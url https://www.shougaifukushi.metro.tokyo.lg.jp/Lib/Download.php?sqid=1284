--- v0 (2026-05-17)
+++ v1 (2026-07-02)
@@ -7,82 +7,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.132.2\施設サービス支援課\児童福祉施設係\04 条例・規則・実施細目の改正等\条例・規則改正\令和２年度\実施細目\障害者サービス情報ＵＰ\R30513白川→臼井さん（ファイルの差し替え依頼）\掲載文書\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\療育課\02_制度・事業運営\02_障害児通所支援\01_新規指定、更新、財団関係\06_サビ情掲載資料\04_業務管理体制の届出\00_現在サビ情に掲載されているもの\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8914BD68-0139-43D8-B344-3168C7804976}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6960" tabRatio="660"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="第15号様式" sheetId="14" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="第15号様式（区分の変更）（記入例２－２）" sheetId="19" r:id="rId4"/>
+    <sheet name="第12号様式" sheetId="14" r:id="rId1"/>
+    <sheet name="第12号様式 (整備）(記入例１)" sheetId="16" r:id="rId2"/>
+    <sheet name="第12号様式（区分の変更）（記入例２－１）" sheetId="18" r:id="rId3"/>
+    <sheet name="第12号様式（区分の変更）（記入例２－２）" sheetId="19" r:id="rId4"/>
     <sheet name="別表　事業所一覧　" sheetId="11" r:id="rId5"/>
     <sheet name="別表　事業所一覧（記入例）" sheetId="20" r:id="rId6"/>
-    <sheet name="Sheet1" sheetId="12" r:id="rId7"/>
+    <sheet name="Sheet1" sheetId="12" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'第15号様式 (整備）(記入例１)'!$A$1:$AX$60</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'第15号様式（区分の変更）（記入例２－２）'!$A$1:$AX$63</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'第12号様式 (整備）(記入例１)'!$A$1:$AX$60</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'第12号様式（区分の変更）（記入例２－１）'!$A$1:$AX$62</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'第12号様式（区分の変更）（記入例２－２）'!$A$1:$AX$63</definedName>
     <definedName name="サービス種類">Sheet1!$B$1:$B$8</definedName>
   </definedNames>
   <calcPr calcId="80000"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="148">
   <si>
     <t>事業所名称</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>平成　年　月　日</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
@@ -1230,69 +1231,50 @@
   <si>
     <t>東京都千代田区○－△－□</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東京都新宿区◎－▽－■</t>
     <rPh sb="3" eb="5">
       <t>シンジュク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>児童発達支援</t>
     <rPh sb="0" eb="2">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ハッタツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シエン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>医療型児童発達支援</t>
-[...17 lines deleted...]
-  <si>
     <t>放課後等デイサービス</t>
     <rPh sb="0" eb="4">
       <t>ホウカゴトウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>保育所等訪問支援</t>
     <rPh sb="0" eb="2">
       <t>ホイク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トコロ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>トウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホウモン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シエン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -1475,71 +1457,50 @@
     <rPh sb="7" eb="9">
       <t>ハッタツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シエン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ショ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>オヨ</t>
     </rPh>
     <rPh sb="16" eb="20">
       <t>ホウカゴトウ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>シテイ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
-  </si>
-[...19 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>４　児童福祉法上の該当
 　　する条文
 　　(事業者の区分）</t>
     <rPh sb="2" eb="4">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>フクシ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ホウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジョウブン</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -1913,55 +1874,72 @@
     <t>（日本産業規格Ａ列４番）</t>
     <rPh sb="1" eb="3">
       <t>ニホン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キカク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>レツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>バン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>第１２号様式</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヨウシキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>第１２号様式</t>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="[$-411]ge\.m\.d;@"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
@@ -3704,62 +3682,59 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="472">
+  <cellXfs count="466">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3770,1392 +3745,1377 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="2" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="114" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="115" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="116" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="117" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="118" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="119" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="83" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="120" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="114" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="115" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...201 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="91" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="92" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="102" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="93" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="103" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="72" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="94" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="104" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="95" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="96" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...66 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="104" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="79" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="105" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="106" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="108" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="109" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="66" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="110" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="111" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="111" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="102" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="71" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="81" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="81" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="112" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="100" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="113" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="111" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="101" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="114" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="115" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="94" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="64" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="94" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="96" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="97" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="116" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="66" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="86" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="62" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="62" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="89" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="100" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="100" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="101" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="63" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="117" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="83" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="83" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="84" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="85" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="82" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="69" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="82" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="68" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="66" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="84" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="77" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="82" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="86" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="87" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="88" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="87" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="88" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="118" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="60" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="119" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="90" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="83" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="91" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="120" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="92" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="93" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="65" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="65" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="73" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="74" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="75" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="76" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="74" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="77" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="78" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="79" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="80" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="61" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="69" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="98" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="99" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="71" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="72" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="112" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="100" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="73" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="68" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="68" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="69" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="96" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="98" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="99" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="121" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="122" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="79" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="105" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="101" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="100" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="62" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="121" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="122" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="123" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="83" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="63" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="92" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="93" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="59" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="60" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="90" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="68" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="64" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="64" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="64" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="120" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="114" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="115" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="83" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="83" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="83" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="81" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="84" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="85" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="82" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="91" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="91" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="96" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="82" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="68" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="92" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="93" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="95" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="60" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="90" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="81" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="121" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="122" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="89" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="121" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="122" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="123" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="67" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="68" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="67" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="66" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="84" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="77" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="82" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="86" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="97" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="98" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="99" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="56" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="104" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="60" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="61" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="100" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="101" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="79" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="105" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="102" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="103" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="2" borderId="113" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="2" borderId="111" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="111" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="111" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="102" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="106" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="2" borderId="112" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="13" fillId="2" borderId="100" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="77" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="78" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="79" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="80" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="66" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="110" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="94" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="64" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="64" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="94" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="94" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="64" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="2" borderId="113" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...194 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...121 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="124" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="126" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_2第9号様式" xfId="1"/>
-    <cellStyle name="標準_第１号様式・付表" xfId="2"/>
+    <cellStyle name="標準_2第9号様式" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準_第１号様式・付表" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
@@ -9875,163 +9835,163 @@
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1300"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
             <a:t>　事業所番号が同一でも、サービス種類が異なる場合は、異なる事業所として数えます。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10180,11877 +10140,11855 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AN52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="BD20" sqref="BD20"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.26953125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.08984375" style="40" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="42" max="16384" width="2.26953125" style="40"/>
+    <col min="1" max="1" width="2.109375" style="39" customWidth="1"/>
+    <col min="2" max="2" width="2.44140625" style="39" customWidth="1"/>
+    <col min="3" max="3" width="3.44140625" style="39" customWidth="1"/>
+    <col min="4" max="10" width="2.44140625" style="39" customWidth="1"/>
+    <col min="11" max="11" width="2.6640625" style="39" customWidth="1"/>
+    <col min="12" max="39" width="2.44140625" style="39" customWidth="1"/>
+    <col min="40" max="40" width="2.21875" style="39" customWidth="1"/>
+    <col min="41" max="41" width="1.6640625" style="39" customWidth="1"/>
+    <col min="42" max="16384" width="2.21875" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
+      <c r="AI1" s="38"/>
+      <c r="AJ1" s="38"/>
+      <c r="AK1" s="38"/>
+      <c r="AL1" s="38"/>
+      <c r="AM1" s="38"/>
+    </row>
+    <row r="2" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="62"/>
+    </row>
+    <row r="3" spans="1:40" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="38"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="38"/>
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="204" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC3" s="205"/>
+      <c r="AD3" s="205"/>
+      <c r="AE3" s="205"/>
+      <c r="AF3" s="206"/>
+      <c r="AG3" s="207"/>
+      <c r="AH3" s="208"/>
+      <c r="AI3" s="208"/>
+      <c r="AJ3" s="208"/>
+      <c r="AK3" s="208"/>
+      <c r="AL3" s="208"/>
+      <c r="AM3" s="209"/>
+      <c r="AN3" s="64"/>
+    </row>
+    <row r="4" spans="1:40" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38"/>
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="38"/>
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="38"/>
+      <c r="AL4" s="38"/>
+      <c r="AM4" s="38"/>
+      <c r="AN4" s="64"/>
+    </row>
+    <row r="5" spans="1:40" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="203" t="s">
+        <v>122</v>
+      </c>
+      <c r="I5" s="203"/>
+      <c r="J5" s="203"/>
+      <c r="K5" s="203"/>
+      <c r="L5" s="203"/>
+      <c r="M5" s="203"/>
+      <c r="N5" s="203"/>
+      <c r="O5" s="203"/>
+      <c r="P5" s="203"/>
+      <c r="Q5" s="203"/>
+      <c r="R5" s="203"/>
+      <c r="S5" s="203"/>
+      <c r="T5" s="203"/>
+      <c r="U5" s="203"/>
+      <c r="V5" s="203"/>
+      <c r="W5" s="203"/>
+      <c r="X5" s="203"/>
+      <c r="Y5" s="203"/>
+      <c r="Z5" s="203"/>
+      <c r="AA5" s="203"/>
+      <c r="AB5" s="203"/>
+      <c r="AC5" s="203"/>
+      <c r="AD5" s="203"/>
+      <c r="AE5" s="203"/>
+      <c r="AF5" s="203"/>
+      <c r="AG5" s="203"/>
+      <c r="AH5" s="38"/>
+      <c r="AI5" s="38"/>
+      <c r="AJ5" s="38"/>
+      <c r="AK5" s="38"/>
+      <c r="AL5" s="38"/>
+      <c r="AM5" s="38"/>
+      <c r="AN5" s="64"/>
+    </row>
+    <row r="6" spans="1:40" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="38"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+      <c r="Q6" s="38"/>
+      <c r="R6" s="38"/>
+      <c r="S6" s="38"/>
+      <c r="T6" s="38"/>
+      <c r="U6" s="38"/>
+      <c r="V6" s="38"/>
+      <c r="W6" s="38"/>
+      <c r="X6" s="38"/>
+      <c r="Y6" s="38"/>
+      <c r="Z6" s="38"/>
+      <c r="AA6" s="38"/>
+      <c r="AB6" s="38"/>
+      <c r="AC6" s="38"/>
+      <c r="AD6" s="38"/>
+      <c r="AE6" s="38"/>
+      <c r="AF6" s="38"/>
+      <c r="AG6" s="38"/>
+      <c r="AH6" s="38"/>
+      <c r="AI6" s="38"/>
+      <c r="AJ6" s="38"/>
+      <c r="AK6" s="38"/>
+      <c r="AL6" s="38"/>
+      <c r="AM6" s="38"/>
+      <c r="AN6" s="64"/>
+    </row>
+    <row r="7" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="38"/>
+      <c r="B7" s="63"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+      <c r="T7" s="38"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
+      <c r="Z7" s="38"/>
+      <c r="AA7" s="38"/>
+      <c r="AB7" s="125"/>
+      <c r="AC7" s="125"/>
+      <c r="AD7" s="210"/>
+      <c r="AE7" s="210"/>
+      <c r="AF7" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG7" s="211"/>
+      <c r="AH7" s="211"/>
+      <c r="AI7" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ7" s="210"/>
+      <c r="AK7" s="210"/>
+      <c r="AL7" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM7" s="38"/>
+      <c r="AN7" s="64"/>
+    </row>
+    <row r="8" spans="1:40" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="38"/>
+      <c r="B8" s="63"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="38"/>
+      <c r="P8" s="38"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="38"/>
+      <c r="S8" s="38"/>
+      <c r="T8" s="38"/>
+      <c r="U8" s="38"/>
+      <c r="V8" s="38"/>
+      <c r="W8" s="38"/>
+      <c r="X8" s="38"/>
+      <c r="Y8" s="38"/>
+      <c r="Z8" s="38"/>
+      <c r="AA8" s="38"/>
+      <c r="AB8" s="38"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
+      <c r="AE8" s="38"/>
+      <c r="AF8" s="38"/>
+      <c r="AG8" s="38"/>
+      <c r="AH8" s="38"/>
+      <c r="AI8" s="38"/>
+      <c r="AJ8" s="38"/>
+      <c r="AK8" s="38"/>
+      <c r="AL8" s="38"/>
+      <c r="AM8" s="38"/>
+      <c r="AN8" s="64"/>
+    </row>
+    <row r="9" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A9" s="38"/>
+      <c r="B9" s="63"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="38"/>
+      <c r="U9" s="38"/>
+      <c r="W9" s="38"/>
+      <c r="X9" s="38"/>
+      <c r="Y9" s="38"/>
+      <c r="Z9" s="38"/>
+      <c r="AA9" s="38"/>
+      <c r="AB9" s="38"/>
+      <c r="AC9" s="38"/>
+      <c r="AD9" s="38"/>
+      <c r="AE9" s="38"/>
+      <c r="AF9" s="38"/>
+      <c r="AG9" s="38"/>
+      <c r="AH9" s="38"/>
+      <c r="AI9" s="38"/>
+      <c r="AJ9" s="38"/>
+      <c r="AK9" s="38"/>
+      <c r="AL9" s="38"/>
+      <c r="AM9" s="38"/>
+      <c r="AN9" s="64"/>
+    </row>
+    <row r="10" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="38"/>
+      <c r="B10" s="63"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="38"/>
+      <c r="N10" s="38"/>
+      <c r="O10" s="38"/>
+      <c r="P10" s="38"/>
+      <c r="Q10" s="224" t="s">
+        <v>45</v>
+      </c>
+      <c r="R10" s="224"/>
+      <c r="S10" s="224"/>
+      <c r="T10" s="224"/>
+      <c r="V10" s="224" t="s">
+        <v>1</v>
+      </c>
+      <c r="W10" s="224"/>
+      <c r="X10" s="224"/>
+      <c r="Y10" s="224"/>
+      <c r="Z10" s="104"/>
+      <c r="AA10" s="104"/>
+      <c r="AB10" s="104"/>
+      <c r="AC10" s="104"/>
+      <c r="AD10" s="104"/>
+      <c r="AE10" s="104"/>
+      <c r="AF10" s="104"/>
+      <c r="AG10" s="104"/>
+      <c r="AH10" s="104"/>
+      <c r="AI10" s="104"/>
+      <c r="AJ10" s="104"/>
+      <c r="AK10" s="104"/>
+      <c r="AL10" s="104"/>
+      <c r="AM10" s="65"/>
+      <c r="AN10" s="64"/>
+    </row>
+    <row r="11" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="38"/>
+      <c r="B11" s="63"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
+      <c r="N11" s="38"/>
+      <c r="O11" s="38"/>
+      <c r="P11" s="38"/>
+      <c r="Q11" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="S11" s="38"/>
+      <c r="T11" s="38"/>
+      <c r="V11" s="224" t="s">
+        <v>11</v>
+      </c>
+      <c r="W11" s="224"/>
+      <c r="X11" s="224"/>
+      <c r="Y11" s="224"/>
+      <c r="Z11" s="104"/>
+      <c r="AA11" s="104"/>
+      <c r="AB11" s="104"/>
+      <c r="AC11" s="104"/>
+      <c r="AD11" s="104"/>
+      <c r="AE11" s="104"/>
+      <c r="AF11" s="104"/>
+      <c r="AG11" s="104"/>
+      <c r="AH11" s="104"/>
+      <c r="AI11" s="104"/>
+      <c r="AJ11" s="104"/>
+      <c r="AK11" s="104"/>
+      <c r="AL11" s="104"/>
+      <c r="AM11" s="38"/>
+      <c r="AN11" s="64"/>
+    </row>
+    <row r="12" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="38"/>
+      <c r="B12" s="63"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="38"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="38"/>
+      <c r="P12" s="38"/>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="38"/>
+      <c r="S12" s="38"/>
+      <c r="T12" s="38"/>
+      <c r="V12" s="251" t="s">
+        <v>12</v>
+      </c>
+      <c r="W12" s="251"/>
+      <c r="X12" s="251"/>
+      <c r="Y12" s="251"/>
+      <c r="Z12" s="260"/>
+      <c r="AA12" s="260"/>
+      <c r="AB12" s="260"/>
+      <c r="AC12" s="260"/>
+      <c r="AD12" s="260"/>
+      <c r="AE12" s="260"/>
+      <c r="AF12" s="260"/>
+      <c r="AG12" s="260"/>
+      <c r="AH12" s="260"/>
+      <c r="AI12" s="260"/>
+      <c r="AJ12" s="260"/>
+      <c r="AK12" s="38"/>
+      <c r="AL12" s="38"/>
+      <c r="AM12" s="38"/>
+      <c r="AN12" s="64"/>
+    </row>
+    <row r="13" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A13" s="38"/>
+      <c r="B13" s="63"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="38"/>
+      <c r="P13" s="38"/>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="38"/>
+      <c r="S13" s="38"/>
+      <c r="T13" s="38"/>
+      <c r="U13" s="38"/>
+      <c r="V13" s="38"/>
+      <c r="W13" s="38"/>
+      <c r="X13" s="38"/>
+      <c r="Y13" s="38"/>
+      <c r="Z13" s="38"/>
+      <c r="AA13" s="38"/>
+      <c r="AB13" s="38"/>
+      <c r="AC13" s="38"/>
+      <c r="AD13" s="38"/>
+      <c r="AE13" s="38"/>
+      <c r="AF13" s="38"/>
+      <c r="AG13" s="38"/>
+      <c r="AH13" s="38"/>
+      <c r="AI13" s="38"/>
+      <c r="AJ13" s="38"/>
+      <c r="AK13" s="38"/>
+      <c r="AL13" s="38"/>
+      <c r="AM13" s="38"/>
+      <c r="AN13" s="64"/>
+    </row>
+    <row r="14" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="38"/>
+      <c r="B14" s="63"/>
+      <c r="C14" s="104" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" s="104"/>
+      <c r="E14" s="104"/>
+      <c r="F14" s="104"/>
+      <c r="G14" s="104"/>
+      <c r="H14" s="104"/>
+      <c r="I14" s="104"/>
+      <c r="J14" s="104"/>
+      <c r="K14" s="104"/>
+      <c r="L14" s="104"/>
+      <c r="M14" s="104"/>
+      <c r="N14" s="104"/>
+      <c r="O14" s="104"/>
+      <c r="P14" s="104"/>
+      <c r="Q14" s="104"/>
+      <c r="R14" s="104"/>
+      <c r="S14" s="104"/>
+      <c r="T14" s="104"/>
+      <c r="U14" s="104"/>
+      <c r="V14" s="104"/>
+      <c r="W14" s="104"/>
+      <c r="X14" s="104"/>
+      <c r="Y14" s="104"/>
+      <c r="Z14" s="104"/>
+      <c r="AA14" s="104"/>
+      <c r="AB14" s="104"/>
+      <c r="AC14" s="104"/>
+      <c r="AD14" s="104"/>
+      <c r="AE14" s="104"/>
+      <c r="AF14" s="104"/>
+      <c r="AG14" s="104"/>
+      <c r="AH14" s="104"/>
+      <c r="AI14" s="104"/>
+      <c r="AJ14" s="104"/>
+      <c r="AK14" s="104"/>
+      <c r="AL14" s="104"/>
+      <c r="AM14" s="104"/>
+      <c r="AN14" s="64"/>
+    </row>
+    <row r="15" spans="1:40" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="38"/>
+      <c r="B15" s="63"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="38"/>
+      <c r="N15" s="38"/>
+      <c r="O15" s="38"/>
+      <c r="P15" s="38"/>
+      <c r="Q15" s="38"/>
+      <c r="R15" s="38"/>
+      <c r="S15" s="38"/>
+      <c r="T15" s="38"/>
+      <c r="U15" s="38"/>
+      <c r="V15" s="38"/>
+      <c r="W15" s="38"/>
+      <c r="X15" s="38"/>
+      <c r="Y15" s="38"/>
+      <c r="Z15" s="38"/>
+      <c r="AA15" s="38"/>
+      <c r="AB15" s="38"/>
+      <c r="AC15" s="38"/>
+      <c r="AD15" s="38"/>
+      <c r="AE15" s="38"/>
+      <c r="AF15" s="38"/>
+      <c r="AG15" s="38"/>
+      <c r="AH15" s="38"/>
+      <c r="AI15" s="38"/>
+      <c r="AJ15" s="38"/>
+      <c r="AK15" s="38"/>
+      <c r="AL15" s="38"/>
+      <c r="AM15" s="38"/>
+      <c r="AN15" s="64"/>
+    </row>
+    <row r="16" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="38"/>
+      <c r="B16" s="63"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="38"/>
+      <c r="N16" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="O16" s="106"/>
+      <c r="P16" s="106"/>
+      <c r="Q16" s="106"/>
+      <c r="R16" s="106"/>
+      <c r="S16" s="106"/>
+      <c r="T16" s="106"/>
+      <c r="U16" s="106"/>
+      <c r="V16" s="106"/>
+      <c r="W16" s="41"/>
+      <c r="X16" s="41"/>
+      <c r="Y16" s="41"/>
+      <c r="Z16" s="41"/>
+      <c r="AA16" s="41"/>
+      <c r="AB16" s="41"/>
+      <c r="AC16" s="41"/>
+      <c r="AD16" s="41"/>
+      <c r="AE16" s="41"/>
+      <c r="AF16" s="41"/>
+      <c r="AG16" s="41"/>
+      <c r="AH16" s="41"/>
+      <c r="AI16" s="41"/>
+      <c r="AJ16" s="41"/>
+      <c r="AK16" s="41"/>
+      <c r="AL16" s="41"/>
+      <c r="AM16" s="41"/>
+      <c r="AN16" s="64"/>
+    </row>
+    <row r="17" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="38"/>
+      <c r="B17" s="63"/>
+      <c r="C17" s="107" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="108"/>
+      <c r="E17" s="108"/>
+      <c r="F17" s="108"/>
+      <c r="G17" s="108"/>
+      <c r="H17" s="108"/>
+      <c r="I17" s="108"/>
+      <c r="J17" s="108"/>
+      <c r="K17" s="108"/>
+      <c r="L17" s="108"/>
+      <c r="M17" s="108"/>
+      <c r="N17" s="108"/>
+      <c r="O17" s="108"/>
+      <c r="P17" s="108"/>
+      <c r="Q17" s="108"/>
+      <c r="R17" s="108"/>
+      <c r="S17" s="108"/>
+      <c r="T17" s="108"/>
+      <c r="U17" s="108"/>
+      <c r="V17" s="108"/>
+      <c r="W17" s="108"/>
+      <c r="X17" s="108"/>
+      <c r="Y17" s="108"/>
+      <c r="Z17" s="108"/>
+      <c r="AA17" s="108"/>
+      <c r="AB17" s="108"/>
+      <c r="AC17" s="108"/>
+      <c r="AD17" s="108"/>
+      <c r="AE17" s="108"/>
+      <c r="AF17" s="108"/>
+      <c r="AG17" s="108"/>
+      <c r="AH17" s="108"/>
+      <c r="AI17" s="108"/>
+      <c r="AJ17" s="108"/>
+      <c r="AK17" s="108"/>
+      <c r="AL17" s="108"/>
+      <c r="AM17" s="109"/>
+      <c r="AN17" s="64"/>
+    </row>
+    <row r="18" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="38"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="102" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" s="102"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="256"/>
+      <c r="H18" s="257"/>
+      <c r="I18" s="258" t="s">
+        <v>137</v>
+      </c>
+      <c r="J18" s="258"/>
+      <c r="K18" s="258"/>
+      <c r="L18" s="258"/>
+      <c r="M18" s="258"/>
+      <c r="N18" s="258"/>
+      <c r="O18" s="258"/>
+      <c r="P18" s="258"/>
+      <c r="Q18" s="258"/>
+      <c r="R18" s="258"/>
+      <c r="S18" s="258"/>
+      <c r="T18" s="258"/>
+      <c r="U18" s="258"/>
+      <c r="V18" s="258"/>
+      <c r="W18" s="258"/>
+      <c r="X18" s="258"/>
+      <c r="Y18" s="258"/>
+      <c r="Z18" s="258"/>
+      <c r="AA18" s="258"/>
+      <c r="AB18" s="258"/>
+      <c r="AC18" s="258"/>
+      <c r="AD18" s="258"/>
+      <c r="AE18" s="258"/>
+      <c r="AF18" s="258"/>
+      <c r="AG18" s="258"/>
+      <c r="AH18" s="258"/>
+      <c r="AI18" s="258"/>
+      <c r="AJ18" s="258"/>
+      <c r="AK18" s="258"/>
+      <c r="AL18" s="258"/>
+      <c r="AM18" s="258"/>
+      <c r="AN18" s="64"/>
+    </row>
+    <row r="19" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="38"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="99"/>
+      <c r="D19" s="102" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" s="102"/>
+      <c r="F19" s="103"/>
+      <c r="G19" s="256"/>
+      <c r="H19" s="257"/>
+      <c r="I19" s="258" t="s">
+        <v>138</v>
+      </c>
+      <c r="J19" s="258"/>
+      <c r="K19" s="258"/>
+      <c r="L19" s="258"/>
+      <c r="M19" s="258"/>
+      <c r="N19" s="258"/>
+      <c r="O19" s="258"/>
+      <c r="P19" s="258"/>
+      <c r="Q19" s="258"/>
+      <c r="R19" s="258"/>
+      <c r="S19" s="258"/>
+      <c r="T19" s="258"/>
+      <c r="U19" s="258"/>
+      <c r="V19" s="258"/>
+      <c r="W19" s="258"/>
+      <c r="X19" s="258"/>
+      <c r="Y19" s="258"/>
+      <c r="Z19" s="258"/>
+      <c r="AA19" s="258"/>
+      <c r="AB19" s="258"/>
+      <c r="AC19" s="258"/>
+      <c r="AD19" s="258"/>
+      <c r="AE19" s="258"/>
+      <c r="AF19" s="258"/>
+      <c r="AG19" s="258"/>
+      <c r="AH19" s="258"/>
+      <c r="AI19" s="258"/>
+      <c r="AJ19" s="258"/>
+      <c r="AK19" s="258"/>
+      <c r="AL19" s="258"/>
+      <c r="AM19" s="258"/>
+      <c r="AN19" s="64"/>
+    </row>
+    <row r="20" spans="1:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="38"/>
+      <c r="B20" s="63"/>
+      <c r="C20" s="111" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="181" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="182"/>
+      <c r="F20" s="182"/>
+      <c r="G20" s="182"/>
+      <c r="H20" s="182"/>
+      <c r="I20" s="182"/>
+      <c r="J20" s="182"/>
+      <c r="K20" s="182"/>
+      <c r="L20" s="225"/>
+      <c r="M20" s="225"/>
+      <c r="N20" s="225"/>
+      <c r="O20" s="225"/>
+      <c r="P20" s="225"/>
+      <c r="Q20" s="225"/>
+      <c r="R20" s="225"/>
+      <c r="S20" s="225"/>
+      <c r="T20" s="225"/>
+      <c r="U20" s="225"/>
+      <c r="V20" s="225"/>
+      <c r="W20" s="225"/>
+      <c r="X20" s="225"/>
+      <c r="Y20" s="225"/>
+      <c r="Z20" s="225"/>
+      <c r="AA20" s="225"/>
+      <c r="AB20" s="225"/>
+      <c r="AC20" s="225"/>
+      <c r="AD20" s="225"/>
+      <c r="AE20" s="225"/>
+      <c r="AF20" s="225"/>
+      <c r="AG20" s="225"/>
+      <c r="AH20" s="225"/>
+      <c r="AI20" s="225"/>
+      <c r="AJ20" s="225"/>
+      <c r="AK20" s="225"/>
+      <c r="AL20" s="225"/>
+      <c r="AM20" s="225"/>
+      <c r="AN20" s="64"/>
+    </row>
+    <row r="21" spans="1:40" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="38"/>
+      <c r="B21" s="63"/>
+      <c r="C21" s="112"/>
+      <c r="D21" s="183" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="184"/>
+      <c r="F21" s="184"/>
+      <c r="G21" s="184"/>
+      <c r="H21" s="184"/>
+      <c r="I21" s="184"/>
+      <c r="J21" s="184"/>
+      <c r="K21" s="184"/>
+      <c r="L21" s="110"/>
+      <c r="M21" s="110"/>
+      <c r="N21" s="110"/>
+      <c r="O21" s="110"/>
+      <c r="P21" s="110"/>
+      <c r="Q21" s="110"/>
+      <c r="R21" s="110"/>
+      <c r="S21" s="110"/>
+      <c r="T21" s="110"/>
+      <c r="U21" s="110"/>
+      <c r="V21" s="110"/>
+      <c r="W21" s="110"/>
+      <c r="X21" s="110"/>
+      <c r="Y21" s="110"/>
+      <c r="Z21" s="110"/>
+      <c r="AA21" s="110"/>
+      <c r="AB21" s="110"/>
+      <c r="AC21" s="110"/>
+      <c r="AD21" s="110"/>
+      <c r="AE21" s="110"/>
+      <c r="AF21" s="110"/>
+      <c r="AG21" s="110"/>
+      <c r="AH21" s="110"/>
+      <c r="AI21" s="110"/>
+      <c r="AJ21" s="110"/>
+      <c r="AK21" s="110"/>
+      <c r="AL21" s="110"/>
+      <c r="AM21" s="110"/>
+      <c r="AN21" s="64"/>
+    </row>
+    <row r="22" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A22" s="38"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="112"/>
+      <c r="D22" s="141" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="185"/>
+      <c r="F22" s="185"/>
+      <c r="G22" s="185"/>
+      <c r="H22" s="185"/>
+      <c r="I22" s="185"/>
+      <c r="J22" s="185"/>
+      <c r="K22" s="186"/>
+      <c r="L22" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="42"/>
+      <c r="N22" s="42"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="44"/>
+      <c r="S22" s="44"/>
+      <c r="T22" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="U22" s="44"/>
+      <c r="V22" s="44"/>
+      <c r="W22" s="44"/>
+      <c r="X22" s="44"/>
+      <c r="Y22" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z22" s="100"/>
+      <c r="AA22" s="100"/>
+      <c r="AB22" s="100"/>
+      <c r="AC22" s="100"/>
+      <c r="AD22" s="100"/>
+      <c r="AE22" s="100"/>
+      <c r="AF22" s="100"/>
+      <c r="AG22" s="100"/>
+      <c r="AH22" s="100"/>
+      <c r="AI22" s="100"/>
+      <c r="AJ22" s="100"/>
+      <c r="AK22" s="100"/>
+      <c r="AL22" s="100"/>
+      <c r="AM22" s="101"/>
+      <c r="AN22" s="64"/>
+    </row>
+    <row r="23" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A23" s="38"/>
+      <c r="B23" s="63"/>
+      <c r="C23" s="112"/>
+      <c r="D23" s="187"/>
+      <c r="E23" s="188"/>
+      <c r="F23" s="188"/>
+      <c r="G23" s="188"/>
+      <c r="H23" s="188"/>
+      <c r="I23" s="188"/>
+      <c r="J23" s="188"/>
+      <c r="K23" s="189"/>
+      <c r="L23" s="212"/>
+      <c r="M23" s="212"/>
+      <c r="N23" s="212"/>
+      <c r="O23" s="212"/>
+      <c r="P23" s="212"/>
+      <c r="Q23" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="R23" s="115"/>
+      <c r="S23" s="125"/>
+      <c r="T23" s="220"/>
+      <c r="U23" s="220"/>
+      <c r="V23" s="220"/>
+      <c r="W23" s="220"/>
+      <c r="X23" s="172" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y23" s="173"/>
+      <c r="Z23" s="220"/>
+      <c r="AA23" s="220"/>
+      <c r="AB23" s="220"/>
+      <c r="AC23" s="220"/>
+      <c r="AD23" s="220"/>
+      <c r="AE23" s="220"/>
+      <c r="AF23" s="220"/>
+      <c r="AG23" s="220"/>
+      <c r="AH23" s="220"/>
+      <c r="AI23" s="220"/>
+      <c r="AJ23" s="220"/>
+      <c r="AK23" s="220"/>
+      <c r="AL23" s="220"/>
+      <c r="AM23" s="221"/>
+      <c r="AN23" s="64"/>
+    </row>
+    <row r="24" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A24" s="38"/>
+      <c r="B24" s="63"/>
+      <c r="C24" s="112"/>
+      <c r="D24" s="187"/>
+      <c r="E24" s="188"/>
+      <c r="F24" s="188"/>
+      <c r="G24" s="188"/>
+      <c r="H24" s="188"/>
+      <c r="I24" s="188"/>
+      <c r="J24" s="188"/>
+      <c r="K24" s="189"/>
+      <c r="L24" s="213"/>
+      <c r="M24" s="213"/>
+      <c r="N24" s="213"/>
+      <c r="O24" s="213"/>
+      <c r="P24" s="213"/>
+      <c r="Q24" s="116"/>
+      <c r="R24" s="116"/>
+      <c r="S24" s="219"/>
+      <c r="T24" s="222"/>
+      <c r="U24" s="222"/>
+      <c r="V24" s="222"/>
+      <c r="W24" s="222"/>
+      <c r="X24" s="174"/>
+      <c r="Y24" s="174"/>
+      <c r="Z24" s="222"/>
+      <c r="AA24" s="222"/>
+      <c r="AB24" s="222"/>
+      <c r="AC24" s="222"/>
+      <c r="AD24" s="222"/>
+      <c r="AE24" s="222"/>
+      <c r="AF24" s="222"/>
+      <c r="AG24" s="222"/>
+      <c r="AH24" s="222"/>
+      <c r="AI24" s="222"/>
+      <c r="AJ24" s="222"/>
+      <c r="AK24" s="222"/>
+      <c r="AL24" s="222"/>
+      <c r="AM24" s="223"/>
+      <c r="AN24" s="64"/>
+    </row>
+    <row r="25" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="38"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="190"/>
+      <c r="E25" s="191"/>
+      <c r="F25" s="191"/>
+      <c r="G25" s="191"/>
+      <c r="H25" s="191"/>
+      <c r="I25" s="191"/>
+      <c r="J25" s="191"/>
+      <c r="K25" s="192"/>
+      <c r="L25" s="124" t="s">
+        <v>18</v>
+      </c>
+      <c r="M25" s="124"/>
+      <c r="N25" s="124"/>
+      <c r="O25" s="124"/>
+      <c r="P25" s="124"/>
+      <c r="Q25" s="124"/>
+      <c r="R25" s="124"/>
+      <c r="S25" s="214"/>
+      <c r="T25" s="215"/>
+      <c r="U25" s="215"/>
+      <c r="V25" s="215"/>
+      <c r="W25" s="215"/>
+      <c r="X25" s="215"/>
+      <c r="Y25" s="215"/>
+      <c r="Z25" s="215"/>
+      <c r="AA25" s="215"/>
+      <c r="AB25" s="215"/>
+      <c r="AC25" s="215"/>
+      <c r="AD25" s="215"/>
+      <c r="AE25" s="215"/>
+      <c r="AF25" s="215"/>
+      <c r="AG25" s="215"/>
+      <c r="AH25" s="215"/>
+      <c r="AI25" s="215"/>
+      <c r="AJ25" s="215"/>
+      <c r="AK25" s="215"/>
+      <c r="AL25" s="215"/>
+      <c r="AM25" s="216"/>
+      <c r="AN25" s="64"/>
+    </row>
+    <row r="26" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="38"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="112"/>
+      <c r="D26" s="142" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="143"/>
+      <c r="F26" s="143"/>
+      <c r="G26" s="143"/>
+      <c r="H26" s="143"/>
+      <c r="I26" s="143"/>
+      <c r="J26" s="143"/>
+      <c r="K26" s="143"/>
+      <c r="L26" s="259" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="259"/>
+      <c r="N26" s="259"/>
+      <c r="O26" s="259"/>
+      <c r="P26" s="218"/>
+      <c r="Q26" s="157"/>
+      <c r="R26" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="S26" s="157"/>
+      <c r="T26" s="157"/>
+      <c r="U26" s="157"/>
+      <c r="V26" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="W26" s="157"/>
+      <c r="X26" s="157"/>
+      <c r="Y26" s="158"/>
+      <c r="Z26" s="217" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA26" s="217"/>
+      <c r="AB26" s="217"/>
+      <c r="AC26" s="218"/>
+      <c r="AD26" s="157"/>
+      <c r="AE26" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF26" s="157"/>
+      <c r="AG26" s="157"/>
+      <c r="AH26" s="157"/>
+      <c r="AI26" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ26" s="157"/>
+      <c r="AK26" s="157"/>
+      <c r="AL26" s="157"/>
+      <c r="AM26" s="47"/>
+      <c r="AN26" s="64"/>
+    </row>
+    <row r="27" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="38"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="112"/>
+      <c r="D27" s="194" t="s">
+        <v>24</v>
+      </c>
+      <c r="E27" s="195"/>
+      <c r="F27" s="195"/>
+      <c r="G27" s="195"/>
+      <c r="H27" s="195"/>
+      <c r="I27" s="195"/>
+      <c r="J27" s="195"/>
+      <c r="K27" s="195"/>
+      <c r="L27" s="247"/>
+      <c r="M27" s="247"/>
+      <c r="N27" s="247"/>
+      <c r="O27" s="247"/>
+      <c r="P27" s="247"/>
+      <c r="Q27" s="247"/>
+      <c r="R27" s="247"/>
+      <c r="S27" s="247"/>
+      <c r="T27" s="247"/>
+      <c r="U27" s="247"/>
+      <c r="V27" s="247"/>
+      <c r="W27" s="247"/>
+      <c r="X27" s="247"/>
+      <c r="Y27" s="247"/>
+      <c r="Z27" s="247"/>
+      <c r="AA27" s="247"/>
+      <c r="AB27" s="247"/>
+      <c r="AC27" s="247"/>
+      <c r="AD27" s="247"/>
+      <c r="AE27" s="247"/>
+      <c r="AF27" s="247"/>
+      <c r="AG27" s="247"/>
+      <c r="AH27" s="247"/>
+      <c r="AI27" s="247"/>
+      <c r="AJ27" s="247"/>
+      <c r="AK27" s="247"/>
+      <c r="AL27" s="247"/>
+      <c r="AM27" s="248"/>
+      <c r="AN27" s="64"/>
+    </row>
+    <row r="28" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="38"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="112"/>
+      <c r="D28" s="141" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="185"/>
+      <c r="F28" s="185"/>
+      <c r="G28" s="185"/>
+      <c r="H28" s="185"/>
+      <c r="I28" s="185"/>
+      <c r="J28" s="185"/>
+      <c r="K28" s="185"/>
+      <c r="L28" s="254" t="s">
+        <v>26</v>
+      </c>
+      <c r="M28" s="160"/>
+      <c r="N28" s="160"/>
+      <c r="O28" s="160"/>
+      <c r="P28" s="160"/>
+      <c r="Q28" s="160"/>
+      <c r="R28" s="119" t="s">
+        <v>27</v>
+      </c>
+      <c r="S28" s="119"/>
+      <c r="T28" s="119"/>
+      <c r="U28" s="119"/>
+      <c r="V28" s="119"/>
+      <c r="W28" s="119"/>
+      <c r="X28" s="119"/>
+      <c r="Y28" s="119"/>
+      <c r="Z28" s="119"/>
+      <c r="AA28" s="119"/>
+      <c r="AB28" s="119"/>
+      <c r="AC28" s="166" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD28" s="166"/>
+      <c r="AE28" s="162"/>
+      <c r="AF28" s="163"/>
+      <c r="AG28" s="163"/>
+      <c r="AH28" s="168"/>
+      <c r="AI28" s="168" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ28" s="168"/>
+      <c r="AK28" s="168" t="s">
+        <v>8</v>
+      </c>
+      <c r="AL28" s="168"/>
+      <c r="AM28" s="170" t="s">
+        <v>9</v>
+      </c>
+      <c r="AN28" s="64"/>
+    </row>
+    <row r="29" spans="1:40" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="38"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="112"/>
+      <c r="D29" s="190"/>
+      <c r="E29" s="191"/>
+      <c r="F29" s="191"/>
+      <c r="G29" s="191"/>
+      <c r="H29" s="191"/>
+      <c r="I29" s="191"/>
+      <c r="J29" s="191"/>
+      <c r="K29" s="191"/>
+      <c r="L29" s="255"/>
+      <c r="M29" s="161"/>
+      <c r="N29" s="161"/>
+      <c r="O29" s="161"/>
+      <c r="P29" s="161"/>
+      <c r="Q29" s="161"/>
+      <c r="R29" s="234" t="s">
+        <v>29</v>
+      </c>
+      <c r="S29" s="234"/>
+      <c r="T29" s="234"/>
+      <c r="U29" s="234"/>
+      <c r="V29" s="234"/>
+      <c r="W29" s="234"/>
+      <c r="X29" s="234"/>
+      <c r="Y29" s="234"/>
+      <c r="Z29" s="234"/>
+      <c r="AA29" s="234"/>
+      <c r="AB29" s="234"/>
+      <c r="AC29" s="167"/>
+      <c r="AD29" s="167"/>
+      <c r="AE29" s="164"/>
+      <c r="AF29" s="165"/>
+      <c r="AG29" s="165"/>
+      <c r="AH29" s="169"/>
+      <c r="AI29" s="169"/>
+      <c r="AJ29" s="169"/>
+      <c r="AK29" s="169"/>
+      <c r="AL29" s="169"/>
+      <c r="AM29" s="171"/>
+      <c r="AN29" s="64"/>
+    </row>
+    <row r="30" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A30" s="38"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="112"/>
+      <c r="D30" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" s="196"/>
+      <c r="F30" s="196"/>
+      <c r="G30" s="196"/>
+      <c r="H30" s="196"/>
+      <c r="I30" s="196"/>
+      <c r="J30" s="196"/>
+      <c r="K30" s="197"/>
+      <c r="L30" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="42"/>
+      <c r="N30" s="42"/>
+      <c r="O30" s="43"/>
+      <c r="P30" s="44"/>
+      <c r="Q30" s="44"/>
+      <c r="R30" s="44"/>
+      <c r="S30" s="44"/>
+      <c r="T30" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="U30" s="44"/>
+      <c r="V30" s="44"/>
+      <c r="W30" s="44"/>
+      <c r="X30" s="44"/>
+      <c r="Y30" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z30" s="100"/>
+      <c r="AA30" s="100"/>
+      <c r="AB30" s="100"/>
+      <c r="AC30" s="100"/>
+      <c r="AD30" s="100"/>
+      <c r="AE30" s="100"/>
+      <c r="AF30" s="100"/>
+      <c r="AG30" s="100"/>
+      <c r="AH30" s="100"/>
+      <c r="AI30" s="100"/>
+      <c r="AJ30" s="100"/>
+      <c r="AK30" s="100"/>
+      <c r="AL30" s="100"/>
+      <c r="AM30" s="159"/>
+      <c r="AN30" s="64"/>
+    </row>
+    <row r="31" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="38"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="112"/>
+      <c r="D31" s="198"/>
+      <c r="E31" s="199"/>
+      <c r="F31" s="199"/>
+      <c r="G31" s="199"/>
+      <c r="H31" s="199"/>
+      <c r="I31" s="199"/>
+      <c r="J31" s="199"/>
+      <c r="K31" s="200"/>
+      <c r="L31" s="249"/>
+      <c r="M31" s="212"/>
+      <c r="N31" s="212"/>
+      <c r="O31" s="212"/>
+      <c r="P31" s="212"/>
+      <c r="Q31" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="R31" s="115"/>
+      <c r="S31" s="125"/>
+      <c r="T31" s="220"/>
+      <c r="U31" s="220"/>
+      <c r="V31" s="220"/>
+      <c r="W31" s="220"/>
+      <c r="X31" s="172" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y31" s="173"/>
+      <c r="Z31" s="220"/>
+      <c r="AA31" s="220"/>
+      <c r="AB31" s="220"/>
+      <c r="AC31" s="220"/>
+      <c r="AD31" s="220"/>
+      <c r="AE31" s="220"/>
+      <c r="AF31" s="220"/>
+      <c r="AG31" s="220"/>
+      <c r="AH31" s="220"/>
+      <c r="AI31" s="220"/>
+      <c r="AJ31" s="220"/>
+      <c r="AK31" s="220"/>
+      <c r="AL31" s="220"/>
+      <c r="AM31" s="244"/>
+      <c r="AN31" s="64"/>
+    </row>
+    <row r="32" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A32" s="38"/>
+      <c r="B32" s="63"/>
+      <c r="C32" s="112"/>
+      <c r="D32" s="198"/>
+      <c r="E32" s="199"/>
+      <c r="F32" s="199"/>
+      <c r="G32" s="199"/>
+      <c r="H32" s="199"/>
+      <c r="I32" s="199"/>
+      <c r="J32" s="199"/>
+      <c r="K32" s="200"/>
+      <c r="L32" s="250"/>
+      <c r="M32" s="213"/>
+      <c r="N32" s="213"/>
+      <c r="O32" s="213"/>
+      <c r="P32" s="213"/>
+      <c r="Q32" s="116"/>
+      <c r="R32" s="116"/>
+      <c r="S32" s="219"/>
+      <c r="T32" s="222"/>
+      <c r="U32" s="222"/>
+      <c r="V32" s="222"/>
+      <c r="W32" s="222"/>
+      <c r="X32" s="174"/>
+      <c r="Y32" s="174"/>
+      <c r="Z32" s="222"/>
+      <c r="AA32" s="222"/>
+      <c r="AB32" s="222"/>
+      <c r="AC32" s="222"/>
+      <c r="AD32" s="222"/>
+      <c r="AE32" s="222"/>
+      <c r="AF32" s="222"/>
+      <c r="AG32" s="222"/>
+      <c r="AH32" s="222"/>
+      <c r="AI32" s="222"/>
+      <c r="AJ32" s="222"/>
+      <c r="AK32" s="222"/>
+      <c r="AL32" s="222"/>
+      <c r="AM32" s="245"/>
+      <c r="AN32" s="64"/>
+    </row>
+    <row r="33" spans="1:40" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="38"/>
+      <c r="B33" s="63"/>
+      <c r="C33" s="113"/>
+      <c r="D33" s="201"/>
+      <c r="E33" s="195"/>
+      <c r="F33" s="195"/>
+      <c r="G33" s="195"/>
+      <c r="H33" s="195"/>
+      <c r="I33" s="195"/>
+      <c r="J33" s="195"/>
+      <c r="K33" s="202"/>
+      <c r="L33" s="123" t="s">
+        <v>18</v>
+      </c>
+      <c r="M33" s="124"/>
+      <c r="N33" s="124"/>
+      <c r="O33" s="124"/>
+      <c r="P33" s="124"/>
+      <c r="Q33" s="124"/>
+      <c r="R33" s="124"/>
+      <c r="S33" s="214"/>
+      <c r="T33" s="215"/>
+      <c r="U33" s="215"/>
+      <c r="V33" s="215"/>
+      <c r="W33" s="215"/>
+      <c r="X33" s="215"/>
+      <c r="Y33" s="215"/>
+      <c r="Z33" s="215"/>
+      <c r="AA33" s="215"/>
+      <c r="AB33" s="215"/>
+      <c r="AC33" s="215"/>
+      <c r="AD33" s="215"/>
+      <c r="AE33" s="215"/>
+      <c r="AF33" s="215"/>
+      <c r="AG33" s="215"/>
+      <c r="AH33" s="215"/>
+      <c r="AI33" s="215"/>
+      <c r="AJ33" s="215"/>
+      <c r="AK33" s="215"/>
+      <c r="AL33" s="215"/>
+      <c r="AM33" s="246"/>
+      <c r="AN33" s="64"/>
+    </row>
+    <row r="34" spans="1:40" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="38"/>
+      <c r="B34" s="63"/>
+      <c r="C34" s="235" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" s="236"/>
+      <c r="E34" s="236"/>
+      <c r="F34" s="236"/>
+      <c r="G34" s="236"/>
+      <c r="H34" s="236"/>
+      <c r="I34" s="236"/>
+      <c r="J34" s="236"/>
+      <c r="K34" s="237"/>
+      <c r="L34" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="M34" s="143"/>
+      <c r="N34" s="143"/>
+      <c r="O34" s="143"/>
+      <c r="P34" s="143"/>
+      <c r="Q34" s="143"/>
+      <c r="R34" s="252" t="s">
+        <v>51</v>
+      </c>
+      <c r="S34" s="253"/>
+      <c r="T34" s="253"/>
+      <c r="U34" s="253"/>
+      <c r="V34" s="253"/>
+      <c r="W34" s="140" t="s">
+        <v>50</v>
+      </c>
+      <c r="X34" s="140"/>
+      <c r="Y34" s="140"/>
+      <c r="Z34" s="140"/>
+      <c r="AA34" s="140"/>
+      <c r="AB34" s="140"/>
+      <c r="AC34" s="140"/>
+      <c r="AD34" s="141"/>
+      <c r="AE34" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="135"/>
+      <c r="AG34" s="135"/>
+      <c r="AH34" s="135"/>
+      <c r="AI34" s="135"/>
+      <c r="AJ34" s="135"/>
+      <c r="AK34" s="135"/>
+      <c r="AL34" s="135"/>
+      <c r="AM34" s="136"/>
+      <c r="AN34" s="64"/>
+    </row>
+    <row r="35" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A35" s="38"/>
+      <c r="B35" s="63"/>
+      <c r="C35" s="238"/>
+      <c r="D35" s="239"/>
+      <c r="E35" s="239"/>
+      <c r="F35" s="239"/>
+      <c r="G35" s="239"/>
+      <c r="H35" s="239"/>
+      <c r="I35" s="239"/>
+      <c r="J35" s="239"/>
+      <c r="K35" s="240"/>
+      <c r="L35" s="148"/>
+      <c r="M35" s="126"/>
+      <c r="N35" s="126"/>
+      <c r="O35" s="126"/>
+      <c r="P35" s="126"/>
+      <c r="Q35" s="126"/>
+      <c r="R35" s="144"/>
+      <c r="S35" s="145"/>
+      <c r="T35" s="145"/>
+      <c r="U35" s="145"/>
+      <c r="V35" s="145"/>
+      <c r="W35" s="176"/>
+      <c r="X35" s="177"/>
+      <c r="Y35" s="177"/>
+      <c r="Z35" s="177"/>
+      <c r="AA35" s="177"/>
+      <c r="AB35" s="177"/>
+      <c r="AC35" s="177"/>
+      <c r="AD35" s="178"/>
+      <c r="AE35" s="126"/>
+      <c r="AF35" s="126"/>
+      <c r="AG35" s="126"/>
+      <c r="AH35" s="126"/>
+      <c r="AI35" s="126"/>
+      <c r="AJ35" s="126"/>
+      <c r="AK35" s="126"/>
+      <c r="AL35" s="126"/>
+      <c r="AM35" s="127"/>
+      <c r="AN35" s="64"/>
+    </row>
+    <row r="36" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A36" s="38"/>
+      <c r="B36" s="63"/>
+      <c r="C36" s="238"/>
+      <c r="D36" s="239"/>
+      <c r="E36" s="239"/>
+      <c r="F36" s="239"/>
+      <c r="G36" s="239"/>
+      <c r="H36" s="239"/>
+      <c r="I36" s="239"/>
+      <c r="J36" s="239"/>
+      <c r="K36" s="240"/>
+      <c r="L36" s="117"/>
+      <c r="M36" s="118"/>
+      <c r="N36" s="118"/>
+      <c r="O36" s="118"/>
+      <c r="P36" s="118"/>
+      <c r="Q36" s="118"/>
+      <c r="R36" s="146"/>
+      <c r="S36" s="147"/>
+      <c r="T36" s="147"/>
+      <c r="U36" s="147"/>
+      <c r="V36" s="147"/>
+      <c r="W36" s="137"/>
+      <c r="X36" s="138"/>
+      <c r="Y36" s="138"/>
+      <c r="Z36" s="138"/>
+      <c r="AA36" s="138"/>
+      <c r="AB36" s="138"/>
+      <c r="AC36" s="138"/>
+      <c r="AD36" s="139"/>
+      <c r="AE36" s="118"/>
+      <c r="AF36" s="118"/>
+      <c r="AG36" s="118"/>
+      <c r="AH36" s="118"/>
+      <c r="AI36" s="118"/>
+      <c r="AJ36" s="118"/>
+      <c r="AK36" s="118"/>
+      <c r="AL36" s="118"/>
+      <c r="AM36" s="128"/>
+      <c r="AN36" s="64"/>
+    </row>
+    <row r="37" spans="1:40" x14ac:dyDescent="0.2">
+      <c r="A37" s="38"/>
+      <c r="B37" s="63"/>
+      <c r="C37" s="241"/>
+      <c r="D37" s="242"/>
+      <c r="E37" s="242"/>
+      <c r="F37" s="242"/>
+      <c r="G37" s="242"/>
+      <c r="H37" s="242"/>
+      <c r="I37" s="242"/>
+      <c r="J37" s="242"/>
+      <c r="K37" s="243"/>
+      <c r="L37" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="M37" s="125"/>
+      <c r="N37" s="125"/>
+      <c r="O37" s="125"/>
+      <c r="P37" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q37" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="R37" s="146"/>
+      <c r="S37" s="147"/>
+      <c r="T37" s="147"/>
+      <c r="U37" s="147"/>
+      <c r="V37" s="147"/>
+      <c r="W37" s="137"/>
+      <c r="X37" s="138"/>
+      <c r="Y37" s="138"/>
+      <c r="Z37" s="138"/>
+      <c r="AA37" s="138"/>
+      <c r="AB37" s="138"/>
+      <c r="AC37" s="138"/>
+      <c r="AD37" s="139"/>
+      <c r="AE37" s="118"/>
+      <c r="AF37" s="118"/>
+      <c r="AG37" s="118"/>
+      <c r="AH37" s="118"/>
+      <c r="AI37" s="118"/>
+      <c r="AJ37" s="118"/>
+      <c r="AK37" s="118"/>
+      <c r="AL37" s="118"/>
+      <c r="AM37" s="128"/>
+      <c r="AN37" s="64"/>
+    </row>
+    <row r="38" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="38"/>
+      <c r="B38" s="63"/>
+      <c r="C38" s="193" t="s">
+        <v>130</v>
+      </c>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="193"/>
+      <c r="G38" s="193"/>
+      <c r="H38" s="193"/>
+      <c r="I38" s="193"/>
+      <c r="J38" s="193"/>
+      <c r="K38" s="193"/>
+      <c r="L38" s="132" t="s">
+        <v>123</v>
+      </c>
+      <c r="M38" s="133"/>
+      <c r="N38" s="131"/>
+      <c r="O38" s="122"/>
+      <c r="P38" s="120" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q38" s="179"/>
+      <c r="R38" s="179"/>
+      <c r="S38" s="179"/>
+      <c r="T38" s="179"/>
+      <c r="U38" s="179"/>
+      <c r="V38" s="179"/>
+      <c r="W38" s="179"/>
+      <c r="X38" s="179"/>
+      <c r="Y38" s="179"/>
+      <c r="Z38" s="179"/>
+      <c r="AA38" s="179"/>
+      <c r="AB38" s="179"/>
+      <c r="AC38" s="179"/>
+      <c r="AD38" s="179"/>
+      <c r="AE38" s="179"/>
+      <c r="AF38" s="179"/>
+      <c r="AG38" s="179"/>
+      <c r="AH38" s="179"/>
+      <c r="AI38" s="179"/>
+      <c r="AJ38" s="179"/>
+      <c r="AK38" s="179"/>
+      <c r="AL38" s="179"/>
+      <c r="AM38" s="180"/>
+      <c r="AN38" s="64"/>
+    </row>
+    <row r="39" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="38"/>
+      <c r="B39" s="63"/>
+      <c r="C39" s="193"/>
+      <c r="D39" s="193"/>
+      <c r="E39" s="193"/>
+      <c r="F39" s="193"/>
+      <c r="G39" s="193"/>
+      <c r="H39" s="193"/>
+      <c r="I39" s="193"/>
+      <c r="J39" s="193"/>
+      <c r="K39" s="193"/>
+      <c r="L39" s="129" t="s">
+        <v>124</v>
+      </c>
+      <c r="M39" s="130"/>
+      <c r="N39" s="131"/>
+      <c r="O39" s="122"/>
+      <c r="P39" s="120" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="39"/>
-[...284 lines deleted...]
-      <c r="AF7" s="64" t="s">
+      <c r="Q39" s="179"/>
+      <c r="R39" s="179"/>
+      <c r="S39" s="179"/>
+      <c r="T39" s="179"/>
+      <c r="U39" s="179"/>
+      <c r="V39" s="179"/>
+      <c r="W39" s="179"/>
+      <c r="X39" s="179"/>
+      <c r="Y39" s="179"/>
+      <c r="Z39" s="179"/>
+      <c r="AA39" s="179"/>
+      <c r="AB39" s="179"/>
+      <c r="AC39" s="179"/>
+      <c r="AD39" s="179"/>
+      <c r="AE39" s="179"/>
+      <c r="AF39" s="179"/>
+      <c r="AG39" s="179"/>
+      <c r="AH39" s="179"/>
+      <c r="AI39" s="179"/>
+      <c r="AJ39" s="179"/>
+      <c r="AK39" s="179"/>
+      <c r="AL39" s="179"/>
+      <c r="AM39" s="180"/>
+      <c r="AN39" s="64"/>
+    </row>
+    <row r="40" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="38"/>
+      <c r="B40" s="63"/>
+      <c r="C40" s="193"/>
+      <c r="D40" s="193"/>
+      <c r="E40" s="193"/>
+      <c r="F40" s="193"/>
+      <c r="G40" s="193"/>
+      <c r="H40" s="193"/>
+      <c r="I40" s="193"/>
+      <c r="J40" s="193"/>
+      <c r="K40" s="193"/>
+      <c r="L40" s="129" t="s">
+        <v>125</v>
+      </c>
+      <c r="M40" s="130"/>
+      <c r="N40" s="131"/>
+      <c r="O40" s="122"/>
+      <c r="P40" s="120" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q40" s="121"/>
+      <c r="R40" s="121"/>
+      <c r="S40" s="121"/>
+      <c r="T40" s="121"/>
+      <c r="U40" s="121"/>
+      <c r="V40" s="121"/>
+      <c r="W40" s="121"/>
+      <c r="X40" s="121"/>
+      <c r="Y40" s="121"/>
+      <c r="Z40" s="121"/>
+      <c r="AA40" s="121"/>
+      <c r="AB40" s="121"/>
+      <c r="AC40" s="121"/>
+      <c r="AD40" s="121"/>
+      <c r="AE40" s="121"/>
+      <c r="AF40" s="121"/>
+      <c r="AG40" s="121"/>
+      <c r="AH40" s="121"/>
+      <c r="AI40" s="121"/>
+      <c r="AJ40" s="121"/>
+      <c r="AK40" s="121"/>
+      <c r="AL40" s="121"/>
+      <c r="AM40" s="122"/>
+      <c r="AN40" s="64"/>
+    </row>
+    <row r="41" spans="1:40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="38"/>
+      <c r="B41" s="63"/>
+      <c r="C41" s="193" t="s">
+        <v>127</v>
+      </c>
+      <c r="D41" s="193"/>
+      <c r="E41" s="193"/>
+      <c r="F41" s="193"/>
+      <c r="G41" s="193"/>
+      <c r="H41" s="193"/>
+      <c r="I41" s="193"/>
+      <c r="J41" s="193"/>
+      <c r="K41" s="193"/>
+      <c r="L41" s="150" t="s">
+        <v>35</v>
+      </c>
+      <c r="M41" s="151"/>
+      <c r="N41" s="153"/>
+      <c r="O41" s="154"/>
+      <c r="P41" s="150" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q41" s="150"/>
+      <c r="R41" s="150"/>
+      <c r="S41" s="150"/>
+      <c r="T41" s="150"/>
+      <c r="U41" s="150"/>
+      <c r="V41" s="150"/>
+      <c r="W41" s="150"/>
+      <c r="X41" s="150"/>
+      <c r="Y41" s="150"/>
+      <c r="Z41" s="150"/>
+      <c r="AA41" s="150"/>
+      <c r="AB41" s="150"/>
+      <c r="AC41" s="175" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD41" s="175"/>
+      <c r="AE41" s="175"/>
+      <c r="AF41" s="175"/>
+      <c r="AG41" s="175"/>
+      <c r="AH41" s="175"/>
+      <c r="AI41" s="175"/>
+      <c r="AJ41" s="175"/>
+      <c r="AK41" s="175"/>
+      <c r="AL41" s="175"/>
+      <c r="AM41" s="175"/>
+      <c r="AN41" s="64"/>
+    </row>
+    <row r="42" spans="1:40" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="38"/>
+      <c r="B42" s="63"/>
+      <c r="C42" s="193"/>
+      <c r="D42" s="193"/>
+      <c r="E42" s="193"/>
+      <c r="F42" s="193"/>
+      <c r="G42" s="193"/>
+      <c r="H42" s="193"/>
+      <c r="I42" s="193"/>
+      <c r="J42" s="193"/>
+      <c r="K42" s="193"/>
+      <c r="L42" s="152"/>
+      <c r="M42" s="151"/>
+      <c r="N42" s="155"/>
+      <c r="O42" s="154"/>
+      <c r="P42" s="233"/>
+      <c r="Q42" s="233"/>
+      <c r="R42" s="233"/>
+      <c r="S42" s="233"/>
+      <c r="T42" s="233"/>
+      <c r="U42" s="233"/>
+      <c r="V42" s="233"/>
+      <c r="W42" s="233"/>
+      <c r="X42" s="233"/>
+      <c r="Y42" s="233"/>
+      <c r="Z42" s="233"/>
+      <c r="AA42" s="233"/>
+      <c r="AB42" s="233"/>
+      <c r="AC42" s="56"/>
+      <c r="AD42" s="57"/>
+      <c r="AE42" s="58"/>
+      <c r="AF42" s="58"/>
+      <c r="AG42" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AG7" s="191"/>
-[...1 lines deleted...]
-      <c r="AI7" s="64" t="s">
+      <c r="AH42" s="55"/>
+      <c r="AI42" s="55"/>
+      <c r="AJ42" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="190"/>
-[...1 lines deleted...]
-      <c r="AL7" s="64" t="s">
+      <c r="AK42" s="55"/>
+      <c r="AL42" s="55"/>
+      <c r="AM42" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AM7" s="64"/>
-[...1606 lines deleted...]
-      <c r="AN42" s="69"/>
+      <c r="AN42" s="64"/>
     </row>
     <row r="43" spans="1:40" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="39"/>
-[...10 lines deleted...]
-      <c r="L43" s="137" t="s">
+      <c r="A43" s="38"/>
+      <c r="B43" s="63"/>
+      <c r="C43" s="193"/>
+      <c r="D43" s="193"/>
+      <c r="E43" s="193"/>
+      <c r="F43" s="193"/>
+      <c r="G43" s="193"/>
+      <c r="H43" s="193"/>
+      <c r="I43" s="193"/>
+      <c r="J43" s="193"/>
+      <c r="K43" s="193"/>
+      <c r="L43" s="150" t="s">
         <v>38</v>
       </c>
-      <c r="M43" s="203"/>
-[...1 lines deleted...]
-      <c r="O43" s="206"/>
+      <c r="M43" s="151"/>
+      <c r="N43" s="153"/>
+      <c r="O43" s="154"/>
       <c r="P43" s="156" t="s">
         <v>57</v>
       </c>
       <c r="Q43" s="156"/>
       <c r="R43" s="156"/>
       <c r="S43" s="156"/>
       <c r="T43" s="156"/>
       <c r="U43" s="156"/>
       <c r="V43" s="156"/>
       <c r="W43" s="156"/>
       <c r="X43" s="156"/>
       <c r="Y43" s="156"/>
       <c r="Z43" s="156"/>
       <c r="AA43" s="156"/>
       <c r="AB43" s="156"/>
       <c r="AC43" s="156"/>
       <c r="AD43" s="156"/>
       <c r="AE43" s="156"/>
       <c r="AF43" s="156"/>
       <c r="AG43" s="156"/>
       <c r="AH43" s="156"/>
       <c r="AI43" s="156"/>
       <c r="AJ43" s="156"/>
       <c r="AK43" s="156"/>
       <c r="AL43" s="156"/>
       <c r="AM43" s="156"/>
-      <c r="AN43" s="69"/>
+      <c r="AN43" s="64"/>
     </row>
     <row r="44" spans="1:40" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="39"/>
-[...10 lines deleted...]
-      <c r="L44" s="137" t="s">
+      <c r="A44" s="38"/>
+      <c r="B44" s="63"/>
+      <c r="C44" s="193"/>
+      <c r="D44" s="193"/>
+      <c r="E44" s="193"/>
+      <c r="F44" s="193"/>
+      <c r="G44" s="193"/>
+      <c r="H44" s="193"/>
+      <c r="I44" s="193"/>
+      <c r="J44" s="193"/>
+      <c r="K44" s="193"/>
+      <c r="L44" s="150" t="s">
         <v>39</v>
       </c>
-      <c r="M44" s="203"/>
-[...1 lines deleted...]
-      <c r="O44" s="206"/>
+      <c r="M44" s="151"/>
+      <c r="N44" s="153"/>
+      <c r="O44" s="154"/>
       <c r="P44" s="156" t="s">
         <v>58</v>
       </c>
       <c r="Q44" s="156"/>
       <c r="R44" s="156"/>
       <c r="S44" s="156"/>
       <c r="T44" s="156"/>
       <c r="U44" s="156"/>
       <c r="V44" s="156"/>
       <c r="W44" s="156"/>
       <c r="X44" s="156"/>
       <c r="Y44" s="156"/>
       <c r="Z44" s="156"/>
       <c r="AA44" s="156"/>
       <c r="AB44" s="156"/>
       <c r="AC44" s="156"/>
       <c r="AD44" s="156"/>
       <c r="AE44" s="156"/>
       <c r="AF44" s="156"/>
       <c r="AG44" s="156"/>
       <c r="AH44" s="156"/>
       <c r="AI44" s="156"/>
       <c r="AJ44" s="156"/>
       <c r="AK44" s="156"/>
       <c r="AL44" s="156"/>
       <c r="AM44" s="156"/>
-      <c r="AN44" s="69"/>
+      <c r="AN44" s="64"/>
     </row>
     <row r="45" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="39"/>
-[...1 lines deleted...]
-      <c r="C45" s="129" t="s">
+      <c r="A45" s="38"/>
+      <c r="B45" s="63"/>
+      <c r="C45" s="175" t="s">
         <v>52</v>
       </c>
-      <c r="D45" s="131" t="s">
+      <c r="D45" s="227" t="s">
         <v>40</v>
       </c>
-      <c r="E45" s="131"/>
-[...34 lines deleted...]
-      <c r="AN45" s="69"/>
+      <c r="E45" s="227"/>
+      <c r="F45" s="227"/>
+      <c r="G45" s="227"/>
+      <c r="H45" s="227"/>
+      <c r="I45" s="227"/>
+      <c r="J45" s="227"/>
+      <c r="K45" s="227"/>
+      <c r="L45" s="227"/>
+      <c r="M45" s="227"/>
+      <c r="N45" s="227"/>
+      <c r="O45" s="227"/>
+      <c r="P45" s="227"/>
+      <c r="Q45" s="227"/>
+      <c r="R45" s="227"/>
+      <c r="S45" s="227"/>
+      <c r="T45" s="226"/>
+      <c r="U45" s="226"/>
+      <c r="V45" s="226"/>
+      <c r="W45" s="226"/>
+      <c r="X45" s="226"/>
+      <c r="Y45" s="226"/>
+      <c r="Z45" s="226"/>
+      <c r="AA45" s="226"/>
+      <c r="AB45" s="226"/>
+      <c r="AC45" s="226"/>
+      <c r="AD45" s="226"/>
+      <c r="AE45" s="226"/>
+      <c r="AF45" s="226"/>
+      <c r="AG45" s="226"/>
+      <c r="AH45" s="226"/>
+      <c r="AI45" s="226"/>
+      <c r="AJ45" s="226"/>
+      <c r="AK45" s="226"/>
+      <c r="AL45" s="226"/>
+      <c r="AM45" s="226"/>
+      <c r="AN45" s="64"/>
     </row>
     <row r="46" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="39"/>
-[...2 lines deleted...]
-      <c r="D46" s="135" t="s">
+      <c r="A46" s="38"/>
+      <c r="B46" s="63"/>
+      <c r="C46" s="175"/>
+      <c r="D46" s="231" t="s">
         <v>46</v>
       </c>
-      <c r="E46" s="135"/>
-[...34 lines deleted...]
-      <c r="AN46" s="69"/>
+      <c r="E46" s="231"/>
+      <c r="F46" s="231"/>
+      <c r="G46" s="231"/>
+      <c r="H46" s="231"/>
+      <c r="I46" s="231"/>
+      <c r="J46" s="231"/>
+      <c r="K46" s="231"/>
+      <c r="L46" s="231"/>
+      <c r="M46" s="231"/>
+      <c r="N46" s="231"/>
+      <c r="O46" s="231"/>
+      <c r="P46" s="231"/>
+      <c r="Q46" s="231"/>
+      <c r="R46" s="231"/>
+      <c r="S46" s="231"/>
+      <c r="T46" s="52"/>
+      <c r="U46" s="54"/>
+      <c r="V46" s="54"/>
+      <c r="W46" s="54"/>
+      <c r="X46" s="54"/>
+      <c r="Y46" s="54"/>
+      <c r="Z46" s="54"/>
+      <c r="AA46" s="54"/>
+      <c r="AB46" s="54"/>
+      <c r="AC46" s="54"/>
+      <c r="AD46" s="54"/>
+      <c r="AE46" s="54"/>
+      <c r="AF46" s="54"/>
+      <c r="AG46" s="54"/>
+      <c r="AH46" s="54"/>
+      <c r="AI46" s="54"/>
+      <c r="AJ46" s="53"/>
+      <c r="AK46" s="229"/>
+      <c r="AL46" s="230"/>
+      <c r="AM46" s="230"/>
+      <c r="AN46" s="64"/>
     </row>
     <row r="47" spans="1:40" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="39"/>
-[...2 lines deleted...]
-      <c r="D47" s="136" t="s">
+      <c r="A47" s="38"/>
+      <c r="B47" s="63"/>
+      <c r="C47" s="175"/>
+      <c r="D47" s="232" t="s">
         <v>41</v>
       </c>
-      <c r="E47" s="135"/>
-[...34 lines deleted...]
-      <c r="AN47" s="69"/>
+      <c r="E47" s="231"/>
+      <c r="F47" s="231"/>
+      <c r="G47" s="231"/>
+      <c r="H47" s="231"/>
+      <c r="I47" s="231"/>
+      <c r="J47" s="231"/>
+      <c r="K47" s="231"/>
+      <c r="L47" s="231"/>
+      <c r="M47" s="231"/>
+      <c r="N47" s="231"/>
+      <c r="O47" s="231"/>
+      <c r="P47" s="231"/>
+      <c r="Q47" s="231"/>
+      <c r="R47" s="231"/>
+      <c r="S47" s="231"/>
+      <c r="T47" s="226"/>
+      <c r="U47" s="226"/>
+      <c r="V47" s="226"/>
+      <c r="W47" s="226"/>
+      <c r="X47" s="226"/>
+      <c r="Y47" s="226"/>
+      <c r="Z47" s="226"/>
+      <c r="AA47" s="226"/>
+      <c r="AB47" s="226"/>
+      <c r="AC47" s="226"/>
+      <c r="AD47" s="226"/>
+      <c r="AE47" s="226"/>
+      <c r="AF47" s="226"/>
+      <c r="AG47" s="226"/>
+      <c r="AH47" s="226"/>
+      <c r="AI47" s="226"/>
+      <c r="AJ47" s="226"/>
+      <c r="AK47" s="226"/>
+      <c r="AL47" s="226"/>
+      <c r="AM47" s="226"/>
+      <c r="AN47" s="64"/>
     </row>
     <row r="48" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="39"/>
-[...2 lines deleted...]
-      <c r="D48" s="132" t="s">
+      <c r="A48" s="38"/>
+      <c r="B48" s="63"/>
+      <c r="C48" s="175"/>
+      <c r="D48" s="228" t="s">
         <v>42</v>
       </c>
-      <c r="E48" s="132"/>
-[...34 lines deleted...]
-      <c r="AN48" s="69"/>
+      <c r="E48" s="228"/>
+      <c r="F48" s="228"/>
+      <c r="G48" s="228"/>
+      <c r="H48" s="228"/>
+      <c r="I48" s="228"/>
+      <c r="J48" s="228"/>
+      <c r="K48" s="228"/>
+      <c r="L48" s="228"/>
+      <c r="M48" s="228"/>
+      <c r="N48" s="228"/>
+      <c r="O48" s="228"/>
+      <c r="P48" s="228"/>
+      <c r="Q48" s="228"/>
+      <c r="R48" s="228"/>
+      <c r="S48" s="228"/>
+      <c r="T48" s="226"/>
+      <c r="U48" s="226"/>
+      <c r="V48" s="226"/>
+      <c r="W48" s="226"/>
+      <c r="X48" s="226"/>
+      <c r="Y48" s="226"/>
+      <c r="Z48" s="226"/>
+      <c r="AA48" s="226"/>
+      <c r="AB48" s="226"/>
+      <c r="AC48" s="226"/>
+      <c r="AD48" s="226"/>
+      <c r="AE48" s="226"/>
+      <c r="AF48" s="226"/>
+      <c r="AG48" s="226"/>
+      <c r="AH48" s="226"/>
+      <c r="AI48" s="226"/>
+      <c r="AJ48" s="226"/>
+      <c r="AK48" s="226"/>
+      <c r="AL48" s="226"/>
+      <c r="AM48" s="226"/>
+      <c r="AN48" s="64"/>
     </row>
     <row r="49" spans="1:40" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="39"/>
-[...2 lines deleted...]
-      <c r="D49" s="135" t="s">
+      <c r="A49" s="38"/>
+      <c r="B49" s="63"/>
+      <c r="C49" s="175"/>
+      <c r="D49" s="231" t="s">
         <v>43</v>
       </c>
-      <c r="E49" s="135"/>
-[...14 lines deleted...]
-      <c r="T49" s="130" t="s">
+      <c r="E49" s="231"/>
+      <c r="F49" s="231"/>
+      <c r="G49" s="231"/>
+      <c r="H49" s="231"/>
+      <c r="I49" s="231"/>
+      <c r="J49" s="231"/>
+      <c r="K49" s="231"/>
+      <c r="L49" s="231"/>
+      <c r="M49" s="231"/>
+      <c r="N49" s="231"/>
+      <c r="O49" s="231"/>
+      <c r="P49" s="231"/>
+      <c r="Q49" s="231"/>
+      <c r="R49" s="231"/>
+      <c r="S49" s="231"/>
+      <c r="T49" s="226" t="s">
         <v>44</v>
       </c>
-      <c r="U49" s="130"/>
-[...18 lines deleted...]
-      <c r="AN49" s="69"/>
+      <c r="U49" s="226"/>
+      <c r="V49" s="226"/>
+      <c r="W49" s="226"/>
+      <c r="X49" s="226"/>
+      <c r="Y49" s="226"/>
+      <c r="Z49" s="226"/>
+      <c r="AA49" s="226"/>
+      <c r="AB49" s="226"/>
+      <c r="AC49" s="226"/>
+      <c r="AD49" s="226"/>
+      <c r="AE49" s="226"/>
+      <c r="AF49" s="226"/>
+      <c r="AG49" s="226"/>
+      <c r="AH49" s="226"/>
+      <c r="AI49" s="226"/>
+      <c r="AJ49" s="226"/>
+      <c r="AK49" s="226"/>
+      <c r="AL49" s="226"/>
+      <c r="AM49" s="226"/>
+      <c r="AN49" s="64"/>
     </row>
     <row r="50" spans="1:40" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="39"/>
-[...38 lines deleted...]
-      <c r="AN50" s="76"/>
+      <c r="A50" s="38"/>
+      <c r="B50" s="66"/>
+      <c r="C50" s="67"/>
+      <c r="D50" s="68"/>
+      <c r="E50" s="68"/>
+      <c r="F50" s="68"/>
+      <c r="G50" s="68"/>
+      <c r="H50" s="68"/>
+      <c r="I50" s="68"/>
+      <c r="J50" s="68"/>
+      <c r="K50" s="68"/>
+      <c r="L50" s="68"/>
+      <c r="M50" s="68"/>
+      <c r="N50" s="68"/>
+      <c r="O50" s="68"/>
+      <c r="P50" s="68"/>
+      <c r="Q50" s="68"/>
+      <c r="R50" s="68"/>
+      <c r="S50" s="68"/>
+      <c r="T50" s="69"/>
+      <c r="U50" s="69"/>
+      <c r="V50" s="69"/>
+      <c r="W50" s="69"/>
+      <c r="X50" s="69"/>
+      <c r="Y50" s="69"/>
+      <c r="Z50" s="69"/>
+      <c r="AA50" s="69"/>
+      <c r="AB50" s="69"/>
+      <c r="AC50" s="69"/>
+      <c r="AD50" s="69"/>
+      <c r="AE50" s="69"/>
+      <c r="AF50" s="69"/>
+      <c r="AG50" s="69"/>
+      <c r="AH50" s="69"/>
+      <c r="AI50" s="69"/>
+      <c r="AJ50" s="69"/>
+      <c r="AK50" s="69"/>
+      <c r="AL50" s="69"/>
+      <c r="AM50" s="69"/>
+      <c r="AN50" s="70"/>
     </row>
     <row r="51" spans="1:40" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="39"/>
-[...39 lines deleted...]
-      <c r="AM51" s="202"/>
+      <c r="A51" s="38"/>
+      <c r="B51" s="38"/>
+      <c r="C51" s="38"/>
+      <c r="D51" s="38"/>
+      <c r="E51" s="38"/>
+      <c r="F51" s="38"/>
+      <c r="G51" s="38"/>
+      <c r="H51" s="38"/>
+      <c r="I51" s="38"/>
+      <c r="J51" s="38"/>
+      <c r="K51" s="38"/>
+      <c r="L51" s="38"/>
+      <c r="M51" s="38"/>
+      <c r="N51" s="38"/>
+      <c r="O51" s="38"/>
+      <c r="P51" s="38"/>
+      <c r="Q51" s="38"/>
+      <c r="R51" s="38"/>
+      <c r="S51" s="38"/>
+      <c r="T51" s="38"/>
+      <c r="U51" s="38"/>
+      <c r="V51" s="38"/>
+      <c r="W51" s="38"/>
+      <c r="X51" s="38"/>
+      <c r="Y51" s="38"/>
+      <c r="Z51" s="38"/>
+      <c r="AA51" s="38"/>
+      <c r="AB51" s="38"/>
+      <c r="AC51" s="38"/>
+      <c r="AD51" s="149" t="s">
+        <v>144</v>
+      </c>
+      <c r="AE51" s="149"/>
+      <c r="AF51" s="149"/>
+      <c r="AG51" s="149"/>
+      <c r="AH51" s="149"/>
+      <c r="AI51" s="149"/>
+      <c r="AJ51" s="149"/>
+      <c r="AK51" s="149"/>
+      <c r="AL51" s="149"/>
+      <c r="AM51" s="149"/>
     </row>
     <row r="52" spans="1:40" x14ac:dyDescent="0.2">
-      <c r="A52" s="39"/>
-[...37 lines deleted...]
-      <c r="AM52" s="39"/>
+      <c r="A52" s="38"/>
+      <c r="B52" s="38"/>
+      <c r="C52" s="38"/>
+      <c r="D52" s="38"/>
+      <c r="E52" s="38"/>
+      <c r="F52" s="38"/>
+      <c r="G52" s="38"/>
+      <c r="H52" s="38"/>
+      <c r="I52" s="38"/>
+      <c r="J52" s="38"/>
+      <c r="K52" s="38"/>
+      <c r="L52" s="38"/>
+      <c r="M52" s="38"/>
+      <c r="N52" s="38"/>
+      <c r="O52" s="38"/>
+      <c r="P52" s="38"/>
+      <c r="Q52" s="38"/>
+      <c r="R52" s="38"/>
+      <c r="S52" s="38"/>
+      <c r="T52" s="38"/>
+      <c r="U52" s="38"/>
+      <c r="V52" s="38"/>
+      <c r="W52" s="38"/>
+      <c r="X52" s="38"/>
+      <c r="Y52" s="38"/>
+      <c r="Z52" s="38"/>
+      <c r="AA52" s="38"/>
+      <c r="AB52" s="38"/>
+      <c r="AC52" s="38"/>
+      <c r="AD52" s="38"/>
+      <c r="AE52" s="38"/>
+      <c r="AF52" s="38"/>
+      <c r="AG52" s="38"/>
+      <c r="AH52" s="38"/>
+      <c r="AI52" s="38"/>
+      <c r="AJ52" s="38"/>
+      <c r="AK52" s="38"/>
+      <c r="AL52" s="38"/>
+      <c r="AM52" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="126">
-    <mergeCell ref="C18:C19"/>
-[...30 lines deleted...]
-    <mergeCell ref="L35:Q35"/>
+    <mergeCell ref="Z11:AL11"/>
+    <mergeCell ref="V11:Y11"/>
+    <mergeCell ref="Z31:AM32"/>
+    <mergeCell ref="S33:AM33"/>
+    <mergeCell ref="AI28:AI29"/>
+    <mergeCell ref="AJ28:AJ29"/>
+    <mergeCell ref="T31:W32"/>
+    <mergeCell ref="L27:AM27"/>
+    <mergeCell ref="S26:U26"/>
+    <mergeCell ref="U29:AB29"/>
+    <mergeCell ref="S31:S32"/>
+    <mergeCell ref="L31:P32"/>
+    <mergeCell ref="V12:Y12"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="I18:AM18"/>
+    <mergeCell ref="I19:AM19"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="L26:O26"/>
+    <mergeCell ref="Z12:AJ12"/>
+    <mergeCell ref="P41:AB41"/>
+    <mergeCell ref="P42:AB42"/>
+    <mergeCell ref="D46:S46"/>
+    <mergeCell ref="R29:T29"/>
+    <mergeCell ref="C34:K37"/>
+    <mergeCell ref="C41:K44"/>
+    <mergeCell ref="D28:K29"/>
+    <mergeCell ref="D26:K26"/>
+    <mergeCell ref="P43:AM43"/>
+    <mergeCell ref="R34:V34"/>
+    <mergeCell ref="C45:C49"/>
+    <mergeCell ref="T45:AM45"/>
+    <mergeCell ref="T47:AM47"/>
+    <mergeCell ref="T48:AM48"/>
+    <mergeCell ref="T49:AM49"/>
+    <mergeCell ref="D45:S45"/>
+    <mergeCell ref="D48:S48"/>
+    <mergeCell ref="AK46:AM46"/>
+    <mergeCell ref="D49:S49"/>
+    <mergeCell ref="D47:S47"/>
+    <mergeCell ref="C38:K40"/>
+    <mergeCell ref="D27:K27"/>
+    <mergeCell ref="D30:K33"/>
+    <mergeCell ref="H5:AG5"/>
+    <mergeCell ref="AB3:AF3"/>
+    <mergeCell ref="AG3:AM3"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="AB7:AC7"/>
+    <mergeCell ref="AJ7:AK7"/>
+    <mergeCell ref="AG7:AH7"/>
+    <mergeCell ref="L23:P24"/>
+    <mergeCell ref="X23:Y24"/>
+    <mergeCell ref="S25:AM25"/>
+    <mergeCell ref="Z26:AB26"/>
+    <mergeCell ref="AC26:AD26"/>
+    <mergeCell ref="AF26:AH26"/>
+    <mergeCell ref="AJ26:AL26"/>
+    <mergeCell ref="Q23:R24"/>
+    <mergeCell ref="S23:S24"/>
+    <mergeCell ref="Z23:AM24"/>
+    <mergeCell ref="Q10:T10"/>
+    <mergeCell ref="Z10:AL10"/>
+    <mergeCell ref="V10:Y10"/>
+    <mergeCell ref="L20:AM20"/>
     <mergeCell ref="AD51:AM51"/>
     <mergeCell ref="L41:M42"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="L44:M44"/>
     <mergeCell ref="N41:O42"/>
     <mergeCell ref="N43:O43"/>
     <mergeCell ref="N44:O44"/>
     <mergeCell ref="P44:AM44"/>
     <mergeCell ref="L25:R25"/>
     <mergeCell ref="W26:Y26"/>
     <mergeCell ref="Z30:AM30"/>
     <mergeCell ref="M28:Q29"/>
     <mergeCell ref="AE28:AG29"/>
     <mergeCell ref="AC28:AD29"/>
     <mergeCell ref="AL28:AL29"/>
     <mergeCell ref="AK28:AK29"/>
     <mergeCell ref="AM28:AM29"/>
     <mergeCell ref="U28:AB28"/>
     <mergeCell ref="X31:Y32"/>
     <mergeCell ref="AH28:AH29"/>
     <mergeCell ref="AC41:AM41"/>
     <mergeCell ref="W35:AD35"/>
     <mergeCell ref="P38:AM38"/>
     <mergeCell ref="P39:AM39"/>
+    <mergeCell ref="L36:Q36"/>
+    <mergeCell ref="R28:T28"/>
+    <mergeCell ref="P40:AM40"/>
+    <mergeCell ref="L33:R33"/>
+    <mergeCell ref="M37:O37"/>
+    <mergeCell ref="AE35:AM35"/>
+    <mergeCell ref="AE36:AM36"/>
+    <mergeCell ref="AE37:AM37"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="AE34:AM34"/>
+    <mergeCell ref="W36:AD36"/>
+    <mergeCell ref="W37:AD37"/>
+    <mergeCell ref="W34:AD34"/>
+    <mergeCell ref="L34:Q34"/>
+    <mergeCell ref="R35:V35"/>
+    <mergeCell ref="R36:V36"/>
+    <mergeCell ref="R37:V37"/>
+    <mergeCell ref="L35:Q35"/>
     <mergeCell ref="N39:O39"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="Z22:AM22"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="C14:AM14"/>
+    <mergeCell ref="N16:V16"/>
+    <mergeCell ref="C17:AM17"/>
+    <mergeCell ref="L21:AM21"/>
+    <mergeCell ref="C20:C33"/>
+    <mergeCell ref="Q31:R32"/>
     <mergeCell ref="D20:K20"/>
     <mergeCell ref="D21:K21"/>
     <mergeCell ref="D22:K25"/>
-    <mergeCell ref="C38:K40"/>
-[...22 lines deleted...]
-    <mergeCell ref="L20:AM20"/>
     <mergeCell ref="T23:W24"/>
-    <mergeCell ref="C45:C49"/>
-[...32 lines deleted...]
-    <mergeCell ref="L28:L29"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="G19:H19"/>
-    <mergeCell ref="I18:AM18"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z12:AJ12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.43" right="0.22" top="0.41" bottom="0.28999999999999998" header="0.26" footer="0.2"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="D7:AQ58"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A52" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AO19" sqref="AO19"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.26953125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="2.453125" style="40" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="45" max="16384" width="2.26953125" style="40"/>
+    <col min="1" max="3" width="2.44140625" style="39" customWidth="1"/>
+    <col min="4" max="4" width="2.109375" style="39" customWidth="1"/>
+    <col min="5" max="5" width="2.44140625" style="39" customWidth="1"/>
+    <col min="6" max="6" width="3.44140625" style="39" customWidth="1"/>
+    <col min="7" max="9" width="2.44140625" style="39" customWidth="1"/>
+    <col min="10" max="10" width="2.77734375" style="39" customWidth="1"/>
+    <col min="11" max="13" width="2.44140625" style="39" customWidth="1"/>
+    <col min="14" max="14" width="2.6640625" style="39" customWidth="1"/>
+    <col min="15" max="42" width="2.44140625" style="39" customWidth="1"/>
+    <col min="43" max="43" width="2.21875" style="39" customWidth="1"/>
+    <col min="44" max="44" width="1.6640625" style="39" customWidth="1"/>
+    <col min="45" max="16384" width="2.21875" style="39"/>
   </cols>
   <sheetData>
     <row r="7" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D7" s="39" t="s">
-[...39 lines deleted...]
-      <c r="AP7" s="39"/>
+      <c r="D7" s="38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+      <c r="T7" s="38"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
+      <c r="Z7" s="38"/>
+      <c r="AA7" s="38"/>
+      <c r="AB7" s="38"/>
+      <c r="AC7" s="38"/>
+      <c r="AD7" s="38"/>
+      <c r="AE7" s="38"/>
+      <c r="AF7" s="38"/>
+      <c r="AG7" s="38"/>
+      <c r="AH7" s="38"/>
+      <c r="AI7" s="38"/>
+      <c r="AJ7" s="38"/>
+      <c r="AK7" s="38"/>
+      <c r="AL7" s="38"/>
+      <c r="AM7" s="38"/>
+      <c r="AN7" s="38"/>
+      <c r="AO7" s="38"/>
+      <c r="AP7" s="38"/>
     </row>
     <row r="8" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D8" s="39"/>
-[...38 lines deleted...]
-      <c r="AQ8" s="67"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="61"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="61"/>
+      <c r="M8" s="61"/>
+      <c r="N8" s="61"/>
+      <c r="O8" s="61"/>
+      <c r="P8" s="61"/>
+      <c r="Q8" s="61"/>
+      <c r="R8" s="61"/>
+      <c r="S8" s="61"/>
+      <c r="T8" s="61"/>
+      <c r="U8" s="61"/>
+      <c r="V8" s="61"/>
+      <c r="W8" s="61"/>
+      <c r="X8" s="61"/>
+      <c r="Y8" s="61"/>
+      <c r="Z8" s="61"/>
+      <c r="AA8" s="61"/>
+      <c r="AB8" s="61"/>
+      <c r="AC8" s="61"/>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="61"/>
+      <c r="AF8" s="61"/>
+      <c r="AG8" s="61"/>
+      <c r="AH8" s="61"/>
+      <c r="AI8" s="61"/>
+      <c r="AJ8" s="61"/>
+      <c r="AK8" s="61"/>
+      <c r="AL8" s="61"/>
+      <c r="AM8" s="61"/>
+      <c r="AN8" s="61"/>
+      <c r="AO8" s="61"/>
+      <c r="AP8" s="61"/>
+      <c r="AQ8" s="62"/>
     </row>
     <row r="9" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D9" s="39"/>
-[...26 lines deleted...]
-      <c r="AE9" s="184" t="s">
+      <c r="D9" s="38"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="38"/>
+      <c r="U9" s="38"/>
+      <c r="V9" s="38"/>
+      <c r="W9" s="38"/>
+      <c r="X9" s="38"/>
+      <c r="Y9" s="38"/>
+      <c r="Z9" s="38"/>
+      <c r="AA9" s="38"/>
+      <c r="AB9" s="38"/>
+      <c r="AC9" s="38"/>
+      <c r="AD9" s="38"/>
+      <c r="AE9" s="204" t="s">
         <v>6</v>
       </c>
-      <c r="AF9" s="185"/>
-[...10 lines deleted...]
-      <c r="AQ9" s="69"/>
+      <c r="AF9" s="205"/>
+      <c r="AG9" s="205"/>
+      <c r="AH9" s="205"/>
+      <c r="AI9" s="206"/>
+      <c r="AJ9" s="207"/>
+      <c r="AK9" s="208"/>
+      <c r="AL9" s="208"/>
+      <c r="AM9" s="208"/>
+      <c r="AN9" s="208"/>
+      <c r="AO9" s="208"/>
+      <c r="AP9" s="209"/>
+      <c r="AQ9" s="64"/>
     </row>
     <row r="10" spans="4:43" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D10" s="39"/>
-[...38 lines deleted...]
-      <c r="AQ10" s="69"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="38"/>
+      <c r="N10" s="38"/>
+      <c r="O10" s="38"/>
+      <c r="P10" s="38"/>
+      <c r="Q10" s="38"/>
+      <c r="R10" s="38"/>
+      <c r="S10" s="38"/>
+      <c r="T10" s="38"/>
+      <c r="U10" s="38"/>
+      <c r="V10" s="38"/>
+      <c r="W10" s="38"/>
+      <c r="X10" s="38"/>
+      <c r="Y10" s="38"/>
+      <c r="Z10" s="38"/>
+      <c r="AA10" s="38"/>
+      <c r="AB10" s="38"/>
+      <c r="AC10" s="38"/>
+      <c r="AD10" s="38"/>
+      <c r="AE10" s="38"/>
+      <c r="AF10" s="38"/>
+      <c r="AG10" s="38"/>
+      <c r="AH10" s="38"/>
+      <c r="AI10" s="38"/>
+      <c r="AJ10" s="38"/>
+      <c r="AK10" s="38"/>
+      <c r="AL10" s="38"/>
+      <c r="AM10" s="38"/>
+      <c r="AN10" s="38"/>
+      <c r="AO10" s="38"/>
+      <c r="AP10" s="38"/>
+      <c r="AQ10" s="64"/>
     </row>
     <row r="11" spans="4:43" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D11" s="39"/>
-[...6 lines deleted...]
-      <c r="K11" s="183" t="s">
+      <c r="D11" s="38"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="203" t="s">
+        <v>122</v>
+      </c>
+      <c r="L11" s="203"/>
+      <c r="M11" s="203"/>
+      <c r="N11" s="203"/>
+      <c r="O11" s="203"/>
+      <c r="P11" s="203"/>
+      <c r="Q11" s="203"/>
+      <c r="R11" s="203"/>
+      <c r="S11" s="203"/>
+      <c r="T11" s="203"/>
+      <c r="U11" s="203"/>
+      <c r="V11" s="203"/>
+      <c r="W11" s="203"/>
+      <c r="X11" s="203"/>
+      <c r="Y11" s="203"/>
+      <c r="Z11" s="203"/>
+      <c r="AA11" s="203"/>
+      <c r="AB11" s="203"/>
+      <c r="AC11" s="203"/>
+      <c r="AD11" s="203"/>
+      <c r="AE11" s="203"/>
+      <c r="AF11" s="203"/>
+      <c r="AG11" s="203"/>
+      <c r="AH11" s="203"/>
+      <c r="AI11" s="203"/>
+      <c r="AJ11" s="203"/>
+      <c r="AK11" s="38"/>
+      <c r="AL11" s="38"/>
+      <c r="AM11" s="38"/>
+      <c r="AN11" s="38"/>
+      <c r="AO11" s="38"/>
+      <c r="AP11" s="38"/>
+      <c r="AQ11" s="64"/>
+    </row>
+    <row r="12" spans="4:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D12" s="38"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="38"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="38"/>
+      <c r="P12" s="38"/>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="38"/>
+      <c r="S12" s="38"/>
+      <c r="T12" s="38"/>
+      <c r="U12" s="38"/>
+      <c r="V12" s="38"/>
+      <c r="W12" s="38"/>
+      <c r="X12" s="38"/>
+      <c r="Y12" s="38"/>
+      <c r="Z12" s="38"/>
+      <c r="AA12" s="38"/>
+      <c r="AB12" s="38"/>
+      <c r="AC12" s="38"/>
+      <c r="AD12" s="38"/>
+      <c r="AE12" s="38"/>
+      <c r="AF12" s="38"/>
+      <c r="AG12" s="38"/>
+      <c r="AH12" s="38"/>
+      <c r="AI12" s="38"/>
+      <c r="AJ12" s="38"/>
+      <c r="AK12" s="38"/>
+      <c r="AL12" s="38"/>
+      <c r="AM12" s="38"/>
+      <c r="AN12" s="38"/>
+      <c r="AO12" s="38"/>
+      <c r="AP12" s="38"/>
+      <c r="AQ12" s="64"/>
+    </row>
+    <row r="13" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D13" s="38"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="38"/>
+      <c r="P13" s="38"/>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="38"/>
+      <c r="S13" s="38"/>
+      <c r="T13" s="38"/>
+      <c r="U13" s="38"/>
+      <c r="V13" s="38"/>
+      <c r="W13" s="38"/>
+      <c r="X13" s="38"/>
+      <c r="Y13" s="38"/>
+      <c r="Z13" s="38"/>
+      <c r="AA13" s="38"/>
+      <c r="AB13" s="38"/>
+      <c r="AC13" s="38"/>
+      <c r="AD13" s="38"/>
+      <c r="AE13" s="125" t="s">
+        <v>145</v>
+      </c>
+      <c r="AF13" s="125"/>
+      <c r="AG13" s="270">
+        <v>8</v>
+      </c>
+      <c r="AH13" s="270"/>
+      <c r="AI13" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ13" s="270">
+        <v>6</v>
+      </c>
+      <c r="AK13" s="270"/>
+      <c r="AL13" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM13" s="270">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="270"/>
+      <c r="AO13" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP13" s="38"/>
+      <c r="AQ13" s="64"/>
+    </row>
+    <row r="14" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D14" s="38"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="38"/>
+      <c r="P14" s="38"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="38"/>
+      <c r="S14" s="38"/>
+      <c r="T14" s="38"/>
+      <c r="U14" s="38"/>
+      <c r="V14" s="38"/>
+      <c r="W14" s="38"/>
+      <c r="X14" s="38"/>
+      <c r="Y14" s="38"/>
+      <c r="Z14" s="38"/>
+      <c r="AA14" s="38"/>
+      <c r="AB14" s="38"/>
+      <c r="AC14" s="38"/>
+      <c r="AD14" s="38"/>
+      <c r="AE14" s="38"/>
+      <c r="AF14" s="38"/>
+      <c r="AG14" s="38"/>
+      <c r="AH14" s="38"/>
+      <c r="AI14" s="38"/>
+      <c r="AJ14" s="38"/>
+      <c r="AK14" s="38"/>
+      <c r="AL14" s="38"/>
+      <c r="AM14" s="38"/>
+      <c r="AN14" s="38"/>
+      <c r="AO14" s="38"/>
+      <c r="AP14" s="38"/>
+      <c r="AQ14" s="64"/>
+    </row>
+    <row r="15" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D15" s="38"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="38"/>
+      <c r="N15" s="38"/>
+      <c r="O15" s="38"/>
+      <c r="P15" s="38"/>
+      <c r="Q15" s="38"/>
+      <c r="R15" s="38"/>
+      <c r="S15" s="38"/>
+      <c r="T15" s="38"/>
+      <c r="V15" s="38"/>
+      <c r="W15" s="38"/>
+      <c r="X15" s="38"/>
+      <c r="Z15" s="38"/>
+      <c r="AA15" s="38"/>
+      <c r="AB15" s="38"/>
+      <c r="AC15" s="38"/>
+      <c r="AD15" s="38"/>
+      <c r="AE15" s="38"/>
+      <c r="AF15" s="38"/>
+      <c r="AG15" s="38"/>
+      <c r="AH15" s="38"/>
+      <c r="AI15" s="38"/>
+      <c r="AJ15" s="38"/>
+      <c r="AK15" s="38"/>
+      <c r="AL15" s="38"/>
+      <c r="AM15" s="38"/>
+      <c r="AN15" s="38"/>
+      <c r="AO15" s="38"/>
+      <c r="AP15" s="38"/>
+      <c r="AQ15" s="64"/>
+    </row>
+    <row r="16" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D16" s="38"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="38"/>
+      <c r="N16" s="38"/>
+      <c r="O16" s="38"/>
+      <c r="P16" s="38"/>
+      <c r="Q16" s="38"/>
+      <c r="R16" s="38"/>
+      <c r="S16" s="38"/>
+      <c r="T16" s="224" t="s">
+        <v>45</v>
+      </c>
+      <c r="U16" s="224"/>
+      <c r="V16" s="224"/>
+      <c r="W16" s="224"/>
+      <c r="Y16" s="224" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="224"/>
+      <c r="AA16" s="224"/>
+      <c r="AB16" s="224"/>
+      <c r="AC16" s="262" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD16" s="262"/>
+      <c r="AE16" s="262"/>
+      <c r="AF16" s="262"/>
+      <c r="AG16" s="262"/>
+      <c r="AH16" s="262"/>
+      <c r="AI16" s="262"/>
+      <c r="AJ16" s="262"/>
+      <c r="AK16" s="262"/>
+      <c r="AL16" s="262"/>
+      <c r="AM16" s="262"/>
+      <c r="AN16" s="262"/>
+      <c r="AO16" s="262"/>
+      <c r="AP16" s="262"/>
+      <c r="AQ16" s="263"/>
+    </row>
+    <row r="17" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D17" s="38"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="38"/>
+      <c r="S17" s="38"/>
+      <c r="T17" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="V17" s="38"/>
+      <c r="W17" s="38"/>
+      <c r="Y17" s="224" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="224"/>
+      <c r="AA17" s="224"/>
+      <c r="AB17" s="224"/>
+      <c r="AC17" s="261" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD17" s="261"/>
+      <c r="AE17" s="261"/>
+      <c r="AF17" s="261"/>
+      <c r="AG17" s="261"/>
+      <c r="AH17" s="261"/>
+      <c r="AI17" s="261"/>
+      <c r="AJ17" s="261"/>
+      <c r="AK17" s="261"/>
+      <c r="AL17" s="261"/>
+      <c r="AM17" s="261"/>
+      <c r="AN17" s="261"/>
+      <c r="AO17" s="261"/>
+      <c r="AP17" s="38"/>
+      <c r="AQ17" s="64"/>
+    </row>
+    <row r="18" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D18" s="38"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="38"/>
+      <c r="N18" s="38"/>
+      <c r="O18" s="38"/>
+      <c r="P18" s="38"/>
+      <c r="Q18" s="38"/>
+      <c r="R18" s="38"/>
+      <c r="S18" s="38"/>
+      <c r="T18" s="38"/>
+      <c r="U18" s="38"/>
+      <c r="V18" s="38"/>
+      <c r="W18" s="38"/>
+      <c r="Y18" s="251" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z18" s="251"/>
+      <c r="AA18" s="251"/>
+      <c r="AB18" s="251"/>
+      <c r="AC18" s="310" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD18" s="310"/>
+      <c r="AE18" s="310"/>
+      <c r="AF18" s="310"/>
+      <c r="AG18" s="310"/>
+      <c r="AH18" s="310"/>
+      <c r="AI18" s="310"/>
+      <c r="AJ18" s="310"/>
+      <c r="AK18" s="310"/>
+      <c r="AL18" s="310"/>
+      <c r="AM18" s="310"/>
+      <c r="AN18" s="38"/>
+      <c r="AO18" s="71"/>
+      <c r="AP18" s="38"/>
+      <c r="AQ18" s="64"/>
+    </row>
+    <row r="19" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D19" s="38"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="38"/>
+      <c r="O19" s="38"/>
+      <c r="P19" s="38"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="38"/>
+      <c r="S19" s="38"/>
+      <c r="T19" s="38"/>
+      <c r="U19" s="38"/>
+      <c r="V19" s="38"/>
+      <c r="W19" s="38"/>
+      <c r="X19" s="38"/>
+      <c r="Y19" s="38"/>
+      <c r="Z19" s="38"/>
+      <c r="AA19" s="38"/>
+      <c r="AB19" s="38"/>
+      <c r="AC19" s="38"/>
+      <c r="AD19" s="38"/>
+      <c r="AE19" s="38"/>
+      <c r="AF19" s="38"/>
+      <c r="AG19" s="38"/>
+      <c r="AH19" s="38"/>
+      <c r="AI19" s="38"/>
+      <c r="AJ19" s="38"/>
+      <c r="AK19" s="38"/>
+      <c r="AL19" s="38"/>
+      <c r="AM19" s="38"/>
+      <c r="AN19" s="38"/>
+      <c r="AO19" s="38"/>
+      <c r="AP19" s="38"/>
+      <c r="AQ19" s="64"/>
+    </row>
+    <row r="20" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D20" s="38"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="104" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" s="104"/>
+      <c r="H20" s="104"/>
+      <c r="I20" s="104"/>
+      <c r="J20" s="104"/>
+      <c r="K20" s="104"/>
+      <c r="L20" s="104"/>
+      <c r="M20" s="104"/>
+      <c r="N20" s="104"/>
+      <c r="O20" s="104"/>
+      <c r="P20" s="104"/>
+      <c r="Q20" s="104"/>
+      <c r="R20" s="104"/>
+      <c r="S20" s="104"/>
+      <c r="T20" s="104"/>
+      <c r="U20" s="104"/>
+      <c r="V20" s="104"/>
+      <c r="W20" s="104"/>
+      <c r="X20" s="104"/>
+      <c r="Y20" s="104"/>
+      <c r="Z20" s="104"/>
+      <c r="AA20" s="104"/>
+      <c r="AB20" s="104"/>
+      <c r="AC20" s="104"/>
+      <c r="AD20" s="104"/>
+      <c r="AE20" s="104"/>
+      <c r="AF20" s="104"/>
+      <c r="AG20" s="104"/>
+      <c r="AH20" s="104"/>
+      <c r="AI20" s="104"/>
+      <c r="AJ20" s="104"/>
+      <c r="AK20" s="104"/>
+      <c r="AL20" s="104"/>
+      <c r="AM20" s="104"/>
+      <c r="AN20" s="104"/>
+      <c r="AO20" s="104"/>
+      <c r="AP20" s="104"/>
+      <c r="AQ20" s="64"/>
+    </row>
+    <row r="21" spans="4:43" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D21" s="38"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="38"/>
+      <c r="O21" s="38"/>
+      <c r="P21" s="38"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="38"/>
+      <c r="S21" s="38"/>
+      <c r="T21" s="38"/>
+      <c r="U21" s="38"/>
+      <c r="V21" s="38"/>
+      <c r="W21" s="38"/>
+      <c r="X21" s="38"/>
+      <c r="Y21" s="38"/>
+      <c r="Z21" s="38"/>
+      <c r="AA21" s="38"/>
+      <c r="AB21" s="38"/>
+      <c r="AC21" s="38"/>
+      <c r="AD21" s="38"/>
+      <c r="AE21" s="38"/>
+      <c r="AF21" s="38"/>
+      <c r="AG21" s="38"/>
+      <c r="AH21" s="38"/>
+      <c r="AI21" s="38"/>
+      <c r="AJ21" s="38"/>
+      <c r="AK21" s="38"/>
+      <c r="AL21" s="38"/>
+      <c r="AM21" s="38"/>
+      <c r="AN21" s="38"/>
+      <c r="AO21" s="38"/>
+      <c r="AP21" s="38"/>
+      <c r="AQ21" s="64"/>
+    </row>
+    <row r="22" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D22" s="38"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="R22" s="106"/>
+      <c r="S22" s="106"/>
+      <c r="T22" s="106"/>
+      <c r="U22" s="106"/>
+      <c r="V22" s="106"/>
+      <c r="W22" s="106"/>
+      <c r="X22" s="106"/>
+      <c r="Y22" s="106"/>
+      <c r="Z22" s="41"/>
+      <c r="AA22" s="41"/>
+      <c r="AB22" s="41"/>
+      <c r="AC22" s="41"/>
+      <c r="AD22" s="41"/>
+      <c r="AE22" s="41"/>
+      <c r="AF22" s="41"/>
+      <c r="AG22" s="41"/>
+      <c r="AH22" s="41"/>
+      <c r="AI22" s="41"/>
+      <c r="AJ22" s="41"/>
+      <c r="AK22" s="41"/>
+      <c r="AL22" s="41"/>
+      <c r="AM22" s="41"/>
+      <c r="AN22" s="41"/>
+      <c r="AO22" s="41"/>
+      <c r="AP22" s="41"/>
+      <c r="AQ22" s="64"/>
+    </row>
+    <row r="23" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="38"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="107" t="s">
+        <v>53</v>
+      </c>
+      <c r="G23" s="108"/>
+      <c r="H23" s="108"/>
+      <c r="I23" s="108"/>
+      <c r="J23" s="108"/>
+      <c r="K23" s="108"/>
+      <c r="L23" s="108"/>
+      <c r="M23" s="108"/>
+      <c r="N23" s="108"/>
+      <c r="O23" s="108"/>
+      <c r="P23" s="108"/>
+      <c r="Q23" s="108"/>
+      <c r="R23" s="108"/>
+      <c r="S23" s="108"/>
+      <c r="T23" s="108"/>
+      <c r="U23" s="108"/>
+      <c r="V23" s="108"/>
+      <c r="W23" s="108"/>
+      <c r="X23" s="108"/>
+      <c r="Y23" s="108"/>
+      <c r="Z23" s="108"/>
+      <c r="AA23" s="108"/>
+      <c r="AB23" s="108"/>
+      <c r="AC23" s="108"/>
+      <c r="AD23" s="108"/>
+      <c r="AE23" s="108"/>
+      <c r="AF23" s="108"/>
+      <c r="AG23" s="108"/>
+      <c r="AH23" s="108"/>
+      <c r="AI23" s="108"/>
+      <c r="AJ23" s="108"/>
+      <c r="AK23" s="108"/>
+      <c r="AL23" s="108"/>
+      <c r="AM23" s="108"/>
+      <c r="AN23" s="108"/>
+      <c r="AO23" s="108"/>
+      <c r="AP23" s="109"/>
+      <c r="AQ23" s="64"/>
+    </row>
+    <row r="24" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D24" s="38"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="98"/>
+      <c r="G24" s="102" t="s">
+        <v>62</v>
+      </c>
+      <c r="H24" s="102"/>
+      <c r="I24" s="103"/>
+      <c r="J24" s="256"/>
+      <c r="K24" s="257"/>
+      <c r="L24" s="258" t="s">
+        <v>137</v>
+      </c>
+      <c r="M24" s="258"/>
+      <c r="N24" s="258"/>
+      <c r="O24" s="258"/>
+      <c r="P24" s="258"/>
+      <c r="Q24" s="258"/>
+      <c r="R24" s="258"/>
+      <c r="S24" s="258"/>
+      <c r="T24" s="258"/>
+      <c r="U24" s="258"/>
+      <c r="V24" s="258"/>
+      <c r="W24" s="258"/>
+      <c r="X24" s="258"/>
+      <c r="Y24" s="258"/>
+      <c r="Z24" s="258"/>
+      <c r="AA24" s="258"/>
+      <c r="AB24" s="258"/>
+      <c r="AC24" s="258"/>
+      <c r="AD24" s="258"/>
+      <c r="AE24" s="258"/>
+      <c r="AF24" s="258"/>
+      <c r="AG24" s="258"/>
+      <c r="AH24" s="258"/>
+      <c r="AI24" s="258"/>
+      <c r="AJ24" s="258"/>
+      <c r="AK24" s="258"/>
+      <c r="AL24" s="258"/>
+      <c r="AM24" s="258"/>
+      <c r="AN24" s="258"/>
+      <c r="AO24" s="258"/>
+      <c r="AP24" s="258"/>
+      <c r="AQ24" s="64"/>
+    </row>
+    <row r="25" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D25" s="38"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="99"/>
+      <c r="G25" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="H25" s="102"/>
+      <c r="I25" s="103"/>
+      <c r="J25" s="256"/>
+      <c r="K25" s="257"/>
+      <c r="L25" s="258" t="s">
+        <v>138</v>
+      </c>
+      <c r="M25" s="258"/>
+      <c r="N25" s="258"/>
+      <c r="O25" s="258"/>
+      <c r="P25" s="258"/>
+      <c r="Q25" s="258"/>
+      <c r="R25" s="258"/>
+      <c r="S25" s="258"/>
+      <c r="T25" s="258"/>
+      <c r="U25" s="258"/>
+      <c r="V25" s="258"/>
+      <c r="W25" s="258"/>
+      <c r="X25" s="258"/>
+      <c r="Y25" s="258"/>
+      <c r="Z25" s="258"/>
+      <c r="AA25" s="258"/>
+      <c r="AB25" s="258"/>
+      <c r="AC25" s="258"/>
+      <c r="AD25" s="258"/>
+      <c r="AE25" s="258"/>
+      <c r="AF25" s="258"/>
+      <c r="AG25" s="258"/>
+      <c r="AH25" s="258"/>
+      <c r="AI25" s="258"/>
+      <c r="AJ25" s="258"/>
+      <c r="AK25" s="258"/>
+      <c r="AL25" s="258"/>
+      <c r="AM25" s="258"/>
+      <c r="AN25" s="258"/>
+      <c r="AO25" s="258"/>
+      <c r="AP25" s="258"/>
+      <c r="AQ25" s="64"/>
+    </row>
+    <row r="26" spans="4:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D26" s="38"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="111" t="s">
+        <v>55</v>
+      </c>
+      <c r="G26" s="181" t="s">
+        <v>67</v>
+      </c>
+      <c r="H26" s="182"/>
+      <c r="I26" s="182"/>
+      <c r="J26" s="182"/>
+      <c r="K26" s="182"/>
+      <c r="L26" s="182"/>
+      <c r="M26" s="182"/>
+      <c r="N26" s="182"/>
+      <c r="O26" s="304" t="s">
+        <v>71</v>
+      </c>
+      <c r="P26" s="304"/>
+      <c r="Q26" s="304"/>
+      <c r="R26" s="304"/>
+      <c r="S26" s="304"/>
+      <c r="T26" s="304"/>
+      <c r="U26" s="304"/>
+      <c r="V26" s="304"/>
+      <c r="W26" s="304"/>
+      <c r="X26" s="304"/>
+      <c r="Y26" s="304"/>
+      <c r="Z26" s="304"/>
+      <c r="AA26" s="304"/>
+      <c r="AB26" s="304"/>
+      <c r="AC26" s="304"/>
+      <c r="AD26" s="304"/>
+      <c r="AE26" s="304"/>
+      <c r="AF26" s="304"/>
+      <c r="AG26" s="304"/>
+      <c r="AH26" s="304"/>
+      <c r="AI26" s="304"/>
+      <c r="AJ26" s="304"/>
+      <c r="AK26" s="304"/>
+      <c r="AL26" s="304"/>
+      <c r="AM26" s="304"/>
+      <c r="AN26" s="304"/>
+      <c r="AO26" s="304"/>
+      <c r="AP26" s="304"/>
+      <c r="AQ26" s="64"/>
+    </row>
+    <row r="27" spans="4:43" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D27" s="38"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="112"/>
+      <c r="G27" s="183" t="s">
+        <v>48</v>
+      </c>
+      <c r="H27" s="184"/>
+      <c r="I27" s="184"/>
+      <c r="J27" s="184"/>
+      <c r="K27" s="184"/>
+      <c r="L27" s="184"/>
+      <c r="M27" s="184"/>
+      <c r="N27" s="184"/>
+      <c r="O27" s="303" t="s">
+        <v>70</v>
+      </c>
+      <c r="P27" s="303"/>
+      <c r="Q27" s="303"/>
+      <c r="R27" s="303"/>
+      <c r="S27" s="303"/>
+      <c r="T27" s="303"/>
+      <c r="U27" s="303"/>
+      <c r="V27" s="303"/>
+      <c r="W27" s="303"/>
+      <c r="X27" s="303"/>
+      <c r="Y27" s="303"/>
+      <c r="Z27" s="303"/>
+      <c r="AA27" s="303"/>
+      <c r="AB27" s="303"/>
+      <c r="AC27" s="303"/>
+      <c r="AD27" s="303"/>
+      <c r="AE27" s="303"/>
+      <c r="AF27" s="303"/>
+      <c r="AG27" s="303"/>
+      <c r="AH27" s="303"/>
+      <c r="AI27" s="303"/>
+      <c r="AJ27" s="303"/>
+      <c r="AK27" s="303"/>
+      <c r="AL27" s="303"/>
+      <c r="AM27" s="303"/>
+      <c r="AN27" s="303"/>
+      <c r="AO27" s="303"/>
+      <c r="AP27" s="303"/>
+      <c r="AQ27" s="64"/>
+    </row>
+    <row r="28" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D28" s="38"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="112"/>
+      <c r="G28" s="141" t="s">
+        <v>49</v>
+      </c>
+      <c r="H28" s="185"/>
+      <c r="I28" s="185"/>
+      <c r="J28" s="185"/>
+      <c r="K28" s="185"/>
+      <c r="L28" s="185"/>
+      <c r="M28" s="185"/>
+      <c r="N28" s="186"/>
+      <c r="O28" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="42"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="43"/>
+      <c r="S28" s="44"/>
+      <c r="T28" s="72">
+        <v>1</v>
+      </c>
+      <c r="U28" s="72">
+        <v>6</v>
+      </c>
+      <c r="V28" s="72">
+        <v>3</v>
+      </c>
+      <c r="W28" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="X28" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y28" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z28" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA28" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="AB28" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC28" s="100"/>
+      <c r="AD28" s="100"/>
+      <c r="AE28" s="100"/>
+      <c r="AF28" s="100"/>
+      <c r="AG28" s="100"/>
+      <c r="AH28" s="100"/>
+      <c r="AI28" s="100"/>
+      <c r="AJ28" s="100"/>
+      <c r="AK28" s="100"/>
+      <c r="AL28" s="100"/>
+      <c r="AM28" s="100"/>
+      <c r="AN28" s="100"/>
+      <c r="AO28" s="100"/>
+      <c r="AP28" s="101"/>
+      <c r="AQ28" s="64"/>
+    </row>
+    <row r="29" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D29" s="38"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="112"/>
+      <c r="G29" s="187"/>
+      <c r="H29" s="188"/>
+      <c r="I29" s="188"/>
+      <c r="J29" s="188"/>
+      <c r="K29" s="188"/>
+      <c r="L29" s="188"/>
+      <c r="M29" s="188"/>
+      <c r="N29" s="189"/>
+      <c r="O29" s="279" t="s">
+        <v>74</v>
+      </c>
+      <c r="P29" s="279"/>
+      <c r="Q29" s="279"/>
+      <c r="R29" s="279"/>
+      <c r="S29" s="279"/>
+      <c r="T29" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="115"/>
+      <c r="V29" s="125"/>
+      <c r="W29" s="264" t="s">
+        <v>75</v>
+      </c>
+      <c r="X29" s="264"/>
+      <c r="Y29" s="264"/>
+      <c r="Z29" s="264"/>
+      <c r="AA29" s="172" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB29" s="173"/>
+      <c r="AC29" s="264" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD29" s="264"/>
+      <c r="AE29" s="264"/>
+      <c r="AF29" s="264"/>
+      <c r="AG29" s="264"/>
+      <c r="AH29" s="264"/>
+      <c r="AI29" s="264"/>
+      <c r="AJ29" s="264"/>
+      <c r="AK29" s="264"/>
+      <c r="AL29" s="264"/>
+      <c r="AM29" s="264"/>
+      <c r="AN29" s="264"/>
+      <c r="AO29" s="264"/>
+      <c r="AP29" s="305"/>
+      <c r="AQ29" s="64"/>
+    </row>
+    <row r="30" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D30" s="38"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="112"/>
+      <c r="G30" s="187"/>
+      <c r="H30" s="188"/>
+      <c r="I30" s="188"/>
+      <c r="J30" s="188"/>
+      <c r="K30" s="188"/>
+      <c r="L30" s="188"/>
+      <c r="M30" s="188"/>
+      <c r="N30" s="189"/>
+      <c r="O30" s="281"/>
+      <c r="P30" s="281"/>
+      <c r="Q30" s="281"/>
+      <c r="R30" s="281"/>
+      <c r="S30" s="281"/>
+      <c r="T30" s="116"/>
+      <c r="U30" s="116"/>
+      <c r="V30" s="219"/>
+      <c r="W30" s="265"/>
+      <c r="X30" s="265"/>
+      <c r="Y30" s="265"/>
+      <c r="Z30" s="265"/>
+      <c r="AA30" s="174"/>
+      <c r="AB30" s="174"/>
+      <c r="AC30" s="265"/>
+      <c r="AD30" s="265"/>
+      <c r="AE30" s="265"/>
+      <c r="AF30" s="265"/>
+      <c r="AG30" s="265"/>
+      <c r="AH30" s="265"/>
+      <c r="AI30" s="265"/>
+      <c r="AJ30" s="265"/>
+      <c r="AK30" s="265"/>
+      <c r="AL30" s="265"/>
+      <c r="AM30" s="265"/>
+      <c r="AN30" s="265"/>
+      <c r="AO30" s="265"/>
+      <c r="AP30" s="306"/>
+      <c r="AQ30" s="64"/>
+    </row>
+    <row r="31" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="38"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="112"/>
+      <c r="G31" s="190"/>
+      <c r="H31" s="191"/>
+      <c r="I31" s="191"/>
+      <c r="J31" s="191"/>
+      <c r="K31" s="191"/>
+      <c r="L31" s="191"/>
+      <c r="M31" s="191"/>
+      <c r="N31" s="192"/>
+      <c r="O31" s="124" t="s">
+        <v>18</v>
+      </c>
+      <c r="P31" s="124"/>
+      <c r="Q31" s="124"/>
+      <c r="R31" s="124"/>
+      <c r="S31" s="124"/>
+      <c r="T31" s="124"/>
+      <c r="U31" s="124"/>
+      <c r="V31" s="307" t="s">
+        <v>77</v>
+      </c>
+      <c r="W31" s="308"/>
+      <c r="X31" s="308"/>
+      <c r="Y31" s="308"/>
+      <c r="Z31" s="308"/>
+      <c r="AA31" s="308"/>
+      <c r="AB31" s="308"/>
+      <c r="AC31" s="308"/>
+      <c r="AD31" s="308"/>
+      <c r="AE31" s="308"/>
+      <c r="AF31" s="308"/>
+      <c r="AG31" s="308"/>
+      <c r="AH31" s="308"/>
+      <c r="AI31" s="308"/>
+      <c r="AJ31" s="308"/>
+      <c r="AK31" s="308"/>
+      <c r="AL31" s="308"/>
+      <c r="AM31" s="308"/>
+      <c r="AN31" s="308"/>
+      <c r="AO31" s="308"/>
+      <c r="AP31" s="309"/>
+      <c r="AQ31" s="64"/>
+    </row>
+    <row r="32" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D32" s="38"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="112"/>
+      <c r="G32" s="142" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32" s="143"/>
+      <c r="I32" s="143"/>
+      <c r="J32" s="143"/>
+      <c r="K32" s="143"/>
+      <c r="L32" s="143"/>
+      <c r="M32" s="143"/>
+      <c r="N32" s="143"/>
+      <c r="O32" s="259" t="s">
+        <v>20</v>
+      </c>
+      <c r="P32" s="259"/>
+      <c r="Q32" s="259"/>
+      <c r="R32" s="259"/>
+      <c r="S32" s="271" t="s">
+        <v>81</v>
+      </c>
+      <c r="T32" s="272"/>
+      <c r="U32" s="46" t="s">
+        <v>82</v>
+      </c>
+      <c r="V32" s="272" t="s">
+        <v>79</v>
+      </c>
+      <c r="W32" s="272"/>
+      <c r="X32" s="272"/>
+      <c r="Y32" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z32" s="276" t="s">
+        <v>80</v>
+      </c>
+      <c r="AA32" s="276"/>
+      <c r="AB32" s="277"/>
+      <c r="AC32" s="217" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD32" s="217"/>
+      <c r="AE32" s="217"/>
+      <c r="AF32" s="271" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG32" s="272"/>
+      <c r="AH32" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI32" s="272" t="s">
+        <v>83</v>
+      </c>
+      <c r="AJ32" s="272"/>
+      <c r="AK32" s="272"/>
+      <c r="AL32" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM32" s="276" t="s">
+        <v>80</v>
+      </c>
+      <c r="AN32" s="276"/>
+      <c r="AO32" s="277"/>
+      <c r="AP32" s="47"/>
+      <c r="AQ32" s="64"/>
+    </row>
+    <row r="33" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D33" s="38"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="112"/>
+      <c r="G33" s="194" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="195"/>
+      <c r="I33" s="195"/>
+      <c r="J33" s="195"/>
+      <c r="K33" s="195"/>
+      <c r="L33" s="195"/>
+      <c r="M33" s="195"/>
+      <c r="N33" s="195"/>
+      <c r="O33" s="273" t="s">
+        <v>84</v>
+      </c>
+      <c r="P33" s="274"/>
+      <c r="Q33" s="274"/>
+      <c r="R33" s="274"/>
+      <c r="S33" s="274"/>
+      <c r="T33" s="274"/>
+      <c r="U33" s="274"/>
+      <c r="V33" s="274"/>
+      <c r="W33" s="274"/>
+      <c r="X33" s="274"/>
+      <c r="Y33" s="274"/>
+      <c r="Z33" s="274"/>
+      <c r="AA33" s="274"/>
+      <c r="AB33" s="274"/>
+      <c r="AC33" s="274"/>
+      <c r="AD33" s="274"/>
+      <c r="AE33" s="274"/>
+      <c r="AF33" s="274"/>
+      <c r="AG33" s="274"/>
+      <c r="AH33" s="274"/>
+      <c r="AI33" s="274"/>
+      <c r="AJ33" s="274"/>
+      <c r="AK33" s="274"/>
+      <c r="AL33" s="274"/>
+      <c r="AM33" s="274"/>
+      <c r="AN33" s="274"/>
+      <c r="AO33" s="274"/>
+      <c r="AP33" s="275"/>
+      <c r="AQ33" s="64"/>
+    </row>
+    <row r="34" spans="4:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D34" s="38"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="112"/>
+      <c r="G34" s="141" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="185"/>
+      <c r="I34" s="185"/>
+      <c r="J34" s="185"/>
+      <c r="K34" s="185"/>
+      <c r="L34" s="185"/>
+      <c r="M34" s="185"/>
+      <c r="N34" s="185"/>
+      <c r="O34" s="254" t="s">
+        <v>26</v>
+      </c>
+      <c r="P34" s="297" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q34" s="298"/>
+      <c r="R34" s="298"/>
+      <c r="S34" s="298"/>
+      <c r="T34" s="299"/>
+      <c r="U34" s="119" t="s">
+        <v>68</v>
+      </c>
+      <c r="V34" s="119"/>
+      <c r="W34" s="119"/>
+      <c r="X34" s="266" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y34" s="266"/>
+      <c r="Z34" s="266"/>
+      <c r="AA34" s="266"/>
+      <c r="AB34" s="266"/>
+      <c r="AC34" s="266"/>
+      <c r="AD34" s="266"/>
+      <c r="AE34" s="266"/>
+      <c r="AF34" s="166" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG34" s="166"/>
+      <c r="AH34" s="287" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI34" s="288"/>
+      <c r="AJ34" s="288"/>
+      <c r="AK34" s="288"/>
+      <c r="AL34" s="168" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM34" s="295">
+        <v>5</v>
+      </c>
+      <c r="AN34" s="168" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO34" s="295">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="170" t="s">
+        <v>9</v>
+      </c>
+      <c r="AQ34" s="64"/>
+    </row>
+    <row r="35" spans="4:43" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D35" s="38"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="112"/>
+      <c r="G35" s="190"/>
+      <c r="H35" s="191"/>
+      <c r="I35" s="191"/>
+      <c r="J35" s="191"/>
+      <c r="K35" s="191"/>
+      <c r="L35" s="191"/>
+      <c r="M35" s="191"/>
+      <c r="N35" s="191"/>
+      <c r="O35" s="255"/>
+      <c r="P35" s="300"/>
+      <c r="Q35" s="301"/>
+      <c r="R35" s="301"/>
+      <c r="S35" s="301"/>
+      <c r="T35" s="302"/>
+      <c r="U35" s="234" t="s">
+        <v>29</v>
+      </c>
+      <c r="V35" s="234"/>
+      <c r="W35" s="234"/>
+      <c r="X35" s="269" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y35" s="269"/>
+      <c r="Z35" s="269"/>
+      <c r="AA35" s="269"/>
+      <c r="AB35" s="269"/>
+      <c r="AC35" s="269"/>
+      <c r="AD35" s="269"/>
+      <c r="AE35" s="269"/>
+      <c r="AF35" s="167"/>
+      <c r="AG35" s="167"/>
+      <c r="AH35" s="289"/>
+      <c r="AI35" s="290"/>
+      <c r="AJ35" s="290"/>
+      <c r="AK35" s="290"/>
+      <c r="AL35" s="169"/>
+      <c r="AM35" s="296"/>
+      <c r="AN35" s="169"/>
+      <c r="AO35" s="296"/>
+      <c r="AP35" s="171"/>
+      <c r="AQ35" s="64"/>
+    </row>
+    <row r="36" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D36" s="38"/>
+      <c r="E36" s="63"/>
+      <c r="F36" s="112"/>
+      <c r="G36" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="H36" s="196"/>
+      <c r="I36" s="196"/>
+      <c r="J36" s="196"/>
+      <c r="K36" s="196"/>
+      <c r="L36" s="196"/>
+      <c r="M36" s="196"/>
+      <c r="N36" s="197"/>
+      <c r="O36" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="42"/>
+      <c r="Q36" s="42"/>
+      <c r="R36" s="43"/>
+      <c r="S36" s="44"/>
+      <c r="T36" s="72">
+        <v>1</v>
+      </c>
+      <c r="U36" s="72">
+        <v>0</v>
+      </c>
+      <c r="V36" s="72">
+        <v>0</v>
+      </c>
+      <c r="W36" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="X36" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y36" s="72" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z36" s="72"/>
+      <c r="AA36" s="72"/>
+      <c r="AB36" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC36" s="100"/>
+      <c r="AD36" s="100"/>
+      <c r="AE36" s="100"/>
+      <c r="AF36" s="100"/>
+      <c r="AG36" s="100"/>
+      <c r="AH36" s="100"/>
+      <c r="AI36" s="100"/>
+      <c r="AJ36" s="100"/>
+      <c r="AK36" s="100"/>
+      <c r="AL36" s="100"/>
+      <c r="AM36" s="100"/>
+      <c r="AN36" s="100"/>
+      <c r="AO36" s="100"/>
+      <c r="AP36" s="159"/>
+      <c r="AQ36" s="64"/>
+    </row>
+    <row r="37" spans="4:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D37" s="38"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="198"/>
+      <c r="H37" s="199"/>
+      <c r="I37" s="199"/>
+      <c r="J37" s="199"/>
+      <c r="K37" s="199"/>
+      <c r="L37" s="199"/>
+      <c r="M37" s="199"/>
+      <c r="N37" s="200"/>
+      <c r="O37" s="278" t="s">
+        <v>74</v>
+      </c>
+      <c r="P37" s="279"/>
+      <c r="Q37" s="279"/>
+      <c r="R37" s="279"/>
+      <c r="S37" s="279"/>
+      <c r="T37" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="115"/>
+      <c r="V37" s="125"/>
+      <c r="W37" s="264" t="s">
+        <v>88</v>
+      </c>
+      <c r="X37" s="264"/>
+      <c r="Y37" s="264"/>
+      <c r="Z37" s="264"/>
+      <c r="AA37" s="172" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB37" s="173"/>
+      <c r="AC37" s="264" t="s">
+        <v>89</v>
+      </c>
+      <c r="AD37" s="264"/>
+      <c r="AE37" s="264"/>
+      <c r="AF37" s="264"/>
+      <c r="AG37" s="264"/>
+      <c r="AH37" s="264"/>
+      <c r="AI37" s="264"/>
+      <c r="AJ37" s="264"/>
+      <c r="AK37" s="264"/>
+      <c r="AL37" s="264"/>
+      <c r="AM37" s="264"/>
+      <c r="AN37" s="264"/>
+      <c r="AO37" s="264"/>
+      <c r="AP37" s="283"/>
+      <c r="AQ37" s="64"/>
+    </row>
+    <row r="38" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D38" s="38"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="112"/>
+      <c r="G38" s="198"/>
+      <c r="H38" s="199"/>
+      <c r="I38" s="199"/>
+      <c r="J38" s="199"/>
+      <c r="K38" s="199"/>
+      <c r="L38" s="199"/>
+      <c r="M38" s="199"/>
+      <c r="N38" s="200"/>
+      <c r="O38" s="280"/>
+      <c r="P38" s="281"/>
+      <c r="Q38" s="281"/>
+      <c r="R38" s="281"/>
+      <c r="S38" s="281"/>
+      <c r="T38" s="116"/>
+      <c r="U38" s="116"/>
+      <c r="V38" s="219"/>
+      <c r="W38" s="265"/>
+      <c r="X38" s="265"/>
+      <c r="Y38" s="265"/>
+      <c r="Z38" s="265"/>
+      <c r="AA38" s="174"/>
+      <c r="AB38" s="174"/>
+      <c r="AC38" s="265"/>
+      <c r="AD38" s="265"/>
+      <c r="AE38" s="265"/>
+      <c r="AF38" s="265"/>
+      <c r="AG38" s="265"/>
+      <c r="AH38" s="265"/>
+      <c r="AI38" s="265"/>
+      <c r="AJ38" s="265"/>
+      <c r="AK38" s="265"/>
+      <c r="AL38" s="265"/>
+      <c r="AM38" s="265"/>
+      <c r="AN38" s="265"/>
+      <c r="AO38" s="265"/>
+      <c r="AP38" s="284"/>
+      <c r="AQ38" s="64"/>
+    </row>
+    <row r="39" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D39" s="38"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="113"/>
+      <c r="G39" s="201"/>
+      <c r="H39" s="195"/>
+      <c r="I39" s="195"/>
+      <c r="J39" s="195"/>
+      <c r="K39" s="195"/>
+      <c r="L39" s="195"/>
+      <c r="M39" s="195"/>
+      <c r="N39" s="202"/>
+      <c r="O39" s="123" t="s">
+        <v>18</v>
+      </c>
+      <c r="P39" s="124"/>
+      <c r="Q39" s="124"/>
+      <c r="R39" s="124"/>
+      <c r="S39" s="124"/>
+      <c r="T39" s="124"/>
+      <c r="U39" s="124"/>
+      <c r="V39" s="214"/>
+      <c r="W39" s="215"/>
+      <c r="X39" s="215"/>
+      <c r="Y39" s="215"/>
+      <c r="Z39" s="215"/>
+      <c r="AA39" s="215"/>
+      <c r="AB39" s="215"/>
+      <c r="AC39" s="215"/>
+      <c r="AD39" s="215"/>
+      <c r="AE39" s="215"/>
+      <c r="AF39" s="215"/>
+      <c r="AG39" s="215"/>
+      <c r="AH39" s="215"/>
+      <c r="AI39" s="215"/>
+      <c r="AJ39" s="215"/>
+      <c r="AK39" s="215"/>
+      <c r="AL39" s="215"/>
+      <c r="AM39" s="215"/>
+      <c r="AN39" s="215"/>
+      <c r="AO39" s="215"/>
+      <c r="AP39" s="246"/>
+      <c r="AQ39" s="64"/>
+    </row>
+    <row r="40" spans="4:43" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D40" s="38"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="235" t="s">
+        <v>56</v>
+      </c>
+      <c r="G40" s="236"/>
+      <c r="H40" s="236"/>
+      <c r="I40" s="236"/>
+      <c r="J40" s="236"/>
+      <c r="K40" s="236"/>
+      <c r="L40" s="236"/>
+      <c r="M40" s="236"/>
+      <c r="N40" s="237"/>
+      <c r="O40" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="P40" s="143"/>
+      <c r="Q40" s="143"/>
+      <c r="R40" s="143"/>
+      <c r="S40" s="143"/>
+      <c r="T40" s="143"/>
+      <c r="U40" s="252" t="s">
+        <v>51</v>
+      </c>
+      <c r="V40" s="253"/>
+      <c r="W40" s="253"/>
+      <c r="X40" s="253"/>
+      <c r="Y40" s="253"/>
+      <c r="Z40" s="140" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA40" s="140"/>
+      <c r="AB40" s="140"/>
+      <c r="AC40" s="140"/>
+      <c r="AD40" s="140"/>
+      <c r="AE40" s="140"/>
+      <c r="AF40" s="140"/>
+      <c r="AG40" s="141"/>
+      <c r="AH40" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI40" s="135"/>
+      <c r="AJ40" s="135"/>
+      <c r="AK40" s="135"/>
+      <c r="AL40" s="135"/>
+      <c r="AM40" s="135"/>
+      <c r="AN40" s="135"/>
+      <c r="AO40" s="135"/>
+      <c r="AP40" s="136"/>
+      <c r="AQ40" s="64"/>
+    </row>
+    <row r="41" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D41" s="38"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="238"/>
+      <c r="G41" s="239"/>
+      <c r="H41" s="239"/>
+      <c r="I41" s="239"/>
+      <c r="J41" s="239"/>
+      <c r="K41" s="239"/>
+      <c r="L41" s="239"/>
+      <c r="M41" s="239"/>
+      <c r="N41" s="240"/>
+      <c r="O41" s="293" t="s">
+        <v>90</v>
+      </c>
+      <c r="P41" s="291"/>
+      <c r="Q41" s="291"/>
+      <c r="R41" s="291"/>
+      <c r="S41" s="291"/>
+      <c r="T41" s="291"/>
+      <c r="U41" s="267"/>
+      <c r="V41" s="268"/>
+      <c r="W41" s="268"/>
+      <c r="X41" s="268"/>
+      <c r="Y41" s="268"/>
+      <c r="Z41" s="294"/>
+      <c r="AA41" s="294"/>
+      <c r="AB41" s="294"/>
+      <c r="AC41" s="294"/>
+      <c r="AD41" s="294"/>
+      <c r="AE41" s="294"/>
+      <c r="AF41" s="294"/>
+      <c r="AG41" s="293"/>
+      <c r="AH41" s="291"/>
+      <c r="AI41" s="291"/>
+      <c r="AJ41" s="291"/>
+      <c r="AK41" s="291"/>
+      <c r="AL41" s="291"/>
+      <c r="AM41" s="291"/>
+      <c r="AN41" s="291"/>
+      <c r="AO41" s="291"/>
+      <c r="AP41" s="292"/>
+      <c r="AQ41" s="64"/>
+    </row>
+    <row r="42" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D42" s="38"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="238"/>
+      <c r="G42" s="239"/>
+      <c r="H42" s="239"/>
+      <c r="I42" s="239"/>
+      <c r="J42" s="239"/>
+      <c r="K42" s="239"/>
+      <c r="L42" s="239"/>
+      <c r="M42" s="239"/>
+      <c r="N42" s="240"/>
+      <c r="O42" s="117"/>
+      <c r="P42" s="118"/>
+      <c r="Q42" s="118"/>
+      <c r="R42" s="118"/>
+      <c r="S42" s="118"/>
+      <c r="T42" s="118"/>
+      <c r="U42" s="146"/>
+      <c r="V42" s="147"/>
+      <c r="W42" s="147"/>
+      <c r="X42" s="147"/>
+      <c r="Y42" s="147"/>
+      <c r="Z42" s="137"/>
+      <c r="AA42" s="138"/>
+      <c r="AB42" s="138"/>
+      <c r="AC42" s="138"/>
+      <c r="AD42" s="138"/>
+      <c r="AE42" s="138"/>
+      <c r="AF42" s="138"/>
+      <c r="AG42" s="139"/>
+      <c r="AH42" s="118"/>
+      <c r="AI42" s="118"/>
+      <c r="AJ42" s="118"/>
+      <c r="AK42" s="118"/>
+      <c r="AL42" s="118"/>
+      <c r="AM42" s="118"/>
+      <c r="AN42" s="118"/>
+      <c r="AO42" s="118"/>
+      <c r="AP42" s="128"/>
+      <c r="AQ42" s="64"/>
+    </row>
+    <row r="43" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D43" s="38"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="241"/>
+      <c r="G43" s="242"/>
+      <c r="H43" s="242"/>
+      <c r="I43" s="242"/>
+      <c r="J43" s="242"/>
+      <c r="K43" s="242"/>
+      <c r="L43" s="242"/>
+      <c r="M43" s="242"/>
+      <c r="N43" s="243"/>
+      <c r="O43" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="P43" s="286">
+        <v>3</v>
+      </c>
+      <c r="Q43" s="286"/>
+      <c r="R43" s="286"/>
+      <c r="S43" s="38" t="s">
+        <v>111</v>
+      </c>
+      <c r="T43" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="U43" s="146"/>
+      <c r="V43" s="147"/>
+      <c r="W43" s="147"/>
+      <c r="X43" s="147"/>
+      <c r="Y43" s="147"/>
+      <c r="Z43" s="137"/>
+      <c r="AA43" s="138"/>
+      <c r="AB43" s="138"/>
+      <c r="AC43" s="138"/>
+      <c r="AD43" s="138"/>
+      <c r="AE43" s="138"/>
+      <c r="AF43" s="138"/>
+      <c r="AG43" s="139"/>
+      <c r="AH43" s="118"/>
+      <c r="AI43" s="118"/>
+      <c r="AJ43" s="118"/>
+      <c r="AK43" s="118"/>
+      <c r="AL43" s="118"/>
+      <c r="AM43" s="118"/>
+      <c r="AN43" s="118"/>
+      <c r="AO43" s="118"/>
+      <c r="AP43" s="128"/>
+      <c r="AQ43" s="64"/>
+    </row>
+    <row r="44" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D44" s="38"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="193" t="s">
+        <v>130</v>
+      </c>
+      <c r="G44" s="193"/>
+      <c r="H44" s="193"/>
+      <c r="I44" s="193"/>
+      <c r="J44" s="193"/>
+      <c r="K44" s="193"/>
+      <c r="L44" s="193"/>
+      <c r="M44" s="193"/>
+      <c r="N44" s="193"/>
+      <c r="O44" s="132" t="s">
         <v>123</v>
       </c>
-      <c r="L11" s="183"/>
-[...110 lines deleted...]
-      <c r="AI13" s="64" t="s">
+      <c r="P44" s="133"/>
+      <c r="Q44" s="131"/>
+      <c r="R44" s="122"/>
+      <c r="S44" s="120" t="s">
+        <v>139</v>
+      </c>
+      <c r="T44" s="179"/>
+      <c r="U44" s="179"/>
+      <c r="V44" s="179"/>
+      <c r="W44" s="179"/>
+      <c r="X44" s="179"/>
+      <c r="Y44" s="179"/>
+      <c r="Z44" s="179"/>
+      <c r="AA44" s="179"/>
+      <c r="AB44" s="179"/>
+      <c r="AC44" s="179"/>
+      <c r="AD44" s="179"/>
+      <c r="AE44" s="179"/>
+      <c r="AF44" s="179"/>
+      <c r="AG44" s="179"/>
+      <c r="AH44" s="179"/>
+      <c r="AI44" s="179"/>
+      <c r="AJ44" s="179"/>
+      <c r="AK44" s="179"/>
+      <c r="AL44" s="179"/>
+      <c r="AM44" s="179"/>
+      <c r="AN44" s="179"/>
+      <c r="AO44" s="179"/>
+      <c r="AP44" s="180"/>
+      <c r="AQ44" s="64"/>
+    </row>
+    <row r="45" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D45" s="38"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="193"/>
+      <c r="G45" s="193"/>
+      <c r="H45" s="193"/>
+      <c r="I45" s="193"/>
+      <c r="J45" s="193"/>
+      <c r="K45" s="193"/>
+      <c r="L45" s="193"/>
+      <c r="M45" s="193"/>
+      <c r="N45" s="193"/>
+      <c r="O45" s="129" t="s">
+        <v>124</v>
+      </c>
+      <c r="P45" s="130"/>
+      <c r="Q45" s="131"/>
+      <c r="R45" s="122"/>
+      <c r="S45" s="120" t="s">
+        <v>131</v>
+      </c>
+      <c r="T45" s="179"/>
+      <c r="U45" s="179"/>
+      <c r="V45" s="179"/>
+      <c r="W45" s="179"/>
+      <c r="X45" s="179"/>
+      <c r="Y45" s="179"/>
+      <c r="Z45" s="179"/>
+      <c r="AA45" s="179"/>
+      <c r="AB45" s="179"/>
+      <c r="AC45" s="179"/>
+      <c r="AD45" s="179"/>
+      <c r="AE45" s="179"/>
+      <c r="AF45" s="179"/>
+      <c r="AG45" s="179"/>
+      <c r="AH45" s="179"/>
+      <c r="AI45" s="179"/>
+      <c r="AJ45" s="179"/>
+      <c r="AK45" s="179"/>
+      <c r="AL45" s="179"/>
+      <c r="AM45" s="179"/>
+      <c r="AN45" s="179"/>
+      <c r="AO45" s="179"/>
+      <c r="AP45" s="180"/>
+      <c r="AQ45" s="64"/>
+    </row>
+    <row r="46" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D46" s="38"/>
+      <c r="E46" s="63"/>
+      <c r="F46" s="193"/>
+      <c r="G46" s="193"/>
+      <c r="H46" s="193"/>
+      <c r="I46" s="193"/>
+      <c r="J46" s="193"/>
+      <c r="K46" s="193"/>
+      <c r="L46" s="193"/>
+      <c r="M46" s="193"/>
+      <c r="N46" s="193"/>
+      <c r="O46" s="129" t="s">
+        <v>125</v>
+      </c>
+      <c r="P46" s="130"/>
+      <c r="Q46" s="131"/>
+      <c r="R46" s="122"/>
+      <c r="S46" s="120" t="s">
+        <v>126</v>
+      </c>
+      <c r="T46" s="121"/>
+      <c r="U46" s="121"/>
+      <c r="V46" s="121"/>
+      <c r="W46" s="121"/>
+      <c r="X46" s="121"/>
+      <c r="Y46" s="121"/>
+      <c r="Z46" s="121"/>
+      <c r="AA46" s="121"/>
+      <c r="AB46" s="121"/>
+      <c r="AC46" s="121"/>
+      <c r="AD46" s="121"/>
+      <c r="AE46" s="121"/>
+      <c r="AF46" s="121"/>
+      <c r="AG46" s="121"/>
+      <c r="AH46" s="121"/>
+      <c r="AI46" s="121"/>
+      <c r="AJ46" s="121"/>
+      <c r="AK46" s="121"/>
+      <c r="AL46" s="121"/>
+      <c r="AM46" s="121"/>
+      <c r="AN46" s="121"/>
+      <c r="AO46" s="121"/>
+      <c r="AP46" s="122"/>
+      <c r="AQ46" s="64"/>
+    </row>
+    <row r="47" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D47" s="38"/>
+      <c r="E47" s="63"/>
+      <c r="F47" s="193" t="s">
+        <v>127</v>
+      </c>
+      <c r="G47" s="193"/>
+      <c r="H47" s="193"/>
+      <c r="I47" s="193"/>
+      <c r="J47" s="193"/>
+      <c r="K47" s="193"/>
+      <c r="L47" s="193"/>
+      <c r="M47" s="193"/>
+      <c r="N47" s="193"/>
+      <c r="O47" s="150" t="s">
+        <v>35</v>
+      </c>
+      <c r="P47" s="151"/>
+      <c r="Q47" s="153"/>
+      <c r="R47" s="154"/>
+      <c r="S47" s="150" t="s">
+        <v>36</v>
+      </c>
+      <c r="T47" s="150"/>
+      <c r="U47" s="150"/>
+      <c r="V47" s="150"/>
+      <c r="W47" s="150"/>
+      <c r="X47" s="150"/>
+      <c r="Y47" s="150"/>
+      <c r="Z47" s="150"/>
+      <c r="AA47" s="150"/>
+      <c r="AB47" s="150"/>
+      <c r="AC47" s="150"/>
+      <c r="AD47" s="150"/>
+      <c r="AE47" s="150"/>
+      <c r="AF47" s="175" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG47" s="175"/>
+      <c r="AH47" s="175"/>
+      <c r="AI47" s="175"/>
+      <c r="AJ47" s="175"/>
+      <c r="AK47" s="175"/>
+      <c r="AL47" s="175"/>
+      <c r="AM47" s="175"/>
+      <c r="AN47" s="175"/>
+      <c r="AO47" s="175"/>
+      <c r="AP47" s="175"/>
+      <c r="AQ47" s="64"/>
+    </row>
+    <row r="48" spans="4:43" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D48" s="38"/>
+      <c r="E48" s="63"/>
+      <c r="F48" s="193"/>
+      <c r="G48" s="193"/>
+      <c r="H48" s="193"/>
+      <c r="I48" s="193"/>
+      <c r="J48" s="193"/>
+      <c r="K48" s="193"/>
+      <c r="L48" s="193"/>
+      <c r="M48" s="193"/>
+      <c r="N48" s="193"/>
+      <c r="O48" s="152"/>
+      <c r="P48" s="151"/>
+      <c r="Q48" s="155"/>
+      <c r="R48" s="154"/>
+      <c r="S48" s="282" t="s">
+        <v>91</v>
+      </c>
+      <c r="T48" s="282"/>
+      <c r="U48" s="282"/>
+      <c r="V48" s="282"/>
+      <c r="W48" s="282"/>
+      <c r="X48" s="282"/>
+      <c r="Y48" s="282"/>
+      <c r="Z48" s="282"/>
+      <c r="AA48" s="282"/>
+      <c r="AB48" s="282"/>
+      <c r="AC48" s="282"/>
+      <c r="AD48" s="282"/>
+      <c r="AE48" s="282"/>
+      <c r="AF48" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG48" s="94" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH48" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI48" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ48" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AJ13" s="301">
-[...3 lines deleted...]
-      <c r="AL13" s="64" t="s">
+      <c r="AK48" s="55"/>
+      <c r="AL48" s="74">
+        <v>5</v>
+      </c>
+      <c r="AM48" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AM13" s="301">
+      <c r="AN48" s="55"/>
+      <c r="AO48" s="74">
         <v>1</v>
       </c>
-      <c r="AN13" s="301"/>
-      <c r="AO13" s="64" t="s">
+      <c r="AP48" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AP13" s="64"/>
-[...1698 lines deleted...]
-      <c r="AQ48" s="69"/>
+      <c r="AQ48" s="64"/>
     </row>
     <row r="49" spans="4:43" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D49" s="39"/>
-[...10 lines deleted...]
-      <c r="O49" s="137" t="s">
+      <c r="D49" s="38"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="193"/>
+      <c r="G49" s="193"/>
+      <c r="H49" s="193"/>
+      <c r="I49" s="193"/>
+      <c r="J49" s="193"/>
+      <c r="K49" s="193"/>
+      <c r="L49" s="193"/>
+      <c r="M49" s="193"/>
+      <c r="N49" s="193"/>
+      <c r="O49" s="150" t="s">
         <v>38</v>
       </c>
-      <c r="P49" s="203"/>
-[...1 lines deleted...]
-      <c r="R49" s="206"/>
+      <c r="P49" s="151"/>
+      <c r="Q49" s="153"/>
+      <c r="R49" s="154"/>
       <c r="S49" s="156" t="s">
         <v>57</v>
       </c>
       <c r="T49" s="156"/>
       <c r="U49" s="156"/>
       <c r="V49" s="156"/>
       <c r="W49" s="156"/>
       <c r="X49" s="156"/>
       <c r="Y49" s="156"/>
       <c r="Z49" s="156"/>
       <c r="AA49" s="156"/>
       <c r="AB49" s="156"/>
       <c r="AC49" s="156"/>
       <c r="AD49" s="156"/>
       <c r="AE49" s="156"/>
       <c r="AF49" s="156"/>
       <c r="AG49" s="156"/>
       <c r="AH49" s="156"/>
       <c r="AI49" s="156"/>
       <c r="AJ49" s="156"/>
       <c r="AK49" s="156"/>
       <c r="AL49" s="156"/>
       <c r="AM49" s="156"/>
       <c r="AN49" s="156"/>
       <c r="AO49" s="156"/>
       <c r="AP49" s="156"/>
-      <c r="AQ49" s="69"/>
+      <c r="AQ49" s="64"/>
     </row>
     <row r="50" spans="4:43" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D50" s="39"/>
-[...10 lines deleted...]
-      <c r="O50" s="137" t="s">
+      <c r="D50" s="38"/>
+      <c r="E50" s="63"/>
+      <c r="F50" s="193"/>
+      <c r="G50" s="193"/>
+      <c r="H50" s="193"/>
+      <c r="I50" s="193"/>
+      <c r="J50" s="193"/>
+      <c r="K50" s="193"/>
+      <c r="L50" s="193"/>
+      <c r="M50" s="193"/>
+      <c r="N50" s="193"/>
+      <c r="O50" s="150" t="s">
         <v>39</v>
       </c>
-      <c r="P50" s="203"/>
-[...1 lines deleted...]
-      <c r="R50" s="206"/>
+      <c r="P50" s="151"/>
+      <c r="Q50" s="153"/>
+      <c r="R50" s="154"/>
       <c r="S50" s="156" t="s">
         <v>58</v>
       </c>
       <c r="T50" s="156"/>
       <c r="U50" s="156"/>
       <c r="V50" s="156"/>
       <c r="W50" s="156"/>
       <c r="X50" s="156"/>
       <c r="Y50" s="156"/>
       <c r="Z50" s="156"/>
       <c r="AA50" s="156"/>
       <c r="AB50" s="156"/>
       <c r="AC50" s="156"/>
       <c r="AD50" s="156"/>
       <c r="AE50" s="156"/>
       <c r="AF50" s="156"/>
       <c r="AG50" s="156"/>
       <c r="AH50" s="156"/>
       <c r="AI50" s="156"/>
       <c r="AJ50" s="156"/>
       <c r="AK50" s="156"/>
       <c r="AL50" s="156"/>
       <c r="AM50" s="156"/>
       <c r="AN50" s="156"/>
       <c r="AO50" s="156"/>
       <c r="AP50" s="156"/>
-      <c r="AQ50" s="69"/>
+      <c r="AQ50" s="64"/>
     </row>
     <row r="51" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D51" s="39"/>
-[...1 lines deleted...]
-      <c r="F51" s="129" t="s">
+      <c r="D51" s="38"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="175" t="s">
         <v>52</v>
       </c>
-      <c r="G51" s="131" t="s">
+      <c r="G51" s="227" t="s">
         <v>40</v>
       </c>
-      <c r="H51" s="131"/>
-[...34 lines deleted...]
-      <c r="AQ51" s="69"/>
+      <c r="H51" s="227"/>
+      <c r="I51" s="227"/>
+      <c r="J51" s="227"/>
+      <c r="K51" s="227"/>
+      <c r="L51" s="227"/>
+      <c r="M51" s="227"/>
+      <c r="N51" s="227"/>
+      <c r="O51" s="227"/>
+      <c r="P51" s="227"/>
+      <c r="Q51" s="227"/>
+      <c r="R51" s="227"/>
+      <c r="S51" s="227"/>
+      <c r="T51" s="227"/>
+      <c r="U51" s="227"/>
+      <c r="V51" s="227"/>
+      <c r="W51" s="226"/>
+      <c r="X51" s="226"/>
+      <c r="Y51" s="226"/>
+      <c r="Z51" s="226"/>
+      <c r="AA51" s="226"/>
+      <c r="AB51" s="226"/>
+      <c r="AC51" s="226"/>
+      <c r="AD51" s="226"/>
+      <c r="AE51" s="226"/>
+      <c r="AF51" s="226"/>
+      <c r="AG51" s="226"/>
+      <c r="AH51" s="226"/>
+      <c r="AI51" s="226"/>
+      <c r="AJ51" s="226"/>
+      <c r="AK51" s="226"/>
+      <c r="AL51" s="226"/>
+      <c r="AM51" s="226"/>
+      <c r="AN51" s="226"/>
+      <c r="AO51" s="226"/>
+      <c r="AP51" s="226"/>
+      <c r="AQ51" s="64"/>
     </row>
     <row r="52" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D52" s="39"/>
-[...2 lines deleted...]
-      <c r="G52" s="135" t="s">
+      <c r="D52" s="38"/>
+      <c r="E52" s="63"/>
+      <c r="F52" s="175"/>
+      <c r="G52" s="231" t="s">
         <v>46</v>
       </c>
-      <c r="H52" s="135"/>
-[...34 lines deleted...]
-      <c r="AQ52" s="69"/>
+      <c r="H52" s="231"/>
+      <c r="I52" s="231"/>
+      <c r="J52" s="231"/>
+      <c r="K52" s="231"/>
+      <c r="L52" s="231"/>
+      <c r="M52" s="231"/>
+      <c r="N52" s="231"/>
+      <c r="O52" s="231"/>
+      <c r="P52" s="231"/>
+      <c r="Q52" s="231"/>
+      <c r="R52" s="231"/>
+      <c r="S52" s="231"/>
+      <c r="T52" s="231"/>
+      <c r="U52" s="231"/>
+      <c r="V52" s="231"/>
+      <c r="W52" s="52"/>
+      <c r="X52" s="54"/>
+      <c r="Y52" s="54"/>
+      <c r="Z52" s="54"/>
+      <c r="AA52" s="54"/>
+      <c r="AB52" s="54"/>
+      <c r="AC52" s="54"/>
+      <c r="AD52" s="54"/>
+      <c r="AE52" s="54"/>
+      <c r="AF52" s="54"/>
+      <c r="AG52" s="54"/>
+      <c r="AH52" s="54"/>
+      <c r="AI52" s="54"/>
+      <c r="AJ52" s="54"/>
+      <c r="AK52" s="54"/>
+      <c r="AL52" s="54"/>
+      <c r="AM52" s="53"/>
+      <c r="AN52" s="229"/>
+      <c r="AO52" s="230"/>
+      <c r="AP52" s="230"/>
+      <c r="AQ52" s="64"/>
     </row>
     <row r="53" spans="4:43" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D53" s="39"/>
-[...2 lines deleted...]
-      <c r="G53" s="136" t="s">
+      <c r="D53" s="38"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="175"/>
+      <c r="G53" s="232" t="s">
         <v>41</v>
       </c>
-      <c r="H53" s="135"/>
-[...34 lines deleted...]
-      <c r="AQ53" s="69"/>
+      <c r="H53" s="231"/>
+      <c r="I53" s="231"/>
+      <c r="J53" s="231"/>
+      <c r="K53" s="231"/>
+      <c r="L53" s="231"/>
+      <c r="M53" s="231"/>
+      <c r="N53" s="231"/>
+      <c r="O53" s="231"/>
+      <c r="P53" s="231"/>
+      <c r="Q53" s="231"/>
+      <c r="R53" s="231"/>
+      <c r="S53" s="231"/>
+      <c r="T53" s="231"/>
+      <c r="U53" s="231"/>
+      <c r="V53" s="231"/>
+      <c r="W53" s="285"/>
+      <c r="X53" s="285"/>
+      <c r="Y53" s="285"/>
+      <c r="Z53" s="285"/>
+      <c r="AA53" s="285"/>
+      <c r="AB53" s="285"/>
+      <c r="AC53" s="285"/>
+      <c r="AD53" s="285"/>
+      <c r="AE53" s="285"/>
+      <c r="AF53" s="285"/>
+      <c r="AG53" s="285"/>
+      <c r="AH53" s="285"/>
+      <c r="AI53" s="285"/>
+      <c r="AJ53" s="285"/>
+      <c r="AK53" s="285"/>
+      <c r="AL53" s="285"/>
+      <c r="AM53" s="285"/>
+      <c r="AN53" s="285"/>
+      <c r="AO53" s="285"/>
+      <c r="AP53" s="285"/>
+      <c r="AQ53" s="64"/>
     </row>
     <row r="54" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D54" s="39"/>
-[...2 lines deleted...]
-      <c r="G54" s="132" t="s">
+      <c r="D54" s="38"/>
+      <c r="E54" s="63"/>
+      <c r="F54" s="175"/>
+      <c r="G54" s="228" t="s">
         <v>42</v>
       </c>
-      <c r="H54" s="132"/>
-[...34 lines deleted...]
-      <c r="AQ54" s="69"/>
+      <c r="H54" s="228"/>
+      <c r="I54" s="228"/>
+      <c r="J54" s="228"/>
+      <c r="K54" s="228"/>
+      <c r="L54" s="228"/>
+      <c r="M54" s="228"/>
+      <c r="N54" s="228"/>
+      <c r="O54" s="228"/>
+      <c r="P54" s="228"/>
+      <c r="Q54" s="228"/>
+      <c r="R54" s="228"/>
+      <c r="S54" s="228"/>
+      <c r="T54" s="228"/>
+      <c r="U54" s="228"/>
+      <c r="V54" s="228"/>
+      <c r="W54" s="226"/>
+      <c r="X54" s="226"/>
+      <c r="Y54" s="226"/>
+      <c r="Z54" s="226"/>
+      <c r="AA54" s="226"/>
+      <c r="AB54" s="226"/>
+      <c r="AC54" s="226"/>
+      <c r="AD54" s="226"/>
+      <c r="AE54" s="226"/>
+      <c r="AF54" s="226"/>
+      <c r="AG54" s="226"/>
+      <c r="AH54" s="226"/>
+      <c r="AI54" s="226"/>
+      <c r="AJ54" s="226"/>
+      <c r="AK54" s="226"/>
+      <c r="AL54" s="226"/>
+      <c r="AM54" s="226"/>
+      <c r="AN54" s="226"/>
+      <c r="AO54" s="226"/>
+      <c r="AP54" s="226"/>
+      <c r="AQ54" s="64"/>
     </row>
     <row r="55" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D55" s="39"/>
-[...2 lines deleted...]
-      <c r="G55" s="135" t="s">
+      <c r="D55" s="38"/>
+      <c r="E55" s="63"/>
+      <c r="F55" s="175"/>
+      <c r="G55" s="231" t="s">
         <v>43</v>
       </c>
-      <c r="H55" s="135"/>
-[...14 lines deleted...]
-      <c r="W55" s="130" t="s">
+      <c r="H55" s="231"/>
+      <c r="I55" s="231"/>
+      <c r="J55" s="231"/>
+      <c r="K55" s="231"/>
+      <c r="L55" s="231"/>
+      <c r="M55" s="231"/>
+      <c r="N55" s="231"/>
+      <c r="O55" s="231"/>
+      <c r="P55" s="231"/>
+      <c r="Q55" s="231"/>
+      <c r="R55" s="231"/>
+      <c r="S55" s="231"/>
+      <c r="T55" s="231"/>
+      <c r="U55" s="231"/>
+      <c r="V55" s="231"/>
+      <c r="W55" s="226" t="s">
         <v>44</v>
       </c>
-      <c r="X55" s="130"/>
-[...18 lines deleted...]
-      <c r="AQ55" s="69"/>
+      <c r="X55" s="226"/>
+      <c r="Y55" s="226"/>
+      <c r="Z55" s="226"/>
+      <c r="AA55" s="226"/>
+      <c r="AB55" s="226"/>
+      <c r="AC55" s="226"/>
+      <c r="AD55" s="226"/>
+      <c r="AE55" s="226"/>
+      <c r="AF55" s="226"/>
+      <c r="AG55" s="226"/>
+      <c r="AH55" s="226"/>
+      <c r="AI55" s="226"/>
+      <c r="AJ55" s="226"/>
+      <c r="AK55" s="226"/>
+      <c r="AL55" s="226"/>
+      <c r="AM55" s="226"/>
+      <c r="AN55" s="226"/>
+      <c r="AO55" s="226"/>
+      <c r="AP55" s="226"/>
+      <c r="AQ55" s="64"/>
     </row>
     <row r="56" spans="4:43" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D56" s="39"/>
-[...38 lines deleted...]
-      <c r="AQ56" s="76"/>
+      <c r="D56" s="38"/>
+      <c r="E56" s="66"/>
+      <c r="F56" s="67"/>
+      <c r="G56" s="68"/>
+      <c r="H56" s="68"/>
+      <c r="I56" s="68"/>
+      <c r="J56" s="68"/>
+      <c r="K56" s="68"/>
+      <c r="L56" s="68"/>
+      <c r="M56" s="68"/>
+      <c r="N56" s="68"/>
+      <c r="O56" s="68"/>
+      <c r="P56" s="68"/>
+      <c r="Q56" s="68"/>
+      <c r="R56" s="68"/>
+      <c r="S56" s="68"/>
+      <c r="T56" s="68"/>
+      <c r="U56" s="68"/>
+      <c r="V56" s="68"/>
+      <c r="W56" s="69"/>
+      <c r="X56" s="69"/>
+      <c r="Y56" s="69"/>
+      <c r="Z56" s="69"/>
+      <c r="AA56" s="69"/>
+      <c r="AB56" s="69"/>
+      <c r="AC56" s="69"/>
+      <c r="AD56" s="69"/>
+      <c r="AE56" s="69"/>
+      <c r="AF56" s="69"/>
+      <c r="AG56" s="69"/>
+      <c r="AH56" s="69"/>
+      <c r="AI56" s="69"/>
+      <c r="AJ56" s="69"/>
+      <c r="AK56" s="69"/>
+      <c r="AL56" s="69"/>
+      <c r="AM56" s="69"/>
+      <c r="AN56" s="69"/>
+      <c r="AO56" s="69"/>
+      <c r="AP56" s="69"/>
+      <c r="AQ56" s="70"/>
     </row>
     <row r="57" spans="4:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D57" s="39"/>
-[...39 lines deleted...]
-      <c r="AP57" s="202"/>
+      <c r="D57" s="38"/>
+      <c r="E57" s="38"/>
+      <c r="F57" s="38"/>
+      <c r="G57" s="38"/>
+      <c r="H57" s="38"/>
+      <c r="I57" s="38"/>
+      <c r="J57" s="38"/>
+      <c r="K57" s="38"/>
+      <c r="L57" s="38"/>
+      <c r="M57" s="38"/>
+      <c r="N57" s="38"/>
+      <c r="O57" s="38"/>
+      <c r="P57" s="38"/>
+      <c r="Q57" s="38"/>
+      <c r="R57" s="38"/>
+      <c r="S57" s="38"/>
+      <c r="T57" s="38"/>
+      <c r="U57" s="38"/>
+      <c r="V57" s="38"/>
+      <c r="W57" s="38"/>
+      <c r="X57" s="38"/>
+      <c r="Y57" s="38"/>
+      <c r="Z57" s="38"/>
+      <c r="AA57" s="38"/>
+      <c r="AB57" s="38"/>
+      <c r="AC57" s="38"/>
+      <c r="AD57" s="38"/>
+      <c r="AE57" s="38"/>
+      <c r="AF57" s="38"/>
+      <c r="AG57" s="149" t="s">
+        <v>144</v>
+      </c>
+      <c r="AH57" s="149"/>
+      <c r="AI57" s="149"/>
+      <c r="AJ57" s="149"/>
+      <c r="AK57" s="149"/>
+      <c r="AL57" s="149"/>
+      <c r="AM57" s="149"/>
+      <c r="AN57" s="149"/>
+      <c r="AO57" s="149"/>
+      <c r="AP57" s="149"/>
     </row>
     <row r="58" spans="4:43" x14ac:dyDescent="0.2">
-      <c r="D58" s="39"/>
-[...37 lines deleted...]
-      <c r="AP58" s="39"/>
+      <c r="D58" s="38"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="38"/>
+      <c r="G58" s="38"/>
+      <c r="H58" s="38"/>
+      <c r="I58" s="38"/>
+      <c r="J58" s="38"/>
+      <c r="K58" s="38"/>
+      <c r="L58" s="38"/>
+      <c r="M58" s="38"/>
+      <c r="N58" s="38"/>
+      <c r="O58" s="38"/>
+      <c r="P58" s="38"/>
+      <c r="Q58" s="38"/>
+      <c r="R58" s="38"/>
+      <c r="S58" s="38"/>
+      <c r="T58" s="38"/>
+      <c r="U58" s="38"/>
+      <c r="V58" s="38"/>
+      <c r="W58" s="38"/>
+      <c r="X58" s="38"/>
+      <c r="Y58" s="38"/>
+      <c r="Z58" s="38"/>
+      <c r="AA58" s="38"/>
+      <c r="AB58" s="38"/>
+      <c r="AC58" s="38"/>
+      <c r="AD58" s="38"/>
+      <c r="AE58" s="38"/>
+      <c r="AF58" s="38"/>
+      <c r="AG58" s="38"/>
+      <c r="AH58" s="38"/>
+      <c r="AI58" s="38"/>
+      <c r="AJ58" s="38"/>
+      <c r="AK58" s="38"/>
+      <c r="AL58" s="38"/>
+      <c r="AM58" s="38"/>
+      <c r="AN58" s="38"/>
+      <c r="AO58" s="38"/>
+      <c r="AP58" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="AC17:AO17"/>
-[...23 lines deleted...]
-    <mergeCell ref="T37:U38"/>
+    <mergeCell ref="AA29:AB30"/>
+    <mergeCell ref="V31:AP31"/>
+    <mergeCell ref="AC32:AE32"/>
+    <mergeCell ref="AF32:AG32"/>
+    <mergeCell ref="AI32:AK32"/>
+    <mergeCell ref="W29:Z30"/>
+    <mergeCell ref="AC18:AM18"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="P43:R43"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="O29:S30"/>
+    <mergeCell ref="S47:AE47"/>
+    <mergeCell ref="U43:Y43"/>
+    <mergeCell ref="AH34:AK35"/>
+    <mergeCell ref="V37:V38"/>
+    <mergeCell ref="AH41:AP41"/>
+    <mergeCell ref="O41:T41"/>
+    <mergeCell ref="U35:W35"/>
+    <mergeCell ref="Z40:AG40"/>
+    <mergeCell ref="AF47:AP47"/>
+    <mergeCell ref="AH42:AP42"/>
+    <mergeCell ref="AH43:AP43"/>
+    <mergeCell ref="AH40:AP40"/>
+    <mergeCell ref="Z41:AG41"/>
+    <mergeCell ref="S44:AP44"/>
+    <mergeCell ref="Z42:AG42"/>
+    <mergeCell ref="Z43:AG43"/>
+    <mergeCell ref="AL34:AL35"/>
+    <mergeCell ref="AM34:AM35"/>
+    <mergeCell ref="AO34:AO35"/>
+    <mergeCell ref="AG57:AP57"/>
+    <mergeCell ref="S50:AP50"/>
+    <mergeCell ref="G52:V52"/>
+    <mergeCell ref="S49:AP49"/>
+    <mergeCell ref="O40:T40"/>
+    <mergeCell ref="O37:S38"/>
+    <mergeCell ref="AA37:AB38"/>
+    <mergeCell ref="F40:N43"/>
+    <mergeCell ref="O47:P48"/>
+    <mergeCell ref="F47:N50"/>
+    <mergeCell ref="F44:N46"/>
+    <mergeCell ref="G36:N39"/>
+    <mergeCell ref="F26:F39"/>
+    <mergeCell ref="S48:AE48"/>
+    <mergeCell ref="U40:Y40"/>
+    <mergeCell ref="AC37:AP38"/>
+    <mergeCell ref="V39:AP39"/>
+    <mergeCell ref="F51:F55"/>
+    <mergeCell ref="W51:AP51"/>
+    <mergeCell ref="W53:AP53"/>
+    <mergeCell ref="W54:AP54"/>
+    <mergeCell ref="W55:AP55"/>
+    <mergeCell ref="G51:V51"/>
+    <mergeCell ref="G54:V54"/>
     <mergeCell ref="K11:AJ11"/>
     <mergeCell ref="AE9:AI9"/>
     <mergeCell ref="AJ9:AP9"/>
     <mergeCell ref="AG13:AH13"/>
     <mergeCell ref="AE13:AF13"/>
     <mergeCell ref="AM13:AN13"/>
     <mergeCell ref="AJ13:AK13"/>
     <mergeCell ref="G34:N35"/>
     <mergeCell ref="G32:N32"/>
     <mergeCell ref="G26:N26"/>
     <mergeCell ref="G27:N27"/>
     <mergeCell ref="G28:N31"/>
     <mergeCell ref="G33:N33"/>
     <mergeCell ref="S32:T32"/>
     <mergeCell ref="O32:R32"/>
     <mergeCell ref="O33:AP33"/>
     <mergeCell ref="V32:X32"/>
     <mergeCell ref="AM32:AO32"/>
     <mergeCell ref="O34:O35"/>
     <mergeCell ref="T16:W16"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="L24:AP24"/>
     <mergeCell ref="L25:AP25"/>
-    <mergeCell ref="AG57:AP57"/>
-[...22 lines deleted...]
-    <mergeCell ref="G54:V54"/>
+    <mergeCell ref="AN52:AP52"/>
+    <mergeCell ref="G55:V55"/>
+    <mergeCell ref="G53:V53"/>
+    <mergeCell ref="W37:Z38"/>
+    <mergeCell ref="X34:AE34"/>
+    <mergeCell ref="O42:T42"/>
+    <mergeCell ref="U41:Y41"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="U34:W34"/>
+    <mergeCell ref="O39:U39"/>
+    <mergeCell ref="X35:AE35"/>
+    <mergeCell ref="AC36:AP36"/>
+    <mergeCell ref="T37:U38"/>
     <mergeCell ref="O49:P49"/>
     <mergeCell ref="O50:P50"/>
     <mergeCell ref="Q47:R48"/>
     <mergeCell ref="Q49:R49"/>
     <mergeCell ref="Q50:R50"/>
-    <mergeCell ref="F24:F25"/>
-[...22 lines deleted...]
-    <mergeCell ref="AO34:AO35"/>
     <mergeCell ref="AF34:AG35"/>
     <mergeCell ref="AN34:AN35"/>
     <mergeCell ref="AP34:AP35"/>
+    <mergeCell ref="P34:T35"/>
+    <mergeCell ref="AC17:AO17"/>
+    <mergeCell ref="Y16:AB16"/>
+    <mergeCell ref="AC16:AQ16"/>
+    <mergeCell ref="Y17:AB17"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="Q45:R45"/>
+    <mergeCell ref="S45:AP45"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="Q44:R44"/>
+    <mergeCell ref="S46:AP46"/>
     <mergeCell ref="F20:AP20"/>
     <mergeCell ref="Q22:Y22"/>
     <mergeCell ref="F23:AP23"/>
     <mergeCell ref="Y18:AB18"/>
-    <mergeCell ref="P34:T35"/>
     <mergeCell ref="O31:U31"/>
     <mergeCell ref="AC28:AP28"/>
     <mergeCell ref="T29:U30"/>
     <mergeCell ref="V29:V30"/>
     <mergeCell ref="O27:AP27"/>
     <mergeCell ref="O26:AP26"/>
     <mergeCell ref="AC29:AP30"/>
     <mergeCell ref="Z32:AB32"/>
-    <mergeCell ref="AA29:AB30"/>
-[...5 lines deleted...]
-    <mergeCell ref="AC18:AM18"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.39" bottom="0.27559055118110237" header="0.27559055118110237" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="D8:AQ61"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A55" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A14" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AG17" sqref="AG17"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.26953125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="2.26953125" style="40" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="45" max="16384" width="2.26953125" style="40"/>
+    <col min="1" max="3" width="2.21875" style="39" customWidth="1"/>
+    <col min="4" max="4" width="2.109375" style="39" customWidth="1"/>
+    <col min="5" max="5" width="2.44140625" style="39" customWidth="1"/>
+    <col min="6" max="6" width="3.44140625" style="39" customWidth="1"/>
+    <col min="7" max="9" width="2.44140625" style="39" customWidth="1"/>
+    <col min="10" max="10" width="2.88671875" style="39" customWidth="1"/>
+    <col min="11" max="13" width="2.44140625" style="39" customWidth="1"/>
+    <col min="14" max="14" width="2.6640625" style="39" customWidth="1"/>
+    <col min="15" max="42" width="2.44140625" style="39" customWidth="1"/>
+    <col min="43" max="43" width="2.21875" style="39" customWidth="1"/>
+    <col min="44" max="44" width="1.6640625" style="39" customWidth="1"/>
+    <col min="45" max="16384" width="2.21875" style="39"/>
   </cols>
   <sheetData>
     <row r="8" spans="4:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D10" s="39" t="s">
-[...39 lines deleted...]
-      <c r="AP10" s="39"/>
+      <c r="D10" s="38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="38"/>
+      <c r="N10" s="38"/>
+      <c r="O10" s="38"/>
+      <c r="P10" s="38"/>
+      <c r="Q10" s="38"/>
+      <c r="R10" s="38"/>
+      <c r="S10" s="38"/>
+      <c r="T10" s="38"/>
+      <c r="U10" s="38"/>
+      <c r="V10" s="38"/>
+      <c r="W10" s="38"/>
+      <c r="X10" s="38"/>
+      <c r="Y10" s="38"/>
+      <c r="Z10" s="38"/>
+      <c r="AA10" s="38"/>
+      <c r="AB10" s="38"/>
+      <c r="AC10" s="38"/>
+      <c r="AD10" s="38"/>
+      <c r="AE10" s="38"/>
+      <c r="AF10" s="38"/>
+      <c r="AG10" s="38"/>
+      <c r="AH10" s="38"/>
+      <c r="AI10" s="38"/>
+      <c r="AJ10" s="38"/>
+      <c r="AK10" s="38"/>
+      <c r="AL10" s="38"/>
+      <c r="AM10" s="38"/>
+      <c r="AN10" s="38"/>
+      <c r="AO10" s="38"/>
+      <c r="AP10" s="38"/>
     </row>
     <row r="11" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D11" s="39"/>
-[...38 lines deleted...]
-      <c r="AQ11" s="67"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
+      <c r="N11" s="61"/>
+      <c r="O11" s="61"/>
+      <c r="P11" s="61"/>
+      <c r="Q11" s="61"/>
+      <c r="R11" s="61"/>
+      <c r="S11" s="61"/>
+      <c r="T11" s="61"/>
+      <c r="U11" s="61"/>
+      <c r="V11" s="61"/>
+      <c r="W11" s="61"/>
+      <c r="X11" s="61"/>
+      <c r="Y11" s="61"/>
+      <c r="Z11" s="61"/>
+      <c r="AA11" s="61"/>
+      <c r="AB11" s="61"/>
+      <c r="AC11" s="61"/>
+      <c r="AD11" s="61"/>
+      <c r="AE11" s="61"/>
+      <c r="AF11" s="61"/>
+      <c r="AG11" s="61"/>
+      <c r="AH11" s="61"/>
+      <c r="AI11" s="61"/>
+      <c r="AJ11" s="61"/>
+      <c r="AK11" s="61"/>
+      <c r="AL11" s="61"/>
+      <c r="AM11" s="61"/>
+      <c r="AN11" s="61"/>
+      <c r="AO11" s="61"/>
+      <c r="AP11" s="61"/>
+      <c r="AQ11" s="62"/>
     </row>
     <row r="12" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D12" s="39"/>
-[...26 lines deleted...]
-      <c r="AE12" s="184" t="s">
+      <c r="D12" s="38"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="38"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="38"/>
+      <c r="P12" s="38"/>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="38"/>
+      <c r="S12" s="38"/>
+      <c r="T12" s="38"/>
+      <c r="U12" s="38"/>
+      <c r="V12" s="38"/>
+      <c r="W12" s="38"/>
+      <c r="X12" s="38"/>
+      <c r="Y12" s="38"/>
+      <c r="Z12" s="38"/>
+      <c r="AA12" s="38"/>
+      <c r="AB12" s="38"/>
+      <c r="AC12" s="38"/>
+      <c r="AD12" s="38"/>
+      <c r="AE12" s="204" t="s">
         <v>6</v>
       </c>
-      <c r="AF12" s="185"/>
-[...10 lines deleted...]
-      <c r="AQ12" s="69"/>
+      <c r="AF12" s="205"/>
+      <c r="AG12" s="205"/>
+      <c r="AH12" s="205"/>
+      <c r="AI12" s="206"/>
+      <c r="AJ12" s="207"/>
+      <c r="AK12" s="208"/>
+      <c r="AL12" s="208"/>
+      <c r="AM12" s="208"/>
+      <c r="AN12" s="208"/>
+      <c r="AO12" s="208"/>
+      <c r="AP12" s="209"/>
+      <c r="AQ12" s="64"/>
     </row>
     <row r="13" spans="4:43" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D13" s="39"/>
-[...38 lines deleted...]
-      <c r="AQ13" s="69"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="38"/>
+      <c r="P13" s="38"/>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="38"/>
+      <c r="S13" s="38"/>
+      <c r="T13" s="38"/>
+      <c r="U13" s="38"/>
+      <c r="V13" s="38"/>
+      <c r="W13" s="38"/>
+      <c r="X13" s="38"/>
+      <c r="Y13" s="38"/>
+      <c r="Z13" s="38"/>
+      <c r="AA13" s="38"/>
+      <c r="AB13" s="38"/>
+      <c r="AC13" s="38"/>
+      <c r="AD13" s="38"/>
+      <c r="AE13" s="38"/>
+      <c r="AF13" s="38"/>
+      <c r="AG13" s="38"/>
+      <c r="AH13" s="38"/>
+      <c r="AI13" s="38"/>
+      <c r="AJ13" s="38"/>
+      <c r="AK13" s="38"/>
+      <c r="AL13" s="38"/>
+      <c r="AM13" s="38"/>
+      <c r="AN13" s="38"/>
+      <c r="AO13" s="38"/>
+      <c r="AP13" s="38"/>
+      <c r="AQ13" s="64"/>
     </row>
     <row r="14" spans="4:43" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D14" s="39"/>
-[...6 lines deleted...]
-      <c r="K14" s="183" t="s">
+      <c r="D14" s="38"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="203" t="s">
+        <v>122</v>
+      </c>
+      <c r="L14" s="203"/>
+      <c r="M14" s="203"/>
+      <c r="N14" s="203"/>
+      <c r="O14" s="203"/>
+      <c r="P14" s="203"/>
+      <c r="Q14" s="203"/>
+      <c r="R14" s="203"/>
+      <c r="S14" s="203"/>
+      <c r="T14" s="203"/>
+      <c r="U14" s="203"/>
+      <c r="V14" s="203"/>
+      <c r="W14" s="203"/>
+      <c r="X14" s="203"/>
+      <c r="Y14" s="203"/>
+      <c r="Z14" s="203"/>
+      <c r="AA14" s="203"/>
+      <c r="AB14" s="203"/>
+      <c r="AC14" s="203"/>
+      <c r="AD14" s="203"/>
+      <c r="AE14" s="203"/>
+      <c r="AF14" s="203"/>
+      <c r="AG14" s="203"/>
+      <c r="AH14" s="203"/>
+      <c r="AI14" s="203"/>
+      <c r="AJ14" s="203"/>
+      <c r="AK14" s="38"/>
+      <c r="AL14" s="38"/>
+      <c r="AM14" s="38"/>
+      <c r="AN14" s="38"/>
+      <c r="AO14" s="38"/>
+      <c r="AP14" s="38"/>
+      <c r="AQ14" s="64"/>
+    </row>
+    <row r="15" spans="4:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D15" s="38"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="38"/>
+      <c r="N15" s="38"/>
+      <c r="O15" s="38"/>
+      <c r="P15" s="38"/>
+      <c r="Q15" s="38"/>
+      <c r="R15" s="38"/>
+      <c r="S15" s="38"/>
+      <c r="T15" s="38"/>
+      <c r="U15" s="38"/>
+      <c r="V15" s="38"/>
+      <c r="W15" s="38"/>
+      <c r="X15" s="38"/>
+      <c r="Y15" s="38"/>
+      <c r="Z15" s="38"/>
+      <c r="AA15" s="38"/>
+      <c r="AB15" s="38"/>
+      <c r="AC15" s="38"/>
+      <c r="AD15" s="38"/>
+      <c r="AE15" s="38"/>
+      <c r="AF15" s="38"/>
+      <c r="AG15" s="38"/>
+      <c r="AH15" s="38"/>
+      <c r="AI15" s="38"/>
+      <c r="AJ15" s="38"/>
+      <c r="AK15" s="38"/>
+      <c r="AL15" s="38"/>
+      <c r="AM15" s="38"/>
+      <c r="AN15" s="38"/>
+      <c r="AO15" s="38"/>
+      <c r="AP15" s="38"/>
+      <c r="AQ15" s="64"/>
+    </row>
+    <row r="16" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D16" s="38"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="38"/>
+      <c r="N16" s="38"/>
+      <c r="O16" s="38"/>
+      <c r="P16" s="38"/>
+      <c r="Q16" s="38"/>
+      <c r="R16" s="38"/>
+      <c r="S16" s="38"/>
+      <c r="T16" s="38"/>
+      <c r="U16" s="38"/>
+      <c r="V16" s="38"/>
+      <c r="W16" s="38"/>
+      <c r="X16" s="38"/>
+      <c r="Y16" s="38"/>
+      <c r="Z16" s="38"/>
+      <c r="AA16" s="38"/>
+      <c r="AB16" s="38"/>
+      <c r="AC16" s="38"/>
+      <c r="AD16" s="38"/>
+      <c r="AE16" s="125" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF16" s="125"/>
+      <c r="AG16" s="270">
+        <v>8</v>
+      </c>
+      <c r="AH16" s="270"/>
+      <c r="AI16" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ16" s="270">
+        <v>6</v>
+      </c>
+      <c r="AK16" s="270"/>
+      <c r="AL16" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM16" s="270">
+        <v>1</v>
+      </c>
+      <c r="AN16" s="270"/>
+      <c r="AO16" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP16" s="38"/>
+      <c r="AQ16" s="64"/>
+    </row>
+    <row r="17" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D17" s="38"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="38"/>
+      <c r="S17" s="38"/>
+      <c r="T17" s="38"/>
+      <c r="U17" s="38"/>
+      <c r="V17" s="38"/>
+      <c r="W17" s="38"/>
+      <c r="X17" s="38"/>
+      <c r="Y17" s="38"/>
+      <c r="Z17" s="38"/>
+      <c r="AA17" s="38"/>
+      <c r="AB17" s="38"/>
+      <c r="AC17" s="38"/>
+      <c r="AD17" s="38"/>
+      <c r="AE17" s="38"/>
+      <c r="AF17" s="38"/>
+      <c r="AG17" s="38"/>
+      <c r="AH17" s="38"/>
+      <c r="AI17" s="38"/>
+      <c r="AJ17" s="38"/>
+      <c r="AK17" s="38"/>
+      <c r="AL17" s="38"/>
+      <c r="AM17" s="38"/>
+      <c r="AN17" s="38"/>
+      <c r="AO17" s="38"/>
+      <c r="AP17" s="38"/>
+      <c r="AQ17" s="64"/>
+    </row>
+    <row r="18" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D18" s="38"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="38"/>
+      <c r="N18" s="38"/>
+      <c r="O18" s="38"/>
+      <c r="P18" s="38"/>
+      <c r="Q18" s="38"/>
+      <c r="R18" s="38"/>
+      <c r="S18" s="38"/>
+      <c r="T18" s="38"/>
+      <c r="V18" s="38"/>
+      <c r="W18" s="38"/>
+      <c r="X18" s="38"/>
+      <c r="Z18" s="38"/>
+      <c r="AA18" s="38"/>
+      <c r="AB18" s="38"/>
+      <c r="AC18" s="38"/>
+      <c r="AD18" s="38"/>
+      <c r="AE18" s="38"/>
+      <c r="AF18" s="38"/>
+      <c r="AG18" s="38"/>
+      <c r="AH18" s="38"/>
+      <c r="AI18" s="38"/>
+      <c r="AJ18" s="38"/>
+      <c r="AK18" s="38"/>
+      <c r="AL18" s="38"/>
+      <c r="AM18" s="38"/>
+      <c r="AN18" s="38"/>
+      <c r="AO18" s="38"/>
+      <c r="AP18" s="38"/>
+      <c r="AQ18" s="64"/>
+    </row>
+    <row r="19" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D19" s="38"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="38"/>
+      <c r="O19" s="38"/>
+      <c r="P19" s="38"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="38"/>
+      <c r="S19" s="38"/>
+      <c r="T19" s="224" t="s">
+        <v>45</v>
+      </c>
+      <c r="U19" s="224"/>
+      <c r="V19" s="224"/>
+      <c r="W19" s="224"/>
+      <c r="Y19" s="224" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="224"/>
+      <c r="AA19" s="224"/>
+      <c r="AB19" s="224"/>
+      <c r="AC19" s="262" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD19" s="262"/>
+      <c r="AE19" s="262"/>
+      <c r="AF19" s="262"/>
+      <c r="AG19" s="262"/>
+      <c r="AH19" s="262"/>
+      <c r="AI19" s="262"/>
+      <c r="AJ19" s="262"/>
+      <c r="AK19" s="262"/>
+      <c r="AL19" s="262"/>
+      <c r="AM19" s="262"/>
+      <c r="AN19" s="262"/>
+      <c r="AO19" s="262"/>
+      <c r="AP19" s="262"/>
+      <c r="AQ19" s="263"/>
+    </row>
+    <row r="20" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D20" s="38"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="38"/>
+      <c r="N20" s="38"/>
+      <c r="O20" s="38"/>
+      <c r="P20" s="38"/>
+      <c r="Q20" s="38"/>
+      <c r="R20" s="38"/>
+      <c r="S20" s="38"/>
+      <c r="T20" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="V20" s="38"/>
+      <c r="W20" s="38"/>
+      <c r="Y20" s="224" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z20" s="224"/>
+      <c r="AA20" s="224"/>
+      <c r="AB20" s="224"/>
+      <c r="AC20" s="261" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD20" s="261"/>
+      <c r="AE20" s="261"/>
+      <c r="AF20" s="261"/>
+      <c r="AG20" s="261"/>
+      <c r="AH20" s="261"/>
+      <c r="AI20" s="261"/>
+      <c r="AJ20" s="261"/>
+      <c r="AK20" s="261"/>
+      <c r="AL20" s="261"/>
+      <c r="AM20" s="261"/>
+      <c r="AN20" s="261"/>
+      <c r="AO20" s="261"/>
+      <c r="AP20" s="38"/>
+      <c r="AQ20" s="64"/>
+    </row>
+    <row r="21" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D21" s="38"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="38"/>
+      <c r="O21" s="38"/>
+      <c r="P21" s="38"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="38"/>
+      <c r="S21" s="38"/>
+      <c r="T21" s="38"/>
+      <c r="U21" s="38"/>
+      <c r="V21" s="38"/>
+      <c r="W21" s="38"/>
+      <c r="Y21" s="251" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z21" s="251"/>
+      <c r="AA21" s="251"/>
+      <c r="AB21" s="251"/>
+      <c r="AC21" s="310" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD21" s="310"/>
+      <c r="AE21" s="310"/>
+      <c r="AF21" s="310"/>
+      <c r="AG21" s="310"/>
+      <c r="AH21" s="310"/>
+      <c r="AI21" s="310"/>
+      <c r="AJ21" s="310"/>
+      <c r="AK21" s="310"/>
+      <c r="AL21" s="310"/>
+      <c r="AM21" s="310"/>
+      <c r="AN21" s="38"/>
+      <c r="AO21" s="71"/>
+      <c r="AP21" s="38"/>
+      <c r="AQ21" s="64"/>
+    </row>
+    <row r="22" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D22" s="38"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="38"/>
+      <c r="Y22" s="38"/>
+      <c r="Z22" s="38"/>
+      <c r="AA22" s="38"/>
+      <c r="AB22" s="38"/>
+      <c r="AC22" s="38"/>
+      <c r="AD22" s="38"/>
+      <c r="AE22" s="38"/>
+      <c r="AF22" s="38"/>
+      <c r="AG22" s="38"/>
+      <c r="AH22" s="38"/>
+      <c r="AI22" s="38"/>
+      <c r="AJ22" s="38"/>
+      <c r="AK22" s="38"/>
+      <c r="AL22" s="38"/>
+      <c r="AM22" s="38"/>
+      <c r="AN22" s="38"/>
+      <c r="AO22" s="38"/>
+      <c r="AP22" s="38"/>
+      <c r="AQ22" s="64"/>
+    </row>
+    <row r="23" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="38"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="104" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="104"/>
+      <c r="H23" s="104"/>
+      <c r="I23" s="104"/>
+      <c r="J23" s="104"/>
+      <c r="K23" s="104"/>
+      <c r="L23" s="104"/>
+      <c r="M23" s="104"/>
+      <c r="N23" s="104"/>
+      <c r="O23" s="104"/>
+      <c r="P23" s="104"/>
+      <c r="Q23" s="104"/>
+      <c r="R23" s="104"/>
+      <c r="S23" s="104"/>
+      <c r="T23" s="104"/>
+      <c r="U23" s="104"/>
+      <c r="V23" s="104"/>
+      <c r="W23" s="104"/>
+      <c r="X23" s="104"/>
+      <c r="Y23" s="104"/>
+      <c r="Z23" s="104"/>
+      <c r="AA23" s="104"/>
+      <c r="AB23" s="104"/>
+      <c r="AC23" s="104"/>
+      <c r="AD23" s="104"/>
+      <c r="AE23" s="104"/>
+      <c r="AF23" s="104"/>
+      <c r="AG23" s="104"/>
+      <c r="AH23" s="104"/>
+      <c r="AI23" s="104"/>
+      <c r="AJ23" s="104"/>
+      <c r="AK23" s="104"/>
+      <c r="AL23" s="104"/>
+      <c r="AM23" s="104"/>
+      <c r="AN23" s="104"/>
+      <c r="AO23" s="104"/>
+      <c r="AP23" s="104"/>
+      <c r="AQ23" s="64"/>
+    </row>
+    <row r="24" spans="4:43" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D24" s="38"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="38"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="38"/>
+      <c r="N24" s="38"/>
+      <c r="O24" s="38"/>
+      <c r="P24" s="38"/>
+      <c r="Q24" s="38"/>
+      <c r="R24" s="38"/>
+      <c r="S24" s="38"/>
+      <c r="T24" s="38"/>
+      <c r="U24" s="38"/>
+      <c r="V24" s="38"/>
+      <c r="W24" s="38"/>
+      <c r="X24" s="38"/>
+      <c r="Y24" s="38"/>
+      <c r="Z24" s="38"/>
+      <c r="AA24" s="38"/>
+      <c r="AB24" s="38"/>
+      <c r="AC24" s="38"/>
+      <c r="AD24" s="38"/>
+      <c r="AE24" s="38"/>
+      <c r="AF24" s="38"/>
+      <c r="AG24" s="38"/>
+      <c r="AH24" s="38"/>
+      <c r="AI24" s="38"/>
+      <c r="AJ24" s="38"/>
+      <c r="AK24" s="38"/>
+      <c r="AL24" s="38"/>
+      <c r="AM24" s="38"/>
+      <c r="AN24" s="38"/>
+      <c r="AO24" s="38"/>
+      <c r="AP24" s="38"/>
+      <c r="AQ24" s="64"/>
+    </row>
+    <row r="25" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D25" s="38"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
+      <c r="N25" s="38"/>
+      <c r="O25" s="38"/>
+      <c r="P25" s="38"/>
+      <c r="Q25" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="R25" s="106"/>
+      <c r="S25" s="106"/>
+      <c r="T25" s="106"/>
+      <c r="U25" s="106"/>
+      <c r="V25" s="106"/>
+      <c r="W25" s="106"/>
+      <c r="X25" s="106"/>
+      <c r="Y25" s="106"/>
+      <c r="Z25" s="41"/>
+      <c r="AA25" s="41"/>
+      <c r="AB25" s="41"/>
+      <c r="AC25" s="41"/>
+      <c r="AD25" s="41"/>
+      <c r="AE25" s="41"/>
+      <c r="AF25" s="41"/>
+      <c r="AG25" s="41"/>
+      <c r="AH25" s="41"/>
+      <c r="AI25" s="41"/>
+      <c r="AJ25" s="41"/>
+      <c r="AK25" s="41"/>
+      <c r="AL25" s="41"/>
+      <c r="AM25" s="41"/>
+      <c r="AN25" s="41"/>
+      <c r="AO25" s="41"/>
+      <c r="AP25" s="41"/>
+      <c r="AQ25" s="64"/>
+    </row>
+    <row r="26" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D26" s="38"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="107" t="s">
+        <v>53</v>
+      </c>
+      <c r="G26" s="108"/>
+      <c r="H26" s="108"/>
+      <c r="I26" s="108"/>
+      <c r="J26" s="108"/>
+      <c r="K26" s="108"/>
+      <c r="L26" s="108"/>
+      <c r="M26" s="108"/>
+      <c r="N26" s="108"/>
+      <c r="O26" s="108"/>
+      <c r="P26" s="108"/>
+      <c r="Q26" s="108"/>
+      <c r="R26" s="108"/>
+      <c r="S26" s="108"/>
+      <c r="T26" s="108"/>
+      <c r="U26" s="108"/>
+      <c r="V26" s="108"/>
+      <c r="W26" s="108"/>
+      <c r="X26" s="108"/>
+      <c r="Y26" s="108"/>
+      <c r="Z26" s="108"/>
+      <c r="AA26" s="108"/>
+      <c r="AB26" s="108"/>
+      <c r="AC26" s="108"/>
+      <c r="AD26" s="108"/>
+      <c r="AE26" s="108"/>
+      <c r="AF26" s="108"/>
+      <c r="AG26" s="108"/>
+      <c r="AH26" s="108"/>
+      <c r="AI26" s="108"/>
+      <c r="AJ26" s="108"/>
+      <c r="AK26" s="108"/>
+      <c r="AL26" s="108"/>
+      <c r="AM26" s="108"/>
+      <c r="AN26" s="108"/>
+      <c r="AO26" s="108"/>
+      <c r="AP26" s="109"/>
+      <c r="AQ26" s="64"/>
+    </row>
+    <row r="27" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D27" s="38"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="98"/>
+      <c r="G27" s="102" t="s">
+        <v>65</v>
+      </c>
+      <c r="H27" s="102"/>
+      <c r="I27" s="103"/>
+      <c r="J27" s="256"/>
+      <c r="K27" s="257"/>
+      <c r="L27" s="258" t="s">
+        <v>137</v>
+      </c>
+      <c r="M27" s="258"/>
+      <c r="N27" s="258"/>
+      <c r="O27" s="258"/>
+      <c r="P27" s="258"/>
+      <c r="Q27" s="258"/>
+      <c r="R27" s="258"/>
+      <c r="S27" s="258"/>
+      <c r="T27" s="258"/>
+      <c r="U27" s="258"/>
+      <c r="V27" s="258"/>
+      <c r="W27" s="258"/>
+      <c r="X27" s="258"/>
+      <c r="Y27" s="258"/>
+      <c r="Z27" s="258"/>
+      <c r="AA27" s="258"/>
+      <c r="AB27" s="258"/>
+      <c r="AC27" s="258"/>
+      <c r="AD27" s="258"/>
+      <c r="AE27" s="258"/>
+      <c r="AF27" s="258"/>
+      <c r="AG27" s="258"/>
+      <c r="AH27" s="258"/>
+      <c r="AI27" s="258"/>
+      <c r="AJ27" s="258"/>
+      <c r="AK27" s="258"/>
+      <c r="AL27" s="258"/>
+      <c r="AM27" s="258"/>
+      <c r="AN27" s="258"/>
+      <c r="AO27" s="258"/>
+      <c r="AP27" s="258"/>
+      <c r="AQ27" s="64"/>
+    </row>
+    <row r="28" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D28" s="38"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="99"/>
+      <c r="G28" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="H28" s="102"/>
+      <c r="I28" s="103"/>
+      <c r="J28" s="256"/>
+      <c r="K28" s="257"/>
+      <c r="L28" s="258" t="s">
+        <v>138</v>
+      </c>
+      <c r="M28" s="258"/>
+      <c r="N28" s="258"/>
+      <c r="O28" s="258"/>
+      <c r="P28" s="258"/>
+      <c r="Q28" s="258"/>
+      <c r="R28" s="258"/>
+      <c r="S28" s="258"/>
+      <c r="T28" s="258"/>
+      <c r="U28" s="258"/>
+      <c r="V28" s="258"/>
+      <c r="W28" s="258"/>
+      <c r="X28" s="258"/>
+      <c r="Y28" s="258"/>
+      <c r="Z28" s="258"/>
+      <c r="AA28" s="258"/>
+      <c r="AB28" s="258"/>
+      <c r="AC28" s="258"/>
+      <c r="AD28" s="258"/>
+      <c r="AE28" s="258"/>
+      <c r="AF28" s="258"/>
+      <c r="AG28" s="258"/>
+      <c r="AH28" s="258"/>
+      <c r="AI28" s="258"/>
+      <c r="AJ28" s="258"/>
+      <c r="AK28" s="258"/>
+      <c r="AL28" s="258"/>
+      <c r="AM28" s="258"/>
+      <c r="AN28" s="258"/>
+      <c r="AO28" s="258"/>
+      <c r="AP28" s="258"/>
+      <c r="AQ28" s="64"/>
+    </row>
+    <row r="29" spans="4:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D29" s="38"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="111" t="s">
+        <v>55</v>
+      </c>
+      <c r="G29" s="181" t="s">
+        <v>67</v>
+      </c>
+      <c r="H29" s="182"/>
+      <c r="I29" s="182"/>
+      <c r="J29" s="182"/>
+      <c r="K29" s="182"/>
+      <c r="L29" s="182"/>
+      <c r="M29" s="182"/>
+      <c r="N29" s="182"/>
+      <c r="O29" s="304" t="s">
+        <v>93</v>
+      </c>
+      <c r="P29" s="304"/>
+      <c r="Q29" s="304"/>
+      <c r="R29" s="304"/>
+      <c r="S29" s="304"/>
+      <c r="T29" s="304"/>
+      <c r="U29" s="304"/>
+      <c r="V29" s="304"/>
+      <c r="W29" s="304"/>
+      <c r="X29" s="304"/>
+      <c r="Y29" s="304"/>
+      <c r="Z29" s="304"/>
+      <c r="AA29" s="304"/>
+      <c r="AB29" s="304"/>
+      <c r="AC29" s="304"/>
+      <c r="AD29" s="304"/>
+      <c r="AE29" s="304"/>
+      <c r="AF29" s="304"/>
+      <c r="AG29" s="304"/>
+      <c r="AH29" s="304"/>
+      <c r="AI29" s="304"/>
+      <c r="AJ29" s="304"/>
+      <c r="AK29" s="304"/>
+      <c r="AL29" s="304"/>
+      <c r="AM29" s="304"/>
+      <c r="AN29" s="304"/>
+      <c r="AO29" s="304"/>
+      <c r="AP29" s="304"/>
+      <c r="AQ29" s="64"/>
+    </row>
+    <row r="30" spans="4:43" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D30" s="38"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="112"/>
+      <c r="G30" s="183" t="s">
+        <v>48</v>
+      </c>
+      <c r="H30" s="184"/>
+      <c r="I30" s="184"/>
+      <c r="J30" s="184"/>
+      <c r="K30" s="184"/>
+      <c r="L30" s="184"/>
+      <c r="M30" s="184"/>
+      <c r="N30" s="184"/>
+      <c r="O30" s="303" t="s">
+        <v>70</v>
+      </c>
+      <c r="P30" s="303"/>
+      <c r="Q30" s="303"/>
+      <c r="R30" s="303"/>
+      <c r="S30" s="303"/>
+      <c r="T30" s="303"/>
+      <c r="U30" s="303"/>
+      <c r="V30" s="303"/>
+      <c r="W30" s="303"/>
+      <c r="X30" s="303"/>
+      <c r="Y30" s="303"/>
+      <c r="Z30" s="303"/>
+      <c r="AA30" s="303"/>
+      <c r="AB30" s="303"/>
+      <c r="AC30" s="303"/>
+      <c r="AD30" s="303"/>
+      <c r="AE30" s="303"/>
+      <c r="AF30" s="303"/>
+      <c r="AG30" s="303"/>
+      <c r="AH30" s="303"/>
+      <c r="AI30" s="303"/>
+      <c r="AJ30" s="303"/>
+      <c r="AK30" s="303"/>
+      <c r="AL30" s="303"/>
+      <c r="AM30" s="303"/>
+      <c r="AN30" s="303"/>
+      <c r="AO30" s="303"/>
+      <c r="AP30" s="303"/>
+      <c r="AQ30" s="64"/>
+    </row>
+    <row r="31" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D31" s="38"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="112"/>
+      <c r="G31" s="141" t="s">
+        <v>49</v>
+      </c>
+      <c r="H31" s="185"/>
+      <c r="I31" s="185"/>
+      <c r="J31" s="185"/>
+      <c r="K31" s="185"/>
+      <c r="L31" s="185"/>
+      <c r="M31" s="185"/>
+      <c r="N31" s="186"/>
+      <c r="O31" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="P31" s="42"/>
+      <c r="Q31" s="42"/>
+      <c r="R31" s="43"/>
+      <c r="S31" s="44"/>
+      <c r="T31" s="72">
+        <v>1</v>
+      </c>
+      <c r="U31" s="72">
+        <v>6</v>
+      </c>
+      <c r="V31" s="72">
+        <v>3</v>
+      </c>
+      <c r="W31" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="X31" s="72" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y31" s="72" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z31" s="72" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA31" s="72" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB31" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC31" s="100"/>
+      <c r="AD31" s="100"/>
+      <c r="AE31" s="100"/>
+      <c r="AF31" s="100"/>
+      <c r="AG31" s="100"/>
+      <c r="AH31" s="100"/>
+      <c r="AI31" s="100"/>
+      <c r="AJ31" s="100"/>
+      <c r="AK31" s="100"/>
+      <c r="AL31" s="100"/>
+      <c r="AM31" s="100"/>
+      <c r="AN31" s="100"/>
+      <c r="AO31" s="100"/>
+      <c r="AP31" s="101"/>
+      <c r="AQ31" s="64"/>
+    </row>
+    <row r="32" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D32" s="38"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="112"/>
+      <c r="G32" s="187"/>
+      <c r="H32" s="188"/>
+      <c r="I32" s="188"/>
+      <c r="J32" s="188"/>
+      <c r="K32" s="188"/>
+      <c r="L32" s="188"/>
+      <c r="M32" s="188"/>
+      <c r="N32" s="189"/>
+      <c r="O32" s="279" t="s">
+        <v>74</v>
+      </c>
+      <c r="P32" s="279"/>
+      <c r="Q32" s="279"/>
+      <c r="R32" s="279"/>
+      <c r="S32" s="279"/>
+      <c r="T32" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="115"/>
+      <c r="V32" s="125"/>
+      <c r="W32" s="264" t="s">
+        <v>75</v>
+      </c>
+      <c r="X32" s="264"/>
+      <c r="Y32" s="264"/>
+      <c r="Z32" s="264"/>
+      <c r="AA32" s="172" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB32" s="173"/>
+      <c r="AC32" s="264" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD32" s="264"/>
+      <c r="AE32" s="264"/>
+      <c r="AF32" s="264"/>
+      <c r="AG32" s="264"/>
+      <c r="AH32" s="264"/>
+      <c r="AI32" s="264"/>
+      <c r="AJ32" s="264"/>
+      <c r="AK32" s="264"/>
+      <c r="AL32" s="264"/>
+      <c r="AM32" s="264"/>
+      <c r="AN32" s="264"/>
+      <c r="AO32" s="264"/>
+      <c r="AP32" s="305"/>
+      <c r="AQ32" s="64"/>
+    </row>
+    <row r="33" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D33" s="38"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="112"/>
+      <c r="G33" s="187"/>
+      <c r="H33" s="188"/>
+      <c r="I33" s="188"/>
+      <c r="J33" s="188"/>
+      <c r="K33" s="188"/>
+      <c r="L33" s="188"/>
+      <c r="M33" s="188"/>
+      <c r="N33" s="189"/>
+      <c r="O33" s="281"/>
+      <c r="P33" s="281"/>
+      <c r="Q33" s="281"/>
+      <c r="R33" s="281"/>
+      <c r="S33" s="281"/>
+      <c r="T33" s="116"/>
+      <c r="U33" s="116"/>
+      <c r="V33" s="219"/>
+      <c r="W33" s="265"/>
+      <c r="X33" s="265"/>
+      <c r="Y33" s="265"/>
+      <c r="Z33" s="265"/>
+      <c r="AA33" s="174"/>
+      <c r="AB33" s="174"/>
+      <c r="AC33" s="265"/>
+      <c r="AD33" s="265"/>
+      <c r="AE33" s="265"/>
+      <c r="AF33" s="265"/>
+      <c r="AG33" s="265"/>
+      <c r="AH33" s="265"/>
+      <c r="AI33" s="265"/>
+      <c r="AJ33" s="265"/>
+      <c r="AK33" s="265"/>
+      <c r="AL33" s="265"/>
+      <c r="AM33" s="265"/>
+      <c r="AN33" s="265"/>
+      <c r="AO33" s="265"/>
+      <c r="AP33" s="306"/>
+      <c r="AQ33" s="64"/>
+    </row>
+    <row r="34" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D34" s="38"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="112"/>
+      <c r="G34" s="190"/>
+      <c r="H34" s="191"/>
+      <c r="I34" s="191"/>
+      <c r="J34" s="191"/>
+      <c r="K34" s="191"/>
+      <c r="L34" s="191"/>
+      <c r="M34" s="191"/>
+      <c r="N34" s="192"/>
+      <c r="O34" s="124" t="s">
+        <v>18</v>
+      </c>
+      <c r="P34" s="124"/>
+      <c r="Q34" s="124"/>
+      <c r="R34" s="124"/>
+      <c r="S34" s="124"/>
+      <c r="T34" s="124"/>
+      <c r="U34" s="124"/>
+      <c r="V34" s="307" t="s">
+        <v>77</v>
+      </c>
+      <c r="W34" s="308"/>
+      <c r="X34" s="308"/>
+      <c r="Y34" s="308"/>
+      <c r="Z34" s="308"/>
+      <c r="AA34" s="308"/>
+      <c r="AB34" s="308"/>
+      <c r="AC34" s="308"/>
+      <c r="AD34" s="308"/>
+      <c r="AE34" s="308"/>
+      <c r="AF34" s="308"/>
+      <c r="AG34" s="308"/>
+      <c r="AH34" s="308"/>
+      <c r="AI34" s="308"/>
+      <c r="AJ34" s="308"/>
+      <c r="AK34" s="308"/>
+      <c r="AL34" s="308"/>
+      <c r="AM34" s="308"/>
+      <c r="AN34" s="308"/>
+      <c r="AO34" s="308"/>
+      <c r="AP34" s="309"/>
+      <c r="AQ34" s="64"/>
+    </row>
+    <row r="35" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D35" s="38"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="112"/>
+      <c r="G35" s="142" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" s="143"/>
+      <c r="I35" s="143"/>
+      <c r="J35" s="143"/>
+      <c r="K35" s="143"/>
+      <c r="L35" s="143"/>
+      <c r="M35" s="143"/>
+      <c r="N35" s="143"/>
+      <c r="O35" s="259" t="s">
+        <v>20</v>
+      </c>
+      <c r="P35" s="259"/>
+      <c r="Q35" s="259"/>
+      <c r="R35" s="259"/>
+      <c r="S35" s="271" t="s">
+        <v>96</v>
+      </c>
+      <c r="T35" s="272"/>
+      <c r="U35" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="V35" s="272" t="s">
+        <v>97</v>
+      </c>
+      <c r="W35" s="272"/>
+      <c r="X35" s="272"/>
+      <c r="Y35" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z35" s="276" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA35" s="276"/>
+      <c r="AB35" s="277"/>
+      <c r="AC35" s="217" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD35" s="217"/>
+      <c r="AE35" s="217"/>
+      <c r="AF35" s="271" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG35" s="272"/>
+      <c r="AH35" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI35" s="272" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ35" s="272"/>
+      <c r="AK35" s="272"/>
+      <c r="AL35" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM35" s="276" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN35" s="276"/>
+      <c r="AO35" s="277"/>
+      <c r="AP35" s="47"/>
+      <c r="AQ35" s="64"/>
+    </row>
+    <row r="36" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D36" s="38"/>
+      <c r="E36" s="63"/>
+      <c r="F36" s="112"/>
+      <c r="G36" s="194" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="195"/>
+      <c r="I36" s="195"/>
+      <c r="J36" s="195"/>
+      <c r="K36" s="195"/>
+      <c r="L36" s="195"/>
+      <c r="M36" s="195"/>
+      <c r="N36" s="195"/>
+      <c r="O36" s="273" t="s">
+        <v>84</v>
+      </c>
+      <c r="P36" s="274"/>
+      <c r="Q36" s="274"/>
+      <c r="R36" s="274"/>
+      <c r="S36" s="274"/>
+      <c r="T36" s="274"/>
+      <c r="U36" s="274"/>
+      <c r="V36" s="274"/>
+      <c r="W36" s="274"/>
+      <c r="X36" s="274"/>
+      <c r="Y36" s="274"/>
+      <c r="Z36" s="274"/>
+      <c r="AA36" s="274"/>
+      <c r="AB36" s="274"/>
+      <c r="AC36" s="274"/>
+      <c r="AD36" s="274"/>
+      <c r="AE36" s="274"/>
+      <c r="AF36" s="274"/>
+      <c r="AG36" s="274"/>
+      <c r="AH36" s="274"/>
+      <c r="AI36" s="274"/>
+      <c r="AJ36" s="274"/>
+      <c r="AK36" s="274"/>
+      <c r="AL36" s="274"/>
+      <c r="AM36" s="274"/>
+      <c r="AN36" s="274"/>
+      <c r="AO36" s="274"/>
+      <c r="AP36" s="275"/>
+      <c r="AQ36" s="64"/>
+    </row>
+    <row r="37" spans="4:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D37" s="38"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="141" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37" s="185"/>
+      <c r="I37" s="185"/>
+      <c r="J37" s="185"/>
+      <c r="K37" s="185"/>
+      <c r="L37" s="185"/>
+      <c r="M37" s="185"/>
+      <c r="N37" s="185"/>
+      <c r="O37" s="254" t="s">
+        <v>26</v>
+      </c>
+      <c r="P37" s="297" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q37" s="298"/>
+      <c r="R37" s="298"/>
+      <c r="S37" s="298"/>
+      <c r="T37" s="299"/>
+      <c r="U37" s="119" t="s">
+        <v>102</v>
+      </c>
+      <c r="V37" s="119"/>
+      <c r="W37" s="119"/>
+      <c r="X37" s="266" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y37" s="266"/>
+      <c r="Z37" s="266"/>
+      <c r="AA37" s="266"/>
+      <c r="AB37" s="266"/>
+      <c r="AC37" s="266"/>
+      <c r="AD37" s="266"/>
+      <c r="AE37" s="266"/>
+      <c r="AF37" s="166" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG37" s="166"/>
+      <c r="AH37" s="287" t="s">
+        <v>107</v>
+      </c>
+      <c r="AI37" s="288"/>
+      <c r="AJ37" s="288"/>
+      <c r="AK37" s="288"/>
+      <c r="AL37" s="168" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM37" s="295">
+        <v>5</v>
+      </c>
+      <c r="AN37" s="168" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO37" s="295">
+        <v>1</v>
+      </c>
+      <c r="AP37" s="170" t="s">
+        <v>9</v>
+      </c>
+      <c r="AQ37" s="64"/>
+    </row>
+    <row r="38" spans="4:43" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D38" s="38"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="112"/>
+      <c r="G38" s="190"/>
+      <c r="H38" s="191"/>
+      <c r="I38" s="191"/>
+      <c r="J38" s="191"/>
+      <c r="K38" s="191"/>
+      <c r="L38" s="191"/>
+      <c r="M38" s="191"/>
+      <c r="N38" s="191"/>
+      <c r="O38" s="255"/>
+      <c r="P38" s="300"/>
+      <c r="Q38" s="301"/>
+      <c r="R38" s="301"/>
+      <c r="S38" s="301"/>
+      <c r="T38" s="302"/>
+      <c r="U38" s="234" t="s">
+        <v>29</v>
+      </c>
+      <c r="V38" s="234"/>
+      <c r="W38" s="234"/>
+      <c r="X38" s="269" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y38" s="269"/>
+      <c r="Z38" s="269"/>
+      <c r="AA38" s="269"/>
+      <c r="AB38" s="269"/>
+      <c r="AC38" s="269"/>
+      <c r="AD38" s="269"/>
+      <c r="AE38" s="269"/>
+      <c r="AF38" s="167"/>
+      <c r="AG38" s="167"/>
+      <c r="AH38" s="289"/>
+      <c r="AI38" s="290"/>
+      <c r="AJ38" s="290"/>
+      <c r="AK38" s="290"/>
+      <c r="AL38" s="169"/>
+      <c r="AM38" s="296"/>
+      <c r="AN38" s="169"/>
+      <c r="AO38" s="296"/>
+      <c r="AP38" s="171"/>
+      <c r="AQ38" s="64"/>
+    </row>
+    <row r="39" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D39" s="38"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="112"/>
+      <c r="G39" s="142" t="s">
+        <v>30</v>
+      </c>
+      <c r="H39" s="196"/>
+      <c r="I39" s="196"/>
+      <c r="J39" s="196"/>
+      <c r="K39" s="196"/>
+      <c r="L39" s="196"/>
+      <c r="M39" s="196"/>
+      <c r="N39" s="197"/>
+      <c r="O39" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="P39" s="42"/>
+      <c r="Q39" s="42"/>
+      <c r="R39" s="43"/>
+      <c r="S39" s="44"/>
+      <c r="T39" s="72">
+        <v>1</v>
+      </c>
+      <c r="U39" s="72">
+        <v>0</v>
+      </c>
+      <c r="V39" s="72">
+        <v>0</v>
+      </c>
+      <c r="W39" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="X39" s="72" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y39" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z39" s="72"/>
+      <c r="AA39" s="72"/>
+      <c r="AB39" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC39" s="100"/>
+      <c r="AD39" s="100"/>
+      <c r="AE39" s="100"/>
+      <c r="AF39" s="100"/>
+      <c r="AG39" s="100"/>
+      <c r="AH39" s="100"/>
+      <c r="AI39" s="100"/>
+      <c r="AJ39" s="100"/>
+      <c r="AK39" s="100"/>
+      <c r="AL39" s="100"/>
+      <c r="AM39" s="100"/>
+      <c r="AN39" s="100"/>
+      <c r="AO39" s="100"/>
+      <c r="AP39" s="159"/>
+      <c r="AQ39" s="64"/>
+    </row>
+    <row r="40" spans="4:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D40" s="38"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="112"/>
+      <c r="G40" s="198"/>
+      <c r="H40" s="199"/>
+      <c r="I40" s="199"/>
+      <c r="J40" s="199"/>
+      <c r="K40" s="199"/>
+      <c r="L40" s="199"/>
+      <c r="M40" s="199"/>
+      <c r="N40" s="200"/>
+      <c r="O40" s="278" t="s">
+        <v>74</v>
+      </c>
+      <c r="P40" s="279"/>
+      <c r="Q40" s="279"/>
+      <c r="R40" s="279"/>
+      <c r="S40" s="279"/>
+      <c r="T40" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="115"/>
+      <c r="V40" s="125"/>
+      <c r="W40" s="264" t="s">
+        <v>88</v>
+      </c>
+      <c r="X40" s="264"/>
+      <c r="Y40" s="264"/>
+      <c r="Z40" s="264"/>
+      <c r="AA40" s="172" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB40" s="173"/>
+      <c r="AC40" s="264" t="s">
+        <v>89</v>
+      </c>
+      <c r="AD40" s="264"/>
+      <c r="AE40" s="264"/>
+      <c r="AF40" s="264"/>
+      <c r="AG40" s="264"/>
+      <c r="AH40" s="264"/>
+      <c r="AI40" s="264"/>
+      <c r="AJ40" s="264"/>
+      <c r="AK40" s="264"/>
+      <c r="AL40" s="264"/>
+      <c r="AM40" s="264"/>
+      <c r="AN40" s="264"/>
+      <c r="AO40" s="264"/>
+      <c r="AP40" s="283"/>
+      <c r="AQ40" s="64"/>
+    </row>
+    <row r="41" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D41" s="38"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="112"/>
+      <c r="G41" s="198"/>
+      <c r="H41" s="199"/>
+      <c r="I41" s="199"/>
+      <c r="J41" s="199"/>
+      <c r="K41" s="199"/>
+      <c r="L41" s="199"/>
+      <c r="M41" s="199"/>
+      <c r="N41" s="200"/>
+      <c r="O41" s="280"/>
+      <c r="P41" s="281"/>
+      <c r="Q41" s="281"/>
+      <c r="R41" s="281"/>
+      <c r="S41" s="281"/>
+      <c r="T41" s="116"/>
+      <c r="U41" s="116"/>
+      <c r="V41" s="219"/>
+      <c r="W41" s="265"/>
+      <c r="X41" s="265"/>
+      <c r="Y41" s="265"/>
+      <c r="Z41" s="265"/>
+      <c r="AA41" s="174"/>
+      <c r="AB41" s="174"/>
+      <c r="AC41" s="265"/>
+      <c r="AD41" s="265"/>
+      <c r="AE41" s="265"/>
+      <c r="AF41" s="265"/>
+      <c r="AG41" s="265"/>
+      <c r="AH41" s="265"/>
+      <c r="AI41" s="265"/>
+      <c r="AJ41" s="265"/>
+      <c r="AK41" s="265"/>
+      <c r="AL41" s="265"/>
+      <c r="AM41" s="265"/>
+      <c r="AN41" s="265"/>
+      <c r="AO41" s="265"/>
+      <c r="AP41" s="284"/>
+      <c r="AQ41" s="64"/>
+    </row>
+    <row r="42" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D42" s="38"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="113"/>
+      <c r="G42" s="201"/>
+      <c r="H42" s="195"/>
+      <c r="I42" s="195"/>
+      <c r="J42" s="195"/>
+      <c r="K42" s="195"/>
+      <c r="L42" s="195"/>
+      <c r="M42" s="195"/>
+      <c r="N42" s="202"/>
+      <c r="O42" s="123" t="s">
+        <v>18</v>
+      </c>
+      <c r="P42" s="124"/>
+      <c r="Q42" s="124"/>
+      <c r="R42" s="124"/>
+      <c r="S42" s="124"/>
+      <c r="T42" s="124"/>
+      <c r="U42" s="124"/>
+      <c r="V42" s="214"/>
+      <c r="W42" s="215"/>
+      <c r="X42" s="215"/>
+      <c r="Y42" s="215"/>
+      <c r="Z42" s="215"/>
+      <c r="AA42" s="215"/>
+      <c r="AB42" s="215"/>
+      <c r="AC42" s="215"/>
+      <c r="AD42" s="215"/>
+      <c r="AE42" s="215"/>
+      <c r="AF42" s="215"/>
+      <c r="AG42" s="215"/>
+      <c r="AH42" s="215"/>
+      <c r="AI42" s="215"/>
+      <c r="AJ42" s="215"/>
+      <c r="AK42" s="215"/>
+      <c r="AL42" s="215"/>
+      <c r="AM42" s="215"/>
+      <c r="AN42" s="215"/>
+      <c r="AO42" s="215"/>
+      <c r="AP42" s="246"/>
+      <c r="AQ42" s="64"/>
+    </row>
+    <row r="43" spans="4:43" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D43" s="38"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="235" t="s">
+        <v>56</v>
+      </c>
+      <c r="G43" s="236"/>
+      <c r="H43" s="236"/>
+      <c r="I43" s="236"/>
+      <c r="J43" s="236"/>
+      <c r="K43" s="236"/>
+      <c r="L43" s="236"/>
+      <c r="M43" s="236"/>
+      <c r="N43" s="237"/>
+      <c r="O43" s="142" t="s">
+        <v>31</v>
+      </c>
+      <c r="P43" s="143"/>
+      <c r="Q43" s="143"/>
+      <c r="R43" s="143"/>
+      <c r="S43" s="143"/>
+      <c r="T43" s="143"/>
+      <c r="U43" s="252" t="s">
+        <v>51</v>
+      </c>
+      <c r="V43" s="253"/>
+      <c r="W43" s="253"/>
+      <c r="X43" s="253"/>
+      <c r="Y43" s="253"/>
+      <c r="Z43" s="140" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA43" s="140"/>
+      <c r="AB43" s="140"/>
+      <c r="AC43" s="140"/>
+      <c r="AD43" s="140"/>
+      <c r="AE43" s="140"/>
+      <c r="AF43" s="140"/>
+      <c r="AG43" s="141"/>
+      <c r="AH43" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI43" s="135"/>
+      <c r="AJ43" s="135"/>
+      <c r="AK43" s="135"/>
+      <c r="AL43" s="135"/>
+      <c r="AM43" s="135"/>
+      <c r="AN43" s="135"/>
+      <c r="AO43" s="135"/>
+      <c r="AP43" s="136"/>
+      <c r="AQ43" s="64"/>
+    </row>
+    <row r="44" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D44" s="38"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="238"/>
+      <c r="G44" s="239"/>
+      <c r="H44" s="239"/>
+      <c r="I44" s="239"/>
+      <c r="J44" s="239"/>
+      <c r="K44" s="239"/>
+      <c r="L44" s="239"/>
+      <c r="M44" s="239"/>
+      <c r="N44" s="240"/>
+      <c r="O44" s="293" t="s">
+        <v>90</v>
+      </c>
+      <c r="P44" s="291"/>
+      <c r="Q44" s="291"/>
+      <c r="R44" s="291"/>
+      <c r="S44" s="291"/>
+      <c r="T44" s="291"/>
+      <c r="U44" s="267"/>
+      <c r="V44" s="268"/>
+      <c r="W44" s="268"/>
+      <c r="X44" s="268"/>
+      <c r="Y44" s="268"/>
+      <c r="Z44" s="294"/>
+      <c r="AA44" s="294"/>
+      <c r="AB44" s="294"/>
+      <c r="AC44" s="294"/>
+      <c r="AD44" s="294"/>
+      <c r="AE44" s="294"/>
+      <c r="AF44" s="294"/>
+      <c r="AG44" s="293"/>
+      <c r="AH44" s="291"/>
+      <c r="AI44" s="291"/>
+      <c r="AJ44" s="291"/>
+      <c r="AK44" s="291"/>
+      <c r="AL44" s="291"/>
+      <c r="AM44" s="291"/>
+      <c r="AN44" s="291"/>
+      <c r="AO44" s="291"/>
+      <c r="AP44" s="292"/>
+      <c r="AQ44" s="64"/>
+    </row>
+    <row r="45" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D45" s="38"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="238"/>
+      <c r="G45" s="239"/>
+      <c r="H45" s="239"/>
+      <c r="I45" s="239"/>
+      <c r="J45" s="239"/>
+      <c r="K45" s="239"/>
+      <c r="L45" s="239"/>
+      <c r="M45" s="239"/>
+      <c r="N45" s="240"/>
+      <c r="O45" s="117"/>
+      <c r="P45" s="118"/>
+      <c r="Q45" s="118"/>
+      <c r="R45" s="118"/>
+      <c r="S45" s="118"/>
+      <c r="T45" s="118"/>
+      <c r="U45" s="146"/>
+      <c r="V45" s="147"/>
+      <c r="W45" s="147"/>
+      <c r="X45" s="147"/>
+      <c r="Y45" s="147"/>
+      <c r="Z45" s="137"/>
+      <c r="AA45" s="138"/>
+      <c r="AB45" s="138"/>
+      <c r="AC45" s="138"/>
+      <c r="AD45" s="138"/>
+      <c r="AE45" s="138"/>
+      <c r="AF45" s="138"/>
+      <c r="AG45" s="139"/>
+      <c r="AH45" s="118"/>
+      <c r="AI45" s="118"/>
+      <c r="AJ45" s="118"/>
+      <c r="AK45" s="118"/>
+      <c r="AL45" s="118"/>
+      <c r="AM45" s="118"/>
+      <c r="AN45" s="118"/>
+      <c r="AO45" s="118"/>
+      <c r="AP45" s="128"/>
+      <c r="AQ45" s="64"/>
+    </row>
+    <row r="46" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D46" s="38"/>
+      <c r="E46" s="63"/>
+      <c r="F46" s="241"/>
+      <c r="G46" s="242"/>
+      <c r="H46" s="242"/>
+      <c r="I46" s="242"/>
+      <c r="J46" s="242"/>
+      <c r="K46" s="242"/>
+      <c r="L46" s="242"/>
+      <c r="M46" s="242"/>
+      <c r="N46" s="243"/>
+      <c r="O46" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="P46" s="286">
+        <v>3</v>
+      </c>
+      <c r="Q46" s="286"/>
+      <c r="R46" s="286"/>
+      <c r="S46" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="T46" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="U46" s="146"/>
+      <c r="V46" s="147"/>
+      <c r="W46" s="147"/>
+      <c r="X46" s="147"/>
+      <c r="Y46" s="147"/>
+      <c r="Z46" s="137"/>
+      <c r="AA46" s="138"/>
+      <c r="AB46" s="138"/>
+      <c r="AC46" s="138"/>
+      <c r="AD46" s="138"/>
+      <c r="AE46" s="138"/>
+      <c r="AF46" s="138"/>
+      <c r="AG46" s="139"/>
+      <c r="AH46" s="118"/>
+      <c r="AI46" s="118"/>
+      <c r="AJ46" s="118"/>
+      <c r="AK46" s="118"/>
+      <c r="AL46" s="118"/>
+      <c r="AM46" s="118"/>
+      <c r="AN46" s="118"/>
+      <c r="AO46" s="118"/>
+      <c r="AP46" s="128"/>
+      <c r="AQ46" s="64"/>
+    </row>
+    <row r="47" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D47" s="38"/>
+      <c r="E47" s="63"/>
+      <c r="F47" s="193" t="s">
+        <v>130</v>
+      </c>
+      <c r="G47" s="193"/>
+      <c r="H47" s="193"/>
+      <c r="I47" s="193"/>
+      <c r="J47" s="193"/>
+      <c r="K47" s="193"/>
+      <c r="L47" s="193"/>
+      <c r="M47" s="193"/>
+      <c r="N47" s="193"/>
+      <c r="O47" s="132" t="s">
         <v>123</v>
       </c>
-      <c r="L14" s="183"/>
-[...110 lines deleted...]
-      <c r="AI16" s="64" t="s">
+      <c r="P47" s="133"/>
+      <c r="Q47" s="131"/>
+      <c r="R47" s="122"/>
+      <c r="S47" s="120" t="s">
+        <v>139</v>
+      </c>
+      <c r="T47" s="179"/>
+      <c r="U47" s="179"/>
+      <c r="V47" s="179"/>
+      <c r="W47" s="179"/>
+      <c r="X47" s="179"/>
+      <c r="Y47" s="179"/>
+      <c r="Z47" s="179"/>
+      <c r="AA47" s="179"/>
+      <c r="AB47" s="179"/>
+      <c r="AC47" s="179"/>
+      <c r="AD47" s="179"/>
+      <c r="AE47" s="179"/>
+      <c r="AF47" s="179"/>
+      <c r="AG47" s="179"/>
+      <c r="AH47" s="179"/>
+      <c r="AI47" s="179"/>
+      <c r="AJ47" s="179"/>
+      <c r="AK47" s="179"/>
+      <c r="AL47" s="179"/>
+      <c r="AM47" s="179"/>
+      <c r="AN47" s="179"/>
+      <c r="AO47" s="179"/>
+      <c r="AP47" s="180"/>
+      <c r="AQ47" s="64"/>
+    </row>
+    <row r="48" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D48" s="38"/>
+      <c r="E48" s="63"/>
+      <c r="F48" s="193"/>
+      <c r="G48" s="193"/>
+      <c r="H48" s="193"/>
+      <c r="I48" s="193"/>
+      <c r="J48" s="193"/>
+      <c r="K48" s="193"/>
+      <c r="L48" s="193"/>
+      <c r="M48" s="193"/>
+      <c r="N48" s="193"/>
+      <c r="O48" s="129" t="s">
+        <v>124</v>
+      </c>
+      <c r="P48" s="130"/>
+      <c r="Q48" s="131"/>
+      <c r="R48" s="122"/>
+      <c r="S48" s="120" t="s">
+        <v>131</v>
+      </c>
+      <c r="T48" s="179"/>
+      <c r="U48" s="179"/>
+      <c r="V48" s="179"/>
+      <c r="W48" s="179"/>
+      <c r="X48" s="179"/>
+      <c r="Y48" s="179"/>
+      <c r="Z48" s="179"/>
+      <c r="AA48" s="179"/>
+      <c r="AB48" s="179"/>
+      <c r="AC48" s="179"/>
+      <c r="AD48" s="179"/>
+      <c r="AE48" s="179"/>
+      <c r="AF48" s="179"/>
+      <c r="AG48" s="179"/>
+      <c r="AH48" s="179"/>
+      <c r="AI48" s="179"/>
+      <c r="AJ48" s="179"/>
+      <c r="AK48" s="179"/>
+      <c r="AL48" s="179"/>
+      <c r="AM48" s="179"/>
+      <c r="AN48" s="179"/>
+      <c r="AO48" s="179"/>
+      <c r="AP48" s="180"/>
+      <c r="AQ48" s="64"/>
+    </row>
+    <row r="49" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D49" s="38"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="193"/>
+      <c r="G49" s="193"/>
+      <c r="H49" s="193"/>
+      <c r="I49" s="193"/>
+      <c r="J49" s="193"/>
+      <c r="K49" s="193"/>
+      <c r="L49" s="193"/>
+      <c r="M49" s="193"/>
+      <c r="N49" s="193"/>
+      <c r="O49" s="129" t="s">
+        <v>125</v>
+      </c>
+      <c r="P49" s="130"/>
+      <c r="Q49" s="131"/>
+      <c r="R49" s="122"/>
+      <c r="S49" s="120" t="s">
+        <v>126</v>
+      </c>
+      <c r="T49" s="121"/>
+      <c r="U49" s="121"/>
+      <c r="V49" s="121"/>
+      <c r="W49" s="121"/>
+      <c r="X49" s="121"/>
+      <c r="Y49" s="121"/>
+      <c r="Z49" s="121"/>
+      <c r="AA49" s="121"/>
+      <c r="AB49" s="121"/>
+      <c r="AC49" s="121"/>
+      <c r="AD49" s="121"/>
+      <c r="AE49" s="121"/>
+      <c r="AF49" s="121"/>
+      <c r="AG49" s="121"/>
+      <c r="AH49" s="121"/>
+      <c r="AI49" s="121"/>
+      <c r="AJ49" s="121"/>
+      <c r="AK49" s="121"/>
+      <c r="AL49" s="121"/>
+      <c r="AM49" s="121"/>
+      <c r="AN49" s="121"/>
+      <c r="AO49" s="121"/>
+      <c r="AP49" s="122"/>
+      <c r="AQ49" s="64"/>
+    </row>
+    <row r="50" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D50" s="38"/>
+      <c r="E50" s="63"/>
+      <c r="F50" s="193" t="s">
+        <v>127</v>
+      </c>
+      <c r="G50" s="193"/>
+      <c r="H50" s="193"/>
+      <c r="I50" s="193"/>
+      <c r="J50" s="193"/>
+      <c r="K50" s="193"/>
+      <c r="L50" s="193"/>
+      <c r="M50" s="193"/>
+      <c r="N50" s="193"/>
+      <c r="O50" s="150" t="s">
+        <v>35</v>
+      </c>
+      <c r="P50" s="151"/>
+      <c r="Q50" s="153"/>
+      <c r="R50" s="154"/>
+      <c r="S50" s="150" t="s">
+        <v>36</v>
+      </c>
+      <c r="T50" s="150"/>
+      <c r="U50" s="150"/>
+      <c r="V50" s="150"/>
+      <c r="W50" s="150"/>
+      <c r="X50" s="150"/>
+      <c r="Y50" s="150"/>
+      <c r="Z50" s="150"/>
+      <c r="AA50" s="150"/>
+      <c r="AB50" s="150"/>
+      <c r="AC50" s="150"/>
+      <c r="AD50" s="150"/>
+      <c r="AE50" s="150"/>
+      <c r="AF50" s="175" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG50" s="175"/>
+      <c r="AH50" s="175"/>
+      <c r="AI50" s="175"/>
+      <c r="AJ50" s="175"/>
+      <c r="AK50" s="175"/>
+      <c r="AL50" s="175"/>
+      <c r="AM50" s="175"/>
+      <c r="AN50" s="175"/>
+      <c r="AO50" s="175"/>
+      <c r="AP50" s="175"/>
+      <c r="AQ50" s="64"/>
+    </row>
+    <row r="51" spans="4:43" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D51" s="38"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="193"/>
+      <c r="G51" s="193"/>
+      <c r="H51" s="193"/>
+      <c r="I51" s="193"/>
+      <c r="J51" s="193"/>
+      <c r="K51" s="193"/>
+      <c r="L51" s="193"/>
+      <c r="M51" s="193"/>
+      <c r="N51" s="193"/>
+      <c r="O51" s="152"/>
+      <c r="P51" s="151"/>
+      <c r="Q51" s="155"/>
+      <c r="R51" s="154"/>
+      <c r="S51" s="282" t="s">
+        <v>91</v>
+      </c>
+      <c r="T51" s="282"/>
+      <c r="U51" s="282"/>
+      <c r="V51" s="282"/>
+      <c r="W51" s="282"/>
+      <c r="X51" s="282"/>
+      <c r="Y51" s="282"/>
+      <c r="Z51" s="282"/>
+      <c r="AA51" s="282"/>
+      <c r="AB51" s="282"/>
+      <c r="AC51" s="282"/>
+      <c r="AD51" s="282"/>
+      <c r="AE51" s="282"/>
+      <c r="AF51" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG51" s="94" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH51" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI51" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="AJ51" s="55" t="s">
         <v>7</v>
       </c>
-      <c r="AJ16" s="301">
-[...3 lines deleted...]
-      <c r="AL16" s="64" t="s">
+      <c r="AK51" s="55"/>
+      <c r="AL51" s="74">
+        <v>5</v>
+      </c>
+      <c r="AM51" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="AM16" s="301">
+      <c r="AN51" s="55"/>
+      <c r="AO51" s="74">
         <v>1</v>
       </c>
-      <c r="AN16" s="301"/>
-      <c r="AO16" s="64" t="s">
+      <c r="AP51" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AP16" s="64"/>
-[...1698 lines deleted...]
-      <c r="AQ51" s="69"/>
+      <c r="AQ51" s="64"/>
     </row>
     <row r="52" spans="4:43" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D52" s="39"/>
-[...10 lines deleted...]
-      <c r="O52" s="137" t="s">
+      <c r="D52" s="38"/>
+      <c r="E52" s="63"/>
+      <c r="F52" s="193"/>
+      <c r="G52" s="193"/>
+      <c r="H52" s="193"/>
+      <c r="I52" s="193"/>
+      <c r="J52" s="193"/>
+      <c r="K52" s="193"/>
+      <c r="L52" s="193"/>
+      <c r="M52" s="193"/>
+      <c r="N52" s="193"/>
+      <c r="O52" s="150" t="s">
         <v>38</v>
       </c>
-      <c r="P52" s="203"/>
-[...1 lines deleted...]
-      <c r="R52" s="206"/>
+      <c r="P52" s="151"/>
+      <c r="Q52" s="153"/>
+      <c r="R52" s="154"/>
       <c r="S52" s="156" t="s">
         <v>57</v>
       </c>
       <c r="T52" s="156"/>
       <c r="U52" s="156"/>
       <c r="V52" s="156"/>
       <c r="W52" s="156"/>
       <c r="X52" s="156"/>
       <c r="Y52" s="156"/>
       <c r="Z52" s="156"/>
       <c r="AA52" s="156"/>
       <c r="AB52" s="156"/>
       <c r="AC52" s="156"/>
       <c r="AD52" s="156"/>
       <c r="AE52" s="156"/>
       <c r="AF52" s="156"/>
       <c r="AG52" s="156"/>
       <c r="AH52" s="156"/>
       <c r="AI52" s="156"/>
       <c r="AJ52" s="156"/>
       <c r="AK52" s="156"/>
       <c r="AL52" s="156"/>
       <c r="AM52" s="156"/>
       <c r="AN52" s="156"/>
       <c r="AO52" s="156"/>
       <c r="AP52" s="156"/>
-      <c r="AQ52" s="69"/>
+      <c r="AQ52" s="64"/>
     </row>
     <row r="53" spans="4:43" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D53" s="39"/>
-[...10 lines deleted...]
-      <c r="O53" s="137" t="s">
+      <c r="D53" s="38"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="193"/>
+      <c r="G53" s="193"/>
+      <c r="H53" s="193"/>
+      <c r="I53" s="193"/>
+      <c r="J53" s="193"/>
+      <c r="K53" s="193"/>
+      <c r="L53" s="193"/>
+      <c r="M53" s="193"/>
+      <c r="N53" s="193"/>
+      <c r="O53" s="150" t="s">
         <v>39</v>
       </c>
-      <c r="P53" s="203"/>
-[...1 lines deleted...]
-      <c r="R53" s="206"/>
+      <c r="P53" s="151"/>
+      <c r="Q53" s="153"/>
+      <c r="R53" s="154"/>
       <c r="S53" s="156" t="s">
         <v>58</v>
       </c>
       <c r="T53" s="156"/>
       <c r="U53" s="156"/>
       <c r="V53" s="156"/>
       <c r="W53" s="156"/>
       <c r="X53" s="156"/>
       <c r="Y53" s="156"/>
       <c r="Z53" s="156"/>
       <c r="AA53" s="156"/>
       <c r="AB53" s="156"/>
       <c r="AC53" s="156"/>
       <c r="AD53" s="156"/>
       <c r="AE53" s="156"/>
       <c r="AF53" s="156"/>
       <c r="AG53" s="156"/>
       <c r="AH53" s="156"/>
       <c r="AI53" s="156"/>
       <c r="AJ53" s="156"/>
       <c r="AK53" s="156"/>
       <c r="AL53" s="156"/>
       <c r="AM53" s="156"/>
       <c r="AN53" s="156"/>
       <c r="AO53" s="156"/>
       <c r="AP53" s="156"/>
-      <c r="AQ53" s="69"/>
+      <c r="AQ53" s="64"/>
     </row>
     <row r="54" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D54" s="39"/>
-[...1 lines deleted...]
-      <c r="F54" s="129" t="s">
+      <c r="D54" s="38"/>
+      <c r="E54" s="63"/>
+      <c r="F54" s="175" t="s">
         <v>52</v>
       </c>
-      <c r="G54" s="131" t="s">
+      <c r="G54" s="227" t="s">
         <v>40</v>
       </c>
-      <c r="H54" s="131"/>
-[...14 lines deleted...]
-      <c r="W54" s="317" t="s">
+      <c r="H54" s="227"/>
+      <c r="I54" s="227"/>
+      <c r="J54" s="227"/>
+      <c r="K54" s="227"/>
+      <c r="L54" s="227"/>
+      <c r="M54" s="227"/>
+      <c r="N54" s="227"/>
+      <c r="O54" s="227"/>
+      <c r="P54" s="227"/>
+      <c r="Q54" s="227"/>
+      <c r="R54" s="227"/>
+      <c r="S54" s="227"/>
+      <c r="T54" s="227"/>
+      <c r="U54" s="227"/>
+      <c r="V54" s="227"/>
+      <c r="W54" s="311" t="s">
         <v>106</v>
       </c>
-      <c r="X54" s="318"/>
-[...18 lines deleted...]
-      <c r="AQ54" s="69"/>
+      <c r="X54" s="312"/>
+      <c r="Y54" s="312"/>
+      <c r="Z54" s="312"/>
+      <c r="AA54" s="312"/>
+      <c r="AB54" s="312"/>
+      <c r="AC54" s="312"/>
+      <c r="AD54" s="312"/>
+      <c r="AE54" s="312"/>
+      <c r="AF54" s="312"/>
+      <c r="AG54" s="312"/>
+      <c r="AH54" s="312"/>
+      <c r="AI54" s="312"/>
+      <c r="AJ54" s="312"/>
+      <c r="AK54" s="312"/>
+      <c r="AL54" s="312"/>
+      <c r="AM54" s="312"/>
+      <c r="AN54" s="312"/>
+      <c r="AO54" s="312"/>
+      <c r="AP54" s="313"/>
+      <c r="AQ54" s="64"/>
     </row>
     <row r="55" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D55" s="39"/>
-[...2 lines deleted...]
-      <c r="G55" s="135" t="s">
+      <c r="D55" s="38"/>
+      <c r="E55" s="63"/>
+      <c r="F55" s="175"/>
+      <c r="G55" s="231" t="s">
         <v>46</v>
       </c>
-      <c r="H55" s="135"/>
-[...34 lines deleted...]
-      <c r="AQ55" s="69"/>
+      <c r="H55" s="231"/>
+      <c r="I55" s="231"/>
+      <c r="J55" s="231"/>
+      <c r="K55" s="231"/>
+      <c r="L55" s="231"/>
+      <c r="M55" s="231"/>
+      <c r="N55" s="231"/>
+      <c r="O55" s="231"/>
+      <c r="P55" s="231"/>
+      <c r="Q55" s="231"/>
+      <c r="R55" s="231"/>
+      <c r="S55" s="231"/>
+      <c r="T55" s="231"/>
+      <c r="U55" s="231"/>
+      <c r="V55" s="231"/>
+      <c r="W55" s="52"/>
+      <c r="X55" s="54"/>
+      <c r="Y55" s="54"/>
+      <c r="Z55" s="54"/>
+      <c r="AA55" s="54"/>
+      <c r="AB55" s="54"/>
+      <c r="AC55" s="54"/>
+      <c r="AD55" s="54"/>
+      <c r="AE55" s="54"/>
+      <c r="AF55" s="54"/>
+      <c r="AG55" s="54"/>
+      <c r="AH55" s="54"/>
+      <c r="AI55" s="54"/>
+      <c r="AJ55" s="54"/>
+      <c r="AK55" s="54"/>
+      <c r="AL55" s="54"/>
+      <c r="AM55" s="53"/>
+      <c r="AN55" s="229"/>
+      <c r="AO55" s="230"/>
+      <c r="AP55" s="230"/>
+      <c r="AQ55" s="64"/>
     </row>
     <row r="56" spans="4:43" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D56" s="39"/>
-[...2 lines deleted...]
-      <c r="G56" s="136" t="s">
+      <c r="D56" s="38"/>
+      <c r="E56" s="63"/>
+      <c r="F56" s="175"/>
+      <c r="G56" s="232" t="s">
         <v>41</v>
       </c>
-      <c r="H56" s="135"/>
-[...36 lines deleted...]
-      <c r="AQ56" s="69"/>
+      <c r="H56" s="231"/>
+      <c r="I56" s="231"/>
+      <c r="J56" s="231"/>
+      <c r="K56" s="231"/>
+      <c r="L56" s="231"/>
+      <c r="M56" s="231"/>
+      <c r="N56" s="231"/>
+      <c r="O56" s="231"/>
+      <c r="P56" s="231"/>
+      <c r="Q56" s="231"/>
+      <c r="R56" s="231"/>
+      <c r="S56" s="231"/>
+      <c r="T56" s="231"/>
+      <c r="U56" s="231"/>
+      <c r="V56" s="231"/>
+      <c r="W56" s="315" t="s">
+        <v>128</v>
+      </c>
+      <c r="X56" s="315"/>
+      <c r="Y56" s="315"/>
+      <c r="Z56" s="315"/>
+      <c r="AA56" s="315"/>
+      <c r="AB56" s="315"/>
+      <c r="AC56" s="315"/>
+      <c r="AD56" s="315"/>
+      <c r="AE56" s="315"/>
+      <c r="AF56" s="315"/>
+      <c r="AG56" s="315"/>
+      <c r="AH56" s="315"/>
+      <c r="AI56" s="315"/>
+      <c r="AJ56" s="315"/>
+      <c r="AK56" s="315"/>
+      <c r="AL56" s="315"/>
+      <c r="AM56" s="315"/>
+      <c r="AN56" s="315"/>
+      <c r="AO56" s="315"/>
+      <c r="AP56" s="315"/>
+      <c r="AQ56" s="64"/>
     </row>
     <row r="57" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D57" s="39"/>
-[...2 lines deleted...]
-      <c r="G57" s="132" t="s">
+      <c r="D57" s="38"/>
+      <c r="E57" s="63"/>
+      <c r="F57" s="175"/>
+      <c r="G57" s="228" t="s">
         <v>42</v>
       </c>
-      <c r="H57" s="132"/>
-[...14 lines deleted...]
-      <c r="W57" s="317" t="s">
+      <c r="H57" s="228"/>
+      <c r="I57" s="228"/>
+      <c r="J57" s="228"/>
+      <c r="K57" s="228"/>
+      <c r="L57" s="228"/>
+      <c r="M57" s="228"/>
+      <c r="N57" s="228"/>
+      <c r="O57" s="228"/>
+      <c r="P57" s="228"/>
+      <c r="Q57" s="228"/>
+      <c r="R57" s="228"/>
+      <c r="S57" s="228"/>
+      <c r="T57" s="228"/>
+      <c r="U57" s="228"/>
+      <c r="V57" s="228"/>
+      <c r="W57" s="311" t="s">
+        <v>140</v>
+      </c>
+      <c r="X57" s="312"/>
+      <c r="Y57" s="312"/>
+      <c r="Z57" s="312"/>
+      <c r="AA57" s="312"/>
+      <c r="AB57" s="312"/>
+      <c r="AC57" s="312"/>
+      <c r="AD57" s="312"/>
+      <c r="AE57" s="312"/>
+      <c r="AF57" s="312"/>
+      <c r="AG57" s="312"/>
+      <c r="AH57" s="312"/>
+      <c r="AI57" s="312"/>
+      <c r="AJ57" s="312"/>
+      <c r="AK57" s="312"/>
+      <c r="AL57" s="312"/>
+      <c r="AM57" s="312"/>
+      <c r="AN57" s="312"/>
+      <c r="AO57" s="312"/>
+      <c r="AP57" s="313"/>
+      <c r="AQ57" s="64"/>
+    </row>
+    <row r="58" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D58" s="38"/>
+      <c r="E58" s="63"/>
+      <c r="F58" s="175"/>
+      <c r="G58" s="231" t="s">
+        <v>43</v>
+      </c>
+      <c r="H58" s="231"/>
+      <c r="I58" s="231"/>
+      <c r="J58" s="231"/>
+      <c r="K58" s="231"/>
+      <c r="L58" s="231"/>
+      <c r="M58" s="231"/>
+      <c r="N58" s="231"/>
+      <c r="O58" s="231"/>
+      <c r="P58" s="231"/>
+      <c r="Q58" s="231"/>
+      <c r="R58" s="231"/>
+      <c r="S58" s="231"/>
+      <c r="T58" s="231"/>
+      <c r="U58" s="231"/>
+      <c r="V58" s="231"/>
+      <c r="W58" s="314" t="s">
+        <v>110</v>
+      </c>
+      <c r="X58" s="314"/>
+      <c r="Y58" s="314"/>
+      <c r="Z58" s="314"/>
+      <c r="AA58" s="314"/>
+      <c r="AB58" s="314"/>
+      <c r="AC58" s="314"/>
+      <c r="AD58" s="314"/>
+      <c r="AE58" s="314"/>
+      <c r="AF58" s="314"/>
+      <c r="AG58" s="314"/>
+      <c r="AH58" s="314"/>
+      <c r="AI58" s="314"/>
+      <c r="AJ58" s="314"/>
+      <c r="AK58" s="314"/>
+      <c r="AL58" s="314"/>
+      <c r="AM58" s="314"/>
+      <c r="AN58" s="314"/>
+      <c r="AO58" s="314"/>
+      <c r="AP58" s="314"/>
+      <c r="AQ58" s="64"/>
+    </row>
+    <row r="59" spans="4:43" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D59" s="38"/>
+      <c r="E59" s="66"/>
+      <c r="F59" s="67"/>
+      <c r="G59" s="68"/>
+      <c r="H59" s="68"/>
+      <c r="I59" s="68"/>
+      <c r="J59" s="68"/>
+      <c r="K59" s="68"/>
+      <c r="L59" s="68"/>
+      <c r="M59" s="68"/>
+      <c r="N59" s="68"/>
+      <c r="O59" s="68"/>
+      <c r="P59" s="68"/>
+      <c r="Q59" s="68"/>
+      <c r="R59" s="68"/>
+      <c r="S59" s="68"/>
+      <c r="T59" s="68"/>
+      <c r="U59" s="68"/>
+      <c r="V59" s="68"/>
+      <c r="W59" s="69"/>
+      <c r="X59" s="69"/>
+      <c r="Y59" s="69"/>
+      <c r="Z59" s="69"/>
+      <c r="AA59" s="69"/>
+      <c r="AB59" s="69"/>
+      <c r="AC59" s="69"/>
+      <c r="AD59" s="69"/>
+      <c r="AE59" s="69"/>
+      <c r="AF59" s="69"/>
+      <c r="AG59" s="69"/>
+      <c r="AH59" s="69"/>
+      <c r="AI59" s="69"/>
+      <c r="AJ59" s="69"/>
+      <c r="AK59" s="69"/>
+      <c r="AL59" s="69"/>
+      <c r="AM59" s="69"/>
+      <c r="AN59" s="69"/>
+      <c r="AO59" s="69"/>
+      <c r="AP59" s="69"/>
+      <c r="AQ59" s="70"/>
+    </row>
+    <row r="60" spans="4:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D60" s="38"/>
+      <c r="E60" s="38"/>
+      <c r="F60" s="38"/>
+      <c r="G60" s="38"/>
+      <c r="H60" s="38"/>
+      <c r="I60" s="38"/>
+      <c r="J60" s="38"/>
+      <c r="K60" s="38"/>
+      <c r="L60" s="38"/>
+      <c r="M60" s="38"/>
+      <c r="N60" s="38"/>
+      <c r="O60" s="38"/>
+      <c r="P60" s="38"/>
+      <c r="Q60" s="38"/>
+      <c r="R60" s="38"/>
+      <c r="S60" s="38"/>
+      <c r="T60" s="38"/>
+      <c r="U60" s="38"/>
+      <c r="V60" s="38"/>
+      <c r="W60" s="38"/>
+      <c r="X60" s="38"/>
+      <c r="Y60" s="38"/>
+      <c r="Z60" s="38"/>
+      <c r="AA60" s="38"/>
+      <c r="AB60" s="38"/>
+      <c r="AC60" s="38"/>
+      <c r="AD60" s="38"/>
+      <c r="AE60" s="38"/>
+      <c r="AF60" s="38"/>
+      <c r="AG60" s="149" t="s">
         <v>144</v>
       </c>
-      <c r="X57" s="318"/>
-[...149 lines deleted...]
-      <c r="AP60" s="202"/>
+      <c r="AH60" s="149"/>
+      <c r="AI60" s="149"/>
+      <c r="AJ60" s="149"/>
+      <c r="AK60" s="149"/>
+      <c r="AL60" s="149"/>
+      <c r="AM60" s="149"/>
+      <c r="AN60" s="149"/>
+      <c r="AO60" s="149"/>
+      <c r="AP60" s="149"/>
     </row>
     <row r="61" spans="4:43" x14ac:dyDescent="0.2">
-      <c r="D61" s="39"/>
-[...37 lines deleted...]
-      <c r="AP61" s="39"/>
+      <c r="D61" s="38"/>
+      <c r="E61" s="38"/>
+      <c r="F61" s="38"/>
+      <c r="G61" s="38"/>
+      <c r="H61" s="38"/>
+      <c r="I61" s="38"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="38"/>
+      <c r="M61" s="38"/>
+      <c r="N61" s="38"/>
+      <c r="O61" s="38"/>
+      <c r="P61" s="38"/>
+      <c r="Q61" s="38"/>
+      <c r="R61" s="38"/>
+      <c r="S61" s="38"/>
+      <c r="T61" s="38"/>
+      <c r="U61" s="38"/>
+      <c r="V61" s="38"/>
+      <c r="W61" s="38"/>
+      <c r="X61" s="38"/>
+      <c r="Y61" s="38"/>
+      <c r="Z61" s="38"/>
+      <c r="AA61" s="38"/>
+      <c r="AB61" s="38"/>
+      <c r="AC61" s="38"/>
+      <c r="AD61" s="38"/>
+      <c r="AE61" s="38"/>
+      <c r="AF61" s="38"/>
+      <c r="AG61" s="38"/>
+      <c r="AH61" s="38"/>
+      <c r="AI61" s="38"/>
+      <c r="AJ61" s="38"/>
+      <c r="AK61" s="38"/>
+      <c r="AL61" s="38"/>
+      <c r="AM61" s="38"/>
+      <c r="AN61" s="38"/>
+      <c r="AO61" s="38"/>
+      <c r="AP61" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="125">
-    <mergeCell ref="AG60:AP60"/>
-[...20 lines deleted...]
-    <mergeCell ref="Q47:R47"/>
+    <mergeCell ref="AE12:AI12"/>
+    <mergeCell ref="AJ12:AP12"/>
+    <mergeCell ref="K14:AJ14"/>
+    <mergeCell ref="AE16:AF16"/>
+    <mergeCell ref="AG16:AH16"/>
+    <mergeCell ref="AJ16:AK16"/>
+    <mergeCell ref="AM16:AN16"/>
+    <mergeCell ref="Y21:AB21"/>
+    <mergeCell ref="AC21:AM21"/>
+    <mergeCell ref="F23:AP23"/>
+    <mergeCell ref="Q25:Y25"/>
+    <mergeCell ref="T19:W19"/>
+    <mergeCell ref="Y19:AB19"/>
+    <mergeCell ref="AC19:AQ19"/>
+    <mergeCell ref="Y20:AB20"/>
+    <mergeCell ref="AC20:AO20"/>
+    <mergeCell ref="F26:AP26"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:AP27"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:AP28"/>
+    <mergeCell ref="AC32:AP33"/>
+    <mergeCell ref="O34:U34"/>
+    <mergeCell ref="V34:AP34"/>
+    <mergeCell ref="F29:F42"/>
+    <mergeCell ref="G29:N29"/>
+    <mergeCell ref="O29:AP29"/>
+    <mergeCell ref="G30:N30"/>
+    <mergeCell ref="O30:AP30"/>
+    <mergeCell ref="G31:N34"/>
+    <mergeCell ref="AC31:AP31"/>
+    <mergeCell ref="G35:N35"/>
+    <mergeCell ref="O35:R35"/>
+    <mergeCell ref="S35:T35"/>
+    <mergeCell ref="V35:X35"/>
+    <mergeCell ref="W32:Z33"/>
+    <mergeCell ref="AA32:AB33"/>
+    <mergeCell ref="O32:S33"/>
+    <mergeCell ref="T32:U33"/>
+    <mergeCell ref="V32:V33"/>
+    <mergeCell ref="U37:W37"/>
+    <mergeCell ref="X37:AE37"/>
+    <mergeCell ref="AF37:AG38"/>
+    <mergeCell ref="AH37:AK38"/>
+    <mergeCell ref="Z35:AB35"/>
+    <mergeCell ref="AC35:AE35"/>
+    <mergeCell ref="AF35:AG35"/>
+    <mergeCell ref="AI35:AK35"/>
+    <mergeCell ref="AL37:AL38"/>
+    <mergeCell ref="AM37:AM38"/>
+    <mergeCell ref="AN37:AN38"/>
+    <mergeCell ref="AO37:AO38"/>
+    <mergeCell ref="AM35:AO35"/>
+    <mergeCell ref="G36:N36"/>
+    <mergeCell ref="O36:AP36"/>
+    <mergeCell ref="G37:N38"/>
+    <mergeCell ref="O37:O38"/>
+    <mergeCell ref="P37:T38"/>
+    <mergeCell ref="AP37:AP38"/>
+    <mergeCell ref="U38:W38"/>
+    <mergeCell ref="X38:AE38"/>
+    <mergeCell ref="AH44:AP44"/>
+    <mergeCell ref="O45:T45"/>
+    <mergeCell ref="U45:Y45"/>
+    <mergeCell ref="Z45:AG45"/>
+    <mergeCell ref="AH45:AP45"/>
+    <mergeCell ref="G39:N42"/>
+    <mergeCell ref="AC39:AP39"/>
+    <mergeCell ref="O40:S41"/>
+    <mergeCell ref="T40:U41"/>
+    <mergeCell ref="V40:V41"/>
+    <mergeCell ref="W40:Z41"/>
+    <mergeCell ref="AA40:AB41"/>
+    <mergeCell ref="AC40:AP41"/>
+    <mergeCell ref="O42:U42"/>
+    <mergeCell ref="V42:AP42"/>
     <mergeCell ref="P46:R46"/>
     <mergeCell ref="S49:AP49"/>
     <mergeCell ref="F50:N53"/>
     <mergeCell ref="O50:P51"/>
     <mergeCell ref="Q50:R51"/>
     <mergeCell ref="S50:AE50"/>
     <mergeCell ref="AF50:AP50"/>
     <mergeCell ref="S51:AE51"/>
     <mergeCell ref="O52:P52"/>
     <mergeCell ref="Q52:R52"/>
     <mergeCell ref="S52:AP52"/>
     <mergeCell ref="Q53:R53"/>
     <mergeCell ref="S53:AP53"/>
     <mergeCell ref="F43:N46"/>
     <mergeCell ref="O43:T43"/>
     <mergeCell ref="U43:Y43"/>
     <mergeCell ref="Z43:AG43"/>
     <mergeCell ref="AH43:AP43"/>
     <mergeCell ref="O44:T44"/>
     <mergeCell ref="U44:Y44"/>
     <mergeCell ref="U46:Y46"/>
     <mergeCell ref="Z46:AG46"/>
     <mergeCell ref="AH46:AP46"/>
     <mergeCell ref="Z44:AG44"/>
-    <mergeCell ref="AH44:AP44"/>
-[...77 lines deleted...]
-    <mergeCell ref="AC21:AM21"/>
+    <mergeCell ref="S47:AP47"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="Q48:R48"/>
+    <mergeCell ref="S48:AP48"/>
+    <mergeCell ref="F47:N49"/>
+    <mergeCell ref="O49:P49"/>
+    <mergeCell ref="Q49:R49"/>
+    <mergeCell ref="O47:P47"/>
+    <mergeCell ref="Q47:R47"/>
+    <mergeCell ref="AG60:AP60"/>
+    <mergeCell ref="G57:V57"/>
+    <mergeCell ref="W57:AP57"/>
+    <mergeCell ref="G58:V58"/>
+    <mergeCell ref="W58:AP58"/>
+    <mergeCell ref="O53:P53"/>
+    <mergeCell ref="F54:F58"/>
+    <mergeCell ref="G54:V54"/>
+    <mergeCell ref="W54:AP54"/>
+    <mergeCell ref="G55:V55"/>
+    <mergeCell ref="AN55:AP55"/>
+    <mergeCell ref="G56:V56"/>
+    <mergeCell ref="W56:AP56"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.6" bottom="0.45" header="0.25" footer="0.32"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="62" max="49" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="D9:AQ62"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A55" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BC18" sqref="BC18"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AG18" sqref="AG18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.26953125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="2.26953125" style="40" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="45" max="16384" width="2.26953125" style="40"/>
+    <col min="1" max="3" width="2.21875" style="39" customWidth="1"/>
+    <col min="4" max="4" width="2.109375" style="39" customWidth="1"/>
+    <col min="5" max="5" width="2.44140625" style="39" customWidth="1"/>
+    <col min="6" max="6" width="3.44140625" style="39" customWidth="1"/>
+    <col min="7" max="9" width="2.44140625" style="39" customWidth="1"/>
+    <col min="10" max="10" width="2.88671875" style="39" customWidth="1"/>
+    <col min="11" max="13" width="2.44140625" style="39" customWidth="1"/>
+    <col min="14" max="14" width="2.6640625" style="39" customWidth="1"/>
+    <col min="15" max="42" width="2.44140625" style="39" customWidth="1"/>
+    <col min="43" max="43" width="2.21875" style="39" customWidth="1"/>
+    <col min="44" max="44" width="1.6640625" style="39" customWidth="1"/>
+    <col min="45" max="16384" width="2.21875" style="39"/>
   </cols>
   <sheetData>
     <row r="9" spans="4:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D11" s="39" t="s">
+      <c r="D11" s="38" t="s">
+        <v>146</v>
+      </c>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="38"/>
+      <c r="H11" s="38"/>
+      <c r="I11" s="38"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
+      <c r="N11" s="38"/>
+      <c r="O11" s="38"/>
+      <c r="P11" s="38"/>
+      <c r="Q11" s="38"/>
+      <c r="R11" s="38"/>
+      <c r="S11" s="38"/>
+      <c r="T11" s="38"/>
+      <c r="U11" s="38"/>
+      <c r="V11" s="38"/>
+      <c r="W11" s="38"/>
+      <c r="X11" s="38"/>
+      <c r="Y11" s="38"/>
+      <c r="Z11" s="38"/>
+      <c r="AA11" s="38"/>
+      <c r="AB11" s="38"/>
+      <c r="AC11" s="38"/>
+      <c r="AD11" s="38"/>
+      <c r="AE11" s="38"/>
+      <c r="AF11" s="38"/>
+      <c r="AG11" s="38"/>
+      <c r="AH11" s="38"/>
+      <c r="AI11" s="38"/>
+      <c r="AJ11" s="38"/>
+      <c r="AK11" s="38"/>
+      <c r="AL11" s="38"/>
+      <c r="AM11" s="38"/>
+      <c r="AN11" s="38"/>
+      <c r="AO11" s="38"/>
+      <c r="AP11" s="38"/>
+    </row>
+    <row r="12" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D12" s="38"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="61"/>
+      <c r="G12" s="61"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="61"/>
+      <c r="P12" s="61"/>
+      <c r="Q12" s="61"/>
+      <c r="R12" s="61"/>
+      <c r="S12" s="61"/>
+      <c r="T12" s="61"/>
+      <c r="U12" s="61"/>
+      <c r="V12" s="61"/>
+      <c r="W12" s="61"/>
+      <c r="X12" s="61"/>
+      <c r="Y12" s="61"/>
+      <c r="Z12" s="61"/>
+      <c r="AA12" s="61"/>
+      <c r="AB12" s="61"/>
+      <c r="AC12" s="61"/>
+      <c r="AD12" s="61"/>
+      <c r="AE12" s="61"/>
+      <c r="AF12" s="61"/>
+      <c r="AG12" s="61"/>
+      <c r="AH12" s="61"/>
+      <c r="AI12" s="61"/>
+      <c r="AJ12" s="61"/>
+      <c r="AK12" s="61"/>
+      <c r="AL12" s="61"/>
+      <c r="AM12" s="61"/>
+      <c r="AN12" s="61"/>
+      <c r="AO12" s="61"/>
+      <c r="AP12" s="61"/>
+      <c r="AQ12" s="62"/>
+    </row>
+    <row r="13" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D13" s="38"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="38"/>
+      <c r="P13" s="38"/>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="38"/>
+      <c r="S13" s="38"/>
+      <c r="T13" s="38"/>
+      <c r="U13" s="38"/>
+      <c r="V13" s="38"/>
+      <c r="W13" s="38"/>
+      <c r="X13" s="38"/>
+      <c r="Y13" s="38"/>
+      <c r="Z13" s="38"/>
+      <c r="AA13" s="38"/>
+      <c r="AB13" s="38"/>
+      <c r="AC13" s="38"/>
+      <c r="AD13" s="38"/>
+      <c r="AE13" s="204" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF13" s="205"/>
+      <c r="AG13" s="205"/>
+      <c r="AH13" s="205"/>
+      <c r="AI13" s="206"/>
+      <c r="AJ13" s="207"/>
+      <c r="AK13" s="208"/>
+      <c r="AL13" s="208"/>
+      <c r="AM13" s="208"/>
+      <c r="AN13" s="208"/>
+      <c r="AO13" s="208"/>
+      <c r="AP13" s="209"/>
+      <c r="AQ13" s="64"/>
+    </row>
+    <row r="14" spans="4:43" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D14" s="38"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="38"/>
+      <c r="P14" s="38"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="38"/>
+      <c r="S14" s="38"/>
+      <c r="T14" s="38"/>
+      <c r="U14" s="38"/>
+      <c r="V14" s="38"/>
+      <c r="W14" s="38"/>
+      <c r="X14" s="38"/>
+      <c r="Y14" s="38"/>
+      <c r="Z14" s="38"/>
+      <c r="AA14" s="38"/>
+      <c r="AB14" s="38"/>
+      <c r="AC14" s="38"/>
+      <c r="AD14" s="38"/>
+      <c r="AE14" s="38"/>
+      <c r="AF14" s="38"/>
+      <c r="AG14" s="38"/>
+      <c r="AH14" s="38"/>
+      <c r="AI14" s="38"/>
+      <c r="AJ14" s="38"/>
+      <c r="AK14" s="38"/>
+      <c r="AL14" s="38"/>
+      <c r="AM14" s="38"/>
+      <c r="AN14" s="38"/>
+      <c r="AO14" s="38"/>
+      <c r="AP14" s="38"/>
+      <c r="AQ14" s="64"/>
+    </row>
+    <row r="15" spans="4:43" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D15" s="38"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="203" t="s">
+        <v>122</v>
+      </c>
+      <c r="L15" s="203"/>
+      <c r="M15" s="203"/>
+      <c r="N15" s="203"/>
+      <c r="O15" s="203"/>
+      <c r="P15" s="203"/>
+      <c r="Q15" s="203"/>
+      <c r="R15" s="203"/>
+      <c r="S15" s="203"/>
+      <c r="T15" s="203"/>
+      <c r="U15" s="203"/>
+      <c r="V15" s="203"/>
+      <c r="W15" s="203"/>
+      <c r="X15" s="203"/>
+      <c r="Y15" s="203"/>
+      <c r="Z15" s="203"/>
+      <c r="AA15" s="203"/>
+      <c r="AB15" s="203"/>
+      <c r="AC15" s="203"/>
+      <c r="AD15" s="203"/>
+      <c r="AE15" s="203"/>
+      <c r="AF15" s="203"/>
+      <c r="AG15" s="203"/>
+      <c r="AH15" s="203"/>
+      <c r="AI15" s="203"/>
+      <c r="AJ15" s="203"/>
+      <c r="AK15" s="38"/>
+      <c r="AL15" s="38"/>
+      <c r="AM15" s="38"/>
+      <c r="AN15" s="38"/>
+      <c r="AO15" s="38"/>
+      <c r="AP15" s="38"/>
+      <c r="AQ15" s="64"/>
+    </row>
+    <row r="16" spans="4:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D16" s="38"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="38"/>
+      <c r="M16" s="38"/>
+      <c r="N16" s="38"/>
+      <c r="O16" s="38"/>
+      <c r="P16" s="38"/>
+      <c r="Q16" s="38"/>
+      <c r="R16" s="38"/>
+      <c r="S16" s="38"/>
+      <c r="T16" s="38"/>
+      <c r="U16" s="38"/>
+      <c r="V16" s="38"/>
+      <c r="W16" s="38"/>
+      <c r="X16" s="38"/>
+      <c r="Y16" s="38"/>
+      <c r="Z16" s="38"/>
+      <c r="AA16" s="38"/>
+      <c r="AB16" s="38"/>
+      <c r="AC16" s="38"/>
+      <c r="AD16" s="38"/>
+      <c r="AE16" s="38"/>
+      <c r="AF16" s="38"/>
+      <c r="AG16" s="38"/>
+      <c r="AH16" s="38"/>
+      <c r="AI16" s="38"/>
+      <c r="AJ16" s="38"/>
+      <c r="AK16" s="38"/>
+      <c r="AL16" s="38"/>
+      <c r="AM16" s="38"/>
+      <c r="AN16" s="38"/>
+      <c r="AO16" s="38"/>
+      <c r="AP16" s="38"/>
+      <c r="AQ16" s="64"/>
+    </row>
+    <row r="17" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D17" s="38"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="38"/>
+      <c r="R17" s="38"/>
+      <c r="S17" s="38"/>
+      <c r="T17" s="38"/>
+      <c r="U17" s="38"/>
+      <c r="V17" s="38"/>
+      <c r="W17" s="38"/>
+      <c r="X17" s="38"/>
+      <c r="Y17" s="38"/>
+      <c r="Z17" s="38"/>
+      <c r="AA17" s="38"/>
+      <c r="AB17" s="38"/>
+      <c r="AC17" s="38"/>
+      <c r="AD17" s="38"/>
+      <c r="AE17" s="125" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF17" s="125"/>
+      <c r="AG17" s="270">
+        <v>8</v>
+      </c>
+      <c r="AH17" s="270"/>
+      <c r="AI17" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ17" s="270">
+        <v>6</v>
+      </c>
+      <c r="AK17" s="270"/>
+      <c r="AL17" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="AM17" s="270">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="270"/>
+      <c r="AO17" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP17" s="38"/>
+      <c r="AQ17" s="64"/>
+    </row>
+    <row r="18" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D18" s="38"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="38"/>
+      <c r="N18" s="38"/>
+      <c r="O18" s="38"/>
+      <c r="P18" s="38"/>
+      <c r="Q18" s="38"/>
+      <c r="R18" s="38"/>
+      <c r="S18" s="38"/>
+      <c r="T18" s="38"/>
+      <c r="U18" s="38"/>
+      <c r="V18" s="38"/>
+      <c r="W18" s="38"/>
+      <c r="X18" s="38"/>
+      <c r="Y18" s="38"/>
+      <c r="Z18" s="38"/>
+      <c r="AA18" s="38"/>
+      <c r="AB18" s="38"/>
+      <c r="AC18" s="38"/>
+      <c r="AD18" s="38"/>
+      <c r="AE18" s="38"/>
+      <c r="AF18" s="38"/>
+      <c r="AG18" s="38"/>
+      <c r="AH18" s="38"/>
+      <c r="AI18" s="38"/>
+      <c r="AJ18" s="38"/>
+      <c r="AK18" s="38"/>
+      <c r="AL18" s="38"/>
+      <c r="AM18" s="38"/>
+      <c r="AN18" s="38"/>
+      <c r="AO18" s="38"/>
+      <c r="AP18" s="38"/>
+      <c r="AQ18" s="64"/>
+    </row>
+    <row r="19" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D19" s="38"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="38"/>
+      <c r="O19" s="38"/>
+      <c r="P19" s="38"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="38"/>
+      <c r="S19" s="38"/>
+      <c r="T19" s="38"/>
+      <c r="V19" s="38"/>
+      <c r="W19" s="38"/>
+      <c r="X19" s="38"/>
+      <c r="Z19" s="38"/>
+      <c r="AA19" s="38"/>
+      <c r="AB19" s="38"/>
+      <c r="AC19" s="38"/>
+      <c r="AD19" s="38"/>
+      <c r="AE19" s="38"/>
+      <c r="AF19" s="38"/>
+      <c r="AG19" s="38"/>
+      <c r="AH19" s="38"/>
+      <c r="AI19" s="38"/>
+      <c r="AJ19" s="38"/>
+      <c r="AK19" s="38"/>
+      <c r="AL19" s="38"/>
+      <c r="AM19" s="38"/>
+      <c r="AN19" s="38"/>
+      <c r="AO19" s="38"/>
+      <c r="AP19" s="38"/>
+      <c r="AQ19" s="64"/>
+    </row>
+    <row r="20" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D20" s="38"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="38"/>
+      <c r="N20" s="38"/>
+      <c r="O20" s="38"/>
+      <c r="P20" s="38"/>
+      <c r="Q20" s="38"/>
+      <c r="R20" s="38"/>
+      <c r="S20" s="38"/>
+      <c r="T20" s="224" t="s">
+        <v>45</v>
+      </c>
+      <c r="U20" s="224"/>
+      <c r="V20" s="224"/>
+      <c r="W20" s="224"/>
+      <c r="Y20" s="224" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="224"/>
+      <c r="AA20" s="224"/>
+      <c r="AB20" s="224"/>
+      <c r="AC20" s="262" t="s">
+        <v>78</v>
+      </c>
+      <c r="AD20" s="262"/>
+      <c r="AE20" s="262"/>
+      <c r="AF20" s="262"/>
+      <c r="AG20" s="262"/>
+      <c r="AH20" s="262"/>
+      <c r="AI20" s="262"/>
+      <c r="AJ20" s="262"/>
+      <c r="AK20" s="262"/>
+      <c r="AL20" s="262"/>
+      <c r="AM20" s="262"/>
+      <c r="AN20" s="262"/>
+      <c r="AO20" s="262"/>
+      <c r="AP20" s="262"/>
+      <c r="AQ20" s="263"/>
+    </row>
+    <row r="21" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D21" s="38"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="38"/>
+      <c r="O21" s="38"/>
+      <c r="P21" s="38"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="38"/>
+      <c r="S21" s="38"/>
+      <c r="T21" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="V21" s="38"/>
+      <c r="W21" s="38"/>
+      <c r="Y21" s="224" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z21" s="224"/>
+      <c r="AA21" s="224"/>
+      <c r="AB21" s="224"/>
+      <c r="AC21" s="261" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD21" s="261"/>
+      <c r="AE21" s="261"/>
+      <c r="AF21" s="261"/>
+      <c r="AG21" s="261"/>
+      <c r="AH21" s="261"/>
+      <c r="AI21" s="261"/>
+      <c r="AJ21" s="261"/>
+      <c r="AK21" s="261"/>
+      <c r="AL21" s="261"/>
+      <c r="AM21" s="261"/>
+      <c r="AN21" s="261"/>
+      <c r="AO21" s="261"/>
+      <c r="AP21" s="38"/>
+      <c r="AQ21" s="64"/>
+    </row>
+    <row r="22" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D22" s="38"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="Y22" s="251" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z22" s="251"/>
+      <c r="AA22" s="251"/>
+      <c r="AB22" s="251"/>
+      <c r="AC22" s="310" t="s">
+        <v>69</v>
+      </c>
+      <c r="AD22" s="310"/>
+      <c r="AE22" s="310"/>
+      <c r="AF22" s="310"/>
+      <c r="AG22" s="310"/>
+      <c r="AH22" s="310"/>
+      <c r="AI22" s="310"/>
+      <c r="AJ22" s="310"/>
+      <c r="AK22" s="310"/>
+      <c r="AL22" s="310"/>
+      <c r="AM22" s="310"/>
+      <c r="AN22" s="38"/>
+      <c r="AO22" s="71"/>
+      <c r="AP22" s="38"/>
+      <c r="AQ22" s="64"/>
+    </row>
+    <row r="23" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D23" s="38"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="38"/>
+      <c r="S23" s="38"/>
+      <c r="T23" s="38"/>
+      <c r="U23" s="38"/>
+      <c r="V23" s="38"/>
+      <c r="W23" s="38"/>
+      <c r="X23" s="38"/>
+      <c r="Y23" s="38"/>
+      <c r="Z23" s="38"/>
+      <c r="AA23" s="38"/>
+      <c r="AB23" s="38"/>
+      <c r="AC23" s="38"/>
+      <c r="AD23" s="38"/>
+      <c r="AE23" s="38"/>
+      <c r="AF23" s="38"/>
+      <c r="AG23" s="38"/>
+      <c r="AH23" s="38"/>
+      <c r="AI23" s="38"/>
+      <c r="AJ23" s="38"/>
+      <c r="AK23" s="38"/>
+      <c r="AL23" s="38"/>
+      <c r="AM23" s="38"/>
+      <c r="AN23" s="38"/>
+      <c r="AO23" s="38"/>
+      <c r="AP23" s="38"/>
+      <c r="AQ23" s="64"/>
+    </row>
+    <row r="24" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D24" s="38"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="104" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="104"/>
+      <c r="H24" s="104"/>
+      <c r="I24" s="104"/>
+      <c r="J24" s="104"/>
+      <c r="K24" s="104"/>
+      <c r="L24" s="104"/>
+      <c r="M24" s="104"/>
+      <c r="N24" s="104"/>
+      <c r="O24" s="104"/>
+      <c r="P24" s="104"/>
+      <c r="Q24" s="104"/>
+      <c r="R24" s="104"/>
+      <c r="S24" s="104"/>
+      <c r="T24" s="104"/>
+      <c r="U24" s="104"/>
+      <c r="V24" s="104"/>
+      <c r="W24" s="104"/>
+      <c r="X24" s="104"/>
+      <c r="Y24" s="104"/>
+      <c r="Z24" s="104"/>
+      <c r="AA24" s="104"/>
+      <c r="AB24" s="104"/>
+      <c r="AC24" s="104"/>
+      <c r="AD24" s="104"/>
+      <c r="AE24" s="104"/>
+      <c r="AF24" s="104"/>
+      <c r="AG24" s="104"/>
+      <c r="AH24" s="104"/>
+      <c r="AI24" s="104"/>
+      <c r="AJ24" s="104"/>
+      <c r="AK24" s="104"/>
+      <c r="AL24" s="104"/>
+      <c r="AM24" s="104"/>
+      <c r="AN24" s="104"/>
+      <c r="AO24" s="104"/>
+      <c r="AP24" s="104"/>
+      <c r="AQ24" s="64"/>
+    </row>
+    <row r="25" spans="4:43" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D25" s="38"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
+      <c r="N25" s="38"/>
+      <c r="O25" s="38"/>
+      <c r="P25" s="38"/>
+      <c r="Q25" s="38"/>
+      <c r="R25" s="38"/>
+      <c r="S25" s="38"/>
+      <c r="T25" s="38"/>
+      <c r="U25" s="38"/>
+      <c r="V25" s="38"/>
+      <c r="W25" s="38"/>
+      <c r="X25" s="38"/>
+      <c r="Y25" s="38"/>
+      <c r="Z25" s="38"/>
+      <c r="AA25" s="38"/>
+      <c r="AB25" s="38"/>
+      <c r="AC25" s="38"/>
+      <c r="AD25" s="38"/>
+      <c r="AE25" s="38"/>
+      <c r="AF25" s="38"/>
+      <c r="AG25" s="38"/>
+      <c r="AH25" s="38"/>
+      <c r="AI25" s="38"/>
+      <c r="AJ25" s="38"/>
+      <c r="AK25" s="38"/>
+      <c r="AL25" s="38"/>
+      <c r="AM25" s="38"/>
+      <c r="AN25" s="38"/>
+      <c r="AO25" s="38"/>
+      <c r="AP25" s="38"/>
+      <c r="AQ25" s="64"/>
+    </row>
+    <row r="26" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D26" s="38"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38"/>
+      <c r="K26" s="38"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="38"/>
+      <c r="N26" s="38"/>
+      <c r="O26" s="38"/>
+      <c r="P26" s="38"/>
+      <c r="Q26" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="R26" s="106"/>
+      <c r="S26" s="106"/>
+      <c r="T26" s="106"/>
+      <c r="U26" s="106"/>
+      <c r="V26" s="106"/>
+      <c r="W26" s="106"/>
+      <c r="X26" s="106"/>
+      <c r="Y26" s="106"/>
+      <c r="Z26" s="41"/>
+      <c r="AA26" s="41"/>
+      <c r="AB26" s="41"/>
+      <c r="AC26" s="41"/>
+      <c r="AD26" s="41"/>
+      <c r="AE26" s="41"/>
+      <c r="AF26" s="41"/>
+      <c r="AG26" s="41"/>
+      <c r="AH26" s="41"/>
+      <c r="AI26" s="41"/>
+      <c r="AJ26" s="41"/>
+      <c r="AK26" s="41"/>
+      <c r="AL26" s="41"/>
+      <c r="AM26" s="41"/>
+      <c r="AN26" s="41"/>
+      <c r="AO26" s="41"/>
+      <c r="AP26" s="41"/>
+      <c r="AQ26" s="64"/>
+    </row>
+    <row r="27" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D27" s="38"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="107" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" s="108"/>
+      <c r="H27" s="108"/>
+      <c r="I27" s="108"/>
+      <c r="J27" s="108"/>
+      <c r="K27" s="108"/>
+      <c r="L27" s="108"/>
+      <c r="M27" s="108"/>
+      <c r="N27" s="108"/>
+      <c r="O27" s="108"/>
+      <c r="P27" s="108"/>
+      <c r="Q27" s="108"/>
+      <c r="R27" s="108"/>
+      <c r="S27" s="108"/>
+      <c r="T27" s="108"/>
+      <c r="U27" s="108"/>
+      <c r="V27" s="108"/>
+      <c r="W27" s="108"/>
+      <c r="X27" s="108"/>
+      <c r="Y27" s="108"/>
+      <c r="Z27" s="108"/>
+      <c r="AA27" s="108"/>
+      <c r="AB27" s="108"/>
+      <c r="AC27" s="108"/>
+      <c r="AD27" s="108"/>
+      <c r="AE27" s="108"/>
+      <c r="AF27" s="108"/>
+      <c r="AG27" s="108"/>
+      <c r="AH27" s="108"/>
+      <c r="AI27" s="108"/>
+      <c r="AJ27" s="108"/>
+      <c r="AK27" s="108"/>
+      <c r="AL27" s="108"/>
+      <c r="AM27" s="108"/>
+      <c r="AN27" s="108"/>
+      <c r="AO27" s="108"/>
+      <c r="AP27" s="109"/>
+      <c r="AQ27" s="64"/>
+    </row>
+    <row r="28" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D28" s="38"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="98"/>
+      <c r="G28" s="102" t="s">
+        <v>65</v>
+      </c>
+      <c r="H28" s="102"/>
+      <c r="I28" s="103"/>
+      <c r="J28" s="256"/>
+      <c r="K28" s="257"/>
+      <c r="L28" s="258" t="s">
+        <v>137</v>
+      </c>
+      <c r="M28" s="258"/>
+      <c r="N28" s="258"/>
+      <c r="O28" s="258"/>
+      <c r="P28" s="258"/>
+      <c r="Q28" s="258"/>
+      <c r="R28" s="258"/>
+      <c r="S28" s="258"/>
+      <c r="T28" s="258"/>
+      <c r="U28" s="258"/>
+      <c r="V28" s="258"/>
+      <c r="W28" s="258"/>
+      <c r="X28" s="258"/>
+      <c r="Y28" s="258"/>
+      <c r="Z28" s="258"/>
+      <c r="AA28" s="258"/>
+      <c r="AB28" s="258"/>
+      <c r="AC28" s="258"/>
+      <c r="AD28" s="258"/>
+      <c r="AE28" s="258"/>
+      <c r="AF28" s="258"/>
+      <c r="AG28" s="258"/>
+      <c r="AH28" s="258"/>
+      <c r="AI28" s="258"/>
+      <c r="AJ28" s="258"/>
+      <c r="AK28" s="258"/>
+      <c r="AL28" s="258"/>
+      <c r="AM28" s="258"/>
+      <c r="AN28" s="258"/>
+      <c r="AO28" s="258"/>
+      <c r="AP28" s="258"/>
+      <c r="AQ28" s="64"/>
+    </row>
+    <row r="29" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D29" s="38"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="99"/>
+      <c r="G29" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="H29" s="102"/>
+      <c r="I29" s="103"/>
+      <c r="J29" s="256"/>
+      <c r="K29" s="257"/>
+      <c r="L29" s="258" t="s">
+        <v>138</v>
+      </c>
+      <c r="M29" s="258"/>
+      <c r="N29" s="258"/>
+      <c r="O29" s="258"/>
+      <c r="P29" s="258"/>
+      <c r="Q29" s="258"/>
+      <c r="R29" s="258"/>
+      <c r="S29" s="258"/>
+      <c r="T29" s="258"/>
+      <c r="U29" s="258"/>
+      <c r="V29" s="258"/>
+      <c r="W29" s="258"/>
+      <c r="X29" s="258"/>
+      <c r="Y29" s="258"/>
+      <c r="Z29" s="258"/>
+      <c r="AA29" s="258"/>
+      <c r="AB29" s="258"/>
+      <c r="AC29" s="258"/>
+      <c r="AD29" s="258"/>
+      <c r="AE29" s="258"/>
+      <c r="AF29" s="258"/>
+      <c r="AG29" s="258"/>
+      <c r="AH29" s="258"/>
+      <c r="AI29" s="258"/>
+      <c r="AJ29" s="258"/>
+      <c r="AK29" s="258"/>
+      <c r="AL29" s="258"/>
+      <c r="AM29" s="258"/>
+      <c r="AN29" s="258"/>
+      <c r="AO29" s="258"/>
+      <c r="AP29" s="258"/>
+      <c r="AQ29" s="64"/>
+    </row>
+    <row r="30" spans="4:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D30" s="38"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="316" t="s">
+        <v>55</v>
+      </c>
+      <c r="G30" s="319" t="s">
+        <v>67</v>
+      </c>
+      <c r="H30" s="320"/>
+      <c r="I30" s="320"/>
+      <c r="J30" s="320"/>
+      <c r="K30" s="320"/>
+      <c r="L30" s="320"/>
+      <c r="M30" s="320"/>
+      <c r="N30" s="320"/>
+      <c r="O30" s="321"/>
+      <c r="P30" s="321"/>
+      <c r="Q30" s="321"/>
+      <c r="R30" s="321"/>
+      <c r="S30" s="321"/>
+      <c r="T30" s="321"/>
+      <c r="U30" s="321"/>
+      <c r="V30" s="321"/>
+      <c r="W30" s="321"/>
+      <c r="X30" s="321"/>
+      <c r="Y30" s="321"/>
+      <c r="Z30" s="321"/>
+      <c r="AA30" s="321"/>
+      <c r="AB30" s="321"/>
+      <c r="AC30" s="321"/>
+      <c r="AD30" s="321"/>
+      <c r="AE30" s="321"/>
+      <c r="AF30" s="321"/>
+      <c r="AG30" s="321"/>
+      <c r="AH30" s="321"/>
+      <c r="AI30" s="321"/>
+      <c r="AJ30" s="321"/>
+      <c r="AK30" s="321"/>
+      <c r="AL30" s="321"/>
+      <c r="AM30" s="321"/>
+      <c r="AN30" s="321"/>
+      <c r="AO30" s="321"/>
+      <c r="AP30" s="321"/>
+      <c r="AQ30" s="64"/>
+    </row>
+    <row r="31" spans="4:43" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="38"/>
+      <c r="E31" s="63"/>
+      <c r="F31" s="317"/>
+      <c r="G31" s="322" t="s">
+        <v>48</v>
+      </c>
+      <c r="H31" s="323"/>
+      <c r="I31" s="323"/>
+      <c r="J31" s="323"/>
+      <c r="K31" s="323"/>
+      <c r="L31" s="323"/>
+      <c r="M31" s="323"/>
+      <c r="N31" s="323"/>
+      <c r="O31" s="324"/>
+      <c r="P31" s="324"/>
+      <c r="Q31" s="324"/>
+      <c r="R31" s="324"/>
+      <c r="S31" s="324"/>
+      <c r="T31" s="324"/>
+      <c r="U31" s="324"/>
+      <c r="V31" s="324"/>
+      <c r="W31" s="324"/>
+      <c r="X31" s="324"/>
+      <c r="Y31" s="324"/>
+      <c r="Z31" s="324"/>
+      <c r="AA31" s="324"/>
+      <c r="AB31" s="324"/>
+      <c r="AC31" s="324"/>
+      <c r="AD31" s="324"/>
+      <c r="AE31" s="324"/>
+      <c r="AF31" s="324"/>
+      <c r="AG31" s="324"/>
+      <c r="AH31" s="324"/>
+      <c r="AI31" s="324"/>
+      <c r="AJ31" s="324"/>
+      <c r="AK31" s="324"/>
+      <c r="AL31" s="324"/>
+      <c r="AM31" s="324"/>
+      <c r="AN31" s="324"/>
+      <c r="AO31" s="324"/>
+      <c r="AP31" s="324"/>
+      <c r="AQ31" s="64"/>
+    </row>
+    <row r="32" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D32" s="38"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="317"/>
+      <c r="G32" s="325" t="s">
+        <v>49</v>
+      </c>
+      <c r="H32" s="326"/>
+      <c r="I32" s="326"/>
+      <c r="J32" s="326"/>
+      <c r="K32" s="326"/>
+      <c r="L32" s="326"/>
+      <c r="M32" s="326"/>
+      <c r="N32" s="327"/>
+      <c r="O32" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="76"/>
+      <c r="Q32" s="76"/>
+      <c r="R32" s="77"/>
+      <c r="S32" s="78"/>
+      <c r="T32" s="79"/>
+      <c r="U32" s="79"/>
+      <c r="V32" s="79"/>
+      <c r="W32" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="X32" s="79"/>
+      <c r="Y32" s="79"/>
+      <c r="Z32" s="79"/>
+      <c r="AA32" s="79"/>
+      <c r="AB32" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC32" s="334"/>
+      <c r="AD32" s="334"/>
+      <c r="AE32" s="334"/>
+      <c r="AF32" s="334"/>
+      <c r="AG32" s="334"/>
+      <c r="AH32" s="334"/>
+      <c r="AI32" s="334"/>
+      <c r="AJ32" s="334"/>
+      <c r="AK32" s="334"/>
+      <c r="AL32" s="334"/>
+      <c r="AM32" s="334"/>
+      <c r="AN32" s="334"/>
+      <c r="AO32" s="334"/>
+      <c r="AP32" s="335"/>
+      <c r="AQ32" s="64"/>
+    </row>
+    <row r="33" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D33" s="38"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="317"/>
+      <c r="G33" s="328"/>
+      <c r="H33" s="329"/>
+      <c r="I33" s="329"/>
+      <c r="J33" s="329"/>
+      <c r="K33" s="329"/>
+      <c r="L33" s="329"/>
+      <c r="M33" s="329"/>
+      <c r="N33" s="330"/>
+      <c r="O33" s="336"/>
+      <c r="P33" s="336"/>
+      <c r="Q33" s="336"/>
+      <c r="R33" s="336"/>
+      <c r="S33" s="336"/>
+      <c r="T33" s="338" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="339"/>
+      <c r="V33" s="341"/>
+      <c r="W33" s="353"/>
+      <c r="X33" s="353"/>
+      <c r="Y33" s="353"/>
+      <c r="Z33" s="353"/>
+      <c r="AA33" s="355" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB33" s="356"/>
+      <c r="AC33" s="353"/>
+      <c r="AD33" s="353"/>
+      <c r="AE33" s="353"/>
+      <c r="AF33" s="353"/>
+      <c r="AG33" s="353"/>
+      <c r="AH33" s="353"/>
+      <c r="AI33" s="353"/>
+      <c r="AJ33" s="353"/>
+      <c r="AK33" s="353"/>
+      <c r="AL33" s="353"/>
+      <c r="AM33" s="353"/>
+      <c r="AN33" s="353"/>
+      <c r="AO33" s="353"/>
+      <c r="AP33" s="358"/>
+      <c r="AQ33" s="64"/>
+    </row>
+    <row r="34" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D34" s="38"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="317"/>
+      <c r="G34" s="328"/>
+      <c r="H34" s="329"/>
+      <c r="I34" s="329"/>
+      <c r="J34" s="329"/>
+      <c r="K34" s="329"/>
+      <c r="L34" s="329"/>
+      <c r="M34" s="329"/>
+      <c r="N34" s="330"/>
+      <c r="O34" s="337"/>
+      <c r="P34" s="337"/>
+      <c r="Q34" s="337"/>
+      <c r="R34" s="337"/>
+      <c r="S34" s="337"/>
+      <c r="T34" s="340"/>
+      <c r="U34" s="340"/>
+      <c r="V34" s="342"/>
+      <c r="W34" s="354"/>
+      <c r="X34" s="354"/>
+      <c r="Y34" s="354"/>
+      <c r="Z34" s="354"/>
+      <c r="AA34" s="357"/>
+      <c r="AB34" s="357"/>
+      <c r="AC34" s="354"/>
+      <c r="AD34" s="354"/>
+      <c r="AE34" s="354"/>
+      <c r="AF34" s="354"/>
+      <c r="AG34" s="354"/>
+      <c r="AH34" s="354"/>
+      <c r="AI34" s="354"/>
+      <c r="AJ34" s="354"/>
+      <c r="AK34" s="354"/>
+      <c r="AL34" s="354"/>
+      <c r="AM34" s="354"/>
+      <c r="AN34" s="354"/>
+      <c r="AO34" s="354"/>
+      <c r="AP34" s="359"/>
+      <c r="AQ34" s="64"/>
+    </row>
+    <row r="35" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D35" s="38"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="317"/>
+      <c r="G35" s="331"/>
+      <c r="H35" s="332"/>
+      <c r="I35" s="332"/>
+      <c r="J35" s="332"/>
+      <c r="K35" s="332"/>
+      <c r="L35" s="332"/>
+      <c r="M35" s="332"/>
+      <c r="N35" s="333"/>
+      <c r="O35" s="360" t="s">
+        <v>18</v>
+      </c>
+      <c r="P35" s="360"/>
+      <c r="Q35" s="360"/>
+      <c r="R35" s="360"/>
+      <c r="S35" s="360"/>
+      <c r="T35" s="360"/>
+      <c r="U35" s="360"/>
+      <c r="V35" s="361"/>
+      <c r="W35" s="362"/>
+      <c r="X35" s="362"/>
+      <c r="Y35" s="362"/>
+      <c r="Z35" s="362"/>
+      <c r="AA35" s="362"/>
+      <c r="AB35" s="362"/>
+      <c r="AC35" s="362"/>
+      <c r="AD35" s="362"/>
+      <c r="AE35" s="362"/>
+      <c r="AF35" s="362"/>
+      <c r="AG35" s="362"/>
+      <c r="AH35" s="362"/>
+      <c r="AI35" s="362"/>
+      <c r="AJ35" s="362"/>
+      <c r="AK35" s="362"/>
+      <c r="AL35" s="362"/>
+      <c r="AM35" s="362"/>
+      <c r="AN35" s="362"/>
+      <c r="AO35" s="362"/>
+      <c r="AP35" s="363"/>
+      <c r="AQ35" s="64"/>
+    </row>
+    <row r="36" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D36" s="38"/>
+      <c r="E36" s="63"/>
+      <c r="F36" s="317"/>
+      <c r="G36" s="364" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="365"/>
+      <c r="I36" s="365"/>
+      <c r="J36" s="365"/>
+      <c r="K36" s="365"/>
+      <c r="L36" s="365"/>
+      <c r="M36" s="365"/>
+      <c r="N36" s="365"/>
+      <c r="O36" s="366" t="s">
+        <v>20</v>
+      </c>
+      <c r="P36" s="366"/>
+      <c r="Q36" s="366"/>
+      <c r="R36" s="366"/>
+      <c r="S36" s="344"/>
+      <c r="T36" s="345"/>
+      <c r="U36" s="81" t="s">
+        <v>21</v>
+      </c>
+      <c r="V36" s="345"/>
+      <c r="W36" s="345"/>
+      <c r="X36" s="345"/>
+      <c r="Y36" s="81" t="s">
+        <v>21</v>
+      </c>
+      <c r="Z36" s="346"/>
+      <c r="AA36" s="346"/>
+      <c r="AB36" s="347"/>
+      <c r="AC36" s="343" t="s">
+        <v>22</v>
+      </c>
+      <c r="AD36" s="343"/>
+      <c r="AE36" s="343"/>
+      <c r="AF36" s="344"/>
+      <c r="AG36" s="345"/>
+      <c r="AH36" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI36" s="345"/>
+      <c r="AJ36" s="345"/>
+      <c r="AK36" s="345"/>
+      <c r="AL36" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM36" s="346"/>
+      <c r="AN36" s="346"/>
+      <c r="AO36" s="347"/>
+      <c r="AP36" s="82"/>
+      <c r="AQ36" s="64"/>
+    </row>
+    <row r="37" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D37" s="38"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="317"/>
+      <c r="G37" s="348" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="349"/>
+      <c r="I37" s="349"/>
+      <c r="J37" s="349"/>
+      <c r="K37" s="349"/>
+      <c r="L37" s="349"/>
+      <c r="M37" s="349"/>
+      <c r="N37" s="349"/>
+      <c r="O37" s="350"/>
+      <c r="P37" s="351"/>
+      <c r="Q37" s="351"/>
+      <c r="R37" s="351"/>
+      <c r="S37" s="351"/>
+      <c r="T37" s="351"/>
+      <c r="U37" s="351"/>
+      <c r="V37" s="351"/>
+      <c r="W37" s="351"/>
+      <c r="X37" s="351"/>
+      <c r="Y37" s="351"/>
+      <c r="Z37" s="351"/>
+      <c r="AA37" s="351"/>
+      <c r="AB37" s="351"/>
+      <c r="AC37" s="351"/>
+      <c r="AD37" s="351"/>
+      <c r="AE37" s="351"/>
+      <c r="AF37" s="351"/>
+      <c r="AG37" s="351"/>
+      <c r="AH37" s="351"/>
+      <c r="AI37" s="351"/>
+      <c r="AJ37" s="351"/>
+      <c r="AK37" s="351"/>
+      <c r="AL37" s="351"/>
+      <c r="AM37" s="351"/>
+      <c r="AN37" s="351"/>
+      <c r="AO37" s="351"/>
+      <c r="AP37" s="352"/>
+      <c r="AQ37" s="64"/>
+    </row>
+    <row r="38" spans="4:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D38" s="38"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="317"/>
+      <c r="G38" s="325" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="326"/>
+      <c r="I38" s="326"/>
+      <c r="J38" s="326"/>
+      <c r="K38" s="326"/>
+      <c r="L38" s="326"/>
+      <c r="M38" s="326"/>
+      <c r="N38" s="326"/>
+      <c r="O38" s="377" t="s">
+        <v>26</v>
+      </c>
+      <c r="P38" s="379"/>
+      <c r="Q38" s="380"/>
+      <c r="R38" s="380"/>
+      <c r="S38" s="380"/>
+      <c r="T38" s="381"/>
+      <c r="U38" s="385" t="s">
+        <v>102</v>
+      </c>
+      <c r="V38" s="385"/>
+      <c r="W38" s="385"/>
+      <c r="X38" s="386"/>
+      <c r="Y38" s="386"/>
+      <c r="Z38" s="386"/>
+      <c r="AA38" s="386"/>
+      <c r="AB38" s="386"/>
+      <c r="AC38" s="386"/>
+      <c r="AD38" s="386"/>
+      <c r="AE38" s="386"/>
+      <c r="AF38" s="387" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG38" s="387"/>
+      <c r="AH38" s="367"/>
+      <c r="AI38" s="368"/>
+      <c r="AJ38" s="368"/>
+      <c r="AK38" s="368"/>
+      <c r="AL38" s="371" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM38" s="373"/>
+      <c r="AN38" s="371" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO38" s="373"/>
+      <c r="AP38" s="375" t="s">
+        <v>9</v>
+      </c>
+      <c r="AQ38" s="64"/>
+    </row>
+    <row r="39" spans="4:43" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D39" s="38"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="317"/>
+      <c r="G39" s="331"/>
+      <c r="H39" s="332"/>
+      <c r="I39" s="332"/>
+      <c r="J39" s="332"/>
+      <c r="K39" s="332"/>
+      <c r="L39" s="332"/>
+      <c r="M39" s="332"/>
+      <c r="N39" s="332"/>
+      <c r="O39" s="378"/>
+      <c r="P39" s="382"/>
+      <c r="Q39" s="383"/>
+      <c r="R39" s="383"/>
+      <c r="S39" s="383"/>
+      <c r="T39" s="384"/>
+      <c r="U39" s="389" t="s">
+        <v>29</v>
+      </c>
+      <c r="V39" s="389"/>
+      <c r="W39" s="389"/>
+      <c r="X39" s="390"/>
+      <c r="Y39" s="390"/>
+      <c r="Z39" s="390"/>
+      <c r="AA39" s="390"/>
+      <c r="AB39" s="390"/>
+      <c r="AC39" s="390"/>
+      <c r="AD39" s="390"/>
+      <c r="AE39" s="390"/>
+      <c r="AF39" s="388"/>
+      <c r="AG39" s="388"/>
+      <c r="AH39" s="369"/>
+      <c r="AI39" s="370"/>
+      <c r="AJ39" s="370"/>
+      <c r="AK39" s="370"/>
+      <c r="AL39" s="372"/>
+      <c r="AM39" s="374"/>
+      <c r="AN39" s="372"/>
+      <c r="AO39" s="374"/>
+      <c r="AP39" s="376"/>
+      <c r="AQ39" s="64"/>
+    </row>
+    <row r="40" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D40" s="38"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="317"/>
+      <c r="G40" s="364" t="s">
+        <v>30</v>
+      </c>
+      <c r="H40" s="391"/>
+      <c r="I40" s="391"/>
+      <c r="J40" s="391"/>
+      <c r="K40" s="391"/>
+      <c r="L40" s="391"/>
+      <c r="M40" s="391"/>
+      <c r="N40" s="392"/>
+      <c r="O40" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="P40" s="76"/>
+      <c r="Q40" s="76"/>
+      <c r="R40" s="77"/>
+      <c r="S40" s="78"/>
+      <c r="T40" s="79"/>
+      <c r="U40" s="79"/>
+      <c r="V40" s="79"/>
+      <c r="W40" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="X40" s="79"/>
+      <c r="Y40" s="79"/>
+      <c r="Z40" s="79"/>
+      <c r="AA40" s="79"/>
+      <c r="AB40" s="80" t="s">
+        <v>15</v>
+      </c>
+      <c r="AC40" s="334"/>
+      <c r="AD40" s="334"/>
+      <c r="AE40" s="334"/>
+      <c r="AF40" s="334"/>
+      <c r="AG40" s="334"/>
+      <c r="AH40" s="334"/>
+      <c r="AI40" s="334"/>
+      <c r="AJ40" s="334"/>
+      <c r="AK40" s="334"/>
+      <c r="AL40" s="334"/>
+      <c r="AM40" s="334"/>
+      <c r="AN40" s="334"/>
+      <c r="AO40" s="334"/>
+      <c r="AP40" s="398"/>
+      <c r="AQ40" s="64"/>
+    </row>
+    <row r="41" spans="4:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D41" s="38"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="317"/>
+      <c r="G41" s="393"/>
+      <c r="H41" s="394"/>
+      <c r="I41" s="394"/>
+      <c r="J41" s="394"/>
+      <c r="K41" s="394"/>
+      <c r="L41" s="394"/>
+      <c r="M41" s="394"/>
+      <c r="N41" s="395"/>
+      <c r="O41" s="399"/>
+      <c r="P41" s="336"/>
+      <c r="Q41" s="336"/>
+      <c r="R41" s="336"/>
+      <c r="S41" s="336"/>
+      <c r="T41" s="338" t="s">
+        <v>16</v>
+      </c>
+      <c r="U41" s="339"/>
+      <c r="V41" s="341"/>
+      <c r="W41" s="353"/>
+      <c r="X41" s="353"/>
+      <c r="Y41" s="353"/>
+      <c r="Z41" s="353"/>
+      <c r="AA41" s="355" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB41" s="356"/>
+      <c r="AC41" s="353"/>
+      <c r="AD41" s="353"/>
+      <c r="AE41" s="353"/>
+      <c r="AF41" s="353"/>
+      <c r="AG41" s="353"/>
+      <c r="AH41" s="353"/>
+      <c r="AI41" s="353"/>
+      <c r="AJ41" s="353"/>
+      <c r="AK41" s="353"/>
+      <c r="AL41" s="353"/>
+      <c r="AM41" s="353"/>
+      <c r="AN41" s="353"/>
+      <c r="AO41" s="353"/>
+      <c r="AP41" s="401"/>
+      <c r="AQ41" s="64"/>
+    </row>
+    <row r="42" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D42" s="38"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="317"/>
+      <c r="G42" s="393"/>
+      <c r="H42" s="394"/>
+      <c r="I42" s="394"/>
+      <c r="J42" s="394"/>
+      <c r="K42" s="394"/>
+      <c r="L42" s="394"/>
+      <c r="M42" s="394"/>
+      <c r="N42" s="395"/>
+      <c r="O42" s="400"/>
+      <c r="P42" s="337"/>
+      <c r="Q42" s="337"/>
+      <c r="R42" s="337"/>
+      <c r="S42" s="337"/>
+      <c r="T42" s="340"/>
+      <c r="U42" s="340"/>
+      <c r="V42" s="342"/>
+      <c r="W42" s="354"/>
+      <c r="X42" s="354"/>
+      <c r="Y42" s="354"/>
+      <c r="Z42" s="354"/>
+      <c r="AA42" s="357"/>
+      <c r="AB42" s="357"/>
+      <c r="AC42" s="354"/>
+      <c r="AD42" s="354"/>
+      <c r="AE42" s="354"/>
+      <c r="AF42" s="354"/>
+      <c r="AG42" s="354"/>
+      <c r="AH42" s="354"/>
+      <c r="AI42" s="354"/>
+      <c r="AJ42" s="354"/>
+      <c r="AK42" s="354"/>
+      <c r="AL42" s="354"/>
+      <c r="AM42" s="354"/>
+      <c r="AN42" s="354"/>
+      <c r="AO42" s="354"/>
+      <c r="AP42" s="402"/>
+      <c r="AQ42" s="64"/>
+    </row>
+    <row r="43" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D43" s="38"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="318"/>
+      <c r="G43" s="396"/>
+      <c r="H43" s="349"/>
+      <c r="I43" s="349"/>
+      <c r="J43" s="349"/>
+      <c r="K43" s="349"/>
+      <c r="L43" s="349"/>
+      <c r="M43" s="349"/>
+      <c r="N43" s="397"/>
+      <c r="O43" s="403" t="s">
+        <v>18</v>
+      </c>
+      <c r="P43" s="360"/>
+      <c r="Q43" s="360"/>
+      <c r="R43" s="360"/>
+      <c r="S43" s="360"/>
+      <c r="T43" s="360"/>
+      <c r="U43" s="360"/>
+      <c r="V43" s="404"/>
+      <c r="W43" s="405"/>
+      <c r="X43" s="405"/>
+      <c r="Y43" s="405"/>
+      <c r="Z43" s="405"/>
+      <c r="AA43" s="405"/>
+      <c r="AB43" s="405"/>
+      <c r="AC43" s="405"/>
+      <c r="AD43" s="405"/>
+      <c r="AE43" s="405"/>
+      <c r="AF43" s="405"/>
+      <c r="AG43" s="405"/>
+      <c r="AH43" s="405"/>
+      <c r="AI43" s="405"/>
+      <c r="AJ43" s="405"/>
+      <c r="AK43" s="405"/>
+      <c r="AL43" s="405"/>
+      <c r="AM43" s="405"/>
+      <c r="AN43" s="405"/>
+      <c r="AO43" s="405"/>
+      <c r="AP43" s="406"/>
+      <c r="AQ43" s="64"/>
+    </row>
+    <row r="44" spans="4:43" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D44" s="38"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="422" t="s">
+        <v>56</v>
+      </c>
+      <c r="G44" s="423"/>
+      <c r="H44" s="423"/>
+      <c r="I44" s="423"/>
+      <c r="J44" s="423"/>
+      <c r="K44" s="423"/>
+      <c r="L44" s="423"/>
+      <c r="M44" s="423"/>
+      <c r="N44" s="424"/>
+      <c r="O44" s="364" t="s">
+        <v>31</v>
+      </c>
+      <c r="P44" s="365"/>
+      <c r="Q44" s="365"/>
+      <c r="R44" s="365"/>
+      <c r="S44" s="365"/>
+      <c r="T44" s="365"/>
+      <c r="U44" s="431" t="s">
+        <v>51</v>
+      </c>
+      <c r="V44" s="432"/>
+      <c r="W44" s="432"/>
+      <c r="X44" s="432"/>
+      <c r="Y44" s="432"/>
+      <c r="Z44" s="433" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA44" s="433"/>
+      <c r="AB44" s="433"/>
+      <c r="AC44" s="433"/>
+      <c r="AD44" s="433"/>
+      <c r="AE44" s="433"/>
+      <c r="AF44" s="433"/>
+      <c r="AG44" s="325"/>
+      <c r="AH44" s="434" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI44" s="435"/>
+      <c r="AJ44" s="435"/>
+      <c r="AK44" s="435"/>
+      <c r="AL44" s="435"/>
+      <c r="AM44" s="435"/>
+      <c r="AN44" s="435"/>
+      <c r="AO44" s="435"/>
+      <c r="AP44" s="436"/>
+      <c r="AQ44" s="64"/>
+    </row>
+    <row r="45" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D45" s="38"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="425"/>
+      <c r="G45" s="426"/>
+      <c r="H45" s="426"/>
+      <c r="I45" s="426"/>
+      <c r="J45" s="426"/>
+      <c r="K45" s="426"/>
+      <c r="L45" s="426"/>
+      <c r="M45" s="426"/>
+      <c r="N45" s="427"/>
+      <c r="O45" s="408"/>
+      <c r="P45" s="409"/>
+      <c r="Q45" s="409"/>
+      <c r="R45" s="409"/>
+      <c r="S45" s="409"/>
+      <c r="T45" s="409"/>
+      <c r="U45" s="419"/>
+      <c r="V45" s="420"/>
+      <c r="W45" s="420"/>
+      <c r="X45" s="420"/>
+      <c r="Y45" s="420"/>
+      <c r="Z45" s="407"/>
+      <c r="AA45" s="407"/>
+      <c r="AB45" s="407"/>
+      <c r="AC45" s="407"/>
+      <c r="AD45" s="407"/>
+      <c r="AE45" s="407"/>
+      <c r="AF45" s="407"/>
+      <c r="AG45" s="408"/>
+      <c r="AH45" s="409"/>
+      <c r="AI45" s="409"/>
+      <c r="AJ45" s="409"/>
+      <c r="AK45" s="409"/>
+      <c r="AL45" s="409"/>
+      <c r="AM45" s="409"/>
+      <c r="AN45" s="409"/>
+      <c r="AO45" s="409"/>
+      <c r="AP45" s="410"/>
+      <c r="AQ45" s="64"/>
+    </row>
+    <row r="46" spans="4:43" x14ac:dyDescent="0.2">
+      <c r="D46" s="38"/>
+      <c r="E46" s="63"/>
+      <c r="F46" s="425"/>
+      <c r="G46" s="426"/>
+      <c r="H46" s="426"/>
+      <c r="I46" s="426"/>
+      <c r="J46" s="426"/>
+      <c r="K46" s="426"/>
+      <c r="L46" s="426"/>
+      <c r="M46" s="426"/>
+      <c r="N46" s="427"/>
+      <c r="O46" s="411"/>
+      <c r="P46" s="412"/>
+      <c r="Q46" s="412"/>
+      <c r="R46" s="412"/>
+      <c r="S46" s="412"/>
+      <c r="T46" s="412"/>
+      <c r="U46" s="413"/>
+      <c r="V46" s="414"/>
+      <c r="W46" s="414"/>
+      <c r="X46" s="414"/>
+      <c r="Y46" s="414"/>
+      <c r="Z46" s="415"/>
+      <c r="AA46" s="416"/>
+      <c r="AB46" s="416"/>
+      <c r="AC46" s="416"/>
+      <c r="AD46" s="416"/>
+      <c r="AE46" s="416"/>
+      <c r="AF46" s="416"/>
+      <c r="AG46" s="417"/>
+      <c r="AH46" s="412"/>
+      <c r="AI46" s="412"/>
+      <c r="AJ46" s="412"/>
+      <c r="AK46" s="412"/>
+      <c r="AL46" s="412"/>
+      <c r="AM46" s="412"/>
+      <c r="AN46" s="412"/>
+      <c r="AO46" s="412"/>
+      <c r="AP46" s="418"/>
+      <c r="AQ46" s="64"/>
+    </row>
+    <row r="47" spans="4:43" ht="15" x14ac:dyDescent="0.2">
+      <c r="D47" s="38"/>
+      <c r="E47" s="63"/>
+      <c r="F47" s="428"/>
+      <c r="G47" s="429"/>
+      <c r="H47" s="429"/>
+      <c r="I47" s="429"/>
+      <c r="J47" s="429"/>
+      <c r="K47" s="429"/>
+      <c r="L47" s="429"/>
+      <c r="M47" s="429"/>
+      <c r="N47" s="430"/>
+      <c r="O47" s="84" t="s">
+        <v>32</v>
+      </c>
+      <c r="P47" s="421"/>
+      <c r="Q47" s="421"/>
+      <c r="R47" s="421"/>
+      <c r="S47" s="85" t="s">
+        <v>33</v>
+      </c>
+      <c r="T47" s="86" t="s">
+        <v>34</v>
+      </c>
+      <c r="U47" s="413"/>
+      <c r="V47" s="414"/>
+      <c r="W47" s="414"/>
+      <c r="X47" s="414"/>
+      <c r="Y47" s="414"/>
+      <c r="Z47" s="415"/>
+      <c r="AA47" s="416"/>
+      <c r="AB47" s="416"/>
+      <c r="AC47" s="416"/>
+      <c r="AD47" s="416"/>
+      <c r="AE47" s="416"/>
+      <c r="AF47" s="416"/>
+      <c r="AG47" s="417"/>
+      <c r="AH47" s="412"/>
+      <c r="AI47" s="412"/>
+      <c r="AJ47" s="412"/>
+      <c r="AK47" s="412"/>
+      <c r="AL47" s="412"/>
+      <c r="AM47" s="412"/>
+      <c r="AN47" s="412"/>
+      <c r="AO47" s="412"/>
+      <c r="AP47" s="418"/>
+      <c r="AQ47" s="64"/>
+    </row>
+    <row r="48" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D48" s="38"/>
+      <c r="E48" s="63"/>
+      <c r="F48" s="193" t="s">
+        <v>130</v>
+      </c>
+      <c r="G48" s="193"/>
+      <c r="H48" s="193"/>
+      <c r="I48" s="193"/>
+      <c r="J48" s="193"/>
+      <c r="K48" s="193"/>
+      <c r="L48" s="193"/>
+      <c r="M48" s="193"/>
+      <c r="N48" s="193"/>
+      <c r="O48" s="132" t="s">
+        <v>123</v>
+      </c>
+      <c r="P48" s="133"/>
+      <c r="Q48" s="131"/>
+      <c r="R48" s="122"/>
+      <c r="S48" s="120" t="s">
+        <v>139</v>
+      </c>
+      <c r="T48" s="179"/>
+      <c r="U48" s="179"/>
+      <c r="V48" s="179"/>
+      <c r="W48" s="179"/>
+      <c r="X48" s="179"/>
+      <c r="Y48" s="179"/>
+      <c r="Z48" s="179"/>
+      <c r="AA48" s="179"/>
+      <c r="AB48" s="179"/>
+      <c r="AC48" s="179"/>
+      <c r="AD48" s="179"/>
+      <c r="AE48" s="179"/>
+      <c r="AF48" s="179"/>
+      <c r="AG48" s="179"/>
+      <c r="AH48" s="179"/>
+      <c r="AI48" s="179"/>
+      <c r="AJ48" s="179"/>
+      <c r="AK48" s="179"/>
+      <c r="AL48" s="179"/>
+      <c r="AM48" s="179"/>
+      <c r="AN48" s="179"/>
+      <c r="AO48" s="179"/>
+      <c r="AP48" s="180"/>
+      <c r="AQ48" s="64"/>
+    </row>
+    <row r="49" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D49" s="38"/>
+      <c r="E49" s="63"/>
+      <c r="F49" s="193"/>
+      <c r="G49" s="193"/>
+      <c r="H49" s="193"/>
+      <c r="I49" s="193"/>
+      <c r="J49" s="193"/>
+      <c r="K49" s="193"/>
+      <c r="L49" s="193"/>
+      <c r="M49" s="193"/>
+      <c r="N49" s="193"/>
+      <c r="O49" s="129" t="s">
+        <v>124</v>
+      </c>
+      <c r="P49" s="130"/>
+      <c r="Q49" s="131"/>
+      <c r="R49" s="122"/>
+      <c r="S49" s="120" t="s">
         <v>131</v>
       </c>
-      <c r="E11" s="39"/>
-[...288 lines deleted...]
-      <c r="AI17" s="64" t="s">
+      <c r="T49" s="179"/>
+      <c r="U49" s="179"/>
+      <c r="V49" s="179"/>
+      <c r="W49" s="179"/>
+      <c r="X49" s="179"/>
+      <c r="Y49" s="179"/>
+      <c r="Z49" s="179"/>
+      <c r="AA49" s="179"/>
+      <c r="AB49" s="179"/>
+      <c r="AC49" s="179"/>
+      <c r="AD49" s="179"/>
+      <c r="AE49" s="179"/>
+      <c r="AF49" s="179"/>
+      <c r="AG49" s="179"/>
+      <c r="AH49" s="179"/>
+      <c r="AI49" s="179"/>
+      <c r="AJ49" s="179"/>
+      <c r="AK49" s="179"/>
+      <c r="AL49" s="179"/>
+      <c r="AM49" s="179"/>
+      <c r="AN49" s="179"/>
+      <c r="AO49" s="179"/>
+      <c r="AP49" s="180"/>
+      <c r="AQ49" s="64"/>
+    </row>
+    <row r="50" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D50" s="38"/>
+      <c r="E50" s="63"/>
+      <c r="F50" s="193"/>
+      <c r="G50" s="193"/>
+      <c r="H50" s="193"/>
+      <c r="I50" s="193"/>
+      <c r="J50" s="193"/>
+      <c r="K50" s="193"/>
+      <c r="L50" s="193"/>
+      <c r="M50" s="193"/>
+      <c r="N50" s="193"/>
+      <c r="O50" s="129" t="s">
+        <v>125</v>
+      </c>
+      <c r="P50" s="130"/>
+      <c r="Q50" s="131"/>
+      <c r="R50" s="122"/>
+      <c r="S50" s="120" t="s">
+        <v>126</v>
+      </c>
+      <c r="T50" s="121"/>
+      <c r="U50" s="121"/>
+      <c r="V50" s="121"/>
+      <c r="W50" s="121"/>
+      <c r="X50" s="121"/>
+      <c r="Y50" s="121"/>
+      <c r="Z50" s="121"/>
+      <c r="AA50" s="121"/>
+      <c r="AB50" s="121"/>
+      <c r="AC50" s="121"/>
+      <c r="AD50" s="121"/>
+      <c r="AE50" s="121"/>
+      <c r="AF50" s="121"/>
+      <c r="AG50" s="121"/>
+      <c r="AH50" s="121"/>
+      <c r="AI50" s="121"/>
+      <c r="AJ50" s="121"/>
+      <c r="AK50" s="121"/>
+      <c r="AL50" s="121"/>
+      <c r="AM50" s="121"/>
+      <c r="AN50" s="121"/>
+      <c r="AO50" s="121"/>
+      <c r="AP50" s="122"/>
+      <c r="AQ50" s="64"/>
+    </row>
+    <row r="51" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D51" s="38"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="440" t="s">
+        <v>127</v>
+      </c>
+      <c r="G51" s="440"/>
+      <c r="H51" s="440"/>
+      <c r="I51" s="440"/>
+      <c r="J51" s="440"/>
+      <c r="K51" s="440"/>
+      <c r="L51" s="440"/>
+      <c r="M51" s="440"/>
+      <c r="N51" s="440"/>
+      <c r="O51" s="441" t="s">
+        <v>35</v>
+      </c>
+      <c r="P51" s="442"/>
+      <c r="Q51" s="437"/>
+      <c r="R51" s="438"/>
+      <c r="S51" s="441" t="s">
+        <v>36</v>
+      </c>
+      <c r="T51" s="441"/>
+      <c r="U51" s="441"/>
+      <c r="V51" s="441"/>
+      <c r="W51" s="441"/>
+      <c r="X51" s="441"/>
+      <c r="Y51" s="441"/>
+      <c r="Z51" s="441"/>
+      <c r="AA51" s="441"/>
+      <c r="AB51" s="441"/>
+      <c r="AC51" s="441"/>
+      <c r="AD51" s="441"/>
+      <c r="AE51" s="441"/>
+      <c r="AF51" s="448" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG51" s="448"/>
+      <c r="AH51" s="448"/>
+      <c r="AI51" s="448"/>
+      <c r="AJ51" s="448"/>
+      <c r="AK51" s="448"/>
+      <c r="AL51" s="448"/>
+      <c r="AM51" s="448"/>
+      <c r="AN51" s="448"/>
+      <c r="AO51" s="448"/>
+      <c r="AP51" s="448"/>
+      <c r="AQ51" s="64"/>
+    </row>
+    <row r="52" spans="4:43" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D52" s="38"/>
+      <c r="E52" s="63"/>
+      <c r="F52" s="440"/>
+      <c r="G52" s="440"/>
+      <c r="H52" s="440"/>
+      <c r="I52" s="440"/>
+      <c r="J52" s="440"/>
+      <c r="K52" s="440"/>
+      <c r="L52" s="440"/>
+      <c r="M52" s="440"/>
+      <c r="N52" s="440"/>
+      <c r="O52" s="443"/>
+      <c r="P52" s="442"/>
+      <c r="Q52" s="444"/>
+      <c r="R52" s="438"/>
+      <c r="S52" s="449"/>
+      <c r="T52" s="449"/>
+      <c r="U52" s="449"/>
+      <c r="V52" s="449"/>
+      <c r="W52" s="449"/>
+      <c r="X52" s="449"/>
+      <c r="Y52" s="449"/>
+      <c r="Z52" s="449"/>
+      <c r="AA52" s="449"/>
+      <c r="AB52" s="449"/>
+      <c r="AC52" s="449"/>
+      <c r="AD52" s="449"/>
+      <c r="AE52" s="449"/>
+      <c r="AF52" s="87"/>
+      <c r="AG52" s="88"/>
+      <c r="AH52" s="89"/>
+      <c r="AI52" s="89"/>
+      <c r="AJ52" s="90" t="s">
         <v>7</v>
       </c>
-      <c r="AJ17" s="301">
-[...3 lines deleted...]
-      <c r="AL17" s="64" t="s">
+      <c r="AK52" s="90"/>
+      <c r="AL52" s="91"/>
+      <c r="AM52" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="AM17" s="301">
-[...3 lines deleted...]
-      <c r="AO17" s="64" t="s">
+      <c r="AN52" s="90"/>
+      <c r="AO52" s="91"/>
+      <c r="AP52" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="AP17" s="64"/>
-[...372 lines deleted...]
-      <c r="Q26" s="258" t="s">
+      <c r="AQ52" s="64"/>
+    </row>
+    <row r="53" spans="4:43" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D53" s="38"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="440"/>
+      <c r="G53" s="440"/>
+      <c r="H53" s="440"/>
+      <c r="I53" s="440"/>
+      <c r="J53" s="440"/>
+      <c r="K53" s="440"/>
+      <c r="L53" s="440"/>
+      <c r="M53" s="440"/>
+      <c r="N53" s="440"/>
+      <c r="O53" s="441" t="s">
+        <v>38</v>
+      </c>
+      <c r="P53" s="442"/>
+      <c r="Q53" s="437"/>
+      <c r="R53" s="438"/>
+      <c r="S53" s="439" t="s">
+        <v>57</v>
+      </c>
+      <c r="T53" s="439"/>
+      <c r="U53" s="439"/>
+      <c r="V53" s="439"/>
+      <c r="W53" s="439"/>
+      <c r="X53" s="439"/>
+      <c r="Y53" s="439"/>
+      <c r="Z53" s="439"/>
+      <c r="AA53" s="439"/>
+      <c r="AB53" s="439"/>
+      <c r="AC53" s="439"/>
+      <c r="AD53" s="439"/>
+      <c r="AE53" s="439"/>
+      <c r="AF53" s="439"/>
+      <c r="AG53" s="439"/>
+      <c r="AH53" s="439"/>
+      <c r="AI53" s="439"/>
+      <c r="AJ53" s="439"/>
+      <c r="AK53" s="439"/>
+      <c r="AL53" s="439"/>
+      <c r="AM53" s="439"/>
+      <c r="AN53" s="439"/>
+      <c r="AO53" s="439"/>
+      <c r="AP53" s="439"/>
+      <c r="AQ53" s="64"/>
+    </row>
+    <row r="54" spans="4:43" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D54" s="38"/>
+      <c r="E54" s="63"/>
+      <c r="F54" s="440"/>
+      <c r="G54" s="440"/>
+      <c r="H54" s="440"/>
+      <c r="I54" s="440"/>
+      <c r="J54" s="440"/>
+      <c r="K54" s="440"/>
+      <c r="L54" s="440"/>
+      <c r="M54" s="440"/>
+      <c r="N54" s="440"/>
+      <c r="O54" s="441" t="s">
+        <v>39</v>
+      </c>
+      <c r="P54" s="442"/>
+      <c r="Q54" s="437"/>
+      <c r="R54" s="438"/>
+      <c r="S54" s="439" t="s">
+        <v>58</v>
+      </c>
+      <c r="T54" s="439"/>
+      <c r="U54" s="439"/>
+      <c r="V54" s="439"/>
+      <c r="W54" s="439"/>
+      <c r="X54" s="439"/>
+      <c r="Y54" s="439"/>
+      <c r="Z54" s="439"/>
+      <c r="AA54" s="439"/>
+      <c r="AB54" s="439"/>
+      <c r="AC54" s="439"/>
+      <c r="AD54" s="439"/>
+      <c r="AE54" s="439"/>
+      <c r="AF54" s="439"/>
+      <c r="AG54" s="439"/>
+      <c r="AH54" s="439"/>
+      <c r="AI54" s="439"/>
+      <c r="AJ54" s="439"/>
+      <c r="AK54" s="439"/>
+      <c r="AL54" s="439"/>
+      <c r="AM54" s="439"/>
+      <c r="AN54" s="439"/>
+      <c r="AO54" s="439"/>
+      <c r="AP54" s="439"/>
+      <c r="AQ54" s="64"/>
+    </row>
+    <row r="55" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D55" s="38"/>
+      <c r="E55" s="63"/>
+      <c r="F55" s="175" t="s">
+        <v>52</v>
+      </c>
+      <c r="G55" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="H55" s="227"/>
+      <c r="I55" s="227"/>
+      <c r="J55" s="227"/>
+      <c r="K55" s="227"/>
+      <c r="L55" s="227"/>
+      <c r="M55" s="227"/>
+      <c r="N55" s="227"/>
+      <c r="O55" s="227"/>
+      <c r="P55" s="227"/>
+      <c r="Q55" s="227"/>
+      <c r="R55" s="227"/>
+      <c r="S55" s="227"/>
+      <c r="T55" s="227"/>
+      <c r="U55" s="227"/>
+      <c r="V55" s="227"/>
+      <c r="W55" s="311" t="s">
+        <v>141</v>
+      </c>
+      <c r="X55" s="312"/>
+      <c r="Y55" s="312"/>
+      <c r="Z55" s="312"/>
+      <c r="AA55" s="312"/>
+      <c r="AB55" s="312"/>
+      <c r="AC55" s="312"/>
+      <c r="AD55" s="312"/>
+      <c r="AE55" s="312"/>
+      <c r="AF55" s="312"/>
+      <c r="AG55" s="312"/>
+      <c r="AH55" s="312"/>
+      <c r="AI55" s="312"/>
+      <c r="AJ55" s="312"/>
+      <c r="AK55" s="312"/>
+      <c r="AL55" s="312"/>
+      <c r="AM55" s="312"/>
+      <c r="AN55" s="312"/>
+      <c r="AO55" s="312"/>
+      <c r="AP55" s="313"/>
+      <c r="AQ55" s="64"/>
+    </row>
+    <row r="56" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D56" s="38"/>
+      <c r="E56" s="63"/>
+      <c r="F56" s="175"/>
+      <c r="G56" s="231" t="s">
         <v>46</v>
       </c>
-      <c r="R26" s="259"/>
-[...127 lines deleted...]
-      <c r="L29" s="110" t="s">
+      <c r="H56" s="231"/>
+      <c r="I56" s="231"/>
+      <c r="J56" s="231"/>
+      <c r="K56" s="231"/>
+      <c r="L56" s="231"/>
+      <c r="M56" s="231"/>
+      <c r="N56" s="231"/>
+      <c r="O56" s="231"/>
+      <c r="P56" s="231"/>
+      <c r="Q56" s="231"/>
+      <c r="R56" s="231"/>
+      <c r="S56" s="231"/>
+      <c r="T56" s="231"/>
+      <c r="U56" s="231"/>
+      <c r="V56" s="231"/>
+      <c r="W56" s="52"/>
+      <c r="X56" s="54"/>
+      <c r="Y56" s="54"/>
+      <c r="Z56" s="54"/>
+      <c r="AA56" s="54"/>
+      <c r="AB56" s="54"/>
+      <c r="AC56" s="54"/>
+      <c r="AD56" s="54"/>
+      <c r="AE56" s="54"/>
+      <c r="AF56" s="54"/>
+      <c r="AG56" s="54"/>
+      <c r="AH56" s="54"/>
+      <c r="AI56" s="54"/>
+      <c r="AJ56" s="54"/>
+      <c r="AK56" s="54"/>
+      <c r="AL56" s="54"/>
+      <c r="AM56" s="53"/>
+      <c r="AN56" s="229"/>
+      <c r="AO56" s="230"/>
+      <c r="AP56" s="230"/>
+      <c r="AQ56" s="64"/>
+    </row>
+    <row r="57" spans="4:43" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D57" s="38"/>
+      <c r="E57" s="63"/>
+      <c r="F57" s="175"/>
+      <c r="G57" s="232" t="s">
+        <v>41</v>
+      </c>
+      <c r="H57" s="231"/>
+      <c r="I57" s="231"/>
+      <c r="J57" s="231"/>
+      <c r="K57" s="231"/>
+      <c r="L57" s="231"/>
+      <c r="M57" s="231"/>
+      <c r="N57" s="231"/>
+      <c r="O57" s="231"/>
+      <c r="P57" s="231"/>
+      <c r="Q57" s="231"/>
+      <c r="R57" s="231"/>
+      <c r="S57" s="231"/>
+      <c r="T57" s="231"/>
+      <c r="U57" s="231"/>
+      <c r="V57" s="231"/>
+      <c r="W57" s="445" t="s">
+        <v>129</v>
+      </c>
+      <c r="X57" s="446"/>
+      <c r="Y57" s="446"/>
+      <c r="Z57" s="446"/>
+      <c r="AA57" s="446"/>
+      <c r="AB57" s="446"/>
+      <c r="AC57" s="446"/>
+      <c r="AD57" s="446"/>
+      <c r="AE57" s="446"/>
+      <c r="AF57" s="446"/>
+      <c r="AG57" s="446"/>
+      <c r="AH57" s="446"/>
+      <c r="AI57" s="446"/>
+      <c r="AJ57" s="446"/>
+      <c r="AK57" s="446"/>
+      <c r="AL57" s="446"/>
+      <c r="AM57" s="446"/>
+      <c r="AN57" s="446"/>
+      <c r="AO57" s="446"/>
+      <c r="AP57" s="447"/>
+      <c r="AQ57" s="64"/>
+    </row>
+    <row r="58" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D58" s="38"/>
+      <c r="E58" s="63"/>
+      <c r="F58" s="175"/>
+      <c r="G58" s="228" t="s">
+        <v>42</v>
+      </c>
+      <c r="H58" s="228"/>
+      <c r="I58" s="228"/>
+      <c r="J58" s="228"/>
+      <c r="K58" s="228"/>
+      <c r="L58" s="228"/>
+      <c r="M58" s="228"/>
+      <c r="N58" s="228"/>
+      <c r="O58" s="228"/>
+      <c r="P58" s="228"/>
+      <c r="Q58" s="228"/>
+      <c r="R58" s="228"/>
+      <c r="S58" s="228"/>
+      <c r="T58" s="228"/>
+      <c r="U58" s="228"/>
+      <c r="V58" s="228"/>
+      <c r="W58" s="315" t="s">
+        <v>105</v>
+      </c>
+      <c r="X58" s="315"/>
+      <c r="Y58" s="315"/>
+      <c r="Z58" s="315"/>
+      <c r="AA58" s="315"/>
+      <c r="AB58" s="315"/>
+      <c r="AC58" s="315"/>
+      <c r="AD58" s="315"/>
+      <c r="AE58" s="315"/>
+      <c r="AF58" s="315"/>
+      <c r="AG58" s="315"/>
+      <c r="AH58" s="315"/>
+      <c r="AI58" s="315"/>
+      <c r="AJ58" s="315"/>
+      <c r="AK58" s="315"/>
+      <c r="AL58" s="315"/>
+      <c r="AM58" s="315"/>
+      <c r="AN58" s="315"/>
+      <c r="AO58" s="315"/>
+      <c r="AP58" s="315"/>
+      <c r="AQ58" s="64"/>
+    </row>
+    <row r="59" spans="4:43" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D59" s="38"/>
+      <c r="E59" s="63"/>
+      <c r="F59" s="175"/>
+      <c r="G59" s="231" t="s">
+        <v>43</v>
+      </c>
+      <c r="H59" s="231"/>
+      <c r="I59" s="231"/>
+      <c r="J59" s="231"/>
+      <c r="K59" s="231"/>
+      <c r="L59" s="231"/>
+      <c r="M59" s="231"/>
+      <c r="N59" s="231"/>
+      <c r="O59" s="231"/>
+      <c r="P59" s="231"/>
+      <c r="Q59" s="231"/>
+      <c r="R59" s="231"/>
+      <c r="S59" s="231"/>
+      <c r="T59" s="231"/>
+      <c r="U59" s="231"/>
+      <c r="V59" s="231"/>
+      <c r="W59" s="314" t="s">
         <v>142</v>
       </c>
-      <c r="M29" s="110"/>
-[...1427 lines deleted...]
-      <c r="AQ59" s="69"/>
+      <c r="X59" s="314"/>
+      <c r="Y59" s="314"/>
+      <c r="Z59" s="314"/>
+      <c r="AA59" s="314"/>
+      <c r="AB59" s="314"/>
+      <c r="AC59" s="314"/>
+      <c r="AD59" s="314"/>
+      <c r="AE59" s="314"/>
+      <c r="AF59" s="314"/>
+      <c r="AG59" s="314"/>
+      <c r="AH59" s="314"/>
+      <c r="AI59" s="314"/>
+      <c r="AJ59" s="314"/>
+      <c r="AK59" s="314"/>
+      <c r="AL59" s="314"/>
+      <c r="AM59" s="314"/>
+      <c r="AN59" s="314"/>
+      <c r="AO59" s="314"/>
+      <c r="AP59" s="314"/>
+      <c r="AQ59" s="64"/>
     </row>
     <row r="60" spans="4:43" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D60" s="39"/>
-[...38 lines deleted...]
-      <c r="AQ60" s="76"/>
+      <c r="D60" s="38"/>
+      <c r="E60" s="66"/>
+      <c r="F60" s="67"/>
+      <c r="G60" s="68"/>
+      <c r="H60" s="68"/>
+      <c r="I60" s="68"/>
+      <c r="J60" s="68"/>
+      <c r="K60" s="68"/>
+      <c r="L60" s="68"/>
+      <c r="M60" s="68"/>
+      <c r="N60" s="68"/>
+      <c r="O60" s="68"/>
+      <c r="P60" s="68"/>
+      <c r="Q60" s="68"/>
+      <c r="R60" s="68"/>
+      <c r="S60" s="68"/>
+      <c r="T60" s="68"/>
+      <c r="U60" s="68"/>
+      <c r="V60" s="68"/>
+      <c r="W60" s="69"/>
+      <c r="X60" s="69"/>
+      <c r="Y60" s="69"/>
+      <c r="Z60" s="69"/>
+      <c r="AA60" s="69"/>
+      <c r="AB60" s="69"/>
+      <c r="AC60" s="69"/>
+      <c r="AD60" s="69"/>
+      <c r="AE60" s="69"/>
+      <c r="AF60" s="69"/>
+      <c r="AG60" s="69"/>
+      <c r="AH60" s="69"/>
+      <c r="AI60" s="69"/>
+      <c r="AJ60" s="69"/>
+      <c r="AK60" s="69"/>
+      <c r="AL60" s="69"/>
+      <c r="AM60" s="69"/>
+      <c r="AN60" s="69"/>
+      <c r="AO60" s="69"/>
+      <c r="AP60" s="69"/>
+      <c r="AQ60" s="70"/>
     </row>
     <row r="61" spans="4:43" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D61" s="39"/>
-[...39 lines deleted...]
-      <c r="AP61" s="202"/>
+      <c r="D61" s="38"/>
+      <c r="E61" s="38"/>
+      <c r="F61" s="38"/>
+      <c r="G61" s="38"/>
+      <c r="H61" s="38"/>
+      <c r="I61" s="38"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="38"/>
+      <c r="M61" s="38"/>
+      <c r="N61" s="38"/>
+      <c r="O61" s="38"/>
+      <c r="P61" s="38"/>
+      <c r="Q61" s="38"/>
+      <c r="R61" s="38"/>
+      <c r="S61" s="38"/>
+      <c r="T61" s="38"/>
+      <c r="U61" s="38"/>
+      <c r="V61" s="38"/>
+      <c r="W61" s="38"/>
+      <c r="X61" s="38"/>
+      <c r="Y61" s="38"/>
+      <c r="Z61" s="38"/>
+      <c r="AA61" s="38"/>
+      <c r="AB61" s="38"/>
+      <c r="AC61" s="38"/>
+      <c r="AD61" s="38"/>
+      <c r="AE61" s="38"/>
+      <c r="AF61" s="38"/>
+      <c r="AG61" s="149" t="s">
+        <v>144</v>
+      </c>
+      <c r="AH61" s="149"/>
+      <c r="AI61" s="149"/>
+      <c r="AJ61" s="149"/>
+      <c r="AK61" s="149"/>
+      <c r="AL61" s="149"/>
+      <c r="AM61" s="149"/>
+      <c r="AN61" s="149"/>
+      <c r="AO61" s="149"/>
+      <c r="AP61" s="149"/>
     </row>
     <row r="62" spans="4:43" x14ac:dyDescent="0.2">
-      <c r="D62" s="39"/>
-[...37 lines deleted...]
-      <c r="AP62" s="39"/>
+      <c r="D62" s="38"/>
+      <c r="E62" s="38"/>
+      <c r="F62" s="38"/>
+      <c r="G62" s="38"/>
+      <c r="H62" s="38"/>
+      <c r="I62" s="38"/>
+      <c r="J62" s="38"/>
+      <c r="K62" s="38"/>
+      <c r="L62" s="38"/>
+      <c r="M62" s="38"/>
+      <c r="N62" s="38"/>
+      <c r="O62" s="38"/>
+      <c r="P62" s="38"/>
+      <c r="Q62" s="38"/>
+      <c r="R62" s="38"/>
+      <c r="S62" s="38"/>
+      <c r="T62" s="38"/>
+      <c r="U62" s="38"/>
+      <c r="V62" s="38"/>
+      <c r="W62" s="38"/>
+      <c r="X62" s="38"/>
+      <c r="Y62" s="38"/>
+      <c r="Z62" s="38"/>
+      <c r="AA62" s="38"/>
+      <c r="AB62" s="38"/>
+      <c r="AC62" s="38"/>
+      <c r="AD62" s="38"/>
+      <c r="AE62" s="38"/>
+      <c r="AF62" s="38"/>
+      <c r="AG62" s="38"/>
+      <c r="AH62" s="38"/>
+      <c r="AI62" s="38"/>
+      <c r="AJ62" s="38"/>
+      <c r="AK62" s="38"/>
+      <c r="AL62" s="38"/>
+      <c r="AM62" s="38"/>
+      <c r="AN62" s="38"/>
+      <c r="AO62" s="38"/>
+      <c r="AP62" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="125">
+    <mergeCell ref="AG61:AP61"/>
+    <mergeCell ref="G58:V58"/>
+    <mergeCell ref="W58:AP58"/>
+    <mergeCell ref="G59:V59"/>
+    <mergeCell ref="W59:AP59"/>
+    <mergeCell ref="Q54:R54"/>
+    <mergeCell ref="S54:AP54"/>
+    <mergeCell ref="F51:N54"/>
+    <mergeCell ref="O51:P52"/>
+    <mergeCell ref="Q51:R52"/>
+    <mergeCell ref="F55:F59"/>
+    <mergeCell ref="G55:V55"/>
+    <mergeCell ref="W55:AP55"/>
+    <mergeCell ref="G56:V56"/>
+    <mergeCell ref="AN56:AP56"/>
+    <mergeCell ref="G57:V57"/>
+    <mergeCell ref="W57:AP57"/>
+    <mergeCell ref="S51:AE51"/>
+    <mergeCell ref="AF51:AP51"/>
+    <mergeCell ref="S52:AE52"/>
+    <mergeCell ref="O53:P53"/>
+    <mergeCell ref="Q53:R53"/>
+    <mergeCell ref="S53:AP53"/>
+    <mergeCell ref="O54:P54"/>
+    <mergeCell ref="F48:N50"/>
+    <mergeCell ref="O50:P50"/>
+    <mergeCell ref="Q50:R50"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="Q48:R48"/>
+    <mergeCell ref="S50:AP50"/>
+    <mergeCell ref="F44:N47"/>
+    <mergeCell ref="O44:T44"/>
+    <mergeCell ref="U44:Y44"/>
+    <mergeCell ref="Z44:AG44"/>
+    <mergeCell ref="AH44:AP44"/>
+    <mergeCell ref="Z45:AG45"/>
+    <mergeCell ref="AH45:AP45"/>
+    <mergeCell ref="O46:T46"/>
+    <mergeCell ref="U46:Y46"/>
+    <mergeCell ref="Z46:AG46"/>
+    <mergeCell ref="AH46:AP46"/>
+    <mergeCell ref="S48:AP48"/>
+    <mergeCell ref="O49:P49"/>
+    <mergeCell ref="Q49:R49"/>
+    <mergeCell ref="O45:T45"/>
+    <mergeCell ref="U45:Y45"/>
+    <mergeCell ref="P47:R47"/>
+    <mergeCell ref="U47:Y47"/>
+    <mergeCell ref="Z47:AG47"/>
+    <mergeCell ref="AH47:AP47"/>
+    <mergeCell ref="G38:N39"/>
+    <mergeCell ref="O38:O39"/>
+    <mergeCell ref="P38:T39"/>
+    <mergeCell ref="U38:W38"/>
+    <mergeCell ref="X38:AE38"/>
+    <mergeCell ref="AF38:AG39"/>
+    <mergeCell ref="U39:W39"/>
+    <mergeCell ref="X39:AE39"/>
+    <mergeCell ref="G40:N43"/>
+    <mergeCell ref="AC40:AP40"/>
+    <mergeCell ref="O41:S42"/>
+    <mergeCell ref="T41:U42"/>
+    <mergeCell ref="V41:V42"/>
+    <mergeCell ref="W41:Z42"/>
+    <mergeCell ref="AA41:AB42"/>
+    <mergeCell ref="AC41:AP42"/>
+    <mergeCell ref="O43:U43"/>
+    <mergeCell ref="V43:AP43"/>
+    <mergeCell ref="S36:T36"/>
+    <mergeCell ref="V36:X36"/>
+    <mergeCell ref="Z36:AB36"/>
+    <mergeCell ref="AH38:AK39"/>
+    <mergeCell ref="AL38:AL39"/>
+    <mergeCell ref="AM38:AM39"/>
+    <mergeCell ref="AN38:AN39"/>
+    <mergeCell ref="AO38:AO39"/>
+    <mergeCell ref="AP38:AP39"/>
+    <mergeCell ref="L29:AP29"/>
+    <mergeCell ref="F30:F43"/>
+    <mergeCell ref="G30:N30"/>
+    <mergeCell ref="O30:AP30"/>
+    <mergeCell ref="G31:N31"/>
+    <mergeCell ref="O31:AP31"/>
+    <mergeCell ref="G32:N35"/>
+    <mergeCell ref="AC32:AP32"/>
+    <mergeCell ref="O33:S34"/>
+    <mergeCell ref="T33:U34"/>
+    <mergeCell ref="V33:V34"/>
+    <mergeCell ref="AC36:AE36"/>
+    <mergeCell ref="AF36:AG36"/>
+    <mergeCell ref="AI36:AK36"/>
+    <mergeCell ref="AM36:AO36"/>
+    <mergeCell ref="G37:N37"/>
+    <mergeCell ref="O37:AP37"/>
+    <mergeCell ref="W33:Z34"/>
+    <mergeCell ref="AA33:AB34"/>
+    <mergeCell ref="AC33:AP34"/>
+    <mergeCell ref="O35:U35"/>
+    <mergeCell ref="V35:AP35"/>
+    <mergeCell ref="G36:N36"/>
+    <mergeCell ref="O36:R36"/>
     <mergeCell ref="AC20:AQ20"/>
     <mergeCell ref="Y21:AB21"/>
     <mergeCell ref="AC21:AO21"/>
     <mergeCell ref="Y22:AB22"/>
     <mergeCell ref="AC22:AM22"/>
     <mergeCell ref="F24:AP24"/>
     <mergeCell ref="S49:AP49"/>
     <mergeCell ref="AE13:AI13"/>
     <mergeCell ref="AJ13:AP13"/>
     <mergeCell ref="K15:AJ15"/>
     <mergeCell ref="AE17:AF17"/>
     <mergeCell ref="AG17:AH17"/>
     <mergeCell ref="AJ17:AK17"/>
     <mergeCell ref="AM17:AN17"/>
     <mergeCell ref="T20:W20"/>
     <mergeCell ref="Y20:AB20"/>
     <mergeCell ref="Q26:Y26"/>
     <mergeCell ref="F27:AP27"/>
     <mergeCell ref="F28:F29"/>
     <mergeCell ref="G28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="L28:AP28"/>
     <mergeCell ref="G29:I29"/>
     <mergeCell ref="J29:K29"/>
-    <mergeCell ref="L29:AP29"/>
-[...99 lines deleted...]
-    <mergeCell ref="O54:P54"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.6" bottom="0.45" header="0.25" footer="0.32"/>
-  <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="76" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="63" max="49" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:Q40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M12" sqref="M12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25.05" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6328125" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="17" width="4.26953125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.6640625" style="3" customWidth="1"/>
+    <col min="2" max="11" width="2.33203125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="38.44140625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.109375" style="14" customWidth="1"/>
+    <col min="14" max="14" width="13.33203125" style="15" customWidth="1"/>
+    <col min="15" max="15" width="19.33203125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="22.109375" style="3" customWidth="1"/>
+    <col min="17" max="17" width="4.21875" style="2" customWidth="1"/>
     <col min="18" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="456" t="s">
+      <c r="A1" s="458" t="s">
         <v>64</v>
       </c>
-      <c r="B1" s="457"/>
-[...13 lines deleted...]
-      <c r="P1" s="457"/>
+      <c r="B1" s="459"/>
+      <c r="C1" s="459"/>
+      <c r="D1" s="459"/>
+      <c r="E1" s="459"/>
+      <c r="F1" s="459"/>
+      <c r="G1" s="459"/>
+      <c r="H1" s="459"/>
+      <c r="I1" s="459"/>
+      <c r="J1" s="459"/>
+      <c r="K1" s="459"/>
+      <c r="L1" s="459"/>
+      <c r="M1" s="459"/>
+      <c r="N1" s="459"/>
+      <c r="O1" s="459"/>
+      <c r="P1" s="459"/>
     </row>
     <row r="2" spans="1:16" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="462"/>
       <c r="C2" s="462"/>
       <c r="D2" s="462"/>
       <c r="E2" s="462"/>
       <c r="F2" s="462"/>
       <c r="G2" s="462"/>
       <c r="H2" s="462"/>
       <c r="I2" s="462"/>
       <c r="J2" s="462"/>
       <c r="K2" s="462"/>
       <c r="L2" s="462"/>
       <c r="M2" s="462"/>
       <c r="N2" s="462"/>
       <c r="O2" s="462"/>
-      <c r="P2" s="4"/>
-[...2 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:16" s="7" customFormat="1" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="463" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="464"/>
       <c r="D3" s="464"/>
       <c r="E3" s="464"/>
       <c r="F3" s="464"/>
       <c r="G3" s="464"/>
       <c r="H3" s="464"/>
       <c r="I3" s="464"/>
       <c r="J3" s="464"/>
       <c r="K3" s="465"/>
-      <c r="L3" s="5" t="s">
+      <c r="L3" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="M3" s="18" t="s">
+      <c r="M3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="N3" s="6" t="s">
+      <c r="N3" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="O3" s="470" t="s">
+      <c r="O3" s="452" t="s">
         <v>63</v>
       </c>
-      <c r="P3" s="471"/>
-[...2 lines deleted...]
-      <c r="A4" s="9">
+      <c r="P3" s="453"/>
+    </row>
+    <row r="4" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8">
         <v>1</v>
       </c>
-      <c r="B4" s="19"/>
-[...11 lines deleted...]
-      <c r="N4" s="24" t="s">
+      <c r="B4" s="18"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="458"/>
-[...3 lines deleted...]
-      <c r="A5" s="10">
+      <c r="O4" s="460"/>
+      <c r="P4" s="461"/>
+    </row>
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="9">
         <v>2</v>
       </c>
-      <c r="B5" s="25"/>
-[...11 lines deleted...]
-      <c r="N5" s="24" t="s">
+      <c r="B5" s="24"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="460"/>
-[...3 lines deleted...]
-      <c r="A6" s="10">
+      <c r="O5" s="456"/>
+      <c r="P5" s="457"/>
+    </row>
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="9">
         <v>3</v>
       </c>
-      <c r="B6" s="25"/>
-[...11 lines deleted...]
-      <c r="N6" s="24" t="s">
+      <c r="B6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="95"/>
+      <c r="M6" s="95"/>
+      <c r="N6" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="460"/>
-[...3 lines deleted...]
-      <c r="A7" s="10">
+      <c r="O6" s="456"/>
+      <c r="P6" s="457"/>
+    </row>
+    <row r="7" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="9">
         <v>4</v>
       </c>
-      <c r="B7" s="25"/>
-[...11 lines deleted...]
-      <c r="N7" s="24" t="s">
+      <c r="B7" s="24"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="95"/>
+      <c r="M7" s="95"/>
+      <c r="N7" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="460"/>
-[...3 lines deleted...]
-      <c r="A8" s="10">
+      <c r="O7" s="456"/>
+      <c r="P7" s="457"/>
+    </row>
+    <row r="8" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
         <v>5</v>
       </c>
-      <c r="B8" s="29"/>
-[...11 lines deleted...]
-      <c r="N8" s="24" t="s">
+      <c r="B8" s="28"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="95"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="460"/>
-[...3 lines deleted...]
-      <c r="A9" s="10">
+      <c r="O8" s="456"/>
+      <c r="P8" s="457"/>
+    </row>
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
         <v>6</v>
       </c>
-      <c r="B9" s="29"/>
-[...11 lines deleted...]
-      <c r="N9" s="24" t="s">
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="95"/>
+      <c r="M9" s="95"/>
+      <c r="N9" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O9" s="460"/>
-[...3 lines deleted...]
-      <c r="A10" s="10">
+      <c r="O9" s="456"/>
+      <c r="P9" s="457"/>
+    </row>
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
         <v>7</v>
       </c>
-      <c r="B10" s="29"/>
-[...11 lines deleted...]
-      <c r="N10" s="24" t="s">
+      <c r="B10" s="28"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="95"/>
+      <c r="M10" s="95"/>
+      <c r="N10" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O10" s="460"/>
-[...3 lines deleted...]
-      <c r="A11" s="10">
+      <c r="O10" s="456"/>
+      <c r="P10" s="457"/>
+    </row>
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
         <v>8</v>
       </c>
-      <c r="B11" s="25"/>
-[...11 lines deleted...]
-      <c r="N11" s="24" t="s">
+      <c r="B11" s="24"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="95"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O11" s="460"/>
-[...3 lines deleted...]
-      <c r="A12" s="10">
+      <c r="O11" s="456"/>
+      <c r="P11" s="457"/>
+    </row>
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
         <v>9</v>
       </c>
-      <c r="B12" s="25"/>
-[...11 lines deleted...]
-      <c r="N12" s="24" t="s">
+      <c r="B12" s="24"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="31"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="95"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O12" s="460"/>
-[...3 lines deleted...]
-      <c r="A13" s="10">
+      <c r="O12" s="456"/>
+      <c r="P12" s="457"/>
+    </row>
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
         <v>10</v>
       </c>
-      <c r="B13" s="25"/>
-[...11 lines deleted...]
-      <c r="N13" s="24" t="s">
+      <c r="B13" s="24"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O13" s="466"/>
-[...3 lines deleted...]
-      <c r="A14" s="10">
+      <c r="O13" s="454"/>
+      <c r="P13" s="455"/>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
         <v>11</v>
       </c>
-      <c r="B14" s="25"/>
-[...11 lines deleted...]
-      <c r="N14" s="24" t="s">
+      <c r="B14" s="24"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O14" s="466"/>
-[...3 lines deleted...]
-      <c r="A15" s="10">
+      <c r="O14" s="454"/>
+      <c r="P14" s="455"/>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
         <v>12</v>
       </c>
-      <c r="B15" s="25"/>
-[...11 lines deleted...]
-      <c r="N15" s="24" t="s">
+      <c r="B15" s="24"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O15" s="466"/>
-[...3 lines deleted...]
-      <c r="A16" s="10">
+      <c r="O15" s="454"/>
+      <c r="P15" s="455"/>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
         <v>13</v>
       </c>
-      <c r="B16" s="25"/>
-[...11 lines deleted...]
-      <c r="N16" s="24" t="s">
+      <c r="B16" s="24"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O16" s="466"/>
-[...3 lines deleted...]
-      <c r="A17" s="10">
+      <c r="O16" s="454"/>
+      <c r="P16" s="455"/>
+    </row>
+    <row r="17" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
         <v>14</v>
       </c>
-      <c r="B17" s="25"/>
-[...11 lines deleted...]
-      <c r="N17" s="24" t="s">
+      <c r="B17" s="24"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="466"/>
-[...3 lines deleted...]
-      <c r="A18" s="10">
+      <c r="O17" s="454"/>
+      <c r="P17" s="455"/>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
         <v>15</v>
       </c>
-      <c r="B18" s="25"/>
-[...11 lines deleted...]
-      <c r="N18" s="24" t="s">
+      <c r="B18" s="24"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O18" s="466"/>
-[...3 lines deleted...]
-      <c r="A19" s="10">
+      <c r="O18" s="454"/>
+      <c r="P18" s="455"/>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
         <v>16</v>
       </c>
-      <c r="B19" s="25"/>
-[...11 lines deleted...]
-      <c r="N19" s="24" t="s">
+      <c r="B19" s="24"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O19" s="466"/>
-[...3 lines deleted...]
-      <c r="A20" s="10">
+      <c r="O19" s="454"/>
+      <c r="P19" s="455"/>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
         <v>17</v>
       </c>
-      <c r="B20" s="25"/>
-[...11 lines deleted...]
-      <c r="N20" s="24" t="s">
+      <c r="B20" s="24"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O20" s="466"/>
-[...3 lines deleted...]
-      <c r="A21" s="10">
+      <c r="O20" s="454"/>
+      <c r="P20" s="455"/>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
         <v>18</v>
       </c>
-      <c r="B21" s="25"/>
-[...11 lines deleted...]
-      <c r="N21" s="24" t="s">
+      <c r="B21" s="24"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O21" s="466"/>
-[...3 lines deleted...]
-      <c r="A22" s="10">
+      <c r="O21" s="454"/>
+      <c r="P21" s="455"/>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
         <v>19</v>
       </c>
-      <c r="B22" s="25"/>
-[...11 lines deleted...]
-      <c r="N22" s="24" t="s">
+      <c r="B22" s="24"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O22" s="466"/>
-[...3 lines deleted...]
-      <c r="A23" s="14">
+      <c r="O22" s="454"/>
+      <c r="P22" s="455"/>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13">
         <v>20</v>
       </c>
-      <c r="B23" s="34"/>
-[...11 lines deleted...]
-      <c r="N23" s="38" t="s">
+      <c r="B23" s="33"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="O23" s="468"/>
-[...95 lines deleted...]
-      <c r="Q40" s="17"/>
+      <c r="O23" s="450"/>
+      <c r="P23" s="451"/>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="14"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="15"/>
+      <c r="Q24" s="16"/>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M25" s="14"/>
+      <c r="N25" s="15"/>
+      <c r="Q25" s="16"/>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M26" s="14"/>
+      <c r="N26" s="15"/>
+      <c r="Q26" s="16"/>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M27" s="14"/>
+      <c r="N27" s="15"/>
+      <c r="Q27" s="16"/>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M28" s="14"/>
+      <c r="N28" s="15"/>
+      <c r="Q28" s="16"/>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M29" s="14"/>
+      <c r="N29" s="15"/>
+      <c r="Q29" s="16"/>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M30" s="14"/>
+      <c r="N30" s="15"/>
+      <c r="Q30" s="16"/>
+    </row>
+    <row r="31" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M31" s="14"/>
+      <c r="N31" s="15"/>
+      <c r="Q31" s="16"/>
+    </row>
+    <row r="32" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M32" s="14"/>
+      <c r="N32" s="15"/>
+      <c r="Q32" s="16"/>
+    </row>
+    <row r="33" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M33" s="14"/>
+      <c r="N33" s="15"/>
+      <c r="Q33" s="16"/>
+    </row>
+    <row r="34" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M34" s="14"/>
+      <c r="N34" s="15"/>
+      <c r="Q34" s="16"/>
+    </row>
+    <row r="35" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M35" s="14"/>
+      <c r="N35" s="15"/>
+      <c r="Q35" s="16"/>
+    </row>
+    <row r="36" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M36" s="14"/>
+      <c r="N36" s="15"/>
+      <c r="Q36" s="16"/>
+    </row>
+    <row r="37" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M37" s="14"/>
+      <c r="N37" s="15"/>
+      <c r="Q37" s="16"/>
+    </row>
+    <row r="38" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M38" s="14"/>
+      <c r="N38" s="15"/>
+      <c r="Q38" s="16"/>
+    </row>
+    <row r="39" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M39" s="14"/>
+      <c r="N39" s="15"/>
+      <c r="Q39" s="16"/>
+    </row>
+    <row r="40" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M40" s="14"/>
+      <c r="N40" s="15"/>
+      <c r="Q40" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="B3:K3"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="O19:P19"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="O21:P21"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="O15:P15"/>
     <mergeCell ref="O16:P16"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="O18:P18"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="O14:P14"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="O8:P8"/>
-    <mergeCell ref="O9:P9"/>
-[...6 lines deleted...]
-    <mergeCell ref="B3:K3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M23">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M23" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>サービス種類</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.36" right="0.19685039370078741" top="0.46" bottom="0.34" header="0.26" footer="0.2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:Q40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25.05" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6328125" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="17" width="4.26953125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.6640625" style="3" customWidth="1"/>
+    <col min="2" max="11" width="2.33203125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="38.44140625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="21.109375" style="14" customWidth="1"/>
+    <col min="14" max="14" width="13.33203125" style="15" customWidth="1"/>
+    <col min="15" max="15" width="19.33203125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="22.109375" style="3" customWidth="1"/>
+    <col min="17" max="17" width="4.21875" style="2" customWidth="1"/>
     <col min="18" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="456" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="457"/>
+      <c r="A1" s="458" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="459"/>
+      <c r="C1" s="459"/>
+      <c r="D1" s="459"/>
+      <c r="E1" s="459"/>
+      <c r="F1" s="459"/>
+      <c r="G1" s="459"/>
+      <c r="H1" s="459"/>
+      <c r="I1" s="459"/>
+      <c r="J1" s="459"/>
+      <c r="K1" s="459"/>
+      <c r="L1" s="459"/>
+      <c r="M1" s="459"/>
+      <c r="N1" s="459"/>
+      <c r="O1" s="459"/>
+      <c r="P1" s="459"/>
     </row>
     <row r="2" spans="1:16" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="462"/>
       <c r="C2" s="462"/>
       <c r="D2" s="462"/>
       <c r="E2" s="462"/>
       <c r="F2" s="462"/>
       <c r="G2" s="462"/>
       <c r="H2" s="462"/>
       <c r="I2" s="462"/>
       <c r="J2" s="462"/>
       <c r="K2" s="462"/>
       <c r="L2" s="462"/>
       <c r="M2" s="462"/>
       <c r="N2" s="462"/>
       <c r="O2" s="462"/>
-      <c r="P2" s="4"/>
-[...2 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="P2" s="2"/>
+    </row>
+    <row r="3" spans="1:16" s="7" customFormat="1" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="463" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="464"/>
       <c r="D3" s="464"/>
       <c r="E3" s="464"/>
       <c r="F3" s="464"/>
       <c r="G3" s="464"/>
       <c r="H3" s="464"/>
       <c r="I3" s="464"/>
       <c r="J3" s="464"/>
       <c r="K3" s="465"/>
-      <c r="L3" s="5" t="s">
+      <c r="L3" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="M3" s="18" t="s">
+      <c r="M3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="N3" s="6" t="s">
+      <c r="N3" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="O3" s="470" t="s">
+      <c r="O3" s="452" t="s">
         <v>63</v>
       </c>
-      <c r="P3" s="471"/>
-[...2 lines deleted...]
-      <c r="A4" s="9">
+      <c r="P3" s="453"/>
+    </row>
+    <row r="4" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8">
         <v>1</v>
       </c>
-      <c r="B4" s="19">
+      <c r="B4" s="18">
         <v>1</v>
       </c>
-      <c r="C4" s="20">
+      <c r="C4" s="19">
         <v>3</v>
       </c>
-      <c r="D4" s="20">
+      <c r="D4" s="19">
         <v>5</v>
       </c>
-      <c r="E4" s="20">
+      <c r="E4" s="19">
         <v>1</v>
       </c>
-      <c r="F4" s="20">
+      <c r="F4" s="19">
         <v>1</v>
       </c>
-      <c r="G4" s="20">
+      <c r="G4" s="19">
         <v>1</v>
       </c>
-      <c r="H4" s="20">
+      <c r="H4" s="19">
         <v>1</v>
       </c>
-      <c r="I4" s="20">
+      <c r="I4" s="19">
         <v>1</v>
       </c>
-      <c r="J4" s="20">
+      <c r="J4" s="19">
         <v>1</v>
       </c>
-      <c r="K4" s="21">
+      <c r="K4" s="20">
         <v>1</v>
       </c>
-      <c r="L4" s="22" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="23" t="s">
+      <c r="L4" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="M4" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="N4" s="24">
+      <c r="N4" s="23">
         <v>41000</v>
       </c>
-      <c r="O4" s="458" t="s">
+      <c r="O4" s="460" t="s">
         <v>112</v>
       </c>
-      <c r="P4" s="459"/>
-[...2 lines deleted...]
-      <c r="A5" s="10">
+      <c r="P4" s="461"/>
+    </row>
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="9">
         <v>2</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B5" s="24">
         <v>1</v>
       </c>
-      <c r="C5" s="26">
+      <c r="C5" s="25">
         <v>3</v>
       </c>
-      <c r="D5" s="26">
+      <c r="D5" s="25">
         <v>5</v>
       </c>
-      <c r="E5" s="26">
+      <c r="E5" s="25">
         <v>1</v>
       </c>
-      <c r="F5" s="26">
+      <c r="F5" s="25">
         <v>1</v>
       </c>
-      <c r="G5" s="26">
+      <c r="G5" s="25">
         <v>1</v>
       </c>
-      <c r="H5" s="26">
+      <c r="H5" s="25">
         <v>1</v>
       </c>
-      <c r="I5" s="26">
+      <c r="I5" s="25">
         <v>1</v>
       </c>
-      <c r="J5" s="26">
+      <c r="J5" s="25">
         <v>1</v>
       </c>
-      <c r="K5" s="27">
+      <c r="K5" s="26">
         <v>1</v>
       </c>
-      <c r="L5" s="11" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="101" t="s">
+      <c r="L5" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="M5" s="95" t="s">
+        <v>115</v>
+      </c>
+      <c r="N5" s="23">
+        <v>41000</v>
+      </c>
+      <c r="O5" s="456" t="s">
+        <v>119</v>
+      </c>
+      <c r="P5" s="457"/>
+    </row>
+    <row r="6" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="9">
+        <v>3</v>
+      </c>
+      <c r="B6" s="24">
+        <v>1</v>
+      </c>
+      <c r="C6" s="25">
+        <v>3</v>
+      </c>
+      <c r="D6" s="25">
+        <v>5</v>
+      </c>
+      <c r="E6" s="25">
+        <v>1</v>
+      </c>
+      <c r="F6" s="25">
+        <v>1</v>
+      </c>
+      <c r="G6" s="25">
+        <v>1</v>
+      </c>
+      <c r="H6" s="25">
+        <v>1</v>
+      </c>
+      <c r="I6" s="25">
+        <v>1</v>
+      </c>
+      <c r="J6" s="25">
+        <v>1</v>
+      </c>
+      <c r="K6" s="26">
+        <v>1</v>
+      </c>
+      <c r="L6" s="95" t="s">
+        <v>132</v>
+      </c>
+      <c r="M6" s="95" t="s">
         <v>116</v>
       </c>
-      <c r="N5" s="24">
+      <c r="N6" s="23">
         <v>41000</v>
       </c>
-      <c r="O5" s="460" t="s">
+      <c r="O6" s="456" t="s">
         <v>120</v>
       </c>
-      <c r="P5" s="461"/>
-[...2 lines deleted...]
-      <c r="A6" s="10">
+      <c r="P6" s="457"/>
+    </row>
+    <row r="7" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="9">
+        <v>4</v>
+      </c>
+      <c r="B7" s="24">
+        <v>1</v>
+      </c>
+      <c r="C7" s="25">
         <v>3</v>
       </c>
-      <c r="B6" s="25">
+      <c r="D7" s="25">
+        <v>5</v>
+      </c>
+      <c r="E7" s="25">
+        <v>2</v>
+      </c>
+      <c r="F7" s="25">
+        <v>2</v>
+      </c>
+      <c r="G7" s="25">
+        <v>2</v>
+      </c>
+      <c r="H7" s="25">
+        <v>2</v>
+      </c>
+      <c r="I7" s="25">
+        <v>2</v>
+      </c>
+      <c r="J7" s="25">
+        <v>2</v>
+      </c>
+      <c r="K7" s="26">
+        <v>2</v>
+      </c>
+      <c r="L7" s="95" t="s">
+        <v>133</v>
+      </c>
+      <c r="M7" s="95" t="s">
+        <v>114</v>
+      </c>
+      <c r="N7" s="23">
+        <v>41000</v>
+      </c>
+      <c r="O7" s="456" t="s">
+        <v>121</v>
+      </c>
+      <c r="P7" s="457"/>
+    </row>
+    <row r="8" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
+        <v>5</v>
+      </c>
+      <c r="B8" s="28">
         <v>1</v>
       </c>
-      <c r="C6" s="26">
+      <c r="C8" s="29">
         <v>3</v>
       </c>
-      <c r="D6" s="26">
+      <c r="D8" s="29">
         <v>5</v>
       </c>
-      <c r="E6" s="26">
-[...26 lines deleted...]
-      <c r="N6" s="24">
+      <c r="E8" s="29">
+        <v>3</v>
+      </c>
+      <c r="F8" s="29">
+        <v>3</v>
+      </c>
+      <c r="G8" s="29">
+        <v>3</v>
+      </c>
+      <c r="H8" s="29">
+        <v>3</v>
+      </c>
+      <c r="I8" s="29">
+        <v>3</v>
+      </c>
+      <c r="J8" s="29">
+        <v>3</v>
+      </c>
+      <c r="K8" s="30">
+        <v>3</v>
+      </c>
+      <c r="L8" s="95" t="s">
+        <v>134</v>
+      </c>
+      <c r="M8" s="95" t="s">
+        <v>115</v>
+      </c>
+      <c r="N8" s="23">
         <v>41000</v>
       </c>
-      <c r="O6" s="460" t="s">
-[...17 lines deleted...]
-      <c r="E7" s="26">
+      <c r="O8" s="456" t="s">
+        <v>113</v>
+      </c>
+      <c r="P8" s="457"/>
+    </row>
+    <row r="9" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
+        <v>6</v>
+      </c>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="95"/>
+      <c r="M9" s="95"/>
+      <c r="N9" s="96" t="s">
         <v>2</v>
       </c>
-      <c r="F7" s="26">
+      <c r="O9" s="456"/>
+      <c r="P9" s="457"/>
+    </row>
+    <row r="10" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>7</v>
+      </c>
+      <c r="B10" s="28"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="95"/>
+      <c r="M10" s="95"/>
+      <c r="N10" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="G7" s="26">
+      <c r="O10" s="456"/>
+      <c r="P10" s="457"/>
+    </row>
+    <row r="11" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
+        <v>8</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="95"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="26">
+      <c r="O11" s="456"/>
+      <c r="P11" s="457"/>
+    </row>
+    <row r="12" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
+        <v>9</v>
+      </c>
+      <c r="B12" s="24"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="31"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="95"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="26">
+      <c r="O12" s="456"/>
+      <c r="P12" s="457"/>
+    </row>
+    <row r="13" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
+        <v>10</v>
+      </c>
+      <c r="B13" s="24"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="J7" s="26">
+      <c r="O13" s="454"/>
+      <c r="P13" s="455"/>
+    </row>
+    <row r="14" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>11</v>
+      </c>
+      <c r="B14" s="24"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="K7" s="27">
+      <c r="O14" s="454"/>
+      <c r="P14" s="455"/>
+    </row>
+    <row r="15" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
+        <v>12</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="L7" s="101" t="s">
-[...77 lines deleted...]
-      <c r="N9" s="102" t="s">
+      <c r="O15" s="454"/>
+      <c r="P15" s="455"/>
+    </row>
+    <row r="16" spans="1:16" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
+        <v>13</v>
+      </c>
+      <c r="B16" s="24"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O9" s="460"/>
-[...18 lines deleted...]
-      <c r="N10" s="103" t="s">
+      <c r="O16" s="454"/>
+      <c r="P16" s="455"/>
+    </row>
+    <row r="17" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
+        <v>14</v>
+      </c>
+      <c r="B17" s="24"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O10" s="460"/>
-[...18 lines deleted...]
-      <c r="N11" s="103" t="s">
+      <c r="O17" s="454"/>
+      <c r="P17" s="455"/>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>15</v>
+      </c>
+      <c r="B18" s="24"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O11" s="460"/>
-[...18 lines deleted...]
-      <c r="N12" s="24" t="s">
+      <c r="O18" s="454"/>
+      <c r="P18" s="455"/>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
+        <v>16</v>
+      </c>
+      <c r="B19" s="24"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O12" s="460"/>
-[...18 lines deleted...]
-      <c r="N13" s="24" t="s">
+      <c r="O19" s="454"/>
+      <c r="P19" s="455"/>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
+        <v>17</v>
+      </c>
+      <c r="B20" s="24"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="27"/>
+      <c r="N20" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O13" s="466"/>
-[...18 lines deleted...]
-      <c r="N14" s="24" t="s">
+      <c r="O20" s="454"/>
+      <c r="P20" s="455"/>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
+        <v>18</v>
+      </c>
+      <c r="B21" s="24"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O14" s="466"/>
-[...18 lines deleted...]
-      <c r="N15" s="24" t="s">
+      <c r="O21" s="454"/>
+      <c r="P21" s="455"/>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
+        <v>19</v>
+      </c>
+      <c r="B22" s="24"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="O15" s="466"/>
-[...18 lines deleted...]
-      <c r="N16" s="24" t="s">
+      <c r="O22" s="454"/>
+      <c r="P22" s="455"/>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13">
+        <v>20</v>
+      </c>
+      <c r="B23" s="33"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="35"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="O16" s="466"/>
-[...249 lines deleted...]
-      <c r="Q40" s="17"/>
+      <c r="O23" s="450"/>
+      <c r="P23" s="451"/>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="14"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="14"/>
+      <c r="M24" s="14"/>
+      <c r="N24" s="15"/>
+      <c r="Q24" s="16"/>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M25" s="14"/>
+      <c r="N25" s="15"/>
+      <c r="Q25" s="16"/>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M26" s="14"/>
+      <c r="N26" s="15"/>
+      <c r="Q26" s="16"/>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M27" s="14"/>
+      <c r="N27" s="15"/>
+      <c r="Q27" s="16"/>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M28" s="14"/>
+      <c r="N28" s="15"/>
+      <c r="Q28" s="16"/>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M29" s="14"/>
+      <c r="N29" s="15"/>
+      <c r="Q29" s="16"/>
+    </row>
+    <row r="30" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M30" s="14"/>
+      <c r="N30" s="15"/>
+      <c r="Q30" s="16"/>
+    </row>
+    <row r="31" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M31" s="14"/>
+      <c r="N31" s="15"/>
+      <c r="Q31" s="16"/>
+    </row>
+    <row r="32" spans="1:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M32" s="14"/>
+      <c r="N32" s="15"/>
+      <c r="Q32" s="16"/>
+    </row>
+    <row r="33" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M33" s="14"/>
+      <c r="N33" s="15"/>
+      <c r="Q33" s="16"/>
+    </row>
+    <row r="34" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M34" s="14"/>
+      <c r="N34" s="15"/>
+      <c r="Q34" s="16"/>
+    </row>
+    <row r="35" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M35" s="14"/>
+      <c r="N35" s="15"/>
+      <c r="Q35" s="16"/>
+    </row>
+    <row r="36" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M36" s="14"/>
+      <c r="N36" s="15"/>
+      <c r="Q36" s="16"/>
+    </row>
+    <row r="37" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M37" s="14"/>
+      <c r="N37" s="15"/>
+      <c r="Q37" s="16"/>
+    </row>
+    <row r="38" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M38" s="14"/>
+      <c r="N38" s="15"/>
+      <c r="Q38" s="16"/>
+    </row>
+    <row r="39" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M39" s="14"/>
+      <c r="N39" s="15"/>
+      <c r="Q39" s="16"/>
+    </row>
+    <row r="40" spans="13:17" s="7" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M40" s="14"/>
+      <c r="N40" s="15"/>
+      <c r="Q40" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="O16:P16"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="O3:P3"/>
-    <mergeCell ref="O19:P19"/>
-[...15 lines deleted...]
-    <mergeCell ref="O23:P23"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M23">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M23" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>サービス種類</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.36" right="0.19685039370078741" top="0.46" bottom="0.34" header="0.26" footer="0.2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="B1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.453125" customWidth="1"/>
-    <col min="2" max="2" width="69.08984375" customWidth="1"/>
+    <col min="1" max="1" width="4.44140625" customWidth="1"/>
+    <col min="2" max="2" width="69.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="40" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="40"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="40" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B4" s="43" t="s">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="40" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="43" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="40" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="40" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
-      <vt:lpstr>第15号様式</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>第15号様式（区分の変更）（記入例２－２）</vt:lpstr>
+      <vt:lpstr>第12号様式</vt:lpstr>
+      <vt:lpstr>第12号様式 (整備）(記入例１)</vt:lpstr>
+      <vt:lpstr>第12号様式（区分の変更）（記入例２－１）</vt:lpstr>
+      <vt:lpstr>第12号様式（区分の変更）（記入例２－２）</vt:lpstr>
       <vt:lpstr>別表　事業所一覧　</vt:lpstr>
       <vt:lpstr>別表　事業所一覧（記入例）</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>'第15号様式 (整備）(記入例１)'!Print_Area</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'第15号様式（区分の変更）（記入例２－２）'!Print_Area</vt:lpstr>
+      <vt:lpstr>'第12号様式 (整備）(記入例１)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'第12号様式（区分の変更）（記入例２－１）'!Print_Area</vt:lpstr>
+      <vt:lpstr>'第12号様式（区分の変更）（記入例２－２）'!Print_Area</vt:lpstr>
       <vt:lpstr>サービス種類</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>東京都高齢者施策推進室</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都高齢者施策推進室</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>