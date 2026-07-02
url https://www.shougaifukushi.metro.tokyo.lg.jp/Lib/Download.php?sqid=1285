--- v0 (2026-05-17)
+++ v1 (2026-07-02)
@@ -1,77 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.132.2\施設サービス支援課\児童福祉施設係\04 条例・規則・実施細目の改正等\条例・規則改正\令和２年度\実施細目\障害者サービス情報ＵＰ\R30513白川→臼井さん（ファイルの差し替え依頼）\掲載文書\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\療育課\02_制度・事業運営\02_障害児通所支援\01_新規指定、更新、財団関係\06_サビ情掲載資料\04_業務管理体制の届出\00_現在サビ情に掲載されているもの\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A5BD0758-EC42-4CA3-B136-DE0F1673DA0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6960" tabRatio="660"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="第16号様式" sheetId="14" r:id="rId1"/>
-    <sheet name="第16号様式 (記入例)" sheetId="16" r:id="rId2"/>
+    <sheet name="第13号様式" sheetId="14" r:id="rId1"/>
+    <sheet name="第13号様式 (記入例)" sheetId="16" r:id="rId2"/>
     <sheet name="別表　事業所一覧" sheetId="15" r:id="rId3"/>
-    <sheet name="Sheet1" sheetId="12" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="12" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'第16号様式 (記入例)'!$A$1:$AV$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'第13号様式 (記入例)'!$A$1:$AV$37</definedName>
     <definedName name="サービス種類">Sheet1!$B$1:$B$8</definedName>
   </definedNames>
   <calcPr calcId="80000"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="49">
   <si>
     <t>事業所名称</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>平成　年　月　日</t>
     <rPh sb="0" eb="2">
       <t>ヘイセイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
@@ -234,74 +235,50 @@
   </si>
   <si>
     <t>事業者</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（設置者）</t>
     <rPh sb="1" eb="3">
       <t>セッチ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>このことについて、下記のとおり関係書類を添えて届け出ます。</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>備考：上記「５」の項目で届け出る場合、「変更前欄」と「変更後欄」のそれぞれに、事業所等の合計数を記入し、「変更後欄」に追加又は廃止等事業所等の名称、指定年月日、事業所番号、事業所所在地を記入してください。書ききれない場合は、この様式への記入を省略し、これらの事項が書かれた別表「事業所一覧」を添付してください（Ａ４用紙により、既存資料の写し及び両面印刷したものも可とする）。</t>
     <rPh sb="9" eb="11">
       <t>コウモク</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>トウ</t>
     </rPh>
     <rPh sb="80" eb="82">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="82" eb="83">
       <t>ショ</t>
     </rPh>
     <rPh sb="114" eb="116">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="129" eb="131">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="132" eb="133">
       <t>カ</t>
     </rPh>
     <rPh sb="136" eb="138">
       <t>ベッピョウ</t>
     </rPh>
@@ -518,69 +495,50 @@
     <rPh sb="18" eb="20">
       <t>カイゴ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>サチコ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ショウワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>児童発達支援</t>
     <rPh sb="0" eb="2">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ハッタツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シエン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>医療型児童発達支援</t>
-[...17 lines deleted...]
-  <si>
     <t>放課後等デイサービス</t>
     <rPh sb="0" eb="4">
       <t>ホウカゴトウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>保育所等訪問支援</t>
     <rPh sb="0" eb="2">
       <t>ホイク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トコロ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>トウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホウモン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シエン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
@@ -628,63 +586,50 @@
     </rPh>
     <rPh sb="19" eb="20">
       <t>カン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="25" eb="28">
       <t>トドケデショ</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>トドケ</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>デ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ヘンコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>第１６号様式</t>
-[...11 lines deleted...]
-  <si>
     <t>福祉型障害児入所施設</t>
     <rPh sb="0" eb="3">
       <t>フクシガタ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ジ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ニュウショ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>シセツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>医療型障害児入所施設</t>
     <rPh sb="0" eb="2">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ガタ</t>
@@ -710,59 +655,118 @@
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（日本産業規格Ａ列４番）</t>
     <rPh sb="1" eb="3">
       <t>ニホン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キカク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>レツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>バン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>第１３号様式</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヨウシキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">５、事業所名称等及び所在地
+   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> ※事業所等の指定・廃止等によりその数に変更が生じ、整備する業務管理体制が変更された場合のみ届け出ること。下記備考参照</t>
+    </r>
+    <rPh sb="22" eb="23">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">５、事業所名称等及び所在地
+   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> ※事業所等の指定・廃止等によりその数に変更が生じ、整備する業務管理体制が変更された場合のみ届け出ること。下記備考参照</t>
+    </r>
+    <rPh sb="22" eb="23">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -814,90 +818,97 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <color indexed="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="54">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1551,180 +1562,141 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1774,224 +1746,224 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="47" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="41" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準_2第9号様式" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="標準_第１号様式・付表" xfId="3"/>
+    <cellStyle name="標準_2第9号様式" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準_3第9号様式の2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="標準_第１号様式・付表" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>111125</xdr:colOff>
       <xdr:row>16</xdr:row>
@@ -2624,163 +2596,163 @@
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
             <a:t>項目番号１・２・３・４</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
               <a:ea typeface="ＭＳ ゴシック"/>
             </a:rPr>
             <a:t>の場合は、登記内容等と一致させてください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2917,3568 +2889,3563 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AM31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AL13" sqref="AL13"/>
+      <selection activeCell="D22" sqref="D22:AL22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.26953125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.36328125" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="40" max="16384" width="2.26953125" style="6"/>
+    <col min="1" max="1" width="2.33203125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="2.44140625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="1.88671875" style="6" customWidth="1"/>
+    <col min="4" max="38" width="2.44140625" style="6" customWidth="1"/>
+    <col min="39" max="39" width="1.77734375" style="6" customWidth="1"/>
+    <col min="40" max="16384" width="2.21875" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
       <c r="V1" s="5"/>
       <c r="W1" s="5"/>
       <c r="X1" s="5"/>
       <c r="Y1" s="5"/>
       <c r="Z1" s="5"/>
       <c r="AA1" s="5"/>
       <c r="AB1" s="5"/>
       <c r="AC1" s="5"/>
       <c r="AD1" s="5"/>
       <c r="AE1" s="5"/>
       <c r="AF1" s="5"/>
       <c r="AG1" s="5"/>
       <c r="AH1" s="5"/>
       <c r="AI1" s="5"/>
       <c r="AJ1" s="5"/>
       <c r="AK1" s="5"/>
       <c r="AL1" s="5"/>
       <c r="AM1" s="5"/>
     </row>
     <row r="2" spans="1:39" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
-      <c r="B2" s="20"/>
-[...36 lines deleted...]
-      <c r="AM2" s="22"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="15"/>
+      <c r="R2" s="15"/>
+      <c r="S2" s="15"/>
+      <c r="T2" s="15"/>
+      <c r="U2" s="15"/>
+      <c r="V2" s="15"/>
+      <c r="W2" s="15"/>
+      <c r="X2" s="15"/>
+      <c r="Y2" s="15"/>
+      <c r="Z2" s="15"/>
+      <c r="AA2" s="15"/>
+      <c r="AB2" s="15"/>
+      <c r="AC2" s="15"/>
+      <c r="AD2" s="15"/>
+      <c r="AE2" s="15"/>
+      <c r="AF2" s="15"/>
+      <c r="AG2" s="15"/>
+      <c r="AH2" s="15"/>
+      <c r="AI2" s="15"/>
+      <c r="AJ2" s="15"/>
+      <c r="AK2" s="15"/>
+      <c r="AL2" s="15"/>
+      <c r="AM2" s="16"/>
     </row>
     <row r="3" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
-      <c r="B3" s="23"/>
-[...24 lines deleted...]
-      <c r="AA3" s="97" t="s">
+      <c r="B3" s="17"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="AB3" s="98"/>
-[...10 lines deleted...]
-      <c r="AM3" s="24"/>
+      <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
+      <c r="AD3" s="64"/>
+      <c r="AE3" s="65"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="68"/>
+      <c r="AM3" s="18"/>
     </row>
     <row r="4" spans="1:39" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
-      <c r="B4" s="23"/>
-[...36 lines deleted...]
-      <c r="AM4" s="25"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="19"/>
     </row>
     <row r="5" spans="1:39" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
-      <c r="B5" s="23"/>
-[...38 lines deleted...]
-      <c r="AM5" s="25"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="73"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="73"/>
+      <c r="L5" s="73"/>
+      <c r="M5" s="73"/>
+      <c r="N5" s="73"/>
+      <c r="O5" s="73"/>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="73"/>
+      <c r="AB5" s="73"/>
+      <c r="AC5" s="73"/>
+      <c r="AD5" s="73"/>
+      <c r="AE5" s="73"/>
+      <c r="AF5" s="73"/>
+      <c r="AG5" s="73"/>
+      <c r="AH5" s="73"/>
+      <c r="AI5" s="73"/>
+      <c r="AJ5" s="73"/>
+      <c r="AK5" s="73"/>
+      <c r="AL5" s="73"/>
+      <c r="AM5" s="19"/>
     </row>
     <row r="6" spans="1:39" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
-      <c r="B6" s="23"/>
-[...36 lines deleted...]
-      <c r="AM6" s="25"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="19"/>
     </row>
     <row r="7" spans="1:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
-      <c r="B7" s="23"/>
-[...29 lines deleted...]
-      <c r="AF7" s="26" t="s">
+      <c r="B7" s="17"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="70"/>
+      <c r="AC7" s="70"/>
+      <c r="AD7" s="69"/>
+      <c r="AE7" s="69"/>
+      <c r="AF7" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AG7" s="105"/>
-[...1 lines deleted...]
-      <c r="AI7" s="26" t="s">
+      <c r="AG7" s="71"/>
+      <c r="AH7" s="71"/>
+      <c r="AI7" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AJ7" s="103"/>
-[...1 lines deleted...]
-      <c r="AL7" s="26" t="s">
+      <c r="AJ7" s="69"/>
+      <c r="AK7" s="69"/>
+      <c r="AL7" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AM7" s="27"/>
+      <c r="AM7" s="19"/>
     </row>
     <row r="8" spans="1:39" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
-      <c r="B8" s="23"/>
-[...1 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="B8" s="17"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="E8" s="7"/>
-[...33 lines deleted...]
-      <c r="AM8" s="25"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="19"/>
     </row>
     <row r="9" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
-      <c r="B9" s="23"/>
-[...36 lines deleted...]
-      <c r="AM9" s="25"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5"/>
+      <c r="AM9" s="19"/>
     </row>
     <row r="10" spans="1:39" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5"/>
-      <c r="B10" s="23"/>
-[...14 lines deleted...]
-      <c r="Q10" s="76" t="s">
+      <c r="B10" s="17"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="96" t="s">
         <v>23</v>
       </c>
-      <c r="R10" s="76"/>
-[...3 lines deleted...]
-      <c r="V10" s="76" t="s">
+      <c r="R10" s="96"/>
+      <c r="S10" s="96"/>
+      <c r="T10" s="96"/>
+      <c r="U10" s="20"/>
+      <c r="V10" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="W10" s="76"/>
-[...15 lines deleted...]
-      <c r="AM10" s="24"/>
+      <c r="W10" s="96"/>
+      <c r="X10" s="96"/>
+      <c r="Y10" s="96"/>
+      <c r="Z10" s="97"/>
+      <c r="AA10" s="97"/>
+      <c r="AB10" s="97"/>
+      <c r="AC10" s="97"/>
+      <c r="AD10" s="97"/>
+      <c r="AE10" s="97"/>
+      <c r="AF10" s="97"/>
+      <c r="AG10" s="97"/>
+      <c r="AH10" s="97"/>
+      <c r="AI10" s="97"/>
+      <c r="AJ10" s="97"/>
+      <c r="AK10" s="97"/>
+      <c r="AL10" s="97"/>
+      <c r="AM10" s="18"/>
     </row>
     <row r="11" spans="1:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
-      <c r="B11" s="23"/>
-[...14 lines deleted...]
-      <c r="Q11" s="29" t="s">
+      <c r="B11" s="17"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="R11" s="28"/>
-[...3 lines deleted...]
-      <c r="V11" s="76" t="s">
+      <c r="R11" s="20"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="21"/>
+      <c r="U11" s="20"/>
+      <c r="V11" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="W11" s="76"/>
-[...15 lines deleted...]
-      <c r="AM11" s="24"/>
+      <c r="W11" s="96"/>
+      <c r="X11" s="96"/>
+      <c r="Y11" s="96"/>
+      <c r="Z11" s="97"/>
+      <c r="AA11" s="97"/>
+      <c r="AB11" s="97"/>
+      <c r="AC11" s="97"/>
+      <c r="AD11" s="97"/>
+      <c r="AE11" s="97"/>
+      <c r="AF11" s="97"/>
+      <c r="AG11" s="97"/>
+      <c r="AH11" s="97"/>
+      <c r="AI11" s="97"/>
+      <c r="AJ11" s="97"/>
+      <c r="AK11" s="97"/>
+      <c r="AL11" s="97"/>
+      <c r="AM11" s="18"/>
     </row>
     <row r="12" spans="1:39" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
-      <c r="B12" s="23"/>
-[...19 lines deleted...]
-      <c r="V12" s="82" t="s">
+      <c r="B12" s="17"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="21"/>
+      <c r="R12" s="21"/>
+      <c r="S12" s="21"/>
+      <c r="T12" s="21"/>
+      <c r="U12" s="20"/>
+      <c r="V12" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="W12" s="82"/>
-[...15 lines deleted...]
-      <c r="AM12" s="24"/>
+      <c r="W12" s="86"/>
+      <c r="X12" s="86"/>
+      <c r="Y12" s="86"/>
+      <c r="Z12" s="85"/>
+      <c r="AA12" s="85"/>
+      <c r="AB12" s="85"/>
+      <c r="AC12" s="85"/>
+      <c r="AD12" s="85"/>
+      <c r="AE12" s="85"/>
+      <c r="AF12" s="85"/>
+      <c r="AG12" s="85"/>
+      <c r="AH12" s="85"/>
+      <c r="AI12" s="85"/>
+      <c r="AJ12" s="85"/>
+      <c r="AK12" s="21"/>
+      <c r="AL12" s="21"/>
+      <c r="AM12" s="18"/>
     </row>
     <row r="13" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A13" s="5"/>
-      <c r="B13" s="23"/>
-[...36 lines deleted...]
-      <c r="AM13" s="25"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="5"/>
+      <c r="AI13" s="5"/>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5"/>
+      <c r="AM13" s="19"/>
     </row>
     <row r="14" spans="1:39" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5"/>
-      <c r="B14" s="23"/>
-[...2 lines deleted...]
-      <c r="E14" s="31" t="s">
+      <c r="B14" s="17"/>
+      <c r="C14" s="22"/>
+      <c r="E14" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="F14" s="31"/>
-[...32 lines deleted...]
-      <c r="AM14" s="33"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
+      <c r="P14" s="22"/>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22"/>
+      <c r="S14" s="22"/>
+      <c r="T14" s="22"/>
+      <c r="U14" s="22"/>
+      <c r="V14" s="22"/>
+      <c r="W14" s="22"/>
+      <c r="X14" s="22"/>
+      <c r="Y14" s="22"/>
+      <c r="Z14" s="22"/>
+      <c r="AA14" s="22"/>
+      <c r="AB14" s="22"/>
+      <c r="AC14" s="22"/>
+      <c r="AD14" s="22"/>
+      <c r="AE14" s="22"/>
+      <c r="AF14" s="22"/>
+      <c r="AG14" s="22"/>
+      <c r="AH14" s="22"/>
+      <c r="AI14" s="22"/>
+      <c r="AJ14" s="22"/>
+      <c r="AK14" s="22"/>
+      <c r="AL14" s="22"/>
+      <c r="AM14" s="23"/>
     </row>
     <row r="15" spans="1:39" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5"/>
-      <c r="B15" s="23"/>
-[...36 lines deleted...]
-      <c r="AM15" s="25"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="5"/>
+      <c r="AE15" s="5"/>
+      <c r="AF15" s="5"/>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="5"/>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5"/>
+      <c r="AK15" s="5"/>
+      <c r="AL15" s="5"/>
+      <c r="AM15" s="19"/>
     </row>
     <row r="16" spans="1:39" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
-      <c r="B16" s="23"/>
-[...10 lines deleted...]
-      <c r="M16" s="83" t="s">
+      <c r="B16" s="17"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="N16" s="84"/>
-[...30 lines deleted...]
-      <c r="D17" s="108" t="s">
+      <c r="N16" s="88"/>
+      <c r="O16" s="88"/>
+      <c r="P16" s="88"/>
+      <c r="Q16" s="88"/>
+      <c r="R16" s="88"/>
+      <c r="S16" s="88"/>
+      <c r="T16" s="88"/>
+      <c r="U16" s="88"/>
+      <c r="V16" s="13"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="11"/>
+      <c r="Y16" s="11"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+      <c r="AB16" s="11"/>
+      <c r="AC16" s="11"/>
+      <c r="AD16" s="11"/>
+      <c r="AE16" s="11"/>
+      <c r="AF16" s="11"/>
+      <c r="AG16" s="11"/>
+      <c r="AH16" s="11"/>
+      <c r="AI16" s="11"/>
+      <c r="AJ16" s="11"/>
+      <c r="AK16" s="11"/>
+      <c r="AL16" s="12"/>
+      <c r="AM16" s="18"/>
+    </row>
+    <row r="17" spans="1:39" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="5"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="E17" s="109"/>
-[...39 lines deleted...]
-      <c r="D18" s="78" t="s">
+      <c r="E17" s="94"/>
+      <c r="F17" s="94"/>
+      <c r="G17" s="94"/>
+      <c r="H17" s="94"/>
+      <c r="I17" s="94"/>
+      <c r="J17" s="94"/>
+      <c r="K17" s="94"/>
+      <c r="L17" s="94"/>
+      <c r="M17" s="94"/>
+      <c r="N17" s="94"/>
+      <c r="O17" s="94"/>
+      <c r="P17" s="94"/>
+      <c r="Q17" s="94"/>
+      <c r="R17" s="94"/>
+      <c r="S17" s="94"/>
+      <c r="T17" s="94"/>
+      <c r="U17" s="94"/>
+      <c r="V17" s="94"/>
+      <c r="W17" s="94"/>
+      <c r="X17" s="94"/>
+      <c r="Y17" s="94"/>
+      <c r="Z17" s="94"/>
+      <c r="AA17" s="94"/>
+      <c r="AB17" s="94"/>
+      <c r="AC17" s="94"/>
+      <c r="AD17" s="94"/>
+      <c r="AE17" s="94"/>
+      <c r="AF17" s="94"/>
+      <c r="AG17" s="94"/>
+      <c r="AH17" s="94"/>
+      <c r="AI17" s="94"/>
+      <c r="AJ17" s="94"/>
+      <c r="AK17" s="94"/>
+      <c r="AL17" s="95"/>
+      <c r="AM17" s="19"/>
+    </row>
+    <row r="18" spans="1:39" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="5"/>
+      <c r="B18" s="17"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="E18" s="79"/>
-[...39 lines deleted...]
-      <c r="D19" s="89" t="s">
+      <c r="E18" s="83"/>
+      <c r="F18" s="83"/>
+      <c r="G18" s="83"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="83"/>
+      <c r="J18" s="83"/>
+      <c r="K18" s="83"/>
+      <c r="L18" s="83"/>
+      <c r="M18" s="83"/>
+      <c r="N18" s="83"/>
+      <c r="O18" s="83"/>
+      <c r="P18" s="83"/>
+      <c r="Q18" s="83"/>
+      <c r="R18" s="83"/>
+      <c r="S18" s="83"/>
+      <c r="T18" s="83"/>
+      <c r="U18" s="83"/>
+      <c r="V18" s="83"/>
+      <c r="W18" s="83"/>
+      <c r="X18" s="83"/>
+      <c r="Y18" s="83"/>
+      <c r="Z18" s="83"/>
+      <c r="AA18" s="83"/>
+      <c r="AB18" s="83"/>
+      <c r="AC18" s="83"/>
+      <c r="AD18" s="83"/>
+      <c r="AE18" s="83"/>
+      <c r="AF18" s="83"/>
+      <c r="AG18" s="83"/>
+      <c r="AH18" s="83"/>
+      <c r="AI18" s="83"/>
+      <c r="AJ18" s="83"/>
+      <c r="AK18" s="83"/>
+      <c r="AL18" s="84"/>
+      <c r="AM18" s="19"/>
+    </row>
+    <row r="19" spans="1:39" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="5"/>
+      <c r="B19" s="17"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="90"/>
-[...39 lines deleted...]
-      <c r="D20" s="96" t="s">
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="76"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="76"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="76"/>
+      <c r="N19" s="76"/>
+      <c r="O19" s="76"/>
+      <c r="P19" s="76"/>
+      <c r="Q19" s="76"/>
+      <c r="R19" s="76"/>
+      <c r="S19" s="76"/>
+      <c r="T19" s="76"/>
+      <c r="U19" s="76"/>
+      <c r="V19" s="76"/>
+      <c r="W19" s="76"/>
+      <c r="X19" s="76"/>
+      <c r="Y19" s="76"/>
+      <c r="Z19" s="76"/>
+      <c r="AA19" s="76"/>
+      <c r="AB19" s="76"/>
+      <c r="AC19" s="76"/>
+      <c r="AD19" s="76"/>
+      <c r="AE19" s="76"/>
+      <c r="AF19" s="76"/>
+      <c r="AG19" s="76"/>
+      <c r="AH19" s="76"/>
+      <c r="AI19" s="76"/>
+      <c r="AJ19" s="76"/>
+      <c r="AK19" s="76"/>
+      <c r="AL19" s="77"/>
+      <c r="AM19" s="19"/>
+    </row>
+    <row r="20" spans="1:39" ht="58.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="5"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="92" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="76"/>
+      <c r="F20" s="76"/>
+      <c r="G20" s="76"/>
+      <c r="H20" s="76"/>
+      <c r="I20" s="76"/>
+      <c r="J20" s="76"/>
+      <c r="K20" s="76"/>
+      <c r="L20" s="76"/>
+      <c r="M20" s="76"/>
+      <c r="N20" s="76"/>
+      <c r="O20" s="76"/>
+      <c r="P20" s="76"/>
+      <c r="Q20" s="76"/>
+      <c r="R20" s="76"/>
+      <c r="S20" s="76"/>
+      <c r="T20" s="76"/>
+      <c r="U20" s="76"/>
+      <c r="V20" s="76"/>
+      <c r="W20" s="76"/>
+      <c r="X20" s="76"/>
+      <c r="Y20" s="76"/>
+      <c r="Z20" s="76"/>
+      <c r="AA20" s="76"/>
+      <c r="AB20" s="76"/>
+      <c r="AC20" s="76"/>
+      <c r="AD20" s="76"/>
+      <c r="AE20" s="76"/>
+      <c r="AF20" s="76"/>
+      <c r="AG20" s="76"/>
+      <c r="AH20" s="76"/>
+      <c r="AI20" s="76"/>
+      <c r="AJ20" s="76"/>
+      <c r="AK20" s="76"/>
+      <c r="AL20" s="77"/>
+      <c r="AM20" s="19"/>
+    </row>
+    <row r="21" spans="1:39" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="5"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="76"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="76"/>
+      <c r="I21" s="76"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="76"/>
+      <c r="L21" s="76"/>
+      <c r="M21" s="76"/>
+      <c r="N21" s="76"/>
+      <c r="O21" s="76"/>
+      <c r="P21" s="76"/>
+      <c r="Q21" s="76"/>
+      <c r="R21" s="76"/>
+      <c r="S21" s="76"/>
+      <c r="T21" s="76"/>
+      <c r="U21" s="76"/>
+      <c r="V21" s="76"/>
+      <c r="W21" s="76"/>
+      <c r="X21" s="76"/>
+      <c r="Y21" s="76"/>
+      <c r="Z21" s="76"/>
+      <c r="AA21" s="76"/>
+      <c r="AB21" s="76"/>
+      <c r="AC21" s="76"/>
+      <c r="AD21" s="76"/>
+      <c r="AE21" s="76"/>
+      <c r="AF21" s="76"/>
+      <c r="AG21" s="76"/>
+      <c r="AH21" s="76"/>
+      <c r="AI21" s="76"/>
+      <c r="AJ21" s="76"/>
+      <c r="AK21" s="76"/>
+      <c r="AL21" s="77"/>
+      <c r="AM21" s="19"/>
+    </row>
+    <row r="22" spans="1:39" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="5"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="76"/>
+      <c r="P22" s="76"/>
+      <c r="Q22" s="76"/>
+      <c r="R22" s="76"/>
+      <c r="S22" s="76"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="76"/>
+      <c r="W22" s="76"/>
+      <c r="X22" s="76"/>
+      <c r="Y22" s="76"/>
+      <c r="Z22" s="76"/>
+      <c r="AA22" s="76"/>
+      <c r="AB22" s="76"/>
+      <c r="AC22" s="76"/>
+      <c r="AD22" s="76"/>
+      <c r="AE22" s="76"/>
+      <c r="AF22" s="76"/>
+      <c r="AG22" s="76"/>
+      <c r="AH22" s="76"/>
+      <c r="AI22" s="76"/>
+      <c r="AJ22" s="76"/>
+      <c r="AK22" s="76"/>
+      <c r="AL22" s="77"/>
+      <c r="AM22" s="19"/>
+    </row>
+    <row r="23" spans="1:39" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="5"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="90"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="90"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="90"/>
+      <c r="L23" s="90"/>
+      <c r="M23" s="90"/>
+      <c r="N23" s="90"/>
+      <c r="O23" s="90"/>
+      <c r="P23" s="90"/>
+      <c r="Q23" s="90"/>
+      <c r="R23" s="90"/>
+      <c r="S23" s="90"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="90"/>
+      <c r="V23" s="90"/>
+      <c r="W23" s="90"/>
+      <c r="X23" s="90"/>
+      <c r="Y23" s="90"/>
+      <c r="Z23" s="90"/>
+      <c r="AA23" s="90"/>
+      <c r="AB23" s="90"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="90"/>
+      <c r="AE23" s="90"/>
+      <c r="AF23" s="90"/>
+      <c r="AG23" s="90"/>
+      <c r="AH23" s="90"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="91"/>
+      <c r="AM23" s="19"/>
+    </row>
+    <row r="24" spans="1:39" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="5"/>
+      <c r="B24" s="17"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5"/>
+      <c r="AL24" s="5"/>
+      <c r="AM24" s="19"/>
+    </row>
+    <row r="25" spans="1:39" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="5"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="78"/>
+      <c r="F25" s="78"/>
+      <c r="G25" s="78"/>
+      <c r="H25" s="78"/>
+      <c r="I25" s="78"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="78"/>
+      <c r="L25" s="78"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="78"/>
+      <c r="U25" s="78"/>
+      <c r="V25" s="78"/>
+      <c r="W25" s="78"/>
+      <c r="X25" s="78"/>
+      <c r="Y25" s="78"/>
+      <c r="Z25" s="78"/>
+      <c r="AA25" s="78"/>
+      <c r="AB25" s="78"/>
+      <c r="AC25" s="78"/>
+      <c r="AD25" s="78"/>
+      <c r="AE25" s="78"/>
+      <c r="AF25" s="78"/>
+      <c r="AG25" s="78"/>
+      <c r="AH25" s="78"/>
+      <c r="AI25" s="78"/>
+      <c r="AJ25" s="78"/>
+      <c r="AK25" s="78"/>
+      <c r="AL25" s="78"/>
+      <c r="AM25" s="19"/>
+    </row>
+    <row r="26" spans="1:39" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="5"/>
+      <c r="B26" s="17"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="79"/>
+      <c r="F26" s="79"/>
+      <c r="G26" s="79"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="79"/>
+      <c r="M26" s="79"/>
+      <c r="N26" s="79"/>
+      <c r="O26" s="79"/>
+      <c r="P26" s="79"/>
+      <c r="Q26" s="79"/>
+      <c r="R26" s="79"/>
+      <c r="S26" s="79"/>
+      <c r="T26" s="79"/>
+      <c r="U26" s="79"/>
+      <c r="V26" s="79"/>
+      <c r="W26" s="79"/>
+      <c r="X26" s="79"/>
+      <c r="Y26" s="79"/>
+      <c r="Z26" s="79"/>
+      <c r="AA26" s="79"/>
+      <c r="AB26" s="79"/>
+      <c r="AC26" s="79"/>
+      <c r="AD26" s="79"/>
+      <c r="AE26" s="79"/>
+      <c r="AF26" s="79"/>
+      <c r="AG26" s="79"/>
+      <c r="AH26" s="79"/>
+      <c r="AI26" s="79"/>
+      <c r="AJ26" s="79"/>
+      <c r="AK26" s="79"/>
+      <c r="AL26" s="79"/>
+      <c r="AM26" s="19"/>
+    </row>
+    <row r="27" spans="1:39" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="5"/>
+      <c r="B27" s="17"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="79"/>
+      <c r="F27" s="79"/>
+      <c r="G27" s="79"/>
+      <c r="H27" s="79"/>
+      <c r="I27" s="79"/>
+      <c r="J27" s="79"/>
+      <c r="K27" s="79"/>
+      <c r="L27" s="79"/>
+      <c r="M27" s="79"/>
+      <c r="N27" s="79"/>
+      <c r="O27" s="79"/>
+      <c r="P27" s="79"/>
+      <c r="Q27" s="79"/>
+      <c r="R27" s="79"/>
+      <c r="S27" s="79"/>
+      <c r="T27" s="79"/>
+      <c r="U27" s="79"/>
+      <c r="V27" s="79"/>
+      <c r="W27" s="79"/>
+      <c r="X27" s="79"/>
+      <c r="Y27" s="79"/>
+      <c r="Z27" s="79"/>
+      <c r="AA27" s="79"/>
+      <c r="AB27" s="79"/>
+      <c r="AC27" s="79"/>
+      <c r="AD27" s="79"/>
+      <c r="AE27" s="79"/>
+      <c r="AF27" s="79"/>
+      <c r="AG27" s="79"/>
+      <c r="AH27" s="79"/>
+      <c r="AI27" s="79"/>
+      <c r="AJ27" s="79"/>
+      <c r="AK27" s="79"/>
+      <c r="AL27" s="79"/>
+      <c r="AM27" s="19"/>
+    </row>
+    <row r="28" spans="1:39" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="5"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="5"/>
+      <c r="AG28" s="5"/>
+      <c r="AH28" s="5"/>
+      <c r="AI28" s="5"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5"/>
+      <c r="AL28" s="5"/>
+      <c r="AM28" s="19"/>
+    </row>
+    <row r="29" spans="1:39" s="9" customFormat="1" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="8"/>
+      <c r="B29" s="24"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="80" t="s">
         <v>26</v>
       </c>
-      <c r="E20" s="90"/>
-[...416 lines deleted...]
-      <c r="AM29" s="38"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="81"/>
+      <c r="L29" s="81"/>
+      <c r="M29" s="81"/>
+      <c r="N29" s="81"/>
+      <c r="O29" s="81"/>
+      <c r="P29" s="81"/>
+      <c r="Q29" s="81"/>
+      <c r="R29" s="81"/>
+      <c r="S29" s="81"/>
+      <c r="T29" s="81"/>
+      <c r="U29" s="81"/>
+      <c r="V29" s="81"/>
+      <c r="W29" s="81"/>
+      <c r="X29" s="81"/>
+      <c r="Y29" s="81"/>
+      <c r="Z29" s="81"/>
+      <c r="AA29" s="81"/>
+      <c r="AB29" s="81"/>
+      <c r="AC29" s="81"/>
+      <c r="AD29" s="81"/>
+      <c r="AE29" s="81"/>
+      <c r="AF29" s="81"/>
+      <c r="AG29" s="81"/>
+      <c r="AH29" s="81"/>
+      <c r="AI29" s="81"/>
+      <c r="AJ29" s="81"/>
+      <c r="AK29" s="81"/>
+      <c r="AL29" s="81"/>
+      <c r="AM29" s="26"/>
     </row>
     <row r="30" spans="1:39" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-      <c r="E30" s="7"/>
-[...35 lines deleted...]
-      <c r="AM30" s="88"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="74" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE30" s="74"/>
+      <c r="AF30" s="74"/>
+      <c r="AG30" s="74"/>
+      <c r="AH30" s="74"/>
+      <c r="AI30" s="74"/>
+      <c r="AJ30" s="74"/>
+      <c r="AK30" s="74"/>
+      <c r="AL30" s="74"/>
+      <c r="AM30" s="74"/>
     </row>
     <row r="31" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="5"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="27">
-    <mergeCell ref="AA3:AE3"/>
-[...12 lines deleted...]
-    <mergeCell ref="D29:AL29"/>
+    <mergeCell ref="Q10:T10"/>
+    <mergeCell ref="V10:Y10"/>
+    <mergeCell ref="Z10:AL10"/>
+    <mergeCell ref="V11:Y11"/>
+    <mergeCell ref="Z11:AL11"/>
     <mergeCell ref="D18:AL18"/>
     <mergeCell ref="Z12:AJ12"/>
     <mergeCell ref="V12:Y12"/>
     <mergeCell ref="M16:U16"/>
     <mergeCell ref="D23:AL23"/>
     <mergeCell ref="D20:AL20"/>
     <mergeCell ref="D17:AL17"/>
     <mergeCell ref="D19:AL19"/>
-    <mergeCell ref="Q10:T10"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z11:AL11"/>
+    <mergeCell ref="AD30:AM30"/>
+    <mergeCell ref="D22:AL22"/>
+    <mergeCell ref="D21:AL21"/>
+    <mergeCell ref="D25:AL25"/>
+    <mergeCell ref="D26:AL26"/>
+    <mergeCell ref="D27:AL27"/>
+    <mergeCell ref="D29:AL29"/>
+    <mergeCell ref="AA3:AE3"/>
+    <mergeCell ref="AF3:AL3"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="AB7:AC7"/>
+    <mergeCell ref="AJ7:AK7"/>
+    <mergeCell ref="AG7:AH7"/>
+    <mergeCell ref="D5:AL5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.43" right="0.22" top="0.59" bottom="0.56000000000000005" header="0.39" footer="0.51181102362204722"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="D7:AR37"/>
+  <dimension ref="D7:AQ37"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="BG16" sqref="BG16"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A33" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AG14" sqref="AG14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.26953125" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="2.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="2.26953125" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="43" max="16384" width="2.26953125" style="6"/>
+    <col min="1" max="3" width="2.21875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="2.33203125" style="6" customWidth="1"/>
+    <col min="5" max="5" width="2.44140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="1.88671875" style="6" customWidth="1"/>
+    <col min="7" max="41" width="2.44140625" style="6" customWidth="1"/>
+    <col min="42" max="42" width="1.77734375" style="6" customWidth="1"/>
+    <col min="43" max="16384" width="2.21875" style="6"/>
   </cols>
   <sheetData>
-    <row r="7" spans="4:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="4:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D7" s="5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
     </row>
-    <row r="8" spans="4:44" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="4:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D8" s="5"/>
-      <c r="E8" s="20"/>
-[...38 lines deleted...]
-    <row r="9" spans="4:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E8" s="14"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="15"/>
+      <c r="O8" s="15"/>
+      <c r="P8" s="15"/>
+      <c r="Q8" s="15"/>
+      <c r="R8" s="15"/>
+      <c r="S8" s="15"/>
+      <c r="T8" s="15"/>
+      <c r="U8" s="15"/>
+      <c r="V8" s="15"/>
+      <c r="W8" s="15"/>
+      <c r="X8" s="15"/>
+      <c r="Y8" s="15"/>
+      <c r="Z8" s="15"/>
+      <c r="AA8" s="15"/>
+      <c r="AB8" s="15"/>
+      <c r="AC8" s="15"/>
+      <c r="AD8" s="15"/>
+      <c r="AE8" s="15"/>
+      <c r="AF8" s="15"/>
+      <c r="AG8" s="15"/>
+      <c r="AH8" s="15"/>
+      <c r="AI8" s="15"/>
+      <c r="AJ8" s="15"/>
+      <c r="AK8" s="15"/>
+      <c r="AL8" s="15"/>
+      <c r="AM8" s="15"/>
+      <c r="AN8" s="15"/>
+      <c r="AO8" s="15"/>
+      <c r="AP8" s="16"/>
+    </row>
+    <row r="9" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D9" s="5"/>
-      <c r="E9" s="23"/>
-[...24 lines deleted...]
-      <c r="AD9" s="97" t="s">
+      <c r="E9" s="17"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="AE9" s="98"/>
-[...12 lines deleted...]
-    <row r="10" spans="4:44" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE9" s="64"/>
+      <c r="AF9" s="64"/>
+      <c r="AG9" s="64"/>
+      <c r="AH9" s="65"/>
+      <c r="AI9" s="66"/>
+      <c r="AJ9" s="67"/>
+      <c r="AK9" s="67"/>
+      <c r="AL9" s="67"/>
+      <c r="AM9" s="67"/>
+      <c r="AN9" s="67"/>
+      <c r="AO9" s="68"/>
+      <c r="AP9" s="18"/>
+    </row>
+    <row r="10" spans="4:43" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D10" s="5"/>
-      <c r="E10" s="23"/>
-[...38 lines deleted...]
-    <row r="11" spans="4:44" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E10" s="17"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5"/>
+      <c r="AM10" s="5"/>
+      <c r="AN10" s="5"/>
+      <c r="AO10" s="5"/>
+      <c r="AP10" s="19"/>
+    </row>
+    <row r="11" spans="4:43" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D11" s="5"/>
-      <c r="E11" s="23"/>
-[...40 lines deleted...]
-    <row r="12" spans="4:44" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E11" s="17"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11" s="73"/>
+      <c r="I11" s="73"/>
+      <c r="J11" s="73"/>
+      <c r="K11" s="73"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="73"/>
+      <c r="N11" s="73"/>
+      <c r="O11" s="73"/>
+      <c r="P11" s="73"/>
+      <c r="Q11" s="73"/>
+      <c r="R11" s="73"/>
+      <c r="S11" s="73"/>
+      <c r="T11" s="73"/>
+      <c r="U11" s="73"/>
+      <c r="V11" s="73"/>
+      <c r="W11" s="73"/>
+      <c r="X11" s="73"/>
+      <c r="Y11" s="73"/>
+      <c r="Z11" s="73"/>
+      <c r="AA11" s="73"/>
+      <c r="AB11" s="73"/>
+      <c r="AC11" s="73"/>
+      <c r="AD11" s="73"/>
+      <c r="AE11" s="73"/>
+      <c r="AF11" s="73"/>
+      <c r="AG11" s="73"/>
+      <c r="AH11" s="73"/>
+      <c r="AI11" s="73"/>
+      <c r="AJ11" s="73"/>
+      <c r="AK11" s="73"/>
+      <c r="AL11" s="73"/>
+      <c r="AM11" s="73"/>
+      <c r="AN11" s="73"/>
+      <c r="AO11" s="73"/>
+      <c r="AP11" s="19"/>
+    </row>
+    <row r="12" spans="4:43" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D12" s="5"/>
-      <c r="E12" s="23"/>
-[...38 lines deleted...]
-    <row r="13" spans="4:44" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E12" s="17"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5"/>
+      <c r="AM12" s="5"/>
+      <c r="AN12" s="5"/>
+      <c r="AO12" s="5"/>
+      <c r="AP12" s="19"/>
+    </row>
+    <row r="13" spans="4:43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D13" s="5"/>
-      <c r="E13" s="23"/>
-[...33 lines deleted...]
-      <c r="AI13" s="26" t="s">
+      <c r="E13" s="17"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="AF13" s="70"/>
+      <c r="AG13" s="101">
+        <v>8</v>
+      </c>
+      <c r="AH13" s="101"/>
+      <c r="AI13" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AJ13" s="111">
+      <c r="AJ13" s="101">
         <v>6</v>
       </c>
-      <c r="AK13" s="111"/>
-      <c r="AL13" s="26" t="s">
+      <c r="AK13" s="101"/>
+      <c r="AL13" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AM13" s="111">
+      <c r="AM13" s="101">
         <v>1</v>
       </c>
-      <c r="AN13" s="111"/>
-      <c r="AO13" s="26" t="s">
+      <c r="AN13" s="101"/>
+      <c r="AO13" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AP13" s="27"/>
-[...1 lines deleted...]
-    <row r="14" spans="4:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AP13" s="19"/>
+    </row>
+    <row r="14" spans="4:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D14" s="5"/>
-      <c r="E14" s="23"/>
-[...1 lines deleted...]
-      <c r="G14" s="7" t="s">
+      <c r="E14" s="17"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="H14" s="7"/>
-[...35 lines deleted...]
-    <row r="15" spans="4:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="5"/>
+      <c r="AI14" s="5"/>
+      <c r="AJ14" s="5"/>
+      <c r="AK14" s="5"/>
+      <c r="AL14" s="5"/>
+      <c r="AM14" s="5"/>
+      <c r="AN14" s="5"/>
+      <c r="AO14" s="5"/>
+      <c r="AP14" s="19"/>
+    </row>
+    <row r="15" spans="4:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D15" s="5"/>
-      <c r="E15" s="23"/>
-[...38 lines deleted...]
-    <row r="16" spans="4:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E15" s="17"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="5"/>
+      <c r="AE15" s="5"/>
+      <c r="AF15" s="5"/>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="5"/>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5"/>
+      <c r="AK15" s="5"/>
+      <c r="AL15" s="5"/>
+      <c r="AM15" s="5"/>
+      <c r="AN15" s="5"/>
+      <c r="AO15" s="5"/>
+      <c r="AP15" s="19"/>
+    </row>
+    <row r="16" spans="4:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D16" s="5"/>
-      <c r="E16" s="23"/>
-[...14 lines deleted...]
-      <c r="T16" s="76" t="s">
+      <c r="E16" s="17"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="96" t="s">
         <v>23</v>
       </c>
-      <c r="U16" s="76"/>
-[...3 lines deleted...]
-      <c r="Y16" s="76" t="s">
+      <c r="U16" s="96"/>
+      <c r="V16" s="96"/>
+      <c r="W16" s="96"/>
+      <c r="X16" s="20"/>
+      <c r="Y16" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="Z16" s="76"/>
-[...19 lines deleted...]
-      <c r="AR16" s="32"/>
+      <c r="Z16" s="96"/>
+      <c r="AA16" s="96"/>
+      <c r="AB16" s="96"/>
+      <c r="AC16" s="99" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD16" s="99"/>
+      <c r="AE16" s="99"/>
+      <c r="AF16" s="99"/>
+      <c r="AG16" s="99"/>
+      <c r="AH16" s="99"/>
+      <c r="AI16" s="99"/>
+      <c r="AJ16" s="99"/>
+      <c r="AK16" s="99"/>
+      <c r="AL16" s="99"/>
+      <c r="AM16" s="99"/>
+      <c r="AN16" s="99"/>
+      <c r="AO16" s="99"/>
+      <c r="AP16" s="29"/>
+      <c r="AQ16" s="28"/>
     </row>
     <row r="17" spans="4:42" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D17" s="5"/>
-      <c r="E17" s="23"/>
-[...14 lines deleted...]
-      <c r="T17" s="29" t="s">
+      <c r="E17" s="17"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="U17" s="28"/>
-[...3 lines deleted...]
-      <c r="Y17" s="76" t="s">
+      <c r="U17" s="20"/>
+      <c r="V17" s="21"/>
+      <c r="W17" s="21"/>
+      <c r="X17" s="20"/>
+      <c r="Y17" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="Z17" s="76"/>
-[...17 lines deleted...]
-      <c r="AP17" s="24"/>
+      <c r="Z17" s="96"/>
+      <c r="AA17" s="96"/>
+      <c r="AB17" s="96"/>
+      <c r="AC17" s="98" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD17" s="98"/>
+      <c r="AE17" s="98"/>
+      <c r="AF17" s="98"/>
+      <c r="AG17" s="98"/>
+      <c r="AH17" s="98"/>
+      <c r="AI17" s="98"/>
+      <c r="AJ17" s="98"/>
+      <c r="AK17" s="98"/>
+      <c r="AL17" s="98"/>
+      <c r="AM17" s="98"/>
+      <c r="AN17" s="98"/>
+      <c r="AO17" s="98"/>
+      <c r="AP17" s="18"/>
     </row>
     <row r="18" spans="4:42" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D18" s="5"/>
-      <c r="E18" s="23"/>
-[...19 lines deleted...]
-      <c r="Y18" s="82" t="s">
+      <c r="E18" s="17"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="21"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="21"/>
+      <c r="W18" s="21"/>
+      <c r="X18" s="20"/>
+      <c r="Y18" s="86" t="s">
         <v>19</v>
       </c>
-      <c r="Z18" s="82"/>
-[...16 lines deleted...]
-      <c r="AP18" s="24"/>
+      <c r="Z18" s="86"/>
+      <c r="AA18" s="86"/>
+      <c r="AB18" s="86"/>
+      <c r="AC18" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD18" s="102"/>
+      <c r="AE18" s="102"/>
+      <c r="AF18" s="102"/>
+      <c r="AG18" s="102"/>
+      <c r="AH18" s="102"/>
+      <c r="AI18" s="102"/>
+      <c r="AJ18" s="102"/>
+      <c r="AK18" s="102"/>
+      <c r="AL18" s="102"/>
+      <c r="AM18" s="102"/>
+      <c r="AN18" s="27"/>
+      <c r="AP18" s="18"/>
     </row>
     <row r="19" spans="4:42" x14ac:dyDescent="0.2">
       <c r="D19" s="5"/>
-      <c r="E19" s="23"/>
-[...36 lines deleted...]
-      <c r="AP19" s="25"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="5"/>
+      <c r="AF19" s="5"/>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5"/>
+      <c r="AK19" s="5"/>
+      <c r="AL19" s="5"/>
+      <c r="AM19" s="5"/>
+      <c r="AN19" s="5"/>
+      <c r="AO19" s="5"/>
+      <c r="AP19" s="19"/>
     </row>
     <row r="20" spans="4:42" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D20" s="5"/>
-      <c r="E20" s="23"/>
-[...2 lines deleted...]
-      <c r="H20" s="31" t="s">
+      <c r="E20" s="17"/>
+      <c r="F20" s="22"/>
+      <c r="H20" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="I20" s="31"/>
-[...32 lines deleted...]
-      <c r="AP20" s="33"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="22"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="22"/>
+      <c r="P20" s="22"/>
+      <c r="Q20" s="22"/>
+      <c r="R20" s="22"/>
+      <c r="S20" s="22"/>
+      <c r="T20" s="22"/>
+      <c r="U20" s="22"/>
+      <c r="V20" s="22"/>
+      <c r="W20" s="22"/>
+      <c r="X20" s="22"/>
+      <c r="Y20" s="22"/>
+      <c r="Z20" s="22"/>
+      <c r="AA20" s="22"/>
+      <c r="AB20" s="22"/>
+      <c r="AC20" s="22"/>
+      <c r="AD20" s="22"/>
+      <c r="AE20" s="22"/>
+      <c r="AF20" s="22"/>
+      <c r="AG20" s="22"/>
+      <c r="AH20" s="22"/>
+      <c r="AI20" s="22"/>
+      <c r="AJ20" s="22"/>
+      <c r="AK20" s="22"/>
+      <c r="AL20" s="22"/>
+      <c r="AM20" s="22"/>
+      <c r="AN20" s="22"/>
+      <c r="AO20" s="22"/>
+      <c r="AP20" s="23"/>
     </row>
     <row r="21" spans="4:42" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D21" s="5"/>
-      <c r="E21" s="23"/>
-[...36 lines deleted...]
-      <c r="AP21" s="25"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5"/>
+      <c r="AL21" s="5"/>
+      <c r="AM21" s="5"/>
+      <c r="AN21" s="5"/>
+      <c r="AO21" s="5"/>
+      <c r="AP21" s="19"/>
     </row>
     <row r="22" spans="4:42" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D22" s="5"/>
-      <c r="E22" s="23"/>
-[...10 lines deleted...]
-      <c r="P22" s="83" t="s">
+      <c r="E22" s="17"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="Q22" s="84"/>
-[...73 lines deleted...]
-      <c r="G24" s="78" t="s">
+      <c r="Q22" s="88"/>
+      <c r="R22" s="88"/>
+      <c r="S22" s="88"/>
+      <c r="T22" s="88"/>
+      <c r="U22" s="88"/>
+      <c r="V22" s="88"/>
+      <c r="W22" s="88"/>
+      <c r="X22" s="88"/>
+      <c r="Y22" s="13"/>
+      <c r="Z22" s="11"/>
+      <c r="AA22" s="11"/>
+      <c r="AB22" s="11"/>
+      <c r="AC22" s="11"/>
+      <c r="AD22" s="11"/>
+      <c r="AE22" s="11"/>
+      <c r="AF22" s="11"/>
+      <c r="AG22" s="11"/>
+      <c r="AH22" s="11"/>
+      <c r="AI22" s="11"/>
+      <c r="AJ22" s="11"/>
+      <c r="AK22" s="11"/>
+      <c r="AL22" s="11"/>
+      <c r="AM22" s="11"/>
+      <c r="AN22" s="11"/>
+      <c r="AO22" s="12"/>
+      <c r="AP22" s="18"/>
+    </row>
+    <row r="23" spans="4:42" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="5"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="93" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" s="94"/>
+      <c r="I23" s="94"/>
+      <c r="J23" s="94"/>
+      <c r="K23" s="94"/>
+      <c r="L23" s="94"/>
+      <c r="M23" s="94"/>
+      <c r="N23" s="94"/>
+      <c r="O23" s="94"/>
+      <c r="P23" s="94"/>
+      <c r="Q23" s="94"/>
+      <c r="R23" s="94"/>
+      <c r="S23" s="94"/>
+      <c r="T23" s="94"/>
+      <c r="U23" s="94"/>
+      <c r="V23" s="94"/>
+      <c r="W23" s="94"/>
+      <c r="X23" s="94"/>
+      <c r="Y23" s="94"/>
+      <c r="Z23" s="94"/>
+      <c r="AA23" s="94"/>
+      <c r="AB23" s="94"/>
+      <c r="AC23" s="94"/>
+      <c r="AD23" s="94"/>
+      <c r="AE23" s="94"/>
+      <c r="AF23" s="94"/>
+      <c r="AG23" s="94"/>
+      <c r="AH23" s="94"/>
+      <c r="AI23" s="94"/>
+      <c r="AJ23" s="94"/>
+      <c r="AK23" s="94"/>
+      <c r="AL23" s="94"/>
+      <c r="AM23" s="94"/>
+      <c r="AN23" s="94"/>
+      <c r="AO23" s="95"/>
+      <c r="AP23" s="19"/>
+    </row>
+    <row r="24" spans="4:42" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D24" s="5"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="H24" s="79"/>
-[...39 lines deleted...]
-      <c r="G25" s="89" t="s">
+      <c r="H24" s="83"/>
+      <c r="I24" s="83"/>
+      <c r="J24" s="83"/>
+      <c r="K24" s="83"/>
+      <c r="L24" s="83"/>
+      <c r="M24" s="83"/>
+      <c r="N24" s="83"/>
+      <c r="O24" s="83"/>
+      <c r="P24" s="83"/>
+      <c r="Q24" s="83"/>
+      <c r="R24" s="83"/>
+      <c r="S24" s="83"/>
+      <c r="T24" s="83"/>
+      <c r="U24" s="83"/>
+      <c r="V24" s="83"/>
+      <c r="W24" s="83"/>
+      <c r="X24" s="83"/>
+      <c r="Y24" s="83"/>
+      <c r="Z24" s="83"/>
+      <c r="AA24" s="83"/>
+      <c r="AB24" s="83"/>
+      <c r="AC24" s="83"/>
+      <c r="AD24" s="83"/>
+      <c r="AE24" s="83"/>
+      <c r="AF24" s="83"/>
+      <c r="AG24" s="83"/>
+      <c r="AH24" s="83"/>
+      <c r="AI24" s="83"/>
+      <c r="AJ24" s="83"/>
+      <c r="AK24" s="83"/>
+      <c r="AL24" s="83"/>
+      <c r="AM24" s="83"/>
+      <c r="AN24" s="83"/>
+      <c r="AO24" s="84"/>
+      <c r="AP24" s="19"/>
+    </row>
+    <row r="25" spans="4:42" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D25" s="5"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="75" t="s">
         <v>7</v>
       </c>
-      <c r="H25" s="90"/>
-[...39 lines deleted...]
-      <c r="G26" s="96" t="s">
+      <c r="H25" s="76"/>
+      <c r="I25" s="76"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="76"/>
+      <c r="L25" s="76"/>
+      <c r="M25" s="76"/>
+      <c r="N25" s="76"/>
+      <c r="O25" s="76"/>
+      <c r="P25" s="76"/>
+      <c r="Q25" s="76"/>
+      <c r="R25" s="76"/>
+      <c r="S25" s="76"/>
+      <c r="T25" s="76"/>
+      <c r="U25" s="76"/>
+      <c r="V25" s="76"/>
+      <c r="W25" s="76"/>
+      <c r="X25" s="76"/>
+      <c r="Y25" s="76"/>
+      <c r="Z25" s="76"/>
+      <c r="AA25" s="76"/>
+      <c r="AB25" s="76"/>
+      <c r="AC25" s="76"/>
+      <c r="AD25" s="76"/>
+      <c r="AE25" s="76"/>
+      <c r="AF25" s="76"/>
+      <c r="AG25" s="76"/>
+      <c r="AH25" s="76"/>
+      <c r="AI25" s="76"/>
+      <c r="AJ25" s="76"/>
+      <c r="AK25" s="76"/>
+      <c r="AL25" s="76"/>
+      <c r="AM25" s="76"/>
+      <c r="AN25" s="76"/>
+      <c r="AO25" s="77"/>
+      <c r="AP25" s="19"/>
+    </row>
+    <row r="26" spans="4:42" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D26" s="5"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="H26" s="76"/>
+      <c r="I26" s="76"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="76"/>
+      <c r="L26" s="76"/>
+      <c r="M26" s="76"/>
+      <c r="N26" s="76"/>
+      <c r="O26" s="76"/>
+      <c r="P26" s="76"/>
+      <c r="Q26" s="76"/>
+      <c r="R26" s="76"/>
+      <c r="S26" s="76"/>
+      <c r="T26" s="76"/>
+      <c r="U26" s="76"/>
+      <c r="V26" s="76"/>
+      <c r="W26" s="76"/>
+      <c r="X26" s="76"/>
+      <c r="Y26" s="76"/>
+      <c r="Z26" s="76"/>
+      <c r="AA26" s="76"/>
+      <c r="AB26" s="76"/>
+      <c r="AC26" s="76"/>
+      <c r="AD26" s="76"/>
+      <c r="AE26" s="76"/>
+      <c r="AF26" s="76"/>
+      <c r="AG26" s="76"/>
+      <c r="AH26" s="76"/>
+      <c r="AI26" s="76"/>
+      <c r="AJ26" s="76"/>
+      <c r="AK26" s="76"/>
+      <c r="AL26" s="76"/>
+      <c r="AM26" s="76"/>
+      <c r="AN26" s="76"/>
+      <c r="AO26" s="77"/>
+      <c r="AP26" s="19"/>
+    </row>
+    <row r="27" spans="4:42" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D27" s="5"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="76"/>
+      <c r="I27" s="76"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="76"/>
+      <c r="L27" s="76"/>
+      <c r="M27" s="76"/>
+      <c r="N27" s="76"/>
+      <c r="O27" s="76"/>
+      <c r="P27" s="76"/>
+      <c r="Q27" s="76"/>
+      <c r="R27" s="76"/>
+      <c r="S27" s="76"/>
+      <c r="T27" s="76"/>
+      <c r="U27" s="76"/>
+      <c r="V27" s="76"/>
+      <c r="W27" s="76"/>
+      <c r="X27" s="76"/>
+      <c r="Y27" s="76"/>
+      <c r="Z27" s="76"/>
+      <c r="AA27" s="76"/>
+      <c r="AB27" s="76"/>
+      <c r="AC27" s="76"/>
+      <c r="AD27" s="76"/>
+      <c r="AE27" s="76"/>
+      <c r="AF27" s="76"/>
+      <c r="AG27" s="76"/>
+      <c r="AH27" s="76"/>
+      <c r="AI27" s="76"/>
+      <c r="AJ27" s="76"/>
+      <c r="AK27" s="76"/>
+      <c r="AL27" s="76"/>
+      <c r="AM27" s="76"/>
+      <c r="AN27" s="76"/>
+      <c r="AO27" s="77"/>
+      <c r="AP27" s="19"/>
+    </row>
+    <row r="28" spans="4:42" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D28" s="5"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="76"/>
+      <c r="I28" s="76"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="76"/>
+      <c r="L28" s="76"/>
+      <c r="M28" s="76"/>
+      <c r="N28" s="76"/>
+      <c r="O28" s="76"/>
+      <c r="P28" s="76"/>
+      <c r="Q28" s="76"/>
+      <c r="R28" s="76"/>
+      <c r="S28" s="76"/>
+      <c r="T28" s="76"/>
+      <c r="U28" s="76"/>
+      <c r="V28" s="76"/>
+      <c r="W28" s="76"/>
+      <c r="X28" s="76"/>
+      <c r="Y28" s="76"/>
+      <c r="Z28" s="76"/>
+      <c r="AA28" s="76"/>
+      <c r="AB28" s="76"/>
+      <c r="AC28" s="76"/>
+      <c r="AD28" s="76"/>
+      <c r="AE28" s="76"/>
+      <c r="AF28" s="76"/>
+      <c r="AG28" s="76"/>
+      <c r="AH28" s="76"/>
+      <c r="AI28" s="76"/>
+      <c r="AJ28" s="76"/>
+      <c r="AK28" s="76"/>
+      <c r="AL28" s="76"/>
+      <c r="AM28" s="76"/>
+      <c r="AN28" s="76"/>
+      <c r="AO28" s="77"/>
+      <c r="AP28" s="19"/>
+    </row>
+    <row r="29" spans="4:42" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D29" s="5"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="90"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="90"/>
+      <c r="S29" s="90"/>
+      <c r="T29" s="90"/>
+      <c r="U29" s="90"/>
+      <c r="V29" s="90"/>
+      <c r="W29" s="90"/>
+      <c r="X29" s="90"/>
+      <c r="Y29" s="90"/>
+      <c r="Z29" s="90"/>
+      <c r="AA29" s="90"/>
+      <c r="AB29" s="90"/>
+      <c r="AC29" s="90"/>
+      <c r="AD29" s="90"/>
+      <c r="AE29" s="90"/>
+      <c r="AF29" s="90"/>
+      <c r="AG29" s="90"/>
+      <c r="AH29" s="90"/>
+      <c r="AI29" s="90"/>
+      <c r="AJ29" s="90"/>
+      <c r="AK29" s="90"/>
+      <c r="AL29" s="90"/>
+      <c r="AM29" s="90"/>
+      <c r="AN29" s="90"/>
+      <c r="AO29" s="91"/>
+      <c r="AP29" s="19"/>
+    </row>
+    <row r="30" spans="4:42" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D30" s="5"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="5"/>
+      <c r="AF30" s="5"/>
+      <c r="AG30" s="5"/>
+      <c r="AH30" s="5"/>
+      <c r="AI30" s="5"/>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5"/>
+      <c r="AL30" s="5"/>
+      <c r="AM30" s="5"/>
+      <c r="AN30" s="5"/>
+      <c r="AO30" s="5"/>
+      <c r="AP30" s="19"/>
+    </row>
+    <row r="31" spans="4:42" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="5"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="78"/>
+      <c r="U31" s="78"/>
+      <c r="V31" s="78"/>
+      <c r="W31" s="78"/>
+      <c r="X31" s="78"/>
+      <c r="Y31" s="78"/>
+      <c r="Z31" s="78"/>
+      <c r="AA31" s="78"/>
+      <c r="AB31" s="78"/>
+      <c r="AC31" s="78"/>
+      <c r="AD31" s="78"/>
+      <c r="AE31" s="78"/>
+      <c r="AF31" s="78"/>
+      <c r="AG31" s="78"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AK31" s="78"/>
+      <c r="AL31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="78"/>
+      <c r="AP31" s="19"/>
+    </row>
+    <row r="32" spans="4:42" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D32" s="5"/>
+      <c r="E32" s="17"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="100" t="s">
+        <v>35</v>
+      </c>
+      <c r="H32" s="79"/>
+      <c r="I32" s="79"/>
+      <c r="J32" s="79"/>
+      <c r="K32" s="79"/>
+      <c r="L32" s="79"/>
+      <c r="M32" s="79"/>
+      <c r="N32" s="79"/>
+      <c r="O32" s="79"/>
+      <c r="P32" s="79"/>
+      <c r="Q32" s="79"/>
+      <c r="R32" s="79"/>
+      <c r="S32" s="79"/>
+      <c r="T32" s="79"/>
+      <c r="U32" s="79"/>
+      <c r="V32" s="79"/>
+      <c r="W32" s="79"/>
+      <c r="X32" s="79"/>
+      <c r="Y32" s="79"/>
+      <c r="Z32" s="79"/>
+      <c r="AA32" s="79"/>
+      <c r="AB32" s="79"/>
+      <c r="AC32" s="79"/>
+      <c r="AD32" s="79"/>
+      <c r="AE32" s="79"/>
+      <c r="AF32" s="79"/>
+      <c r="AG32" s="79"/>
+      <c r="AH32" s="79"/>
+      <c r="AI32" s="79"/>
+      <c r="AJ32" s="79"/>
+      <c r="AK32" s="79"/>
+      <c r="AL32" s="79"/>
+      <c r="AM32" s="79"/>
+      <c r="AN32" s="79"/>
+      <c r="AO32" s="79"/>
+      <c r="AP32" s="19"/>
+    </row>
+    <row r="33" spans="4:42" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D33" s="5"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="H33" s="79"/>
+      <c r="I33" s="79"/>
+      <c r="J33" s="79"/>
+      <c r="K33" s="79"/>
+      <c r="L33" s="79"/>
+      <c r="M33" s="79"/>
+      <c r="N33" s="79"/>
+      <c r="O33" s="79"/>
+      <c r="P33" s="79"/>
+      <c r="Q33" s="79"/>
+      <c r="R33" s="79"/>
+      <c r="S33" s="79"/>
+      <c r="T33" s="79"/>
+      <c r="U33" s="79"/>
+      <c r="V33" s="79"/>
+      <c r="W33" s="79"/>
+      <c r="X33" s="79"/>
+      <c r="Y33" s="79"/>
+      <c r="Z33" s="79"/>
+      <c r="AA33" s="79"/>
+      <c r="AB33" s="79"/>
+      <c r="AC33" s="79"/>
+      <c r="AD33" s="79"/>
+      <c r="AE33" s="79"/>
+      <c r="AF33" s="79"/>
+      <c r="AG33" s="79"/>
+      <c r="AH33" s="79"/>
+      <c r="AI33" s="79"/>
+      <c r="AJ33" s="79"/>
+      <c r="AK33" s="79"/>
+      <c r="AL33" s="79"/>
+      <c r="AM33" s="79"/>
+      <c r="AN33" s="79"/>
+      <c r="AO33" s="79"/>
+      <c r="AP33" s="19"/>
+    </row>
+    <row r="34" spans="4:42" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D34" s="5"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="5"/>
+      <c r="AD34" s="5"/>
+      <c r="AE34" s="5"/>
+      <c r="AF34" s="5"/>
+      <c r="AG34" s="5"/>
+      <c r="AH34" s="5"/>
+      <c r="AI34" s="5"/>
+      <c r="AJ34" s="5"/>
+      <c r="AK34" s="5"/>
+      <c r="AL34" s="5"/>
+      <c r="AM34" s="5"/>
+      <c r="AN34" s="5"/>
+      <c r="AO34" s="5"/>
+      <c r="AP34" s="19"/>
+    </row>
+    <row r="35" spans="4:42" s="9" customFormat="1" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D35" s="8"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="80" t="s">
         <v>26</v>
       </c>
-      <c r="H26" s="90"/>
-[...416 lines deleted...]
-      <c r="AP35" s="38"/>
+      <c r="H35" s="81"/>
+      <c r="I35" s="81"/>
+      <c r="J35" s="81"/>
+      <c r="K35" s="81"/>
+      <c r="L35" s="81"/>
+      <c r="M35" s="81"/>
+      <c r="N35" s="81"/>
+      <c r="O35" s="81"/>
+      <c r="P35" s="81"/>
+      <c r="Q35" s="81"/>
+      <c r="R35" s="81"/>
+      <c r="S35" s="81"/>
+      <c r="T35" s="81"/>
+      <c r="U35" s="81"/>
+      <c r="V35" s="81"/>
+      <c r="W35" s="81"/>
+      <c r="X35" s="81"/>
+      <c r="Y35" s="81"/>
+      <c r="Z35" s="81"/>
+      <c r="AA35" s="81"/>
+      <c r="AB35" s="81"/>
+      <c r="AC35" s="81"/>
+      <c r="AD35" s="81"/>
+      <c r="AE35" s="81"/>
+      <c r="AF35" s="81"/>
+      <c r="AG35" s="81"/>
+      <c r="AH35" s="81"/>
+      <c r="AI35" s="81"/>
+      <c r="AJ35" s="81"/>
+      <c r="AK35" s="81"/>
+      <c r="AL35" s="81"/>
+      <c r="AM35" s="81"/>
+      <c r="AN35" s="81"/>
+      <c r="AO35" s="81"/>
+      <c r="AP35" s="26"/>
     </row>
     <row r="36" spans="4:42" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
-      <c r="H36" s="7"/>
-[...35 lines deleted...]
-      <c r="AP36" s="88"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="5"/>
+      <c r="AB36" s="5"/>
+      <c r="AC36" s="5"/>
+      <c r="AD36" s="5"/>
+      <c r="AE36" s="5"/>
+      <c r="AF36" s="5"/>
+      <c r="AG36" s="74" t="s">
+        <v>45</v>
+      </c>
+      <c r="AH36" s="74"/>
+      <c r="AI36" s="74"/>
+      <c r="AJ36" s="74"/>
+      <c r="AK36" s="74"/>
+      <c r="AL36" s="74"/>
+      <c r="AM36" s="74"/>
+      <c r="AN36" s="74"/>
+      <c r="AO36" s="74"/>
+      <c r="AP36" s="74"/>
     </row>
     <row r="37" spans="4:42" x14ac:dyDescent="0.2">
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
       <c r="V37" s="5"/>
       <c r="W37" s="5"/>
       <c r="X37" s="5"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="5"/>
       <c r="AA37" s="5"/>
       <c r="AB37" s="5"/>
       <c r="AC37" s="5"/>
       <c r="AD37" s="5"/>
       <c r="AE37" s="5"/>
       <c r="AF37" s="5"/>
       <c r="AG37" s="5"/>
       <c r="AH37" s="5"/>
       <c r="AI37" s="5"/>
       <c r="AJ37" s="5"/>
       <c r="AK37" s="5"/>
       <c r="AL37" s="5"/>
       <c r="AM37" s="5"/>
       <c r="AN37" s="5"/>
       <c r="AO37" s="5"/>
       <c r="AP37" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="27">
+    <mergeCell ref="Y18:AB18"/>
+    <mergeCell ref="P22:X22"/>
+    <mergeCell ref="T16:W16"/>
+    <mergeCell ref="Y16:AB16"/>
+    <mergeCell ref="AD9:AH9"/>
+    <mergeCell ref="AI9:AO9"/>
+    <mergeCell ref="AG13:AH13"/>
+    <mergeCell ref="AE13:AF13"/>
+    <mergeCell ref="AM13:AN13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="G11:AO11"/>
     <mergeCell ref="Y17:AB17"/>
     <mergeCell ref="AC17:AO17"/>
     <mergeCell ref="AC16:AO16"/>
     <mergeCell ref="G29:AO29"/>
     <mergeCell ref="AG36:AP36"/>
     <mergeCell ref="G28:AO28"/>
     <mergeCell ref="G27:AO27"/>
     <mergeCell ref="G31:AO31"/>
     <mergeCell ref="G32:AO32"/>
     <mergeCell ref="G33:AO33"/>
     <mergeCell ref="G35:AO35"/>
     <mergeCell ref="G26:AO26"/>
-    <mergeCell ref="AD9:AH9"/>
-[...5 lines deleted...]
-    <mergeCell ref="G11:AO11"/>
     <mergeCell ref="G23:AO23"/>
     <mergeCell ref="G25:AO25"/>
     <mergeCell ref="G24:AO24"/>
     <mergeCell ref="AC18:AM18"/>
-    <mergeCell ref="Y18:AB18"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y16:AB16"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.59055118110236227" bottom="0.55118110236220474" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Q40"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25.05" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6328125" style="43" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="16384" width="9" style="43"/>
+    <col min="1" max="1" width="3.6640625" style="31" customWidth="1"/>
+    <col min="2" max="11" width="2.33203125" style="31" customWidth="1"/>
+    <col min="12" max="12" width="38.44140625" style="31" customWidth="1"/>
+    <col min="13" max="13" width="21.109375" style="60" customWidth="1"/>
+    <col min="14" max="14" width="13.33203125" style="61" customWidth="1"/>
+    <col min="15" max="15" width="19.33203125" style="31" customWidth="1"/>
+    <col min="16" max="16" width="22.109375" style="31" customWidth="1"/>
+    <col min="17" max="17" width="4.21875" style="30" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="111" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+      <c r="M1" s="112"/>
+      <c r="N1" s="112"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="112"/>
+    </row>
+    <row r="2" spans="1:16" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="113"/>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="113"/>
+      <c r="G2" s="113"/>
+      <c r="H2" s="113"/>
+      <c r="I2" s="113"/>
+      <c r="J2" s="113"/>
+      <c r="K2" s="113"/>
+      <c r="L2" s="113"/>
+      <c r="M2" s="113"/>
+      <c r="N2" s="113"/>
+      <c r="O2" s="113"/>
+      <c r="P2" s="30"/>
+    </row>
+    <row r="3" spans="1:16" s="36" customFormat="1" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="114" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="115"/>
+      <c r="D3" s="115"/>
+      <c r="E3" s="115"/>
+      <c r="F3" s="115"/>
+      <c r="G3" s="115"/>
+      <c r="H3" s="115"/>
+      <c r="I3" s="115"/>
+      <c r="J3" s="115"/>
+      <c r="K3" s="116"/>
+      <c r="L3" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="M3" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="N3" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="123"/>
-[...33 lines deleted...]
-      <c r="A3" s="45" t="s">
+      <c r="O3" s="117" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="118"/>
+    </row>
+    <row r="4" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37">
+        <v>1</v>
+      </c>
+      <c r="B4" s="38"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="107"/>
+      <c r="P4" s="108"/>
+    </row>
+    <row r="5" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="43">
+        <v>2</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O5" s="109"/>
+      <c r="P5" s="110"/>
+    </row>
+    <row r="6" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="43">
         <v>3</v>
       </c>
-      <c r="B3" s="125" t="s">
+      <c r="B6" s="48"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O6" s="109"/>
+      <c r="P6" s="110"/>
+    </row>
+    <row r="7" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="43">
         <v>4</v>
       </c>
-      <c r="C3" s="126"/>
-[...11 lines deleted...]
-      <c r="M3" s="47" t="s">
+      <c r="B7" s="48"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="O7" s="109"/>
+      <c r="P7" s="110"/>
+    </row>
+    <row r="8" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43">
         <v>5</v>
       </c>
-      <c r="N3" s="48" t="s">
-[...30 lines deleted...]
-      <c r="A5" s="56">
+      <c r="B8" s="48"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="3"/>
+      <c r="N8" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="57"/>
-[...11 lines deleted...]
-      <c r="N5" s="55" t="s">
+      <c r="O8" s="109"/>
+      <c r="P8" s="110"/>
+    </row>
+    <row r="9" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="43">
+        <v>6</v>
+      </c>
+      <c r="B9" s="48"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49"/>
+      <c r="I9" s="49"/>
+      <c r="J9" s="49"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="118"/>
-[...18 lines deleted...]
-      <c r="N6" s="55" t="s">
+      <c r="O9" s="109"/>
+      <c r="P9" s="110"/>
+    </row>
+    <row r="10" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="43">
+        <v>7</v>
+      </c>
+      <c r="B10" s="48"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O6" s="118"/>
-[...18 lines deleted...]
-      <c r="N7" s="55" t="s">
+      <c r="O10" s="109"/>
+      <c r="P10" s="110"/>
+    </row>
+    <row r="11" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="43">
+        <v>8</v>
+      </c>
+      <c r="B11" s="44"/>
+      <c r="C11" s="51"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="51"/>
+      <c r="H11" s="51"/>
+      <c r="I11" s="51"/>
+      <c r="J11" s="51"/>
+      <c r="K11" s="52"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="118"/>
-[...18 lines deleted...]
-      <c r="N8" s="55" t="s">
+      <c r="O11" s="103"/>
+      <c r="P11" s="104"/>
+    </row>
+    <row r="12" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="43">
+        <v>9</v>
+      </c>
+      <c r="B12" s="44"/>
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="51"/>
+      <c r="I12" s="51"/>
+      <c r="J12" s="51"/>
+      <c r="K12" s="52"/>
+      <c r="L12" s="53"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="118"/>
-[...18 lines deleted...]
-      <c r="N9" s="55" t="s">
+      <c r="O12" s="103"/>
+      <c r="P12" s="104"/>
+    </row>
+    <row r="13" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="43">
+        <v>10</v>
+      </c>
+      <c r="B13" s="44"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="51"/>
+      <c r="F13" s="51"/>
+      <c r="G13" s="51"/>
+      <c r="H13" s="51"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="51"/>
+      <c r="K13" s="52"/>
+      <c r="L13" s="53"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O9" s="118"/>
-[...18 lines deleted...]
-      <c r="N10" s="55" t="s">
+      <c r="O13" s="103"/>
+      <c r="P13" s="104"/>
+    </row>
+    <row r="14" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="43">
+        <v>11</v>
+      </c>
+      <c r="B14" s="44"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="52"/>
+      <c r="L14" s="53"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O10" s="118"/>
-[...18 lines deleted...]
-      <c r="N11" s="55" t="s">
+      <c r="O14" s="103"/>
+      <c r="P14" s="104"/>
+    </row>
+    <row r="15" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43">
+        <v>12</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="51"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="52"/>
+      <c r="L15" s="53"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O11" s="116"/>
-[...18 lines deleted...]
-      <c r="N12" s="55" t="s">
+      <c r="O15" s="103"/>
+      <c r="P15" s="104"/>
+    </row>
+    <row r="16" spans="1:16" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="43">
+        <v>13</v>
+      </c>
+      <c r="B16" s="44"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="53"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O12" s="116"/>
-[...18 lines deleted...]
-      <c r="N13" s="55" t="s">
+      <c r="O16" s="103"/>
+      <c r="P16" s="104"/>
+    </row>
+    <row r="17" spans="1:17" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="43">
+        <v>14</v>
+      </c>
+      <c r="B17" s="44"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="51"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="52"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O13" s="116"/>
-[...18 lines deleted...]
-      <c r="N14" s="55" t="s">
+      <c r="O17" s="103"/>
+      <c r="P17" s="104"/>
+    </row>
+    <row r="18" spans="1:17" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="43">
+        <v>15</v>
+      </c>
+      <c r="B18" s="44"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="51"/>
+      <c r="K18" s="52"/>
+      <c r="L18" s="53"/>
+      <c r="M18" s="3"/>
+      <c r="N18" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O14" s="116"/>
-[...18 lines deleted...]
-      <c r="N15" s="55" t="s">
+      <c r="O18" s="103"/>
+      <c r="P18" s="104"/>
+    </row>
+    <row r="19" spans="1:17" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="43">
+        <v>16</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="52"/>
+      <c r="L19" s="53"/>
+      <c r="M19" s="3"/>
+      <c r="N19" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O15" s="116"/>
-[...18 lines deleted...]
-      <c r="N16" s="55" t="s">
+      <c r="O19" s="103"/>
+      <c r="P19" s="104"/>
+    </row>
+    <row r="20" spans="1:17" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="43">
+        <v>17</v>
+      </c>
+      <c r="B20" s="44"/>
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="51"/>
+      <c r="H20" s="51"/>
+      <c r="I20" s="51"/>
+      <c r="J20" s="51"/>
+      <c r="K20" s="52"/>
+      <c r="L20" s="53"/>
+      <c r="M20" s="3"/>
+      <c r="N20" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O16" s="116"/>
-[...18 lines deleted...]
-      <c r="N17" s="55" t="s">
+      <c r="O20" s="103"/>
+      <c r="P20" s="104"/>
+    </row>
+    <row r="21" spans="1:17" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43">
+        <v>18</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="116"/>
-[...18 lines deleted...]
-      <c r="N18" s="55" t="s">
+      <c r="O21" s="103"/>
+      <c r="P21" s="104"/>
+    </row>
+    <row r="22" spans="1:17" s="36" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43">
+        <v>19</v>
+      </c>
+      <c r="B22" s="44"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="53"/>
+      <c r="M22" s="3"/>
+      <c r="N22" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O18" s="116"/>
-[...18 lines deleted...]
-      <c r="N19" s="55" t="s">
+      <c r="O22" s="103"/>
+      <c r="P22" s="104"/>
+    </row>
+    <row r="23" spans="1:17" s="36" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54">
+        <v>20</v>
+      </c>
+      <c r="B23" s="55"/>
+      <c r="C23" s="56"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="56"/>
+      <c r="I23" s="56"/>
+      <c r="J23" s="56"/>
+      <c r="K23" s="57"/>
+      <c r="L23" s="58"/>
+      <c r="M23" s="4"/>
+      <c r="N23" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="O19" s="116"/>
-[...183 lines deleted...]
-      <c r="Q40" s="75"/>
+      <c r="O23" s="105"/>
+      <c r="P23" s="106"/>
+    </row>
+    <row r="24" spans="1:17" s="36" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="60"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+      <c r="M24" s="60"/>
+      <c r="N24" s="61"/>
+      <c r="Q24" s="62"/>
+    </row>
+    <row r="25" spans="1:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M25" s="60"/>
+      <c r="N25" s="61"/>
+      <c r="Q25" s="62"/>
+    </row>
+    <row r="26" spans="1:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M26" s="60"/>
+      <c r="N26" s="61"/>
+      <c r="Q26" s="62"/>
+    </row>
+    <row r="27" spans="1:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M27" s="60"/>
+      <c r="N27" s="61"/>
+      <c r="Q27" s="62"/>
+    </row>
+    <row r="28" spans="1:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M28" s="60"/>
+      <c r="N28" s="61"/>
+      <c r="Q28" s="62"/>
+    </row>
+    <row r="29" spans="1:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M29" s="60"/>
+      <c r="N29" s="61"/>
+      <c r="Q29" s="62"/>
+    </row>
+    <row r="30" spans="1:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M30" s="60"/>
+      <c r="N30" s="61"/>
+      <c r="Q30" s="62"/>
+    </row>
+    <row r="31" spans="1:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M31" s="60"/>
+      <c r="N31" s="61"/>
+      <c r="Q31" s="62"/>
+    </row>
+    <row r="32" spans="1:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M32" s="60"/>
+      <c r="N32" s="61"/>
+      <c r="Q32" s="62"/>
+    </row>
+    <row r="33" spans="13:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M33" s="60"/>
+      <c r="N33" s="61"/>
+      <c r="Q33" s="62"/>
+    </row>
+    <row r="34" spans="13:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M34" s="60"/>
+      <c r="N34" s="61"/>
+      <c r="Q34" s="62"/>
+    </row>
+    <row r="35" spans="13:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M35" s="60"/>
+      <c r="N35" s="61"/>
+      <c r="Q35" s="62"/>
+    </row>
+    <row r="36" spans="13:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M36" s="60"/>
+      <c r="N36" s="61"/>
+      <c r="Q36" s="62"/>
+    </row>
+    <row r="37" spans="13:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M37" s="60"/>
+      <c r="N37" s="61"/>
+      <c r="Q37" s="62"/>
+    </row>
+    <row r="38" spans="13:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M38" s="60"/>
+      <c r="N38" s="61"/>
+      <c r="Q38" s="62"/>
+    </row>
+    <row r="39" spans="13:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M39" s="60"/>
+      <c r="N39" s="61"/>
+      <c r="Q39" s="62"/>
+    </row>
+    <row r="40" spans="13:17" s="36" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M40" s="60"/>
+      <c r="N40" s="61"/>
+      <c r="Q40" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="O3:P3"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="O16:P16"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="O18:P18"/>
     <mergeCell ref="O19:P19"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="O21:P21"/>
-    <mergeCell ref="O4:P4"/>
-[...14 lines deleted...]
-    <mergeCell ref="O11:P11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M23">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M4:M23" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>サービス種類</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.36" right="0.19685039370078741" top="0.46" bottom="0.34" header="0.26" footer="0.2"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="B1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="30.6328125" customWidth="1"/>
+    <col min="2" max="2" width="30.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="15" t="s">
+      <c r="B2" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B3" s="10"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="10" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B3" s="15" t="s">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="10" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B4" s="15" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="10" t="s">
         <v>40</v>
-      </c>
-[...18 lines deleted...]
-        <v>42</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>第16号様式</vt:lpstr>
-      <vt:lpstr>第16号様式 (記入例)</vt:lpstr>
+      <vt:lpstr>第13号様式</vt:lpstr>
+      <vt:lpstr>第13号様式 (記入例)</vt:lpstr>
       <vt:lpstr>別表　事業所一覧</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>'第16号様式 (記入例)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'第13号様式 (記入例)'!Print_Area</vt:lpstr>
       <vt:lpstr>サービス種類</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>東京都高齢者施策推進室</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都高齢者施策推進室</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>