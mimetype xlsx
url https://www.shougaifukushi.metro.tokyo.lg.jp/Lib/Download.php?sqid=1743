--- v0 (2026-06-21)
+++ v1 (2026-10-18)
@@ -1,7650 +1,8385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72D9A553-99F7-43D4-B07F-00F5E1EB785B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\04　指定更新\04　指定更新\指定更新\１　事業者へのご案内（更新のご案内）\３　ご案内について（起案・しおり等）\★R8年度\R8.11.1\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07259C23-25BB-45B6-8811-F052C23EAAD6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{11402B41-1FE2-4D30-ACDA-3AFB268421F2}"/>
   </bookViews>
   <sheets>
-    <sheet name="提出書類一覧" sheetId="10" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="《記載例》受講報告書" sheetId="31" r:id="rId12"/>
+    <sheet name="更新申請書提出書一覧（GH）" sheetId="23" r:id="rId1"/>
+    <sheet name="《記載例》指定更新申請書" sheetId="1" r:id="rId2"/>
+    <sheet name="《参考》付表12(GH)" sheetId="12" r:id="rId3"/>
+    <sheet name="《記載例》誓約書" sheetId="8" r:id="rId4"/>
+    <sheet name="《参考》別紙①" sheetId="7" r:id="rId5"/>
+    <sheet name="《参考》別添（誓約項目）" sheetId="9" r:id="rId6"/>
+    <sheet name="標準様式第4号(勤務形態一覧表(GH))" sheetId="25" r:id="rId7"/>
+    <sheet name="★選択肢(公開時非表示)" sheetId="26" state="hidden" r:id="rId8"/>
+    <sheet name="《参考》受講報告書" sheetId="24" r:id="rId9"/>
   </sheets>
   <externalReferences>
+    <externalReference r:id="rId10"/>
+    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
+    <externalReference r:id="rId17"/>
+    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
+    <externalReference r:id="rId20"/>
+    <externalReference r:id="rId21"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_____kk29">#REF!</definedName>
-[...9 lines deleted...]
-    <definedName name="avrg1">#REF!</definedName>
+    <definedName name="________________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________________________________________kk29">#REF!</definedName>
+    <definedName name="______________________________________________________________kk06">#REF!</definedName>
+    <definedName name="______________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________________________________kk29">#REF!</definedName>
+    <definedName name="______________________________________________________kk06">#REF!</definedName>
+    <definedName name="______________________________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________________________kk29">#REF!</definedName>
+    <definedName name="______________________________________________kk06">#REF!</definedName>
+    <definedName name="______________________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________________kk29">#REF!</definedName>
+    <definedName name="______________________________________kk06">#REF!</definedName>
+    <definedName name="______________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________kk29">#REF!</definedName>
+    <definedName name="______________________________kk06">#REF!</definedName>
+    <definedName name="______________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________kk29">#REF!</definedName>
+    <definedName name="____________________________kk06">#REF!</definedName>
+    <definedName name="____________________________kk29">#REF!</definedName>
+    <definedName name="___________________________kk06">#REF!</definedName>
+    <definedName name="___________________________kk29">#REF!</definedName>
+    <definedName name="__________________________kk06">#REF!</definedName>
+    <definedName name="__________________________kk29">#REF!</definedName>
+    <definedName name="_________________________kk06">#REF!</definedName>
+    <definedName name="_________________________kk29">#REF!</definedName>
+    <definedName name="________________________kk06">#REF!</definedName>
+    <definedName name="________________________kk29">#REF!</definedName>
+    <definedName name="_______________________kk06">#REF!</definedName>
+    <definedName name="_______________________kk29">#REF!</definedName>
+    <definedName name="______________________kk06">#REF!</definedName>
+    <definedName name="______________________kk29">#REF!</definedName>
+    <definedName name="_____________________kk06">#REF!</definedName>
+    <definedName name="_____________________kk29">#REF!</definedName>
+    <definedName name="____________________kk06">#REF!</definedName>
+    <definedName name="____________________kk29">#REF!</definedName>
+    <definedName name="___________________kk06">#REF!</definedName>
+    <definedName name="___________________kk29">#REF!</definedName>
+    <definedName name="__________________kk06">#REF!</definedName>
+    <definedName name="__________________kk29">#REF!</definedName>
+    <definedName name="_________________kk06">#REF!</definedName>
+    <definedName name="_________________kk29">#REF!</definedName>
+    <definedName name="________________kk06">#REF!</definedName>
+    <definedName name="________________kk29">#REF!</definedName>
+    <definedName name="_______________kk06">#REF!</definedName>
+    <definedName name="_______________kk29">#REF!</definedName>
+    <definedName name="______________kk06">#REF!</definedName>
+    <definedName name="______________kk29">#REF!</definedName>
+    <definedName name="_____________kk06">#REF!</definedName>
+    <definedName name="_____________kk29">#REF!</definedName>
+    <definedName name="____________kk06">#REF!</definedName>
+    <definedName name="____________kk29">#REF!</definedName>
+    <definedName name="___________kk06">#REF!</definedName>
+    <definedName name="___________kk29">#REF!</definedName>
+    <definedName name="__________kk06">#REF!</definedName>
+    <definedName name="__________kk29">#REF!</definedName>
+    <definedName name="_________kk06">#REF!</definedName>
+    <definedName name="_________kk29">#REF!</definedName>
+    <definedName name="________kk06">#REF!</definedName>
+    <definedName name="________kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="________kk29" localSheetId="7">#REF!</definedName>
+    <definedName name="________kk29" localSheetId="0">#REF!</definedName>
+    <definedName name="________kk29" localSheetId="6">#REF!</definedName>
+    <definedName name="________kk29">#N/A</definedName>
+    <definedName name="_______kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="_______kk06" localSheetId="7">#REF!</definedName>
+    <definedName name="_______kk06" localSheetId="0">#REF!</definedName>
+    <definedName name="_______kk06" localSheetId="6">#REF!</definedName>
+    <definedName name="_______kk06">#N/A</definedName>
+    <definedName name="_______kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="_______kk29" localSheetId="7">#REF!</definedName>
+    <definedName name="_______kk29" localSheetId="0">#REF!</definedName>
+    <definedName name="_______kk29" localSheetId="6">#REF!</definedName>
+    <definedName name="_______kk29">#N/A</definedName>
+    <definedName name="______kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="______kk06" localSheetId="7">#REF!</definedName>
+    <definedName name="______kk06" localSheetId="0">#REF!</definedName>
+    <definedName name="______kk06" localSheetId="6">#REF!</definedName>
+    <definedName name="______kk06">#N/A</definedName>
+    <definedName name="______kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="______kk29" localSheetId="7">#REF!</definedName>
+    <definedName name="______kk29" localSheetId="0">#REF!</definedName>
+    <definedName name="______kk29" localSheetId="6">#REF!</definedName>
+    <definedName name="______kk29">#N/A</definedName>
+    <definedName name="_____kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="_____kk06" localSheetId="7">#REF!</definedName>
+    <definedName name="_____kk06" localSheetId="0">#REF!</definedName>
+    <definedName name="_____kk06" localSheetId="6">#REF!</definedName>
+    <definedName name="_____kk06">#N/A</definedName>
+    <definedName name="_____kk29" localSheetId="8">#REF!</definedName>
+    <definedName name="_____kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="_____kk29" localSheetId="7">#REF!</definedName>
+    <definedName name="_____kk29" localSheetId="0">#REF!</definedName>
+    <definedName name="_____kk29" localSheetId="6">#REF!</definedName>
+    <definedName name="_____kk29">#N/A</definedName>
+    <definedName name="____kk06" localSheetId="8">#REF!</definedName>
+    <definedName name="____kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="____kk06" localSheetId="7">#REF!</definedName>
+    <definedName name="____kk06" localSheetId="0">#REF!</definedName>
+    <definedName name="____kk06" localSheetId="6">#REF!</definedName>
+    <definedName name="____kk06">#N/A</definedName>
+    <definedName name="____kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="____kk29" localSheetId="7">#REF!</definedName>
+    <definedName name="____kk29" localSheetId="0">#REF!</definedName>
+    <definedName name="____kk29" localSheetId="6">#REF!</definedName>
+    <definedName name="____kk29">#N/A</definedName>
+    <definedName name="___kk06" localSheetId="8">#REF!</definedName>
+    <definedName name="___kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="___kk06" localSheetId="7">#REF!</definedName>
+    <definedName name="___kk06" localSheetId="0">#REF!</definedName>
+    <definedName name="___kk06" localSheetId="6">#REF!</definedName>
+    <definedName name="___kk06">#N/A</definedName>
+    <definedName name="___kk29" localSheetId="8">#REF!</definedName>
+    <definedName name="___kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="___kk29" localSheetId="7">#REF!</definedName>
+    <definedName name="___kk29" localSheetId="0">#REF!</definedName>
+    <definedName name="___kk29" localSheetId="6">#REF!</definedName>
+    <definedName name="___kk29">#N/A</definedName>
+    <definedName name="__08">#N/A</definedName>
+    <definedName name="__kk06" localSheetId="8">#REF!</definedName>
+    <definedName name="__kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="__kk06" localSheetId="7">#REF!</definedName>
+    <definedName name="__kk06" localSheetId="0">#REF!</definedName>
+    <definedName name="__kk06" localSheetId="6">#REF!</definedName>
+    <definedName name="__kk06">#N/A</definedName>
+    <definedName name="__kk29" localSheetId="8">#REF!</definedName>
+    <definedName name="__kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="__kk29" localSheetId="7">#REF!</definedName>
+    <definedName name="__kk29" localSheetId="0">#REF!</definedName>
+    <definedName name="__kk29" localSheetId="6">#REF!</definedName>
+    <definedName name="__kk29">#N/A</definedName>
+    <definedName name="_1.介護サービス包括型" localSheetId="7">'★選択肢(公開時非表示)'!$B$6:$C$6</definedName>
+    <definedName name="_1.介護サービス包括型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="_2.外部サービス利用型" localSheetId="7">'★選択肢(公開時非表示)'!$B$7:$C$7</definedName>
+    <definedName name="_2.外部サービス利用型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="_3.日中サービス支援型" localSheetId="7">'★選択肢(公開時非表示)'!$B$8:$C$8</definedName>
+    <definedName name="_3.日中サービス支援型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="_BQ4.1" hidden="1">#REF!</definedName>
+    <definedName name="_Fill" hidden="1">#REF!</definedName>
+    <definedName name="_kk06" localSheetId="8">#REF!</definedName>
+    <definedName name="_kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="_kk06" localSheetId="7">#REF!</definedName>
+    <definedName name="_kk06" localSheetId="0">#REF!</definedName>
+    <definedName name="_kk06" localSheetId="6">#REF!</definedName>
+    <definedName name="_kk06">#N/A</definedName>
+    <definedName name="_kk07">#REF!</definedName>
+    <definedName name="_kk29" localSheetId="8">#REF!</definedName>
+    <definedName name="_kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="_kk29" localSheetId="7">#REF!</definedName>
+    <definedName name="_kk29" localSheetId="0">#REF!</definedName>
+    <definedName name="_kk29" localSheetId="6">#REF!</definedName>
+    <definedName name="_kk29">#N/A</definedName>
+    <definedName name="_kk30">#REF!</definedName>
+    <definedName name="＿kk31">#REF!</definedName>
+    <definedName name="_kk311">#REF!</definedName>
+    <definedName name="_kk32">#REF!</definedName>
+    <definedName name="_kk33">#REF!</definedName>
+    <definedName name="_kk40">#REF!</definedName>
+    <definedName name="_new1">#REF!</definedName>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Regression_X" hidden="1">#REF!</definedName>
+    <definedName name="②従業者の員数">#REF!</definedName>
+    <definedName name="a">#REF!</definedName>
+    <definedName name="aa">#REF!</definedName>
+    <definedName name="aaaaa">#REF!</definedName>
+    <definedName name="aaaaaaaaaaaaa">#REF!</definedName>
+    <definedName name="ACwvu.受給権者テーブル." hidden="1">#REF!</definedName>
+    <definedName name="asasasasasasa">#REF!</definedName>
+    <definedName name="Avrg" localSheetId="8">#REF!</definedName>
+    <definedName name="Avrg" localSheetId="2">#REF!</definedName>
+    <definedName name="Avrg" localSheetId="7">#REF!</definedName>
+    <definedName name="Avrg" localSheetId="0">#REF!</definedName>
+    <definedName name="Avrg" localSheetId="6">#REF!</definedName>
+    <definedName name="Avrg">#N/A</definedName>
+    <definedName name="avrg1" localSheetId="8">#REF!</definedName>
+    <definedName name="avrg1" localSheetId="2">#REF!</definedName>
+    <definedName name="avrg1" localSheetId="7">#REF!</definedName>
+    <definedName name="avrg1" localSheetId="0">#REF!</definedName>
+    <definedName name="avrg1" localSheetId="6">#REF!</definedName>
+    <definedName name="avrg1">#N/A</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="chiba">#REF!</definedName>
+    <definedName name="CSV_サービス情報">#REF!</definedName>
+    <definedName name="CSV_口座振込依頼書">#REF!</definedName>
+    <definedName name="CSV_追加情報">#REF!</definedName>
+    <definedName name="CSV_付表１">#REF!</definedName>
+    <definedName name="CSV_付表１＿２">#REF!</definedName>
+    <definedName name="CSV_付表１０">#REF!</definedName>
+    <definedName name="CSV_付表１０＿２">#REF!</definedName>
+    <definedName name="CSV_付表１１">#REF!</definedName>
+    <definedName name="CSV_付表１１＿２">#REF!</definedName>
+    <definedName name="CSV_付表１２">#REF!</definedName>
+    <definedName name="CSV_付表１２＿２">#REF!</definedName>
+    <definedName name="CSV_付表１３その１">#REF!</definedName>
+    <definedName name="CSV_付表１３その２">#REF!</definedName>
+    <definedName name="CSV_付表１４">#REF!</definedName>
+    <definedName name="CSV_付表２">#REF!</definedName>
+    <definedName name="CSV_付表３">#REF!</definedName>
+    <definedName name="CSV_付表３＿２">#REF!</definedName>
+    <definedName name="CSV_付表４">#REF!</definedName>
+    <definedName name="CSV_付表５">#REF!</definedName>
+    <definedName name="CSV_付表６">#REF!</definedName>
+    <definedName name="CSV_付表７">#REF!</definedName>
+    <definedName name="CSV_付表８その１">#REF!</definedName>
+    <definedName name="CSV_付表８その２">#REF!</definedName>
+    <definedName name="CSV_付表８その３">#REF!</definedName>
+    <definedName name="CSV_付表９">#REF!</definedName>
+    <definedName name="CSV_付表９＿２">#REF!</definedName>
+    <definedName name="CSV_様式第１号">#REF!</definedName>
+    <definedName name="d">#REF!</definedName>
     <definedName name="DaihyoFurigana">#REF!</definedName>
     <definedName name="DaihyoJyusho">#REF!</definedName>
     <definedName name="DaihyoShimei">#REF!</definedName>
     <definedName name="DaihyoShokumei">#REF!</definedName>
     <definedName name="DaihyoYubin">#REF!</definedName>
+    <definedName name="e">#REF!</definedName>
+    <definedName name="ee">#REF!</definedName>
+    <definedName name="erea">#REF!</definedName>
+    <definedName name="houjin">#REF!</definedName>
     <definedName name="HoujinShokatsu">#REF!</definedName>
     <definedName name="HoujinSyubetsu">#REF!</definedName>
     <definedName name="HoujinSyubetu">#REF!</definedName>
+    <definedName name="HTML_CodePage" hidden="1">932</definedName>
+    <definedName name="HTML_Control" localSheetId="3" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" localSheetId="2" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" localSheetId="4" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" localSheetId="5" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">"住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ"</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">"98/01/19"</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">"野尻和輝"</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\My Documents\MyHTML０.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">"住記レイアウト"</definedName>
+    <definedName name="i">#REF!</definedName>
     <definedName name="JigyoFax">#REF!</definedName>
     <definedName name="jigyoFurigana">#REF!</definedName>
     <definedName name="JigyoMeisyo">#REF!</definedName>
     <definedName name="JigyoShozai">#REF!</definedName>
     <definedName name="JigyoShozaiKana">#REF!</definedName>
     <definedName name="JigyosyoFurigana">#REF!</definedName>
     <definedName name="JigyosyoMei">#REF!</definedName>
     <definedName name="JigyosyoSyozai">#REF!</definedName>
     <definedName name="JigyosyoYubin">#REF!</definedName>
     <definedName name="JigyoTel">#REF!</definedName>
+    <definedName name="jigyoumeishou">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
-    <definedName name="jiritu">#REF!</definedName>
+    <definedName name="jiritu" localSheetId="8">#REF!</definedName>
+    <definedName name="jiritu" localSheetId="2">#REF!</definedName>
+    <definedName name="jiritu" localSheetId="7">#REF!</definedName>
+    <definedName name="jiritu" localSheetId="0">#REF!</definedName>
+    <definedName name="jiritu" localSheetId="6">#REF!</definedName>
+    <definedName name="jiritu">#N/A</definedName>
+    <definedName name="ｋ">#N/A</definedName>
+    <definedName name="kanagawaken">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
-    <definedName name="KenmuJigyoMei" localSheetId="6">#REF!</definedName>
-    <definedName name="KenmuJigyoMei" localSheetId="4">#REF!</definedName>
+    <definedName name="kawasaki">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
-    <definedName name="KenmuJikan" localSheetId="6">#REF!</definedName>
-    <definedName name="KenmuJikan" localSheetId="4">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
-    <definedName name="KenmuShokushu" localSheetId="6">#REF!</definedName>
-    <definedName name="KenmuShokushu" localSheetId="4">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
-    <definedName name="KK_03">#REF!</definedName>
-[...43 lines deleted...]
-    <definedName name="romann33">#REF!</definedName>
+    <definedName name="KK_03" localSheetId="8">#REF!</definedName>
+    <definedName name="KK_03" localSheetId="2">#REF!</definedName>
+    <definedName name="KK_03" localSheetId="7">#REF!</definedName>
+    <definedName name="KK_03" localSheetId="0">#REF!</definedName>
+    <definedName name="KK_03" localSheetId="6">#REF!</definedName>
+    <definedName name="KK_03">#N/A</definedName>
+    <definedName name="kk_04" localSheetId="8">#REF!</definedName>
+    <definedName name="kk_04" localSheetId="2">#REF!</definedName>
+    <definedName name="kk_04" localSheetId="7">#REF!</definedName>
+    <definedName name="kk_04" localSheetId="0">#REF!</definedName>
+    <definedName name="kk_04" localSheetId="6">#REF!</definedName>
+    <definedName name="kk_04">#N/A</definedName>
+    <definedName name="KK_06" localSheetId="8">#REF!</definedName>
+    <definedName name="KK_06" localSheetId="2">#REF!</definedName>
+    <definedName name="KK_06" localSheetId="7">#REF!</definedName>
+    <definedName name="KK_06" localSheetId="0">#REF!</definedName>
+    <definedName name="KK_06" localSheetId="6">#REF!</definedName>
+    <definedName name="KK_06">#N/A</definedName>
+    <definedName name="kk_07" localSheetId="8">#REF!</definedName>
+    <definedName name="kk_07" localSheetId="2">#REF!</definedName>
+    <definedName name="kk_07" localSheetId="7">#REF!</definedName>
+    <definedName name="kk_07" localSheetId="0">#REF!</definedName>
+    <definedName name="kk_07" localSheetId="6">#REF!</definedName>
+    <definedName name="kk_07">#N/A</definedName>
+    <definedName name="‐㏍08">#REF!</definedName>
+    <definedName name="KK2_3" localSheetId="8">#REF!</definedName>
+    <definedName name="KK2_3" localSheetId="2">#REF!</definedName>
+    <definedName name="KK2_3" localSheetId="7">#REF!</definedName>
+    <definedName name="KK2_3" localSheetId="0">#REF!</definedName>
+    <definedName name="KK2_3" localSheetId="6">#REF!</definedName>
+    <definedName name="KK2_3">#N/A</definedName>
+    <definedName name="ｋｋｋｋ">#REF!</definedName>
+    <definedName name="new">#REF!</definedName>
+    <definedName name="nn">#REF!</definedName>
+    <definedName name="o">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">《記載例》指定更新申請書!$A$2:$V$70</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">《記載例》誓約書!$A$2:$M$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'《参考》付表12(GH)'!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">《参考》別紙①!$A$1:$D$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'《参考》別添（誓約項目）'!$A$1:$M$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'更新申請書提出書一覧（GH）'!$A$2:$E$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'標準様式第4号(勤務形態一覧表(GH))'!$A$1:$AN$90</definedName>
+    <definedName name="prtNo" localSheetId="8">[2]main!#REF!</definedName>
+    <definedName name="prtNo" localSheetId="2">[2]main!#REF!</definedName>
+    <definedName name="prtNo" localSheetId="0">[2]main!#REF!</definedName>
+    <definedName name="prtNo">[3]main!#REF!</definedName>
+    <definedName name="q">#REF!</definedName>
+    <definedName name="qq">#REF!</definedName>
+    <definedName name="qqq" localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" localSheetId="4" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" localSheetId="5" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="QW_Excel">[4]data!#REF!</definedName>
+    <definedName name="qwerty">#REF!</definedName>
+    <definedName name="Roman_01" localSheetId="8">#REF!</definedName>
+    <definedName name="Roman_01" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman_01" localSheetId="7">#REF!</definedName>
+    <definedName name="Roman_01" localSheetId="0">#REF!</definedName>
+    <definedName name="Roman_01" localSheetId="6">#REF!</definedName>
+    <definedName name="Roman_01">#N/A</definedName>
+    <definedName name="Roman_02">#REF!</definedName>
+    <definedName name="Roman_03" localSheetId="8">#REF!</definedName>
+    <definedName name="Roman_03" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman_03" localSheetId="7">#REF!</definedName>
+    <definedName name="Roman_03" localSheetId="0">#REF!</definedName>
+    <definedName name="Roman_03" localSheetId="6">#REF!</definedName>
+    <definedName name="Roman_03">#N/A</definedName>
+    <definedName name="Roman_04" localSheetId="8">#REF!</definedName>
+    <definedName name="Roman_04" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman_04" localSheetId="7">#REF!</definedName>
+    <definedName name="Roman_04" localSheetId="0">#REF!</definedName>
+    <definedName name="Roman_04" localSheetId="6">#REF!</definedName>
+    <definedName name="Roman_04">#N/A</definedName>
+    <definedName name="Roman_06" localSheetId="8">#REF!</definedName>
+    <definedName name="Roman_06" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman_06" localSheetId="7">#REF!</definedName>
+    <definedName name="Roman_06" localSheetId="0">#REF!</definedName>
+    <definedName name="Roman_06" localSheetId="6">#REF!</definedName>
+    <definedName name="Roman_06">#N/A</definedName>
+    <definedName name="roman_09" localSheetId="8">#REF!</definedName>
+    <definedName name="roman_09" localSheetId="2">#REF!</definedName>
+    <definedName name="roman_09" localSheetId="7">#REF!</definedName>
+    <definedName name="roman_09" localSheetId="0">#REF!</definedName>
+    <definedName name="roman_09" localSheetId="6">#REF!</definedName>
+    <definedName name="roman_09">#N/A</definedName>
+    <definedName name="roman_11" localSheetId="8">#REF!</definedName>
+    <definedName name="roman_11" localSheetId="2">#REF!</definedName>
+    <definedName name="roman_11" localSheetId="7">#REF!</definedName>
+    <definedName name="roman_11" localSheetId="0">#REF!</definedName>
+    <definedName name="roman_11" localSheetId="6">#REF!</definedName>
+    <definedName name="roman_11">#N/A</definedName>
+    <definedName name="roman11" localSheetId="8">#REF!</definedName>
+    <definedName name="roman11" localSheetId="2">#REF!</definedName>
+    <definedName name="roman11" localSheetId="7">#REF!</definedName>
+    <definedName name="roman11" localSheetId="0">#REF!</definedName>
+    <definedName name="roman11" localSheetId="6">#REF!</definedName>
+    <definedName name="roman11">#N/A</definedName>
+    <definedName name="Roman2_1" localSheetId="8">#REF!</definedName>
+    <definedName name="Roman2_1" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman2_1" localSheetId="7">#REF!</definedName>
+    <definedName name="Roman2_1" localSheetId="0">#REF!</definedName>
+    <definedName name="Roman2_1" localSheetId="6">#REF!</definedName>
+    <definedName name="Roman2_1">#N/A</definedName>
+    <definedName name="Roman2_3" localSheetId="8">#REF!</definedName>
+    <definedName name="Roman2_3" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman2_3" localSheetId="7">#REF!</definedName>
+    <definedName name="Roman2_3" localSheetId="0">#REF!</definedName>
+    <definedName name="Roman2_3" localSheetId="6">#REF!</definedName>
+    <definedName name="Roman2_3">#N/A</definedName>
+    <definedName name="roman31" localSheetId="8">#REF!</definedName>
+    <definedName name="roman31" localSheetId="2">#REF!</definedName>
+    <definedName name="roman31" localSheetId="7">#REF!</definedName>
+    <definedName name="roman31" localSheetId="0">#REF!</definedName>
+    <definedName name="roman31" localSheetId="6">#REF!</definedName>
+    <definedName name="roman31">#N/A</definedName>
+    <definedName name="roman33" localSheetId="8">#REF!</definedName>
+    <definedName name="roman33" localSheetId="2">#REF!</definedName>
+    <definedName name="roman33" localSheetId="7">#REF!</definedName>
+    <definedName name="roman33" localSheetId="0">#REF!</definedName>
+    <definedName name="roman33" localSheetId="6">#REF!</definedName>
+    <definedName name="roman33">#N/A</definedName>
+    <definedName name="roman4_3" localSheetId="8">#REF!</definedName>
+    <definedName name="roman4_3" localSheetId="2">#REF!</definedName>
+    <definedName name="roman4_3" localSheetId="7">#REF!</definedName>
+    <definedName name="roman4_3" localSheetId="0">#REF!</definedName>
+    <definedName name="roman4_3" localSheetId="6">#REF!</definedName>
+    <definedName name="roman4_3">#N/A</definedName>
+    <definedName name="roman43">#REF!</definedName>
+    <definedName name="roman7_1" localSheetId="8">#REF!</definedName>
+    <definedName name="roman7_1" localSheetId="2">#REF!</definedName>
+    <definedName name="roman7_1" localSheetId="7">#REF!</definedName>
+    <definedName name="roman7_1" localSheetId="0">#REF!</definedName>
+    <definedName name="roman7_1" localSheetId="6">#REF!</definedName>
+    <definedName name="roman7_1">#N/A</definedName>
+    <definedName name="roman77" localSheetId="8">#REF!</definedName>
+    <definedName name="roman77" localSheetId="2">#REF!</definedName>
+    <definedName name="roman77" localSheetId="7">#REF!</definedName>
+    <definedName name="roman77" localSheetId="0">#REF!</definedName>
+    <definedName name="roman77" localSheetId="6">#REF!</definedName>
+    <definedName name="roman77">#N/A</definedName>
+    <definedName name="romann_12" localSheetId="8">#REF!</definedName>
+    <definedName name="romann_12" localSheetId="2">#REF!</definedName>
+    <definedName name="romann_12" localSheetId="7">#REF!</definedName>
+    <definedName name="romann_12" localSheetId="0">#REF!</definedName>
+    <definedName name="romann_12" localSheetId="6">#REF!</definedName>
+    <definedName name="romann_12">#N/A</definedName>
+    <definedName name="romann_66" localSheetId="8">#REF!</definedName>
+    <definedName name="romann_66" localSheetId="2">#REF!</definedName>
+    <definedName name="romann_66" localSheetId="7">#REF!</definedName>
+    <definedName name="romann_66" localSheetId="0">#REF!</definedName>
+    <definedName name="romann_66" localSheetId="6">#REF!</definedName>
+    <definedName name="romann_66">#N/A</definedName>
+    <definedName name="romann33" localSheetId="8">#REF!</definedName>
+    <definedName name="romann33" localSheetId="2">#REF!</definedName>
+    <definedName name="romann33" localSheetId="7">#REF!</definedName>
+    <definedName name="romann33" localSheetId="0">#REF!</definedName>
+    <definedName name="romann33" localSheetId="6">#REF!</definedName>
+    <definedName name="romann33">#N/A</definedName>
+    <definedName name="Rwvu.受給権者テーブル." hidden="1">#REF!</definedName>
+    <definedName name="s">#REF!</definedName>
     <definedName name="SasekiFuri">#REF!</definedName>
     <definedName name="SasekiJyusyo">#REF!</definedName>
     <definedName name="SasekiShimei">#REF!</definedName>
     <definedName name="SasekiYubin">#REF!</definedName>
-    <definedName name="serv">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="servo1">#REF!</definedName>
+    <definedName name="sdsgfsgfs">#REF!</definedName>
+    <definedName name="serv" localSheetId="8">#REF!</definedName>
+    <definedName name="serv" localSheetId="2">#REF!</definedName>
+    <definedName name="serv" localSheetId="7">#REF!</definedName>
+    <definedName name="serv" localSheetId="0">#REF!</definedName>
+    <definedName name="serv" localSheetId="6">#REF!</definedName>
+    <definedName name="serv">#N/A</definedName>
+    <definedName name="serv_" localSheetId="8">#REF!</definedName>
+    <definedName name="serv_" localSheetId="2">#REF!</definedName>
+    <definedName name="serv_" localSheetId="7">#REF!</definedName>
+    <definedName name="serv_" localSheetId="0">#REF!</definedName>
+    <definedName name="serv_" localSheetId="6">#REF!</definedName>
+    <definedName name="serv_">#N/A</definedName>
+    <definedName name="Serv_LIST" localSheetId="8">#REF!</definedName>
+    <definedName name="Serv_LIST" localSheetId="2">#REF!</definedName>
+    <definedName name="Serv_LIST" localSheetId="7">#REF!</definedName>
+    <definedName name="Serv_LIST" localSheetId="0">#REF!</definedName>
+    <definedName name="Serv_LIST" localSheetId="6">#REF!</definedName>
+    <definedName name="Serv_LIST">#N/A</definedName>
+    <definedName name="servo1" localSheetId="8">#REF!</definedName>
+    <definedName name="servo1" localSheetId="2">#REF!</definedName>
+    <definedName name="servo1" localSheetId="7">#REF!</definedName>
+    <definedName name="servo1" localSheetId="0">#REF!</definedName>
+    <definedName name="servo1" localSheetId="6">#REF!</definedName>
+    <definedName name="servo1">#N/A</definedName>
     <definedName name="ShinseiFax">#REF!</definedName>
     <definedName name="ShinseiMeisyo">#REF!</definedName>
     <definedName name="ShinseiMeisyoKana">#REF!</definedName>
     <definedName name="ShinseiSyozai">#REF!</definedName>
     <definedName name="ShinseiTel">#REF!</definedName>
     <definedName name="ShinseiYubin">#REF!</definedName>
-    <definedName name="startNo" localSheetId="6">[4]main!#REF!</definedName>
-[...26 lines deleted...]
-    <definedName name="利用日数記入例">#REF!</definedName>
+    <definedName name="siharai">#REF!</definedName>
+    <definedName name="sikuchouson">#REF!</definedName>
+    <definedName name="sinseisaki">#REF!</definedName>
+    <definedName name="ss">#REF!</definedName>
+    <definedName name="ssss">#REF!</definedName>
+    <definedName name="sssss">#REF!</definedName>
+    <definedName name="ssssssssss">#REF!</definedName>
+    <definedName name="startNo" localSheetId="8">[5]main!#REF!</definedName>
+    <definedName name="startNo" localSheetId="2">[5]main!#REF!</definedName>
+    <definedName name="startNo" localSheetId="0">[5]main!#REF!</definedName>
+    <definedName name="startNo">[6]main!#REF!</definedName>
+    <definedName name="startNumber" localSheetId="8">[5]main!#REF!</definedName>
+    <definedName name="startNumber" localSheetId="2">[5]main!#REF!</definedName>
+    <definedName name="startNumber" localSheetId="0">[5]main!#REF!</definedName>
+    <definedName name="startNumber">[6]main!#REF!</definedName>
+    <definedName name="Swvu.受給権者テーブル." hidden="1">#REF!</definedName>
+    <definedName name="swwww">#REF!</definedName>
+    <definedName name="t">#REF!</definedName>
+    <definedName name="ｔａｂｉｅ＿04" localSheetId="8">#REF!</definedName>
+    <definedName name="ｔａｂｉｅ＿04" localSheetId="2">#REF!</definedName>
+    <definedName name="ｔａｂｉｅ＿04" localSheetId="7">#REF!</definedName>
+    <definedName name="ｔａｂｉｅ＿04" localSheetId="0">#REF!</definedName>
+    <definedName name="ｔａｂｉｅ＿04" localSheetId="6">#REF!</definedName>
+    <definedName name="ｔａｂｉｅ_04">#N/A</definedName>
+    <definedName name="table_03" localSheetId="8">#REF!</definedName>
+    <definedName name="table_03" localSheetId="2">#REF!</definedName>
+    <definedName name="table_03" localSheetId="7">#REF!</definedName>
+    <definedName name="table_03" localSheetId="0">#REF!</definedName>
+    <definedName name="table_03" localSheetId="6">#REF!</definedName>
+    <definedName name="table_03">#N/A</definedName>
+    <definedName name="table_06" localSheetId="8">#REF!</definedName>
+    <definedName name="table_06" localSheetId="2">#REF!</definedName>
+    <definedName name="table_06" localSheetId="7">#REF!</definedName>
+    <definedName name="table_06" localSheetId="0">#REF!</definedName>
+    <definedName name="table_06" localSheetId="6">#REF!</definedName>
+    <definedName name="table_06">#N/A</definedName>
+    <definedName name="table2_3" localSheetId="8">#REF!</definedName>
+    <definedName name="table2_3" localSheetId="2">#REF!</definedName>
+    <definedName name="table2_3" localSheetId="7">#REF!</definedName>
+    <definedName name="table2_3" localSheetId="0">#REF!</definedName>
+    <definedName name="table2_3" localSheetId="6">#REF!</definedName>
+    <definedName name="table2_3">#N/A</definedName>
+    <definedName name="tanaka">#REF!</definedName>
+    <definedName name="tanaka1">#REF!</definedName>
+    <definedName name="tanaka2">#REF!</definedName>
+    <definedName name="tapi2" localSheetId="8">#REF!</definedName>
+    <definedName name="tapi2" localSheetId="2">#REF!</definedName>
+    <definedName name="tapi2" localSheetId="7">#REF!</definedName>
+    <definedName name="tapi2" localSheetId="0">#REF!</definedName>
+    <definedName name="tapi2" localSheetId="6">#REF!</definedName>
+    <definedName name="tapi2">#N/A</definedName>
+    <definedName name="tebie_07">#REF!</definedName>
+    <definedName name="tebie_o7" localSheetId="8">#REF!</definedName>
+    <definedName name="tebie_o7" localSheetId="2">#REF!</definedName>
+    <definedName name="tebie_o7" localSheetId="7">#REF!</definedName>
+    <definedName name="tebie_o7" localSheetId="0">#REF!</definedName>
+    <definedName name="tebie_o7" localSheetId="6">#REF!</definedName>
+    <definedName name="tebie_o7">#N/A</definedName>
+    <definedName name="tebie07">#REF!</definedName>
+    <definedName name="tebie08" localSheetId="8">#REF!</definedName>
+    <definedName name="tebie08" localSheetId="2">#REF!</definedName>
+    <definedName name="tebie08" localSheetId="7">#REF!</definedName>
+    <definedName name="tebie08" localSheetId="0">#REF!</definedName>
+    <definedName name="tebie08" localSheetId="6">#REF!</definedName>
+    <definedName name="tebie08">#N/A</definedName>
+    <definedName name="tebie33" localSheetId="8">#REF!</definedName>
+    <definedName name="tebie33" localSheetId="2">#REF!</definedName>
+    <definedName name="tebie33" localSheetId="7">#REF!</definedName>
+    <definedName name="tebie33" localSheetId="0">#REF!</definedName>
+    <definedName name="tebie33" localSheetId="6">#REF!</definedName>
+    <definedName name="tebie33">#N/A</definedName>
+    <definedName name="tebiroo" localSheetId="8">#REF!</definedName>
+    <definedName name="tebiroo" localSheetId="2">#REF!</definedName>
+    <definedName name="tebiroo" localSheetId="7">#REF!</definedName>
+    <definedName name="tebiroo" localSheetId="0">#REF!</definedName>
+    <definedName name="tebiroo" localSheetId="6">#REF!</definedName>
+    <definedName name="tebiroo">#N/A</definedName>
+    <definedName name="teble" localSheetId="8">#REF!</definedName>
+    <definedName name="teble" localSheetId="2">#REF!</definedName>
+    <definedName name="teble" localSheetId="7">#REF!</definedName>
+    <definedName name="teble" localSheetId="0">#REF!</definedName>
+    <definedName name="teble" localSheetId="6">#REF!</definedName>
+    <definedName name="teble">#N/A</definedName>
+    <definedName name="teble_09" localSheetId="8">#REF!</definedName>
+    <definedName name="teble_09" localSheetId="2">#REF!</definedName>
+    <definedName name="teble_09" localSheetId="7">#REF!</definedName>
+    <definedName name="teble_09" localSheetId="0">#REF!</definedName>
+    <definedName name="teble_09" localSheetId="6">#REF!</definedName>
+    <definedName name="teble_09">#N/A</definedName>
+    <definedName name="teble77" localSheetId="8">#REF!</definedName>
+    <definedName name="teble77" localSheetId="2">#REF!</definedName>
+    <definedName name="teble77" localSheetId="7">#REF!</definedName>
+    <definedName name="teble77" localSheetId="0">#REF!</definedName>
+    <definedName name="teble77" localSheetId="6">#REF!</definedName>
+    <definedName name="teble77">#N/A</definedName>
+    <definedName name="tttt">#REF!</definedName>
+    <definedName name="u">#REF!</definedName>
+    <definedName name="w">#REF!</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="3" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="2" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="4" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="5" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="4" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="5" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="ww">#REF!</definedName>
+    <definedName name="www">#REF!</definedName>
+    <definedName name="wwwwwwww">#REF!</definedName>
+    <definedName name="xx">#REF!</definedName>
+    <definedName name="xxx">#REF!</definedName>
+    <definedName name="y">#REF!</definedName>
+    <definedName name="yokohama">#REF!</definedName>
+    <definedName name="z">#REF!</definedName>
+    <definedName name="ア">#REF!</definedName>
+    <definedName name="あ">#REF!</definedName>
+    <definedName name="アア">#REF!</definedName>
+    <definedName name="あああ">[3]main!#REF!</definedName>
+    <definedName name="アアアア">#REF!</definedName>
+    <definedName name="あああああああ">#REF!</definedName>
+    <definedName name="ああああああああああああ">#REF!</definedName>
+    <definedName name="あいう">#REF!</definedName>
+    <definedName name="か">#REF!</definedName>
+    <definedName name="かながわ">#REF!</definedName>
+    <definedName name="こ">#REF!</definedName>
+    <definedName name="サービス">#REF!</definedName>
+    <definedName name="サービス２">#REF!</definedName>
+    <definedName name="サービス種別">[7]サービス種類一覧!$B$4:$B$20</definedName>
+    <definedName name="サービス種類">[7]サービス種類一覧!$C$4:$C$20</definedName>
+    <definedName name="サービス名">#N/A</definedName>
+    <definedName name="サービス名称">#N/A</definedName>
+    <definedName name="だだ">#N/A</definedName>
+    <definedName name="っっｋ">#N/A</definedName>
+    <definedName name="っっっっｌ">#N/A</definedName>
+    <definedName name="に" localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="に" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="に" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="ほげほげ">#REF!</definedName>
+    <definedName name="一覧">[8]加算率一覧!$A$4:$A$25</definedName>
+    <definedName name="引上率">[9]単価引上率!$B$2</definedName>
+    <definedName name="確認">#N/A</definedName>
+    <definedName name="看護時間" localSheetId="2">#REF!</definedName>
+    <definedName name="看護時間" localSheetId="7">#REF!</definedName>
+    <definedName name="看護時間" localSheetId="0">#REF!</definedName>
+    <definedName name="看護時間" localSheetId="6">#REF!</definedName>
+    <definedName name="看護時間">#N/A</definedName>
+    <definedName name="関連表" hidden="1">#REF!</definedName>
+    <definedName name="共同生活援助" localSheetId="7">'★選択肢(公開時非表示)'!$B$2:$K$2</definedName>
+    <definedName name="共同生活援助">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="共同生活援助・介護サービス包括型" localSheetId="7">'★選択肢(公開時非表示)'!$B$2:$K$2</definedName>
+    <definedName name="共同生活援助・介護サービス包括型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="共同生活援助・外部サービス利用型" localSheetId="7">'★選択肢(公開時非表示)'!$B$3:$K$3</definedName>
+    <definedName name="共同生活援助・外部サービス利用型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="共同生活援助・日中サービス支援型" localSheetId="7">'★選択肢(公開時非表示)'!$B$4:$K$4</definedName>
+    <definedName name="共同生活援助・日中サービス支援型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="山口県">#REF!</definedName>
+    <definedName name="自己評価">#REF!</definedName>
+    <definedName name="種類">[7]サービス種類一覧!$A$4:$A$20</definedName>
+    <definedName name="障害福祉サービス">#REF!</definedName>
+    <definedName name="食事" localSheetId="8">#REF!</definedName>
+    <definedName name="食事" localSheetId="2">#REF!</definedName>
+    <definedName name="食事" localSheetId="7">#REF!</definedName>
+    <definedName name="食事" localSheetId="0">#REF!</definedName>
+    <definedName name="食事" localSheetId="6">#REF!</definedName>
+    <definedName name="食事">#N/A</definedName>
+    <definedName name="体制等状況一覧">#REF!</definedName>
+    <definedName name="台帳">[10]D台帳!$A$6:$AF$3439</definedName>
+    <definedName name="短期入所・空床利用型" localSheetId="7">'★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・空床利用型" localSheetId="6">'[11]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・空床利用型">'[12]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・単独型" localSheetId="7">'★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・単独型" localSheetId="6">'[11]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・単独型">'[12]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・併設型" localSheetId="7">'★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・併設型" localSheetId="6">'[11]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・併設型">'[12]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="町っ油" localSheetId="8">#REF!</definedName>
+    <definedName name="町っ油" localSheetId="2">#REF!</definedName>
+    <definedName name="町っ油" localSheetId="7">#REF!</definedName>
+    <definedName name="町っ油" localSheetId="0">#REF!</definedName>
+    <definedName name="町っ油" localSheetId="6">#REF!</definedName>
+    <definedName name="町っ油">#N/A</definedName>
+    <definedName name="特定">#REF!</definedName>
+    <definedName name="利用日数記入例" localSheetId="8">#REF!</definedName>
+    <definedName name="利用日数記入例" localSheetId="2">#REF!</definedName>
+    <definedName name="利用日数記入例" localSheetId="7">#REF!</definedName>
+    <definedName name="利用日数記入例" localSheetId="0">#REF!</definedName>
+    <definedName name="利用日数記入例" localSheetId="6">#REF!</definedName>
+    <definedName name="利用日数記入例">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AX83" i="30" l="1"/>
-[...512 lines deleted...]
-  <c r="AT31" i="29"/>
+  <c r="AL54" i="25" l="1"/>
+  <c r="AG54" i="25"/>
+  <c r="E54" i="25"/>
+  <c r="C54" i="25"/>
+  <c r="AA54" i="25"/>
+  <c r="U54" i="25"/>
+  <c r="O54" i="25"/>
+  <c r="I54" i="25"/>
+  <c r="E51" i="25"/>
+  <c r="AM56" i="25" l="1"/>
+  <c r="AG58" i="25"/>
+  <c r="AA58" i="25"/>
+  <c r="X56" i="25"/>
+  <c r="O58" i="25"/>
+  <c r="I58" i="25"/>
+  <c r="F57" i="25"/>
+  <c r="D56" i="25"/>
+  <c r="AJ47" i="25"/>
+  <c r="AJ46" i="25"/>
+  <c r="AM46" i="25" s="1"/>
+  <c r="AL45" i="25"/>
+  <c r="AJ45" i="25"/>
+  <c r="AJ44" i="25"/>
+  <c r="AM44" i="25" s="1"/>
+  <c r="AJ43" i="25"/>
+  <c r="AL43" i="25" s="1"/>
+  <c r="AJ42" i="25"/>
+  <c r="AM42" i="25" s="1"/>
+  <c r="AL41" i="25"/>
+  <c r="AJ41" i="25"/>
+  <c r="AJ40" i="25"/>
+  <c r="AL40" i="25" s="1"/>
+  <c r="I51" i="25" s="1"/>
+  <c r="AL39" i="25"/>
+  <c r="AJ39" i="25"/>
+  <c r="AJ38" i="25"/>
+  <c r="AL38" i="25" s="1"/>
+  <c r="AI37" i="25"/>
+  <c r="AH37" i="25"/>
+  <c r="AG37" i="25"/>
+  <c r="AF37" i="25"/>
+  <c r="AE37" i="25"/>
+  <c r="AD37" i="25"/>
+  <c r="AC37" i="25"/>
+  <c r="AB37" i="25"/>
+  <c r="AA37" i="25"/>
+  <c r="Z37" i="25"/>
+  <c r="Y37" i="25"/>
+  <c r="X37" i="25"/>
+  <c r="W37" i="25"/>
+  <c r="V37" i="25"/>
+  <c r="U37" i="25"/>
+  <c r="R37" i="25"/>
+  <c r="O37" i="25"/>
+  <c r="L37" i="25"/>
+  <c r="K37" i="25"/>
+  <c r="J37" i="25"/>
+  <c r="I37" i="25"/>
+  <c r="F37" i="25"/>
+  <c r="E37" i="25"/>
+  <c r="D37" i="25"/>
+  <c r="AJ37" i="25" s="1"/>
+  <c r="AL37" i="25" s="1"/>
+  <c r="AJ31" i="25"/>
+  <c r="AI31" i="25"/>
+  <c r="AH31" i="25"/>
+  <c r="AG31" i="25"/>
+  <c r="AF31" i="25"/>
+  <c r="AE31" i="25"/>
+  <c r="AD31" i="25"/>
+  <c r="AC31" i="25"/>
+  <c r="AB31" i="25"/>
+  <c r="AA31" i="25"/>
+  <c r="Z31" i="25"/>
+  <c r="Y31" i="25"/>
+  <c r="X31" i="25"/>
+  <c r="W31" i="25"/>
+  <c r="V31" i="25"/>
+  <c r="U31" i="25"/>
+  <c r="T31" i="25"/>
+  <c r="S31" i="25"/>
+  <c r="R31" i="25"/>
+  <c r="Q31" i="25"/>
+  <c r="P31" i="25"/>
+  <c r="O31" i="25"/>
+  <c r="N31" i="25"/>
+  <c r="M31" i="25"/>
+  <c r="L31" i="25"/>
+  <c r="K31" i="25"/>
+  <c r="J31" i="25"/>
+  <c r="I31" i="25"/>
+  <c r="H31" i="25"/>
+  <c r="G31" i="25"/>
+  <c r="F31" i="25"/>
+  <c r="AK30" i="25"/>
+  <c r="AL30" i="25" s="1"/>
+  <c r="AK29" i="25"/>
+  <c r="AL29" i="25" s="1"/>
+  <c r="AK28" i="25"/>
+  <c r="AL28" i="25" s="1"/>
+  <c r="AK27" i="25"/>
+  <c r="AL27" i="25" s="1"/>
+  <c r="AK26" i="25"/>
+  <c r="AL26" i="25" s="1"/>
+  <c r="AK25" i="25"/>
+  <c r="AL25" i="25" s="1"/>
+  <c r="AL24" i="25"/>
+  <c r="AK24" i="25"/>
+  <c r="AK23" i="25"/>
+  <c r="AL23" i="25" s="1"/>
+  <c r="AK22" i="25"/>
+  <c r="AL22" i="25" s="1"/>
+  <c r="AK21" i="25"/>
+  <c r="AL21" i="25" s="1"/>
+  <c r="AK20" i="25"/>
+  <c r="AL20" i="25" s="1"/>
+  <c r="AK19" i="25"/>
+  <c r="AL19" i="25" s="1"/>
+  <c r="AK18" i="25"/>
+  <c r="AL18" i="25" s="1"/>
+  <c r="AK17" i="25"/>
+  <c r="AL17" i="25" s="1"/>
+  <c r="AL16" i="25"/>
+  <c r="AK16" i="25"/>
+  <c r="AK15" i="25"/>
+  <c r="AL15" i="25" s="1"/>
+  <c r="AK14" i="25"/>
+  <c r="AK31" i="25" s="1"/>
+  <c r="AL31" i="25" s="1"/>
+  <c r="AK13" i="25"/>
+  <c r="AL13" i="25" s="1"/>
+  <c r="AK12" i="25"/>
+  <c r="AL12" i="25" s="1"/>
+  <c r="AK11" i="25"/>
+  <c r="AL11" i="25" s="1"/>
+  <c r="AJ10" i="25"/>
+  <c r="AI10" i="25"/>
+  <c r="AH10" i="25"/>
+  <c r="AG10" i="25"/>
+  <c r="AF10" i="25"/>
+  <c r="AE10" i="25"/>
+  <c r="AD10" i="25"/>
+  <c r="AC10" i="25"/>
+  <c r="AB10" i="25"/>
+  <c r="AA10" i="25"/>
+  <c r="Z10" i="25"/>
+  <c r="Y10" i="25"/>
+  <c r="X10" i="25"/>
+  <c r="W10" i="25"/>
+  <c r="V10" i="25"/>
+  <c r="U10" i="25"/>
+  <c r="T10" i="25"/>
+  <c r="S10" i="25"/>
+  <c r="R10" i="25"/>
+  <c r="Q10" i="25"/>
+  <c r="P10" i="25"/>
+  <c r="O10" i="25"/>
+  <c r="N10" i="25"/>
+  <c r="M10" i="25"/>
+  <c r="L10" i="25"/>
+  <c r="K10" i="25"/>
+  <c r="J10" i="25"/>
+  <c r="I10" i="25"/>
+  <c r="H10" i="25"/>
+  <c r="G10" i="25"/>
+  <c r="F10" i="25"/>
+  <c r="AJ9" i="25"/>
+  <c r="AI9" i="25"/>
+  <c r="AH9" i="25"/>
+  <c r="AG9" i="25"/>
+  <c r="AF9" i="25"/>
+  <c r="AE9" i="25"/>
+  <c r="AD9" i="25"/>
+  <c r="AC9" i="25"/>
+  <c r="AB9" i="25"/>
+  <c r="AA9" i="25"/>
+  <c r="Z9" i="25"/>
+  <c r="Y9" i="25"/>
+  <c r="X9" i="25"/>
+  <c r="W9" i="25"/>
+  <c r="V9" i="25"/>
+  <c r="U9" i="25"/>
+  <c r="T9" i="25"/>
+  <c r="S9" i="25"/>
+  <c r="R9" i="25"/>
+  <c r="Q9" i="25"/>
+  <c r="P9" i="25"/>
+  <c r="O9" i="25"/>
+  <c r="N9" i="25"/>
+  <c r="M9" i="25"/>
+  <c r="L9" i="25"/>
+  <c r="K9" i="25"/>
+  <c r="J9" i="25"/>
+  <c r="I9" i="25"/>
+  <c r="H9" i="25"/>
+  <c r="G9" i="25"/>
+  <c r="F9" i="25"/>
+  <c r="AA56" i="25" l="1"/>
+  <c r="AG56" i="25"/>
+  <c r="AJ56" i="25"/>
+  <c r="AG57" i="25"/>
+  <c r="AL57" i="25"/>
+  <c r="AM57" i="25"/>
+  <c r="C51" i="25"/>
+  <c r="E56" i="25"/>
+  <c r="I57" i="25"/>
+  <c r="F56" i="25"/>
+  <c r="L57" i="25"/>
+  <c r="AL58" i="25"/>
+  <c r="I56" i="25"/>
+  <c r="O57" i="25"/>
+  <c r="L56" i="25"/>
+  <c r="R57" i="25"/>
+  <c r="O56" i="25"/>
+  <c r="U57" i="25"/>
+  <c r="AL14" i="25"/>
+  <c r="R56" i="25"/>
+  <c r="X57" i="25"/>
+  <c r="U56" i="25"/>
+  <c r="AA57" i="25"/>
+  <c r="AD57" i="25"/>
+  <c r="AD56" i="25"/>
+  <c r="AJ57" i="25"/>
+  <c r="AL56" i="25"/>
+  <c r="E58" i="25"/>
+  <c r="C56" i="25"/>
+  <c r="E57" i="25"/>
+  <c r="C49" i="12" l="1"/>
+  <c r="C48" i="12"/>
+  <c r="M47" i="12"/>
+  <c r="L47" i="12"/>
+  <c r="K47" i="12"/>
+  <c r="J47" i="12"/>
+  <c r="I47" i="12"/>
+  <c r="H47" i="12"/>
+  <c r="G47" i="12"/>
+  <c r="F47" i="12"/>
+  <c r="E47" i="12"/>
+  <c r="D47" i="12"/>
+  <c r="C47" i="12"/>
+  <c r="F46" i="12"/>
+  <c r="D46" i="12"/>
+  <c r="C45" i="12"/>
+  <c r="C44" i="12"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>作成者</author>
+  </authors>
+  <commentList>
+    <comment ref="C7" authorId="0" shapeId="0" xr:uid="{C5812B52-6086-40A2-B94C-0D6B76299EA5}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="MS P ゴシック"/>
+            <family val="3"/>
+            <charset val="128"/>
+          </rPr>
+          <t xml:space="preserve">A:常勤・専従
+B:常勤・兼務
+C:非常勤・専従
+D:非常勤・兼務 </t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="AK7" authorId="0" shapeId="0" xr:uid="{A958BB28-781E-4636-8D24-878481E13EED}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="MS P ゴシック"/>
+            <family val="3"/>
+            <charset val="128"/>
+          </rPr>
+          <t>上限は「（３）事業所における常勤の従業者が勤務うべき時間数」に入力した、時間/週×４です。</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="917" uniqueCount="382">
-[...1 lines deleted...]
-    <t>区分１以下</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="499">
+  <si>
+    <t>別紙様式第一号</t>
     <rPh sb="0" eb="2">
-      <t>クブン</t>
-[...7 lines deleted...]
-    <t>区分２</t>
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イチゴウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定障害福祉サービス事業所/指定障害者支援施設</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定障害児通所支援事業所/指定障害児入所施設</t>
     <rPh sb="0" eb="2">
-      <t>クブン</t>
-[...48 lines deleted...]
-      <t>カイゴ</t>
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シエン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ショ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>指定特定相談支援事業所/指定一般相談支援事業所/指定障害児相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定更新</t>
+  </si>
+  <si>
+    <t>申請書</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイショ</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>生活支援員</t>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>東京都</t>
+    <rPh sb="0" eb="3">
+      <t>トウキョウト</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>知事（市区村長）　殿</t>
     <rPh sb="0" eb="2">
-      <t>セイカツ</t>
+      <t>チジ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソンチョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ドノ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>申請者</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>名　称</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>代表者</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>表題の事業所・施設に係る指定/指定の更新/指定の変更を受けたいので、下記のとおり、関係書類を添えて申請します。</t>
+    <rPh sb="24" eb="26">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>法人番号(13桁)</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>シエン</t>
-[...2 lines deleted...]
-      <t>イン</t>
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ケタ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>外部サービス利用型事業所</t>
+    <t>申請者(設置者)</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>セッチシャ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>フリガナ</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>名称</t>
     <rPh sb="0" eb="2">
-      <t>ガイブ</t>
-[...7 lines deleted...]
-    <rPh sb="11" eb="12">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>主たる事務所の所在地</t>
+    <rPh sb="0" eb="1">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="5" eb="6">
       <t>ショ</t>
     </rPh>
+    <rPh sb="7" eb="10">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>(郵便番号</t>
+    <rPh sb="1" eb="5">
+      <t>ユウビンバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>職種</t>
+    <t>連絡先</t>
+    <rPh sb="0" eb="3">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+  </si>
+  <si>
+    <t>　(内線)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>E-mailアドレス</t>
+  </si>
+  <si>
+    <t>法人等の種類</t>
     <rPh sb="0" eb="2">
-      <t>ショクシュ</t>
-[...4 lines deleted...]
-    <t>勤務形態</t>
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>代表者の職名・氏名・生年月日</t>
+  </si>
+  <si>
+    <t>職名</t>
     <rPh sb="0" eb="2">
-      <t>キンム</t>
+      <t>ショクメイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <rPh sb="0" eb="2">
+      <t>セイネン</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>ケイタイ</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="4"/>
+      <t>ガッピ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>代表者の住所</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定を受けようとする事業所・施設の種類</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>事業所(施設)の所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>多機能型事業所に係る指定の申請の場合は○</t>
+    <rPh sb="0" eb="3">
+      <t>タキノウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>同一所在地において
+行う事業等の種類</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>今回の指定(更新・変更)申請をする対象事業等に○</t>
+    <rPh sb="0" eb="2">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジギョウトウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>既に指定を受けている事業に○</t>
+    <rPh sb="0" eb="1">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジギョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>事業の開始予定年月日</t>
+    <rPh sb="0" eb="2">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>カイシヨテイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ネンガッピ</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>第１週</t>
+    <t>本申請書に添付して提出する様式(付表)</t>
+    <rPh sb="0" eb="4">
+      <t>ホンシンセイショ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>共生型サービスの指定を申請するものに○</t>
+    <rPh sb="0" eb="3">
+      <t>キョウセイガタ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定障害福祉サービス事業所</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>居宅介護</t>
+    <rPh sb="0" eb="4">
+      <t>キョタクカイゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>重度訪問介護</t>
+    <rPh sb="0" eb="6">
+      <t>ジュウドホウモンカイゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>同行援護</t>
+    <rPh sb="0" eb="4">
+      <t>ドウコウエンゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>行動援護</t>
+    <rPh sb="0" eb="2">
+      <t>コウドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>エンゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>療養介護</t>
+    <rPh sb="0" eb="4">
+      <t>リョウヨウカイゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表２</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>生活介護</t>
+    <rPh sb="0" eb="4">
+      <t>セイカツカイゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表３</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>短期入所</t>
+    <rPh sb="0" eb="4">
+      <t>タンキニュウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表４</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>重度障害者等包括支援</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウド</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホウカツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表５</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>自立訓練(機能訓練)</t>
+    <rPh sb="0" eb="2">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クンレン</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>キノウクンレン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表６</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>自立訓練(生活訓練)</t>
+    <rPh sb="0" eb="2">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クンレン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>クンレン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>就労選択支援</t>
+    <rPh sb="0" eb="2">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>センタク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表７</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>就労移行支援</t>
+    <rPh sb="0" eb="6">
+      <t>シュウロウイコウシエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表８</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>就労継続支援Ａ型</t>
+    <rPh sb="0" eb="6">
+      <t>シュウロウケイゾクシエン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表９</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>就労継続支援Ｂ型</t>
+    <rPh sb="0" eb="6">
+      <t>シュウロウケイゾクシエン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１０</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>就労定着支援</t>
+    <rPh sb="0" eb="2">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="2" eb="6">
+      <t>テイチャクシエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>自立生活援助</t>
+    <rPh sb="0" eb="2">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１１</t>
+  </si>
+  <si>
+    <t>共同生活援助</t>
+    <rPh sb="0" eb="6">
+      <t>キョウドウセイカツエンジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１２</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定障害者支援施設(施設入所支援)</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>シエンシセツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１３</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定一般相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>ソウダンシエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>地域移行支援</t>
+    <rPh sb="0" eb="4">
+      <t>チイキイコウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１４</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>地域定着支援</t>
+    <rPh sb="0" eb="6">
+      <t>チイキテイチャクシエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>指定特定相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１５</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定障害児通所支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="7" eb="12">
+      <t>シエンジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>児童発達支援</t>
+    <rPh sb="0" eb="2">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="2" eb="6">
+      <t>ハッタツシエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１６</t>
+  </si>
+  <si>
+    <t>放課後等デイサービス</t>
+    <rPh sb="0" eb="4">
+      <t>ホウカゴトウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１６</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>居宅訪問型児童発達支援</t>
+    <rPh sb="0" eb="5">
+      <t>キョタクホウモンガタ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ハッタツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１７</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>保育所等訪問支援</t>
+    <rPh sb="0" eb="3">
+      <t>ホイクショ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１８</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定障害児入所施設</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ニュウショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１９/２０</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>指定障害児相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>【既に指定を受けている場合】事業所番号</t>
+    <rPh sb="1" eb="2">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="14" eb="19">
+      <t>ジギョウショバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(備考)</t>
+    <rPh sb="1" eb="3">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>本申請書の表題は、指定の更新の申請の際には「指定更新申請書」に、指定の変更の申請の際には「指定変更申請書」に変更して使用してください。</t>
+  </si>
+  <si>
+    <t>「法人等の種類」欄には、「社会福祉法人(社協以外)」、「社会福祉法人(社協)」、「医療法人」、「社団・財団」、「営利法人」、「非営利法人(ＮＰＯ)」、「農協」、「生協」、「その他法人」、「地方公共団体(都道府県)」、「地方公共団体(市町村)」、「地方公共団体(広域連合・一部事務組合等)」、「非法人」、「その他」のいずれかを記入してください。</t>
+    <rPh sb="8" eb="9">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>「同一所在地において行う事業等の種類」欄には、今回申請をする事業及び既に指定を受けている事業のそれぞれに「○」を記載してください。</t>
+    <rPh sb="1" eb="3">
+      <t>ドウイツ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="56" eb="58">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>「【既に指定を受けている場合】事業所番号」欄には、申請を行う都道府県等において既に事業所としての指定を受け、番号が付番されている場合に、その事業所番号を記載してください。</t>
+    <rPh sb="21" eb="22">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="30" eb="34">
+      <t>トドウフケン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="41" eb="44">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="57" eb="59">
+      <t>フバン</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="72" eb="73">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="76" eb="78">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>「事業の開始予定年月日」欄については、更新の場合にあっては、現に受けている指定の有効期間満了日を記載してください。</t>
+    <rPh sb="1" eb="3">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ネンガッピ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>フリガナ</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>名　　称</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <rPh sb="0" eb="2">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>E-Mail</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>管理者</t>
+    <rPh sb="0" eb="1">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <rPh sb="0" eb="4">
+      <t>セイネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>氏　名</t>
+    <rPh sb="0" eb="1">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>住　所</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トコロ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>当該事業所で兼務する他の職種(兼務の場合記入)</t>
+    <rPh sb="0" eb="2">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>他の事業所又は施設の従業者との兼務(兼務の場合記入)</t>
+    <rPh sb="0" eb="1">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>事業所等の名称</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>兼務する職種及び勤務時間等</t>
+    <rPh sb="0" eb="2">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>サービス管理責任者</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>セキニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>実施主体が地方公共団体である場合は、当該事業の実施について定めてある条例等</t>
+    <rPh sb="18" eb="20">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>サダ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジョウレイ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>第　　条 第　　項 第　　号</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
+    <rPh sb="3" eb="4">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>○人員に関する基準の確認に必要な事項</t>
+    <rPh sb="1" eb="3">
+      <t>ジンイン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>従業者の職種・員数</t>
+    <rPh sb="0" eb="3">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>インズウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>居宅介護等従業者</t>
+    <rPh sb="0" eb="2">
+      <t>キョタク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>その他の従業者</t>
     <rPh sb="2" eb="3">
-      <t>シュウ</t>
-[...57 lines deleted...]
-    <t>常勤換算後の人数</t>
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>専従</t>
     <rPh sb="0" eb="2">
-      <t>ジョウキン</t>
-[...13 lines deleted...]
-    <t>兼務先</t>
+      <t>センジュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>兼務</t>
     <rPh sb="0" eb="2">
       <t>ケンム</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="8"/>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>○運営・設備に関する基準の確認に必要な事項</t>
+    <rPh sb="1" eb="3">
+      <t>ウンエイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>利用定員(人)</t>
+    <rPh sb="0" eb="2">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>テイイン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>利用者の推定数(人)</t>
+    <rPh sb="0" eb="3">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>スイテイスウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>～</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>協力医療機関</t>
+    <rPh sb="0" eb="2">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="2" eb="6">
+      <t>イリョウキカン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>名称</t>
+    <rPh sb="0" eb="2">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>診療科名</t>
+    <rPh sb="0" eb="3">
+      <t>シンリョウカ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(備考)</t>
+    <rPh sb="1" eb="3">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>２．更新の場合には、「利用者の推定数」欄は前年度の平均利用者数を記入してください。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>３．「その他の費用」欄には、利用者に直接金銭の負担を求める場合のサービス内容についても記載してく
+　　ださい。</t>
+    <rPh sb="5" eb="6">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>チョクセツ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キンセン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>フタン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>４．「診療科名」欄には、主な診療科名１つを記載してください。</t>
+    <rPh sb="3" eb="6">
+      <t>シンリョウカ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>シンリョウカ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>記入欄不足時の資料</t>
+  </si>
+  <si>
+    <t>■サービス管理責任者</t>
+    <rPh sb="5" eb="7">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>セキニン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>シャ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
-      <t>ゲツ</t>
-[...34 lines deleted...]
-      <t>ド</t>
+      <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>管理者</t>
+    <t>■協力医療機関</t>
+    <rPh sb="1" eb="3">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キカン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>○</t>
+  </si>
+  <si>
+    <t>１．記入欄が不足する場合は、次頁の「記入欄不足時の資料」に記載して添付してください。</t>
+    <rPh sb="14" eb="15">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ページ</t>
+    </rPh>
+    <rPh sb="18" eb="24">
+      <t>キニュウランフソクジ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シリョウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(郵便番号</t>
+  </si>
+  <si>
+    <t>)</t>
+  </si>
+  <si>
+    <t>常勤(人)</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>非常勤(人)</t>
     <rPh sb="0" eb="3">
-      <t>カンリシャ</t>
+      <t>ヒジョウキン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>常勤換算後の人数(人)</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンザン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ニンズウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>基準上の必要人数(人)</t>
+    <rPh sb="0" eb="2">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ニンズウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>協力歯科医療機関</t>
+    <rPh sb="0" eb="2">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シカ</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>イリョウキカン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>合計</t>
-[...1 lines deleted...]
-      <t>ゴウケイ</t>
+    <t>無</t>
+    <rPh sb="0" eb="1">
+      <t>ム</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>世話人</t>
-[...38 lines deleted...]
-  <si>
     <t>　</t>
-    <phoneticPr fontId="4"/>
-[...72 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>事業所の名称</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>所在地
 （区市町村名）</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>クシ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>チョウソン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>メイ</t>
     </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>〔担当者連絡先〕</t>
+    <rPh sb="1" eb="4">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>　提出いただいた申請書類に記載されている内容について、問い合わせする際の連絡先を記入してください。</t>
+    <rPh sb="1" eb="3">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ルイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="36" eb="39">
+      <t>レンラクサキ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>担当者名</t>
+    <rPh sb="0" eb="3">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>電　　　話</t>
+    <rPh sb="0" eb="1">
+      <t>デン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ハナシ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>　　　</t>
+  </si>
+  <si>
+    <t>(標準様式３)</t>
+    <rPh sb="1" eb="3">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨウシキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>誓　約　書</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ゲツ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>東京都</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>知事    殿</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t xml:space="preserve">申請者    </t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>（名称）</t>
+    <rPh sb="1" eb="3">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>（代表者の職名・氏名）</t>
+    <rPh sb="1" eb="4">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショクメイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙①：　障害福祉サービス事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙②：　障害者支援施設向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙③：　一般相談支援事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙④：　特定相談支援事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙⑤：　障害児通所支援事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙⑥：　障害児入所施設向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ニュウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙⑦：　障害児相談支援事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>注　該当する種別に○を付けてください。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シュベツ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ツ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(１)　申請者の定款、寄附行為等及びその登記事項証明書又は条例等</t>
+  </si>
+  <si>
+    <t>(２)　事業所の平面図及び設備の概要</t>
+    <rPh sb="11" eb="12">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(４)　運営規程</t>
+    <rPh sb="4" eb="8">
+      <t>ウンエイキテイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(５)　利用者又はその家族からの苦情を解決するために講ずる措置の概要</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(６)　協力医療機関の名称及び診療科名並びに当該協力医療機関との契約の内容</t>
+    <rPh sb="4" eb="6">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シンリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>カメイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(７)　連携する公共職業安定所その他関係機関の名称</t>
+    <rPh sb="4" eb="6">
+      <t>レンケイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コウキョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショクギョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>アンテイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ジョ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>（別紙①：障害福祉サービス事業者向け）</t>
+    <rPh sb="1" eb="3">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="39"/>
+  </si>
+  <si>
+    <t>障害者の日常生活及び社会生活を総合的に支援するための法律第３６条第３項</t>
+    <rPh sb="0" eb="3">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ニチジョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ソウゴウテキ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ホウリツ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>コウダイジョウダイコウ</t>
+    </rPh>
+    <phoneticPr fontId="39"/>
+  </si>
+  <si>
+    <t>一</t>
+    <rPh sb="0" eb="1">
+      <t>イチ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が都道府県の条例で定める者でないとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>二</t>
+    <rPh sb="0" eb="1">
+      <t>ニ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>当該申請に係るサービス事業所の従業者の知識及び技能並びに人員が、第四十三条第一項の都道府県の条例で定める基準を満たしていないとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>三</t>
+    <rPh sb="0" eb="1">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、第四十三条第二項の都道府県の条例で定める指定障害福祉サービスの事業の設備及び運営に関する基準に従って適正な障害福祉サービス事業の運営をすることができないと認められるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>四</t>
+    <rPh sb="0" eb="1">
+      <t>ヨン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、禁錮以上の刑に処せられ、その執行を終わり、又は執行を受けることがなくなるまでの者であるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>五</t>
+    <rPh sb="0" eb="1">
+      <t>ゴ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、この法律その他国民の保健医療若しくは福祉に関する法律で政令で定めるものの規定により罰金の刑に処せられ、その執行を終わり、又は執行を受けることがなくなるまでの者であるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>五の二</t>
+    <rPh sb="0" eb="1">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ニ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、労働に関する法律の規定であって政令で定めるものにより罰金の刑に処せられ、その執行を終わり、又は執行を受けることがなくなるまでの者であるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>六</t>
+    <rPh sb="0" eb="1">
+      <t>ロク</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、第五十条第一項（同条第三項において準用する場合を含む。以下この項において同じ。）、第五十一条の二十九第一項若しくは第二項又は第七十六条の三第六項の規定により指定を取り消され、その取消しの日から起算して五年を経過しない者（当該指定を取り消された者が法人である場合においては、当該取消しの処分に係る行政手続法（平成五年法律第八十八号）第十五条の規定による通知があった日前六十日以内に当該法人の役員又はそのサービス事所を管理する者その他の政令で定める使用人（以下「役員等」という。）であった者で当該取消しの日から起算して五年を経過しないものを含み、当該指定を取り消された者が法人でない場合においては、当該通知があった日前六十日以内に当該者の管理者であった者で当該取消しの日から起算して五年を経過しないものを含む。）であるとき。ただし、当該指定の取消しが、指定障害福祉サービス事業者の指定の取消しのうち当該指定の取消しの処分の理由となった事実及び当該事実の発生を防止するための当該指定障害福祉サービス事業者による業務管理体制の整備についての取組の状況その他の当該事実に関して当該指定障害福祉サービス事業者が有していた責任の程度を考慮して、この号本文に規定する指定の取消しに該当しないこととすることが相当であると認められるものとして主務省令で定めるものに該当する場合を除く。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>七</t>
+    <rPh sb="0" eb="1">
+      <t>ナナ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者と密接な関係を有する者（申請者（法人に限る。以下この号において同じ。）の株式の所有その他の事由を通じて当該申請者の事業を実質的に支配し、若しくはその事業に重要な影響を与える関係にある者として主務省令で定めるもの（以下この号において「申請者の親会社等」という。）、申請者の親会社等が株式の所有その他の事由を通じてその事業を実質的に支配し、若しくはその事業に重要な影響を与える関係にある者として主務省令で定めるもの又は当該申請者が株式の所有その他の事由を通じてその事業を実質的に支配し、若しくはその事業に重要な影響を与える関係にある者として主務省令で定めるもののうち、当該申請者と主務省令で定める密接な関係を有する法人をいう。）が、第五十条第一項、第五十一条の二十九第一項若しくは第二項又は第七十六条の三第六項の規定により指定を取り消され、その取消しの日から起算して五年を経過していないとき。ただし、当該指定の取消しが、指定障害福祉サービス事業者の指定の取消しのうち当該指定の取消しの処分の理由となった事実及び当該事実の発生を防止するための当該指定障害福祉サービス事業者による業務管理体制の整備についての取組の状況その他の当該事実に関して当該指定障害福祉サービス事業者が有していた責任の程度を考慮して、この号本文に規定する指定の取消しに該当しないこととすることが相当であると認められるものとして主務省令で定めるものに該当する場合を除く。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>八</t>
+    <rPh sb="0" eb="1">
+      <t>ハチ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、第五十条第一項、第五十一条の二十九第一項若しくは第二項又は第七十六条の三第六項の規定による指定の取消しの処分に係る行政手続法第十五条の規定による通知があった日から当該処分をする日又は処分をしないことを決定する日までの間に第四十六条第二項又は第五十一条の二十五第二項若しくは第四項の規定による事業の廃止の届出をした者（当該事業の廃止について相当の理由がある者を除く。）で、当該届出の日から起算して五年を経過しないものであるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>九</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、第四十八条第一項（同条第三項において準用する場合を含む。）又は第五十一条の二十七第一項若しくは第二項の規定による検査が行われた日から聴聞決定予定日（当該検査の結果に基づき第五十条第一項又は第五十一条の二十九第一項若しくは第二項の規定による指定の取消しの処分に係る聴聞を行うか否かの決定をすることが見込まれる日として主務省令で定めるところにより都道府県知事が当該申請者に当該検査が行われた日から十日以内に特定の日を通知した場合における当該特定の日をいう。）までの間に第四十六条第二項又は第五十一条の二十五第二項若しくは第四項の規定による事業の廃止の届出をした者（当該事業の廃止について相当の理由がある者を除く。）で、当該届出の日から起算して五年を経過しないものであるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>十</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>第八号に規定する期間内に第四十六条第二項又は第五十一条の二十五第二項若しくは第四項の規定による事業の廃止の届出があった場合において、申請者が、同号の通知の日前六十日以内に当該届出に係る法人（当該事業の廃止について相当の理由がある法人を除く。）の役員等又は当該届出に係る法人でない者（当該事業の廃止について相当の理由がある者を除く。）の管理者であった者で、当該届出の日から起算して五年を経過しないものであるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>十一</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>イチ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、指定の申請前五年以内に障害福祉サービスに関し不正又は著しく不当な行為をした者であるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>十二</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ニ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、法人で、その役員等のうちに第四号から第六号まで又は第八号から前号までのいずれかに該当する者のあるものであるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>十三</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>申請者が、法人でない者で、その管理者が第四号から第六号まで又は第八号から第十一号までのいずれかに該当する者であるとき。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>　※療養介護に係る指定の申請にあっては、第七号を除く。</t>
+    <rPh sb="2" eb="4">
+      <t>リョウヨウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ナナ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>　</t>
+  </si>
+  <si>
+    <t>【生活介護、自立訓練、施設入所支援】</t>
+    <rPh sb="1" eb="3">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>クンレン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ニュウショ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>【就労継続支援A型・B型】</t>
+    <rPh sb="1" eb="3">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ケイゾク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(３)　管理者及びサービス管理責任者の氏名、生年月日、住所及び経歴</t>
+    <rPh sb="4" eb="7">
+      <t>カンリシャ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>セキニン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ガッピ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ケイレキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>【就労移行支援】</t>
+    <rPh sb="1" eb="3">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(３)　管理者及びサービス管理責任者の氏名、生年月日、住所及び経歴</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>セキニン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ガッピ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ケイレキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(６)　連携する公共職業安定所その他関係機関の名称</t>
+    <rPh sb="4" eb="6">
+      <t>レンケイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コウキョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショクギョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>アンテイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ジョ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(１)　申請者の登記事項証明書又は条例等</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(２)　建物の構造概要及び平面図並びに設備の概要</t>
+    <rPh sb="4" eb="6">
+      <t>タテモノ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コウゾウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ガイヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ヘイメンズ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(６)　（外部サービス利用型共同生活援助事業所の場合）受託居宅介護サービス事業者が事業を
+　　　行う事業所の名称及び所在地並びに当該事業者の名称及び所在地</t>
+    <rPh sb="5" eb="7">
+      <t>ガイブ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>リヨウガタ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>エンジョ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ジュタク</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キョタク</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="37" eb="40">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="50" eb="53">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="56" eb="57">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="58" eb="61">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="61" eb="62">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="68" eb="69">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="72" eb="73">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="74" eb="77">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(７)　協力医療機関の名称及び診療科名並びに当該協力医療機関との契約の内容
+　　　(協力歯科医療機関があるときは、その名称及び当該協力歯科医療機関との契約内容を含む)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(８)　関係機関との連携その他適切な支援体制の概要</t>
+    <rPh sb="4" eb="6">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>レンケイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(７)　利用者又はその家族からの苦情を解決するために講ずる措置の概要</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(２)　事業所の種別</t>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シュベツ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(４)　建物の構造概要及び平面図並びに設備の概要</t>
+    <rPh sb="4" eb="6">
+      <t>タテモノ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コウゾウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ガイヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ヘイメンズ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(５)　事業所の管理者の氏名、生年月日、住所及び経歴</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(６)　運営規程</t>
+    <rPh sb="4" eb="6">
+      <t>ウンエイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キテイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(３)（併設事業所の場合）利用者の推定数
+    （空床利用型事業所の場合）本体施設の入所定員</t>
+    <rPh sb="4" eb="6">
+      <t>ヘイセツ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>スイテイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>【短期入所】</t>
+    <rPh sb="1" eb="3">
+      <t>タンキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ニュウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>【療養介護】</t>
+    <rPh sb="1" eb="3">
+      <t>リョウヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カイゴ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>別添（誓約項目）</t>
+    <rPh sb="0" eb="2">
+      <t>ベッテン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>セイヤク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>　申請者が別紙のいずれにも該当しない者であることを誓約します。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <rPh sb="5" eb="7">
+      <t>ベッシ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <r>
+      <t>　また、指定の更新を申請する障害福祉サービス事業等に係る別添の項目について、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>既に届け出た内容に変更がない</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.5"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ことを誓約します</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10.5"/>
+        <color rgb="FF000000"/>
+        <rFont val="游ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>。</t>
+    </r>
+    <rPh sb="22" eb="24">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ベッテン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>【居宅介護、重度訪問介護、同行援護、行動援護、重度障害者等包括支援、自立生活援助】</t>
+    <rPh sb="1" eb="5">
+      <t>キョタクカイゴ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジュウド</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ドウコウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>エンゴ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>コウドウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>エンゴ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(１)　登記事項証明書又は条例等</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(２)　事業所の平面図</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(３)　管理者・サービス提供（管理）責任者の氏名、生年月日、住所及び経歴</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>セキニン</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ガッピ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ケイレキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(６)　医療機関との協力の体制（※重度障害者等包括支援のみ）</t>
+    <rPh sb="4" eb="6">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ジュウド</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ホウカツ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>【一般相談支援（地域移行支援・地域定着支援）】</t>
+    <rPh sb="1" eb="3">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テイチャク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(３)　管理者・指定地域相談支援の提供に当たる者の氏名、生年月日、住所及び経歴</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>モノ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ガッピ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ケイレキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>【就労定着支援】</t>
+    <rPh sb="1" eb="3">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>テイチャク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>【共同生活援助】</t>
+    <rPh sb="1" eb="7">
+      <t>キョウドウセイカツエンジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１２　共同生活援助事業所の指定等に係る記載事項</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>主たる事業所</t>
+    <rPh sb="0" eb="1">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>都</t>
+  </si>
+  <si>
+    <t>区</t>
+  </si>
+  <si>
+    <t>サービスの提供形態(該当部分に○)</t>
+  </si>
+  <si>
+    <t>介護サービス包括型</t>
+    <rPh sb="0" eb="2">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホウカツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>生活支援員の業務の外部委託の予定</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>有</t>
+    <rPh sb="0" eb="1">
+      <t>ユウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>日中サービス支援型</t>
+    <rPh sb="0" eb="2">
+      <t>ニッチュウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>有の場合の月間時間数</t>
+    <rPh sb="0" eb="1">
+      <t>ユウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ゲッカン</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジカンスウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>外部サービス利用型</t>
+    <rPh sb="0" eb="2">
+      <t>ガイブ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>受託居宅介護サービス事業者が事業を行う事業所の名称及び所在地並びに当該事業者の名称及び所在地　</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙のとおり</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>指定生活介護事業所等との連携体制</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="12" eb="16">
+      <t>レンケイタイセイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>連携する施設の種別</t>
+    <rPh sb="0" eb="2">
+      <t>レンケイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シュベツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>施設名</t>
+    <rPh sb="0" eb="3">
+      <t>シセツメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>支援体制の概要</t>
+    <rPh sb="0" eb="4">
+      <t>シエンタイセイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○共同生活住居の情報</t>
+    <rPh sb="1" eb="3">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジュウキョ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>共同生活住居①(主たる事業所)</t>
+    <rPh sb="0" eb="6">
+      <t>キョウドウセイカツジュウキョ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>連 絡 先</t>
+    <rPh sb="0" eb="1">
+      <t>レン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ラク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>住居区分
+（該当するものに○）</t>
+    <rPh sb="0" eb="4">
+      <t>ジュウキョクブン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ガイトウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>一戸建て</t>
+    <rPh sb="0" eb="3">
+      <t>イッコダ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>アパート</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>マンション</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>その他</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>建物所有者名</t>
+    <rPh sb="0" eb="2">
+      <t>タテモノ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショユウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>賃貸借契約の内容</t>
+    <rPh sb="0" eb="5">
+      <t>チンタイシャクケイヤク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>家賃月額(円)</t>
+    <rPh sb="0" eb="2">
+      <t>ヤチン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ゲツガク</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>契約期間</t>
+    <rPh sb="0" eb="4">
+      <t>ケイヤクキカン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>住居の利用定員(人)</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウキョ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>リヨウテイイン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>居室数</t>
+    <rPh sb="0" eb="3">
+      <t>キョシツスウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>室(うち個室</t>
+    <rPh sb="0" eb="1">
+      <t>シツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コシツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>室)</t>
+    <rPh sb="0" eb="1">
+      <t>シツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>入居者１人当たりの居室の最小床面積(㎡)</t>
+    <rPh sb="0" eb="3">
+      <t>ニュウキョシャ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒト</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キョシツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>サイショウ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>ユカメンセキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>㎡</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>一体的に運営するサテライト型住居数(箇所)</t>
+    <rPh sb="0" eb="2">
+      <t>イッタイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>テキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ウンエイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジュウキョ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カショ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>主たる対象者
+(対象とするものに○)</t>
+    <rPh sb="0" eb="1">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タイショウシャ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>タイショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>身体障害</t>
+    <rPh sb="0" eb="2">
+      <t>シンタイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショウガイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>知的障害</t>
+    <rPh sb="0" eb="2">
+      <t>チテキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショウガイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>精神障害</t>
+    <rPh sb="0" eb="2">
+      <t>セイシン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショウガイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>難病等対象者</t>
+    <rPh sb="0" eb="2">
+      <t>ナンビョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タイショウシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>共同生活住居②</t>
+    <rPh sb="0" eb="6">
+      <t>キョウドウセイカツジュウキョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>共同生活住居③</t>
+    <rPh sb="0" eb="6">
+      <t>キョウドウセイカツジュウキョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>○サテライト型住居の情報</t>
+    <rPh sb="6" eb="7">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジュウキョ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>サテライト型住居①</t>
+    <rPh sb="5" eb="6">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジュウキョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>居室の最小床面積(㎡)</t>
+    <rPh sb="0" eb="2">
+      <t>キョシツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サイショウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ユカメンセキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>本体住居の名称</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>本体住居との距離(㎞)</t>
+  </si>
+  <si>
+    <t>サテライト型住居②</t>
+    <rPh sb="5" eb="6">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジュウキョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>サテライト型住居③</t>
+    <rPh sb="5" eb="6">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジュウキョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>サービス管理責任者</t>
+    <rPh sb="6" eb="9">
+      <t>セキニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>■事業所の体制</t>
+    <rPh sb="1" eb="4">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>タイセイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>事業所の体制</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>タイセイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>他に指定を受けている障害福祉サービス等</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>種類</t>
+    <rPh sb="0" eb="2">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事業所名</t>
+    <rPh sb="0" eb="4">
+      <t>ジギョウショメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事業所番号</t>
+    <rPh sb="0" eb="5">
+      <t>ジギョウショバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>委託による提携事業所</t>
+    <rPh sb="0" eb="2">
+      <t>イタク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>テイケイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 障害者の日常生活及び社会生活を総合的に支援するための法律に基づく事業者指定の更新申請に係る提出書類一覧</t>
+    <rPh sb="1" eb="4">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ニチジョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>ソウゴウテキ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ホウリツ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>コウシン</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>（　共同生活援助　）</t>
+    <rPh sb="2" eb="4">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>法人の名称</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>指定更新月</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>コウシン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　年　　月　指定更新</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>コウシン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <r>
       <t>※「申請者確認欄」の該当欄に「○」を付し、提出書類に漏れがないよう確認の上、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>この書面も一緒に提出してください</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>。</t>
     </r>
     <rPh sb="21" eb="23">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>ウエ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>ショメン</t>
     </rPh>
     <rPh sb="43" eb="45">
       <t>イッショ</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>テイシュツ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>申請書及び添付書類</t>
   </si>
   <si>
     <t>様式名</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>申請者
 確認欄</t>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>指定（更新）申請書</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>指定更新申請書</t>
     <rPh sb="0" eb="2">
       <t>シテイ</t>
     </rPh>
-    <rPh sb="3" eb="5">
+    <rPh sb="2" eb="4">
       <t>コウシン</t>
     </rPh>
-    <rPh sb="6" eb="9">
+    <rPh sb="4" eb="7">
       <t>シンセイショ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...59 lines deleted...]
-    <t>別紙１</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>別紙様式
+第一号</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>介護給付費等の算定に係る体制等状況一覧</t>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ダイイチ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>共同生活援助事業所の指定等に係る記載事項</t>
     <rPh sb="0" eb="2">
-      <t>カイゴ</t>
+      <t>キョウドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>キュウフ</t>
-[...4 lines deleted...]
-    <rPh sb="5" eb="6">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エンジョ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
       <t>トウ</t>
     </rPh>
-    <rPh sb="7" eb="9">
-[...2 lines deleted...]
-    <rPh sb="10" eb="11">
+    <rPh sb="14" eb="15">
       <t>カカ</t>
     </rPh>
-    <rPh sb="12" eb="15">
-[...8 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <rPh sb="16" eb="18">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>付表１２</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>同封書類を確認して提出</t>
     <rPh sb="0" eb="2">
       <t>ドウフウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カクニン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テイシュツ</t>
     </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>誓約書</t>
+    <rPh sb="0" eb="3">
+      <t>セイヤクショ</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
+    <t>標準様式３</t>
+    <rPh sb="0" eb="2">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>従業者の勤務の体制及び勤務形態一覧表</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>標準様式４</t>
+    <rPh sb="0" eb="2">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「東京都障害者サービス情報」
+から書式をダウンロードして作成</t>
+    <rPh sb="1" eb="4">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ショシキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>サクセイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>事業所更新時講習会　受講報告書</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>同封書類に記入して提出</t>
+    <rPh sb="0" eb="2">
+      <t>ドウフウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>　※　申請書提出にあたって、下記の点について確認してください。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>情報公表制度に係る報告（システム入力）を行っているか。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>https://www.mhlw.go.jp/stf/
+seisakunitsuite/bunya/0000202214_00001.html</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※申請される際には、事業所保管用として事前に提出書類一式のコピーをとっておくようにしてください。</t>
+    <rPh sb="1" eb="3">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ホカンヨウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ジゼン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>イッシキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>※ 標準様式４については、下記URLから書式をダウンロードしてお使いください。</t>
+    <rPh sb="2" eb="4">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ショシキ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ツカ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>E-mailアドレス</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(８)　協力医療機関の名称及び診療科名並びに当該協力医療機関との契約の内容</t>
+    <rPh sb="4" eb="6">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シンリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>カメイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>従業者の勤務の体制及び勤務形態一覧表</t>
+    <rPh sb="0" eb="3">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ケイタイ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>イチランヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>サービス種別</t>
+    <rPh sb="4" eb="6">
+      <t>シュベツ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>共同生活援助・介護サービス包括型</t>
+    <rPh sb="0" eb="2">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>青字：入力不要</t>
+    <rPh sb="0" eb="2">
+      <t>アオジ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>ニュウリョクフヨウ</t>
+    </rPh>
+    <phoneticPr fontId="39"/>
+  </si>
+  <si>
+    <t>事業所名</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(1)記載する期間</t>
+    <rPh sb="3" eb="5">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キカン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>４週</t>
+    <phoneticPr fontId="39"/>
+  </si>
+  <si>
+    <t>(2)予定/実績の別</t>
+    <rPh sb="3" eb="5">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ベツ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>予定</t>
+  </si>
+  <si>
+    <t>(3)事業所における常勤の従業者が勤務すべき時間数</t>
+    <rPh sb="3" eb="6">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>時間/週</t>
+    <rPh sb="0" eb="2">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>時間/月</t>
+    <rPh sb="0" eb="2">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>No.</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(4)職種</t>
+    <rPh sb="3" eb="5">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(5)勤務形態</t>
+    <rPh sb="3" eb="5">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ケイタイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(6)資格</t>
+    <rPh sb="3" eb="5">
+      <t>シカク</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(7)氏名</t>
+    <rPh sb="3" eb="5">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(8)</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(9)勤務時間数合計</t>
+    <rPh sb="3" eb="5">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(10)週平均の勤務時間数</t>
+    <rPh sb="4" eb="7">
+      <t>シュウヘイキン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>(11)兼務状況
+（兼務先／兼務する職務の内容）等</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>第１週</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>第２週</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>第３週</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>第４週</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>第５週</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シュウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>※選択肢にない職種については直接入力してください</t>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>管理者</t>
+    <rPh sb="0" eb="3">
+      <t>カンリシャ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>サービス管理責任者</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>セキニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>世話人</t>
+    <rPh sb="0" eb="3">
+      <t>セワニン</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>生活支援員</t>
+    <rPh sb="0" eb="5">
+      <t>セイカツシエンイン</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>合計</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>サービス提供時間</t>
+    <rPh sb="4" eb="6">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジカン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>＜前年度の平均値＞※新規申請の場合は推定数を記載ください。</t>
+    <rPh sb="1" eb="2">
+      <t>ゼン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ヘイキンチ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シンキ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>スイテイスウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>4月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>5月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>6月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>7月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>8月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>9月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>10月</t>
+    <rPh sb="2" eb="3">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>11月</t>
+    <rPh sb="2" eb="3">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>12月</t>
+    <rPh sb="2" eb="3">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>1月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>2月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>3月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>計</t>
+    <rPh sb="0" eb="1">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>平均利用者数</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="2" eb="6">
+      <t>リヨウシャスウ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>個人居宅介護
+利用者数平均</t>
+    <rPh sb="11" eb="13">
+      <t>ヘイキン</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>利用者延べ数計</t>
+    <rPh sb="3" eb="4">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>　区分１以下の延べ利用者数</t>
+    <rPh sb="1" eb="3">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="9" eb="13">
+      <t>リヨウシャスウ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>　区分２の延べ利用者数</t>
+    <rPh sb="1" eb="3">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>リヨウシャスウ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>　区分３の延べ利用者数</t>
+    <rPh sb="1" eb="3">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>リヨウシャスウ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>　区分４の延べ利用者数</t>
+    <rPh sb="1" eb="3">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>リヨウシャスウ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>個人居宅介護利用者数</t>
+    <rPh sb="0" eb="2">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キョタク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>　区分５の延べ利用者数</t>
+    <rPh sb="1" eb="3">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>リヨウシャスウ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>　区分６の延べ利用者数</t>
+    <rPh sb="1" eb="3">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ノ</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>リヨウシャスウ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>開所日数</t>
+    <rPh sb="0" eb="2">
+      <t>カイショ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ニッスウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>＜人員に関する基準＞</t>
+    <rPh sb="1" eb="3">
+      <t>ジンイン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キジュン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>区分</t>
+    <rPh sb="0" eb="2">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>生活支援員</t>
+  </si>
+  <si>
+    <t>夜間支援従事者</t>
+    <rPh sb="0" eb="2">
+      <t>ヤカン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジュウジシャ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>必要な配置数</t>
+    <rPh sb="0" eb="2">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ハイチスウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>＜人員基準に関する実人数集計＞</t>
+    <rPh sb="1" eb="5">
+      <t>ジンインキジュン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ジツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ニンズウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シュウケイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>専従</t>
+    <rPh sb="0" eb="2">
+      <t>センジュウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>兼務</t>
+    <rPh sb="0" eb="2">
+      <t>ケンム</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>常勤</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>非常勤</t>
+    <rPh sb="0" eb="3">
+      <t>ヒジョウキン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>常勤換算数</t>
+    <rPh sb="0" eb="5">
+      <t>ジョウキンカンサンスウ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>　・最初に「年月欄」「サービス種別」「事業所名」を入力してください。</t>
+    <rPh sb="2" eb="4">
+      <t>サイショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ネンゲツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シュベツ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(1) 「４週」・「暦月」のいずれかを選択してください。</t>
+    <rPh sb="7" eb="8">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>レキ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(2) 「予定」・「実績」のいずれかを選択してください。</t>
+    <rPh sb="6" eb="8">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(3) 事業所における常勤の従業者が勤務すべき時間数を入力してください。</t>
+    <rPh sb="5" eb="8">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(4) 従業者の職種を入力してください。</t>
+    <rPh sb="5" eb="8">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 　　 記入の順序は、職種ごとにまとめてください。</t>
+    <rPh sb="4" eb="6">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジュンジョ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(5) 従業者の勤務形態について、下記のうち該当する区分の記号を入力してください。</t>
+    <rPh sb="5" eb="8">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ケイタイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>キゴウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>記号</t>
+    <rPh sb="0" eb="2">
+      <t>キゴウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>区分</t>
+    <rPh sb="0" eb="2">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>常勤・専従</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>センジュウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>常勤・兼務</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ケンム</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>非常勤・専従</t>
+    <rPh sb="0" eb="3">
+      <t>ヒジョウキン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>センジュウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>非常勤・兼務</t>
+    <rPh sb="0" eb="3">
+      <t>ヒジョウキン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ケンム</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>（注）常勤・非常勤の区分について</t>
+    <rPh sb="1" eb="2">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ヒジョウキン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
     <r>
-      <t>事業所の管理者の経歴書</t>
+      <t>　　　当該事業所における勤務時間が、当該事業所において定められている常勤の従業者が勤務すべき時間数に達していることをいいます。</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1356 lines deleted...]
-        <sz val="9.5"/>
+        <u/>
+        <sz val="9"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>（</t>
+      <t>雇用の形態は考慮しません</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...22 lines deleted...]
-        <sz val="9.5"/>
+        <sz val="9"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>。</t>
     </r>
-    <rPh sb="24" eb="26">
-[...2 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <rPh sb="3" eb="5">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>サダ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="37" eb="40">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="46" eb="49">
+      <t>ジカンスウ</t>
+    </rPh>
+    <rPh sb="50" eb="51">
+      <t>タッ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>コヨウ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>ケイタイ</t>
+    </rPh>
+    <rPh sb="69" eb="71">
+      <t>コウリョ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　　（例えば、常勤者は週に40時間勤務することとされた事業所であれば、非正規雇用であっても、週40時間勤務する従業者は常勤扱いとなります。）</t>
+    <rPh sb="3" eb="4">
+      <t>タト</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジョウキンシャ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="27" eb="30">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="35" eb="38">
+      <t>ヒセイキ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>コヨウ</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>シュウ</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="55" eb="58">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="59" eb="61">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="61" eb="62">
+      <t>アツカ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(6) 従業者の保有する資格を入力してください。</t>
+    <rPh sb="5" eb="8">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ホユウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シカク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 　　 保有資格を全て記入するのではなく、人員基準・加配加算上、求められる資格等を入力してください。</t>
+    <phoneticPr fontId="56"/>
   </si>
   <si>
     <r>
-      <t>２　当法人が指定の更新を申請する障害福祉サービス事業に係る以下の項目について、</t>
+      <t xml:space="preserve">       ※選択した資格及び研修に関して、</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <i/>
         <u/>
-        <sz val="10"/>
+        <sz val="9"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>既に届け出た内容に変更がない</t>
+      <t>必要に応じて、</t>
     </r>
     <r>
       <rPr>
-        <sz val="9.5"/>
+        <b/>
+        <sz val="9"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>ことを誓約します。</t>
+      <t>資格証又は研修修了証等の写しを添付資料として提出してください。</t>
     </r>
+    <rPh sb="8" eb="10">
+      <t>センタク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シカク</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ケンシュウ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>オウ</t>
+    </rPh>
+    <rPh sb="30" eb="33">
+      <t>シカクショウ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ケンシュウ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>シュウリョウ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>ショウトウ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>ウツ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>シリョウ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(7) 従業者の氏名を記入してください。</t>
+    <rPh sb="5" eb="8">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(8) 申請する事業に係る従業者（管理者を含む。）の1ヶ月分の勤務時間を入力してください。</t>
+    <rPh sb="5" eb="7">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>カンリシャ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ゲツ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ブン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(9) 常勤の職員の休暇等については、その期間が暦年で１月を超えるものでない限り、常勤換算の計算上は勤務したものとみなすことができます。</t>
+    <rPh sb="5" eb="7">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>キュウカトウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>レキネン</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>カギ</t>
+    </rPh>
+    <rPh sb="42" eb="46">
+      <t>ジョウキンカンサン</t>
+    </rPh>
+    <rPh sb="47" eb="50">
+      <t>ケイサンジョウ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>キンム</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>その場合、勤務時間欄には「休」と記入し、勤務時間の合計に含めてください（非常勤職員の休暇等は常勤換算の計算に含めることはできません）。</t>
+    <rPh sb="2" eb="4">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="5" eb="10">
+      <t>キンムジカンラン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ヤス</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="20" eb="24">
+      <t>キンムジカン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="36" eb="41">
+      <t>ヒジョウキンショクイン</t>
+    </rPh>
+    <rPh sb="42" eb="45">
+      <t>キュウカトウ</t>
+    </rPh>
+    <rPh sb="46" eb="50">
+      <t>ジョウキンカンサン</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="54" eb="55">
+      <t>フク</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>※指定基準の確認に際しては、４週分の入力で差し支えありません。</t>
+    <rPh sb="1" eb="5">
+      <t>シテイキジュン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シュウブン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ニュウリョク</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>サ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ツカ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>　(10) 従業者ごとに、合計勤務時間数を入力してください。</t>
+    <rPh sb="6" eb="9">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>ジカンスウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 　　 ※ 入力することができる時間数は、当該事業所において常勤の従業者が勤務すべき勤務時間数を上限とします。</t>
+    <rPh sb="6" eb="8">
+      <t>ニュウリョク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="33" eb="36">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ジョウゲン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(11) 従業者ごとに、週平均の勤務時間数を入力してください。</t>
+    <rPh sb="6" eb="9">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>シュウヘイキン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジカンスウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　(12) 申請する事業所以外の事業所・施設との兼務がある場合は、兼務先の事業所・施設の名称、兼務する職務の内容について記入してください。</t>
+    <rPh sb="6" eb="8">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="16" eb="19">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="37" eb="40">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>ショクム</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　　　 同一事業所内の兼務についても兼務する職務の内容を記入してください。</t>
+    <rPh sb="4" eb="6">
+      <t>ドウイツ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ショクム</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>　　　 その他、特記事項欄としてもご活用ください。</t>
+    <rPh sb="6" eb="7">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>トッキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> （13)本表には計算式を設定していますが、結果に誤りがないかご確認ください。</t>
+    <rPh sb="5" eb="7">
+      <t>ホンヒョウ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ケイサンシキ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>アヤマ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> （14) 必要項目を満たしていれば、各事業所で使用するシフト表等をもって代替書類として差し支えありません。</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>水色セル：数字入力</t>
+    <rPh sb="0" eb="2">
+      <t>ミズイロ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>スウジ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ニュウリョク</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>(１)　申請者の定款、寄附行為等及びその登記事項証明書又は条例等</t>
-[...2 lines deleted...]
-    <t>(２)　建物の構造概要及び平面図並びに設備の概要</t>
+    <t>薄オレンジ：プルダウン選択</t>
+    <rPh sb="0" eb="1">
+      <t>ウス</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>薄黄色：自由入力</t>
+    <rPh sb="0" eb="1">
+      <t>ウス</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>キイロ</t>
+    </rPh>
     <rPh sb="4" eb="6">
-      <t>タテモノ</t>
-[...2 lines deleted...]
-      <t>コウゾウ</t>
+      <t>ジユウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ニュウリョク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>！申請するサービス類型を選択してください</t>
+    <rPh sb="1" eb="3">
+      <t>シンセイ</t>
     </rPh>
     <rPh sb="9" eb="11">
-      <t>ガイヨウ</t>
-[...15 lines deleted...]
-    </rPh>
+      <t>ルイケイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種①</t>
+    <rPh sb="0" eb="2">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種②</t>
+    <rPh sb="0" eb="2">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種③</t>
+    <rPh sb="0" eb="2">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種④</t>
+    <rPh sb="0" eb="2">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種⑤</t>
+    <rPh sb="0" eb="2">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種⑥</t>
+    <rPh sb="0" eb="2">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種⑦</t>
+    <rPh sb="0" eb="2">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種⑧</t>
+    <rPh sb="0" eb="2">
+      <t>ショクシュ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種⑨</t>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>職種⑩</t>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>夜間支援従事者</t>
+    <rPh sb="0" eb="7">
+      <t>ヤカンシエンジュウジシャ</t>
+    </rPh>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>共同生活援助・外部サービス利用型</t>
+    <rPh sb="0" eb="2">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>共同生活援助・日中サービス支援型</t>
+    <rPh sb="0" eb="2">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>１.介護サービス包括型</t>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>２.外部サービス利用型</t>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t>３.日中サービス支援型</t>
+    <phoneticPr fontId="60"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 理事長　福祉 一郎</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>(３)　運営規程</t>
-[...2 lines deleted...]
-    </rPh>
+    <t>００２３</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>(４)　利用者又はその家族からの苦情を解決するために講ずる措置の概要</t>
+    <t>１６１</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>(５)　協力医療機関の名称及び診療科名並びに当該協力医療機関との契約の内容</t>
+    <t>０３－５３２０－１２１２</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>社会福祉法人</t>
+    <rPh sb="0" eb="2">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フクシ</t>
+    </rPh>
     <rPh sb="4" eb="6">
-      <t>キョウリョク</t>
-[...3 lines deleted...]
-    </rPh>
+      <t>ホウジン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>理事長</t>
+    <rPh sb="0" eb="3">
+      <t>リジチョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>福祉　一郎</t>
+    <rPh sb="0" eb="2">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イチロウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>フクシ　イチロウ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>００２４</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　グループホーム　新宿</t>
+    <rPh sb="9" eb="11">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>グループホーム　シンジュク</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>０００８</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　グループホーム　シンジュク</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>令和〇年〇月○日</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>１</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>３</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>２</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>０</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>４</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>９</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　東京都　新宿区　××　２－３３－１　</t>
+    <rPh sb="1" eb="4">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>シンジュクク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　東京都　新宿区　○○　３－２－１　</t>
+    <rPh sb="1" eb="4">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>シンジュクク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　東京都　新宿区　○○　１－８－１　△△ビル３階</t>
+    <rPh sb="1" eb="4">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>シンジュクク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>東京都新宿区○○1-8-1　△△ビル３階</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2026</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>グループホーム　新宿</t>
     <rPh sb="8" eb="10">
-      <t>キカン</t>
-[...32 lines deleted...]
-      <t>ナイヨウ</t>
+      <t>シンジュク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>(６)　関係機関との連携その他適切な支援体制の概要</t>
-[...22 lines deleted...]
-      <t>ガイヨウ</t>
+    <t>東京</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>【障害者の日常生活及び社会生活を総合的に支援するための法律第３６条第３項各号の規定】</t>
-[...43 lines deleted...]
-      <t>キテイ</t>
+    <t>新宿</t>
+    <rPh sb="0" eb="2">
+      <t>シンジュク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>申請者が都道府県の条例で定める者(※）でないとき。</t>
-[...14 lines deleted...]
-    </rPh>
+    <t>××　２－３３－１　</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　（※）「法人」を指す。ただし、療養介護、病院又は診療所で行われる短期入所については適用されない。</t>
-[...32 lines deleted...]
-    </rPh>
+    <t>　０３－５３２０－１２●●</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>当該申請に係るサービス事業所の従業者の知識及び技能並びに人員が、第４３条第１項の都道府県の条例で定める基準を満たしていないとき。</t>
-[...523 lines deleted...]
-    </rPh>
+    <t>１９７２年○月○日</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
-    <rPh sb="7" eb="8">
-[...171 lines deleted...]
-    </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
+    <rPh sb="8" eb="9">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>○○</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve">   理事長　福祉 一郎</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>社会福祉法人東京障害福祉会</t>
     <rPh sb="8" eb="10">
-      <t>ヘイセイ</t>
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>フクシ</t>
     </rPh>
     <rPh sb="12" eb="13">
-      <t>ネン</t>
-[...2 lines deleted...]
-      <t>ガツ</t>
+      <t>カイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>社会福祉法人○○会</t>
-[...3 lines deleted...]
-    <rPh sb="2" eb="4">
+    <t>　社会福祉法人東京障害福祉会</t>
+    <rPh sb="9" eb="11">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
       <t>フクシ</t>
     </rPh>
-    <rPh sb="4" eb="6">
-[...2 lines deleted...]
-    <rPh sb="8" eb="9">
+    <rPh sb="13" eb="14">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>世話人（直接支援業務）</t>
-[...14 lines deleted...]
-    </rPh>
+    <t>　シャカイフクシホウジントウキョウショウガイフクシカイ</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　グループホーム○○</t>
-[...481 lines deleted...]
-      <t>ヒ</t>
+    <t>　社会福祉法人東京障害福祉会</t>
+    <rPh sb="9" eb="11">
+      <t>ショウガイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <r>
       <t>　東京都障害者サービス情報
-　（http://www.shougaifukushi.metro.tokyo.jp/Lib/LibDspList.php?catid=015-007）
+　（https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=015-007）
 　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（トップページ＞書式ライブラリ＞A【共同生活援助（グループホーム）】指定申請書・変更届等＞７　指定更新に係る書式等）</t>
     </r>
     <rPh sb="1" eb="4">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジョウホウ</t>
     </rPh>
-    <rPh sb="126" eb="128">
+    <rPh sb="130" eb="132">
       <t>シテイ</t>
     </rPh>
-    <rPh sb="128" eb="131">
+    <rPh sb="132" eb="135">
       <t>シンセイショ</t>
     </rPh>
-    <rPh sb="132" eb="135">
+    <rPh sb="136" eb="139">
       <t>ヘンコウトドケ</t>
     </rPh>
-    <rPh sb="135" eb="136">
+    <rPh sb="139" eb="140">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...1830 lines deleted...]
-    <t>同封書類に記入して提出</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>同封書類を確認・記入して提出</t>
     <rPh sb="0" eb="2">
       <t>ドウフウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="5" eb="7">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
       <t>キニュウ</t>
     </rPh>
-    <rPh sb="9" eb="11">
+    <rPh sb="12" eb="14">
       <t>テイシュツ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="14"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="13">
-[...12 lines deleted...]
-    <numFmt numFmtId="188" formatCode="0_ ;[Red]\-0\ "/>
+  <numFmts count="9">
+    <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
+    <numFmt numFmtId="177" formatCode="#,##0&quot;人&quot;"/>
+    <numFmt numFmtId="178" formatCode="#,##0&quot;円&quot;"/>
+    <numFmt numFmtId="179" formatCode="#,##0&quot;箇所&quot;"/>
+    <numFmt numFmtId="180" formatCode="#,##0&quot;㎡&quot;"/>
+    <numFmt numFmtId="181" formatCode="#,##0&quot;km&quot;"/>
+    <numFmt numFmtId="182" formatCode="[$-409]d;@"/>
+    <numFmt numFmtId="183" formatCode="aaa"/>
+    <numFmt numFmtId="184" formatCode="0.0_ "/>
   </numFmts>
-  <fonts count="71" x14ac:knownFonts="1">
+  <fonts count="79">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="游ゴシック Light"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
-      <family val="2"/>
-      <scheme val="minor"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...7 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="ＭＳ ゴシック"/>
-[...4 lines deleted...]
-      <sz val="14"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
-      <family val="2"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="10.5"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...7 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <b/>
+      <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="14"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="MS UI Gothic"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF000000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.5"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="10"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <name val="ＭＳ 明朝"/>
-      <family val="1"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFC00000"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF0000FF"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <u/>
+      <sz val="9"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="MS P ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...26 lines deleted...]
-      <sz val="9.5"/>
+      <i/>
+      <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-      <color indexed="10"/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9.5"/>
+      <b/>
+      <i/>
+      <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...1 lines deleted...]
-      <name val="ＭＳ ゴシック"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...2 lines deleted...]
-      <name val="ＭＳ ゴシック"/>
+      <sz val="10.5"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
-      <u/>
-[...1 lines deleted...]
-      <name val="ＭＳ ゴシック"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...240 lines deleted...]
-    </font>
   </fonts>
-  <fills count="11">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF99"/>
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...17 lines deleted...]
-        <fgColor theme="6" tint="0.79998168889431442"/>
+        <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="177">
+  <borders count="61">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </right>
-[...1 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...66 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...85 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...39 lines deleted...]
-    <border diagonalUp="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
-      <diagonal style="thin">
-[...1 lines deleted...]
-      </diagonal>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="dashed">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...38 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...200 lines deleted...]
-      <top style="medium">
+      <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top/>
-      <bottom style="medium">
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
-    </border>
-[...133 lines deleted...]
-      </diagonal>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="dotted">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...26 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
@@ -7694,39234 +8429,19366 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...826 lines deleted...]
-    <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...57 lines deleted...]
-    <border>
+    <border diagonalUp="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...20 lines deleted...]
-      <left/>
       <right style="thin">
-        <color indexed="64"/>
-[...54 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...2 lines deleted...]
-      <left style="medium">
+      <diagonal style="thin">
         <color indexed="64"/>
-      </left>
-[...9 lines deleted...]
-      <diagonal/>
+      </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
         <color indexed="64"/>
-      </bottom>
-[...8 lines deleted...]
-      <bottom style="medium">
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
-    <border>
-[...12 lines deleted...]
-    <border>
+    <border diagonalUp="1">
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...13 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
-    <border>
-[...2 lines deleted...]
-      </left>
+    <border diagonalUp="1">
+      <left/>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...4 lines deleted...]
-      <top style="medium">
+      <diagonal style="thin">
         <color indexed="64"/>
-      </top>
-[...29 lines deleted...]
-      <diagonal/>
+      </diagonal>
     </border>
   </borders>
-  <cellStyleXfs count="10">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+  <cellStyleXfs count="23">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="1060">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2">
+  <cellXfs count="728">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="75" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="76" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="78" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="79" xfId="2" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="23" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="23" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="11"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="11" applyFont="1"/>
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...218 lines deleted...]
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="153" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="31" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="23" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="33" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="18" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="18" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="46" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="49" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="18" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="18" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="23" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="23" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="34" xfId="18" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="35" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="35" xfId="18" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="35" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="45" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="45" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="45" xfId="18" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="45" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="22" xfId="18" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="7" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="52" xfId="18" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="47" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="53" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="55" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="50" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="48" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="51" xfId="18" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="20" xfId="10" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="19" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="21" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="19" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="20" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="155" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="23" xfId="20" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" xfId="20" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="61" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="61" fillId="11" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="61" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="61" fillId="11" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="3" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="11" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="22" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="56" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="20">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="61" fillId="0" borderId="23" xfId="22" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="20" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="1" applyFont="1">
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="59" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="153" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="20" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="19" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="19" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="19" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="19">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="155" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
-[...281 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...137 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="56" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="71" fillId="5" borderId="31" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="77" fillId="3" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="77" fillId="3" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="150" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="47" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="48" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="44" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="23" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="54" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="50" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="51" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="35" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="35" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="35" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="5" xfId="9" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="45" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="23" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="34" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="75" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="47" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="78" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="8" borderId="50" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="23" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1078 lines deleted...]
-    <xf numFmtId="0" fontId="57" fillId="4" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="4" borderId="3" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="4" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="5" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="4" borderId="5" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="4" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="58" fontId="9" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="58" fontId="9" fillId="5" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="58" fontId="9" fillId="5" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="5" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="5" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="5" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="76" fillId="5" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="76" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="76" fillId="5" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="76" fillId="5" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="76" fillId="5" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="76" fillId="5" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="74" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="23" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="42" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="43" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="44" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="44" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="43" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="23" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="39" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="40" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="41" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="36" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="37" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="38" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="36" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="31" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="32" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="4" borderId="3" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="4" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...311 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="46" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="7" fillId="7" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="7" fillId="7" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="180" fontId="7" fillId="7" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="46" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="7" fillId="7" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="7" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="7" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="181" fontId="11" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="11" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="11" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="14" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="16" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="19" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="21" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="15" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="7" fillId="7" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="21" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="31" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="32" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="5" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="5" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="5" borderId="20" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="15" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="5" borderId="15" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="20" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="20" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="20" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="61" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="61" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="61" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="12" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="12" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="61" fillId="0" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="61" fillId="0" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="61" fillId="0" borderId="58" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="23" xfId="20" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="23" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="23" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="61" fillId="0" borderId="23" xfId="22" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="57" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="58" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="3" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="6" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="61" fillId="0" borderId="22" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="61" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="61" fillId="0" borderId="2" xfId="22" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="61" fillId="0" borderId="3" xfId="22" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="15" fillId="0" borderId="1" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="15" fillId="0" borderId="3" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="2" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="3" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="17" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="19" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="20" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="20" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="23" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...568 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="23" xfId="20" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="10">
-    <cellStyle name="ハイパーリンク" xfId="9" builtinId="8"/>
+  <cellStyles count="23">
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{5767948A-D3FE-4297-9983-9868C084E15F}"/>
+    <cellStyle name="ハイパーリンク" xfId="7" builtinId="8"/>
+    <cellStyle name="ハイパーリンク 2" xfId="9" xr:uid="{ED284476-5FD7-409B-BB94-EF27B66A0B9A}"/>
+    <cellStyle name="桁区切り 2" xfId="22" xr:uid="{039E9290-AEFF-472E-9DB6-42738541D428}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-[...6 lines deleted...]
-    <cellStyle name="標準_誓約書・役員名簿" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{FCE67D9B-B641-46B9-9E0B-22CB52F9EB04}"/>
+    <cellStyle name="標準 2 2" xfId="6" xr:uid="{C6C98CC4-0752-43A5-84C9-D650F9A9F7B8}"/>
+    <cellStyle name="標準 2 2 2" xfId="14" xr:uid="{DBA1EF51-D521-46A2-BF9F-F27AF7A45A49}"/>
+    <cellStyle name="標準 2 3" xfId="11" xr:uid="{DD71C644-2ADA-42C4-96EF-C01093B1AA04}"/>
+    <cellStyle name="標準 2 3 2" xfId="18" xr:uid="{3498A876-0751-4F50-97A0-8BF8672278B5}"/>
+    <cellStyle name="標準 2 5" xfId="17" xr:uid="{785E6563-F350-4B53-827A-ED1A19C5DF69}"/>
+    <cellStyle name="標準 3" xfId="4" xr:uid="{AB8C3692-C4A5-47FB-BBCD-5AB1816EB0A7}"/>
+    <cellStyle name="標準 3 2" xfId="15" xr:uid="{58C0D176-6B6F-4A6F-B737-CC78A537972E}"/>
+    <cellStyle name="標準 3 2 2" xfId="21" xr:uid="{F5C337A5-B41A-4F74-B985-EF2EFE96B373}"/>
+    <cellStyle name="標準 4" xfId="8" xr:uid="{595E3DDC-4A26-4030-9EC7-BA83F5B1E315}"/>
+    <cellStyle name="標準 5" xfId="12" xr:uid="{210DFD0F-0E0C-48D9-A7A4-27ED9D712836}"/>
+    <cellStyle name="標準 6" xfId="10" xr:uid="{FBE5AA26-A67D-4C10-88AE-46B67BC3A8D8}"/>
+    <cellStyle name="標準 7" xfId="20" xr:uid="{C0B3BBF9-6C85-406F-88ED-7D4CBC90E3F9}"/>
+    <cellStyle name="標準 8" xfId="13" xr:uid="{DF3E2C92-5D35-42B9-8115-69151DE2BA58}"/>
+    <cellStyle name="標準 9" xfId="16" xr:uid="{E717C8A6-6B57-4F58-9AE7-ACCAA1B2CB9D}"/>
+    <cellStyle name="標準_③-２加算様式（就労）" xfId="19" xr:uid="{B076EF1A-F99E-48F0-B612-4D462EEB7446}"/>
+    <cellStyle name="標準_事業者指定様式（多機能用総括表）作業ファイル" xfId="5" xr:uid="{73979AFE-208D-4A77-91C1-8DE43607A7DA}"/>
+    <cellStyle name="標準_第１号様式・付表" xfId="1" xr:uid="{4B9DA0AD-23E1-4A13-9F74-A24AE6E2E398}"/>
   </cellStyles>
-  <dxfs count="60">
-[...421 lines deleted...]
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFFCC"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1952625</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>466725</xdr:rowOff>
     </xdr:to>
-    <xdr:cxnSp macro="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="3" name="直線コネクタ 2">
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{805A8260-DCB3-4423-A498-DB21A369E451}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6C6DAB7-FA07-BF58-3CA6-83562EC4E773}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvCxnSpPr/>
-      </xdr:nvCxnSpPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
       <xdr:spPr>
-        <a:xfrm flipH="1">
-[...1 lines deleted...]
-          <a:ext cx="695325" cy="476250"/>
+        <a:xfrm>
+          <a:off x="66675" y="38100"/>
+          <a:ext cx="6962775" cy="428625"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln>
-[...3 lines deleted...]
-        </a:ln>
+        <a:ln w="38100"/>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
         </a:lnRef>
-        <a:fillRef idx="0">
-          <a:schemeClr val="accent1"/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
-    </xdr:cxnSp>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>クリーム色の欄に必要事項を記入してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>390525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1990726</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>85726</xdr:rowOff>
     </xdr:to>
-    <xdr:cxnSp macro="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="5" name="直線コネクタ 4">
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="吹き出し: 四角形 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13D7AEE3-286C-494D-8FEF-17129FE011BB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4F3D50D-0EBA-4CAE-80F0-C3CC7809BABA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvCxnSpPr/>
-      </xdr:nvCxnSpPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
       <xdr:spPr>
-        <a:xfrm flipH="1">
-[...1 lines deleted...]
-          <a:ext cx="685800" cy="609600"/>
+        <a:xfrm>
+          <a:off x="4572000" y="7286625"/>
+          <a:ext cx="2495551" cy="609601"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
-          <a:avLst/>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 35269"/>
+            <a:gd name="adj2" fmla="val -141374"/>
+          </a:avLst>
         </a:prstGeom>
-        <a:ln>
-[...3 lines deleted...]
-        </a:ln>
+        <a:ln w="38100"/>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
         </a:lnRef>
-        <a:fillRef idx="0">
-          <a:schemeClr val="accent1"/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
-    </xdr:cxnSp>
-[...54 lines deleted...]
-    </xdr:cxnSp>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>報告されていないと</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>指定を更新できません</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>142875</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>514350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="Rectangle 13">
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B6DECD2-D033-4C89-BCFF-DF0AFA72A95C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="47625" y="47625"/>
+          <a:ext cx="6867525" cy="466725"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>申請者情報等を印字した申請書を個別に郵送します。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99ACF6F0-54D8-441C-90AB-AD178A56AFEB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="304800" y="1114425"/>
+          <a:off x="209550" y="1504950"/>
           <a:ext cx="1095375" cy="333375"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-          <a:avLst/>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 33810"/>
+          </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65">
-[...1 lines deleted...]
-          </a:srgbClr>
+          <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="28575">
           <a:solidFill>
-            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="36576" bIns="0" anchor="t" upright="1"/>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="36576" bIns="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>記載例</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>　　　　　　　　　　　　　　</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Oval 1">
+        <xdr:cNvPr id="5" name="四角形: 角を丸くする 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
-[...924 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6167A8-23C3-634A-74BD-E400143AC746}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6505575" y="1276350"/>
-          <a:ext cx="1971675" cy="942975"/>
+          <a:off x="4448175" y="2190750"/>
+          <a:ext cx="2381250" cy="438150"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
+        <a:ln w="38100">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
         </a:ln>
-      </xdr:spPr>
-[...2987 lines deleted...]
-        </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>23</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>83380</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>221424</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>19051</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="矢印: 上向き折線 5">
+        <xdr:cNvPr id="6" name="吹き出し: 四角形 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5201016C-0795-4A93-A691-716119E73E98}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5BA8962-A4D4-80A8-6A20-5613A2182C7C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
-        <a:xfrm rot="5400000">
-[...1 lines deleted...]
-          <a:ext cx="395219" cy="561009"/>
+        <a:xfrm>
+          <a:off x="1695450" y="2362200"/>
+          <a:ext cx="2495551" cy="419100"/>
         </a:xfrm>
-        <a:prstGeom prst="bentUpArrow">
+        <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 24002"/>
-[...1 lines deleted...]
-            <a:gd name="adj3" fmla="val 25000"/>
+            <a:gd name="adj1" fmla="val 57406"/>
+            <a:gd name="adj2" fmla="val -48106"/>
           </a:avLst>
         </a:prstGeom>
-        <a:solidFill>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>申請日付を記入してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>104776</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>123826</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="正方形/長方形 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C02CFC85-298F-4230-9167-2659F88379DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="104776" y="3228975"/>
+          <a:ext cx="3371850" cy="857250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>印字されている内容をご確認ください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>　　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>印字内容に変更・訂正がある場合は、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>　　　 更新のしおりの５をご覧ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47624</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>85726</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="吹き出し: 四角形 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1E2D9E6-62A6-4BF4-B9AD-FBE1C5CD75B0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4362450" y="3990974"/>
+          <a:ext cx="2495551" cy="609601"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 40231"/>
+            <a:gd name="adj2" fmla="val 94563"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>空欄になっている場合は</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>手書きで記入してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>161924</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="四角形: 角を丸くする 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{722633AF-ED7F-4ECB-8051-D6DEC7AD49E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4933949" y="5676900"/>
+          <a:ext cx="1905001" cy="438150"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
           <a:schemeClr val="accent1">
-            <a:lumMod val="20000"/>
-            <a:lumOff val="80000"/>
+            <a:shade val="15000"/>
           </a:schemeClr>
-        </a:solidFill>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>476249</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB30A9B6-20E5-4B29-8524-A46D2B580703}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1565909" y="27458670"/>
+          <a:ext cx="3072766" cy="902970"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1"/>
+            <a:t>記入欄が不足している場合のみ記載し、提出してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>209549</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>209549</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="正方形/長方形 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D3F122F-183F-47D9-8B5B-0564753C83D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1956434" y="16943070"/>
+          <a:ext cx="3686175" cy="902970"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1"/>
+            <a:t>サテライト型住居を設置している場合のみ記載し、提出してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>276226</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>47626</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="正方形/長方形 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F96F9ED1-7E89-4A10-9917-6347A1840F69}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="276226" y="1800225"/>
+          <a:ext cx="5905500" cy="752475"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>印字内容をご確認ください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>　　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>印字内容に変更・訂正がある場合は、更新のしおりの５をご覧ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>561975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8161B40-68E5-48DD-83F4-F13FB3B69397}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="38100" y="38100"/>
+          <a:ext cx="6448425" cy="523875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>申請者情報を印字した誓約書を個別に郵送します。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>866774</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>41152</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="四角形: 角を丸くする 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD864E99-68C4-4A3A-B133-84A5B6F4B2F9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4391024" y="2505075"/>
+          <a:ext cx="2022353" cy="438150"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>39</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>83934</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>41</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>221978</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>485776</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="矢印: 上向き折線 6">
+        <xdr:cNvPr id="4" name="吹き出し: 四角形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2508F619-3598-4677-9F1E-43420D2D9D06}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5D7D99E-E685-4578-9307-26B3764027FD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
-        <a:xfrm rot="5400000">
-[...1 lines deleted...]
-          <a:ext cx="395219" cy="561009"/>
+        <a:xfrm>
+          <a:off x="1381125" y="2333625"/>
+          <a:ext cx="2628901" cy="419100"/>
         </a:xfrm>
-        <a:prstGeom prst="bentUpArrow">
+        <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 24002"/>
-[...1 lines deleted...]
-            <a:gd name="adj3" fmla="val 25000"/>
+            <a:gd name="adj1" fmla="val 60739"/>
+            <a:gd name="adj2" fmla="val 24621"/>
           </a:avLst>
         </a:prstGeom>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:ln w="38100"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
-          <a:schemeClr val="accent1">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="1">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="lt1"/>
+          <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="l"/>
-          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>申請日付を記入してください</a:t>
+          </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>55</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>98292</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>619125</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>228600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>57</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>236336</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="矢印: 上向き折線 7">
+        <xdr:cNvPr id="5" name="正方形/長方形 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1B36746-0370-4BFE-99DC-C31902C4A718}"/>
-[...69 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6258E6E-F054-4081-B06D-4CD45009520A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3843B86-C289-4ADE-8A63-C10EF29AF80C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="19459575" y="206375"/>
-          <a:ext cx="3176467" cy="543169"/>
+          <a:off x="2676525" y="4295775"/>
+          <a:ext cx="3371850" cy="857250"/>
         </a:xfrm>
-        <a:prstGeom prst="roundRect">
+        <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:ln w="38100"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
-          <a:schemeClr val="accent1">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="1">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="lt1"/>
+          <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
-[...1 lines deleted...]
-              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>＜注意事項＞</a:t>
+            <a:t>印字されている内容をご確認ください。</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
-[...1 lines deleted...]
-            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
-[...1 lines deleted...]
-              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>黄色のセルのみ入力してください。</a:t>
+            <a:t>　　</a:t>
           </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>印字内容に変更・訂正がある場合は、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>　　　 更新のしおりの５をご覧ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>638175</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>200026</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="吹き出し: 四角形 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AF0E5FE-BE72-4947-AF8B-4738CEE74479}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1847850" y="5895975"/>
+          <a:ext cx="3990975" cy="752476"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -53491"/>
+            <a:gd name="adj2" fmla="val -83660"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>別紙①</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>のいずれかの項目</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>に該当がある場合は</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>指定を更新できません</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>必ずご確認ください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1800">
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>838200</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47626</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="吹き出し: 四角形 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F81D0F-09A0-44B9-A96E-41B998B09382}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2047875" y="7648575"/>
+          <a:ext cx="4257675" cy="752476"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 5793"/>
+            <a:gd name="adj2" fmla="val 78365"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>別添の項目に変更がないことをご確認ください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1400">
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>変更がある場合は、更新のしおりの</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>5</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>をご覧ください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1200">
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>73358</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>38098</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>171449</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>36</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>18420</xdr:rowOff>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>78581</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="AutoShape 1">
+        <xdr:cNvPr id="4" name="正方形/長方形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{226C56F3-A003-4FCA-BAD6-1547AEFEF3DA}"/>
-[...69 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB949B21-E8C3-497B-A999-2447C02B9B6F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6FBC7A1-3A9A-43A2-812F-3AA9D05C5581}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="316921" y="23802174"/>
-          <a:ext cx="17510416" cy="2010576"/>
+          <a:off x="1371598" y="2514599"/>
+          <a:ext cx="7708108" cy="1323975"/>
         </a:xfrm>
-        <a:prstGeom prst="roundRect">
+        <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:solidFill>
-[...1 lines deleted...]
-        </a:solidFill>
+        <a:ln w="38100"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
-          <a:schemeClr val="accent1">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="1">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="lt1"/>
-[...744 lines deleted...]
-          <a:schemeClr val="lt1"/>
+          <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
-[...1 lines deleted...]
-              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>＜注意事項＞</a:t>
+            <a:t>東京都障害者サービス情報から様式をダウンロードしてください</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
-[...1 lines deleted...]
-            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1600" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
-[...1 lines deleted...]
-              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>黄色のセルのみ入力してください。</a:t>
+            <a:t>※</a:t>
           </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>トップページ＞書式ライブラリ＞</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>A【</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>共同生活援助（グループホーム）</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>】</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>指定申請書・変更届等</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t> 　＞７　指定更新に係る書式等＞指定更新申請書類一式（参考様式等）</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>ＵＲＬ：　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=015-007</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28576</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>176805</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>102577</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="図 5">
+        <xdr:cNvPr id="2" name="図 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55FE3B39-5110-C14F-D12D-3F99782EB1CB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90FB89AD-F7E9-41AC-8F8E-C766C632D6F6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="28576" y="390525"/>
-          <a:ext cx="6144082" cy="9324975"/>
+          <a:off x="28576" y="390524"/>
+          <a:ext cx="7006229" cy="10633564"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>83345</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="正方形/長方形 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9CB2BB7-E5F7-4DB6-9148-058F448C26D1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="83345" y="47625"/>
+          <a:ext cx="6822280" cy="428625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>指定更新申請書等に同封されていますので、記入してご提出ください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../20260721_&#27161;&#28310;&#27096;&#24335;&#23550;&#24540;&#65288;&#26283;&#23450;&#65289;/&#65331;&#65331;/&#20803;&#12487;&#12540;&#12479;/16_&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#22320;&#22495;&#29983;&#27963;&#25903;&#25588;&#35506;\5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;\04&#12288;&#25351;&#23450;&#26356;&#26032;\04&#12288;&#25351;&#23450;&#26356;&#26032;\&#25351;&#23450;&#26356;&#26032;\20260721_&#27161;&#28310;&#27096;&#24335;&#23550;&#24540;&#65288;&#26283;&#23450;&#65289;\&#65331;&#65331;\&#20803;&#12487;&#12540;&#12479;\16_&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;/04&#12288;&#25351;&#23450;&#26356;&#26032;/04&#12288;&#25351;&#23450;&#26356;&#26032;/&#25351;&#23450;&#26356;&#26032;/20260721_&#27161;&#28310;&#27096;&#24335;&#23550;&#24540;&#65288;&#26283;&#23450;&#65289;/&#65331;&#65331;/&#20803;&#12487;&#12540;&#12479;/16_&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.pref.yamaguchi.lg.jp/2008&#23665;&#26412;/03&#38556;&#23475;&#20816;&#26045;&#35373;&#32102;&#20184;&#36027;&#38306;&#36899;(2008&#65289;/003&#39640;&#38989;&#38556;&#23475;&#20816;&#26045;&#35373;&#32102;&#20184;&#36027;/&#27770;&#23450;&#36890;&#30693;&#26360;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../03&#12288;&#38556;&#23475;&#32773;&#12469;&#12540;&#12499;&#12473;&#24773;&#22577;&#38306;&#20418;/GH&#38556;&#23475;&#32773;&#12469;&#12540;&#12499;&#12473;&#24773;&#22577;&#25522;&#36617;&#36039;&#26009;/01%20&#25351;&#23450;&#30003;&#35531;&#12539;&#22793;&#26356;&#31561;&#12395;&#20418;&#12427;&#27096;&#24335;&#12539;&#35352;&#36617;&#20363;/&#12304;&#12354;&#12392;&#12391;&#12371;&#12387;&#12385;&#12395;&#24046;&#12375;&#26367;&#12360;&#12305;&#27161;&#28310;&#27096;&#24335;(20260331)/&#12469;&#12499;&#24773;&#25522;&#36617;&#28168;/29_&#12304;&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;)&#12305;+&#21029;&#32025;37(20260407).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#22320;&#22495;&#29983;&#27963;&#25903;&#25588;&#35506;\5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;\03&#12288;&#38556;&#23475;&#32773;&#12469;&#12540;&#12499;&#12473;&#24773;&#22577;&#38306;&#20418;\GH&#38556;&#23475;&#32773;&#12469;&#12540;&#12499;&#12473;&#24773;&#22577;&#25522;&#36617;&#36039;&#26009;\01%20&#25351;&#23450;&#30003;&#35531;&#12539;&#22793;&#26356;&#31561;&#12395;&#20418;&#12427;&#27096;&#24335;&#12539;&#35352;&#36617;&#20363;\&#12304;&#12354;&#12392;&#12391;&#12371;&#12387;&#12385;&#12395;&#24046;&#12375;&#26367;&#12360;&#12305;&#27161;&#28310;&#27096;&#24335;(20260331)\&#12469;&#12499;&#24773;&#25522;&#36617;&#28168;\29_&#12304;&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;)&#12305;+&#21029;&#32025;37(20260407).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;/03&#12288;&#38556;&#23475;&#32773;&#12469;&#12540;&#12499;&#12473;&#24773;&#22577;&#38306;&#20418;/GH&#38556;&#23475;&#32773;&#12469;&#12540;&#12499;&#12473;&#24773;&#22577;&#25522;&#36617;&#36039;&#26009;/01%20&#25351;&#23450;&#30003;&#35531;&#12539;&#22793;&#26356;&#31561;&#12395;&#20418;&#12427;&#27096;&#24335;&#12539;&#35352;&#36617;&#20363;/&#12304;&#12354;&#12392;&#12391;&#12371;&#12387;&#12385;&#12395;&#24046;&#12375;&#26367;&#12360;&#12305;&#27161;&#28310;&#27096;&#24335;(20260331)/&#12469;&#12499;&#24773;&#25522;&#36617;&#28168;/29_&#12304;&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;)&#12305;+&#21029;&#32025;37(20260407).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#26045;&#35373;&#12469;&#12540;&#12499;&#12473;&#25903;&#25588;&#35506;\&#38556;&#23475;&#32773;&#25903;&#25588;&#26045;&#35373;&#25285;&#24403;&#65288;&#26032;&#65289;\04%20&#36939;&#21942;&#25351;&#23566;&#12539;&#25351;&#23450;&#20107;&#21209;&#12539;&#32102;&#20184;&#36027;\03%20&#25351;&#23450;&#20107;&#21209;\00%20&#25351;&#23450;&#32207;&#25324;&#65288;&#36001;&#22243;&#32207;&#25324;&#20860;&#29992;&#65289;\20260610%20&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#26360;&#12398;&#12456;&#12521;&#12540;&#23550;&#24540;\GH\GH&#26356;&#26032;&#30003;&#35531;&#26360;&#19968;&#24335;(20260722).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#26045;&#35373;&#12469;&#12540;&#12499;&#12473;&#25903;&#25588;&#35506;\&#38556;&#23475;&#32773;&#25903;&#25588;&#26045;&#35373;&#25285;&#24403;&#65288;&#26032;&#65289;\04%20&#36939;&#21942;&#25351;&#23566;&#12539;&#25351;&#23450;&#20107;&#21209;&#12539;&#32102;&#20184;&#36027;\03%20&#25351;&#23450;&#20107;&#21209;\00%20&#25351;&#23450;&#32207;&#25324;&#65288;&#36001;&#22243;&#32207;&#25324;&#20860;&#29992;&#65289;\20260610%20&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#26360;&#12398;&#12456;&#12521;&#12540;&#23550;&#24540;\GH\GH&#26356;&#26032;&#30003;&#35531;&#26360;&#19968;&#24335;(20260722).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\&#20107;&#26989;&#32773;&#25351;&#23450;&#20418;\&#12304;&#26045;&#35373;&#31995;&#12305;&#25351;&#23450;&#26356;&#26032;&#65288;H24.10.1&#20197;&#38477;&#65289;\GH&#12539;CH&#65288;&#12503;&#12525;&#12464;&#12521;&#12512;&#65289;\&#65308;CH&#12539;&#65319;&#65320;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\&#20107;&#26989;&#32773;&#25351;&#23450;&#20418;\&#12304;&#25351;&#23450;&#26356;&#26032;&#12305;\&#25351;&#23450;&#26356;&#26032;&#12304;H19.7&#26376;&#65374;&#65305;&#26376;&#12305;\&#23621;&#23429;&#20171;&#35703;\&#21407;&#35696;&#39006;\&#20803;&#12487;&#12540;&#12479;\&#26356;&#26032;Prg\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.70.33.11\&#23621;&#20303;&#25903;&#25588;&#35506;\&#20816;&#31461;&#31119;&#31049;&#26045;&#35373;&#20418;\&#9670;&#65320;30&#25351;&#23450;&#26356;&#26032;&#65288;&#26045;&#35373;&#20837;&#25152;&#12289;&#29983;&#27963;&#20171;&#35703;&#12289;&#30274;&#39178;&#20171;&#35703;&#65289;\&#9733;&#25351;&#23450;&#26356;&#26032;&#20816;&#31461;&#31995;&#36890;&#30693;&#26360;&#20316;&#25104;&#12484;&#12540;&#12523;&#9733;\&#9313;&#65308;&#26032;&#26032;&#20816;&#31461;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\&#20107;&#26989;&#32773;&#25351;&#23450;&#20418;\&#12304;&#26045;&#35373;&#31995;&#12305;&#25351;&#23450;&#26356;&#26032;&#65288;H24.10.1&#20197;&#38477;&#65289;\&#26085;&#20013;&#27963;&#21205;&#31995;&#65288;&#12503;&#12525;&#12464;&#12521;&#12512;&#65289;\&#65308;&#26085;&#20013;&#27963;&#21205;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fv1417\&#26045;&#35373;&#31119;&#31049;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="http://invalid.uri" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.fukushihoken.metro.tokyo.jp/kourei/hoken/shogu/index.files/30keikakusyo_rei.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\l6x4kyuc99s0\&#31038;&#20250;&#12539;&#25588;&#35703;&#23616;&#38556;&#23475;&#20445;&#20581;&#31119;&#31049;&#37096;&#38556;&#23475;&#31119;&#31049;&#35506;\DOCUME~1\HTFFW\LOCALS~1\Temp\DxExp\210220&#9632;&#26368;&#26032;&#29256;&#9632;&#26032;&#26087;&#23550;&#29031;&#9632;\&#9312;20080226&#12288;H20%2004%20&#29256;&#38556;&#23475;&#32773;&#31639;&#23450;&#27083;&#36896;&#35211;&#12360;&#28040;&#12375;&#29256;.xls" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="付表３－２"/>
+      <sheetName val="勤務形態一覧表（SS）"/>
+      <sheetName val="★選択肢（公開時非表示）"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink10.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="A算定表"/>
+      <sheetName val="B負担額通知"/>
+      <sheetName val="C調書（特例ありver）"/>
+      <sheetName val="D台帳"/>
+      <sheetName val="様式第14号"/>
+      <sheetName val="フロー図"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink11.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="付表３－２"/>
+      <sheetName val="標準様式第4号(勤務形態一覧表(GH))"/>
+      <sheetName val="別紙37(人員配置体制加算に関する届出書)"/>
+      <sheetName val="★選択肢(公開時非表示)"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink12.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="提出書類一覧"/>
+      <sheetName val="指定申請書"/>
+      <sheetName val="付表１２"/>
+      <sheetName val="標準様式３（誓約書）"/>
+      <sheetName val="標準様式第4号(勤務形態一覧表(GH))"/>
+      <sheetName val="★選択肢(公開時非表示)"/>
+      <sheetName val="付表３－２"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明①"/>
       <sheetName val="利用説明②"/>
       <sheetName val="main"/>
       <sheetName val="sheetInfo"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サビ管"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="新"/>
       <sheetName val="別紙１"/>
       <sheetName val="一覧"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明①"/>
       <sheetName val="利用説明②"/>
       <sheetName val="main"/>
       <sheetName val="sheetInfo"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="一覧"/>
       <sheetName val="付表１　手動修正箇所"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1"/>
-      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
-      <sheetData sheetId="3" refreshError="1"/>
-      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
-      <sheetData sheetId="6" refreshError="1"/>
-[...4 lines deleted...]
-      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明①"/>
       <sheetName val="利用説明②"/>
       <sheetName val="main"/>
       <sheetName val="sheetInfo"/>
       <sheetName val="data"/>
       <sheetName val="info"/>
       <sheetName val="様式"/>
       <sheetName val="別紙１"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明"/>
       <sheetName val="main"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="付表１　手動修正箇所"/>
       <sheetName val="Label"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="利用説明"/>
+      <sheetName val="main"/>
+      <sheetName val="info"/>
+      <sheetName val="data"/>
+      <sheetName val="サ責"/>
+      <sheetName val="人員"/>
+      <sheetName val="様式"/>
+      <sheetName val="付表１ "/>
+      <sheetName val="付表１　手動修正箇所"/>
+      <sheetName val="Label"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="共通様式"/>
+      <sheetName val="まとめ提出一覧"/>
+      <sheetName val="様式６（ｷｬﾘｱﾊﾟｽ等届）"/>
+      <sheetName val="整理表"/>
+      <sheetName val="サービス種類一覧"/>
+      <sheetName val="共通様式 (2)"/>
+      <sheetName val="共通別紙"/>
+      <sheetName val="Sheet3"/>
+      <sheetName val="様式3"/>
+      <sheetName val="様式４"/>
+      <sheetName val="様式4添付１"/>
+      <sheetName val="様式2添付3（周知方法）"/>
+      <sheetName val="別表加算率一覧"/>
+      <sheetName val="はじめに"/>
+      <sheetName val="基本情報入力シート"/>
+      <sheetName val="別紙様式3-1"/>
+      <sheetName val="別紙様式3-2"/>
+      <sheetName val="【参考】サービス名一覧"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4">
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>訪問介護（介護予防含む）</v>
+          </cell>
+          <cell r="B4" t="str">
+            <v>訪問介護（介護予防含む）</v>
+          </cell>
+          <cell r="C4" t="str">
+            <v>訪問介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>夜間対応型訪問介護</v>
+          </cell>
+          <cell r="B5" t="str">
+            <v>夜間対応型訪問介護</v>
+          </cell>
+          <cell r="C5" t="str">
+            <v>夜間対応型訪問介護</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>訪問入浴介護（介護予防含む）</v>
+          </cell>
+          <cell r="B6" t="str">
+            <v>訪問入浴介護（介護予防含む）</v>
+          </cell>
+          <cell r="C6" t="str">
+            <v>訪問入浴介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>通所介護（介護予防含む）</v>
+          </cell>
+          <cell r="B7" t="str">
+            <v>通所介護（介護予防含む）</v>
+          </cell>
+          <cell r="C7" t="str">
+            <v>通所介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>認知症対応型通所介護（介護予防含む）</v>
+          </cell>
+          <cell r="B8" t="str">
+            <v>認知症対応型通所介護（介護予防含む）</v>
+          </cell>
+          <cell r="C8" t="str">
+            <v>認知症対応型通所介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>通所リハビリテーション（介護予防含む）</v>
+          </cell>
+          <cell r="B9" t="str">
+            <v>通所リハビリテーション（介護予防含む）</v>
+          </cell>
+          <cell r="C9" t="str">
+            <v>通所リハビリテーション（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>短期入所生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="B10" t="str">
+            <v>短期入所生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="C10" t="str">
+            <v>短期入所生活介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>短期入所療養介護（老健）（介護予防含む）</v>
+          </cell>
+          <cell r="B11" t="str">
+            <v>短期入所療養介護（老健）（介護予防含む）</v>
+          </cell>
+          <cell r="C11" t="str">
+            <v>短期入所療養介護（老健）（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>短期入所療養介護（老健以外）（介護予防含む）</v>
+          </cell>
+          <cell r="B12" t="str">
+            <v>短期入所療養介護（老健以外）（介護予防含む）</v>
+          </cell>
+          <cell r="C12" t="str">
+            <v>短期入所療養介護（老健以外）（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>特定施設入居者生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="B13" t="str">
+            <v>特定施設入居者生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="C13" t="str">
+            <v>特定施設入居者生活介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>地域密着型特定施設入居者生活介護</v>
+          </cell>
+          <cell r="B14" t="str">
+            <v>地域密着型特定施設入居者生活介護</v>
+          </cell>
+          <cell r="C14" t="str">
+            <v>地域密着型特定施設入居者生活介護</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>認知症対応型共同生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="B15" t="str">
+            <v>認知症対応型共同生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="C15" t="str">
+            <v>認知症対応型共同生活介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>小規模多機能型居宅介護（介護予防含む）</v>
+          </cell>
+          <cell r="B16" t="str">
+            <v>小規模多機能型居宅介護（介護予防含む）</v>
+          </cell>
+          <cell r="C16" t="str">
+            <v>小規模多機能型居宅介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>介護福祉施設サービス</v>
+          </cell>
+          <cell r="B17" t="str">
+            <v>介護福祉施設サービス</v>
+          </cell>
+          <cell r="C17" t="str">
+            <v>介護福祉施設サービス</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>地域密着型介護老人福祉施設</v>
+          </cell>
+          <cell r="B18" t="str">
+            <v>地域密着型介護老人福祉施設</v>
+          </cell>
+          <cell r="C18" t="str">
+            <v>地域密着型介護老人福祉施設</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>介護保健施設サービス</v>
+          </cell>
+          <cell r="B19" t="str">
+            <v>介護保健施設サービス</v>
+          </cell>
+          <cell r="C19" t="str">
+            <v>介護保健施設サービス</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>介護療養施設サービス</v>
+          </cell>
+          <cell r="B20" t="str">
+            <v>介護療養施設サービス</v>
+          </cell>
+          <cell r="C20" t="str">
+            <v>介護療養施設サービス</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14">
+        <row r="15">
+          <cell r="M15" t="str">
+            <v>○○ケアサービス</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17">
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>訪問介護</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink8.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="共通様式"/>
+      <sheetName val="届出書類一覧 "/>
+      <sheetName val="加算届出・様式３"/>
+      <sheetName val="加算届出・様式４ "/>
+      <sheetName val="誓約書"/>
+      <sheetName val="様式２-1（計画書)"/>
+      <sheetName val="様式2-1添付1"/>
+      <sheetName val="加算率一覧"/>
+      <sheetName val="様式2-1添付２"/>
+      <sheetName val="様式2-1添付３"/>
+      <sheetName val="様式2-2（キャリアパス等届出加算）"/>
+      <sheetName val="様式６（特別な事情に係る届出書）"/>
+      <sheetName val="参考（派遣委託誓約書）"/>
+      <sheetName val="整理表"/>
+      <sheetName val="労働保険証明の例"/>
+      <sheetName val="賃金改善実施期間"/>
+      <sheetName val="見込額①"/>
+      <sheetName val="見込額②"/>
+      <sheetName val="ｻｰﾋﾞｽｺｰﾄﾞ"/>
+      <sheetName val="「手当」の考え方"/>
+      <sheetName val="サービス種類一覧"/>
+      <sheetName val="別表加算率一覧"/>
+      <sheetName val="【参考】数式用"/>
+      <sheetName val="届出書類一覧_"/>
+      <sheetName val="加算届出・様式４_"/>
+      <sheetName val="数式用"/>
+      <sheetName val="【参考】サービス名一覧"/>
+      <sheetName val="届出書類一覧_1"/>
+      <sheetName val="加算届出・様式４_1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7">
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>訪問介護</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>訪問型サービス（独自）Ａ２　</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>夜間対応型訪問介護</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>定期巡回随時対応型訪問介護看護</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>訪問入浴介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>通所介護</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>通所型サービス（独自）Ａ６</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>地域密着型通所介護</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>通所リハビリテーション（介護予防）</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>特定施設入居者生活介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>地域密着型特定施設入居者生活介護</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>認知症対応型通所介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>小規模多機能型居宅介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>看護小規模多機能型居宅介護</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>認知症対応型共同生活介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>介護老人福祉施設</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>地域密着型介護老人福祉施設</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>短期入所生活介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>介護老人保健施設</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>短期入所療養介護 （介護予防）（老健）</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v>介護療養型医療施設</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="A25" t="str">
+            <v>短期入所療養介護 （介護予防） （病院等（老健以外）)</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="8" refreshError="1"/>
+      <sheetData sheetId="9" refreshError="1"/>
+      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14" refreshError="1"/>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="17" refreshError="1"/>
+      <sheetData sheetId="18" refreshError="1"/>
+      <sheetData sheetId="19" refreshError="1"/>
+      <sheetData sheetId="20" refreshError="1"/>
+      <sheetData sheetId="21" refreshError="1"/>
+      <sheetData sheetId="22" refreshError="1"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25" refreshError="1"/>
+      <sheetData sheetId="26" refreshError="1"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink9.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="単価引上率"/>
+      <sheetName val="目次１"/>
+      <sheetName val="１居宅介護"/>
+      <sheetName val="２重度訪問介護"/>
+      <sheetName val="３行動援護"/>
+      <sheetName val="４重度包括"/>
+      <sheetName val="５療養介護"/>
+      <sheetName val="６生活介護"/>
+      <sheetName val="７児童デイ"/>
+      <sheetName val="８短期入所"/>
+      <sheetName val="９共同生活介護"/>
+      <sheetName val="１０施設入所支援"/>
+      <sheetName val="１１共同生活援助"/>
+      <sheetName val="１２自立訓練（機能）"/>
+      <sheetName val="１３自立訓練（生活）"/>
+      <sheetName val="１４宿泊型自立訓練"/>
+      <sheetName val="１５就労移行支援"/>
+      <sheetName val="１６就労移行支援（養成）"/>
+      <sheetName val="１７就労継続支援Ａ型"/>
+      <sheetName val="１８就労継続支援Ｂ型"/>
+      <sheetName val="１９相談支援"/>
+      <sheetName val="２０身体入所更生"/>
+      <sheetName val="２１身体通所更生"/>
+      <sheetName val="２２身体入所療護"/>
+      <sheetName val="２３身体通所療護"/>
+      <sheetName val="２４身体入所授産"/>
+      <sheetName val="２５身体通所授産"/>
+      <sheetName val="２６知的入所更生"/>
+      <sheetName val="２７知的通所更生"/>
+      <sheetName val="２８知的入所授産"/>
+      <sheetName val="２９知的通所授産"/>
+      <sheetName val="３０知的通勤寮"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="2">
+          <cell r="B2">
+            <v>4.5999999999999999E-2</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+      <sheetData sheetId="31"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000202214_00001.html" TargetMode="External"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{659FD38D-DDCE-4FD0-A04A-791CC6D1B61F}">
+  <sheetPr codeName="Sheet22">
     <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="13.875" style="6" customWidth="1"/>
-[...382 lines deleted...]
-    <col min="16134" max="16384" width="9" style="5"/>
+    <col min="1" max="1" width="13.875" style="129" customWidth="1"/>
+    <col min="2" max="2" width="34.875" style="128" customWidth="1"/>
+    <col min="3" max="3" width="9.125" style="130" customWidth="1"/>
+    <col min="4" max="4" width="8.75" style="128"/>
+    <col min="5" max="5" width="26.75" style="128" customWidth="1"/>
+    <col min="6" max="256" width="8.75" style="128"/>
+    <col min="257" max="257" width="13.875" style="128" customWidth="1"/>
+    <col min="258" max="258" width="34.875" style="128" customWidth="1"/>
+    <col min="259" max="259" width="9.125" style="128" customWidth="1"/>
+    <col min="260" max="260" width="8.75" style="128"/>
+    <col min="261" max="261" width="25.625" style="128" customWidth="1"/>
+    <col min="262" max="512" width="8.75" style="128"/>
+    <col min="513" max="513" width="13.875" style="128" customWidth="1"/>
+    <col min="514" max="514" width="34.875" style="128" customWidth="1"/>
+    <col min="515" max="515" width="9.125" style="128" customWidth="1"/>
+    <col min="516" max="516" width="8.75" style="128"/>
+    <col min="517" max="517" width="25.625" style="128" customWidth="1"/>
+    <col min="518" max="768" width="8.75" style="128"/>
+    <col min="769" max="769" width="13.875" style="128" customWidth="1"/>
+    <col min="770" max="770" width="34.875" style="128" customWidth="1"/>
+    <col min="771" max="771" width="9.125" style="128" customWidth="1"/>
+    <col min="772" max="772" width="8.75" style="128"/>
+    <col min="773" max="773" width="25.625" style="128" customWidth="1"/>
+    <col min="774" max="1024" width="8.75" style="128"/>
+    <col min="1025" max="1025" width="13.875" style="128" customWidth="1"/>
+    <col min="1026" max="1026" width="34.875" style="128" customWidth="1"/>
+    <col min="1027" max="1027" width="9.125" style="128" customWidth="1"/>
+    <col min="1028" max="1028" width="8.75" style="128"/>
+    <col min="1029" max="1029" width="25.625" style="128" customWidth="1"/>
+    <col min="1030" max="1280" width="8.75" style="128"/>
+    <col min="1281" max="1281" width="13.875" style="128" customWidth="1"/>
+    <col min="1282" max="1282" width="34.875" style="128" customWidth="1"/>
+    <col min="1283" max="1283" width="9.125" style="128" customWidth="1"/>
+    <col min="1284" max="1284" width="8.75" style="128"/>
+    <col min="1285" max="1285" width="25.625" style="128" customWidth="1"/>
+    <col min="1286" max="1536" width="8.75" style="128"/>
+    <col min="1537" max="1537" width="13.875" style="128" customWidth="1"/>
+    <col min="1538" max="1538" width="34.875" style="128" customWidth="1"/>
+    <col min="1539" max="1539" width="9.125" style="128" customWidth="1"/>
+    <col min="1540" max="1540" width="8.75" style="128"/>
+    <col min="1541" max="1541" width="25.625" style="128" customWidth="1"/>
+    <col min="1542" max="1792" width="8.75" style="128"/>
+    <col min="1793" max="1793" width="13.875" style="128" customWidth="1"/>
+    <col min="1794" max="1794" width="34.875" style="128" customWidth="1"/>
+    <col min="1795" max="1795" width="9.125" style="128" customWidth="1"/>
+    <col min="1796" max="1796" width="8.75" style="128"/>
+    <col min="1797" max="1797" width="25.625" style="128" customWidth="1"/>
+    <col min="1798" max="2048" width="8.75" style="128"/>
+    <col min="2049" max="2049" width="13.875" style="128" customWidth="1"/>
+    <col min="2050" max="2050" width="34.875" style="128" customWidth="1"/>
+    <col min="2051" max="2051" width="9.125" style="128" customWidth="1"/>
+    <col min="2052" max="2052" width="8.75" style="128"/>
+    <col min="2053" max="2053" width="25.625" style="128" customWidth="1"/>
+    <col min="2054" max="2304" width="8.75" style="128"/>
+    <col min="2305" max="2305" width="13.875" style="128" customWidth="1"/>
+    <col min="2306" max="2306" width="34.875" style="128" customWidth="1"/>
+    <col min="2307" max="2307" width="9.125" style="128" customWidth="1"/>
+    <col min="2308" max="2308" width="8.75" style="128"/>
+    <col min="2309" max="2309" width="25.625" style="128" customWidth="1"/>
+    <col min="2310" max="2560" width="8.75" style="128"/>
+    <col min="2561" max="2561" width="13.875" style="128" customWidth="1"/>
+    <col min="2562" max="2562" width="34.875" style="128" customWidth="1"/>
+    <col min="2563" max="2563" width="9.125" style="128" customWidth="1"/>
+    <col min="2564" max="2564" width="8.75" style="128"/>
+    <col min="2565" max="2565" width="25.625" style="128" customWidth="1"/>
+    <col min="2566" max="2816" width="8.75" style="128"/>
+    <col min="2817" max="2817" width="13.875" style="128" customWidth="1"/>
+    <col min="2818" max="2818" width="34.875" style="128" customWidth="1"/>
+    <col min="2819" max="2819" width="9.125" style="128" customWidth="1"/>
+    <col min="2820" max="2820" width="8.75" style="128"/>
+    <col min="2821" max="2821" width="25.625" style="128" customWidth="1"/>
+    <col min="2822" max="3072" width="8.75" style="128"/>
+    <col min="3073" max="3073" width="13.875" style="128" customWidth="1"/>
+    <col min="3074" max="3074" width="34.875" style="128" customWidth="1"/>
+    <col min="3075" max="3075" width="9.125" style="128" customWidth="1"/>
+    <col min="3076" max="3076" width="8.75" style="128"/>
+    <col min="3077" max="3077" width="25.625" style="128" customWidth="1"/>
+    <col min="3078" max="3328" width="8.75" style="128"/>
+    <col min="3329" max="3329" width="13.875" style="128" customWidth="1"/>
+    <col min="3330" max="3330" width="34.875" style="128" customWidth="1"/>
+    <col min="3331" max="3331" width="9.125" style="128" customWidth="1"/>
+    <col min="3332" max="3332" width="8.75" style="128"/>
+    <col min="3333" max="3333" width="25.625" style="128" customWidth="1"/>
+    <col min="3334" max="3584" width="8.75" style="128"/>
+    <col min="3585" max="3585" width="13.875" style="128" customWidth="1"/>
+    <col min="3586" max="3586" width="34.875" style="128" customWidth="1"/>
+    <col min="3587" max="3587" width="9.125" style="128" customWidth="1"/>
+    <col min="3588" max="3588" width="8.75" style="128"/>
+    <col min="3589" max="3589" width="25.625" style="128" customWidth="1"/>
+    <col min="3590" max="3840" width="8.75" style="128"/>
+    <col min="3841" max="3841" width="13.875" style="128" customWidth="1"/>
+    <col min="3842" max="3842" width="34.875" style="128" customWidth="1"/>
+    <col min="3843" max="3843" width="9.125" style="128" customWidth="1"/>
+    <col min="3844" max="3844" width="8.75" style="128"/>
+    <col min="3845" max="3845" width="25.625" style="128" customWidth="1"/>
+    <col min="3846" max="4096" width="8.75" style="128"/>
+    <col min="4097" max="4097" width="13.875" style="128" customWidth="1"/>
+    <col min="4098" max="4098" width="34.875" style="128" customWidth="1"/>
+    <col min="4099" max="4099" width="9.125" style="128" customWidth="1"/>
+    <col min="4100" max="4100" width="8.75" style="128"/>
+    <col min="4101" max="4101" width="25.625" style="128" customWidth="1"/>
+    <col min="4102" max="4352" width="8.75" style="128"/>
+    <col min="4353" max="4353" width="13.875" style="128" customWidth="1"/>
+    <col min="4354" max="4354" width="34.875" style="128" customWidth="1"/>
+    <col min="4355" max="4355" width="9.125" style="128" customWidth="1"/>
+    <col min="4356" max="4356" width="8.75" style="128"/>
+    <col min="4357" max="4357" width="25.625" style="128" customWidth="1"/>
+    <col min="4358" max="4608" width="8.75" style="128"/>
+    <col min="4609" max="4609" width="13.875" style="128" customWidth="1"/>
+    <col min="4610" max="4610" width="34.875" style="128" customWidth="1"/>
+    <col min="4611" max="4611" width="9.125" style="128" customWidth="1"/>
+    <col min="4612" max="4612" width="8.75" style="128"/>
+    <col min="4613" max="4613" width="25.625" style="128" customWidth="1"/>
+    <col min="4614" max="4864" width="8.75" style="128"/>
+    <col min="4865" max="4865" width="13.875" style="128" customWidth="1"/>
+    <col min="4866" max="4866" width="34.875" style="128" customWidth="1"/>
+    <col min="4867" max="4867" width="9.125" style="128" customWidth="1"/>
+    <col min="4868" max="4868" width="8.75" style="128"/>
+    <col min="4869" max="4869" width="25.625" style="128" customWidth="1"/>
+    <col min="4870" max="5120" width="8.75" style="128"/>
+    <col min="5121" max="5121" width="13.875" style="128" customWidth="1"/>
+    <col min="5122" max="5122" width="34.875" style="128" customWidth="1"/>
+    <col min="5123" max="5123" width="9.125" style="128" customWidth="1"/>
+    <col min="5124" max="5124" width="8.75" style="128"/>
+    <col min="5125" max="5125" width="25.625" style="128" customWidth="1"/>
+    <col min="5126" max="5376" width="8.75" style="128"/>
+    <col min="5377" max="5377" width="13.875" style="128" customWidth="1"/>
+    <col min="5378" max="5378" width="34.875" style="128" customWidth="1"/>
+    <col min="5379" max="5379" width="9.125" style="128" customWidth="1"/>
+    <col min="5380" max="5380" width="8.75" style="128"/>
+    <col min="5381" max="5381" width="25.625" style="128" customWidth="1"/>
+    <col min="5382" max="5632" width="8.75" style="128"/>
+    <col min="5633" max="5633" width="13.875" style="128" customWidth="1"/>
+    <col min="5634" max="5634" width="34.875" style="128" customWidth="1"/>
+    <col min="5635" max="5635" width="9.125" style="128" customWidth="1"/>
+    <col min="5636" max="5636" width="8.75" style="128"/>
+    <col min="5637" max="5637" width="25.625" style="128" customWidth="1"/>
+    <col min="5638" max="5888" width="8.75" style="128"/>
+    <col min="5889" max="5889" width="13.875" style="128" customWidth="1"/>
+    <col min="5890" max="5890" width="34.875" style="128" customWidth="1"/>
+    <col min="5891" max="5891" width="9.125" style="128" customWidth="1"/>
+    <col min="5892" max="5892" width="8.75" style="128"/>
+    <col min="5893" max="5893" width="25.625" style="128" customWidth="1"/>
+    <col min="5894" max="6144" width="8.75" style="128"/>
+    <col min="6145" max="6145" width="13.875" style="128" customWidth="1"/>
+    <col min="6146" max="6146" width="34.875" style="128" customWidth="1"/>
+    <col min="6147" max="6147" width="9.125" style="128" customWidth="1"/>
+    <col min="6148" max="6148" width="8.75" style="128"/>
+    <col min="6149" max="6149" width="25.625" style="128" customWidth="1"/>
+    <col min="6150" max="6400" width="8.75" style="128"/>
+    <col min="6401" max="6401" width="13.875" style="128" customWidth="1"/>
+    <col min="6402" max="6402" width="34.875" style="128" customWidth="1"/>
+    <col min="6403" max="6403" width="9.125" style="128" customWidth="1"/>
+    <col min="6404" max="6404" width="8.75" style="128"/>
+    <col min="6405" max="6405" width="25.625" style="128" customWidth="1"/>
+    <col min="6406" max="6656" width="8.75" style="128"/>
+    <col min="6657" max="6657" width="13.875" style="128" customWidth="1"/>
+    <col min="6658" max="6658" width="34.875" style="128" customWidth="1"/>
+    <col min="6659" max="6659" width="9.125" style="128" customWidth="1"/>
+    <col min="6660" max="6660" width="8.75" style="128"/>
+    <col min="6661" max="6661" width="25.625" style="128" customWidth="1"/>
+    <col min="6662" max="6912" width="8.75" style="128"/>
+    <col min="6913" max="6913" width="13.875" style="128" customWidth="1"/>
+    <col min="6914" max="6914" width="34.875" style="128" customWidth="1"/>
+    <col min="6915" max="6915" width="9.125" style="128" customWidth="1"/>
+    <col min="6916" max="6916" width="8.75" style="128"/>
+    <col min="6917" max="6917" width="25.625" style="128" customWidth="1"/>
+    <col min="6918" max="7168" width="8.75" style="128"/>
+    <col min="7169" max="7169" width="13.875" style="128" customWidth="1"/>
+    <col min="7170" max="7170" width="34.875" style="128" customWidth="1"/>
+    <col min="7171" max="7171" width="9.125" style="128" customWidth="1"/>
+    <col min="7172" max="7172" width="8.75" style="128"/>
+    <col min="7173" max="7173" width="25.625" style="128" customWidth="1"/>
+    <col min="7174" max="7424" width="8.75" style="128"/>
+    <col min="7425" max="7425" width="13.875" style="128" customWidth="1"/>
+    <col min="7426" max="7426" width="34.875" style="128" customWidth="1"/>
+    <col min="7427" max="7427" width="9.125" style="128" customWidth="1"/>
+    <col min="7428" max="7428" width="8.75" style="128"/>
+    <col min="7429" max="7429" width="25.625" style="128" customWidth="1"/>
+    <col min="7430" max="7680" width="8.75" style="128"/>
+    <col min="7681" max="7681" width="13.875" style="128" customWidth="1"/>
+    <col min="7682" max="7682" width="34.875" style="128" customWidth="1"/>
+    <col min="7683" max="7683" width="9.125" style="128" customWidth="1"/>
+    <col min="7684" max="7684" width="8.75" style="128"/>
+    <col min="7685" max="7685" width="25.625" style="128" customWidth="1"/>
+    <col min="7686" max="7936" width="8.75" style="128"/>
+    <col min="7937" max="7937" width="13.875" style="128" customWidth="1"/>
+    <col min="7938" max="7938" width="34.875" style="128" customWidth="1"/>
+    <col min="7939" max="7939" width="9.125" style="128" customWidth="1"/>
+    <col min="7940" max="7940" width="8.75" style="128"/>
+    <col min="7941" max="7941" width="25.625" style="128" customWidth="1"/>
+    <col min="7942" max="8192" width="8.75" style="128"/>
+    <col min="8193" max="8193" width="13.875" style="128" customWidth="1"/>
+    <col min="8194" max="8194" width="34.875" style="128" customWidth="1"/>
+    <col min="8195" max="8195" width="9.125" style="128" customWidth="1"/>
+    <col min="8196" max="8196" width="8.75" style="128"/>
+    <col min="8197" max="8197" width="25.625" style="128" customWidth="1"/>
+    <col min="8198" max="8448" width="8.75" style="128"/>
+    <col min="8449" max="8449" width="13.875" style="128" customWidth="1"/>
+    <col min="8450" max="8450" width="34.875" style="128" customWidth="1"/>
+    <col min="8451" max="8451" width="9.125" style="128" customWidth="1"/>
+    <col min="8452" max="8452" width="8.75" style="128"/>
+    <col min="8453" max="8453" width="25.625" style="128" customWidth="1"/>
+    <col min="8454" max="8704" width="8.75" style="128"/>
+    <col min="8705" max="8705" width="13.875" style="128" customWidth="1"/>
+    <col min="8706" max="8706" width="34.875" style="128" customWidth="1"/>
+    <col min="8707" max="8707" width="9.125" style="128" customWidth="1"/>
+    <col min="8708" max="8708" width="8.75" style="128"/>
+    <col min="8709" max="8709" width="25.625" style="128" customWidth="1"/>
+    <col min="8710" max="8960" width="8.75" style="128"/>
+    <col min="8961" max="8961" width="13.875" style="128" customWidth="1"/>
+    <col min="8962" max="8962" width="34.875" style="128" customWidth="1"/>
+    <col min="8963" max="8963" width="9.125" style="128" customWidth="1"/>
+    <col min="8964" max="8964" width="8.75" style="128"/>
+    <col min="8965" max="8965" width="25.625" style="128" customWidth="1"/>
+    <col min="8966" max="9216" width="8.75" style="128"/>
+    <col min="9217" max="9217" width="13.875" style="128" customWidth="1"/>
+    <col min="9218" max="9218" width="34.875" style="128" customWidth="1"/>
+    <col min="9219" max="9219" width="9.125" style="128" customWidth="1"/>
+    <col min="9220" max="9220" width="8.75" style="128"/>
+    <col min="9221" max="9221" width="25.625" style="128" customWidth="1"/>
+    <col min="9222" max="9472" width="8.75" style="128"/>
+    <col min="9473" max="9473" width="13.875" style="128" customWidth="1"/>
+    <col min="9474" max="9474" width="34.875" style="128" customWidth="1"/>
+    <col min="9475" max="9475" width="9.125" style="128" customWidth="1"/>
+    <col min="9476" max="9476" width="8.75" style="128"/>
+    <col min="9477" max="9477" width="25.625" style="128" customWidth="1"/>
+    <col min="9478" max="9728" width="8.75" style="128"/>
+    <col min="9729" max="9729" width="13.875" style="128" customWidth="1"/>
+    <col min="9730" max="9730" width="34.875" style="128" customWidth="1"/>
+    <col min="9731" max="9731" width="9.125" style="128" customWidth="1"/>
+    <col min="9732" max="9732" width="8.75" style="128"/>
+    <col min="9733" max="9733" width="25.625" style="128" customWidth="1"/>
+    <col min="9734" max="9984" width="8.75" style="128"/>
+    <col min="9985" max="9985" width="13.875" style="128" customWidth="1"/>
+    <col min="9986" max="9986" width="34.875" style="128" customWidth="1"/>
+    <col min="9987" max="9987" width="9.125" style="128" customWidth="1"/>
+    <col min="9988" max="9988" width="8.75" style="128"/>
+    <col min="9989" max="9989" width="25.625" style="128" customWidth="1"/>
+    <col min="9990" max="10240" width="8.75" style="128"/>
+    <col min="10241" max="10241" width="13.875" style="128" customWidth="1"/>
+    <col min="10242" max="10242" width="34.875" style="128" customWidth="1"/>
+    <col min="10243" max="10243" width="9.125" style="128" customWidth="1"/>
+    <col min="10244" max="10244" width="8.75" style="128"/>
+    <col min="10245" max="10245" width="25.625" style="128" customWidth="1"/>
+    <col min="10246" max="10496" width="8.75" style="128"/>
+    <col min="10497" max="10497" width="13.875" style="128" customWidth="1"/>
+    <col min="10498" max="10498" width="34.875" style="128" customWidth="1"/>
+    <col min="10499" max="10499" width="9.125" style="128" customWidth="1"/>
+    <col min="10500" max="10500" width="8.75" style="128"/>
+    <col min="10501" max="10501" width="25.625" style="128" customWidth="1"/>
+    <col min="10502" max="10752" width="8.75" style="128"/>
+    <col min="10753" max="10753" width="13.875" style="128" customWidth="1"/>
+    <col min="10754" max="10754" width="34.875" style="128" customWidth="1"/>
+    <col min="10755" max="10755" width="9.125" style="128" customWidth="1"/>
+    <col min="10756" max="10756" width="8.75" style="128"/>
+    <col min="10757" max="10757" width="25.625" style="128" customWidth="1"/>
+    <col min="10758" max="11008" width="8.75" style="128"/>
+    <col min="11009" max="11009" width="13.875" style="128" customWidth="1"/>
+    <col min="11010" max="11010" width="34.875" style="128" customWidth="1"/>
+    <col min="11011" max="11011" width="9.125" style="128" customWidth="1"/>
+    <col min="11012" max="11012" width="8.75" style="128"/>
+    <col min="11013" max="11013" width="25.625" style="128" customWidth="1"/>
+    <col min="11014" max="11264" width="8.75" style="128"/>
+    <col min="11265" max="11265" width="13.875" style="128" customWidth="1"/>
+    <col min="11266" max="11266" width="34.875" style="128" customWidth="1"/>
+    <col min="11267" max="11267" width="9.125" style="128" customWidth="1"/>
+    <col min="11268" max="11268" width="8.75" style="128"/>
+    <col min="11269" max="11269" width="25.625" style="128" customWidth="1"/>
+    <col min="11270" max="11520" width="8.75" style="128"/>
+    <col min="11521" max="11521" width="13.875" style="128" customWidth="1"/>
+    <col min="11522" max="11522" width="34.875" style="128" customWidth="1"/>
+    <col min="11523" max="11523" width="9.125" style="128" customWidth="1"/>
+    <col min="11524" max="11524" width="8.75" style="128"/>
+    <col min="11525" max="11525" width="25.625" style="128" customWidth="1"/>
+    <col min="11526" max="11776" width="8.75" style="128"/>
+    <col min="11777" max="11777" width="13.875" style="128" customWidth="1"/>
+    <col min="11778" max="11778" width="34.875" style="128" customWidth="1"/>
+    <col min="11779" max="11779" width="9.125" style="128" customWidth="1"/>
+    <col min="11780" max="11780" width="8.75" style="128"/>
+    <col min="11781" max="11781" width="25.625" style="128" customWidth="1"/>
+    <col min="11782" max="12032" width="8.75" style="128"/>
+    <col min="12033" max="12033" width="13.875" style="128" customWidth="1"/>
+    <col min="12034" max="12034" width="34.875" style="128" customWidth="1"/>
+    <col min="12035" max="12035" width="9.125" style="128" customWidth="1"/>
+    <col min="12036" max="12036" width="8.75" style="128"/>
+    <col min="12037" max="12037" width="25.625" style="128" customWidth="1"/>
+    <col min="12038" max="12288" width="8.75" style="128"/>
+    <col min="12289" max="12289" width="13.875" style="128" customWidth="1"/>
+    <col min="12290" max="12290" width="34.875" style="128" customWidth="1"/>
+    <col min="12291" max="12291" width="9.125" style="128" customWidth="1"/>
+    <col min="12292" max="12292" width="8.75" style="128"/>
+    <col min="12293" max="12293" width="25.625" style="128" customWidth="1"/>
+    <col min="12294" max="12544" width="8.75" style="128"/>
+    <col min="12545" max="12545" width="13.875" style="128" customWidth="1"/>
+    <col min="12546" max="12546" width="34.875" style="128" customWidth="1"/>
+    <col min="12547" max="12547" width="9.125" style="128" customWidth="1"/>
+    <col min="12548" max="12548" width="8.75" style="128"/>
+    <col min="12549" max="12549" width="25.625" style="128" customWidth="1"/>
+    <col min="12550" max="12800" width="8.75" style="128"/>
+    <col min="12801" max="12801" width="13.875" style="128" customWidth="1"/>
+    <col min="12802" max="12802" width="34.875" style="128" customWidth="1"/>
+    <col min="12803" max="12803" width="9.125" style="128" customWidth="1"/>
+    <col min="12804" max="12804" width="8.75" style="128"/>
+    <col min="12805" max="12805" width="25.625" style="128" customWidth="1"/>
+    <col min="12806" max="13056" width="8.75" style="128"/>
+    <col min="13057" max="13057" width="13.875" style="128" customWidth="1"/>
+    <col min="13058" max="13058" width="34.875" style="128" customWidth="1"/>
+    <col min="13059" max="13059" width="9.125" style="128" customWidth="1"/>
+    <col min="13060" max="13060" width="8.75" style="128"/>
+    <col min="13061" max="13061" width="25.625" style="128" customWidth="1"/>
+    <col min="13062" max="13312" width="8.75" style="128"/>
+    <col min="13313" max="13313" width="13.875" style="128" customWidth="1"/>
+    <col min="13314" max="13314" width="34.875" style="128" customWidth="1"/>
+    <col min="13315" max="13315" width="9.125" style="128" customWidth="1"/>
+    <col min="13316" max="13316" width="8.75" style="128"/>
+    <col min="13317" max="13317" width="25.625" style="128" customWidth="1"/>
+    <col min="13318" max="13568" width="8.75" style="128"/>
+    <col min="13569" max="13569" width="13.875" style="128" customWidth="1"/>
+    <col min="13570" max="13570" width="34.875" style="128" customWidth="1"/>
+    <col min="13571" max="13571" width="9.125" style="128" customWidth="1"/>
+    <col min="13572" max="13572" width="8.75" style="128"/>
+    <col min="13573" max="13573" width="25.625" style="128" customWidth="1"/>
+    <col min="13574" max="13824" width="8.75" style="128"/>
+    <col min="13825" max="13825" width="13.875" style="128" customWidth="1"/>
+    <col min="13826" max="13826" width="34.875" style="128" customWidth="1"/>
+    <col min="13827" max="13827" width="9.125" style="128" customWidth="1"/>
+    <col min="13828" max="13828" width="8.75" style="128"/>
+    <col min="13829" max="13829" width="25.625" style="128" customWidth="1"/>
+    <col min="13830" max="14080" width="8.75" style="128"/>
+    <col min="14081" max="14081" width="13.875" style="128" customWidth="1"/>
+    <col min="14082" max="14082" width="34.875" style="128" customWidth="1"/>
+    <col min="14083" max="14083" width="9.125" style="128" customWidth="1"/>
+    <col min="14084" max="14084" width="8.75" style="128"/>
+    <col min="14085" max="14085" width="25.625" style="128" customWidth="1"/>
+    <col min="14086" max="14336" width="8.75" style="128"/>
+    <col min="14337" max="14337" width="13.875" style="128" customWidth="1"/>
+    <col min="14338" max="14338" width="34.875" style="128" customWidth="1"/>
+    <col min="14339" max="14339" width="9.125" style="128" customWidth="1"/>
+    <col min="14340" max="14340" width="8.75" style="128"/>
+    <col min="14341" max="14341" width="25.625" style="128" customWidth="1"/>
+    <col min="14342" max="14592" width="8.75" style="128"/>
+    <col min="14593" max="14593" width="13.875" style="128" customWidth="1"/>
+    <col min="14594" max="14594" width="34.875" style="128" customWidth="1"/>
+    <col min="14595" max="14595" width="9.125" style="128" customWidth="1"/>
+    <col min="14596" max="14596" width="8.75" style="128"/>
+    <col min="14597" max="14597" width="25.625" style="128" customWidth="1"/>
+    <col min="14598" max="14848" width="8.75" style="128"/>
+    <col min="14849" max="14849" width="13.875" style="128" customWidth="1"/>
+    <col min="14850" max="14850" width="34.875" style="128" customWidth="1"/>
+    <col min="14851" max="14851" width="9.125" style="128" customWidth="1"/>
+    <col min="14852" max="14852" width="8.75" style="128"/>
+    <col min="14853" max="14853" width="25.625" style="128" customWidth="1"/>
+    <col min="14854" max="15104" width="8.75" style="128"/>
+    <col min="15105" max="15105" width="13.875" style="128" customWidth="1"/>
+    <col min="15106" max="15106" width="34.875" style="128" customWidth="1"/>
+    <col min="15107" max="15107" width="9.125" style="128" customWidth="1"/>
+    <col min="15108" max="15108" width="8.75" style="128"/>
+    <col min="15109" max="15109" width="25.625" style="128" customWidth="1"/>
+    <col min="15110" max="15360" width="8.75" style="128"/>
+    <col min="15361" max="15361" width="13.875" style="128" customWidth="1"/>
+    <col min="15362" max="15362" width="34.875" style="128" customWidth="1"/>
+    <col min="15363" max="15363" width="9.125" style="128" customWidth="1"/>
+    <col min="15364" max="15364" width="8.75" style="128"/>
+    <col min="15365" max="15365" width="25.625" style="128" customWidth="1"/>
+    <col min="15366" max="15616" width="8.75" style="128"/>
+    <col min="15617" max="15617" width="13.875" style="128" customWidth="1"/>
+    <col min="15618" max="15618" width="34.875" style="128" customWidth="1"/>
+    <col min="15619" max="15619" width="9.125" style="128" customWidth="1"/>
+    <col min="15620" max="15620" width="8.75" style="128"/>
+    <col min="15621" max="15621" width="25.625" style="128" customWidth="1"/>
+    <col min="15622" max="15872" width="8.75" style="128"/>
+    <col min="15873" max="15873" width="13.875" style="128" customWidth="1"/>
+    <col min="15874" max="15874" width="34.875" style="128" customWidth="1"/>
+    <col min="15875" max="15875" width="9.125" style="128" customWidth="1"/>
+    <col min="15876" max="15876" width="8.75" style="128"/>
+    <col min="15877" max="15877" width="25.625" style="128" customWidth="1"/>
+    <col min="15878" max="16128" width="8.75" style="128"/>
+    <col min="16129" max="16129" width="13.875" style="128" customWidth="1"/>
+    <col min="16130" max="16130" width="34.875" style="128" customWidth="1"/>
+    <col min="16131" max="16131" width="9.125" style="128" customWidth="1"/>
+    <col min="16132" max="16132" width="8.75" style="128"/>
+    <col min="16133" max="16133" width="25.625" style="128" customWidth="1"/>
+    <col min="16134" max="16384" width="8.75" style="128"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-[...302 lines deleted...]
-      <c r="B42" s="18"/>
+    <row r="1" spans="1:5" ht="41.25" customHeight="1"/>
+    <row r="2" spans="1:5" ht="21" customHeight="1">
+      <c r="A2" s="263" t="s">
+        <v>305</v>
+      </c>
+      <c r="B2" s="263"/>
+      <c r="C2" s="263"/>
+      <c r="D2" s="263"/>
+      <c r="E2" s="263"/>
+    </row>
+    <row r="3" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A3" s="264" t="s">
+        <v>306</v>
+      </c>
+      <c r="B3" s="264"/>
+      <c r="C3" s="264"/>
+      <c r="D3" s="264"/>
+      <c r="E3" s="264"/>
+    </row>
+    <row r="4" spans="1:5" ht="31.5" customHeight="1" thickBot="1"/>
+    <row r="5" spans="1:5" ht="33.75" customHeight="1" thickTop="1">
+      <c r="A5" s="131" t="s">
+        <v>307</v>
+      </c>
+      <c r="B5" s="154"/>
+      <c r="C5" s="265" t="s">
+        <v>308</v>
+      </c>
+      <c r="D5" s="265"/>
+      <c r="E5" s="159" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="133" customFormat="1" ht="33.75" customHeight="1" thickBot="1">
+      <c r="A6" s="132" t="s">
+        <v>151</v>
+      </c>
+      <c r="B6" s="157"/>
+      <c r="C6" s="266" t="s">
+        <v>152</v>
+      </c>
+      <c r="D6" s="266"/>
+      <c r="E6" s="160"/>
+    </row>
+    <row r="7" spans="1:5" s="133" customFormat="1" ht="17.25" customHeight="1" thickTop="1">
+      <c r="A7" s="134"/>
+      <c r="B7" s="134"/>
+      <c r="C7" s="134"/>
+    </row>
+    <row r="8" spans="1:5" s="133" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="133" t="s">
+        <v>310</v>
+      </c>
+      <c r="B8" s="135"/>
+      <c r="C8" s="136"/>
+      <c r="D8" s="135"/>
+      <c r="E8" s="135"/>
+    </row>
+    <row r="9" spans="1:5" s="133" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A9" s="267" t="s">
+        <v>311</v>
+      </c>
+      <c r="B9" s="267"/>
+      <c r="C9" s="137" t="s">
+        <v>312</v>
+      </c>
+      <c r="D9" s="138" t="s">
+        <v>313</v>
+      </c>
+      <c r="E9" s="137" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1">
+      <c r="A10" s="261" t="s">
+        <v>315</v>
+      </c>
+      <c r="B10" s="262"/>
+      <c r="C10" s="139" t="s">
+        <v>316</v>
+      </c>
+      <c r="D10" s="140"/>
+      <c r="E10" s="141" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1">
+      <c r="A11" s="253" t="s">
+        <v>317</v>
+      </c>
+      <c r="B11" s="254"/>
+      <c r="C11" s="142" t="s">
+        <v>318</v>
+      </c>
+      <c r="D11" s="143"/>
+      <c r="E11" s="144" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1">
+      <c r="A12" s="255" t="s">
+        <v>320</v>
+      </c>
+      <c r="B12" s="255"/>
+      <c r="C12" s="142" t="s">
+        <v>321</v>
+      </c>
+      <c r="D12" s="143"/>
+      <c r="E12" s="144" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1">
+      <c r="A13" s="255" t="s">
+        <v>322</v>
+      </c>
+      <c r="B13" s="255"/>
+      <c r="C13" s="142" t="s">
+        <v>323</v>
+      </c>
+      <c r="D13" s="143"/>
+      <c r="E13" s="145" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1">
+      <c r="A14" s="256" t="s">
+        <v>325</v>
+      </c>
+      <c r="B14" s="256"/>
+      <c r="C14" s="146"/>
+      <c r="D14" s="147"/>
+      <c r="E14" s="148" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="133" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A15" s="257" t="s">
+        <v>327</v>
+      </c>
+      <c r="B15" s="257"/>
+      <c r="C15" s="257"/>
+      <c r="D15" s="257"/>
+      <c r="E15" s="257"/>
+    </row>
+    <row r="16" spans="1:5" s="133" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A16" s="258" t="s">
+        <v>328</v>
+      </c>
+      <c r="B16" s="259"/>
+      <c r="C16" s="260"/>
+      <c r="D16" s="149"/>
+      <c r="E16" s="150" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1">
+      <c r="A17" s="129" t="s">
+        <v>330</v>
+      </c>
+      <c r="B17" s="128"/>
+      <c r="C17" s="130"/>
+      <c r="D17" s="128"/>
+      <c r="E17" s="128"/>
+    </row>
+    <row r="18" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1">
+      <c r="A18" s="129" t="s">
+        <v>331</v>
+      </c>
+      <c r="B18" s="128"/>
+      <c r="C18" s="130"/>
+      <c r="D18" s="128"/>
+      <c r="E18" s="128"/>
+    </row>
+    <row r="19" spans="1:5" s="133" customFormat="1" ht="61.5" customHeight="1">
+      <c r="A19" s="246" t="s">
+        <v>497</v>
+      </c>
+      <c r="B19" s="246"/>
+      <c r="C19" s="246"/>
+      <c r="D19" s="246"/>
+      <c r="E19" s="246"/>
+    </row>
+    <row r="20" spans="1:5" s="133" customFormat="1" ht="30" customHeight="1">
+      <c r="A20" s="151" t="s">
+        <v>153</v>
+      </c>
+      <c r="C20" s="134"/>
+    </row>
+    <row r="21" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1" thickBot="1">
+      <c r="A21" s="152" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21" s="152"/>
+      <c r="C21" s="152"/>
+      <c r="D21" s="152"/>
+      <c r="E21" s="153"/>
+    </row>
+    <row r="22" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1" thickTop="1">
+      <c r="A22" s="131" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22" s="247"/>
+      <c r="C22" s="247"/>
+      <c r="D22" s="248"/>
+    </row>
+    <row r="23" spans="1:5" s="133" customFormat="1" ht="36" customHeight="1">
+      <c r="A23" s="155" t="s">
+        <v>156</v>
+      </c>
+      <c r="B23" s="249"/>
+      <c r="C23" s="249"/>
+      <c r="D23" s="250"/>
+    </row>
+    <row r="24" spans="1:5" ht="36" customHeight="1" thickBot="1">
+      <c r="A24" s="156" t="s">
+        <v>332</v>
+      </c>
+      <c r="B24" s="251"/>
+      <c r="C24" s="251"/>
+      <c r="D24" s="252"/>
+      <c r="E24" s="133"/>
+    </row>
+    <row r="25" spans="1:5" ht="15" thickTop="1">
+      <c r="B25" s="158"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="B26" s="158" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="B27" s="158"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="B28" s="158"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="B29" s="158"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="B30" s="158" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="B32" s="158" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2">
+      <c r="B33" s="158"/>
+    </row>
+    <row r="34" spans="2:2">
+      <c r="B34" s="158"/>
+    </row>
+    <row r="35" spans="2:2">
+      <c r="B35" s="158"/>
+    </row>
+    <row r="36" spans="2:2">
+      <c r="B36" s="158"/>
+    </row>
+    <row r="37" spans="2:2">
+      <c r="B37" s="158"/>
+    </row>
+    <row r="38" spans="2:2">
+      <c r="B38" s="158"/>
+    </row>
+    <row r="39" spans="2:2">
+      <c r="B39" s="158" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="40" spans="2:2">
+      <c r="B40" s="158"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
-[...1 lines deleted...]
-    <mergeCell ref="A22:D22"/>
+  <mergeCells count="16">
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
-    <mergeCell ref="B26:D26"/>
-[...8 lines deleted...]
-    <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="E12:E15"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:C16"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:D14 D16" xr:uid="{F1B7DFCB-E3E9-4A03-A954-F84DD0C68DF0}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+  </dataValidations>
   <hyperlinks>
-    <hyperlink ref="E17" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="E16" r:id="rId1" xr:uid="{8F035533-CB88-4FA1-9FA4-E856C6323421}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.59055118110236227" top="0.54" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="99" orientation="portrait" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <dimension ref="A1:DH93"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86991F30-1F41-455C-8246-E1AECB8DB840}">
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="A1:AY70"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="80" zoomScaleNormal="70" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="V2" sqref="V2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.75" style="3" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="81" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.125" style="1" customWidth="1"/>
+    <col min="8" max="21" width="2.625" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="2.25" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:112" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="W1" s="3" t="s">
+    <row r="1" spans="1:21" ht="45" customHeight="1"/>
+    <row r="2" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A2" s="400" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="400"/>
+      <c r="C2" s="400"/>
+    </row>
+    <row r="3" spans="1:21" ht="15" customHeight="1">
+      <c r="A3" s="401" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="401"/>
+      <c r="C3" s="401"/>
+      <c r="D3" s="401"/>
+      <c r="E3" s="401"/>
+      <c r="F3" s="401"/>
+      <c r="G3" s="401"/>
+      <c r="H3" s="401"/>
+      <c r="I3" s="401"/>
+      <c r="J3" s="401"/>
+      <c r="K3" s="401"/>
+      <c r="L3" s="401"/>
+      <c r="M3" s="401"/>
+      <c r="N3" s="401"/>
+      <c r="O3" s="401"/>
+      <c r="P3" s="401"/>
+      <c r="Q3" s="401"/>
+      <c r="R3" s="401"/>
+      <c r="S3" s="401"/>
+      <c r="T3" s="401"/>
+      <c r="U3" s="401"/>
+    </row>
+    <row r="4" spans="1:21" ht="15" customHeight="1">
+      <c r="A4" s="401" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="401"/>
+      <c r="C4" s="401"/>
+      <c r="D4" s="401"/>
+      <c r="E4" s="401"/>
+      <c r="F4" s="401"/>
+      <c r="G4" s="401"/>
+      <c r="H4" s="401"/>
+      <c r="I4" s="401"/>
+      <c r="J4" s="401"/>
+      <c r="K4" s="401"/>
+      <c r="L4" s="401"/>
+      <c r="M4" s="401"/>
+      <c r="N4" s="401"/>
+      <c r="O4" s="401"/>
+      <c r="P4" s="401"/>
+      <c r="Q4" s="401"/>
+      <c r="R4" s="401"/>
+      <c r="S4" s="401"/>
+      <c r="T4" s="401"/>
+      <c r="U4" s="401"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1">
+      <c r="A5" s="401" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="401"/>
+      <c r="C5" s="401"/>
+      <c r="D5" s="401"/>
+      <c r="E5" s="401"/>
+      <c r="F5" s="401"/>
+      <c r="G5" s="401"/>
+      <c r="H5" s="401"/>
+      <c r="I5" s="401"/>
+      <c r="J5" s="401"/>
+      <c r="K5" s="401"/>
+      <c r="L5" s="401"/>
+      <c r="M5" s="401"/>
+      <c r="N5" s="401"/>
+      <c r="O5" s="401"/>
+      <c r="P5" s="401"/>
+      <c r="Q5" s="401"/>
+      <c r="R5" s="401"/>
+      <c r="S5" s="401"/>
+      <c r="T5" s="401"/>
+      <c r="U5" s="401"/>
+    </row>
+    <row r="6" spans="1:21" ht="15" customHeight="1">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="402" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="402"/>
+      <c r="G6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+    </row>
+    <row r="7" spans="1:21" ht="15" customHeight="1">
+      <c r="A7" s="2"/>
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="403" t="s">
+        <v>483</v>
+      </c>
+      <c r="L7" s="403"/>
+      <c r="M7" s="403"/>
+      <c r="N7" s="403"/>
+      <c r="O7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="403" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q7" s="403"/>
+      <c r="R7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="S7" s="403" t="s">
+        <v>484</v>
+      </c>
+      <c r="T7" s="403"/>
+      <c r="U7" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="15" customHeight="1">
+      <c r="A8" s="2"/>
+      <c r="B8" s="401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="401"/>
+      <c r="D8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+      <c r="N8" s="3"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="3"/>
+      <c r="Q8" s="3"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="3"/>
+      <c r="T8" s="3"/>
+      <c r="U8" s="2"/>
+    </row>
+    <row r="9" spans="1:21" ht="27" customHeight="1">
+      <c r="A9" s="2"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I9" s="2"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="369" t="s">
+        <v>482</v>
+      </c>
+      <c r="L9" s="369"/>
+      <c r="M9" s="369"/>
+      <c r="N9" s="369"/>
+      <c r="O9" s="369"/>
+      <c r="P9" s="369"/>
+      <c r="Q9" s="369"/>
+      <c r="R9" s="369"/>
+      <c r="S9" s="369"/>
+      <c r="T9" s="369"/>
+      <c r="U9" s="369"/>
+    </row>
+    <row r="10" spans="1:21" ht="15" customHeight="1">
+      <c r="A10" s="2"/>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="370" t="s">
+        <v>493</v>
+      </c>
+      <c r="L10" s="370"/>
+      <c r="M10" s="370"/>
+      <c r="N10" s="370"/>
+      <c r="O10" s="370"/>
+      <c r="P10" s="370"/>
+      <c r="Q10" s="370"/>
+      <c r="R10" s="370"/>
+      <c r="S10" s="370"/>
+      <c r="T10" s="370"/>
+      <c r="U10" s="370"/>
+    </row>
+    <row r="11" spans="1:21" ht="15" customHeight="1">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="2"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="370" t="s">
+        <v>459</v>
+      </c>
+      <c r="L11" s="370"/>
+      <c r="M11" s="370"/>
+      <c r="N11" s="370"/>
+      <c r="O11" s="370"/>
+      <c r="P11" s="370"/>
+      <c r="Q11" s="370"/>
+      <c r="R11" s="370"/>
+      <c r="S11" s="370"/>
+      <c r="T11" s="370"/>
+      <c r="U11" s="370"/>
+    </row>
+    <row r="12" spans="1:21" ht="15" customHeight="1">
+      <c r="A12" s="6"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+    </row>
+    <row r="13" spans="1:21" ht="15" customHeight="1">
+      <c r="A13" s="6"/>
+      <c r="B13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
+      <c r="T13" s="6"/>
+      <c r="U13" s="6"/>
+    </row>
+    <row r="14" spans="1:21" ht="15" customHeight="1">
+      <c r="A14" s="8"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
+      <c r="T14" s="6"/>
+      <c r="U14" s="6"/>
+    </row>
+    <row r="15" spans="1:21" ht="15" customHeight="1">
+      <c r="A15" s="8"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="371" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="372"/>
+      <c r="H15" s="373"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="50"/>
+      <c r="N15" s="50"/>
+      <c r="O15" s="51"/>
+      <c r="P15" s="51"/>
+      <c r="Q15" s="51"/>
+      <c r="R15" s="51"/>
+      <c r="S15" s="51"/>
+      <c r="T15" s="51"/>
+      <c r="U15" s="52"/>
+    </row>
+    <row r="16" spans="1:21" ht="15" customHeight="1">
+      <c r="A16" s="326" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="329" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="330"/>
+      <c r="D16" s="331" t="s">
+        <v>495</v>
+      </c>
+      <c r="E16" s="332"/>
+      <c r="F16" s="332"/>
+      <c r="G16" s="332"/>
+      <c r="H16" s="332"/>
+      <c r="I16" s="332"/>
+      <c r="J16" s="332"/>
+      <c r="K16" s="332"/>
+      <c r="L16" s="332"/>
+      <c r="M16" s="332"/>
+      <c r="N16" s="332"/>
+      <c r="O16" s="332"/>
+      <c r="P16" s="332"/>
+      <c r="Q16" s="332"/>
+      <c r="R16" s="332"/>
+      <c r="S16" s="332"/>
+      <c r="T16" s="332"/>
+      <c r="U16" s="333"/>
+    </row>
+    <row r="17" spans="1:21" ht="15" customHeight="1">
+      <c r="A17" s="327"/>
+      <c r="B17" s="334" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="335"/>
+      <c r="D17" s="336" t="s">
+        <v>494</v>
+      </c>
+      <c r="E17" s="337"/>
+      <c r="F17" s="337"/>
+      <c r="G17" s="337"/>
+      <c r="H17" s="337"/>
+      <c r="I17" s="337"/>
+      <c r="J17" s="337"/>
+      <c r="K17" s="337"/>
+      <c r="L17" s="337"/>
+      <c r="M17" s="337"/>
+      <c r="N17" s="337"/>
+      <c r="O17" s="337"/>
+      <c r="P17" s="337"/>
+      <c r="Q17" s="337"/>
+      <c r="R17" s="337"/>
+      <c r="S17" s="337"/>
+      <c r="T17" s="337"/>
+      <c r="U17" s="338"/>
+    </row>
+    <row r="18" spans="1:21" ht="15" customHeight="1">
+      <c r="A18" s="327"/>
+      <c r="B18" s="339" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="340"/>
+      <c r="D18" s="162" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="237" t="s">
+        <v>461</v>
+      </c>
+      <c r="F18" s="163" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" s="396" t="s">
+        <v>460</v>
+      </c>
+      <c r="H18" s="396"/>
+      <c r="I18" s="163" t="s">
+        <v>23</v>
+      </c>
+      <c r="J18" s="163"/>
+      <c r="K18" s="163"/>
+      <c r="L18" s="163"/>
+      <c r="M18" s="163"/>
+      <c r="N18" s="163"/>
+      <c r="O18" s="163"/>
+      <c r="P18" s="163"/>
+      <c r="Q18" s="163"/>
+      <c r="R18" s="163"/>
+      <c r="S18" s="163"/>
+      <c r="T18" s="163"/>
+      <c r="U18" s="164"/>
+    </row>
+    <row r="19" spans="1:21" ht="15" customHeight="1">
+      <c r="A19" s="327"/>
+      <c r="B19" s="341"/>
+      <c r="C19" s="342"/>
+      <c r="D19" s="320" t="s">
+        <v>481</v>
+      </c>
+      <c r="E19" s="321"/>
+      <c r="F19" s="321"/>
+      <c r="G19" s="321"/>
+      <c r="H19" s="321"/>
+      <c r="I19" s="321"/>
+      <c r="J19" s="321"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
+      <c r="M19" s="321"/>
+      <c r="N19" s="321"/>
+      <c r="O19" s="321"/>
+      <c r="P19" s="321"/>
+      <c r="Q19" s="321"/>
+      <c r="R19" s="321"/>
+      <c r="S19" s="321"/>
+      <c r="T19" s="321"/>
+      <c r="U19" s="322"/>
+    </row>
+    <row r="20" spans="1:21" ht="15" customHeight="1">
+      <c r="A20" s="327"/>
+      <c r="B20" s="343"/>
+      <c r="C20" s="344"/>
+      <c r="D20" s="323" t="s">
+        <v>213</v>
+      </c>
+      <c r="E20" s="324"/>
+      <c r="F20" s="324"/>
+      <c r="G20" s="324"/>
+      <c r="H20" s="324"/>
+      <c r="I20" s="324"/>
+      <c r="J20" s="324"/>
+      <c r="K20" s="324"/>
+      <c r="L20" s="324"/>
+      <c r="M20" s="324"/>
+      <c r="N20" s="324"/>
+      <c r="O20" s="324"/>
+      <c r="P20" s="324"/>
+      <c r="Q20" s="324"/>
+      <c r="R20" s="324"/>
+      <c r="S20" s="324"/>
+      <c r="T20" s="324"/>
+      <c r="U20" s="325"/>
+    </row>
+    <row r="21" spans="1:21" ht="15" customHeight="1">
+      <c r="A21" s="327"/>
+      <c r="B21" s="313" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="314"/>
+      <c r="D21" s="234" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="397" t="s">
+        <v>462</v>
+      </c>
+      <c r="F21" s="398"/>
+      <c r="G21" s="398"/>
+      <c r="H21" s="399" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="399"/>
+      <c r="J21" s="399"/>
+      <c r="K21" s="308" t="s">
+        <v>213</v>
+      </c>
+      <c r="L21" s="308"/>
+      <c r="M21" s="308"/>
+      <c r="N21" s="308"/>
+      <c r="O21" s="308"/>
+      <c r="P21" s="308"/>
+      <c r="Q21" s="308"/>
+      <c r="R21" s="308"/>
+      <c r="S21" s="308"/>
+      <c r="T21" s="308"/>
+      <c r="U21" s="309"/>
+    </row>
+    <row r="22" spans="1:21" ht="15" customHeight="1">
+      <c r="A22" s="327"/>
+      <c r="B22" s="317"/>
+      <c r="C22" s="318"/>
+      <c r="D22" s="297" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="299"/>
+      <c r="F22" s="310" t="s">
+        <v>213</v>
+      </c>
+      <c r="G22" s="311"/>
+      <c r="H22" s="311"/>
+      <c r="I22" s="311"/>
+      <c r="J22" s="311"/>
+      <c r="K22" s="311"/>
+      <c r="L22" s="311"/>
+      <c r="M22" s="311"/>
+      <c r="N22" s="311"/>
+      <c r="O22" s="311"/>
+      <c r="P22" s="311"/>
+      <c r="Q22" s="311"/>
+      <c r="R22" s="311"/>
+      <c r="S22" s="311"/>
+      <c r="T22" s="311"/>
+      <c r="U22" s="312"/>
+    </row>
+    <row r="23" spans="1:21" ht="15" customHeight="1">
+      <c r="A23" s="327"/>
+      <c r="B23" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="10"/>
+      <c r="D23" s="374" t="s">
+        <v>463</v>
+      </c>
+      <c r="E23" s="375"/>
+      <c r="F23" s="375"/>
+      <c r="G23" s="375"/>
+      <c r="H23" s="375"/>
+      <c r="I23" s="375"/>
+      <c r="J23" s="375"/>
+      <c r="K23" s="375"/>
+      <c r="L23" s="375"/>
+      <c r="M23" s="375"/>
+      <c r="N23" s="375"/>
+      <c r="O23" s="375"/>
+      <c r="P23" s="375"/>
+      <c r="Q23" s="375"/>
+      <c r="R23" s="375"/>
+      <c r="S23" s="375"/>
+      <c r="T23" s="375"/>
+      <c r="U23" s="376"/>
+    </row>
+    <row r="24" spans="1:21" ht="15" customHeight="1">
+      <c r="A24" s="327"/>
+      <c r="B24" s="339" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" s="340"/>
+      <c r="D24" s="377" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" s="379" t="s">
+        <v>464</v>
+      </c>
+      <c r="F24" s="380"/>
+      <c r="G24" s="235" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="331" t="s">
+        <v>466</v>
+      </c>
+      <c r="I24" s="332"/>
+      <c r="J24" s="332"/>
+      <c r="K24" s="332"/>
+      <c r="L24" s="333"/>
+      <c r="M24" s="383" t="s">
+        <v>31</v>
+      </c>
+      <c r="N24" s="384"/>
+      <c r="O24" s="387" t="s">
+        <v>490</v>
+      </c>
+      <c r="P24" s="388"/>
+      <c r="Q24" s="388"/>
+      <c r="R24" s="388"/>
+      <c r="S24" s="388"/>
+      <c r="T24" s="388"/>
+      <c r="U24" s="389"/>
+    </row>
+    <row r="25" spans="1:21" ht="15" customHeight="1">
+      <c r="A25" s="327"/>
+      <c r="B25" s="343"/>
+      <c r="C25" s="344"/>
+      <c r="D25" s="378"/>
+      <c r="E25" s="381"/>
+      <c r="F25" s="382"/>
+      <c r="G25" s="236" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="393" t="s">
+        <v>465</v>
+      </c>
+      <c r="I25" s="394"/>
+      <c r="J25" s="394"/>
+      <c r="K25" s="394"/>
+      <c r="L25" s="395"/>
+      <c r="M25" s="385"/>
+      <c r="N25" s="386"/>
+      <c r="O25" s="390"/>
+      <c r="P25" s="391"/>
+      <c r="Q25" s="391"/>
+      <c r="R25" s="391"/>
+      <c r="S25" s="391"/>
+      <c r="T25" s="391"/>
+      <c r="U25" s="392"/>
+    </row>
+    <row r="26" spans="1:21" ht="15" customHeight="1">
+      <c r="A26" s="327"/>
+      <c r="B26" s="313" t="s">
         <v>33</v>
       </c>
-      <c r="AK1" s="95"/>
-[...261 lines deleted...]
-      <c r="AK5" s="687" t="s">
+      <c r="C26" s="314"/>
+      <c r="D26" s="162" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="237" t="s">
+        <v>461</v>
+      </c>
+      <c r="F26" s="163" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" s="319" t="s">
+        <v>467</v>
+      </c>
+      <c r="H26" s="319"/>
+      <c r="I26" s="163" t="s">
+        <v>23</v>
+      </c>
+      <c r="J26" s="163"/>
+      <c r="K26" s="163"/>
+      <c r="L26" s="163"/>
+      <c r="M26" s="163"/>
+      <c r="N26" s="163"/>
+      <c r="O26" s="163"/>
+      <c r="P26" s="163"/>
+      <c r="Q26" s="163"/>
+      <c r="R26" s="163"/>
+      <c r="S26" s="163"/>
+      <c r="T26" s="163"/>
+      <c r="U26" s="164"/>
+    </row>
+    <row r="27" spans="1:21" ht="15" customHeight="1">
+      <c r="A27" s="327"/>
+      <c r="B27" s="315"/>
+      <c r="C27" s="316"/>
+      <c r="D27" s="320" t="s">
+        <v>480</v>
+      </c>
+      <c r="E27" s="321"/>
+      <c r="F27" s="321"/>
+      <c r="G27" s="321"/>
+      <c r="H27" s="321"/>
+      <c r="I27" s="321"/>
+      <c r="J27" s="321"/>
+      <c r="K27" s="321"/>
+      <c r="L27" s="321"/>
+      <c r="M27" s="321"/>
+      <c r="N27" s="321"/>
+      <c r="O27" s="321"/>
+      <c r="P27" s="321"/>
+      <c r="Q27" s="321"/>
+      <c r="R27" s="321"/>
+      <c r="S27" s="321"/>
+      <c r="T27" s="321"/>
+      <c r="U27" s="322"/>
+    </row>
+    <row r="28" spans="1:21" ht="15" customHeight="1">
+      <c r="A28" s="328"/>
+      <c r="B28" s="317"/>
+      <c r="C28" s="318"/>
+      <c r="D28" s="323" t="s">
+        <v>213</v>
+      </c>
+      <c r="E28" s="324"/>
+      <c r="F28" s="324"/>
+      <c r="G28" s="324"/>
+      <c r="H28" s="324"/>
+      <c r="I28" s="324"/>
+      <c r="J28" s="324"/>
+      <c r="K28" s="324"/>
+      <c r="L28" s="324"/>
+      <c r="M28" s="324"/>
+      <c r="N28" s="324"/>
+      <c r="O28" s="324"/>
+      <c r="P28" s="324"/>
+      <c r="Q28" s="324"/>
+      <c r="R28" s="324"/>
+      <c r="S28" s="324"/>
+      <c r="T28" s="324"/>
+      <c r="U28" s="325"/>
+    </row>
+    <row r="29" spans="1:21" ht="15" customHeight="1">
+      <c r="A29" s="326" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="329" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="330"/>
+      <c r="D29" s="331" t="s">
+        <v>471</v>
+      </c>
+      <c r="E29" s="332"/>
+      <c r="F29" s="332"/>
+      <c r="G29" s="332"/>
+      <c r="H29" s="332"/>
+      <c r="I29" s="332"/>
+      <c r="J29" s="332"/>
+      <c r="K29" s="332"/>
+      <c r="L29" s="332"/>
+      <c r="M29" s="332"/>
+      <c r="N29" s="332"/>
+      <c r="O29" s="332"/>
+      <c r="P29" s="332"/>
+      <c r="Q29" s="332"/>
+      <c r="R29" s="332"/>
+      <c r="S29" s="332"/>
+      <c r="T29" s="332"/>
+      <c r="U29" s="333"/>
+    </row>
+    <row r="30" spans="1:21" ht="15" customHeight="1">
+      <c r="A30" s="327"/>
+      <c r="B30" s="334" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="335"/>
+      <c r="D30" s="336" t="s">
+        <v>468</v>
+      </c>
+      <c r="E30" s="337"/>
+      <c r="F30" s="337"/>
+      <c r="G30" s="337"/>
+      <c r="H30" s="337"/>
+      <c r="I30" s="337"/>
+      <c r="J30" s="337"/>
+      <c r="K30" s="337"/>
+      <c r="L30" s="337"/>
+      <c r="M30" s="337"/>
+      <c r="N30" s="337"/>
+      <c r="O30" s="337"/>
+      <c r="P30" s="337"/>
+      <c r="Q30" s="337"/>
+      <c r="R30" s="337"/>
+      <c r="S30" s="337"/>
+      <c r="T30" s="337"/>
+      <c r="U30" s="338"/>
+    </row>
+    <row r="31" spans="1:21" ht="15" customHeight="1">
+      <c r="A31" s="327"/>
+      <c r="B31" s="339" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="340"/>
+      <c r="D31" s="162" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="237" t="s">
+        <v>461</v>
+      </c>
+      <c r="F31" s="163" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="319" t="s">
+        <v>470</v>
+      </c>
+      <c r="H31" s="319"/>
+      <c r="I31" s="163" t="s">
+        <v>23</v>
+      </c>
+      <c r="J31" s="163"/>
+      <c r="K31" s="163"/>
+      <c r="L31" s="163"/>
+      <c r="M31" s="163"/>
+      <c r="N31" s="163"/>
+      <c r="O31" s="163"/>
+      <c r="P31" s="163"/>
+      <c r="Q31" s="163"/>
+      <c r="R31" s="163"/>
+      <c r="S31" s="163"/>
+      <c r="T31" s="163"/>
+      <c r="U31" s="164"/>
+    </row>
+    <row r="32" spans="1:21" ht="15" customHeight="1">
+      <c r="A32" s="327"/>
+      <c r="B32" s="341"/>
+      <c r="C32" s="342"/>
+      <c r="D32" s="345" t="s">
+        <v>479</v>
+      </c>
+      <c r="E32" s="346"/>
+      <c r="F32" s="346"/>
+      <c r="G32" s="346"/>
+      <c r="H32" s="346"/>
+      <c r="I32" s="346"/>
+      <c r="J32" s="346"/>
+      <c r="K32" s="346"/>
+      <c r="L32" s="346"/>
+      <c r="M32" s="346"/>
+      <c r="N32" s="346"/>
+      <c r="O32" s="346"/>
+      <c r="P32" s="346"/>
+      <c r="Q32" s="346"/>
+      <c r="R32" s="346"/>
+      <c r="S32" s="346"/>
+      <c r="T32" s="346"/>
+      <c r="U32" s="347"/>
+    </row>
+    <row r="33" spans="1:51" ht="15" customHeight="1">
+      <c r="A33" s="327"/>
+      <c r="B33" s="343"/>
+      <c r="C33" s="344"/>
+      <c r="D33" s="323" t="s">
+        <v>213</v>
+      </c>
+      <c r="E33" s="324"/>
+      <c r="F33" s="324"/>
+      <c r="G33" s="324"/>
+      <c r="H33" s="324"/>
+      <c r="I33" s="324"/>
+      <c r="J33" s="324"/>
+      <c r="K33" s="324"/>
+      <c r="L33" s="324"/>
+      <c r="M33" s="324"/>
+      <c r="N33" s="324"/>
+      <c r="O33" s="324"/>
+      <c r="P33" s="324"/>
+      <c r="Q33" s="324"/>
+      <c r="R33" s="324"/>
+      <c r="S33" s="324"/>
+      <c r="T33" s="324"/>
+      <c r="U33" s="325"/>
+    </row>
+    <row r="34" spans="1:51" ht="15" customHeight="1">
+      <c r="A34" s="327"/>
+      <c r="B34" s="348" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="349"/>
+      <c r="D34" s="349"/>
+      <c r="E34" s="350"/>
+      <c r="F34" s="351" t="s">
+        <v>214</v>
+      </c>
+      <c r="G34" s="352"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="11"/>
+      <c r="K34" s="11"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="11"/>
+      <c r="O34" s="11"/>
+      <c r="P34" s="11"/>
+      <c r="Q34" s="11"/>
+      <c r="R34" s="11"/>
+      <c r="S34" s="11"/>
+      <c r="T34" s="11"/>
+      <c r="U34" s="11"/>
+    </row>
+    <row r="35" spans="1:51" ht="15" customHeight="1">
+      <c r="A35" s="327"/>
+      <c r="B35" s="353" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="354"/>
+      <c r="D35" s="354"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="357" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="358"/>
+      <c r="H35" s="357" t="s">
+        <v>39</v>
+      </c>
+      <c r="I35" s="361"/>
+      <c r="J35" s="361"/>
+      <c r="K35" s="358"/>
+      <c r="L35" s="363" t="s">
+        <v>40</v>
+      </c>
+      <c r="M35" s="364"/>
+      <c r="N35" s="364"/>
+      <c r="O35" s="364"/>
+      <c r="P35" s="364"/>
+      <c r="Q35" s="365"/>
+      <c r="R35" s="357" t="s">
+        <v>41</v>
+      </c>
+      <c r="S35" s="361"/>
+      <c r="T35" s="361"/>
+      <c r="U35" s="358"/>
+    </row>
+    <row r="36" spans="1:51" ht="39.950000000000003" customHeight="1">
+      <c r="A36" s="327"/>
+      <c r="B36" s="355"/>
+      <c r="C36" s="356"/>
+      <c r="D36" s="356"/>
+      <c r="E36" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F36" s="359"/>
+      <c r="G36" s="360"/>
+      <c r="H36" s="359"/>
+      <c r="I36" s="362"/>
+      <c r="J36" s="362"/>
+      <c r="K36" s="360"/>
+      <c r="L36" s="366"/>
+      <c r="M36" s="367"/>
+      <c r="N36" s="367"/>
+      <c r="O36" s="367"/>
+      <c r="P36" s="367"/>
+      <c r="Q36" s="368"/>
+      <c r="R36" s="359"/>
+      <c r="S36" s="362"/>
+      <c r="T36" s="362"/>
+      <c r="U36" s="360"/>
+      <c r="AY36" s="14"/>
+    </row>
+    <row r="37" spans="1:51" ht="15" customHeight="1">
+      <c r="A37" s="327"/>
+      <c r="B37" s="305" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="286" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="287"/>
+      <c r="E37" s="166"/>
+      <c r="F37" s="268"/>
+      <c r="G37" s="270"/>
+      <c r="H37" s="268"/>
+      <c r="I37" s="269"/>
+      <c r="J37" s="269"/>
+      <c r="K37" s="270"/>
+      <c r="L37" s="268"/>
+      <c r="M37" s="269"/>
+      <c r="N37" s="269"/>
+      <c r="O37" s="269"/>
+      <c r="P37" s="269"/>
+      <c r="Q37" s="270"/>
+      <c r="R37" s="297" t="s">
+        <v>45</v>
+      </c>
+      <c r="S37" s="298"/>
+      <c r="T37" s="298"/>
+      <c r="U37" s="299"/>
+    </row>
+    <row r="38" spans="1:51" ht="15" customHeight="1">
+      <c r="A38" s="327"/>
+      <c r="B38" s="306"/>
+      <c r="C38" s="286" t="s">
+        <v>46</v>
+      </c>
+      <c r="D38" s="287"/>
+      <c r="E38" s="166"/>
+      <c r="F38" s="268"/>
+      <c r="G38" s="270"/>
+      <c r="H38" s="268"/>
+      <c r="I38" s="269"/>
+      <c r="J38" s="269"/>
+      <c r="K38" s="270"/>
+      <c r="L38" s="268"/>
+      <c r="M38" s="269"/>
+      <c r="N38" s="269"/>
+      <c r="O38" s="269"/>
+      <c r="P38" s="269"/>
+      <c r="Q38" s="270"/>
+      <c r="R38" s="297" t="s">
+        <v>45</v>
+      </c>
+      <c r="S38" s="298"/>
+      <c r="T38" s="298"/>
+      <c r="U38" s="299"/>
+    </row>
+    <row r="39" spans="1:51" ht="15" customHeight="1">
+      <c r="A39" s="327"/>
+      <c r="B39" s="306"/>
+      <c r="C39" s="286" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" s="287"/>
+      <c r="E39" s="165"/>
+      <c r="F39" s="268"/>
+      <c r="G39" s="270"/>
+      <c r="H39" s="268"/>
+      <c r="I39" s="269"/>
+      <c r="J39" s="269"/>
+      <c r="K39" s="270"/>
+      <c r="L39" s="268"/>
+      <c r="M39" s="269"/>
+      <c r="N39" s="269"/>
+      <c r="O39" s="269"/>
+      <c r="P39" s="269"/>
+      <c r="Q39" s="270"/>
+      <c r="R39" s="297" t="s">
+        <v>45</v>
+      </c>
+      <c r="S39" s="298"/>
+      <c r="T39" s="298"/>
+      <c r="U39" s="299"/>
+    </row>
+    <row r="40" spans="1:51" ht="15" customHeight="1">
+      <c r="A40" s="327"/>
+      <c r="B40" s="306"/>
+      <c r="C40" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" s="287"/>
+      <c r="E40" s="165"/>
+      <c r="F40" s="268"/>
+      <c r="G40" s="270"/>
+      <c r="H40" s="268"/>
+      <c r="I40" s="269"/>
+      <c r="J40" s="269"/>
+      <c r="K40" s="270"/>
+      <c r="L40" s="268"/>
+      <c r="M40" s="269"/>
+      <c r="N40" s="269"/>
+      <c r="O40" s="269"/>
+      <c r="P40" s="269"/>
+      <c r="Q40" s="270"/>
+      <c r="R40" s="297" t="s">
+        <v>45</v>
+      </c>
+      <c r="S40" s="298"/>
+      <c r="T40" s="298"/>
+      <c r="U40" s="299"/>
+    </row>
+    <row r="41" spans="1:51" ht="15" customHeight="1">
+      <c r="A41" s="327"/>
+      <c r="B41" s="306"/>
+      <c r="C41" s="286" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" s="287"/>
+      <c r="E41" s="165"/>
+      <c r="F41" s="268"/>
+      <c r="G41" s="270"/>
+      <c r="H41" s="268"/>
+      <c r="I41" s="269"/>
+      <c r="J41" s="269"/>
+      <c r="K41" s="270"/>
+      <c r="L41" s="268"/>
+      <c r="M41" s="269"/>
+      <c r="N41" s="269"/>
+      <c r="O41" s="269"/>
+      <c r="P41" s="269"/>
+      <c r="Q41" s="270"/>
+      <c r="R41" s="297" t="s">
+        <v>50</v>
+      </c>
+      <c r="S41" s="298"/>
+      <c r="T41" s="298"/>
+      <c r="U41" s="299"/>
+    </row>
+    <row r="42" spans="1:51" ht="15" customHeight="1">
+      <c r="A42" s="327"/>
+      <c r="B42" s="306"/>
+      <c r="C42" s="286" t="s">
+        <v>51</v>
+      </c>
+      <c r="D42" s="287"/>
+      <c r="E42" s="167"/>
+      <c r="F42" s="268"/>
+      <c r="G42" s="270"/>
+      <c r="H42" s="268"/>
+      <c r="I42" s="269"/>
+      <c r="J42" s="269"/>
+      <c r="K42" s="270"/>
+      <c r="L42" s="302"/>
+      <c r="M42" s="303"/>
+      <c r="N42" s="303"/>
+      <c r="O42" s="303"/>
+      <c r="P42" s="303"/>
+      <c r="Q42" s="304"/>
+      <c r="R42" s="297" t="s">
+        <v>52</v>
+      </c>
+      <c r="S42" s="298"/>
+      <c r="T42" s="298"/>
+      <c r="U42" s="299"/>
+    </row>
+    <row r="43" spans="1:51" ht="15" customHeight="1">
+      <c r="A43" s="327"/>
+      <c r="B43" s="306"/>
+      <c r="C43" s="286" t="s">
+        <v>53</v>
+      </c>
+      <c r="D43" s="287"/>
+      <c r="E43" s="167"/>
+      <c r="F43" s="268"/>
+      <c r="G43" s="270"/>
+      <c r="H43" s="268"/>
+      <c r="I43" s="269"/>
+      <c r="J43" s="269"/>
+      <c r="K43" s="270"/>
+      <c r="L43" s="268"/>
+      <c r="M43" s="269"/>
+      <c r="N43" s="269"/>
+      <c r="O43" s="269"/>
+      <c r="P43" s="269"/>
+      <c r="Q43" s="270"/>
+      <c r="R43" s="297" t="s">
+        <v>54</v>
+      </c>
+      <c r="S43" s="298"/>
+      <c r="T43" s="298"/>
+      <c r="U43" s="299"/>
+    </row>
+    <row r="44" spans="1:51" ht="15" customHeight="1">
+      <c r="A44" s="327"/>
+      <c r="B44" s="306"/>
+      <c r="C44" s="286" t="s">
+        <v>55</v>
+      </c>
+      <c r="D44" s="287"/>
+      <c r="E44" s="165"/>
+      <c r="F44" s="268"/>
+      <c r="G44" s="270"/>
+      <c r="H44" s="268"/>
+      <c r="I44" s="269"/>
+      <c r="J44" s="269"/>
+      <c r="K44" s="270"/>
+      <c r="L44" s="268"/>
+      <c r="M44" s="269"/>
+      <c r="N44" s="269"/>
+      <c r="O44" s="269"/>
+      <c r="P44" s="269"/>
+      <c r="Q44" s="270"/>
+      <c r="R44" s="297" t="s">
+        <v>56</v>
+      </c>
+      <c r="S44" s="298"/>
+      <c r="T44" s="298"/>
+      <c r="U44" s="299"/>
+    </row>
+    <row r="45" spans="1:51" ht="15" customHeight="1">
+      <c r="A45" s="327"/>
+      <c r="B45" s="306"/>
+      <c r="C45" s="286" t="s">
+        <v>57</v>
+      </c>
+      <c r="D45" s="287"/>
+      <c r="E45" s="167"/>
+      <c r="F45" s="268"/>
+      <c r="G45" s="270"/>
+      <c r="H45" s="268"/>
+      <c r="I45" s="269"/>
+      <c r="J45" s="269"/>
+      <c r="K45" s="270"/>
+      <c r="L45" s="268"/>
+      <c r="M45" s="269"/>
+      <c r="N45" s="269"/>
+      <c r="O45" s="269"/>
+      <c r="P45" s="269"/>
+      <c r="Q45" s="270"/>
+      <c r="R45" s="297" t="s">
+        <v>58</v>
+      </c>
+      <c r="S45" s="298"/>
+      <c r="T45" s="298"/>
+      <c r="U45" s="299"/>
+    </row>
+    <row r="46" spans="1:51" ht="15" customHeight="1">
+      <c r="A46" s="327"/>
+      <c r="B46" s="306"/>
+      <c r="C46" s="286" t="s">
+        <v>59</v>
+      </c>
+      <c r="D46" s="287"/>
+      <c r="E46" s="167"/>
+      <c r="F46" s="268"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="268"/>
+      <c r="I46" s="269"/>
+      <c r="J46" s="269"/>
+      <c r="K46" s="270"/>
+      <c r="L46" s="268"/>
+      <c r="M46" s="269"/>
+      <c r="N46" s="269"/>
+      <c r="O46" s="269"/>
+      <c r="P46" s="269"/>
+      <c r="Q46" s="270"/>
+      <c r="R46" s="297" t="s">
+        <v>58</v>
+      </c>
+      <c r="S46" s="298"/>
+      <c r="T46" s="298"/>
+      <c r="U46" s="299"/>
+    </row>
+    <row r="47" spans="1:51" ht="15" customHeight="1">
+      <c r="A47" s="327"/>
+      <c r="B47" s="306"/>
+      <c r="C47" s="300" t="s">
+        <v>60</v>
+      </c>
+      <c r="D47" s="301"/>
+      <c r="E47" s="165"/>
+      <c r="F47" s="268"/>
+      <c r="G47" s="270"/>
+      <c r="H47" s="268"/>
+      <c r="I47" s="269"/>
+      <c r="J47" s="269"/>
+      <c r="K47" s="270"/>
+      <c r="L47" s="268"/>
+      <c r="M47" s="269"/>
+      <c r="N47" s="269"/>
+      <c r="O47" s="269"/>
+      <c r="P47" s="269"/>
+      <c r="Q47" s="270"/>
+      <c r="R47" s="271" t="s">
+        <v>61</v>
+      </c>
+      <c r="S47" s="272"/>
+      <c r="T47" s="272"/>
+      <c r="U47" s="273"/>
+    </row>
+    <row r="48" spans="1:51" ht="15" customHeight="1">
+      <c r="A48" s="327"/>
+      <c r="B48" s="306"/>
+      <c r="C48" s="286" t="s">
+        <v>62</v>
+      </c>
+      <c r="D48" s="287"/>
+      <c r="E48" s="165"/>
+      <c r="F48" s="268"/>
+      <c r="G48" s="270"/>
+      <c r="H48" s="268"/>
+      <c r="I48" s="269"/>
+      <c r="J48" s="269"/>
+      <c r="K48" s="270"/>
+      <c r="L48" s="268"/>
+      <c r="M48" s="269"/>
+      <c r="N48" s="269"/>
+      <c r="O48" s="269"/>
+      <c r="P48" s="269"/>
+      <c r="Q48" s="270"/>
+      <c r="R48" s="271" t="s">
+        <v>63</v>
+      </c>
+      <c r="S48" s="272"/>
+      <c r="T48" s="272"/>
+      <c r="U48" s="273"/>
+    </row>
+    <row r="49" spans="1:21" ht="15" customHeight="1">
+      <c r="A49" s="327"/>
+      <c r="B49" s="306"/>
+      <c r="C49" s="286" t="s">
+        <v>64</v>
+      </c>
+      <c r="D49" s="287"/>
+      <c r="E49" s="165"/>
+      <c r="F49" s="268"/>
+      <c r="G49" s="270"/>
+      <c r="H49" s="268"/>
+      <c r="I49" s="269"/>
+      <c r="J49" s="269"/>
+      <c r="K49" s="270"/>
+      <c r="L49" s="268"/>
+      <c r="M49" s="269"/>
+      <c r="N49" s="269"/>
+      <c r="O49" s="269"/>
+      <c r="P49" s="269"/>
+      <c r="Q49" s="270"/>
+      <c r="R49" s="271" t="s">
+        <v>65</v>
+      </c>
+      <c r="S49" s="272"/>
+      <c r="T49" s="272"/>
+      <c r="U49" s="273"/>
+    </row>
+    <row r="50" spans="1:21" ht="15" customHeight="1">
+      <c r="A50" s="327"/>
+      <c r="B50" s="306"/>
+      <c r="C50" s="286" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" s="287"/>
+      <c r="E50" s="165"/>
+      <c r="F50" s="268"/>
+      <c r="G50" s="270"/>
+      <c r="H50" s="268"/>
+      <c r="I50" s="269"/>
+      <c r="J50" s="269"/>
+      <c r="K50" s="270"/>
+      <c r="L50" s="268"/>
+      <c r="M50" s="269"/>
+      <c r="N50" s="269"/>
+      <c r="O50" s="269"/>
+      <c r="P50" s="269"/>
+      <c r="Q50" s="270"/>
+      <c r="R50" s="271" t="s">
+        <v>67</v>
+      </c>
+      <c r="S50" s="272"/>
+      <c r="T50" s="272"/>
+      <c r="U50" s="273"/>
+    </row>
+    <row r="51" spans="1:21" ht="15" customHeight="1">
+      <c r="A51" s="327"/>
+      <c r="B51" s="306"/>
+      <c r="C51" s="286" t="s">
+        <v>68</v>
+      </c>
+      <c r="D51" s="287"/>
+      <c r="E51" s="165"/>
+      <c r="F51" s="268"/>
+      <c r="G51" s="270"/>
+      <c r="H51" s="268"/>
+      <c r="I51" s="269"/>
+      <c r="J51" s="269"/>
+      <c r="K51" s="270"/>
+      <c r="L51" s="268"/>
+      <c r="M51" s="269"/>
+      <c r="N51" s="269"/>
+      <c r="O51" s="269"/>
+      <c r="P51" s="269"/>
+      <c r="Q51" s="270"/>
+      <c r="R51" s="271" t="s">
+        <v>67</v>
+      </c>
+      <c r="S51" s="272"/>
+      <c r="T51" s="272"/>
+      <c r="U51" s="273"/>
+    </row>
+    <row r="52" spans="1:21" ht="15" customHeight="1">
+      <c r="A52" s="327"/>
+      <c r="B52" s="306"/>
+      <c r="C52" s="286" t="s">
+        <v>69</v>
+      </c>
+      <c r="D52" s="287"/>
+      <c r="E52" s="165"/>
+      <c r="F52" s="268"/>
+      <c r="G52" s="270"/>
+      <c r="H52" s="268"/>
+      <c r="I52" s="269"/>
+      <c r="J52" s="269"/>
+      <c r="K52" s="270"/>
+      <c r="L52" s="268"/>
+      <c r="M52" s="269"/>
+      <c r="N52" s="269"/>
+      <c r="O52" s="269"/>
+      <c r="P52" s="269"/>
+      <c r="Q52" s="270"/>
+      <c r="R52" s="271" t="s">
+        <v>70</v>
+      </c>
+      <c r="S52" s="272"/>
+      <c r="T52" s="272"/>
+      <c r="U52" s="273"/>
+    </row>
+    <row r="53" spans="1:21" ht="15" customHeight="1">
+      <c r="A53" s="327"/>
+      <c r="B53" s="307"/>
+      <c r="C53" s="286" t="s">
+        <v>71</v>
+      </c>
+      <c r="D53" s="287"/>
+      <c r="E53" s="165"/>
+      <c r="F53" s="294" t="s">
+        <v>140</v>
+      </c>
+      <c r="G53" s="295"/>
+      <c r="H53" s="294" t="s">
+        <v>140</v>
+      </c>
+      <c r="I53" s="296"/>
+      <c r="J53" s="296"/>
+      <c r="K53" s="295"/>
+      <c r="L53" s="294" t="s">
+        <v>472</v>
+      </c>
+      <c r="M53" s="296"/>
+      <c r="N53" s="296"/>
+      <c r="O53" s="296"/>
+      <c r="P53" s="296"/>
+      <c r="Q53" s="295"/>
+      <c r="R53" s="271" t="s">
+        <v>72</v>
+      </c>
+      <c r="S53" s="272"/>
+      <c r="T53" s="272"/>
+      <c r="U53" s="273"/>
+    </row>
+    <row r="54" spans="1:21" ht="15" customHeight="1">
+      <c r="A54" s="327"/>
+      <c r="B54" s="280" t="s">
+        <v>73</v>
+      </c>
+      <c r="C54" s="281"/>
+      <c r="D54" s="282"/>
+      <c r="E54" s="165"/>
+      <c r="F54" s="268"/>
+      <c r="G54" s="270"/>
+      <c r="H54" s="268"/>
+      <c r="I54" s="269"/>
+      <c r="J54" s="269"/>
+      <c r="K54" s="270"/>
+      <c r="L54" s="268"/>
+      <c r="M54" s="269"/>
+      <c r="N54" s="269"/>
+      <c r="O54" s="269"/>
+      <c r="P54" s="269"/>
+      <c r="Q54" s="270"/>
+      <c r="R54" s="271" t="s">
+        <v>74</v>
+      </c>
+      <c r="S54" s="272"/>
+      <c r="T54" s="272"/>
+      <c r="U54" s="273"/>
+    </row>
+    <row r="55" spans="1:21" ht="15" customHeight="1">
+      <c r="A55" s="327"/>
+      <c r="B55" s="291" t="s">
+        <v>75</v>
+      </c>
+      <c r="C55" s="286" t="s">
+        <v>76</v>
+      </c>
+      <c r="D55" s="287"/>
+      <c r="E55" s="165"/>
+      <c r="F55" s="268"/>
+      <c r="G55" s="270"/>
+      <c r="H55" s="268"/>
+      <c r="I55" s="269"/>
+      <c r="J55" s="269"/>
+      <c r="K55" s="270"/>
+      <c r="L55" s="268"/>
+      <c r="M55" s="269"/>
+      <c r="N55" s="269"/>
+      <c r="O55" s="269"/>
+      <c r="P55" s="269"/>
+      <c r="Q55" s="270"/>
+      <c r="R55" s="271" t="s">
+        <v>77</v>
+      </c>
+      <c r="S55" s="272"/>
+      <c r="T55" s="272"/>
+      <c r="U55" s="273"/>
+    </row>
+    <row r="56" spans="1:21" ht="15" customHeight="1">
+      <c r="A56" s="327"/>
+      <c r="B56" s="293"/>
+      <c r="C56" s="286" t="s">
+        <v>78</v>
+      </c>
+      <c r="D56" s="287"/>
+      <c r="E56" s="165"/>
+      <c r="F56" s="268"/>
+      <c r="G56" s="270"/>
+      <c r="H56" s="268"/>
+      <c r="I56" s="269"/>
+      <c r="J56" s="269"/>
+      <c r="K56" s="270"/>
+      <c r="L56" s="268"/>
+      <c r="M56" s="269"/>
+      <c r="N56" s="269"/>
+      <c r="O56" s="269"/>
+      <c r="P56" s="269"/>
+      <c r="Q56" s="270"/>
+      <c r="R56" s="271" t="s">
+        <v>77</v>
+      </c>
+      <c r="S56" s="272"/>
+      <c r="T56" s="272"/>
+      <c r="U56" s="273"/>
+    </row>
+    <row r="57" spans="1:21" ht="15" customHeight="1">
+      <c r="A57" s="327"/>
+      <c r="B57" s="288" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="289"/>
+      <c r="D57" s="290"/>
+      <c r="E57" s="165"/>
+      <c r="F57" s="268"/>
+      <c r="G57" s="270"/>
+      <c r="H57" s="268"/>
+      <c r="I57" s="269"/>
+      <c r="J57" s="269"/>
+      <c r="K57" s="270"/>
+      <c r="L57" s="268"/>
+      <c r="M57" s="269"/>
+      <c r="N57" s="269"/>
+      <c r="O57" s="269"/>
+      <c r="P57" s="269"/>
+      <c r="Q57" s="270"/>
+      <c r="R57" s="271" t="s">
+        <v>80</v>
+      </c>
+      <c r="S57" s="272"/>
+      <c r="T57" s="272"/>
+      <c r="U57" s="273"/>
+    </row>
+    <row r="58" spans="1:21" ht="15" customHeight="1">
+      <c r="A58" s="327"/>
+      <c r="B58" s="291" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" s="286" t="s">
+        <v>82</v>
+      </c>
+      <c r="D58" s="287"/>
+      <c r="E58" s="167"/>
+      <c r="F58" s="268"/>
+      <c r="G58" s="270"/>
+      <c r="H58" s="268"/>
+      <c r="I58" s="269"/>
+      <c r="J58" s="269"/>
+      <c r="K58" s="270"/>
+      <c r="L58" s="268"/>
+      <c r="M58" s="269"/>
+      <c r="N58" s="269"/>
+      <c r="O58" s="269"/>
+      <c r="P58" s="269"/>
+      <c r="Q58" s="270"/>
+      <c r="R58" s="271" t="s">
+        <v>83</v>
+      </c>
+      <c r="S58" s="272"/>
+      <c r="T58" s="272"/>
+      <c r="U58" s="273"/>
+    </row>
+    <row r="59" spans="1:21" ht="15" customHeight="1">
+      <c r="A59" s="327"/>
+      <c r="B59" s="292"/>
+      <c r="C59" s="286" t="s">
+        <v>84</v>
+      </c>
+      <c r="D59" s="287"/>
+      <c r="E59" s="167"/>
+      <c r="F59" s="268"/>
+      <c r="G59" s="270"/>
+      <c r="H59" s="268"/>
+      <c r="I59" s="269"/>
+      <c r="J59" s="269"/>
+      <c r="K59" s="270"/>
+      <c r="L59" s="268"/>
+      <c r="M59" s="269"/>
+      <c r="N59" s="269"/>
+      <c r="O59" s="269"/>
+      <c r="P59" s="269"/>
+      <c r="Q59" s="270"/>
+      <c r="R59" s="271" t="s">
+        <v>85</v>
+      </c>
+      <c r="S59" s="272"/>
+      <c r="T59" s="272"/>
+      <c r="U59" s="273"/>
+    </row>
+    <row r="60" spans="1:21" ht="15" customHeight="1">
+      <c r="A60" s="327"/>
+      <c r="B60" s="292"/>
+      <c r="C60" s="286" t="s">
+        <v>86</v>
+      </c>
+      <c r="D60" s="287"/>
+      <c r="E60" s="165"/>
+      <c r="F60" s="268"/>
+      <c r="G60" s="270"/>
+      <c r="H60" s="268"/>
+      <c r="I60" s="269"/>
+      <c r="J60" s="269"/>
+      <c r="K60" s="270"/>
+      <c r="L60" s="268"/>
+      <c r="M60" s="269"/>
+      <c r="N60" s="269"/>
+      <c r="O60" s="269"/>
+      <c r="P60" s="269"/>
+      <c r="Q60" s="270"/>
+      <c r="R60" s="271" t="s">
+        <v>87</v>
+      </c>
+      <c r="S60" s="272"/>
+      <c r="T60" s="272"/>
+      <c r="U60" s="273"/>
+    </row>
+    <row r="61" spans="1:21" ht="15" customHeight="1">
+      <c r="A61" s="327"/>
+      <c r="B61" s="293"/>
+      <c r="C61" s="286" t="s">
+        <v>88</v>
+      </c>
+      <c r="D61" s="287"/>
+      <c r="E61" s="165"/>
+      <c r="F61" s="268"/>
+      <c r="G61" s="270"/>
+      <c r="H61" s="268"/>
+      <c r="I61" s="269"/>
+      <c r="J61" s="269"/>
+      <c r="K61" s="270"/>
+      <c r="L61" s="268"/>
+      <c r="M61" s="269"/>
+      <c r="N61" s="269"/>
+      <c r="O61" s="269"/>
+      <c r="P61" s="269"/>
+      <c r="Q61" s="270"/>
+      <c r="R61" s="271" t="s">
+        <v>89</v>
+      </c>
+      <c r="S61" s="272"/>
+      <c r="T61" s="272"/>
+      <c r="U61" s="273"/>
+    </row>
+    <row r="62" spans="1:21" ht="15" customHeight="1">
+      <c r="A62" s="327"/>
+      <c r="B62" s="280" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" s="281"/>
+      <c r="D62" s="282"/>
+      <c r="E62" s="165"/>
+      <c r="F62" s="268"/>
+      <c r="G62" s="270"/>
+      <c r="H62" s="268"/>
+      <c r="I62" s="269"/>
+      <c r="J62" s="269"/>
+      <c r="K62" s="270"/>
+      <c r="L62" s="268"/>
+      <c r="M62" s="269"/>
+      <c r="N62" s="269"/>
+      <c r="O62" s="269"/>
+      <c r="P62" s="269"/>
+      <c r="Q62" s="270"/>
+      <c r="R62" s="283" t="s">
+        <v>91</v>
+      </c>
+      <c r="S62" s="284"/>
+      <c r="T62" s="284"/>
+      <c r="U62" s="285"/>
+    </row>
+    <row r="63" spans="1:21" ht="15" customHeight="1">
+      <c r="A63" s="328"/>
+      <c r="B63" s="280" t="s">
+        <v>92</v>
+      </c>
+      <c r="C63" s="281"/>
+      <c r="D63" s="282"/>
+      <c r="E63" s="165"/>
+      <c r="F63" s="268"/>
+      <c r="G63" s="270"/>
+      <c r="H63" s="268"/>
+      <c r="I63" s="269"/>
+      <c r="J63" s="269"/>
+      <c r="K63" s="270"/>
+      <c r="L63" s="268"/>
+      <c r="M63" s="269"/>
+      <c r="N63" s="269"/>
+      <c r="O63" s="269"/>
+      <c r="P63" s="269"/>
+      <c r="Q63" s="270"/>
+      <c r="R63" s="271" t="s">
+        <v>80</v>
+      </c>
+      <c r="S63" s="272"/>
+      <c r="T63" s="272"/>
+      <c r="U63" s="273"/>
+    </row>
+    <row r="64" spans="1:21" ht="15" customHeight="1">
+      <c r="A64" s="274" t="s">
+        <v>93</v>
+      </c>
+      <c r="B64" s="275"/>
+      <c r="C64" s="275"/>
+      <c r="D64" s="275"/>
+      <c r="E64" s="275"/>
+      <c r="F64" s="275"/>
+      <c r="G64" s="276"/>
+      <c r="H64" s="238" t="s">
+        <v>473</v>
+      </c>
+      <c r="I64" s="239" t="s">
+        <v>474</v>
+      </c>
+      <c r="J64" s="239" t="s">
+        <v>475</v>
+      </c>
+      <c r="K64" s="239" t="s">
+        <v>476</v>
+      </c>
+      <c r="L64" s="239" t="s">
+        <v>477</v>
+      </c>
+      <c r="M64" s="239" t="s">
+        <v>478</v>
+      </c>
+      <c r="N64" s="240" t="s">
+        <v>478</v>
+      </c>
+      <c r="O64" s="240" t="s">
+        <v>478</v>
+      </c>
+      <c r="P64" s="240" t="s">
+        <v>478</v>
+      </c>
+      <c r="Q64" s="241" t="s">
+        <v>478</v>
+      </c>
+      <c r="R64" s="15"/>
+      <c r="S64" s="15"/>
+      <c r="T64" s="15"/>
+      <c r="U64" s="15"/>
+    </row>
+    <row r="65" spans="1:21" ht="15" customHeight="1">
+      <c r="A65" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="6"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="6"/>
+      <c r="L65" s="6"/>
+      <c r="M65" s="6"/>
+      <c r="N65" s="6"/>
+      <c r="O65" s="6"/>
+      <c r="P65" s="6"/>
+      <c r="Q65" s="6"/>
+      <c r="R65" s="6"/>
+      <c r="S65" s="6"/>
+      <c r="T65" s="6"/>
+      <c r="U65" s="6"/>
+    </row>
+    <row r="66" spans="1:21" ht="27" customHeight="1">
+      <c r="A66" s="16">
         <v>1</v>
       </c>
-      <c r="AL5" s="685"/>
-[...2 lines deleted...]
-      <c r="AO5" s="687" t="s">
+      <c r="B66" s="277" t="s">
+        <v>95</v>
+      </c>
+      <c r="C66" s="277"/>
+      <c r="D66" s="277"/>
+      <c r="E66" s="277"/>
+      <c r="F66" s="277"/>
+      <c r="G66" s="277"/>
+      <c r="H66" s="277"/>
+      <c r="I66" s="277"/>
+      <c r="J66" s="277"/>
+      <c r="K66" s="277"/>
+      <c r="L66" s="277"/>
+      <c r="M66" s="277"/>
+      <c r="N66" s="277"/>
+      <c r="O66" s="277"/>
+      <c r="P66" s="277"/>
+      <c r="Q66" s="277"/>
+      <c r="R66" s="277"/>
+      <c r="S66" s="277"/>
+      <c r="T66" s="277"/>
+      <c r="U66" s="277"/>
+    </row>
+    <row r="67" spans="1:21" ht="39" customHeight="1">
+      <c r="A67" s="16">
         <v>2</v>
       </c>
-      <c r="AP5" s="685"/>
-[...2 lines deleted...]
-      <c r="AS5" s="687" t="s">
+      <c r="B67" s="278" t="s">
+        <v>96</v>
+      </c>
+      <c r="C67" s="278"/>
+      <c r="D67" s="278"/>
+      <c r="E67" s="278"/>
+      <c r="F67" s="278"/>
+      <c r="G67" s="278"/>
+      <c r="H67" s="278"/>
+      <c r="I67" s="278"/>
+      <c r="J67" s="278"/>
+      <c r="K67" s="278"/>
+      <c r="L67" s="278"/>
+      <c r="M67" s="278"/>
+      <c r="N67" s="278"/>
+      <c r="O67" s="278"/>
+      <c r="P67" s="278"/>
+      <c r="Q67" s="278"/>
+      <c r="R67" s="278"/>
+      <c r="S67" s="278"/>
+      <c r="T67" s="278"/>
+      <c r="U67" s="278"/>
+    </row>
+    <row r="68" spans="1:21" ht="27" customHeight="1">
+      <c r="A68" s="16">
         <v>3</v>
       </c>
-      <c r="AT5" s="685"/>
-[...2 lines deleted...]
-      <c r="AW5" s="687" t="s">
+      <c r="B68" s="279" t="s">
+        <v>97</v>
+      </c>
+      <c r="C68" s="279"/>
+      <c r="D68" s="279"/>
+      <c r="E68" s="279"/>
+      <c r="F68" s="279"/>
+      <c r="G68" s="279"/>
+      <c r="H68" s="279"/>
+      <c r="I68" s="279"/>
+      <c r="J68" s="279"/>
+      <c r="K68" s="279"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="279"/>
+      <c r="N68" s="279"/>
+      <c r="O68" s="279"/>
+      <c r="P68" s="279"/>
+      <c r="Q68" s="279"/>
+      <c r="R68" s="279"/>
+      <c r="S68" s="279"/>
+      <c r="T68" s="279"/>
+      <c r="U68" s="279"/>
+    </row>
+    <row r="69" spans="1:21" ht="27" customHeight="1">
+      <c r="A69" s="16">
         <v>4</v>
       </c>
-      <c r="AX5" s="685"/>
-[...2 lines deleted...]
-      <c r="BA5" s="687" t="s">
+      <c r="B69" s="279" t="s">
+        <v>98</v>
+      </c>
+      <c r="C69" s="279"/>
+      <c r="D69" s="279"/>
+      <c r="E69" s="279"/>
+      <c r="F69" s="279"/>
+      <c r="G69" s="279"/>
+      <c r="H69" s="279"/>
+      <c r="I69" s="279"/>
+      <c r="J69" s="279"/>
+      <c r="K69" s="279"/>
+      <c r="L69" s="279"/>
+      <c r="M69" s="279"/>
+      <c r="N69" s="279"/>
+      <c r="O69" s="279"/>
+      <c r="P69" s="279"/>
+      <c r="Q69" s="279"/>
+      <c r="R69" s="279"/>
+      <c r="S69" s="279"/>
+      <c r="T69" s="279"/>
+      <c r="U69" s="279"/>
+    </row>
+    <row r="70" spans="1:21" ht="27" customHeight="1">
+      <c r="A70" s="16">
         <v>5</v>
       </c>
-      <c r="BB5" s="685"/>
-[...7328 lines deleted...]
-      <c r="G93" s="3"/>
+      <c r="B70" s="278" t="s">
+        <v>99</v>
+      </c>
+      <c r="C70" s="278"/>
+      <c r="D70" s="278"/>
+      <c r="E70" s="278"/>
+      <c r="F70" s="278"/>
+      <c r="G70" s="278"/>
+      <c r="H70" s="278"/>
+      <c r="I70" s="278"/>
+      <c r="J70" s="278"/>
+      <c r="K70" s="278"/>
+      <c r="L70" s="278"/>
+      <c r="M70" s="278"/>
+      <c r="N70" s="278"/>
+      <c r="O70" s="278"/>
+      <c r="P70" s="278"/>
+      <c r="Q70" s="278"/>
+      <c r="R70" s="278"/>
+      <c r="S70" s="278"/>
+      <c r="T70" s="278"/>
+      <c r="U70" s="278"/>
     </row>
   </sheetData>
-  <sheetProtection insertRows="0"/>
-[...630 lines deleted...]
-    <mergeCell ref="CX4:DA4"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zyOp/K+ZXkZyXP5nd4SyNyp+lNZwwuVLVxkdWtcgHzItT9xIiTTKDv+ZQIBnMB8sQ5o9CWHGDwCid7sA9MM/jA==" saltValue="mBe5q04YlDyVFC8XWcyLJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="200">
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="A5:U5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="K9:U9"/>
+    <mergeCell ref="K10:U10"/>
+    <mergeCell ref="K11:U11"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="A16:A28"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:U16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:U17"/>
+    <mergeCell ref="D23:U23"/>
+    <mergeCell ref="B24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:F25"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="M24:N25"/>
+    <mergeCell ref="O24:U25"/>
+    <mergeCell ref="H25:L25"/>
+    <mergeCell ref="B18:C20"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="D19:U19"/>
+    <mergeCell ref="D20:U20"/>
+    <mergeCell ref="B21:C22"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="K21:U21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:U22"/>
+    <mergeCell ref="B26:C28"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="D27:U27"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="A29:A63"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:U29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:U30"/>
+    <mergeCell ref="B31:C33"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="D32:U32"/>
+    <mergeCell ref="D33:U33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="B35:D36"/>
+    <mergeCell ref="F35:G36"/>
+    <mergeCell ref="H35:K36"/>
+    <mergeCell ref="L35:Q36"/>
+    <mergeCell ref="R35:U36"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="L39:Q39"/>
+    <mergeCell ref="R39:U39"/>
+    <mergeCell ref="B37:B53"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="L38:Q38"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="R43:U43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="R44:U44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="R45:U45"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:U46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="R47:U47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="R49:U49"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="R50:U50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:U52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="R53:U53"/>
+    <mergeCell ref="R55:U55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:K56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="R56:U56"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="R58:U58"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="R59:U59"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="R57:U57"/>
+    <mergeCell ref="B58:B61"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="B70:U70"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="F63:G63"/>
+    <mergeCell ref="H63:K63"/>
+    <mergeCell ref="L63:Q63"/>
+    <mergeCell ref="R63:U63"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
-[...157 lines deleted...]
-      <formula1>"常勤・専従,常勤・兼務"</formula1>
+  <phoneticPr fontId="4"/>
+  <dataValidations count="3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:F6" xr:uid="{A0CB2DA6-303D-4F7F-8D88-D3F18C878A8F}">
+      <formula1>"指定,指定更新,指定変更"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J79:L86 J38:L71" xr:uid="{BFAA0274-D338-4B32-9438-B5E0B731AEDC}">
-      <formula1>"常勤・専従,常勤・兼務,非常勤・専従,非常勤・兼務"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E46 E37:E38 E42:E43 F37:K63 E58:E59" xr:uid="{20A76EF2-9A34-4C7E-B71F-30FC7B4FABCD}">
+      <formula1>"○"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D79:I86" xr:uid="{A7D1511B-CFC7-46D1-AA91-FEC2A9472D42}">
-[...10 lines deleted...]
-      <formula1>$X$1:$X$2</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45" xr:uid="{7E3F6AD1-1CAD-45C7-B0B3-732DC06481DF}">
+      <formula1>"　,○"</formula1>
     </dataValidation>
   </dataValidations>
-  <printOptions verticalCentered="1"/>
-[...5 lines deleted...]
-    <brk id="75" max="71" man="1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="64" max="21" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:BV89"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAEF17D3-410F-409A-A964-BA5AD1F09956}">
+  <sheetPr codeName="Sheet18"/>
+  <dimension ref="A1:O198"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="3.75" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="75" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="5.625" style="19" customWidth="1"/>
+    <col min="2" max="7" width="8.625" style="19" customWidth="1"/>
+    <col min="8" max="13" width="4.625" style="19" customWidth="1"/>
+    <col min="14" max="16384" width="3.875" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="94" t="s">
+    <row r="1" spans="1:15" ht="15" customHeight="1">
+      <c r="A1" s="57" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+    </row>
+    <row r="2" spans="1:15" ht="15" customHeight="1">
+      <c r="A2" s="20"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+    </row>
+    <row r="3" spans="1:15" ht="15" customHeight="1">
+      <c r="A3" s="605" t="s">
+        <v>247</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="608" t="s">
+        <v>469</v>
+      </c>
+      <c r="D3" s="609"/>
+      <c r="E3" s="609"/>
+      <c r="F3" s="609"/>
+      <c r="G3" s="609"/>
+      <c r="H3" s="609"/>
+      <c r="I3" s="609"/>
+      <c r="J3" s="609"/>
+      <c r="K3" s="609"/>
+      <c r="L3" s="609"/>
+      <c r="M3" s="610"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+    </row>
+    <row r="4" spans="1:15" ht="15" customHeight="1">
+      <c r="A4" s="606"/>
+      <c r="B4" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="C4" s="611" t="s">
+        <v>485</v>
+      </c>
+      <c r="D4" s="612"/>
+      <c r="E4" s="612"/>
+      <c r="F4" s="612"/>
+      <c r="G4" s="612"/>
+      <c r="H4" s="612"/>
+      <c r="I4" s="612"/>
+      <c r="J4" s="612"/>
+      <c r="K4" s="612"/>
+      <c r="L4" s="612"/>
+      <c r="M4" s="613"/>
+      <c r="N4" s="18"/>
+      <c r="O4" s="18"/>
+    </row>
+    <row r="5" spans="1:15" ht="15" customHeight="1">
+      <c r="A5" s="606"/>
+      <c r="B5" s="614" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="58" t="s">
+        <v>142</v>
+      </c>
+      <c r="D5" s="237" t="s">
+        <v>461</v>
+      </c>
+      <c r="E5" s="59" t="s">
+        <v>103</v>
+      </c>
+      <c r="F5" s="237" t="s">
+        <v>467</v>
+      </c>
+      <c r="G5" s="60" t="s">
+        <v>143</v>
+      </c>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+    </row>
+    <row r="6" spans="1:15" ht="15" customHeight="1">
+      <c r="A6" s="606"/>
+      <c r="B6" s="615"/>
+      <c r="C6" s="242" t="s">
+        <v>486</v>
+      </c>
+      <c r="D6" s="62" t="s">
+        <v>248</v>
+      </c>
+      <c r="E6" s="243" t="s">
+        <v>487</v>
+      </c>
+      <c r="F6" s="63" t="s">
+        <v>249</v>
+      </c>
+      <c r="G6" s="617" t="s">
+        <v>488</v>
+      </c>
+      <c r="H6" s="617"/>
+      <c r="I6" s="617"/>
+      <c r="J6" s="617"/>
+      <c r="K6" s="617"/>
+      <c r="L6" s="617"/>
+      <c r="M6" s="618"/>
+      <c r="N6" s="18"/>
+      <c r="O6" s="18"/>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1">
+      <c r="A7" s="606"/>
+      <c r="B7" s="616"/>
+      <c r="C7" s="619"/>
+      <c r="D7" s="620"/>
+      <c r="E7" s="620"/>
+      <c r="F7" s="620"/>
+      <c r="G7" s="620"/>
+      <c r="H7" s="620"/>
+      <c r="I7" s="620"/>
+      <c r="J7" s="620"/>
+      <c r="K7" s="620"/>
+      <c r="L7" s="620"/>
+      <c r="M7" s="621"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1">
+      <c r="A8" s="606"/>
+      <c r="B8" s="64" t="s">
+        <v>104</v>
+      </c>
+      <c r="C8" s="622" t="s">
+        <v>489</v>
+      </c>
+      <c r="D8" s="623"/>
+      <c r="E8" s="623"/>
+      <c r="F8" s="623"/>
+      <c r="G8" s="623"/>
+      <c r="H8" s="623"/>
+      <c r="I8" s="623"/>
+      <c r="J8" s="623"/>
+      <c r="K8" s="623"/>
+      <c r="L8" s="623"/>
+      <c r="M8" s="624"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1">
+      <c r="A9" s="607"/>
+      <c r="B9" s="56" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="625"/>
+      <c r="D9" s="626"/>
+      <c r="E9" s="626"/>
+      <c r="F9" s="626"/>
+      <c r="G9" s="626"/>
+      <c r="H9" s="626"/>
+      <c r="I9" s="626"/>
+      <c r="J9" s="626"/>
+      <c r="K9" s="626"/>
+      <c r="L9" s="626"/>
+      <c r="M9" s="627"/>
+      <c r="N9" s="18"/>
+      <c r="O9" s="18"/>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1">
+      <c r="A10" s="453" t="s">
+        <v>106</v>
+      </c>
+      <c r="B10" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C10" s="441"/>
+      <c r="D10" s="442"/>
+      <c r="E10" s="443"/>
+      <c r="F10" s="444" t="s">
+        <v>107</v>
+      </c>
+      <c r="G10" s="593"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="593"/>
+      <c r="J10" s="67"/>
+      <c r="K10" s="593"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="68"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1">
+      <c r="A11" s="454"/>
+      <c r="B11" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="C11" s="447"/>
+      <c r="D11" s="448"/>
+      <c r="E11" s="449"/>
+      <c r="F11" s="444"/>
+      <c r="G11" s="594"/>
+      <c r="H11" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="I11" s="594"/>
+      <c r="J11" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="K11" s="594"/>
+      <c r="L11" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="M11" s="72"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1">
+      <c r="A12" s="454"/>
+      <c r="B12" s="433" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D12" s="74"/>
+      <c r="E12" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F12" s="74"/>
+      <c r="G12" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H12" s="76"/>
+      <c r="I12" s="76"/>
+      <c r="J12" s="76"/>
+      <c r="K12" s="76"/>
+      <c r="L12" s="76"/>
+      <c r="M12" s="77"/>
+      <c r="N12" s="18"/>
+      <c r="O12" s="18"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1">
+      <c r="A13" s="454"/>
+      <c r="B13" s="434"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="79" t="s">
+        <v>248</v>
+      </c>
+      <c r="E13" s="80"/>
+      <c r="F13" s="81" t="s">
+        <v>249</v>
+      </c>
+      <c r="G13" s="436"/>
+      <c r="H13" s="436"/>
+      <c r="I13" s="436"/>
+      <c r="J13" s="436"/>
+      <c r="K13" s="436"/>
+      <c r="L13" s="436"/>
+      <c r="M13" s="437"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="18"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1">
+      <c r="A14" s="454"/>
+      <c r="B14" s="435"/>
+      <c r="C14" s="438"/>
+      <c r="D14" s="439"/>
+      <c r="E14" s="439"/>
+      <c r="F14" s="439"/>
+      <c r="G14" s="439"/>
+      <c r="H14" s="439"/>
+      <c r="I14" s="439"/>
+      <c r="J14" s="439"/>
+      <c r="K14" s="439"/>
+      <c r="L14" s="439"/>
+      <c r="M14" s="440"/>
+      <c r="N14" s="18"/>
+      <c r="O14" s="18"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1">
+      <c r="A15" s="454"/>
+      <c r="B15" s="521" t="s">
+        <v>110</v>
+      </c>
+      <c r="C15" s="628"/>
+      <c r="D15" s="628"/>
+      <c r="E15" s="628"/>
+      <c r="F15" s="628"/>
+      <c r="G15" s="462"/>
+      <c r="H15" s="521"/>
+      <c r="I15" s="628"/>
+      <c r="J15" s="628"/>
+      <c r="K15" s="628"/>
+      <c r="L15" s="628"/>
+      <c r="M15" s="462"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1">
+      <c r="A16" s="454"/>
+      <c r="B16" s="595" t="s">
+        <v>111</v>
+      </c>
+      <c r="C16" s="596"/>
+      <c r="D16" s="552" t="s">
+        <v>112</v>
+      </c>
+      <c r="E16" s="457"/>
+      <c r="F16" s="601"/>
+      <c r="G16" s="601"/>
+      <c r="H16" s="446"/>
+      <c r="I16" s="446"/>
+      <c r="J16" s="446"/>
+      <c r="K16" s="601"/>
+      <c r="L16" s="601"/>
+      <c r="M16" s="496"/>
+      <c r="N16" s="18"/>
+      <c r="O16" s="18"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1">
+      <c r="A17" s="454"/>
+      <c r="B17" s="597"/>
+      <c r="C17" s="598"/>
+      <c r="D17" s="589" t="s">
+        <v>113</v>
+      </c>
+      <c r="E17" s="602"/>
+      <c r="F17" s="86"/>
+      <c r="G17" s="86"/>
+      <c r="H17" s="86"/>
+      <c r="I17" s="86"/>
+      <c r="J17" s="86"/>
+      <c r="K17" s="86"/>
+      <c r="L17" s="86"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="18"/>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1">
+      <c r="A18" s="454"/>
+      <c r="B18" s="599"/>
+      <c r="C18" s="600"/>
+      <c r="D18" s="603"/>
+      <c r="E18" s="604"/>
+      <c r="F18" s="85"/>
+      <c r="G18" s="85"/>
+      <c r="H18" s="85"/>
+      <c r="I18" s="85"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="88"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="18"/>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1">
+      <c r="A19" s="453" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C19" s="441"/>
+      <c r="D19" s="442"/>
+      <c r="E19" s="443"/>
+      <c r="F19" s="444" t="s">
+        <v>107</v>
+      </c>
+      <c r="G19" s="593"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="593"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="593"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="68"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1">
+      <c r="A20" s="454"/>
+      <c r="B20" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="C20" s="447"/>
+      <c r="D20" s="448"/>
+      <c r="E20" s="449"/>
+      <c r="F20" s="444"/>
+      <c r="G20" s="594"/>
+      <c r="H20" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="I20" s="594"/>
+      <c r="J20" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="K20" s="594"/>
+      <c r="L20" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" s="72"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="18"/>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1">
+      <c r="A21" s="454"/>
+      <c r="B21" s="433" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D21" s="89"/>
+      <c r="E21" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F21" s="89"/>
+      <c r="G21" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H21" s="76"/>
+      <c r="I21" s="76"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="76"/>
+      <c r="L21" s="76"/>
+      <c r="M21" s="77"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1">
+      <c r="A22" s="454"/>
+      <c r="B22" s="434"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="79" t="s">
+        <v>248</v>
+      </c>
+      <c r="E22" s="80"/>
+      <c r="F22" s="81" t="s">
+        <v>249</v>
+      </c>
+      <c r="G22" s="436"/>
+      <c r="H22" s="436"/>
+      <c r="I22" s="436"/>
+      <c r="J22" s="436"/>
+      <c r="K22" s="436"/>
+      <c r="L22" s="436"/>
+      <c r="M22" s="437"/>
+      <c r="N22" s="18"/>
+      <c r="O22" s="18"/>
+    </row>
+    <row r="23" spans="1:15" ht="15" customHeight="1">
+      <c r="A23" s="454"/>
+      <c r="B23" s="435"/>
+      <c r="C23" s="438"/>
+      <c r="D23" s="439"/>
+      <c r="E23" s="439"/>
+      <c r="F23" s="439"/>
+      <c r="G23" s="439"/>
+      <c r="H23" s="439"/>
+      <c r="I23" s="439"/>
+      <c r="J23" s="439"/>
+      <c r="K23" s="439"/>
+      <c r="L23" s="439"/>
+      <c r="M23" s="440"/>
+      <c r="N23" s="18"/>
+      <c r="O23" s="18"/>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1">
+      <c r="A24" s="581" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24" s="582"/>
+      <c r="C24" s="582"/>
+      <c r="D24" s="583"/>
+      <c r="E24" s="583"/>
+      <c r="F24" s="584"/>
+      <c r="G24" s="585"/>
+      <c r="H24" s="586" t="s">
+        <v>116</v>
+      </c>
+      <c r="I24" s="587"/>
+      <c r="J24" s="587"/>
+      <c r="K24" s="587"/>
+      <c r="L24" s="587"/>
+      <c r="M24" s="588"/>
+      <c r="N24" s="17"/>
+      <c r="O24" s="18"/>
+    </row>
+    <row r="25" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A25" s="562" t="s">
+        <v>117</v>
+      </c>
+      <c r="B25" s="563"/>
+      <c r="C25" s="563"/>
+      <c r="D25" s="563"/>
+      <c r="E25" s="563"/>
+      <c r="F25" s="563"/>
+      <c r="G25" s="563"/>
+      <c r="H25" s="563"/>
+      <c r="I25" s="563"/>
+      <c r="J25" s="563"/>
+      <c r="K25" s="563"/>
+      <c r="L25" s="563"/>
+      <c r="M25" s="565"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="18"/>
+    </row>
+    <row r="26" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A26" s="589" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" s="590"/>
+      <c r="C26" s="444" t="s">
+        <v>119</v>
+      </c>
+      <c r="D26" s="444"/>
+      <c r="E26" s="433" t="s">
+        <v>120</v>
+      </c>
+      <c r="F26" s="479"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="75"/>
+      <c r="I26" s="75"/>
+      <c r="J26" s="75"/>
+      <c r="K26" s="75"/>
+      <c r="L26" s="75"/>
+      <c r="M26" s="90"/>
+      <c r="N26" s="18"/>
+      <c r="O26" s="18"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A27" s="591"/>
+      <c r="B27" s="592"/>
+      <c r="C27" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" s="66" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="F27" s="66" t="s">
+        <v>122</v>
+      </c>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="91"/>
+      <c r="J27" s="91"/>
+      <c r="K27" s="91"/>
+      <c r="L27" s="91"/>
+      <c r="M27" s="92"/>
+      <c r="N27" s="18"/>
+      <c r="O27" s="18"/>
+    </row>
+    <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A28" s="433" t="s">
+        <v>144</v>
+      </c>
+      <c r="B28" s="493"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="91"/>
+      <c r="H28" s="91"/>
+      <c r="I28" s="91"/>
+      <c r="J28" s="91"/>
+      <c r="K28" s="91"/>
+      <c r="L28" s="91"/>
+      <c r="M28" s="92"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+    </row>
+    <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A29" s="435" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29" s="494"/>
+      <c r="C29" s="66"/>
+      <c r="D29" s="66"/>
+      <c r="E29" s="66"/>
+      <c r="F29" s="66"/>
+      <c r="G29" s="91"/>
+      <c r="H29" s="91"/>
+      <c r="I29" s="91"/>
+      <c r="J29" s="91"/>
+      <c r="K29" s="91"/>
+      <c r="L29" s="91"/>
+      <c r="M29" s="92"/>
+      <c r="N29" s="18"/>
+      <c r="O29" s="18"/>
+    </row>
+    <row r="30" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A30" s="82" t="s">
+        <v>146</v>
+      </c>
+      <c r="B30" s="83"/>
+      <c r="C30" s="444"/>
+      <c r="D30" s="444"/>
+      <c r="E30" s="444"/>
+      <c r="F30" s="444"/>
+      <c r="G30" s="91"/>
+      <c r="H30" s="91"/>
+      <c r="I30" s="91"/>
+      <c r="J30" s="91"/>
+      <c r="K30" s="91"/>
+      <c r="L30" s="91"/>
+      <c r="M30" s="92"/>
+      <c r="N30" s="18"/>
+      <c r="O30" s="18"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A31" s="82" t="s">
+        <v>147</v>
+      </c>
+      <c r="B31" s="83"/>
+      <c r="C31" s="444"/>
+      <c r="D31" s="444"/>
+      <c r="E31" s="444"/>
+      <c r="F31" s="444"/>
+      <c r="G31" s="94"/>
+      <c r="H31" s="94"/>
+      <c r="I31" s="94"/>
+      <c r="J31" s="94"/>
+      <c r="K31" s="94"/>
+      <c r="L31" s="94"/>
+      <c r="M31" s="93"/>
+      <c r="N31" s="17"/>
+      <c r="O31" s="18"/>
+    </row>
+    <row r="32" spans="1:15" ht="15" customHeight="1">
+      <c r="A32" s="562" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" s="563"/>
+      <c r="C32" s="564"/>
+      <c r="D32" s="564"/>
+      <c r="E32" s="564"/>
+      <c r="F32" s="563"/>
+      <c r="G32" s="563"/>
+      <c r="H32" s="563"/>
+      <c r="I32" s="563"/>
+      <c r="J32" s="563"/>
+      <c r="K32" s="563"/>
+      <c r="L32" s="563"/>
+      <c r="M32" s="565"/>
+      <c r="N32" s="17"/>
+      <c r="O32" s="18"/>
+    </row>
+    <row r="33" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A33" s="566" t="s">
+        <v>250</v>
+      </c>
+      <c r="B33" s="567"/>
+      <c r="C33" s="95"/>
+      <c r="D33" s="570" t="s">
+        <v>251</v>
+      </c>
+      <c r="E33" s="571"/>
+      <c r="F33" s="572" t="s">
+        <v>252</v>
+      </c>
+      <c r="G33" s="573"/>
+      <c r="H33" s="96" t="s">
+        <v>253</v>
+      </c>
+      <c r="I33" s="574"/>
+      <c r="J33" s="575"/>
+      <c r="K33" s="96" t="s">
+        <v>149</v>
+      </c>
+      <c r="L33" s="574"/>
+      <c r="M33" s="575"/>
+      <c r="N33" s="17"/>
+      <c r="O33" s="18"/>
+    </row>
+    <row r="34" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A34" s="568"/>
+      <c r="B34" s="569"/>
+      <c r="C34" s="95"/>
+      <c r="D34" s="576" t="s">
+        <v>254</v>
+      </c>
+      <c r="E34" s="577"/>
+      <c r="F34" s="572"/>
+      <c r="G34" s="573"/>
+      <c r="H34" s="578" t="s">
+        <v>255</v>
+      </c>
+      <c r="I34" s="579"/>
+      <c r="J34" s="579"/>
+      <c r="K34" s="579"/>
+      <c r="L34" s="579"/>
+      <c r="M34" s="580"/>
+      <c r="N34" s="17"/>
+      <c r="O34" s="18"/>
+    </row>
+    <row r="35" spans="1:15" ht="36.75" customHeight="1">
+      <c r="A35" s="568"/>
+      <c r="B35" s="569"/>
+      <c r="C35" s="97"/>
+      <c r="D35" s="576" t="s">
+        <v>256</v>
+      </c>
+      <c r="E35" s="577"/>
+      <c r="F35" s="549" t="s">
+        <v>257</v>
+      </c>
+      <c r="G35" s="549"/>
+      <c r="H35" s="549"/>
+      <c r="I35" s="549"/>
+      <c r="J35" s="549"/>
+      <c r="K35" s="550"/>
+      <c r="L35" s="551" t="s">
+        <v>258</v>
+      </c>
+      <c r="M35" s="551"/>
+      <c r="N35" s="17"/>
+      <c r="O35" s="18"/>
+    </row>
+    <row r="36" spans="1:15" ht="15" customHeight="1">
+      <c r="A36" s="552" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" s="457"/>
+      <c r="C36" s="553"/>
+      <c r="D36" s="554"/>
+      <c r="E36" s="554"/>
+      <c r="F36" s="555"/>
+      <c r="G36" s="555"/>
+      <c r="H36" s="555"/>
+      <c r="I36" s="555"/>
+      <c r="J36" s="555"/>
+      <c r="K36" s="555"/>
+      <c r="L36" s="555"/>
+      <c r="M36" s="556"/>
+      <c r="N36" s="17"/>
+      <c r="O36" s="18"/>
+    </row>
+    <row r="37" spans="1:15" ht="15" customHeight="1">
+      <c r="A37" s="540" t="s">
+        <v>125</v>
+      </c>
+      <c r="B37" s="557"/>
+      <c r="C37" s="558"/>
+      <c r="D37" s="559"/>
+      <c r="E37" s="560"/>
+      <c r="F37" s="560"/>
+      <c r="G37" s="559"/>
+      <c r="H37" s="559"/>
+      <c r="I37" s="559"/>
+      <c r="J37" s="559"/>
+      <c r="K37" s="559"/>
+      <c r="L37" s="559"/>
+      <c r="M37" s="561"/>
+      <c r="N37" s="17"/>
+      <c r="O37" s="18"/>
+    </row>
+    <row r="38" spans="1:15" ht="15" customHeight="1">
+      <c r="A38" s="540" t="s">
+        <v>259</v>
+      </c>
+      <c r="B38" s="541"/>
+      <c r="C38" s="544" t="s">
+        <v>260</v>
+      </c>
+      <c r="D38" s="544"/>
+      <c r="E38" s="545"/>
+      <c r="F38" s="545"/>
+      <c r="G38" s="98" t="s">
+        <v>261</v>
+      </c>
+      <c r="H38" s="545"/>
+      <c r="I38" s="545"/>
+      <c r="J38" s="545"/>
+      <c r="K38" s="545"/>
+      <c r="L38" s="545"/>
+      <c r="M38" s="545"/>
+      <c r="N38" s="17"/>
+      <c r="O38" s="18"/>
+    </row>
+    <row r="39" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A39" s="542"/>
+      <c r="B39" s="543"/>
+      <c r="C39" s="99" t="s">
+        <v>262</v>
+      </c>
+      <c r="D39" s="546"/>
+      <c r="E39" s="546"/>
+      <c r="F39" s="546"/>
+      <c r="G39" s="546"/>
+      <c r="H39" s="546"/>
+      <c r="I39" s="546"/>
+      <c r="J39" s="546"/>
+      <c r="K39" s="546"/>
+      <c r="L39" s="546"/>
+      <c r="M39" s="546"/>
+    </row>
+    <row r="40" spans="1:15" ht="15" customHeight="1">
+      <c r="A40" s="547" t="s">
+        <v>127</v>
+      </c>
+      <c r="B40" s="548"/>
+      <c r="C40" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="D40" s="404"/>
+      <c r="E40" s="404"/>
+      <c r="F40" s="404"/>
+      <c r="G40" s="405" t="s">
+        <v>129</v>
+      </c>
+      <c r="H40" s="405"/>
+      <c r="I40" s="406"/>
+      <c r="J40" s="406"/>
+      <c r="K40" s="406"/>
+      <c r="L40" s="406"/>
+      <c r="M40" s="406"/>
+      <c r="N40" s="17"/>
+      <c r="O40" s="18"/>
+    </row>
+    <row r="41" spans="1:15" ht="15" customHeight="1">
+      <c r="A41" s="528" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="529"/>
+      <c r="C41" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="D41" s="408"/>
+      <c r="E41" s="409"/>
+      <c r="F41" s="409"/>
+      <c r="G41" s="409"/>
+      <c r="H41" s="409"/>
+      <c r="I41" s="409"/>
+      <c r="J41" s="409"/>
+      <c r="K41" s="409"/>
+      <c r="L41" s="409"/>
+      <c r="M41" s="410"/>
+      <c r="N41" s="17"/>
+      <c r="O41" s="18"/>
+    </row>
+    <row r="42" spans="1:15" ht="15" customHeight="1">
+      <c r="A42" s="101"/>
+      <c r="B42" s="101"/>
+      <c r="C42" s="102"/>
+      <c r="D42" s="102"/>
+      <c r="E42" s="102"/>
+      <c r="F42" s="102"/>
+      <c r="G42" s="102"/>
+      <c r="H42" s="102"/>
+      <c r="I42" s="102"/>
+      <c r="J42" s="102"/>
+      <c r="K42" s="102"/>
+      <c r="L42" s="102"/>
+      <c r="M42" s="102"/>
+      <c r="N42" s="17"/>
+      <c r="O42" s="18"/>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1">
+      <c r="A43" s="508" t="s">
+        <v>263</v>
+      </c>
+      <c r="B43" s="508"/>
+      <c r="C43" s="508"/>
+      <c r="D43" s="508"/>
+      <c r="E43" s="508"/>
+      <c r="F43" s="508"/>
+      <c r="G43" s="508"/>
+      <c r="H43" s="508"/>
+      <c r="I43" s="508"/>
+      <c r="J43" s="508"/>
+      <c r="K43" s="508"/>
+      <c r="L43" s="508"/>
+      <c r="M43" s="508"/>
+      <c r="N43" s="18"/>
+      <c r="O43" s="18"/>
+    </row>
+    <row r="44" spans="1:15" ht="15" customHeight="1">
+      <c r="A44" s="453" t="s">
+        <v>264</v>
+      </c>
+      <c r="B44" s="103" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="530" t="str">
+        <f>IF(C3="","",C3)</f>
+        <v>グループホーム　シンジュク</v>
+      </c>
+      <c r="D44" s="531"/>
+      <c r="E44" s="531"/>
+      <c r="F44" s="531"/>
+      <c r="G44" s="531"/>
+      <c r="H44" s="531"/>
+      <c r="I44" s="531"/>
+      <c r="J44" s="531"/>
+      <c r="K44" s="531"/>
+      <c r="L44" s="531"/>
+      <c r="M44" s="532"/>
+      <c r="N44" s="18"/>
+      <c r="O44" s="18"/>
+    </row>
+    <row r="45" spans="1:15" ht="15" customHeight="1">
+      <c r="A45" s="454"/>
+      <c r="B45" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="533" t="str">
+        <f>IF(C4="","",C4)</f>
+        <v>グループホーム　新宿</v>
+      </c>
+      <c r="D45" s="534"/>
+      <c r="E45" s="534"/>
+      <c r="F45" s="534"/>
+      <c r="G45" s="534"/>
+      <c r="H45" s="534"/>
+      <c r="I45" s="534"/>
+      <c r="J45" s="534"/>
+      <c r="K45" s="534"/>
+      <c r="L45" s="534"/>
+      <c r="M45" s="535"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1">
+      <c r="A46" s="454"/>
+      <c r="B46" s="479" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D46" s="74" t="str">
+        <f>IF(D5="","",D5)</f>
+        <v>１６１</v>
+      </c>
+      <c r="E46" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F46" s="105" t="str">
+        <f>IF(F5="","",F5)</f>
+        <v>００２４</v>
+      </c>
+      <c r="G46" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H46" s="76"/>
+      <c r="I46" s="76"/>
+      <c r="J46" s="76"/>
+      <c r="K46" s="76"/>
+      <c r="L46" s="76"/>
+      <c r="M46" s="77"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
+    </row>
+    <row r="47" spans="1:15" ht="15" customHeight="1">
+      <c r="A47" s="454"/>
+      <c r="B47" s="480"/>
+      <c r="C47" s="78" t="str">
+        <f>IF(C6="","",C6)</f>
+        <v>東京</v>
+      </c>
+      <c r="D47" s="79" t="str">
+        <f>IF(D6="","",D6)</f>
+        <v>都</v>
+      </c>
+      <c r="E47" s="80" t="str">
+        <f>IF(E6="","",E6)</f>
+        <v>新宿</v>
+      </c>
+      <c r="F47" s="81" t="str">
+        <f>IF(F6="","",F6)</f>
+        <v>区</v>
+      </c>
+      <c r="G47" s="436" t="str">
+        <f>IF(G6="","",G6)</f>
+        <v>××　２－３３－１　</v>
+      </c>
+      <c r="H47" s="436" t="str">
+        <f t="shared" ref="H47:M47" si="0">IF(H6="","",H6)</f>
+        <v/>
+      </c>
+      <c r="I47" s="436" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="J47" s="436" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="K47" s="436" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="L47" s="436" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="M47" s="437" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N47" s="18"/>
+      <c r="O47" s="18"/>
+    </row>
+    <row r="48" spans="1:15" ht="15" customHeight="1">
+      <c r="A48" s="454"/>
+      <c r="B48" s="481"/>
+      <c r="C48" s="438" t="str">
+        <f>IF(C7="","",C7)</f>
+        <v/>
+      </c>
+      <c r="D48" s="439"/>
+      <c r="E48" s="439"/>
+      <c r="F48" s="439"/>
+      <c r="G48" s="439"/>
+      <c r="H48" s="439"/>
+      <c r="I48" s="439"/>
+      <c r="J48" s="439"/>
+      <c r="K48" s="439"/>
+      <c r="L48" s="439"/>
+      <c r="M48" s="440"/>
+      <c r="N48" s="18"/>
+      <c r="O48" s="18"/>
+    </row>
+    <row r="49" spans="1:15" ht="15" customHeight="1">
+      <c r="A49" s="454"/>
+      <c r="B49" s="84" t="s">
+        <v>265</v>
+      </c>
+      <c r="C49" s="408" t="str">
+        <f>IF(C8="","",C8)</f>
+        <v>　０３－５３２０－１２●●</v>
+      </c>
+      <c r="D49" s="409"/>
+      <c r="E49" s="409"/>
+      <c r="F49" s="409"/>
+      <c r="G49" s="409"/>
+      <c r="H49" s="409"/>
+      <c r="I49" s="409"/>
+      <c r="J49" s="409"/>
+      <c r="K49" s="409"/>
+      <c r="L49" s="409"/>
+      <c r="M49" s="410"/>
+      <c r="N49" s="18"/>
+      <c r="O49" s="18"/>
+    </row>
+    <row r="50" spans="1:15" ht="15" customHeight="1">
+      <c r="A50" s="454"/>
+      <c r="B50" s="485" t="s">
+        <v>266</v>
+      </c>
+      <c r="C50" s="486"/>
+      <c r="D50" s="95"/>
+      <c r="E50" s="456" t="s">
+        <v>267</v>
+      </c>
+      <c r="F50" s="457"/>
+      <c r="G50" s="95"/>
+      <c r="H50" s="456" t="s">
+        <v>268</v>
+      </c>
+      <c r="I50" s="456"/>
+      <c r="J50" s="456"/>
+      <c r="K50" s="457"/>
+      <c r="L50" s="458"/>
+      <c r="M50" s="459"/>
+      <c r="N50" s="18"/>
+      <c r="O50" s="18"/>
+    </row>
+    <row r="51" spans="1:15" ht="15" customHeight="1">
+      <c r="A51" s="454"/>
+      <c r="B51" s="487"/>
+      <c r="C51" s="488"/>
+      <c r="D51" s="95"/>
+      <c r="E51" s="456" t="s">
+        <v>269</v>
+      </c>
+      <c r="F51" s="457"/>
+      <c r="G51" s="95"/>
+      <c r="H51" s="456" t="s">
+        <v>270</v>
+      </c>
+      <c r="I51" s="456"/>
+      <c r="J51" s="456"/>
+      <c r="K51" s="457"/>
+      <c r="L51" s="460"/>
+      <c r="M51" s="461"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="18"/>
+    </row>
+    <row r="52" spans="1:15" ht="15" customHeight="1">
+      <c r="A52" s="454"/>
+      <c r="B52" s="444" t="s">
+        <v>271</v>
+      </c>
+      <c r="C52" s="444"/>
+      <c r="D52" s="536"/>
+      <c r="E52" s="536"/>
+      <c r="F52" s="536"/>
+      <c r="G52" s="536"/>
+      <c r="H52" s="536"/>
+      <c r="I52" s="536"/>
+      <c r="J52" s="536"/>
+      <c r="K52" s="536"/>
+      <c r="L52" s="536"/>
+      <c r="M52" s="536"/>
+      <c r="N52" s="18"/>
+      <c r="O52" s="18"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" customHeight="1">
+      <c r="A53" s="454"/>
+      <c r="B53" s="433" t="s">
+        <v>272</v>
+      </c>
+      <c r="C53" s="493"/>
+      <c r="D53" s="495" t="s">
+        <v>273</v>
+      </c>
+      <c r="E53" s="496"/>
+      <c r="F53" s="497"/>
+      <c r="G53" s="498"/>
+      <c r="H53" s="498"/>
+      <c r="I53" s="498"/>
+      <c r="J53" s="498"/>
+      <c r="K53" s="498"/>
+      <c r="L53" s="498"/>
+      <c r="M53" s="499"/>
+      <c r="N53" s="18"/>
+      <c r="O53" s="18"/>
+    </row>
+    <row r="54" spans="1:15" ht="15" customHeight="1">
+      <c r="A54" s="454"/>
+      <c r="B54" s="435"/>
+      <c r="C54" s="494"/>
+      <c r="D54" s="106" t="s">
+        <v>274</v>
+      </c>
+      <c r="E54" s="537"/>
+      <c r="F54" s="538"/>
+      <c r="G54" s="107" t="s">
+        <v>126</v>
+      </c>
+      <c r="H54" s="539"/>
+      <c r="I54" s="539"/>
+      <c r="J54" s="539"/>
+      <c r="K54" s="539"/>
+      <c r="L54" s="108"/>
+      <c r="M54" s="72"/>
+      <c r="N54" s="18"/>
+      <c r="O54" s="18"/>
+    </row>
+    <row r="55" spans="1:15" ht="15" customHeight="1">
+      <c r="A55" s="454"/>
+      <c r="B55" s="444" t="s">
+        <v>275</v>
+      </c>
+      <c r="C55" s="444"/>
+      <c r="D55" s="463"/>
+      <c r="E55" s="463"/>
+      <c r="F55" s="464" t="s">
+        <v>276</v>
+      </c>
+      <c r="G55" s="464"/>
+      <c r="H55" s="109"/>
+      <c r="I55" s="479" t="s">
+        <v>277</v>
+      </c>
+      <c r="J55" s="479"/>
+      <c r="K55" s="479"/>
+      <c r="L55" s="109"/>
+      <c r="M55" s="77" t="s">
+        <v>278</v>
+      </c>
+      <c r="N55" s="18"/>
+      <c r="O55" s="18"/>
+    </row>
+    <row r="56" spans="1:15" ht="15" customHeight="1">
+      <c r="A56" s="514"/>
+      <c r="B56" s="511" t="s">
+        <v>279</v>
+      </c>
+      <c r="C56" s="511"/>
+      <c r="D56" s="511"/>
+      <c r="E56" s="511"/>
+      <c r="F56" s="512"/>
+      <c r="G56" s="513"/>
+      <c r="H56" s="112" t="s">
+        <v>280</v>
+      </c>
+      <c r="I56" s="110"/>
+      <c r="J56" s="111"/>
+      <c r="K56" s="111"/>
+      <c r="L56" s="111"/>
+      <c r="M56" s="112"/>
+      <c r="N56" s="18"/>
+      <c r="O56" s="18"/>
+    </row>
+    <row r="57" spans="1:15" ht="15" customHeight="1">
+      <c r="A57" s="514"/>
+      <c r="B57" s="511" t="s">
+        <v>281</v>
+      </c>
+      <c r="C57" s="511"/>
+      <c r="D57" s="511"/>
+      <c r="E57" s="511"/>
+      <c r="F57" s="522"/>
+      <c r="G57" s="522"/>
+      <c r="H57" s="523"/>
+      <c r="I57" s="113"/>
+      <c r="J57" s="114"/>
+      <c r="K57" s="114"/>
+      <c r="L57" s="114"/>
+      <c r="M57" s="115"/>
+      <c r="N57" s="18"/>
+      <c r="O57" s="18"/>
+    </row>
+    <row r="58" spans="1:15" ht="15" customHeight="1">
+      <c r="A58" s="514"/>
+      <c r="B58" s="485" t="s">
+        <v>282</v>
+      </c>
+      <c r="C58" s="486"/>
+      <c r="D58" s="95"/>
+      <c r="E58" s="456" t="s">
+        <v>283</v>
+      </c>
+      <c r="F58" s="457"/>
+      <c r="G58" s="95"/>
+      <c r="H58" s="456" t="s">
+        <v>284</v>
+      </c>
+      <c r="I58" s="456"/>
+      <c r="J58" s="456"/>
+      <c r="K58" s="457"/>
+      <c r="L58" s="458"/>
+      <c r="M58" s="459"/>
+      <c r="N58" s="18"/>
+      <c r="O58" s="18"/>
+    </row>
+    <row r="59" spans="1:15" ht="15" customHeight="1">
+      <c r="A59" s="455"/>
+      <c r="B59" s="487"/>
+      <c r="C59" s="488"/>
+      <c r="D59" s="95"/>
+      <c r="E59" s="456" t="s">
+        <v>285</v>
+      </c>
+      <c r="F59" s="457"/>
+      <c r="G59" s="95"/>
+      <c r="H59" s="456" t="s">
+        <v>286</v>
+      </c>
+      <c r="I59" s="456"/>
+      <c r="J59" s="456"/>
+      <c r="K59" s="457"/>
+      <c r="L59" s="460"/>
+      <c r="M59" s="461"/>
+      <c r="N59" s="18"/>
+      <c r="O59" s="18"/>
+    </row>
+    <row r="60" spans="1:15" ht="15" customHeight="1">
+      <c r="A60" s="453" t="s">
+        <v>287</v>
+      </c>
+      <c r="B60" s="103" t="s">
+        <v>100</v>
+      </c>
+      <c r="C60" s="473" t="s">
+        <v>288</v>
+      </c>
+      <c r="D60" s="474"/>
+      <c r="E60" s="474"/>
+      <c r="F60" s="474"/>
+      <c r="G60" s="474"/>
+      <c r="H60" s="474"/>
+      <c r="I60" s="474"/>
+      <c r="J60" s="474"/>
+      <c r="K60" s="474"/>
+      <c r="L60" s="474"/>
+      <c r="M60" s="475"/>
+      <c r="N60" s="18"/>
+      <c r="O60" s="18"/>
+    </row>
+    <row r="61" spans="1:15" ht="15" customHeight="1">
+      <c r="A61" s="454"/>
+      <c r="B61" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="C61" s="476"/>
+      <c r="D61" s="477"/>
+      <c r="E61" s="477"/>
+      <c r="F61" s="477"/>
+      <c r="G61" s="477"/>
+      <c r="H61" s="477"/>
+      <c r="I61" s="477"/>
+      <c r="J61" s="477"/>
+      <c r="K61" s="477"/>
+      <c r="L61" s="477"/>
+      <c r="M61" s="478"/>
+      <c r="N61" s="18"/>
+      <c r="O61" s="18"/>
+    </row>
+    <row r="62" spans="1:15" ht="15" customHeight="1">
+      <c r="A62" s="454"/>
+      <c r="B62" s="479" t="s">
+        <v>102</v>
+      </c>
+      <c r="C62" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D62" s="74"/>
+      <c r="E62" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F62" s="74"/>
+      <c r="G62" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H62" s="76"/>
+      <c r="I62" s="76"/>
+      <c r="J62" s="76"/>
+      <c r="K62" s="76"/>
+      <c r="L62" s="76"/>
+      <c r="M62" s="77"/>
+      <c r="N62" s="18"/>
+      <c r="O62" s="18"/>
+    </row>
+    <row r="63" spans="1:15" ht="15" customHeight="1">
+      <c r="A63" s="454"/>
+      <c r="B63" s="480"/>
+      <c r="C63" s="78"/>
+      <c r="D63" s="79"/>
+      <c r="E63" s="80"/>
+      <c r="F63" s="81"/>
+      <c r="G63" s="436"/>
+      <c r="H63" s="436"/>
+      <c r="I63" s="436"/>
+      <c r="J63" s="436"/>
+      <c r="K63" s="436"/>
+      <c r="L63" s="436"/>
+      <c r="M63" s="437"/>
+      <c r="N63" s="18"/>
+      <c r="O63" s="18"/>
+    </row>
+    <row r="64" spans="1:15" ht="15" customHeight="1">
+      <c r="A64" s="454"/>
+      <c r="B64" s="481"/>
+      <c r="C64" s="438"/>
+      <c r="D64" s="439"/>
+      <c r="E64" s="439"/>
+      <c r="F64" s="439"/>
+      <c r="G64" s="439"/>
+      <c r="H64" s="439"/>
+      <c r="I64" s="439"/>
+      <c r="J64" s="439"/>
+      <c r="K64" s="439"/>
+      <c r="L64" s="439"/>
+      <c r="M64" s="440"/>
+      <c r="N64" s="18"/>
+      <c r="O64" s="18"/>
+    </row>
+    <row r="65" spans="1:15" ht="15" customHeight="1">
+      <c r="A65" s="454"/>
+      <c r="B65" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="C65" s="482"/>
+      <c r="D65" s="483"/>
+      <c r="E65" s="483"/>
+      <c r="F65" s="483"/>
+      <c r="G65" s="483"/>
+      <c r="H65" s="483"/>
+      <c r="I65" s="483"/>
+      <c r="J65" s="483"/>
+      <c r="K65" s="483"/>
+      <c r="L65" s="483"/>
+      <c r="M65" s="484"/>
+      <c r="N65" s="18"/>
+      <c r="O65" s="18"/>
+    </row>
+    <row r="66" spans="1:15" ht="15" customHeight="1">
+      <c r="A66" s="454"/>
+      <c r="B66" s="485" t="s">
+        <v>266</v>
+      </c>
+      <c r="C66" s="486"/>
+      <c r="D66" s="95"/>
+      <c r="E66" s="456" t="s">
+        <v>267</v>
+      </c>
+      <c r="F66" s="457"/>
+      <c r="G66" s="95"/>
+      <c r="H66" s="456" t="s">
+        <v>268</v>
+      </c>
+      <c r="I66" s="456"/>
+      <c r="J66" s="456"/>
+      <c r="K66" s="457"/>
+      <c r="L66" s="458"/>
+      <c r="M66" s="459"/>
+      <c r="N66" s="18"/>
+      <c r="O66" s="18"/>
+    </row>
+    <row r="67" spans="1:15" ht="15" customHeight="1">
+      <c r="A67" s="454"/>
+      <c r="B67" s="487"/>
+      <c r="C67" s="488"/>
+      <c r="D67" s="95"/>
+      <c r="E67" s="456" t="s">
+        <v>269</v>
+      </c>
+      <c r="F67" s="457"/>
+      <c r="G67" s="95"/>
+      <c r="H67" s="456" t="s">
+        <v>270</v>
+      </c>
+      <c r="I67" s="456"/>
+      <c r="J67" s="456"/>
+      <c r="K67" s="457"/>
+      <c r="L67" s="460"/>
+      <c r="M67" s="461"/>
+      <c r="N67" s="18"/>
+      <c r="O67" s="18"/>
+    </row>
+    <row r="68" spans="1:15" ht="15" customHeight="1">
+      <c r="A68" s="454"/>
+      <c r="B68" s="444" t="s">
+        <v>271</v>
+      </c>
+      <c r="C68" s="444"/>
+      <c r="D68" s="524"/>
+      <c r="E68" s="524"/>
+      <c r="F68" s="524"/>
+      <c r="G68" s="524"/>
+      <c r="H68" s="524"/>
+      <c r="I68" s="524"/>
+      <c r="J68" s="524"/>
+      <c r="K68" s="524"/>
+      <c r="L68" s="524"/>
+      <c r="M68" s="524"/>
+      <c r="N68" s="18"/>
+      <c r="O68" s="18"/>
+    </row>
+    <row r="69" spans="1:15" ht="15" customHeight="1">
+      <c r="A69" s="454"/>
+      <c r="B69" s="433" t="s">
+        <v>272</v>
+      </c>
+      <c r="C69" s="493"/>
+      <c r="D69" s="495" t="s">
+        <v>273</v>
+      </c>
+      <c r="E69" s="496"/>
+      <c r="F69" s="497"/>
+      <c r="G69" s="498"/>
+      <c r="H69" s="498"/>
+      <c r="I69" s="498"/>
+      <c r="J69" s="498"/>
+      <c r="K69" s="498"/>
+      <c r="L69" s="498"/>
+      <c r="M69" s="499"/>
+      <c r="N69" s="18"/>
+      <c r="O69" s="18"/>
+    </row>
+    <row r="70" spans="1:15" ht="15" customHeight="1">
+      <c r="A70" s="454"/>
+      <c r="B70" s="435"/>
+      <c r="C70" s="494"/>
+      <c r="D70" s="106" t="s">
+        <v>274</v>
+      </c>
+      <c r="E70" s="525"/>
+      <c r="F70" s="526"/>
+      <c r="G70" s="107" t="s">
+        <v>126</v>
+      </c>
+      <c r="H70" s="527"/>
+      <c r="I70" s="527"/>
+      <c r="J70" s="527"/>
+      <c r="K70" s="527"/>
+      <c r="L70" s="108"/>
+      <c r="M70" s="72"/>
+      <c r="N70" s="18"/>
+      <c r="O70" s="18"/>
+    </row>
+    <row r="71" spans="1:15" ht="15" customHeight="1">
+      <c r="A71" s="454"/>
+      <c r="B71" s="444" t="s">
+        <v>275</v>
+      </c>
+      <c r="C71" s="444"/>
+      <c r="D71" s="463"/>
+      <c r="E71" s="463"/>
+      <c r="F71" s="464" t="s">
+        <v>276</v>
+      </c>
+      <c r="G71" s="464"/>
+      <c r="H71" s="109"/>
+      <c r="I71" s="479" t="s">
+        <v>277</v>
+      </c>
+      <c r="J71" s="479"/>
+      <c r="K71" s="479"/>
+      <c r="L71" s="109"/>
+      <c r="M71" s="77" t="s">
+        <v>278</v>
+      </c>
+      <c r="N71" s="18"/>
+      <c r="O71" s="18"/>
+    </row>
+    <row r="72" spans="1:15" ht="15" customHeight="1">
+      <c r="A72" s="514"/>
+      <c r="B72" s="511" t="s">
+        <v>279</v>
+      </c>
+      <c r="C72" s="511"/>
+      <c r="D72" s="511"/>
+      <c r="E72" s="511"/>
+      <c r="F72" s="512"/>
+      <c r="G72" s="513"/>
+      <c r="H72" s="112" t="s">
+        <v>280</v>
+      </c>
+      <c r="I72" s="110"/>
+      <c r="J72" s="111"/>
+      <c r="K72" s="111"/>
+      <c r="L72" s="111"/>
+      <c r="M72" s="112"/>
+      <c r="N72" s="18"/>
+      <c r="O72" s="18"/>
+    </row>
+    <row r="73" spans="1:15" ht="15" customHeight="1">
+      <c r="A73" s="514"/>
+      <c r="B73" s="511" t="s">
+        <v>281</v>
+      </c>
+      <c r="C73" s="511"/>
+      <c r="D73" s="511"/>
+      <c r="E73" s="511"/>
+      <c r="F73" s="522"/>
+      <c r="G73" s="522"/>
+      <c r="H73" s="523"/>
+      <c r="I73" s="113"/>
+      <c r="J73" s="114"/>
+      <c r="K73" s="114"/>
+      <c r="L73" s="114"/>
+      <c r="M73" s="115"/>
+      <c r="N73" s="18"/>
+      <c r="O73" s="18"/>
+    </row>
+    <row r="74" spans="1:15" ht="15" customHeight="1">
+      <c r="A74" s="514"/>
+      <c r="B74" s="485" t="s">
+        <v>282</v>
+      </c>
+      <c r="C74" s="486"/>
+      <c r="D74" s="95"/>
+      <c r="E74" s="456" t="s">
+        <v>283</v>
+      </c>
+      <c r="F74" s="457"/>
+      <c r="G74" s="95"/>
+      <c r="H74" s="456" t="s">
+        <v>284</v>
+      </c>
+      <c r="I74" s="456"/>
+      <c r="J74" s="456"/>
+      <c r="K74" s="457"/>
+      <c r="L74" s="458"/>
+      <c r="M74" s="459"/>
+      <c r="N74" s="18"/>
+      <c r="O74" s="18"/>
+    </row>
+    <row r="75" spans="1:15" ht="15" customHeight="1">
+      <c r="A75" s="454"/>
+      <c r="B75" s="487"/>
+      <c r="C75" s="488"/>
+      <c r="D75" s="95"/>
+      <c r="E75" s="456" t="s">
+        <v>285</v>
+      </c>
+      <c r="F75" s="457"/>
+      <c r="G75" s="95"/>
+      <c r="H75" s="456" t="s">
+        <v>286</v>
+      </c>
+      <c r="I75" s="456"/>
+      <c r="J75" s="456"/>
+      <c r="K75" s="457"/>
+      <c r="L75" s="460"/>
+      <c r="M75" s="461"/>
+      <c r="N75" s="18"/>
+      <c r="O75" s="18"/>
+    </row>
+    <row r="76" spans="1:15" ht="15" customHeight="1">
+      <c r="A76" s="453" t="s">
+        <v>289</v>
+      </c>
+      <c r="B76" s="103" t="s">
+        <v>100</v>
+      </c>
+      <c r="C76" s="473" t="s">
+        <v>288</v>
+      </c>
+      <c r="D76" s="474"/>
+      <c r="E76" s="474"/>
+      <c r="F76" s="474"/>
+      <c r="G76" s="474"/>
+      <c r="H76" s="474"/>
+      <c r="I76" s="474"/>
+      <c r="J76" s="474"/>
+      <c r="K76" s="474"/>
+      <c r="L76" s="474"/>
+      <c r="M76" s="475"/>
+      <c r="N76" s="18"/>
+      <c r="O76" s="18"/>
+    </row>
+    <row r="77" spans="1:15" ht="15" customHeight="1">
+      <c r="A77" s="454"/>
+      <c r="B77" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="C77" s="476"/>
+      <c r="D77" s="477"/>
+      <c r="E77" s="477"/>
+      <c r="F77" s="477"/>
+      <c r="G77" s="477"/>
+      <c r="H77" s="477"/>
+      <c r="I77" s="477"/>
+      <c r="J77" s="477"/>
+      <c r="K77" s="477"/>
+      <c r="L77" s="477"/>
+      <c r="M77" s="478"/>
+      <c r="N77" s="18"/>
+      <c r="O77" s="18"/>
+    </row>
+    <row r="78" spans="1:15" ht="15" customHeight="1">
+      <c r="A78" s="454"/>
+      <c r="B78" s="515" t="s">
+        <v>102</v>
+      </c>
+      <c r="C78" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D78" s="74"/>
+      <c r="E78" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F78" s="74"/>
+      <c r="G78" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H78" s="76"/>
+      <c r="I78" s="76"/>
+      <c r="J78" s="76"/>
+      <c r="K78" s="76"/>
+      <c r="L78" s="76"/>
+      <c r="M78" s="77"/>
+      <c r="N78" s="18"/>
+      <c r="O78" s="18"/>
+    </row>
+    <row r="79" spans="1:15" ht="15" customHeight="1">
+      <c r="A79" s="454"/>
+      <c r="B79" s="516"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="79"/>
+      <c r="E79" s="80"/>
+      <c r="F79" s="81"/>
+      <c r="G79" s="436"/>
+      <c r="H79" s="436"/>
+      <c r="I79" s="436"/>
+      <c r="J79" s="436"/>
+      <c r="K79" s="436"/>
+      <c r="L79" s="436"/>
+      <c r="M79" s="437"/>
+      <c r="N79" s="18"/>
+      <c r="O79" s="18"/>
+    </row>
+    <row r="80" spans="1:15" ht="15" customHeight="1">
+      <c r="A80" s="454"/>
+      <c r="B80" s="517"/>
+      <c r="C80" s="438"/>
+      <c r="D80" s="439"/>
+      <c r="E80" s="439"/>
+      <c r="F80" s="439"/>
+      <c r="G80" s="439"/>
+      <c r="H80" s="439"/>
+      <c r="I80" s="439"/>
+      <c r="J80" s="439"/>
+      <c r="K80" s="439"/>
+      <c r="L80" s="439"/>
+      <c r="M80" s="440"/>
+      <c r="N80" s="18"/>
+      <c r="O80" s="18"/>
+    </row>
+    <row r="81" spans="1:15" ht="15" customHeight="1">
+      <c r="A81" s="454"/>
+      <c r="B81" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="C81" s="482"/>
+      <c r="D81" s="483"/>
+      <c r="E81" s="483"/>
+      <c r="F81" s="483"/>
+      <c r="G81" s="483"/>
+      <c r="H81" s="483"/>
+      <c r="I81" s="483"/>
+      <c r="J81" s="483"/>
+      <c r="K81" s="483"/>
+      <c r="L81" s="483"/>
+      <c r="M81" s="484"/>
+      <c r="N81" s="18"/>
+      <c r="O81" s="18"/>
+    </row>
+    <row r="82" spans="1:15" ht="15" customHeight="1">
+      <c r="A82" s="454"/>
+      <c r="B82" s="485" t="s">
+        <v>266</v>
+      </c>
+      <c r="C82" s="518"/>
+      <c r="D82" s="95"/>
+      <c r="E82" s="456" t="s">
+        <v>267</v>
+      </c>
+      <c r="F82" s="457"/>
+      <c r="G82" s="95"/>
+      <c r="H82" s="456" t="s">
+        <v>268</v>
+      </c>
+      <c r="I82" s="456"/>
+      <c r="J82" s="456"/>
+      <c r="K82" s="457"/>
+      <c r="L82" s="458"/>
+      <c r="M82" s="459"/>
+      <c r="N82" s="18"/>
+      <c r="O82" s="18"/>
+    </row>
+    <row r="83" spans="1:15" ht="15" customHeight="1">
+      <c r="A83" s="454"/>
+      <c r="B83" s="519"/>
+      <c r="C83" s="520"/>
+      <c r="D83" s="95"/>
+      <c r="E83" s="456" t="s">
+        <v>269</v>
+      </c>
+      <c r="F83" s="457"/>
+      <c r="G83" s="95"/>
+      <c r="H83" s="456" t="s">
+        <v>270</v>
+      </c>
+      <c r="I83" s="456"/>
+      <c r="J83" s="456"/>
+      <c r="K83" s="457"/>
+      <c r="L83" s="460"/>
+      <c r="M83" s="461"/>
+      <c r="N83" s="18"/>
+      <c r="O83" s="18"/>
+    </row>
+    <row r="84" spans="1:15" ht="15" customHeight="1">
+      <c r="A84" s="454"/>
+      <c r="B84" s="521" t="s">
+        <v>271</v>
+      </c>
+      <c r="C84" s="462"/>
+      <c r="D84" s="408"/>
+      <c r="E84" s="409"/>
+      <c r="F84" s="409"/>
+      <c r="G84" s="409"/>
+      <c r="H84" s="409"/>
+      <c r="I84" s="409"/>
+      <c r="J84" s="409"/>
+      <c r="K84" s="409"/>
+      <c r="L84" s="409"/>
+      <c r="M84" s="410"/>
+      <c r="N84" s="18"/>
+      <c r="O84" s="18"/>
+    </row>
+    <row r="85" spans="1:15" ht="15" customHeight="1">
+      <c r="A85" s="454"/>
+      <c r="B85" s="433" t="s">
+        <v>272</v>
+      </c>
+      <c r="C85" s="493"/>
+      <c r="D85" s="495" t="s">
+        <v>273</v>
+      </c>
+      <c r="E85" s="496"/>
+      <c r="F85" s="497"/>
+      <c r="G85" s="498"/>
+      <c r="H85" s="498"/>
+      <c r="I85" s="498"/>
+      <c r="J85" s="498"/>
+      <c r="K85" s="498"/>
+      <c r="L85" s="498"/>
+      <c r="M85" s="499"/>
+      <c r="N85" s="18"/>
+      <c r="O85" s="18"/>
+    </row>
+    <row r="86" spans="1:15" ht="15" customHeight="1">
+      <c r="A86" s="454"/>
+      <c r="B86" s="435"/>
+      <c r="C86" s="494"/>
+      <c r="D86" s="106" t="s">
+        <v>274</v>
+      </c>
+      <c r="E86" s="509"/>
+      <c r="F86" s="510"/>
+      <c r="G86" s="107" t="s">
+        <v>126</v>
+      </c>
+      <c r="H86" s="456"/>
+      <c r="I86" s="456"/>
+      <c r="J86" s="456"/>
+      <c r="K86" s="456"/>
+      <c r="L86" s="108"/>
+      <c r="M86" s="72"/>
+      <c r="N86" s="18"/>
+      <c r="O86" s="18"/>
+    </row>
+    <row r="87" spans="1:15" ht="15" customHeight="1">
+      <c r="A87" s="454"/>
+      <c r="B87" s="444" t="s">
+        <v>275</v>
+      </c>
+      <c r="C87" s="444"/>
+      <c r="D87" s="463"/>
+      <c r="E87" s="463"/>
+      <c r="F87" s="464" t="s">
+        <v>276</v>
+      </c>
+      <c r="G87" s="464"/>
+      <c r="H87" s="109"/>
+      <c r="I87" s="479" t="s">
+        <v>277</v>
+      </c>
+      <c r="J87" s="479"/>
+      <c r="K87" s="479"/>
+      <c r="L87" s="109"/>
+      <c r="M87" s="77" t="s">
+        <v>278</v>
+      </c>
+      <c r="N87" s="18"/>
+      <c r="O87" s="18"/>
+    </row>
+    <row r="88" spans="1:15" ht="15" customHeight="1">
+      <c r="A88" s="514"/>
+      <c r="B88" s="511" t="s">
+        <v>279</v>
+      </c>
+      <c r="C88" s="511"/>
+      <c r="D88" s="511"/>
+      <c r="E88" s="511"/>
+      <c r="F88" s="512"/>
+      <c r="G88" s="513"/>
+      <c r="H88" s="112" t="s">
+        <v>280</v>
+      </c>
+      <c r="I88" s="110"/>
+      <c r="J88" s="111"/>
+      <c r="K88" s="111"/>
+      <c r="L88" s="111"/>
+      <c r="M88" s="112"/>
+      <c r="N88" s="18"/>
+      <c r="O88" s="18"/>
+    </row>
+    <row r="89" spans="1:15" ht="15" customHeight="1">
+      <c r="A89" s="514"/>
+      <c r="B89" s="511" t="s">
+        <v>281</v>
+      </c>
+      <c r="C89" s="511"/>
+      <c r="D89" s="511"/>
+      <c r="E89" s="511"/>
+      <c r="F89" s="522"/>
+      <c r="G89" s="522"/>
+      <c r="H89" s="523"/>
+      <c r="I89" s="113"/>
+      <c r="J89" s="114"/>
+      <c r="K89" s="114"/>
+      <c r="L89" s="114"/>
+      <c r="M89" s="115"/>
+      <c r="N89" s="18"/>
+      <c r="O89" s="18"/>
+    </row>
+    <row r="90" spans="1:15" ht="15" customHeight="1">
+      <c r="A90" s="514"/>
+      <c r="B90" s="485" t="s">
+        <v>282</v>
+      </c>
+      <c r="C90" s="486"/>
+      <c r="D90" s="95"/>
+      <c r="E90" s="456" t="s">
+        <v>283</v>
+      </c>
+      <c r="F90" s="457"/>
+      <c r="G90" s="95"/>
+      <c r="H90" s="456" t="s">
+        <v>284</v>
+      </c>
+      <c r="I90" s="456"/>
+      <c r="J90" s="456"/>
+      <c r="K90" s="457"/>
+      <c r="L90" s="458"/>
+      <c r="M90" s="459"/>
+      <c r="N90" s="18"/>
+      <c r="O90" s="18"/>
+    </row>
+    <row r="91" spans="1:15" ht="15" customHeight="1">
+      <c r="A91" s="455"/>
+      <c r="B91" s="487"/>
+      <c r="C91" s="488"/>
+      <c r="D91" s="95"/>
+      <c r="E91" s="456" t="s">
+        <v>285</v>
+      </c>
+      <c r="F91" s="457"/>
+      <c r="G91" s="95"/>
+      <c r="H91" s="456" t="s">
+        <v>286</v>
+      </c>
+      <c r="I91" s="456"/>
+      <c r="J91" s="456"/>
+      <c r="K91" s="457"/>
+      <c r="L91" s="460"/>
+      <c r="M91" s="461"/>
+      <c r="N91" s="18"/>
+      <c r="O91" s="18"/>
+    </row>
+    <row r="92" spans="1:15" ht="15" customHeight="1">
+      <c r="A92" s="117"/>
+      <c r="B92" s="118"/>
+      <c r="C92" s="118"/>
+      <c r="D92" s="119"/>
+      <c r="E92" s="17"/>
+      <c r="F92" s="17"/>
+      <c r="G92" s="119"/>
+      <c r="H92" s="17"/>
+      <c r="I92" s="17"/>
+      <c r="J92" s="17"/>
+      <c r="K92" s="17"/>
+      <c r="L92" s="120"/>
+      <c r="M92" s="120"/>
+      <c r="N92" s="18"/>
+      <c r="O92" s="18"/>
+    </row>
+    <row r="93" spans="1:15" ht="15" customHeight="1">
+      <c r="A93" s="508" t="s">
+        <v>290</v>
+      </c>
+      <c r="B93" s="508"/>
+      <c r="C93" s="508"/>
+      <c r="D93" s="508"/>
+      <c r="E93" s="508"/>
+      <c r="F93" s="508"/>
+      <c r="G93" s="508"/>
+      <c r="H93" s="508"/>
+      <c r="I93" s="508"/>
+      <c r="J93" s="508"/>
+      <c r="K93" s="508"/>
+      <c r="L93" s="508"/>
+      <c r="M93" s="508"/>
+      <c r="N93" s="18"/>
+      <c r="O93" s="18"/>
+    </row>
+    <row r="94" spans="1:15" ht="15" customHeight="1">
+      <c r="A94" s="472" t="s">
+        <v>291</v>
+      </c>
+      <c r="B94" s="90" t="s">
+        <v>100</v>
+      </c>
+      <c r="C94" s="473" t="s">
+        <v>288</v>
+      </c>
+      <c r="D94" s="474"/>
+      <c r="E94" s="474"/>
+      <c r="F94" s="474"/>
+      <c r="G94" s="474"/>
+      <c r="H94" s="474"/>
+      <c r="I94" s="474"/>
+      <c r="J94" s="474"/>
+      <c r="K94" s="474"/>
+      <c r="L94" s="474"/>
+      <c r="M94" s="475"/>
+      <c r="N94" s="18"/>
+      <c r="O94" s="18"/>
+    </row>
+    <row r="95" spans="1:15" ht="15" customHeight="1">
+      <c r="A95" s="472"/>
+      <c r="B95" s="121" t="s">
+        <v>101</v>
+      </c>
+      <c r="C95" s="476"/>
+      <c r="D95" s="477"/>
+      <c r="E95" s="477"/>
+      <c r="F95" s="477"/>
+      <c r="G95" s="477"/>
+      <c r="H95" s="477"/>
+      <c r="I95" s="477"/>
+      <c r="J95" s="477"/>
+      <c r="K95" s="477"/>
+      <c r="L95" s="477"/>
+      <c r="M95" s="478"/>
+      <c r="N95" s="18"/>
+      <c r="O95" s="18"/>
+    </row>
+    <row r="96" spans="1:15" ht="15" customHeight="1">
+      <c r="A96" s="472"/>
+      <c r="B96" s="479" t="s">
+        <v>102</v>
+      </c>
+      <c r="C96" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D96" s="74"/>
+      <c r="E96" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F96" s="74"/>
+      <c r="G96" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H96" s="76"/>
+      <c r="I96" s="76"/>
+      <c r="J96" s="76"/>
+      <c r="K96" s="76"/>
+      <c r="L96" s="76"/>
+      <c r="M96" s="77"/>
+      <c r="N96" s="18"/>
+      <c r="O96" s="18"/>
+    </row>
+    <row r="97" spans="1:15" ht="15" customHeight="1">
+      <c r="A97" s="472"/>
+      <c r="B97" s="480"/>
+      <c r="C97" s="78"/>
+      <c r="D97" s="79"/>
+      <c r="E97" s="80"/>
+      <c r="F97" s="81"/>
+      <c r="G97" s="436"/>
+      <c r="H97" s="436"/>
+      <c r="I97" s="436"/>
+      <c r="J97" s="436"/>
+      <c r="K97" s="436"/>
+      <c r="L97" s="436"/>
+      <c r="M97" s="437"/>
+      <c r="N97" s="18"/>
+      <c r="O97" s="18"/>
+    </row>
+    <row r="98" spans="1:15" ht="15" customHeight="1">
+      <c r="A98" s="472"/>
+      <c r="B98" s="481"/>
+      <c r="C98" s="438"/>
+      <c r="D98" s="439"/>
+      <c r="E98" s="439"/>
+      <c r="F98" s="439"/>
+      <c r="G98" s="439"/>
+      <c r="H98" s="439"/>
+      <c r="I98" s="439"/>
+      <c r="J98" s="439"/>
+      <c r="K98" s="439"/>
+      <c r="L98" s="439"/>
+      <c r="M98" s="440"/>
+      <c r="N98" s="18"/>
+      <c r="O98" s="18"/>
+    </row>
+    <row r="99" spans="1:15" ht="15" customHeight="1">
+      <c r="A99" s="472"/>
+      <c r="B99" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="C99" s="482"/>
+      <c r="D99" s="483"/>
+      <c r="E99" s="483"/>
+      <c r="F99" s="483"/>
+      <c r="G99" s="483"/>
+      <c r="H99" s="483"/>
+      <c r="I99" s="483"/>
+      <c r="J99" s="483"/>
+      <c r="K99" s="483"/>
+      <c r="L99" s="483"/>
+      <c r="M99" s="484"/>
+      <c r="N99" s="18"/>
+      <c r="O99" s="18"/>
+    </row>
+    <row r="100" spans="1:15" ht="15" customHeight="1">
+      <c r="A100" s="472"/>
+      <c r="B100" s="485" t="s">
+        <v>266</v>
+      </c>
+      <c r="C100" s="486"/>
+      <c r="D100" s="95"/>
+      <c r="E100" s="456" t="s">
+        <v>267</v>
+      </c>
+      <c r="F100" s="457"/>
+      <c r="G100" s="95"/>
+      <c r="H100" s="456" t="s">
+        <v>268</v>
+      </c>
+      <c r="I100" s="456"/>
+      <c r="J100" s="456"/>
+      <c r="K100" s="457"/>
+      <c r="L100" s="489"/>
+      <c r="M100" s="490"/>
+      <c r="N100" s="18"/>
+      <c r="O100" s="18"/>
+    </row>
+    <row r="101" spans="1:15" ht="15" customHeight="1">
+      <c r="A101" s="472"/>
+      <c r="B101" s="487"/>
+      <c r="C101" s="488"/>
+      <c r="D101" s="95"/>
+      <c r="E101" s="456" t="s">
+        <v>269</v>
+      </c>
+      <c r="F101" s="457"/>
+      <c r="G101" s="95"/>
+      <c r="H101" s="456" t="s">
+        <v>270</v>
+      </c>
+      <c r="I101" s="456"/>
+      <c r="J101" s="456"/>
+      <c r="K101" s="457"/>
+      <c r="L101" s="491"/>
+      <c r="M101" s="492"/>
+      <c r="N101" s="18"/>
+      <c r="O101" s="18"/>
+    </row>
+    <row r="102" spans="1:15" ht="15" customHeight="1">
+      <c r="A102" s="472"/>
+      <c r="B102" s="462" t="s">
+        <v>271</v>
+      </c>
+      <c r="C102" s="444"/>
+      <c r="D102" s="408"/>
+      <c r="E102" s="409"/>
+      <c r="F102" s="409"/>
+      <c r="G102" s="409"/>
+      <c r="H102" s="409"/>
+      <c r="I102" s="409"/>
+      <c r="J102" s="409"/>
+      <c r="K102" s="409"/>
+      <c r="L102" s="409"/>
+      <c r="M102" s="410"/>
+      <c r="N102" s="18"/>
+      <c r="O102" s="18"/>
+    </row>
+    <row r="103" spans="1:15" ht="15" customHeight="1">
+      <c r="A103" s="472"/>
+      <c r="B103" s="479" t="s">
+        <v>272</v>
+      </c>
+      <c r="C103" s="493"/>
+      <c r="D103" s="495" t="s">
+        <v>273</v>
+      </c>
+      <c r="E103" s="496"/>
+      <c r="F103" s="497"/>
+      <c r="G103" s="498"/>
+      <c r="H103" s="498"/>
+      <c r="I103" s="498"/>
+      <c r="J103" s="498"/>
+      <c r="K103" s="498"/>
+      <c r="L103" s="498"/>
+      <c r="M103" s="499"/>
+      <c r="N103" s="18"/>
+      <c r="O103" s="18"/>
+    </row>
+    <row r="104" spans="1:15" ht="15" customHeight="1">
+      <c r="A104" s="472"/>
+      <c r="B104" s="481"/>
+      <c r="C104" s="494"/>
+      <c r="D104" s="106" t="s">
+        <v>274</v>
+      </c>
+      <c r="E104" s="509"/>
+      <c r="F104" s="510"/>
+      <c r="G104" s="107" t="s">
+        <v>126</v>
+      </c>
+      <c r="H104" s="456"/>
+      <c r="I104" s="456"/>
+      <c r="J104" s="456"/>
+      <c r="K104" s="456"/>
+      <c r="L104" s="108"/>
+      <c r="M104" s="72"/>
+      <c r="N104" s="18"/>
+      <c r="O104" s="18"/>
+    </row>
+    <row r="105" spans="1:15" ht="15" customHeight="1">
+      <c r="A105" s="472"/>
+      <c r="B105" s="462" t="s">
+        <v>275</v>
+      </c>
+      <c r="C105" s="444"/>
+      <c r="D105" s="463"/>
+      <c r="E105" s="463"/>
+      <c r="F105" s="464" t="s">
+        <v>292</v>
+      </c>
+      <c r="G105" s="464"/>
+      <c r="H105" s="464"/>
+      <c r="I105" s="465"/>
+      <c r="J105" s="465"/>
+      <c r="K105" s="465"/>
+      <c r="L105" s="465"/>
+      <c r="M105" s="466"/>
+      <c r="N105" s="18"/>
+      <c r="O105" s="18"/>
+    </row>
+    <row r="106" spans="1:15" ht="15" customHeight="1">
+      <c r="A106" s="472"/>
+      <c r="B106" s="467" t="s">
+        <v>293</v>
+      </c>
+      <c r="C106" s="468"/>
+      <c r="D106" s="469"/>
+      <c r="E106" s="470"/>
+      <c r="F106" s="470"/>
+      <c r="G106" s="470"/>
+      <c r="H106" s="470"/>
+      <c r="I106" s="470"/>
+      <c r="J106" s="470"/>
+      <c r="K106" s="470"/>
+      <c r="L106" s="470"/>
+      <c r="M106" s="471"/>
+      <c r="N106" s="18"/>
+      <c r="O106" s="18"/>
+    </row>
+    <row r="107" spans="1:15" ht="15" customHeight="1">
+      <c r="A107" s="472"/>
+      <c r="B107" s="467" t="s">
         <v>294</v>
       </c>
-      <c r="B1" s="1"/>
-[...52 lines deleted...]
-      <c r="AO2" s="672" t="s">
+      <c r="C107" s="468"/>
+      <c r="D107" s="503"/>
+      <c r="E107" s="504"/>
+      <c r="F107" s="504"/>
+      <c r="G107" s="504"/>
+      <c r="H107" s="504"/>
+      <c r="I107" s="504"/>
+      <c r="J107" s="504"/>
+      <c r="K107" s="504"/>
+      <c r="L107" s="504"/>
+      <c r="M107" s="505"/>
+      <c r="N107" s="18"/>
+      <c r="O107" s="18"/>
+    </row>
+    <row r="108" spans="1:15" ht="15" customHeight="1">
+      <c r="A108" s="472"/>
+      <c r="B108" s="506" t="s">
+        <v>282</v>
+      </c>
+      <c r="C108" s="486"/>
+      <c r="D108" s="95"/>
+      <c r="E108" s="456" t="s">
+        <v>283</v>
+      </c>
+      <c r="F108" s="457"/>
+      <c r="G108" s="95"/>
+      <c r="H108" s="456" t="s">
+        <v>284</v>
+      </c>
+      <c r="I108" s="456"/>
+      <c r="J108" s="456"/>
+      <c r="K108" s="457"/>
+      <c r="L108" s="458"/>
+      <c r="M108" s="459"/>
+      <c r="N108" s="18"/>
+      <c r="O108" s="18"/>
+    </row>
+    <row r="109" spans="1:15" ht="15" customHeight="1">
+      <c r="A109" s="472"/>
+      <c r="B109" s="507"/>
+      <c r="C109" s="488"/>
+      <c r="D109" s="95"/>
+      <c r="E109" s="456" t="s">
+        <v>285</v>
+      </c>
+      <c r="F109" s="457"/>
+      <c r="G109" s="95"/>
+      <c r="H109" s="456" t="s">
+        <v>286</v>
+      </c>
+      <c r="I109" s="456"/>
+      <c r="J109" s="456"/>
+      <c r="K109" s="457"/>
+      <c r="L109" s="460"/>
+      <c r="M109" s="461"/>
+      <c r="N109" s="18"/>
+      <c r="O109" s="18"/>
+    </row>
+    <row r="110" spans="1:15" ht="15" customHeight="1">
+      <c r="A110" s="472" t="s">
         <v>295</v>
       </c>
-      <c r="AP2" s="673"/>
-[...14 lines deleted...]
-      <c r="BC2" s="678" t="s">
+      <c r="B110" s="90" t="s">
+        <v>100</v>
+      </c>
+      <c r="C110" s="473" t="s">
+        <v>288</v>
+      </c>
+      <c r="D110" s="474"/>
+      <c r="E110" s="474"/>
+      <c r="F110" s="474"/>
+      <c r="G110" s="474"/>
+      <c r="H110" s="474"/>
+      <c r="I110" s="474"/>
+      <c r="J110" s="474"/>
+      <c r="K110" s="474"/>
+      <c r="L110" s="474"/>
+      <c r="M110" s="475"/>
+      <c r="N110" s="18"/>
+      <c r="O110" s="18"/>
+    </row>
+    <row r="111" spans="1:15" ht="15" customHeight="1">
+      <c r="A111" s="472"/>
+      <c r="B111" s="121" t="s">
+        <v>101</v>
+      </c>
+      <c r="C111" s="476"/>
+      <c r="D111" s="477"/>
+      <c r="E111" s="477"/>
+      <c r="F111" s="477"/>
+      <c r="G111" s="477"/>
+      <c r="H111" s="477"/>
+      <c r="I111" s="477"/>
+      <c r="J111" s="477"/>
+      <c r="K111" s="477"/>
+      <c r="L111" s="477"/>
+      <c r="M111" s="478"/>
+      <c r="N111" s="18"/>
+      <c r="O111" s="18"/>
+    </row>
+    <row r="112" spans="1:15" ht="15" customHeight="1">
+      <c r="A112" s="472"/>
+      <c r="B112" s="479" t="s">
+        <v>102</v>
+      </c>
+      <c r="C112" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D112" s="74"/>
+      <c r="E112" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F112" s="74"/>
+      <c r="G112" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H112" s="76"/>
+      <c r="I112" s="76"/>
+      <c r="J112" s="76"/>
+      <c r="K112" s="76"/>
+      <c r="L112" s="76"/>
+      <c r="M112" s="77"/>
+      <c r="N112" s="18"/>
+      <c r="O112" s="18"/>
+    </row>
+    <row r="113" spans="1:15" ht="15" customHeight="1">
+      <c r="A113" s="472"/>
+      <c r="B113" s="480"/>
+      <c r="C113" s="78"/>
+      <c r="D113" s="79"/>
+      <c r="E113" s="80"/>
+      <c r="F113" s="81"/>
+      <c r="G113" s="436"/>
+      <c r="H113" s="436"/>
+      <c r="I113" s="436"/>
+      <c r="J113" s="436"/>
+      <c r="K113" s="436"/>
+      <c r="L113" s="436"/>
+      <c r="M113" s="437"/>
+      <c r="N113" s="18"/>
+      <c r="O113" s="18"/>
+    </row>
+    <row r="114" spans="1:15" ht="15" customHeight="1">
+      <c r="A114" s="472"/>
+      <c r="B114" s="481"/>
+      <c r="C114" s="438"/>
+      <c r="D114" s="439"/>
+      <c r="E114" s="439"/>
+      <c r="F114" s="439"/>
+      <c r="G114" s="439"/>
+      <c r="H114" s="439"/>
+      <c r="I114" s="439"/>
+      <c r="J114" s="439"/>
+      <c r="K114" s="439"/>
+      <c r="L114" s="439"/>
+      <c r="M114" s="440"/>
+      <c r="N114" s="18"/>
+      <c r="O114" s="18"/>
+    </row>
+    <row r="115" spans="1:15" ht="15" customHeight="1">
+      <c r="A115" s="472"/>
+      <c r="B115" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="C115" s="482"/>
+      <c r="D115" s="483"/>
+      <c r="E115" s="483"/>
+      <c r="F115" s="483"/>
+      <c r="G115" s="483"/>
+      <c r="H115" s="483"/>
+      <c r="I115" s="483"/>
+      <c r="J115" s="483"/>
+      <c r="K115" s="483"/>
+      <c r="L115" s="483"/>
+      <c r="M115" s="484"/>
+      <c r="N115" s="18"/>
+      <c r="O115" s="18"/>
+    </row>
+    <row r="116" spans="1:15" ht="15" customHeight="1">
+      <c r="A116" s="472"/>
+      <c r="B116" s="485" t="s">
+        <v>266</v>
+      </c>
+      <c r="C116" s="486"/>
+      <c r="D116" s="95"/>
+      <c r="E116" s="456" t="s">
+        <v>267</v>
+      </c>
+      <c r="F116" s="457"/>
+      <c r="G116" s="95"/>
+      <c r="H116" s="456" t="s">
+        <v>268</v>
+      </c>
+      <c r="I116" s="456"/>
+      <c r="J116" s="456"/>
+      <c r="K116" s="457"/>
+      <c r="L116" s="489"/>
+      <c r="M116" s="490"/>
+      <c r="N116" s="18"/>
+      <c r="O116" s="18"/>
+    </row>
+    <row r="117" spans="1:15" ht="15" customHeight="1">
+      <c r="A117" s="472"/>
+      <c r="B117" s="487"/>
+      <c r="C117" s="488"/>
+      <c r="D117" s="95"/>
+      <c r="E117" s="456" t="s">
+        <v>269</v>
+      </c>
+      <c r="F117" s="457"/>
+      <c r="G117" s="95"/>
+      <c r="H117" s="456" t="s">
+        <v>270</v>
+      </c>
+      <c r="I117" s="456"/>
+      <c r="J117" s="456"/>
+      <c r="K117" s="457"/>
+      <c r="L117" s="491"/>
+      <c r="M117" s="492"/>
+      <c r="N117" s="18"/>
+      <c r="O117" s="18"/>
+    </row>
+    <row r="118" spans="1:15" ht="15" customHeight="1">
+      <c r="A118" s="472"/>
+      <c r="B118" s="462" t="s">
+        <v>271</v>
+      </c>
+      <c r="C118" s="444"/>
+      <c r="D118" s="408"/>
+      <c r="E118" s="409"/>
+      <c r="F118" s="409"/>
+      <c r="G118" s="409"/>
+      <c r="H118" s="409"/>
+      <c r="I118" s="409"/>
+      <c r="J118" s="409"/>
+      <c r="K118" s="409"/>
+      <c r="L118" s="409"/>
+      <c r="M118" s="410"/>
+      <c r="N118" s="18"/>
+      <c r="O118" s="18"/>
+    </row>
+    <row r="119" spans="1:15" ht="15" customHeight="1">
+      <c r="A119" s="472"/>
+      <c r="B119" s="479" t="s">
+        <v>272</v>
+      </c>
+      <c r="C119" s="493"/>
+      <c r="D119" s="495" t="s">
+        <v>273</v>
+      </c>
+      <c r="E119" s="496"/>
+      <c r="F119" s="497"/>
+      <c r="G119" s="498"/>
+      <c r="H119" s="498"/>
+      <c r="I119" s="498"/>
+      <c r="J119" s="498"/>
+      <c r="K119" s="498"/>
+      <c r="L119" s="498"/>
+      <c r="M119" s="499"/>
+      <c r="N119" s="18"/>
+      <c r="O119" s="18"/>
+    </row>
+    <row r="120" spans="1:15" ht="15" customHeight="1">
+      <c r="A120" s="472"/>
+      <c r="B120" s="481"/>
+      <c r="C120" s="494"/>
+      <c r="D120" s="106" t="s">
+        <v>274</v>
+      </c>
+      <c r="E120" s="500"/>
+      <c r="F120" s="501"/>
+      <c r="G120" s="107" t="s">
+        <v>126</v>
+      </c>
+      <c r="H120" s="502"/>
+      <c r="I120" s="502"/>
+      <c r="J120" s="502"/>
+      <c r="K120" s="502"/>
+      <c r="L120" s="108"/>
+      <c r="M120" s="72"/>
+      <c r="N120" s="18"/>
+      <c r="O120" s="18"/>
+    </row>
+    <row r="121" spans="1:15" ht="15" customHeight="1">
+      <c r="A121" s="472"/>
+      <c r="B121" s="462" t="s">
+        <v>275</v>
+      </c>
+      <c r="C121" s="444"/>
+      <c r="D121" s="463"/>
+      <c r="E121" s="463"/>
+      <c r="F121" s="464" t="s">
+        <v>292</v>
+      </c>
+      <c r="G121" s="464"/>
+      <c r="H121" s="464"/>
+      <c r="I121" s="465"/>
+      <c r="J121" s="465"/>
+      <c r="K121" s="465"/>
+      <c r="L121" s="465"/>
+      <c r="M121" s="466"/>
+      <c r="N121" s="18"/>
+      <c r="O121" s="18"/>
+    </row>
+    <row r="122" spans="1:15" ht="15" customHeight="1">
+      <c r="A122" s="472"/>
+      <c r="B122" s="467" t="s">
+        <v>293</v>
+      </c>
+      <c r="C122" s="468"/>
+      <c r="D122" s="469"/>
+      <c r="E122" s="470"/>
+      <c r="F122" s="470"/>
+      <c r="G122" s="470"/>
+      <c r="H122" s="470"/>
+      <c r="I122" s="470"/>
+      <c r="J122" s="470"/>
+      <c r="K122" s="470"/>
+      <c r="L122" s="470"/>
+      <c r="M122" s="471"/>
+      <c r="N122" s="18"/>
+      <c r="O122" s="18"/>
+    </row>
+    <row r="123" spans="1:15" ht="15" customHeight="1">
+      <c r="A123" s="472"/>
+      <c r="B123" s="467" t="s">
+        <v>294</v>
+      </c>
+      <c r="C123" s="468"/>
+      <c r="D123" s="503"/>
+      <c r="E123" s="504"/>
+      <c r="F123" s="504"/>
+      <c r="G123" s="504"/>
+      <c r="H123" s="504"/>
+      <c r="I123" s="504"/>
+      <c r="J123" s="504"/>
+      <c r="K123" s="504"/>
+      <c r="L123" s="504"/>
+      <c r="M123" s="505"/>
+      <c r="N123" s="18"/>
+      <c r="O123" s="18"/>
+    </row>
+    <row r="124" spans="1:15" ht="15" customHeight="1">
+      <c r="A124" s="472"/>
+      <c r="B124" s="506" t="s">
+        <v>282</v>
+      </c>
+      <c r="C124" s="486"/>
+      <c r="D124" s="95"/>
+      <c r="E124" s="456" t="s">
+        <v>283</v>
+      </c>
+      <c r="F124" s="457"/>
+      <c r="G124" s="95"/>
+      <c r="H124" s="456" t="s">
+        <v>284</v>
+      </c>
+      <c r="I124" s="456"/>
+      <c r="J124" s="456"/>
+      <c r="K124" s="457"/>
+      <c r="L124" s="458"/>
+      <c r="M124" s="459"/>
+      <c r="N124" s="18"/>
+      <c r="O124" s="18"/>
+    </row>
+    <row r="125" spans="1:15" ht="15" customHeight="1">
+      <c r="A125" s="472"/>
+      <c r="B125" s="507"/>
+      <c r="C125" s="488"/>
+      <c r="D125" s="95"/>
+      <c r="E125" s="456" t="s">
+        <v>285</v>
+      </c>
+      <c r="F125" s="457"/>
+      <c r="G125" s="95"/>
+      <c r="H125" s="456" t="s">
+        <v>286</v>
+      </c>
+      <c r="I125" s="456"/>
+      <c r="J125" s="456"/>
+      <c r="K125" s="457"/>
+      <c r="L125" s="460"/>
+      <c r="M125" s="461"/>
+      <c r="N125" s="18"/>
+      <c r="O125" s="18"/>
+    </row>
+    <row r="126" spans="1:15" ht="15" customHeight="1">
+      <c r="A126" s="472" t="s">
         <v>296</v>
       </c>
-      <c r="BD2" s="678"/>
-[...25 lines deleted...]
-      <c r="AO3" s="678" t="s">
+      <c r="B126" s="90" t="s">
+        <v>100</v>
+      </c>
+      <c r="C126" s="473" t="s">
+        <v>288</v>
+      </c>
+      <c r="D126" s="474"/>
+      <c r="E126" s="474"/>
+      <c r="F126" s="474"/>
+      <c r="G126" s="474"/>
+      <c r="H126" s="474"/>
+      <c r="I126" s="474"/>
+      <c r="J126" s="474"/>
+      <c r="K126" s="474"/>
+      <c r="L126" s="474"/>
+      <c r="M126" s="475"/>
+      <c r="N126" s="18"/>
+      <c r="O126" s="18"/>
+    </row>
+    <row r="127" spans="1:15" ht="15" customHeight="1">
+      <c r="A127" s="472"/>
+      <c r="B127" s="121" t="s">
+        <v>101</v>
+      </c>
+      <c r="C127" s="476"/>
+      <c r="D127" s="477"/>
+      <c r="E127" s="477"/>
+      <c r="F127" s="477"/>
+      <c r="G127" s="477"/>
+      <c r="H127" s="477"/>
+      <c r="I127" s="477"/>
+      <c r="J127" s="477"/>
+      <c r="K127" s="477"/>
+      <c r="L127" s="477"/>
+      <c r="M127" s="478"/>
+      <c r="N127" s="18"/>
+      <c r="O127" s="18"/>
+    </row>
+    <row r="128" spans="1:15" ht="15" customHeight="1">
+      <c r="A128" s="472"/>
+      <c r="B128" s="479" t="s">
+        <v>102</v>
+      </c>
+      <c r="C128" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D128" s="74"/>
+      <c r="E128" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F128" s="74"/>
+      <c r="G128" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H128" s="76"/>
+      <c r="I128" s="76"/>
+      <c r="J128" s="76"/>
+      <c r="K128" s="76"/>
+      <c r="L128" s="76"/>
+      <c r="M128" s="77"/>
+      <c r="N128" s="18"/>
+      <c r="O128" s="18"/>
+    </row>
+    <row r="129" spans="1:15" ht="15" customHeight="1">
+      <c r="A129" s="472"/>
+      <c r="B129" s="480"/>
+      <c r="C129" s="78"/>
+      <c r="D129" s="79"/>
+      <c r="E129" s="80"/>
+      <c r="F129" s="81"/>
+      <c r="G129" s="436"/>
+      <c r="H129" s="436"/>
+      <c r="I129" s="436"/>
+      <c r="J129" s="436"/>
+      <c r="K129" s="436"/>
+      <c r="L129" s="436"/>
+      <c r="M129" s="437"/>
+      <c r="N129" s="18"/>
+      <c r="O129" s="18"/>
+    </row>
+    <row r="130" spans="1:15" ht="15" customHeight="1">
+      <c r="A130" s="472"/>
+      <c r="B130" s="481"/>
+      <c r="C130" s="438"/>
+      <c r="D130" s="439"/>
+      <c r="E130" s="439"/>
+      <c r="F130" s="439"/>
+      <c r="G130" s="439"/>
+      <c r="H130" s="439"/>
+      <c r="I130" s="439"/>
+      <c r="J130" s="439"/>
+      <c r="K130" s="439"/>
+      <c r="L130" s="439"/>
+      <c r="M130" s="440"/>
+      <c r="N130" s="18"/>
+      <c r="O130" s="18"/>
+    </row>
+    <row r="131" spans="1:15" ht="15" customHeight="1">
+      <c r="A131" s="472"/>
+      <c r="B131" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="C131" s="482"/>
+      <c r="D131" s="483"/>
+      <c r="E131" s="483"/>
+      <c r="F131" s="483"/>
+      <c r="G131" s="483"/>
+      <c r="H131" s="483"/>
+      <c r="I131" s="483"/>
+      <c r="J131" s="483"/>
+      <c r="K131" s="483"/>
+      <c r="L131" s="483"/>
+      <c r="M131" s="484"/>
+      <c r="N131" s="18"/>
+      <c r="O131" s="18"/>
+    </row>
+    <row r="132" spans="1:15" ht="15" customHeight="1">
+      <c r="A132" s="472"/>
+      <c r="B132" s="485" t="s">
+        <v>266</v>
+      </c>
+      <c r="C132" s="486"/>
+      <c r="D132" s="95"/>
+      <c r="E132" s="456" t="s">
+        <v>267</v>
+      </c>
+      <c r="F132" s="457"/>
+      <c r="G132" s="95"/>
+      <c r="H132" s="456" t="s">
+        <v>268</v>
+      </c>
+      <c r="I132" s="456"/>
+      <c r="J132" s="456"/>
+      <c r="K132" s="457"/>
+      <c r="L132" s="489"/>
+      <c r="M132" s="490"/>
+      <c r="N132" s="18"/>
+      <c r="O132" s="18"/>
+    </row>
+    <row r="133" spans="1:15" ht="15" customHeight="1">
+      <c r="A133" s="472"/>
+      <c r="B133" s="487"/>
+      <c r="C133" s="488"/>
+      <c r="D133" s="95"/>
+      <c r="E133" s="456" t="s">
+        <v>269</v>
+      </c>
+      <c r="F133" s="457"/>
+      <c r="G133" s="95"/>
+      <c r="H133" s="456" t="s">
+        <v>270</v>
+      </c>
+      <c r="I133" s="456"/>
+      <c r="J133" s="456"/>
+      <c r="K133" s="457"/>
+      <c r="L133" s="491"/>
+      <c r="M133" s="492"/>
+      <c r="N133" s="18"/>
+      <c r="O133" s="18"/>
+    </row>
+    <row r="134" spans="1:15" ht="15" customHeight="1">
+      <c r="A134" s="472"/>
+      <c r="B134" s="462" t="s">
+        <v>271</v>
+      </c>
+      <c r="C134" s="444"/>
+      <c r="D134" s="408"/>
+      <c r="E134" s="409"/>
+      <c r="F134" s="409"/>
+      <c r="G134" s="409"/>
+      <c r="H134" s="409"/>
+      <c r="I134" s="409"/>
+      <c r="J134" s="409"/>
+      <c r="K134" s="409"/>
+      <c r="L134" s="409"/>
+      <c r="M134" s="410"/>
+      <c r="N134" s="18"/>
+      <c r="O134" s="18"/>
+    </row>
+    <row r="135" spans="1:15" ht="15" customHeight="1">
+      <c r="A135" s="472"/>
+      <c r="B135" s="479" t="s">
+        <v>272</v>
+      </c>
+      <c r="C135" s="493"/>
+      <c r="D135" s="495" t="s">
+        <v>273</v>
+      </c>
+      <c r="E135" s="496"/>
+      <c r="F135" s="497"/>
+      <c r="G135" s="498"/>
+      <c r="H135" s="498"/>
+      <c r="I135" s="498"/>
+      <c r="J135" s="498"/>
+      <c r="K135" s="498"/>
+      <c r="L135" s="498"/>
+      <c r="M135" s="499"/>
+      <c r="N135" s="18"/>
+      <c r="O135" s="18"/>
+    </row>
+    <row r="136" spans="1:15" ht="15" customHeight="1">
+      <c r="A136" s="472"/>
+      <c r="B136" s="481"/>
+      <c r="C136" s="494"/>
+      <c r="D136" s="106" t="s">
+        <v>274</v>
+      </c>
+      <c r="E136" s="500"/>
+      <c r="F136" s="501"/>
+      <c r="G136" s="107" t="s">
+        <v>126</v>
+      </c>
+      <c r="H136" s="502"/>
+      <c r="I136" s="502"/>
+      <c r="J136" s="502"/>
+      <c r="K136" s="502"/>
+      <c r="L136" s="108"/>
+      <c r="M136" s="72"/>
+      <c r="N136" s="18"/>
+      <c r="O136" s="18"/>
+    </row>
+    <row r="137" spans="1:15" ht="15" customHeight="1">
+      <c r="A137" s="472"/>
+      <c r="B137" s="462" t="s">
+        <v>275</v>
+      </c>
+      <c r="C137" s="444"/>
+      <c r="D137" s="463"/>
+      <c r="E137" s="463"/>
+      <c r="F137" s="464" t="s">
+        <v>292</v>
+      </c>
+      <c r="G137" s="464"/>
+      <c r="H137" s="464"/>
+      <c r="I137" s="465"/>
+      <c r="J137" s="465"/>
+      <c r="K137" s="465"/>
+      <c r="L137" s="465"/>
+      <c r="M137" s="466"/>
+      <c r="N137" s="18"/>
+      <c r="O137" s="18"/>
+    </row>
+    <row r="138" spans="1:15" ht="15" customHeight="1">
+      <c r="A138" s="472"/>
+      <c r="B138" s="467" t="s">
+        <v>293</v>
+      </c>
+      <c r="C138" s="468"/>
+      <c r="D138" s="469"/>
+      <c r="E138" s="470"/>
+      <c r="F138" s="470"/>
+      <c r="G138" s="470"/>
+      <c r="H138" s="470"/>
+      <c r="I138" s="470"/>
+      <c r="J138" s="470"/>
+      <c r="K138" s="470"/>
+      <c r="L138" s="470"/>
+      <c r="M138" s="471"/>
+      <c r="N138" s="18"/>
+      <c r="O138" s="18"/>
+    </row>
+    <row r="139" spans="1:15" ht="15" customHeight="1">
+      <c r="A139" s="472"/>
+      <c r="B139" s="467" t="s">
+        <v>294</v>
+      </c>
+      <c r="C139" s="468"/>
+      <c r="D139" s="503"/>
+      <c r="E139" s="504"/>
+      <c r="F139" s="504"/>
+      <c r="G139" s="504"/>
+      <c r="H139" s="504"/>
+      <c r="I139" s="504"/>
+      <c r="J139" s="504"/>
+      <c r="K139" s="504"/>
+      <c r="L139" s="504"/>
+      <c r="M139" s="505"/>
+      <c r="N139" s="18"/>
+      <c r="O139" s="18"/>
+    </row>
+    <row r="140" spans="1:15" ht="15" customHeight="1">
+      <c r="A140" s="472"/>
+      <c r="B140" s="506" t="s">
+        <v>282</v>
+      </c>
+      <c r="C140" s="486"/>
+      <c r="D140" s="95"/>
+      <c r="E140" s="456" t="s">
+        <v>283</v>
+      </c>
+      <c r="F140" s="457"/>
+      <c r="G140" s="95"/>
+      <c r="H140" s="456" t="s">
+        <v>284</v>
+      </c>
+      <c r="I140" s="456"/>
+      <c r="J140" s="456"/>
+      <c r="K140" s="457"/>
+      <c r="L140" s="458"/>
+      <c r="M140" s="459"/>
+      <c r="N140" s="18"/>
+      <c r="O140" s="18"/>
+    </row>
+    <row r="141" spans="1:15" ht="15" customHeight="1">
+      <c r="A141" s="472"/>
+      <c r="B141" s="507"/>
+      <c r="C141" s="488"/>
+      <c r="D141" s="95"/>
+      <c r="E141" s="456" t="s">
+        <v>285</v>
+      </c>
+      <c r="F141" s="457"/>
+      <c r="G141" s="95"/>
+      <c r="H141" s="456" t="s">
+        <v>286</v>
+      </c>
+      <c r="I141" s="456"/>
+      <c r="J141" s="456"/>
+      <c r="K141" s="457"/>
+      <c r="L141" s="460"/>
+      <c r="M141" s="461"/>
+      <c r="N141" s="18"/>
+      <c r="O141" s="18"/>
+    </row>
+    <row r="142" spans="1:15" ht="15" customHeight="1">
+      <c r="A142" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="B142" s="18"/>
+      <c r="C142" s="122"/>
+      <c r="D142" s="122"/>
+      <c r="E142" s="122"/>
+      <c r="F142" s="122"/>
+      <c r="G142" s="122"/>
+      <c r="H142" s="122"/>
+      <c r="I142" s="122"/>
+      <c r="J142" s="122"/>
+      <c r="K142" s="122"/>
+      <c r="L142" s="122"/>
+      <c r="M142" s="122"/>
+      <c r="N142" s="18"/>
+      <c r="O142" s="18"/>
+    </row>
+    <row r="143" spans="1:15" ht="18" customHeight="1">
+      <c r="A143" s="450" t="s">
+        <v>141</v>
+      </c>
+      <c r="B143" s="450"/>
+      <c r="C143" s="450"/>
+      <c r="D143" s="450"/>
+      <c r="E143" s="450"/>
+      <c r="F143" s="450"/>
+      <c r="G143" s="450"/>
+      <c r="H143" s="450"/>
+      <c r="I143" s="450"/>
+      <c r="J143" s="450"/>
+      <c r="K143" s="450"/>
+      <c r="L143" s="450"/>
+      <c r="M143" s="450"/>
+      <c r="N143" s="17"/>
+      <c r="O143" s="18"/>
+    </row>
+    <row r="144" spans="1:15" ht="18" customHeight="1">
+      <c r="A144" s="450" t="s">
+        <v>131</v>
+      </c>
+      <c r="B144" s="450"/>
+      <c r="C144" s="450"/>
+      <c r="D144" s="450"/>
+      <c r="E144" s="450"/>
+      <c r="F144" s="450"/>
+      <c r="G144" s="450"/>
+      <c r="H144" s="450"/>
+      <c r="I144" s="450"/>
+      <c r="J144" s="450"/>
+      <c r="K144" s="450"/>
+      <c r="L144" s="450"/>
+      <c r="M144" s="450"/>
+      <c r="N144" s="17"/>
+      <c r="O144" s="18"/>
+    </row>
+    <row r="145" spans="1:15" ht="30" customHeight="1">
+      <c r="A145" s="451" t="s">
+        <v>132</v>
+      </c>
+      <c r="B145" s="452"/>
+      <c r="C145" s="452"/>
+      <c r="D145" s="452"/>
+      <c r="E145" s="452"/>
+      <c r="F145" s="452"/>
+      <c r="G145" s="452"/>
+      <c r="H145" s="452"/>
+      <c r="I145" s="452"/>
+      <c r="J145" s="452"/>
+      <c r="K145" s="452"/>
+      <c r="L145" s="452"/>
+      <c r="M145" s="452"/>
+      <c r="N145" s="18"/>
+      <c r="O145" s="18"/>
+    </row>
+    <row r="146" spans="1:15" ht="15" customHeight="1">
+      <c r="A146" s="450" t="s">
+        <v>133</v>
+      </c>
+      <c r="B146" s="450"/>
+      <c r="C146" s="450"/>
+      <c r="D146" s="450"/>
+      <c r="E146" s="450"/>
+      <c r="F146" s="450"/>
+      <c r="G146" s="450"/>
+      <c r="H146" s="450"/>
+      <c r="I146" s="450"/>
+      <c r="J146" s="450"/>
+      <c r="K146" s="450"/>
+      <c r="L146" s="450"/>
+      <c r="M146" s="450"/>
+      <c r="N146" s="18"/>
+      <c r="O146" s="18"/>
+    </row>
+    <row r="147" spans="1:15" ht="15" customHeight="1">
+      <c r="A147" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="B147" s="18"/>
+      <c r="C147" s="18"/>
+      <c r="D147" s="18"/>
+      <c r="E147" s="18"/>
+      <c r="F147" s="18"/>
+      <c r="G147" s="18"/>
+      <c r="H147" s="18"/>
+      <c r="I147" s="18"/>
+      <c r="J147" s="18"/>
+      <c r="K147" s="18"/>
+      <c r="L147" s="18"/>
+      <c r="M147" s="18"/>
+    </row>
+    <row r="148" spans="1:15" ht="15" customHeight="1">
+      <c r="A148" s="123" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" ht="15" customHeight="1">
+      <c r="A149" s="453" t="s">
         <v>297</v>
       </c>
-      <c r="AP3" s="678"/>
-[...22 lines deleted...]
-      <c r="BK3" s="672" t="s">
+      <c r="B149" s="103" t="s">
+        <v>100</v>
+      </c>
+      <c r="C149" s="441"/>
+      <c r="D149" s="442"/>
+      <c r="E149" s="443"/>
+      <c r="F149" s="444" t="s">
+        <v>107</v>
+      </c>
+      <c r="G149" s="445"/>
+      <c r="H149" s="67"/>
+      <c r="I149" s="445"/>
+      <c r="J149" s="67"/>
+      <c r="K149" s="445"/>
+      <c r="L149" s="67"/>
+      <c r="M149" s="68"/>
+    </row>
+    <row r="150" spans="1:15" ht="15" customHeight="1">
+      <c r="A150" s="454"/>
+      <c r="B150" s="124" t="s">
+        <v>108</v>
+      </c>
+      <c r="C150" s="447"/>
+      <c r="D150" s="448"/>
+      <c r="E150" s="449"/>
+      <c r="F150" s="444"/>
+      <c r="G150" s="446"/>
+      <c r="H150" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="I150" s="446"/>
+      <c r="J150" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="K150" s="446"/>
+      <c r="L150" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="M150" s="72"/>
+    </row>
+    <row r="151" spans="1:15" ht="15" customHeight="1">
+      <c r="A151" s="454"/>
+      <c r="B151" s="433" t="s">
+        <v>109</v>
+      </c>
+      <c r="C151" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D151" s="74"/>
+      <c r="E151" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F151" s="74"/>
+      <c r="G151" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H151" s="76"/>
+      <c r="I151" s="76"/>
+      <c r="J151" s="76"/>
+      <c r="K151" s="76"/>
+      <c r="L151" s="76"/>
+      <c r="M151" s="77"/>
+    </row>
+    <row r="152" spans="1:15" ht="15" customHeight="1">
+      <c r="A152" s="454"/>
+      <c r="B152" s="434"/>
+      <c r="C152" s="78"/>
+      <c r="D152" s="79"/>
+      <c r="E152" s="80"/>
+      <c r="F152" s="81"/>
+      <c r="G152" s="436"/>
+      <c r="H152" s="436"/>
+      <c r="I152" s="436"/>
+      <c r="J152" s="436"/>
+      <c r="K152" s="436"/>
+      <c r="L152" s="436"/>
+      <c r="M152" s="437"/>
+    </row>
+    <row r="153" spans="1:15" ht="15" customHeight="1">
+      <c r="A153" s="454"/>
+      <c r="B153" s="435"/>
+      <c r="C153" s="438"/>
+      <c r="D153" s="439"/>
+      <c r="E153" s="439"/>
+      <c r="F153" s="439"/>
+      <c r="G153" s="439"/>
+      <c r="H153" s="439"/>
+      <c r="I153" s="439"/>
+      <c r="J153" s="439"/>
+      <c r="K153" s="439"/>
+      <c r="L153" s="439"/>
+      <c r="M153" s="440"/>
+    </row>
+    <row r="154" spans="1:15" ht="15" customHeight="1">
+      <c r="A154" s="454"/>
+      <c r="B154" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C154" s="441"/>
+      <c r="D154" s="442"/>
+      <c r="E154" s="443"/>
+      <c r="F154" s="444" t="s">
+        <v>107</v>
+      </c>
+      <c r="G154" s="445"/>
+      <c r="H154" s="67"/>
+      <c r="I154" s="445"/>
+      <c r="J154" s="67"/>
+      <c r="K154" s="445"/>
+      <c r="L154" s="67"/>
+      <c r="M154" s="68"/>
+    </row>
+    <row r="155" spans="1:15" ht="15" customHeight="1">
+      <c r="A155" s="454"/>
+      <c r="B155" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="C155" s="447"/>
+      <c r="D155" s="448"/>
+      <c r="E155" s="449"/>
+      <c r="F155" s="444"/>
+      <c r="G155" s="446"/>
+      <c r="H155" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="I155" s="446"/>
+      <c r="J155" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="K155" s="446"/>
+      <c r="L155" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="M155" s="72"/>
+    </row>
+    <row r="156" spans="1:15" ht="15" customHeight="1">
+      <c r="A156" s="454"/>
+      <c r="B156" s="433" t="s">
+        <v>109</v>
+      </c>
+      <c r="C156" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D156" s="74"/>
+      <c r="E156" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F156" s="74"/>
+      <c r="G156" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H156" s="76"/>
+      <c r="I156" s="76"/>
+      <c r="J156" s="76"/>
+      <c r="K156" s="76"/>
+      <c r="L156" s="76"/>
+      <c r="M156" s="77"/>
+    </row>
+    <row r="157" spans="1:15" ht="15" customHeight="1">
+      <c r="A157" s="454"/>
+      <c r="B157" s="434"/>
+      <c r="C157" s="78"/>
+      <c r="D157" s="79"/>
+      <c r="E157" s="80"/>
+      <c r="F157" s="81"/>
+      <c r="G157" s="436"/>
+      <c r="H157" s="436"/>
+      <c r="I157" s="436"/>
+      <c r="J157" s="436"/>
+      <c r="K157" s="436"/>
+      <c r="L157" s="436"/>
+      <c r="M157" s="437"/>
+    </row>
+    <row r="158" spans="1:15" ht="15" customHeight="1">
+      <c r="A158" s="454"/>
+      <c r="B158" s="435"/>
+      <c r="C158" s="438"/>
+      <c r="D158" s="439"/>
+      <c r="E158" s="439"/>
+      <c r="F158" s="439"/>
+      <c r="G158" s="439"/>
+      <c r="H158" s="439"/>
+      <c r="I158" s="439"/>
+      <c r="J158" s="439"/>
+      <c r="K158" s="439"/>
+      <c r="L158" s="439"/>
+      <c r="M158" s="440"/>
+    </row>
+    <row r="159" spans="1:15" ht="15" customHeight="1">
+      <c r="A159" s="454"/>
+      <c r="B159" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C159" s="441"/>
+      <c r="D159" s="442"/>
+      <c r="E159" s="443"/>
+      <c r="F159" s="444" t="s">
+        <v>107</v>
+      </c>
+      <c r="G159" s="445"/>
+      <c r="H159" s="67"/>
+      <c r="I159" s="445"/>
+      <c r="J159" s="67"/>
+      <c r="K159" s="445"/>
+      <c r="L159" s="67"/>
+      <c r="M159" s="68"/>
+    </row>
+    <row r="160" spans="1:15" ht="15" customHeight="1">
+      <c r="A160" s="454"/>
+      <c r="B160" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="C160" s="447"/>
+      <c r="D160" s="448"/>
+      <c r="E160" s="449"/>
+      <c r="F160" s="444"/>
+      <c r="G160" s="446"/>
+      <c r="H160" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="I160" s="446"/>
+      <c r="J160" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="K160" s="446"/>
+      <c r="L160" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="M160" s="72"/>
+    </row>
+    <row r="161" spans="1:13" ht="15" customHeight="1">
+      <c r="A161" s="454"/>
+      <c r="B161" s="433" t="s">
+        <v>109</v>
+      </c>
+      <c r="C161" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D161" s="74"/>
+      <c r="E161" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F161" s="74"/>
+      <c r="G161" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H161" s="76"/>
+      <c r="I161" s="76"/>
+      <c r="J161" s="76"/>
+      <c r="K161" s="76"/>
+      <c r="L161" s="76"/>
+      <c r="M161" s="77"/>
+    </row>
+    <row r="162" spans="1:13" ht="15" customHeight="1">
+      <c r="A162" s="454"/>
+      <c r="B162" s="434"/>
+      <c r="C162" s="78"/>
+      <c r="D162" s="79"/>
+      <c r="E162" s="80"/>
+      <c r="F162" s="81"/>
+      <c r="G162" s="436"/>
+      <c r="H162" s="436"/>
+      <c r="I162" s="436"/>
+      <c r="J162" s="436"/>
+      <c r="K162" s="436"/>
+      <c r="L162" s="436"/>
+      <c r="M162" s="437"/>
+    </row>
+    <row r="163" spans="1:13" ht="15" customHeight="1">
+      <c r="A163" s="454"/>
+      <c r="B163" s="435"/>
+      <c r="C163" s="438"/>
+      <c r="D163" s="439"/>
+      <c r="E163" s="439"/>
+      <c r="F163" s="439"/>
+      <c r="G163" s="439"/>
+      <c r="H163" s="439"/>
+      <c r="I163" s="439"/>
+      <c r="J163" s="439"/>
+      <c r="K163" s="439"/>
+      <c r="L163" s="439"/>
+      <c r="M163" s="440"/>
+    </row>
+    <row r="164" spans="1:13" ht="15" customHeight="1">
+      <c r="A164" s="454"/>
+      <c r="B164" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C164" s="441"/>
+      <c r="D164" s="442"/>
+      <c r="E164" s="443"/>
+      <c r="F164" s="444" t="s">
+        <v>107</v>
+      </c>
+      <c r="G164" s="445"/>
+      <c r="H164" s="67"/>
+      <c r="I164" s="445"/>
+      <c r="J164" s="67"/>
+      <c r="K164" s="445"/>
+      <c r="L164" s="67"/>
+      <c r="M164" s="68"/>
+    </row>
+    <row r="165" spans="1:13" ht="15" customHeight="1">
+      <c r="A165" s="454"/>
+      <c r="B165" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="C165" s="447"/>
+      <c r="D165" s="448"/>
+      <c r="E165" s="449"/>
+      <c r="F165" s="444"/>
+      <c r="G165" s="446"/>
+      <c r="H165" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="I165" s="446"/>
+      <c r="J165" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="K165" s="446"/>
+      <c r="L165" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="M165" s="72"/>
+    </row>
+    <row r="166" spans="1:13" ht="15" customHeight="1">
+      <c r="A166" s="454"/>
+      <c r="B166" s="433" t="s">
+        <v>109</v>
+      </c>
+      <c r="C166" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D166" s="74"/>
+      <c r="E166" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F166" s="74"/>
+      <c r="G166" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H166" s="76"/>
+      <c r="I166" s="76"/>
+      <c r="J166" s="76"/>
+      <c r="K166" s="76"/>
+      <c r="L166" s="76"/>
+      <c r="M166" s="77"/>
+    </row>
+    <row r="167" spans="1:13" ht="15" customHeight="1">
+      <c r="A167" s="454"/>
+      <c r="B167" s="434"/>
+      <c r="C167" s="78"/>
+      <c r="D167" s="79"/>
+      <c r="E167" s="80"/>
+      <c r="F167" s="81"/>
+      <c r="G167" s="436"/>
+      <c r="H167" s="436"/>
+      <c r="I167" s="436"/>
+      <c r="J167" s="436"/>
+      <c r="K167" s="436"/>
+      <c r="L167" s="436"/>
+      <c r="M167" s="437"/>
+    </row>
+    <row r="168" spans="1:13" ht="15" customHeight="1">
+      <c r="A168" s="454"/>
+      <c r="B168" s="435"/>
+      <c r="C168" s="438"/>
+      <c r="D168" s="439"/>
+      <c r="E168" s="439"/>
+      <c r="F168" s="439"/>
+      <c r="G168" s="439"/>
+      <c r="H168" s="439"/>
+      <c r="I168" s="439"/>
+      <c r="J168" s="439"/>
+      <c r="K168" s="439"/>
+      <c r="L168" s="439"/>
+      <c r="M168" s="440"/>
+    </row>
+    <row r="169" spans="1:13" ht="15" customHeight="1">
+      <c r="A169" s="454"/>
+      <c r="B169" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C169" s="441"/>
+      <c r="D169" s="442"/>
+      <c r="E169" s="443"/>
+      <c r="F169" s="444" t="s">
+        <v>107</v>
+      </c>
+      <c r="G169" s="445"/>
+      <c r="H169" s="67"/>
+      <c r="I169" s="445"/>
+      <c r="J169" s="67"/>
+      <c r="K169" s="445"/>
+      <c r="L169" s="67"/>
+      <c r="M169" s="68"/>
+    </row>
+    <row r="170" spans="1:13" ht="15" customHeight="1">
+      <c r="A170" s="454"/>
+      <c r="B170" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="C170" s="447"/>
+      <c r="D170" s="448"/>
+      <c r="E170" s="449"/>
+      <c r="F170" s="444"/>
+      <c r="G170" s="446"/>
+      <c r="H170" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="I170" s="446"/>
+      <c r="J170" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="K170" s="446"/>
+      <c r="L170" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="M170" s="72"/>
+    </row>
+    <row r="171" spans="1:13" ht="15" customHeight="1">
+      <c r="A171" s="454"/>
+      <c r="B171" s="433" t="s">
+        <v>109</v>
+      </c>
+      <c r="C171" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D171" s="74"/>
+      <c r="E171" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F171" s="74"/>
+      <c r="G171" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H171" s="76"/>
+      <c r="I171" s="76"/>
+      <c r="J171" s="76"/>
+      <c r="K171" s="76"/>
+      <c r="L171" s="76"/>
+      <c r="M171" s="77"/>
+    </row>
+    <row r="172" spans="1:13" ht="15" customHeight="1">
+      <c r="A172" s="454"/>
+      <c r="B172" s="434"/>
+      <c r="C172" s="78"/>
+      <c r="D172" s="79"/>
+      <c r="E172" s="80"/>
+      <c r="F172" s="81"/>
+      <c r="G172" s="436"/>
+      <c r="H172" s="436"/>
+      <c r="I172" s="436"/>
+      <c r="J172" s="436"/>
+      <c r="K172" s="436"/>
+      <c r="L172" s="436"/>
+      <c r="M172" s="437"/>
+    </row>
+    <row r="173" spans="1:13" ht="15" customHeight="1">
+      <c r="A173" s="454"/>
+      <c r="B173" s="435"/>
+      <c r="C173" s="438"/>
+      <c r="D173" s="439"/>
+      <c r="E173" s="439"/>
+      <c r="F173" s="439"/>
+      <c r="G173" s="439"/>
+      <c r="H173" s="439"/>
+      <c r="I173" s="439"/>
+      <c r="J173" s="439"/>
+      <c r="K173" s="439"/>
+      <c r="L173" s="439"/>
+      <c r="M173" s="440"/>
+    </row>
+    <row r="174" spans="1:13" ht="15" customHeight="1">
+      <c r="A174" s="454"/>
+      <c r="B174" s="65" t="s">
+        <v>100</v>
+      </c>
+      <c r="C174" s="441"/>
+      <c r="D174" s="442"/>
+      <c r="E174" s="443"/>
+      <c r="F174" s="444" t="s">
+        <v>107</v>
+      </c>
+      <c r="G174" s="445"/>
+      <c r="H174" s="67"/>
+      <c r="I174" s="445"/>
+      <c r="J174" s="67"/>
+      <c r="K174" s="445"/>
+      <c r="L174" s="67"/>
+      <c r="M174" s="68"/>
+    </row>
+    <row r="175" spans="1:13" ht="15" customHeight="1">
+      <c r="A175" s="454"/>
+      <c r="B175" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="C175" s="447"/>
+      <c r="D175" s="448"/>
+      <c r="E175" s="449"/>
+      <c r="F175" s="444"/>
+      <c r="G175" s="446"/>
+      <c r="H175" s="70" t="s">
+        <v>136</v>
+      </c>
+      <c r="I175" s="446"/>
+      <c r="J175" s="70" t="s">
+        <v>137</v>
+      </c>
+      <c r="K175" s="446"/>
+      <c r="L175" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="M175" s="72"/>
+    </row>
+    <row r="176" spans="1:13" ht="15" customHeight="1">
+      <c r="A176" s="454"/>
+      <c r="B176" s="433" t="s">
+        <v>109</v>
+      </c>
+      <c r="C176" s="73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D176" s="74"/>
+      <c r="E176" s="75" t="s">
+        <v>103</v>
+      </c>
+      <c r="F176" s="74"/>
+      <c r="G176" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="H176" s="76"/>
+      <c r="I176" s="76"/>
+      <c r="J176" s="76"/>
+      <c r="K176" s="76"/>
+      <c r="L176" s="76"/>
+      <c r="M176" s="77"/>
+    </row>
+    <row r="177" spans="1:15" ht="15" customHeight="1">
+      <c r="A177" s="454"/>
+      <c r="B177" s="434"/>
+      <c r="C177" s="78"/>
+      <c r="D177" s="79"/>
+      <c r="E177" s="80"/>
+      <c r="F177" s="81"/>
+      <c r="G177" s="436"/>
+      <c r="H177" s="436"/>
+      <c r="I177" s="436"/>
+      <c r="J177" s="436"/>
+      <c r="K177" s="436"/>
+      <c r="L177" s="436"/>
+      <c r="M177" s="437"/>
+    </row>
+    <row r="178" spans="1:15" ht="15" customHeight="1">
+      <c r="A178" s="455"/>
+      <c r="B178" s="435"/>
+      <c r="C178" s="438"/>
+      <c r="D178" s="439"/>
+      <c r="E178" s="439"/>
+      <c r="F178" s="439"/>
+      <c r="G178" s="439"/>
+      <c r="H178" s="439"/>
+      <c r="I178" s="439"/>
+      <c r="J178" s="439"/>
+      <c r="K178" s="439"/>
+      <c r="L178" s="439"/>
+      <c r="M178" s="440"/>
+    </row>
+    <row r="179" spans="1:15" ht="5.25" customHeight="1">
+      <c r="A179" s="117"/>
+      <c r="B179" s="18"/>
+      <c r="C179" s="122"/>
+      <c r="D179" s="122"/>
+      <c r="E179" s="122"/>
+      <c r="F179" s="122"/>
+      <c r="G179" s="122"/>
+      <c r="H179" s="122"/>
+      <c r="I179" s="122"/>
+      <c r="J179" s="122"/>
+      <c r="K179" s="122"/>
+      <c r="L179" s="122"/>
+      <c r="M179" s="122"/>
+    </row>
+    <row r="180" spans="1:15" ht="15" customHeight="1">
+      <c r="A180" s="123" t="s">
         <v>298</v>
       </c>
-      <c r="BL3" s="673"/>
-[...16 lines deleted...]
-      <c r="D4" s="691" t="s">
+      <c r="N180" s="17"/>
+      <c r="O180" s="18"/>
+    </row>
+    <row r="181" spans="1:15" ht="15" customHeight="1">
+      <c r="A181" s="419" t="s">
         <v>299</v>
       </c>
-      <c r="E4" s="691"/>
-[...20 lines deleted...]
-      <c r="Z4" s="303" t="s">
+      <c r="B181" s="418" t="s">
         <v>300</v>
       </c>
-      <c r="AA4" s="103"/>
-[...4 lines deleted...]
-      <c r="D5" s="1022" t="s">
+      <c r="C181" s="418"/>
+      <c r="D181" s="426" t="s">
         <v>301</v>
       </c>
-      <c r="E5" s="1022"/>
-[...168 lines deleted...]
-      <c r="G7" s="685" t="s">
+      <c r="E181" s="426"/>
+      <c r="F181" s="426" t="s">
         <v>302</v>
       </c>
-      <c r="H7" s="685"/>
-[...255 lines deleted...]
-      <c r="D11" s="115" t="s">
+      <c r="G181" s="426"/>
+      <c r="H181" s="426"/>
+      <c r="I181" s="426"/>
+      <c r="J181" s="426" t="s">
         <v>303</v>
       </c>
-      <c r="E11" s="116"/>
-[...18 lines deleted...]
-      <c r="Z11" s="109" t="s">
+      <c r="K181" s="426"/>
+      <c r="L181" s="426"/>
+      <c r="M181" s="426"/>
+      <c r="N181" s="17"/>
+      <c r="O181" s="18"/>
+    </row>
+    <row r="182" spans="1:15" ht="15" customHeight="1">
+      <c r="A182" s="419"/>
+      <c r="B182" s="418"/>
+      <c r="C182" s="418"/>
+      <c r="D182" s="427"/>
+      <c r="E182" s="428"/>
+      <c r="F182" s="427"/>
+      <c r="G182" s="429"/>
+      <c r="H182" s="429"/>
+      <c r="I182" s="428"/>
+      <c r="J182" s="430"/>
+      <c r="K182" s="431"/>
+      <c r="L182" s="431"/>
+      <c r="M182" s="432"/>
+      <c r="N182" s="17"/>
+      <c r="O182" s="18"/>
+    </row>
+    <row r="183" spans="1:15" ht="15" customHeight="1">
+      <c r="A183" s="419"/>
+      <c r="B183" s="418"/>
+      <c r="C183" s="418"/>
+      <c r="D183" s="420"/>
+      <c r="E183" s="421"/>
+      <c r="F183" s="420"/>
+      <c r="G183" s="422"/>
+      <c r="H183" s="422"/>
+      <c r="I183" s="421"/>
+      <c r="J183" s="423"/>
+      <c r="K183" s="424"/>
+      <c r="L183" s="424"/>
+      <c r="M183" s="425"/>
+      <c r="N183" s="17"/>
+      <c r="O183" s="18"/>
+    </row>
+    <row r="184" spans="1:15" ht="15" customHeight="1">
+      <c r="A184" s="419"/>
+      <c r="B184" s="418"/>
+      <c r="C184" s="418"/>
+      <c r="D184" s="420"/>
+      <c r="E184" s="421"/>
+      <c r="F184" s="420"/>
+      <c r="G184" s="422"/>
+      <c r="H184" s="422"/>
+      <c r="I184" s="421"/>
+      <c r="J184" s="423"/>
+      <c r="K184" s="424"/>
+      <c r="L184" s="424"/>
+      <c r="M184" s="425"/>
+      <c r="N184" s="17"/>
+      <c r="O184" s="18"/>
+    </row>
+    <row r="185" spans="1:15" ht="15" customHeight="1">
+      <c r="A185" s="419"/>
+      <c r="B185" s="418"/>
+      <c r="C185" s="418"/>
+      <c r="D185" s="411"/>
+      <c r="E185" s="412"/>
+      <c r="F185" s="411"/>
+      <c r="G185" s="413"/>
+      <c r="H185" s="413"/>
+      <c r="I185" s="412"/>
+      <c r="J185" s="414"/>
+      <c r="K185" s="415"/>
+      <c r="L185" s="415"/>
+      <c r="M185" s="416"/>
+      <c r="N185" s="17"/>
+      <c r="O185" s="18"/>
+    </row>
+    <row r="186" spans="1:15" ht="15" customHeight="1">
+      <c r="A186" s="419"/>
+      <c r="B186" s="418" t="s">
         <v>304</v>
       </c>
-      <c r="AP11" s="717" t="s">
-[...170 lines deleted...]
-      <c r="D14" s="1026" t="s">
+      <c r="C186" s="418"/>
+      <c r="D186" s="426" t="s">
         <v>301</v>
       </c>
-      <c r="E14" s="1027"/>
-[...6493 lines deleted...]
-      <c r="G89" s="3"/>
+      <c r="E186" s="426"/>
+      <c r="F186" s="426" t="s">
+        <v>302</v>
+      </c>
+      <c r="G186" s="426"/>
+      <c r="H186" s="426"/>
+      <c r="I186" s="426"/>
+      <c r="J186" s="426" t="s">
+        <v>303</v>
+      </c>
+      <c r="K186" s="426"/>
+      <c r="L186" s="426"/>
+      <c r="M186" s="426"/>
+      <c r="N186" s="17"/>
+      <c r="O186" s="18"/>
+    </row>
+    <row r="187" spans="1:15" ht="15" customHeight="1">
+      <c r="A187" s="419"/>
+      <c r="B187" s="418"/>
+      <c r="C187" s="418"/>
+      <c r="D187" s="427"/>
+      <c r="E187" s="428"/>
+      <c r="F187" s="427"/>
+      <c r="G187" s="429"/>
+      <c r="H187" s="429"/>
+      <c r="I187" s="428"/>
+      <c r="J187" s="430"/>
+      <c r="K187" s="431"/>
+      <c r="L187" s="431"/>
+      <c r="M187" s="432"/>
+      <c r="N187" s="17"/>
+      <c r="O187" s="18"/>
+    </row>
+    <row r="188" spans="1:15" ht="15" customHeight="1">
+      <c r="A188" s="419"/>
+      <c r="B188" s="418"/>
+      <c r="C188" s="418"/>
+      <c r="D188" s="420"/>
+      <c r="E188" s="421"/>
+      <c r="F188" s="420"/>
+      <c r="G188" s="422"/>
+      <c r="H188" s="422"/>
+      <c r="I188" s="421"/>
+      <c r="J188" s="423"/>
+      <c r="K188" s="424"/>
+      <c r="L188" s="424"/>
+      <c r="M188" s="425"/>
+      <c r="N188" s="17"/>
+      <c r="O188" s="18"/>
+    </row>
+    <row r="189" spans="1:15" ht="15" customHeight="1">
+      <c r="A189" s="419"/>
+      <c r="B189" s="418"/>
+      <c r="C189" s="418"/>
+      <c r="D189" s="420"/>
+      <c r="E189" s="421"/>
+      <c r="F189" s="420"/>
+      <c r="G189" s="422"/>
+      <c r="H189" s="422"/>
+      <c r="I189" s="421"/>
+      <c r="J189" s="423"/>
+      <c r="K189" s="424"/>
+      <c r="L189" s="424"/>
+      <c r="M189" s="425"/>
+      <c r="N189" s="17"/>
+      <c r="O189" s="18"/>
+    </row>
+    <row r="190" spans="1:15" ht="15" customHeight="1">
+      <c r="A190" s="419"/>
+      <c r="B190" s="418"/>
+      <c r="C190" s="418"/>
+      <c r="D190" s="411"/>
+      <c r="E190" s="412"/>
+      <c r="F190" s="411"/>
+      <c r="G190" s="413"/>
+      <c r="H190" s="413"/>
+      <c r="I190" s="412"/>
+      <c r="J190" s="414"/>
+      <c r="K190" s="415"/>
+      <c r="L190" s="415"/>
+      <c r="M190" s="416"/>
+      <c r="N190" s="17"/>
+      <c r="O190" s="18"/>
+    </row>
+    <row r="191" spans="1:15" ht="4.5" customHeight="1">
+      <c r="A191" s="125"/>
+      <c r="B191" s="126"/>
+      <c r="C191" s="126"/>
+      <c r="D191" s="127"/>
+      <c r="E191" s="127"/>
+      <c r="F191" s="127"/>
+      <c r="G191" s="127"/>
+      <c r="H191" s="127"/>
+      <c r="I191" s="127"/>
+      <c r="J191" s="127"/>
+      <c r="K191" s="127"/>
+      <c r="L191" s="127"/>
+      <c r="M191" s="127"/>
+    </row>
+    <row r="192" spans="1:15" ht="15" customHeight="1">
+      <c r="A192" s="123" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" ht="15" customHeight="1">
+      <c r="A193" s="417" t="s">
+        <v>127</v>
+      </c>
+      <c r="B193" s="417"/>
+      <c r="C193" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="D193" s="404"/>
+      <c r="E193" s="404"/>
+      <c r="F193" s="404"/>
+      <c r="G193" s="405" t="s">
+        <v>129</v>
+      </c>
+      <c r="H193" s="405"/>
+      <c r="I193" s="406"/>
+      <c r="J193" s="406"/>
+      <c r="K193" s="406"/>
+      <c r="L193" s="406"/>
+      <c r="M193" s="406"/>
+    </row>
+    <row r="194" spans="1:13" ht="15" customHeight="1">
+      <c r="A194" s="417"/>
+      <c r="B194" s="417"/>
+      <c r="C194" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="D194" s="404"/>
+      <c r="E194" s="404"/>
+      <c r="F194" s="404"/>
+      <c r="G194" s="405" t="s">
+        <v>129</v>
+      </c>
+      <c r="H194" s="405"/>
+      <c r="I194" s="406"/>
+      <c r="J194" s="406"/>
+      <c r="K194" s="406"/>
+      <c r="L194" s="406"/>
+      <c r="M194" s="406"/>
+    </row>
+    <row r="195" spans="1:13" ht="15" customHeight="1">
+      <c r="A195" s="417"/>
+      <c r="B195" s="417"/>
+      <c r="C195" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="D195" s="404"/>
+      <c r="E195" s="404"/>
+      <c r="F195" s="404"/>
+      <c r="G195" s="405" t="s">
+        <v>129</v>
+      </c>
+      <c r="H195" s="405"/>
+      <c r="I195" s="406"/>
+      <c r="J195" s="406"/>
+      <c r="K195" s="406"/>
+      <c r="L195" s="406"/>
+      <c r="M195" s="406"/>
+    </row>
+    <row r="196" spans="1:13" ht="15" customHeight="1">
+      <c r="A196" s="407" t="s">
+        <v>148</v>
+      </c>
+      <c r="B196" s="407"/>
+      <c r="C196" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="D196" s="408"/>
+      <c r="E196" s="409"/>
+      <c r="F196" s="409"/>
+      <c r="G196" s="409"/>
+      <c r="H196" s="409"/>
+      <c r="I196" s="409"/>
+      <c r="J196" s="409"/>
+      <c r="K196" s="409"/>
+      <c r="L196" s="409"/>
+      <c r="M196" s="410"/>
+    </row>
+    <row r="197" spans="1:13" ht="15" customHeight="1">
+      <c r="A197" s="407"/>
+      <c r="B197" s="407"/>
+      <c r="C197" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="D197" s="408"/>
+      <c r="E197" s="409"/>
+      <c r="F197" s="409"/>
+      <c r="G197" s="409"/>
+      <c r="H197" s="409"/>
+      <c r="I197" s="409"/>
+      <c r="J197" s="409"/>
+      <c r="K197" s="409"/>
+      <c r="L197" s="409"/>
+      <c r="M197" s="410"/>
+    </row>
+    <row r="198" spans="1:13">
+      <c r="A198" s="407"/>
+      <c r="B198" s="407"/>
+      <c r="C198" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="D198" s="408"/>
+      <c r="E198" s="409"/>
+      <c r="F198" s="409"/>
+      <c r="G198" s="409"/>
+      <c r="H198" s="409"/>
+      <c r="I198" s="409"/>
+      <c r="J198" s="409"/>
+      <c r="K198" s="409"/>
+      <c r="L198" s="409"/>
+      <c r="M198" s="410"/>
     </row>
   </sheetData>
-  <sheetProtection insertRows="0"/>
-[...537 lines deleted...]
-    <mergeCell ref="BO3:BR3"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ncr/hFZKW7IMR5O+YdXqLoE1ptNYfy7cfH/RG0bflHod27NpQ6NDDJ6tbbrS1XEVYQVZdxOYYM75Ohpq0jjGkA==" saltValue="9RaQ+b270gicD1ka29fWkA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="385">
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="H15:M15"/>
+    <mergeCell ref="B16:C18"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:M16"/>
+    <mergeCell ref="D17:E18"/>
+    <mergeCell ref="A10:A18"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="A19:A23"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="G22:M22"/>
+    <mergeCell ref="C23:M23"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="H24:M24"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="A26:B27"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="F35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A32:M32"/>
+    <mergeCell ref="A33:B35"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="H34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="A38:B39"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="H38:M38"/>
+    <mergeCell ref="D39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:M41"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A44:A59"/>
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="G47:M47"/>
+    <mergeCell ref="C48:M48"/>
+    <mergeCell ref="C49:M49"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:M52"/>
+    <mergeCell ref="B53:C54"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F53:M53"/>
+    <mergeCell ref="E54:F54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="B50:C51"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:M51"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="F57:H57"/>
+    <mergeCell ref="B58:C59"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L58:M59"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="I55:K55"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="A60:A75"/>
+    <mergeCell ref="C60:M60"/>
+    <mergeCell ref="C61:M61"/>
+    <mergeCell ref="B62:B64"/>
+    <mergeCell ref="G63:M63"/>
+    <mergeCell ref="C64:M64"/>
+    <mergeCell ref="C65:M65"/>
+    <mergeCell ref="B66:C67"/>
+    <mergeCell ref="E66:F66"/>
+    <mergeCell ref="H66:K66"/>
+    <mergeCell ref="L66:M67"/>
+    <mergeCell ref="E67:F67"/>
+    <mergeCell ref="H67:K67"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="D68:M68"/>
+    <mergeCell ref="B69:C70"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="F69:M69"/>
+    <mergeCell ref="E70:F70"/>
+    <mergeCell ref="H70:K70"/>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="F73:H73"/>
+    <mergeCell ref="B74:C75"/>
+    <mergeCell ref="E74:F74"/>
+    <mergeCell ref="H74:K74"/>
+    <mergeCell ref="L74:M75"/>
+    <mergeCell ref="E75:F75"/>
+    <mergeCell ref="H75:K75"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="I71:K71"/>
+    <mergeCell ref="B72:E72"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="A76:A91"/>
+    <mergeCell ref="C76:M76"/>
+    <mergeCell ref="C77:M77"/>
+    <mergeCell ref="B78:B80"/>
+    <mergeCell ref="G79:M79"/>
+    <mergeCell ref="C80:M80"/>
+    <mergeCell ref="C81:M81"/>
+    <mergeCell ref="B82:C83"/>
+    <mergeCell ref="E82:F82"/>
+    <mergeCell ref="H82:K82"/>
+    <mergeCell ref="L82:M83"/>
+    <mergeCell ref="E83:F83"/>
+    <mergeCell ref="H83:K83"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="D84:M84"/>
+    <mergeCell ref="B85:C86"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="F85:M85"/>
+    <mergeCell ref="E86:F86"/>
+    <mergeCell ref="H86:K86"/>
+    <mergeCell ref="B89:E89"/>
+    <mergeCell ref="F89:H89"/>
+    <mergeCell ref="B90:C91"/>
+    <mergeCell ref="E90:F90"/>
+    <mergeCell ref="H90:K90"/>
+    <mergeCell ref="L90:M91"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="H91:K91"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="I87:K87"/>
+    <mergeCell ref="B88:E88"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="H100:K100"/>
+    <mergeCell ref="L100:M101"/>
+    <mergeCell ref="E101:F101"/>
+    <mergeCell ref="H101:K101"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="D102:M102"/>
+    <mergeCell ref="A93:M93"/>
+    <mergeCell ref="A94:A109"/>
+    <mergeCell ref="C94:M94"/>
+    <mergeCell ref="C95:M95"/>
+    <mergeCell ref="B96:B98"/>
+    <mergeCell ref="G97:M97"/>
+    <mergeCell ref="C98:M98"/>
+    <mergeCell ref="C99:M99"/>
+    <mergeCell ref="B100:C101"/>
+    <mergeCell ref="E100:F100"/>
+    <mergeCell ref="B103:C104"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="F103:M103"/>
+    <mergeCell ref="E104:F104"/>
+    <mergeCell ref="H104:K104"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="F105:H105"/>
+    <mergeCell ref="I105:M105"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="D106:M106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="D107:M107"/>
+    <mergeCell ref="B108:C109"/>
+    <mergeCell ref="E108:F108"/>
+    <mergeCell ref="H108:K108"/>
+    <mergeCell ref="L108:M109"/>
+    <mergeCell ref="E109:F109"/>
+    <mergeCell ref="H109:K109"/>
+    <mergeCell ref="A110:A125"/>
+    <mergeCell ref="C110:M110"/>
+    <mergeCell ref="C111:M111"/>
+    <mergeCell ref="B112:B114"/>
+    <mergeCell ref="G113:M113"/>
+    <mergeCell ref="C114:M114"/>
+    <mergeCell ref="C115:M115"/>
+    <mergeCell ref="B116:C117"/>
+    <mergeCell ref="E116:F116"/>
+    <mergeCell ref="H116:K116"/>
+    <mergeCell ref="L116:M117"/>
+    <mergeCell ref="E117:F117"/>
+    <mergeCell ref="H117:K117"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="D118:M118"/>
+    <mergeCell ref="B119:C120"/>
+    <mergeCell ref="D119:E119"/>
+    <mergeCell ref="F119:M119"/>
+    <mergeCell ref="E120:F120"/>
+    <mergeCell ref="H120:K120"/>
+    <mergeCell ref="B123:C123"/>
+    <mergeCell ref="D123:M123"/>
+    <mergeCell ref="B124:C125"/>
+    <mergeCell ref="E124:F124"/>
+    <mergeCell ref="H124:K124"/>
+    <mergeCell ref="L124:M125"/>
+    <mergeCell ref="E125:F125"/>
+    <mergeCell ref="H125:K125"/>
+    <mergeCell ref="B121:C121"/>
+    <mergeCell ref="D121:E121"/>
+    <mergeCell ref="F121:H121"/>
+    <mergeCell ref="I121:M121"/>
+    <mergeCell ref="B122:C122"/>
+    <mergeCell ref="D122:M122"/>
+    <mergeCell ref="A126:A141"/>
+    <mergeCell ref="C126:M126"/>
+    <mergeCell ref="C127:M127"/>
+    <mergeCell ref="B128:B130"/>
+    <mergeCell ref="G129:M129"/>
+    <mergeCell ref="C130:M130"/>
+    <mergeCell ref="C131:M131"/>
+    <mergeCell ref="B132:C133"/>
+    <mergeCell ref="E132:F132"/>
+    <mergeCell ref="H132:K132"/>
+    <mergeCell ref="L132:M133"/>
+    <mergeCell ref="E133:F133"/>
+    <mergeCell ref="H133:K133"/>
+    <mergeCell ref="B134:C134"/>
+    <mergeCell ref="D134:M134"/>
+    <mergeCell ref="B135:C136"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="F135:M135"/>
+    <mergeCell ref="E136:F136"/>
+    <mergeCell ref="H136:K136"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="D139:M139"/>
+    <mergeCell ref="B140:C141"/>
+    <mergeCell ref="E140:F140"/>
+    <mergeCell ref="H140:K140"/>
+    <mergeCell ref="L140:M141"/>
+    <mergeCell ref="E141:F141"/>
+    <mergeCell ref="H141:K141"/>
+    <mergeCell ref="B137:C137"/>
+    <mergeCell ref="D137:E137"/>
+    <mergeCell ref="F137:H137"/>
+    <mergeCell ref="I137:M137"/>
+    <mergeCell ref="B138:C138"/>
+    <mergeCell ref="D138:M138"/>
+    <mergeCell ref="A143:M143"/>
+    <mergeCell ref="A144:M144"/>
+    <mergeCell ref="A145:M145"/>
+    <mergeCell ref="A146:M146"/>
+    <mergeCell ref="A149:A178"/>
+    <mergeCell ref="C149:E149"/>
+    <mergeCell ref="F149:F150"/>
+    <mergeCell ref="G149:G150"/>
+    <mergeCell ref="I149:I150"/>
+    <mergeCell ref="K149:K150"/>
+    <mergeCell ref="C150:E150"/>
+    <mergeCell ref="B151:B153"/>
+    <mergeCell ref="G152:M152"/>
+    <mergeCell ref="C153:M153"/>
+    <mergeCell ref="C154:E154"/>
+    <mergeCell ref="F154:F155"/>
+    <mergeCell ref="G154:G155"/>
+    <mergeCell ref="I154:I155"/>
+    <mergeCell ref="K154:K155"/>
+    <mergeCell ref="C155:E155"/>
+    <mergeCell ref="B156:B158"/>
+    <mergeCell ref="G157:M157"/>
+    <mergeCell ref="C158:M158"/>
+    <mergeCell ref="C159:E159"/>
+    <mergeCell ref="F159:F160"/>
+    <mergeCell ref="G159:G160"/>
+    <mergeCell ref="I159:I160"/>
+    <mergeCell ref="K159:K160"/>
+    <mergeCell ref="C160:E160"/>
+    <mergeCell ref="B161:B163"/>
+    <mergeCell ref="G162:M162"/>
+    <mergeCell ref="C163:M163"/>
+    <mergeCell ref="C164:E164"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="G164:G165"/>
+    <mergeCell ref="I164:I165"/>
+    <mergeCell ref="K164:K165"/>
+    <mergeCell ref="C165:E165"/>
+    <mergeCell ref="B166:B168"/>
+    <mergeCell ref="G167:M167"/>
+    <mergeCell ref="C168:M168"/>
+    <mergeCell ref="C169:E169"/>
+    <mergeCell ref="F169:F170"/>
+    <mergeCell ref="G169:G170"/>
+    <mergeCell ref="I169:I170"/>
+    <mergeCell ref="K169:K170"/>
+    <mergeCell ref="C170:E170"/>
+    <mergeCell ref="B171:B173"/>
+    <mergeCell ref="G172:M172"/>
+    <mergeCell ref="C173:M173"/>
+    <mergeCell ref="C174:E174"/>
+    <mergeCell ref="F174:F175"/>
+    <mergeCell ref="G174:G175"/>
+    <mergeCell ref="I174:I175"/>
+    <mergeCell ref="K174:K175"/>
+    <mergeCell ref="C175:E175"/>
+    <mergeCell ref="J182:M182"/>
+    <mergeCell ref="D183:E183"/>
+    <mergeCell ref="F183:I183"/>
+    <mergeCell ref="J183:M183"/>
+    <mergeCell ref="D184:E184"/>
+    <mergeCell ref="F184:I184"/>
+    <mergeCell ref="J184:M184"/>
+    <mergeCell ref="B176:B178"/>
+    <mergeCell ref="G177:M177"/>
+    <mergeCell ref="C178:M178"/>
+    <mergeCell ref="B181:C185"/>
+    <mergeCell ref="D181:E181"/>
+    <mergeCell ref="F181:I181"/>
+    <mergeCell ref="J181:M181"/>
+    <mergeCell ref="D182:E182"/>
+    <mergeCell ref="F182:I182"/>
+    <mergeCell ref="J189:M189"/>
+    <mergeCell ref="D185:E185"/>
+    <mergeCell ref="F185:I185"/>
+    <mergeCell ref="J185:M185"/>
+    <mergeCell ref="D186:E186"/>
+    <mergeCell ref="F186:I186"/>
+    <mergeCell ref="J186:M186"/>
+    <mergeCell ref="D187:E187"/>
+    <mergeCell ref="F187:I187"/>
+    <mergeCell ref="J187:M187"/>
+    <mergeCell ref="D195:F195"/>
+    <mergeCell ref="G195:H195"/>
+    <mergeCell ref="I195:M195"/>
+    <mergeCell ref="A196:B198"/>
+    <mergeCell ref="D196:M196"/>
+    <mergeCell ref="D197:M197"/>
+    <mergeCell ref="D198:M198"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="F190:I190"/>
+    <mergeCell ref="J190:M190"/>
+    <mergeCell ref="A193:B195"/>
+    <mergeCell ref="D193:F193"/>
+    <mergeCell ref="G193:H193"/>
+    <mergeCell ref="I193:M193"/>
+    <mergeCell ref="D194:F194"/>
+    <mergeCell ref="G194:H194"/>
+    <mergeCell ref="I194:M194"/>
+    <mergeCell ref="B186:C190"/>
+    <mergeCell ref="A181:A190"/>
+    <mergeCell ref="D188:E188"/>
+    <mergeCell ref="F188:I188"/>
+    <mergeCell ref="J188:M188"/>
+    <mergeCell ref="D189:E189"/>
+    <mergeCell ref="F189:I189"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
-[...127 lines deleted...]
-      <formula1>$X$1:$X$2</formula1>
+  <phoneticPr fontId="4"/>
+  <dataValidations count="7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D97 D6 D22 D13 D129 D157 D162 D167 D172 D113 D47 D63 D79 D152 D177" xr:uid="{73668C2E-E05A-4E8D-A87A-AC72593A20F5}">
+      <formula1>"都,道,府,県"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12 D5:D7 D12:D14" xr:uid="{AAEDAC10-A245-417B-9D9C-4D48AFE38BEF}">
-      <formula1>$W$1:$W$2</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F97 F6 F22 F13 F129 F157 F162 F167 F172 F113 F47 F63 F79 F152 F177" xr:uid="{CBBDB339-51E8-4E58-9036-E20A22860754}">
+      <formula1>"市,郡,区"</formula1>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AW3:BJ3" xr:uid="{F2F796F9-DE32-44FC-84CC-FCEA9EF47F68}">
-[...1 lines deleted...]
-      <formula2>1399999999</formula2>
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10 C19:E19 C126:M126 C154:E154 C159:E159 C164:E164 C94:M94 C169:E169 C110:M110 C44:M44 C60:M60 C76:M76 C149:E149 C174:E174" xr:uid="{035BEBA3-DEEB-4C41-B90F-18D66E408639}"/>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F128 D128 D12 F12 D112 F112 D46 F46 D62 F62 D78 F78 D96 F96" xr:uid="{2152A16C-7383-4E41-9173-5BF3BFD97489}"/>
+    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11 I10:I11 K10:K11 G19:G20 I19:I20 K19:K20 G149:G150 I149:I150 K149:K150 G154:G155 I154:I155 K154:K155 G159:G160 I159:I160 K159:K160 G164:G165 I164:I165 K164:K165 G169:G170 I169:I170 K169:K170 G174:G175 I174:I175 K174:K175" xr:uid="{CDA9855D-A581-4073-82F9-BC9FC064E59A}">
+      <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D75:I82" xr:uid="{072CCF01-9968-4091-82C7-18F74089970C}">
-      <formula1>$C$75</formula1>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C36:M36 C37" xr:uid="{1FEF7637-5457-4994-B9D2-C5F1604F4D8E}">
+      <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J75:L82 J38:L67" xr:uid="{79CBE575-021C-4B7F-8C88-8353C2F8DBAE}">
-[...3 lines deleted...]
-      <formula1>"常勤・専従,常勤・兼務"</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L33:M33 I33:J33 D50:D51 G50:G51 D58:D59 G58:G59 G140:G141 D66:D67 C33:C35 D74:D75 D90:D91 G66:G67 G90:G91 G74:G75 D100:D101 G100:G101 D108:D109 G108:G109 D116:D117 G116:G117 D124:D125 G124:G125 D132:D133 G132:G133 D140:D141 D82:D83 G82:G83" xr:uid="{342E6AC2-D454-4B27-93FC-FF26B5C67F10}">
+      <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
-  <printOptions verticalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="17" orientation="portrait" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
+  <pageSetup paperSize="9" scale="97" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
-[...3638 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="42" max="12" man="1"/>
+    <brk id="92" max="12" man="1"/>
+    <brk id="146" max="12" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-[...1 lines deleted...]
-    <tabColor rgb="FFFFFF00"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{137A1015-016B-4A7B-854A-1CFFD40BF181}">
+  <sheetPr codeName="Sheet6">
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:O25"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:C13"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="6.625" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="9" width="9.625" style="68" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16138" max="16384" width="9" style="68"/>
+    <col min="1" max="1" width="4.75" style="25" customWidth="1"/>
+    <col min="2" max="3" width="11.125" style="25" customWidth="1"/>
+    <col min="4" max="5" width="9.625" style="25" customWidth="1"/>
+    <col min="6" max="6" width="13.375" style="25" customWidth="1"/>
+    <col min="7" max="12" width="4" style="25" customWidth="1"/>
+    <col min="13" max="13" width="1.875" style="25" customWidth="1"/>
+    <col min="14" max="16384" width="6.625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="A1" s="67" t="s">
+    <row r="1" spans="1:13" ht="51" customHeight="1"/>
+    <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="629" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3" s="629"/>
+      <c r="C3" s="629"/>
+      <c r="D3" s="629"/>
+      <c r="E3" s="629"/>
+      <c r="F3" s="629"/>
+      <c r="G3" s="629"/>
+      <c r="H3" s="629"/>
+      <c r="I3" s="629"/>
+      <c r="J3" s="629"/>
+      <c r="K3" s="629"/>
+      <c r="L3" s="629"/>
+      <c r="M3" s="629"/>
+    </row>
+    <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="26"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+    </row>
+    <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="244" t="s">
+        <v>491</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" s="245" t="s">
+        <v>484</v>
+      </c>
+      <c r="J5" s="28" t="s">
+        <v>161</v>
+      </c>
+      <c r="K5" s="245" t="s">
+        <v>484</v>
+      </c>
+      <c r="L5" s="28" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="630" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6" s="630"/>
+      <c r="C6" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+    </row>
+    <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+    </row>
+    <row r="8" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="631" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8" s="631"/>
+      <c r="C8" s="631"/>
+      <c r="D8" s="29" t="s">
+        <v>166</v>
+      </c>
+      <c r="E8" s="632" t="s">
+        <v>496</v>
+      </c>
+      <c r="F8" s="632"/>
+      <c r="G8" s="632"/>
+      <c r="H8" s="632"/>
+      <c r="I8" s="632"/>
+      <c r="J8" s="632"/>
+      <c r="K8" s="632"/>
+      <c r="L8" s="632"/>
+    </row>
+    <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="31"/>
+      <c r="B9" s="31"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="161"/>
+      <c r="E9" s="633"/>
+      <c r="F9" s="633"/>
+      <c r="G9" s="633"/>
+      <c r="H9" s="633"/>
+      <c r="I9" s="633"/>
+      <c r="J9" s="633"/>
+      <c r="K9" s="633"/>
+      <c r="L9" s="633"/>
+    </row>
+    <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="31"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="634" t="s">
+        <v>167</v>
+      </c>
+      <c r="E10" s="634"/>
+      <c r="F10" s="635" t="s">
+        <v>492</v>
+      </c>
+      <c r="G10" s="635"/>
+      <c r="H10" s="635"/>
+      <c r="I10" s="635"/>
+      <c r="J10" s="635"/>
+      <c r="K10" s="635"/>
+      <c r="L10" s="635"/>
+    </row>
+    <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="D11" s="636"/>
+      <c r="E11" s="636"/>
+      <c r="F11" s="633"/>
+      <c r="G11" s="633"/>
+      <c r="H11" s="633"/>
+      <c r="I11" s="633"/>
+      <c r="J11" s="633"/>
+      <c r="K11" s="633"/>
+      <c r="L11" s="633"/>
+    </row>
+    <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="644"/>
+      <c r="B12" s="644"/>
+      <c r="C12" s="644"/>
+      <c r="D12" s="644"/>
+      <c r="E12" s="644"/>
+      <c r="F12" s="644"/>
+      <c r="G12" s="644"/>
+      <c r="H12" s="644"/>
+      <c r="I12" s="644"/>
+      <c r="J12" s="644"/>
+      <c r="K12" s="644"/>
+      <c r="L12" s="644"/>
+    </row>
+    <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="32"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="33" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="645" t="s">
+        <v>235</v>
+      </c>
+      <c r="B14" s="645"/>
+      <c r="C14" s="645"/>
+      <c r="D14" s="645"/>
+      <c r="E14" s="645"/>
+      <c r="F14" s="645"/>
+      <c r="G14" s="645"/>
+      <c r="H14" s="645"/>
+      <c r="I14" s="645"/>
+      <c r="J14" s="645"/>
+      <c r="K14" s="645"/>
+      <c r="L14" s="645"/>
+      <c r="M14" s="645"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1"/>
+    <row r="16" spans="1:13" ht="30" customHeight="1">
+      <c r="B16" s="36" t="s">
+        <v>140</v>
+      </c>
+      <c r="C16" s="637" t="s">
+        <v>168</v>
+      </c>
+      <c r="D16" s="638"/>
+      <c r="E16" s="638"/>
+      <c r="F16" s="638"/>
+      <c r="G16" s="638"/>
+      <c r="H16" s="638"/>
+      <c r="I16" s="639"/>
+    </row>
+    <row r="17" spans="1:15" ht="30" customHeight="1">
+      <c r="B17" s="34"/>
+      <c r="C17" s="637" t="s">
+        <v>169</v>
+      </c>
+      <c r="D17" s="638"/>
+      <c r="E17" s="638"/>
+      <c r="F17" s="638"/>
+      <c r="G17" s="638"/>
+      <c r="H17" s="638"/>
+      <c r="I17" s="639"/>
+    </row>
+    <row r="18" spans="1:15" ht="30" customHeight="1">
+      <c r="B18" s="34"/>
+      <c r="C18" s="637" t="s">
         <v>170</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C2" s="545" t="s">
+      <c r="D18" s="638"/>
+      <c r="E18" s="638"/>
+      <c r="F18" s="638"/>
+      <c r="G18" s="638"/>
+      <c r="H18" s="638"/>
+      <c r="I18" s="639"/>
+      <c r="O18" s="35"/>
+    </row>
+    <row r="19" spans="1:15" ht="30" customHeight="1">
+      <c r="B19" s="34"/>
+      <c r="C19" s="637" t="s">
         <v>171</v>
       </c>
-      <c r="D2" s="545"/>
-[...5 lines deleted...]
-      <c r="A4" s="546" t="s">
+      <c r="D19" s="638"/>
+      <c r="E19" s="638"/>
+      <c r="F19" s="638"/>
+      <c r="G19" s="638"/>
+      <c r="H19" s="638"/>
+      <c r="I19" s="639"/>
+    </row>
+    <row r="20" spans="1:15" s="37" customFormat="1" ht="30" customHeight="1">
+      <c r="B20" s="36"/>
+      <c r="C20" s="640" t="s">
         <v>172</v>
       </c>
-      <c r="B4" s="547"/>
-[...16 lines deleted...]
-      <c r="F5" s="552" t="s">
+      <c r="D20" s="641"/>
+      <c r="E20" s="641"/>
+      <c r="F20" s="641"/>
+      <c r="G20" s="641"/>
+      <c r="H20" s="641"/>
+      <c r="I20" s="642"/>
+    </row>
+    <row r="21" spans="1:15" s="37" customFormat="1" ht="30" customHeight="1">
+      <c r="B21" s="36"/>
+      <c r="C21" s="640" t="s">
         <v>173</v>
       </c>
-      <c r="G5" s="553" t="s">
-[...30 lines deleted...]
-      <c r="A8" s="556" t="s">
+      <c r="D21" s="641"/>
+      <c r="E21" s="641"/>
+      <c r="F21" s="641"/>
+      <c r="G21" s="641"/>
+      <c r="H21" s="641"/>
+      <c r="I21" s="642"/>
+    </row>
+    <row r="22" spans="1:15" s="37" customFormat="1" ht="30" customHeight="1">
+      <c r="B22" s="36"/>
+      <c r="C22" s="640" t="s">
         <v>174</v>
       </c>
-      <c r="B8" s="559" t="s">
-[...35 lines deleted...]
-      <c r="A11" s="548" t="s">
+      <c r="D22" s="641"/>
+      <c r="E22" s="641"/>
+      <c r="F22" s="641"/>
+      <c r="G22" s="641"/>
+      <c r="H22" s="641"/>
+      <c r="I22" s="642"/>
+    </row>
+    <row r="23" spans="1:15" s="38" customFormat="1" ht="30" customHeight="1">
+      <c r="B23" s="38" t="s">
         <v>175</v>
       </c>
-      <c r="B11" s="549"/>
-[...376 lines deleted...]
-      </c>
+    </row>
+    <row r="24" spans="1:15" ht="18" customHeight="1"/>
+    <row r="25" spans="1:15" s="40" customFormat="1" ht="36" customHeight="1">
+      <c r="A25" s="643" t="s">
+        <v>236</v>
+      </c>
+      <c r="B25" s="643"/>
+      <c r="C25" s="643"/>
+      <c r="D25" s="643"/>
+      <c r="E25" s="643"/>
+      <c r="F25" s="643"/>
+      <c r="G25" s="643"/>
+      <c r="H25" s="643"/>
+      <c r="I25" s="643"/>
+      <c r="J25" s="643"/>
+      <c r="K25" s="643"/>
+      <c r="L25" s="643"/>
+      <c r="M25" s="643"/>
     </row>
   </sheetData>
-  <mergeCells count="66">
-[...65 lines deleted...]
-    <mergeCell ref="B6:E7"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nGwADXT6fl07LXecMmjL5tuvBkalmthocDV4wGSj3/gsw3rL7F463AwHvqTF7GOWKpC6DMigFhSRiJlqNjTnCg==" saltValue="IRXwdG8iQAbNneSuUVL7zw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="17">
+    <mergeCell ref="A12:L12"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="C16:I16"/>
+    <mergeCell ref="C17:I17"/>
+    <mergeCell ref="C18:I18"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="C20:I20"/>
+    <mergeCell ref="C21:I21"/>
+    <mergeCell ref="C22:I22"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="E8:L9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:L11"/>
+    <mergeCell ref="D11:E11"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="4"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B16:B22" xr:uid="{AADDE503-423C-4DFC-8CF7-FCE21A9D38B2}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="7" max="16383" man="1"/>
+    <brk id="23" max="16383" man="1"/>
+    <brk id="24" max="16383" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8DEC1D2-E4C2-4C6B-9E68-2C20D9C8B384}">
+  <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="B1:C18"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="7" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="9" width="9.625" style="68" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16138" max="16384" width="9" style="68"/>
+    <col min="1" max="1" width="0.75" style="45" customWidth="1"/>
+    <col min="2" max="2" width="5.875" style="45" customWidth="1"/>
+    <col min="3" max="3" width="83.125" style="46" customWidth="1"/>
+    <col min="4" max="4" width="0.75" style="45" customWidth="1"/>
+    <col min="5" max="10" width="7" style="45"/>
+    <col min="11" max="11" width="6.5" style="45" customWidth="1"/>
+    <col min="12" max="16384" width="7" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="C4" s="587" t="s">
+    <row r="1" spans="2:3" s="43" customFormat="1">
+      <c r="B1" s="41" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1" s="42"/>
+    </row>
+    <row r="2" spans="2:3" s="43" customFormat="1">
+      <c r="C2" s="44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="6" customHeight="1"/>
+    <row r="4" spans="2:3">
+      <c r="B4" s="47" t="s">
         <v>184</v>
       </c>
-      <c r="D4" s="588"/>
-[...10 lines deleted...]
-      <c r="B5" s="590" t="s">
+      <c r="C4" s="48" t="s">
         <v>185</v>
       </c>
-      <c r="C5" s="590"/>
-[...5 lines deleted...]
-      <c r="G5" s="553" t="s">
+    </row>
+    <row r="5" spans="2:3" ht="25.5">
+      <c r="B5" s="47" t="s">
         <v>186</v>
       </c>
-      <c r="H5" s="554"/>
-[...6 lines deleted...]
-      <c r="B6" s="594" t="s">
+      <c r="C5" s="48" t="s">
         <v>187</v>
       </c>
-      <c r="C6" s="594"/>
-[...22 lines deleted...]
-      <c r="B8" s="598" t="s">
+    </row>
+    <row r="6" spans="2:3" ht="25.5">
+      <c r="B6" s="47" t="s">
         <v>188</v>
       </c>
-      <c r="C8" s="560"/>
-[...22 lines deleted...]
-      <c r="B10" s="587" t="s">
+      <c r="C6" s="48" t="s">
         <v>189</v>
       </c>
-      <c r="C10" s="588"/>
-[...38 lines deleted...]
-      <c r="A13" s="599" t="s">
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="47" t="s">
         <v>190</v>
       </c>
-      <c r="B13" s="590"/>
-[...1 lines deleted...]
-      <c r="D13" s="600" t="s">
+      <c r="C7" s="48" t="s">
         <v>191</v>
       </c>
-      <c r="E13" s="601"/>
-[...1 lines deleted...]
-      <c r="G13" s="590" t="s">
+    </row>
+    <row r="8" spans="2:3" ht="25.5">
+      <c r="B8" s="47" t="s">
         <v>192</v>
       </c>
-      <c r="H13" s="590"/>
-[...6 lines deleted...]
-      <c r="D14" s="606" t="s">
+      <c r="C8" s="48" t="s">
         <v>193</v>
       </c>
-      <c r="E14" s="594"/>
-[...6 lines deleted...]
-      <c r="A15" s="606" t="s">
+    </row>
+    <row r="9" spans="2:3" ht="25.5">
+      <c r="B9" s="47" t="s">
         <v>194</v>
       </c>
-      <c r="B15" s="594"/>
-[...1 lines deleted...]
-      <c r="D15" s="607" t="s">
+      <c r="C9" s="48" t="s">
         <v>195</v>
       </c>
-      <c r="E15" s="608"/>
-[...1 lines deleted...]
-      <c r="G15" s="594" t="s">
+    </row>
+    <row r="10" spans="2:3" ht="128.25" customHeight="1">
+      <c r="B10" s="47" t="s">
         <v>196</v>
       </c>
-      <c r="H15" s="594"/>
-[...6 lines deleted...]
-      <c r="D16" s="613" t="s">
+      <c r="C10" s="48" t="s">
         <v>197</v>
       </c>
-      <c r="E16" s="614"/>
-[...1 lines deleted...]
-      <c r="G16" s="611" t="s">
+    </row>
+    <row r="11" spans="2:3" ht="141.75" customHeight="1">
+      <c r="B11" s="47" t="s">
         <v>198</v>
       </c>
-      <c r="H16" s="611"/>
-[...6 lines deleted...]
-      <c r="D17" s="606" t="s">
+      <c r="C11" s="48" t="s">
         <v>199</v>
       </c>
-      <c r="E17" s="594"/>
-[...6 lines deleted...]
-      <c r="A18" s="606" t="s">
+    </row>
+    <row r="12" spans="2:3" ht="51">
+      <c r="B12" s="47" t="s">
         <v>200</v>
       </c>
-      <c r="B18" s="594"/>
-[...16 lines deleted...]
-      <c r="D19" s="613" t="s">
+      <c r="C12" s="48" t="s">
         <v>201</v>
       </c>
-      <c r="E19" s="614"/>
-[...19 lines deleted...]
-      <c r="A21" s="606" t="s">
+    </row>
+    <row r="13" spans="2:3" ht="76.5">
+      <c r="B13" s="47" t="s">
         <v>202</v>
       </c>
-      <c r="B21" s="594"/>
-[...6 lines deleted...]
-      <c r="G21" s="606" t="s">
+      <c r="C13" s="48" t="s">
         <v>203</v>
       </c>
-      <c r="H21" s="594"/>
-[...101 lines deleted...]
-      <c r="A30" s="616" t="s">
+    </row>
+    <row r="14" spans="2:3" ht="51">
+      <c r="B14" s="47" t="s">
         <v>204</v>
       </c>
-      <c r="B30" s="617"/>
-[...2 lines deleted...]
-      <c r="E30" s="616" t="s">
+      <c r="C14" s="48" t="s">
         <v>205</v>
       </c>
-      <c r="F30" s="617"/>
-[...71 lines deleted...]
-      <c r="A37" s="598" t="s">
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="47" t="s">
         <v>206</v>
       </c>
-      <c r="B37" s="560"/>
-[...74 lines deleted...]
-      <c r="A45" s="70" t="s">
+      <c r="C15" s="48" t="s">
         <v>207</v>
       </c>
     </row>
+    <row r="16" spans="2:3" ht="25.5">
+      <c r="B16" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="49" t="s">
+        <v>212</v>
+      </c>
+      <c r="C18" s="42"/>
+    </row>
   </sheetData>
-  <mergeCells count="66">
-[...72 lines deleted...]
-  <drawing r:id="rId2"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xRxkPOgZogmNCZAnRvajin2jNr9G6gHyer3D6GcoxqjAleQ7gx4EsaWsDem728JF5vTEbOFH/03qxUc92taD3g==" saltValue="HQa6BzTT6BZnu0k8uiKOlA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <phoneticPr fontId="4"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:K45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DAB799C-424F-49D9-ACE5-6974D1061B71}">
+  <sheetPr codeName="Sheet8"/>
+  <dimension ref="A1:V76"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N1" sqref="N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="6.625" defaultRowHeight="17.25"/>
   <cols>
-    <col min="1" max="9" width="9.625" style="68" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16138" max="16384" width="9" style="68"/>
+    <col min="1" max="1" width="4.75" style="25" customWidth="1"/>
+    <col min="2" max="3" width="11.125" style="25" customWidth="1"/>
+    <col min="4" max="5" width="9.625" style="25" customWidth="1"/>
+    <col min="6" max="6" width="13.375" style="25" customWidth="1"/>
+    <col min="7" max="12" width="4" style="25" customWidth="1"/>
+    <col min="13" max="13" width="1.875" style="25" customWidth="1"/>
+    <col min="14" max="16384" width="6.625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="17.25" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      <c r="G5" s="553" t="s">
+    <row r="1" spans="1:17">
+      <c r="A1" s="25" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="24" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="40" customFormat="1" ht="19.899999999999999" customHeight="1">
+      <c r="A4" s="646" t="s">
+        <v>176</v>
+      </c>
+      <c r="B4" s="647"/>
+      <c r="C4" s="647"/>
+      <c r="D4" s="647"/>
+      <c r="E4" s="647"/>
+      <c r="F4" s="647"/>
+      <c r="G4" s="647"/>
+      <c r="H4" s="647"/>
+      <c r="I4" s="647"/>
+      <c r="J4" s="647"/>
+      <c r="K4" s="647"/>
+      <c r="L4" s="647"/>
+      <c r="M4" s="648"/>
+    </row>
+    <row r="5" spans="1:17" s="40" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A5" s="646" t="s">
+        <v>177</v>
+      </c>
+      <c r="B5" s="647"/>
+      <c r="C5" s="647"/>
+      <c r="D5" s="647"/>
+      <c r="E5" s="647"/>
+      <c r="F5" s="647"/>
+      <c r="G5" s="647"/>
+      <c r="H5" s="647"/>
+      <c r="I5" s="647"/>
+      <c r="J5" s="647"/>
+      <c r="K5" s="647"/>
+      <c r="L5" s="647"/>
+      <c r="M5" s="648"/>
+      <c r="P5" s="39"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="646" t="s">
+        <v>217</v>
+      </c>
+      <c r="B6" s="647"/>
+      <c r="C6" s="647"/>
+      <c r="D6" s="647"/>
+      <c r="E6" s="647"/>
+      <c r="F6" s="647"/>
+      <c r="G6" s="647"/>
+      <c r="H6" s="647"/>
+      <c r="I6" s="647"/>
+      <c r="J6" s="647"/>
+      <c r="K6" s="647"/>
+      <c r="L6" s="647"/>
+      <c r="M6" s="648"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="646" t="s">
+        <v>178</v>
+      </c>
+      <c r="B7" s="647"/>
+      <c r="C7" s="647"/>
+      <c r="D7" s="647"/>
+      <c r="E7" s="647"/>
+      <c r="F7" s="647"/>
+      <c r="G7" s="647"/>
+      <c r="H7" s="647"/>
+      <c r="I7" s="647"/>
+      <c r="J7" s="647"/>
+      <c r="K7" s="647"/>
+      <c r="L7" s="647"/>
+      <c r="M7" s="648"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+    </row>
+    <row r="8" spans="1:17" ht="18" customHeight="1">
+      <c r="A8" s="646" t="s">
+        <v>179</v>
+      </c>
+      <c r="B8" s="647"/>
+      <c r="C8" s="647"/>
+      <c r="D8" s="647"/>
+      <c r="E8" s="647"/>
+      <c r="F8" s="647"/>
+      <c r="G8" s="647"/>
+      <c r="H8" s="647"/>
+      <c r="I8" s="647"/>
+      <c r="J8" s="647"/>
+      <c r="K8" s="647"/>
+      <c r="L8" s="647"/>
+      <c r="M8" s="648"/>
+      <c r="N8" s="39"/>
+      <c r="O8" s="39"/>
+      <c r="P8" s="39"/>
+      <c r="Q8" s="39"/>
+    </row>
+    <row r="9" spans="1:17" ht="18" customHeight="1">
+      <c r="A9" s="646" t="s">
+        <v>180</v>
+      </c>
+      <c r="B9" s="647"/>
+      <c r="C9" s="647"/>
+      <c r="D9" s="647"/>
+      <c r="E9" s="647"/>
+      <c r="F9" s="647"/>
+      <c r="G9" s="647"/>
+      <c r="H9" s="647"/>
+      <c r="I9" s="647"/>
+      <c r="J9" s="647"/>
+      <c r="K9" s="647"/>
+      <c r="L9" s="647"/>
+      <c r="M9" s="648"/>
+      <c r="N9" s="39"/>
+      <c r="O9" s="39"/>
+      <c r="P9" s="39"/>
+      <c r="Q9" s="39"/>
+    </row>
+    <row r="10" spans="1:17" ht="18" customHeight="1">
+      <c r="A10" s="55"/>
+      <c r="B10" s="55"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="55"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="55"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="55"/>
+      <c r="N10" s="39"/>
+      <c r="O10" s="39"/>
+      <c r="P10" s="39"/>
+      <c r="Q10" s="39"/>
+    </row>
+    <row r="11" spans="1:17" ht="18" customHeight="1">
+      <c r="A11" s="24" t="s">
         <v>233</v>
       </c>
-      <c r="H5" s="554"/>
-[...31 lines deleted...]
-      <c r="B8" s="559" t="s">
+      <c r="N11" s="39"/>
+      <c r="O11" s="39"/>
+      <c r="P11" s="39"/>
+      <c r="Q11" s="39"/>
+    </row>
+    <row r="12" spans="1:17" ht="18" customHeight="1">
+      <c r="A12" s="646" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12" s="647"/>
+      <c r="C12" s="647"/>
+      <c r="D12" s="647"/>
+      <c r="E12" s="647"/>
+      <c r="F12" s="647"/>
+      <c r="G12" s="647"/>
+      <c r="H12" s="647"/>
+      <c r="I12" s="647"/>
+      <c r="J12" s="647"/>
+      <c r="K12" s="647"/>
+      <c r="L12" s="647"/>
+      <c r="M12" s="648"/>
+      <c r="N12" s="39"/>
+      <c r="O12" s="39"/>
+      <c r="P12" s="39"/>
+      <c r="Q12" s="39"/>
+    </row>
+    <row r="13" spans="1:17" ht="18" customHeight="1">
+      <c r="A13" s="646" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13" s="647"/>
+      <c r="C13" s="647"/>
+      <c r="D13" s="647"/>
+      <c r="E13" s="647"/>
+      <c r="F13" s="647"/>
+      <c r="G13" s="647"/>
+      <c r="H13" s="647"/>
+      <c r="I13" s="647"/>
+      <c r="J13" s="647"/>
+      <c r="K13" s="647"/>
+      <c r="L13" s="647"/>
+      <c r="M13" s="648"/>
+      <c r="N13" s="39"/>
+      <c r="O13" s="39"/>
+      <c r="P13" s="39"/>
+      <c r="Q13" s="39"/>
+    </row>
+    <row r="14" spans="1:17" ht="18" customHeight="1">
+      <c r="A14" s="646" t="s">
+        <v>217</v>
+      </c>
+      <c r="B14" s="647"/>
+      <c r="C14" s="647"/>
+      <c r="D14" s="647"/>
+      <c r="E14" s="647"/>
+      <c r="F14" s="647"/>
+      <c r="G14" s="647"/>
+      <c r="H14" s="647"/>
+      <c r="I14" s="647"/>
+      <c r="J14" s="647"/>
+      <c r="K14" s="647"/>
+      <c r="L14" s="647"/>
+      <c r="M14" s="648"/>
+      <c r="N14" s="39"/>
+      <c r="O14" s="39"/>
+      <c r="P14" s="39"/>
+      <c r="Q14" s="39"/>
+    </row>
+    <row r="15" spans="1:17" ht="18" customHeight="1">
+      <c r="A15" s="646" t="s">
+        <v>178</v>
+      </c>
+      <c r="B15" s="647"/>
+      <c r="C15" s="647"/>
+      <c r="D15" s="647"/>
+      <c r="E15" s="647"/>
+      <c r="F15" s="647"/>
+      <c r="G15" s="647"/>
+      <c r="H15" s="647"/>
+      <c r="I15" s="647"/>
+      <c r="J15" s="647"/>
+      <c r="K15" s="647"/>
+      <c r="L15" s="647"/>
+      <c r="M15" s="648"/>
+      <c r="N15" s="39"/>
+      <c r="O15" s="39"/>
+      <c r="P15" s="39"/>
+      <c r="Q15" s="39"/>
+    </row>
+    <row r="16" spans="1:17" ht="18" customHeight="1">
+      <c r="A16" s="646" t="s">
+        <v>179</v>
+      </c>
+      <c r="B16" s="647"/>
+      <c r="C16" s="647"/>
+      <c r="D16" s="647"/>
+      <c r="E16" s="647"/>
+      <c r="F16" s="647"/>
+      <c r="G16" s="647"/>
+      <c r="H16" s="647"/>
+      <c r="I16" s="647"/>
+      <c r="J16" s="647"/>
+      <c r="K16" s="647"/>
+      <c r="L16" s="647"/>
+      <c r="M16" s="648"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="39"/>
+      <c r="P16" s="39"/>
+      <c r="Q16" s="39"/>
+    </row>
+    <row r="17" spans="1:22" ht="18" customHeight="1">
+      <c r="A17" s="55"/>
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
+      <c r="N17" s="39"/>
+      <c r="O17" s="39"/>
+      <c r="P17" s="39"/>
+      <c r="Q17" s="39"/>
+    </row>
+    <row r="18" spans="1:22" ht="18" customHeight="1">
+      <c r="A18" s="651" t="s">
+        <v>216</v>
+      </c>
+      <c r="B18" s="651"/>
+      <c r="C18" s="651"/>
+      <c r="D18" s="651"/>
+      <c r="E18" s="651"/>
+      <c r="F18" s="651"/>
+      <c r="G18" s="651"/>
+      <c r="H18" s="651"/>
+      <c r="I18" s="651"/>
+      <c r="J18" s="651"/>
+      <c r="K18" s="651"/>
+      <c r="L18" s="651"/>
+      <c r="M18" s="651"/>
+      <c r="N18" s="39"/>
+      <c r="O18" s="39"/>
+      <c r="P18" s="39"/>
+      <c r="Q18" s="39"/>
+    </row>
+    <row r="19" spans="1:22" ht="18" customHeight="1">
+      <c r="A19" s="646" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19" s="647"/>
+      <c r="C19" s="647"/>
+      <c r="D19" s="647"/>
+      <c r="E19" s="647"/>
+      <c r="F19" s="647"/>
+      <c r="G19" s="647"/>
+      <c r="H19" s="647"/>
+      <c r="I19" s="647"/>
+      <c r="J19" s="647"/>
+      <c r="K19" s="647"/>
+      <c r="L19" s="647"/>
+      <c r="M19" s="648"/>
+      <c r="N19" s="53"/>
+      <c r="O19" s="53"/>
+      <c r="P19" s="53"/>
+      <c r="Q19" s="54"/>
+      <c r="R19" s="54"/>
+      <c r="S19" s="54"/>
+      <c r="T19" s="54"/>
+      <c r="U19" s="54"/>
+      <c r="V19" s="54"/>
+    </row>
+    <row r="20" spans="1:22" ht="18" customHeight="1">
+      <c r="A20" s="646" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20" s="647"/>
+      <c r="C20" s="647"/>
+      <c r="D20" s="647"/>
+      <c r="E20" s="647"/>
+      <c r="F20" s="647"/>
+      <c r="G20" s="647"/>
+      <c r="H20" s="647"/>
+      <c r="I20" s="647"/>
+      <c r="J20" s="647"/>
+      <c r="K20" s="647"/>
+      <c r="L20" s="647"/>
+      <c r="M20" s="648"/>
+      <c r="N20" s="53"/>
+      <c r="O20" s="53"/>
+      <c r="P20" s="53"/>
+      <c r="Q20" s="54"/>
+      <c r="R20" s="54"/>
+      <c r="S20" s="54"/>
+      <c r="T20" s="54"/>
+      <c r="U20" s="54"/>
+      <c r="V20" s="54"/>
+    </row>
+    <row r="21" spans="1:22" ht="18" customHeight="1">
+      <c r="A21" s="646" t="s">
+        <v>219</v>
+      </c>
+      <c r="B21" s="647"/>
+      <c r="C21" s="647"/>
+      <c r="D21" s="647"/>
+      <c r="E21" s="647"/>
+      <c r="F21" s="647"/>
+      <c r="G21" s="647"/>
+      <c r="H21" s="647"/>
+      <c r="I21" s="647"/>
+      <c r="J21" s="647"/>
+      <c r="K21" s="647"/>
+      <c r="L21" s="647"/>
+      <c r="M21" s="648"/>
+    </row>
+    <row r="22" spans="1:22" ht="18" customHeight="1">
+      <c r="A22" s="646" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22" s="647"/>
+      <c r="C22" s="647"/>
+      <c r="D22" s="647"/>
+      <c r="E22" s="647"/>
+      <c r="F22" s="647"/>
+      <c r="G22" s="647"/>
+      <c r="H22" s="647"/>
+      <c r="I22" s="647"/>
+      <c r="J22" s="647"/>
+      <c r="K22" s="647"/>
+      <c r="L22" s="647"/>
+      <c r="M22" s="648"/>
+    </row>
+    <row r="23" spans="1:22" ht="18" customHeight="1">
+      <c r="A23" s="646" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23" s="647"/>
+      <c r="C23" s="647"/>
+      <c r="D23" s="647"/>
+      <c r="E23" s="647"/>
+      <c r="F23" s="647"/>
+      <c r="G23" s="647"/>
+      <c r="H23" s="647"/>
+      <c r="I23" s="647"/>
+      <c r="J23" s="647"/>
+      <c r="K23" s="647"/>
+      <c r="L23" s="647"/>
+      <c r="M23" s="648"/>
+    </row>
+    <row r="24" spans="1:22" ht="18" customHeight="1">
+      <c r="A24" s="646" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24" s="647"/>
+      <c r="C24" s="647"/>
+      <c r="D24" s="647"/>
+      <c r="E24" s="647"/>
+      <c r="F24" s="647"/>
+      <c r="G24" s="647"/>
+      <c r="H24" s="647"/>
+      <c r="I24" s="647"/>
+      <c r="J24" s="647"/>
+      <c r="K24" s="647"/>
+      <c r="L24" s="647"/>
+      <c r="M24" s="648"/>
+    </row>
+    <row r="26" spans="1:22" ht="18.75">
+      <c r="A26" s="649" t="s">
+        <v>218</v>
+      </c>
+      <c r="B26" s="650"/>
+      <c r="C26" s="650"/>
+      <c r="D26" s="650"/>
+      <c r="E26" s="650"/>
+      <c r="F26" s="650"/>
+      <c r="G26" s="650"/>
+      <c r="H26" s="650"/>
+      <c r="I26" s="650"/>
+      <c r="J26" s="650"/>
+      <c r="K26" s="650"/>
+      <c r="L26" s="650"/>
+      <c r="M26" s="650"/>
+    </row>
+    <row r="27" spans="1:22">
+      <c r="A27" s="646" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27" s="647"/>
+      <c r="C27" s="647"/>
+      <c r="D27" s="647"/>
+      <c r="E27" s="647"/>
+      <c r="F27" s="647"/>
+      <c r="G27" s="647"/>
+      <c r="H27" s="647"/>
+      <c r="I27" s="647"/>
+      <c r="J27" s="647"/>
+      <c r="K27" s="647"/>
+      <c r="L27" s="647"/>
+      <c r="M27" s="648"/>
+    </row>
+    <row r="28" spans="1:22">
+      <c r="A28" s="646" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28" s="647"/>
+      <c r="C28" s="647"/>
+      <c r="D28" s="647"/>
+      <c r="E28" s="647"/>
+      <c r="F28" s="647"/>
+      <c r="G28" s="647"/>
+      <c r="H28" s="647"/>
+      <c r="I28" s="647"/>
+      <c r="J28" s="647"/>
+      <c r="K28" s="647"/>
+      <c r="L28" s="647"/>
+      <c r="M28" s="648"/>
+    </row>
+    <row r="29" spans="1:22">
+      <c r="A29" s="646" t="s">
+        <v>219</v>
+      </c>
+      <c r="B29" s="647"/>
+      <c r="C29" s="647"/>
+      <c r="D29" s="647"/>
+      <c r="E29" s="647"/>
+      <c r="F29" s="647"/>
+      <c r="G29" s="647"/>
+      <c r="H29" s="647"/>
+      <c r="I29" s="647"/>
+      <c r="J29" s="647"/>
+      <c r="K29" s="647"/>
+      <c r="L29" s="647"/>
+      <c r="M29" s="648"/>
+    </row>
+    <row r="30" spans="1:22">
+      <c r="A30" s="646" t="s">
+        <v>178</v>
+      </c>
+      <c r="B30" s="647"/>
+      <c r="C30" s="647"/>
+      <c r="D30" s="647"/>
+      <c r="E30" s="647"/>
+      <c r="F30" s="647"/>
+      <c r="G30" s="647"/>
+      <c r="H30" s="647"/>
+      <c r="I30" s="647"/>
+      <c r="J30" s="647"/>
+      <c r="K30" s="647"/>
+      <c r="L30" s="647"/>
+      <c r="M30" s="648"/>
+    </row>
+    <row r="31" spans="1:22">
+      <c r="A31" s="646" t="s">
+        <v>179</v>
+      </c>
+      <c r="B31" s="647"/>
+      <c r="C31" s="647"/>
+      <c r="D31" s="647"/>
+      <c r="E31" s="647"/>
+      <c r="F31" s="647"/>
+      <c r="G31" s="647"/>
+      <c r="H31" s="647"/>
+      <c r="I31" s="647"/>
+      <c r="J31" s="647"/>
+      <c r="K31" s="647"/>
+      <c r="L31" s="647"/>
+      <c r="M31" s="648"/>
+    </row>
+    <row r="32" spans="1:22">
+      <c r="A32" s="646" t="s">
+        <v>180</v>
+      </c>
+      <c r="B32" s="647"/>
+      <c r="C32" s="647"/>
+      <c r="D32" s="647"/>
+      <c r="E32" s="647"/>
+      <c r="F32" s="647"/>
+      <c r="G32" s="647"/>
+      <c r="H32" s="647"/>
+      <c r="I32" s="647"/>
+      <c r="J32" s="647"/>
+      <c r="K32" s="647"/>
+      <c r="L32" s="647"/>
+      <c r="M32" s="648"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="646" t="s">
+        <v>181</v>
+      </c>
+      <c r="B33" s="647"/>
+      <c r="C33" s="647"/>
+      <c r="D33" s="647"/>
+      <c r="E33" s="647"/>
+      <c r="F33" s="647"/>
+      <c r="G33" s="647"/>
+      <c r="H33" s="647"/>
+      <c r="I33" s="647"/>
+      <c r="J33" s="647"/>
+      <c r="K33" s="647"/>
+      <c r="L33" s="647"/>
+      <c r="M33" s="648"/>
+    </row>
+    <row r="35" spans="1:13" ht="18.75">
+      <c r="A35" s="649" t="s">
+        <v>244</v>
+      </c>
+      <c r="B35" s="650"/>
+      <c r="C35" s="650"/>
+      <c r="D35" s="650"/>
+      <c r="E35" s="650"/>
+      <c r="F35" s="650"/>
+      <c r="G35" s="650"/>
+      <c r="H35" s="650"/>
+      <c r="I35" s="650"/>
+      <c r="J35" s="650"/>
+      <c r="K35" s="650"/>
+      <c r="L35" s="650"/>
+      <c r="M35" s="650"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="646" t="s">
+        <v>176</v>
+      </c>
+      <c r="B36" s="647"/>
+      <c r="C36" s="647"/>
+      <c r="D36" s="647"/>
+      <c r="E36" s="647"/>
+      <c r="F36" s="647"/>
+      <c r="G36" s="647"/>
+      <c r="H36" s="647"/>
+      <c r="I36" s="647"/>
+      <c r="J36" s="647"/>
+      <c r="K36" s="647"/>
+      <c r="L36" s="647"/>
+      <c r="M36" s="648"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="646" t="s">
+        <v>177</v>
+      </c>
+      <c r="B37" s="647"/>
+      <c r="C37" s="647"/>
+      <c r="D37" s="647"/>
+      <c r="E37" s="647"/>
+      <c r="F37" s="647"/>
+      <c r="G37" s="647"/>
+      <c r="H37" s="647"/>
+      <c r="I37" s="647"/>
+      <c r="J37" s="647"/>
+      <c r="K37" s="647"/>
+      <c r="L37" s="647"/>
+      <c r="M37" s="648"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="646" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="647"/>
+      <c r="C38" s="647"/>
+      <c r="D38" s="647"/>
+      <c r="E38" s="647"/>
+      <c r="F38" s="647"/>
+      <c r="G38" s="647"/>
+      <c r="H38" s="647"/>
+      <c r="I38" s="647"/>
+      <c r="J38" s="647"/>
+      <c r="K38" s="647"/>
+      <c r="L38" s="647"/>
+      <c r="M38" s="648"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="646" t="s">
+        <v>178</v>
+      </c>
+      <c r="B39" s="647"/>
+      <c r="C39" s="647"/>
+      <c r="D39" s="647"/>
+      <c r="E39" s="647"/>
+      <c r="F39" s="647"/>
+      <c r="G39" s="647"/>
+      <c r="H39" s="647"/>
+      <c r="I39" s="647"/>
+      <c r="J39" s="647"/>
+      <c r="K39" s="647"/>
+      <c r="L39" s="647"/>
+      <c r="M39" s="648"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="646" t="s">
+        <v>179</v>
+      </c>
+      <c r="B40" s="647"/>
+      <c r="C40" s="647"/>
+      <c r="D40" s="647"/>
+      <c r="E40" s="647"/>
+      <c r="F40" s="647"/>
+      <c r="G40" s="647"/>
+      <c r="H40" s="647"/>
+      <c r="I40" s="647"/>
+      <c r="J40" s="647"/>
+      <c r="K40" s="647"/>
+      <c r="L40" s="647"/>
+      <c r="M40" s="648"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="646" t="s">
+        <v>220</v>
+      </c>
+      <c r="B41" s="647"/>
+      <c r="C41" s="647"/>
+      <c r="D41" s="647"/>
+      <c r="E41" s="647"/>
+      <c r="F41" s="647"/>
+      <c r="G41" s="647"/>
+      <c r="H41" s="647"/>
+      <c r="I41" s="647"/>
+      <c r="J41" s="647"/>
+      <c r="K41" s="647"/>
+      <c r="L41" s="647"/>
+      <c r="M41" s="648"/>
+    </row>
+    <row r="43" spans="1:13" ht="18.75">
+      <c r="A43" s="649" t="s">
+        <v>245</v>
+      </c>
+      <c r="B43" s="650"/>
+      <c r="C43" s="650"/>
+      <c r="D43" s="650"/>
+      <c r="E43" s="650"/>
+      <c r="F43" s="650"/>
+      <c r="G43" s="650"/>
+      <c r="H43" s="650"/>
+      <c r="I43" s="650"/>
+      <c r="J43" s="650"/>
+      <c r="K43" s="650"/>
+      <c r="L43" s="650"/>
+      <c r="M43" s="650"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="646" t="s">
+        <v>221</v>
+      </c>
+      <c r="B44" s="647"/>
+      <c r="C44" s="647"/>
+      <c r="D44" s="647"/>
+      <c r="E44" s="647"/>
+      <c r="F44" s="647"/>
+      <c r="G44" s="647"/>
+      <c r="H44" s="647"/>
+      <c r="I44" s="647"/>
+      <c r="J44" s="647"/>
+      <c r="K44" s="647"/>
+      <c r="L44" s="647"/>
+      <c r="M44" s="648"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="646" t="s">
+        <v>222</v>
+      </c>
+      <c r="B45" s="647"/>
+      <c r="C45" s="647"/>
+      <c r="D45" s="647"/>
+      <c r="E45" s="647"/>
+      <c r="F45" s="647"/>
+      <c r="G45" s="647"/>
+      <c r="H45" s="647"/>
+      <c r="I45" s="647"/>
+      <c r="J45" s="647"/>
+      <c r="K45" s="647"/>
+      <c r="L45" s="647"/>
+      <c r="M45" s="648"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="646" t="s">
+        <v>219</v>
+      </c>
+      <c r="B46" s="647"/>
+      <c r="C46" s="647"/>
+      <c r="D46" s="647"/>
+      <c r="E46" s="647"/>
+      <c r="F46" s="647"/>
+      <c r="G46" s="647"/>
+      <c r="H46" s="647"/>
+      <c r="I46" s="647"/>
+      <c r="J46" s="647"/>
+      <c r="K46" s="647"/>
+      <c r="L46" s="647"/>
+      <c r="M46" s="648"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="646" t="s">
+        <v>178</v>
+      </c>
+      <c r="B47" s="647"/>
+      <c r="C47" s="647"/>
+      <c r="D47" s="647"/>
+      <c r="E47" s="647"/>
+      <c r="F47" s="647"/>
+      <c r="G47" s="647"/>
+      <c r="H47" s="647"/>
+      <c r="I47" s="647"/>
+      <c r="J47" s="647"/>
+      <c r="K47" s="647"/>
+      <c r="L47" s="647"/>
+      <c r="M47" s="648"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="646" t="s">
+        <v>179</v>
+      </c>
+      <c r="B48" s="647"/>
+      <c r="C48" s="647"/>
+      <c r="D48" s="647"/>
+      <c r="E48" s="647"/>
+      <c r="F48" s="647"/>
+      <c r="G48" s="647"/>
+      <c r="H48" s="647"/>
+      <c r="I48" s="647"/>
+      <c r="J48" s="647"/>
+      <c r="K48" s="647"/>
+      <c r="L48" s="647"/>
+      <c r="M48" s="648"/>
+    </row>
+    <row r="49" spans="1:13" ht="39.6" customHeight="1">
+      <c r="A49" s="646" t="s">
+        <v>223</v>
+      </c>
+      <c r="B49" s="647"/>
+      <c r="C49" s="647"/>
+      <c r="D49" s="647"/>
+      <c r="E49" s="647"/>
+      <c r="F49" s="647"/>
+      <c r="G49" s="647"/>
+      <c r="H49" s="647"/>
+      <c r="I49" s="647"/>
+      <c r="J49" s="647"/>
+      <c r="K49" s="647"/>
+      <c r="L49" s="647"/>
+      <c r="M49" s="648"/>
+    </row>
+    <row r="50" spans="1:13" ht="33" customHeight="1">
+      <c r="A50" s="646" t="s">
+        <v>224</v>
+      </c>
+      <c r="B50" s="647"/>
+      <c r="C50" s="647"/>
+      <c r="D50" s="647"/>
+      <c r="E50" s="647"/>
+      <c r="F50" s="647"/>
+      <c r="G50" s="647"/>
+      <c r="H50" s="647"/>
+      <c r="I50" s="647"/>
+      <c r="J50" s="647"/>
+      <c r="K50" s="647"/>
+      <c r="L50" s="647"/>
+      <c r="M50" s="648"/>
+    </row>
+    <row r="51" spans="1:13" ht="18" customHeight="1">
+      <c r="A51" s="646" t="s">
+        <v>225</v>
+      </c>
+      <c r="B51" s="647"/>
+      <c r="C51" s="647"/>
+      <c r="D51" s="647"/>
+      <c r="E51" s="647"/>
+      <c r="F51" s="647"/>
+      <c r="G51" s="647"/>
+      <c r="H51" s="647"/>
+      <c r="I51" s="647"/>
+      <c r="J51" s="647"/>
+      <c r="K51" s="647"/>
+      <c r="L51" s="647"/>
+      <c r="M51" s="648"/>
+    </row>
+    <row r="53" spans="1:13" ht="18.75">
+      <c r="A53" s="649" t="s">
         <v>232</v>
       </c>
-      <c r="C8" s="560"/>
-[...55 lines deleted...]
-      <c r="G12" s="549" t="s">
+      <c r="B53" s="650"/>
+      <c r="C53" s="650"/>
+      <c r="D53" s="650"/>
+      <c r="E53" s="650"/>
+      <c r="F53" s="650"/>
+      <c r="G53" s="650"/>
+      <c r="H53" s="650"/>
+      <c r="I53" s="650"/>
+      <c r="J53" s="650"/>
+      <c r="K53" s="650"/>
+      <c r="L53" s="650"/>
+      <c r="M53" s="650"/>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="646" t="s">
+        <v>221</v>
+      </c>
+      <c r="B54" s="647"/>
+      <c r="C54" s="647"/>
+      <c r="D54" s="647"/>
+      <c r="E54" s="647"/>
+      <c r="F54" s="647"/>
+      <c r="G54" s="647"/>
+      <c r="H54" s="647"/>
+      <c r="I54" s="647"/>
+      <c r="J54" s="647"/>
+      <c r="K54" s="647"/>
+      <c r="L54" s="647"/>
+      <c r="M54" s="648"/>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="646" t="s">
+        <v>227</v>
+      </c>
+      <c r="B55" s="647"/>
+      <c r="C55" s="647"/>
+      <c r="D55" s="647"/>
+      <c r="E55" s="647"/>
+      <c r="F55" s="647"/>
+      <c r="G55" s="647"/>
+      <c r="H55" s="647"/>
+      <c r="I55" s="647"/>
+      <c r="J55" s="647"/>
+      <c r="K55" s="647"/>
+      <c r="L55" s="647"/>
+      <c r="M55" s="648"/>
+    </row>
+    <row r="56" spans="1:13" ht="42.6" customHeight="1">
+      <c r="A56" s="646" t="s">
+        <v>231</v>
+      </c>
+      <c r="B56" s="647"/>
+      <c r="C56" s="647"/>
+      <c r="D56" s="647"/>
+      <c r="E56" s="647"/>
+      <c r="F56" s="647"/>
+      <c r="G56" s="647"/>
+      <c r="H56" s="647"/>
+      <c r="I56" s="647"/>
+      <c r="J56" s="647"/>
+      <c r="K56" s="647"/>
+      <c r="L56" s="647"/>
+      <c r="M56" s="648"/>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="646" t="s">
+        <v>228</v>
+      </c>
+      <c r="B57" s="647"/>
+      <c r="C57" s="647"/>
+      <c r="D57" s="647"/>
+      <c r="E57" s="647"/>
+      <c r="F57" s="647"/>
+      <c r="G57" s="647"/>
+      <c r="H57" s="647"/>
+      <c r="I57" s="647"/>
+      <c r="J57" s="647"/>
+      <c r="K57" s="647"/>
+      <c r="L57" s="647"/>
+      <c r="M57" s="648"/>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="646" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" s="647"/>
+      <c r="C58" s="647"/>
+      <c r="D58" s="647"/>
+      <c r="E58" s="647"/>
+      <c r="F58" s="647"/>
+      <c r="G58" s="647"/>
+      <c r="H58" s="647"/>
+      <c r="I58" s="647"/>
+      <c r="J58" s="647"/>
+      <c r="K58" s="647"/>
+      <c r="L58" s="647"/>
+      <c r="M58" s="648"/>
+    </row>
+    <row r="59" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A59" s="646" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" s="647"/>
+      <c r="C59" s="647"/>
+      <c r="D59" s="647"/>
+      <c r="E59" s="647"/>
+      <c r="F59" s="647"/>
+      <c r="G59" s="647"/>
+      <c r="H59" s="647"/>
+      <c r="I59" s="647"/>
+      <c r="J59" s="647"/>
+      <c r="K59" s="647"/>
+      <c r="L59" s="647"/>
+      <c r="M59" s="648"/>
+    </row>
+    <row r="60" spans="1:13" ht="17.45" customHeight="1">
+      <c r="A60" s="646" t="s">
+        <v>226</v>
+      </c>
+      <c r="B60" s="647"/>
+      <c r="C60" s="647"/>
+      <c r="D60" s="647"/>
+      <c r="E60" s="647"/>
+      <c r="F60" s="647"/>
+      <c r="G60" s="647"/>
+      <c r="H60" s="647"/>
+      <c r="I60" s="647"/>
+      <c r="J60" s="647"/>
+      <c r="K60" s="647"/>
+      <c r="L60" s="647"/>
+      <c r="M60" s="648"/>
+    </row>
+    <row r="61" spans="1:13" ht="17.25" customHeight="1">
+      <c r="A61" s="646" t="s">
+        <v>333</v>
+      </c>
+      <c r="B61" s="647"/>
+      <c r="C61" s="647"/>
+      <c r="D61" s="647"/>
+      <c r="E61" s="647"/>
+      <c r="F61" s="647"/>
+      <c r="G61" s="647"/>
+      <c r="H61" s="647"/>
+      <c r="I61" s="647"/>
+      <c r="J61" s="647"/>
+      <c r="K61" s="647"/>
+      <c r="L61" s="647"/>
+      <c r="M61" s="648"/>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="25" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="18" customHeight="1">
+      <c r="A64" s="646" t="s">
+        <v>238</v>
+      </c>
+      <c r="B64" s="647"/>
+      <c r="C64" s="647"/>
+      <c r="D64" s="647"/>
+      <c r="E64" s="647"/>
+      <c r="F64" s="647"/>
+      <c r="G64" s="647"/>
+      <c r="H64" s="647"/>
+      <c r="I64" s="647"/>
+      <c r="J64" s="647"/>
+      <c r="K64" s="647"/>
+      <c r="L64" s="647"/>
+      <c r="M64" s="648"/>
+    </row>
+    <row r="65" spans="1:13" ht="18" customHeight="1">
+      <c r="A65" s="646" t="s">
+        <v>239</v>
+      </c>
+      <c r="B65" s="647"/>
+      <c r="C65" s="647"/>
+      <c r="D65" s="647"/>
+      <c r="E65" s="647"/>
+      <c r="F65" s="647"/>
+      <c r="G65" s="647"/>
+      <c r="H65" s="647"/>
+      <c r="I65" s="647"/>
+      <c r="J65" s="647"/>
+      <c r="K65" s="647"/>
+      <c r="L65" s="647"/>
+      <c r="M65" s="648"/>
+    </row>
+    <row r="66" spans="1:13" ht="18" customHeight="1">
+      <c r="A66" s="646" t="s">
+        <v>240</v>
+      </c>
+      <c r="B66" s="647"/>
+      <c r="C66" s="647"/>
+      <c r="D66" s="647"/>
+      <c r="E66" s="647"/>
+      <c r="F66" s="647"/>
+      <c r="G66" s="647"/>
+      <c r="H66" s="647"/>
+      <c r="I66" s="647"/>
+      <c r="J66" s="647"/>
+      <c r="K66" s="647"/>
+      <c r="L66" s="647"/>
+      <c r="M66" s="648"/>
+    </row>
+    <row r="67" spans="1:13" ht="18" customHeight="1">
+      <c r="A67" s="646" t="s">
         <v>178</v>
       </c>
-      <c r="H12" s="549"/>
-[...168 lines deleted...]
-      <c r="A28" s="548" t="s">
+      <c r="B67" s="647"/>
+      <c r="C67" s="647"/>
+      <c r="D67" s="647"/>
+      <c r="E67" s="647"/>
+      <c r="F67" s="647"/>
+      <c r="G67" s="647"/>
+      <c r="H67" s="647"/>
+      <c r="I67" s="647"/>
+      <c r="J67" s="647"/>
+      <c r="K67" s="647"/>
+      <c r="L67" s="647"/>
+      <c r="M67" s="648"/>
+    </row>
+    <row r="68" spans="1:13" ht="18" customHeight="1">
+      <c r="A68" s="646" t="s">
         <v>179</v>
       </c>
-      <c r="B28" s="549"/>
-[...181 lines deleted...]
-      </c>
+      <c r="B68" s="647"/>
+      <c r="C68" s="647"/>
+      <c r="D68" s="647"/>
+      <c r="E68" s="647"/>
+      <c r="F68" s="647"/>
+      <c r="G68" s="647"/>
+      <c r="H68" s="647"/>
+      <c r="I68" s="647"/>
+      <c r="J68" s="647"/>
+      <c r="K68" s="647"/>
+      <c r="L68" s="647"/>
+      <c r="M68" s="648"/>
+    </row>
+    <row r="69" spans="1:13" ht="18" customHeight="1">
+      <c r="A69" s="646" t="s">
+        <v>241</v>
+      </c>
+      <c r="B69" s="647"/>
+      <c r="C69" s="647"/>
+      <c r="D69" s="647"/>
+      <c r="E69" s="647"/>
+      <c r="F69" s="647"/>
+      <c r="G69" s="647"/>
+      <c r="H69" s="647"/>
+      <c r="I69" s="647"/>
+      <c r="J69" s="647"/>
+      <c r="K69" s="647"/>
+      <c r="L69" s="647"/>
+      <c r="M69" s="648"/>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="25" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="18" customHeight="1">
+      <c r="A72" s="646" t="s">
+        <v>238</v>
+      </c>
+      <c r="B72" s="647"/>
+      <c r="C72" s="647"/>
+      <c r="D72" s="647"/>
+      <c r="E72" s="647"/>
+      <c r="F72" s="647"/>
+      <c r="G72" s="647"/>
+      <c r="H72" s="647"/>
+      <c r="I72" s="647"/>
+      <c r="J72" s="647"/>
+      <c r="K72" s="647"/>
+      <c r="L72" s="647"/>
+      <c r="M72" s="648"/>
+    </row>
+    <row r="73" spans="1:13" ht="18" customHeight="1">
+      <c r="A73" s="646" t="s">
+        <v>239</v>
+      </c>
+      <c r="B73" s="647"/>
+      <c r="C73" s="647"/>
+      <c r="D73" s="647"/>
+      <c r="E73" s="647"/>
+      <c r="F73" s="647"/>
+      <c r="G73" s="647"/>
+      <c r="H73" s="647"/>
+      <c r="I73" s="647"/>
+      <c r="J73" s="647"/>
+      <c r="K73" s="647"/>
+      <c r="L73" s="647"/>
+      <c r="M73" s="648"/>
+    </row>
+    <row r="74" spans="1:13" ht="18" customHeight="1">
+      <c r="A74" s="646" t="s">
+        <v>243</v>
+      </c>
+      <c r="B74" s="647"/>
+      <c r="C74" s="647"/>
+      <c r="D74" s="647"/>
+      <c r="E74" s="647"/>
+      <c r="F74" s="647"/>
+      <c r="G74" s="647"/>
+      <c r="H74" s="647"/>
+      <c r="I74" s="647"/>
+      <c r="J74" s="647"/>
+      <c r="K74" s="647"/>
+      <c r="L74" s="647"/>
+      <c r="M74" s="648"/>
+    </row>
+    <row r="75" spans="1:13" ht="18" customHeight="1">
+      <c r="A75" s="646" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" s="647"/>
+      <c r="C75" s="647"/>
+      <c r="D75" s="647"/>
+      <c r="E75" s="647"/>
+      <c r="F75" s="647"/>
+      <c r="G75" s="647"/>
+      <c r="H75" s="647"/>
+      <c r="I75" s="647"/>
+      <c r="J75" s="647"/>
+      <c r="K75" s="647"/>
+      <c r="L75" s="647"/>
+      <c r="M75" s="648"/>
+    </row>
+    <row r="76" spans="1:13" ht="18" customHeight="1">
+      <c r="A76" s="646" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="647"/>
+      <c r="C76" s="647"/>
+      <c r="D76" s="647"/>
+      <c r="E76" s="647"/>
+      <c r="F76" s="647"/>
+      <c r="G76" s="647"/>
+      <c r="H76" s="647"/>
+      <c r="I76" s="647"/>
+      <c r="J76" s="647"/>
+      <c r="K76" s="647"/>
+      <c r="L76" s="647"/>
+      <c r="M76" s="648"/>
     </row>
   </sheetData>
-  <mergeCells count="66">
-[...65 lines deleted...]
-    <mergeCell ref="B6:E7"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="hO8bxWSOeyln4MoB+eQDxaln0+GiM2SqQP3+XLiOzYofkgxeHCbCRrMb9nexbGVfHcG8yZX+7sAvahV036uI9g==" saltValue="BfTp5+JILhPhByVKayRbfQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="62">
+    <mergeCell ref="A41:M41"/>
+    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A38:M38"/>
+    <mergeCell ref="A39:M39"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A32:M32"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A26:M26"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A6:M6"/>
+    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A12:M12"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A48:M48"/>
+    <mergeCell ref="A49:M49"/>
+    <mergeCell ref="A50:M50"/>
+    <mergeCell ref="A51:M51"/>
+    <mergeCell ref="A53:M53"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="A65:M65"/>
+    <mergeCell ref="A66:M66"/>
+    <mergeCell ref="A67:M67"/>
+    <mergeCell ref="A68:M68"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A60:M60"/>
+    <mergeCell ref="A61:M61"/>
+    <mergeCell ref="A64:M64"/>
+    <mergeCell ref="A54:M54"/>
+    <mergeCell ref="A55:M55"/>
+    <mergeCell ref="A56:M56"/>
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A58:M58"/>
+    <mergeCell ref="A72:M72"/>
+    <mergeCell ref="A73:M73"/>
+    <mergeCell ref="A74:M74"/>
+    <mergeCell ref="A75:M75"/>
+    <mergeCell ref="A76:M76"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="4"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="3.472222222222222E-3" right="3.472222222222222E-3" top="3.472222222222222E-3" bottom="3.472222222222222E-3" header="1.3888888888888889E-3" footer="1.3888888888888889E-3"/>
+  <pageSetup paperSize="9" scale="74" fitToHeight="2" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="41" max="12" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F9867CF-22EA-4800-8FAF-E2812B1CAD28}">
   <sheetPr>
-    <pageSetUpPr fitToPage="1"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:AQ90"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="Q2" sqref="Q2"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="21" customHeight="1"/>
   <cols>
-    <col min="1" max="9" width="9.625" style="68" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16138" max="16384" width="9" style="68"/>
+    <col min="1" max="1" width="2.625" style="176" customWidth="1"/>
+    <col min="2" max="2" width="14.875" style="169" customWidth="1"/>
+    <col min="3" max="3" width="6.625" style="176" customWidth="1"/>
+    <col min="4" max="5" width="7.625" style="176" customWidth="1"/>
+    <col min="6" max="36" width="2.625" style="176" customWidth="1"/>
+    <col min="37" max="37" width="6.625" style="176" customWidth="1"/>
+    <col min="38" max="39" width="7.625" style="176" customWidth="1"/>
+    <col min="40" max="40" width="5.625" style="176" customWidth="1"/>
+    <col min="41" max="41" width="8.25" style="176" customWidth="1"/>
+    <col min="42" max="16384" width="8.25" style="176"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="17.25" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-      <c r="A6" s="592" t="s">
+    <row r="1" spans="1:41" ht="24.95" customHeight="1">
+      <c r="A1" s="168" t="s">
+        <v>334</v>
+      </c>
+      <c r="C1" s="170"/>
+      <c r="D1" s="170"/>
+      <c r="E1" s="170"/>
+      <c r="F1" s="170"/>
+      <c r="G1" s="170"/>
+      <c r="H1" s="170"/>
+      <c r="I1" s="170"/>
+      <c r="J1" s="170"/>
+      <c r="K1" s="170"/>
+      <c r="L1" s="170"/>
+      <c r="M1" s="170"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="170"/>
+      <c r="P1" s="170"/>
+      <c r="Q1" s="170"/>
+      <c r="R1" s="170"/>
+      <c r="S1" s="170"/>
+      <c r="T1" s="170"/>
+      <c r="U1" s="170"/>
+      <c r="V1" s="170"/>
+      <c r="W1" s="170"/>
+      <c r="X1" s="171"/>
+      <c r="Y1" s="171"/>
+      <c r="Z1" s="172"/>
+      <c r="AA1" s="172"/>
+      <c r="AB1" s="172"/>
+      <c r="AC1" s="172"/>
+      <c r="AD1" s="173"/>
+      <c r="AE1" s="173"/>
+      <c r="AF1" s="173"/>
+      <c r="AG1" s="173"/>
+      <c r="AH1" s="173"/>
+      <c r="AI1" s="174" t="s">
+        <v>335</v>
+      </c>
+      <c r="AJ1" s="174"/>
+      <c r="AK1" s="721" t="s">
+        <v>336</v>
+      </c>
+      <c r="AL1" s="721"/>
+      <c r="AM1" s="721"/>
+      <c r="AN1" s="721"/>
+      <c r="AO1" s="175" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41" ht="18" customHeight="1">
+      <c r="A2" s="172"/>
+      <c r="B2" s="177"/>
+      <c r="C2" s="177"/>
+      <c r="D2" s="177"/>
+      <c r="E2" s="177"/>
+      <c r="F2" s="177"/>
+      <c r="G2" s="177"/>
+      <c r="H2" s="177"/>
+      <c r="I2" s="177"/>
+      <c r="J2" s="177"/>
+      <c r="K2" s="177"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="722">
+        <v>2026</v>
+      </c>
+      <c r="N2" s="722"/>
+      <c r="O2" s="722"/>
+      <c r="P2" s="722"/>
+      <c r="Q2" s="723" t="s">
+        <v>160</v>
+      </c>
+      <c r="R2" s="723"/>
+      <c r="S2" s="724">
+        <v>5</v>
+      </c>
+      <c r="T2" s="724"/>
+      <c r="U2" s="723" t="s">
+        <v>161</v>
+      </c>
+      <c r="V2" s="723"/>
+      <c r="W2" s="177"/>
+      <c r="X2" s="177"/>
+      <c r="Y2" s="177"/>
+      <c r="Z2" s="172"/>
+      <c r="AA2" s="172"/>
+      <c r="AC2" s="174"/>
+      <c r="AD2" s="177"/>
+      <c r="AE2" s="177"/>
+      <c r="AF2" s="177"/>
+      <c r="AG2" s="177"/>
+      <c r="AH2" s="177"/>
+      <c r="AI2" s="174" t="s">
+        <v>338</v>
+      </c>
+      <c r="AJ2" s="174"/>
+      <c r="AK2" s="725"/>
+      <c r="AL2" s="725"/>
+      <c r="AM2" s="725"/>
+      <c r="AN2" s="725"/>
+      <c r="AO2" s="233" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="3" spans="1:41" ht="18" customHeight="1">
+      <c r="A3" s="178"/>
+      <c r="B3" s="178"/>
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="178"/>
+      <c r="K3" s="178"/>
+      <c r="L3" s="178"/>
+      <c r="M3" s="178"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="178"/>
+      <c r="P3" s="178"/>
+      <c r="Q3" s="178"/>
+      <c r="R3" s="178"/>
+      <c r="S3" s="178"/>
+      <c r="T3" s="178"/>
+      <c r="U3" s="178"/>
+      <c r="V3" s="178"/>
+      <c r="W3" s="178"/>
+      <c r="Y3" s="179"/>
+      <c r="Z3" s="179"/>
+      <c r="AA3" s="179"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="179"/>
+      <c r="AD3" s="179"/>
+      <c r="AE3" s="179"/>
+      <c r="AF3" s="179"/>
+      <c r="AG3" s="179"/>
+      <c r="AH3" s="179"/>
+      <c r="AI3" s="180" t="s">
+        <v>339</v>
+      </c>
+      <c r="AJ3" s="174"/>
+      <c r="AK3" s="726" t="s">
+        <v>340</v>
+      </c>
+      <c r="AL3" s="726"/>
+      <c r="AM3" s="726"/>
+      <c r="AN3" s="726"/>
+      <c r="AO3" s="233" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="4" spans="1:41" ht="18" customHeight="1">
+      <c r="A4" s="178"/>
+      <c r="B4" s="178"/>
+      <c r="C4" s="178"/>
+      <c r="D4" s="178"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="178"/>
+      <c r="H4" s="178"/>
+      <c r="I4" s="178"/>
+      <c r="J4" s="178"/>
+      <c r="K4" s="178"/>
+      <c r="L4" s="178"/>
+      <c r="M4" s="178"/>
+      <c r="N4" s="178"/>
+      <c r="O4" s="178"/>
+      <c r="P4" s="178"/>
+      <c r="Q4" s="178"/>
+      <c r="R4" s="178"/>
+      <c r="S4" s="178"/>
+      <c r="T4" s="178"/>
+      <c r="U4" s="178"/>
+      <c r="V4" s="178"/>
+      <c r="W4" s="178"/>
+      <c r="Y4" s="179"/>
+      <c r="Z4" s="179"/>
+      <c r="AA4" s="179"/>
+      <c r="AB4" s="172"/>
+      <c r="AC4" s="179"/>
+      <c r="AD4" s="179"/>
+      <c r="AE4" s="179"/>
+      <c r="AF4" s="179"/>
+      <c r="AG4" s="179"/>
+      <c r="AH4" s="179"/>
+      <c r="AI4" s="180" t="s">
+        <v>341</v>
+      </c>
+      <c r="AJ4" s="174"/>
+      <c r="AK4" s="726" t="s">
+        <v>342</v>
+      </c>
+      <c r="AL4" s="726"/>
+      <c r="AM4" s="726"/>
+      <c r="AN4" s="726"/>
+      <c r="AO4" s="233" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="5" spans="1:41" ht="18" customHeight="1">
+      <c r="A5" s="178"/>
+      <c r="B5" s="178"/>
+      <c r="C5" s="178"/>
+      <c r="D5" s="178"/>
+      <c r="E5" s="178"/>
+      <c r="F5" s="178"/>
+      <c r="G5" s="178"/>
+      <c r="H5" s="178"/>
+      <c r="I5" s="178"/>
+      <c r="J5" s="178"/>
+      <c r="K5" s="178"/>
+      <c r="L5" s="178"/>
+      <c r="M5" s="178"/>
+      <c r="N5" s="178"/>
+      <c r="O5" s="178"/>
+      <c r="P5" s="178"/>
+      <c r="Q5" s="178"/>
+      <c r="R5" s="178"/>
+      <c r="S5" s="178"/>
+      <c r="U5" s="178"/>
+      <c r="V5" s="178"/>
+      <c r="W5" s="178"/>
+      <c r="Y5" s="179"/>
+      <c r="Z5" s="179"/>
+      <c r="AA5" s="179"/>
+      <c r="AB5" s="172"/>
+      <c r="AC5" s="179"/>
+      <c r="AD5" s="179"/>
+      <c r="AE5" s="179"/>
+      <c r="AF5" s="179"/>
+      <c r="AG5" s="180" t="s">
+        <v>343</v>
+      </c>
+      <c r="AH5" s="727">
+        <v>40</v>
+      </c>
+      <c r="AI5" s="727"/>
+      <c r="AJ5" s="727"/>
+      <c r="AK5" s="179" t="s">
+        <v>344</v>
+      </c>
+      <c r="AL5" s="181"/>
+      <c r="AM5" s="182" t="s">
+        <v>345</v>
+      </c>
+      <c r="AN5" s="172"/>
+    </row>
+    <row r="6" spans="1:41" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="172"/>
+      <c r="B6" s="183"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="183"/>
+      <c r="F6" s="183"/>
+      <c r="G6" s="183"/>
+      <c r="H6" s="183"/>
+      <c r="I6" s="183"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="183"/>
+      <c r="L6" s="183"/>
+      <c r="M6" s="183"/>
+      <c r="N6" s="183"/>
+      <c r="O6" s="183"/>
+      <c r="P6" s="183"/>
+      <c r="Q6" s="183"/>
+      <c r="R6" s="183"/>
+      <c r="S6" s="183"/>
+      <c r="T6" s="183"/>
+      <c r="U6" s="183"/>
+      <c r="V6" s="183"/>
+      <c r="W6" s="183"/>
+      <c r="X6" s="177"/>
+      <c r="Y6" s="177"/>
+      <c r="Z6" s="177"/>
+      <c r="AA6" s="177"/>
+      <c r="AB6" s="177"/>
+      <c r="AC6" s="177"/>
+      <c r="AD6" s="177"/>
+      <c r="AE6" s="177"/>
+      <c r="AF6" s="177"/>
+      <c r="AG6" s="177"/>
+      <c r="AH6" s="177"/>
+      <c r="AI6" s="177"/>
+      <c r="AJ6" s="177"/>
+      <c r="AK6" s="177"/>
+      <c r="AL6" s="177"/>
+      <c r="AM6" s="172"/>
+      <c r="AN6" s="172"/>
+    </row>
+    <row r="7" spans="1:41" ht="15" customHeight="1">
+      <c r="A7" s="708" t="s">
+        <v>346</v>
+      </c>
+      <c r="B7" s="713" t="s">
+        <v>347</v>
+      </c>
+      <c r="C7" s="715" t="s">
+        <v>348</v>
+      </c>
+      <c r="D7" s="662" t="s">
+        <v>349</v>
+      </c>
+      <c r="E7" s="705" t="s">
+        <v>350</v>
+      </c>
+      <c r="F7" s="662" t="s">
+        <v>351</v>
+      </c>
+      <c r="G7" s="662"/>
+      <c r="H7" s="662"/>
+      <c r="I7" s="662"/>
+      <c r="J7" s="662"/>
+      <c r="K7" s="662"/>
+      <c r="L7" s="662"/>
+      <c r="M7" s="662"/>
+      <c r="N7" s="662"/>
+      <c r="O7" s="662"/>
+      <c r="P7" s="662"/>
+      <c r="Q7" s="662"/>
+      <c r="R7" s="662"/>
+      <c r="S7" s="662"/>
+      <c r="T7" s="662"/>
+      <c r="U7" s="662"/>
+      <c r="V7" s="662"/>
+      <c r="W7" s="662"/>
+      <c r="X7" s="662"/>
+      <c r="Y7" s="662"/>
+      <c r="Z7" s="662"/>
+      <c r="AA7" s="662"/>
+      <c r="AB7" s="662"/>
+      <c r="AC7" s="662"/>
+      <c r="AD7" s="662"/>
+      <c r="AE7" s="662"/>
+      <c r="AF7" s="662"/>
+      <c r="AG7" s="662"/>
+      <c r="AH7" s="662"/>
+      <c r="AI7" s="662"/>
+      <c r="AJ7" s="662"/>
+      <c r="AK7" s="718" t="s">
+        <v>352</v>
+      </c>
+      <c r="AL7" s="673" t="s">
+        <v>353</v>
+      </c>
+      <c r="AM7" s="711" t="s">
+        <v>354</v>
+      </c>
+      <c r="AN7" s="711"/>
+    </row>
+    <row r="8" spans="1:41" ht="15" customHeight="1">
+      <c r="A8" s="708"/>
+      <c r="B8" s="714"/>
+      <c r="C8" s="716"/>
+      <c r="D8" s="662"/>
+      <c r="E8" s="705"/>
+      <c r="F8" s="662" t="s">
+        <v>355</v>
+      </c>
+      <c r="G8" s="662"/>
+      <c r="H8" s="662"/>
+      <c r="I8" s="662"/>
+      <c r="J8" s="662"/>
+      <c r="K8" s="662"/>
+      <c r="L8" s="662"/>
+      <c r="M8" s="662" t="s">
+        <v>356</v>
+      </c>
+      <c r="N8" s="662"/>
+      <c r="O8" s="662"/>
+      <c r="P8" s="662"/>
+      <c r="Q8" s="662"/>
+      <c r="R8" s="662"/>
+      <c r="S8" s="662"/>
+      <c r="T8" s="662" t="s">
+        <v>357</v>
+      </c>
+      <c r="U8" s="662"/>
+      <c r="V8" s="662"/>
+      <c r="W8" s="662"/>
+      <c r="X8" s="662"/>
+      <c r="Y8" s="662"/>
+      <c r="Z8" s="662"/>
+      <c r="AA8" s="662" t="s">
+        <v>358</v>
+      </c>
+      <c r="AB8" s="662"/>
+      <c r="AC8" s="662"/>
+      <c r="AD8" s="662"/>
+      <c r="AE8" s="662"/>
+      <c r="AF8" s="662"/>
+      <c r="AG8" s="662"/>
+      <c r="AH8" s="712" t="s">
+        <v>359</v>
+      </c>
+      <c r="AI8" s="712"/>
+      <c r="AJ8" s="712"/>
+      <c r="AK8" s="718"/>
+      <c r="AL8" s="673"/>
+      <c r="AM8" s="711"/>
+      <c r="AN8" s="711"/>
+    </row>
+    <row r="9" spans="1:41" ht="15" customHeight="1">
+      <c r="A9" s="708"/>
+      <c r="B9" s="719" t="s">
+        <v>360</v>
+      </c>
+      <c r="C9" s="716"/>
+      <c r="D9" s="662"/>
+      <c r="E9" s="705"/>
+      <c r="F9" s="187">
+        <f>DATE($M$2,$S$2,1)</f>
+        <v>46143</v>
+      </c>
+      <c r="G9" s="187">
+        <f>DATE($M$2,$S$2,2)</f>
+        <v>46144</v>
+      </c>
+      <c r="H9" s="187">
+        <f>DATE($M$2,$S$2,3)</f>
+        <v>46145</v>
+      </c>
+      <c r="I9" s="187">
+        <f>DATE($M$2,$S$2,4)</f>
+        <v>46146</v>
+      </c>
+      <c r="J9" s="187">
+        <f>DATE($M$2,$S$2,5)</f>
+        <v>46147</v>
+      </c>
+      <c r="K9" s="187">
+        <f>DATE($M$2,$S$2,6)</f>
+        <v>46148</v>
+      </c>
+      <c r="L9" s="187">
+        <f>DATE($M$2,$S$2,7)</f>
+        <v>46149</v>
+      </c>
+      <c r="M9" s="187">
+        <f>DATE($M$2,$S$2,8)</f>
+        <v>46150</v>
+      </c>
+      <c r="N9" s="187">
+        <f>DATE($M$2,$S$2,9)</f>
+        <v>46151</v>
+      </c>
+      <c r="O9" s="187">
+        <f>DATE($M$2,$S$2,10)</f>
+        <v>46152</v>
+      </c>
+      <c r="P9" s="187">
+        <f>DATE($M$2,$S$2,11)</f>
+        <v>46153</v>
+      </c>
+      <c r="Q9" s="187">
+        <f>DATE($M$2,$S$2,12)</f>
+        <v>46154</v>
+      </c>
+      <c r="R9" s="187">
+        <f>DATE($M$2,$S$2,13)</f>
+        <v>46155</v>
+      </c>
+      <c r="S9" s="187">
+        <f>DATE($M$2,$S$2,14)</f>
+        <v>46156</v>
+      </c>
+      <c r="T9" s="187">
+        <f>DATE($M$2,$S$2,15)</f>
+        <v>46157</v>
+      </c>
+      <c r="U9" s="187">
+        <f>DATE($M$2,$S$2,16)</f>
+        <v>46158</v>
+      </c>
+      <c r="V9" s="187">
+        <f>DATE($M$2,$S$2,17)</f>
+        <v>46159</v>
+      </c>
+      <c r="W9" s="187">
+        <f>DATE($M$2,$S$2,18)</f>
+        <v>46160</v>
+      </c>
+      <c r="X9" s="187">
+        <f>DATE($M$2,$S$2,19)</f>
+        <v>46161</v>
+      </c>
+      <c r="Y9" s="187">
+        <f>DATE($M$2,$S$2,20)</f>
+        <v>46162</v>
+      </c>
+      <c r="Z9" s="187">
+        <f>DATE($M$2,$S$2,21)</f>
+        <v>46163</v>
+      </c>
+      <c r="AA9" s="187">
+        <f>DATE($M$2,$S$2,22)</f>
+        <v>46164</v>
+      </c>
+      <c r="AB9" s="187">
+        <f>DATE($M$2,$S$2,23)</f>
+        <v>46165</v>
+      </c>
+      <c r="AC9" s="187">
+        <f>DATE($M$2,$S$2,24)</f>
+        <v>46166</v>
+      </c>
+      <c r="AD9" s="187">
+        <f>DATE($M$2,$S$2,25)</f>
+        <v>46167</v>
+      </c>
+      <c r="AE9" s="187">
+        <f>DATE($M$2,$S$2,26)</f>
+        <v>46168</v>
+      </c>
+      <c r="AF9" s="187">
+        <f>DATE($M$2,$S$2,27)</f>
+        <v>46169</v>
+      </c>
+      <c r="AG9" s="187">
+        <f>DATE($M$2,$S$2,28)</f>
+        <v>46170</v>
+      </c>
+      <c r="AH9" s="188">
+        <f>IF(DAY(EOMONTH(F9,0))&lt;29,"",DATE($M$2,$S$2,29))</f>
+        <v>46171</v>
+      </c>
+      <c r="AI9" s="188">
+        <f>IF(DAY(EOMONTH(F9,0))&lt;30,"",DATE($M$2,$S$2,30))</f>
+        <v>46172</v>
+      </c>
+      <c r="AJ9" s="188">
+        <f>IF(DAY(EOMONTH(F9,0))&lt;31,"",DATE($M$2,$S$2,31))</f>
+        <v>46173</v>
+      </c>
+      <c r="AK9" s="718"/>
+      <c r="AL9" s="673"/>
+      <c r="AM9" s="711"/>
+      <c r="AN9" s="711"/>
+    </row>
+    <row r="10" spans="1:41" ht="15" customHeight="1">
+      <c r="A10" s="708"/>
+      <c r="B10" s="720"/>
+      <c r="C10" s="717"/>
+      <c r="D10" s="662"/>
+      <c r="E10" s="705"/>
+      <c r="F10" s="189">
+        <f>DATE($M$2,$S$2,1)</f>
+        <v>46143</v>
+      </c>
+      <c r="G10" s="189">
+        <f>DATE($M$2,$S$2,2)</f>
+        <v>46144</v>
+      </c>
+      <c r="H10" s="189">
+        <f>DATE($M$2,$S$2,3)</f>
+        <v>46145</v>
+      </c>
+      <c r="I10" s="189">
+        <f>DATE($M$2,$S$2,4)</f>
+        <v>46146</v>
+      </c>
+      <c r="J10" s="189">
+        <f>DATE($M$2,$S$2,5)</f>
+        <v>46147</v>
+      </c>
+      <c r="K10" s="189">
+        <f>DATE($M$2,$S$2,6)</f>
+        <v>46148</v>
+      </c>
+      <c r="L10" s="189">
+        <f>DATE($M$2,$S$2,7)</f>
+        <v>46149</v>
+      </c>
+      <c r="M10" s="189">
+        <f>DATE($M$2,$S$2,8)</f>
+        <v>46150</v>
+      </c>
+      <c r="N10" s="189">
+        <f>DATE($M$2,$S$2,9)</f>
+        <v>46151</v>
+      </c>
+      <c r="O10" s="189">
+        <f>DATE($M$2,$S$2,10)</f>
+        <v>46152</v>
+      </c>
+      <c r="P10" s="189">
+        <f>DATE($M$2,$S$2,11)</f>
+        <v>46153</v>
+      </c>
+      <c r="Q10" s="189">
+        <f>DATE($M$2,$S$2,12)</f>
+        <v>46154</v>
+      </c>
+      <c r="R10" s="189">
+        <f>DATE($M$2,$S$2,13)</f>
+        <v>46155</v>
+      </c>
+      <c r="S10" s="189">
+        <f>DATE($M$2,$S$2,14)</f>
+        <v>46156</v>
+      </c>
+      <c r="T10" s="189">
+        <f>DATE($M$2,$S$2,15)</f>
+        <v>46157</v>
+      </c>
+      <c r="U10" s="189">
+        <f>DATE($M$2,$S$2,16)</f>
+        <v>46158</v>
+      </c>
+      <c r="V10" s="189">
+        <f>DATE($M$2,$S$2,17)</f>
+        <v>46159</v>
+      </c>
+      <c r="W10" s="189">
+        <f>DATE($M$2,$S$2,18)</f>
+        <v>46160</v>
+      </c>
+      <c r="X10" s="189">
+        <f>DATE($M$2,$S$2,19)</f>
+        <v>46161</v>
+      </c>
+      <c r="Y10" s="189">
+        <f>DATE($M$2,$S$2,20)</f>
+        <v>46162</v>
+      </c>
+      <c r="Z10" s="189">
+        <f>DATE($M$2,$S$2,21)</f>
+        <v>46163</v>
+      </c>
+      <c r="AA10" s="189">
+        <f>DATE($M$2,$S$2,22)</f>
+        <v>46164</v>
+      </c>
+      <c r="AB10" s="189">
+        <f>DATE($M$2,$S$2,23)</f>
+        <v>46165</v>
+      </c>
+      <c r="AC10" s="189">
+        <f>DATE($M$2,$S$2,24)</f>
+        <v>46166</v>
+      </c>
+      <c r="AD10" s="189">
+        <f>DATE($M$2,$S$2,25)</f>
+        <v>46167</v>
+      </c>
+      <c r="AE10" s="189">
+        <f>DATE($M$2,$S$2,26)</f>
+        <v>46168</v>
+      </c>
+      <c r="AF10" s="189">
+        <f>DATE($M$2,$S$2,27)</f>
+        <v>46169</v>
+      </c>
+      <c r="AG10" s="189">
+        <f>DATE($M$2,$S$2,28)</f>
+        <v>46170</v>
+      </c>
+      <c r="AH10" s="190">
+        <f>IF(DAY(EOMONTH(F10,0))&lt;29,"",DATE($M$2,$S$2,29))</f>
+        <v>46171</v>
+      </c>
+      <c r="AI10" s="190">
+        <f>IF(DAY(EOMONTH(F10,0))&lt;30,"",DATE($M$2,$S$2,30))</f>
+        <v>46172</v>
+      </c>
+      <c r="AJ10" s="190">
+        <f>IF(DAY(EOMONTH(F10,0))&lt;31,"",DATE($M$2,$S$2,31))</f>
+        <v>46173</v>
+      </c>
+      <c r="AK10" s="718"/>
+      <c r="AL10" s="673"/>
+      <c r="AM10" s="711"/>
+      <c r="AN10" s="711"/>
+    </row>
+    <row r="11" spans="1:41" ht="18" customHeight="1">
+      <c r="A11" s="184">
+        <v>1</v>
+      </c>
+      <c r="B11" s="191" t="s">
+        <v>361</v>
+      </c>
+      <c r="C11" s="192" t="s">
+        <v>362</v>
+      </c>
+      <c r="D11" s="193"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="195"/>
+      <c r="G11" s="195"/>
+      <c r="H11" s="195"/>
+      <c r="I11" s="195"/>
+      <c r="J11" s="195"/>
+      <c r="K11" s="195"/>
+      <c r="L11" s="195"/>
+      <c r="M11" s="195"/>
+      <c r="N11" s="195"/>
+      <c r="O11" s="195"/>
+      <c r="P11" s="195"/>
+      <c r="Q11" s="195"/>
+      <c r="R11" s="195"/>
+      <c r="S11" s="195"/>
+      <c r="T11" s="195"/>
+      <c r="U11" s="195"/>
+      <c r="V11" s="195"/>
+      <c r="W11" s="195"/>
+      <c r="X11" s="195"/>
+      <c r="Y11" s="195"/>
+      <c r="Z11" s="195"/>
+      <c r="AA11" s="195"/>
+      <c r="AB11" s="195"/>
+      <c r="AC11" s="195"/>
+      <c r="AD11" s="195"/>
+      <c r="AE11" s="195"/>
+      <c r="AF11" s="195"/>
+      <c r="AG11" s="195"/>
+      <c r="AH11" s="196"/>
+      <c r="AI11" s="196"/>
+      <c r="AJ11" s="196"/>
+      <c r="AK11" s="197">
+        <f>IF(AND($AK$3="４週",($AH$5*4)&gt;=SUM(F11:AJ11)),SUM(F11:AJ11),IF(AND($AK$3="４週",SUM(F11:AJ11)&gt;($AH$5*4)),"上限超過"))</f>
+        <v>0</v>
+      </c>
+      <c r="AL11" s="198">
+        <f>AK11/4</f>
+        <v>0</v>
+      </c>
+      <c r="AM11" s="704"/>
+      <c r="AN11" s="704"/>
+    </row>
+    <row r="12" spans="1:41" ht="18" customHeight="1">
+      <c r="A12" s="184">
+        <v>2</v>
+      </c>
+      <c r="B12" s="191" t="s">
+        <v>363</v>
+      </c>
+      <c r="C12" s="192" t="s">
+        <v>364</v>
+      </c>
+      <c r="D12" s="193"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="195"/>
+      <c r="G12" s="195"/>
+      <c r="H12" s="195"/>
+      <c r="I12" s="195"/>
+      <c r="J12" s="195"/>
+      <c r="K12" s="195"/>
+      <c r="L12" s="195"/>
+      <c r="M12" s="195"/>
+      <c r="N12" s="195"/>
+      <c r="O12" s="195"/>
+      <c r="P12" s="195"/>
+      <c r="Q12" s="195"/>
+      <c r="R12" s="195"/>
+      <c r="S12" s="195"/>
+      <c r="T12" s="195"/>
+      <c r="U12" s="195"/>
+      <c r="V12" s="195"/>
+      <c r="W12" s="195"/>
+      <c r="X12" s="195"/>
+      <c r="Y12" s="195"/>
+      <c r="Z12" s="195"/>
+      <c r="AA12" s="195"/>
+      <c r="AB12" s="195"/>
+      <c r="AC12" s="195"/>
+      <c r="AD12" s="195"/>
+      <c r="AE12" s="195"/>
+      <c r="AF12" s="195"/>
+      <c r="AG12" s="195"/>
+      <c r="AH12" s="196"/>
+      <c r="AI12" s="196"/>
+      <c r="AJ12" s="196"/>
+      <c r="AK12" s="197">
+        <f t="shared" ref="AK12:AK30" si="0">IF(AND($AK$3="４週",($AH$5*4)&gt;=SUM(F12:AJ12)),SUM(F12:AJ12),IF(AND($AK$3="４週",SUM(F12:AJ12)&gt;($AH$5*4)),"上限超過"))</f>
+        <v>0</v>
+      </c>
+      <c r="AL12" s="198">
+        <f t="shared" ref="AL12:AL31" si="1">IF($AK$3="４週",AK12/4,AK12/(DAY(EOMONTH($F$9,0))/7))</f>
+        <v>0</v>
+      </c>
+      <c r="AM12" s="704"/>
+      <c r="AN12" s="704"/>
+    </row>
+    <row r="13" spans="1:41" ht="18" customHeight="1">
+      <c r="A13" s="184">
+        <v>3</v>
+      </c>
+      <c r="B13" s="191" t="s">
+        <v>365</v>
+      </c>
+      <c r="C13" s="192" t="s">
+        <v>366</v>
+      </c>
+      <c r="D13" s="193"/>
+      <c r="E13" s="194"/>
+      <c r="F13" s="195"/>
+      <c r="G13" s="195"/>
+      <c r="H13" s="195"/>
+      <c r="I13" s="195"/>
+      <c r="J13" s="195"/>
+      <c r="K13" s="195"/>
+      <c r="L13" s="195"/>
+      <c r="M13" s="195"/>
+      <c r="N13" s="195"/>
+      <c r="O13" s="195"/>
+      <c r="P13" s="195"/>
+      <c r="Q13" s="195"/>
+      <c r="R13" s="195"/>
+      <c r="S13" s="195"/>
+      <c r="T13" s="195"/>
+      <c r="U13" s="195"/>
+      <c r="V13" s="195"/>
+      <c r="W13" s="195"/>
+      <c r="X13" s="195"/>
+      <c r="Y13" s="195"/>
+      <c r="Z13" s="195"/>
+      <c r="AA13" s="195"/>
+      <c r="AB13" s="195"/>
+      <c r="AC13" s="195"/>
+      <c r="AD13" s="195"/>
+      <c r="AE13" s="195"/>
+      <c r="AF13" s="195"/>
+      <c r="AG13" s="195"/>
+      <c r="AH13" s="196"/>
+      <c r="AI13" s="196"/>
+      <c r="AJ13" s="196"/>
+      <c r="AK13" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL13" s="198">
+        <f>IF($AK$3="４週",AK13/4,AK13/(DAY(EOMONTH($F$9,0))/7))</f>
+        <v>0</v>
+      </c>
+      <c r="AM13" s="704"/>
+      <c r="AN13" s="704"/>
+    </row>
+    <row r="14" spans="1:41" ht="18" customHeight="1">
+      <c r="A14" s="184">
+        <v>4</v>
+      </c>
+      <c r="B14" s="191" t="s">
+        <v>367</v>
+      </c>
+      <c r="C14" s="192" t="s">
+        <v>368</v>
+      </c>
+      <c r="D14" s="193"/>
+      <c r="E14" s="194"/>
+      <c r="F14" s="195"/>
+      <c r="G14" s="195"/>
+      <c r="H14" s="195"/>
+      <c r="I14" s="195"/>
+      <c r="J14" s="195"/>
+      <c r="K14" s="195"/>
+      <c r="L14" s="195"/>
+      <c r="M14" s="195"/>
+      <c r="N14" s="195"/>
+      <c r="O14" s="195"/>
+      <c r="P14" s="195"/>
+      <c r="Q14" s="195"/>
+      <c r="R14" s="195"/>
+      <c r="S14" s="195"/>
+      <c r="T14" s="195"/>
+      <c r="U14" s="195"/>
+      <c r="V14" s="195"/>
+      <c r="W14" s="195"/>
+      <c r="X14" s="195"/>
+      <c r="Y14" s="195"/>
+      <c r="Z14" s="195"/>
+      <c r="AA14" s="195"/>
+      <c r="AB14" s="195"/>
+      <c r="AC14" s="195"/>
+      <c r="AD14" s="195"/>
+      <c r="AE14" s="195"/>
+      <c r="AF14" s="195"/>
+      <c r="AG14" s="195"/>
+      <c r="AH14" s="196"/>
+      <c r="AI14" s="196"/>
+      <c r="AJ14" s="196"/>
+      <c r="AK14" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL14" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM14" s="704"/>
+      <c r="AN14" s="704"/>
+    </row>
+    <row r="15" spans="1:41" ht="18" customHeight="1">
+      <c r="A15" s="184">
+        <v>5</v>
+      </c>
+      <c r="B15" s="191" t="s">
+        <v>367</v>
+      </c>
+      <c r="C15" s="192" t="s">
+        <v>368</v>
+      </c>
+      <c r="D15" s="193"/>
+      <c r="E15" s="194"/>
+      <c r="F15" s="195"/>
+      <c r="G15" s="195"/>
+      <c r="H15" s="195"/>
+      <c r="I15" s="195"/>
+      <c r="J15" s="195"/>
+      <c r="K15" s="195"/>
+      <c r="L15" s="195"/>
+      <c r="M15" s="195"/>
+      <c r="N15" s="195"/>
+      <c r="O15" s="195"/>
+      <c r="P15" s="195"/>
+      <c r="Q15" s="195"/>
+      <c r="R15" s="195"/>
+      <c r="S15" s="195"/>
+      <c r="T15" s="195"/>
+      <c r="U15" s="195"/>
+      <c r="V15" s="195"/>
+      <c r="W15" s="195"/>
+      <c r="X15" s="195"/>
+      <c r="Y15" s="195"/>
+      <c r="Z15" s="195"/>
+      <c r="AA15" s="195"/>
+      <c r="AB15" s="195"/>
+      <c r="AC15" s="195"/>
+      <c r="AD15" s="195"/>
+      <c r="AE15" s="195"/>
+      <c r="AF15" s="195"/>
+      <c r="AG15" s="195"/>
+      <c r="AH15" s="196"/>
+      <c r="AI15" s="196"/>
+      <c r="AJ15" s="196"/>
+      <c r="AK15" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL15" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM15" s="704"/>
+      <c r="AN15" s="704"/>
+    </row>
+    <row r="16" spans="1:41" ht="18" customHeight="1">
+      <c r="A16" s="184">
+        <v>6</v>
+      </c>
+      <c r="B16" s="191"/>
+      <c r="C16" s="192"/>
+      <c r="D16" s="193"/>
+      <c r="E16" s="194"/>
+      <c r="F16" s="195"/>
+      <c r="G16" s="195"/>
+      <c r="H16" s="195"/>
+      <c r="I16" s="195"/>
+      <c r="J16" s="195"/>
+      <c r="K16" s="195"/>
+      <c r="L16" s="195"/>
+      <c r="M16" s="195"/>
+      <c r="N16" s="195"/>
+      <c r="O16" s="195"/>
+      <c r="P16" s="195"/>
+      <c r="Q16" s="195"/>
+      <c r="R16" s="195"/>
+      <c r="S16" s="195"/>
+      <c r="T16" s="195"/>
+      <c r="U16" s="195"/>
+      <c r="V16" s="195"/>
+      <c r="W16" s="195"/>
+      <c r="X16" s="195"/>
+      <c r="Y16" s="195"/>
+      <c r="Z16" s="195"/>
+      <c r="AA16" s="195"/>
+      <c r="AB16" s="195"/>
+      <c r="AC16" s="195"/>
+      <c r="AD16" s="195"/>
+      <c r="AE16" s="195"/>
+      <c r="AF16" s="195"/>
+      <c r="AG16" s="195"/>
+      <c r="AH16" s="196"/>
+      <c r="AI16" s="196"/>
+      <c r="AJ16" s="196"/>
+      <c r="AK16" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL16" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM16" s="704"/>
+      <c r="AN16" s="704"/>
+    </row>
+    <row r="17" spans="1:40" ht="18" customHeight="1">
+      <c r="A17" s="184">
+        <v>7</v>
+      </c>
+      <c r="B17" s="191"/>
+      <c r="C17" s="192"/>
+      <c r="D17" s="193"/>
+      <c r="E17" s="194"/>
+      <c r="F17" s="195"/>
+      <c r="G17" s="195"/>
+      <c r="H17" s="195"/>
+      <c r="I17" s="195"/>
+      <c r="J17" s="195"/>
+      <c r="K17" s="195"/>
+      <c r="L17" s="195"/>
+      <c r="M17" s="195"/>
+      <c r="N17" s="195"/>
+      <c r="O17" s="195"/>
+      <c r="P17" s="195"/>
+      <c r="Q17" s="195"/>
+      <c r="R17" s="195"/>
+      <c r="S17" s="195"/>
+      <c r="T17" s="195"/>
+      <c r="U17" s="195"/>
+      <c r="V17" s="195"/>
+      <c r="W17" s="195"/>
+      <c r="X17" s="195"/>
+      <c r="Y17" s="195"/>
+      <c r="Z17" s="195"/>
+      <c r="AA17" s="195"/>
+      <c r="AB17" s="195"/>
+      <c r="AC17" s="195"/>
+      <c r="AD17" s="195"/>
+      <c r="AE17" s="195"/>
+      <c r="AF17" s="195"/>
+      <c r="AG17" s="195"/>
+      <c r="AH17" s="196"/>
+      <c r="AI17" s="196"/>
+      <c r="AJ17" s="196"/>
+      <c r="AK17" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL17" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM17" s="704"/>
+      <c r="AN17" s="704"/>
+    </row>
+    <row r="18" spans="1:40" ht="18" customHeight="1">
+      <c r="A18" s="184">
+        <v>8</v>
+      </c>
+      <c r="B18" s="191"/>
+      <c r="C18" s="192"/>
+      <c r="D18" s="193"/>
+      <c r="E18" s="194"/>
+      <c r="F18" s="195"/>
+      <c r="G18" s="195"/>
+      <c r="H18" s="195"/>
+      <c r="I18" s="195"/>
+      <c r="J18" s="195"/>
+      <c r="K18" s="195"/>
+      <c r="L18" s="195"/>
+      <c r="M18" s="195"/>
+      <c r="N18" s="195"/>
+      <c r="O18" s="195"/>
+      <c r="P18" s="195"/>
+      <c r="Q18" s="195"/>
+      <c r="R18" s="195"/>
+      <c r="S18" s="195"/>
+      <c r="T18" s="195"/>
+      <c r="U18" s="195"/>
+      <c r="V18" s="195"/>
+      <c r="W18" s="195"/>
+      <c r="X18" s="195"/>
+      <c r="Y18" s="195"/>
+      <c r="Z18" s="195"/>
+      <c r="AA18" s="195"/>
+      <c r="AB18" s="195"/>
+      <c r="AC18" s="195"/>
+      <c r="AD18" s="195"/>
+      <c r="AE18" s="195"/>
+      <c r="AF18" s="195"/>
+      <c r="AG18" s="195"/>
+      <c r="AH18" s="196"/>
+      <c r="AI18" s="196"/>
+      <c r="AJ18" s="196"/>
+      <c r="AK18" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL18" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM18" s="704"/>
+      <c r="AN18" s="704"/>
+    </row>
+    <row r="19" spans="1:40" ht="18" customHeight="1">
+      <c r="A19" s="184">
+        <v>9</v>
+      </c>
+      <c r="B19" s="191"/>
+      <c r="C19" s="192"/>
+      <c r="D19" s="193"/>
+      <c r="E19" s="194"/>
+      <c r="F19" s="195"/>
+      <c r="G19" s="195"/>
+      <c r="H19" s="195"/>
+      <c r="I19" s="195"/>
+      <c r="J19" s="195"/>
+      <c r="K19" s="195"/>
+      <c r="L19" s="195"/>
+      <c r="M19" s="195"/>
+      <c r="N19" s="195"/>
+      <c r="O19" s="195"/>
+      <c r="P19" s="195"/>
+      <c r="Q19" s="195"/>
+      <c r="R19" s="195"/>
+      <c r="S19" s="195"/>
+      <c r="T19" s="195"/>
+      <c r="U19" s="195"/>
+      <c r="V19" s="195"/>
+      <c r="W19" s="195"/>
+      <c r="X19" s="195"/>
+      <c r="Y19" s="195"/>
+      <c r="Z19" s="195"/>
+      <c r="AA19" s="195"/>
+      <c r="AB19" s="195"/>
+      <c r="AC19" s="195"/>
+      <c r="AD19" s="195"/>
+      <c r="AE19" s="195"/>
+      <c r="AF19" s="195"/>
+      <c r="AG19" s="195"/>
+      <c r="AH19" s="196"/>
+      <c r="AI19" s="196"/>
+      <c r="AJ19" s="196"/>
+      <c r="AK19" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL19" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM19" s="704"/>
+      <c r="AN19" s="704"/>
+    </row>
+    <row r="20" spans="1:40" ht="18" customHeight="1">
+      <c r="A20" s="184">
+        <v>10</v>
+      </c>
+      <c r="B20" s="191"/>
+      <c r="C20" s="192"/>
+      <c r="D20" s="193"/>
+      <c r="E20" s="194"/>
+      <c r="F20" s="195"/>
+      <c r="G20" s="195"/>
+      <c r="H20" s="195"/>
+      <c r="I20" s="195"/>
+      <c r="J20" s="195"/>
+      <c r="K20" s="195"/>
+      <c r="L20" s="195"/>
+      <c r="M20" s="195"/>
+      <c r="N20" s="195"/>
+      <c r="O20" s="195"/>
+      <c r="P20" s="195"/>
+      <c r="Q20" s="195"/>
+      <c r="R20" s="195"/>
+      <c r="S20" s="195"/>
+      <c r="T20" s="195"/>
+      <c r="U20" s="195"/>
+      <c r="V20" s="195"/>
+      <c r="W20" s="195"/>
+      <c r="X20" s="195"/>
+      <c r="Y20" s="195"/>
+      <c r="Z20" s="195"/>
+      <c r="AA20" s="195"/>
+      <c r="AB20" s="195"/>
+      <c r="AC20" s="195"/>
+      <c r="AD20" s="195"/>
+      <c r="AE20" s="195"/>
+      <c r="AF20" s="195"/>
+      <c r="AG20" s="195"/>
+      <c r="AH20" s="196"/>
+      <c r="AI20" s="196"/>
+      <c r="AJ20" s="196"/>
+      <c r="AK20" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL20" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM20" s="704"/>
+      <c r="AN20" s="704"/>
+    </row>
+    <row r="21" spans="1:40" ht="18" customHeight="1">
+      <c r="A21" s="184">
+        <v>11</v>
+      </c>
+      <c r="B21" s="191"/>
+      <c r="C21" s="192"/>
+      <c r="D21" s="193"/>
+      <c r="E21" s="194"/>
+      <c r="F21" s="195"/>
+      <c r="G21" s="195"/>
+      <c r="H21" s="195"/>
+      <c r="I21" s="195"/>
+      <c r="J21" s="195"/>
+      <c r="K21" s="195"/>
+      <c r="L21" s="195"/>
+      <c r="M21" s="195"/>
+      <c r="N21" s="195"/>
+      <c r="O21" s="195"/>
+      <c r="P21" s="195"/>
+      <c r="Q21" s="195"/>
+      <c r="R21" s="195"/>
+      <c r="S21" s="195"/>
+      <c r="T21" s="195"/>
+      <c r="U21" s="195"/>
+      <c r="V21" s="195"/>
+      <c r="W21" s="195"/>
+      <c r="X21" s="195"/>
+      <c r="Y21" s="195"/>
+      <c r="Z21" s="195"/>
+      <c r="AA21" s="195"/>
+      <c r="AB21" s="195"/>
+      <c r="AC21" s="195"/>
+      <c r="AD21" s="195"/>
+      <c r="AE21" s="195"/>
+      <c r="AF21" s="195"/>
+      <c r="AG21" s="195"/>
+      <c r="AH21" s="196"/>
+      <c r="AI21" s="196"/>
+      <c r="AJ21" s="196"/>
+      <c r="AK21" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL21" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM21" s="704"/>
+      <c r="AN21" s="704"/>
+    </row>
+    <row r="22" spans="1:40" ht="18" customHeight="1">
+      <c r="A22" s="184">
+        <v>12</v>
+      </c>
+      <c r="B22" s="191"/>
+      <c r="C22" s="192"/>
+      <c r="D22" s="193"/>
+      <c r="E22" s="194"/>
+      <c r="F22" s="195"/>
+      <c r="G22" s="195"/>
+      <c r="H22" s="195"/>
+      <c r="I22" s="195"/>
+      <c r="J22" s="195"/>
+      <c r="K22" s="195"/>
+      <c r="L22" s="195"/>
+      <c r="M22" s="195"/>
+      <c r="N22" s="195"/>
+      <c r="O22" s="195"/>
+      <c r="P22" s="195"/>
+      <c r="Q22" s="195"/>
+      <c r="R22" s="195"/>
+      <c r="S22" s="195"/>
+      <c r="T22" s="195"/>
+      <c r="U22" s="195"/>
+      <c r="V22" s="195"/>
+      <c r="W22" s="195"/>
+      <c r="X22" s="195"/>
+      <c r="Y22" s="195"/>
+      <c r="Z22" s="195"/>
+      <c r="AA22" s="195"/>
+      <c r="AB22" s="195"/>
+      <c r="AC22" s="195"/>
+      <c r="AD22" s="195"/>
+      <c r="AE22" s="195"/>
+      <c r="AF22" s="195"/>
+      <c r="AG22" s="195"/>
+      <c r="AH22" s="196"/>
+      <c r="AI22" s="196"/>
+      <c r="AJ22" s="196"/>
+      <c r="AK22" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL22" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM22" s="704"/>
+      <c r="AN22" s="704"/>
+    </row>
+    <row r="23" spans="1:40" ht="18" customHeight="1">
+      <c r="A23" s="184">
         <v>13</v>
       </c>
-      <c r="B6" s="594" t="s">
-[...48 lines deleted...]
-      <c r="A10" s="69" t="s">
+      <c r="B23" s="191"/>
+      <c r="C23" s="192"/>
+      <c r="D23" s="193"/>
+      <c r="E23" s="194"/>
+      <c r="F23" s="195"/>
+      <c r="G23" s="195"/>
+      <c r="H23" s="195"/>
+      <c r="I23" s="195"/>
+      <c r="J23" s="195"/>
+      <c r="K23" s="195"/>
+      <c r="L23" s="195"/>
+      <c r="M23" s="195"/>
+      <c r="N23" s="195"/>
+      <c r="O23" s="195"/>
+      <c r="P23" s="195"/>
+      <c r="Q23" s="195"/>
+      <c r="R23" s="195"/>
+      <c r="S23" s="195"/>
+      <c r="T23" s="195"/>
+      <c r="U23" s="195"/>
+      <c r="V23" s="195"/>
+      <c r="W23" s="195"/>
+      <c r="X23" s="195"/>
+      <c r="Y23" s="195"/>
+      <c r="Z23" s="195"/>
+      <c r="AA23" s="195"/>
+      <c r="AB23" s="195"/>
+      <c r="AC23" s="195"/>
+      <c r="AD23" s="195"/>
+      <c r="AE23" s="195"/>
+      <c r="AF23" s="195"/>
+      <c r="AG23" s="195"/>
+      <c r="AH23" s="196"/>
+      <c r="AI23" s="196"/>
+      <c r="AJ23" s="196"/>
+      <c r="AK23" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL23" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM23" s="704"/>
+      <c r="AN23" s="704"/>
+    </row>
+    <row r="24" spans="1:40" ht="18" customHeight="1">
+      <c r="A24" s="184">
+        <v>14</v>
+      </c>
+      <c r="B24" s="191"/>
+      <c r="C24" s="192"/>
+      <c r="D24" s="193"/>
+      <c r="E24" s="194"/>
+      <c r="F24" s="195"/>
+      <c r="G24" s="195"/>
+      <c r="H24" s="195"/>
+      <c r="I24" s="195"/>
+      <c r="J24" s="195"/>
+      <c r="K24" s="195"/>
+      <c r="L24" s="195"/>
+      <c r="M24" s="195"/>
+      <c r="N24" s="195"/>
+      <c r="O24" s="195"/>
+      <c r="P24" s="195"/>
+      <c r="Q24" s="195"/>
+      <c r="R24" s="195"/>
+      <c r="S24" s="195"/>
+      <c r="T24" s="195"/>
+      <c r="U24" s="195"/>
+      <c r="V24" s="195"/>
+      <c r="W24" s="195"/>
+      <c r="X24" s="195"/>
+      <c r="Y24" s="195"/>
+      <c r="Z24" s="195"/>
+      <c r="AA24" s="195"/>
+      <c r="AB24" s="195"/>
+      <c r="AC24" s="195"/>
+      <c r="AD24" s="195"/>
+      <c r="AE24" s="195"/>
+      <c r="AF24" s="195"/>
+      <c r="AG24" s="195"/>
+      <c r="AH24" s="196"/>
+      <c r="AI24" s="196"/>
+      <c r="AJ24" s="196"/>
+      <c r="AK24" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL24" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM24" s="704"/>
+      <c r="AN24" s="704"/>
+    </row>
+    <row r="25" spans="1:40" ht="18" customHeight="1">
+      <c r="A25" s="184">
+        <v>15</v>
+      </c>
+      <c r="B25" s="191"/>
+      <c r="C25" s="192"/>
+      <c r="D25" s="193"/>
+      <c r="E25" s="194"/>
+      <c r="F25" s="195"/>
+      <c r="G25" s="195"/>
+      <c r="H25" s="195"/>
+      <c r="I25" s="195"/>
+      <c r="J25" s="195"/>
+      <c r="K25" s="195"/>
+      <c r="L25" s="195"/>
+      <c r="M25" s="195"/>
+      <c r="N25" s="195"/>
+      <c r="O25" s="195"/>
+      <c r="P25" s="195"/>
+      <c r="Q25" s="195"/>
+      <c r="R25" s="195"/>
+      <c r="S25" s="195"/>
+      <c r="T25" s="195"/>
+      <c r="U25" s="195"/>
+      <c r="V25" s="195"/>
+      <c r="W25" s="195"/>
+      <c r="X25" s="195"/>
+      <c r="Y25" s="195"/>
+      <c r="Z25" s="195"/>
+      <c r="AA25" s="195"/>
+      <c r="AB25" s="195"/>
+      <c r="AC25" s="195"/>
+      <c r="AD25" s="195"/>
+      <c r="AE25" s="195"/>
+      <c r="AF25" s="195"/>
+      <c r="AG25" s="195"/>
+      <c r="AH25" s="196"/>
+      <c r="AI25" s="196"/>
+      <c r="AJ25" s="196"/>
+      <c r="AK25" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL25" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM25" s="704"/>
+      <c r="AN25" s="704"/>
+    </row>
+    <row r="26" spans="1:40" ht="18" customHeight="1">
+      <c r="A26" s="184">
+        <v>16</v>
+      </c>
+      <c r="B26" s="191"/>
+      <c r="C26" s="192"/>
+      <c r="D26" s="193"/>
+      <c r="E26" s="194"/>
+      <c r="F26" s="195"/>
+      <c r="G26" s="195"/>
+      <c r="H26" s="195"/>
+      <c r="I26" s="195"/>
+      <c r="J26" s="195"/>
+      <c r="K26" s="195"/>
+      <c r="L26" s="195"/>
+      <c r="M26" s="195"/>
+      <c r="N26" s="195"/>
+      <c r="O26" s="195"/>
+      <c r="P26" s="195"/>
+      <c r="Q26" s="195"/>
+      <c r="R26" s="195"/>
+      <c r="S26" s="195"/>
+      <c r="T26" s="195"/>
+      <c r="U26" s="195"/>
+      <c r="V26" s="195"/>
+      <c r="W26" s="195"/>
+      <c r="X26" s="195"/>
+      <c r="Y26" s="195"/>
+      <c r="Z26" s="195"/>
+      <c r="AA26" s="195"/>
+      <c r="AB26" s="195"/>
+      <c r="AC26" s="195"/>
+      <c r="AD26" s="195"/>
+      <c r="AE26" s="195"/>
+      <c r="AF26" s="195"/>
+      <c r="AG26" s="195"/>
+      <c r="AH26" s="196"/>
+      <c r="AI26" s="196"/>
+      <c r="AJ26" s="196"/>
+      <c r="AK26" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL26" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM26" s="704"/>
+      <c r="AN26" s="704"/>
+    </row>
+    <row r="27" spans="1:40" ht="18" customHeight="1">
+      <c r="A27" s="184">
+        <v>17</v>
+      </c>
+      <c r="B27" s="191"/>
+      <c r="C27" s="192"/>
+      <c r="D27" s="193"/>
+      <c r="E27" s="194"/>
+      <c r="F27" s="195"/>
+      <c r="G27" s="195"/>
+      <c r="H27" s="195"/>
+      <c r="I27" s="195"/>
+      <c r="J27" s="195"/>
+      <c r="K27" s="195"/>
+      <c r="L27" s="195"/>
+      <c r="M27" s="195"/>
+      <c r="N27" s="195"/>
+      <c r="O27" s="195"/>
+      <c r="P27" s="195"/>
+      <c r="Q27" s="195"/>
+      <c r="R27" s="195"/>
+      <c r="S27" s="195"/>
+      <c r="T27" s="195"/>
+      <c r="U27" s="195"/>
+      <c r="V27" s="195"/>
+      <c r="W27" s="195"/>
+      <c r="X27" s="195"/>
+      <c r="Y27" s="195"/>
+      <c r="Z27" s="195"/>
+      <c r="AA27" s="195"/>
+      <c r="AB27" s="195"/>
+      <c r="AC27" s="195"/>
+      <c r="AD27" s="195"/>
+      <c r="AE27" s="195"/>
+      <c r="AF27" s="195"/>
+      <c r="AG27" s="195"/>
+      <c r="AH27" s="196"/>
+      <c r="AI27" s="196"/>
+      <c r="AJ27" s="196"/>
+      <c r="AK27" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL27" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM27" s="704"/>
+      <c r="AN27" s="704"/>
+    </row>
+    <row r="28" spans="1:40" ht="18" customHeight="1">
+      <c r="A28" s="184">
+        <v>18</v>
+      </c>
+      <c r="B28" s="191"/>
+      <c r="C28" s="192"/>
+      <c r="D28" s="193"/>
+      <c r="E28" s="194"/>
+      <c r="F28" s="195"/>
+      <c r="G28" s="195"/>
+      <c r="H28" s="195"/>
+      <c r="I28" s="195"/>
+      <c r="J28" s="195"/>
+      <c r="K28" s="195"/>
+      <c r="L28" s="195"/>
+      <c r="M28" s="195"/>
+      <c r="N28" s="195"/>
+      <c r="O28" s="195"/>
+      <c r="P28" s="195"/>
+      <c r="Q28" s="195"/>
+      <c r="R28" s="195"/>
+      <c r="S28" s="195"/>
+      <c r="T28" s="195"/>
+      <c r="U28" s="195"/>
+      <c r="V28" s="195"/>
+      <c r="W28" s="195"/>
+      <c r="X28" s="195"/>
+      <c r="Y28" s="195"/>
+      <c r="Z28" s="195"/>
+      <c r="AA28" s="195"/>
+      <c r="AB28" s="195"/>
+      <c r="AC28" s="195"/>
+      <c r="AD28" s="195"/>
+      <c r="AE28" s="195"/>
+      <c r="AF28" s="195"/>
+      <c r="AG28" s="195"/>
+      <c r="AH28" s="196"/>
+      <c r="AI28" s="196"/>
+      <c r="AJ28" s="196"/>
+      <c r="AK28" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL28" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM28" s="704"/>
+      <c r="AN28" s="704"/>
+    </row>
+    <row r="29" spans="1:40" ht="18" customHeight="1">
+      <c r="A29" s="184">
+        <v>19</v>
+      </c>
+      <c r="B29" s="191"/>
+      <c r="C29" s="192"/>
+      <c r="D29" s="193"/>
+      <c r="E29" s="194"/>
+      <c r="F29" s="195"/>
+      <c r="G29" s="195"/>
+      <c r="H29" s="195"/>
+      <c r="I29" s="195"/>
+      <c r="J29" s="195"/>
+      <c r="K29" s="195"/>
+      <c r="L29" s="195"/>
+      <c r="M29" s="195"/>
+      <c r="N29" s="195"/>
+      <c r="O29" s="195"/>
+      <c r="P29" s="195"/>
+      <c r="Q29" s="195"/>
+      <c r="R29" s="195"/>
+      <c r="S29" s="195"/>
+      <c r="T29" s="195"/>
+      <c r="U29" s="195"/>
+      <c r="V29" s="195"/>
+      <c r="W29" s="195"/>
+      <c r="X29" s="195"/>
+      <c r="Y29" s="195"/>
+      <c r="Z29" s="195"/>
+      <c r="AA29" s="195"/>
+      <c r="AB29" s="195"/>
+      <c r="AC29" s="195"/>
+      <c r="AD29" s="195"/>
+      <c r="AE29" s="195"/>
+      <c r="AF29" s="195"/>
+      <c r="AG29" s="195"/>
+      <c r="AH29" s="196"/>
+      <c r="AI29" s="196"/>
+      <c r="AJ29" s="196"/>
+      <c r="AK29" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL29" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM29" s="704"/>
+      <c r="AN29" s="704"/>
+    </row>
+    <row r="30" spans="1:40" ht="18" customHeight="1">
+      <c r="A30" s="184">
+        <v>20</v>
+      </c>
+      <c r="B30" s="191"/>
+      <c r="C30" s="192"/>
+      <c r="D30" s="193"/>
+      <c r="E30" s="194"/>
+      <c r="F30" s="195"/>
+      <c r="G30" s="195"/>
+      <c r="H30" s="195"/>
+      <c r="I30" s="195"/>
+      <c r="J30" s="195"/>
+      <c r="K30" s="195"/>
+      <c r="L30" s="195"/>
+      <c r="M30" s="195"/>
+      <c r="N30" s="195"/>
+      <c r="O30" s="195"/>
+      <c r="P30" s="195"/>
+      <c r="Q30" s="195"/>
+      <c r="R30" s="195"/>
+      <c r="S30" s="195"/>
+      <c r="T30" s="195"/>
+      <c r="U30" s="195"/>
+      <c r="V30" s="195"/>
+      <c r="W30" s="195"/>
+      <c r="X30" s="195"/>
+      <c r="Y30" s="195"/>
+      <c r="Z30" s="195"/>
+      <c r="AA30" s="195"/>
+      <c r="AB30" s="195"/>
+      <c r="AC30" s="195"/>
+      <c r="AD30" s="195"/>
+      <c r="AE30" s="195"/>
+      <c r="AF30" s="195"/>
+      <c r="AG30" s="195"/>
+      <c r="AH30" s="196"/>
+      <c r="AI30" s="196"/>
+      <c r="AJ30" s="196"/>
+      <c r="AK30" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL30" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM30" s="704"/>
+      <c r="AN30" s="704"/>
+    </row>
+    <row r="31" spans="1:40" ht="18" customHeight="1">
+      <c r="A31" s="705" t="s">
+        <v>369</v>
+      </c>
+      <c r="B31" s="706"/>
+      <c r="C31" s="706"/>
+      <c r="D31" s="706"/>
+      <c r="E31" s="707"/>
+      <c r="F31" s="199">
+        <f>+SUM(F11:F30)</f>
+        <v>0</v>
+      </c>
+      <c r="G31" s="199">
+        <f t="shared" ref="G31:AJ31" si="2">+SUM(G11:G30)</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Q31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="R31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="S31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="U31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="V31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="W31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="X31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Y31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Z31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AA31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AB31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AC31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AD31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AE31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AF31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AG31" s="199">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AH31" s="200">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AI31" s="200">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="200">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AK31" s="197">
+        <f>SUM(AK11:AK30)</f>
+        <v>0</v>
+      </c>
+      <c r="AL31" s="198">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM31" s="708"/>
+      <c r="AN31" s="708"/>
+    </row>
+    <row r="32" spans="1:40" ht="18" customHeight="1">
+      <c r="A32" s="709" t="s">
+        <v>370</v>
+      </c>
+      <c r="B32" s="709"/>
+      <c r="C32" s="709"/>
+      <c r="D32" s="709"/>
+      <c r="E32" s="710"/>
+      <c r="F32" s="201"/>
+      <c r="G32" s="201"/>
+      <c r="H32" s="201"/>
+      <c r="I32" s="201"/>
+      <c r="J32" s="201"/>
+      <c r="K32" s="201"/>
+      <c r="L32" s="201"/>
+      <c r="M32" s="201"/>
+      <c r="N32" s="201"/>
+      <c r="O32" s="201"/>
+      <c r="P32" s="201"/>
+      <c r="Q32" s="201"/>
+      <c r="R32" s="201"/>
+      <c r="S32" s="201"/>
+      <c r="T32" s="201"/>
+      <c r="U32" s="201"/>
+      <c r="V32" s="201"/>
+      <c r="W32" s="201"/>
+      <c r="X32" s="201"/>
+      <c r="Y32" s="201"/>
+      <c r="Z32" s="201"/>
+      <c r="AA32" s="201"/>
+      <c r="AB32" s="201"/>
+      <c r="AC32" s="201"/>
+      <c r="AD32" s="201"/>
+      <c r="AE32" s="201"/>
+      <c r="AF32" s="201"/>
+      <c r="AG32" s="201"/>
+      <c r="AH32" s="201"/>
+      <c r="AI32" s="201"/>
+      <c r="AJ32" s="201"/>
+      <c r="AK32" s="202"/>
+      <c r="AL32" s="203"/>
+      <c r="AM32" s="708"/>
+      <c r="AN32" s="708"/>
+    </row>
+    <row r="33" spans="1:43" ht="15" customHeight="1">
+      <c r="A33" s="183"/>
+      <c r="B33" s="183"/>
+      <c r="C33" s="183"/>
+      <c r="D33" s="183"/>
+      <c r="E33" s="183"/>
+      <c r="F33" s="204"/>
+      <c r="G33" s="204"/>
+      <c r="H33" s="204"/>
+      <c r="I33" s="204"/>
+      <c r="J33" s="204"/>
+      <c r="K33" s="204"/>
+      <c r="L33" s="204"/>
+      <c r="M33" s="204"/>
+      <c r="N33" s="204"/>
+      <c r="O33" s="204"/>
+      <c r="P33" s="204"/>
+      <c r="Q33" s="204"/>
+      <c r="R33" s="204"/>
+      <c r="S33" s="204"/>
+      <c r="T33" s="204"/>
+      <c r="U33" s="204"/>
+      <c r="V33" s="204"/>
+      <c r="W33" s="204"/>
+      <c r="X33" s="204"/>
+      <c r="Y33" s="204"/>
+      <c r="Z33" s="204"/>
+      <c r="AA33" s="204"/>
+      <c r="AB33" s="204"/>
+      <c r="AC33" s="204"/>
+      <c r="AD33" s="204"/>
+      <c r="AE33" s="204"/>
+      <c r="AF33" s="204"/>
+      <c r="AG33" s="204"/>
+      <c r="AH33" s="204"/>
+      <c r="AI33" s="204"/>
+      <c r="AJ33" s="204"/>
+      <c r="AK33" s="183"/>
+      <c r="AL33" s="183"/>
+      <c r="AM33" s="172"/>
+    </row>
+    <row r="34" spans="1:43" ht="15" customHeight="1">
+      <c r="A34" s="183"/>
+      <c r="B34" s="183"/>
+      <c r="C34" s="183"/>
+      <c r="D34" s="183"/>
+      <c r="E34" s="183"/>
+      <c r="F34" s="204"/>
+      <c r="G34" s="204"/>
+      <c r="H34" s="204"/>
+      <c r="I34" s="204"/>
+      <c r="J34" s="204"/>
+      <c r="K34" s="204"/>
+      <c r="L34" s="204"/>
+      <c r="M34" s="204"/>
+      <c r="N34" s="204"/>
+      <c r="O34" s="204"/>
+      <c r="P34" s="204"/>
+      <c r="Q34" s="204"/>
+      <c r="R34" s="204"/>
+      <c r="S34" s="204"/>
+      <c r="T34" s="204"/>
+      <c r="U34" s="204"/>
+      <c r="V34" s="204"/>
+      <c r="W34" s="204"/>
+      <c r="X34" s="204"/>
+      <c r="Y34" s="204"/>
+      <c r="Z34" s="204"/>
+      <c r="AA34" s="204"/>
+      <c r="AB34" s="204"/>
+      <c r="AC34" s="204"/>
+      <c r="AD34" s="204"/>
+      <c r="AE34" s="204"/>
+      <c r="AF34" s="204"/>
+      <c r="AG34" s="204"/>
+      <c r="AH34" s="204"/>
+      <c r="AI34" s="204"/>
+      <c r="AJ34" s="204"/>
+      <c r="AK34" s="183"/>
+      <c r="AL34" s="183"/>
+      <c r="AM34" s="172"/>
+    </row>
+    <row r="35" spans="1:43" ht="21" customHeight="1">
+      <c r="A35" s="171" t="s">
+        <v>371</v>
+      </c>
+      <c r="B35" s="183"/>
+      <c r="C35" s="183"/>
+      <c r="D35" s="183"/>
+      <c r="E35" s="183"/>
+      <c r="F35" s="183"/>
+      <c r="G35" s="204"/>
+      <c r="H35" s="204"/>
+      <c r="I35" s="204"/>
+      <c r="J35" s="204"/>
+      <c r="K35" s="204"/>
+      <c r="L35" s="204"/>
+      <c r="M35" s="204"/>
+      <c r="N35" s="204"/>
+      <c r="O35" s="204"/>
+      <c r="AM35" s="183"/>
+      <c r="AN35" s="172"/>
+    </row>
+    <row r="36" spans="1:43" ht="32.25" customHeight="1">
+      <c r="A36" s="662"/>
+      <c r="B36" s="662"/>
+      <c r="C36" s="662"/>
+      <c r="D36" s="185" t="s">
+        <v>372</v>
+      </c>
+      <c r="E36" s="185" t="s">
+        <v>373</v>
+      </c>
+      <c r="F36" s="662" t="s">
+        <v>374</v>
+      </c>
+      <c r="G36" s="662"/>
+      <c r="H36" s="662"/>
+      <c r="I36" s="662" t="s">
+        <v>375</v>
+      </c>
+      <c r="J36" s="662"/>
+      <c r="K36" s="662"/>
+      <c r="L36" s="662" t="s">
+        <v>376</v>
+      </c>
+      <c r="M36" s="662"/>
+      <c r="N36" s="662"/>
+      <c r="O36" s="662" t="s">
+        <v>377</v>
+      </c>
+      <c r="P36" s="662"/>
+      <c r="Q36" s="662"/>
+      <c r="R36" s="662" t="s">
+        <v>378</v>
+      </c>
+      <c r="S36" s="662"/>
+      <c r="T36" s="662"/>
+      <c r="U36" s="662" t="s">
+        <v>379</v>
+      </c>
+      <c r="V36" s="662"/>
+      <c r="W36" s="662"/>
+      <c r="X36" s="662" t="s">
+        <v>380</v>
+      </c>
+      <c r="Y36" s="662"/>
+      <c r="Z36" s="662"/>
+      <c r="AA36" s="662" t="s">
+        <v>381</v>
+      </c>
+      <c r="AB36" s="662"/>
+      <c r="AC36" s="662"/>
+      <c r="AD36" s="662" t="s">
+        <v>382</v>
+      </c>
+      <c r="AE36" s="662"/>
+      <c r="AF36" s="662"/>
+      <c r="AG36" s="662" t="s">
+        <v>383</v>
+      </c>
+      <c r="AH36" s="662"/>
+      <c r="AI36" s="662"/>
+      <c r="AJ36" s="662" t="s">
+        <v>384</v>
+      </c>
+      <c r="AK36" s="662"/>
+      <c r="AL36" s="186" t="s">
+        <v>385</v>
+      </c>
+      <c r="AM36" s="702" t="s">
+        <v>386</v>
+      </c>
+      <c r="AN36" s="703"/>
+      <c r="AO36" s="205"/>
+      <c r="AP36" s="205"/>
+      <c r="AQ36" s="205"/>
+    </row>
+    <row r="37" spans="1:43" ht="20.100000000000001" customHeight="1">
+      <c r="A37" s="691" t="s">
+        <v>387</v>
+      </c>
+      <c r="B37" s="691"/>
+      <c r="C37" s="691"/>
+      <c r="D37" s="206">
+        <f>SUM(D38,D39,D40,D41,D43,D45)</f>
+        <v>1840</v>
+      </c>
+      <c r="E37" s="206">
+        <f>SUM(E38,E39,E40,E41,E43,E45)</f>
+        <v>1726</v>
+      </c>
+      <c r="F37" s="699">
+        <f>SUM(F38,F39,F40,F41,F43,F45)</f>
+        <v>1840</v>
+      </c>
+      <c r="G37" s="700"/>
+      <c r="H37" s="701"/>
+      <c r="I37" s="699">
+        <f>SUM(I38,I39,I40,I41,I43,I45)</f>
+        <v>1932</v>
+      </c>
+      <c r="J37" s="700">
+        <f t="shared" ref="J37:AI37" si="3">SUM(J38,J39,J40,J41,J43,J45)</f>
+        <v>0</v>
+      </c>
+      <c r="K37" s="701">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L37" s="699">
+        <f>SUM(L38,L39,L40,L41,L43,L45)</f>
+        <v>1932</v>
+      </c>
+      <c r="M37" s="700"/>
+      <c r="N37" s="701"/>
+      <c r="O37" s="699">
+        <f>SUM(O38,O39,O40,O41,O43,O45)</f>
+        <v>1748</v>
+      </c>
+      <c r="P37" s="700"/>
+      <c r="Q37" s="701"/>
+      <c r="R37" s="699">
+        <f>SUM(R38,R39,R40,R41,R43,R45)</f>
+        <v>1840</v>
+      </c>
+      <c r="S37" s="700"/>
+      <c r="T37" s="701"/>
+      <c r="U37" s="699">
+        <f>SUM(U38,U39,U40,U41,U43,U45)</f>
+        <v>1840</v>
+      </c>
+      <c r="V37" s="700">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="W37" s="701">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="X37" s="699">
+        <f>SUM(X38,X39,X40,X41,X43,X45)</f>
+        <v>1748</v>
+      </c>
+      <c r="Y37" s="700">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="Z37" s="701">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="AA37" s="699">
+        <f>SUM(AA38,AA39,AA40,AA41,AA43,AA45)</f>
+        <v>1748</v>
+      </c>
+      <c r="AB37" s="700">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="AC37" s="701">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="AD37" s="699">
+        <f>SUM(AD38,AD39,AD40,AD41,AD43,AD45)</f>
+        <v>1748</v>
+      </c>
+      <c r="AE37" s="700">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="AF37" s="701">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="AG37" s="699">
+        <f>SUM(AG38,AG39,AG40,AG41,AG43,AG45)</f>
+        <v>1840</v>
+      </c>
+      <c r="AH37" s="700">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="AI37" s="701">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="678">
+        <f>SUM(D37:AI37)</f>
+        <v>21782</v>
+      </c>
+      <c r="AK37" s="678"/>
+      <c r="AL37" s="207">
+        <f>ROUNDUP(AJ37/AJ47,1)</f>
+        <v>92</v>
+      </c>
+      <c r="AM37" s="679"/>
+      <c r="AN37" s="680"/>
+      <c r="AO37" s="205"/>
+      <c r="AP37" s="205"/>
+      <c r="AQ37" s="205"/>
+    </row>
+    <row r="38" spans="1:43" s="213" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A38" s="208" t="s">
+        <v>388</v>
+      </c>
+      <c r="B38" s="209"/>
+      <c r="C38" s="210"/>
+      <c r="D38" s="211">
+        <v>50</v>
+      </c>
+      <c r="E38" s="211">
+        <v>45</v>
+      </c>
+      <c r="F38" s="686">
+        <v>50</v>
+      </c>
+      <c r="G38" s="687"/>
+      <c r="H38" s="688"/>
+      <c r="I38" s="686">
+        <v>50</v>
+      </c>
+      <c r="J38" s="687"/>
+      <c r="K38" s="688"/>
+      <c r="L38" s="686">
+        <v>50</v>
+      </c>
+      <c r="M38" s="687"/>
+      <c r="N38" s="688"/>
+      <c r="O38" s="686">
+        <v>45</v>
+      </c>
+      <c r="P38" s="687"/>
+      <c r="Q38" s="688"/>
+      <c r="R38" s="686">
+        <v>50</v>
+      </c>
+      <c r="S38" s="687"/>
+      <c r="T38" s="688"/>
+      <c r="U38" s="686">
+        <v>50</v>
+      </c>
+      <c r="V38" s="687"/>
+      <c r="W38" s="688"/>
+      <c r="X38" s="686">
+        <v>45</v>
+      </c>
+      <c r="Y38" s="687"/>
+      <c r="Z38" s="688"/>
+      <c r="AA38" s="686">
+        <v>45</v>
+      </c>
+      <c r="AB38" s="687"/>
+      <c r="AC38" s="688"/>
+      <c r="AD38" s="686">
+        <v>45</v>
+      </c>
+      <c r="AE38" s="687"/>
+      <c r="AF38" s="688"/>
+      <c r="AG38" s="686">
+        <v>50</v>
+      </c>
+      <c r="AH38" s="687"/>
+      <c r="AI38" s="688"/>
+      <c r="AJ38" s="678">
+        <f t="shared" ref="AJ38:AJ46" si="4">SUM(D38:AI38)</f>
+        <v>575</v>
+      </c>
+      <c r="AK38" s="678"/>
+      <c r="AL38" s="207">
+        <f>ROUNDUP(AJ38/$AJ$47,1)</f>
+        <v>2.5</v>
+      </c>
+      <c r="AM38" s="679"/>
+      <c r="AN38" s="680"/>
+      <c r="AO38" s="212"/>
+      <c r="AP38" s="212"/>
+      <c r="AQ38" s="212"/>
+    </row>
+    <row r="39" spans="1:43" s="213" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A39" s="208" t="s">
+        <v>389</v>
+      </c>
+      <c r="B39" s="209"/>
+      <c r="C39" s="210"/>
+      <c r="D39" s="211">
+        <v>50</v>
+      </c>
+      <c r="E39" s="211">
+        <v>50</v>
+      </c>
+      <c r="F39" s="686">
+        <v>50</v>
+      </c>
+      <c r="G39" s="687"/>
+      <c r="H39" s="688"/>
+      <c r="I39" s="686">
+        <v>55</v>
+      </c>
+      <c r="J39" s="687"/>
+      <c r="K39" s="688"/>
+      <c r="L39" s="686">
+        <v>55</v>
+      </c>
+      <c r="M39" s="687"/>
+      <c r="N39" s="688"/>
+      <c r="O39" s="686">
+        <v>50</v>
+      </c>
+      <c r="P39" s="687"/>
+      <c r="Q39" s="688"/>
+      <c r="R39" s="686">
+        <v>50</v>
+      </c>
+      <c r="S39" s="687"/>
+      <c r="T39" s="688"/>
+      <c r="U39" s="686">
+        <v>50</v>
+      </c>
+      <c r="V39" s="687"/>
+      <c r="W39" s="688"/>
+      <c r="X39" s="686">
+        <v>50</v>
+      </c>
+      <c r="Y39" s="687"/>
+      <c r="Z39" s="688"/>
+      <c r="AA39" s="686">
+        <v>50</v>
+      </c>
+      <c r="AB39" s="687"/>
+      <c r="AC39" s="688"/>
+      <c r="AD39" s="686">
+        <v>50</v>
+      </c>
+      <c r="AE39" s="687"/>
+      <c r="AF39" s="688"/>
+      <c r="AG39" s="686">
+        <v>50</v>
+      </c>
+      <c r="AH39" s="687"/>
+      <c r="AI39" s="688"/>
+      <c r="AJ39" s="678">
+        <f t="shared" si="4"/>
+        <v>610</v>
+      </c>
+      <c r="AK39" s="678"/>
+      <c r="AL39" s="207">
+        <f>ROUNDUP(AJ39/$AJ$47,1)</f>
+        <v>2.6</v>
+      </c>
+      <c r="AM39" s="679"/>
+      <c r="AN39" s="680"/>
+      <c r="AO39" s="212"/>
+      <c r="AP39" s="212"/>
+      <c r="AQ39" s="212"/>
+    </row>
+    <row r="40" spans="1:43" ht="20.100000000000001" customHeight="1">
+      <c r="A40" s="208" t="s">
+        <v>390</v>
+      </c>
+      <c r="B40" s="209"/>
+      <c r="C40" s="210"/>
+      <c r="D40" s="211">
+        <v>100</v>
+      </c>
+      <c r="E40" s="211">
+        <v>95</v>
+      </c>
+      <c r="F40" s="686">
+        <v>100</v>
+      </c>
+      <c r="G40" s="687"/>
+      <c r="H40" s="688"/>
+      <c r="I40" s="686">
+        <v>105</v>
+      </c>
+      <c r="J40" s="687"/>
+      <c r="K40" s="688"/>
+      <c r="L40" s="686">
+        <v>105</v>
+      </c>
+      <c r="M40" s="687"/>
+      <c r="N40" s="688"/>
+      <c r="O40" s="686">
+        <v>95</v>
+      </c>
+      <c r="P40" s="687"/>
+      <c r="Q40" s="688"/>
+      <c r="R40" s="686">
+        <v>100</v>
+      </c>
+      <c r="S40" s="687"/>
+      <c r="T40" s="688"/>
+      <c r="U40" s="686">
+        <v>100</v>
+      </c>
+      <c r="V40" s="687"/>
+      <c r="W40" s="688"/>
+      <c r="X40" s="686">
+        <v>95</v>
+      </c>
+      <c r="Y40" s="687"/>
+      <c r="Z40" s="688"/>
+      <c r="AA40" s="686">
+        <v>95</v>
+      </c>
+      <c r="AB40" s="687"/>
+      <c r="AC40" s="688"/>
+      <c r="AD40" s="686">
+        <v>95</v>
+      </c>
+      <c r="AE40" s="687"/>
+      <c r="AF40" s="688"/>
+      <c r="AG40" s="686">
+        <v>100</v>
+      </c>
+      <c r="AH40" s="687"/>
+      <c r="AI40" s="688"/>
+      <c r="AJ40" s="678">
+        <f t="shared" si="4"/>
+        <v>1185</v>
+      </c>
+      <c r="AK40" s="678"/>
+      <c r="AL40" s="207">
+        <f>ROUNDUP(AJ40/$AJ$47,1)</f>
+        <v>5</v>
+      </c>
+      <c r="AM40" s="679"/>
+      <c r="AN40" s="680"/>
+      <c r="AO40" s="205"/>
+      <c r="AP40" s="205"/>
+      <c r="AQ40" s="205"/>
+    </row>
+    <row r="41" spans="1:43" ht="20.100000000000001" customHeight="1">
+      <c r="A41" s="696" t="s">
+        <v>391</v>
+      </c>
+      <c r="B41" s="697"/>
+      <c r="C41" s="698"/>
+      <c r="D41" s="211">
+        <v>100</v>
+      </c>
+      <c r="E41" s="211">
+        <v>95</v>
+      </c>
+      <c r="F41" s="686">
+        <v>100</v>
+      </c>
+      <c r="G41" s="687"/>
+      <c r="H41" s="688"/>
+      <c r="I41" s="686">
+        <v>105</v>
+      </c>
+      <c r="J41" s="687"/>
+      <c r="K41" s="688"/>
+      <c r="L41" s="686">
+        <v>105</v>
+      </c>
+      <c r="M41" s="687"/>
+      <c r="N41" s="688"/>
+      <c r="O41" s="686">
+        <v>95</v>
+      </c>
+      <c r="P41" s="687"/>
+      <c r="Q41" s="688"/>
+      <c r="R41" s="686">
+        <v>100</v>
+      </c>
+      <c r="S41" s="687"/>
+      <c r="T41" s="688"/>
+      <c r="U41" s="686">
+        <v>100</v>
+      </c>
+      <c r="V41" s="687"/>
+      <c r="W41" s="688"/>
+      <c r="X41" s="686">
+        <v>95</v>
+      </c>
+      <c r="Y41" s="687"/>
+      <c r="Z41" s="688"/>
+      <c r="AA41" s="686">
+        <v>95</v>
+      </c>
+      <c r="AB41" s="687"/>
+      <c r="AC41" s="688"/>
+      <c r="AD41" s="686">
+        <v>95</v>
+      </c>
+      <c r="AE41" s="687"/>
+      <c r="AF41" s="688"/>
+      <c r="AG41" s="686">
+        <v>100</v>
+      </c>
+      <c r="AH41" s="687"/>
+      <c r="AI41" s="688"/>
+      <c r="AJ41" s="678">
+        <f t="shared" si="4"/>
+        <v>1185</v>
+      </c>
+      <c r="AK41" s="678"/>
+      <c r="AL41" s="692">
+        <f>ROUNDUP(AJ41/$AJ$47,1)</f>
+        <v>5</v>
+      </c>
+      <c r="AM41" s="679"/>
+      <c r="AN41" s="680"/>
+      <c r="AO41" s="205"/>
+      <c r="AP41" s="205"/>
+      <c r="AQ41" s="205"/>
+    </row>
+    <row r="42" spans="1:43" s="213" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A42" s="214"/>
+      <c r="B42" s="694" t="s">
+        <v>392</v>
+      </c>
+      <c r="C42" s="695"/>
+      <c r="D42" s="211">
+        <v>40</v>
+      </c>
+      <c r="E42" s="211">
+        <v>45</v>
+      </c>
+      <c r="F42" s="686">
+        <v>40</v>
+      </c>
+      <c r="G42" s="687"/>
+      <c r="H42" s="688"/>
+      <c r="I42" s="686">
+        <v>40</v>
+      </c>
+      <c r="J42" s="687"/>
+      <c r="K42" s="688"/>
+      <c r="L42" s="686">
+        <v>60</v>
+      </c>
+      <c r="M42" s="687"/>
+      <c r="N42" s="688"/>
+      <c r="O42" s="686">
+        <v>50</v>
+      </c>
+      <c r="P42" s="687"/>
+      <c r="Q42" s="688"/>
+      <c r="R42" s="686">
+        <v>40</v>
+      </c>
+      <c r="S42" s="687"/>
+      <c r="T42" s="688"/>
+      <c r="U42" s="686">
+        <v>40</v>
+      </c>
+      <c r="V42" s="687"/>
+      <c r="W42" s="688"/>
+      <c r="X42" s="686">
+        <v>30</v>
+      </c>
+      <c r="Y42" s="687"/>
+      <c r="Z42" s="688"/>
+      <c r="AA42" s="686">
+        <v>30</v>
+      </c>
+      <c r="AB42" s="687"/>
+      <c r="AC42" s="688"/>
+      <c r="AD42" s="686">
+        <v>30</v>
+      </c>
+      <c r="AE42" s="687"/>
+      <c r="AF42" s="688"/>
+      <c r="AG42" s="686">
+        <v>50</v>
+      </c>
+      <c r="AH42" s="687"/>
+      <c r="AI42" s="688"/>
+      <c r="AJ42" s="678">
+        <f t="shared" si="4"/>
+        <v>495</v>
+      </c>
+      <c r="AK42" s="678"/>
+      <c r="AL42" s="693"/>
+      <c r="AM42" s="689">
+        <f>ROUNDUP($AJ$42/$AJ$47,1)</f>
+        <v>2.1</v>
+      </c>
+      <c r="AN42" s="690"/>
+      <c r="AO42" s="212"/>
+      <c r="AP42" s="212"/>
+      <c r="AQ42" s="212"/>
+    </row>
+    <row r="43" spans="1:43" ht="20.100000000000001" customHeight="1">
+      <c r="A43" s="696" t="s">
+        <v>393</v>
+      </c>
+      <c r="B43" s="697"/>
+      <c r="C43" s="698"/>
+      <c r="D43" s="211">
+        <v>140</v>
+      </c>
+      <c r="E43" s="211">
+        <v>131</v>
+      </c>
+      <c r="F43" s="686">
+        <v>140</v>
+      </c>
+      <c r="G43" s="687"/>
+      <c r="H43" s="688"/>
+      <c r="I43" s="686">
         <v>147</v>
       </c>
-      <c r="B10" s="587" t="s">
-[...425 lines deleted...]
-      </c>
+      <c r="J43" s="687"/>
+      <c r="K43" s="688"/>
+      <c r="L43" s="686">
+        <v>147</v>
+      </c>
+      <c r="M43" s="687"/>
+      <c r="N43" s="688"/>
+      <c r="O43" s="686">
+        <v>133</v>
+      </c>
+      <c r="P43" s="687"/>
+      <c r="Q43" s="688"/>
+      <c r="R43" s="686">
+        <v>140</v>
+      </c>
+      <c r="S43" s="687"/>
+      <c r="T43" s="688"/>
+      <c r="U43" s="686">
+        <v>140</v>
+      </c>
+      <c r="V43" s="687"/>
+      <c r="W43" s="688"/>
+      <c r="X43" s="686">
+        <v>133</v>
+      </c>
+      <c r="Y43" s="687"/>
+      <c r="Z43" s="688"/>
+      <c r="AA43" s="686">
+        <v>133</v>
+      </c>
+      <c r="AB43" s="687"/>
+      <c r="AC43" s="688"/>
+      <c r="AD43" s="686">
+        <v>133</v>
+      </c>
+      <c r="AE43" s="687"/>
+      <c r="AF43" s="688"/>
+      <c r="AG43" s="686">
+        <v>140</v>
+      </c>
+      <c r="AH43" s="687"/>
+      <c r="AI43" s="688"/>
+      <c r="AJ43" s="678">
+        <f t="shared" si="4"/>
+        <v>1657</v>
+      </c>
+      <c r="AK43" s="678"/>
+      <c r="AL43" s="692">
+        <f>ROUNDUP(AJ43/$AJ$47,1)</f>
+        <v>7</v>
+      </c>
+      <c r="AM43" s="679"/>
+      <c r="AN43" s="680"/>
+      <c r="AO43" s="205"/>
+      <c r="AP43" s="205"/>
+      <c r="AQ43" s="205"/>
+    </row>
+    <row r="44" spans="1:43" s="213" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A44" s="215"/>
+      <c r="B44" s="694" t="s">
+        <v>392</v>
+      </c>
+      <c r="C44" s="695"/>
+      <c r="D44" s="211">
+        <v>40</v>
+      </c>
+      <c r="E44" s="211">
+        <v>31</v>
+      </c>
+      <c r="F44" s="686">
+        <v>40</v>
+      </c>
+      <c r="G44" s="687"/>
+      <c r="H44" s="688"/>
+      <c r="I44" s="686">
+        <v>47</v>
+      </c>
+      <c r="J44" s="687"/>
+      <c r="K44" s="688"/>
+      <c r="L44" s="686">
+        <v>47</v>
+      </c>
+      <c r="M44" s="687"/>
+      <c r="N44" s="688"/>
+      <c r="O44" s="686">
+        <v>33</v>
+      </c>
+      <c r="P44" s="687"/>
+      <c r="Q44" s="688"/>
+      <c r="R44" s="686">
+        <v>40</v>
+      </c>
+      <c r="S44" s="687"/>
+      <c r="T44" s="688"/>
+      <c r="U44" s="686">
+        <v>40</v>
+      </c>
+      <c r="V44" s="687"/>
+      <c r="W44" s="688"/>
+      <c r="X44" s="686">
+        <v>33</v>
+      </c>
+      <c r="Y44" s="687"/>
+      <c r="Z44" s="688"/>
+      <c r="AA44" s="686">
+        <v>33</v>
+      </c>
+      <c r="AB44" s="687"/>
+      <c r="AC44" s="688"/>
+      <c r="AD44" s="686">
+        <v>33</v>
+      </c>
+      <c r="AE44" s="687"/>
+      <c r="AF44" s="688"/>
+      <c r="AG44" s="686">
+        <v>40</v>
+      </c>
+      <c r="AH44" s="687"/>
+      <c r="AI44" s="688"/>
+      <c r="AJ44" s="678">
+        <f t="shared" si="4"/>
+        <v>457</v>
+      </c>
+      <c r="AK44" s="678"/>
+      <c r="AL44" s="693"/>
+      <c r="AM44" s="689">
+        <f>ROUNDUP($AJ$44/$AJ$47,1)</f>
+        <v>2</v>
+      </c>
+      <c r="AN44" s="690"/>
+      <c r="AO44" s="212"/>
+      <c r="AP44" s="212"/>
+      <c r="AQ44" s="212"/>
+    </row>
+    <row r="45" spans="1:43" ht="20.100000000000001" customHeight="1">
+      <c r="A45" s="696" t="s">
+        <v>394</v>
+      </c>
+      <c r="B45" s="697"/>
+      <c r="C45" s="698"/>
+      <c r="D45" s="211">
+        <v>1400</v>
+      </c>
+      <c r="E45" s="211">
+        <v>1310</v>
+      </c>
+      <c r="F45" s="686">
+        <v>1400</v>
+      </c>
+      <c r="G45" s="687"/>
+      <c r="H45" s="688"/>
+      <c r="I45" s="686">
+        <v>1470</v>
+      </c>
+      <c r="J45" s="687"/>
+      <c r="K45" s="688"/>
+      <c r="L45" s="686">
+        <v>1470</v>
+      </c>
+      <c r="M45" s="687"/>
+      <c r="N45" s="688"/>
+      <c r="O45" s="686">
+        <v>1330</v>
+      </c>
+      <c r="P45" s="687"/>
+      <c r="Q45" s="688"/>
+      <c r="R45" s="686">
+        <v>1400</v>
+      </c>
+      <c r="S45" s="687"/>
+      <c r="T45" s="688"/>
+      <c r="U45" s="686">
+        <v>1400</v>
+      </c>
+      <c r="V45" s="687"/>
+      <c r="W45" s="688"/>
+      <c r="X45" s="686">
+        <v>1330</v>
+      </c>
+      <c r="Y45" s="687"/>
+      <c r="Z45" s="688"/>
+      <c r="AA45" s="686">
+        <v>1330</v>
+      </c>
+      <c r="AB45" s="687"/>
+      <c r="AC45" s="688"/>
+      <c r="AD45" s="686">
+        <v>1330</v>
+      </c>
+      <c r="AE45" s="687"/>
+      <c r="AF45" s="688"/>
+      <c r="AG45" s="686">
+        <v>1400</v>
+      </c>
+      <c r="AH45" s="687"/>
+      <c r="AI45" s="688"/>
+      <c r="AJ45" s="678">
+        <f t="shared" si="4"/>
+        <v>16570</v>
+      </c>
+      <c r="AK45" s="678"/>
+      <c r="AL45" s="692">
+        <f>ROUNDUP(AJ45/$AJ$47,1)</f>
+        <v>70</v>
+      </c>
+      <c r="AM45" s="679"/>
+      <c r="AN45" s="680"/>
+      <c r="AO45" s="205"/>
+      <c r="AP45" s="205"/>
+      <c r="AQ45" s="205"/>
+    </row>
+    <row r="46" spans="1:43" s="213" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A46" s="214"/>
+      <c r="B46" s="694" t="s">
+        <v>392</v>
+      </c>
+      <c r="C46" s="695"/>
+      <c r="D46" s="211">
+        <v>400</v>
+      </c>
+      <c r="E46" s="211">
+        <v>310</v>
+      </c>
+      <c r="F46" s="686">
+        <v>400</v>
+      </c>
+      <c r="G46" s="687"/>
+      <c r="H46" s="688"/>
+      <c r="I46" s="686">
+        <v>470</v>
+      </c>
+      <c r="J46" s="687"/>
+      <c r="K46" s="688"/>
+      <c r="L46" s="686">
+        <v>470</v>
+      </c>
+      <c r="M46" s="687"/>
+      <c r="N46" s="688"/>
+      <c r="O46" s="686">
+        <v>330</v>
+      </c>
+      <c r="P46" s="687"/>
+      <c r="Q46" s="688"/>
+      <c r="R46" s="686">
+        <v>400</v>
+      </c>
+      <c r="S46" s="687"/>
+      <c r="T46" s="688"/>
+      <c r="U46" s="686">
+        <v>400</v>
+      </c>
+      <c r="V46" s="687"/>
+      <c r="W46" s="688"/>
+      <c r="X46" s="686">
+        <v>330</v>
+      </c>
+      <c r="Y46" s="687"/>
+      <c r="Z46" s="688"/>
+      <c r="AA46" s="686">
+        <v>330</v>
+      </c>
+      <c r="AB46" s="687"/>
+      <c r="AC46" s="688"/>
+      <c r="AD46" s="686">
+        <v>330</v>
+      </c>
+      <c r="AE46" s="687"/>
+      <c r="AF46" s="688"/>
+      <c r="AG46" s="686">
+        <v>400</v>
+      </c>
+      <c r="AH46" s="687"/>
+      <c r="AI46" s="688"/>
+      <c r="AJ46" s="678">
+        <f t="shared" si="4"/>
+        <v>4570</v>
+      </c>
+      <c r="AK46" s="678"/>
+      <c r="AL46" s="693"/>
+      <c r="AM46" s="689">
+        <f>ROUNDUP($AJ$46/$AJ$47,1)</f>
+        <v>19.3</v>
+      </c>
+      <c r="AN46" s="690"/>
+      <c r="AO46" s="212"/>
+      <c r="AP46" s="212"/>
+      <c r="AQ46" s="212"/>
+    </row>
+    <row r="47" spans="1:43" ht="20.100000000000001" customHeight="1">
+      <c r="A47" s="691" t="s">
+        <v>395</v>
+      </c>
+      <c r="B47" s="691"/>
+      <c r="C47" s="691"/>
+      <c r="D47" s="211">
+        <v>20</v>
+      </c>
+      <c r="E47" s="211">
+        <v>19</v>
+      </c>
+      <c r="F47" s="685">
+        <v>20</v>
+      </c>
+      <c r="G47" s="685"/>
+      <c r="H47" s="685"/>
+      <c r="I47" s="685">
+        <v>21</v>
+      </c>
+      <c r="J47" s="685"/>
+      <c r="K47" s="685"/>
+      <c r="L47" s="685">
+        <v>21</v>
+      </c>
+      <c r="M47" s="685"/>
+      <c r="N47" s="685"/>
+      <c r="O47" s="685">
+        <v>19</v>
+      </c>
+      <c r="P47" s="685"/>
+      <c r="Q47" s="685"/>
+      <c r="R47" s="685">
+        <v>20</v>
+      </c>
+      <c r="S47" s="685"/>
+      <c r="T47" s="685"/>
+      <c r="U47" s="685">
+        <v>20</v>
+      </c>
+      <c r="V47" s="685"/>
+      <c r="W47" s="685"/>
+      <c r="X47" s="685">
+        <v>19</v>
+      </c>
+      <c r="Y47" s="685"/>
+      <c r="Z47" s="685"/>
+      <c r="AA47" s="685">
+        <v>19</v>
+      </c>
+      <c r="AB47" s="685"/>
+      <c r="AC47" s="685"/>
+      <c r="AD47" s="685">
+        <v>19</v>
+      </c>
+      <c r="AE47" s="685"/>
+      <c r="AF47" s="685"/>
+      <c r="AG47" s="685">
+        <v>20</v>
+      </c>
+      <c r="AH47" s="685"/>
+      <c r="AI47" s="685"/>
+      <c r="AJ47" s="678">
+        <f>+SUM(D47:AI47)</f>
+        <v>237</v>
+      </c>
+      <c r="AK47" s="678"/>
+      <c r="AL47" s="216"/>
+      <c r="AM47" s="679"/>
+      <c r="AN47" s="680"/>
+      <c r="AO47" s="205"/>
+      <c r="AP47" s="205"/>
+      <c r="AQ47" s="205"/>
+    </row>
+    <row r="48" spans="1:43" ht="5.0999999999999996" customHeight="1">
+      <c r="A48" s="217"/>
+      <c r="B48" s="217"/>
+      <c r="C48" s="217"/>
+      <c r="D48" s="218"/>
+      <c r="E48" s="218"/>
+      <c r="F48" s="218"/>
+      <c r="G48" s="218"/>
+      <c r="H48" s="218"/>
+      <c r="I48" s="204"/>
+      <c r="J48" s="204"/>
+      <c r="K48" s="204"/>
+      <c r="L48" s="204"/>
+      <c r="M48" s="204"/>
+      <c r="N48" s="204"/>
+      <c r="O48" s="204"/>
+      <c r="P48" s="204"/>
+      <c r="Q48" s="204"/>
+      <c r="R48" s="204"/>
+      <c r="S48" s="204"/>
+      <c r="T48" s="204"/>
+      <c r="U48" s="204"/>
+      <c r="V48" s="204"/>
+      <c r="W48" s="204"/>
+      <c r="X48" s="204"/>
+      <c r="Y48" s="204"/>
+      <c r="Z48" s="204"/>
+      <c r="AA48" s="204"/>
+      <c r="AB48" s="204"/>
+      <c r="AC48" s="204"/>
+      <c r="AD48" s="204"/>
+      <c r="AE48" s="204"/>
+      <c r="AF48" s="204"/>
+      <c r="AG48" s="204"/>
+      <c r="AH48" s="204"/>
+      <c r="AI48" s="204"/>
+      <c r="AJ48" s="219"/>
+      <c r="AK48" s="204"/>
+      <c r="AL48" s="183"/>
+      <c r="AM48" s="183"/>
+      <c r="AN48" s="172"/>
+    </row>
+    <row r="49" spans="1:40" ht="18" customHeight="1">
+      <c r="A49" s="171" t="s">
+        <v>396</v>
+      </c>
+      <c r="B49" s="204"/>
+      <c r="D49" s="204"/>
+      <c r="E49" s="204"/>
+      <c r="F49" s="204"/>
+      <c r="G49" s="204"/>
+      <c r="H49" s="204"/>
+      <c r="I49" s="204"/>
+      <c r="J49" s="204"/>
+      <c r="K49" s="204"/>
+      <c r="L49" s="204"/>
+      <c r="M49" s="204"/>
+      <c r="N49" s="204"/>
+      <c r="O49" s="204"/>
+      <c r="P49" s="204"/>
+      <c r="Q49" s="204"/>
+      <c r="R49" s="204"/>
+      <c r="S49" s="204"/>
+      <c r="T49" s="204"/>
+      <c r="U49" s="204"/>
+      <c r="V49" s="204"/>
+      <c r="W49" s="183"/>
+      <c r="X49" s="204"/>
+      <c r="Y49" s="204"/>
+      <c r="Z49" s="204"/>
+      <c r="AA49" s="204"/>
+      <c r="AB49" s="204"/>
+      <c r="AC49" s="204"/>
+      <c r="AD49" s="204"/>
+      <c r="AE49" s="204"/>
+      <c r="AF49" s="204"/>
+      <c r="AG49" s="204"/>
+      <c r="AH49" s="204"/>
+      <c r="AI49" s="204"/>
+      <c r="AJ49" s="219"/>
+      <c r="AK49" s="204"/>
+      <c r="AL49" s="183"/>
+      <c r="AM49" s="183"/>
+      <c r="AN49" s="172"/>
+    </row>
+    <row r="50" spans="1:40" ht="45" customHeight="1">
+      <c r="A50" s="662" t="s">
+        <v>397</v>
+      </c>
+      <c r="B50" s="662"/>
+      <c r="C50" s="681" t="s">
+        <v>363</v>
+      </c>
+      <c r="D50" s="681"/>
+      <c r="E50" s="673" t="s">
+        <v>365</v>
+      </c>
+      <c r="F50" s="673"/>
+      <c r="G50" s="673"/>
+      <c r="H50" s="673"/>
+      <c r="I50" s="682" t="s">
+        <v>398</v>
+      </c>
+      <c r="J50" s="683"/>
+      <c r="K50" s="683"/>
+      <c r="L50" s="683"/>
+      <c r="M50" s="683"/>
+      <c r="N50" s="684"/>
+      <c r="O50" s="682" t="s">
+        <v>399</v>
+      </c>
+      <c r="P50" s="683"/>
+      <c r="Q50" s="683"/>
+      <c r="R50" s="683"/>
+      <c r="S50" s="683"/>
+      <c r="T50" s="684"/>
+      <c r="U50" s="205"/>
+      <c r="W50" s="183"/>
+      <c r="X50" s="204"/>
+      <c r="Y50" s="204"/>
+      <c r="Z50" s="204"/>
+      <c r="AA50" s="204"/>
+      <c r="AB50" s="204"/>
+      <c r="AC50" s="204"/>
+      <c r="AD50" s="204"/>
+      <c r="AE50" s="204"/>
+      <c r="AF50" s="204"/>
+      <c r="AG50" s="204"/>
+      <c r="AH50" s="204"/>
+      <c r="AI50" s="204"/>
+      <c r="AJ50" s="219"/>
+      <c r="AK50" s="204"/>
+      <c r="AL50" s="183"/>
+      <c r="AM50" s="183"/>
+      <c r="AN50" s="172"/>
+    </row>
+    <row r="51" spans="1:40" ht="18" customHeight="1">
+      <c r="A51" s="673" t="s">
+        <v>400</v>
+      </c>
+      <c r="B51" s="673"/>
+      <c r="C51" s="674">
+        <f>ROUNDDOWN(IF(AL37&lt;=30,1,1+ROUNDUP((AL37-30)/30,0)),1)</f>
+        <v>4</v>
+      </c>
+      <c r="D51" s="674"/>
+      <c r="E51" s="674">
+        <f>ROUNDDOWN(AL37/IF(AK1='★選択肢(公開時非表示)'!A4,5,6),1)</f>
+        <v>15.3</v>
+      </c>
+      <c r="F51" s="674"/>
+      <c r="G51" s="674"/>
+      <c r="H51" s="674"/>
+      <c r="I51" s="675">
+        <f>ROUNDDOWN($AL$40/9,1)+ROUNDDOWN(($AL$41-$AM$42)/6,1)+ROUNDDOWN($AM$42/12,1)+ROUNDDOWN(($AL$43-$AM$44)/4,1)+ROUNDDOWN($AM$44/8,1)+ROUNDDOWN(($AL$45-$AM$46)/2.5,1)+ROUNDDOWN($AM$46/5,1)</f>
+        <v>26.400000000000002</v>
+      </c>
+      <c r="J51" s="676"/>
+      <c r="K51" s="676"/>
+      <c r="L51" s="676"/>
+      <c r="M51" s="676"/>
+      <c r="N51" s="676"/>
+      <c r="O51" s="677">
+        <v>1</v>
+      </c>
+      <c r="P51" s="677"/>
+      <c r="Q51" s="677"/>
+      <c r="R51" s="677"/>
+      <c r="S51" s="677"/>
+      <c r="T51" s="677"/>
+      <c r="U51" s="205"/>
+      <c r="W51" s="183"/>
+      <c r="X51" s="204"/>
+      <c r="Y51" s="204"/>
+      <c r="Z51" s="204"/>
+      <c r="AA51" s="204"/>
+      <c r="AB51" s="204"/>
+      <c r="AC51" s="204"/>
+      <c r="AD51" s="204"/>
+      <c r="AE51" s="204"/>
+      <c r="AF51" s="204"/>
+      <c r="AG51" s="204"/>
+      <c r="AH51" s="204"/>
+      <c r="AI51" s="204"/>
+      <c r="AJ51" s="219"/>
+      <c r="AK51" s="204"/>
+      <c r="AL51" s="183"/>
+      <c r="AM51" s="183"/>
+      <c r="AN51" s="172"/>
+    </row>
+    <row r="52" spans="1:40" ht="5.0999999999999996" customHeight="1">
+      <c r="A52" s="217"/>
+      <c r="B52" s="217"/>
+      <c r="C52" s="217"/>
+      <c r="D52" s="217"/>
+      <c r="E52" s="217"/>
+      <c r="F52" s="217"/>
+      <c r="G52" s="217"/>
+      <c r="H52" s="217"/>
+      <c r="I52" s="217"/>
+      <c r="J52" s="204"/>
+      <c r="K52" s="204"/>
+      <c r="L52" s="204"/>
+      <c r="M52" s="219"/>
+      <c r="N52" s="204"/>
+      <c r="O52" s="204"/>
+      <c r="P52" s="204"/>
+      <c r="Q52" s="205"/>
+      <c r="W52" s="183"/>
+      <c r="X52" s="204"/>
+      <c r="Y52" s="204"/>
+      <c r="Z52" s="204"/>
+      <c r="AA52" s="204"/>
+      <c r="AB52" s="204"/>
+      <c r="AC52" s="204"/>
+      <c r="AD52" s="204"/>
+      <c r="AE52" s="204"/>
+      <c r="AF52" s="204"/>
+      <c r="AG52" s="204"/>
+      <c r="AH52" s="204"/>
+      <c r="AI52" s="204"/>
+      <c r="AJ52" s="219"/>
+      <c r="AK52" s="204"/>
+      <c r="AL52" s="183"/>
+      <c r="AM52" s="183"/>
+      <c r="AN52" s="172"/>
+    </row>
+    <row r="53" spans="1:40" ht="21" customHeight="1">
+      <c r="A53" s="171" t="s">
+        <v>401</v>
+      </c>
+      <c r="B53" s="176"/>
+      <c r="C53" s="177"/>
+      <c r="D53" s="177"/>
+      <c r="E53" s="177"/>
+      <c r="F53" s="177"/>
+      <c r="G53" s="172"/>
+      <c r="H53" s="172"/>
+      <c r="I53" s="172"/>
+      <c r="J53" s="172"/>
+      <c r="K53" s="172"/>
+      <c r="L53" s="172"/>
+      <c r="M53" s="172"/>
+      <c r="N53" s="172"/>
+      <c r="O53" s="172"/>
+      <c r="P53" s="172"/>
+      <c r="Q53" s="172"/>
+      <c r="R53" s="172"/>
+      <c r="S53" s="172"/>
+      <c r="T53" s="172"/>
+      <c r="U53" s="172"/>
+      <c r="V53" s="172"/>
+      <c r="W53" s="172"/>
+      <c r="X53" s="172"/>
+      <c r="Y53" s="172"/>
+      <c r="Z53" s="172"/>
+      <c r="AA53" s="172"/>
+      <c r="AB53" s="172"/>
+      <c r="AC53" s="172"/>
+      <c r="AD53" s="172"/>
+      <c r="AE53" s="172"/>
+      <c r="AF53" s="172"/>
+      <c r="AG53" s="172"/>
+      <c r="AH53" s="172"/>
+      <c r="AI53" s="172"/>
+      <c r="AJ53" s="172"/>
+      <c r="AK53" s="172"/>
+      <c r="AL53" s="172"/>
+      <c r="AM53" s="172"/>
+      <c r="AN53" s="172"/>
+    </row>
+    <row r="54" spans="1:40" ht="24.95" customHeight="1">
+      <c r="A54" s="172"/>
+      <c r="B54" s="183"/>
+      <c r="C54" s="652" t="str">
+        <f>IF(VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,C59,FALSE)=0,"-",VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,C59,FALSE))</f>
+        <v>管理者</v>
+      </c>
+      <c r="D54" s="653"/>
+      <c r="E54" s="668" t="str">
+        <f>IF(VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,E59,FALSE)=0,"-",VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,E59,FALSE))</f>
+        <v>サービス管理責任者</v>
+      </c>
+      <c r="F54" s="668"/>
+      <c r="G54" s="668"/>
+      <c r="H54" s="668"/>
+      <c r="I54" s="652" t="str">
+        <f>IF(VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,I59,FALSE)=0,"-",VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,I59,FALSE))</f>
+        <v>世話人</v>
+      </c>
+      <c r="J54" s="653"/>
+      <c r="K54" s="653"/>
+      <c r="L54" s="653"/>
+      <c r="M54" s="653"/>
+      <c r="N54" s="654"/>
+      <c r="O54" s="652" t="str">
+        <f>IF(VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,O59,FALSE)=0,"-",VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,O59,FALSE))</f>
+        <v>生活支援員</v>
+      </c>
+      <c r="P54" s="653"/>
+      <c r="Q54" s="653"/>
+      <c r="R54" s="653"/>
+      <c r="S54" s="653"/>
+      <c r="T54" s="654"/>
+      <c r="U54" s="652" t="str">
+        <f>IF(VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,U59,FALSE)=0,"-",VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,U59,FALSE))</f>
+        <v>夜間支援従事者</v>
+      </c>
+      <c r="V54" s="653"/>
+      <c r="W54" s="653"/>
+      <c r="X54" s="653"/>
+      <c r="Y54" s="653"/>
+      <c r="Z54" s="654"/>
+      <c r="AA54" s="652" t="str">
+        <f>IF(VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,AA59,FALSE)=0,"-",VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,AA59,FALSE))</f>
+        <v>-</v>
+      </c>
+      <c r="AB54" s="653"/>
+      <c r="AC54" s="653"/>
+      <c r="AD54" s="653"/>
+      <c r="AE54" s="653"/>
+      <c r="AF54" s="654"/>
+      <c r="AG54" s="668" t="str">
+        <f>IF(VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,AG59,FALSE)=0,"-",VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,AG59,FALSE))</f>
+        <v>-</v>
+      </c>
+      <c r="AH54" s="668"/>
+      <c r="AI54" s="668"/>
+      <c r="AJ54" s="668"/>
+      <c r="AK54" s="668"/>
+      <c r="AL54" s="668" t="str">
+        <f>IF(VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,AL59,FALSE)=0,"-",VLOOKUP($AK$1,'★選択肢(公開時非表示)'!$A$1:$J$4,AL59,FALSE))</f>
+        <v>-</v>
+      </c>
+      <c r="AM54" s="668"/>
+      <c r="AN54" s="172"/>
+    </row>
+    <row r="55" spans="1:40" ht="18" customHeight="1">
+      <c r="A55" s="172"/>
+      <c r="B55" s="183"/>
+      <c r="C55" s="220" t="s">
+        <v>402</v>
+      </c>
+      <c r="D55" s="220" t="s">
+        <v>403</v>
+      </c>
+      <c r="E55" s="221" t="s">
+        <v>402</v>
+      </c>
+      <c r="F55" s="669" t="s">
+        <v>403</v>
+      </c>
+      <c r="G55" s="669"/>
+      <c r="H55" s="669"/>
+      <c r="I55" s="670" t="s">
+        <v>402</v>
+      </c>
+      <c r="J55" s="671"/>
+      <c r="K55" s="672"/>
+      <c r="L55" s="670" t="s">
+        <v>403</v>
+      </c>
+      <c r="M55" s="671"/>
+      <c r="N55" s="672"/>
+      <c r="O55" s="670" t="s">
+        <v>402</v>
+      </c>
+      <c r="P55" s="671"/>
+      <c r="Q55" s="672"/>
+      <c r="R55" s="670" t="s">
+        <v>403</v>
+      </c>
+      <c r="S55" s="671"/>
+      <c r="T55" s="672"/>
+      <c r="U55" s="670" t="s">
+        <v>402</v>
+      </c>
+      <c r="V55" s="671"/>
+      <c r="W55" s="672"/>
+      <c r="X55" s="670" t="s">
+        <v>403</v>
+      </c>
+      <c r="Y55" s="671"/>
+      <c r="Z55" s="672"/>
+      <c r="AA55" s="670" t="s">
+        <v>402</v>
+      </c>
+      <c r="AB55" s="671"/>
+      <c r="AC55" s="672"/>
+      <c r="AD55" s="670" t="s">
+        <v>403</v>
+      </c>
+      <c r="AE55" s="671"/>
+      <c r="AF55" s="672"/>
+      <c r="AG55" s="670" t="s">
+        <v>402</v>
+      </c>
+      <c r="AH55" s="671"/>
+      <c r="AI55" s="672"/>
+      <c r="AJ55" s="670" t="s">
+        <v>403</v>
+      </c>
+      <c r="AK55" s="672"/>
+      <c r="AL55" s="221" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM55" s="221" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN55" s="172"/>
+    </row>
+    <row r="56" spans="1:40" ht="18" customHeight="1">
+      <c r="A56" s="172"/>
+      <c r="B56" s="185" t="s">
+        <v>404</v>
+      </c>
+      <c r="C56" s="222">
+        <f>COUNTIFS($B$11:$B$30,C$54,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="D56" s="222">
+        <f>COUNTIFS($B$11:$B$30,C$54,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="E56" s="222">
+        <f>COUNTIFS($B$11:$B$30,E$54,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="F56" s="655">
+        <f>COUNTIFS($B$11:$B$30,E$54,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="G56" s="656"/>
+      <c r="H56" s="657"/>
+      <c r="I56" s="655">
+        <f>COUNTIFS($B$11:$B$30,I$54,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="J56" s="656"/>
+      <c r="K56" s="657"/>
+      <c r="L56" s="655">
+        <f>COUNTIFS($B$11:$B$30,I$54,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="M56" s="656"/>
+      <c r="N56" s="657"/>
+      <c r="O56" s="655">
+        <f>COUNTIFS($B$11:$B$30,O$54,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="P56" s="656"/>
+      <c r="Q56" s="657"/>
+      <c r="R56" s="655">
+        <f>COUNTIFS($B$11:$B$30,O$54,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="S56" s="656"/>
+      <c r="T56" s="657"/>
+      <c r="U56" s="655">
+        <f>COUNTIFS($B$11:$B$30,U$54,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="V56" s="656"/>
+      <c r="W56" s="657"/>
+      <c r="X56" s="655">
+        <f>COUNTIFS($B$11:$B$30,U$54,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="Y56" s="656"/>
+      <c r="Z56" s="657"/>
+      <c r="AA56" s="655">
+        <f>COUNTIFS($B$11:$B$30,AA$54,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AB56" s="656"/>
+      <c r="AC56" s="657"/>
+      <c r="AD56" s="655">
+        <f>COUNTIFS($B$11:$B$30,AA$54,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AE56" s="656"/>
+      <c r="AF56" s="657"/>
+      <c r="AG56" s="655">
+        <f>COUNTIFS($B$11:$B$30,AG$54,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AH56" s="656"/>
+      <c r="AI56" s="657"/>
+      <c r="AJ56" s="655">
+        <f>COUNTIFS($B$11:$B$30,AG$54,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AK56" s="657"/>
+      <c r="AL56" s="222">
+        <f>COUNTIFS($B$11:$B$30,AL$54,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AM56" s="222">
+        <f>COUNTIFS($B$11:$B$30,AL$54,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AN56" s="172"/>
+    </row>
+    <row r="57" spans="1:40" ht="18" customHeight="1">
+      <c r="A57" s="172"/>
+      <c r="B57" s="186" t="s">
+        <v>405</v>
+      </c>
+      <c r="C57" s="223"/>
+      <c r="D57" s="223"/>
+      <c r="E57" s="222">
+        <f>COUNTIFS($B$11:$B$30,E$54,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="F57" s="655">
+        <f>COUNTIFS($B$11:$B$30,E$54,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="G57" s="656"/>
+      <c r="H57" s="657"/>
+      <c r="I57" s="655">
+        <f>COUNTIFS($B$11:$B$30,I$54,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="J57" s="656"/>
+      <c r="K57" s="657"/>
+      <c r="L57" s="655">
+        <f>COUNTIFS($B$11:$B$30,I$54,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="M57" s="656"/>
+      <c r="N57" s="657"/>
+      <c r="O57" s="655">
+        <f>COUNTIFS($B$11:$B$30,O$54,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="P57" s="656"/>
+      <c r="Q57" s="657"/>
+      <c r="R57" s="655">
+        <f>COUNTIFS($B$11:$B$30,O$54,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="S57" s="656"/>
+      <c r="T57" s="657"/>
+      <c r="U57" s="655">
+        <f>COUNTIFS($B$11:$B$30,U$54,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="V57" s="656"/>
+      <c r="W57" s="657"/>
+      <c r="X57" s="655">
+        <f>COUNTIFS($B$11:$B$30,U$54,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="Y57" s="656"/>
+      <c r="Z57" s="657"/>
+      <c r="AA57" s="655">
+        <f>COUNTIFS($B$11:$B$30,AA$54,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AB57" s="656"/>
+      <c r="AC57" s="657"/>
+      <c r="AD57" s="655">
+        <f>COUNTIFS($B$11:$B$30,AA$54,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AE57" s="656"/>
+      <c r="AF57" s="657"/>
+      <c r="AG57" s="655">
+        <f>COUNTIFS($B$11:$B$30,AG$54,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AH57" s="656"/>
+      <c r="AI57" s="657"/>
+      <c r="AJ57" s="655">
+        <f>COUNTIFS($B$11:$B$30,AG$54,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AK57" s="657"/>
+      <c r="AL57" s="222">
+        <f>COUNTIFS($B$11:$B$30,AL$54,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AM57" s="222">
+        <f>COUNTIFS($B$11:$B$30,AL$54,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+        <v>0</v>
+      </c>
+      <c r="AN57" s="172"/>
+    </row>
+    <row r="58" spans="1:40" ht="24.95" customHeight="1">
+      <c r="A58" s="172"/>
+      <c r="B58" s="186" t="s">
+        <v>406</v>
+      </c>
+      <c r="C58" s="663"/>
+      <c r="D58" s="664"/>
+      <c r="E58" s="659">
+        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,E54)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,E54)/$AL$5,"記載する期間を選択してください"))</f>
+        <v>0</v>
+      </c>
+      <c r="F58" s="660"/>
+      <c r="G58" s="660"/>
+      <c r="H58" s="661"/>
+      <c r="I58" s="659">
+        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,I54)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,I54)/$AL$5,"記載する期間を選択してください"))</f>
+        <v>0</v>
+      </c>
+      <c r="J58" s="660"/>
+      <c r="K58" s="660"/>
+      <c r="L58" s="660"/>
+      <c r="M58" s="660"/>
+      <c r="N58" s="661"/>
+      <c r="O58" s="659">
+        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,O54)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,O54)/$AL$5,"記載する期間を選択してください"))</f>
+        <v>0</v>
+      </c>
+      <c r="P58" s="660"/>
+      <c r="Q58" s="660"/>
+      <c r="R58" s="660"/>
+      <c r="S58" s="660"/>
+      <c r="T58" s="661"/>
+      <c r="U58" s="665"/>
+      <c r="V58" s="666"/>
+      <c r="W58" s="666"/>
+      <c r="X58" s="666"/>
+      <c r="Y58" s="666"/>
+      <c r="Z58" s="667"/>
+      <c r="AA58" s="659">
+        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AA54)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AA54)/$AL$5,"記載する期間を選択してください"))</f>
+        <v>0</v>
+      </c>
+      <c r="AB58" s="660"/>
+      <c r="AC58" s="660"/>
+      <c r="AD58" s="660"/>
+      <c r="AE58" s="660"/>
+      <c r="AF58" s="661"/>
+      <c r="AG58" s="659">
+        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AG54)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AG54)/$AL$5,"記載する期間を選択してください"))</f>
+        <v>0</v>
+      </c>
+      <c r="AH58" s="660"/>
+      <c r="AI58" s="660"/>
+      <c r="AJ58" s="660"/>
+      <c r="AK58" s="661"/>
+      <c r="AL58" s="659">
+        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AL54)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AL54)/$AL$5,"記載する期間を選択してください"))</f>
+        <v>0</v>
+      </c>
+      <c r="AM58" s="661"/>
+      <c r="AN58" s="172"/>
+    </row>
+    <row r="59" spans="1:40" ht="4.9000000000000004" customHeight="1">
+      <c r="A59" s="172"/>
+      <c r="B59" s="176"/>
+      <c r="C59" s="224">
+        <v>2</v>
+      </c>
+      <c r="D59" s="224"/>
+      <c r="E59" s="224">
+        <v>3</v>
+      </c>
+      <c r="F59" s="224"/>
+      <c r="G59" s="224"/>
+      <c r="H59" s="224"/>
+      <c r="I59" s="224">
+        <v>4</v>
+      </c>
+      <c r="J59" s="224"/>
+      <c r="K59" s="224"/>
+      <c r="L59" s="224"/>
+      <c r="M59" s="224"/>
+      <c r="N59" s="224"/>
+      <c r="O59" s="224">
+        <v>5</v>
+      </c>
+      <c r="P59" s="224"/>
+      <c r="Q59" s="224"/>
+      <c r="R59" s="224"/>
+      <c r="S59" s="224"/>
+      <c r="T59" s="224"/>
+      <c r="U59" s="224">
+        <v>6</v>
+      </c>
+      <c r="V59" s="224"/>
+      <c r="W59" s="224"/>
+      <c r="X59" s="224"/>
+      <c r="Y59" s="224"/>
+      <c r="Z59" s="224"/>
+      <c r="AA59" s="224">
+        <v>7</v>
+      </c>
+      <c r="AB59" s="224"/>
+      <c r="AC59" s="224"/>
+      <c r="AD59" s="224"/>
+      <c r="AE59" s="224"/>
+      <c r="AF59" s="224"/>
+      <c r="AG59" s="224">
+        <v>8</v>
+      </c>
+      <c r="AH59" s="224"/>
+      <c r="AI59" s="224"/>
+      <c r="AJ59" s="224"/>
+      <c r="AK59" s="224"/>
+      <c r="AL59" s="224">
+        <v>9</v>
+      </c>
+      <c r="AM59" s="225"/>
+      <c r="AN59" s="172"/>
+    </row>
+    <row r="60" spans="1:40" ht="15" customHeight="1">
+      <c r="A60" s="204" t="s">
+        <v>407</v>
+      </c>
+      <c r="B60" s="226"/>
+      <c r="C60" s="227"/>
+      <c r="D60" s="227"/>
+      <c r="E60" s="227"/>
+      <c r="F60" s="228"/>
+      <c r="G60" s="227"/>
+      <c r="H60" s="224"/>
+      <c r="I60" s="224"/>
+      <c r="J60" s="224"/>
+      <c r="K60" s="224"/>
+      <c r="L60" s="224"/>
+      <c r="M60" s="224"/>
+      <c r="N60" s="224"/>
+      <c r="O60" s="224"/>
+      <c r="P60" s="224"/>
+      <c r="Q60" s="224"/>
+      <c r="R60" s="224">
+        <v>6</v>
+      </c>
+      <c r="S60" s="224"/>
+      <c r="T60" s="224"/>
+      <c r="U60" s="224"/>
+      <c r="V60" s="224"/>
+      <c r="W60" s="224"/>
+      <c r="X60" s="224">
+        <v>7</v>
+      </c>
+      <c r="Y60" s="224"/>
+      <c r="Z60" s="224"/>
+      <c r="AA60" s="224"/>
+      <c r="AB60" s="224"/>
+      <c r="AC60" s="224"/>
+      <c r="AD60" s="224">
+        <v>8</v>
+      </c>
+      <c r="AE60" s="224"/>
+      <c r="AF60" s="224"/>
+      <c r="AG60" s="229"/>
+      <c r="AH60" s="229"/>
+      <c r="AI60" s="229"/>
+      <c r="AJ60" s="229">
+        <v>9</v>
+      </c>
+      <c r="AK60" s="230"/>
+      <c r="AL60" s="230"/>
+      <c r="AM60" s="172"/>
+    </row>
+    <row r="61" spans="1:40" s="204" customFormat="1" ht="15" customHeight="1">
+      <c r="A61" s="204" t="s">
+        <v>408</v>
+      </c>
+      <c r="B61" s="217"/>
+      <c r="C61" s="217"/>
+      <c r="D61" s="217"/>
+      <c r="E61" s="217"/>
+      <c r="F61" s="217"/>
+      <c r="G61" s="217"/>
+      <c r="H61" s="171"/>
+      <c r="I61" s="171"/>
+      <c r="J61" s="171"/>
+      <c r="K61" s="171"/>
+      <c r="L61" s="171"/>
+      <c r="M61" s="171"/>
+      <c r="N61" s="171"/>
+      <c r="O61" s="171"/>
+      <c r="P61" s="171"/>
+      <c r="Q61" s="171"/>
+      <c r="R61" s="171"/>
+      <c r="S61" s="171"/>
+      <c r="T61" s="171"/>
+      <c r="U61" s="171"/>
+      <c r="V61" s="171"/>
+      <c r="W61" s="171"/>
+      <c r="X61" s="171"/>
+      <c r="Y61" s="171"/>
+      <c r="Z61" s="171"/>
+      <c r="AA61" s="171"/>
+      <c r="AB61" s="171"/>
+      <c r="AC61" s="171"/>
+      <c r="AD61" s="171"/>
+      <c r="AE61" s="171"/>
+      <c r="AF61" s="171"/>
+      <c r="AG61" s="171"/>
+      <c r="AH61" s="171"/>
+      <c r="AI61" s="171"/>
+      <c r="AJ61" s="171"/>
+      <c r="AK61" s="171"/>
+      <c r="AL61" s="171"/>
+      <c r="AM61" s="171"/>
+    </row>
+    <row r="62" spans="1:40" s="204" customFormat="1" ht="15" customHeight="1">
+      <c r="A62" s="204" t="s">
+        <v>409</v>
+      </c>
+      <c r="B62" s="217"/>
+      <c r="C62" s="217"/>
+      <c r="D62" s="217"/>
+      <c r="E62" s="217"/>
+      <c r="F62" s="217"/>
+      <c r="G62" s="217"/>
+      <c r="H62" s="171"/>
+      <c r="I62" s="171"/>
+      <c r="J62" s="171"/>
+      <c r="K62" s="171"/>
+      <c r="L62" s="171"/>
+      <c r="M62" s="171"/>
+      <c r="N62" s="171"/>
+      <c r="O62" s="171"/>
+      <c r="P62" s="171"/>
+      <c r="Q62" s="171"/>
+      <c r="R62" s="171"/>
+      <c r="S62" s="171"/>
+      <c r="T62" s="171"/>
+      <c r="U62" s="171"/>
+      <c r="V62" s="171"/>
+      <c r="W62" s="171"/>
+      <c r="X62" s="171"/>
+      <c r="Y62" s="171"/>
+      <c r="Z62" s="171"/>
+      <c r="AA62" s="171"/>
+      <c r="AB62" s="171"/>
+      <c r="AC62" s="171"/>
+      <c r="AD62" s="171"/>
+      <c r="AE62" s="171"/>
+      <c r="AF62" s="171"/>
+      <c r="AG62" s="171"/>
+      <c r="AH62" s="171"/>
+      <c r="AI62" s="171"/>
+      <c r="AJ62" s="171"/>
+      <c r="AK62" s="171"/>
+      <c r="AL62" s="171"/>
+      <c r="AM62" s="171"/>
+    </row>
+    <row r="63" spans="1:40" s="204" customFormat="1" ht="15" customHeight="1">
+      <c r="A63" s="204" t="s">
+        <v>410</v>
+      </c>
+      <c r="B63" s="217"/>
+      <c r="C63" s="217"/>
+      <c r="D63" s="217"/>
+      <c r="E63" s="217"/>
+      <c r="F63" s="217"/>
+      <c r="G63" s="217"/>
+      <c r="H63" s="171"/>
+      <c r="I63" s="171"/>
+      <c r="J63" s="171"/>
+      <c r="K63" s="171"/>
+      <c r="L63" s="171"/>
+      <c r="M63" s="171"/>
+      <c r="N63" s="171"/>
+      <c r="O63" s="171"/>
+      <c r="P63" s="171"/>
+      <c r="Q63" s="171"/>
+      <c r="R63" s="171"/>
+      <c r="S63" s="171"/>
+      <c r="T63" s="171"/>
+      <c r="U63" s="171"/>
+      <c r="V63" s="171"/>
+      <c r="W63" s="171"/>
+      <c r="X63" s="171"/>
+      <c r="Y63" s="171"/>
+      <c r="Z63" s="171"/>
+      <c r="AA63" s="171"/>
+      <c r="AB63" s="171"/>
+      <c r="AC63" s="171"/>
+      <c r="AD63" s="171"/>
+      <c r="AE63" s="171"/>
+      <c r="AF63" s="171"/>
+      <c r="AG63" s="171"/>
+      <c r="AH63" s="171"/>
+      <c r="AI63" s="171"/>
+      <c r="AJ63" s="171"/>
+      <c r="AK63" s="171"/>
+      <c r="AL63" s="171"/>
+      <c r="AM63" s="171"/>
+    </row>
+    <row r="64" spans="1:40" s="204" customFormat="1" ht="15" customHeight="1">
+      <c r="A64" s="204" t="s">
+        <v>411</v>
+      </c>
+      <c r="B64" s="217"/>
+      <c r="C64" s="217"/>
+      <c r="D64" s="217"/>
+      <c r="E64" s="217"/>
+      <c r="F64" s="217"/>
+      <c r="G64" s="217"/>
+      <c r="H64" s="171"/>
+      <c r="I64" s="171"/>
+      <c r="J64" s="171"/>
+      <c r="K64" s="171"/>
+      <c r="L64" s="171"/>
+      <c r="M64" s="171"/>
+      <c r="N64" s="171"/>
+      <c r="O64" s="171"/>
+      <c r="P64" s="171"/>
+      <c r="Q64" s="171"/>
+      <c r="R64" s="171"/>
+      <c r="S64" s="171"/>
+      <c r="T64" s="171"/>
+      <c r="U64" s="171"/>
+      <c r="V64" s="171"/>
+      <c r="W64" s="171"/>
+      <c r="X64" s="171"/>
+      <c r="Y64" s="171"/>
+      <c r="Z64" s="171"/>
+      <c r="AA64" s="171"/>
+      <c r="AB64" s="171"/>
+      <c r="AC64" s="171"/>
+      <c r="AD64" s="171"/>
+      <c r="AE64" s="171"/>
+      <c r="AF64" s="171"/>
+      <c r="AG64" s="171"/>
+      <c r="AH64" s="171"/>
+      <c r="AI64" s="171"/>
+      <c r="AJ64" s="171"/>
+      <c r="AK64" s="171"/>
+      <c r="AL64" s="171"/>
+      <c r="AM64" s="171"/>
+    </row>
+    <row r="65" spans="1:7" ht="15" customHeight="1">
+      <c r="A65" s="204" t="s">
+        <v>412</v>
+      </c>
+      <c r="B65" s="231"/>
+      <c r="C65" s="204"/>
+      <c r="D65" s="204"/>
+      <c r="E65" s="204"/>
+      <c r="F65" s="204"/>
+      <c r="G65" s="204"/>
+    </row>
+    <row r="66" spans="1:7" ht="15" customHeight="1">
+      <c r="A66" s="204" t="s">
+        <v>413</v>
+      </c>
+      <c r="B66" s="231"/>
+      <c r="C66" s="204"/>
+      <c r="D66" s="204"/>
+      <c r="E66" s="204"/>
+      <c r="F66" s="204"/>
+      <c r="G66" s="204"/>
+    </row>
+    <row r="67" spans="1:7" ht="15" customHeight="1">
+      <c r="A67" s="204"/>
+      <c r="B67" s="185" t="s">
+        <v>414</v>
+      </c>
+      <c r="C67" s="662" t="s">
+        <v>415</v>
+      </c>
+      <c r="D67" s="662"/>
+      <c r="E67" s="662"/>
+      <c r="F67" s="204"/>
+      <c r="G67" s="204"/>
+    </row>
+    <row r="68" spans="1:7" ht="15" customHeight="1">
+      <c r="A68" s="204"/>
+      <c r="B68" s="232" t="s">
+        <v>362</v>
+      </c>
+      <c r="C68" s="658" t="s">
+        <v>416</v>
+      </c>
+      <c r="D68" s="658"/>
+      <c r="E68" s="658"/>
+      <c r="F68" s="204"/>
+      <c r="G68" s="204"/>
+    </row>
+    <row r="69" spans="1:7" ht="15" customHeight="1">
+      <c r="A69" s="204"/>
+      <c r="B69" s="232" t="s">
+        <v>364</v>
+      </c>
+      <c r="C69" s="658" t="s">
+        <v>417</v>
+      </c>
+      <c r="D69" s="658"/>
+      <c r="E69" s="658"/>
+      <c r="F69" s="204"/>
+      <c r="G69" s="204"/>
+    </row>
+    <row r="70" spans="1:7" ht="15" customHeight="1">
+      <c r="A70" s="204"/>
+      <c r="B70" s="232" t="s">
+        <v>366</v>
+      </c>
+      <c r="C70" s="658" t="s">
+        <v>418</v>
+      </c>
+      <c r="D70" s="658"/>
+      <c r="E70" s="658"/>
+      <c r="F70" s="204"/>
+      <c r="G70" s="204"/>
+    </row>
+    <row r="71" spans="1:7" ht="15" customHeight="1">
+      <c r="A71" s="204"/>
+      <c r="B71" s="232" t="s">
+        <v>368</v>
+      </c>
+      <c r="C71" s="658" t="s">
+        <v>419</v>
+      </c>
+      <c r="D71" s="658"/>
+      <c r="E71" s="658"/>
+      <c r="F71" s="204"/>
+      <c r="G71" s="204"/>
+    </row>
+    <row r="72" spans="1:7" ht="15" customHeight="1">
+      <c r="A72" s="204"/>
+      <c r="B72" s="204" t="s">
+        <v>420</v>
+      </c>
+      <c r="C72" s="204"/>
+      <c r="D72" s="204"/>
+      <c r="E72" s="204"/>
+      <c r="F72" s="204"/>
+      <c r="G72" s="204"/>
+    </row>
+    <row r="73" spans="1:7" ht="15" customHeight="1">
+      <c r="A73" s="204"/>
+      <c r="B73" s="204" t="s">
+        <v>421</v>
+      </c>
+      <c r="C73" s="204"/>
+      <c r="D73" s="204"/>
+      <c r="E73" s="204"/>
+      <c r="F73" s="204"/>
+      <c r="G73" s="204"/>
+    </row>
+    <row r="74" spans="1:7" ht="15" customHeight="1">
+      <c r="A74" s="204"/>
+      <c r="B74" s="204" t="s">
+        <v>422</v>
+      </c>
+      <c r="C74" s="204"/>
+      <c r="D74" s="204"/>
+      <c r="E74" s="204"/>
+      <c r="F74" s="204"/>
+      <c r="G74" s="204"/>
+    </row>
+    <row r="75" spans="1:7" ht="15" customHeight="1">
+      <c r="A75" s="204" t="s">
+        <v>423</v>
+      </c>
+      <c r="B75" s="231"/>
+      <c r="C75" s="204"/>
+      <c r="D75" s="204"/>
+      <c r="E75" s="204"/>
+      <c r="F75" s="204"/>
+      <c r="G75" s="204"/>
+    </row>
+    <row r="76" spans="1:7" ht="15" customHeight="1">
+      <c r="A76" s="204" t="s">
+        <v>424</v>
+      </c>
+      <c r="B76" s="231"/>
+      <c r="C76" s="204"/>
+      <c r="D76" s="204"/>
+      <c r="E76" s="204"/>
+      <c r="F76" s="204"/>
+      <c r="G76" s="204"/>
+    </row>
+    <row r="77" spans="1:7" ht="15" customHeight="1">
+      <c r="A77" s="204" t="s">
+        <v>425</v>
+      </c>
+      <c r="B77" s="231"/>
+      <c r="C77" s="204"/>
+      <c r="D77" s="204"/>
+      <c r="E77" s="204"/>
+      <c r="F77" s="204"/>
+      <c r="G77" s="204"/>
+    </row>
+    <row r="78" spans="1:7" ht="15" customHeight="1">
+      <c r="A78" s="204" t="s">
+        <v>426</v>
+      </c>
+      <c r="B78" s="231"/>
+      <c r="C78" s="204"/>
+      <c r="D78" s="204"/>
+      <c r="E78" s="204"/>
+      <c r="F78" s="204"/>
+      <c r="G78" s="204"/>
+    </row>
+    <row r="79" spans="1:7" ht="15" customHeight="1">
+      <c r="A79" s="204" t="s">
+        <v>427</v>
+      </c>
+      <c r="B79" s="231"/>
+      <c r="C79" s="204"/>
+      <c r="D79" s="204"/>
+      <c r="E79" s="204"/>
+      <c r="F79" s="204"/>
+      <c r="G79" s="204"/>
+    </row>
+    <row r="80" spans="1:7" ht="15" customHeight="1">
+      <c r="A80" s="204" t="s">
+        <v>428</v>
+      </c>
+      <c r="B80" s="231"/>
+      <c r="C80" s="204"/>
+      <c r="D80" s="204"/>
+      <c r="E80" s="204"/>
+      <c r="F80" s="204"/>
+      <c r="G80" s="204"/>
+    </row>
+    <row r="81" spans="1:7" ht="15" customHeight="1">
+      <c r="A81" s="204"/>
+      <c r="B81" s="204" t="s">
+        <v>429</v>
+      </c>
+      <c r="C81" s="204"/>
+      <c r="D81" s="204"/>
+      <c r="E81" s="204"/>
+      <c r="F81" s="204"/>
+      <c r="G81" s="204"/>
+    </row>
+    <row r="82" spans="1:7" ht="15" customHeight="1">
+      <c r="A82" s="204"/>
+      <c r="B82" s="204" t="s">
+        <v>430</v>
+      </c>
+      <c r="C82" s="204"/>
+      <c r="D82" s="204"/>
+      <c r="E82" s="204"/>
+      <c r="F82" s="204"/>
+      <c r="G82" s="204"/>
+    </row>
+    <row r="83" spans="1:7" ht="15" customHeight="1">
+      <c r="A83" s="204" t="s">
+        <v>431</v>
+      </c>
+      <c r="B83" s="231"/>
+      <c r="C83" s="204"/>
+      <c r="D83" s="204"/>
+      <c r="E83" s="204"/>
+      <c r="F83" s="204"/>
+      <c r="G83" s="204"/>
+    </row>
+    <row r="84" spans="1:7" ht="15" customHeight="1">
+      <c r="A84" s="204" t="s">
+        <v>432</v>
+      </c>
+      <c r="B84" s="231"/>
+      <c r="C84" s="204"/>
+      <c r="D84" s="204"/>
+      <c r="E84" s="204"/>
+      <c r="F84" s="204"/>
+      <c r="G84" s="204"/>
+    </row>
+    <row r="85" spans="1:7" ht="15" customHeight="1">
+      <c r="A85" s="204" t="s">
+        <v>433</v>
+      </c>
+      <c r="B85" s="231"/>
+      <c r="C85" s="204"/>
+      <c r="D85" s="204"/>
+      <c r="E85" s="204"/>
+      <c r="F85" s="204"/>
+      <c r="G85" s="204"/>
+    </row>
+    <row r="86" spans="1:7" ht="15" customHeight="1">
+      <c r="A86" s="204" t="s">
+        <v>434</v>
+      </c>
+      <c r="B86" s="231"/>
+      <c r="C86" s="204"/>
+      <c r="D86" s="204"/>
+      <c r="E86" s="204"/>
+      <c r="F86" s="204"/>
+      <c r="G86" s="204"/>
+    </row>
+    <row r="87" spans="1:7" ht="15" customHeight="1">
+      <c r="A87" s="204" t="s">
+        <v>435</v>
+      </c>
+      <c r="B87" s="231"/>
+      <c r="C87" s="204"/>
+      <c r="D87" s="204"/>
+      <c r="E87" s="204"/>
+      <c r="F87" s="204"/>
+      <c r="G87" s="204"/>
+    </row>
+    <row r="88" spans="1:7" ht="15" customHeight="1">
+      <c r="A88" s="204" t="s">
+        <v>436</v>
+      </c>
+      <c r="B88" s="231"/>
+      <c r="C88" s="204"/>
+      <c r="D88" s="204"/>
+      <c r="E88" s="204"/>
+      <c r="F88" s="204"/>
+      <c r="G88" s="204"/>
+    </row>
+    <row r="89" spans="1:7" ht="15" customHeight="1">
+      <c r="A89" s="204" t="s">
+        <v>437</v>
+      </c>
+      <c r="B89" s="231"/>
+      <c r="C89" s="204"/>
+      <c r="D89" s="204"/>
+      <c r="E89" s="204"/>
+      <c r="F89" s="204"/>
+      <c r="G89" s="204"/>
+    </row>
+    <row r="90" spans="1:7" ht="15" customHeight="1">
+      <c r="A90" s="204" t="s">
+        <v>438</v>
+      </c>
+      <c r="B90" s="231"/>
+      <c r="C90" s="204"/>
+      <c r="D90" s="204"/>
+      <c r="E90" s="204"/>
+      <c r="F90" s="204"/>
+      <c r="G90" s="204"/>
     </row>
   </sheetData>
-  <mergeCells count="66">
-[...65 lines deleted...]
-    <mergeCell ref="B6:E7"/>
+  <mergeCells count="267">
+    <mergeCell ref="AK1:AN1"/>
+    <mergeCell ref="M2:P2"/>
+    <mergeCell ref="Q2:R2"/>
+    <mergeCell ref="S2:T2"/>
+    <mergeCell ref="U2:V2"/>
+    <mergeCell ref="AK2:AN2"/>
+    <mergeCell ref="AK3:AN3"/>
+    <mergeCell ref="AK4:AN4"/>
+    <mergeCell ref="AH5:AJ5"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C10"/>
+    <mergeCell ref="D7:D10"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="F7:AJ7"/>
+    <mergeCell ref="AK7:AK10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="AM11:AN11"/>
+    <mergeCell ref="AM12:AN12"/>
+    <mergeCell ref="AM13:AN13"/>
+    <mergeCell ref="AM14:AN14"/>
+    <mergeCell ref="AM15:AN15"/>
+    <mergeCell ref="AL7:AL10"/>
+    <mergeCell ref="AM7:AN10"/>
+    <mergeCell ref="F8:L8"/>
+    <mergeCell ref="M8:S8"/>
+    <mergeCell ref="T8:Z8"/>
+    <mergeCell ref="AA8:AG8"/>
+    <mergeCell ref="AH8:AJ8"/>
+    <mergeCell ref="AM22:AN22"/>
+    <mergeCell ref="AM23:AN23"/>
+    <mergeCell ref="AM24:AN24"/>
+    <mergeCell ref="AM25:AN25"/>
+    <mergeCell ref="AM26:AN26"/>
+    <mergeCell ref="AM27:AN27"/>
+    <mergeCell ref="AM16:AN16"/>
+    <mergeCell ref="AM17:AN17"/>
+    <mergeCell ref="AM18:AN18"/>
+    <mergeCell ref="AM19:AN19"/>
+    <mergeCell ref="AM20:AN20"/>
+    <mergeCell ref="AM21:AN21"/>
+    <mergeCell ref="I36:K36"/>
+    <mergeCell ref="L36:N36"/>
+    <mergeCell ref="O36:Q36"/>
+    <mergeCell ref="R36:T36"/>
+    <mergeCell ref="AM28:AN28"/>
+    <mergeCell ref="AM29:AN29"/>
+    <mergeCell ref="AM30:AN30"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="AM31:AN32"/>
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="F38:H38"/>
+    <mergeCell ref="I38:K38"/>
+    <mergeCell ref="L38:N38"/>
+    <mergeCell ref="O38:Q38"/>
+    <mergeCell ref="R38:T38"/>
+    <mergeCell ref="U38:W38"/>
+    <mergeCell ref="AM36:AN36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="F37:H37"/>
+    <mergeCell ref="I37:K37"/>
+    <mergeCell ref="L37:N37"/>
+    <mergeCell ref="O37:Q37"/>
+    <mergeCell ref="R37:T37"/>
+    <mergeCell ref="U37:W37"/>
+    <mergeCell ref="X37:Z37"/>
+    <mergeCell ref="AA37:AC37"/>
+    <mergeCell ref="U36:W36"/>
+    <mergeCell ref="X36:Z36"/>
+    <mergeCell ref="AA36:AC36"/>
+    <mergeCell ref="AD36:AF36"/>
+    <mergeCell ref="AG36:AI36"/>
+    <mergeCell ref="AJ36:AK36"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="X38:Z38"/>
+    <mergeCell ref="AA38:AC38"/>
+    <mergeCell ref="AD38:AF38"/>
+    <mergeCell ref="AG38:AI38"/>
+    <mergeCell ref="AJ38:AK38"/>
+    <mergeCell ref="AM38:AN38"/>
+    <mergeCell ref="AD37:AF37"/>
+    <mergeCell ref="AG37:AI37"/>
+    <mergeCell ref="AJ37:AK37"/>
+    <mergeCell ref="AM37:AN37"/>
+    <mergeCell ref="AM40:AN40"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="I40:K40"/>
+    <mergeCell ref="L40:N40"/>
+    <mergeCell ref="O40:Q40"/>
+    <mergeCell ref="R40:T40"/>
+    <mergeCell ref="U40:W40"/>
+    <mergeCell ref="X39:Z39"/>
+    <mergeCell ref="AA39:AC39"/>
+    <mergeCell ref="AD39:AF39"/>
+    <mergeCell ref="AG39:AI39"/>
+    <mergeCell ref="AJ39:AK39"/>
+    <mergeCell ref="AM39:AN39"/>
+    <mergeCell ref="F39:H39"/>
+    <mergeCell ref="I39:K39"/>
+    <mergeCell ref="L39:N39"/>
+    <mergeCell ref="O39:Q39"/>
+    <mergeCell ref="R39:T39"/>
+    <mergeCell ref="U39:W39"/>
+    <mergeCell ref="AG41:AI41"/>
+    <mergeCell ref="AJ41:AK41"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="I41:K41"/>
+    <mergeCell ref="L41:N41"/>
+    <mergeCell ref="O41:Q41"/>
+    <mergeCell ref="R41:T41"/>
+    <mergeCell ref="X40:Z40"/>
+    <mergeCell ref="AA40:AC40"/>
+    <mergeCell ref="AD40:AF40"/>
+    <mergeCell ref="AG40:AI40"/>
+    <mergeCell ref="AJ40:AK40"/>
+    <mergeCell ref="AA42:AC42"/>
+    <mergeCell ref="AD42:AF42"/>
+    <mergeCell ref="AG42:AI42"/>
+    <mergeCell ref="AJ42:AK42"/>
+    <mergeCell ref="AM42:AN42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="F43:H43"/>
+    <mergeCell ref="I43:K43"/>
+    <mergeCell ref="L43:N43"/>
+    <mergeCell ref="O43:Q43"/>
+    <mergeCell ref="AL41:AL42"/>
+    <mergeCell ref="AM41:AN41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="I42:K42"/>
+    <mergeCell ref="L42:N42"/>
+    <mergeCell ref="O42:Q42"/>
+    <mergeCell ref="R42:T42"/>
+    <mergeCell ref="U42:W42"/>
+    <mergeCell ref="X42:Z42"/>
+    <mergeCell ref="U41:W41"/>
+    <mergeCell ref="X41:Z41"/>
+    <mergeCell ref="AA41:AC41"/>
+    <mergeCell ref="AD41:AF41"/>
+    <mergeCell ref="AM44:AN44"/>
+    <mergeCell ref="AJ43:AK43"/>
+    <mergeCell ref="AL43:AL44"/>
+    <mergeCell ref="AM43:AN43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="F44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="L44:N44"/>
+    <mergeCell ref="O44:Q44"/>
+    <mergeCell ref="R44:T44"/>
+    <mergeCell ref="U44:W44"/>
+    <mergeCell ref="R43:T43"/>
+    <mergeCell ref="U43:W43"/>
+    <mergeCell ref="X43:Z43"/>
+    <mergeCell ref="AA43:AC43"/>
+    <mergeCell ref="AD43:AF43"/>
+    <mergeCell ref="AG43:AI43"/>
+    <mergeCell ref="AG45:AI45"/>
+    <mergeCell ref="AJ45:AK45"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="F45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="L45:N45"/>
+    <mergeCell ref="O45:Q45"/>
+    <mergeCell ref="R45:T45"/>
+    <mergeCell ref="X44:Z44"/>
+    <mergeCell ref="AA44:AC44"/>
+    <mergeCell ref="AD44:AF44"/>
+    <mergeCell ref="AG44:AI44"/>
+    <mergeCell ref="AJ44:AK44"/>
+    <mergeCell ref="AA46:AC46"/>
+    <mergeCell ref="AD46:AF46"/>
+    <mergeCell ref="AG46:AI46"/>
+    <mergeCell ref="AJ46:AK46"/>
+    <mergeCell ref="AM46:AN46"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="F47:H47"/>
+    <mergeCell ref="I47:K47"/>
+    <mergeCell ref="L47:N47"/>
+    <mergeCell ref="O47:Q47"/>
+    <mergeCell ref="AL45:AL46"/>
+    <mergeCell ref="AM45:AN45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="F46:H46"/>
+    <mergeCell ref="I46:K46"/>
+    <mergeCell ref="L46:N46"/>
+    <mergeCell ref="O46:Q46"/>
+    <mergeCell ref="R46:T46"/>
+    <mergeCell ref="U46:W46"/>
+    <mergeCell ref="X46:Z46"/>
+    <mergeCell ref="U45:W45"/>
+    <mergeCell ref="X45:Z45"/>
+    <mergeCell ref="AA45:AC45"/>
+    <mergeCell ref="AD45:AF45"/>
+    <mergeCell ref="AJ47:AK47"/>
+    <mergeCell ref="AM47:AN47"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="E50:H50"/>
+    <mergeCell ref="I50:N50"/>
+    <mergeCell ref="O50:T50"/>
+    <mergeCell ref="R47:T47"/>
+    <mergeCell ref="U47:W47"/>
+    <mergeCell ref="X47:Z47"/>
+    <mergeCell ref="AA47:AC47"/>
+    <mergeCell ref="AD47:AF47"/>
+    <mergeCell ref="AG47:AI47"/>
+    <mergeCell ref="O56:Q56"/>
+    <mergeCell ref="R56:T56"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="E51:H51"/>
+    <mergeCell ref="I51:N51"/>
+    <mergeCell ref="O51:T51"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="E54:H54"/>
+    <mergeCell ref="I54:N54"/>
+    <mergeCell ref="O54:T54"/>
+    <mergeCell ref="L57:N57"/>
+    <mergeCell ref="O57:Q57"/>
+    <mergeCell ref="AG54:AK54"/>
+    <mergeCell ref="AL54:AM54"/>
+    <mergeCell ref="F55:H55"/>
+    <mergeCell ref="I55:K55"/>
+    <mergeCell ref="L55:N55"/>
+    <mergeCell ref="O55:Q55"/>
+    <mergeCell ref="R55:T55"/>
+    <mergeCell ref="U55:W55"/>
+    <mergeCell ref="U56:W56"/>
+    <mergeCell ref="X56:Z56"/>
+    <mergeCell ref="AA56:AC56"/>
+    <mergeCell ref="AD56:AF56"/>
+    <mergeCell ref="AG56:AI56"/>
+    <mergeCell ref="AJ56:AK56"/>
+    <mergeCell ref="X55:Z55"/>
+    <mergeCell ref="AA55:AC55"/>
+    <mergeCell ref="AD55:AF55"/>
+    <mergeCell ref="AG55:AI55"/>
+    <mergeCell ref="AJ55:AK55"/>
+    <mergeCell ref="F56:H56"/>
+    <mergeCell ref="I56:K56"/>
+    <mergeCell ref="L56:N56"/>
+    <mergeCell ref="U54:Z54"/>
+    <mergeCell ref="AA54:AF54"/>
+    <mergeCell ref="R57:T57"/>
+    <mergeCell ref="U57:W57"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="AA58:AF58"/>
+    <mergeCell ref="AG58:AK58"/>
+    <mergeCell ref="AL58:AM58"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="X57:Z57"/>
+    <mergeCell ref="AA57:AC57"/>
+    <mergeCell ref="AD57:AF57"/>
+    <mergeCell ref="AG57:AI57"/>
+    <mergeCell ref="AJ57:AK57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="E58:H58"/>
+    <mergeCell ref="I58:N58"/>
+    <mergeCell ref="O58:T58"/>
+    <mergeCell ref="U58:Z58"/>
+    <mergeCell ref="F57:H57"/>
+    <mergeCell ref="I57:K57"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
+  <dataValidations count="9">
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="AK3:AN4" xr:uid="{4C0BCDB5-A2BD-4BE2-81EE-E8A6C40C08D7}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="S2:T2" xr:uid="{BB75C924-30C0-4835-BF52-31A6D775D0CD}">
+      <formula1>"1,2,3,4,5,6,7,8,9,10,11,12"</formula1>
+    </dataValidation>
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="0～160時間で入力してください。" sqref="AL5" xr:uid="{B76DBCE7-5A57-4E18-95AE-98ADBD1856B9}">
+      <formula1>0</formula1>
+      <formula2>160</formula2>
+    </dataValidation>
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="勤務時間上限" error="0～40時間の間で入力してください。" sqref="AH5:AJ5" xr:uid="{4B4B10CC-705B-4871-ABDF-035B56F70C80}">
+      <formula1>0</formula1>
+      <formula2>40</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="B11:B12" xr:uid="{ACC2FE2D-D5E7-4447-AD6D-3B399D614645}"/>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L37:L47 O37:O47 R37:R47 U37:U47 X37:X47 AA37:AA47 AD37:AD47 I37:I47 D37:F47 AG37:AG47" xr:uid="{87974762-7798-4146-8F37-3C280507799E}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11:C30" xr:uid="{AB74490B-F71F-4471-93EE-5C68F9E5F877}">
+      <formula1>"A,B,C,D"</formula1>
+    </dataValidation>
+    <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I48:I49 I52 L48:L49 L52 AL37:AL41 AJ37:AJ47 AM36 AM42 AM44 AL43 AM46 AL45" xr:uid="{76C836FB-374B-41B8-8509-A527BD12A593}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="B13:B30" xr:uid="{15BF42B8-4536-4D1D-842B-DFCCFE2C6B16}">
+      <formula1>INDIRECT($AK$1)</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.74803149606299213" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" scale="77" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;"ＭＳ ゴシック,標準"&amp;10（参考様式）</oddHeader>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="32" max="39" man="1"/>
+    <brk id="71" max="39" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-[...4 lines deleted...]
-  <dimension ref="A1:N109"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D112B68E-EC92-45E9-87E5-71717AE28C7A}">
+  <dimension ref="A1:K8"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="10.5" style="2" customWidth="1"/>
-[...830 lines deleted...]
-    <col min="16143" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="38.75" style="205" customWidth="1"/>
+    <col min="2" max="2" width="9" style="205" customWidth="1"/>
+    <col min="3" max="3" width="22" style="205" customWidth="1"/>
+    <col min="4" max="16384" width="9" style="205"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1209 lines deleted...]
-    <row r="109" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="1" spans="1:11">
+      <c r="A1" s="205" t="s">
+        <v>442</v>
+      </c>
+      <c r="B1" s="205" t="s">
+        <v>443</v>
+      </c>
+      <c r="C1" s="205" t="s">
+        <v>444</v>
+      </c>
+      <c r="D1" s="205" t="s">
+        <v>445</v>
+      </c>
+      <c r="E1" s="205" t="s">
+        <v>446</v>
+      </c>
+      <c r="F1" s="205" t="s">
+        <v>447</v>
+      </c>
+      <c r="G1" s="205" t="s">
+        <v>448</v>
+      </c>
+      <c r="H1" s="205" t="s">
+        <v>449</v>
+      </c>
+      <c r="I1" s="205" t="s">
+        <v>450</v>
+      </c>
+      <c r="J1" s="205" t="s">
+        <v>451</v>
+      </c>
+      <c r="K1" s="205" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="218" t="s">
+        <v>336</v>
+      </c>
+      <c r="B2" s="218" t="s">
+        <v>361</v>
+      </c>
+      <c r="C2" s="218" t="s">
+        <v>363</v>
+      </c>
+      <c r="D2" s="218" t="s">
+        <v>365</v>
+      </c>
+      <c r="E2" s="218" t="s">
+        <v>367</v>
+      </c>
+      <c r="F2" s="218" t="s">
+        <v>453</v>
+      </c>
+      <c r="G2" s="218"/>
+      <c r="H2" s="218"/>
+      <c r="I2" s="218"/>
+      <c r="J2" s="218"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="218" t="s">
+        <v>454</v>
+      </c>
+      <c r="B3" s="218" t="s">
+        <v>361</v>
+      </c>
+      <c r="C3" s="218" t="s">
+        <v>363</v>
+      </c>
+      <c r="D3" s="218" t="s">
+        <v>365</v>
+      </c>
+      <c r="E3" s="218" t="s">
+        <v>453</v>
+      </c>
+      <c r="F3" s="218"/>
+      <c r="G3" s="218"/>
+      <c r="H3" s="218"/>
+      <c r="I3" s="218"/>
+      <c r="J3" s="218"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="218" t="s">
+        <v>455</v>
+      </c>
+      <c r="B4" s="218" t="s">
+        <v>361</v>
+      </c>
+      <c r="C4" s="218" t="s">
+        <v>363</v>
+      </c>
+      <c r="D4" s="218" t="s">
+        <v>365</v>
+      </c>
+      <c r="E4" s="218" t="s">
+        <v>367</v>
+      </c>
+      <c r="F4" s="218" t="s">
+        <v>453</v>
+      </c>
+      <c r="G4" s="218"/>
+      <c r="H4" s="218"/>
+      <c r="I4" s="218"/>
+      <c r="J4" s="218"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="218" t="s">
+        <v>456</v>
+      </c>
+      <c r="B6" s="218">
+        <v>12</v>
+      </c>
+      <c r="C6" s="205">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="218" t="s">
+        <v>457</v>
+      </c>
+      <c r="B7" s="218">
+        <v>12</v>
+      </c>
+      <c r="C7" s="205">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="218" t="s">
+        <v>458</v>
+      </c>
+      <c r="B8" s="218">
+        <v>7.5</v>
+      </c>
+      <c r="C8" s="205">
+        <v>20</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="130">
-[...138 lines deleted...]
-  </colBreaks>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:N109"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{802B2163-4E1A-4428-B06D-6885A8A1E7DF}">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L1" sqref="L1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="10.5" style="2" customWidth="1"/>
-[...830 lines deleted...]
-    <col min="16143" max="16384" width="9" style="2"/>
+    <col min="1" max="16384" width="9" style="45"/>
   </cols>
-  <sheetData>
-[...1354 lines deleted...]
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <sheetData/>
+  <sheetProtection algorithmName="SHA-512" hashValue="E+FYToio3q6BkIRGMzodxrUUAAnofN8aMfn3GSiR/P1mlm/nEftPYg0BT4b5Obb7yB2ogSVC3ZUbVww1gkzjOQ==" saltValue="xW7gDKgiMpL9Cq7cTMErfA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
-[...2 lines deleted...]
-  </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
-[...19 lines deleted...]
-      <vt:lpstr>役員名簿!Print_Area</vt:lpstr>
+    <vt:vector size="23" baseType="lpstr">
+      <vt:lpstr>更新申請書提出書一覧（GH）</vt:lpstr>
+      <vt:lpstr>《記載例》指定更新申請書</vt:lpstr>
+      <vt:lpstr>《参考》付表12(GH)</vt:lpstr>
+      <vt:lpstr>《記載例》誓約書</vt:lpstr>
+      <vt:lpstr>《参考》別紙①</vt:lpstr>
+      <vt:lpstr>《参考》別添（誓約項目）</vt:lpstr>
+      <vt:lpstr>標準様式第4号(勤務形態一覧表(GH))</vt:lpstr>
+      <vt:lpstr>★選択肢(公開時非表示)</vt:lpstr>
+      <vt:lpstr>《参考》受講報告書</vt:lpstr>
+      <vt:lpstr>'★選択肢(公開時非表示)'!_1.介護サービス包括型</vt:lpstr>
+      <vt:lpstr>'★選択肢(公開時非表示)'!_2.外部サービス利用型</vt:lpstr>
+      <vt:lpstr>'★選択肢(公開時非表示)'!_3.日中サービス支援型</vt:lpstr>
+      <vt:lpstr>《記載例》指定更新申請書!Print_Area</vt:lpstr>
+      <vt:lpstr>《記載例》誓約書!Print_Area</vt:lpstr>
+      <vt:lpstr>'《参考》付表12(GH)'!Print_Area</vt:lpstr>
+      <vt:lpstr>《参考》別紙①!Print_Area</vt:lpstr>
+      <vt:lpstr>'《参考》別添（誓約項目）'!Print_Area</vt:lpstr>
+      <vt:lpstr>'更新申請書提出書一覧（GH）'!Print_Area</vt:lpstr>
+      <vt:lpstr>'標準様式第4号(勤務形態一覧表(GH))'!Print_Area</vt:lpstr>
+      <vt:lpstr>'★選択肢(公開時非表示)'!共同生活援助</vt:lpstr>
+      <vt:lpstr>'★選択肢(公開時非表示)'!共同生活援助・介護サービス包括型</vt:lpstr>
+      <vt:lpstr>'★選択肢(公開時非表示)'!共同生活援助・外部サービス利用型</vt:lpstr>
+      <vt:lpstr>'★選択肢(公開時非表示)'!共同生活援助・日中サービス支援型</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>濱元　葵</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>