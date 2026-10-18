--- v0 (2026-05-13)
+++ v1 (2026-10-18)
@@ -1,146 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\03　障害者サービス情報関係\GH障害者サービス情報掲載資料\01 指定申請・変更等に係る様式・記載例\【あとでこっちに差し替え】標準様式(20260331)\サビ情掲載済\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A192EB93-20DC-42CC-AA17-398B36DB3BF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{57A2CF33-0F9B-4F52-A186-A28AF0B2F625}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="825" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
+    <workbookView xWindow="29430" yWindow="480" windowWidth="14265" windowHeight="11295" tabRatio="825" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
   </bookViews>
   <sheets>
-    <sheet name="付表１２" sheetId="74" r:id="rId1"/>
-    <sheet name="付表３－２" sheetId="27" state="hidden" r:id="rId2"/>
+    <sheet name="付表１２" sheetId="75" r:id="rId1"/>
+    <sheet name="(記載例）付表１２" sheetId="74" r:id="rId2"/>
+    <sheet name="付表３－２" sheetId="27" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_BQ4.1" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Regression_X" hidden="1">#REF!</definedName>
     <definedName name="ACwvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/01/19"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"野尻和輝"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\My Documents\MyHTML０.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"住記レイアウト"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">付表１２!$A$1:$M$198</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'(記載例）付表１２'!$A$1:$M$198</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">付表１２!$A$2:$M$199</definedName>
+    <definedName name="qqq" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="Rwvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="Swvu.受給権者テーブル." hidden="1">#REF!</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
     <definedName name="wrn.世田谷ＤＢ設計書." hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.受給権者テーブル." hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="に" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="に" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="関連表" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F46" i="74" l="1"/>
-  <c r="G47" i="74"/>
+  <c r="C50" i="75" l="1"/>
+  <c r="F48" i="75"/>
+  <c r="D48" i="75"/>
+  <c r="C49" i="74"/>
+  <c r="M63" i="74"/>
+  <c r="L63" i="74"/>
+  <c r="K63" i="74"/>
+  <c r="J63" i="74"/>
+  <c r="I63" i="74"/>
+  <c r="H63" i="74"/>
+  <c r="G63" i="74"/>
+  <c r="F63" i="74"/>
+  <c r="E63" i="74"/>
+  <c r="D63" i="74"/>
+  <c r="C63" i="74"/>
+  <c r="F62" i="74"/>
+  <c r="D62" i="74"/>
+  <c r="G47" i="74" l="1"/>
   <c r="M47" i="74"/>
   <c r="L47" i="74"/>
   <c r="K47" i="74"/>
   <c r="J47" i="74"/>
   <c r="I47" i="74"/>
   <c r="H47" i="74"/>
   <c r="D46" i="74"/>
   <c r="F47" i="74"/>
   <c r="E47" i="74"/>
   <c r="D47" i="74"/>
   <c r="C47" i="74"/>
-  <c r="C48" i="74"/>
-[...2 lines deleted...]
-  <c r="C44" i="74"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="869" uniqueCount="232">
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>(備考)</t>
     <rPh sb="1" eb="3">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>フリガナ</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>名　　称</t>
     <rPh sb="0" eb="1">
       <t>メイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショウ</t>
@@ -2316,64 +2340,330 @@
       <t>ジュウキョ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>サービス管理責任者</t>
     <rPh sb="6" eb="9">
       <t>セキニンシャ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>付表１２　共同生活援助事業所の指定等に係る記載事項</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>都</t>
   </si>
   <si>
     <t>区</t>
   </si>
   <si>
     <t>㎡</t>
     <phoneticPr fontId="3"/>
   </si>
+  <si>
+    <t>163</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>0023</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>東京</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>新宿</t>
+    <rPh sb="0" eb="2">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>S******＠tokyo.jp</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>トウキョウ　タロウ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>東京 太郎</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タロウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>○○○○</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>平成○</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>豊島</t>
+    <rPh sb="0" eb="2">
+      <t>トシマ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>171</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>0021</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西池袋○－○　○○ビル３階</t>
+    <rPh sb="0" eb="3">
+      <t>ニシイケブクロ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>カイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>生活支援員</t>
+    <rPh sb="0" eb="5">
+      <t>セイカツシエンイン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>トウキョウ　マサカズ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>東京 正和</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>マサカズ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>○</t>
+  </si>
+  <si>
+    <t>障害者支援施設</t>
+    <rPh sb="0" eb="3">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>緊急時の対応など</t>
+    <rPh sb="0" eb="3">
+      <t>キンキュウジ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>タイオウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>▲▲診療所</t>
+    <rPh sb="2" eb="5">
+      <t>シンリョウジョ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>内科</t>
+    <rPh sb="0" eb="2">
+      <t>ナイカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>××歯科医院</t>
+    <rPh sb="2" eb="4">
+      <t>シカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>イイン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(郵便番号</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>グループホーム　東京Ａ</t>
+    <rPh sb="8" eb="10">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>グループホーム　トウキョウエー</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>グループホーム　トウキョウビー</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>グループホーム　東京Ｂ</t>
+    <rPh sb="8" eb="10">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>8001</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>□□　□□</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2026.4.1</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2028.3.31</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2036.3.31</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>グループホーム　東京Ａ（サテライト）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>グループホーム　トウキョウエー（サテライト）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西新宿２－○－○　コーポ新宿２０１</t>
+    <rPh sb="0" eb="3">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西新宿２－８－○</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>０３-○○○○-○○○○</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西新宿▲－▲　メゾン新宿１０２</t>
+    <rPh sb="0" eb="3">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>0.8ｋｍ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西新宿▲-▲　メゾン新宿１０２（交流室）１０１，１０３，１０５，１０６，１０７ （居室）</t>
+    <rPh sb="16" eb="18">
+      <t>コウリュウ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>シツ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>キョシツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>グループホーム　東京</t>
+    <rPh sb="8" eb="10">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>グループホーム　トウキョウ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西新宿○－○　○○ビル３０１</t>
+    <rPh sb="0" eb="3">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0&quot;人&quot;"/>
     <numFmt numFmtId="177" formatCode="#,##0&quot;箇所&quot;"/>
     <numFmt numFmtId="178" formatCode="#,##0&quot;円&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0&quot;㎡&quot;"/>
     <numFmt numFmtId="180" formatCode="#,##0&quot;km&quot;"/>
+    <numFmt numFmtId="181" formatCode="#,##0.0&quot;㎡&quot;"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -2444,50 +2734,64 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -3377,51 +3681,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="478">
+  <cellXfs count="631">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1">
@@ -3720,1324 +4024,4809 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="37" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="37" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" indent="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="61" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...57 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...149 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...344 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="70" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="67" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="66" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="69" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="60" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="65" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="61" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="18" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="15" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="15" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="8" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="68" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="63" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="64" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="70" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="66" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="67" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="68" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="64" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="63" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="61" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="18" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="18" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="70" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="67" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="66" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="70" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="66" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="67" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="69" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="65" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="69" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="60" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="65" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="68" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="64" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="63" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="68" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="63" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="64" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="61" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="2" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="2" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="4" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="53" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="54" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="4" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4"/>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="57" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...94 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Normal 2" xfId="2" xr:uid="{436B2A24-8AFA-416F-9C4C-1666A3362B91}"/>
     <cellStyle name="通貨 2" xfId="7" xr:uid="{AB0F1C88-3834-4568-A6B6-B6BF705B9A4C}"/>
     <cellStyle name="通貨 2 2" xfId="8" xr:uid="{DC5783F6-6B6E-4322-877D-6B5B224E7024}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{D2E9B860-FEC8-45E6-ACF7-E3608C800E36}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{210C22F7-C27B-4BE5-A11B-D3206057B0C3}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{C5557D82-D66D-467D-B3CA-14E16DB20428}"/>
     <cellStyle name="標準 4" xfId="9" xr:uid="{4860ACA7-B594-4766-8E6B-2D9A6445531A}"/>
     <cellStyle name="標準_⑨指定申請様式（案）（多機能用総括表）" xfId="3" xr:uid="{DF3CA8F1-1F6F-4ED5-9A91-E97ADBD999B5}"/>
     <cellStyle name="標準_事業者指定様式（多機能用総括表）作業ファイル" xfId="5" xr:uid="{E647E5B1-0B03-4A17-A884-C912BBB44671}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>476249</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D84B70A8-57E2-4521-1769-F0EEF6C7E068}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06320AA3-1EF0-4FB9-86B3-E6A460294B84}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1562099" y="27460575"/>
           <a:ext cx="3076576" cy="904875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1"/>
             <a:t>記入欄が不足している場合のみ記載し、提出してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>209549</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>209549</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="正方形/長方形 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A6ACDE9-354C-48AF-8C90-212E70EE3B84}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5660B5B1-F2FA-478D-BF35-0E7FB7F3302A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1952624" y="16944975"/>
           <a:ext cx="3686175" cy="904875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1"/>
             <a:t>サテライト型住居を設置している場合のみ記載し、提出してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47626</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>1009650</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="正方形/長方形 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFA64163-40ED-4CA9-9F9D-90CA2CC71349}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="57150" y="47626"/>
+          <a:ext cx="6372225" cy="962024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="CCFFCC"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>＜注意＞</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000" b="1">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1"/>
+            <a:t>東京都からのメールでのお知らせ</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
+            <a:t>は、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
+            <a:t>「主たる事業所」の「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200"/>
+            <a:t>E-Mail</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
+            <a:t>」欄に記載いただいたメールアドレス宛てにお送りします。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="吹き出し: 角を丸めた四角形 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A35AE18-3CB5-468B-ADE4-9BB15B5F3306}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4505325" y="16983075"/>
+          <a:ext cx="1895475" cy="904875"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -29008"/>
+            <a:gd name="adj2" fmla="val -16437"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>サテライト型住居を設置している場合のみ記載し、提出してください</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP">
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>514348</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>190499</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D84B70A8-57E2-4521-1769-F0EEF6C7E068}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="942973" y="28013025"/>
+          <a:ext cx="5029201" cy="1943100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1"/>
+            <a:t>記入欄が不足している場合のみ記載し、提出してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>114299</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="吹き出し: 角を丸めた四角形 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F7A9073-A80F-44F9-B11C-D02BFD538E1F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6648450" y="4305299"/>
+          <a:ext cx="2190750" cy="390525"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -63041"/>
+            <a:gd name="adj2" fmla="val 4019"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>地方公共団体以外は記載不要です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>57148</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>133349</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="四角形: 角を丸くする 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30CC3883-3D44-4FF8-A5C7-7821A19A1DC0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="76200" y="1771648"/>
+          <a:ext cx="6372225" cy="1600201"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>85726</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>19049</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>66676</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="吹き出し: 角を丸めた四角形 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4A669C0-86BA-7985-06C4-8110C593B6E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7162801" y="2628900"/>
+          <a:ext cx="1704973" cy="485776"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -92901"/>
+            <a:gd name="adj2" fmla="val -47364"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>管理者経歴書の記載と整合性をとってください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>161926</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>114301</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="四角形: 角を丸くする 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF865801-AF2B-481A-97D1-3F31B1B4BA61}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4886326" y="2647950"/>
+          <a:ext cx="1009650" cy="219075"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>114299</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>295276</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="吹き出し: 角を丸めた四角形 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91C1EA59-CEE8-44DE-A598-8E208A677FAD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3171824" y="2914650"/>
+          <a:ext cx="2200277" cy="485775"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 64960"/>
+            <a:gd name="adj2" fmla="val -61951"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>当該共同生活援助事業所で兼務の場合のみ記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>85724</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="四角形: 角を丸くする 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D537A68C-F11C-12B0-EE3D-E9E89B93B753}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="47625" y="3514724"/>
+          <a:ext cx="6391275" cy="876301"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95251</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="吹き出し: 角を丸めた四角形 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C24635A-1604-4EBE-0D33-0DF6E23CB2E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6667500" y="3524251"/>
+          <a:ext cx="2085975" cy="476250"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -60638"/>
+            <a:gd name="adj2" fmla="val 31935"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>サービス管理責任者経歴書の記載と整合性をとってください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>161926</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="四角形: 角を丸くする 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FB2324-810B-C249-882A-092EA492A55D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="76200" y="419100"/>
+          <a:ext cx="6391275" cy="1266826"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>47624</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="吹き出し: 角を丸めた四角形 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A81AB266-0750-E51E-055F-56A35E95C16D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5305425" y="152400"/>
+          <a:ext cx="5657849" cy="1247775"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -58056"/>
+            <a:gd name="adj2" fmla="val 34446"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>様式第一号、様式</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>第</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>二</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>号</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>その他各種加算の届出書等</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>の記載と整合性をとってください</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" b="1">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>事業所</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>」について記載してください</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>（</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" b="0" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>法人事務所やユニットについてではありません</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="0" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>）</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="900">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>所在地は、原則として、代表ユニットの所在地としてください</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>複数の部屋を借りている場合は交流室のある部屋番号まで記載</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>をお願いします</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="900">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>69028</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>62277</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="四角形: 角を丸くする 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{088DCA80-4B31-4E9C-BCEB-5AE7648CFAB6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="95250" y="76200"/>
+          <a:ext cx="1059628" cy="557577"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFF00"/>
+        </a:solidFill>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="四角形: 角を丸くする 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A571EDC7-5BFE-8709-7049-ABE3654EDEE3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="57150" y="6219825"/>
+          <a:ext cx="6391275" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>161924</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>285749</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="吹き出し: 角を丸めた四角形 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90C1975A-F80C-336F-410D-DC4C2BFB4D25}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6743700" y="6400799"/>
+          <a:ext cx="2305050" cy="314325"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -63041"/>
+            <a:gd name="adj2" fmla="val 4019"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>協定書の内容を記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="800">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>400050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="四角形: 角を丸くする 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA64DEB1-019E-D8F8-7A0A-459D661DEBB1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="933450" y="5791200"/>
+          <a:ext cx="819150" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>447676</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="吹き出し: 角を丸めた四角形 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7815D341-7BC0-B27A-A937-506AEF81C69C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1943100" y="5895974"/>
+          <a:ext cx="2219326" cy="295275"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -63041"/>
+            <a:gd name="adj2" fmla="val 4019"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>事業所全体の定員数を記載します。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>85726</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>180977</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="四角形: 角を丸くする 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C3B17AC-AAA3-8BC7-87AD-6A64B29F3622}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1828801" y="8239125"/>
+          <a:ext cx="4486276" cy="257175"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>542924</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>76199</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>142874</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>104774</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="22" name="吹き出し: 角を丸めた四角形 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1CD2FB3-A464-7AB3-812C-3657415E9DF8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4257674" y="10439399"/>
+          <a:ext cx="2962275" cy="219075"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -39916"/>
+            <a:gd name="adj2" fmla="val -169989"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>サテライトがある場合は箇所数を記載ください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="23" name="四角形: 角を丸くする 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA575D73-2262-7EF9-F1D7-EA835E6109DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="485775" y="10010775"/>
+          <a:ext cx="4057650" cy="180975"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>161924</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="24" name="四角形: 角を丸くする 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3B7783F-9413-F608-35C8-EB4E020C8390}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="457200" y="9020175"/>
+          <a:ext cx="5943600" cy="552449"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>114301</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>66674</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>114299</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27" name="吹き出し: 角を丸めた四角形 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED10B880-A987-8CFF-9C7A-5908CF7376F3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6600826" y="8905874"/>
+          <a:ext cx="3771899" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -54707"/>
+            <a:gd name="adj2" fmla="val 2978"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>賃貸物件の場合は賃貸借契約書</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="900" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>（</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="900" b="1" i="0" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>運営法人と建物のオーナーとの間で取り交わしている</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" b="1" i="0" u="sng" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>契約書</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="900" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>を指します。）</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>と整合性をとってください。自己物件の場合建物所有者は法人名になります。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="900" b="0">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>400050</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29" name="四角形: 角を丸くする 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B404FFAA-29F2-4980-2E45-BC6144B7BD59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="400050" y="19354800"/>
+          <a:ext cx="2876550" cy="390525"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="四角形: 角を丸くする 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{869A55A8-0F43-94AC-46A0-6F60FE470389}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="504825" y="18516600"/>
+          <a:ext cx="4657725" cy="590550"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>123823</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>180976</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>57149</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="吹き出し: 角を丸めた四角形 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A1F82F3-295E-C824-8B49-5D5720774B3B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6905623" y="18354676"/>
+          <a:ext cx="2590801" cy="657224"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -116185"/>
+            <a:gd name="adj2" fmla="val 15545"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>このサテライト型住居の賃貸借契約書と整合性をとってください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>190499</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="28" name="吹き出し: 角を丸めた四角形 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CCF87AE-AEB7-B7CE-35CC-685EEFD38995}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6677024" y="19592925"/>
+          <a:ext cx="3533776" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -146192"/>
+            <a:gd name="adj2" fmla="val -54350"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="900">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>このサテライト型住居の本体住居の名称と距離を記載ください。</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>利用者自身が２０分で移動できる距離</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="900">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>である必要があります。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="900">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>295276</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47624</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="47" name="四角形: 角を丸くする 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C6A3E3C-7AFF-5C1D-F492-56814E057DA1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="428626" y="7477125"/>
+          <a:ext cx="6000750" cy="1219199"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>247651</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95251</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="21" name="吹き出し: 角を丸めた四角形 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6024E9C2-AD3A-2025-8B45-B3AF33ACD949}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6715125" y="8067675"/>
+          <a:ext cx="2676526" cy="676276"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -65130"/>
+            <a:gd name="adj2" fmla="val 298"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1000" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>複数の部屋を借りている場合は、交流室と居室がわかるように明示したうえで、部屋番号まで記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47626</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>323851</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>161926</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="50" name="四角形: 角を丸くする 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5884F699-896A-F2E0-24BF-6B98BD497E93}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="476251" y="9629776"/>
+          <a:ext cx="4572000" cy="323850"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>161924</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="51" name="吹き出し: 角を丸めた四角形 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB318A9-2694-5053-83EA-2624EACA9D1F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6677025" y="9686925"/>
+          <a:ext cx="1866900" cy="457199"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -137382"/>
+            <a:gd name="adj2" fmla="val -15314"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="900" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>この建物における当該ユニットの定員を記載してください</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="700">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>123826</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="38" name="四角形: 角を丸くする 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF21FF5-4D85-4159-818E-FA1DF9B17F9F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2752725" y="1485900"/>
+          <a:ext cx="2028825" cy="352426"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>104774</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>190499</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="39" name="吹き出し: 角を丸めた四角形 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DC83751-E4F2-F198-9020-AFB091D6EA65}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6715125" y="1628774"/>
+          <a:ext cx="3257550" cy="847725"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -111923"/>
+            <a:gd name="adj2" fmla="val -49571"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>こちらのメールアドレスが東京都に登録され、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>指定後、東京都からの連絡に使われます。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000" b="1" u="sng">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>ＨＰ等には公開されません。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>変更が必要な場合は、変更届をご提出ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5303,4481 +9092,9071 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC632542-3B81-4847-B2A3-15DFD19983AE}">
-  <sheetPr codeName="Sheet10">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32A3B39D-0201-4F9C-BB0E-82CDDB0C9406}">
+  <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
+  <dimension ref="A1:O199"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="8.625" style="1" customWidth="1"/>
+    <col min="8" max="13" width="4.625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="3.875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="108" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+    </row>
+    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+    </row>
+    <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="219" t="s">
+        <v>135</v>
+      </c>
+      <c r="B4" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="461"/>
+      <c r="D4" s="462"/>
+      <c r="E4" s="462"/>
+      <c r="F4" s="462"/>
+      <c r="G4" s="462"/>
+      <c r="H4" s="462"/>
+      <c r="I4" s="462"/>
+      <c r="J4" s="462"/>
+      <c r="K4" s="462"/>
+      <c r="L4" s="462"/>
+      <c r="M4" s="463"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+    </row>
+    <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="220"/>
+      <c r="B5" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="464"/>
+      <c r="D5" s="465"/>
+      <c r="E5" s="465"/>
+      <c r="F5" s="465"/>
+      <c r="G5" s="465"/>
+      <c r="H5" s="465"/>
+      <c r="I5" s="465"/>
+      <c r="J5" s="465"/>
+      <c r="K5" s="465"/>
+      <c r="L5" s="465"/>
+      <c r="M5" s="466"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="220"/>
+      <c r="B6" s="161" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D6" s="134"/>
+      <c r="E6" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="134"/>
+      <c r="G6" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="220"/>
+      <c r="B7" s="218"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E7" s="136"/>
+      <c r="F7" s="118" t="s">
+        <v>186</v>
+      </c>
+      <c r="G7" s="401"/>
+      <c r="H7" s="401"/>
+      <c r="I7" s="401"/>
+      <c r="J7" s="401"/>
+      <c r="K7" s="401"/>
+      <c r="L7" s="401"/>
+      <c r="M7" s="402"/>
+      <c r="N7" s="61"/>
+      <c r="O7" s="61"/>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="220"/>
+      <c r="B8" s="163"/>
+      <c r="C8" s="444"/>
+      <c r="D8" s="445"/>
+      <c r="E8" s="445"/>
+      <c r="F8" s="445"/>
+      <c r="G8" s="445"/>
+      <c r="H8" s="445"/>
+      <c r="I8" s="445"/>
+      <c r="J8" s="445"/>
+      <c r="K8" s="445"/>
+      <c r="L8" s="445"/>
+      <c r="M8" s="446"/>
+      <c r="N8" s="61"/>
+      <c r="O8" s="61"/>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="220"/>
+      <c r="B9" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="421"/>
+      <c r="D9" s="422"/>
+      <c r="E9" s="422"/>
+      <c r="F9" s="422"/>
+      <c r="G9" s="422"/>
+      <c r="H9" s="422"/>
+      <c r="I9" s="422"/>
+      <c r="J9" s="422"/>
+      <c r="K9" s="422"/>
+      <c r="L9" s="422"/>
+      <c r="M9" s="423"/>
+      <c r="N9" s="61"/>
+      <c r="O9" s="61"/>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="222"/>
+      <c r="B10" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="506"/>
+      <c r="D10" s="507"/>
+      <c r="E10" s="507"/>
+      <c r="F10" s="507"/>
+      <c r="G10" s="507"/>
+      <c r="H10" s="507"/>
+      <c r="I10" s="507"/>
+      <c r="J10" s="507"/>
+      <c r="K10" s="507"/>
+      <c r="L10" s="507"/>
+      <c r="M10" s="508"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="219" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="447"/>
+      <c r="D11" s="448"/>
+      <c r="E11" s="449"/>
+      <c r="F11" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="502"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="502"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="502"/>
+      <c r="L11" s="79"/>
+      <c r="M11" s="80"/>
+      <c r="N11" s="61"/>
+      <c r="O11" s="61"/>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="220"/>
+      <c r="B12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="452"/>
+      <c r="D12" s="453"/>
+      <c r="E12" s="454"/>
+      <c r="F12" s="148"/>
+      <c r="G12" s="503"/>
+      <c r="H12" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I12" s="503"/>
+      <c r="J12" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K12" s="503"/>
+      <c r="L12" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M12" s="83"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="61"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="220"/>
+      <c r="B13" s="266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D13" s="134"/>
+      <c r="E13" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="134"/>
+      <c r="G13" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H13" s="67"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="67"/>
+      <c r="K13" s="67"/>
+      <c r="L13" s="67"/>
+      <c r="M13" s="69"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="220"/>
+      <c r="B14" s="306"/>
+      <c r="C14" s="135"/>
+      <c r="D14" s="116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E14" s="136"/>
+      <c r="F14" s="118" t="s">
+        <v>186</v>
+      </c>
+      <c r="G14" s="442"/>
+      <c r="H14" s="442"/>
+      <c r="I14" s="442"/>
+      <c r="J14" s="442"/>
+      <c r="K14" s="442"/>
+      <c r="L14" s="442"/>
+      <c r="M14" s="443"/>
+      <c r="N14" s="61"/>
+      <c r="O14" s="61"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="220"/>
+      <c r="B15" s="267"/>
+      <c r="C15" s="444"/>
+      <c r="D15" s="445"/>
+      <c r="E15" s="445"/>
+      <c r="F15" s="445"/>
+      <c r="G15" s="445"/>
+      <c r="H15" s="445"/>
+      <c r="I15" s="445"/>
+      <c r="J15" s="445"/>
+      <c r="K15" s="445"/>
+      <c r="L15" s="445"/>
+      <c r="M15" s="446"/>
+      <c r="N15" s="61"/>
+      <c r="O15" s="61"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="220"/>
+      <c r="B16" s="226" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="368"/>
+      <c r="D16" s="368"/>
+      <c r="E16" s="368"/>
+      <c r="F16" s="368"/>
+      <c r="G16" s="147"/>
+      <c r="H16" s="509"/>
+      <c r="I16" s="510"/>
+      <c r="J16" s="510"/>
+      <c r="K16" s="510"/>
+      <c r="L16" s="510"/>
+      <c r="M16" s="511"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="61"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="220"/>
+      <c r="B17" s="372" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="373"/>
+      <c r="D17" s="359" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="191"/>
+      <c r="F17" s="504"/>
+      <c r="G17" s="504"/>
+      <c r="H17" s="451"/>
+      <c r="I17" s="451"/>
+      <c r="J17" s="451"/>
+      <c r="K17" s="504"/>
+      <c r="L17" s="504"/>
+      <c r="M17" s="505"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="220"/>
+      <c r="B18" s="374"/>
+      <c r="C18" s="375"/>
+      <c r="D18" s="381" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="382"/>
+      <c r="F18" s="138"/>
+      <c r="G18" s="138"/>
+      <c r="H18" s="138"/>
+      <c r="I18" s="138"/>
+      <c r="J18" s="138"/>
+      <c r="K18" s="138"/>
+      <c r="L18" s="138"/>
+      <c r="M18" s="139"/>
+      <c r="N18" s="61"/>
+      <c r="O18" s="61"/>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="220"/>
+      <c r="B19" s="376"/>
+      <c r="C19" s="377"/>
+      <c r="D19" s="383"/>
+      <c r="E19" s="384"/>
+      <c r="F19" s="137"/>
+      <c r="G19" s="137"/>
+      <c r="H19" s="137"/>
+      <c r="I19" s="137"/>
+      <c r="J19" s="137"/>
+      <c r="K19" s="137"/>
+      <c r="L19" s="137"/>
+      <c r="M19" s="140"/>
+      <c r="N19" s="61"/>
+      <c r="O19" s="61"/>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="219" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="447"/>
+      <c r="D20" s="448"/>
+      <c r="E20" s="449"/>
+      <c r="F20" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20" s="502"/>
+      <c r="H20" s="79"/>
+      <c r="I20" s="502"/>
+      <c r="J20" s="79"/>
+      <c r="K20" s="502"/>
+      <c r="L20" s="79"/>
+      <c r="M20" s="80"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61"/>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="220"/>
+      <c r="B21" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="452"/>
+      <c r="D21" s="453"/>
+      <c r="E21" s="454"/>
+      <c r="F21" s="148"/>
+      <c r="G21" s="503"/>
+      <c r="H21" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I21" s="503"/>
+      <c r="J21" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K21" s="503"/>
+      <c r="L21" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M21" s="83"/>
+      <c r="N21" s="61"/>
+      <c r="O21" s="61"/>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="220"/>
+      <c r="B22" s="266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D22" s="141"/>
+      <c r="E22" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="141"/>
+      <c r="G22" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="67"/>
+      <c r="L22" s="67"/>
+      <c r="M22" s="69"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+    </row>
+    <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="220"/>
+      <c r="B23" s="306"/>
+      <c r="C23" s="135"/>
+      <c r="D23" s="116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E23" s="136"/>
+      <c r="F23" s="118" t="s">
+        <v>186</v>
+      </c>
+      <c r="G23" s="442"/>
+      <c r="H23" s="442"/>
+      <c r="I23" s="442"/>
+      <c r="J23" s="442"/>
+      <c r="K23" s="442"/>
+      <c r="L23" s="442"/>
+      <c r="M23" s="443"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="61"/>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="220"/>
+      <c r="B24" s="267"/>
+      <c r="C24" s="444"/>
+      <c r="D24" s="445"/>
+      <c r="E24" s="445"/>
+      <c r="F24" s="445"/>
+      <c r="G24" s="445"/>
+      <c r="H24" s="445"/>
+      <c r="I24" s="445"/>
+      <c r="J24" s="445"/>
+      <c r="K24" s="445"/>
+      <c r="L24" s="445"/>
+      <c r="M24" s="446"/>
+      <c r="N24" s="61"/>
+      <c r="O24" s="61"/>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="390" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="391"/>
+      <c r="C25" s="391"/>
+      <c r="D25" s="392"/>
+      <c r="E25" s="392"/>
+      <c r="F25" s="393"/>
+      <c r="G25" s="394"/>
+      <c r="H25" s="499" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="500"/>
+      <c r="J25" s="500"/>
+      <c r="K25" s="500"/>
+      <c r="L25" s="500"/>
+      <c r="M25" s="501"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="61"/>
+    </row>
+    <row r="26" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="385" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="386"/>
+      <c r="C26" s="386"/>
+      <c r="D26" s="386"/>
+      <c r="E26" s="386"/>
+      <c r="F26" s="386"/>
+      <c r="G26" s="386"/>
+      <c r="H26" s="386"/>
+      <c r="I26" s="386"/>
+      <c r="J26" s="386"/>
+      <c r="K26" s="386"/>
+      <c r="L26" s="386"/>
+      <c r="M26" s="388"/>
+      <c r="N26" s="61"/>
+      <c r="O26" s="61"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="381" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="398"/>
+      <c r="C27" s="148" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="148"/>
+      <c r="E27" s="266" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="161"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="68"/>
+      <c r="J27" s="68"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68"/>
+      <c r="M27" s="76"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+    </row>
+    <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="399"/>
+      <c r="B28" s="400"/>
+      <c r="C28" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="G28" s="61"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="77"/>
+      <c r="N28" s="61"/>
+      <c r="O28" s="61"/>
+    </row>
+    <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="266" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" s="162"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="77"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+    </row>
+    <row r="30" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="267" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" s="164"/>
+      <c r="C30" s="71"/>
+      <c r="D30" s="71"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="77"/>
+      <c r="N30" s="61"/>
+      <c r="O30" s="61"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="72" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" s="78"/>
+      <c r="C31" s="148"/>
+      <c r="D31" s="148"/>
+      <c r="E31" s="148"/>
+      <c r="F31" s="148"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="61"/>
+      <c r="M31" s="77"/>
+      <c r="N31" s="61"/>
+      <c r="O31" s="61"/>
+    </row>
+    <row r="32" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="72" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" s="78"/>
+      <c r="C32" s="389"/>
+      <c r="D32" s="389"/>
+      <c r="E32" s="389"/>
+      <c r="F32" s="389"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="74"/>
+      <c r="M32" s="75"/>
+      <c r="N32" s="60"/>
+      <c r="O32" s="61"/>
+    </row>
+    <row r="33" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="385" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="386"/>
+      <c r="C33" s="387"/>
+      <c r="D33" s="387"/>
+      <c r="E33" s="387"/>
+      <c r="F33" s="386"/>
+      <c r="G33" s="386"/>
+      <c r="H33" s="386"/>
+      <c r="I33" s="386"/>
+      <c r="J33" s="386"/>
+      <c r="K33" s="386"/>
+      <c r="L33" s="386"/>
+      <c r="M33" s="388"/>
+      <c r="N33" s="60"/>
+      <c r="O33" s="61"/>
+    </row>
+    <row r="34" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="297" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" s="298"/>
+      <c r="C34" s="142"/>
+      <c r="D34" s="301" t="s">
+        <v>137</v>
+      </c>
+      <c r="E34" s="302"/>
+      <c r="F34" s="286" t="s">
+        <v>138</v>
+      </c>
+      <c r="G34" s="287"/>
+      <c r="H34" s="97" t="s">
+        <v>139</v>
+      </c>
+      <c r="I34" s="495"/>
+      <c r="J34" s="496"/>
+      <c r="K34" s="97" t="s">
+        <v>140</v>
+      </c>
+      <c r="L34" s="495"/>
+      <c r="M34" s="496"/>
+      <c r="N34" s="60"/>
+      <c r="O34" s="61"/>
+    </row>
+    <row r="35" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="299"/>
+      <c r="B35" s="300"/>
+      <c r="C35" s="142"/>
+      <c r="D35" s="355" t="s">
+        <v>141</v>
+      </c>
+      <c r="E35" s="356"/>
+      <c r="F35" s="286"/>
+      <c r="G35" s="287"/>
+      <c r="H35" s="289" t="s">
+        <v>142</v>
+      </c>
+      <c r="I35" s="290"/>
+      <c r="J35" s="290"/>
+      <c r="K35" s="290"/>
+      <c r="L35" s="497"/>
+      <c r="M35" s="498"/>
+      <c r="N35" s="60"/>
+      <c r="O35" s="61"/>
+    </row>
+    <row r="36" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="299"/>
+      <c r="B36" s="300"/>
+      <c r="C36" s="143"/>
+      <c r="D36" s="355" t="s">
+        <v>143</v>
+      </c>
+      <c r="E36" s="356"/>
+      <c r="F36" s="295" t="s">
+        <v>144</v>
+      </c>
+      <c r="G36" s="295"/>
+      <c r="H36" s="295"/>
+      <c r="I36" s="295"/>
+      <c r="J36" s="295"/>
+      <c r="K36" s="296"/>
+      <c r="L36" s="288" t="s">
+        <v>145</v>
+      </c>
+      <c r="M36" s="288"/>
+      <c r="N36" s="60"/>
+      <c r="O36" s="61"/>
+    </row>
+    <row r="37" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="359" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="191"/>
+      <c r="C37" s="487"/>
+      <c r="D37" s="488"/>
+      <c r="E37" s="488"/>
+      <c r="F37" s="489"/>
+      <c r="G37" s="489"/>
+      <c r="H37" s="489"/>
+      <c r="I37" s="489"/>
+      <c r="J37" s="489"/>
+      <c r="K37" s="489"/>
+      <c r="L37" s="489"/>
+      <c r="M37" s="490"/>
+      <c r="N37" s="60"/>
+      <c r="O37" s="61"/>
+    </row>
+    <row r="38" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="349" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="350"/>
+      <c r="C38" s="491"/>
+      <c r="D38" s="492"/>
+      <c r="E38" s="493"/>
+      <c r="F38" s="493"/>
+      <c r="G38" s="492"/>
+      <c r="H38" s="492"/>
+      <c r="I38" s="492"/>
+      <c r="J38" s="492"/>
+      <c r="K38" s="492"/>
+      <c r="L38" s="492"/>
+      <c r="M38" s="494"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="61"/>
+    </row>
+    <row r="39" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="349" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="364"/>
+      <c r="C39" s="367" t="s">
+        <v>147</v>
+      </c>
+      <c r="D39" s="367"/>
+      <c r="E39" s="486"/>
+      <c r="F39" s="486"/>
+      <c r="G39" s="109" t="s">
+        <v>148</v>
+      </c>
+      <c r="H39" s="486"/>
+      <c r="I39" s="486"/>
+      <c r="J39" s="486"/>
+      <c r="K39" s="486"/>
+      <c r="L39" s="486"/>
+      <c r="M39" s="486"/>
+      <c r="N39" s="60"/>
+      <c r="O39" s="61"/>
+    </row>
+    <row r="40" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="365"/>
+      <c r="B40" s="366"/>
+      <c r="C40" s="110" t="s">
+        <v>149</v>
+      </c>
+      <c r="D40" s="420"/>
+      <c r="E40" s="420"/>
+      <c r="F40" s="420"/>
+      <c r="G40" s="420"/>
+      <c r="H40" s="420"/>
+      <c r="I40" s="420"/>
+      <c r="J40" s="420"/>
+      <c r="K40" s="420"/>
+      <c r="L40" s="420"/>
+      <c r="M40" s="420"/>
+    </row>
+    <row r="41" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="331" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="332"/>
+      <c r="C41" s="84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="420"/>
+      <c r="E41" s="420"/>
+      <c r="F41" s="420"/>
+      <c r="G41" s="198" t="s">
+        <v>53</v>
+      </c>
+      <c r="H41" s="198"/>
+      <c r="I41" s="420"/>
+      <c r="J41" s="420"/>
+      <c r="K41" s="420"/>
+      <c r="L41" s="420"/>
+      <c r="M41" s="420"/>
+      <c r="N41" s="60"/>
+      <c r="O41" s="61"/>
+    </row>
+    <row r="42" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="339" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" s="340"/>
+      <c r="C42" s="84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="421"/>
+      <c r="E42" s="422"/>
+      <c r="F42" s="422"/>
+      <c r="G42" s="422"/>
+      <c r="H42" s="422"/>
+      <c r="I42" s="422"/>
+      <c r="J42" s="422"/>
+      <c r="K42" s="422"/>
+      <c r="L42" s="422"/>
+      <c r="M42" s="423"/>
+      <c r="N42" s="60"/>
+      <c r="O42" s="61"/>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="99"/>
+      <c r="B43" s="99"/>
+      <c r="C43" s="100"/>
+      <c r="D43" s="100"/>
+      <c r="E43" s="100"/>
+      <c r="F43" s="100"/>
+      <c r="G43" s="100"/>
+      <c r="H43" s="100"/>
+      <c r="I43" s="100"/>
+      <c r="J43" s="100"/>
+      <c r="K43" s="100"/>
+      <c r="L43" s="100"/>
+      <c r="M43" s="100"/>
+      <c r="N43" s="60"/>
+      <c r="O43" s="61"/>
+    </row>
+    <row r="44" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="232" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="232"/>
+      <c r="C44" s="232"/>
+      <c r="D44" s="232"/>
+      <c r="E44" s="232"/>
+      <c r="F44" s="232"/>
+      <c r="G44" s="232"/>
+      <c r="H44" s="232"/>
+      <c r="I44" s="232"/>
+      <c r="J44" s="232"/>
+      <c r="K44" s="232"/>
+      <c r="L44" s="232"/>
+      <c r="M44" s="232"/>
+      <c r="N44" s="61"/>
+      <c r="O44" s="61"/>
+    </row>
+    <row r="45" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="219" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" s="103" t="s">
+        <v>2</v>
+      </c>
+      <c r="C45" s="461"/>
+      <c r="D45" s="462"/>
+      <c r="E45" s="462"/>
+      <c r="F45" s="462"/>
+      <c r="G45" s="462"/>
+      <c r="H45" s="462"/>
+      <c r="I45" s="462"/>
+      <c r="J45" s="462"/>
+      <c r="K45" s="462"/>
+      <c r="L45" s="462"/>
+      <c r="M45" s="463"/>
+      <c r="N45" s="61"/>
+      <c r="O45" s="61"/>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="220"/>
+      <c r="B46" s="104" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="464"/>
+      <c r="D46" s="465"/>
+      <c r="E46" s="465"/>
+      <c r="F46" s="465"/>
+      <c r="G46" s="465"/>
+      <c r="H46" s="465"/>
+      <c r="I46" s="465"/>
+      <c r="J46" s="465"/>
+      <c r="K46" s="465"/>
+      <c r="L46" s="465"/>
+      <c r="M46" s="466"/>
+      <c r="N46" s="61"/>
+      <c r="O46" s="61"/>
+    </row>
+    <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="220"/>
+      <c r="B47" s="325" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" s="134"/>
+      <c r="E47" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F47" s="144"/>
+      <c r="G47" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H47" s="67"/>
+      <c r="I47" s="67"/>
+      <c r="J47" s="67"/>
+      <c r="K47" s="67"/>
+      <c r="L47" s="67"/>
+      <c r="M47" s="69"/>
+      <c r="N47" s="61"/>
+      <c r="O47" s="61"/>
+    </row>
+    <row r="48" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="220"/>
+      <c r="B48" s="326"/>
+      <c r="C48" s="135"/>
+      <c r="D48" s="116" t="str">
+        <f>IF(D7="","",D7)</f>
+        <v>都</v>
+      </c>
+      <c r="E48" s="136"/>
+      <c r="F48" s="118" t="str">
+        <f>IF(F7="","",F7)</f>
+        <v>区</v>
+      </c>
+      <c r="G48" s="442"/>
+      <c r="H48" s="442"/>
+      <c r="I48" s="442"/>
+      <c r="J48" s="442"/>
+      <c r="K48" s="442"/>
+      <c r="L48" s="442"/>
+      <c r="M48" s="443"/>
+      <c r="N48" s="61"/>
+      <c r="O48" s="61"/>
+    </row>
+    <row r="49" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="220"/>
+      <c r="B49" s="327"/>
+      <c r="C49" s="444"/>
+      <c r="D49" s="445"/>
+      <c r="E49" s="445"/>
+      <c r="F49" s="445"/>
+      <c r="G49" s="445"/>
+      <c r="H49" s="445"/>
+      <c r="I49" s="445"/>
+      <c r="J49" s="445"/>
+      <c r="K49" s="445"/>
+      <c r="L49" s="445"/>
+      <c r="M49" s="446"/>
+      <c r="N49" s="61"/>
+      <c r="O49" s="61"/>
+    </row>
+    <row r="50" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="220"/>
+      <c r="B50" s="105" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="421" t="str">
+        <f>IF(C9="","",C9)</f>
+        <v/>
+      </c>
+      <c r="D50" s="422"/>
+      <c r="E50" s="422"/>
+      <c r="F50" s="422"/>
+      <c r="G50" s="422"/>
+      <c r="H50" s="422"/>
+      <c r="I50" s="422"/>
+      <c r="J50" s="422"/>
+      <c r="K50" s="422"/>
+      <c r="L50" s="422"/>
+      <c r="M50" s="423"/>
+      <c r="N50" s="61"/>
+      <c r="O50" s="61"/>
+    </row>
+    <row r="51" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="220"/>
+      <c r="B51" s="261" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="187"/>
+      <c r="D51" s="142"/>
+      <c r="E51" s="190" t="s">
+        <v>154</v>
+      </c>
+      <c r="F51" s="191"/>
+      <c r="G51" s="142"/>
+      <c r="H51" s="190" t="s">
+        <v>155</v>
+      </c>
+      <c r="I51" s="190"/>
+      <c r="J51" s="190"/>
+      <c r="K51" s="191"/>
+      <c r="L51" s="192"/>
+      <c r="M51" s="193"/>
+      <c r="N51" s="61"/>
+      <c r="O51" s="61"/>
+    </row>
+    <row r="52" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="220"/>
+      <c r="B52" s="262"/>
+      <c r="C52" s="189"/>
+      <c r="D52" s="142"/>
+      <c r="E52" s="190" t="s">
+        <v>156</v>
+      </c>
+      <c r="F52" s="191"/>
+      <c r="G52" s="142"/>
+      <c r="H52" s="190" t="s">
+        <v>157</v>
+      </c>
+      <c r="I52" s="190"/>
+      <c r="J52" s="190"/>
+      <c r="K52" s="191"/>
+      <c r="L52" s="194"/>
+      <c r="M52" s="195"/>
+      <c r="N52" s="61"/>
+      <c r="O52" s="61"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="220"/>
+      <c r="B53" s="148" t="s">
+        <v>158</v>
+      </c>
+      <c r="C53" s="148"/>
+      <c r="D53" s="482"/>
+      <c r="E53" s="482"/>
+      <c r="F53" s="482"/>
+      <c r="G53" s="482"/>
+      <c r="H53" s="482"/>
+      <c r="I53" s="482"/>
+      <c r="J53" s="482"/>
+      <c r="K53" s="482"/>
+      <c r="L53" s="482"/>
+      <c r="M53" s="482"/>
+      <c r="N53" s="61"/>
+      <c r="O53" s="61"/>
+    </row>
+    <row r="54" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="220"/>
+      <c r="B54" s="266" t="s">
+        <v>159</v>
+      </c>
+      <c r="C54" s="162"/>
+      <c r="D54" s="168" t="s">
+        <v>160</v>
+      </c>
+      <c r="E54" s="169"/>
+      <c r="F54" s="467"/>
+      <c r="G54" s="468"/>
+      <c r="H54" s="468"/>
+      <c r="I54" s="468"/>
+      <c r="J54" s="468"/>
+      <c r="K54" s="468"/>
+      <c r="L54" s="468"/>
+      <c r="M54" s="469"/>
+      <c r="N54" s="61"/>
+      <c r="O54" s="61"/>
+    </row>
+    <row r="55" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="220"/>
+      <c r="B55" s="267"/>
+      <c r="C55" s="164"/>
+      <c r="D55" s="85" t="s">
+        <v>161</v>
+      </c>
+      <c r="E55" s="483"/>
+      <c r="F55" s="484"/>
+      <c r="G55" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H55" s="485"/>
+      <c r="I55" s="485"/>
+      <c r="J55" s="485"/>
+      <c r="K55" s="485"/>
+      <c r="L55" s="92"/>
+      <c r="M55" s="83"/>
+      <c r="N55" s="61"/>
+      <c r="O55" s="61"/>
+    </row>
+    <row r="56" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="220"/>
+      <c r="B56" s="148" t="s">
+        <v>162</v>
+      </c>
+      <c r="C56" s="148"/>
+      <c r="D56" s="455"/>
+      <c r="E56" s="455"/>
+      <c r="F56" s="150" t="s">
+        <v>163</v>
+      </c>
+      <c r="G56" s="150"/>
+      <c r="H56" s="145"/>
+      <c r="I56" s="161" t="s">
+        <v>164</v>
+      </c>
+      <c r="J56" s="161"/>
+      <c r="K56" s="161"/>
+      <c r="L56" s="145"/>
+      <c r="M56" s="69" t="s">
+        <v>165</v>
+      </c>
+      <c r="N56" s="61"/>
+      <c r="O56" s="61"/>
+    </row>
+    <row r="57" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="221"/>
+      <c r="B57" s="263" t="s">
+        <v>166</v>
+      </c>
+      <c r="C57" s="263"/>
+      <c r="D57" s="263"/>
+      <c r="E57" s="263"/>
+      <c r="F57" s="478"/>
+      <c r="G57" s="479"/>
+      <c r="H57" s="88" t="s">
+        <v>187</v>
+      </c>
+      <c r="I57" s="89"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="98"/>
+      <c r="L57" s="98"/>
+      <c r="M57" s="88"/>
+      <c r="N57" s="61"/>
+      <c r="O57" s="61"/>
+    </row>
+    <row r="58" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="221"/>
+      <c r="B58" s="263" t="s">
+        <v>167</v>
+      </c>
+      <c r="C58" s="263"/>
+      <c r="D58" s="263"/>
+      <c r="E58" s="263"/>
+      <c r="F58" s="480"/>
+      <c r="G58" s="480"/>
+      <c r="H58" s="481"/>
+      <c r="I58" s="90"/>
+      <c r="J58" s="91"/>
+      <c r="K58" s="91"/>
+      <c r="L58" s="91"/>
+      <c r="M58" s="96"/>
+      <c r="N58" s="61"/>
+      <c r="O58" s="61"/>
+    </row>
+    <row r="59" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="221"/>
+      <c r="B59" s="261" t="s">
+        <v>168</v>
+      </c>
+      <c r="C59" s="187"/>
+      <c r="D59" s="142"/>
+      <c r="E59" s="190" t="s">
+        <v>169</v>
+      </c>
+      <c r="F59" s="191"/>
+      <c r="G59" s="142"/>
+      <c r="H59" s="190" t="s">
+        <v>170</v>
+      </c>
+      <c r="I59" s="190"/>
+      <c r="J59" s="190"/>
+      <c r="K59" s="191"/>
+      <c r="L59" s="192"/>
+      <c r="M59" s="193"/>
+      <c r="N59" s="61"/>
+      <c r="O59" s="61"/>
+    </row>
+    <row r="60" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="222"/>
+      <c r="B60" s="262"/>
+      <c r="C60" s="189"/>
+      <c r="D60" s="142"/>
+      <c r="E60" s="190" t="s">
+        <v>171</v>
+      </c>
+      <c r="F60" s="191"/>
+      <c r="G60" s="142"/>
+      <c r="H60" s="190" t="s">
+        <v>172</v>
+      </c>
+      <c r="I60" s="190"/>
+      <c r="J60" s="190"/>
+      <c r="K60" s="191"/>
+      <c r="L60" s="194"/>
+      <c r="M60" s="195"/>
+      <c r="N60" s="61"/>
+      <c r="O60" s="61"/>
+    </row>
+    <row r="61" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="219" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="C61" s="461" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="462"/>
+      <c r="E61" s="462"/>
+      <c r="F61" s="462"/>
+      <c r="G61" s="462"/>
+      <c r="H61" s="462"/>
+      <c r="I61" s="462"/>
+      <c r="J61" s="462"/>
+      <c r="K61" s="462"/>
+      <c r="L61" s="462"/>
+      <c r="M61" s="463"/>
+      <c r="N61" s="61"/>
+      <c r="O61" s="61"/>
+    </row>
+    <row r="62" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="220"/>
+      <c r="B62" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="464"/>
+      <c r="D62" s="465"/>
+      <c r="E62" s="465"/>
+      <c r="F62" s="465"/>
+      <c r="G62" s="465"/>
+      <c r="H62" s="465"/>
+      <c r="I62" s="465"/>
+      <c r="J62" s="465"/>
+      <c r="K62" s="465"/>
+      <c r="L62" s="465"/>
+      <c r="M62" s="466"/>
+      <c r="N62" s="61"/>
+      <c r="O62" s="61"/>
+    </row>
+    <row r="63" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="220"/>
+      <c r="B63" s="161" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D63" s="134"/>
+      <c r="E63" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F63" s="134"/>
+      <c r="G63" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H63" s="67"/>
+      <c r="I63" s="67"/>
+      <c r="J63" s="67"/>
+      <c r="K63" s="67"/>
+      <c r="L63" s="67"/>
+      <c r="M63" s="69"/>
+      <c r="N63" s="61"/>
+      <c r="O63" s="61"/>
+    </row>
+    <row r="64" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="220"/>
+      <c r="B64" s="218"/>
+      <c r="C64" s="135"/>
+      <c r="D64" s="116"/>
+      <c r="E64" s="136"/>
+      <c r="F64" s="118"/>
+      <c r="G64" s="442"/>
+      <c r="H64" s="442"/>
+      <c r="I64" s="442"/>
+      <c r="J64" s="442"/>
+      <c r="K64" s="442"/>
+      <c r="L64" s="442"/>
+      <c r="M64" s="443"/>
+      <c r="N64" s="61"/>
+      <c r="O64" s="61"/>
+    </row>
+    <row r="65" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="220"/>
+      <c r="B65" s="163"/>
+      <c r="C65" s="444"/>
+      <c r="D65" s="445"/>
+      <c r="E65" s="445"/>
+      <c r="F65" s="445"/>
+      <c r="G65" s="445"/>
+      <c r="H65" s="445"/>
+      <c r="I65" s="445"/>
+      <c r="J65" s="445"/>
+      <c r="K65" s="445"/>
+      <c r="L65" s="445"/>
+      <c r="M65" s="446"/>
+      <c r="N65" s="61"/>
+      <c r="O65" s="61"/>
+    </row>
+    <row r="66" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="220"/>
+      <c r="B66" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="421"/>
+      <c r="D66" s="422"/>
+      <c r="E66" s="422"/>
+      <c r="F66" s="422"/>
+      <c r="G66" s="422"/>
+      <c r="H66" s="422"/>
+      <c r="I66" s="422"/>
+      <c r="J66" s="422"/>
+      <c r="K66" s="422"/>
+      <c r="L66" s="422"/>
+      <c r="M66" s="423"/>
+      <c r="N66" s="61"/>
+      <c r="O66" s="61"/>
+    </row>
+    <row r="67" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="220"/>
+      <c r="B67" s="173" t="s">
+        <v>153</v>
+      </c>
+      <c r="C67" s="174"/>
+      <c r="D67" s="142"/>
+      <c r="E67" s="177" t="s">
+        <v>154</v>
+      </c>
+      <c r="F67" s="178"/>
+      <c r="G67" s="142"/>
+      <c r="H67" s="177" t="s">
+        <v>155</v>
+      </c>
+      <c r="I67" s="177"/>
+      <c r="J67" s="177"/>
+      <c r="K67" s="178"/>
+      <c r="L67" s="277"/>
+      <c r="M67" s="278"/>
+      <c r="N67" s="61"/>
+      <c r="O67" s="61"/>
+    </row>
+    <row r="68" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="220"/>
+      <c r="B68" s="175"/>
+      <c r="C68" s="176"/>
+      <c r="D68" s="142"/>
+      <c r="E68" s="177" t="s">
+        <v>156</v>
+      </c>
+      <c r="F68" s="178"/>
+      <c r="G68" s="142"/>
+      <c r="H68" s="177" t="s">
+        <v>157</v>
+      </c>
+      <c r="I68" s="177"/>
+      <c r="J68" s="177"/>
+      <c r="K68" s="178"/>
+      <c r="L68" s="279"/>
+      <c r="M68" s="280"/>
+      <c r="N68" s="61"/>
+      <c r="O68" s="61"/>
+    </row>
+    <row r="69" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A69" s="220"/>
+      <c r="B69" s="148" t="s">
+        <v>158</v>
+      </c>
+      <c r="C69" s="148"/>
+      <c r="D69" s="482"/>
+      <c r="E69" s="482"/>
+      <c r="F69" s="482"/>
+      <c r="G69" s="482"/>
+      <c r="H69" s="482"/>
+      <c r="I69" s="482"/>
+      <c r="J69" s="482"/>
+      <c r="K69" s="482"/>
+      <c r="L69" s="482"/>
+      <c r="M69" s="482"/>
+      <c r="N69" s="61"/>
+      <c r="O69" s="61"/>
+    </row>
+    <row r="70" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="220"/>
+      <c r="B70" s="266" t="s">
+        <v>159</v>
+      </c>
+      <c r="C70" s="162"/>
+      <c r="D70" s="168" t="s">
+        <v>160</v>
+      </c>
+      <c r="E70" s="169"/>
+      <c r="F70" s="467"/>
+      <c r="G70" s="468"/>
+      <c r="H70" s="468"/>
+      <c r="I70" s="468"/>
+      <c r="J70" s="468"/>
+      <c r="K70" s="468"/>
+      <c r="L70" s="468"/>
+      <c r="M70" s="469"/>
+      <c r="N70" s="61"/>
+      <c r="O70" s="61"/>
+    </row>
+    <row r="71" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="220"/>
+      <c r="B71" s="267"/>
+      <c r="C71" s="164"/>
+      <c r="D71" s="85" t="s">
+        <v>161</v>
+      </c>
+      <c r="E71" s="483"/>
+      <c r="F71" s="484"/>
+      <c r="G71" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H71" s="485"/>
+      <c r="I71" s="485"/>
+      <c r="J71" s="485"/>
+      <c r="K71" s="485"/>
+      <c r="L71" s="92"/>
+      <c r="M71" s="83"/>
+      <c r="N71" s="61"/>
+      <c r="O71" s="61"/>
+    </row>
+    <row r="72" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="220"/>
+      <c r="B72" s="148" t="s">
+        <v>162</v>
+      </c>
+      <c r="C72" s="148"/>
+      <c r="D72" s="455"/>
+      <c r="E72" s="455"/>
+      <c r="F72" s="150" t="s">
+        <v>163</v>
+      </c>
+      <c r="G72" s="150"/>
+      <c r="H72" s="145"/>
+      <c r="I72" s="161" t="s">
+        <v>164</v>
+      </c>
+      <c r="J72" s="161"/>
+      <c r="K72" s="161"/>
+      <c r="L72" s="145"/>
+      <c r="M72" s="69" t="s">
+        <v>165</v>
+      </c>
+      <c r="N72" s="61"/>
+      <c r="O72" s="61"/>
+    </row>
+    <row r="73" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A73" s="221"/>
+      <c r="B73" s="263" t="s">
+        <v>166</v>
+      </c>
+      <c r="C73" s="263"/>
+      <c r="D73" s="263"/>
+      <c r="E73" s="263"/>
+      <c r="F73" s="478"/>
+      <c r="G73" s="479"/>
+      <c r="H73" s="88" t="s">
+        <v>187</v>
+      </c>
+      <c r="I73" s="89"/>
+      <c r="J73" s="98"/>
+      <c r="K73" s="98"/>
+      <c r="L73" s="98"/>
+      <c r="M73" s="88"/>
+      <c r="N73" s="61"/>
+      <c r="O73" s="61"/>
+    </row>
+    <row r="74" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A74" s="221"/>
+      <c r="B74" s="263" t="s">
+        <v>167</v>
+      </c>
+      <c r="C74" s="263"/>
+      <c r="D74" s="263"/>
+      <c r="E74" s="263"/>
+      <c r="F74" s="480"/>
+      <c r="G74" s="480"/>
+      <c r="H74" s="481"/>
+      <c r="I74" s="90"/>
+      <c r="J74" s="91"/>
+      <c r="K74" s="91"/>
+      <c r="L74" s="91"/>
+      <c r="M74" s="96"/>
+      <c r="N74" s="61"/>
+      <c r="O74" s="61"/>
+    </row>
+    <row r="75" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="221"/>
+      <c r="B75" s="261" t="s">
+        <v>168</v>
+      </c>
+      <c r="C75" s="187"/>
+      <c r="D75" s="142"/>
+      <c r="E75" s="190" t="s">
+        <v>169</v>
+      </c>
+      <c r="F75" s="191"/>
+      <c r="G75" s="142"/>
+      <c r="H75" s="190" t="s">
+        <v>170</v>
+      </c>
+      <c r="I75" s="190"/>
+      <c r="J75" s="190"/>
+      <c r="K75" s="191"/>
+      <c r="L75" s="192"/>
+      <c r="M75" s="193"/>
+      <c r="N75" s="61"/>
+      <c r="O75" s="61"/>
+    </row>
+    <row r="76" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A76" s="220"/>
+      <c r="B76" s="262"/>
+      <c r="C76" s="189"/>
+      <c r="D76" s="142"/>
+      <c r="E76" s="190" t="s">
+        <v>171</v>
+      </c>
+      <c r="F76" s="191"/>
+      <c r="G76" s="142"/>
+      <c r="H76" s="190" t="s">
+        <v>172</v>
+      </c>
+      <c r="I76" s="190"/>
+      <c r="J76" s="190"/>
+      <c r="K76" s="191"/>
+      <c r="L76" s="194"/>
+      <c r="M76" s="195"/>
+      <c r="N76" s="61"/>
+      <c r="O76" s="61"/>
+    </row>
+    <row r="77" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="219" t="s">
+        <v>175</v>
+      </c>
+      <c r="B77" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="C77" s="461" t="s">
+        <v>174</v>
+      </c>
+      <c r="D77" s="462"/>
+      <c r="E77" s="462"/>
+      <c r="F77" s="462"/>
+      <c r="G77" s="462"/>
+      <c r="H77" s="462"/>
+      <c r="I77" s="462"/>
+      <c r="J77" s="462"/>
+      <c r="K77" s="462"/>
+      <c r="L77" s="462"/>
+      <c r="M77" s="463"/>
+      <c r="N77" s="61"/>
+      <c r="O77" s="61"/>
+    </row>
+    <row r="78" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A78" s="220"/>
+      <c r="B78" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="C78" s="464"/>
+      <c r="D78" s="465"/>
+      <c r="E78" s="465"/>
+      <c r="F78" s="465"/>
+      <c r="G78" s="465"/>
+      <c r="H78" s="465"/>
+      <c r="I78" s="465"/>
+      <c r="J78" s="465"/>
+      <c r="K78" s="465"/>
+      <c r="L78" s="465"/>
+      <c r="M78" s="466"/>
+      <c r="N78" s="61"/>
+      <c r="O78" s="61"/>
+    </row>
+    <row r="79" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A79" s="220"/>
+      <c r="B79" s="328" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D79" s="134"/>
+      <c r="E79" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F79" s="134"/>
+      <c r="G79" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H79" s="67"/>
+      <c r="I79" s="67"/>
+      <c r="J79" s="67"/>
+      <c r="K79" s="67"/>
+      <c r="L79" s="67"/>
+      <c r="M79" s="69"/>
+      <c r="N79" s="61"/>
+      <c r="O79" s="61"/>
+    </row>
+    <row r="80" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A80" s="220"/>
+      <c r="B80" s="329"/>
+      <c r="C80" s="135"/>
+      <c r="D80" s="116"/>
+      <c r="E80" s="136"/>
+      <c r="F80" s="118"/>
+      <c r="G80" s="442"/>
+      <c r="H80" s="442"/>
+      <c r="I80" s="442"/>
+      <c r="J80" s="442"/>
+      <c r="K80" s="442"/>
+      <c r="L80" s="442"/>
+      <c r="M80" s="443"/>
+      <c r="N80" s="61"/>
+      <c r="O80" s="61"/>
+    </row>
+    <row r="81" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A81" s="220"/>
+      <c r="B81" s="330"/>
+      <c r="C81" s="444"/>
+      <c r="D81" s="445"/>
+      <c r="E81" s="445"/>
+      <c r="F81" s="445"/>
+      <c r="G81" s="445"/>
+      <c r="H81" s="445"/>
+      <c r="I81" s="445"/>
+      <c r="J81" s="445"/>
+      <c r="K81" s="445"/>
+      <c r="L81" s="445"/>
+      <c r="M81" s="446"/>
+      <c r="N81" s="61"/>
+      <c r="O81" s="61"/>
+    </row>
+    <row r="82" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A82" s="220"/>
+      <c r="B82" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="421"/>
+      <c r="D82" s="422"/>
+      <c r="E82" s="422"/>
+      <c r="F82" s="422"/>
+      <c r="G82" s="422"/>
+      <c r="H82" s="422"/>
+      <c r="I82" s="422"/>
+      <c r="J82" s="422"/>
+      <c r="K82" s="422"/>
+      <c r="L82" s="422"/>
+      <c r="M82" s="423"/>
+      <c r="N82" s="61"/>
+      <c r="O82" s="61"/>
+    </row>
+    <row r="83" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A83" s="220"/>
+      <c r="B83" s="173" t="s">
+        <v>153</v>
+      </c>
+      <c r="C83" s="407"/>
+      <c r="D83" s="142"/>
+      <c r="E83" s="177" t="s">
+        <v>154</v>
+      </c>
+      <c r="F83" s="178"/>
+      <c r="G83" s="142"/>
+      <c r="H83" s="177" t="s">
+        <v>155</v>
+      </c>
+      <c r="I83" s="177"/>
+      <c r="J83" s="177"/>
+      <c r="K83" s="178"/>
+      <c r="L83" s="277"/>
+      <c r="M83" s="278"/>
+      <c r="N83" s="61"/>
+      <c r="O83" s="61"/>
+    </row>
+    <row r="84" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A84" s="220"/>
+      <c r="B84" s="408"/>
+      <c r="C84" s="409"/>
+      <c r="D84" s="142"/>
+      <c r="E84" s="177" t="s">
+        <v>156</v>
+      </c>
+      <c r="F84" s="178"/>
+      <c r="G84" s="142"/>
+      <c r="H84" s="177" t="s">
+        <v>157</v>
+      </c>
+      <c r="I84" s="177"/>
+      <c r="J84" s="177"/>
+      <c r="K84" s="178"/>
+      <c r="L84" s="279"/>
+      <c r="M84" s="280"/>
+      <c r="N84" s="61"/>
+      <c r="O84" s="61"/>
+    </row>
+    <row r="85" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A85" s="220"/>
+      <c r="B85" s="226" t="s">
+        <v>158</v>
+      </c>
+      <c r="C85" s="147"/>
+      <c r="D85" s="421"/>
+      <c r="E85" s="422"/>
+      <c r="F85" s="422"/>
+      <c r="G85" s="422"/>
+      <c r="H85" s="422"/>
+      <c r="I85" s="422"/>
+      <c r="J85" s="422"/>
+      <c r="K85" s="422"/>
+      <c r="L85" s="422"/>
+      <c r="M85" s="423"/>
+      <c r="N85" s="61"/>
+      <c r="O85" s="61"/>
+    </row>
+    <row r="86" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A86" s="220"/>
+      <c r="B86" s="266" t="s">
+        <v>159</v>
+      </c>
+      <c r="C86" s="162"/>
+      <c r="D86" s="168" t="s">
+        <v>160</v>
+      </c>
+      <c r="E86" s="169"/>
+      <c r="F86" s="467"/>
+      <c r="G86" s="468"/>
+      <c r="H86" s="468"/>
+      <c r="I86" s="468"/>
+      <c r="J86" s="468"/>
+      <c r="K86" s="468"/>
+      <c r="L86" s="468"/>
+      <c r="M86" s="469"/>
+      <c r="N86" s="61"/>
+      <c r="O86" s="61"/>
+    </row>
+    <row r="87" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="220"/>
+      <c r="B87" s="267"/>
+      <c r="C87" s="164"/>
+      <c r="D87" s="85" t="s">
+        <v>161</v>
+      </c>
+      <c r="E87" s="476"/>
+      <c r="F87" s="477"/>
+      <c r="G87" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H87" s="422"/>
+      <c r="I87" s="422"/>
+      <c r="J87" s="422"/>
+      <c r="K87" s="422"/>
+      <c r="L87" s="92"/>
+      <c r="M87" s="83"/>
+      <c r="N87" s="61"/>
+      <c r="O87" s="61"/>
+    </row>
+    <row r="88" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A88" s="220"/>
+      <c r="B88" s="148" t="s">
+        <v>162</v>
+      </c>
+      <c r="C88" s="148"/>
+      <c r="D88" s="455"/>
+      <c r="E88" s="455"/>
+      <c r="F88" s="150" t="s">
+        <v>163</v>
+      </c>
+      <c r="G88" s="150"/>
+      <c r="H88" s="145"/>
+      <c r="I88" s="161" t="s">
+        <v>164</v>
+      </c>
+      <c r="J88" s="161"/>
+      <c r="K88" s="161"/>
+      <c r="L88" s="145"/>
+      <c r="M88" s="69" t="s">
+        <v>165</v>
+      </c>
+      <c r="N88" s="61"/>
+      <c r="O88" s="61"/>
+    </row>
+    <row r="89" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A89" s="221"/>
+      <c r="B89" s="263" t="s">
+        <v>166</v>
+      </c>
+      <c r="C89" s="263"/>
+      <c r="D89" s="263"/>
+      <c r="E89" s="263"/>
+      <c r="F89" s="478"/>
+      <c r="G89" s="479"/>
+      <c r="H89" s="88" t="s">
+        <v>187</v>
+      </c>
+      <c r="I89" s="89"/>
+      <c r="J89" s="98"/>
+      <c r="K89" s="98"/>
+      <c r="L89" s="98"/>
+      <c r="M89" s="88"/>
+      <c r="N89" s="61"/>
+      <c r="O89" s="61"/>
+    </row>
+    <row r="90" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A90" s="221"/>
+      <c r="B90" s="263" t="s">
+        <v>167</v>
+      </c>
+      <c r="C90" s="263"/>
+      <c r="D90" s="263"/>
+      <c r="E90" s="263"/>
+      <c r="F90" s="480"/>
+      <c r="G90" s="480"/>
+      <c r="H90" s="481"/>
+      <c r="I90" s="90"/>
+      <c r="J90" s="91"/>
+      <c r="K90" s="91"/>
+      <c r="L90" s="91"/>
+      <c r="M90" s="96"/>
+      <c r="N90" s="61"/>
+      <c r="O90" s="61"/>
+    </row>
+    <row r="91" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A91" s="221"/>
+      <c r="B91" s="261" t="s">
+        <v>168</v>
+      </c>
+      <c r="C91" s="187"/>
+      <c r="D91" s="142"/>
+      <c r="E91" s="190" t="s">
+        <v>169</v>
+      </c>
+      <c r="F91" s="191"/>
+      <c r="G91" s="142"/>
+      <c r="H91" s="190" t="s">
+        <v>170</v>
+      </c>
+      <c r="I91" s="190"/>
+      <c r="J91" s="190"/>
+      <c r="K91" s="191"/>
+      <c r="L91" s="192"/>
+      <c r="M91" s="193"/>
+      <c r="N91" s="61"/>
+      <c r="O91" s="61"/>
+    </row>
+    <row r="92" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A92" s="222"/>
+      <c r="B92" s="262"/>
+      <c r="C92" s="189"/>
+      <c r="D92" s="142"/>
+      <c r="E92" s="190" t="s">
+        <v>171</v>
+      </c>
+      <c r="F92" s="191"/>
+      <c r="G92" s="142"/>
+      <c r="H92" s="190" t="s">
+        <v>172</v>
+      </c>
+      <c r="I92" s="190"/>
+      <c r="J92" s="190"/>
+      <c r="K92" s="191"/>
+      <c r="L92" s="194"/>
+      <c r="M92" s="195"/>
+      <c r="N92" s="61"/>
+      <c r="O92" s="61"/>
+    </row>
+    <row r="93" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A93" s="86"/>
+      <c r="B93" s="101"/>
+      <c r="C93" s="101"/>
+      <c r="D93" s="94"/>
+      <c r="E93" s="60"/>
+      <c r="F93" s="60"/>
+      <c r="G93" s="94"/>
+      <c r="H93" s="60"/>
+      <c r="I93" s="60"/>
+      <c r="J93" s="60"/>
+      <c r="K93" s="60"/>
+      <c r="L93" s="102"/>
+      <c r="M93" s="102"/>
+      <c r="N93" s="61"/>
+      <c r="O93" s="61"/>
+    </row>
+    <row r="94" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A94" s="232" t="s">
+        <v>176</v>
+      </c>
+      <c r="B94" s="232"/>
+      <c r="C94" s="232"/>
+      <c r="D94" s="232"/>
+      <c r="E94" s="232"/>
+      <c r="F94" s="232"/>
+      <c r="G94" s="232"/>
+      <c r="H94" s="232"/>
+      <c r="I94" s="232"/>
+      <c r="J94" s="232"/>
+      <c r="K94" s="232"/>
+      <c r="L94" s="232"/>
+      <c r="M94" s="232"/>
+      <c r="N94" s="61"/>
+      <c r="O94" s="61"/>
+    </row>
+    <row r="95" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="211" t="s">
+        <v>177</v>
+      </c>
+      <c r="B95" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="C95" s="461" t="s">
+        <v>174</v>
+      </c>
+      <c r="D95" s="462"/>
+      <c r="E95" s="462"/>
+      <c r="F95" s="462"/>
+      <c r="G95" s="462"/>
+      <c r="H95" s="462"/>
+      <c r="I95" s="462"/>
+      <c r="J95" s="462"/>
+      <c r="K95" s="462"/>
+      <c r="L95" s="462"/>
+      <c r="M95" s="463"/>
+      <c r="N95" s="61"/>
+      <c r="O95" s="61"/>
+    </row>
+    <row r="96" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A96" s="211"/>
+      <c r="B96" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="C96" s="464"/>
+      <c r="D96" s="465"/>
+      <c r="E96" s="465"/>
+      <c r="F96" s="465"/>
+      <c r="G96" s="465"/>
+      <c r="H96" s="465"/>
+      <c r="I96" s="465"/>
+      <c r="J96" s="465"/>
+      <c r="K96" s="465"/>
+      <c r="L96" s="465"/>
+      <c r="M96" s="466"/>
+      <c r="N96" s="61"/>
+      <c r="O96" s="61"/>
+    </row>
+    <row r="97" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A97" s="211"/>
+      <c r="B97" s="161" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D97" s="134"/>
+      <c r="E97" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F97" s="115"/>
+      <c r="G97" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H97" s="67"/>
+      <c r="I97" s="67"/>
+      <c r="J97" s="67"/>
+      <c r="K97" s="67"/>
+      <c r="L97" s="67"/>
+      <c r="M97" s="69"/>
+      <c r="N97" s="61"/>
+      <c r="O97" s="61"/>
+    </row>
+    <row r="98" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A98" s="211"/>
+      <c r="B98" s="218"/>
+      <c r="C98" s="135"/>
+      <c r="D98" s="116"/>
+      <c r="E98" s="120"/>
+      <c r="F98" s="118"/>
+      <c r="G98" s="227"/>
+      <c r="H98" s="227"/>
+      <c r="I98" s="227"/>
+      <c r="J98" s="227"/>
+      <c r="K98" s="227"/>
+      <c r="L98" s="227"/>
+      <c r="M98" s="228"/>
+      <c r="N98" s="61"/>
+      <c r="O98" s="61"/>
+    </row>
+    <row r="99" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A99" s="211"/>
+      <c r="B99" s="163"/>
+      <c r="C99" s="444"/>
+      <c r="D99" s="445"/>
+      <c r="E99" s="445"/>
+      <c r="F99" s="445"/>
+      <c r="G99" s="445"/>
+      <c r="H99" s="445"/>
+      <c r="I99" s="445"/>
+      <c r="J99" s="445"/>
+      <c r="K99" s="445"/>
+      <c r="L99" s="445"/>
+      <c r="M99" s="446"/>
+      <c r="N99" s="61"/>
+      <c r="O99" s="61"/>
+    </row>
+    <row r="100" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A100" s="211"/>
+      <c r="B100" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="C100" s="421"/>
+      <c r="D100" s="422"/>
+      <c r="E100" s="422"/>
+      <c r="F100" s="422"/>
+      <c r="G100" s="422"/>
+      <c r="H100" s="422"/>
+      <c r="I100" s="422"/>
+      <c r="J100" s="422"/>
+      <c r="K100" s="422"/>
+      <c r="L100" s="422"/>
+      <c r="M100" s="423"/>
+      <c r="N100" s="61"/>
+      <c r="O100" s="61"/>
+    </row>
+    <row r="101" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A101" s="211"/>
+      <c r="B101" s="173" t="s">
+        <v>153</v>
+      </c>
+      <c r="C101" s="174"/>
+      <c r="D101" s="142"/>
+      <c r="E101" s="177" t="s">
+        <v>154</v>
+      </c>
+      <c r="F101" s="178"/>
+      <c r="G101" s="142"/>
+      <c r="H101" s="177" t="s">
+        <v>155</v>
+      </c>
+      <c r="I101" s="177"/>
+      <c r="J101" s="177"/>
+      <c r="K101" s="178"/>
+      <c r="L101" s="179"/>
+      <c r="M101" s="180"/>
+      <c r="N101" s="61"/>
+      <c r="O101" s="61"/>
+    </row>
+    <row r="102" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A102" s="211"/>
+      <c r="B102" s="175"/>
+      <c r="C102" s="176"/>
+      <c r="D102" s="142"/>
+      <c r="E102" s="177" t="s">
+        <v>156</v>
+      </c>
+      <c r="F102" s="178"/>
+      <c r="G102" s="142"/>
+      <c r="H102" s="177" t="s">
+        <v>157</v>
+      </c>
+      <c r="I102" s="177"/>
+      <c r="J102" s="177"/>
+      <c r="K102" s="178"/>
+      <c r="L102" s="181"/>
+      <c r="M102" s="182"/>
+      <c r="N102" s="61"/>
+      <c r="O102" s="61"/>
+    </row>
+    <row r="103" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A103" s="211"/>
+      <c r="B103" s="147" t="s">
+        <v>158</v>
+      </c>
+      <c r="C103" s="148"/>
+      <c r="D103" s="421"/>
+      <c r="E103" s="422"/>
+      <c r="F103" s="422"/>
+      <c r="G103" s="422"/>
+      <c r="H103" s="422"/>
+      <c r="I103" s="422"/>
+      <c r="J103" s="422"/>
+      <c r="K103" s="422"/>
+      <c r="L103" s="422"/>
+      <c r="M103" s="423"/>
+      <c r="N103" s="61"/>
+      <c r="O103" s="61"/>
+    </row>
+    <row r="104" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A104" s="211"/>
+      <c r="B104" s="161" t="s">
+        <v>159</v>
+      </c>
+      <c r="C104" s="162"/>
+      <c r="D104" s="168" t="s">
+        <v>160</v>
+      </c>
+      <c r="E104" s="169"/>
+      <c r="F104" s="467"/>
+      <c r="G104" s="468"/>
+      <c r="H104" s="468"/>
+      <c r="I104" s="468"/>
+      <c r="J104" s="468"/>
+      <c r="K104" s="468"/>
+      <c r="L104" s="468"/>
+      <c r="M104" s="469"/>
+      <c r="N104" s="61"/>
+      <c r="O104" s="61"/>
+    </row>
+    <row r="105" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A105" s="211"/>
+      <c r="B105" s="163"/>
+      <c r="C105" s="164"/>
+      <c r="D105" s="85" t="s">
+        <v>161</v>
+      </c>
+      <c r="E105" s="476"/>
+      <c r="F105" s="477"/>
+      <c r="G105" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H105" s="422"/>
+      <c r="I105" s="422"/>
+      <c r="J105" s="422"/>
+      <c r="K105" s="422"/>
+      <c r="L105" s="92"/>
+      <c r="M105" s="83"/>
+      <c r="N105" s="61"/>
+      <c r="O105" s="61"/>
+    </row>
+    <row r="106" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A106" s="211"/>
+      <c r="B106" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="C106" s="148"/>
+      <c r="D106" s="455"/>
+      <c r="E106" s="455"/>
+      <c r="F106" s="150" t="s">
+        <v>178</v>
+      </c>
+      <c r="G106" s="150"/>
+      <c r="H106" s="150"/>
+      <c r="I106" s="456"/>
+      <c r="J106" s="456"/>
+      <c r="K106" s="456"/>
+      <c r="L106" s="456"/>
+      <c r="M106" s="457"/>
+      <c r="N106" s="61"/>
+      <c r="O106" s="61"/>
+    </row>
+    <row r="107" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A107" s="211"/>
+      <c r="B107" s="153" t="s">
+        <v>179</v>
+      </c>
+      <c r="C107" s="154"/>
+      <c r="D107" s="458"/>
+      <c r="E107" s="459"/>
+      <c r="F107" s="459"/>
+      <c r="G107" s="459"/>
+      <c r="H107" s="459"/>
+      <c r="I107" s="459"/>
+      <c r="J107" s="459"/>
+      <c r="K107" s="459"/>
+      <c r="L107" s="459"/>
+      <c r="M107" s="460"/>
+      <c r="N107" s="61"/>
+      <c r="O107" s="61"/>
+    </row>
+    <row r="108" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A108" s="211"/>
+      <c r="B108" s="153" t="s">
+        <v>180</v>
+      </c>
+      <c r="C108" s="154"/>
+      <c r="D108" s="473"/>
+      <c r="E108" s="474"/>
+      <c r="F108" s="474"/>
+      <c r="G108" s="474"/>
+      <c r="H108" s="474"/>
+      <c r="I108" s="474"/>
+      <c r="J108" s="474"/>
+      <c r="K108" s="474"/>
+      <c r="L108" s="474"/>
+      <c r="M108" s="475"/>
+      <c r="N108" s="61"/>
+      <c r="O108" s="61"/>
+    </row>
+    <row r="109" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A109" s="211"/>
+      <c r="B109" s="186" t="s">
+        <v>168</v>
+      </c>
+      <c r="C109" s="187"/>
+      <c r="D109" s="142"/>
+      <c r="E109" s="190" t="s">
+        <v>169</v>
+      </c>
+      <c r="F109" s="191"/>
+      <c r="G109" s="142"/>
+      <c r="H109" s="190" t="s">
+        <v>170</v>
+      </c>
+      <c r="I109" s="190"/>
+      <c r="J109" s="190"/>
+      <c r="K109" s="191"/>
+      <c r="L109" s="192"/>
+      <c r="M109" s="193"/>
+      <c r="N109" s="61"/>
+      <c r="O109" s="61"/>
+    </row>
+    <row r="110" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A110" s="211"/>
+      <c r="B110" s="188"/>
+      <c r="C110" s="189"/>
+      <c r="D110" s="142"/>
+      <c r="E110" s="190" t="s">
+        <v>171</v>
+      </c>
+      <c r="F110" s="191"/>
+      <c r="G110" s="142"/>
+      <c r="H110" s="190" t="s">
+        <v>172</v>
+      </c>
+      <c r="I110" s="190"/>
+      <c r="J110" s="190"/>
+      <c r="K110" s="191"/>
+      <c r="L110" s="194"/>
+      <c r="M110" s="195"/>
+      <c r="N110" s="61"/>
+      <c r="O110" s="61"/>
+    </row>
+    <row r="111" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A111" s="211" t="s">
+        <v>181</v>
+      </c>
+      <c r="B111" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="C111" s="461" t="s">
+        <v>174</v>
+      </c>
+      <c r="D111" s="462"/>
+      <c r="E111" s="462"/>
+      <c r="F111" s="462"/>
+      <c r="G111" s="462"/>
+      <c r="H111" s="462"/>
+      <c r="I111" s="462"/>
+      <c r="J111" s="462"/>
+      <c r="K111" s="462"/>
+      <c r="L111" s="462"/>
+      <c r="M111" s="463"/>
+      <c r="N111" s="61"/>
+      <c r="O111" s="61"/>
+    </row>
+    <row r="112" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A112" s="211"/>
+      <c r="B112" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="C112" s="464"/>
+      <c r="D112" s="465"/>
+      <c r="E112" s="465"/>
+      <c r="F112" s="465"/>
+      <c r="G112" s="465"/>
+      <c r="H112" s="465"/>
+      <c r="I112" s="465"/>
+      <c r="J112" s="465"/>
+      <c r="K112" s="465"/>
+      <c r="L112" s="465"/>
+      <c r="M112" s="466"/>
+      <c r="N112" s="61"/>
+      <c r="O112" s="61"/>
+    </row>
+    <row r="113" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A113" s="211"/>
+      <c r="B113" s="161" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D113" s="134"/>
+      <c r="E113" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F113" s="134"/>
+      <c r="G113" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H113" s="67"/>
+      <c r="I113" s="67"/>
+      <c r="J113" s="67"/>
+      <c r="K113" s="67"/>
+      <c r="L113" s="67"/>
+      <c r="M113" s="69"/>
+      <c r="N113" s="61"/>
+      <c r="O113" s="61"/>
+    </row>
+    <row r="114" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A114" s="211"/>
+      <c r="B114" s="218"/>
+      <c r="C114" s="135"/>
+      <c r="D114" s="116"/>
+      <c r="E114" s="136"/>
+      <c r="F114" s="118"/>
+      <c r="G114" s="442"/>
+      <c r="H114" s="442"/>
+      <c r="I114" s="442"/>
+      <c r="J114" s="442"/>
+      <c r="K114" s="442"/>
+      <c r="L114" s="442"/>
+      <c r="M114" s="443"/>
+      <c r="N114" s="61"/>
+      <c r="O114" s="61"/>
+    </row>
+    <row r="115" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A115" s="211"/>
+      <c r="B115" s="163"/>
+      <c r="C115" s="444"/>
+      <c r="D115" s="445"/>
+      <c r="E115" s="445"/>
+      <c r="F115" s="445"/>
+      <c r="G115" s="445"/>
+      <c r="H115" s="445"/>
+      <c r="I115" s="445"/>
+      <c r="J115" s="445"/>
+      <c r="K115" s="445"/>
+      <c r="L115" s="445"/>
+      <c r="M115" s="446"/>
+      <c r="N115" s="61"/>
+      <c r="O115" s="61"/>
+    </row>
+    <row r="116" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A116" s="211"/>
+      <c r="B116" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="421"/>
+      <c r="D116" s="422"/>
+      <c r="E116" s="422"/>
+      <c r="F116" s="422"/>
+      <c r="G116" s="422"/>
+      <c r="H116" s="422"/>
+      <c r="I116" s="422"/>
+      <c r="J116" s="422"/>
+      <c r="K116" s="422"/>
+      <c r="L116" s="422"/>
+      <c r="M116" s="423"/>
+      <c r="N116" s="61"/>
+      <c r="O116" s="61"/>
+    </row>
+    <row r="117" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A117" s="211"/>
+      <c r="B117" s="173" t="s">
+        <v>153</v>
+      </c>
+      <c r="C117" s="174"/>
+      <c r="D117" s="142"/>
+      <c r="E117" s="177" t="s">
+        <v>154</v>
+      </c>
+      <c r="F117" s="178"/>
+      <c r="G117" s="142"/>
+      <c r="H117" s="177" t="s">
+        <v>155</v>
+      </c>
+      <c r="I117" s="177"/>
+      <c r="J117" s="177"/>
+      <c r="K117" s="178"/>
+      <c r="L117" s="179"/>
+      <c r="M117" s="180"/>
+      <c r="N117" s="61"/>
+      <c r="O117" s="61"/>
+    </row>
+    <row r="118" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A118" s="211"/>
+      <c r="B118" s="175"/>
+      <c r="C118" s="176"/>
+      <c r="D118" s="142"/>
+      <c r="E118" s="177" t="s">
+        <v>156</v>
+      </c>
+      <c r="F118" s="178"/>
+      <c r="G118" s="142"/>
+      <c r="H118" s="177" t="s">
+        <v>157</v>
+      </c>
+      <c r="I118" s="177"/>
+      <c r="J118" s="177"/>
+      <c r="K118" s="178"/>
+      <c r="L118" s="181"/>
+      <c r="M118" s="182"/>
+      <c r="N118" s="61"/>
+      <c r="O118" s="61"/>
+    </row>
+    <row r="119" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A119" s="211"/>
+      <c r="B119" s="147" t="s">
+        <v>158</v>
+      </c>
+      <c r="C119" s="148"/>
+      <c r="D119" s="421"/>
+      <c r="E119" s="422"/>
+      <c r="F119" s="422"/>
+      <c r="G119" s="422"/>
+      <c r="H119" s="422"/>
+      <c r="I119" s="422"/>
+      <c r="J119" s="422"/>
+      <c r="K119" s="422"/>
+      <c r="L119" s="422"/>
+      <c r="M119" s="423"/>
+      <c r="N119" s="61"/>
+      <c r="O119" s="61"/>
+    </row>
+    <row r="120" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A120" s="211"/>
+      <c r="B120" s="161" t="s">
+        <v>159</v>
+      </c>
+      <c r="C120" s="162"/>
+      <c r="D120" s="168" t="s">
+        <v>160</v>
+      </c>
+      <c r="E120" s="169"/>
+      <c r="F120" s="467"/>
+      <c r="G120" s="468"/>
+      <c r="H120" s="468"/>
+      <c r="I120" s="468"/>
+      <c r="J120" s="468"/>
+      <c r="K120" s="468"/>
+      <c r="L120" s="468"/>
+      <c r="M120" s="469"/>
+      <c r="N120" s="61"/>
+      <c r="O120" s="61"/>
+    </row>
+    <row r="121" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="211"/>
+      <c r="B121" s="163"/>
+      <c r="C121" s="164"/>
+      <c r="D121" s="85" t="s">
+        <v>161</v>
+      </c>
+      <c r="E121" s="470"/>
+      <c r="F121" s="471"/>
+      <c r="G121" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H121" s="472"/>
+      <c r="I121" s="472"/>
+      <c r="J121" s="472"/>
+      <c r="K121" s="472"/>
+      <c r="L121" s="92"/>
+      <c r="M121" s="83"/>
+      <c r="N121" s="61"/>
+      <c r="O121" s="61"/>
+    </row>
+    <row r="122" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A122" s="211"/>
+      <c r="B122" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="C122" s="148"/>
+      <c r="D122" s="455"/>
+      <c r="E122" s="455"/>
+      <c r="F122" s="150" t="s">
+        <v>178</v>
+      </c>
+      <c r="G122" s="150"/>
+      <c r="H122" s="150"/>
+      <c r="I122" s="456"/>
+      <c r="J122" s="456"/>
+      <c r="K122" s="456"/>
+      <c r="L122" s="456"/>
+      <c r="M122" s="457"/>
+      <c r="N122" s="61"/>
+      <c r="O122" s="61"/>
+    </row>
+    <row r="123" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A123" s="211"/>
+      <c r="B123" s="153" t="s">
+        <v>179</v>
+      </c>
+      <c r="C123" s="154"/>
+      <c r="D123" s="458"/>
+      <c r="E123" s="459"/>
+      <c r="F123" s="459"/>
+      <c r="G123" s="459"/>
+      <c r="H123" s="459"/>
+      <c r="I123" s="459"/>
+      <c r="J123" s="459"/>
+      <c r="K123" s="459"/>
+      <c r="L123" s="459"/>
+      <c r="M123" s="460"/>
+      <c r="N123" s="61"/>
+      <c r="O123" s="61"/>
+    </row>
+    <row r="124" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A124" s="211"/>
+      <c r="B124" s="153" t="s">
+        <v>180</v>
+      </c>
+      <c r="C124" s="154"/>
+      <c r="D124" s="473"/>
+      <c r="E124" s="474"/>
+      <c r="F124" s="474"/>
+      <c r="G124" s="474"/>
+      <c r="H124" s="474"/>
+      <c r="I124" s="474"/>
+      <c r="J124" s="474"/>
+      <c r="K124" s="474"/>
+      <c r="L124" s="474"/>
+      <c r="M124" s="475"/>
+      <c r="N124" s="61"/>
+      <c r="O124" s="61"/>
+    </row>
+    <row r="125" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A125" s="211"/>
+      <c r="B125" s="186" t="s">
+        <v>168</v>
+      </c>
+      <c r="C125" s="187"/>
+      <c r="D125" s="142"/>
+      <c r="E125" s="190" t="s">
+        <v>169</v>
+      </c>
+      <c r="F125" s="191"/>
+      <c r="G125" s="142"/>
+      <c r="H125" s="190" t="s">
+        <v>170</v>
+      </c>
+      <c r="I125" s="190"/>
+      <c r="J125" s="190"/>
+      <c r="K125" s="191"/>
+      <c r="L125" s="192"/>
+      <c r="M125" s="193"/>
+      <c r="N125" s="61"/>
+      <c r="O125" s="61"/>
+    </row>
+    <row r="126" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A126" s="211"/>
+      <c r="B126" s="188"/>
+      <c r="C126" s="189"/>
+      <c r="D126" s="142"/>
+      <c r="E126" s="190" t="s">
+        <v>171</v>
+      </c>
+      <c r="F126" s="191"/>
+      <c r="G126" s="142"/>
+      <c r="H126" s="190" t="s">
+        <v>172</v>
+      </c>
+      <c r="I126" s="190"/>
+      <c r="J126" s="190"/>
+      <c r="K126" s="191"/>
+      <c r="L126" s="194"/>
+      <c r="M126" s="195"/>
+      <c r="N126" s="61"/>
+      <c r="O126" s="61"/>
+    </row>
+    <row r="127" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A127" s="211" t="s">
+        <v>182</v>
+      </c>
+      <c r="B127" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="C127" s="461" t="s">
+        <v>174</v>
+      </c>
+      <c r="D127" s="462"/>
+      <c r="E127" s="462"/>
+      <c r="F127" s="462"/>
+      <c r="G127" s="462"/>
+      <c r="H127" s="462"/>
+      <c r="I127" s="462"/>
+      <c r="J127" s="462"/>
+      <c r="K127" s="462"/>
+      <c r="L127" s="462"/>
+      <c r="M127" s="463"/>
+      <c r="N127" s="61"/>
+      <c r="O127" s="61"/>
+    </row>
+    <row r="128" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A128" s="211"/>
+      <c r="B128" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="C128" s="464"/>
+      <c r="D128" s="465"/>
+      <c r="E128" s="465"/>
+      <c r="F128" s="465"/>
+      <c r="G128" s="465"/>
+      <c r="H128" s="465"/>
+      <c r="I128" s="465"/>
+      <c r="J128" s="465"/>
+      <c r="K128" s="465"/>
+      <c r="L128" s="465"/>
+      <c r="M128" s="466"/>
+      <c r="N128" s="61"/>
+      <c r="O128" s="61"/>
+    </row>
+    <row r="129" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A129" s="211"/>
+      <c r="B129" s="161" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D129" s="134"/>
+      <c r="E129" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F129" s="134"/>
+      <c r="G129" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H129" s="67"/>
+      <c r="I129" s="67"/>
+      <c r="J129" s="67"/>
+      <c r="K129" s="67"/>
+      <c r="L129" s="67"/>
+      <c r="M129" s="69"/>
+      <c r="N129" s="61"/>
+      <c r="O129" s="61"/>
+    </row>
+    <row r="130" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A130" s="211"/>
+      <c r="B130" s="218"/>
+      <c r="C130" s="135"/>
+      <c r="D130" s="116"/>
+      <c r="E130" s="136"/>
+      <c r="F130" s="118"/>
+      <c r="G130" s="442"/>
+      <c r="H130" s="442"/>
+      <c r="I130" s="442"/>
+      <c r="J130" s="442"/>
+      <c r="K130" s="442"/>
+      <c r="L130" s="442"/>
+      <c r="M130" s="443"/>
+      <c r="N130" s="61"/>
+      <c r="O130" s="61"/>
+    </row>
+    <row r="131" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A131" s="211"/>
+      <c r="B131" s="163"/>
+      <c r="C131" s="444"/>
+      <c r="D131" s="445"/>
+      <c r="E131" s="445"/>
+      <c r="F131" s="445"/>
+      <c r="G131" s="445"/>
+      <c r="H131" s="445"/>
+      <c r="I131" s="445"/>
+      <c r="J131" s="445"/>
+      <c r="K131" s="445"/>
+      <c r="L131" s="445"/>
+      <c r="M131" s="446"/>
+      <c r="N131" s="61"/>
+      <c r="O131" s="61"/>
+    </row>
+    <row r="132" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A132" s="211"/>
+      <c r="B132" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="C132" s="421"/>
+      <c r="D132" s="422"/>
+      <c r="E132" s="422"/>
+      <c r="F132" s="422"/>
+      <c r="G132" s="422"/>
+      <c r="H132" s="422"/>
+      <c r="I132" s="422"/>
+      <c r="J132" s="422"/>
+      <c r="K132" s="422"/>
+      <c r="L132" s="422"/>
+      <c r="M132" s="423"/>
+      <c r="N132" s="61"/>
+      <c r="O132" s="61"/>
+    </row>
+    <row r="133" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A133" s="211"/>
+      <c r="B133" s="173" t="s">
+        <v>153</v>
+      </c>
+      <c r="C133" s="174"/>
+      <c r="D133" s="142"/>
+      <c r="E133" s="177" t="s">
+        <v>154</v>
+      </c>
+      <c r="F133" s="178"/>
+      <c r="G133" s="142"/>
+      <c r="H133" s="177" t="s">
+        <v>155</v>
+      </c>
+      <c r="I133" s="177"/>
+      <c r="J133" s="177"/>
+      <c r="K133" s="178"/>
+      <c r="L133" s="179"/>
+      <c r="M133" s="180"/>
+      <c r="N133" s="61"/>
+      <c r="O133" s="61"/>
+    </row>
+    <row r="134" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A134" s="211"/>
+      <c r="B134" s="175"/>
+      <c r="C134" s="176"/>
+      <c r="D134" s="142"/>
+      <c r="E134" s="177" t="s">
+        <v>156</v>
+      </c>
+      <c r="F134" s="178"/>
+      <c r="G134" s="142"/>
+      <c r="H134" s="177" t="s">
+        <v>157</v>
+      </c>
+      <c r="I134" s="177"/>
+      <c r="J134" s="177"/>
+      <c r="K134" s="178"/>
+      <c r="L134" s="181"/>
+      <c r="M134" s="182"/>
+      <c r="N134" s="61"/>
+      <c r="O134" s="61"/>
+    </row>
+    <row r="135" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A135" s="211"/>
+      <c r="B135" s="147" t="s">
+        <v>158</v>
+      </c>
+      <c r="C135" s="148"/>
+      <c r="D135" s="421"/>
+      <c r="E135" s="422"/>
+      <c r="F135" s="422"/>
+      <c r="G135" s="422"/>
+      <c r="H135" s="422"/>
+      <c r="I135" s="422"/>
+      <c r="J135" s="422"/>
+      <c r="K135" s="422"/>
+      <c r="L135" s="422"/>
+      <c r="M135" s="423"/>
+      <c r="N135" s="61"/>
+      <c r="O135" s="61"/>
+    </row>
+    <row r="136" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A136" s="211"/>
+      <c r="B136" s="161" t="s">
+        <v>159</v>
+      </c>
+      <c r="C136" s="162"/>
+      <c r="D136" s="168" t="s">
+        <v>160</v>
+      </c>
+      <c r="E136" s="169"/>
+      <c r="F136" s="467"/>
+      <c r="G136" s="468"/>
+      <c r="H136" s="468"/>
+      <c r="I136" s="468"/>
+      <c r="J136" s="468"/>
+      <c r="K136" s="468"/>
+      <c r="L136" s="468"/>
+      <c r="M136" s="469"/>
+      <c r="N136" s="61"/>
+      <c r="O136" s="61"/>
+    </row>
+    <row r="137" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A137" s="211"/>
+      <c r="B137" s="163"/>
+      <c r="C137" s="164"/>
+      <c r="D137" s="85" t="s">
+        <v>161</v>
+      </c>
+      <c r="E137" s="470"/>
+      <c r="F137" s="471"/>
+      <c r="G137" s="93" t="s">
+        <v>32</v>
+      </c>
+      <c r="H137" s="472"/>
+      <c r="I137" s="472"/>
+      <c r="J137" s="472"/>
+      <c r="K137" s="472"/>
+      <c r="L137" s="92"/>
+      <c r="M137" s="83"/>
+      <c r="N137" s="61"/>
+      <c r="O137" s="61"/>
+    </row>
+    <row r="138" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A138" s="211"/>
+      <c r="B138" s="147" t="s">
+        <v>162</v>
+      </c>
+      <c r="C138" s="148"/>
+      <c r="D138" s="455"/>
+      <c r="E138" s="455"/>
+      <c r="F138" s="150" t="s">
+        <v>178</v>
+      </c>
+      <c r="G138" s="150"/>
+      <c r="H138" s="150"/>
+      <c r="I138" s="456"/>
+      <c r="J138" s="456"/>
+      <c r="K138" s="456"/>
+      <c r="L138" s="456"/>
+      <c r="M138" s="457"/>
+      <c r="N138" s="61"/>
+      <c r="O138" s="61"/>
+    </row>
+    <row r="139" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A139" s="211"/>
+      <c r="B139" s="153" t="s">
+        <v>179</v>
+      </c>
+      <c r="C139" s="154"/>
+      <c r="D139" s="458"/>
+      <c r="E139" s="459"/>
+      <c r="F139" s="459"/>
+      <c r="G139" s="459"/>
+      <c r="H139" s="459"/>
+      <c r="I139" s="459"/>
+      <c r="J139" s="459"/>
+      <c r="K139" s="459"/>
+      <c r="L139" s="459"/>
+      <c r="M139" s="460"/>
+      <c r="N139" s="61"/>
+      <c r="O139" s="61"/>
+    </row>
+    <row r="140" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A140" s="211"/>
+      <c r="B140" s="153" t="s">
+        <v>180</v>
+      </c>
+      <c r="C140" s="154"/>
+      <c r="D140" s="473"/>
+      <c r="E140" s="474"/>
+      <c r="F140" s="474"/>
+      <c r="G140" s="474"/>
+      <c r="H140" s="474"/>
+      <c r="I140" s="474"/>
+      <c r="J140" s="474"/>
+      <c r="K140" s="474"/>
+      <c r="L140" s="474"/>
+      <c r="M140" s="475"/>
+      <c r="N140" s="61"/>
+      <c r="O140" s="61"/>
+    </row>
+    <row r="141" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A141" s="211"/>
+      <c r="B141" s="186" t="s">
+        <v>168</v>
+      </c>
+      <c r="C141" s="187"/>
+      <c r="D141" s="142"/>
+      <c r="E141" s="190" t="s">
+        <v>169</v>
+      </c>
+      <c r="F141" s="191"/>
+      <c r="G141" s="142"/>
+      <c r="H141" s="190" t="s">
+        <v>170</v>
+      </c>
+      <c r="I141" s="190"/>
+      <c r="J141" s="190"/>
+      <c r="K141" s="191"/>
+      <c r="L141" s="192"/>
+      <c r="M141" s="193"/>
+      <c r="N141" s="61"/>
+      <c r="O141" s="61"/>
+    </row>
+    <row r="142" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A142" s="211"/>
+      <c r="B142" s="188"/>
+      <c r="C142" s="189"/>
+      <c r="D142" s="142"/>
+      <c r="E142" s="190" t="s">
+        <v>171</v>
+      </c>
+      <c r="F142" s="191"/>
+      <c r="G142" s="142"/>
+      <c r="H142" s="190" t="s">
+        <v>172</v>
+      </c>
+      <c r="I142" s="190"/>
+      <c r="J142" s="190"/>
+      <c r="K142" s="191"/>
+      <c r="L142" s="194"/>
+      <c r="M142" s="195"/>
+      <c r="N142" s="61"/>
+      <c r="O142" s="61"/>
+    </row>
+    <row r="143" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A143" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="B143" s="61"/>
+      <c r="C143" s="87"/>
+      <c r="D143" s="87"/>
+      <c r="E143" s="87"/>
+      <c r="F143" s="87"/>
+      <c r="G143" s="87"/>
+      <c r="H143" s="87"/>
+      <c r="I143" s="87"/>
+      <c r="J143" s="87"/>
+      <c r="K143" s="87"/>
+      <c r="L143" s="87"/>
+      <c r="M143" s="87"/>
+      <c r="N143" s="61"/>
+      <c r="O143" s="61"/>
+    </row>
+    <row r="144" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A144" s="410" t="s">
+        <v>35</v>
+      </c>
+      <c r="B144" s="410"/>
+      <c r="C144" s="410"/>
+      <c r="D144" s="410"/>
+      <c r="E144" s="410"/>
+      <c r="F144" s="410"/>
+      <c r="G144" s="410"/>
+      <c r="H144" s="410"/>
+      <c r="I144" s="410"/>
+      <c r="J144" s="410"/>
+      <c r="K144" s="410"/>
+      <c r="L144" s="410"/>
+      <c r="M144" s="410"/>
+      <c r="N144" s="60"/>
+      <c r="O144" s="61"/>
+    </row>
+    <row r="145" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A145" s="410" t="s">
+        <v>40</v>
+      </c>
+      <c r="B145" s="410"/>
+      <c r="C145" s="410"/>
+      <c r="D145" s="410"/>
+      <c r="E145" s="410"/>
+      <c r="F145" s="410"/>
+      <c r="G145" s="410"/>
+      <c r="H145" s="410"/>
+      <c r="I145" s="410"/>
+      <c r="J145" s="410"/>
+      <c r="K145" s="410"/>
+      <c r="L145" s="410"/>
+      <c r="M145" s="410"/>
+      <c r="N145" s="60"/>
+      <c r="O145" s="61"/>
+    </row>
+    <row r="146" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A146" s="323" t="s">
+        <v>41</v>
+      </c>
+      <c r="B146" s="324"/>
+      <c r="C146" s="324"/>
+      <c r="D146" s="324"/>
+      <c r="E146" s="324"/>
+      <c r="F146" s="324"/>
+      <c r="G146" s="324"/>
+      <c r="H146" s="324"/>
+      <c r="I146" s="324"/>
+      <c r="J146" s="324"/>
+      <c r="K146" s="324"/>
+      <c r="L146" s="324"/>
+      <c r="M146" s="324"/>
+      <c r="N146" s="61"/>
+      <c r="O146" s="61"/>
+    </row>
+    <row r="147" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A147" s="406" t="s">
+        <v>54</v>
+      </c>
+      <c r="B147" s="406"/>
+      <c r="C147" s="406"/>
+      <c r="D147" s="406"/>
+      <c r="E147" s="406"/>
+      <c r="F147" s="406"/>
+      <c r="G147" s="406"/>
+      <c r="H147" s="406"/>
+      <c r="I147" s="406"/>
+      <c r="J147" s="406"/>
+      <c r="K147" s="406"/>
+      <c r="L147" s="406"/>
+      <c r="M147" s="406"/>
+      <c r="N147" s="61"/>
+      <c r="O147" s="61"/>
+    </row>
+    <row r="148" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A148" s="60" t="s">
+        <v>36</v>
+      </c>
+      <c r="B148" s="61"/>
+      <c r="C148" s="61"/>
+      <c r="D148" s="61"/>
+      <c r="E148" s="61"/>
+      <c r="F148" s="61"/>
+      <c r="G148" s="61"/>
+      <c r="H148" s="61"/>
+      <c r="I148" s="61"/>
+      <c r="J148" s="61"/>
+      <c r="K148" s="61"/>
+      <c r="L148" s="61"/>
+      <c r="M148" s="61"/>
+    </row>
+    <row r="149" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A149" s="111" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A150" s="219" t="s">
+        <v>183</v>
+      </c>
+      <c r="B150" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="C150" s="447"/>
+      <c r="D150" s="448"/>
+      <c r="E150" s="449"/>
+      <c r="F150" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150" s="318"/>
+      <c r="H150" s="79"/>
+      <c r="I150" s="450"/>
+      <c r="J150" s="79"/>
+      <c r="K150" s="450"/>
+      <c r="L150" s="79"/>
+      <c r="M150" s="80"/>
+    </row>
+    <row r="151" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A151" s="220"/>
+      <c r="B151" s="112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" s="452"/>
+      <c r="D151" s="453"/>
+      <c r="E151" s="454"/>
+      <c r="F151" s="148"/>
+      <c r="G151" s="319"/>
+      <c r="H151" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I151" s="451"/>
+      <c r="J151" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K151" s="451"/>
+      <c r="L151" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M151" s="83"/>
+    </row>
+    <row r="152" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A152" s="220"/>
+      <c r="B152" s="266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C152" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D152" s="115"/>
+      <c r="E152" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F152" s="115"/>
+      <c r="G152" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H152" s="67"/>
+      <c r="I152" s="67"/>
+      <c r="J152" s="67"/>
+      <c r="K152" s="67"/>
+      <c r="L152" s="67"/>
+      <c r="M152" s="69"/>
+    </row>
+    <row r="153" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A153" s="220"/>
+      <c r="B153" s="306"/>
+      <c r="C153" s="135"/>
+      <c r="D153" s="116"/>
+      <c r="E153" s="136"/>
+      <c r="F153" s="118"/>
+      <c r="G153" s="227"/>
+      <c r="H153" s="227"/>
+      <c r="I153" s="227"/>
+      <c r="J153" s="227"/>
+      <c r="K153" s="227"/>
+      <c r="L153" s="227"/>
+      <c r="M153" s="228"/>
+    </row>
+    <row r="154" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A154" s="220"/>
+      <c r="B154" s="267"/>
+      <c r="C154" s="444"/>
+      <c r="D154" s="445"/>
+      <c r="E154" s="445"/>
+      <c r="F154" s="445"/>
+      <c r="G154" s="445"/>
+      <c r="H154" s="445"/>
+      <c r="I154" s="445"/>
+      <c r="J154" s="445"/>
+      <c r="K154" s="445"/>
+      <c r="L154" s="445"/>
+      <c r="M154" s="446"/>
+    </row>
+    <row r="155" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A155" s="220"/>
+      <c r="B155" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="C155" s="447"/>
+      <c r="D155" s="448"/>
+      <c r="E155" s="449"/>
+      <c r="F155" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155" s="450"/>
+      <c r="H155" s="79"/>
+      <c r="I155" s="450"/>
+      <c r="J155" s="79"/>
+      <c r="K155" s="450"/>
+      <c r="L155" s="79"/>
+      <c r="M155" s="80"/>
+    </row>
+    <row r="156" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A156" s="220"/>
+      <c r="B156" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" s="452"/>
+      <c r="D156" s="453"/>
+      <c r="E156" s="454"/>
+      <c r="F156" s="148"/>
+      <c r="G156" s="451"/>
+      <c r="H156" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I156" s="451"/>
+      <c r="J156" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K156" s="451"/>
+      <c r="L156" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M156" s="83"/>
+    </row>
+    <row r="157" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A157" s="220"/>
+      <c r="B157" s="266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C157" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D157" s="134"/>
+      <c r="E157" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F157" s="134"/>
+      <c r="G157" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H157" s="67"/>
+      <c r="I157" s="67"/>
+      <c r="J157" s="67"/>
+      <c r="K157" s="67"/>
+      <c r="L157" s="67"/>
+      <c r="M157" s="69"/>
+    </row>
+    <row r="158" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A158" s="220"/>
+      <c r="B158" s="306"/>
+      <c r="C158" s="135"/>
+      <c r="D158" s="116"/>
+      <c r="E158" s="136"/>
+      <c r="F158" s="118"/>
+      <c r="G158" s="442"/>
+      <c r="H158" s="442"/>
+      <c r="I158" s="442"/>
+      <c r="J158" s="442"/>
+      <c r="K158" s="442"/>
+      <c r="L158" s="442"/>
+      <c r="M158" s="443"/>
+    </row>
+    <row r="159" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A159" s="220"/>
+      <c r="B159" s="267"/>
+      <c r="C159" s="444"/>
+      <c r="D159" s="445"/>
+      <c r="E159" s="445"/>
+      <c r="F159" s="445"/>
+      <c r="G159" s="445"/>
+      <c r="H159" s="445"/>
+      <c r="I159" s="445"/>
+      <c r="J159" s="445"/>
+      <c r="K159" s="445"/>
+      <c r="L159" s="445"/>
+      <c r="M159" s="446"/>
+    </row>
+    <row r="160" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A160" s="220"/>
+      <c r="B160" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="C160" s="447"/>
+      <c r="D160" s="448"/>
+      <c r="E160" s="449"/>
+      <c r="F160" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160" s="450"/>
+      <c r="H160" s="79"/>
+      <c r="I160" s="450"/>
+      <c r="J160" s="79"/>
+      <c r="K160" s="450"/>
+      <c r="L160" s="79"/>
+      <c r="M160" s="80"/>
+    </row>
+    <row r="161" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A161" s="220"/>
+      <c r="B161" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" s="452"/>
+      <c r="D161" s="453"/>
+      <c r="E161" s="454"/>
+      <c r="F161" s="148"/>
+      <c r="G161" s="451"/>
+      <c r="H161" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I161" s="451"/>
+      <c r="J161" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K161" s="451"/>
+      <c r="L161" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M161" s="83"/>
+    </row>
+    <row r="162" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A162" s="220"/>
+      <c r="B162" s="266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C162" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D162" s="134"/>
+      <c r="E162" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F162" s="134"/>
+      <c r="G162" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H162" s="67"/>
+      <c r="I162" s="67"/>
+      <c r="J162" s="67"/>
+      <c r="K162" s="67"/>
+      <c r="L162" s="67"/>
+      <c r="M162" s="69"/>
+    </row>
+    <row r="163" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A163" s="220"/>
+      <c r="B163" s="306"/>
+      <c r="C163" s="135"/>
+      <c r="D163" s="116"/>
+      <c r="E163" s="136"/>
+      <c r="F163" s="118"/>
+      <c r="G163" s="227"/>
+      <c r="H163" s="227"/>
+      <c r="I163" s="227"/>
+      <c r="J163" s="227"/>
+      <c r="K163" s="227"/>
+      <c r="L163" s="227"/>
+      <c r="M163" s="228"/>
+    </row>
+    <row r="164" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A164" s="220"/>
+      <c r="B164" s="267"/>
+      <c r="C164" s="444"/>
+      <c r="D164" s="445"/>
+      <c r="E164" s="445"/>
+      <c r="F164" s="445"/>
+      <c r="G164" s="445"/>
+      <c r="H164" s="445"/>
+      <c r="I164" s="445"/>
+      <c r="J164" s="445"/>
+      <c r="K164" s="445"/>
+      <c r="L164" s="445"/>
+      <c r="M164" s="446"/>
+    </row>
+    <row r="165" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A165" s="220"/>
+      <c r="B165" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="C165" s="447"/>
+      <c r="D165" s="448"/>
+      <c r="E165" s="449"/>
+      <c r="F165" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165" s="450"/>
+      <c r="H165" s="79"/>
+      <c r="I165" s="450"/>
+      <c r="J165" s="79"/>
+      <c r="K165" s="450"/>
+      <c r="L165" s="79"/>
+      <c r="M165" s="80"/>
+    </row>
+    <row r="166" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A166" s="220"/>
+      <c r="B166" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" s="452"/>
+      <c r="D166" s="453"/>
+      <c r="E166" s="454"/>
+      <c r="F166" s="148"/>
+      <c r="G166" s="451"/>
+      <c r="H166" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I166" s="451"/>
+      <c r="J166" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K166" s="451"/>
+      <c r="L166" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M166" s="83"/>
+    </row>
+    <row r="167" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A167" s="220"/>
+      <c r="B167" s="266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C167" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D167" s="134"/>
+      <c r="E167" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F167" s="134"/>
+      <c r="G167" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H167" s="67"/>
+      <c r="I167" s="67"/>
+      <c r="J167" s="67"/>
+      <c r="K167" s="67"/>
+      <c r="L167" s="67"/>
+      <c r="M167" s="69"/>
+    </row>
+    <row r="168" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A168" s="220"/>
+      <c r="B168" s="306"/>
+      <c r="C168" s="135"/>
+      <c r="D168" s="116"/>
+      <c r="E168" s="136"/>
+      <c r="F168" s="118"/>
+      <c r="G168" s="442"/>
+      <c r="H168" s="442"/>
+      <c r="I168" s="442"/>
+      <c r="J168" s="442"/>
+      <c r="K168" s="442"/>
+      <c r="L168" s="442"/>
+      <c r="M168" s="443"/>
+    </row>
+    <row r="169" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A169" s="220"/>
+      <c r="B169" s="267"/>
+      <c r="C169" s="444"/>
+      <c r="D169" s="445"/>
+      <c r="E169" s="445"/>
+      <c r="F169" s="445"/>
+      <c r="G169" s="445"/>
+      <c r="H169" s="445"/>
+      <c r="I169" s="445"/>
+      <c r="J169" s="445"/>
+      <c r="K169" s="445"/>
+      <c r="L169" s="445"/>
+      <c r="M169" s="446"/>
+    </row>
+    <row r="170" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A170" s="220"/>
+      <c r="B170" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="C170" s="447"/>
+      <c r="D170" s="448"/>
+      <c r="E170" s="449"/>
+      <c r="F170" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170" s="450"/>
+      <c r="H170" s="79"/>
+      <c r="I170" s="450"/>
+      <c r="J170" s="79"/>
+      <c r="K170" s="450"/>
+      <c r="L170" s="79"/>
+      <c r="M170" s="80"/>
+    </row>
+    <row r="171" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A171" s="220"/>
+      <c r="B171" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" s="452"/>
+      <c r="D171" s="453"/>
+      <c r="E171" s="454"/>
+      <c r="F171" s="148"/>
+      <c r="G171" s="451"/>
+      <c r="H171" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I171" s="451"/>
+      <c r="J171" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K171" s="451"/>
+      <c r="L171" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M171" s="83"/>
+    </row>
+    <row r="172" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A172" s="220"/>
+      <c r="B172" s="266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C172" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D172" s="134"/>
+      <c r="E172" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F172" s="134"/>
+      <c r="G172" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="H172" s="67"/>
+      <c r="I172" s="67"/>
+      <c r="J172" s="67"/>
+      <c r="K172" s="67"/>
+      <c r="L172" s="67"/>
+      <c r="M172" s="69"/>
+    </row>
+    <row r="173" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A173" s="220"/>
+      <c r="B173" s="306"/>
+      <c r="C173" s="135"/>
+      <c r="D173" s="116"/>
+      <c r="E173" s="136"/>
+      <c r="F173" s="118"/>
+      <c r="G173" s="442"/>
+      <c r="H173" s="442"/>
+      <c r="I173" s="442"/>
+      <c r="J173" s="442"/>
+      <c r="K173" s="442"/>
+      <c r="L173" s="442"/>
+      <c r="M173" s="443"/>
+    </row>
+    <row r="174" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A174" s="220"/>
+      <c r="B174" s="267"/>
+      <c r="C174" s="444"/>
+      <c r="D174" s="445"/>
+      <c r="E174" s="445"/>
+      <c r="F174" s="445"/>
+      <c r="G174" s="445"/>
+      <c r="H174" s="445"/>
+      <c r="I174" s="445"/>
+      <c r="J174" s="445"/>
+      <c r="K174" s="445"/>
+      <c r="L174" s="445"/>
+      <c r="M174" s="446"/>
+    </row>
+    <row r="175" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A175" s="220"/>
+      <c r="B175" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="C175" s="447"/>
+      <c r="D175" s="448"/>
+      <c r="E175" s="449"/>
+      <c r="F175" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175" s="450"/>
+      <c r="H175" s="79"/>
+      <c r="I175" s="450"/>
+      <c r="J175" s="79"/>
+      <c r="K175" s="450"/>
+      <c r="L175" s="79"/>
+      <c r="M175" s="80"/>
+    </row>
+    <row r="176" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A176" s="220"/>
+      <c r="B176" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" s="452"/>
+      <c r="D176" s="453"/>
+      <c r="E176" s="454"/>
+      <c r="F176" s="148"/>
+      <c r="G176" s="451"/>
+      <c r="H176" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I176" s="451"/>
+      <c r="J176" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K176" s="451"/>
+      <c r="L176" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M176" s="83"/>
+    </row>
+    <row r="177" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A177" s="220"/>
+      <c r="B177" s="266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C177" s="66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D177" s="134"/>
+      <c r="E177" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F177" s="134"/>
+      <c r="G177" s="146" t="s">
+        <v>134</v>
+      </c>
+      <c r="H177" s="67"/>
+      <c r="I177" s="67"/>
+      <c r="J177" s="67"/>
+      <c r="K177" s="67"/>
+      <c r="L177" s="67"/>
+      <c r="M177" s="69"/>
+    </row>
+    <row r="178" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A178" s="220"/>
+      <c r="B178" s="306"/>
+      <c r="C178" s="135"/>
+      <c r="D178" s="116"/>
+      <c r="E178" s="136"/>
+      <c r="F178" s="118"/>
+      <c r="G178" s="442"/>
+      <c r="H178" s="442"/>
+      <c r="I178" s="442"/>
+      <c r="J178" s="442"/>
+      <c r="K178" s="442"/>
+      <c r="L178" s="442"/>
+      <c r="M178" s="443"/>
+    </row>
+    <row r="179" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A179" s="222"/>
+      <c r="B179" s="267"/>
+      <c r="C179" s="444"/>
+      <c r="D179" s="445"/>
+      <c r="E179" s="445"/>
+      <c r="F179" s="445"/>
+      <c r="G179" s="445"/>
+      <c r="H179" s="445"/>
+      <c r="I179" s="445"/>
+      <c r="J179" s="445"/>
+      <c r="K179" s="445"/>
+      <c r="L179" s="445"/>
+      <c r="M179" s="446"/>
+    </row>
+    <row r="180" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A180" s="86"/>
+      <c r="B180" s="61"/>
+      <c r="C180" s="87"/>
+      <c r="D180" s="87"/>
+      <c r="E180" s="87"/>
+      <c r="F180" s="87"/>
+      <c r="G180" s="87"/>
+      <c r="H180" s="87"/>
+      <c r="I180" s="87"/>
+      <c r="J180" s="87"/>
+      <c r="K180" s="87"/>
+      <c r="L180" s="87"/>
+      <c r="M180" s="87"/>
+    </row>
+    <row r="181" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A181" s="111" t="s">
+        <v>129</v>
+      </c>
+      <c r="N181" s="60"/>
+      <c r="O181" s="61"/>
+    </row>
+    <row r="182" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A182" s="210" t="s">
+        <v>126</v>
+      </c>
+      <c r="B182" s="310" t="s">
+        <v>130</v>
+      </c>
+      <c r="C182" s="310"/>
+      <c r="D182" s="311" t="s">
+        <v>127</v>
+      </c>
+      <c r="E182" s="311"/>
+      <c r="F182" s="311" t="s">
+        <v>128</v>
+      </c>
+      <c r="G182" s="311"/>
+      <c r="H182" s="311"/>
+      <c r="I182" s="311"/>
+      <c r="J182" s="311" t="s">
+        <v>131</v>
+      </c>
+      <c r="K182" s="311"/>
+      <c r="L182" s="311"/>
+      <c r="M182" s="311"/>
+      <c r="N182" s="60"/>
+      <c r="O182" s="61"/>
+    </row>
+    <row r="183" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A183" s="210"/>
+      <c r="B183" s="310"/>
+      <c r="C183" s="310"/>
+      <c r="D183" s="436"/>
+      <c r="E183" s="437"/>
+      <c r="F183" s="436"/>
+      <c r="G183" s="438"/>
+      <c r="H183" s="438"/>
+      <c r="I183" s="437"/>
+      <c r="J183" s="439"/>
+      <c r="K183" s="440"/>
+      <c r="L183" s="440"/>
+      <c r="M183" s="441"/>
+      <c r="N183" s="60"/>
+      <c r="O183" s="61"/>
+    </row>
+    <row r="184" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A184" s="210"/>
+      <c r="B184" s="310"/>
+      <c r="C184" s="310"/>
+      <c r="D184" s="430"/>
+      <c r="E184" s="431"/>
+      <c r="F184" s="430"/>
+      <c r="G184" s="432"/>
+      <c r="H184" s="432"/>
+      <c r="I184" s="431"/>
+      <c r="J184" s="433"/>
+      <c r="K184" s="434"/>
+      <c r="L184" s="434"/>
+      <c r="M184" s="435"/>
+      <c r="N184" s="60"/>
+      <c r="O184" s="61"/>
+    </row>
+    <row r="185" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A185" s="210"/>
+      <c r="B185" s="310"/>
+      <c r="C185" s="310"/>
+      <c r="D185" s="430"/>
+      <c r="E185" s="431"/>
+      <c r="F185" s="430"/>
+      <c r="G185" s="432"/>
+      <c r="H185" s="432"/>
+      <c r="I185" s="431"/>
+      <c r="J185" s="433"/>
+      <c r="K185" s="434"/>
+      <c r="L185" s="434"/>
+      <c r="M185" s="435"/>
+      <c r="N185" s="60"/>
+      <c r="O185" s="61"/>
+    </row>
+    <row r="186" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A186" s="210"/>
+      <c r="B186" s="310"/>
+      <c r="C186" s="310"/>
+      <c r="D186" s="424"/>
+      <c r="E186" s="425"/>
+      <c r="F186" s="424"/>
+      <c r="G186" s="426"/>
+      <c r="H186" s="426"/>
+      <c r="I186" s="425"/>
+      <c r="J186" s="427"/>
+      <c r="K186" s="428"/>
+      <c r="L186" s="428"/>
+      <c r="M186" s="429"/>
+      <c r="N186" s="60"/>
+      <c r="O186" s="61"/>
+    </row>
+    <row r="187" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A187" s="210"/>
+      <c r="B187" s="310" t="s">
+        <v>132</v>
+      </c>
+      <c r="C187" s="310"/>
+      <c r="D187" s="311" t="s">
+        <v>127</v>
+      </c>
+      <c r="E187" s="311"/>
+      <c r="F187" s="311" t="s">
+        <v>128</v>
+      </c>
+      <c r="G187" s="311"/>
+      <c r="H187" s="311"/>
+      <c r="I187" s="311"/>
+      <c r="J187" s="311" t="s">
+        <v>131</v>
+      </c>
+      <c r="K187" s="311"/>
+      <c r="L187" s="311"/>
+      <c r="M187" s="311"/>
+      <c r="N187" s="60"/>
+      <c r="O187" s="61"/>
+    </row>
+    <row r="188" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A188" s="210"/>
+      <c r="B188" s="310"/>
+      <c r="C188" s="310"/>
+      <c r="D188" s="436"/>
+      <c r="E188" s="437"/>
+      <c r="F188" s="436"/>
+      <c r="G188" s="438"/>
+      <c r="H188" s="438"/>
+      <c r="I188" s="437"/>
+      <c r="J188" s="439"/>
+      <c r="K188" s="440"/>
+      <c r="L188" s="440"/>
+      <c r="M188" s="441"/>
+      <c r="N188" s="60"/>
+      <c r="O188" s="61"/>
+    </row>
+    <row r="189" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A189" s="210"/>
+      <c r="B189" s="310"/>
+      <c r="C189" s="310"/>
+      <c r="D189" s="430"/>
+      <c r="E189" s="431"/>
+      <c r="F189" s="430"/>
+      <c r="G189" s="432"/>
+      <c r="H189" s="432"/>
+      <c r="I189" s="431"/>
+      <c r="J189" s="433"/>
+      <c r="K189" s="434"/>
+      <c r="L189" s="434"/>
+      <c r="M189" s="435"/>
+      <c r="N189" s="60"/>
+      <c r="O189" s="61"/>
+    </row>
+    <row r="190" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A190" s="210"/>
+      <c r="B190" s="310"/>
+      <c r="C190" s="310"/>
+      <c r="D190" s="430"/>
+      <c r="E190" s="431"/>
+      <c r="F190" s="430"/>
+      <c r="G190" s="432"/>
+      <c r="H190" s="432"/>
+      <c r="I190" s="431"/>
+      <c r="J190" s="433"/>
+      <c r="K190" s="434"/>
+      <c r="L190" s="434"/>
+      <c r="M190" s="435"/>
+      <c r="N190" s="60"/>
+      <c r="O190" s="61"/>
+    </row>
+    <row r="191" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A191" s="210"/>
+      <c r="B191" s="310"/>
+      <c r="C191" s="310"/>
+      <c r="D191" s="424"/>
+      <c r="E191" s="425"/>
+      <c r="F191" s="424"/>
+      <c r="G191" s="426"/>
+      <c r="H191" s="426"/>
+      <c r="I191" s="425"/>
+      <c r="J191" s="427"/>
+      <c r="K191" s="428"/>
+      <c r="L191" s="428"/>
+      <c r="M191" s="429"/>
+      <c r="N191" s="60"/>
+      <c r="O191" s="61"/>
+    </row>
+    <row r="192" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A192" s="113"/>
+      <c r="B192" s="107"/>
+      <c r="C192" s="107"/>
+      <c r="D192" s="114"/>
+      <c r="E192" s="114"/>
+      <c r="F192" s="114"/>
+      <c r="G192" s="114"/>
+      <c r="H192" s="114"/>
+      <c r="I192" s="114"/>
+      <c r="J192" s="114"/>
+      <c r="K192" s="114"/>
+      <c r="L192" s="114"/>
+      <c r="M192" s="114"/>
+    </row>
+    <row r="193" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A193" s="111" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A194" s="209" t="s">
+        <v>51</v>
+      </c>
+      <c r="B194" s="209"/>
+      <c r="C194" s="84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D194" s="420"/>
+      <c r="E194" s="420"/>
+      <c r="F194" s="420"/>
+      <c r="G194" s="198" t="s">
+        <v>53</v>
+      </c>
+      <c r="H194" s="198"/>
+      <c r="I194" s="420"/>
+      <c r="J194" s="420"/>
+      <c r="K194" s="420"/>
+      <c r="L194" s="420"/>
+      <c r="M194" s="420"/>
+    </row>
+    <row r="195" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A195" s="209"/>
+      <c r="B195" s="209"/>
+      <c r="C195" s="84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D195" s="420"/>
+      <c r="E195" s="420"/>
+      <c r="F195" s="420"/>
+      <c r="G195" s="198" t="s">
+        <v>53</v>
+      </c>
+      <c r="H195" s="198"/>
+      <c r="I195" s="420"/>
+      <c r="J195" s="420"/>
+      <c r="K195" s="420"/>
+      <c r="L195" s="420"/>
+      <c r="M195" s="420"/>
+    </row>
+    <row r="196" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A196" s="209"/>
+      <c r="B196" s="209"/>
+      <c r="C196" s="84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D196" s="420"/>
+      <c r="E196" s="420"/>
+      <c r="F196" s="420"/>
+      <c r="G196" s="198" t="s">
+        <v>53</v>
+      </c>
+      <c r="H196" s="198"/>
+      <c r="I196" s="420"/>
+      <c r="J196" s="420"/>
+      <c r="K196" s="420"/>
+      <c r="L196" s="420"/>
+      <c r="M196" s="420"/>
+    </row>
+    <row r="197" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A197" s="196" t="s">
+        <v>150</v>
+      </c>
+      <c r="B197" s="196"/>
+      <c r="C197" s="84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D197" s="421"/>
+      <c r="E197" s="422"/>
+      <c r="F197" s="422"/>
+      <c r="G197" s="422"/>
+      <c r="H197" s="422"/>
+      <c r="I197" s="422"/>
+      <c r="J197" s="422"/>
+      <c r="K197" s="422"/>
+      <c r="L197" s="422"/>
+      <c r="M197" s="423"/>
+    </row>
+    <row r="198" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A198" s="196"/>
+      <c r="B198" s="196"/>
+      <c r="C198" s="84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D198" s="421"/>
+      <c r="E198" s="422"/>
+      <c r="F198" s="422"/>
+      <c r="G198" s="422"/>
+      <c r="H198" s="422"/>
+      <c r="I198" s="422"/>
+      <c r="J198" s="422"/>
+      <c r="K198" s="422"/>
+      <c r="L198" s="422"/>
+      <c r="M198" s="423"/>
+    </row>
+    <row r="199" spans="1:13" x14ac:dyDescent="0.4">
+      <c r="A199" s="196"/>
+      <c r="B199" s="196"/>
+      <c r="C199" s="84" t="s">
+        <v>52</v>
+      </c>
+      <c r="D199" s="421"/>
+      <c r="E199" s="422"/>
+      <c r="F199" s="422"/>
+      <c r="G199" s="422"/>
+      <c r="H199" s="422"/>
+      <c r="I199" s="422"/>
+      <c r="J199" s="422"/>
+      <c r="K199" s="422"/>
+      <c r="L199" s="422"/>
+      <c r="M199" s="423"/>
+    </row>
+  </sheetData>
+  <mergeCells count="385">
+    <mergeCell ref="A4:A10"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="C5:M5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="G7:M7"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="H16:M16"/>
+    <mergeCell ref="B17:C19"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:M17"/>
+    <mergeCell ref="D18:E19"/>
+    <mergeCell ref="A11:A19"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="G14:M14"/>
+    <mergeCell ref="C15:M15"/>
+    <mergeCell ref="A20:A24"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="G23:M23"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="H25:M25"/>
+    <mergeCell ref="A26:M26"/>
+    <mergeCell ref="A27:B28"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="F36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A34:B36"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="H35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="A39:B40"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="H39:M39"/>
+    <mergeCell ref="D40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:M42"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A45:A60"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="C46:M46"/>
+    <mergeCell ref="B47:B49"/>
+    <mergeCell ref="G48:M48"/>
+    <mergeCell ref="C49:M49"/>
+    <mergeCell ref="C50:M50"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:M53"/>
+    <mergeCell ref="B54:C55"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="F54:M54"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="B51:C52"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:M52"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="F58:H58"/>
+    <mergeCell ref="B59:C60"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L59:M60"/>
+    <mergeCell ref="E60:F60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="I56:K56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="A61:A76"/>
+    <mergeCell ref="C61:M61"/>
+    <mergeCell ref="C62:M62"/>
+    <mergeCell ref="B63:B65"/>
+    <mergeCell ref="G64:M64"/>
+    <mergeCell ref="C65:M65"/>
+    <mergeCell ref="C66:M66"/>
+    <mergeCell ref="B67:C68"/>
+    <mergeCell ref="E67:F67"/>
+    <mergeCell ref="H67:K67"/>
+    <mergeCell ref="L67:M68"/>
+    <mergeCell ref="E68:F68"/>
+    <mergeCell ref="H68:K68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="D69:M69"/>
+    <mergeCell ref="B70:C71"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:M70"/>
+    <mergeCell ref="E71:F71"/>
+    <mergeCell ref="H71:K71"/>
+    <mergeCell ref="B74:E74"/>
+    <mergeCell ref="F74:H74"/>
+    <mergeCell ref="B75:C76"/>
+    <mergeCell ref="E75:F75"/>
+    <mergeCell ref="H75:K75"/>
+    <mergeCell ref="L75:M76"/>
+    <mergeCell ref="E76:F76"/>
+    <mergeCell ref="H76:K76"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="I72:K72"/>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="A77:A92"/>
+    <mergeCell ref="C77:M77"/>
+    <mergeCell ref="C78:M78"/>
+    <mergeCell ref="B79:B81"/>
+    <mergeCell ref="G80:M80"/>
+    <mergeCell ref="C81:M81"/>
+    <mergeCell ref="C82:M82"/>
+    <mergeCell ref="B83:C84"/>
+    <mergeCell ref="E83:F83"/>
+    <mergeCell ref="H83:K83"/>
+    <mergeCell ref="L83:M84"/>
+    <mergeCell ref="E84:F84"/>
+    <mergeCell ref="H84:K84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="D85:M85"/>
+    <mergeCell ref="B86:C87"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="F86:M86"/>
+    <mergeCell ref="E87:F87"/>
+    <mergeCell ref="H87:K87"/>
+    <mergeCell ref="B90:E90"/>
+    <mergeCell ref="F90:H90"/>
+    <mergeCell ref="B91:C92"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="H91:K91"/>
+    <mergeCell ref="L91:M92"/>
+    <mergeCell ref="E92:F92"/>
+    <mergeCell ref="H92:K92"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="I88:K88"/>
+    <mergeCell ref="B89:E89"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="H101:K101"/>
+    <mergeCell ref="L101:M102"/>
+    <mergeCell ref="E102:F102"/>
+    <mergeCell ref="H102:K102"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="D103:M103"/>
+    <mergeCell ref="A94:M94"/>
+    <mergeCell ref="A95:A110"/>
+    <mergeCell ref="C95:M95"/>
+    <mergeCell ref="C96:M96"/>
+    <mergeCell ref="B97:B99"/>
+    <mergeCell ref="G98:M98"/>
+    <mergeCell ref="C99:M99"/>
+    <mergeCell ref="C100:M100"/>
+    <mergeCell ref="B101:C102"/>
+    <mergeCell ref="E101:F101"/>
+    <mergeCell ref="B104:C105"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="F104:M104"/>
+    <mergeCell ref="E105:F105"/>
+    <mergeCell ref="H105:K105"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="F106:H106"/>
+    <mergeCell ref="I106:M106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="D107:M107"/>
+    <mergeCell ref="B108:C108"/>
+    <mergeCell ref="D108:M108"/>
+    <mergeCell ref="B109:C110"/>
+    <mergeCell ref="E109:F109"/>
+    <mergeCell ref="H109:K109"/>
+    <mergeCell ref="L109:M110"/>
+    <mergeCell ref="E110:F110"/>
+    <mergeCell ref="H110:K110"/>
+    <mergeCell ref="A111:A126"/>
+    <mergeCell ref="C111:M111"/>
+    <mergeCell ref="C112:M112"/>
+    <mergeCell ref="B113:B115"/>
+    <mergeCell ref="G114:M114"/>
+    <mergeCell ref="C115:M115"/>
+    <mergeCell ref="C116:M116"/>
+    <mergeCell ref="B117:C118"/>
+    <mergeCell ref="E117:F117"/>
+    <mergeCell ref="H117:K117"/>
+    <mergeCell ref="L117:M118"/>
+    <mergeCell ref="E118:F118"/>
+    <mergeCell ref="H118:K118"/>
+    <mergeCell ref="B119:C119"/>
+    <mergeCell ref="D119:M119"/>
+    <mergeCell ref="B120:C121"/>
+    <mergeCell ref="D120:E120"/>
+    <mergeCell ref="F120:M120"/>
+    <mergeCell ref="E121:F121"/>
+    <mergeCell ref="H121:K121"/>
+    <mergeCell ref="B124:C124"/>
+    <mergeCell ref="D124:M124"/>
+    <mergeCell ref="B125:C126"/>
+    <mergeCell ref="E125:F125"/>
+    <mergeCell ref="H125:K125"/>
+    <mergeCell ref="L125:M126"/>
+    <mergeCell ref="E126:F126"/>
+    <mergeCell ref="H126:K126"/>
+    <mergeCell ref="B122:C122"/>
+    <mergeCell ref="D122:E122"/>
+    <mergeCell ref="F122:H122"/>
+    <mergeCell ref="I122:M122"/>
+    <mergeCell ref="B123:C123"/>
+    <mergeCell ref="D123:M123"/>
+    <mergeCell ref="A127:A142"/>
+    <mergeCell ref="C127:M127"/>
+    <mergeCell ref="C128:M128"/>
+    <mergeCell ref="B129:B131"/>
+    <mergeCell ref="G130:M130"/>
+    <mergeCell ref="C131:M131"/>
+    <mergeCell ref="C132:M132"/>
+    <mergeCell ref="B133:C134"/>
+    <mergeCell ref="E133:F133"/>
+    <mergeCell ref="H133:K133"/>
+    <mergeCell ref="L133:M134"/>
+    <mergeCell ref="E134:F134"/>
+    <mergeCell ref="H134:K134"/>
+    <mergeCell ref="B135:C135"/>
+    <mergeCell ref="D135:M135"/>
+    <mergeCell ref="B136:C137"/>
+    <mergeCell ref="D136:E136"/>
+    <mergeCell ref="F136:M136"/>
+    <mergeCell ref="E137:F137"/>
+    <mergeCell ref="H137:K137"/>
+    <mergeCell ref="B140:C140"/>
+    <mergeCell ref="D140:M140"/>
+    <mergeCell ref="B141:C142"/>
+    <mergeCell ref="E141:F141"/>
+    <mergeCell ref="H141:K141"/>
+    <mergeCell ref="L141:M142"/>
+    <mergeCell ref="E142:F142"/>
+    <mergeCell ref="H142:K142"/>
+    <mergeCell ref="B138:C138"/>
+    <mergeCell ref="D138:E138"/>
+    <mergeCell ref="F138:H138"/>
+    <mergeCell ref="I138:M138"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="D139:M139"/>
+    <mergeCell ref="A144:M144"/>
+    <mergeCell ref="A145:M145"/>
+    <mergeCell ref="A146:M146"/>
+    <mergeCell ref="A147:M147"/>
+    <mergeCell ref="A150:A179"/>
+    <mergeCell ref="C150:E150"/>
+    <mergeCell ref="F150:F151"/>
+    <mergeCell ref="G150:G151"/>
+    <mergeCell ref="I150:I151"/>
+    <mergeCell ref="K150:K151"/>
+    <mergeCell ref="C151:E151"/>
+    <mergeCell ref="B152:B154"/>
+    <mergeCell ref="G153:M153"/>
+    <mergeCell ref="C154:M154"/>
+    <mergeCell ref="C155:E155"/>
+    <mergeCell ref="F155:F156"/>
+    <mergeCell ref="G155:G156"/>
+    <mergeCell ref="I155:I156"/>
+    <mergeCell ref="K155:K156"/>
+    <mergeCell ref="C156:E156"/>
+    <mergeCell ref="B157:B159"/>
+    <mergeCell ref="G158:M158"/>
+    <mergeCell ref="C159:M159"/>
+    <mergeCell ref="C160:E160"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="G160:G161"/>
+    <mergeCell ref="I160:I161"/>
+    <mergeCell ref="K160:K161"/>
+    <mergeCell ref="C161:E161"/>
+    <mergeCell ref="B162:B164"/>
+    <mergeCell ref="G163:M163"/>
+    <mergeCell ref="C164:M164"/>
+    <mergeCell ref="C165:E165"/>
+    <mergeCell ref="F165:F166"/>
+    <mergeCell ref="G165:G166"/>
+    <mergeCell ref="I165:I166"/>
+    <mergeCell ref="K165:K166"/>
+    <mergeCell ref="C166:E166"/>
+    <mergeCell ref="B167:B169"/>
+    <mergeCell ref="G168:M168"/>
+    <mergeCell ref="C169:M169"/>
+    <mergeCell ref="C170:E170"/>
+    <mergeCell ref="F170:F171"/>
+    <mergeCell ref="G170:G171"/>
+    <mergeCell ref="I170:I171"/>
+    <mergeCell ref="K170:K171"/>
+    <mergeCell ref="C171:E171"/>
+    <mergeCell ref="B172:B174"/>
+    <mergeCell ref="G173:M173"/>
+    <mergeCell ref="C174:M174"/>
+    <mergeCell ref="C175:E175"/>
+    <mergeCell ref="F175:F176"/>
+    <mergeCell ref="G175:G176"/>
+    <mergeCell ref="I175:I176"/>
+    <mergeCell ref="K175:K176"/>
+    <mergeCell ref="C176:E176"/>
+    <mergeCell ref="J183:M183"/>
+    <mergeCell ref="D184:E184"/>
+    <mergeCell ref="F184:I184"/>
+    <mergeCell ref="J184:M184"/>
+    <mergeCell ref="D185:E185"/>
+    <mergeCell ref="F185:I185"/>
+    <mergeCell ref="J185:M185"/>
+    <mergeCell ref="B177:B179"/>
+    <mergeCell ref="G178:M178"/>
+    <mergeCell ref="C179:M179"/>
+    <mergeCell ref="B182:C186"/>
+    <mergeCell ref="D182:E182"/>
+    <mergeCell ref="F182:I182"/>
+    <mergeCell ref="J182:M182"/>
+    <mergeCell ref="D183:E183"/>
+    <mergeCell ref="F183:I183"/>
+    <mergeCell ref="J190:M190"/>
+    <mergeCell ref="D186:E186"/>
+    <mergeCell ref="F186:I186"/>
+    <mergeCell ref="J186:M186"/>
+    <mergeCell ref="D187:E187"/>
+    <mergeCell ref="F187:I187"/>
+    <mergeCell ref="J187:M187"/>
+    <mergeCell ref="D188:E188"/>
+    <mergeCell ref="F188:I188"/>
+    <mergeCell ref="J188:M188"/>
+    <mergeCell ref="D196:F196"/>
+    <mergeCell ref="G196:H196"/>
+    <mergeCell ref="I196:M196"/>
+    <mergeCell ref="A197:B199"/>
+    <mergeCell ref="D197:M197"/>
+    <mergeCell ref="D198:M198"/>
+    <mergeCell ref="D199:M199"/>
+    <mergeCell ref="D191:E191"/>
+    <mergeCell ref="F191:I191"/>
+    <mergeCell ref="J191:M191"/>
+    <mergeCell ref="A194:B196"/>
+    <mergeCell ref="D194:F194"/>
+    <mergeCell ref="G194:H194"/>
+    <mergeCell ref="I194:M194"/>
+    <mergeCell ref="D195:F195"/>
+    <mergeCell ref="G195:H195"/>
+    <mergeCell ref="I195:M195"/>
+    <mergeCell ref="B187:C191"/>
+    <mergeCell ref="A182:A191"/>
+    <mergeCell ref="D189:E189"/>
+    <mergeCell ref="F189:I189"/>
+    <mergeCell ref="J189:M189"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="F190:I190"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <dataValidations count="7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L34:M34 I34:J34 D51:D52 G51:G52 D59:D60 G59:G60 G141:G142 D67:D68 C34:C36 D75:D76 D91:D92 G67:G68 G91:G92 G75:G76 D101:D102 G101:G102 D109:D110 G109:G110 D117:D118 G117:G118 D125:D126 G125:G126 D133:D134 G133:G134 D141:D142 D83:D84 G83:G84" xr:uid="{73D01926-A4EB-403F-82C2-90C83E49BD5C}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C37:M37 C38" xr:uid="{9F03AB67-E9D8-4D98-B569-9169266248DE}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11:G12 I11:I12 K11:K12 G20:G21 I20:I21 K20:K21 G150:G151 I150:I151 K150:K151 G155:G156 I155:I156 K155:K156 G160:G161 I160:I161 K160:K161 G165:G166 I165:I166 K165:K166 G170:G171 I170:I171 K170:K171 G175:G176 I175:I176 K175:K176" xr:uid="{34069E07-F817-43F2-937D-6D2817C77BB1}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6 F6 D13 F13 D113 F113 D47 F47 D63 F63 D79 F79 D97 F97 D129 F129" xr:uid="{C579CD25-E874-4354-9EE3-8C18CF53574E}"/>
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:M4 C11:E11 C20:E20 C127:M127 C155:E155 C160:E160 C165:E165 C95:M95 C170:E170 C111:M111 C45:M45 C61:M61 C77:M77 C150:E150 C175:E175" xr:uid="{5864CB26-CE33-4742-9AA8-1859FE37CEBE}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F98 F7 F23 F14 F130 F158 F163 F168 F173 F114 F48 F64 F80 F153 F178" xr:uid="{53AA5091-B3D0-4C7F-8BE2-236F30D1D3AC}">
+      <formula1>"市,郡,区"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D98 D7 D23 D14 D130 D158 D163 D168 D173 D114 D48 D64 D80 D153 D178" xr:uid="{145DBB2D-3F2A-46C4-85F6-828AB098BB2C}">
+      <formula1>"都,道,府,県"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
+  <pageSetup paperSize="9" scale="97" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="43" max="12" man="1"/>
+    <brk id="93" max="12" man="1"/>
+    <brk id="147" max="12" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC632542-3B81-4847-B2A3-15DFD19983AE}">
+  <sheetPr codeName="Sheet10"/>
   <dimension ref="A1:O198"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
     <col min="2" max="7" width="8.625" style="1" customWidth="1"/>
     <col min="8" max="13" width="4.625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="3.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="108" t="s">
         <v>184</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
       <c r="L1" s="61"/>
       <c r="M1" s="61"/>
       <c r="N1" s="61"/>
       <c r="O1" s="61"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="62"/>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
       <c r="I2" s="61"/>
       <c r="J2" s="61"/>
       <c r="K2" s="61"/>
       <c r="L2" s="61"/>
       <c r="M2" s="61"/>
       <c r="N2" s="61"/>
       <c r="O2" s="61"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="184" t="s">
+      <c r="A3" s="219" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="129"/>
-[...9 lines deleted...]
-      <c r="M3" s="131"/>
+      <c r="C3" s="255" t="s">
+        <v>230</v>
+      </c>
+      <c r="D3" s="256"/>
+      <c r="E3" s="256"/>
+      <c r="F3" s="256"/>
+      <c r="G3" s="256"/>
+      <c r="H3" s="256"/>
+      <c r="I3" s="256"/>
+      <c r="J3" s="256"/>
+      <c r="K3" s="256"/>
+      <c r="L3" s="256"/>
+      <c r="M3" s="257"/>
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="185"/>
+      <c r="A4" s="220"/>
       <c r="B4" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="132"/>
-[...9 lines deleted...]
-      <c r="M4" s="134"/>
+      <c r="C4" s="258" t="s">
+        <v>229</v>
+      </c>
+      <c r="D4" s="259"/>
+      <c r="E4" s="259"/>
+      <c r="F4" s="259"/>
+      <c r="G4" s="259"/>
+      <c r="H4" s="259"/>
+      <c r="I4" s="259"/>
+      <c r="J4" s="259"/>
+      <c r="K4" s="259"/>
+      <c r="L4" s="259"/>
+      <c r="M4" s="260"/>
       <c r="N4" s="61"/>
       <c r="O4" s="61"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="185"/>
-      <c r="B5" s="187" t="s">
+      <c r="A5" s="220"/>
+      <c r="B5" s="161" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D5" s="117"/>
+      <c r="D5" s="124" t="s">
+        <v>188</v>
+      </c>
       <c r="E5" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="117"/>
+      <c r="F5" s="124" t="s">
+        <v>189</v>
+      </c>
       <c r="G5" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H5" s="67"/>
       <c r="I5" s="67"/>
       <c r="J5" s="67"/>
       <c r="K5" s="67"/>
       <c r="L5" s="67"/>
       <c r="M5" s="69"/>
       <c r="N5" s="61"/>
       <c r="O5" s="61"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="185"/>
-[...2 lines deleted...]
-      <c r="D6" s="121" t="s">
+      <c r="A6" s="220"/>
+      <c r="B6" s="218"/>
+      <c r="C6" s="122" t="s">
+        <v>190</v>
+      </c>
+      <c r="D6" s="116" t="s">
         <v>185</v>
       </c>
-      <c r="E6" s="127"/>
-      <c r="F6" s="125" t="s">
+      <c r="E6" s="123" t="s">
+        <v>191</v>
+      </c>
+      <c r="F6" s="118" t="s">
         <v>186</v>
       </c>
-      <c r="G6" s="190"/>
-[...5 lines deleted...]
-      <c r="M6" s="191"/>
+      <c r="G6" s="401"/>
+      <c r="H6" s="401"/>
+      <c r="I6" s="401"/>
+      <c r="J6" s="401"/>
+      <c r="K6" s="401"/>
+      <c r="L6" s="401"/>
+      <c r="M6" s="402"/>
       <c r="N6" s="61"/>
       <c r="O6" s="61"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="185"/>
-[...11 lines deleted...]
-      <c r="M7" s="139"/>
+      <c r="A7" s="220"/>
+      <c r="B7" s="163"/>
+      <c r="C7" s="346" t="s">
+        <v>226</v>
+      </c>
+      <c r="D7" s="347"/>
+      <c r="E7" s="347"/>
+      <c r="F7" s="347"/>
+      <c r="G7" s="347"/>
+      <c r="H7" s="347"/>
+      <c r="I7" s="347"/>
+      <c r="J7" s="347"/>
+      <c r="K7" s="347"/>
+      <c r="L7" s="347"/>
+      <c r="M7" s="348"/>
       <c r="N7" s="61"/>
       <c r="O7" s="61"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="185"/>
+      <c r="A8" s="220"/>
       <c r="B8" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="195"/>
-[...9 lines deleted...]
-      <c r="M8" s="197"/>
+      <c r="C8" s="369" t="s">
+        <v>225</v>
+      </c>
+      <c r="D8" s="370"/>
+      <c r="E8" s="370"/>
+      <c r="F8" s="370"/>
+      <c r="G8" s="370"/>
+      <c r="H8" s="370"/>
+      <c r="I8" s="370"/>
+      <c r="J8" s="370"/>
+      <c r="K8" s="370"/>
+      <c r="L8" s="370"/>
+      <c r="M8" s="371"/>
       <c r="N8" s="61"/>
       <c r="O8" s="61"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="186"/>
+      <c r="A9" s="222"/>
       <c r="B9" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="192"/>
-[...9 lines deleted...]
-      <c r="M9" s="194"/>
+      <c r="C9" s="403" t="s">
+        <v>192</v>
+      </c>
+      <c r="D9" s="404"/>
+      <c r="E9" s="404"/>
+      <c r="F9" s="404"/>
+      <c r="G9" s="404"/>
+      <c r="H9" s="404"/>
+      <c r="I9" s="404"/>
+      <c r="J9" s="404"/>
+      <c r="K9" s="404"/>
+      <c r="L9" s="404"/>
+      <c r="M9" s="405"/>
       <c r="N9" s="61"/>
       <c r="O9" s="61"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="184" t="s">
+      <c r="A10" s="219" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="198"/>
-[...2 lines deleted...]
-      <c r="F10" s="201" t="s">
+      <c r="C10" s="341" t="s">
+        <v>202</v>
+      </c>
+      <c r="D10" s="342"/>
+      <c r="E10" s="343"/>
+      <c r="F10" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="202"/>
+      <c r="G10" s="344" t="s">
+        <v>196</v>
+      </c>
       <c r="H10" s="79"/>
-      <c r="I10" s="202"/>
+      <c r="I10" s="344">
+        <v>1</v>
+      </c>
       <c r="J10" s="79"/>
-      <c r="K10" s="202"/>
+      <c r="K10" s="344">
+        <v>1</v>
+      </c>
       <c r="L10" s="79"/>
       <c r="M10" s="80"/>
       <c r="N10" s="61"/>
       <c r="O10" s="61"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="185"/>
+      <c r="A11" s="220"/>
       <c r="B11" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="204"/>
-[...3 lines deleted...]
-      <c r="G11" s="203"/>
+      <c r="C11" s="346" t="s">
+        <v>203</v>
+      </c>
+      <c r="D11" s="347"/>
+      <c r="E11" s="348"/>
+      <c r="F11" s="148"/>
+      <c r="G11" s="345"/>
       <c r="H11" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="203"/>
+      <c r="I11" s="345"/>
       <c r="J11" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K11" s="203"/>
+      <c r="K11" s="345"/>
       <c r="L11" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M11" s="83"/>
       <c r="N11" s="61"/>
       <c r="O11" s="61"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="185"/>
-      <c r="B12" s="207" t="s">
+      <c r="A12" s="220"/>
+      <c r="B12" s="266" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D12" s="117"/>
+      <c r="D12" s="124" t="s">
+        <v>198</v>
+      </c>
       <c r="E12" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F12" s="117"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F12" s="124" t="s">
+        <v>199</v>
+      </c>
+      <c r="G12" s="67"/>
       <c r="H12" s="67"/>
       <c r="I12" s="67"/>
       <c r="J12" s="67"/>
       <c r="K12" s="67"/>
       <c r="L12" s="67"/>
       <c r="M12" s="69"/>
       <c r="N12" s="61"/>
       <c r="O12" s="61"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="185"/>
-[...2 lines deleted...]
-      <c r="D13" s="121" t="s">
+      <c r="A13" s="220"/>
+      <c r="B13" s="306"/>
+      <c r="C13" s="122" t="s">
+        <v>190</v>
+      </c>
+      <c r="D13" s="116" t="s">
         <v>185</v>
       </c>
-      <c r="E13" s="127"/>
-      <c r="F13" s="125" t="s">
+      <c r="E13" s="123" t="s">
+        <v>197</v>
+      </c>
+      <c r="F13" s="118" t="s">
         <v>186</v>
       </c>
-      <c r="G13" s="135"/>
-[...5 lines deleted...]
-      <c r="M13" s="136"/>
+      <c r="G13" s="227"/>
+      <c r="H13" s="227"/>
+      <c r="I13" s="227"/>
+      <c r="J13" s="227"/>
+      <c r="K13" s="227"/>
+      <c r="L13" s="227"/>
+      <c r="M13" s="228"/>
       <c r="N13" s="61"/>
       <c r="O13" s="61"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="185"/>
-[...11 lines deleted...]
-      <c r="M14" s="139"/>
+      <c r="A14" s="220"/>
+      <c r="B14" s="267"/>
+      <c r="C14" s="346" t="s">
+        <v>200</v>
+      </c>
+      <c r="D14" s="347"/>
+      <c r="E14" s="347"/>
+      <c r="F14" s="347"/>
+      <c r="G14" s="347"/>
+      <c r="H14" s="347"/>
+      <c r="I14" s="347"/>
+      <c r="J14" s="347"/>
+      <c r="K14" s="347"/>
+      <c r="L14" s="347"/>
+      <c r="M14" s="348"/>
       <c r="N14" s="61"/>
       <c r="O14" s="61"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="185"/>
-      <c r="B15" s="210" t="s">
+      <c r="A15" s="220"/>
+      <c r="B15" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="211"/>
-[...9 lines deleted...]
-      <c r="M15" s="215"/>
+      <c r="C15" s="368"/>
+      <c r="D15" s="368"/>
+      <c r="E15" s="368"/>
+      <c r="F15" s="368"/>
+      <c r="G15" s="147"/>
+      <c r="H15" s="369" t="s">
+        <v>201</v>
+      </c>
+      <c r="I15" s="370"/>
+      <c r="J15" s="370"/>
+      <c r="K15" s="370"/>
+      <c r="L15" s="370"/>
+      <c r="M15" s="371"/>
       <c r="N15" s="61"/>
       <c r="O15" s="61"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="185"/>
-      <c r="B16" s="216" t="s">
+      <c r="A16" s="220"/>
+      <c r="B16" s="372" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="217"/>
-      <c r="D16" s="222" t="s">
+      <c r="C16" s="373"/>
+      <c r="D16" s="359" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="156"/>
-[...7 lines deleted...]
-      <c r="M16" s="225"/>
+      <c r="E16" s="191"/>
+      <c r="F16" s="378"/>
+      <c r="G16" s="378"/>
+      <c r="H16" s="379"/>
+      <c r="I16" s="379"/>
+      <c r="J16" s="379"/>
+      <c r="K16" s="378"/>
+      <c r="L16" s="378"/>
+      <c r="M16" s="380"/>
       <c r="N16" s="61"/>
       <c r="O16" s="61"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="185"/>
-[...2 lines deleted...]
-      <c r="D17" s="226" t="s">
+      <c r="A17" s="220"/>
+      <c r="B17" s="374"/>
+      <c r="C17" s="375"/>
+      <c r="D17" s="381" t="s">
         <v>17</v>
       </c>
-      <c r="E17" s="227"/>
-[...7 lines deleted...]
-      <c r="M17" s="116"/>
+      <c r="E17" s="382"/>
+      <c r="F17" s="126"/>
+      <c r="G17" s="126"/>
+      <c r="H17" s="126"/>
+      <c r="I17" s="126"/>
+      <c r="J17" s="126"/>
+      <c r="K17" s="126"/>
+      <c r="L17" s="126"/>
+      <c r="M17" s="127"/>
       <c r="N17" s="61"/>
       <c r="O17" s="61"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="185"/>
-[...11 lines deleted...]
-      <c r="M18" s="119"/>
+      <c r="A18" s="220"/>
+      <c r="B18" s="376"/>
+      <c r="C18" s="377"/>
+      <c r="D18" s="383"/>
+      <c r="E18" s="384"/>
+      <c r="F18" s="125"/>
+      <c r="G18" s="125"/>
+      <c r="H18" s="125"/>
+      <c r="I18" s="125"/>
+      <c r="J18" s="125"/>
+      <c r="K18" s="125"/>
+      <c r="L18" s="125"/>
+      <c r="M18" s="128"/>
       <c r="N18" s="61"/>
       <c r="O18" s="61"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="184" t="s">
+      <c r="A19" s="219" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="198"/>
-[...2 lines deleted...]
-      <c r="F19" s="201" t="s">
+      <c r="C19" s="341" t="s">
+        <v>193</v>
+      </c>
+      <c r="D19" s="342"/>
+      <c r="E19" s="343"/>
+      <c r="F19" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="G19" s="202"/>
+      <c r="G19" s="344" t="s">
+        <v>196</v>
+      </c>
       <c r="H19" s="79"/>
-      <c r="I19" s="202"/>
-[...1 lines deleted...]
-      <c r="K19" s="202"/>
+      <c r="I19" s="344">
+        <v>2</v>
+      </c>
+      <c r="J19" s="129"/>
+      <c r="K19" s="344">
+        <v>2</v>
+      </c>
       <c r="L19" s="79"/>
       <c r="M19" s="80"/>
       <c r="N19" s="61"/>
       <c r="O19" s="61"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="185"/>
+      <c r="A20" s="220"/>
       <c r="B20" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="204"/>
-[...3 lines deleted...]
-      <c r="G20" s="203"/>
+      <c r="C20" s="346" t="s">
+        <v>194</v>
+      </c>
+      <c r="D20" s="347"/>
+      <c r="E20" s="348"/>
+      <c r="F20" s="148"/>
+      <c r="G20" s="345"/>
       <c r="H20" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I20" s="203"/>
+      <c r="I20" s="345"/>
       <c r="J20" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K20" s="203"/>
+      <c r="K20" s="345"/>
       <c r="L20" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M20" s="83"/>
       <c r="N20" s="61"/>
       <c r="O20" s="61"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="185"/>
-      <c r="B21" s="207" t="s">
+      <c r="A21" s="220"/>
+      <c r="B21" s="266" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D21" s="120"/>
+      <c r="D21" s="124" t="s">
+        <v>188</v>
+      </c>
       <c r="E21" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F21" s="120"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F21" s="124" t="s">
+        <v>215</v>
+      </c>
+      <c r="G21" s="67"/>
       <c r="H21" s="67"/>
       <c r="I21" s="67"/>
       <c r="J21" s="67"/>
       <c r="K21" s="67"/>
       <c r="L21" s="67"/>
       <c r="M21" s="69"/>
       <c r="N21" s="61"/>
       <c r="O21" s="61"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="185"/>
-[...2 lines deleted...]
-      <c r="D22" s="121" t="s">
+      <c r="A22" s="220"/>
+      <c r="B22" s="306"/>
+      <c r="C22" s="122" t="s">
+        <v>190</v>
+      </c>
+      <c r="D22" s="116" t="s">
         <v>185</v>
       </c>
-      <c r="E22" s="127"/>
-      <c r="F22" s="125" t="s">
+      <c r="E22" s="123" t="s">
+        <v>191</v>
+      </c>
+      <c r="F22" s="118" t="s">
         <v>186</v>
       </c>
-      <c r="G22" s="135"/>
-[...5 lines deleted...]
-      <c r="M22" s="136"/>
+      <c r="G22" s="227"/>
+      <c r="H22" s="227"/>
+      <c r="I22" s="227"/>
+      <c r="J22" s="227"/>
+      <c r="K22" s="227"/>
+      <c r="L22" s="227"/>
+      <c r="M22" s="228"/>
       <c r="N22" s="61"/>
       <c r="O22" s="61"/>
     </row>
     <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="185"/>
-[...11 lines deleted...]
-      <c r="M23" s="139"/>
+      <c r="A23" s="220"/>
+      <c r="B23" s="267"/>
+      <c r="C23" s="346" t="s">
+        <v>231</v>
+      </c>
+      <c r="D23" s="347"/>
+      <c r="E23" s="347"/>
+      <c r="F23" s="347"/>
+      <c r="G23" s="347"/>
+      <c r="H23" s="347"/>
+      <c r="I23" s="347"/>
+      <c r="J23" s="347"/>
+      <c r="K23" s="347"/>
+      <c r="L23" s="347"/>
+      <c r="M23" s="348"/>
       <c r="N23" s="61"/>
       <c r="O23" s="61"/>
     </row>
     <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="237" t="s">
+      <c r="A24" s="390" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="238"/>
-[...5 lines deleted...]
-      <c r="H24" s="242" t="s">
+      <c r="B24" s="391"/>
+      <c r="C24" s="391"/>
+      <c r="D24" s="392"/>
+      <c r="E24" s="392"/>
+      <c r="F24" s="393"/>
+      <c r="G24" s="394"/>
+      <c r="H24" s="395" t="s">
         <v>19</v>
       </c>
-      <c r="I24" s="243"/>
-[...3 lines deleted...]
-      <c r="M24" s="244"/>
+      <c r="I24" s="396"/>
+      <c r="J24" s="396"/>
+      <c r="K24" s="396"/>
+      <c r="L24" s="396"/>
+      <c r="M24" s="397"/>
       <c r="N24" s="60"/>
       <c r="O24" s="61"/>
     </row>
     <row r="25" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="230" t="s">
+      <c r="A25" s="385" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="231"/>
-[...10 lines deleted...]
-      <c r="M25" s="233"/>
+      <c r="B25" s="386"/>
+      <c r="C25" s="386"/>
+      <c r="D25" s="386"/>
+      <c r="E25" s="386"/>
+      <c r="F25" s="386"/>
+      <c r="G25" s="386"/>
+      <c r="H25" s="386"/>
+      <c r="I25" s="386"/>
+      <c r="J25" s="386"/>
+      <c r="K25" s="386"/>
+      <c r="L25" s="386"/>
+      <c r="M25" s="388"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
     </row>
     <row r="26" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="226" t="s">
+      <c r="A26" s="381" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="245"/>
-      <c r="C26" s="201" t="s">
+      <c r="B26" s="398"/>
+      <c r="C26" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="D26" s="201"/>
-      <c r="E26" s="207" t="s">
+      <c r="D26" s="148"/>
+      <c r="E26" s="266" t="s">
         <v>23</v>
       </c>
-      <c r="F26" s="187"/>
+      <c r="F26" s="161"/>
       <c r="G26" s="68"/>
       <c r="H26" s="68"/>
       <c r="I26" s="68"/>
       <c r="J26" s="68"/>
       <c r="K26" s="68"/>
       <c r="L26" s="68"/>
       <c r="M26" s="76"/>
       <c r="N26" s="61"/>
       <c r="O26" s="61"/>
     </row>
     <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="246"/>
-      <c r="B27" s="247"/>
+      <c r="A27" s="399"/>
+      <c r="B27" s="400"/>
       <c r="C27" s="71" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="71" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="71" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="71" t="s">
         <v>25</v>
       </c>
       <c r="G27" s="61"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
       <c r="J27" s="61"/>
       <c r="K27" s="61"/>
       <c r="L27" s="61"/>
       <c r="M27" s="77"/>
       <c r="N27" s="61"/>
       <c r="O27" s="61"/>
     </row>
     <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="207" t="s">
+      <c r="A28" s="266" t="s">
         <v>122</v>
       </c>
-      <c r="B28" s="234"/>
+      <c r="B28" s="162"/>
       <c r="C28" s="71"/>
       <c r="D28" s="71"/>
       <c r="E28" s="71"/>
       <c r="F28" s="71"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
       <c r="M28" s="77"/>
       <c r="N28" s="61"/>
       <c r="O28" s="61"/>
     </row>
     <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A29" s="209" t="s">
+      <c r="A29" s="267" t="s">
         <v>123</v>
       </c>
-      <c r="B29" s="235"/>
+      <c r="B29" s="164"/>
       <c r="C29" s="71"/>
       <c r="D29" s="71"/>
       <c r="E29" s="71"/>
       <c r="F29" s="71"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
       <c r="J29" s="61"/>
       <c r="K29" s="61"/>
       <c r="L29" s="61"/>
       <c r="M29" s="77"/>
       <c r="N29" s="61"/>
       <c r="O29" s="61"/>
     </row>
     <row r="30" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="72" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="78"/>
-      <c r="C30" s="201"/>
-[...2 lines deleted...]
-      <c r="F30" s="201"/>
+      <c r="C30" s="148"/>
+      <c r="D30" s="148"/>
+      <c r="E30" s="148"/>
+      <c r="F30" s="148"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="77"/>
       <c r="N30" s="61"/>
       <c r="O30" s="61"/>
     </row>
     <row r="31" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="72" t="s">
         <v>125</v>
       </c>
       <c r="B31" s="78"/>
-      <c r="C31" s="236"/>
-[...2 lines deleted...]
-      <c r="F31" s="236"/>
+      <c r="C31" s="389"/>
+      <c r="D31" s="389"/>
+      <c r="E31" s="389"/>
+      <c r="F31" s="389"/>
       <c r="G31" s="74"/>
       <c r="H31" s="74"/>
       <c r="I31" s="74"/>
       <c r="J31" s="74"/>
       <c r="K31" s="74"/>
       <c r="L31" s="74"/>
       <c r="M31" s="75"/>
       <c r="N31" s="60"/>
       <c r="O31" s="61"/>
     </row>
     <row r="32" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A32" s="230" t="s">
+      <c r="A32" s="385" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="231"/>
-[...10 lines deleted...]
-      <c r="M32" s="233"/>
+      <c r="B32" s="386"/>
+      <c r="C32" s="387"/>
+      <c r="D32" s="387"/>
+      <c r="E32" s="387"/>
+      <c r="F32" s="386"/>
+      <c r="G32" s="386"/>
+      <c r="H32" s="386"/>
+      <c r="I32" s="386"/>
+      <c r="J32" s="386"/>
+      <c r="K32" s="386"/>
+      <c r="L32" s="386"/>
+      <c r="M32" s="388"/>
       <c r="N32" s="60"/>
       <c r="O32" s="61"/>
     </row>
     <row r="33" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="314" t="s">
+      <c r="A33" s="297" t="s">
         <v>136</v>
       </c>
-      <c r="B33" s="315"/>
-[...1 lines deleted...]
-      <c r="D33" s="318" t="s">
+      <c r="B33" s="298"/>
+      <c r="C33" s="130" t="s">
+        <v>204</v>
+      </c>
+      <c r="D33" s="301" t="s">
         <v>137</v>
       </c>
-      <c r="E33" s="319"/>
-      <c r="F33" s="305" t="s">
+      <c r="E33" s="302"/>
+      <c r="F33" s="286" t="s">
         <v>138</v>
       </c>
-      <c r="G33" s="306"/>
+      <c r="G33" s="287"/>
       <c r="H33" s="97" t="s">
         <v>139</v>
       </c>
       <c r="I33" s="293"/>
       <c r="J33" s="294"/>
       <c r="K33" s="97" t="s">
         <v>140</v>
       </c>
-      <c r="L33" s="293"/>
-      <c r="M33" s="294"/>
+      <c r="L33" s="357" t="s">
+        <v>204</v>
+      </c>
+      <c r="M33" s="358"/>
       <c r="N33" s="60"/>
       <c r="O33" s="61"/>
     </row>
     <row r="34" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="316"/>
-[...2 lines deleted...]
-      <c r="D34" s="291" t="s">
+      <c r="A34" s="299"/>
+      <c r="B34" s="300"/>
+      <c r="C34" s="130"/>
+      <c r="D34" s="355" t="s">
         <v>141</v>
       </c>
-      <c r="E34" s="292"/>
-[...2 lines deleted...]
-      <c r="H34" s="308" t="s">
+      <c r="E34" s="356"/>
+      <c r="F34" s="286"/>
+      <c r="G34" s="287"/>
+      <c r="H34" s="289" t="s">
         <v>142</v>
       </c>
-      <c r="I34" s="309"/>
-[...3 lines deleted...]
-      <c r="M34" s="311"/>
+      <c r="I34" s="290"/>
+      <c r="J34" s="290"/>
+      <c r="K34" s="290"/>
+      <c r="L34" s="291"/>
+      <c r="M34" s="292"/>
       <c r="N34" s="60"/>
       <c r="O34" s="61"/>
     </row>
     <row r="35" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="316"/>
-[...2 lines deleted...]
-      <c r="D35" s="291" t="s">
+      <c r="A35" s="299"/>
+      <c r="B35" s="300"/>
+      <c r="C35" s="131"/>
+      <c r="D35" s="355" t="s">
         <v>143</v>
       </c>
-      <c r="E35" s="292"/>
-      <c r="F35" s="312" t="s">
+      <c r="E35" s="356"/>
+      <c r="F35" s="295" t="s">
         <v>144</v>
       </c>
-      <c r="G35" s="312"/>
-[...4 lines deleted...]
-      <c r="L35" s="307" t="s">
+      <c r="G35" s="295"/>
+      <c r="H35" s="295"/>
+      <c r="I35" s="295"/>
+      <c r="J35" s="295"/>
+      <c r="K35" s="296"/>
+      <c r="L35" s="288" t="s">
         <v>145</v>
       </c>
-      <c r="M35" s="307"/>
+      <c r="M35" s="288"/>
       <c r="N35" s="60"/>
       <c r="O35" s="61"/>
     </row>
     <row r="36" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A36" s="222" t="s">
+      <c r="A36" s="359" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="156"/>
-[...10 lines deleted...]
-      <c r="M36" s="298"/>
+      <c r="B36" s="191"/>
+      <c r="C36" s="360">
+        <v>11</v>
+      </c>
+      <c r="D36" s="361"/>
+      <c r="E36" s="361"/>
+      <c r="F36" s="362"/>
+      <c r="G36" s="362"/>
+      <c r="H36" s="362"/>
+      <c r="I36" s="362"/>
+      <c r="J36" s="362"/>
+      <c r="K36" s="362"/>
+      <c r="L36" s="362"/>
+      <c r="M36" s="363"/>
       <c r="N36" s="60"/>
       <c r="O36" s="61"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A37" s="251" t="s">
+      <c r="A37" s="349" t="s">
         <v>43</v>
       </c>
-      <c r="B37" s="252"/>
-[...10 lines deleted...]
-      <c r="M37" s="256"/>
+      <c r="B37" s="350"/>
+      <c r="C37" s="351">
+        <v>11</v>
+      </c>
+      <c r="D37" s="352"/>
+      <c r="E37" s="353"/>
+      <c r="F37" s="353"/>
+      <c r="G37" s="352"/>
+      <c r="H37" s="352"/>
+      <c r="I37" s="352"/>
+      <c r="J37" s="352"/>
+      <c r="K37" s="352"/>
+      <c r="L37" s="352"/>
+      <c r="M37" s="354"/>
       <c r="N37" s="60"/>
       <c r="O37" s="61"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A38" s="251" t="s">
+      <c r="A38" s="349" t="s">
         <v>146</v>
       </c>
-      <c r="B38" s="299"/>
-      <c r="C38" s="302" t="s">
+      <c r="B38" s="364"/>
+      <c r="C38" s="367" t="s">
         <v>147</v>
       </c>
-      <c r="D38" s="302"/>
-[...1 lines deleted...]
-      <c r="F38" s="303"/>
+      <c r="D38" s="367"/>
+      <c r="E38" s="284" t="s">
+        <v>205</v>
+      </c>
+      <c r="F38" s="284"/>
       <c r="G38" s="109" t="s">
         <v>148</v>
       </c>
-      <c r="H38" s="303"/>
-[...4 lines deleted...]
-      <c r="M38" s="303"/>
+      <c r="H38" s="284" t="s">
+        <v>195</v>
+      </c>
+      <c r="I38" s="284"/>
+      <c r="J38" s="284"/>
+      <c r="K38" s="284"/>
+      <c r="L38" s="284"/>
+      <c r="M38" s="284"/>
       <c r="N38" s="60"/>
       <c r="O38" s="61"/>
     </row>
     <row r="39" spans="1:15" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A39" s="300"/>
-      <c r="B39" s="301"/>
+      <c r="A39" s="365"/>
+      <c r="B39" s="366"/>
       <c r="C39" s="110" t="s">
         <v>149</v>
       </c>
-      <c r="D39" s="304"/>
-[...8 lines deleted...]
-      <c r="M39" s="304"/>
+      <c r="D39" s="285" t="s">
+        <v>206</v>
+      </c>
+      <c r="E39" s="285"/>
+      <c r="F39" s="285"/>
+      <c r="G39" s="285"/>
+      <c r="H39" s="285"/>
+      <c r="I39" s="285"/>
+      <c r="J39" s="285"/>
+      <c r="K39" s="285"/>
+      <c r="L39" s="285"/>
+      <c r="M39" s="285"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A40" s="264" t="s">
+      <c r="A40" s="331" t="s">
         <v>51</v>
       </c>
-      <c r="B40" s="265"/>
+      <c r="B40" s="332"/>
       <c r="C40" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="D40" s="266"/>
-[...2 lines deleted...]
-      <c r="G40" s="267" t="s">
+      <c r="D40" s="333" t="s">
+        <v>207</v>
+      </c>
+      <c r="E40" s="333"/>
+      <c r="F40" s="333"/>
+      <c r="G40" s="198" t="s">
         <v>53</v>
       </c>
-      <c r="H40" s="267"/>
-[...4 lines deleted...]
-      <c r="M40" s="268"/>
+      <c r="H40" s="198"/>
+      <c r="I40" s="334" t="s">
+        <v>208</v>
+      </c>
+      <c r="J40" s="334"/>
+      <c r="K40" s="334"/>
+      <c r="L40" s="334"/>
+      <c r="M40" s="334"/>
       <c r="N40" s="60"/>
       <c r="O40" s="61"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A41" s="248" t="s">
+      <c r="A41" s="339" t="s">
         <v>150</v>
       </c>
-      <c r="B41" s="249"/>
+      <c r="B41" s="340"/>
       <c r="C41" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="D41" s="167"/>
-[...8 lines deleted...]
-      <c r="M41" s="169"/>
+      <c r="D41" s="245" t="s">
+        <v>209</v>
+      </c>
+      <c r="E41" s="246"/>
+      <c r="F41" s="246"/>
+      <c r="G41" s="246"/>
+      <c r="H41" s="246"/>
+      <c r="I41" s="246"/>
+      <c r="J41" s="246"/>
+      <c r="K41" s="246"/>
+      <c r="L41" s="246"/>
+      <c r="M41" s="247"/>
       <c r="N41" s="60"/>
       <c r="O41" s="61"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="99"/>
       <c r="B42" s="99"/>
       <c r="C42" s="100"/>
       <c r="D42" s="100"/>
       <c r="E42" s="100"/>
       <c r="F42" s="100"/>
       <c r="G42" s="100"/>
       <c r="H42" s="100"/>
       <c r="I42" s="100"/>
       <c r="J42" s="100"/>
       <c r="K42" s="100"/>
       <c r="L42" s="100"/>
       <c r="M42" s="100"/>
       <c r="N42" s="60"/>
       <c r="O42" s="61"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A43" s="250" t="s">
+      <c r="A43" s="232" t="s">
         <v>151</v>
       </c>
-      <c r="B43" s="250"/>
-[...10 lines deleted...]
-      <c r="M43" s="250"/>
+      <c r="B43" s="232"/>
+      <c r="C43" s="232"/>
+      <c r="D43" s="232"/>
+      <c r="E43" s="232"/>
+      <c r="F43" s="232"/>
+      <c r="G43" s="232"/>
+      <c r="H43" s="232"/>
+      <c r="I43" s="232"/>
+      <c r="J43" s="232"/>
+      <c r="K43" s="232"/>
+      <c r="L43" s="232"/>
+      <c r="M43" s="232"/>
       <c r="N43" s="61"/>
       <c r="O43" s="61"/>
     </row>
     <row r="44" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A44" s="184" t="s">
+      <c r="A44" s="219" t="s">
         <v>152</v>
       </c>
       <c r="B44" s="103" t="s">
         <v>2</v>
       </c>
-      <c r="C44" s="129" t="str">
-[...12 lines deleted...]
-      <c r="M44" s="131"/>
+      <c r="C44" s="255" t="s">
+        <v>212</v>
+      </c>
+      <c r="D44" s="256"/>
+      <c r="E44" s="256"/>
+      <c r="F44" s="256"/>
+      <c r="G44" s="256"/>
+      <c r="H44" s="256"/>
+      <c r="I44" s="256"/>
+      <c r="J44" s="256"/>
+      <c r="K44" s="256"/>
+      <c r="L44" s="256"/>
+      <c r="M44" s="257"/>
       <c r="N44" s="61"/>
       <c r="O44" s="61"/>
     </row>
     <row r="45" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A45" s="185"/>
+      <c r="A45" s="220"/>
       <c r="B45" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="C45" s="132" t="str">
-[...12 lines deleted...]
-      <c r="M45" s="134"/>
+      <c r="C45" s="258" t="s">
+        <v>211</v>
+      </c>
+      <c r="D45" s="259"/>
+      <c r="E45" s="259"/>
+      <c r="F45" s="259"/>
+      <c r="G45" s="259"/>
+      <c r="H45" s="259"/>
+      <c r="I45" s="259"/>
+      <c r="J45" s="259"/>
+      <c r="K45" s="259"/>
+      <c r="L45" s="259"/>
+      <c r="M45" s="260"/>
       <c r="N45" s="61"/>
       <c r="O45" s="61"/>
     </row>
     <row r="46" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A46" s="185"/>
-      <c r="B46" s="258" t="s">
+      <c r="A46" s="220"/>
+      <c r="B46" s="325" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="66" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D46" s="117" t="str">
+        <v>210</v>
+      </c>
+      <c r="D46" s="124" t="str">
         <f>IF(D5="","",D5)</f>
-        <v/>
+        <v>163</v>
       </c>
       <c r="E46" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F46" s="124" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="F46" s="132">
+        <v>8001</v>
       </c>
       <c r="G46" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H46" s="67"/>
       <c r="I46" s="67"/>
       <c r="J46" s="67"/>
       <c r="K46" s="67"/>
       <c r="L46" s="67"/>
       <c r="M46" s="69"/>
       <c r="N46" s="61"/>
       <c r="O46" s="61"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A47" s="185"/>
-[...1 lines deleted...]
-      <c r="C47" s="126" t="str">
+      <c r="A47" s="220"/>
+      <c r="B47" s="326"/>
+      <c r="C47" s="122" t="str">
         <f>IF(C6="","",C6)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="D47" s="121" t="str">
+        <v>東京</v>
+      </c>
+      <c r="D47" s="116" t="str">
         <f>IF(D6="","",D6)</f>
         <v>都</v>
       </c>
-      <c r="E47" s="127" t="str">
+      <c r="E47" s="123" t="str">
         <f>IF(E6="","",E6)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="F47" s="125" t="str">
+        <v>新宿</v>
+      </c>
+      <c r="F47" s="118" t="str">
         <f>IF(F6="","",F6)</f>
         <v>区</v>
       </c>
-      <c r="G47" s="135" t="str">
+      <c r="G47" s="227" t="str">
         <f>IF(G6="","",G6)</f>
         <v/>
       </c>
-      <c r="H47" s="135" t="str">
+      <c r="H47" s="227" t="str">
         <f t="shared" ref="H47:M47" si="0">IF(H6="","",H6)</f>
         <v/>
       </c>
-      <c r="I47" s="135" t="str">
+      <c r="I47" s="227" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J47" s="135" t="str">
+      <c r="J47" s="227" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="K47" s="135" t="str">
+      <c r="K47" s="227" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="L47" s="135" t="str">
+      <c r="L47" s="227" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M47" s="136" t="str">
+      <c r="M47" s="228" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N47" s="61"/>
       <c r="O47" s="61"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A48" s="185"/>
-[...14 lines deleted...]
-      <c r="M48" s="139"/>
+      <c r="A48" s="220"/>
+      <c r="B48" s="327"/>
+      <c r="C48" s="411" t="s">
+        <v>228</v>
+      </c>
+      <c r="D48" s="412"/>
+      <c r="E48" s="412"/>
+      <c r="F48" s="412"/>
+      <c r="G48" s="412"/>
+      <c r="H48" s="412"/>
+      <c r="I48" s="412"/>
+      <c r="J48" s="412"/>
+      <c r="K48" s="412"/>
+      <c r="L48" s="412"/>
+      <c r="M48" s="413"/>
       <c r="N48" s="61"/>
       <c r="O48" s="61"/>
     </row>
     <row r="49" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A49" s="185"/>
+      <c r="A49" s="220"/>
       <c r="B49" s="105" t="s">
         <v>37</v>
       </c>
-      <c r="C49" s="167" t="str">
+      <c r="C49" s="245" t="str">
         <f>IF(C8="","",C8)</f>
-        <v/>
-[...10 lines deleted...]
-      <c r="M49" s="169"/>
+        <v>０３-○○○○-○○○○</v>
+      </c>
+      <c r="D49" s="246"/>
+      <c r="E49" s="246"/>
+      <c r="F49" s="246"/>
+      <c r="G49" s="246"/>
+      <c r="H49" s="246"/>
+      <c r="I49" s="246"/>
+      <c r="J49" s="246"/>
+      <c r="K49" s="246"/>
+      <c r="L49" s="246"/>
+      <c r="M49" s="247"/>
       <c r="N49" s="61"/>
       <c r="O49" s="61"/>
     </row>
     <row r="50" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A50" s="185"/>
-      <c r="B50" s="170" t="s">
+      <c r="A50" s="220"/>
+      <c r="B50" s="261" t="s">
         <v>153</v>
       </c>
-      <c r="C50" s="163"/>
-[...1 lines deleted...]
-      <c r="E50" s="155" t="s">
+      <c r="C50" s="187"/>
+      <c r="D50" s="130"/>
+      <c r="E50" s="190" t="s">
         <v>154</v>
       </c>
-      <c r="F50" s="156"/>
-[...1 lines deleted...]
-      <c r="H50" s="155" t="s">
+      <c r="F50" s="191"/>
+      <c r="G50" s="130"/>
+      <c r="H50" s="190" t="s">
         <v>155</v>
       </c>
-      <c r="I50" s="155"/>
-[...3 lines deleted...]
-      <c r="M50" s="173"/>
+      <c r="I50" s="190"/>
+      <c r="J50" s="190"/>
+      <c r="K50" s="191"/>
+      <c r="L50" s="192"/>
+      <c r="M50" s="193"/>
       <c r="N50" s="61"/>
       <c r="O50" s="61"/>
     </row>
     <row r="51" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A51" s="185"/>
-[...3 lines deleted...]
-      <c r="E51" s="155" t="s">
+      <c r="A51" s="220"/>
+      <c r="B51" s="262"/>
+      <c r="C51" s="189"/>
+      <c r="D51" s="130" t="s">
+        <v>204</v>
+      </c>
+      <c r="E51" s="190" t="s">
         <v>156</v>
       </c>
-      <c r="F51" s="156"/>
-[...1 lines deleted...]
-      <c r="H51" s="155" t="s">
+      <c r="F51" s="191"/>
+      <c r="G51" s="130"/>
+      <c r="H51" s="190" t="s">
         <v>157</v>
       </c>
-      <c r="I51" s="155"/>
-[...3 lines deleted...]
-      <c r="M51" s="175"/>
+      <c r="I51" s="190"/>
+      <c r="J51" s="190"/>
+      <c r="K51" s="191"/>
+      <c r="L51" s="194"/>
+      <c r="M51" s="195"/>
       <c r="N51" s="61"/>
       <c r="O51" s="61"/>
     </row>
     <row r="52" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A52" s="185"/>
-      <c r="B52" s="201" t="s">
+      <c r="A52" s="220"/>
+      <c r="B52" s="148" t="s">
         <v>158</v>
       </c>
-      <c r="C52" s="201"/>
-[...9 lines deleted...]
-      <c r="M52" s="269"/>
+      <c r="C52" s="148"/>
+      <c r="D52" s="335" t="s">
+        <v>217</v>
+      </c>
+      <c r="E52" s="335"/>
+      <c r="F52" s="335"/>
+      <c r="G52" s="335"/>
+      <c r="H52" s="335"/>
+      <c r="I52" s="335"/>
+      <c r="J52" s="335"/>
+      <c r="K52" s="335"/>
+      <c r="L52" s="335"/>
+      <c r="M52" s="335"/>
       <c r="N52" s="61"/>
       <c r="O52" s="61"/>
     </row>
     <row r="53" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A53" s="185"/>
-      <c r="B53" s="207" t="s">
+      <c r="A53" s="220"/>
+      <c r="B53" s="266" t="s">
         <v>159</v>
       </c>
-      <c r="C53" s="234"/>
-      <c r="D53" s="324" t="s">
+      <c r="C53" s="162"/>
+      <c r="D53" s="168" t="s">
         <v>160</v>
       </c>
-      <c r="E53" s="325"/>
-[...7 lines deleted...]
-      <c r="M53" s="275"/>
+      <c r="E53" s="169"/>
+      <c r="F53" s="239">
+        <v>300000</v>
+      </c>
+      <c r="G53" s="240"/>
+      <c r="H53" s="240"/>
+      <c r="I53" s="240"/>
+      <c r="J53" s="240"/>
+      <c r="K53" s="240"/>
+      <c r="L53" s="240"/>
+      <c r="M53" s="241"/>
       <c r="N53" s="61"/>
       <c r="O53" s="61"/>
     </row>
     <row r="54" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="185"/>
-[...1 lines deleted...]
-      <c r="C54" s="235"/>
+      <c r="A54" s="220"/>
+      <c r="B54" s="267"/>
+      <c r="C54" s="164"/>
       <c r="D54" s="85" t="s">
         <v>161</v>
       </c>
-      <c r="E54" s="270"/>
-      <c r="F54" s="271"/>
+      <c r="E54" s="336" t="s">
+        <v>218</v>
+      </c>
+      <c r="F54" s="337"/>
       <c r="G54" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="H54" s="272"/>
-[...2 lines deleted...]
-      <c r="K54" s="272"/>
+      <c r="H54" s="338" t="s">
+        <v>219</v>
+      </c>
+      <c r="I54" s="338"/>
+      <c r="J54" s="338"/>
+      <c r="K54" s="338"/>
       <c r="L54" s="92"/>
       <c r="M54" s="83"/>
       <c r="N54" s="61"/>
       <c r="O54" s="61"/>
     </row>
     <row r="55" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A55" s="185"/>
-      <c r="B55" s="201" t="s">
+      <c r="A55" s="220"/>
+      <c r="B55" s="148" t="s">
         <v>162</v>
       </c>
-      <c r="C55" s="201"/>
-[...2 lines deleted...]
-      <c r="F55" s="157" t="s">
+      <c r="C55" s="148"/>
+      <c r="D55" s="248">
+        <v>5</v>
+      </c>
+      <c r="E55" s="248"/>
+      <c r="F55" s="150" t="s">
         <v>163</v>
       </c>
-      <c r="G55" s="157"/>
-[...1 lines deleted...]
-      <c r="I55" s="187" t="s">
+      <c r="G55" s="150"/>
+      <c r="H55" s="133">
+        <v>5</v>
+      </c>
+      <c r="I55" s="161" t="s">
         <v>164</v>
       </c>
-      <c r="J55" s="187"/>
-[...1 lines deleted...]
-      <c r="L55" s="128"/>
+      <c r="J55" s="161"/>
+      <c r="K55" s="161"/>
+      <c r="L55" s="133">
+        <v>5</v>
+      </c>
       <c r="M55" s="69" t="s">
         <v>165</v>
       </c>
       <c r="N55" s="61"/>
       <c r="O55" s="61"/>
     </row>
     <row r="56" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A56" s="257"/>
-      <c r="B56" s="320" t="s">
+      <c r="A56" s="221"/>
+      <c r="B56" s="263" t="s">
         <v>166</v>
       </c>
-      <c r="C56" s="320"/>
-[...3 lines deleted...]
-      <c r="G56" s="141"/>
+      <c r="C56" s="263"/>
+      <c r="D56" s="263"/>
+      <c r="E56" s="263"/>
+      <c r="F56" s="414">
+        <v>8.6</v>
+      </c>
+      <c r="G56" s="415"/>
       <c r="H56" s="88" t="s">
         <v>187</v>
       </c>
       <c r="I56" s="89"/>
       <c r="J56" s="98"/>
       <c r="K56" s="98"/>
       <c r="L56" s="98"/>
       <c r="M56" s="88"/>
       <c r="N56" s="61"/>
       <c r="O56" s="61"/>
     </row>
     <row r="57" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A57" s="257"/>
-      <c r="B57" s="320" t="s">
+      <c r="A57" s="221"/>
+      <c r="B57" s="263" t="s">
         <v>167</v>
       </c>
-      <c r="C57" s="320"/>
-[...4 lines deleted...]
-      <c r="H57" s="322"/>
+      <c r="C57" s="263"/>
+      <c r="D57" s="263"/>
+      <c r="E57" s="263"/>
+      <c r="F57" s="275">
+        <v>1</v>
+      </c>
+      <c r="G57" s="275"/>
+      <c r="H57" s="276"/>
       <c r="I57" s="90"/>
       <c r="J57" s="91"/>
       <c r="K57" s="91"/>
       <c r="L57" s="91"/>
       <c r="M57" s="96"/>
       <c r="N57" s="61"/>
       <c r="O57" s="61"/>
     </row>
     <row r="58" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A58" s="257"/>
-      <c r="B58" s="170" t="s">
+      <c r="A58" s="221"/>
+      <c r="B58" s="261" t="s">
         <v>168</v>
       </c>
-      <c r="C58" s="163"/>
-[...1 lines deleted...]
-      <c r="E58" s="155" t="s">
+      <c r="C58" s="187"/>
+      <c r="D58" s="130"/>
+      <c r="E58" s="190" t="s">
         <v>169</v>
       </c>
-      <c r="F58" s="156"/>
-[...1 lines deleted...]
-      <c r="H58" s="155" t="s">
+      <c r="F58" s="191"/>
+      <c r="G58" s="130" t="s">
+        <v>216</v>
+      </c>
+      <c r="H58" s="190" t="s">
         <v>170</v>
       </c>
-      <c r="I58" s="155"/>
-[...3 lines deleted...]
-      <c r="M58" s="173"/>
+      <c r="I58" s="190"/>
+      <c r="J58" s="190"/>
+      <c r="K58" s="191"/>
+      <c r="L58" s="192"/>
+      <c r="M58" s="193"/>
       <c r="N58" s="61"/>
       <c r="O58" s="61"/>
     </row>
     <row r="59" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A59" s="186"/>
-[...3 lines deleted...]
-      <c r="E59" s="155" t="s">
+      <c r="A59" s="222"/>
+      <c r="B59" s="262"/>
+      <c r="C59" s="189"/>
+      <c r="D59" s="130"/>
+      <c r="E59" s="190" t="s">
         <v>171</v>
       </c>
-      <c r="F59" s="156"/>
-[...1 lines deleted...]
-      <c r="H59" s="155" t="s">
+      <c r="F59" s="191"/>
+      <c r="G59" s="130"/>
+      <c r="H59" s="190" t="s">
         <v>172</v>
       </c>
-      <c r="I59" s="155"/>
-[...3 lines deleted...]
-      <c r="M59" s="175"/>
+      <c r="I59" s="190"/>
+      <c r="J59" s="190"/>
+      <c r="K59" s="191"/>
+      <c r="L59" s="194"/>
+      <c r="M59" s="195"/>
       <c r="N59" s="61"/>
       <c r="O59" s="61"/>
     </row>
     <row r="60" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A60" s="184" t="s">
+      <c r="A60" s="219" t="s">
         <v>173</v>
       </c>
       <c r="B60" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C60" s="338" t="s">
-[...11 lines deleted...]
-      <c r="M60" s="340"/>
+      <c r="C60" s="255" t="s">
+        <v>213</v>
+      </c>
+      <c r="D60" s="256"/>
+      <c r="E60" s="256"/>
+      <c r="F60" s="256"/>
+      <c r="G60" s="256"/>
+      <c r="H60" s="256"/>
+      <c r="I60" s="256"/>
+      <c r="J60" s="256"/>
+      <c r="K60" s="256"/>
+      <c r="L60" s="256"/>
+      <c r="M60" s="257"/>
       <c r="N60" s="61"/>
       <c r="O60" s="61"/>
     </row>
     <row r="61" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A61" s="185"/>
+      <c r="A61" s="220"/>
       <c r="B61" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C61" s="341"/>
-[...9 lines deleted...]
-      <c r="M61" s="343"/>
+      <c r="C61" s="258" t="s">
+        <v>214</v>
+      </c>
+      <c r="D61" s="259"/>
+      <c r="E61" s="259"/>
+      <c r="F61" s="259"/>
+      <c r="G61" s="259"/>
+      <c r="H61" s="259"/>
+      <c r="I61" s="259"/>
+      <c r="J61" s="259"/>
+      <c r="K61" s="259"/>
+      <c r="L61" s="259"/>
+      <c r="M61" s="260"/>
       <c r="N61" s="61"/>
       <c r="O61" s="61"/>
     </row>
     <row r="62" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A62" s="185"/>
-      <c r="B62" s="187" t="s">
+      <c r="A62" s="220"/>
+      <c r="B62" s="161" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="66" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D62" s="117"/>
+        <v>210</v>
+      </c>
+      <c r="D62" s="124" t="str">
+        <f>IF(D21="","",D21)</f>
+        <v>163</v>
+      </c>
       <c r="E62" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F62" s="117"/>
+      <c r="F62" s="132" t="str">
+        <f>IF(F21="","",F21)</f>
+        <v>8001</v>
+      </c>
       <c r="G62" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H62" s="67"/>
       <c r="I62" s="67"/>
       <c r="J62" s="67"/>
       <c r="K62" s="67"/>
       <c r="L62" s="67"/>
       <c r="M62" s="69"/>
       <c r="N62" s="61"/>
       <c r="O62" s="61"/>
     </row>
     <row r="63" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A63" s="185"/>
-[...11 lines deleted...]
-      <c r="M63" s="136"/>
+      <c r="A63" s="220"/>
+      <c r="B63" s="218"/>
+      <c r="C63" s="122" t="str">
+        <f>IF(C22="","",C22)</f>
+        <v>東京</v>
+      </c>
+      <c r="D63" s="116" t="str">
+        <f>IF(D22="","",D22)</f>
+        <v>都</v>
+      </c>
+      <c r="E63" s="123" t="str">
+        <f>IF(E22="","",E22)</f>
+        <v>新宿</v>
+      </c>
+      <c r="F63" s="118" t="str">
+        <f>IF(F22="","",F22)</f>
+        <v>区</v>
+      </c>
+      <c r="G63" s="227" t="str">
+        <f>IF(G22="","",G22)</f>
+        <v/>
+      </c>
+      <c r="H63" s="227" t="str">
+        <f t="shared" ref="H63:M63" si="1">IF(H22="","",H22)</f>
+        <v/>
+      </c>
+      <c r="I63" s="227" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="J63" s="227" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="K63" s="227" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="L63" s="227" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="M63" s="228" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
       <c r="N63" s="61"/>
       <c r="O63" s="61"/>
     </row>
     <row r="64" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A64" s="185"/>
-[...11 lines deleted...]
-      <c r="M64" s="139"/>
+      <c r="A64" s="220"/>
+      <c r="B64" s="163"/>
+      <c r="C64" s="236" t="s">
+        <v>224</v>
+      </c>
+      <c r="D64" s="237"/>
+      <c r="E64" s="237"/>
+      <c r="F64" s="237"/>
+      <c r="G64" s="237"/>
+      <c r="H64" s="237"/>
+      <c r="I64" s="237"/>
+      <c r="J64" s="237"/>
+      <c r="K64" s="237"/>
+      <c r="L64" s="237"/>
+      <c r="M64" s="238"/>
       <c r="N64" s="61"/>
       <c r="O64" s="61"/>
     </row>
     <row r="65" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A65" s="185"/>
+      <c r="A65" s="220"/>
       <c r="B65" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="C65" s="142"/>
-[...9 lines deleted...]
-      <c r="M65" s="144"/>
+      <c r="C65" s="245" t="s">
+        <v>225</v>
+      </c>
+      <c r="D65" s="246"/>
+      <c r="E65" s="246"/>
+      <c r="F65" s="246"/>
+      <c r="G65" s="246"/>
+      <c r="H65" s="246"/>
+      <c r="I65" s="246"/>
+      <c r="J65" s="246"/>
+      <c r="K65" s="246"/>
+      <c r="L65" s="246"/>
+      <c r="M65" s="247"/>
       <c r="N65" s="61"/>
       <c r="O65" s="61"/>
     </row>
     <row r="66" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A66" s="185"/>
-      <c r="B66" s="145" t="s">
+      <c r="A66" s="220"/>
+      <c r="B66" s="173" t="s">
         <v>153</v>
       </c>
-      <c r="C66" s="146"/>
-[...1 lines deleted...]
-      <c r="E66" s="149" t="s">
+      <c r="C66" s="174"/>
+      <c r="D66" s="130" t="s">
+        <v>216</v>
+      </c>
+      <c r="E66" s="177" t="s">
         <v>154</v>
       </c>
-      <c r="F66" s="150"/>
-[...1 lines deleted...]
-      <c r="H66" s="149" t="s">
+      <c r="F66" s="178"/>
+      <c r="G66" s="130"/>
+      <c r="H66" s="177" t="s">
         <v>155</v>
       </c>
-      <c r="I66" s="149"/>
-[...3 lines deleted...]
-      <c r="M66" s="177"/>
+      <c r="I66" s="177"/>
+      <c r="J66" s="177"/>
+      <c r="K66" s="178"/>
+      <c r="L66" s="277"/>
+      <c r="M66" s="278"/>
       <c r="N66" s="61"/>
       <c r="O66" s="61"/>
     </row>
     <row r="67" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A67" s="185"/>
-[...3 lines deleted...]
-      <c r="E67" s="149" t="s">
+      <c r="A67" s="220"/>
+      <c r="B67" s="175"/>
+      <c r="C67" s="176"/>
+      <c r="D67" s="130"/>
+      <c r="E67" s="177" t="s">
         <v>156</v>
       </c>
-      <c r="F67" s="150"/>
-[...1 lines deleted...]
-      <c r="H67" s="149" t="s">
+      <c r="F67" s="178"/>
+      <c r="G67" s="130"/>
+      <c r="H67" s="177" t="s">
         <v>157</v>
       </c>
-      <c r="I67" s="149"/>
-[...3 lines deleted...]
-      <c r="M67" s="179"/>
+      <c r="I67" s="177"/>
+      <c r="J67" s="177"/>
+      <c r="K67" s="178"/>
+      <c r="L67" s="279"/>
+      <c r="M67" s="280"/>
       <c r="N67" s="61"/>
       <c r="O67" s="61"/>
     </row>
     <row r="68" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A68" s="185"/>
-      <c r="B68" s="201" t="s">
+      <c r="A68" s="220"/>
+      <c r="B68" s="148" t="s">
         <v>158</v>
       </c>
-      <c r="C68" s="201"/>
-[...9 lines deleted...]
-      <c r="M68" s="326"/>
+      <c r="C68" s="148"/>
+      <c r="D68" s="271" t="s">
+        <v>217</v>
+      </c>
+      <c r="E68" s="271"/>
+      <c r="F68" s="271"/>
+      <c r="G68" s="271"/>
+      <c r="H68" s="271"/>
+      <c r="I68" s="271"/>
+      <c r="J68" s="271"/>
+      <c r="K68" s="271"/>
+      <c r="L68" s="271"/>
+      <c r="M68" s="271"/>
       <c r="N68" s="61"/>
       <c r="O68" s="61"/>
     </row>
     <row r="69" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A69" s="185"/>
-      <c r="B69" s="207" t="s">
+      <c r="A69" s="220"/>
+      <c r="B69" s="266" t="s">
         <v>159</v>
       </c>
-      <c r="C69" s="234"/>
-      <c r="D69" s="324" t="s">
+      <c r="C69" s="162"/>
+      <c r="D69" s="168" t="s">
         <v>160</v>
       </c>
-      <c r="E69" s="325"/>
-[...7 lines deleted...]
-      <c r="M69" s="275"/>
+      <c r="E69" s="169"/>
+      <c r="F69" s="239">
+        <v>250000</v>
+      </c>
+      <c r="G69" s="240"/>
+      <c r="H69" s="240"/>
+      <c r="I69" s="240"/>
+      <c r="J69" s="240"/>
+      <c r="K69" s="240"/>
+      <c r="L69" s="240"/>
+      <c r="M69" s="241"/>
       <c r="N69" s="61"/>
       <c r="O69" s="61"/>
     </row>
     <row r="70" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="185"/>
-[...1 lines deleted...]
-      <c r="C70" s="235"/>
+      <c r="A70" s="220"/>
+      <c r="B70" s="267"/>
+      <c r="C70" s="164"/>
       <c r="D70" s="85" t="s">
         <v>161</v>
       </c>
-      <c r="E70" s="327"/>
-      <c r="F70" s="328"/>
+      <c r="E70" s="272" t="s">
+        <v>218</v>
+      </c>
+      <c r="F70" s="273"/>
       <c r="G70" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="H70" s="329"/>
-[...2 lines deleted...]
-      <c r="K70" s="329"/>
+      <c r="H70" s="274" t="s">
+        <v>220</v>
+      </c>
+      <c r="I70" s="274"/>
+      <c r="J70" s="274"/>
+      <c r="K70" s="274"/>
       <c r="L70" s="92"/>
       <c r="M70" s="83"/>
       <c r="N70" s="61"/>
       <c r="O70" s="61"/>
     </row>
     <row r="71" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A71" s="185"/>
-      <c r="B71" s="201" t="s">
+      <c r="A71" s="220"/>
+      <c r="B71" s="148" t="s">
         <v>162</v>
       </c>
-      <c r="C71" s="201"/>
-[...2 lines deleted...]
-      <c r="F71" s="157" t="s">
+      <c r="C71" s="148"/>
+      <c r="D71" s="248">
+        <v>5</v>
+      </c>
+      <c r="E71" s="248"/>
+      <c r="F71" s="150" t="s">
         <v>163</v>
       </c>
-      <c r="G71" s="157"/>
-[...1 lines deleted...]
-      <c r="I71" s="187" t="s">
+      <c r="G71" s="150"/>
+      <c r="H71" s="133">
+        <v>5</v>
+      </c>
+      <c r="I71" s="161" t="s">
         <v>164</v>
       </c>
-      <c r="J71" s="187"/>
-[...1 lines deleted...]
-      <c r="L71" s="128"/>
+      <c r="J71" s="161"/>
+      <c r="K71" s="161"/>
+      <c r="L71" s="133">
+        <v>5</v>
+      </c>
       <c r="M71" s="69" t="s">
         <v>165</v>
       </c>
       <c r="N71" s="61"/>
       <c r="O71" s="61"/>
     </row>
     <row r="72" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A72" s="257"/>
-      <c r="B72" s="320" t="s">
+      <c r="A72" s="221"/>
+      <c r="B72" s="263" t="s">
         <v>166</v>
       </c>
-      <c r="C72" s="320"/>
-[...3 lines deleted...]
-      <c r="G72" s="141"/>
+      <c r="C72" s="263"/>
+      <c r="D72" s="263"/>
+      <c r="E72" s="263"/>
+      <c r="F72" s="414">
+        <v>9.5</v>
+      </c>
+      <c r="G72" s="415"/>
       <c r="H72" s="88" t="s">
         <v>187</v>
       </c>
       <c r="I72" s="89"/>
       <c r="J72" s="98"/>
       <c r="K72" s="98"/>
       <c r="L72" s="98"/>
       <c r="M72" s="88"/>
       <c r="N72" s="61"/>
       <c r="O72" s="61"/>
     </row>
     <row r="73" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A73" s="257"/>
-      <c r="B73" s="320" t="s">
+      <c r="A73" s="221"/>
+      <c r="B73" s="263" t="s">
         <v>167</v>
       </c>
-      <c r="C73" s="320"/>
-[...4 lines deleted...]
-      <c r="H73" s="322"/>
+      <c r="C73" s="263"/>
+      <c r="D73" s="263"/>
+      <c r="E73" s="263"/>
+      <c r="F73" s="275"/>
+      <c r="G73" s="275"/>
+      <c r="H73" s="276"/>
       <c r="I73" s="90"/>
       <c r="J73" s="91"/>
       <c r="K73" s="91"/>
       <c r="L73" s="91"/>
       <c r="M73" s="96"/>
       <c r="N73" s="61"/>
       <c r="O73" s="61"/>
     </row>
     <row r="74" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A74" s="257"/>
-      <c r="B74" s="170" t="s">
+      <c r="A74" s="221"/>
+      <c r="B74" s="261" t="s">
         <v>168</v>
       </c>
-      <c r="C74" s="163"/>
-[...1 lines deleted...]
-      <c r="E74" s="155" t="s">
+      <c r="C74" s="187"/>
+      <c r="D74" s="130"/>
+      <c r="E74" s="190" t="s">
         <v>169</v>
       </c>
-      <c r="F74" s="156"/>
-[...1 lines deleted...]
-      <c r="H74" s="155" t="s">
+      <c r="F74" s="191"/>
+      <c r="G74" s="130" t="s">
+        <v>216</v>
+      </c>
+      <c r="H74" s="190" t="s">
         <v>170</v>
       </c>
-      <c r="I74" s="155"/>
-[...3 lines deleted...]
-      <c r="M74" s="173"/>
+      <c r="I74" s="190"/>
+      <c r="J74" s="190"/>
+      <c r="K74" s="191"/>
+      <c r="L74" s="192"/>
+      <c r="M74" s="193"/>
       <c r="N74" s="61"/>
       <c r="O74" s="61"/>
     </row>
     <row r="75" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A75" s="185"/>
-[...3 lines deleted...]
-      <c r="E75" s="155" t="s">
+      <c r="A75" s="220"/>
+      <c r="B75" s="262"/>
+      <c r="C75" s="189"/>
+      <c r="D75" s="130"/>
+      <c r="E75" s="190" t="s">
         <v>171</v>
       </c>
-      <c r="F75" s="156"/>
-[...1 lines deleted...]
-      <c r="H75" s="155" t="s">
+      <c r="F75" s="191"/>
+      <c r="G75" s="130"/>
+      <c r="H75" s="190" t="s">
         <v>172</v>
       </c>
-      <c r="I75" s="155"/>
-[...3 lines deleted...]
-      <c r="M75" s="175"/>
+      <c r="I75" s="190"/>
+      <c r="J75" s="190"/>
+      <c r="K75" s="191"/>
+      <c r="L75" s="194"/>
+      <c r="M75" s="195"/>
       <c r="N75" s="61"/>
       <c r="O75" s="61"/>
     </row>
     <row r="76" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A76" s="184" t="s">
+      <c r="A76" s="219" t="s">
         <v>175</v>
       </c>
       <c r="B76" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C76" s="338" t="s">
+      <c r="C76" s="223" t="s">
         <v>174</v>
       </c>
-      <c r="D76" s="339"/>
-[...8 lines deleted...]
-      <c r="M76" s="340"/>
+      <c r="D76" s="224"/>
+      <c r="E76" s="224"/>
+      <c r="F76" s="224"/>
+      <c r="G76" s="224"/>
+      <c r="H76" s="224"/>
+      <c r="I76" s="224"/>
+      <c r="J76" s="224"/>
+      <c r="K76" s="224"/>
+      <c r="L76" s="224"/>
+      <c r="M76" s="225"/>
       <c r="N76" s="61"/>
       <c r="O76" s="61"/>
     </row>
     <row r="77" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A77" s="185"/>
+      <c r="A77" s="220"/>
       <c r="B77" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C77" s="341"/>
-[...9 lines deleted...]
-      <c r="M77" s="343"/>
+      <c r="C77" s="215"/>
+      <c r="D77" s="216"/>
+      <c r="E77" s="216"/>
+      <c r="F77" s="216"/>
+      <c r="G77" s="216"/>
+      <c r="H77" s="216"/>
+      <c r="I77" s="216"/>
+      <c r="J77" s="216"/>
+      <c r="K77" s="216"/>
+      <c r="L77" s="216"/>
+      <c r="M77" s="217"/>
       <c r="N77" s="61"/>
       <c r="O77" s="61"/>
     </row>
     <row r="78" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A78" s="185"/>
-      <c r="B78" s="261" t="s">
+      <c r="A78" s="220"/>
+      <c r="B78" s="328" t="s">
         <v>0</v>
       </c>
       <c r="C78" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D78" s="117"/>
+      <c r="D78" s="115"/>
       <c r="E78" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F78" s="117"/>
+      <c r="F78" s="115"/>
       <c r="G78" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H78" s="67"/>
       <c r="I78" s="67"/>
       <c r="J78" s="67"/>
       <c r="K78" s="67"/>
       <c r="L78" s="67"/>
       <c r="M78" s="69"/>
       <c r="N78" s="61"/>
       <c r="O78" s="61"/>
     </row>
     <row r="79" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A79" s="185"/>
-[...11 lines deleted...]
-      <c r="M79" s="136"/>
+      <c r="A79" s="220"/>
+      <c r="B79" s="329"/>
+      <c r="C79" s="119"/>
+      <c r="D79" s="116"/>
+      <c r="E79" s="120"/>
+      <c r="F79" s="118"/>
+      <c r="G79" s="227"/>
+      <c r="H79" s="227"/>
+      <c r="I79" s="227"/>
+      <c r="J79" s="227"/>
+      <c r="K79" s="227"/>
+      <c r="L79" s="227"/>
+      <c r="M79" s="228"/>
       <c r="N79" s="61"/>
       <c r="O79" s="61"/>
     </row>
     <row r="80" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A80" s="185"/>
-[...11 lines deleted...]
-      <c r="M80" s="139"/>
+      <c r="A80" s="220"/>
+      <c r="B80" s="330"/>
+      <c r="C80" s="229"/>
+      <c r="D80" s="230"/>
+      <c r="E80" s="230"/>
+      <c r="F80" s="230"/>
+      <c r="G80" s="230"/>
+      <c r="H80" s="230"/>
+      <c r="I80" s="230"/>
+      <c r="J80" s="230"/>
+      <c r="K80" s="230"/>
+      <c r="L80" s="230"/>
+      <c r="M80" s="231"/>
       <c r="N80" s="61"/>
       <c r="O80" s="61"/>
     </row>
     <row r="81" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A81" s="185"/>
+      <c r="A81" s="220"/>
       <c r="B81" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="C81" s="142"/>
-[...9 lines deleted...]
-      <c r="M81" s="144"/>
+      <c r="C81" s="281"/>
+      <c r="D81" s="282"/>
+      <c r="E81" s="282"/>
+      <c r="F81" s="282"/>
+      <c r="G81" s="282"/>
+      <c r="H81" s="282"/>
+      <c r="I81" s="282"/>
+      <c r="J81" s="282"/>
+      <c r="K81" s="282"/>
+      <c r="L81" s="282"/>
+      <c r="M81" s="283"/>
       <c r="N81" s="61"/>
       <c r="O81" s="61"/>
     </row>
     <row r="82" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A82" s="185"/>
-      <c r="B82" s="145" t="s">
+      <c r="A82" s="220"/>
+      <c r="B82" s="173" t="s">
         <v>153</v>
       </c>
-      <c r="C82" s="180"/>
-[...1 lines deleted...]
-      <c r="E82" s="149" t="s">
+      <c r="C82" s="407"/>
+      <c r="D82" s="117"/>
+      <c r="E82" s="177" t="s">
         <v>154</v>
       </c>
-      <c r="F82" s="150"/>
-[...1 lines deleted...]
-      <c r="H82" s="149" t="s">
+      <c r="F82" s="178"/>
+      <c r="G82" s="117"/>
+      <c r="H82" s="177" t="s">
         <v>155</v>
       </c>
-      <c r="I82" s="149"/>
-[...3 lines deleted...]
-      <c r="M82" s="177"/>
+      <c r="I82" s="177"/>
+      <c r="J82" s="177"/>
+      <c r="K82" s="178"/>
+      <c r="L82" s="277"/>
+      <c r="M82" s="278"/>
       <c r="N82" s="61"/>
       <c r="O82" s="61"/>
     </row>
     <row r="83" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A83" s="185"/>
-[...3 lines deleted...]
-      <c r="E83" s="149" t="s">
+      <c r="A83" s="220"/>
+      <c r="B83" s="408"/>
+      <c r="C83" s="409"/>
+      <c r="D83" s="117"/>
+      <c r="E83" s="177" t="s">
         <v>156</v>
       </c>
-      <c r="F83" s="150"/>
-[...1 lines deleted...]
-      <c r="H83" s="149" t="s">
+      <c r="F83" s="178"/>
+      <c r="G83" s="117"/>
+      <c r="H83" s="177" t="s">
         <v>157</v>
       </c>
-      <c r="I83" s="149"/>
-[...3 lines deleted...]
-      <c r="M83" s="179"/>
+      <c r="I83" s="177"/>
+      <c r="J83" s="177"/>
+      <c r="K83" s="178"/>
+      <c r="L83" s="279"/>
+      <c r="M83" s="280"/>
       <c r="N83" s="61"/>
       <c r="O83" s="61"/>
     </row>
     <row r="84" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A84" s="185"/>
-      <c r="B84" s="210" t="s">
+      <c r="A84" s="220"/>
+      <c r="B84" s="226" t="s">
         <v>158</v>
       </c>
-      <c r="C84" s="212"/>
-[...9 lines deleted...]
-      <c r="M84" s="169"/>
+      <c r="C84" s="147"/>
+      <c r="D84" s="158"/>
+      <c r="E84" s="159"/>
+      <c r="F84" s="159"/>
+      <c r="G84" s="159"/>
+      <c r="H84" s="159"/>
+      <c r="I84" s="159"/>
+      <c r="J84" s="159"/>
+      <c r="K84" s="159"/>
+      <c r="L84" s="159"/>
+      <c r="M84" s="160"/>
       <c r="N84" s="61"/>
       <c r="O84" s="61"/>
     </row>
     <row r="85" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A85" s="185"/>
-      <c r="B85" s="207" t="s">
+      <c r="A85" s="220"/>
+      <c r="B85" s="266" t="s">
         <v>159</v>
       </c>
-      <c r="C85" s="234"/>
-      <c r="D85" s="324" t="s">
+      <c r="C85" s="162"/>
+      <c r="D85" s="168" t="s">
         <v>160</v>
       </c>
-      <c r="E85" s="325"/>
-[...7 lines deleted...]
-      <c r="M85" s="275"/>
+      <c r="E85" s="169"/>
+      <c r="F85" s="170"/>
+      <c r="G85" s="171"/>
+      <c r="H85" s="171"/>
+      <c r="I85" s="171"/>
+      <c r="J85" s="171"/>
+      <c r="K85" s="171"/>
+      <c r="L85" s="171"/>
+      <c r="M85" s="172"/>
       <c r="N85" s="61"/>
       <c r="O85" s="61"/>
     </row>
     <row r="86" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A86" s="185"/>
-[...1 lines deleted...]
-      <c r="C86" s="235"/>
+      <c r="A86" s="220"/>
+      <c r="B86" s="267"/>
+      <c r="C86" s="164"/>
       <c r="D86" s="85" t="s">
         <v>161</v>
       </c>
-      <c r="E86" s="330"/>
-      <c r="F86" s="331"/>
+      <c r="E86" s="268"/>
+      <c r="F86" s="269"/>
       <c r="G86" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="H86" s="196"/>
-[...2 lines deleted...]
-      <c r="K86" s="196"/>
+      <c r="H86" s="270"/>
+      <c r="I86" s="270"/>
+      <c r="J86" s="270"/>
+      <c r="K86" s="270"/>
       <c r="L86" s="92"/>
       <c r="M86" s="83"/>
       <c r="N86" s="61"/>
       <c r="O86" s="61"/>
     </row>
     <row r="87" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A87" s="185"/>
-      <c r="B87" s="201" t="s">
+      <c r="A87" s="220"/>
+      <c r="B87" s="148" t="s">
         <v>162</v>
       </c>
-      <c r="C87" s="201"/>
-[...2 lines deleted...]
-      <c r="F87" s="157" t="s">
+      <c r="C87" s="148"/>
+      <c r="D87" s="149"/>
+      <c r="E87" s="149"/>
+      <c r="F87" s="150" t="s">
         <v>163</v>
       </c>
-      <c r="G87" s="157"/>
-[...1 lines deleted...]
-      <c r="I87" s="187" t="s">
+      <c r="G87" s="150"/>
+      <c r="H87" s="121"/>
+      <c r="I87" s="161" t="s">
         <v>164</v>
       </c>
-      <c r="J87" s="187"/>
-[...1 lines deleted...]
-      <c r="L87" s="128"/>
+      <c r="J87" s="161"/>
+      <c r="K87" s="161"/>
+      <c r="L87" s="121"/>
       <c r="M87" s="69" t="s">
         <v>165</v>
       </c>
       <c r="N87" s="61"/>
       <c r="O87" s="61"/>
     </row>
     <row r="88" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A88" s="257"/>
-      <c r="B88" s="320" t="s">
+      <c r="A88" s="221"/>
+      <c r="B88" s="263" t="s">
         <v>166</v>
       </c>
-      <c r="C88" s="320"/>
-[...3 lines deleted...]
-      <c r="G88" s="141"/>
+      <c r="C88" s="263"/>
+      <c r="D88" s="263"/>
+      <c r="E88" s="263"/>
+      <c r="F88" s="416"/>
+      <c r="G88" s="417"/>
       <c r="H88" s="88" t="s">
         <v>187</v>
       </c>
       <c r="I88" s="89"/>
       <c r="J88" s="98"/>
       <c r="K88" s="98"/>
       <c r="L88" s="98"/>
       <c r="M88" s="88"/>
       <c r="N88" s="61"/>
       <c r="O88" s="61"/>
     </row>
     <row r="89" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A89" s="257"/>
-      <c r="B89" s="320" t="s">
+      <c r="A89" s="221"/>
+      <c r="B89" s="263" t="s">
         <v>167</v>
       </c>
-      <c r="C89" s="320"/>
-[...4 lines deleted...]
-      <c r="H89" s="322"/>
+      <c r="C89" s="263"/>
+      <c r="D89" s="263"/>
+      <c r="E89" s="263"/>
+      <c r="F89" s="264"/>
+      <c r="G89" s="264"/>
+      <c r="H89" s="265"/>
       <c r="I89" s="90"/>
       <c r="J89" s="91"/>
       <c r="K89" s="91"/>
       <c r="L89" s="91"/>
       <c r="M89" s="96"/>
       <c r="N89" s="61"/>
       <c r="O89" s="61"/>
     </row>
     <row r="90" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A90" s="257"/>
-      <c r="B90" s="170" t="s">
+      <c r="A90" s="221"/>
+      <c r="B90" s="261" t="s">
         <v>168</v>
       </c>
-      <c r="C90" s="163"/>
-[...1 lines deleted...]
-      <c r="E90" s="155" t="s">
+      <c r="C90" s="187"/>
+      <c r="D90" s="117"/>
+      <c r="E90" s="190" t="s">
         <v>169</v>
       </c>
-      <c r="F90" s="156"/>
-[...1 lines deleted...]
-      <c r="H90" s="155" t="s">
+      <c r="F90" s="191"/>
+      <c r="G90" s="117"/>
+      <c r="H90" s="190" t="s">
         <v>170</v>
       </c>
-      <c r="I90" s="155"/>
-[...3 lines deleted...]
-      <c r="M90" s="173"/>
+      <c r="I90" s="190"/>
+      <c r="J90" s="190"/>
+      <c r="K90" s="191"/>
+      <c r="L90" s="192"/>
+      <c r="M90" s="193"/>
       <c r="N90" s="61"/>
       <c r="O90" s="61"/>
     </row>
     <row r="91" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A91" s="186"/>
-[...3 lines deleted...]
-      <c r="E91" s="155" t="s">
+      <c r="A91" s="222"/>
+      <c r="B91" s="262"/>
+      <c r="C91" s="189"/>
+      <c r="D91" s="117"/>
+      <c r="E91" s="190" t="s">
         <v>171</v>
       </c>
-      <c r="F91" s="156"/>
-[...1 lines deleted...]
-      <c r="H91" s="155" t="s">
+      <c r="F91" s="191"/>
+      <c r="G91" s="117"/>
+      <c r="H91" s="190" t="s">
         <v>172</v>
       </c>
-      <c r="I91" s="155"/>
-[...3 lines deleted...]
-      <c r="M91" s="175"/>
+      <c r="I91" s="190"/>
+      <c r="J91" s="190"/>
+      <c r="K91" s="191"/>
+      <c r="L91" s="194"/>
+      <c r="M91" s="195"/>
       <c r="N91" s="61"/>
       <c r="O91" s="61"/>
     </row>
     <row r="92" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A92" s="86"/>
       <c r="B92" s="101"/>
       <c r="C92" s="101"/>
       <c r="D92" s="94"/>
       <c r="E92" s="60"/>
       <c r="F92" s="60"/>
       <c r="G92" s="94"/>
       <c r="H92" s="60"/>
       <c r="I92" s="60"/>
       <c r="J92" s="60"/>
       <c r="K92" s="60"/>
       <c r="L92" s="102"/>
       <c r="M92" s="102"/>
       <c r="N92" s="61"/>
       <c r="O92" s="61"/>
     </row>
     <row r="93" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A93" s="250" t="s">
+      <c r="A93" s="232" t="s">
         <v>176</v>
       </c>
-      <c r="B93" s="250"/>
-[...10 lines deleted...]
-      <c r="M93" s="250"/>
+      <c r="B93" s="232"/>
+      <c r="C93" s="232"/>
+      <c r="D93" s="232"/>
+      <c r="E93" s="232"/>
+      <c r="F93" s="232"/>
+      <c r="G93" s="232"/>
+      <c r="H93" s="232"/>
+      <c r="I93" s="232"/>
+      <c r="J93" s="232"/>
+      <c r="K93" s="232"/>
+      <c r="L93" s="232"/>
+      <c r="M93" s="232"/>
       <c r="N93" s="61"/>
       <c r="O93" s="61"/>
     </row>
     <row r="94" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A94" s="347" t="s">
+      <c r="A94" s="211" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="C94" s="338" t="s">
-[...11 lines deleted...]
-      <c r="M94" s="340"/>
+      <c r="C94" s="223" t="s">
+        <v>222</v>
+      </c>
+      <c r="D94" s="224"/>
+      <c r="E94" s="224"/>
+      <c r="F94" s="224"/>
+      <c r="G94" s="224"/>
+      <c r="H94" s="224"/>
+      <c r="I94" s="224"/>
+      <c r="J94" s="224"/>
+      <c r="K94" s="224"/>
+      <c r="L94" s="224"/>
+      <c r="M94" s="225"/>
       <c r="N94" s="61"/>
       <c r="O94" s="61"/>
     </row>
     <row r="95" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A95" s="347"/>
+      <c r="A95" s="211"/>
       <c r="B95" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="C95" s="341"/>
-[...9 lines deleted...]
-      <c r="M95" s="343"/>
+      <c r="C95" s="233" t="s">
+        <v>221</v>
+      </c>
+      <c r="D95" s="234"/>
+      <c r="E95" s="234"/>
+      <c r="F95" s="234"/>
+      <c r="G95" s="234"/>
+      <c r="H95" s="234"/>
+      <c r="I95" s="234"/>
+      <c r="J95" s="234"/>
+      <c r="K95" s="234"/>
+      <c r="L95" s="234"/>
+      <c r="M95" s="235"/>
       <c r="N95" s="61"/>
       <c r="O95" s="61"/>
     </row>
     <row r="96" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A96" s="347"/>
-      <c r="B96" s="187" t="s">
+      <c r="A96" s="211"/>
+      <c r="B96" s="161" t="s">
         <v>0</v>
       </c>
       <c r="C96" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D96" s="117"/>
+      <c r="D96" s="124" t="s">
+        <v>188</v>
+      </c>
       <c r="E96" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F96" s="117"/>
+      <c r="F96" s="124" t="s">
+        <v>215</v>
+      </c>
       <c r="G96" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H96" s="67"/>
       <c r="I96" s="67"/>
       <c r="J96" s="67"/>
       <c r="K96" s="67"/>
       <c r="L96" s="67"/>
       <c r="M96" s="69"/>
       <c r="N96" s="61"/>
       <c r="O96" s="61"/>
     </row>
     <row r="97" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A97" s="347"/>
-[...11 lines deleted...]
-      <c r="M97" s="136"/>
+      <c r="A97" s="211"/>
+      <c r="B97" s="218"/>
+      <c r="C97" s="122" t="s">
+        <v>190</v>
+      </c>
+      <c r="D97" s="116" t="s">
+        <v>185</v>
+      </c>
+      <c r="E97" s="123" t="s">
+        <v>191</v>
+      </c>
+      <c r="F97" s="118" t="s">
+        <v>186</v>
+      </c>
+      <c r="G97" s="227"/>
+      <c r="H97" s="227"/>
+      <c r="I97" s="227"/>
+      <c r="J97" s="227"/>
+      <c r="K97" s="227"/>
+      <c r="L97" s="227"/>
+      <c r="M97" s="228"/>
       <c r="N97" s="61"/>
       <c r="O97" s="61"/>
     </row>
     <row r="98" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A98" s="347"/>
-[...11 lines deleted...]
-      <c r="M98" s="139"/>
+      <c r="A98" s="211"/>
+      <c r="B98" s="163"/>
+      <c r="C98" s="236" t="s">
+        <v>223</v>
+      </c>
+      <c r="D98" s="237"/>
+      <c r="E98" s="237"/>
+      <c r="F98" s="237"/>
+      <c r="G98" s="237"/>
+      <c r="H98" s="237"/>
+      <c r="I98" s="237"/>
+      <c r="J98" s="237"/>
+      <c r="K98" s="237"/>
+      <c r="L98" s="237"/>
+      <c r="M98" s="238"/>
       <c r="N98" s="61"/>
       <c r="O98" s="61"/>
     </row>
     <row r="99" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A99" s="347"/>
+      <c r="A99" s="211"/>
       <c r="B99" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="C99" s="142"/>
-[...9 lines deleted...]
-      <c r="M99" s="144"/>
+      <c r="C99" s="245" t="s">
+        <v>225</v>
+      </c>
+      <c r="D99" s="246"/>
+      <c r="E99" s="246"/>
+      <c r="F99" s="246"/>
+      <c r="G99" s="246"/>
+      <c r="H99" s="246"/>
+      <c r="I99" s="246"/>
+      <c r="J99" s="246"/>
+      <c r="K99" s="246"/>
+      <c r="L99" s="246"/>
+      <c r="M99" s="247"/>
       <c r="N99" s="61"/>
       <c r="O99" s="61"/>
     </row>
     <row r="100" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A100" s="347"/>
-      <c r="B100" s="145" t="s">
+      <c r="A100" s="211"/>
+      <c r="B100" s="173" t="s">
         <v>153</v>
       </c>
-      <c r="C100" s="146"/>
-[...1 lines deleted...]
-      <c r="E100" s="149" t="s">
+      <c r="C100" s="174"/>
+      <c r="D100" s="117"/>
+      <c r="E100" s="177" t="s">
         <v>154</v>
       </c>
-      <c r="F100" s="150"/>
-[...1 lines deleted...]
-      <c r="H100" s="149" t="s">
+      <c r="F100" s="178"/>
+      <c r="G100" s="130" t="s">
+        <v>204</v>
+      </c>
+      <c r="H100" s="177" t="s">
         <v>155</v>
       </c>
-      <c r="I100" s="149"/>
-[...3 lines deleted...]
-      <c r="M100" s="152"/>
+      <c r="I100" s="177"/>
+      <c r="J100" s="177"/>
+      <c r="K100" s="178"/>
+      <c r="L100" s="179"/>
+      <c r="M100" s="180"/>
       <c r="N100" s="61"/>
       <c r="O100" s="61"/>
     </row>
     <row r="101" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A101" s="347"/>
-[...3 lines deleted...]
-      <c r="E101" s="149" t="s">
+      <c r="A101" s="211"/>
+      <c r="B101" s="175"/>
+      <c r="C101" s="176"/>
+      <c r="D101" s="117"/>
+      <c r="E101" s="177" t="s">
         <v>156</v>
       </c>
-      <c r="F101" s="150"/>
-[...1 lines deleted...]
-      <c r="H101" s="149" t="s">
+      <c r="F101" s="178"/>
+      <c r="G101" s="117"/>
+      <c r="H101" s="177" t="s">
         <v>157</v>
       </c>
-      <c r="I101" s="149"/>
-[...3 lines deleted...]
-      <c r="M101" s="154"/>
+      <c r="I101" s="177"/>
+      <c r="J101" s="177"/>
+      <c r="K101" s="178"/>
+      <c r="L101" s="181"/>
+      <c r="M101" s="182"/>
       <c r="N101" s="61"/>
       <c r="O101" s="61"/>
     </row>
     <row r="102" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A102" s="347"/>
-      <c r="B102" s="212" t="s">
+      <c r="A102" s="211"/>
+      <c r="B102" s="147" t="s">
         <v>158</v>
       </c>
-      <c r="C102" s="201"/>
-[...9 lines deleted...]
-      <c r="M102" s="169"/>
+      <c r="C102" s="148"/>
+      <c r="D102" s="245" t="s">
+        <v>217</v>
+      </c>
+      <c r="E102" s="246"/>
+      <c r="F102" s="246"/>
+      <c r="G102" s="246"/>
+      <c r="H102" s="246"/>
+      <c r="I102" s="246"/>
+      <c r="J102" s="246"/>
+      <c r="K102" s="246"/>
+      <c r="L102" s="246"/>
+      <c r="M102" s="247"/>
       <c r="N102" s="61"/>
       <c r="O102" s="61"/>
     </row>
     <row r="103" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A103" s="347"/>
-      <c r="B103" s="187" t="s">
+      <c r="A103" s="211"/>
+      <c r="B103" s="161" t="s">
         <v>159</v>
       </c>
-      <c r="C103" s="234"/>
-      <c r="D103" s="324" t="s">
+      <c r="C103" s="162"/>
+      <c r="D103" s="168" t="s">
         <v>160</v>
       </c>
-      <c r="E103" s="325"/>
-[...7 lines deleted...]
-      <c r="M103" s="275"/>
+      <c r="E103" s="169"/>
+      <c r="F103" s="239">
+        <v>54000</v>
+      </c>
+      <c r="G103" s="240"/>
+      <c r="H103" s="240"/>
+      <c r="I103" s="240"/>
+      <c r="J103" s="240"/>
+      <c r="K103" s="240"/>
+      <c r="L103" s="240"/>
+      <c r="M103" s="241"/>
       <c r="N103" s="61"/>
       <c r="O103" s="61"/>
     </row>
     <row r="104" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A104" s="347"/>
-[...1 lines deleted...]
-      <c r="C104" s="235"/>
+      <c r="A104" s="211"/>
+      <c r="B104" s="163"/>
+      <c r="C104" s="164"/>
       <c r="D104" s="85" t="s">
         <v>161</v>
       </c>
-      <c r="E104" s="330"/>
-      <c r="F104" s="331"/>
+      <c r="E104" s="242" t="s">
+        <v>218</v>
+      </c>
+      <c r="F104" s="243"/>
       <c r="G104" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="H104" s="196"/>
-[...2 lines deleted...]
-      <c r="K104" s="196"/>
+      <c r="H104" s="244" t="s">
+        <v>219</v>
+      </c>
+      <c r="I104" s="244"/>
+      <c r="J104" s="244"/>
+      <c r="K104" s="244"/>
       <c r="L104" s="92"/>
       <c r="M104" s="83"/>
       <c r="N104" s="61"/>
       <c r="O104" s="61"/>
     </row>
     <row r="105" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A105" s="347"/>
-      <c r="B105" s="212" t="s">
+      <c r="A105" s="211"/>
+      <c r="B105" s="147" t="s">
         <v>162</v>
       </c>
-      <c r="C105" s="201"/>
-[...2 lines deleted...]
-      <c r="F105" s="157" t="s">
+      <c r="C105" s="148"/>
+      <c r="D105" s="248">
+        <v>1</v>
+      </c>
+      <c r="E105" s="248"/>
+      <c r="F105" s="150" t="s">
         <v>178</v>
       </c>
-      <c r="G105" s="157"/>
-[...5 lines deleted...]
-      <c r="M105" s="159"/>
+      <c r="G105" s="150"/>
+      <c r="H105" s="150"/>
+      <c r="I105" s="418">
+        <v>8.5</v>
+      </c>
+      <c r="J105" s="418"/>
+      <c r="K105" s="418"/>
+      <c r="L105" s="418"/>
+      <c r="M105" s="419"/>
       <c r="N105" s="61"/>
       <c r="O105" s="61"/>
     </row>
     <row r="106" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A106" s="347"/>
-      <c r="B106" s="160" t="s">
+      <c r="A106" s="211"/>
+      <c r="B106" s="153" t="s">
         <v>179</v>
       </c>
-      <c r="C106" s="161"/>
-[...9 lines deleted...]
-      <c r="M106" s="334"/>
+      <c r="C106" s="154"/>
+      <c r="D106" s="249" t="s">
+        <v>211</v>
+      </c>
+      <c r="E106" s="250"/>
+      <c r="F106" s="250"/>
+      <c r="G106" s="250"/>
+      <c r="H106" s="250"/>
+      <c r="I106" s="250"/>
+      <c r="J106" s="250"/>
+      <c r="K106" s="250"/>
+      <c r="L106" s="250"/>
+      <c r="M106" s="251"/>
       <c r="N106" s="61"/>
       <c r="O106" s="61"/>
     </row>
     <row r="107" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A107" s="347"/>
-      <c r="B107" s="160" t="s">
+      <c r="A107" s="211"/>
+      <c r="B107" s="153" t="s">
         <v>180</v>
       </c>
-      <c r="C107" s="161"/>
-[...9 lines deleted...]
-      <c r="M107" s="337"/>
+      <c r="C107" s="154"/>
+      <c r="D107" s="252" t="s">
+        <v>227</v>
+      </c>
+      <c r="E107" s="253"/>
+      <c r="F107" s="253"/>
+      <c r="G107" s="253"/>
+      <c r="H107" s="253"/>
+      <c r="I107" s="253"/>
+      <c r="J107" s="253"/>
+      <c r="K107" s="253"/>
+      <c r="L107" s="253"/>
+      <c r="M107" s="254"/>
       <c r="N107" s="61"/>
       <c r="O107" s="61"/>
     </row>
     <row r="108" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A108" s="347"/>
-      <c r="B108" s="162" t="s">
+      <c r="A108" s="211"/>
+      <c r="B108" s="186" t="s">
         <v>168</v>
       </c>
-      <c r="C108" s="163"/>
-[...1 lines deleted...]
-      <c r="E108" s="155" t="s">
+      <c r="C108" s="187"/>
+      <c r="D108" s="117"/>
+      <c r="E108" s="190" t="s">
         <v>169</v>
       </c>
-      <c r="F108" s="156"/>
-[...1 lines deleted...]
-      <c r="H108" s="155" t="s">
+      <c r="F108" s="191"/>
+      <c r="G108" s="130" t="s">
+        <v>204</v>
+      </c>
+      <c r="H108" s="190" t="s">
         <v>170</v>
       </c>
-      <c r="I108" s="155"/>
-[...3 lines deleted...]
-      <c r="M108" s="173"/>
+      <c r="I108" s="190"/>
+      <c r="J108" s="190"/>
+      <c r="K108" s="191"/>
+      <c r="L108" s="192"/>
+      <c r="M108" s="193"/>
       <c r="N108" s="61"/>
       <c r="O108" s="61"/>
     </row>
     <row r="109" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A109" s="347"/>
-[...3 lines deleted...]
-      <c r="E109" s="155" t="s">
+      <c r="A109" s="211"/>
+      <c r="B109" s="188"/>
+      <c r="C109" s="189"/>
+      <c r="D109" s="117"/>
+      <c r="E109" s="190" t="s">
         <v>171</v>
       </c>
-      <c r="F109" s="156"/>
-[...1 lines deleted...]
-      <c r="H109" s="155" t="s">
+      <c r="F109" s="191"/>
+      <c r="G109" s="117"/>
+      <c r="H109" s="190" t="s">
         <v>172</v>
       </c>
-      <c r="I109" s="155"/>
-[...3 lines deleted...]
-      <c r="M109" s="175"/>
+      <c r="I109" s="190"/>
+      <c r="J109" s="190"/>
+      <c r="K109" s="191"/>
+      <c r="L109" s="194"/>
+      <c r="M109" s="195"/>
       <c r="N109" s="61"/>
       <c r="O109" s="61"/>
     </row>
     <row r="110" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A110" s="347" t="s">
+      <c r="A110" s="211" t="s">
         <v>181</v>
       </c>
       <c r="B110" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="C110" s="338" t="s">
+      <c r="C110" s="212" t="s">
         <v>174</v>
       </c>
-      <c r="D110" s="339"/>
-[...8 lines deleted...]
-      <c r="M110" s="340"/>
+      <c r="D110" s="213"/>
+      <c r="E110" s="213"/>
+      <c r="F110" s="213"/>
+      <c r="G110" s="213"/>
+      <c r="H110" s="213"/>
+      <c r="I110" s="213"/>
+      <c r="J110" s="213"/>
+      <c r="K110" s="213"/>
+      <c r="L110" s="213"/>
+      <c r="M110" s="214"/>
       <c r="N110" s="61"/>
       <c r="O110" s="61"/>
     </row>
     <row r="111" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A111" s="347"/>
+      <c r="A111" s="211"/>
       <c r="B111" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="C111" s="341"/>
-[...9 lines deleted...]
-      <c r="M111" s="343"/>
+      <c r="C111" s="215"/>
+      <c r="D111" s="216"/>
+      <c r="E111" s="216"/>
+      <c r="F111" s="216"/>
+      <c r="G111" s="216"/>
+      <c r="H111" s="216"/>
+      <c r="I111" s="216"/>
+      <c r="J111" s="216"/>
+      <c r="K111" s="216"/>
+      <c r="L111" s="216"/>
+      <c r="M111" s="217"/>
       <c r="N111" s="61"/>
       <c r="O111" s="61"/>
     </row>
     <row r="112" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A112" s="347"/>
-      <c r="B112" s="187" t="s">
+      <c r="A112" s="211"/>
+      <c r="B112" s="161" t="s">
         <v>0</v>
       </c>
       <c r="C112" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D112" s="117"/>
+      <c r="D112" s="115"/>
       <c r="E112" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F112" s="117"/>
+      <c r="F112" s="115"/>
       <c r="G112" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H112" s="67"/>
       <c r="I112" s="67"/>
       <c r="J112" s="67"/>
       <c r="K112" s="67"/>
       <c r="L112" s="67"/>
       <c r="M112" s="69"/>
       <c r="N112" s="61"/>
       <c r="O112" s="61"/>
     </row>
     <row r="113" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A113" s="347"/>
-[...11 lines deleted...]
-      <c r="M113" s="136"/>
+      <c r="A113" s="211"/>
+      <c r="B113" s="218"/>
+      <c r="C113" s="119"/>
+      <c r="D113" s="116"/>
+      <c r="E113" s="120"/>
+      <c r="F113" s="118"/>
+      <c r="G113" s="227"/>
+      <c r="H113" s="227"/>
+      <c r="I113" s="227"/>
+      <c r="J113" s="227"/>
+      <c r="K113" s="227"/>
+      <c r="L113" s="227"/>
+      <c r="M113" s="228"/>
       <c r="N113" s="61"/>
       <c r="O113" s="61"/>
     </row>
     <row r="114" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A114" s="347"/>
-[...11 lines deleted...]
-      <c r="M114" s="139"/>
+      <c r="A114" s="211"/>
+      <c r="B114" s="163"/>
+      <c r="C114" s="229"/>
+      <c r="D114" s="230"/>
+      <c r="E114" s="230"/>
+      <c r="F114" s="230"/>
+      <c r="G114" s="230"/>
+      <c r="H114" s="230"/>
+      <c r="I114" s="230"/>
+      <c r="J114" s="230"/>
+      <c r="K114" s="230"/>
+      <c r="L114" s="230"/>
+      <c r="M114" s="231"/>
       <c r="N114" s="61"/>
       <c r="O114" s="61"/>
     </row>
     <row r="115" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A115" s="347"/>
+      <c r="A115" s="211"/>
       <c r="B115" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="C115" s="142"/>
-[...9 lines deleted...]
-      <c r="M115" s="144"/>
+      <c r="C115" s="281"/>
+      <c r="D115" s="282"/>
+      <c r="E115" s="282"/>
+      <c r="F115" s="282"/>
+      <c r="G115" s="282"/>
+      <c r="H115" s="282"/>
+      <c r="I115" s="282"/>
+      <c r="J115" s="282"/>
+      <c r="K115" s="282"/>
+      <c r="L115" s="282"/>
+      <c r="M115" s="283"/>
       <c r="N115" s="61"/>
       <c r="O115" s="61"/>
     </row>
     <row r="116" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A116" s="347"/>
-      <c r="B116" s="145" t="s">
+      <c r="A116" s="211"/>
+      <c r="B116" s="173" t="s">
         <v>153</v>
       </c>
-      <c r="C116" s="146"/>
-[...1 lines deleted...]
-      <c r="E116" s="149" t="s">
+      <c r="C116" s="174"/>
+      <c r="D116" s="117"/>
+      <c r="E116" s="177" t="s">
         <v>154</v>
       </c>
-      <c r="F116" s="150"/>
-[...1 lines deleted...]
-      <c r="H116" s="149" t="s">
+      <c r="F116" s="178"/>
+      <c r="G116" s="117"/>
+      <c r="H116" s="177" t="s">
         <v>155</v>
       </c>
-      <c r="I116" s="149"/>
-[...3 lines deleted...]
-      <c r="M116" s="152"/>
+      <c r="I116" s="177"/>
+      <c r="J116" s="177"/>
+      <c r="K116" s="178"/>
+      <c r="L116" s="179"/>
+      <c r="M116" s="180"/>
       <c r="N116" s="61"/>
       <c r="O116" s="61"/>
     </row>
     <row r="117" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A117" s="347"/>
-[...3 lines deleted...]
-      <c r="E117" s="149" t="s">
+      <c r="A117" s="211"/>
+      <c r="B117" s="175"/>
+      <c r="C117" s="176"/>
+      <c r="D117" s="117"/>
+      <c r="E117" s="177" t="s">
         <v>156</v>
       </c>
-      <c r="F117" s="150"/>
-[...1 lines deleted...]
-      <c r="H117" s="149" t="s">
+      <c r="F117" s="178"/>
+      <c r="G117" s="117"/>
+      <c r="H117" s="177" t="s">
         <v>157</v>
       </c>
-      <c r="I117" s="149"/>
-[...3 lines deleted...]
-      <c r="M117" s="154"/>
+      <c r="I117" s="177"/>
+      <c r="J117" s="177"/>
+      <c r="K117" s="178"/>
+      <c r="L117" s="181"/>
+      <c r="M117" s="182"/>
       <c r="N117" s="61"/>
       <c r="O117" s="61"/>
     </row>
     <row r="118" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A118" s="347"/>
-      <c r="B118" s="212" t="s">
+      <c r="A118" s="211"/>
+      <c r="B118" s="147" t="s">
         <v>158</v>
       </c>
-      <c r="C118" s="201"/>
-[...9 lines deleted...]
-      <c r="M118" s="169"/>
+      <c r="C118" s="148"/>
+      <c r="D118" s="158"/>
+      <c r="E118" s="159"/>
+      <c r="F118" s="159"/>
+      <c r="G118" s="159"/>
+      <c r="H118" s="159"/>
+      <c r="I118" s="159"/>
+      <c r="J118" s="159"/>
+      <c r="K118" s="159"/>
+      <c r="L118" s="159"/>
+      <c r="M118" s="160"/>
       <c r="N118" s="61"/>
       <c r="O118" s="61"/>
     </row>
     <row r="119" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A119" s="347"/>
-      <c r="B119" s="187" t="s">
+      <c r="A119" s="211"/>
+      <c r="B119" s="161" t="s">
         <v>159</v>
       </c>
-      <c r="C119" s="234"/>
-      <c r="D119" s="324" t="s">
+      <c r="C119" s="162"/>
+      <c r="D119" s="168" t="s">
         <v>160</v>
       </c>
-      <c r="E119" s="325"/>
-[...7 lines deleted...]
-      <c r="M119" s="275"/>
+      <c r="E119" s="169"/>
+      <c r="F119" s="170"/>
+      <c r="G119" s="171"/>
+      <c r="H119" s="171"/>
+      <c r="I119" s="171"/>
+      <c r="J119" s="171"/>
+      <c r="K119" s="171"/>
+      <c r="L119" s="171"/>
+      <c r="M119" s="172"/>
       <c r="N119" s="61"/>
       <c r="O119" s="61"/>
     </row>
     <row r="120" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A120" s="347"/>
-[...1 lines deleted...]
-      <c r="C120" s="235"/>
+      <c r="A120" s="211"/>
+      <c r="B120" s="163"/>
+      <c r="C120" s="164"/>
       <c r="D120" s="85" t="s">
         <v>161</v>
       </c>
-      <c r="E120" s="344"/>
-      <c r="F120" s="345"/>
+      <c r="E120" s="165"/>
+      <c r="F120" s="166"/>
       <c r="G120" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="H120" s="346"/>
-[...2 lines deleted...]
-      <c r="K120" s="346"/>
+      <c r="H120" s="167"/>
+      <c r="I120" s="167"/>
+      <c r="J120" s="167"/>
+      <c r="K120" s="167"/>
       <c r="L120" s="92"/>
       <c r="M120" s="83"/>
       <c r="N120" s="61"/>
       <c r="O120" s="61"/>
     </row>
     <row r="121" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A121" s="347"/>
-      <c r="B121" s="212" t="s">
+      <c r="A121" s="211"/>
+      <c r="B121" s="147" t="s">
         <v>162</v>
       </c>
-      <c r="C121" s="201"/>
-[...2 lines deleted...]
-      <c r="F121" s="157" t="s">
+      <c r="C121" s="148"/>
+      <c r="D121" s="149"/>
+      <c r="E121" s="149"/>
+      <c r="F121" s="150" t="s">
         <v>178</v>
       </c>
-      <c r="G121" s="157"/>
-[...5 lines deleted...]
-      <c r="M121" s="159"/>
+      <c r="G121" s="150"/>
+      <c r="H121" s="150"/>
+      <c r="I121" s="151"/>
+      <c r="J121" s="151"/>
+      <c r="K121" s="151"/>
+      <c r="L121" s="151"/>
+      <c r="M121" s="152"/>
       <c r="N121" s="61"/>
       <c r="O121" s="61"/>
     </row>
     <row r="122" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A122" s="347"/>
-      <c r="B122" s="160" t="s">
+      <c r="A122" s="211"/>
+      <c r="B122" s="153" t="s">
         <v>179</v>
       </c>
-      <c r="C122" s="161"/>
-[...9 lines deleted...]
-      <c r="M122" s="334"/>
+      <c r="C122" s="154"/>
+      <c r="D122" s="155"/>
+      <c r="E122" s="156"/>
+      <c r="F122" s="156"/>
+      <c r="G122" s="156"/>
+      <c r="H122" s="156"/>
+      <c r="I122" s="156"/>
+      <c r="J122" s="156"/>
+      <c r="K122" s="156"/>
+      <c r="L122" s="156"/>
+      <c r="M122" s="157"/>
       <c r="N122" s="61"/>
       <c r="O122" s="61"/>
     </row>
     <row r="123" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A123" s="347"/>
-      <c r="B123" s="160" t="s">
+      <c r="A123" s="211"/>
+      <c r="B123" s="153" t="s">
         <v>180</v>
       </c>
-      <c r="C123" s="161"/>
-[...9 lines deleted...]
-      <c r="M123" s="337"/>
+      <c r="C123" s="154"/>
+      <c r="D123" s="183"/>
+      <c r="E123" s="184"/>
+      <c r="F123" s="184"/>
+      <c r="G123" s="184"/>
+      <c r="H123" s="184"/>
+      <c r="I123" s="184"/>
+      <c r="J123" s="184"/>
+      <c r="K123" s="184"/>
+      <c r="L123" s="184"/>
+      <c r="M123" s="185"/>
       <c r="N123" s="61"/>
       <c r="O123" s="61"/>
     </row>
     <row r="124" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A124" s="347"/>
-      <c r="B124" s="162" t="s">
+      <c r="A124" s="211"/>
+      <c r="B124" s="186" t="s">
         <v>168</v>
       </c>
-      <c r="C124" s="163"/>
-[...1 lines deleted...]
-      <c r="E124" s="155" t="s">
+      <c r="C124" s="187"/>
+      <c r="D124" s="117"/>
+      <c r="E124" s="190" t="s">
         <v>169</v>
       </c>
-      <c r="F124" s="156"/>
-[...1 lines deleted...]
-      <c r="H124" s="155" t="s">
+      <c r="F124" s="191"/>
+      <c r="G124" s="117"/>
+      <c r="H124" s="190" t="s">
         <v>170</v>
       </c>
-      <c r="I124" s="155"/>
-[...3 lines deleted...]
-      <c r="M124" s="173"/>
+      <c r="I124" s="190"/>
+      <c r="J124" s="190"/>
+      <c r="K124" s="191"/>
+      <c r="L124" s="192"/>
+      <c r="M124" s="193"/>
       <c r="N124" s="61"/>
       <c r="O124" s="61"/>
     </row>
     <row r="125" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A125" s="347"/>
-[...3 lines deleted...]
-      <c r="E125" s="155" t="s">
+      <c r="A125" s="211"/>
+      <c r="B125" s="188"/>
+      <c r="C125" s="189"/>
+      <c r="D125" s="117"/>
+      <c r="E125" s="190" t="s">
         <v>171</v>
       </c>
-      <c r="F125" s="156"/>
-[...1 lines deleted...]
-      <c r="H125" s="155" t="s">
+      <c r="F125" s="191"/>
+      <c r="G125" s="117"/>
+      <c r="H125" s="190" t="s">
         <v>172</v>
       </c>
-      <c r="I125" s="155"/>
-[...3 lines deleted...]
-      <c r="M125" s="175"/>
+      <c r="I125" s="190"/>
+      <c r="J125" s="190"/>
+      <c r="K125" s="191"/>
+      <c r="L125" s="194"/>
+      <c r="M125" s="195"/>
       <c r="N125" s="61"/>
       <c r="O125" s="61"/>
     </row>
     <row r="126" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A126" s="347" t="s">
+      <c r="A126" s="211" t="s">
         <v>182</v>
       </c>
       <c r="B126" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="C126" s="338" t="s">
+      <c r="C126" s="212" t="s">
         <v>174</v>
       </c>
-      <c r="D126" s="339"/>
-[...8 lines deleted...]
-      <c r="M126" s="340"/>
+      <c r="D126" s="213"/>
+      <c r="E126" s="213"/>
+      <c r="F126" s="213"/>
+      <c r="G126" s="213"/>
+      <c r="H126" s="213"/>
+      <c r="I126" s="213"/>
+      <c r="J126" s="213"/>
+      <c r="K126" s="213"/>
+      <c r="L126" s="213"/>
+      <c r="M126" s="214"/>
       <c r="N126" s="61"/>
       <c r="O126" s="61"/>
     </row>
     <row r="127" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A127" s="347"/>
+      <c r="A127" s="211"/>
       <c r="B127" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="C127" s="341"/>
-[...9 lines deleted...]
-      <c r="M127" s="343"/>
+      <c r="C127" s="215"/>
+      <c r="D127" s="216"/>
+      <c r="E127" s="216"/>
+      <c r="F127" s="216"/>
+      <c r="G127" s="216"/>
+      <c r="H127" s="216"/>
+      <c r="I127" s="216"/>
+      <c r="J127" s="216"/>
+      <c r="K127" s="216"/>
+      <c r="L127" s="216"/>
+      <c r="M127" s="217"/>
       <c r="N127" s="61"/>
       <c r="O127" s="61"/>
     </row>
     <row r="128" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A128" s="347"/>
-      <c r="B128" s="187" t="s">
+      <c r="A128" s="211"/>
+      <c r="B128" s="161" t="s">
         <v>0</v>
       </c>
       <c r="C128" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D128" s="117"/>
+      <c r="D128" s="115"/>
       <c r="E128" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F128" s="117"/>
+      <c r="F128" s="115"/>
       <c r="G128" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H128" s="67"/>
       <c r="I128" s="67"/>
       <c r="J128" s="67"/>
       <c r="K128" s="67"/>
       <c r="L128" s="67"/>
       <c r="M128" s="69"/>
       <c r="N128" s="61"/>
       <c r="O128" s="61"/>
     </row>
     <row r="129" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A129" s="347"/>
-[...11 lines deleted...]
-      <c r="M129" s="136"/>
+      <c r="A129" s="211"/>
+      <c r="B129" s="218"/>
+      <c r="C129" s="119"/>
+      <c r="D129" s="116"/>
+      <c r="E129" s="120"/>
+      <c r="F129" s="118"/>
+      <c r="G129" s="227"/>
+      <c r="H129" s="227"/>
+      <c r="I129" s="227"/>
+      <c r="J129" s="227"/>
+      <c r="K129" s="227"/>
+      <c r="L129" s="227"/>
+      <c r="M129" s="228"/>
       <c r="N129" s="61"/>
       <c r="O129" s="61"/>
     </row>
     <row r="130" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A130" s="347"/>
-[...11 lines deleted...]
-      <c r="M130" s="139"/>
+      <c r="A130" s="211"/>
+      <c r="B130" s="163"/>
+      <c r="C130" s="229"/>
+      <c r="D130" s="230"/>
+      <c r="E130" s="230"/>
+      <c r="F130" s="230"/>
+      <c r="G130" s="230"/>
+      <c r="H130" s="230"/>
+      <c r="I130" s="230"/>
+      <c r="J130" s="230"/>
+      <c r="K130" s="230"/>
+      <c r="L130" s="230"/>
+      <c r="M130" s="231"/>
       <c r="N130" s="61"/>
       <c r="O130" s="61"/>
     </row>
     <row r="131" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A131" s="347"/>
+      <c r="A131" s="211"/>
       <c r="B131" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="C131" s="142"/>
-[...9 lines deleted...]
-      <c r="M131" s="144"/>
+      <c r="C131" s="281"/>
+      <c r="D131" s="282"/>
+      <c r="E131" s="282"/>
+      <c r="F131" s="282"/>
+      <c r="G131" s="282"/>
+      <c r="H131" s="282"/>
+      <c r="I131" s="282"/>
+      <c r="J131" s="282"/>
+      <c r="K131" s="282"/>
+      <c r="L131" s="282"/>
+      <c r="M131" s="283"/>
       <c r="N131" s="61"/>
       <c r="O131" s="61"/>
     </row>
     <row r="132" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A132" s="347"/>
-      <c r="B132" s="145" t="s">
+      <c r="A132" s="211"/>
+      <c r="B132" s="173" t="s">
         <v>153</v>
       </c>
-      <c r="C132" s="146"/>
-[...1 lines deleted...]
-      <c r="E132" s="149" t="s">
+      <c r="C132" s="174"/>
+      <c r="D132" s="117"/>
+      <c r="E132" s="177" t="s">
         <v>154</v>
       </c>
-      <c r="F132" s="150"/>
-[...1 lines deleted...]
-      <c r="H132" s="149" t="s">
+      <c r="F132" s="178"/>
+      <c r="G132" s="117"/>
+      <c r="H132" s="177" t="s">
         <v>155</v>
       </c>
-      <c r="I132" s="149"/>
-[...3 lines deleted...]
-      <c r="M132" s="152"/>
+      <c r="I132" s="177"/>
+      <c r="J132" s="177"/>
+      <c r="K132" s="178"/>
+      <c r="L132" s="179"/>
+      <c r="M132" s="180"/>
       <c r="N132" s="61"/>
       <c r="O132" s="61"/>
     </row>
     <row r="133" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A133" s="347"/>
-[...3 lines deleted...]
-      <c r="E133" s="149" t="s">
+      <c r="A133" s="211"/>
+      <c r="B133" s="175"/>
+      <c r="C133" s="176"/>
+      <c r="D133" s="117"/>
+      <c r="E133" s="177" t="s">
         <v>156</v>
       </c>
-      <c r="F133" s="150"/>
-[...1 lines deleted...]
-      <c r="H133" s="149" t="s">
+      <c r="F133" s="178"/>
+      <c r="G133" s="117"/>
+      <c r="H133" s="177" t="s">
         <v>157</v>
       </c>
-      <c r="I133" s="149"/>
-[...3 lines deleted...]
-      <c r="M133" s="154"/>
+      <c r="I133" s="177"/>
+      <c r="J133" s="177"/>
+      <c r="K133" s="178"/>
+      <c r="L133" s="181"/>
+      <c r="M133" s="182"/>
       <c r="N133" s="61"/>
       <c r="O133" s="61"/>
     </row>
     <row r="134" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A134" s="347"/>
-      <c r="B134" s="212" t="s">
+      <c r="A134" s="211"/>
+      <c r="B134" s="147" t="s">
         <v>158</v>
       </c>
-      <c r="C134" s="201"/>
-[...9 lines deleted...]
-      <c r="M134" s="169"/>
+      <c r="C134" s="148"/>
+      <c r="D134" s="158"/>
+      <c r="E134" s="159"/>
+      <c r="F134" s="159"/>
+      <c r="G134" s="159"/>
+      <c r="H134" s="159"/>
+      <c r="I134" s="159"/>
+      <c r="J134" s="159"/>
+      <c r="K134" s="159"/>
+      <c r="L134" s="159"/>
+      <c r="M134" s="160"/>
       <c r="N134" s="61"/>
       <c r="O134" s="61"/>
     </row>
     <row r="135" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A135" s="347"/>
-      <c r="B135" s="187" t="s">
+      <c r="A135" s="211"/>
+      <c r="B135" s="161" t="s">
         <v>159</v>
       </c>
-      <c r="C135" s="234"/>
-      <c r="D135" s="324" t="s">
+      <c r="C135" s="162"/>
+      <c r="D135" s="168" t="s">
         <v>160</v>
       </c>
-      <c r="E135" s="325"/>
-[...7 lines deleted...]
-      <c r="M135" s="275"/>
+      <c r="E135" s="169"/>
+      <c r="F135" s="170"/>
+      <c r="G135" s="171"/>
+      <c r="H135" s="171"/>
+      <c r="I135" s="171"/>
+      <c r="J135" s="171"/>
+      <c r="K135" s="171"/>
+      <c r="L135" s="171"/>
+      <c r="M135" s="172"/>
       <c r="N135" s="61"/>
       <c r="O135" s="61"/>
     </row>
     <row r="136" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A136" s="347"/>
-[...1 lines deleted...]
-      <c r="C136" s="235"/>
+      <c r="A136" s="211"/>
+      <c r="B136" s="163"/>
+      <c r="C136" s="164"/>
       <c r="D136" s="85" t="s">
         <v>161</v>
       </c>
-      <c r="E136" s="344"/>
-      <c r="F136" s="345"/>
+      <c r="E136" s="165"/>
+      <c r="F136" s="166"/>
       <c r="G136" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="H136" s="346"/>
-[...2 lines deleted...]
-      <c r="K136" s="346"/>
+      <c r="H136" s="167"/>
+      <c r="I136" s="167"/>
+      <c r="J136" s="167"/>
+      <c r="K136" s="167"/>
       <c r="L136" s="92"/>
       <c r="M136" s="83"/>
       <c r="N136" s="61"/>
       <c r="O136" s="61"/>
     </row>
     <row r="137" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A137" s="347"/>
-      <c r="B137" s="212" t="s">
+      <c r="A137" s="211"/>
+      <c r="B137" s="147" t="s">
         <v>162</v>
       </c>
-      <c r="C137" s="201"/>
-[...2 lines deleted...]
-      <c r="F137" s="157" t="s">
+      <c r="C137" s="148"/>
+      <c r="D137" s="149"/>
+      <c r="E137" s="149"/>
+      <c r="F137" s="150" t="s">
         <v>178</v>
       </c>
-      <c r="G137" s="157"/>
-[...5 lines deleted...]
-      <c r="M137" s="159"/>
+      <c r="G137" s="150"/>
+      <c r="H137" s="150"/>
+      <c r="I137" s="151"/>
+      <c r="J137" s="151"/>
+      <c r="K137" s="151"/>
+      <c r="L137" s="151"/>
+      <c r="M137" s="152"/>
       <c r="N137" s="61"/>
       <c r="O137" s="61"/>
     </row>
     <row r="138" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A138" s="347"/>
-      <c r="B138" s="160" t="s">
+      <c r="A138" s="211"/>
+      <c r="B138" s="153" t="s">
         <v>179</v>
       </c>
-      <c r="C138" s="161"/>
-[...9 lines deleted...]
-      <c r="M138" s="334"/>
+      <c r="C138" s="154"/>
+      <c r="D138" s="155"/>
+      <c r="E138" s="156"/>
+      <c r="F138" s="156"/>
+      <c r="G138" s="156"/>
+      <c r="H138" s="156"/>
+      <c r="I138" s="156"/>
+      <c r="J138" s="156"/>
+      <c r="K138" s="156"/>
+      <c r="L138" s="156"/>
+      <c r="M138" s="157"/>
       <c r="N138" s="61"/>
       <c r="O138" s="61"/>
     </row>
     <row r="139" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A139" s="347"/>
-      <c r="B139" s="160" t="s">
+      <c r="A139" s="211"/>
+      <c r="B139" s="153" t="s">
         <v>180</v>
       </c>
-      <c r="C139" s="161"/>
-[...9 lines deleted...]
-      <c r="M139" s="337"/>
+      <c r="C139" s="154"/>
+      <c r="D139" s="183"/>
+      <c r="E139" s="184"/>
+      <c r="F139" s="184"/>
+      <c r="G139" s="184"/>
+      <c r="H139" s="184"/>
+      <c r="I139" s="184"/>
+      <c r="J139" s="184"/>
+      <c r="K139" s="184"/>
+      <c r="L139" s="184"/>
+      <c r="M139" s="185"/>
       <c r="N139" s="61"/>
       <c r="O139" s="61"/>
     </row>
     <row r="140" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A140" s="347"/>
-      <c r="B140" s="162" t="s">
+      <c r="A140" s="211"/>
+      <c r="B140" s="186" t="s">
         <v>168</v>
       </c>
-      <c r="C140" s="163"/>
-[...1 lines deleted...]
-      <c r="E140" s="155" t="s">
+      <c r="C140" s="187"/>
+      <c r="D140" s="117"/>
+      <c r="E140" s="190" t="s">
         <v>169</v>
       </c>
-      <c r="F140" s="156"/>
-[...1 lines deleted...]
-      <c r="H140" s="155" t="s">
+      <c r="F140" s="191"/>
+      <c r="G140" s="117"/>
+      <c r="H140" s="190" t="s">
         <v>170</v>
       </c>
-      <c r="I140" s="155"/>
-[...3 lines deleted...]
-      <c r="M140" s="173"/>
+      <c r="I140" s="190"/>
+      <c r="J140" s="190"/>
+      <c r="K140" s="191"/>
+      <c r="L140" s="192"/>
+      <c r="M140" s="193"/>
       <c r="N140" s="61"/>
       <c r="O140" s="61"/>
     </row>
     <row r="141" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A141" s="347"/>
-[...3 lines deleted...]
-      <c r="E141" s="155" t="s">
+      <c r="A141" s="211"/>
+      <c r="B141" s="188"/>
+      <c r="C141" s="189"/>
+      <c r="D141" s="117"/>
+      <c r="E141" s="190" t="s">
         <v>171</v>
       </c>
-      <c r="F141" s="156"/>
-[...1 lines deleted...]
-      <c r="H141" s="155" t="s">
+      <c r="F141" s="191"/>
+      <c r="G141" s="117"/>
+      <c r="H141" s="190" t="s">
         <v>172</v>
       </c>
-      <c r="I141" s="155"/>
-[...3 lines deleted...]
-      <c r="M141" s="175"/>
+      <c r="I141" s="190"/>
+      <c r="J141" s="190"/>
+      <c r="K141" s="191"/>
+      <c r="L141" s="194"/>
+      <c r="M141" s="195"/>
       <c r="N141" s="61"/>
       <c r="O141" s="61"/>
     </row>
     <row r="142" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A142" s="61" t="s">
         <v>1</v>
       </c>
       <c r="B142" s="61"/>
       <c r="C142" s="87"/>
       <c r="D142" s="87"/>
       <c r="E142" s="87"/>
       <c r="F142" s="87"/>
       <c r="G142" s="87"/>
       <c r="H142" s="87"/>
       <c r="I142" s="87"/>
       <c r="J142" s="87"/>
       <c r="K142" s="87"/>
       <c r="L142" s="87"/>
       <c r="M142" s="87"/>
       <c r="N142" s="61"/>
       <c r="O142" s="61"/>
     </row>
     <row r="143" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A143" s="183" t="s">
+      <c r="A143" s="410" t="s">
         <v>35</v>
       </c>
-      <c r="B143" s="183"/>
-[...10 lines deleted...]
-      <c r="M143" s="183"/>
+      <c r="B143" s="410"/>
+      <c r="C143" s="410"/>
+      <c r="D143" s="410"/>
+      <c r="E143" s="410"/>
+      <c r="F143" s="410"/>
+      <c r="G143" s="410"/>
+      <c r="H143" s="410"/>
+      <c r="I143" s="410"/>
+      <c r="J143" s="410"/>
+      <c r="K143" s="410"/>
+      <c r="L143" s="410"/>
+      <c r="M143" s="410"/>
       <c r="N143" s="60"/>
       <c r="O143" s="61"/>
     </row>
     <row r="144" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A144" s="183" t="s">
+      <c r="A144" s="410" t="s">
         <v>40</v>
       </c>
-      <c r="B144" s="183"/>
-[...10 lines deleted...]
-      <c r="M144" s="183"/>
+      <c r="B144" s="410"/>
+      <c r="C144" s="410"/>
+      <c r="D144" s="410"/>
+      <c r="E144" s="410"/>
+      <c r="F144" s="410"/>
+      <c r="G144" s="410"/>
+      <c r="H144" s="410"/>
+      <c r="I144" s="410"/>
+      <c r="J144" s="410"/>
+      <c r="K144" s="410"/>
+      <c r="L144" s="410"/>
+      <c r="M144" s="410"/>
       <c r="N144" s="60"/>
       <c r="O144" s="61"/>
     </row>
     <row r="145" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A145" s="276" t="s">
+      <c r="A145" s="323" t="s">
         <v>41</v>
       </c>
-      <c r="B145" s="277"/>
-[...10 lines deleted...]
-      <c r="M145" s="277"/>
+      <c r="B145" s="324"/>
+      <c r="C145" s="324"/>
+      <c r="D145" s="324"/>
+      <c r="E145" s="324"/>
+      <c r="F145" s="324"/>
+      <c r="G145" s="324"/>
+      <c r="H145" s="324"/>
+      <c r="I145" s="324"/>
+      <c r="J145" s="324"/>
+      <c r="K145" s="324"/>
+      <c r="L145" s="324"/>
+      <c r="M145" s="324"/>
       <c r="N145" s="61"/>
       <c r="O145" s="61"/>
     </row>
     <row r="146" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A146" s="166" t="s">
+      <c r="A146" s="406" t="s">
         <v>54</v>
       </c>
-      <c r="B146" s="166"/>
-[...10 lines deleted...]
-      <c r="M146" s="166"/>
+      <c r="B146" s="406"/>
+      <c r="C146" s="406"/>
+      <c r="D146" s="406"/>
+      <c r="E146" s="406"/>
+      <c r="F146" s="406"/>
+      <c r="G146" s="406"/>
+      <c r="H146" s="406"/>
+      <c r="I146" s="406"/>
+      <c r="J146" s="406"/>
+      <c r="K146" s="406"/>
+      <c r="L146" s="406"/>
+      <c r="M146" s="406"/>
       <c r="N146" s="61"/>
       <c r="O146" s="61"/>
     </row>
     <row r="147" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A147" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B147" s="61"/>
       <c r="C147" s="61"/>
       <c r="D147" s="61"/>
       <c r="E147" s="61"/>
       <c r="F147" s="61"/>
       <c r="G147" s="61"/>
       <c r="H147" s="61"/>
       <c r="I147" s="61"/>
       <c r="J147" s="61"/>
       <c r="K147" s="61"/>
       <c r="L147" s="61"/>
       <c r="M147" s="61"/>
     </row>
     <row r="148" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A148" s="111" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="149" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A149" s="184" t="s">
+      <c r="A149" s="219" t="s">
         <v>183</v>
       </c>
       <c r="B149" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C149" s="198"/>
-[...2 lines deleted...]
-      <c r="F149" s="201" t="s">
+      <c r="C149" s="315"/>
+      <c r="D149" s="316"/>
+      <c r="E149" s="317"/>
+      <c r="F149" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="G149" s="468"/>
+      <c r="G149" s="318"/>
       <c r="H149" s="79"/>
-      <c r="I149" s="468"/>
+      <c r="I149" s="318"/>
       <c r="J149" s="79"/>
-      <c r="K149" s="468"/>
+      <c r="K149" s="318"/>
       <c r="L149" s="79"/>
       <c r="M149" s="80"/>
     </row>
     <row r="150" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A150" s="185"/>
+      <c r="A150" s="220"/>
       <c r="B150" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="C150" s="204"/>
-[...3 lines deleted...]
-      <c r="G150" s="224"/>
+      <c r="C150" s="320"/>
+      <c r="D150" s="321"/>
+      <c r="E150" s="322"/>
+      <c r="F150" s="148"/>
+      <c r="G150" s="319"/>
       <c r="H150" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I150" s="224"/>
+      <c r="I150" s="319"/>
       <c r="J150" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K150" s="224"/>
+      <c r="K150" s="319"/>
       <c r="L150" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M150" s="83"/>
     </row>
     <row r="151" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A151" s="185"/>
-      <c r="B151" s="207" t="s">
+      <c r="A151" s="220"/>
+      <c r="B151" s="266" t="s">
         <v>13</v>
       </c>
       <c r="C151" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D151" s="117"/>
+      <c r="D151" s="115"/>
       <c r="E151" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F151" s="117"/>
+      <c r="F151" s="115"/>
       <c r="G151" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H151" s="67"/>
       <c r="I151" s="67"/>
       <c r="J151" s="67"/>
       <c r="K151" s="67"/>
       <c r="L151" s="67"/>
       <c r="M151" s="69"/>
     </row>
     <row r="152" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A152" s="185"/>
-[...11 lines deleted...]
-      <c r="M152" s="136"/>
+      <c r="A152" s="220"/>
+      <c r="B152" s="306"/>
+      <c r="C152" s="119"/>
+      <c r="D152" s="116"/>
+      <c r="E152" s="120"/>
+      <c r="F152" s="118"/>
+      <c r="G152" s="227"/>
+      <c r="H152" s="227"/>
+      <c r="I152" s="227"/>
+      <c r="J152" s="227"/>
+      <c r="K152" s="227"/>
+      <c r="L152" s="227"/>
+      <c r="M152" s="228"/>
     </row>
     <row r="153" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A153" s="185"/>
-[...11 lines deleted...]
-      <c r="M153" s="139"/>
+      <c r="A153" s="220"/>
+      <c r="B153" s="267"/>
+      <c r="C153" s="229"/>
+      <c r="D153" s="230"/>
+      <c r="E153" s="230"/>
+      <c r="F153" s="230"/>
+      <c r="G153" s="230"/>
+      <c r="H153" s="230"/>
+      <c r="I153" s="230"/>
+      <c r="J153" s="230"/>
+      <c r="K153" s="230"/>
+      <c r="L153" s="230"/>
+      <c r="M153" s="231"/>
     </row>
     <row r="154" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A154" s="185"/>
+      <c r="A154" s="220"/>
       <c r="B154" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C154" s="198"/>
-[...2 lines deleted...]
-      <c r="F154" s="201" t="s">
+      <c r="C154" s="315"/>
+      <c r="D154" s="316"/>
+      <c r="E154" s="317"/>
+      <c r="F154" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="G154" s="468"/>
+      <c r="G154" s="318"/>
       <c r="H154" s="79"/>
-      <c r="I154" s="468"/>
+      <c r="I154" s="318"/>
       <c r="J154" s="79"/>
-      <c r="K154" s="468"/>
+      <c r="K154" s="318"/>
       <c r="L154" s="79"/>
       <c r="M154" s="80"/>
     </row>
     <row r="155" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A155" s="185"/>
+      <c r="A155" s="220"/>
       <c r="B155" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C155" s="204"/>
-[...3 lines deleted...]
-      <c r="G155" s="224"/>
+      <c r="C155" s="320"/>
+      <c r="D155" s="321"/>
+      <c r="E155" s="322"/>
+      <c r="F155" s="148"/>
+      <c r="G155" s="319"/>
       <c r="H155" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I155" s="224"/>
+      <c r="I155" s="319"/>
       <c r="J155" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K155" s="224"/>
+      <c r="K155" s="319"/>
       <c r="L155" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M155" s="83"/>
     </row>
     <row r="156" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A156" s="185"/>
-      <c r="B156" s="207" t="s">
+      <c r="A156" s="220"/>
+      <c r="B156" s="266" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D156" s="117"/>
+      <c r="D156" s="115"/>
       <c r="E156" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F156" s="117"/>
+      <c r="F156" s="115"/>
       <c r="G156" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H156" s="67"/>
       <c r="I156" s="67"/>
       <c r="J156" s="67"/>
       <c r="K156" s="67"/>
       <c r="L156" s="67"/>
       <c r="M156" s="69"/>
     </row>
     <row r="157" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A157" s="185"/>
-[...11 lines deleted...]
-      <c r="M157" s="136"/>
+      <c r="A157" s="220"/>
+      <c r="B157" s="306"/>
+      <c r="C157" s="119"/>
+      <c r="D157" s="116"/>
+      <c r="E157" s="120"/>
+      <c r="F157" s="118"/>
+      <c r="G157" s="227"/>
+      <c r="H157" s="227"/>
+      <c r="I157" s="227"/>
+      <c r="J157" s="227"/>
+      <c r="K157" s="227"/>
+      <c r="L157" s="227"/>
+      <c r="M157" s="228"/>
     </row>
     <row r="158" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A158" s="185"/>
-[...11 lines deleted...]
-      <c r="M158" s="139"/>
+      <c r="A158" s="220"/>
+      <c r="B158" s="267"/>
+      <c r="C158" s="229"/>
+      <c r="D158" s="230"/>
+      <c r="E158" s="230"/>
+      <c r="F158" s="230"/>
+      <c r="G158" s="230"/>
+      <c r="H158" s="230"/>
+      <c r="I158" s="230"/>
+      <c r="J158" s="230"/>
+      <c r="K158" s="230"/>
+      <c r="L158" s="230"/>
+      <c r="M158" s="231"/>
     </row>
     <row r="159" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A159" s="185"/>
+      <c r="A159" s="220"/>
       <c r="B159" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C159" s="198"/>
-[...2 lines deleted...]
-      <c r="F159" s="201" t="s">
+      <c r="C159" s="315"/>
+      <c r="D159" s="316"/>
+      <c r="E159" s="317"/>
+      <c r="F159" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="G159" s="468"/>
+      <c r="G159" s="318"/>
       <c r="H159" s="79"/>
-      <c r="I159" s="468"/>
+      <c r="I159" s="318"/>
       <c r="J159" s="79"/>
-      <c r="K159" s="468"/>
+      <c r="K159" s="318"/>
       <c r="L159" s="79"/>
       <c r="M159" s="80"/>
     </row>
     <row r="160" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A160" s="185"/>
+      <c r="A160" s="220"/>
       <c r="B160" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C160" s="204"/>
-[...3 lines deleted...]
-      <c r="G160" s="224"/>
+      <c r="C160" s="320"/>
+      <c r="D160" s="321"/>
+      <c r="E160" s="322"/>
+      <c r="F160" s="148"/>
+      <c r="G160" s="319"/>
       <c r="H160" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I160" s="224"/>
+      <c r="I160" s="319"/>
       <c r="J160" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K160" s="224"/>
+      <c r="K160" s="319"/>
       <c r="L160" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M160" s="83"/>
     </row>
     <row r="161" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A161" s="185"/>
-      <c r="B161" s="207" t="s">
+      <c r="A161" s="220"/>
+      <c r="B161" s="266" t="s">
         <v>13</v>
       </c>
       <c r="C161" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D161" s="117"/>
+      <c r="D161" s="115"/>
       <c r="E161" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F161" s="117"/>
+      <c r="F161" s="115"/>
       <c r="G161" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H161" s="67"/>
       <c r="I161" s="67"/>
       <c r="J161" s="67"/>
       <c r="K161" s="67"/>
       <c r="L161" s="67"/>
       <c r="M161" s="69"/>
     </row>
     <row r="162" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A162" s="185"/>
-[...11 lines deleted...]
-      <c r="M162" s="136"/>
+      <c r="A162" s="220"/>
+      <c r="B162" s="306"/>
+      <c r="C162" s="119"/>
+      <c r="D162" s="116"/>
+      <c r="E162" s="120"/>
+      <c r="F162" s="118"/>
+      <c r="G162" s="227"/>
+      <c r="H162" s="227"/>
+      <c r="I162" s="227"/>
+      <c r="J162" s="227"/>
+      <c r="K162" s="227"/>
+      <c r="L162" s="227"/>
+      <c r="M162" s="228"/>
     </row>
     <row r="163" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A163" s="185"/>
-[...11 lines deleted...]
-      <c r="M163" s="139"/>
+      <c r="A163" s="220"/>
+      <c r="B163" s="267"/>
+      <c r="C163" s="229"/>
+      <c r="D163" s="230"/>
+      <c r="E163" s="230"/>
+      <c r="F163" s="230"/>
+      <c r="G163" s="230"/>
+      <c r="H163" s="230"/>
+      <c r="I163" s="230"/>
+      <c r="J163" s="230"/>
+      <c r="K163" s="230"/>
+      <c r="L163" s="230"/>
+      <c r="M163" s="231"/>
     </row>
     <row r="164" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A164" s="185"/>
+      <c r="A164" s="220"/>
       <c r="B164" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C164" s="198"/>
-[...2 lines deleted...]
-      <c r="F164" s="201" t="s">
+      <c r="C164" s="315"/>
+      <c r="D164" s="316"/>
+      <c r="E164" s="317"/>
+      <c r="F164" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="G164" s="468"/>
+      <c r="G164" s="318"/>
       <c r="H164" s="79"/>
-      <c r="I164" s="468"/>
+      <c r="I164" s="318"/>
       <c r="J164" s="79"/>
-      <c r="K164" s="468"/>
+      <c r="K164" s="318"/>
       <c r="L164" s="79"/>
       <c r="M164" s="80"/>
     </row>
     <row r="165" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A165" s="185"/>
+      <c r="A165" s="220"/>
       <c r="B165" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C165" s="204"/>
-[...3 lines deleted...]
-      <c r="G165" s="224"/>
+      <c r="C165" s="320"/>
+      <c r="D165" s="321"/>
+      <c r="E165" s="322"/>
+      <c r="F165" s="148"/>
+      <c r="G165" s="319"/>
       <c r="H165" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I165" s="224"/>
+      <c r="I165" s="319"/>
       <c r="J165" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K165" s="224"/>
+      <c r="K165" s="319"/>
       <c r="L165" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M165" s="83"/>
     </row>
     <row r="166" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A166" s="185"/>
-      <c r="B166" s="207" t="s">
+      <c r="A166" s="220"/>
+      <c r="B166" s="266" t="s">
         <v>13</v>
       </c>
       <c r="C166" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D166" s="117"/>
+      <c r="D166" s="115"/>
       <c r="E166" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F166" s="117"/>
+      <c r="F166" s="115"/>
       <c r="G166" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H166" s="67"/>
       <c r="I166" s="67"/>
       <c r="J166" s="67"/>
       <c r="K166" s="67"/>
       <c r="L166" s="67"/>
       <c r="M166" s="69"/>
     </row>
     <row r="167" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A167" s="185"/>
-[...11 lines deleted...]
-      <c r="M167" s="136"/>
+      <c r="A167" s="220"/>
+      <c r="B167" s="306"/>
+      <c r="C167" s="119"/>
+      <c r="D167" s="116"/>
+      <c r="E167" s="120"/>
+      <c r="F167" s="118"/>
+      <c r="G167" s="227"/>
+      <c r="H167" s="227"/>
+      <c r="I167" s="227"/>
+      <c r="J167" s="227"/>
+      <c r="K167" s="227"/>
+      <c r="L167" s="227"/>
+      <c r="M167" s="228"/>
     </row>
     <row r="168" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A168" s="185"/>
-[...11 lines deleted...]
-      <c r="M168" s="139"/>
+      <c r="A168" s="220"/>
+      <c r="B168" s="267"/>
+      <c r="C168" s="229"/>
+      <c r="D168" s="230"/>
+      <c r="E168" s="230"/>
+      <c r="F168" s="230"/>
+      <c r="G168" s="230"/>
+      <c r="H168" s="230"/>
+      <c r="I168" s="230"/>
+      <c r="J168" s="230"/>
+      <c r="K168" s="230"/>
+      <c r="L168" s="230"/>
+      <c r="M168" s="231"/>
     </row>
     <row r="169" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A169" s="185"/>
+      <c r="A169" s="220"/>
       <c r="B169" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C169" s="198"/>
-[...2 lines deleted...]
-      <c r="F169" s="201" t="s">
+      <c r="C169" s="315"/>
+      <c r="D169" s="316"/>
+      <c r="E169" s="317"/>
+      <c r="F169" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="G169" s="468"/>
+      <c r="G169" s="318"/>
       <c r="H169" s="79"/>
-      <c r="I169" s="468"/>
+      <c r="I169" s="318"/>
       <c r="J169" s="79"/>
-      <c r="K169" s="468"/>
+      <c r="K169" s="318"/>
       <c r="L169" s="79"/>
       <c r="M169" s="80"/>
     </row>
     <row r="170" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A170" s="185"/>
+      <c r="A170" s="220"/>
       <c r="B170" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C170" s="204"/>
-[...3 lines deleted...]
-      <c r="G170" s="224"/>
+      <c r="C170" s="320"/>
+      <c r="D170" s="321"/>
+      <c r="E170" s="322"/>
+      <c r="F170" s="148"/>
+      <c r="G170" s="319"/>
       <c r="H170" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I170" s="224"/>
+      <c r="I170" s="319"/>
       <c r="J170" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K170" s="224"/>
+      <c r="K170" s="319"/>
       <c r="L170" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M170" s="83"/>
     </row>
     <row r="171" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A171" s="185"/>
-      <c r="B171" s="207" t="s">
+      <c r="A171" s="220"/>
+      <c r="B171" s="266" t="s">
         <v>13</v>
       </c>
       <c r="C171" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D171" s="117"/>
+      <c r="D171" s="115"/>
       <c r="E171" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F171" s="117"/>
+      <c r="F171" s="115"/>
       <c r="G171" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H171" s="67"/>
       <c r="I171" s="67"/>
       <c r="J171" s="67"/>
       <c r="K171" s="67"/>
       <c r="L171" s="67"/>
       <c r="M171" s="69"/>
     </row>
     <row r="172" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A172" s="185"/>
-[...11 lines deleted...]
-      <c r="M172" s="136"/>
+      <c r="A172" s="220"/>
+      <c r="B172" s="306"/>
+      <c r="C172" s="119"/>
+      <c r="D172" s="116"/>
+      <c r="E172" s="120"/>
+      <c r="F172" s="118"/>
+      <c r="G172" s="227"/>
+      <c r="H172" s="227"/>
+      <c r="I172" s="227"/>
+      <c r="J172" s="227"/>
+      <c r="K172" s="227"/>
+      <c r="L172" s="227"/>
+      <c r="M172" s="228"/>
     </row>
     <row r="173" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A173" s="185"/>
-[...11 lines deleted...]
-      <c r="M173" s="139"/>
+      <c r="A173" s="220"/>
+      <c r="B173" s="267"/>
+      <c r="C173" s="229"/>
+      <c r="D173" s="230"/>
+      <c r="E173" s="230"/>
+      <c r="F173" s="230"/>
+      <c r="G173" s="230"/>
+      <c r="H173" s="230"/>
+      <c r="I173" s="230"/>
+      <c r="J173" s="230"/>
+      <c r="K173" s="230"/>
+      <c r="L173" s="230"/>
+      <c r="M173" s="231"/>
     </row>
     <row r="174" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A174" s="185"/>
+      <c r="A174" s="220"/>
       <c r="B174" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C174" s="198"/>
-[...2 lines deleted...]
-      <c r="F174" s="201" t="s">
+      <c r="C174" s="315"/>
+      <c r="D174" s="316"/>
+      <c r="E174" s="317"/>
+      <c r="F174" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="G174" s="468"/>
+      <c r="G174" s="318"/>
       <c r="H174" s="79"/>
-      <c r="I174" s="468"/>
+      <c r="I174" s="318"/>
       <c r="J174" s="79"/>
-      <c r="K174" s="468"/>
+      <c r="K174" s="318"/>
       <c r="L174" s="79"/>
       <c r="M174" s="80"/>
     </row>
     <row r="175" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A175" s="185"/>
+      <c r="A175" s="220"/>
       <c r="B175" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C175" s="204"/>
-[...3 lines deleted...]
-      <c r="G175" s="224"/>
+      <c r="C175" s="320"/>
+      <c r="D175" s="321"/>
+      <c r="E175" s="322"/>
+      <c r="F175" s="148"/>
+      <c r="G175" s="319"/>
       <c r="H175" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I175" s="224"/>
+      <c r="I175" s="319"/>
       <c r="J175" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K175" s="224"/>
+      <c r="K175" s="319"/>
       <c r="L175" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M175" s="83"/>
     </row>
     <row r="176" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A176" s="185"/>
-      <c r="B176" s="207" t="s">
+      <c r="A176" s="220"/>
+      <c r="B176" s="266" t="s">
         <v>13</v>
       </c>
       <c r="C176" s="66" t="s">
         <v>133</v>
       </c>
-      <c r="D176" s="117"/>
+      <c r="D176" s="115"/>
       <c r="E176" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F176" s="117"/>
+      <c r="F176" s="115"/>
       <c r="G176" s="67" t="s">
         <v>134</v>
       </c>
       <c r="H176" s="67"/>
       <c r="I176" s="67"/>
       <c r="J176" s="67"/>
       <c r="K176" s="67"/>
       <c r="L176" s="67"/>
       <c r="M176" s="69"/>
     </row>
     <row r="177" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A177" s="185"/>
-[...11 lines deleted...]
-      <c r="M177" s="136"/>
+      <c r="A177" s="220"/>
+      <c r="B177" s="306"/>
+      <c r="C177" s="119"/>
+      <c r="D177" s="116"/>
+      <c r="E177" s="120"/>
+      <c r="F177" s="118"/>
+      <c r="G177" s="227"/>
+      <c r="H177" s="227"/>
+      <c r="I177" s="227"/>
+      <c r="J177" s="227"/>
+      <c r="K177" s="227"/>
+      <c r="L177" s="227"/>
+      <c r="M177" s="228"/>
     </row>
     <row r="178" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A178" s="186"/>
-[...11 lines deleted...]
-      <c r="M178" s="139"/>
+      <c r="A178" s="222"/>
+      <c r="B178" s="267"/>
+      <c r="C178" s="229"/>
+      <c r="D178" s="230"/>
+      <c r="E178" s="230"/>
+      <c r="F178" s="230"/>
+      <c r="G178" s="230"/>
+      <c r="H178" s="230"/>
+      <c r="I178" s="230"/>
+      <c r="J178" s="230"/>
+      <c r="K178" s="230"/>
+      <c r="L178" s="230"/>
+      <c r="M178" s="231"/>
     </row>
     <row r="179" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A179" s="86"/>
       <c r="B179" s="61"/>
       <c r="C179" s="87"/>
       <c r="D179" s="87"/>
       <c r="E179" s="87"/>
       <c r="F179" s="87"/>
       <c r="G179" s="87"/>
       <c r="H179" s="87"/>
       <c r="I179" s="87"/>
       <c r="J179" s="87"/>
       <c r="K179" s="87"/>
       <c r="L179" s="87"/>
       <c r="M179" s="87"/>
     </row>
     <row r="180" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A180" s="111" t="s">
         <v>129</v>
       </c>
       <c r="N180" s="60"/>
       <c r="O180" s="61"/>
     </row>
     <row r="181" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A181" s="290" t="s">
+      <c r="A181" s="210" t="s">
         <v>126</v>
       </c>
-      <c r="B181" s="278" t="s">
+      <c r="B181" s="310" t="s">
         <v>130</v>
       </c>
-      <c r="C181" s="278"/>
-      <c r="D181" s="279" t="s">
+      <c r="C181" s="310"/>
+      <c r="D181" s="311" t="s">
         <v>127</v>
       </c>
-      <c r="E181" s="279"/>
-      <c r="F181" s="279" t="s">
+      <c r="E181" s="311"/>
+      <c r="F181" s="311" t="s">
         <v>128</v>
       </c>
-      <c r="G181" s="279"/>
-[...2 lines deleted...]
-      <c r="J181" s="279" t="s">
+      <c r="G181" s="311"/>
+      <c r="H181" s="311"/>
+      <c r="I181" s="311"/>
+      <c r="J181" s="311" t="s">
         <v>131</v>
       </c>
-      <c r="K181" s="279"/>
-[...1 lines deleted...]
-      <c r="M181" s="279"/>
+      <c r="K181" s="311"/>
+      <c r="L181" s="311"/>
+      <c r="M181" s="311"/>
       <c r="N181" s="60"/>
       <c r="O181" s="61"/>
     </row>
     <row r="182" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A182" s="290"/>
-[...11 lines deleted...]
-      <c r="M182" s="471"/>
+      <c r="A182" s="210"/>
+      <c r="B182" s="310"/>
+      <c r="C182" s="310"/>
+      <c r="D182" s="312"/>
+      <c r="E182" s="313"/>
+      <c r="F182" s="312"/>
+      <c r="G182" s="314"/>
+      <c r="H182" s="314"/>
+      <c r="I182" s="313"/>
+      <c r="J182" s="303"/>
+      <c r="K182" s="304"/>
+      <c r="L182" s="304"/>
+      <c r="M182" s="305"/>
       <c r="N182" s="60"/>
       <c r="O182" s="61"/>
     </row>
     <row r="183" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A183" s="290"/>
-[...11 lines deleted...]
-      <c r="M183" s="474"/>
+      <c r="A183" s="210"/>
+      <c r="B183" s="310"/>
+      <c r="C183" s="310"/>
+      <c r="D183" s="203"/>
+      <c r="E183" s="205"/>
+      <c r="F183" s="203"/>
+      <c r="G183" s="204"/>
+      <c r="H183" s="204"/>
+      <c r="I183" s="205"/>
+      <c r="J183" s="206"/>
+      <c r="K183" s="207"/>
+      <c r="L183" s="207"/>
+      <c r="M183" s="208"/>
       <c r="N183" s="60"/>
       <c r="O183" s="61"/>
     </row>
     <row r="184" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A184" s="290"/>
-[...11 lines deleted...]
-      <c r="M184" s="474"/>
+      <c r="A184" s="210"/>
+      <c r="B184" s="310"/>
+      <c r="C184" s="310"/>
+      <c r="D184" s="203"/>
+      <c r="E184" s="205"/>
+      <c r="F184" s="203"/>
+      <c r="G184" s="204"/>
+      <c r="H184" s="204"/>
+      <c r="I184" s="205"/>
+      <c r="J184" s="206"/>
+      <c r="K184" s="207"/>
+      <c r="L184" s="207"/>
+      <c r="M184" s="208"/>
       <c r="N184" s="60"/>
       <c r="O184" s="61"/>
     </row>
     <row r="185" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A185" s="290"/>
-[...11 lines deleted...]
-      <c r="M185" s="477"/>
+      <c r="A185" s="210"/>
+      <c r="B185" s="310"/>
+      <c r="C185" s="310"/>
+      <c r="D185" s="200"/>
+      <c r="E185" s="201"/>
+      <c r="F185" s="200"/>
+      <c r="G185" s="202"/>
+      <c r="H185" s="202"/>
+      <c r="I185" s="201"/>
+      <c r="J185" s="307"/>
+      <c r="K185" s="308"/>
+      <c r="L185" s="308"/>
+      <c r="M185" s="309"/>
       <c r="N185" s="60"/>
       <c r="O185" s="61"/>
     </row>
     <row r="186" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A186" s="290"/>
-      <c r="B186" s="278" t="s">
+      <c r="A186" s="210"/>
+      <c r="B186" s="310" t="s">
         <v>132</v>
       </c>
-      <c r="C186" s="278"/>
-      <c r="D186" s="279" t="s">
+      <c r="C186" s="310"/>
+      <c r="D186" s="311" t="s">
         <v>127</v>
       </c>
-      <c r="E186" s="279"/>
-      <c r="F186" s="279" t="s">
+      <c r="E186" s="311"/>
+      <c r="F186" s="311" t="s">
         <v>128</v>
       </c>
-      <c r="G186" s="279"/>
-[...2 lines deleted...]
-      <c r="J186" s="279" t="s">
+      <c r="G186" s="311"/>
+      <c r="H186" s="311"/>
+      <c r="I186" s="311"/>
+      <c r="J186" s="311" t="s">
         <v>131</v>
       </c>
-      <c r="K186" s="279"/>
-[...1 lines deleted...]
-      <c r="M186" s="279"/>
+      <c r="K186" s="311"/>
+      <c r="L186" s="311"/>
+      <c r="M186" s="311"/>
       <c r="N186" s="60"/>
       <c r="O186" s="61"/>
     </row>
     <row r="187" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A187" s="290"/>
-[...11 lines deleted...]
-      <c r="M187" s="471"/>
+      <c r="A187" s="210"/>
+      <c r="B187" s="310"/>
+      <c r="C187" s="310"/>
+      <c r="D187" s="312"/>
+      <c r="E187" s="313"/>
+      <c r="F187" s="312"/>
+      <c r="G187" s="314"/>
+      <c r="H187" s="314"/>
+      <c r="I187" s="313"/>
+      <c r="J187" s="303"/>
+      <c r="K187" s="304"/>
+      <c r="L187" s="304"/>
+      <c r="M187" s="305"/>
       <c r="N187" s="60"/>
       <c r="O187" s="61"/>
     </row>
     <row r="188" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A188" s="290"/>
-[...11 lines deleted...]
-      <c r="M188" s="474"/>
+      <c r="A188" s="210"/>
+      <c r="B188" s="310"/>
+      <c r="C188" s="310"/>
+      <c r="D188" s="203"/>
+      <c r="E188" s="205"/>
+      <c r="F188" s="203"/>
+      <c r="G188" s="204"/>
+      <c r="H188" s="204"/>
+      <c r="I188" s="205"/>
+      <c r="J188" s="206"/>
+      <c r="K188" s="207"/>
+      <c r="L188" s="207"/>
+      <c r="M188" s="208"/>
       <c r="N188" s="60"/>
       <c r="O188" s="61"/>
     </row>
     <row r="189" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A189" s="290"/>
-[...11 lines deleted...]
-      <c r="M189" s="474"/>
+      <c r="A189" s="210"/>
+      <c r="B189" s="310"/>
+      <c r="C189" s="310"/>
+      <c r="D189" s="203"/>
+      <c r="E189" s="205"/>
+      <c r="F189" s="203"/>
+      <c r="G189" s="204"/>
+      <c r="H189" s="204"/>
+      <c r="I189" s="205"/>
+      <c r="J189" s="206"/>
+      <c r="K189" s="207"/>
+      <c r="L189" s="207"/>
+      <c r="M189" s="208"/>
       <c r="N189" s="60"/>
       <c r="O189" s="61"/>
     </row>
     <row r="190" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A190" s="290"/>
-[...11 lines deleted...]
-      <c r="M190" s="477"/>
+      <c r="A190" s="210"/>
+      <c r="B190" s="310"/>
+      <c r="C190" s="310"/>
+      <c r="D190" s="200"/>
+      <c r="E190" s="201"/>
+      <c r="F190" s="200"/>
+      <c r="G190" s="202"/>
+      <c r="H190" s="202"/>
+      <c r="I190" s="201"/>
+      <c r="J190" s="307"/>
+      <c r="K190" s="308"/>
+      <c r="L190" s="308"/>
+      <c r="M190" s="309"/>
       <c r="N190" s="60"/>
       <c r="O190" s="61"/>
     </row>
     <row r="191" spans="1:15" ht="4.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A191" s="113"/>
       <c r="B191" s="107"/>
       <c r="C191" s="107"/>
       <c r="D191" s="114"/>
       <c r="E191" s="114"/>
       <c r="F191" s="114"/>
       <c r="G191" s="114"/>
       <c r="H191" s="114"/>
       <c r="I191" s="114"/>
       <c r="J191" s="114"/>
       <c r="K191" s="114"/>
       <c r="L191" s="114"/>
       <c r="M191" s="114"/>
     </row>
     <row r="192" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A192" s="111" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="193" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A193" s="289" t="s">
+      <c r="A193" s="209" t="s">
         <v>51</v>
       </c>
-      <c r="B193" s="289"/>
+      <c r="B193" s="209"/>
       <c r="C193" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="D193" s="266"/>
-[...2 lines deleted...]
-      <c r="G193" s="267" t="s">
+      <c r="D193" s="197"/>
+      <c r="E193" s="197"/>
+      <c r="F193" s="197"/>
+      <c r="G193" s="198" t="s">
         <v>53</v>
       </c>
-      <c r="H193" s="267"/>
-[...4 lines deleted...]
-      <c r="M193" s="268"/>
+      <c r="H193" s="198"/>
+      <c r="I193" s="199"/>
+      <c r="J193" s="199"/>
+      <c r="K193" s="199"/>
+      <c r="L193" s="199"/>
+      <c r="M193" s="199"/>
     </row>
     <row r="194" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A194" s="289"/>
-      <c r="B194" s="289"/>
+      <c r="A194" s="209"/>
+      <c r="B194" s="209"/>
       <c r="C194" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="D194" s="266"/>
-[...2 lines deleted...]
-      <c r="G194" s="267" t="s">
+      <c r="D194" s="197"/>
+      <c r="E194" s="197"/>
+      <c r="F194" s="197"/>
+      <c r="G194" s="198" t="s">
         <v>53</v>
       </c>
-      <c r="H194" s="267"/>
-[...4 lines deleted...]
-      <c r="M194" s="268"/>
+      <c r="H194" s="198"/>
+      <c r="I194" s="199"/>
+      <c r="J194" s="199"/>
+      <c r="K194" s="199"/>
+      <c r="L194" s="199"/>
+      <c r="M194" s="199"/>
     </row>
     <row r="195" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A195" s="289"/>
-      <c r="B195" s="289"/>
+      <c r="A195" s="209"/>
+      <c r="B195" s="209"/>
       <c r="C195" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="D195" s="266"/>
-[...2 lines deleted...]
-      <c r="G195" s="267" t="s">
+      <c r="D195" s="197"/>
+      <c r="E195" s="197"/>
+      <c r="F195" s="197"/>
+      <c r="G195" s="198" t="s">
         <v>53</v>
       </c>
-      <c r="H195" s="267"/>
-[...4 lines deleted...]
-      <c r="M195" s="268"/>
+      <c r="H195" s="198"/>
+      <c r="I195" s="199"/>
+      <c r="J195" s="199"/>
+      <c r="K195" s="199"/>
+      <c r="L195" s="199"/>
+      <c r="M195" s="199"/>
     </row>
     <row r="196" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A196" s="348" t="s">
+      <c r="A196" s="196" t="s">
         <v>150</v>
       </c>
-      <c r="B196" s="348"/>
+      <c r="B196" s="196"/>
       <c r="C196" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="D196" s="167"/>
-[...8 lines deleted...]
-      <c r="M196" s="169"/>
+      <c r="D196" s="158"/>
+      <c r="E196" s="159"/>
+      <c r="F196" s="159"/>
+      <c r="G196" s="159"/>
+      <c r="H196" s="159"/>
+      <c r="I196" s="159"/>
+      <c r="J196" s="159"/>
+      <c r="K196" s="159"/>
+      <c r="L196" s="159"/>
+      <c r="M196" s="160"/>
     </row>
     <row r="197" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A197" s="348"/>
-      <c r="B197" s="348"/>
+      <c r="A197" s="196"/>
+      <c r="B197" s="196"/>
       <c r="C197" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="D197" s="167"/>
-[...8 lines deleted...]
-      <c r="M197" s="169"/>
+      <c r="D197" s="158"/>
+      <c r="E197" s="159"/>
+      <c r="F197" s="159"/>
+      <c r="G197" s="159"/>
+      <c r="H197" s="159"/>
+      <c r="I197" s="159"/>
+      <c r="J197" s="159"/>
+      <c r="K197" s="159"/>
+      <c r="L197" s="159"/>
+      <c r="M197" s="160"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.4">
-      <c r="A198" s="348"/>
-      <c r="B198" s="348"/>
+      <c r="A198" s="196"/>
+      <c r="B198" s="196"/>
       <c r="C198" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="D198" s="167"/>
-[...8 lines deleted...]
-      <c r="M198" s="169"/>
+      <c r="D198" s="158"/>
+      <c r="E198" s="159"/>
+      <c r="F198" s="159"/>
+      <c r="G198" s="159"/>
+      <c r="H198" s="159"/>
+      <c r="I198" s="159"/>
+      <c r="J198" s="159"/>
+      <c r="K198" s="159"/>
+      <c r="L198" s="159"/>
+      <c r="M198" s="160"/>
     </row>
   </sheetData>
   <mergeCells count="385">
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="G47:M47"/>
+    <mergeCell ref="C48:M48"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="C131:M131"/>
+    <mergeCell ref="B100:C101"/>
+    <mergeCell ref="E100:F100"/>
+    <mergeCell ref="H100:K100"/>
+    <mergeCell ref="L100:M101"/>
+    <mergeCell ref="E101:F101"/>
+    <mergeCell ref="H101:K101"/>
+    <mergeCell ref="B116:C117"/>
+    <mergeCell ref="E116:F116"/>
+    <mergeCell ref="H116:K116"/>
+    <mergeCell ref="L116:M117"/>
+    <mergeCell ref="E117:F117"/>
+    <mergeCell ref="H117:K117"/>
+    <mergeCell ref="E109:F109"/>
+    <mergeCell ref="H109:K109"/>
+    <mergeCell ref="F105:H105"/>
+    <mergeCell ref="I105:M105"/>
+    <mergeCell ref="H125:K125"/>
+    <mergeCell ref="G129:M129"/>
+    <mergeCell ref="C130:M130"/>
+    <mergeCell ref="A146:M146"/>
+    <mergeCell ref="C49:M49"/>
+    <mergeCell ref="B50:C51"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:M51"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="B66:C67"/>
+    <mergeCell ref="E66:F66"/>
+    <mergeCell ref="H66:K66"/>
+    <mergeCell ref="L66:M67"/>
+    <mergeCell ref="E67:F67"/>
+    <mergeCell ref="H67:K67"/>
+    <mergeCell ref="B82:C83"/>
+    <mergeCell ref="E82:F82"/>
+    <mergeCell ref="H82:K82"/>
+    <mergeCell ref="C115:M115"/>
+    <mergeCell ref="A143:M143"/>
+    <mergeCell ref="A144:M144"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="A10:A18"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="B108:C109"/>
+    <mergeCell ref="E108:F108"/>
+    <mergeCell ref="E125:F125"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="H15:M15"/>
+    <mergeCell ref="H108:K108"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="B16:C18"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:M16"/>
+    <mergeCell ref="D17:E18"/>
+    <mergeCell ref="A32:M32"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="A24:G24"/>
+    <mergeCell ref="H24:M24"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="A26:B27"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A19:A23"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="G22:M22"/>
+    <mergeCell ref="C23:M23"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
     <mergeCell ref="D41:M41"/>
-    <mergeCell ref="D196:M196"/>
-[...39 lines deleted...]
-    <mergeCell ref="B121:C121"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A38:B39"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="A44:A59"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="B78:B80"/>
+    <mergeCell ref="G79:M79"/>
+    <mergeCell ref="C80:M80"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:M40"/>
+    <mergeCell ref="B58:C59"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="D52:M52"/>
+    <mergeCell ref="B53:C54"/>
+    <mergeCell ref="E54:F54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="F53:M53"/>
+    <mergeCell ref="I55:K55"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="C153:M153"/>
+    <mergeCell ref="C154:E154"/>
+    <mergeCell ref="F154:F155"/>
+    <mergeCell ref="G154:G155"/>
+    <mergeCell ref="I154:I155"/>
+    <mergeCell ref="K154:K155"/>
+    <mergeCell ref="C155:E155"/>
+    <mergeCell ref="A145:M145"/>
+    <mergeCell ref="A149:A178"/>
+    <mergeCell ref="C149:E149"/>
+    <mergeCell ref="F149:F150"/>
+    <mergeCell ref="G149:G150"/>
+    <mergeCell ref="I149:I150"/>
+    <mergeCell ref="K149:K150"/>
+    <mergeCell ref="C150:E150"/>
+    <mergeCell ref="B151:B153"/>
+    <mergeCell ref="G152:M152"/>
+    <mergeCell ref="B156:B158"/>
+    <mergeCell ref="G157:M157"/>
+    <mergeCell ref="C158:M158"/>
+    <mergeCell ref="C159:E159"/>
+    <mergeCell ref="F159:F160"/>
+    <mergeCell ref="G159:G160"/>
+    <mergeCell ref="I159:I160"/>
+    <mergeCell ref="B161:B163"/>
+    <mergeCell ref="G162:M162"/>
+    <mergeCell ref="C163:M163"/>
+    <mergeCell ref="C164:E164"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="G164:G165"/>
+    <mergeCell ref="I164:I165"/>
+    <mergeCell ref="K164:K165"/>
+    <mergeCell ref="C165:E165"/>
+    <mergeCell ref="G167:M167"/>
+    <mergeCell ref="C168:M168"/>
+    <mergeCell ref="C169:E169"/>
+    <mergeCell ref="F169:F170"/>
+    <mergeCell ref="G169:G170"/>
+    <mergeCell ref="I169:I170"/>
+    <mergeCell ref="K169:K170"/>
+    <mergeCell ref="C170:E170"/>
+    <mergeCell ref="K159:K160"/>
+    <mergeCell ref="C160:E160"/>
+    <mergeCell ref="D194:F194"/>
+    <mergeCell ref="G194:H194"/>
+    <mergeCell ref="I194:M194"/>
+    <mergeCell ref="B186:C190"/>
+    <mergeCell ref="D186:E186"/>
+    <mergeCell ref="F186:I186"/>
+    <mergeCell ref="B171:B173"/>
+    <mergeCell ref="G172:M172"/>
+    <mergeCell ref="C173:M173"/>
+    <mergeCell ref="C174:E174"/>
+    <mergeCell ref="F174:F175"/>
+    <mergeCell ref="G174:G175"/>
+    <mergeCell ref="I174:I175"/>
+    <mergeCell ref="K174:K175"/>
+    <mergeCell ref="C175:E175"/>
+    <mergeCell ref="J185:M185"/>
+    <mergeCell ref="J182:M182"/>
+    <mergeCell ref="D183:E183"/>
+    <mergeCell ref="F183:I183"/>
+    <mergeCell ref="J183:M183"/>
+    <mergeCell ref="D184:E184"/>
+    <mergeCell ref="F184:I184"/>
+    <mergeCell ref="J184:M184"/>
+    <mergeCell ref="D189:E189"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="F57:H57"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="J187:M187"/>
+    <mergeCell ref="B176:B178"/>
+    <mergeCell ref="G177:M177"/>
+    <mergeCell ref="C178:M178"/>
+    <mergeCell ref="J190:M190"/>
+    <mergeCell ref="B181:C185"/>
+    <mergeCell ref="D181:E181"/>
+    <mergeCell ref="F181:I181"/>
+    <mergeCell ref="J181:M181"/>
+    <mergeCell ref="D182:E182"/>
+    <mergeCell ref="F182:I182"/>
+    <mergeCell ref="D188:E188"/>
+    <mergeCell ref="F188:I188"/>
+    <mergeCell ref="J188:M188"/>
+    <mergeCell ref="D185:E185"/>
+    <mergeCell ref="F185:I185"/>
+    <mergeCell ref="J186:M186"/>
+    <mergeCell ref="D187:E187"/>
+    <mergeCell ref="F187:I187"/>
+    <mergeCell ref="B166:B168"/>
+    <mergeCell ref="H38:M38"/>
+    <mergeCell ref="D39:M39"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="H34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="F35:K35"/>
+    <mergeCell ref="A33:B35"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="L58:M59"/>
+    <mergeCell ref="D84:M84"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="D68:M68"/>
+    <mergeCell ref="B69:C70"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="F69:M69"/>
+    <mergeCell ref="E70:F70"/>
+    <mergeCell ref="H70:K70"/>
+    <mergeCell ref="E83:F83"/>
+    <mergeCell ref="H83:K83"/>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="F73:H73"/>
+    <mergeCell ref="L82:M83"/>
+    <mergeCell ref="C65:M65"/>
+    <mergeCell ref="C81:M81"/>
+    <mergeCell ref="B88:E88"/>
+    <mergeCell ref="B89:E89"/>
+    <mergeCell ref="F89:H89"/>
+    <mergeCell ref="B90:C91"/>
+    <mergeCell ref="E90:F90"/>
+    <mergeCell ref="H90:K90"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="H91:K91"/>
+    <mergeCell ref="B85:C86"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="F85:M85"/>
+    <mergeCell ref="E86:F86"/>
+    <mergeCell ref="H86:K86"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="I87:K87"/>
+    <mergeCell ref="L90:M91"/>
+    <mergeCell ref="A60:A75"/>
+    <mergeCell ref="C60:M60"/>
+    <mergeCell ref="C61:M61"/>
+    <mergeCell ref="B62:B64"/>
+    <mergeCell ref="G63:M63"/>
+    <mergeCell ref="C64:M64"/>
+    <mergeCell ref="B74:C75"/>
+    <mergeCell ref="E74:F74"/>
+    <mergeCell ref="H74:K74"/>
+    <mergeCell ref="E75:F75"/>
+    <mergeCell ref="H75:K75"/>
+    <mergeCell ref="L74:M75"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="I71:K71"/>
+    <mergeCell ref="B72:E72"/>
+    <mergeCell ref="B124:C125"/>
+    <mergeCell ref="E124:F124"/>
+    <mergeCell ref="H124:K124"/>
+    <mergeCell ref="L124:M125"/>
+    <mergeCell ref="A93:M93"/>
+    <mergeCell ref="A94:A109"/>
+    <mergeCell ref="C94:M94"/>
+    <mergeCell ref="C95:M95"/>
+    <mergeCell ref="B96:B98"/>
+    <mergeCell ref="G97:M97"/>
+    <mergeCell ref="C98:M98"/>
+    <mergeCell ref="B103:C104"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="F103:M103"/>
+    <mergeCell ref="E104:F104"/>
+    <mergeCell ref="H104:K104"/>
+    <mergeCell ref="C99:M99"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="D102:M102"/>
+    <mergeCell ref="L108:M109"/>
+    <mergeCell ref="D106:M106"/>
+    <mergeCell ref="D107:M107"/>
     <mergeCell ref="D121:E121"/>
     <mergeCell ref="F121:H121"/>
     <mergeCell ref="A126:A141"/>
     <mergeCell ref="C126:M126"/>
     <mergeCell ref="C127:M127"/>
     <mergeCell ref="B128:B130"/>
     <mergeCell ref="A76:A91"/>
     <mergeCell ref="C76:M76"/>
     <mergeCell ref="C77:M77"/>
     <mergeCell ref="B84:C84"/>
     <mergeCell ref="D118:M118"/>
     <mergeCell ref="B119:C120"/>
     <mergeCell ref="D119:E119"/>
     <mergeCell ref="F119:M119"/>
     <mergeCell ref="E120:F120"/>
     <mergeCell ref="H120:K120"/>
     <mergeCell ref="A110:A125"/>
     <mergeCell ref="C110:M110"/>
     <mergeCell ref="C111:M111"/>
     <mergeCell ref="B112:B114"/>
     <mergeCell ref="G113:M113"/>
     <mergeCell ref="C114:M114"/>
     <mergeCell ref="B123:C123"/>
     <mergeCell ref="D123:M123"/>
-    <mergeCell ref="B124:C125"/>
-[...71 lines deleted...]
-    <mergeCell ref="F73:H73"/>
+    <mergeCell ref="D196:M196"/>
+    <mergeCell ref="D197:M197"/>
+    <mergeCell ref="D198:M198"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="D139:M139"/>
+    <mergeCell ref="B140:C141"/>
+    <mergeCell ref="E140:F140"/>
+    <mergeCell ref="H140:K140"/>
+    <mergeCell ref="L140:M141"/>
+    <mergeCell ref="E141:F141"/>
+    <mergeCell ref="H141:K141"/>
+    <mergeCell ref="A196:B198"/>
+    <mergeCell ref="D195:F195"/>
+    <mergeCell ref="G195:H195"/>
+    <mergeCell ref="I195:M195"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="F190:I190"/>
     <mergeCell ref="F189:I189"/>
     <mergeCell ref="J189:M189"/>
-    <mergeCell ref="D34:E34"/>
-[...25 lines deleted...]
-    <mergeCell ref="J190:M190"/>
     <mergeCell ref="D193:F193"/>
     <mergeCell ref="G193:H193"/>
     <mergeCell ref="I193:M193"/>
     <mergeCell ref="A193:B195"/>
     <mergeCell ref="A181:A190"/>
-    <mergeCell ref="B181:C185"/>
-[...210 lines deleted...]
-    <mergeCell ref="I105:M105"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="B137:C137"/>
+    <mergeCell ref="D137:E137"/>
+    <mergeCell ref="F137:H137"/>
+    <mergeCell ref="I137:M137"/>
+    <mergeCell ref="B138:C138"/>
+    <mergeCell ref="D138:M138"/>
+    <mergeCell ref="B134:C134"/>
+    <mergeCell ref="D134:M134"/>
+    <mergeCell ref="B135:C136"/>
+    <mergeCell ref="E136:F136"/>
+    <mergeCell ref="H136:K136"/>
+    <mergeCell ref="I121:M121"/>
+    <mergeCell ref="B122:C122"/>
+    <mergeCell ref="D122:M122"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="F135:M135"/>
+    <mergeCell ref="B132:C133"/>
+    <mergeCell ref="E132:F132"/>
+    <mergeCell ref="H132:K132"/>
+    <mergeCell ref="L132:M133"/>
+    <mergeCell ref="E133:F133"/>
+    <mergeCell ref="H133:K133"/>
+    <mergeCell ref="B121:C121"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
-  <dataValidations count="7">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D97 D6 D22 D13 D129 D157 D162 D167 D172 D113 D47 D63 D79 D152 D177" xr:uid="{6EC51B5F-D78B-42DF-B078-52EA7613DC38}">
+  <dataValidations count="8">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D97 D6 D177 D13 D129 D157 D162 D167 D172 D113 D47 D22 D79 D152 D63" xr:uid="{6EC51B5F-D78B-42DF-B078-52EA7613DC38}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F97 F6 F22 F13 F129 F157 F162 F167 F172 F113 F47 F63 F79 F152 F177" xr:uid="{2F3A35B1-B0FB-46A2-B0E3-575D03F9959D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F97 F6 F177 F13 F129 F157 F162 F167 F172 F113 F47 F22 F79 F152 F63" xr:uid="{2F3A35B1-B0FB-46A2-B0E3-575D03F9959D}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
-    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10 C19:E19 C126:M126 C154:E154 C159:E159 C164:E164 C94:M94 C169:E169 C110:M110 C44:M44 C60:M60 C76:M76 C149:E149 C174:E174" xr:uid="{0E3A805B-F951-4E0B-8386-8D12EADEE1BF}"/>
-[...1 lines deleted...]
-    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11 I10:I11 K10:K11 G19:G20 I19:I20 K19:K20 G149:G150 I149:I150 K149:K150 G154:G155 I154:I155 K154:K155 G159:G160 I159:I160 K159:K160 G164:G165 I164:I165 K164:K165 G169:G170 I169:I170 K169:K170 G174:G175 I174:I175 K174:K175" xr:uid="{2749F9DE-91CB-4189-83E9-97B92239B500}">
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10 C174:E174 C126:M126 C154:E154 C159:E159 C164:E164 C94:M94 C169:E169 C110:M110 C44:M44 C19:E19 C76:M76 C149:E149 C60:M60" xr:uid="{0E3A805B-F951-4E0B-8386-8D12EADEE1BF}"/>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 F5 D12 F12 D112 F112 D46 F46 D21 F21 D78 F78 D96 F96 D128 F128 D62 F62" xr:uid="{0CAB5EE1-E312-4C37-9F2F-7212ED51165F}"/>
+    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K174:K175 I10:I11 K10:K11 I174:I175 I19:I20 K19:K20 G149:G150 I149:I150 K149:K150 G154:G155 I154:I155 K154:K155 G159:G160 I159:I160 K159:K160 G164:G165 I164:I165 K164:K165 G169:G170 I169:I170 K169:K170 G174:G175" xr:uid="{2749F9DE-91CB-4189-83E9-97B92239B500}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C36:M36 C37" xr:uid="{C30CE5A9-C58F-4083-A6CD-E38643E68577}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L33:M33 I33:J33 D50:D51 G50:G51 D58:D59 G58:G59 G140:G141 D66:D67 C33:C35 D74:D75 D90:D91 G66:G67 G90:G91 G74:G75 D100:D101 G100:G101 D108:D109 G108:G109 D116:D117 G116:G117 D124:D125 G124:G125 D132:D133 G132:G133 D140:D141 D82:D83 G82:G83" xr:uid="{73F0117A-19A8-4461-A4C7-D28535C9659E}">
       <formula1>"○"</formula1>
     </dataValidation>
+    <dataValidation imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11 G19:G20" xr:uid="{D0AEACBA-757A-4FF8-A0B5-9A70D1B0EF45}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="97" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="42" max="12" man="1"/>
     <brk id="92" max="12" man="1"/>
     <brk id="146" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C77A16D2-FD89-4423-9546-C218DB2D58F3}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:U66"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A33" sqref="A33:A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.25" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="20" width="3.875" style="3" customWidth="1"/>
     <col min="21" max="255" width="4.25" style="3"/>
     <col min="256" max="256" width="8.25" style="3" customWidth="1"/>
     <col min="257" max="276" width="3.875" style="3" customWidth="1"/>
     <col min="277" max="511" width="4.25" style="3"/>
     <col min="512" max="512" width="8.25" style="3" customWidth="1"/>
     <col min="513" max="532" width="3.875" style="3" customWidth="1"/>
     <col min="533" max="767" width="4.25" style="3"/>
     <col min="768" max="768" width="8.25" style="3" customWidth="1"/>
     <col min="769" max="788" width="3.875" style="3" customWidth="1"/>
     <col min="789" max="1023" width="4.25" style="3"/>
     <col min="1024" max="1024" width="8.25" style="3" customWidth="1"/>
     <col min="1025" max="1044" width="3.875" style="3" customWidth="1"/>
     <col min="1045" max="1279" width="4.25" style="3"/>
     <col min="1280" max="1280" width="8.25" style="3" customWidth="1"/>
@@ -9948,1729 +18327,1756 @@
     <col min="15360" max="15360" width="8.25" style="3" customWidth="1"/>
     <col min="15361" max="15380" width="3.875" style="3" customWidth="1"/>
     <col min="15381" max="15615" width="4.25" style="3"/>
     <col min="15616" max="15616" width="8.25" style="3" customWidth="1"/>
     <col min="15617" max="15636" width="3.875" style="3" customWidth="1"/>
     <col min="15637" max="15871" width="4.25" style="3"/>
     <col min="15872" max="15872" width="8.25" style="3" customWidth="1"/>
     <col min="15873" max="15892" width="3.875" style="3" customWidth="1"/>
     <col min="15893" max="16127" width="4.25" style="3"/>
     <col min="16128" max="16128" width="8.25" style="3" customWidth="1"/>
     <col min="16129" max="16148" width="3.875" style="3" customWidth="1"/>
     <col min="16149" max="16384" width="4.25" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L2" s="32" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:20" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="455"/>
+      <c r="A3" s="512"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
-      <c r="I3" s="397"/>
+      <c r="I3" s="513"/>
     </row>
     <row r="4" spans="1:20" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="455"/>
+      <c r="A4" s="512"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
-      <c r="I4" s="397"/>
-      <c r="N4" s="456" t="s">
+      <c r="I4" s="513"/>
+      <c r="N4" s="514" t="s">
         <v>58</v>
       </c>
-      <c r="O4" s="457"/>
-[...4 lines deleted...]
-      <c r="T4" s="459"/>
+      <c r="O4" s="515"/>
+      <c r="P4" s="516"/>
+      <c r="Q4" s="516"/>
+      <c r="R4" s="516"/>
+      <c r="S4" s="516"/>
+      <c r="T4" s="517"/>
     </row>
     <row r="5" spans="1:20" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B5" s="33"/>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
     </row>
     <row r="6" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="5"/>
-      <c r="B6" s="460" t="s">
+      <c r="B6" s="518" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="461"/>
-[...16 lines deleted...]
-      <c r="T6" s="465"/>
+      <c r="C6" s="519"/>
+      <c r="D6" s="520"/>
+      <c r="E6" s="521"/>
+      <c r="F6" s="521"/>
+      <c r="G6" s="521"/>
+      <c r="H6" s="521"/>
+      <c r="I6" s="521"/>
+      <c r="J6" s="521"/>
+      <c r="K6" s="521"/>
+      <c r="L6" s="521"/>
+      <c r="M6" s="521"/>
+      <c r="N6" s="521"/>
+      <c r="O6" s="521"/>
+      <c r="P6" s="521"/>
+      <c r="Q6" s="521"/>
+      <c r="R6" s="522"/>
+      <c r="S6" s="522"/>
+      <c r="T6" s="523"/>
     </row>
     <row r="7" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B7" s="356" t="s">
+      <c r="B7" s="524" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="391"/>
-[...16 lines deleted...]
-      <c r="T7" s="443"/>
+      <c r="C7" s="525"/>
+      <c r="D7" s="526"/>
+      <c r="E7" s="527"/>
+      <c r="F7" s="527"/>
+      <c r="G7" s="527"/>
+      <c r="H7" s="527"/>
+      <c r="I7" s="527"/>
+      <c r="J7" s="527"/>
+      <c r="K7" s="527"/>
+      <c r="L7" s="527"/>
+      <c r="M7" s="527"/>
+      <c r="N7" s="527"/>
+      <c r="O7" s="527"/>
+      <c r="P7" s="527"/>
+      <c r="Q7" s="527"/>
+      <c r="R7" s="528"/>
+      <c r="S7" s="528"/>
+      <c r="T7" s="529"/>
     </row>
     <row r="8" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="6"/>
-      <c r="B8" s="431" t="s">
+      <c r="B8" s="530" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="430"/>
+      <c r="C8" s="531"/>
       <c r="D8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="9"/>
     </row>
     <row r="9" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="466"/>
-      <c r="C9" s="448"/>
+      <c r="B9" s="532"/>
+      <c r="C9" s="533"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11"/>
       <c r="F9" s="12" t="s">
         <v>62</v>
       </c>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
-      <c r="I9" s="467" t="s">
+      <c r="I9" s="536" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="467"/>
+      <c r="J9" s="536"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
       <c r="T9" s="14"/>
     </row>
     <row r="10" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="15"/>
-      <c r="B10" s="372"/>
-      <c r="C10" s="373"/>
+      <c r="B10" s="534"/>
+      <c r="C10" s="535"/>
       <c r="D10" s="16"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="17"/>
       <c r="O10" s="17"/>
       <c r="P10" s="17"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="18"/>
     </row>
     <row r="11" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19"/>
-      <c r="B11" s="356" t="s">
+      <c r="B11" s="524" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="391"/>
-      <c r="D11" s="391" t="s">
+      <c r="C11" s="525"/>
+      <c r="D11" s="525" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="391"/>
-[...5 lines deleted...]
-      <c r="K11" s="441" t="s">
+      <c r="E11" s="525"/>
+      <c r="F11" s="537"/>
+      <c r="G11" s="537"/>
+      <c r="H11" s="537"/>
+      <c r="I11" s="537"/>
+      <c r="J11" s="538"/>
+      <c r="K11" s="539" t="s">
         <v>64</v>
       </c>
-      <c r="L11" s="441"/>
-[...7 lines deleted...]
-      <c r="T11" s="443"/>
+      <c r="L11" s="539"/>
+      <c r="M11" s="526"/>
+      <c r="N11" s="527"/>
+      <c r="O11" s="527"/>
+      <c r="P11" s="527"/>
+      <c r="Q11" s="527"/>
+      <c r="R11" s="528"/>
+      <c r="S11" s="528"/>
+      <c r="T11" s="529"/>
     </row>
     <row r="12" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="444" t="s">
+      <c r="A12" s="540" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="412"/>
-[...7 lines deleted...]
-      <c r="J12" s="355" t="s">
+      <c r="B12" s="541"/>
+      <c r="C12" s="541"/>
+      <c r="D12" s="541"/>
+      <c r="E12" s="541"/>
+      <c r="F12" s="541"/>
+      <c r="G12" s="541"/>
+      <c r="H12" s="541"/>
+      <c r="I12" s="542"/>
+      <c r="J12" s="543" t="s">
         <v>65</v>
       </c>
-      <c r="K12" s="361"/>
-[...8 lines deleted...]
-      <c r="T12" s="375"/>
+      <c r="K12" s="544"/>
+      <c r="L12" s="544"/>
+      <c r="M12" s="544"/>
+      <c r="N12" s="544"/>
+      <c r="O12" s="544"/>
+      <c r="P12" s="544"/>
+      <c r="Q12" s="544"/>
+      <c r="R12" s="545"/>
+      <c r="S12" s="545"/>
+      <c r="T12" s="546"/>
     </row>
     <row r="13" spans="1:20" ht="13.5" x14ac:dyDescent="0.15">
-      <c r="A13" s="446" t="s">
+      <c r="A13" s="547" t="s">
         <v>66</v>
       </c>
-      <c r="B13" s="447"/>
-      <c r="C13" s="391" t="s">
+      <c r="B13" s="548"/>
+      <c r="C13" s="525" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="355"/>
+      <c r="D13" s="543"/>
       <c r="E13" s="20"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="22"/>
-      <c r="J13" s="378" t="s">
+      <c r="J13" s="549" t="s">
         <v>67</v>
       </c>
-      <c r="K13" s="448"/>
-      <c r="L13" s="449" t="s">
+      <c r="K13" s="533"/>
+      <c r="L13" s="551" t="s">
         <v>68</v>
       </c>
-      <c r="M13" s="450"/>
-[...6 lines deleted...]
-      <c r="T13" s="443"/>
+      <c r="M13" s="552"/>
+      <c r="N13" s="552"/>
+      <c r="O13" s="552"/>
+      <c r="P13" s="552"/>
+      <c r="Q13" s="552"/>
+      <c r="R13" s="528"/>
+      <c r="S13" s="528"/>
+      <c r="T13" s="529"/>
     </row>
     <row r="14" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="451" t="s">
+      <c r="A14" s="553" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="452"/>
-      <c r="C14" s="391" t="s">
+      <c r="B14" s="554"/>
+      <c r="C14" s="525" t="s">
         <v>9</v>
       </c>
-      <c r="D14" s="355"/>
-[...6 lines deleted...]
-      <c r="K14" s="372"/>
+      <c r="D14" s="543"/>
+      <c r="E14" s="550"/>
+      <c r="F14" s="555"/>
+      <c r="G14" s="555"/>
+      <c r="H14" s="555"/>
+      <c r="I14" s="556"/>
+      <c r="J14" s="550"/>
+      <c r="K14" s="534"/>
       <c r="L14" s="23"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="24"/>
       <c r="S14" s="24"/>
       <c r="T14" s="25"/>
     </row>
     <row r="15" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="435" t="s">
+      <c r="A15" s="561" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="431"/>
-[...3 lines deleted...]
-      <c r="F15" s="391" t="s">
+      <c r="B15" s="530"/>
+      <c r="C15" s="530"/>
+      <c r="D15" s="530"/>
+      <c r="E15" s="531"/>
+      <c r="F15" s="525" t="s">
         <v>70</v>
       </c>
-      <c r="G15" s="391"/>
-[...1 lines deleted...]
-      <c r="I15" s="411" t="s">
+      <c r="G15" s="525"/>
+      <c r="H15" s="525"/>
+      <c r="I15" s="559" t="s">
         <v>38</v>
       </c>
-      <c r="J15" s="412"/>
-[...1 lines deleted...]
-      <c r="L15" s="391" t="s">
+      <c r="J15" s="541"/>
+      <c r="K15" s="560"/>
+      <c r="L15" s="525" t="s">
         <v>71</v>
       </c>
-      <c r="M15" s="391"/>
-[...1 lines deleted...]
-      <c r="O15" s="391" t="s">
+      <c r="M15" s="525"/>
+      <c r="N15" s="525"/>
+      <c r="O15" s="525" t="s">
         <v>72</v>
       </c>
-      <c r="P15" s="391"/>
-[...1 lines deleted...]
-      <c r="R15" s="437" t="s">
+      <c r="P15" s="525"/>
+      <c r="Q15" s="543"/>
+      <c r="R15" s="563" t="s">
         <v>73</v>
       </c>
-      <c r="S15" s="437"/>
-      <c r="T15" s="438"/>
+      <c r="S15" s="563"/>
+      <c r="T15" s="564"/>
     </row>
     <row r="16" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="436"/>
-[...3 lines deleted...]
-      <c r="E16" s="373"/>
+      <c r="A16" s="562"/>
+      <c r="B16" s="534"/>
+      <c r="C16" s="534"/>
+      <c r="D16" s="534"/>
+      <c r="E16" s="535"/>
       <c r="F16" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="G16" s="355" t="s">
+      <c r="G16" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="H16" s="356"/>
+      <c r="H16" s="524"/>
       <c r="I16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="J16" s="355" t="s">
+      <c r="J16" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="K16" s="356"/>
+      <c r="K16" s="524"/>
       <c r="L16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="M16" s="355" t="s">
+      <c r="M16" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="N16" s="356"/>
+      <c r="N16" s="524"/>
       <c r="O16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="P16" s="355" t="s">
+      <c r="P16" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="Q16" s="361"/>
+      <c r="Q16" s="544"/>
       <c r="R16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="S16" s="355" t="s">
+      <c r="S16" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="T16" s="434"/>
+      <c r="T16" s="557"/>
     </row>
     <row r="17" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="28"/>
-      <c r="B17" s="429" t="s">
+      <c r="B17" s="558" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="430"/>
-      <c r="D17" s="411" t="s">
+      <c r="C17" s="531"/>
+      <c r="D17" s="559" t="s">
         <v>26</v>
       </c>
-      <c r="E17" s="413"/>
+      <c r="E17" s="560"/>
       <c r="F17" s="27"/>
-      <c r="G17" s="355"/>
-      <c r="H17" s="356"/>
+      <c r="G17" s="543"/>
+      <c r="H17" s="524"/>
       <c r="I17" s="27"/>
-      <c r="J17" s="355"/>
-      <c r="K17" s="356"/>
+      <c r="J17" s="543"/>
+      <c r="K17" s="524"/>
       <c r="L17" s="27"/>
-      <c r="M17" s="355"/>
-      <c r="N17" s="356"/>
+      <c r="M17" s="543"/>
+      <c r="N17" s="524"/>
       <c r="O17" s="27"/>
-      <c r="P17" s="355"/>
-      <c r="Q17" s="361"/>
+      <c r="P17" s="543"/>
+      <c r="Q17" s="544"/>
       <c r="R17" s="27"/>
-      <c r="S17" s="355"/>
-      <c r="T17" s="434"/>
+      <c r="S17" s="543"/>
+      <c r="T17" s="557"/>
     </row>
     <row r="18" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="28"/>
-      <c r="B18" s="371"/>
-[...1 lines deleted...]
-      <c r="D18" s="411" t="s">
+      <c r="B18" s="550"/>
+      <c r="C18" s="535"/>
+      <c r="D18" s="559" t="s">
         <v>27</v>
       </c>
-      <c r="E18" s="413"/>
+      <c r="E18" s="560"/>
       <c r="F18" s="27"/>
-      <c r="G18" s="355"/>
-      <c r="H18" s="356"/>
+      <c r="G18" s="543"/>
+      <c r="H18" s="524"/>
       <c r="I18" s="27"/>
-      <c r="J18" s="355"/>
-      <c r="K18" s="356"/>
+      <c r="J18" s="543"/>
+      <c r="K18" s="524"/>
       <c r="L18" s="27"/>
-      <c r="M18" s="355"/>
-      <c r="N18" s="356"/>
+      <c r="M18" s="543"/>
+      <c r="N18" s="524"/>
       <c r="O18" s="27"/>
-      <c r="P18" s="355"/>
-      <c r="Q18" s="361"/>
+      <c r="P18" s="543"/>
+      <c r="Q18" s="544"/>
       <c r="R18" s="27"/>
-      <c r="S18" s="355"/>
-      <c r="T18" s="434"/>
+      <c r="S18" s="543"/>
+      <c r="T18" s="557"/>
     </row>
     <row r="19" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="28"/>
-      <c r="B19" s="411" t="s">
+      <c r="B19" s="559" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="412"/>
-[...16 lines deleted...]
-      <c r="T19" s="434"/>
+      <c r="C19" s="541"/>
+      <c r="D19" s="541"/>
+      <c r="E19" s="560"/>
+      <c r="F19" s="543"/>
+      <c r="G19" s="544"/>
+      <c r="H19" s="524"/>
+      <c r="I19" s="543"/>
+      <c r="J19" s="544"/>
+      <c r="K19" s="524"/>
+      <c r="L19" s="543"/>
+      <c r="M19" s="544"/>
+      <c r="N19" s="524"/>
+      <c r="O19" s="543"/>
+      <c r="P19" s="544"/>
+      <c r="Q19" s="544"/>
+      <c r="R19" s="543"/>
+      <c r="S19" s="544"/>
+      <c r="T19" s="557"/>
     </row>
     <row r="20" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="28"/>
-      <c r="B20" s="411" t="s">
+      <c r="B20" s="559" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="412"/>
-[...16 lines deleted...]
-      <c r="T20" s="433"/>
+      <c r="C20" s="541"/>
+      <c r="D20" s="541"/>
+      <c r="E20" s="560"/>
+      <c r="F20" s="565"/>
+      <c r="G20" s="566"/>
+      <c r="H20" s="567"/>
+      <c r="I20" s="565"/>
+      <c r="J20" s="566"/>
+      <c r="K20" s="567"/>
+      <c r="L20" s="565"/>
+      <c r="M20" s="566"/>
+      <c r="N20" s="567"/>
+      <c r="O20" s="565"/>
+      <c r="P20" s="566"/>
+      <c r="Q20" s="566"/>
+      <c r="R20" s="565"/>
+      <c r="S20" s="566"/>
+      <c r="T20" s="568"/>
     </row>
     <row r="21" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="28"/>
-      <c r="B21" s="431"/>
-[...3 lines deleted...]
-      <c r="F21" s="391" t="s">
+      <c r="B21" s="530"/>
+      <c r="C21" s="530"/>
+      <c r="D21" s="530"/>
+      <c r="E21" s="531"/>
+      <c r="F21" s="525" t="s">
         <v>76</v>
       </c>
-      <c r="G21" s="391"/>
-[...1 lines deleted...]
-      <c r="I21" s="355" t="s">
+      <c r="G21" s="525"/>
+      <c r="H21" s="525"/>
+      <c r="I21" s="543" t="s">
         <v>77</v>
       </c>
-      <c r="J21" s="361"/>
-[...1 lines deleted...]
-      <c r="L21" s="411" t="s">
+      <c r="J21" s="544"/>
+      <c r="K21" s="524"/>
+      <c r="L21" s="559" t="s">
         <v>78</v>
       </c>
-      <c r="M21" s="412"/>
-[...1 lines deleted...]
-      <c r="O21" s="355" t="s">
+      <c r="M21" s="541"/>
+      <c r="N21" s="560"/>
+      <c r="O21" s="543" t="s">
         <v>23</v>
       </c>
-      <c r="P21" s="361"/>
-      <c r="Q21" s="361"/>
+      <c r="P21" s="544"/>
+      <c r="Q21" s="544"/>
       <c r="R21" s="35"/>
       <c r="T21" s="36"/>
     </row>
     <row r="22" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="28"/>
-      <c r="B22" s="372"/>
-[...2 lines deleted...]
-      <c r="E22" s="373"/>
+      <c r="B22" s="534"/>
+      <c r="C22" s="534"/>
+      <c r="D22" s="534"/>
+      <c r="E22" s="535"/>
       <c r="F22" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="G22" s="355" t="s">
+      <c r="G22" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="H22" s="356"/>
+      <c r="H22" s="524"/>
       <c r="I22" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="J22" s="355" t="s">
+      <c r="J22" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="K22" s="356"/>
+      <c r="K22" s="524"/>
       <c r="L22" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="M22" s="355" t="s">
+      <c r="M22" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="N22" s="356"/>
+      <c r="N22" s="524"/>
       <c r="O22" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="P22" s="355" t="s">
+      <c r="P22" s="543" t="s">
         <v>74</v>
       </c>
-      <c r="Q22" s="361"/>
+      <c r="Q22" s="544"/>
       <c r="R22" s="35"/>
       <c r="T22" s="36"/>
     </row>
     <row r="23" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="28"/>
-      <c r="B23" s="429" t="s">
+      <c r="B23" s="558" t="s">
         <v>75</v>
       </c>
-      <c r="C23" s="430"/>
-      <c r="D23" s="411" t="s">
+      <c r="C23" s="531"/>
+      <c r="D23" s="559" t="s">
         <v>26</v>
       </c>
-      <c r="E23" s="413"/>
+      <c r="E23" s="560"/>
       <c r="F23" s="27"/>
-      <c r="G23" s="355"/>
-      <c r="H23" s="356"/>
+      <c r="G23" s="543"/>
+      <c r="H23" s="524"/>
       <c r="I23" s="27"/>
-      <c r="J23" s="355"/>
-      <c r="K23" s="356"/>
+      <c r="J23" s="543"/>
+      <c r="K23" s="524"/>
       <c r="L23" s="27"/>
-      <c r="M23" s="355"/>
-      <c r="N23" s="356"/>
+      <c r="M23" s="543"/>
+      <c r="N23" s="524"/>
       <c r="O23" s="27"/>
-      <c r="P23" s="355"/>
-      <c r="Q23" s="361"/>
+      <c r="P23" s="543"/>
+      <c r="Q23" s="544"/>
       <c r="R23" s="35"/>
       <c r="T23" s="36"/>
     </row>
     <row r="24" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="28"/>
-      <c r="B24" s="371"/>
-[...1 lines deleted...]
-      <c r="D24" s="411" t="s">
+      <c r="B24" s="550"/>
+      <c r="C24" s="535"/>
+      <c r="D24" s="559" t="s">
         <v>27</v>
       </c>
-      <c r="E24" s="413"/>
+      <c r="E24" s="560"/>
       <c r="F24" s="27"/>
-      <c r="G24" s="355"/>
-      <c r="H24" s="356"/>
+      <c r="G24" s="543"/>
+      <c r="H24" s="524"/>
       <c r="I24" s="27"/>
-      <c r="J24" s="355"/>
-      <c r="K24" s="356"/>
+      <c r="J24" s="543"/>
+      <c r="K24" s="524"/>
       <c r="L24" s="27"/>
-      <c r="M24" s="355"/>
-      <c r="N24" s="356"/>
+      <c r="M24" s="543"/>
+      <c r="N24" s="524"/>
       <c r="O24" s="27"/>
-      <c r="P24" s="355"/>
-      <c r="Q24" s="361"/>
+      <c r="P24" s="543"/>
+      <c r="Q24" s="544"/>
       <c r="R24" s="35"/>
       <c r="T24" s="36"/>
     </row>
     <row r="25" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="28"/>
-      <c r="B25" s="411" t="s">
+      <c r="B25" s="559" t="s">
         <v>28</v>
       </c>
-      <c r="C25" s="412"/>
-[...13 lines deleted...]
-      <c r="Q25" s="355"/>
+      <c r="C25" s="541"/>
+      <c r="D25" s="541"/>
+      <c r="E25" s="560"/>
+      <c r="F25" s="543"/>
+      <c r="G25" s="544"/>
+      <c r="H25" s="524"/>
+      <c r="I25" s="543"/>
+      <c r="J25" s="544"/>
+      <c r="K25" s="524"/>
+      <c r="L25" s="543"/>
+      <c r="M25" s="544"/>
+      <c r="N25" s="524"/>
+      <c r="O25" s="525"/>
+      <c r="P25" s="525"/>
+      <c r="Q25" s="543"/>
       <c r="R25" s="35"/>
       <c r="T25" s="36"/>
     </row>
     <row r="26" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="28"/>
-      <c r="B26" s="411" t="s">
+      <c r="B26" s="559" t="s">
         <v>29</v>
       </c>
-      <c r="C26" s="412"/>
-[...13 lines deleted...]
-      <c r="Q26" s="414"/>
+      <c r="C26" s="541"/>
+      <c r="D26" s="541"/>
+      <c r="E26" s="560"/>
+      <c r="F26" s="572"/>
+      <c r="G26" s="573"/>
+      <c r="H26" s="574"/>
+      <c r="I26" s="572"/>
+      <c r="J26" s="573"/>
+      <c r="K26" s="574"/>
+      <c r="L26" s="572"/>
+      <c r="M26" s="573"/>
+      <c r="N26" s="574"/>
+      <c r="O26" s="575"/>
+      <c r="P26" s="575"/>
+      <c r="Q26" s="572"/>
       <c r="R26" s="35"/>
       <c r="T26" s="36"/>
     </row>
     <row r="27" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="37"/>
-      <c r="B27" s="418" t="s">
+      <c r="B27" s="576" t="s">
         <v>79</v>
       </c>
-      <c r="C27" s="419"/>
-[...2 lines deleted...]
-      <c r="F27" s="408" t="s">
+      <c r="C27" s="577"/>
+      <c r="D27" s="577"/>
+      <c r="E27" s="578"/>
+      <c r="F27" s="569" t="s">
         <v>80</v>
       </c>
-      <c r="G27" s="353"/>
-[...12 lines deleted...]
-      <c r="T27" s="426"/>
+      <c r="G27" s="584"/>
+      <c r="H27" s="584"/>
+      <c r="I27" s="584"/>
+      <c r="J27" s="584"/>
+      <c r="K27" s="584"/>
+      <c r="L27" s="584"/>
+      <c r="M27" s="584"/>
+      <c r="N27" s="584"/>
+      <c r="O27" s="584"/>
+      <c r="P27" s="584"/>
+      <c r="Q27" s="584"/>
+      <c r="R27" s="584"/>
+      <c r="S27" s="584"/>
+      <c r="T27" s="585"/>
     </row>
     <row r="28" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="37"/>
-      <c r="B28" s="421"/>
-[...2 lines deleted...]
-      <c r="E28" s="422"/>
+      <c r="B28" s="579"/>
+      <c r="C28" s="528"/>
+      <c r="D28" s="528"/>
+      <c r="E28" s="580"/>
       <c r="F28" s="39" t="s">
         <v>44</v>
       </c>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
-      <c r="I28" s="427" t="s">
+      <c r="I28" s="586" t="s">
         <v>45</v>
       </c>
-      <c r="J28" s="427"/>
-[...2 lines deleted...]
-      <c r="M28" s="427" t="s">
+      <c r="J28" s="586"/>
+      <c r="K28" s="586"/>
+      <c r="L28" s="586"/>
+      <c r="M28" s="586" t="s">
         <v>46</v>
       </c>
-      <c r="N28" s="427"/>
-[...2 lines deleted...]
-      <c r="Q28" s="427" t="s">
+      <c r="N28" s="586"/>
+      <c r="O28" s="586"/>
+      <c r="P28" s="586"/>
+      <c r="Q28" s="586" t="s">
         <v>47</v>
       </c>
-      <c r="R28" s="427"/>
-[...1 lines deleted...]
-      <c r="T28" s="428"/>
+      <c r="R28" s="586"/>
+      <c r="S28" s="586"/>
+      <c r="T28" s="587"/>
     </row>
     <row r="29" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="37"/>
-      <c r="B29" s="421"/>
-[...2 lines deleted...]
-      <c r="E29" s="422"/>
+      <c r="B29" s="579"/>
+      <c r="C29" s="528"/>
+      <c r="D29" s="528"/>
+      <c r="E29" s="580"/>
       <c r="F29" s="39" t="s">
         <v>48</v>
       </c>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
-      <c r="I29" s="408"/>
-[...10 lines deleted...]
-      <c r="T29" s="375"/>
+      <c r="I29" s="569"/>
+      <c r="J29" s="570"/>
+      <c r="K29" s="570"/>
+      <c r="L29" s="571"/>
+      <c r="M29" s="569"/>
+      <c r="N29" s="570"/>
+      <c r="O29" s="570"/>
+      <c r="P29" s="571"/>
+      <c r="Q29" s="569"/>
+      <c r="R29" s="545"/>
+      <c r="S29" s="545"/>
+      <c r="T29" s="546"/>
     </row>
     <row r="30" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="37"/>
-      <c r="B30" s="421"/>
-[...2 lines deleted...]
-      <c r="E30" s="422"/>
+      <c r="B30" s="579"/>
+      <c r="C30" s="528"/>
+      <c r="D30" s="528"/>
+      <c r="E30" s="580"/>
       <c r="F30" s="39" t="s">
         <v>49</v>
       </c>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
-      <c r="I30" s="408"/>
-[...10 lines deleted...]
-      <c r="T30" s="375"/>
+      <c r="I30" s="569"/>
+      <c r="J30" s="570"/>
+      <c r="K30" s="570"/>
+      <c r="L30" s="571"/>
+      <c r="M30" s="569"/>
+      <c r="N30" s="570"/>
+      <c r="O30" s="570"/>
+      <c r="P30" s="571"/>
+      <c r="Q30" s="569"/>
+      <c r="R30" s="545"/>
+      <c r="S30" s="545"/>
+      <c r="T30" s="546"/>
     </row>
     <row r="31" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="41"/>
-      <c r="B31" s="423"/>
-[...2 lines deleted...]
-      <c r="E31" s="425"/>
+      <c r="B31" s="581"/>
+      <c r="C31" s="582"/>
+      <c r="D31" s="582"/>
+      <c r="E31" s="583"/>
       <c r="F31" s="39" t="s">
         <v>50</v>
       </c>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
-      <c r="I31" s="408"/>
-[...10 lines deleted...]
-      <c r="T31" s="375"/>
+      <c r="I31" s="569"/>
+      <c r="J31" s="570"/>
+      <c r="K31" s="570"/>
+      <c r="L31" s="571"/>
+      <c r="M31" s="569"/>
+      <c r="N31" s="570"/>
+      <c r="O31" s="570"/>
+      <c r="P31" s="571"/>
+      <c r="Q31" s="569"/>
+      <c r="R31" s="545"/>
+      <c r="S31" s="545"/>
+      <c r="T31" s="546"/>
     </row>
     <row r="32" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A32" s="390" t="s">
+      <c r="A32" s="588" t="s">
         <v>81</v>
       </c>
-      <c r="B32" s="391"/>
-[...17 lines deleted...]
-      <c r="T32" s="362"/>
+      <c r="B32" s="525"/>
+      <c r="C32" s="525"/>
+      <c r="D32" s="525"/>
+      <c r="E32" s="525"/>
+      <c r="F32" s="543"/>
+      <c r="G32" s="544"/>
+      <c r="H32" s="544"/>
+      <c r="I32" s="544"/>
+      <c r="J32" s="544"/>
+      <c r="K32" s="544"/>
+      <c r="L32" s="544"/>
+      <c r="M32" s="544"/>
+      <c r="N32" s="544"/>
+      <c r="O32" s="544"/>
+      <c r="P32" s="544"/>
+      <c r="Q32" s="544"/>
+      <c r="R32" s="589"/>
+      <c r="S32" s="589"/>
+      <c r="T32" s="590"/>
     </row>
     <row r="33" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A33" s="390"/>
-      <c r="B33" s="369" t="s">
+      <c r="A33" s="588"/>
+      <c r="B33" s="591" t="s">
         <v>82</v>
       </c>
-      <c r="C33" s="369"/>
-[...2 lines deleted...]
-      <c r="F33" s="381" t="s">
+      <c r="C33" s="591"/>
+      <c r="D33" s="591"/>
+      <c r="E33" s="591"/>
+      <c r="F33" s="592" t="s">
         <v>83</v>
       </c>
-      <c r="G33" s="382"/>
-[...12 lines deleted...]
-      <c r="T33" s="362"/>
+      <c r="G33" s="593"/>
+      <c r="H33" s="593"/>
+      <c r="I33" s="593"/>
+      <c r="J33" s="593"/>
+      <c r="K33" s="593"/>
+      <c r="L33" s="593"/>
+      <c r="M33" s="593"/>
+      <c r="N33" s="593"/>
+      <c r="O33" s="593"/>
+      <c r="P33" s="593"/>
+      <c r="Q33" s="593"/>
+      <c r="R33" s="589"/>
+      <c r="S33" s="589"/>
+      <c r="T33" s="590"/>
     </row>
     <row r="34" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="390"/>
-      <c r="B34" s="369" t="s">
+      <c r="A34" s="588"/>
+      <c r="B34" s="591" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="369"/>
-[...2 lines deleted...]
-      <c r="F34" s="381" t="s">
+      <c r="C34" s="591"/>
+      <c r="D34" s="591"/>
+      <c r="E34" s="591"/>
+      <c r="F34" s="592" t="s">
         <v>84</v>
       </c>
-      <c r="G34" s="382"/>
-[...12 lines deleted...]
-      <c r="T34" s="362"/>
+      <c r="G34" s="593"/>
+      <c r="H34" s="593"/>
+      <c r="I34" s="593"/>
+      <c r="J34" s="593"/>
+      <c r="K34" s="593"/>
+      <c r="L34" s="593"/>
+      <c r="M34" s="593"/>
+      <c r="N34" s="593"/>
+      <c r="O34" s="593"/>
+      <c r="P34" s="593"/>
+      <c r="Q34" s="593"/>
+      <c r="R34" s="589"/>
+      <c r="S34" s="589"/>
+      <c r="T34" s="590"/>
     </row>
     <row r="35" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="390"/>
-      <c r="B35" s="393" t="s">
+      <c r="A35" s="588"/>
+      <c r="B35" s="597" t="s">
         <v>85</v>
       </c>
-      <c r="C35" s="394"/>
-[...2 lines deleted...]
-      <c r="F35" s="402" t="s">
+      <c r="C35" s="598"/>
+      <c r="D35" s="598"/>
+      <c r="E35" s="599"/>
+      <c r="F35" s="605" t="s">
         <v>86</v>
       </c>
-      <c r="G35" s="403"/>
-      <c r="H35" s="404" t="s">
+      <c r="G35" s="606"/>
+      <c r="H35" s="607" t="s">
         <v>87</v>
       </c>
-      <c r="I35" s="404"/>
-[...7 lines deleted...]
-      <c r="Q35" s="405"/>
+      <c r="I35" s="607"/>
+      <c r="J35" s="607"/>
+      <c r="K35" s="607"/>
+      <c r="L35" s="607"/>
+      <c r="M35" s="607"/>
+      <c r="N35" s="607"/>
+      <c r="O35" s="607"/>
+      <c r="P35" s="607"/>
+      <c r="Q35" s="608"/>
       <c r="R35" s="42"/>
       <c r="S35" s="43"/>
       <c r="T35" s="44"/>
     </row>
     <row r="36" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A36" s="390"/>
-[...6 lines deleted...]
-      <c r="H36" s="406" t="s">
+      <c r="A36" s="588"/>
+      <c r="B36" s="600"/>
+      <c r="C36" s="513"/>
+      <c r="D36" s="513"/>
+      <c r="E36" s="601"/>
+      <c r="F36" s="605"/>
+      <c r="G36" s="606"/>
+      <c r="H36" s="609" t="s">
         <v>88</v>
       </c>
-      <c r="I36" s="406"/>
-      <c r="J36" s="406" t="s">
+      <c r="I36" s="609"/>
+      <c r="J36" s="609" t="s">
         <v>89</v>
       </c>
-      <c r="K36" s="406"/>
-      <c r="L36" s="406" t="s">
+      <c r="K36" s="609"/>
+      <c r="L36" s="609" t="s">
         <v>90</v>
       </c>
-      <c r="M36" s="406"/>
-      <c r="N36" s="406" t="s">
+      <c r="M36" s="609"/>
+      <c r="N36" s="609" t="s">
         <v>91</v>
       </c>
-      <c r="O36" s="406"/>
-      <c r="P36" s="406" t="s">
+      <c r="O36" s="609"/>
+      <c r="P36" s="609" t="s">
         <v>92</v>
       </c>
-      <c r="Q36" s="407"/>
+      <c r="Q36" s="610"/>
       <c r="R36" s="35"/>
       <c r="T36" s="36"/>
     </row>
     <row r="37" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A37" s="390"/>
-[...15 lines deleted...]
-      <c r="Q37" s="384"/>
+      <c r="A37" s="588"/>
+      <c r="B37" s="600"/>
+      <c r="C37" s="513"/>
+      <c r="D37" s="513"/>
+      <c r="E37" s="601"/>
+      <c r="F37" s="594"/>
+      <c r="G37" s="594"/>
+      <c r="H37" s="594"/>
+      <c r="I37" s="594"/>
+      <c r="J37" s="594"/>
+      <c r="K37" s="594"/>
+      <c r="L37" s="594"/>
+      <c r="M37" s="594"/>
+      <c r="N37" s="594"/>
+      <c r="O37" s="594"/>
+      <c r="P37" s="594"/>
+      <c r="Q37" s="595"/>
       <c r="R37" s="35"/>
       <c r="T37" s="36"/>
     </row>
     <row r="38" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A38" s="390"/>
-[...4 lines deleted...]
-      <c r="F38" s="387" t="s">
+      <c r="A38" s="588"/>
+      <c r="B38" s="600"/>
+      <c r="C38" s="513"/>
+      <c r="D38" s="513"/>
+      <c r="E38" s="601"/>
+      <c r="F38" s="594" t="s">
         <v>93</v>
       </c>
-      <c r="G38" s="387"/>
-      <c r="H38" s="387" t="s">
+      <c r="G38" s="594"/>
+      <c r="H38" s="594" t="s">
         <v>94</v>
       </c>
-      <c r="I38" s="384"/>
-      <c r="J38" s="392" t="s">
+      <c r="I38" s="595"/>
+      <c r="J38" s="596" t="s">
         <v>95</v>
       </c>
-      <c r="K38" s="392"/>
+      <c r="K38" s="596"/>
       <c r="L38" s="45"/>
       <c r="M38" s="45"/>
       <c r="N38" s="45"/>
       <c r="O38" s="45"/>
       <c r="P38" s="45"/>
       <c r="Q38" s="45"/>
       <c r="R38" s="46"/>
       <c r="S38" s="46"/>
       <c r="T38" s="47"/>
       <c r="U38" s="46"/>
     </row>
     <row r="39" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A39" s="390"/>
-[...9 lines deleted...]
-      <c r="K39" s="392"/>
+      <c r="A39" s="588"/>
+      <c r="B39" s="600"/>
+      <c r="C39" s="513"/>
+      <c r="D39" s="513"/>
+      <c r="E39" s="601"/>
+      <c r="F39" s="594"/>
+      <c r="G39" s="594"/>
+      <c r="H39" s="594"/>
+      <c r="I39" s="595"/>
+      <c r="J39" s="596"/>
+      <c r="K39" s="596"/>
       <c r="L39" s="46"/>
       <c r="M39" s="46"/>
       <c r="N39" s="46"/>
       <c r="O39" s="46"/>
       <c r="P39" s="46"/>
       <c r="Q39" s="46"/>
       <c r="R39" s="46"/>
       <c r="S39" s="46"/>
       <c r="T39" s="47"/>
       <c r="U39" s="46"/>
     </row>
     <row r="40" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A40" s="390"/>
-[...9 lines deleted...]
-      <c r="K40" s="387"/>
+      <c r="A40" s="588"/>
+      <c r="B40" s="602"/>
+      <c r="C40" s="603"/>
+      <c r="D40" s="603"/>
+      <c r="E40" s="604"/>
+      <c r="F40" s="595"/>
+      <c r="G40" s="612"/>
+      <c r="H40" s="595"/>
+      <c r="I40" s="613"/>
+      <c r="J40" s="594"/>
+      <c r="K40" s="594"/>
       <c r="L40" s="48"/>
       <c r="M40" s="48"/>
       <c r="N40" s="48"/>
       <c r="O40" s="48"/>
       <c r="P40" s="48"/>
       <c r="Q40" s="48"/>
       <c r="R40" s="48"/>
       <c r="S40" s="48"/>
       <c r="T40" s="49"/>
       <c r="U40" s="46"/>
     </row>
     <row r="41" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A41" s="390"/>
-      <c r="B41" s="381" t="s">
+      <c r="A41" s="588"/>
+      <c r="B41" s="592" t="s">
         <v>96</v>
       </c>
-      <c r="C41" s="382"/>
-[...2 lines deleted...]
-      <c r="F41" s="355" t="s">
+      <c r="C41" s="593"/>
+      <c r="D41" s="593"/>
+      <c r="E41" s="611"/>
+      <c r="F41" s="543" t="s">
         <v>97</v>
       </c>
-      <c r="G41" s="361"/>
-[...12 lines deleted...]
-      <c r="T41" s="362"/>
+      <c r="G41" s="544"/>
+      <c r="H41" s="544"/>
+      <c r="I41" s="544"/>
+      <c r="J41" s="544"/>
+      <c r="K41" s="544"/>
+      <c r="L41" s="544"/>
+      <c r="M41" s="544"/>
+      <c r="N41" s="544"/>
+      <c r="O41" s="544"/>
+      <c r="P41" s="544"/>
+      <c r="Q41" s="544"/>
+      <c r="R41" s="589"/>
+      <c r="S41" s="589"/>
+      <c r="T41" s="590"/>
     </row>
     <row r="42" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A42" s="390"/>
-      <c r="B42" s="369" t="s">
+      <c r="A42" s="588"/>
+      <c r="B42" s="591" t="s">
         <v>98</v>
       </c>
-      <c r="C42" s="369"/>
-[...16 lines deleted...]
-      <c r="T42" s="362"/>
+      <c r="C42" s="591"/>
+      <c r="D42" s="591"/>
+      <c r="E42" s="591"/>
+      <c r="F42" s="565"/>
+      <c r="G42" s="566"/>
+      <c r="H42" s="566"/>
+      <c r="I42" s="566"/>
+      <c r="J42" s="566"/>
+      <c r="K42" s="566"/>
+      <c r="L42" s="566"/>
+      <c r="M42" s="566"/>
+      <c r="N42" s="566"/>
+      <c r="O42" s="566"/>
+      <c r="P42" s="566"/>
+      <c r="Q42" s="566"/>
+      <c r="R42" s="589"/>
+      <c r="S42" s="589"/>
+      <c r="T42" s="590"/>
     </row>
     <row r="43" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A43" s="390"/>
-      <c r="B43" s="381" t="s">
+      <c r="A43" s="588"/>
+      <c r="B43" s="592" t="s">
         <v>99</v>
       </c>
-      <c r="C43" s="382"/>
-[...2 lines deleted...]
-      <c r="F43" s="355" t="s">
+      <c r="C43" s="593"/>
+      <c r="D43" s="593"/>
+      <c r="E43" s="611"/>
+      <c r="F43" s="543" t="s">
         <v>100</v>
       </c>
-      <c r="G43" s="361"/>
-[...12 lines deleted...]
-      <c r="T43" s="362"/>
+      <c r="G43" s="544"/>
+      <c r="H43" s="544"/>
+      <c r="I43" s="544"/>
+      <c r="J43" s="544"/>
+      <c r="K43" s="544"/>
+      <c r="L43" s="544"/>
+      <c r="M43" s="544"/>
+      <c r="N43" s="544"/>
+      <c r="O43" s="544"/>
+      <c r="P43" s="544"/>
+      <c r="Q43" s="544"/>
+      <c r="R43" s="589"/>
+      <c r="S43" s="589"/>
+      <c r="T43" s="590"/>
     </row>
     <row r="44" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A44" s="390"/>
-      <c r="B44" s="369" t="s">
+      <c r="A44" s="588"/>
+      <c r="B44" s="591" t="s">
         <v>33</v>
       </c>
-      <c r="C44" s="369"/>
-[...16 lines deleted...]
-      <c r="T44" s="362"/>
+      <c r="C44" s="591"/>
+      <c r="D44" s="591"/>
+      <c r="E44" s="591"/>
+      <c r="F44" s="543"/>
+      <c r="G44" s="544"/>
+      <c r="H44" s="544"/>
+      <c r="I44" s="544"/>
+      <c r="J44" s="544"/>
+      <c r="K44" s="544"/>
+      <c r="L44" s="544"/>
+      <c r="M44" s="544"/>
+      <c r="N44" s="544"/>
+      <c r="O44" s="544"/>
+      <c r="P44" s="544"/>
+      <c r="Q44" s="544"/>
+      <c r="R44" s="589"/>
+      <c r="S44" s="589"/>
+      <c r="T44" s="590"/>
     </row>
     <row r="45" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A45" s="390"/>
-[...18 lines deleted...]
-      <c r="T45" s="362"/>
+      <c r="A45" s="588"/>
+      <c r="B45" s="591"/>
+      <c r="C45" s="591"/>
+      <c r="D45" s="591"/>
+      <c r="E45" s="591"/>
+      <c r="F45" s="543"/>
+      <c r="G45" s="544"/>
+      <c r="H45" s="544"/>
+      <c r="I45" s="544"/>
+      <c r="J45" s="544"/>
+      <c r="K45" s="544"/>
+      <c r="L45" s="544"/>
+      <c r="M45" s="544"/>
+      <c r="N45" s="544"/>
+      <c r="O45" s="544"/>
+      <c r="P45" s="544"/>
+      <c r="Q45" s="544"/>
+      <c r="R45" s="589"/>
+      <c r="S45" s="589"/>
+      <c r="T45" s="590"/>
     </row>
     <row r="46" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A46" s="390"/>
-      <c r="B46" s="369" t="s">
+      <c r="A46" s="588"/>
+      <c r="B46" s="591" t="s">
         <v>34</v>
       </c>
-      <c r="C46" s="369"/>
-[...16 lines deleted...]
-      <c r="T46" s="362"/>
+      <c r="C46" s="591"/>
+      <c r="D46" s="591"/>
+      <c r="E46" s="591"/>
+      <c r="F46" s="543"/>
+      <c r="G46" s="544"/>
+      <c r="H46" s="544"/>
+      <c r="I46" s="544"/>
+      <c r="J46" s="544"/>
+      <c r="K46" s="544"/>
+      <c r="L46" s="544"/>
+      <c r="M46" s="544"/>
+      <c r="N46" s="544"/>
+      <c r="O46" s="544"/>
+      <c r="P46" s="544"/>
+      <c r="Q46" s="544"/>
+      <c r="R46" s="589"/>
+      <c r="S46" s="589"/>
+      <c r="T46" s="590"/>
     </row>
     <row r="47" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="390"/>
-      <c r="B47" s="369" t="s">
+      <c r="A47" s="588"/>
+      <c r="B47" s="591" t="s">
         <v>101</v>
       </c>
-      <c r="C47" s="369"/>
-[...2 lines deleted...]
-      <c r="F47" s="371" t="s">
+      <c r="C47" s="591"/>
+      <c r="D47" s="591"/>
+      <c r="E47" s="591"/>
+      <c r="F47" s="550" t="s">
         <v>102</v>
       </c>
-      <c r="G47" s="372"/>
-[...2 lines deleted...]
-      <c r="J47" s="371" t="s">
+      <c r="G47" s="534"/>
+      <c r="H47" s="534"/>
+      <c r="I47" s="535"/>
+      <c r="J47" s="550" t="s">
         <v>103</v>
       </c>
-      <c r="K47" s="372"/>
-[...8 lines deleted...]
-      <c r="T47" s="375"/>
+      <c r="K47" s="534"/>
+      <c r="L47" s="534"/>
+      <c r="M47" s="535"/>
+      <c r="N47" s="543"/>
+      <c r="O47" s="584"/>
+      <c r="P47" s="584"/>
+      <c r="Q47" s="584"/>
+      <c r="R47" s="545"/>
+      <c r="S47" s="545"/>
+      <c r="T47" s="546"/>
     </row>
     <row r="48" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="390"/>
-[...4 lines deleted...]
-      <c r="F48" s="355" t="s">
+      <c r="A48" s="588"/>
+      <c r="B48" s="625"/>
+      <c r="C48" s="625"/>
+      <c r="D48" s="625"/>
+      <c r="E48" s="625"/>
+      <c r="F48" s="543" t="s">
         <v>104</v>
       </c>
-      <c r="G48" s="361"/>
-[...2 lines deleted...]
-      <c r="J48" s="376" t="s">
+      <c r="G48" s="544"/>
+      <c r="H48" s="544"/>
+      <c r="I48" s="524"/>
+      <c r="J48" s="626" t="s">
         <v>105</v>
       </c>
-      <c r="K48" s="377"/>
+      <c r="K48" s="627"/>
       <c r="L48" s="50"/>
       <c r="M48" s="51"/>
       <c r="N48" s="52" t="s">
         <v>106</v>
       </c>
-      <c r="O48" s="378"/>
-[...3 lines deleted...]
-      <c r="S48" s="380"/>
+      <c r="O48" s="549"/>
+      <c r="P48" s="527"/>
+      <c r="Q48" s="527"/>
+      <c r="R48" s="528"/>
+      <c r="S48" s="528"/>
       <c r="T48" s="36"/>
     </row>
     <row r="49" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="390"/>
-[...4 lines deleted...]
-      <c r="F49" s="355" t="s">
+      <c r="A49" s="588"/>
+      <c r="B49" s="625"/>
+      <c r="C49" s="625"/>
+      <c r="D49" s="625"/>
+      <c r="E49" s="625"/>
+      <c r="F49" s="543" t="s">
         <v>107</v>
       </c>
-      <c r="G49" s="361"/>
-[...12 lines deleted...]
-      <c r="T49" s="375"/>
+      <c r="G49" s="544"/>
+      <c r="H49" s="544"/>
+      <c r="I49" s="524"/>
+      <c r="J49" s="543"/>
+      <c r="K49" s="584"/>
+      <c r="L49" s="584"/>
+      <c r="M49" s="584"/>
+      <c r="N49" s="584"/>
+      <c r="O49" s="584"/>
+      <c r="P49" s="584"/>
+      <c r="Q49" s="584"/>
+      <c r="R49" s="545"/>
+      <c r="S49" s="545"/>
+      <c r="T49" s="546"/>
     </row>
     <row r="50" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A50" s="352" t="s">
+      <c r="A50" s="614" t="s">
         <v>108</v>
       </c>
-      <c r="B50" s="353"/>
-[...3 lines deleted...]
-      <c r="F50" s="355" t="s">
+      <c r="B50" s="584"/>
+      <c r="C50" s="584"/>
+      <c r="D50" s="584"/>
+      <c r="E50" s="615"/>
+      <c r="F50" s="543" t="s">
         <v>109</v>
       </c>
-      <c r="G50" s="356"/>
+      <c r="G50" s="524"/>
       <c r="H50" s="53"/>
       <c r="I50" s="53"/>
       <c r="J50" s="54"/>
       <c r="K50" s="55"/>
-      <c r="L50" s="357" t="s">
+      <c r="L50" s="616" t="s">
         <v>110</v>
       </c>
-      <c r="M50" s="357"/>
-      <c r="N50" s="357"/>
+      <c r="M50" s="616"/>
+      <c r="N50" s="616"/>
       <c r="O50" s="56"/>
       <c r="P50" s="57"/>
       <c r="Q50" s="57"/>
       <c r="R50" s="57"/>
       <c r="S50" s="57"/>
       <c r="T50" s="58"/>
     </row>
     <row r="51" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A51" s="358" t="s">
+      <c r="A51" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="B51" s="359"/>
-[...17 lines deleted...]
-      <c r="T51" s="362"/>
+      <c r="B51" s="589"/>
+      <c r="C51" s="589"/>
+      <c r="D51" s="589"/>
+      <c r="E51" s="618"/>
+      <c r="F51" s="543"/>
+      <c r="G51" s="544"/>
+      <c r="H51" s="544"/>
+      <c r="I51" s="544"/>
+      <c r="J51" s="544"/>
+      <c r="K51" s="544"/>
+      <c r="L51" s="544"/>
+      <c r="M51" s="544"/>
+      <c r="N51" s="544"/>
+      <c r="O51" s="544"/>
+      <c r="P51" s="544"/>
+      <c r="Q51" s="544"/>
+      <c r="R51" s="589"/>
+      <c r="S51" s="589"/>
+      <c r="T51" s="590"/>
     </row>
     <row r="52" spans="1:20" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="363" t="s">
+      <c r="A52" s="619" t="s">
         <v>112</v>
       </c>
-      <c r="B52" s="364"/>
-[...3 lines deleted...]
-      <c r="F52" s="365" t="s">
+      <c r="B52" s="620"/>
+      <c r="C52" s="620"/>
+      <c r="D52" s="620"/>
+      <c r="E52" s="620"/>
+      <c r="F52" s="621" t="s">
         <v>113</v>
       </c>
-      <c r="G52" s="366"/>
-[...12 lines deleted...]
-      <c r="T52" s="368"/>
+      <c r="G52" s="622"/>
+      <c r="H52" s="622"/>
+      <c r="I52" s="622"/>
+      <c r="J52" s="622"/>
+      <c r="K52" s="622"/>
+      <c r="L52" s="622"/>
+      <c r="M52" s="622"/>
+      <c r="N52" s="622"/>
+      <c r="O52" s="622"/>
+      <c r="P52" s="622"/>
+      <c r="Q52" s="622"/>
+      <c r="R52" s="623"/>
+      <c r="S52" s="623"/>
+      <c r="T52" s="624"/>
     </row>
     <row r="53" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="30" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A54" s="349" t="s">
+      <c r="A54" s="628" t="s">
         <v>115</v>
       </c>
-      <c r="B54" s="350"/>
-[...17 lines deleted...]
-      <c r="T54" s="350"/>
+      <c r="B54" s="629"/>
+      <c r="C54" s="629"/>
+      <c r="D54" s="629"/>
+      <c r="E54" s="629"/>
+      <c r="F54" s="629"/>
+      <c r="G54" s="629"/>
+      <c r="H54" s="629"/>
+      <c r="I54" s="629"/>
+      <c r="J54" s="629"/>
+      <c r="K54" s="629"/>
+      <c r="L54" s="629"/>
+      <c r="M54" s="629"/>
+      <c r="N54" s="629"/>
+      <c r="O54" s="629"/>
+      <c r="P54" s="629"/>
+      <c r="Q54" s="629"/>
+      <c r="R54" s="629"/>
+      <c r="S54" s="629"/>
+      <c r="T54" s="629"/>
     </row>
     <row r="55" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A55" s="349" t="s">
+      <c r="A55" s="628" t="s">
         <v>116</v>
       </c>
-      <c r="B55" s="350"/>
-[...17 lines deleted...]
-      <c r="T55" s="350"/>
+      <c r="B55" s="629"/>
+      <c r="C55" s="629"/>
+      <c r="D55" s="629"/>
+      <c r="E55" s="629"/>
+      <c r="F55" s="629"/>
+      <c r="G55" s="629"/>
+      <c r="H55" s="629"/>
+      <c r="I55" s="629"/>
+      <c r="J55" s="629"/>
+      <c r="K55" s="629"/>
+      <c r="L55" s="629"/>
+      <c r="M55" s="629"/>
+      <c r="N55" s="629"/>
+      <c r="O55" s="629"/>
+      <c r="P55" s="629"/>
+      <c r="Q55" s="629"/>
+      <c r="R55" s="629"/>
+      <c r="S55" s="629"/>
+      <c r="T55" s="629"/>
     </row>
     <row r="56" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A56" s="349" t="s">
+      <c r="A56" s="628" t="s">
         <v>117</v>
       </c>
-      <c r="B56" s="350"/>
-[...17 lines deleted...]
-      <c r="T56" s="350"/>
+      <c r="B56" s="629"/>
+      <c r="C56" s="629"/>
+      <c r="D56" s="629"/>
+      <c r="E56" s="629"/>
+      <c r="F56" s="629"/>
+      <c r="G56" s="629"/>
+      <c r="H56" s="629"/>
+      <c r="I56" s="629"/>
+      <c r="J56" s="629"/>
+      <c r="K56" s="629"/>
+      <c r="L56" s="629"/>
+      <c r="M56" s="629"/>
+      <c r="N56" s="629"/>
+      <c r="O56" s="629"/>
+      <c r="P56" s="629"/>
+      <c r="Q56" s="629"/>
+      <c r="R56" s="629"/>
+      <c r="S56" s="629"/>
+      <c r="T56" s="629"/>
     </row>
     <row r="57" spans="1:20" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A57" s="349" t="s">
+      <c r="A57" s="628" t="s">
         <v>118</v>
       </c>
-      <c r="B57" s="349"/>
-[...14 lines deleted...]
-      <c r="Q57" s="349"/>
+      <c r="B57" s="628"/>
+      <c r="C57" s="628"/>
+      <c r="D57" s="628"/>
+      <c r="E57" s="628"/>
+      <c r="F57" s="628"/>
+      <c r="G57" s="628"/>
+      <c r="H57" s="628"/>
+      <c r="I57" s="628"/>
+      <c r="J57" s="628"/>
+      <c r="K57" s="628"/>
+      <c r="L57" s="628"/>
+      <c r="M57" s="628"/>
+      <c r="N57" s="628"/>
+      <c r="O57" s="628"/>
+      <c r="P57" s="628"/>
+      <c r="Q57" s="628"/>
     </row>
     <row r="58" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A58" s="349" t="s">
+      <c r="A58" s="628" t="s">
         <v>119</v>
       </c>
-      <c r="B58" s="350"/>
-[...17 lines deleted...]
-      <c r="T58" s="350"/>
+      <c r="B58" s="629"/>
+      <c r="C58" s="629"/>
+      <c r="D58" s="629"/>
+      <c r="E58" s="629"/>
+      <c r="F58" s="629"/>
+      <c r="G58" s="629"/>
+      <c r="H58" s="629"/>
+      <c r="I58" s="629"/>
+      <c r="J58" s="629"/>
+      <c r="K58" s="629"/>
+      <c r="L58" s="629"/>
+      <c r="M58" s="629"/>
+      <c r="N58" s="629"/>
+      <c r="O58" s="629"/>
+      <c r="P58" s="629"/>
+      <c r="Q58" s="629"/>
+      <c r="R58" s="629"/>
+      <c r="S58" s="629"/>
+      <c r="T58" s="629"/>
     </row>
     <row r="59" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A59" s="349" t="s">
+      <c r="A59" s="628" t="s">
         <v>120</v>
       </c>
-      <c r="B59" s="350"/>
-[...17 lines deleted...]
-      <c r="T59" s="350"/>
+      <c r="B59" s="629"/>
+      <c r="C59" s="629"/>
+      <c r="D59" s="629"/>
+      <c r="E59" s="629"/>
+      <c r="F59" s="629"/>
+      <c r="G59" s="629"/>
+      <c r="H59" s="629"/>
+      <c r="I59" s="629"/>
+      <c r="J59" s="629"/>
+      <c r="K59" s="629"/>
+      <c r="L59" s="629"/>
+      <c r="M59" s="629"/>
+      <c r="N59" s="629"/>
+      <c r="O59" s="629"/>
+      <c r="P59" s="629"/>
+      <c r="Q59" s="629"/>
+      <c r="R59" s="629"/>
+      <c r="S59" s="629"/>
+      <c r="T59" s="629"/>
     </row>
     <row r="60" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A60" s="349" t="s">
+      <c r="A60" s="628" t="s">
         <v>121</v>
       </c>
-      <c r="B60" s="350"/>
-[...17 lines deleted...]
-      <c r="T60" s="350"/>
+      <c r="B60" s="629"/>
+      <c r="C60" s="629"/>
+      <c r="D60" s="629"/>
+      <c r="E60" s="629"/>
+      <c r="F60" s="629"/>
+      <c r="G60" s="629"/>
+      <c r="H60" s="629"/>
+      <c r="I60" s="629"/>
+      <c r="J60" s="629"/>
+      <c r="K60" s="629"/>
+      <c r="L60" s="629"/>
+      <c r="M60" s="629"/>
+      <c r="N60" s="629"/>
+      <c r="O60" s="629"/>
+      <c r="P60" s="629"/>
+      <c r="Q60" s="629"/>
+      <c r="R60" s="629"/>
+      <c r="S60" s="629"/>
+      <c r="T60" s="629"/>
     </row>
     <row r="61" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="59"/>
       <c r="B61" s="29"/>
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="29"/>
       <c r="I61" s="29"/>
       <c r="J61" s="29"/>
       <c r="K61" s="29"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
       <c r="N61" s="29"/>
       <c r="O61" s="29"/>
       <c r="P61" s="29"/>
       <c r="Q61" s="29"/>
     </row>
     <row r="62" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A62" s="351"/>
-[...1 lines deleted...]
-      <c r="C62" s="351"/>
+      <c r="A62" s="630"/>
+      <c r="B62" s="630"/>
+      <c r="C62" s="630"/>
     </row>
     <row r="63" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A63" s="351"/>
-[...1 lines deleted...]
-      <c r="C63" s="351"/>
+      <c r="A63" s="630"/>
+      <c r="B63" s="630"/>
+      <c r="C63" s="630"/>
     </row>
     <row r="64" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A64" s="351"/>
-[...1 lines deleted...]
-      <c r="C64" s="351"/>
+      <c r="A64" s="630"/>
+      <c r="B64" s="630"/>
+      <c r="C64" s="630"/>
     </row>
     <row r="65" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A65" s="351"/>
-[...1 lines deleted...]
-      <c r="C65" s="351"/>
+      <c r="A65" s="630"/>
+      <c r="B65" s="630"/>
+      <c r="C65" s="630"/>
     </row>
     <row r="66" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A66" s="351"/>
-[...1 lines deleted...]
-      <c r="C66" s="351"/>
+      <c r="A66" s="630"/>
+      <c r="B66" s="630"/>
+      <c r="C66" s="630"/>
     </row>
   </sheetData>
   <mergeCells count="169">
-    <mergeCell ref="A3:A4"/>
-[...102 lines deleted...]
-    <mergeCell ref="Q31:T31"/>
+    <mergeCell ref="A60:T60"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A54:T54"/>
+    <mergeCell ref="A55:T55"/>
+    <mergeCell ref="A56:T56"/>
+    <mergeCell ref="A57:Q57"/>
+    <mergeCell ref="A58:T58"/>
+    <mergeCell ref="A59:T59"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="L50:N50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:T51"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="F52:T52"/>
+    <mergeCell ref="B47:E49"/>
+    <mergeCell ref="F47:I47"/>
+    <mergeCell ref="J47:M47"/>
+    <mergeCell ref="N47:T47"/>
+    <mergeCell ref="F48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="O48:S48"/>
+    <mergeCell ref="F49:I49"/>
+    <mergeCell ref="J49:T49"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:T43"/>
+    <mergeCell ref="B44:E45"/>
+    <mergeCell ref="F44:T45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:T46"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:T41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:T42"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="F32:T32"/>
     <mergeCell ref="A33:A49"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="F33:T33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="F34:T34"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="F38:G39"/>
     <mergeCell ref="H38:I39"/>
     <mergeCell ref="J38:K39"/>
     <mergeCell ref="B35:E40"/>
     <mergeCell ref="F35:G36"/>
     <mergeCell ref="H35:Q35"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="H37:I37"/>
-    <mergeCell ref="B43:E43"/>
-[...39 lines deleted...]
-    <mergeCell ref="A59:T59"/>
+    <mergeCell ref="I29:L29"/>
+    <mergeCell ref="M29:P29"/>
+    <mergeCell ref="Q29:T29"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="M30:P30"/>
+    <mergeCell ref="Q30:T30"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="I26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="O26:Q26"/>
+    <mergeCell ref="B27:E31"/>
+    <mergeCell ref="F27:T27"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="Q28:T28"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="M31:P31"/>
+    <mergeCell ref="Q31:T31"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="I25:K25"/>
+    <mergeCell ref="L25:N25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="B21:E22"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="I21:K21"/>
+    <mergeCell ref="L21:N21"/>
+    <mergeCell ref="O21:Q21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="L20:N20"/>
+    <mergeCell ref="O20:Q20"/>
+    <mergeCell ref="R20:T20"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="I19:K19"/>
+    <mergeCell ref="L19:N19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="R19:T19"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="B17:C18"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="S17:T17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="A15:E16"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="L15:N15"/>
+    <mergeCell ref="O15:Q15"/>
+    <mergeCell ref="R15:T15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:T11"/>
+    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="J12:T12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="J13:K14"/>
+    <mergeCell ref="L13:T13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:T4"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:T6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:T7"/>
+    <mergeCell ref="B8:C10"/>
+    <mergeCell ref="I9:J9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.19685039370078741" top="0.47244094488188981" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="103" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b7b391f-316a-4bc7-a585-b2bcaf106fac">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Owner xmlns="3b7b391f-316a-4bc7-a585-b2bcaf106fac">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100C01E761D7F10AC4AA5F2ABE28D747455" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="a143d2307fc8a2191278fd36c543140b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b7b391f-316a-4bc7-a585-b2bcaf106fac" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6855582b5da0a3aa643b3aa1955d7827" ns2:_="" ns3:_="">
     <xsd:import namespace="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11853,146 +20259,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFF32671-1337-47DB-B0C9-24E3BAD098AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E41F9C36-CE5F-46CB-9EB7-58D016E3E70F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9752C6-158C-411B-905E-5C19F9899F13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>付表１２</vt:lpstr>
+      <vt:lpstr>(記載例）付表１２</vt:lpstr>
       <vt:lpstr>付表３－２</vt:lpstr>
+      <vt:lpstr>'(記載例）付表１２'!Print_Area</vt:lpstr>
       <vt:lpstr>付表１２!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>小林　裕美</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C01E761D7F10AC4AA5F2ABE28D747455</vt:lpwstr>