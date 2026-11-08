--- v0 (2026-05-06)
+++ v1 (2026-11-08)
@@ -1,136 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\00　指定関係業務\16　指定申請様式変更\★作業フォルダ\白井作業\SS新規申請等（加算除く）\☆SS書類一式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\03　障害者サービス情報関係\SS障害者サービス情報掲載資料\01　指定申請・変更等に係る様式・記載例\【後でこっちに差し替え】標準様式(20260331)\サビ情掲載済\修正作業用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2AE77CB-6D42-469E-9EAA-66EF0041E2CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B159F5A-6856-4117-B783-58A65B26C57C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29220" yWindow="0" windowWidth="15030" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="書類一覧" sheetId="17" r:id="rId1"/>
-    <sheet name="SS指定申請書" sheetId="16" r:id="rId2"/>
+    <sheet name="(記載例)書類一覧" sheetId="18" r:id="rId1"/>
+    <sheet name="書類一覧" sheetId="17" r:id="rId2"/>
+    <sheet name="(記載例)SS指定申請書 " sheetId="19" r:id="rId3"/>
+    <sheet name="SS指定申請書" sheetId="16" r:id="rId4"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="____kk06">#REF!</definedName>
     <definedName name="____kk29">#REF!</definedName>
     <definedName name="___kk06">#REF!</definedName>
     <definedName name="___kk29">#REF!</definedName>
     <definedName name="__kk06">#REF!</definedName>
     <definedName name="__kk29">#REF!</definedName>
     <definedName name="_BQ4.1" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_kk06">#REF!</definedName>
     <definedName name="_kk29">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Regression_X" hidden="1">#REF!</definedName>
     <definedName name="ACwvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="Avrg">#REF!</definedName>
     <definedName name="avrg1">#REF!</definedName>
     <definedName name="DaihyoFurigana">#REF!</definedName>
     <definedName name="DaihyoJyusho">#REF!</definedName>
     <definedName name="DaihyoShimei">#REF!</definedName>
     <definedName name="DaihyoShokumei">#REF!</definedName>
     <definedName name="DaihyoYubin">#REF!</definedName>
     <definedName name="HoujinShokatsu">#REF!</definedName>
     <definedName name="HoujinSyubetsu">#REF!</definedName>
     <definedName name="HoujinSyubetu">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/01/19"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"野尻和輝"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\My Documents\MyHTML０.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"住記レイアウト"</definedName>
     <definedName name="JigyoFax">#REF!</definedName>
     <definedName name="jigyoFurigana">#REF!</definedName>
     <definedName name="JigyoMeisyo">#REF!</definedName>
     <definedName name="JigyoShozai">#REF!</definedName>
     <definedName name="JigyoShozaiKana">#REF!</definedName>
     <definedName name="JigyosyoFurigana">#REF!</definedName>
     <definedName name="JigyosyoMei">#REF!</definedName>
     <definedName name="JigyosyoSyozai">#REF!</definedName>
     <definedName name="JigyosyoYubin">#REF!</definedName>
     <definedName name="JigyoTel">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
     <definedName name="jiritu">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">SS指定申請書!$A$1:$V$69</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">書類一覧!$A$1:$G$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'(記載例)SS指定申請書 '!$A$1:$V$69</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'(記載例)書類一覧'!$A$1:$G$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">SS指定申請書!$A$1:$V$69</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">書類一覧!$A$1:$G$43</definedName>
     <definedName name="qqq" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
     <definedName name="roman11">#REF!</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
     <definedName name="Roman2_3">#REF!</definedName>
     <definedName name="roman31">#REF!</definedName>
     <definedName name="roman33">#REF!</definedName>
     <definedName name="roman4_3">#REF!</definedName>
     <definedName name="roman7_1">#REF!</definedName>
     <definedName name="roman77">#REF!</definedName>
     <definedName name="romann_12">#REF!</definedName>
     <definedName name="romann_66">#REF!</definedName>
     <definedName name="romann33">#REF!</definedName>
     <definedName name="Rwvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="SasekiFuri">#REF!</definedName>
     <definedName name="SasekiJyusyo">#REF!</definedName>
     <definedName name="SasekiShimei">#REF!</definedName>
     <definedName name="SasekiYubin">#REF!</definedName>
@@ -138,83 +149,88 @@
     <definedName name="serv_">#REF!</definedName>
     <definedName name="Serv_LIST">#REF!</definedName>
     <definedName name="servo1">#REF!</definedName>
     <definedName name="ShinseiFax">#REF!</definedName>
     <definedName name="ShinseiMeisyo">#REF!</definedName>
     <definedName name="ShinseiMeisyoKana">#REF!</definedName>
     <definedName name="ShinseiSyozai">#REF!</definedName>
     <definedName name="ShinseiTel">#REF!</definedName>
     <definedName name="ShinseiYubin">#REF!</definedName>
     <definedName name="startNo">[1]main!#REF!</definedName>
     <definedName name="startNumber">[1]main!#REF!</definedName>
     <definedName name="Swvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="ｔａｂｉｅ＿04">#REF!</definedName>
     <definedName name="table_03">#REF!</definedName>
     <definedName name="table_06">#REF!</definedName>
     <definedName name="table2_3">#REF!</definedName>
     <definedName name="tapi2">#REF!</definedName>
     <definedName name="tebie_o7">#REF!</definedName>
     <definedName name="tebie08">#REF!</definedName>
     <definedName name="tebie33">#REF!</definedName>
     <definedName name="tebiroo">#REF!</definedName>
     <definedName name="teble">#REF!</definedName>
     <definedName name="teble_09">#REF!</definedName>
     <definedName name="teble77">#REF!</definedName>
     <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="1" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
     <definedName name="wrn.世田谷ＤＢ設計書." hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
     <definedName name="wvu.受給権者テーブル." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.受給権者テーブル." hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="に" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="に" localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="に" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="関連表" hidden="1">#REF!</definedName>
     <definedName name="食事">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="248">
   <si>
     <t>指定申請書</t>
     <rPh sb="0" eb="2">
       <t>シテイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シンセイショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>申請書及び添付書類</t>
     <rPh sb="8" eb="9">
       <t>ルイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>申請者確認欄</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>加算届出</t>
@@ -1870,54 +1886,50 @@
     <t>運営規程</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>利用者(入所者)又はその家族からの苦情を解決するために講ずる措置の概要</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>指定障害福祉サービス等の主たる対象者を特定する理由等　※主たる対象者を特定する場合に必要です。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>協力医療機関との契約の内容（協力医療機関に関する協定書）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>法第３６条第３項各号非該当誓約書</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>標準様式3</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>就業規則</t>
-    <phoneticPr fontId="3"/>
-[...2 lines deleted...]
-    <t>関係法令等確認書</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>事業開始届</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>事業計画書</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>様式あり</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>参考様式4</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>事前相談時の
 事業計画書で可</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　※申請される際には、事業所保管用として事前に提出書類一式のコピーをとっておいて下さい。</t>
@@ -2186,56 +2198,288 @@
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>登記事項証明書（法人登記）　　　　　　　　　　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>【実施主体が法人である場合】</t>
     </r>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>付表4</t>
     <phoneticPr fontId="3"/>
   </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>社会福祉法人　都庁福祉会</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>東京福祉園</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>東京　太郎</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>03-○○○○-○○○○</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>S******＠tokyo.jp</t>
+    <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>東京　一郎</t>
+    <rPh sb="3" eb="5">
+      <t>イチロウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>＊</t>
+  </si>
+  <si>
+    <t>１６３</t>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>８００１</t>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>東京</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>新宿</t>
+    <rPh sb="0" eb="2">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>03-○○○○-○○○○　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　　(内線)</t>
+    </r>
+    <rPh sb="18" eb="20">
+      <t>ナイセン</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>S******＠tokyo.jp</t>
+  </si>
+  <si>
+    <t>理事長</t>
+    <rPh sb="0" eb="3">
+      <t>リジチョウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>トウキョウ　イチロウ</t>
+  </si>
+  <si>
+    <t>東京　一郎</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イチロウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>19○○年○月○日</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>トウキョウフクシエン</t>
+  </si>
+  <si>
+    <t>東京福祉園</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>0023</t>
+  </si>
+  <si>
+    <t>令和８年6月1日</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>関係機関等確認書</t>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>社会福祉法人都庁福祉会</t>
+    <rPh sb="0" eb="2">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>トチョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>カイ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>東京都新宿区西新宿二丁目○番○号</t>
+  </si>
+  <si>
+    <t>シャカイフクシホウジントチョウフクシカイ</t>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>西新宿二丁目○番○号</t>
+    <rPh sb="0" eb="3">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ニチョウメ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>西新宿二丁目□番□号</t>
+    <rPh sb="0" eb="3">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ニチョウメ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
+  <si>
+    <t>西新宿▲-▲　メゾン新宿１０２</t>
+    <rPh sb="0" eb="3">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <phoneticPr fontId="11"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -2375,50 +2619,71 @@
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
@@ -2935,51 +3200,51 @@
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="251">
+  <cellXfs count="308">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
@@ -3078,687 +3343,1394 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="8" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="35" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="37" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="35" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="37" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="23" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="19" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="19" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="15" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="16" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="17" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="6" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="6" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="5" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="5" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="5" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="15" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="16" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="5" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="5" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="5" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="5" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="20" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="27" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="28" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="5" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="5" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="16" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="17" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="30" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="32" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="31" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="4" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="15" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="29" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="28" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="30" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="3" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="27" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="28" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="30" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="31" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="13" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="14" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="16" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="3" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="8" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-[...313 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{4C7BDC43-0351-4768-A454-47744FB6D77A}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 4" xfId="5" xr:uid="{0859714B-4982-468C-93C1-645EEED56C4E}"/>
     <cellStyle name="標準 4 2" xfId="6" xr:uid="{5274A518-D3CE-4FA2-88F9-14907FB1BE40}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="3" xr:uid="{151EF742-FAF5-47EA-9346-F8F0253D4742}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2110105</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>114301</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2374671</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="2" name="直線矢印コネクタ 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2C439B9-8CD8-42FF-83FE-973F01CE0F51}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1" flipV="1">
+          <a:off x="5051425" y="4152901"/>
+          <a:ext cx="264566" cy="169544"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="arrow"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2110105</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2366453</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>133351</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="3" name="直線矢印コネクタ 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{340DF054-AEA2-46C6-8783-02A6C3E6503B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="5051425" y="4322445"/>
+          <a:ext cx="256348" cy="123826"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="arrow"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2378074</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>133349</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>251459</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>161909</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="正方形/長方形 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4B8231B-A7E7-4873-B17D-103CB8317648}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5319394" y="4171949"/>
+          <a:ext cx="761365" cy="302880"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent6"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent6"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>どちらか</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>3086100</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>167641</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>53340</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="四角形: 角を丸くする 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61FCB94B-F639-46DA-A453-DBBBC2551694}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6353175" y="662941"/>
+          <a:ext cx="1009650" cy="8982074"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1188720</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>106680</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2803063</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="吹き出し: 角を丸めた四角形 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCC8A02F-81D5-4CC3-8D17-1AEF2DD6329C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4130040" y="1950720"/>
+          <a:ext cx="1614343" cy="746760"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 66999"/>
+            <a:gd name="adj2" fmla="val -39036"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>提出する書類に○を付けてください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>36195</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>74294</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>11428</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="四角形: 角を丸くする 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EBBF72A-AF7F-4A31-9E94-AB07244A7F47}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="36195" y="10267950"/>
+          <a:ext cx="8172449" cy="1087753"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>394143</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>63387</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="四角形: 角を丸くする 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{425C80CF-6C34-4A7B-83AC-A9EDA1EC8AA4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="190500" y="257175"/>
+          <a:ext cx="1127568" cy="558687"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFF00"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>752475</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2790827</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>219075</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="吹き出し: 角を丸めた四角形 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D44EF78-3661-49BA-9877-C1E0CDA98626}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1676400" y="8401050"/>
+          <a:ext cx="4381502" cy="581025"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 46341"/>
+            <a:gd name="adj2" fmla="val 265755"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>東京都福祉保健財団が申請内容について確認連絡を行う際に対応いただける担当者（指定申請書類の作成者）を記載してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2110105</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>114301</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2374671</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="2" name="直線矢印コネクタ 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEB753A6-8D68-4785-9805-DF3359690DEB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
@@ -3825,103 +4797,1162 @@
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>2378075</xdr:colOff>
+      <xdr:colOff>2378074</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>133349</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>3120673</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>251459</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>161909</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="正方形/長方形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE3A81DA-C1ED-4496-AC57-3FC475C7593E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5645150" y="4200524"/>
-          <a:ext cx="742598" cy="304785"/>
+          <a:off x="5319394" y="4171949"/>
+          <a:ext cx="761365" cy="302880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
             <a:t>どちらか</a:t>
           </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>121920</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>129540</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>81915</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="四角形: 角を丸くする 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{672A2D12-AC0E-4235-BF1B-F9AD2EE7E5BA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4076700" y="868680"/>
+          <a:ext cx="2202180" cy="333375"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>140970</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>160019</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="四角形: 角を丸くする 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{547D5F36-2B41-478A-A85D-8B9F44945522}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="28575" y="2407920"/>
+          <a:ext cx="6827520" cy="2686049"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 9220"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>182880</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="四角形: 角を丸くする 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11639041-2FE8-01C6-B7FB-CF9BAB3F6DE4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="38100" y="5116830"/>
+          <a:ext cx="6817995" cy="1007745"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>175260</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>24765</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>569403</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>15762</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="四角形: 角を丸くする 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A04D569-ECC5-460C-A7FF-BA6BDA0D3E44}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="175260" y="196215"/>
+          <a:ext cx="1098993" cy="562497"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFF00"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>638175</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>161924</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="吹き出し: 角を丸めた四角形 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{636E8DB8-6996-483B-80E5-5C2CBF64F053}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1343025" y="1733550"/>
+          <a:ext cx="2162175" cy="314324"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 3767"/>
+            <a:gd name="adj2" fmla="val 151607"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>法人情報を記載してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="右中かっこ 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FC11CE9-35EA-4C3C-BB67-CA2D8ED82F25}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7029450" y="2476500"/>
+          <a:ext cx="314325" cy="2619375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="3">
+          <a:schemeClr val="accent5"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent5"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent5"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>123824</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>9524</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="正方形/長方形 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA849FE9-585F-464E-ABB5-91DB955269EC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7410449" y="2828925"/>
+          <a:ext cx="3019426" cy="1924049"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent4">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent4"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent4"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>法人番号、法人名称、主たる事務所の所在地、代表者職・氏名など</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>登記事項証明書（法人登記簿）に記載がある事項は、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>登記されている表記にそろえて記載</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>してください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>特に注意いただきたい点</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>　法人名称のスペースの有無、住所の表記、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>　代表者職名、代表者氏名の漢字　など</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>106154</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>9524</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="吹き出し: 角を丸めた四角形 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AF770F2-53BF-4526-A59A-2E0206057FDE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4495800" y="66675"/>
+          <a:ext cx="2382629" cy="685799"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -5815"/>
+            <a:gd name="adj2" fmla="val 67221"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>新規指定の場合には指定相談時にご案内するため、日付は空欄でご提出ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="四角形: 角を丸くする 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4845184F-239C-48C9-9C2A-A4BCF98B35AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2743200" y="3752850"/>
+          <a:ext cx="4076700" cy="285749"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>28574</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>180974</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>190499</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="吹き出し: 角を丸めた四角形 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E564A256-3586-4CBC-8D52-4E70C4401A98}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4200525" y="2676524"/>
+          <a:ext cx="2552699" cy="923925"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 7369"/>
+            <a:gd name="adj2" fmla="val 66315"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>法人として初めて指定される場合は、こちらのメールアドレスが指定後にＷＡＭＮＥＴに初期登録されます。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>619125</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="四角形: 角を丸くする 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{933B3EDF-990C-4762-8C81-5F0D16B5EA6B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1323975" y="5695950"/>
+          <a:ext cx="5429250" cy="371475"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>428625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="吹き出し: 角を丸めた四角形 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AF864F3-3045-4665-9145-3F237BA40570}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2286000" y="6372226"/>
+          <a:ext cx="4572000" cy="619124"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 3580"/>
+            <a:gd name="adj2" fmla="val -97275"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>事業所情報を記載してください</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>情報を記載してください</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1050">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>以後の添付書類に記載する事業所住所</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>の記載と</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>整合性をとってください</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明"/>
       <sheetName val="main"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="付表１　手動修正箇所"/>
@@ -4221,74 +6252,1619 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{880FF340-227D-426D-839E-34066C2F3466}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFEFD497-FCEB-43CC-BBCF-CAD3CAFA696A}">
   <sheetPr>
-    <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B17" sqref="B17:G29"/>
       <selection pane="bottomLeft" sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="12.125" style="53" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.625" style="53" customWidth="1"/>
+    <col min="1" max="1" width="12.125" style="51" customWidth="1"/>
+    <col min="2" max="2" width="19.125" style="51" customWidth="1"/>
+    <col min="3" max="3" width="11.625" style="51" customWidth="1"/>
     <col min="4" max="4" width="42.125" style="37" customWidth="1"/>
-    <col min="5" max="5" width="10.5" style="37" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.5" style="38" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.25" style="37" customWidth="1"/>
+    <col min="7" max="7" width="3.625" style="37" customWidth="1"/>
+    <col min="8" max="8" width="24.25" style="37" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14" style="37" bestFit="1" customWidth="1"/>
+    <col min="10" max="256" width="8.875" style="37"/>
+    <col min="257" max="257" width="4.25" style="37" customWidth="1"/>
+    <col min="258" max="258" width="12.125" style="37" customWidth="1"/>
+    <col min="259" max="259" width="19.125" style="37" customWidth="1"/>
+    <col min="260" max="260" width="58.75" style="37" customWidth="1"/>
+    <col min="261" max="261" width="10.875" style="37" customWidth="1"/>
+    <col min="262" max="262" width="11.25" style="37" customWidth="1"/>
+    <col min="263" max="263" width="3.625" style="37" customWidth="1"/>
+    <col min="264" max="264" width="11.25" style="37" customWidth="1"/>
+    <col min="265" max="265" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="266" max="512" width="8.875" style="37"/>
+    <col min="513" max="513" width="4.25" style="37" customWidth="1"/>
+    <col min="514" max="514" width="12.125" style="37" customWidth="1"/>
+    <col min="515" max="515" width="19.125" style="37" customWidth="1"/>
+    <col min="516" max="516" width="58.75" style="37" customWidth="1"/>
+    <col min="517" max="517" width="10.875" style="37" customWidth="1"/>
+    <col min="518" max="518" width="11.25" style="37" customWidth="1"/>
+    <col min="519" max="519" width="3.625" style="37" customWidth="1"/>
+    <col min="520" max="520" width="11.25" style="37" customWidth="1"/>
+    <col min="521" max="521" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="522" max="768" width="8.875" style="37"/>
+    <col min="769" max="769" width="4.25" style="37" customWidth="1"/>
+    <col min="770" max="770" width="12.125" style="37" customWidth="1"/>
+    <col min="771" max="771" width="19.125" style="37" customWidth="1"/>
+    <col min="772" max="772" width="58.75" style="37" customWidth="1"/>
+    <col min="773" max="773" width="10.875" style="37" customWidth="1"/>
+    <col min="774" max="774" width="11.25" style="37" customWidth="1"/>
+    <col min="775" max="775" width="3.625" style="37" customWidth="1"/>
+    <col min="776" max="776" width="11.25" style="37" customWidth="1"/>
+    <col min="777" max="777" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="778" max="1024" width="8.875" style="37"/>
+    <col min="1025" max="1025" width="4.25" style="37" customWidth="1"/>
+    <col min="1026" max="1026" width="12.125" style="37" customWidth="1"/>
+    <col min="1027" max="1027" width="19.125" style="37" customWidth="1"/>
+    <col min="1028" max="1028" width="58.75" style="37" customWidth="1"/>
+    <col min="1029" max="1029" width="10.875" style="37" customWidth="1"/>
+    <col min="1030" max="1030" width="11.25" style="37" customWidth="1"/>
+    <col min="1031" max="1031" width="3.625" style="37" customWidth="1"/>
+    <col min="1032" max="1032" width="11.25" style="37" customWidth="1"/>
+    <col min="1033" max="1033" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1280" width="8.875" style="37"/>
+    <col min="1281" max="1281" width="4.25" style="37" customWidth="1"/>
+    <col min="1282" max="1282" width="12.125" style="37" customWidth="1"/>
+    <col min="1283" max="1283" width="19.125" style="37" customWidth="1"/>
+    <col min="1284" max="1284" width="58.75" style="37" customWidth="1"/>
+    <col min="1285" max="1285" width="10.875" style="37" customWidth="1"/>
+    <col min="1286" max="1286" width="11.25" style="37" customWidth="1"/>
+    <col min="1287" max="1287" width="3.625" style="37" customWidth="1"/>
+    <col min="1288" max="1288" width="11.25" style="37" customWidth="1"/>
+    <col min="1289" max="1289" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1536" width="8.875" style="37"/>
+    <col min="1537" max="1537" width="4.25" style="37" customWidth="1"/>
+    <col min="1538" max="1538" width="12.125" style="37" customWidth="1"/>
+    <col min="1539" max="1539" width="19.125" style="37" customWidth="1"/>
+    <col min="1540" max="1540" width="58.75" style="37" customWidth="1"/>
+    <col min="1541" max="1541" width="10.875" style="37" customWidth="1"/>
+    <col min="1542" max="1542" width="11.25" style="37" customWidth="1"/>
+    <col min="1543" max="1543" width="3.625" style="37" customWidth="1"/>
+    <col min="1544" max="1544" width="11.25" style="37" customWidth="1"/>
+    <col min="1545" max="1545" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1792" width="8.875" style="37"/>
+    <col min="1793" max="1793" width="4.25" style="37" customWidth="1"/>
+    <col min="1794" max="1794" width="12.125" style="37" customWidth="1"/>
+    <col min="1795" max="1795" width="19.125" style="37" customWidth="1"/>
+    <col min="1796" max="1796" width="58.75" style="37" customWidth="1"/>
+    <col min="1797" max="1797" width="10.875" style="37" customWidth="1"/>
+    <col min="1798" max="1798" width="11.25" style="37" customWidth="1"/>
+    <col min="1799" max="1799" width="3.625" style="37" customWidth="1"/>
+    <col min="1800" max="1800" width="11.25" style="37" customWidth="1"/>
+    <col min="1801" max="1801" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="1802" max="2048" width="8.875" style="37"/>
+    <col min="2049" max="2049" width="4.25" style="37" customWidth="1"/>
+    <col min="2050" max="2050" width="12.125" style="37" customWidth="1"/>
+    <col min="2051" max="2051" width="19.125" style="37" customWidth="1"/>
+    <col min="2052" max="2052" width="58.75" style="37" customWidth="1"/>
+    <col min="2053" max="2053" width="10.875" style="37" customWidth="1"/>
+    <col min="2054" max="2054" width="11.25" style="37" customWidth="1"/>
+    <col min="2055" max="2055" width="3.625" style="37" customWidth="1"/>
+    <col min="2056" max="2056" width="11.25" style="37" customWidth="1"/>
+    <col min="2057" max="2057" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2304" width="8.875" style="37"/>
+    <col min="2305" max="2305" width="4.25" style="37" customWidth="1"/>
+    <col min="2306" max="2306" width="12.125" style="37" customWidth="1"/>
+    <col min="2307" max="2307" width="19.125" style="37" customWidth="1"/>
+    <col min="2308" max="2308" width="58.75" style="37" customWidth="1"/>
+    <col min="2309" max="2309" width="10.875" style="37" customWidth="1"/>
+    <col min="2310" max="2310" width="11.25" style="37" customWidth="1"/>
+    <col min="2311" max="2311" width="3.625" style="37" customWidth="1"/>
+    <col min="2312" max="2312" width="11.25" style="37" customWidth="1"/>
+    <col min="2313" max="2313" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2560" width="8.875" style="37"/>
+    <col min="2561" max="2561" width="4.25" style="37" customWidth="1"/>
+    <col min="2562" max="2562" width="12.125" style="37" customWidth="1"/>
+    <col min="2563" max="2563" width="19.125" style="37" customWidth="1"/>
+    <col min="2564" max="2564" width="58.75" style="37" customWidth="1"/>
+    <col min="2565" max="2565" width="10.875" style="37" customWidth="1"/>
+    <col min="2566" max="2566" width="11.25" style="37" customWidth="1"/>
+    <col min="2567" max="2567" width="3.625" style="37" customWidth="1"/>
+    <col min="2568" max="2568" width="11.25" style="37" customWidth="1"/>
+    <col min="2569" max="2569" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2816" width="8.875" style="37"/>
+    <col min="2817" max="2817" width="4.25" style="37" customWidth="1"/>
+    <col min="2818" max="2818" width="12.125" style="37" customWidth="1"/>
+    <col min="2819" max="2819" width="19.125" style="37" customWidth="1"/>
+    <col min="2820" max="2820" width="58.75" style="37" customWidth="1"/>
+    <col min="2821" max="2821" width="10.875" style="37" customWidth="1"/>
+    <col min="2822" max="2822" width="11.25" style="37" customWidth="1"/>
+    <col min="2823" max="2823" width="3.625" style="37" customWidth="1"/>
+    <col min="2824" max="2824" width="11.25" style="37" customWidth="1"/>
+    <col min="2825" max="2825" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="2826" max="3072" width="8.875" style="37"/>
+    <col min="3073" max="3073" width="4.25" style="37" customWidth="1"/>
+    <col min="3074" max="3074" width="12.125" style="37" customWidth="1"/>
+    <col min="3075" max="3075" width="19.125" style="37" customWidth="1"/>
+    <col min="3076" max="3076" width="58.75" style="37" customWidth="1"/>
+    <col min="3077" max="3077" width="10.875" style="37" customWidth="1"/>
+    <col min="3078" max="3078" width="11.25" style="37" customWidth="1"/>
+    <col min="3079" max="3079" width="3.625" style="37" customWidth="1"/>
+    <col min="3080" max="3080" width="11.25" style="37" customWidth="1"/>
+    <col min="3081" max="3081" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3328" width="8.875" style="37"/>
+    <col min="3329" max="3329" width="4.25" style="37" customWidth="1"/>
+    <col min="3330" max="3330" width="12.125" style="37" customWidth="1"/>
+    <col min="3331" max="3331" width="19.125" style="37" customWidth="1"/>
+    <col min="3332" max="3332" width="58.75" style="37" customWidth="1"/>
+    <col min="3333" max="3333" width="10.875" style="37" customWidth="1"/>
+    <col min="3334" max="3334" width="11.25" style="37" customWidth="1"/>
+    <col min="3335" max="3335" width="3.625" style="37" customWidth="1"/>
+    <col min="3336" max="3336" width="11.25" style="37" customWidth="1"/>
+    <col min="3337" max="3337" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3584" width="8.875" style="37"/>
+    <col min="3585" max="3585" width="4.25" style="37" customWidth="1"/>
+    <col min="3586" max="3586" width="12.125" style="37" customWidth="1"/>
+    <col min="3587" max="3587" width="19.125" style="37" customWidth="1"/>
+    <col min="3588" max="3588" width="58.75" style="37" customWidth="1"/>
+    <col min="3589" max="3589" width="10.875" style="37" customWidth="1"/>
+    <col min="3590" max="3590" width="11.25" style="37" customWidth="1"/>
+    <col min="3591" max="3591" width="3.625" style="37" customWidth="1"/>
+    <col min="3592" max="3592" width="11.25" style="37" customWidth="1"/>
+    <col min="3593" max="3593" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3840" width="8.875" style="37"/>
+    <col min="3841" max="3841" width="4.25" style="37" customWidth="1"/>
+    <col min="3842" max="3842" width="12.125" style="37" customWidth="1"/>
+    <col min="3843" max="3843" width="19.125" style="37" customWidth="1"/>
+    <col min="3844" max="3844" width="58.75" style="37" customWidth="1"/>
+    <col min="3845" max="3845" width="10.875" style="37" customWidth="1"/>
+    <col min="3846" max="3846" width="11.25" style="37" customWidth="1"/>
+    <col min="3847" max="3847" width="3.625" style="37" customWidth="1"/>
+    <col min="3848" max="3848" width="11.25" style="37" customWidth="1"/>
+    <col min="3849" max="3849" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="3850" max="4096" width="8.875" style="37"/>
+    <col min="4097" max="4097" width="4.25" style="37" customWidth="1"/>
+    <col min="4098" max="4098" width="12.125" style="37" customWidth="1"/>
+    <col min="4099" max="4099" width="19.125" style="37" customWidth="1"/>
+    <col min="4100" max="4100" width="58.75" style="37" customWidth="1"/>
+    <col min="4101" max="4101" width="10.875" style="37" customWidth="1"/>
+    <col min="4102" max="4102" width="11.25" style="37" customWidth="1"/>
+    <col min="4103" max="4103" width="3.625" style="37" customWidth="1"/>
+    <col min="4104" max="4104" width="11.25" style="37" customWidth="1"/>
+    <col min="4105" max="4105" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4352" width="8.875" style="37"/>
+    <col min="4353" max="4353" width="4.25" style="37" customWidth="1"/>
+    <col min="4354" max="4354" width="12.125" style="37" customWidth="1"/>
+    <col min="4355" max="4355" width="19.125" style="37" customWidth="1"/>
+    <col min="4356" max="4356" width="58.75" style="37" customWidth="1"/>
+    <col min="4357" max="4357" width="10.875" style="37" customWidth="1"/>
+    <col min="4358" max="4358" width="11.25" style="37" customWidth="1"/>
+    <col min="4359" max="4359" width="3.625" style="37" customWidth="1"/>
+    <col min="4360" max="4360" width="11.25" style="37" customWidth="1"/>
+    <col min="4361" max="4361" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4608" width="8.875" style="37"/>
+    <col min="4609" max="4609" width="4.25" style="37" customWidth="1"/>
+    <col min="4610" max="4610" width="12.125" style="37" customWidth="1"/>
+    <col min="4611" max="4611" width="19.125" style="37" customWidth="1"/>
+    <col min="4612" max="4612" width="58.75" style="37" customWidth="1"/>
+    <col min="4613" max="4613" width="10.875" style="37" customWidth="1"/>
+    <col min="4614" max="4614" width="11.25" style="37" customWidth="1"/>
+    <col min="4615" max="4615" width="3.625" style="37" customWidth="1"/>
+    <col min="4616" max="4616" width="11.25" style="37" customWidth="1"/>
+    <col min="4617" max="4617" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4864" width="8.875" style="37"/>
+    <col min="4865" max="4865" width="4.25" style="37" customWidth="1"/>
+    <col min="4866" max="4866" width="12.125" style="37" customWidth="1"/>
+    <col min="4867" max="4867" width="19.125" style="37" customWidth="1"/>
+    <col min="4868" max="4868" width="58.75" style="37" customWidth="1"/>
+    <col min="4869" max="4869" width="10.875" style="37" customWidth="1"/>
+    <col min="4870" max="4870" width="11.25" style="37" customWidth="1"/>
+    <col min="4871" max="4871" width="3.625" style="37" customWidth="1"/>
+    <col min="4872" max="4872" width="11.25" style="37" customWidth="1"/>
+    <col min="4873" max="4873" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="4874" max="5120" width="8.875" style="37"/>
+    <col min="5121" max="5121" width="4.25" style="37" customWidth="1"/>
+    <col min="5122" max="5122" width="12.125" style="37" customWidth="1"/>
+    <col min="5123" max="5123" width="19.125" style="37" customWidth="1"/>
+    <col min="5124" max="5124" width="58.75" style="37" customWidth="1"/>
+    <col min="5125" max="5125" width="10.875" style="37" customWidth="1"/>
+    <col min="5126" max="5126" width="11.25" style="37" customWidth="1"/>
+    <col min="5127" max="5127" width="3.625" style="37" customWidth="1"/>
+    <col min="5128" max="5128" width="11.25" style="37" customWidth="1"/>
+    <col min="5129" max="5129" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5376" width="8.875" style="37"/>
+    <col min="5377" max="5377" width="4.25" style="37" customWidth="1"/>
+    <col min="5378" max="5378" width="12.125" style="37" customWidth="1"/>
+    <col min="5379" max="5379" width="19.125" style="37" customWidth="1"/>
+    <col min="5380" max="5380" width="58.75" style="37" customWidth="1"/>
+    <col min="5381" max="5381" width="10.875" style="37" customWidth="1"/>
+    <col min="5382" max="5382" width="11.25" style="37" customWidth="1"/>
+    <col min="5383" max="5383" width="3.625" style="37" customWidth="1"/>
+    <col min="5384" max="5384" width="11.25" style="37" customWidth="1"/>
+    <col min="5385" max="5385" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5632" width="8.875" style="37"/>
+    <col min="5633" max="5633" width="4.25" style="37" customWidth="1"/>
+    <col min="5634" max="5634" width="12.125" style="37" customWidth="1"/>
+    <col min="5635" max="5635" width="19.125" style="37" customWidth="1"/>
+    <col min="5636" max="5636" width="58.75" style="37" customWidth="1"/>
+    <col min="5637" max="5637" width="10.875" style="37" customWidth="1"/>
+    <col min="5638" max="5638" width="11.25" style="37" customWidth="1"/>
+    <col min="5639" max="5639" width="3.625" style="37" customWidth="1"/>
+    <col min="5640" max="5640" width="11.25" style="37" customWidth="1"/>
+    <col min="5641" max="5641" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5888" width="8.875" style="37"/>
+    <col min="5889" max="5889" width="4.25" style="37" customWidth="1"/>
+    <col min="5890" max="5890" width="12.125" style="37" customWidth="1"/>
+    <col min="5891" max="5891" width="19.125" style="37" customWidth="1"/>
+    <col min="5892" max="5892" width="58.75" style="37" customWidth="1"/>
+    <col min="5893" max="5893" width="10.875" style="37" customWidth="1"/>
+    <col min="5894" max="5894" width="11.25" style="37" customWidth="1"/>
+    <col min="5895" max="5895" width="3.625" style="37" customWidth="1"/>
+    <col min="5896" max="5896" width="11.25" style="37" customWidth="1"/>
+    <col min="5897" max="5897" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="5898" max="6144" width="8.875" style="37"/>
+    <col min="6145" max="6145" width="4.25" style="37" customWidth="1"/>
+    <col min="6146" max="6146" width="12.125" style="37" customWidth="1"/>
+    <col min="6147" max="6147" width="19.125" style="37" customWidth="1"/>
+    <col min="6148" max="6148" width="58.75" style="37" customWidth="1"/>
+    <col min="6149" max="6149" width="10.875" style="37" customWidth="1"/>
+    <col min="6150" max="6150" width="11.25" style="37" customWidth="1"/>
+    <col min="6151" max="6151" width="3.625" style="37" customWidth="1"/>
+    <col min="6152" max="6152" width="11.25" style="37" customWidth="1"/>
+    <col min="6153" max="6153" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6400" width="8.875" style="37"/>
+    <col min="6401" max="6401" width="4.25" style="37" customWidth="1"/>
+    <col min="6402" max="6402" width="12.125" style="37" customWidth="1"/>
+    <col min="6403" max="6403" width="19.125" style="37" customWidth="1"/>
+    <col min="6404" max="6404" width="58.75" style="37" customWidth="1"/>
+    <col min="6405" max="6405" width="10.875" style="37" customWidth="1"/>
+    <col min="6406" max="6406" width="11.25" style="37" customWidth="1"/>
+    <col min="6407" max="6407" width="3.625" style="37" customWidth="1"/>
+    <col min="6408" max="6408" width="11.25" style="37" customWidth="1"/>
+    <col min="6409" max="6409" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6656" width="8.875" style="37"/>
+    <col min="6657" max="6657" width="4.25" style="37" customWidth="1"/>
+    <col min="6658" max="6658" width="12.125" style="37" customWidth="1"/>
+    <col min="6659" max="6659" width="19.125" style="37" customWidth="1"/>
+    <col min="6660" max="6660" width="58.75" style="37" customWidth="1"/>
+    <col min="6661" max="6661" width="10.875" style="37" customWidth="1"/>
+    <col min="6662" max="6662" width="11.25" style="37" customWidth="1"/>
+    <col min="6663" max="6663" width="3.625" style="37" customWidth="1"/>
+    <col min="6664" max="6664" width="11.25" style="37" customWidth="1"/>
+    <col min="6665" max="6665" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6912" width="8.875" style="37"/>
+    <col min="6913" max="6913" width="4.25" style="37" customWidth="1"/>
+    <col min="6914" max="6914" width="12.125" style="37" customWidth="1"/>
+    <col min="6915" max="6915" width="19.125" style="37" customWidth="1"/>
+    <col min="6916" max="6916" width="58.75" style="37" customWidth="1"/>
+    <col min="6917" max="6917" width="10.875" style="37" customWidth="1"/>
+    <col min="6918" max="6918" width="11.25" style="37" customWidth="1"/>
+    <col min="6919" max="6919" width="3.625" style="37" customWidth="1"/>
+    <col min="6920" max="6920" width="11.25" style="37" customWidth="1"/>
+    <col min="6921" max="6921" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="6922" max="7168" width="8.875" style="37"/>
+    <col min="7169" max="7169" width="4.25" style="37" customWidth="1"/>
+    <col min="7170" max="7170" width="12.125" style="37" customWidth="1"/>
+    <col min="7171" max="7171" width="19.125" style="37" customWidth="1"/>
+    <col min="7172" max="7172" width="58.75" style="37" customWidth="1"/>
+    <col min="7173" max="7173" width="10.875" style="37" customWidth="1"/>
+    <col min="7174" max="7174" width="11.25" style="37" customWidth="1"/>
+    <col min="7175" max="7175" width="3.625" style="37" customWidth="1"/>
+    <col min="7176" max="7176" width="11.25" style="37" customWidth="1"/>
+    <col min="7177" max="7177" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7424" width="8.875" style="37"/>
+    <col min="7425" max="7425" width="4.25" style="37" customWidth="1"/>
+    <col min="7426" max="7426" width="12.125" style="37" customWidth="1"/>
+    <col min="7427" max="7427" width="19.125" style="37" customWidth="1"/>
+    <col min="7428" max="7428" width="58.75" style="37" customWidth="1"/>
+    <col min="7429" max="7429" width="10.875" style="37" customWidth="1"/>
+    <col min="7430" max="7430" width="11.25" style="37" customWidth="1"/>
+    <col min="7431" max="7431" width="3.625" style="37" customWidth="1"/>
+    <col min="7432" max="7432" width="11.25" style="37" customWidth="1"/>
+    <col min="7433" max="7433" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7680" width="8.875" style="37"/>
+    <col min="7681" max="7681" width="4.25" style="37" customWidth="1"/>
+    <col min="7682" max="7682" width="12.125" style="37" customWidth="1"/>
+    <col min="7683" max="7683" width="19.125" style="37" customWidth="1"/>
+    <col min="7684" max="7684" width="58.75" style="37" customWidth="1"/>
+    <col min="7685" max="7685" width="10.875" style="37" customWidth="1"/>
+    <col min="7686" max="7686" width="11.25" style="37" customWidth="1"/>
+    <col min="7687" max="7687" width="3.625" style="37" customWidth="1"/>
+    <col min="7688" max="7688" width="11.25" style="37" customWidth="1"/>
+    <col min="7689" max="7689" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7936" width="8.875" style="37"/>
+    <col min="7937" max="7937" width="4.25" style="37" customWidth="1"/>
+    <col min="7938" max="7938" width="12.125" style="37" customWidth="1"/>
+    <col min="7939" max="7939" width="19.125" style="37" customWidth="1"/>
+    <col min="7940" max="7940" width="58.75" style="37" customWidth="1"/>
+    <col min="7941" max="7941" width="10.875" style="37" customWidth="1"/>
+    <col min="7942" max="7942" width="11.25" style="37" customWidth="1"/>
+    <col min="7943" max="7943" width="3.625" style="37" customWidth="1"/>
+    <col min="7944" max="7944" width="11.25" style="37" customWidth="1"/>
+    <col min="7945" max="7945" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="7946" max="8192" width="8.875" style="37"/>
+    <col min="8193" max="8193" width="4.25" style="37" customWidth="1"/>
+    <col min="8194" max="8194" width="12.125" style="37" customWidth="1"/>
+    <col min="8195" max="8195" width="19.125" style="37" customWidth="1"/>
+    <col min="8196" max="8196" width="58.75" style="37" customWidth="1"/>
+    <col min="8197" max="8197" width="10.875" style="37" customWidth="1"/>
+    <col min="8198" max="8198" width="11.25" style="37" customWidth="1"/>
+    <col min="8199" max="8199" width="3.625" style="37" customWidth="1"/>
+    <col min="8200" max="8200" width="11.25" style="37" customWidth="1"/>
+    <col min="8201" max="8201" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8448" width="8.875" style="37"/>
+    <col min="8449" max="8449" width="4.25" style="37" customWidth="1"/>
+    <col min="8450" max="8450" width="12.125" style="37" customWidth="1"/>
+    <col min="8451" max="8451" width="19.125" style="37" customWidth="1"/>
+    <col min="8452" max="8452" width="58.75" style="37" customWidth="1"/>
+    <col min="8453" max="8453" width="10.875" style="37" customWidth="1"/>
+    <col min="8454" max="8454" width="11.25" style="37" customWidth="1"/>
+    <col min="8455" max="8455" width="3.625" style="37" customWidth="1"/>
+    <col min="8456" max="8456" width="11.25" style="37" customWidth="1"/>
+    <col min="8457" max="8457" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8704" width="8.875" style="37"/>
+    <col min="8705" max="8705" width="4.25" style="37" customWidth="1"/>
+    <col min="8706" max="8706" width="12.125" style="37" customWidth="1"/>
+    <col min="8707" max="8707" width="19.125" style="37" customWidth="1"/>
+    <col min="8708" max="8708" width="58.75" style="37" customWidth="1"/>
+    <col min="8709" max="8709" width="10.875" style="37" customWidth="1"/>
+    <col min="8710" max="8710" width="11.25" style="37" customWidth="1"/>
+    <col min="8711" max="8711" width="3.625" style="37" customWidth="1"/>
+    <col min="8712" max="8712" width="11.25" style="37" customWidth="1"/>
+    <col min="8713" max="8713" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8960" width="8.875" style="37"/>
+    <col min="8961" max="8961" width="4.25" style="37" customWidth="1"/>
+    <col min="8962" max="8962" width="12.125" style="37" customWidth="1"/>
+    <col min="8963" max="8963" width="19.125" style="37" customWidth="1"/>
+    <col min="8964" max="8964" width="58.75" style="37" customWidth="1"/>
+    <col min="8965" max="8965" width="10.875" style="37" customWidth="1"/>
+    <col min="8966" max="8966" width="11.25" style="37" customWidth="1"/>
+    <col min="8967" max="8967" width="3.625" style="37" customWidth="1"/>
+    <col min="8968" max="8968" width="11.25" style="37" customWidth="1"/>
+    <col min="8969" max="8969" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="8970" max="9216" width="8.875" style="37"/>
+    <col min="9217" max="9217" width="4.25" style="37" customWidth="1"/>
+    <col min="9218" max="9218" width="12.125" style="37" customWidth="1"/>
+    <col min="9219" max="9219" width="19.125" style="37" customWidth="1"/>
+    <col min="9220" max="9220" width="58.75" style="37" customWidth="1"/>
+    <col min="9221" max="9221" width="10.875" style="37" customWidth="1"/>
+    <col min="9222" max="9222" width="11.25" style="37" customWidth="1"/>
+    <col min="9223" max="9223" width="3.625" style="37" customWidth="1"/>
+    <col min="9224" max="9224" width="11.25" style="37" customWidth="1"/>
+    <col min="9225" max="9225" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9472" width="8.875" style="37"/>
+    <col min="9473" max="9473" width="4.25" style="37" customWidth="1"/>
+    <col min="9474" max="9474" width="12.125" style="37" customWidth="1"/>
+    <col min="9475" max="9475" width="19.125" style="37" customWidth="1"/>
+    <col min="9476" max="9476" width="58.75" style="37" customWidth="1"/>
+    <col min="9477" max="9477" width="10.875" style="37" customWidth="1"/>
+    <col min="9478" max="9478" width="11.25" style="37" customWidth="1"/>
+    <col min="9479" max="9479" width="3.625" style="37" customWidth="1"/>
+    <col min="9480" max="9480" width="11.25" style="37" customWidth="1"/>
+    <col min="9481" max="9481" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9728" width="8.875" style="37"/>
+    <col min="9729" max="9729" width="4.25" style="37" customWidth="1"/>
+    <col min="9730" max="9730" width="12.125" style="37" customWidth="1"/>
+    <col min="9731" max="9731" width="19.125" style="37" customWidth="1"/>
+    <col min="9732" max="9732" width="58.75" style="37" customWidth="1"/>
+    <col min="9733" max="9733" width="10.875" style="37" customWidth="1"/>
+    <col min="9734" max="9734" width="11.25" style="37" customWidth="1"/>
+    <col min="9735" max="9735" width="3.625" style="37" customWidth="1"/>
+    <col min="9736" max="9736" width="11.25" style="37" customWidth="1"/>
+    <col min="9737" max="9737" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9984" width="8.875" style="37"/>
+    <col min="9985" max="9985" width="4.25" style="37" customWidth="1"/>
+    <col min="9986" max="9986" width="12.125" style="37" customWidth="1"/>
+    <col min="9987" max="9987" width="19.125" style="37" customWidth="1"/>
+    <col min="9988" max="9988" width="58.75" style="37" customWidth="1"/>
+    <col min="9989" max="9989" width="10.875" style="37" customWidth="1"/>
+    <col min="9990" max="9990" width="11.25" style="37" customWidth="1"/>
+    <col min="9991" max="9991" width="3.625" style="37" customWidth="1"/>
+    <col min="9992" max="9992" width="11.25" style="37" customWidth="1"/>
+    <col min="9993" max="9993" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="9994" max="10240" width="8.875" style="37"/>
+    <col min="10241" max="10241" width="4.25" style="37" customWidth="1"/>
+    <col min="10242" max="10242" width="12.125" style="37" customWidth="1"/>
+    <col min="10243" max="10243" width="19.125" style="37" customWidth="1"/>
+    <col min="10244" max="10244" width="58.75" style="37" customWidth="1"/>
+    <col min="10245" max="10245" width="10.875" style="37" customWidth="1"/>
+    <col min="10246" max="10246" width="11.25" style="37" customWidth="1"/>
+    <col min="10247" max="10247" width="3.625" style="37" customWidth="1"/>
+    <col min="10248" max="10248" width="11.25" style="37" customWidth="1"/>
+    <col min="10249" max="10249" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10496" width="8.875" style="37"/>
+    <col min="10497" max="10497" width="4.25" style="37" customWidth="1"/>
+    <col min="10498" max="10498" width="12.125" style="37" customWidth="1"/>
+    <col min="10499" max="10499" width="19.125" style="37" customWidth="1"/>
+    <col min="10500" max="10500" width="58.75" style="37" customWidth="1"/>
+    <col min="10501" max="10501" width="10.875" style="37" customWidth="1"/>
+    <col min="10502" max="10502" width="11.25" style="37" customWidth="1"/>
+    <col min="10503" max="10503" width="3.625" style="37" customWidth="1"/>
+    <col min="10504" max="10504" width="11.25" style="37" customWidth="1"/>
+    <col min="10505" max="10505" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10752" width="8.875" style="37"/>
+    <col min="10753" max="10753" width="4.25" style="37" customWidth="1"/>
+    <col min="10754" max="10754" width="12.125" style="37" customWidth="1"/>
+    <col min="10755" max="10755" width="19.125" style="37" customWidth="1"/>
+    <col min="10756" max="10756" width="58.75" style="37" customWidth="1"/>
+    <col min="10757" max="10757" width="10.875" style="37" customWidth="1"/>
+    <col min="10758" max="10758" width="11.25" style="37" customWidth="1"/>
+    <col min="10759" max="10759" width="3.625" style="37" customWidth="1"/>
+    <col min="10760" max="10760" width="11.25" style="37" customWidth="1"/>
+    <col min="10761" max="10761" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="10762" max="11008" width="8.875" style="37"/>
+    <col min="11009" max="11009" width="4.25" style="37" customWidth="1"/>
+    <col min="11010" max="11010" width="12.125" style="37" customWidth="1"/>
+    <col min="11011" max="11011" width="19.125" style="37" customWidth="1"/>
+    <col min="11012" max="11012" width="58.75" style="37" customWidth="1"/>
+    <col min="11013" max="11013" width="10.875" style="37" customWidth="1"/>
+    <col min="11014" max="11014" width="11.25" style="37" customWidth="1"/>
+    <col min="11015" max="11015" width="3.625" style="37" customWidth="1"/>
+    <col min="11016" max="11016" width="11.25" style="37" customWidth="1"/>
+    <col min="11017" max="11017" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11264" width="8.875" style="37"/>
+    <col min="11265" max="11265" width="4.25" style="37" customWidth="1"/>
+    <col min="11266" max="11266" width="12.125" style="37" customWidth="1"/>
+    <col min="11267" max="11267" width="19.125" style="37" customWidth="1"/>
+    <col min="11268" max="11268" width="58.75" style="37" customWidth="1"/>
+    <col min="11269" max="11269" width="10.875" style="37" customWidth="1"/>
+    <col min="11270" max="11270" width="11.25" style="37" customWidth="1"/>
+    <col min="11271" max="11271" width="3.625" style="37" customWidth="1"/>
+    <col min="11272" max="11272" width="11.25" style="37" customWidth="1"/>
+    <col min="11273" max="11273" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11520" width="8.875" style="37"/>
+    <col min="11521" max="11521" width="4.25" style="37" customWidth="1"/>
+    <col min="11522" max="11522" width="12.125" style="37" customWidth="1"/>
+    <col min="11523" max="11523" width="19.125" style="37" customWidth="1"/>
+    <col min="11524" max="11524" width="58.75" style="37" customWidth="1"/>
+    <col min="11525" max="11525" width="10.875" style="37" customWidth="1"/>
+    <col min="11526" max="11526" width="11.25" style="37" customWidth="1"/>
+    <col min="11527" max="11527" width="3.625" style="37" customWidth="1"/>
+    <col min="11528" max="11528" width="11.25" style="37" customWidth="1"/>
+    <col min="11529" max="11529" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11776" width="8.875" style="37"/>
+    <col min="11777" max="11777" width="4.25" style="37" customWidth="1"/>
+    <col min="11778" max="11778" width="12.125" style="37" customWidth="1"/>
+    <col min="11779" max="11779" width="19.125" style="37" customWidth="1"/>
+    <col min="11780" max="11780" width="58.75" style="37" customWidth="1"/>
+    <col min="11781" max="11781" width="10.875" style="37" customWidth="1"/>
+    <col min="11782" max="11782" width="11.25" style="37" customWidth="1"/>
+    <col min="11783" max="11783" width="3.625" style="37" customWidth="1"/>
+    <col min="11784" max="11784" width="11.25" style="37" customWidth="1"/>
+    <col min="11785" max="11785" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="11786" max="12032" width="8.875" style="37"/>
+    <col min="12033" max="12033" width="4.25" style="37" customWidth="1"/>
+    <col min="12034" max="12034" width="12.125" style="37" customWidth="1"/>
+    <col min="12035" max="12035" width="19.125" style="37" customWidth="1"/>
+    <col min="12036" max="12036" width="58.75" style="37" customWidth="1"/>
+    <col min="12037" max="12037" width="10.875" style="37" customWidth="1"/>
+    <col min="12038" max="12038" width="11.25" style="37" customWidth="1"/>
+    <col min="12039" max="12039" width="3.625" style="37" customWidth="1"/>
+    <col min="12040" max="12040" width="11.25" style="37" customWidth="1"/>
+    <col min="12041" max="12041" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12288" width="8.875" style="37"/>
+    <col min="12289" max="12289" width="4.25" style="37" customWidth="1"/>
+    <col min="12290" max="12290" width="12.125" style="37" customWidth="1"/>
+    <col min="12291" max="12291" width="19.125" style="37" customWidth="1"/>
+    <col min="12292" max="12292" width="58.75" style="37" customWidth="1"/>
+    <col min="12293" max="12293" width="10.875" style="37" customWidth="1"/>
+    <col min="12294" max="12294" width="11.25" style="37" customWidth="1"/>
+    <col min="12295" max="12295" width="3.625" style="37" customWidth="1"/>
+    <col min="12296" max="12296" width="11.25" style="37" customWidth="1"/>
+    <col min="12297" max="12297" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12544" width="8.875" style="37"/>
+    <col min="12545" max="12545" width="4.25" style="37" customWidth="1"/>
+    <col min="12546" max="12546" width="12.125" style="37" customWidth="1"/>
+    <col min="12547" max="12547" width="19.125" style="37" customWidth="1"/>
+    <col min="12548" max="12548" width="58.75" style="37" customWidth="1"/>
+    <col min="12549" max="12549" width="10.875" style="37" customWidth="1"/>
+    <col min="12550" max="12550" width="11.25" style="37" customWidth="1"/>
+    <col min="12551" max="12551" width="3.625" style="37" customWidth="1"/>
+    <col min="12552" max="12552" width="11.25" style="37" customWidth="1"/>
+    <col min="12553" max="12553" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12800" width="8.875" style="37"/>
+    <col min="12801" max="12801" width="4.25" style="37" customWidth="1"/>
+    <col min="12802" max="12802" width="12.125" style="37" customWidth="1"/>
+    <col min="12803" max="12803" width="19.125" style="37" customWidth="1"/>
+    <col min="12804" max="12804" width="58.75" style="37" customWidth="1"/>
+    <col min="12805" max="12805" width="10.875" style="37" customWidth="1"/>
+    <col min="12806" max="12806" width="11.25" style="37" customWidth="1"/>
+    <col min="12807" max="12807" width="3.625" style="37" customWidth="1"/>
+    <col min="12808" max="12808" width="11.25" style="37" customWidth="1"/>
+    <col min="12809" max="12809" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="12810" max="13056" width="8.875" style="37"/>
+    <col min="13057" max="13057" width="4.25" style="37" customWidth="1"/>
+    <col min="13058" max="13058" width="12.125" style="37" customWidth="1"/>
+    <col min="13059" max="13059" width="19.125" style="37" customWidth="1"/>
+    <col min="13060" max="13060" width="58.75" style="37" customWidth="1"/>
+    <col min="13061" max="13061" width="10.875" style="37" customWidth="1"/>
+    <col min="13062" max="13062" width="11.25" style="37" customWidth="1"/>
+    <col min="13063" max="13063" width="3.625" style="37" customWidth="1"/>
+    <col min="13064" max="13064" width="11.25" style="37" customWidth="1"/>
+    <col min="13065" max="13065" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13312" width="8.875" style="37"/>
+    <col min="13313" max="13313" width="4.25" style="37" customWidth="1"/>
+    <col min="13314" max="13314" width="12.125" style="37" customWidth="1"/>
+    <col min="13315" max="13315" width="19.125" style="37" customWidth="1"/>
+    <col min="13316" max="13316" width="58.75" style="37" customWidth="1"/>
+    <col min="13317" max="13317" width="10.875" style="37" customWidth="1"/>
+    <col min="13318" max="13318" width="11.25" style="37" customWidth="1"/>
+    <col min="13319" max="13319" width="3.625" style="37" customWidth="1"/>
+    <col min="13320" max="13320" width="11.25" style="37" customWidth="1"/>
+    <col min="13321" max="13321" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13568" width="8.875" style="37"/>
+    <col min="13569" max="13569" width="4.25" style="37" customWidth="1"/>
+    <col min="13570" max="13570" width="12.125" style="37" customWidth="1"/>
+    <col min="13571" max="13571" width="19.125" style="37" customWidth="1"/>
+    <col min="13572" max="13572" width="58.75" style="37" customWidth="1"/>
+    <col min="13573" max="13573" width="10.875" style="37" customWidth="1"/>
+    <col min="13574" max="13574" width="11.25" style="37" customWidth="1"/>
+    <col min="13575" max="13575" width="3.625" style="37" customWidth="1"/>
+    <col min="13576" max="13576" width="11.25" style="37" customWidth="1"/>
+    <col min="13577" max="13577" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13824" width="8.875" style="37"/>
+    <col min="13825" max="13825" width="4.25" style="37" customWidth="1"/>
+    <col min="13826" max="13826" width="12.125" style="37" customWidth="1"/>
+    <col min="13827" max="13827" width="19.125" style="37" customWidth="1"/>
+    <col min="13828" max="13828" width="58.75" style="37" customWidth="1"/>
+    <col min="13829" max="13829" width="10.875" style="37" customWidth="1"/>
+    <col min="13830" max="13830" width="11.25" style="37" customWidth="1"/>
+    <col min="13831" max="13831" width="3.625" style="37" customWidth="1"/>
+    <col min="13832" max="13832" width="11.25" style="37" customWidth="1"/>
+    <col min="13833" max="13833" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="13834" max="14080" width="8.875" style="37"/>
+    <col min="14081" max="14081" width="4.25" style="37" customWidth="1"/>
+    <col min="14082" max="14082" width="12.125" style="37" customWidth="1"/>
+    <col min="14083" max="14083" width="19.125" style="37" customWidth="1"/>
+    <col min="14084" max="14084" width="58.75" style="37" customWidth="1"/>
+    <col min="14085" max="14085" width="10.875" style="37" customWidth="1"/>
+    <col min="14086" max="14086" width="11.25" style="37" customWidth="1"/>
+    <col min="14087" max="14087" width="3.625" style="37" customWidth="1"/>
+    <col min="14088" max="14088" width="11.25" style="37" customWidth="1"/>
+    <col min="14089" max="14089" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14336" width="8.875" style="37"/>
+    <col min="14337" max="14337" width="4.25" style="37" customWidth="1"/>
+    <col min="14338" max="14338" width="12.125" style="37" customWidth="1"/>
+    <col min="14339" max="14339" width="19.125" style="37" customWidth="1"/>
+    <col min="14340" max="14340" width="58.75" style="37" customWidth="1"/>
+    <col min="14341" max="14341" width="10.875" style="37" customWidth="1"/>
+    <col min="14342" max="14342" width="11.25" style="37" customWidth="1"/>
+    <col min="14343" max="14343" width="3.625" style="37" customWidth="1"/>
+    <col min="14344" max="14344" width="11.25" style="37" customWidth="1"/>
+    <col min="14345" max="14345" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14592" width="8.875" style="37"/>
+    <col min="14593" max="14593" width="4.25" style="37" customWidth="1"/>
+    <col min="14594" max="14594" width="12.125" style="37" customWidth="1"/>
+    <col min="14595" max="14595" width="19.125" style="37" customWidth="1"/>
+    <col min="14596" max="14596" width="58.75" style="37" customWidth="1"/>
+    <col min="14597" max="14597" width="10.875" style="37" customWidth="1"/>
+    <col min="14598" max="14598" width="11.25" style="37" customWidth="1"/>
+    <col min="14599" max="14599" width="3.625" style="37" customWidth="1"/>
+    <col min="14600" max="14600" width="11.25" style="37" customWidth="1"/>
+    <col min="14601" max="14601" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14848" width="8.875" style="37"/>
+    <col min="14849" max="14849" width="4.25" style="37" customWidth="1"/>
+    <col min="14850" max="14850" width="12.125" style="37" customWidth="1"/>
+    <col min="14851" max="14851" width="19.125" style="37" customWidth="1"/>
+    <col min="14852" max="14852" width="58.75" style="37" customWidth="1"/>
+    <col min="14853" max="14853" width="10.875" style="37" customWidth="1"/>
+    <col min="14854" max="14854" width="11.25" style="37" customWidth="1"/>
+    <col min="14855" max="14855" width="3.625" style="37" customWidth="1"/>
+    <col min="14856" max="14856" width="11.25" style="37" customWidth="1"/>
+    <col min="14857" max="14857" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="14858" max="15104" width="8.875" style="37"/>
+    <col min="15105" max="15105" width="4.25" style="37" customWidth="1"/>
+    <col min="15106" max="15106" width="12.125" style="37" customWidth="1"/>
+    <col min="15107" max="15107" width="19.125" style="37" customWidth="1"/>
+    <col min="15108" max="15108" width="58.75" style="37" customWidth="1"/>
+    <col min="15109" max="15109" width="10.875" style="37" customWidth="1"/>
+    <col min="15110" max="15110" width="11.25" style="37" customWidth="1"/>
+    <col min="15111" max="15111" width="3.625" style="37" customWidth="1"/>
+    <col min="15112" max="15112" width="11.25" style="37" customWidth="1"/>
+    <col min="15113" max="15113" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15360" width="8.875" style="37"/>
+    <col min="15361" max="15361" width="4.25" style="37" customWidth="1"/>
+    <col min="15362" max="15362" width="12.125" style="37" customWidth="1"/>
+    <col min="15363" max="15363" width="19.125" style="37" customWidth="1"/>
+    <col min="15364" max="15364" width="58.75" style="37" customWidth="1"/>
+    <col min="15365" max="15365" width="10.875" style="37" customWidth="1"/>
+    <col min="15366" max="15366" width="11.25" style="37" customWidth="1"/>
+    <col min="15367" max="15367" width="3.625" style="37" customWidth="1"/>
+    <col min="15368" max="15368" width="11.25" style="37" customWidth="1"/>
+    <col min="15369" max="15369" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15616" width="8.875" style="37"/>
+    <col min="15617" max="15617" width="4.25" style="37" customWidth="1"/>
+    <col min="15618" max="15618" width="12.125" style="37" customWidth="1"/>
+    <col min="15619" max="15619" width="19.125" style="37" customWidth="1"/>
+    <col min="15620" max="15620" width="58.75" style="37" customWidth="1"/>
+    <col min="15621" max="15621" width="10.875" style="37" customWidth="1"/>
+    <col min="15622" max="15622" width="11.25" style="37" customWidth="1"/>
+    <col min="15623" max="15623" width="3.625" style="37" customWidth="1"/>
+    <col min="15624" max="15624" width="11.25" style="37" customWidth="1"/>
+    <col min="15625" max="15625" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15872" width="8.875" style="37"/>
+    <col min="15873" max="15873" width="4.25" style="37" customWidth="1"/>
+    <col min="15874" max="15874" width="12.125" style="37" customWidth="1"/>
+    <col min="15875" max="15875" width="19.125" style="37" customWidth="1"/>
+    <col min="15876" max="15876" width="58.75" style="37" customWidth="1"/>
+    <col min="15877" max="15877" width="10.875" style="37" customWidth="1"/>
+    <col min="15878" max="15878" width="11.25" style="37" customWidth="1"/>
+    <col min="15879" max="15879" width="3.625" style="37" customWidth="1"/>
+    <col min="15880" max="15880" width="11.25" style="37" customWidth="1"/>
+    <col min="15881" max="15881" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="15882" max="16128" width="8.875" style="37"/>
+    <col min="16129" max="16129" width="4.25" style="37" customWidth="1"/>
+    <col min="16130" max="16130" width="12.125" style="37" customWidth="1"/>
+    <col min="16131" max="16131" width="19.125" style="37" customWidth="1"/>
+    <col min="16132" max="16132" width="58.75" style="37" customWidth="1"/>
+    <col min="16133" max="16133" width="10.875" style="37" customWidth="1"/>
+    <col min="16134" max="16134" width="11.25" style="37" customWidth="1"/>
+    <col min="16135" max="16135" width="3.625" style="37" customWidth="1"/>
+    <col min="16136" max="16136" width="11.25" style="37" customWidth="1"/>
+    <col min="16137" max="16137" width="25" style="37" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16384" width="8.875" style="37"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="113" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="I1" s="36"/>
+    </row>
+    <row r="2" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="114" t="s">
+        <v>162</v>
+      </c>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="I2" s="38"/>
+    </row>
+    <row r="3" spans="1:9" s="41" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="115" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="115" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="117"/>
+      <c r="H3" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="I3" s="40" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="99"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="56" t="s">
+        <v>217</v>
+      </c>
+      <c r="F4" s="118" t="s">
+        <v>127</v>
+      </c>
+      <c r="G4" s="118"/>
+      <c r="H4" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="I4" s="43" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="108" t="s">
+        <v>138</v>
+      </c>
+      <c r="B5" s="109"/>
+      <c r="C5" s="109"/>
+      <c r="D5" s="110"/>
+      <c r="E5" s="60" t="s">
+        <v>218</v>
+      </c>
+      <c r="F5" s="111" t="s">
+        <v>216</v>
+      </c>
+      <c r="G5" s="111"/>
+      <c r="H5" s="44" t="s">
+        <v>152</v>
+      </c>
+      <c r="I5" s="45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="74" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F6" s="112" t="s">
+        <v>154</v>
+      </c>
+      <c r="G6" s="112"/>
+      <c r="H6" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="I6" s="43" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="93" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7" s="94"/>
+      <c r="C7" s="94"/>
+      <c r="D7" s="95"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="107" t="s">
+        <v>131</v>
+      </c>
+      <c r="G7" s="107"/>
+      <c r="H7" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I7" s="47" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="93" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8" s="94"/>
+      <c r="C8" s="94"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="96" t="s">
+        <v>128</v>
+      </c>
+      <c r="G8" s="97"/>
+      <c r="H8" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I8" s="47" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="93" t="s">
+        <v>172</v>
+      </c>
+      <c r="B9" s="94"/>
+      <c r="C9" s="94"/>
+      <c r="D9" s="95"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="96" t="s">
+        <v>129</v>
+      </c>
+      <c r="G9" s="97"/>
+      <c r="H9" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I9" s="47" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="93" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10" s="94"/>
+      <c r="C10" s="94"/>
+      <c r="D10" s="95"/>
+      <c r="E10" s="62" t="s">
+        <v>218</v>
+      </c>
+      <c r="F10" s="96" t="s">
+        <v>130</v>
+      </c>
+      <c r="G10" s="97"/>
+      <c r="H10" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I10" s="47" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="93" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11" s="94"/>
+      <c r="C11" s="94"/>
+      <c r="D11" s="95"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="96" t="s">
+        <v>132</v>
+      </c>
+      <c r="G11" s="97"/>
+      <c r="H11" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I11" s="47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="93" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="95"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="96" t="s">
+        <v>133</v>
+      </c>
+      <c r="G12" s="97"/>
+      <c r="H12" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I12" s="47" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="93" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13" s="94"/>
+      <c r="C13" s="94"/>
+      <c r="D13" s="95"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="107" t="s">
+        <v>134</v>
+      </c>
+      <c r="G13" s="107"/>
+      <c r="H13" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I13" s="47" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="93" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14" s="94"/>
+      <c r="C14" s="94"/>
+      <c r="D14" s="95"/>
+      <c r="E14" s="62" t="s">
+        <v>218</v>
+      </c>
+      <c r="F14" s="96" t="s">
+        <v>135</v>
+      </c>
+      <c r="G14" s="97"/>
+      <c r="H14" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I14" s="47" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="93" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15" s="94"/>
+      <c r="C15" s="94"/>
+      <c r="D15" s="95"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="96" t="s">
+        <v>136</v>
+      </c>
+      <c r="G15" s="97"/>
+      <c r="H15" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="I15" s="47" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="98" t="s">
+        <v>214</v>
+      </c>
+      <c r="B16" s="99"/>
+      <c r="C16" s="99"/>
+      <c r="D16" s="100"/>
+      <c r="E16" s="101" t="s">
+        <v>218</v>
+      </c>
+      <c r="F16" s="103"/>
+      <c r="G16" s="104"/>
+      <c r="H16" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="I16" s="43"/>
+    </row>
+    <row r="17" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="74" t="s">
+        <v>215</v>
+      </c>
+      <c r="B17" s="75"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="102"/>
+      <c r="F17" s="105"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I17" s="47"/>
+    </row>
+    <row r="18" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="74" t="s">
+        <v>173</v>
+      </c>
+      <c r="B18" s="75"/>
+      <c r="C18" s="75"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F18" s="92" t="s">
+        <v>139</v>
+      </c>
+      <c r="G18" s="92"/>
+      <c r="H18" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I18" s="48"/>
+    </row>
+    <row r="19" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="74" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19" s="75"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F19" s="92" t="s">
+        <v>140</v>
+      </c>
+      <c r="G19" s="92"/>
+      <c r="H19" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I19" s="47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F20" s="91"/>
+      <c r="G20" s="91"/>
+      <c r="H20" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="I20" s="47"/>
+    </row>
+    <row r="21" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F21" s="92" t="s">
+        <v>141</v>
+      </c>
+      <c r="G21" s="92"/>
+      <c r="H21" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I21" s="47" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F22" s="86" t="s">
+        <v>143</v>
+      </c>
+      <c r="G22" s="86"/>
+      <c r="H22" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I22" s="47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="74" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F23" s="86" t="s">
+        <v>137</v>
+      </c>
+      <c r="G23" s="86"/>
+      <c r="H23" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I23" s="47" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="74" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24" s="75"/>
+      <c r="C24" s="75"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F24" s="86" t="s">
+        <v>142</v>
+      </c>
+      <c r="G24" s="86"/>
+      <c r="H24" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I24" s="47" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="74" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25" s="75"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F25" s="77" t="s">
+        <v>146</v>
+      </c>
+      <c r="G25" s="78"/>
+      <c r="H25" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="I25" s="47" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="74" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26" s="75"/>
+      <c r="C26" s="75"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F26" s="92" t="s">
+        <v>137</v>
+      </c>
+      <c r="G26" s="92"/>
+      <c r="H26" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I26" s="47" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="74" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27" s="89"/>
+      <c r="C27" s="89"/>
+      <c r="D27" s="90"/>
+      <c r="E27" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F27" s="86" t="s">
+        <v>184</v>
+      </c>
+      <c r="G27" s="86"/>
+      <c r="H27" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="I27" s="47" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="74" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28" s="75"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F28" s="91"/>
+      <c r="G28" s="91"/>
+      <c r="H28" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="I28" s="47"/>
+    </row>
+    <row r="29" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="76"/>
+      <c r="E29" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F29" s="91"/>
+      <c r="G29" s="91"/>
+      <c r="H29" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="I29" s="47"/>
+    </row>
+    <row r="30" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="74" t="s">
+        <v>241</v>
+      </c>
+      <c r="B30" s="75"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F30" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="86"/>
+      <c r="H30" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="I30" s="47" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="74" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F31" s="77" t="s">
+        <v>188</v>
+      </c>
+      <c r="G31" s="78"/>
+      <c r="H31" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="I31" s="47" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="74" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32" s="75"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F32" s="87" t="s">
+        <v>190</v>
+      </c>
+      <c r="G32" s="88"/>
+      <c r="H32" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="I32" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="J32" s="54"/>
+    </row>
+    <row r="33" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F33" s="77" t="s">
+        <v>189</v>
+      </c>
+      <c r="G33" s="78"/>
+      <c r="H33" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="I33" s="47" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="74" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" s="75"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F34" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="78"/>
+      <c r="H34" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="I34" s="47" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="79" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="60" t="s">
+        <v>218</v>
+      </c>
+      <c r="F35" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="83"/>
+      <c r="H35" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="I35" s="45" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A36" s="84" t="s">
+        <v>191</v>
+      </c>
+      <c r="B36" s="84"/>
+      <c r="C36" s="84"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="84"/>
+      <c r="F36" s="84"/>
+    </row>
+    <row r="37" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="41"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="59"/>
+      <c r="F37" s="41"/>
+      <c r="I37" s="41"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="A38" s="85" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="85"/>
+      <c r="C38" s="85"/>
+      <c r="D38" s="85"/>
+      <c r="E38" s="85"/>
+      <c r="F38" s="85"/>
+    </row>
+    <row r="39" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="49" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" s="70" t="s">
+        <v>219</v>
+      </c>
+      <c r="C39" s="71"/>
+      <c r="D39" s="72"/>
+      <c r="E39" s="72"/>
+      <c r="F39" s="73"/>
+    </row>
+    <row r="40" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="49" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" s="70" t="s">
+        <v>220</v>
+      </c>
+      <c r="C40" s="71"/>
+      <c r="D40" s="72"/>
+      <c r="E40" s="72"/>
+      <c r="F40" s="73"/>
+    </row>
+    <row r="41" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="49" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="63" t="s">
+        <v>221</v>
+      </c>
+      <c r="C41" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="D41" s="72" t="s">
+        <v>222</v>
+      </c>
+      <c r="E41" s="72"/>
+      <c r="F41" s="73"/>
+    </row>
+    <row r="42" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="70" t="s">
+        <v>223</v>
+      </c>
+      <c r="C42" s="71"/>
+      <c r="D42" s="72"/>
+      <c r="E42" s="72"/>
+      <c r="F42" s="73"/>
+    </row>
+    <row r="43" spans="1:9" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D43" s="52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="D44" s="52"/>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="D45" s="52"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="D46" s="52"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="D47" s="52"/>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.15">
+      <c r="D48" s="52"/>
+    </row>
+    <row r="49" spans="4:4" x14ac:dyDescent="0.15">
+      <c r="D49" s="52"/>
+    </row>
+    <row r="50" spans="4:4" x14ac:dyDescent="0.15">
+      <c r="D50" s="52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="4:4" x14ac:dyDescent="0.15">
+      <c r="D51" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="74">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:G17"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="B42:F42"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="B39:F39"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="D41:F41"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.27559055118110237" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{880FF340-227D-426D-839E-34066C2F3466}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J51"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="B17" sqref="B17:G29"/>
+      <selection pane="bottomLeft" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="12.125" style="51" customWidth="1"/>
+    <col min="2" max="2" width="19.125" style="51" customWidth="1"/>
+    <col min="3" max="3" width="11.625" style="51" customWidth="1"/>
+    <col min="4" max="4" width="42.125" style="37" customWidth="1"/>
+    <col min="5" max="5" width="10.5" style="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.25" style="37" customWidth="1"/>
     <col min="7" max="7" width="3.625" style="37" customWidth="1"/>
     <col min="8" max="8" width="24.25" style="37" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="37" bestFit="1" customWidth="1"/>
     <col min="10" max="256" width="9" style="37"/>
     <col min="257" max="257" width="4.25" style="37" customWidth="1"/>
     <col min="258" max="258" width="12.125" style="37" customWidth="1"/>
     <col min="259" max="259" width="19.125" style="37" customWidth="1"/>
     <col min="260" max="260" width="58.75" style="37" customWidth="1"/>
     <col min="261" max="261" width="10.875" style="37" customWidth="1"/>
     <col min="262" max="262" width="11.25" style="37" customWidth="1"/>
     <col min="263" max="263" width="3.625" style="37" customWidth="1"/>
     <col min="264" max="264" width="11.25" style="37" customWidth="1"/>
     <col min="265" max="265" width="25" style="37" bestFit="1" customWidth="1"/>
     <col min="266" max="512" width="9" style="37"/>
     <col min="513" max="513" width="4.25" style="37" customWidth="1"/>
     <col min="514" max="514" width="12.125" style="37" customWidth="1"/>
     <col min="515" max="515" width="19.125" style="37" customWidth="1"/>
     <col min="516" max="516" width="58.75" style="37" customWidth="1"/>
     <col min="517" max="517" width="10.875" style="37" customWidth="1"/>
     <col min="518" max="518" width="11.25" style="37" customWidth="1"/>
     <col min="519" max="519" width="3.625" style="37" customWidth="1"/>
     <col min="520" max="520" width="11.25" style="37" customWidth="1"/>
     <col min="521" max="521" width="25" style="37" bestFit="1" customWidth="1"/>
     <col min="522" max="768" width="9" style="37"/>
@@ -4883,784 +8459,784 @@
     <col min="15625" max="15625" width="25" style="37" bestFit="1" customWidth="1"/>
     <col min="15626" max="15872" width="9" style="37"/>
     <col min="15873" max="15873" width="4.25" style="37" customWidth="1"/>
     <col min="15874" max="15874" width="12.125" style="37" customWidth="1"/>
     <col min="15875" max="15875" width="19.125" style="37" customWidth="1"/>
     <col min="15876" max="15876" width="58.75" style="37" customWidth="1"/>
     <col min="15877" max="15877" width="10.875" style="37" customWidth="1"/>
     <col min="15878" max="15878" width="11.25" style="37" customWidth="1"/>
     <col min="15879" max="15879" width="3.625" style="37" customWidth="1"/>
     <col min="15880" max="15880" width="11.25" style="37" customWidth="1"/>
     <col min="15881" max="15881" width="25" style="37" bestFit="1" customWidth="1"/>
     <col min="15882" max="16128" width="9" style="37"/>
     <col min="16129" max="16129" width="4.25" style="37" customWidth="1"/>
     <col min="16130" max="16130" width="12.125" style="37" customWidth="1"/>
     <col min="16131" max="16131" width="19.125" style="37" customWidth="1"/>
     <col min="16132" max="16132" width="58.75" style="37" customWidth="1"/>
     <col min="16133" max="16133" width="10.875" style="37" customWidth="1"/>
     <col min="16134" max="16134" width="11.25" style="37" customWidth="1"/>
     <col min="16135" max="16135" width="3.625" style="37" customWidth="1"/>
     <col min="16136" max="16136" width="11.25" style="37" customWidth="1"/>
     <col min="16137" max="16137" width="25" style="37" bestFit="1" customWidth="1"/>
     <col min="16138" max="16384" width="9" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="245" t="s">
+      <c r="A1" s="113" t="s">
         <v>149</v>
       </c>
-      <c r="B1" s="245"/>
-[...4 lines deleted...]
-      <c r="G1" s="245"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
       <c r="I1" s="36"/>
     </row>
     <row r="2" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="246" t="s">
+      <c r="A2" s="114" t="s">
         <v>162</v>
       </c>
-      <c r="B2" s="246"/>
-[...4 lines deleted...]
-      <c r="G2" s="246"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
       <c r="I2" s="38"/>
     </row>
     <row r="3" spans="1:9" s="41" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="247" t="s">
+      <c r="A3" s="115" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="248"/>
-[...2 lines deleted...]
-      <c r="E3" s="55" t="s">
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="247" t="s">
+      <c r="F3" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="249"/>
+      <c r="G3" s="117"/>
       <c r="H3" s="39" t="s">
         <v>150</v>
       </c>
       <c r="I3" s="40" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="231" t="s">
+      <c r="A4" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="232"/>
-[...3 lines deleted...]
-      <c r="F4" s="250" t="s">
+      <c r="B4" s="99"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="118" t="s">
         <v>127</v>
       </c>
-      <c r="G4" s="250"/>
+      <c r="G4" s="118"/>
       <c r="H4" s="42" t="s">
         <v>152</v>
       </c>
       <c r="I4" s="43" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="240" t="s">
+      <c r="A5" s="108" t="s">
         <v>138</v>
       </c>
-      <c r="B5" s="241"/>
-[...6 lines deleted...]
-      <c r="G5" s="243"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="109"/>
+      <c r="D5" s="110"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="111" t="s">
+        <v>216</v>
+      </c>
+      <c r="G5" s="111"/>
       <c r="H5" s="44" t="s">
         <v>152</v>
       </c>
       <c r="I5" s="45" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="208" t="s">
+      <c r="A6" s="74" t="s">
         <v>163</v>
       </c>
-      <c r="B6" s="209"/>
-[...3 lines deleted...]
-      <c r="F6" s="244" t="s">
+      <c r="B6" s="75"/>
+      <c r="C6" s="75"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="112" t="s">
         <v>154</v>
       </c>
-      <c r="G6" s="244"/>
+      <c r="G6" s="112"/>
       <c r="H6" s="42" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="43" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="236" t="s">
+      <c r="A7" s="93" t="s">
         <v>164</v>
       </c>
-      <c r="B7" s="237"/>
-[...3 lines deleted...]
-      <c r="F7" s="239" t="s">
+      <c r="B7" s="94"/>
+      <c r="C7" s="94"/>
+      <c r="D7" s="95"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="107" t="s">
         <v>131</v>
       </c>
-      <c r="G7" s="239"/>
+      <c r="G7" s="107"/>
       <c r="H7" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I7" s="47" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="236" t="s">
+      <c r="A8" s="93" t="s">
         <v>165</v>
       </c>
-      <c r="B8" s="237"/>
-[...3 lines deleted...]
-      <c r="F8" s="234" t="s">
+      <c r="B8" s="94"/>
+      <c r="C8" s="94"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="96" t="s">
         <v>128</v>
       </c>
-      <c r="G8" s="235"/>
+      <c r="G8" s="97"/>
       <c r="H8" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I8" s="47" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="236" t="s">
+      <c r="A9" s="93" t="s">
         <v>172</v>
       </c>
-      <c r="B9" s="237"/>
-[...3 lines deleted...]
-      <c r="F9" s="234" t="s">
+      <c r="B9" s="94"/>
+      <c r="C9" s="94"/>
+      <c r="D9" s="95"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="96" t="s">
         <v>129</v>
       </c>
-      <c r="G9" s="235"/>
+      <c r="G9" s="97"/>
       <c r="H9" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I9" s="47" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="236" t="s">
+      <c r="A10" s="93" t="s">
         <v>166</v>
       </c>
-      <c r="B10" s="237"/>
-[...3 lines deleted...]
-      <c r="F10" s="234" t="s">
+      <c r="B10" s="94"/>
+      <c r="C10" s="94"/>
+      <c r="D10" s="95"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="96" t="s">
         <v>130</v>
       </c>
-      <c r="G10" s="235"/>
+      <c r="G10" s="97"/>
       <c r="H10" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I10" s="47" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="236" t="s">
+      <c r="A11" s="93" t="s">
         <v>167</v>
       </c>
-      <c r="B11" s="237"/>
-[...3 lines deleted...]
-      <c r="F11" s="234" t="s">
+      <c r="B11" s="94"/>
+      <c r="C11" s="94"/>
+      <c r="D11" s="95"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="96" t="s">
         <v>132</v>
       </c>
-      <c r="G11" s="235"/>
+      <c r="G11" s="97"/>
       <c r="H11" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I11" s="47" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="236" t="s">
+      <c r="A12" s="93" t="s">
         <v>168</v>
       </c>
-      <c r="B12" s="237"/>
-[...3 lines deleted...]
-      <c r="F12" s="234" t="s">
+      <c r="B12" s="94"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="95"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="96" t="s">
         <v>133</v>
       </c>
-      <c r="G12" s="235"/>
+      <c r="G12" s="97"/>
       <c r="H12" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I12" s="47" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="236" t="s">
+      <c r="A13" s="93" t="s">
         <v>169</v>
       </c>
-      <c r="B13" s="237"/>
-[...3 lines deleted...]
-      <c r="F13" s="239" t="s">
+      <c r="B13" s="94"/>
+      <c r="C13" s="94"/>
+      <c r="D13" s="95"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="107" t="s">
         <v>134</v>
       </c>
-      <c r="G13" s="239"/>
+      <c r="G13" s="107"/>
       <c r="H13" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I13" s="47" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="236" t="s">
+      <c r="A14" s="93" t="s">
         <v>170</v>
       </c>
-      <c r="B14" s="237"/>
-[...3 lines deleted...]
-      <c r="F14" s="234" t="s">
+      <c r="B14" s="94"/>
+      <c r="C14" s="94"/>
+      <c r="D14" s="95"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="96" t="s">
         <v>135</v>
       </c>
-      <c r="G14" s="235"/>
+      <c r="G14" s="97"/>
       <c r="H14" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I14" s="47" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="236" t="s">
+      <c r="A15" s="93" t="s">
         <v>171</v>
       </c>
-      <c r="B15" s="237"/>
-[...3 lines deleted...]
-      <c r="F15" s="234" t="s">
+      <c r="B15" s="94"/>
+      <c r="C15" s="94"/>
+      <c r="D15" s="95"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="96" t="s">
         <v>136</v>
       </c>
-      <c r="G15" s="235"/>
+      <c r="G15" s="97"/>
       <c r="H15" s="46" t="s">
         <v>155</v>
       </c>
       <c r="I15" s="47" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="231" t="s">
-[...7 lines deleted...]
-      <c r="G16" s="228"/>
+      <c r="A16" s="98" t="s">
+        <v>214</v>
+      </c>
+      <c r="B16" s="99"/>
+      <c r="C16" s="99"/>
+      <c r="D16" s="100"/>
+      <c r="E16" s="123"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="104"/>
       <c r="H16" s="42" t="s">
         <v>156</v>
       </c>
       <c r="I16" s="43"/>
     </row>
     <row r="17" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="208" t="s">
-[...7 lines deleted...]
-      <c r="G17" s="230"/>
+      <c r="A17" s="74" t="s">
+        <v>215</v>
+      </c>
+      <c r="B17" s="75"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="124"/>
+      <c r="F17" s="105"/>
+      <c r="G17" s="106"/>
       <c r="H17" s="46" t="s">
         <v>156</v>
       </c>
       <c r="I17" s="47"/>
     </row>
     <row r="18" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="208" t="s">
+      <c r="A18" s="74" t="s">
         <v>173</v>
       </c>
-      <c r="B18" s="209"/>
-[...3 lines deleted...]
-      <c r="F18" s="224" t="s">
+      <c r="B18" s="75"/>
+      <c r="C18" s="75"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="92" t="s">
         <v>139</v>
       </c>
-      <c r="G18" s="224"/>
+      <c r="G18" s="92"/>
       <c r="H18" s="46" t="s">
         <v>156</v>
       </c>
-      <c r="I18" s="49"/>
+      <c r="I18" s="48"/>
     </row>
     <row r="19" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="208" t="s">
+      <c r="A19" s="74" t="s">
         <v>174</v>
       </c>
-      <c r="B19" s="209"/>
-[...3 lines deleted...]
-      <c r="F19" s="224" t="s">
+      <c r="B19" s="75"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="92" t="s">
         <v>140</v>
       </c>
-      <c r="G19" s="224"/>
+      <c r="G19" s="92"/>
       <c r="H19" s="46" t="s">
         <v>156</v>
       </c>
       <c r="I19" s="47" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="208" t="s">
+      <c r="A20" s="74" t="s">
         <v>175</v>
       </c>
-      <c r="B20" s="209"/>
-[...4 lines deleted...]
-      <c r="G20" s="223"/>
+      <c r="B20" s="75"/>
+      <c r="C20" s="75"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="91"/>
+      <c r="G20" s="91"/>
       <c r="H20" s="46" t="s">
         <v>176</v>
       </c>
       <c r="I20" s="47"/>
     </row>
     <row r="21" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="208" t="s">
+      <c r="A21" s="74" t="s">
         <v>177</v>
       </c>
-      <c r="B21" s="209"/>
-[...3 lines deleted...]
-      <c r="F21" s="224" t="s">
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="92" t="s">
         <v>141</v>
       </c>
-      <c r="G21" s="224"/>
+      <c r="G21" s="92"/>
       <c r="H21" s="46" t="s">
         <v>156</v>
       </c>
       <c r="I21" s="47" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="22" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="208" t="s">
+      <c r="A22" s="74" t="s">
         <v>178</v>
       </c>
-      <c r="B22" s="209"/>
-[...3 lines deleted...]
-      <c r="F22" s="218" t="s">
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="86" t="s">
         <v>143</v>
       </c>
-      <c r="G22" s="218"/>
+      <c r="G22" s="86"/>
       <c r="H22" s="46" t="s">
         <v>156</v>
       </c>
       <c r="I22" s="47" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="23" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="208" t="s">
+      <c r="A23" s="74" t="s">
         <v>179</v>
       </c>
-      <c r="B23" s="209"/>
-[...3 lines deleted...]
-      <c r="F23" s="218" t="s">
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="86" t="s">
         <v>137</v>
       </c>
-      <c r="G23" s="218"/>
+      <c r="G23" s="86"/>
       <c r="H23" s="46" t="s">
         <v>156</v>
       </c>
       <c r="I23" s="47" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="24" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="208" t="s">
+      <c r="A24" s="74" t="s">
         <v>180</v>
       </c>
-      <c r="B24" s="209"/>
-[...3 lines deleted...]
-      <c r="F24" s="218" t="s">
+      <c r="B24" s="75"/>
+      <c r="C24" s="75"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="86" t="s">
         <v>142</v>
       </c>
-      <c r="G24" s="218"/>
+      <c r="G24" s="86"/>
       <c r="H24" s="46" t="s">
         <v>156</v>
       </c>
       <c r="I24" s="47" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="25" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="208" t="s">
+      <c r="A25" s="74" t="s">
         <v>181</v>
       </c>
-      <c r="B25" s="209"/>
-[...3 lines deleted...]
-      <c r="F25" s="211" t="s">
+      <c r="B25" s="75"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="48"/>
+      <c r="F25" s="77" t="s">
         <v>146</v>
       </c>
-      <c r="G25" s="212"/>
+      <c r="G25" s="78"/>
       <c r="H25" s="46" t="s">
         <v>176</v>
       </c>
       <c r="I25" s="47" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="26" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="208" t="s">
+      <c r="A26" s="74" t="s">
         <v>182</v>
       </c>
-      <c r="B26" s="209"/>
-[...3 lines deleted...]
-      <c r="F26" s="224" t="s">
+      <c r="B26" s="75"/>
+      <c r="C26" s="75"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="92" t="s">
         <v>137</v>
       </c>
-      <c r="G26" s="224"/>
+      <c r="G26" s="92"/>
       <c r="H26" s="46" t="s">
         <v>156</v>
       </c>
       <c r="I26" s="47" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="208" t="s">
+      <c r="A27" s="74" t="s">
         <v>183</v>
       </c>
-      <c r="B27" s="221"/>
-[...3 lines deleted...]
-      <c r="F27" s="218" t="s">
+      <c r="B27" s="89"/>
+      <c r="C27" s="89"/>
+      <c r="D27" s="90"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="86" t="s">
         <v>184</v>
       </c>
-      <c r="G27" s="218"/>
+      <c r="G27" s="86"/>
       <c r="H27" s="46" t="s">
         <v>156</v>
       </c>
       <c r="I27" s="47" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="208" t="s">
+      <c r="A28" s="74" t="s">
         <v>185</v>
       </c>
-      <c r="B28" s="209"/>
-[...4 lines deleted...]
-      <c r="G28" s="223"/>
+      <c r="B28" s="75"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="91"/>
+      <c r="G28" s="91"/>
       <c r="H28" s="46" t="s">
         <v>176</v>
       </c>
       <c r="I28" s="47"/>
     </row>
     <row r="29" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="208" t="s">
+      <c r="A29" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="209"/>
-[...4 lines deleted...]
-      <c r="G29" s="223"/>
+      <c r="B29" s="75"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="76"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="91"/>
+      <c r="G29" s="91"/>
       <c r="H29" s="46" t="s">
         <v>176</v>
       </c>
       <c r="I29" s="47"/>
     </row>
     <row r="30" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="208" t="s">
-[...6 lines deleted...]
-      <c r="F30" s="218" t="s">
+      <c r="A30" s="74" t="s">
+        <v>241</v>
+      </c>
+      <c r="B30" s="75"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="G30" s="218"/>
+      <c r="G30" s="86"/>
       <c r="H30" s="46" t="s">
         <v>176</v>
       </c>
       <c r="I30" s="47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="208" t="s">
-[...9 lines deleted...]
-      <c r="G31" s="212"/>
+      <c r="A31" s="74" t="s">
+        <v>186</v>
+      </c>
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="77" t="s">
+        <v>188</v>
+      </c>
+      <c r="G31" s="78"/>
       <c r="H31" s="46" t="s">
         <v>157</v>
       </c>
       <c r="I31" s="47" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:10" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="208" t="s">
-[...9 lines deleted...]
-      <c r="G32" s="220"/>
+      <c r="A32" s="74" t="s">
+        <v>187</v>
+      </c>
+      <c r="B32" s="75"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="87" t="s">
+        <v>190</v>
+      </c>
+      <c r="G32" s="88"/>
       <c r="H32" s="46" t="s">
         <v>5</v>
       </c>
       <c r="I32" s="47" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="J32" s="56"/>
+        <v>212</v>
+      </c>
+      <c r="J32" s="54"/>
     </row>
     <row r="33" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="208" t="s">
+      <c r="A33" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="209"/>
-[...6 lines deleted...]
-      <c r="G33" s="212"/>
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="77" t="s">
+        <v>189</v>
+      </c>
+      <c r="G33" s="78"/>
       <c r="H33" s="46" t="s">
         <v>5</v>
       </c>
       <c r="I33" s="47" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="34" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="208" t="s">
+      <c r="A34" s="74" t="s">
         <v>144</v>
       </c>
-      <c r="B34" s="209"/>
-[...3 lines deleted...]
-      <c r="F34" s="211" t="s">
+      <c r="B34" s="75"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="G34" s="212"/>
+      <c r="G34" s="78"/>
       <c r="H34" s="46" t="s">
         <v>5</v>
       </c>
       <c r="I34" s="47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:9" s="41" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="213" t="s">
+      <c r="A35" s="79" t="s">
         <v>145</v>
       </c>
-      <c r="B35" s="214"/>
-[...3 lines deleted...]
-      <c r="F35" s="216" t="s">
+      <c r="B35" s="80"/>
+      <c r="C35" s="80"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="57"/>
+      <c r="F35" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="G35" s="217"/>
+      <c r="G35" s="83"/>
       <c r="H35" s="44" t="s">
         <v>5</v>
       </c>
       <c r="I35" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="A36" s="202" t="s">
-[...6 lines deleted...]
-      <c r="F36" s="202"/>
+      <c r="A36" s="84" t="s">
+        <v>191</v>
+      </c>
+      <c r="B36" s="84"/>
+      <c r="C36" s="84"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="84"/>
+      <c r="F36" s="84"/>
     </row>
     <row r="37" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="41"/>
       <c r="C37" s="41"/>
       <c r="D37" s="41"/>
-      <c r="E37" s="41"/>
+      <c r="E37" s="59"/>
       <c r="F37" s="41"/>
       <c r="I37" s="41"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="A38" s="203" t="s">
+      <c r="A38" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="B38" s="203"/>
-[...3 lines deleted...]
-      <c r="F38" s="203"/>
+      <c r="B38" s="85"/>
+      <c r="C38" s="85"/>
+      <c r="D38" s="85"/>
+      <c r="E38" s="85"/>
+      <c r="F38" s="85"/>
     </row>
     <row r="39" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="50" t="s">
+      <c r="A39" s="49" t="s">
         <v>158</v>
       </c>
-      <c r="B39" s="204"/>
-[...3 lines deleted...]
-      <c r="F39" s="207"/>
+      <c r="B39" s="119"/>
+      <c r="C39" s="120"/>
+      <c r="D39" s="121"/>
+      <c r="E39" s="121"/>
+      <c r="F39" s="122"/>
     </row>
     <row r="40" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="50" t="s">
+      <c r="A40" s="49" t="s">
         <v>159</v>
       </c>
-      <c r="B40" s="204"/>
-[...3 lines deleted...]
-      <c r="F40" s="207"/>
+      <c r="B40" s="119"/>
+      <c r="C40" s="120"/>
+      <c r="D40" s="121"/>
+      <c r="E40" s="121"/>
+      <c r="F40" s="122"/>
     </row>
     <row r="41" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="50" t="s">
+      <c r="A41" s="49" t="s">
         <v>160</v>
       </c>
-      <c r="B41" s="51"/>
-      <c r="C41" s="52" t="s">
+      <c r="B41" s="55"/>
+      <c r="C41" s="50" t="s">
         <v>161</v>
       </c>
-      <c r="D41" s="206"/>
-[...1 lines deleted...]
-      <c r="F41" s="207"/>
+      <c r="D41" s="121"/>
+      <c r="E41" s="121"/>
+      <c r="F41" s="122"/>
     </row>
     <row r="42" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="50" t="s">
+      <c r="A42" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="204"/>
-[...3 lines deleted...]
-      <c r="F42" s="207"/>
+      <c r="B42" s="119"/>
+      <c r="C42" s="120"/>
+      <c r="D42" s="121"/>
+      <c r="E42" s="121"/>
+      <c r="F42" s="122"/>
     </row>
     <row r="43" spans="1:9" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="D43" s="54" t="s">
+      <c r="D43" s="52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="D44" s="54"/>
+      <c r="D44" s="52"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="D45" s="54"/>
+      <c r="D45" s="52"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="D46" s="54"/>
+      <c r="D46" s="52"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="D47" s="54"/>
+      <c r="D47" s="52"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="D48" s="54"/>
+      <c r="D48" s="52"/>
     </row>
     <row r="49" spans="4:4" x14ac:dyDescent="0.15">
-      <c r="D49" s="54"/>
+      <c r="D49" s="52"/>
     </row>
     <row r="50" spans="4:4" x14ac:dyDescent="0.15">
-      <c r="D50" s="54" t="s">
+      <c r="D50" s="52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="4:4" x14ac:dyDescent="0.15">
-      <c r="D51" s="54"/>
+      <c r="D51" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="74">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:G17"/>
     <mergeCell ref="A16:D16"/>
@@ -5704,312 +9280,318 @@
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="B42:F42"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="B39:F39"/>
     <mergeCell ref="B40:F40"/>
     <mergeCell ref="D41:F41"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.27559055118110237" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE2CA1D4-9A36-4179-9AA3-109BEE99A919}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B107CC9A-A4E2-4D98-9C0A-D1FD450779B1}">
   <dimension ref="A1:X83"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="1" customWidth="1"/>
     <col min="8" max="21" width="2.625" style="1" customWidth="1"/>
     <col min="22" max="16384" width="2.25" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="270" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="57"/>
-      <c r="C1" s="57"/>
+      <c r="B1" s="270"/>
+      <c r="C1" s="270"/>
     </row>
     <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="271" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="58"/>
-[...18 lines deleted...]
-      <c r="U2" s="58"/>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+      <c r="H2" s="271"/>
+      <c r="I2" s="271"/>
+      <c r="J2" s="271"/>
+      <c r="K2" s="271"/>
+      <c r="L2" s="271"/>
+      <c r="M2" s="271"/>
+      <c r="N2" s="271"/>
+      <c r="O2" s="271"/>
+      <c r="P2" s="271"/>
+      <c r="Q2" s="271"/>
+      <c r="R2" s="271"/>
+      <c r="S2" s="271"/>
+      <c r="T2" s="271"/>
+      <c r="U2" s="271"/>
     </row>
     <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="58" t="s">
+      <c r="A3" s="271" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="58"/>
-[...18 lines deleted...]
-      <c r="U3" s="58"/>
+      <c r="B3" s="271"/>
+      <c r="C3" s="271"/>
+      <c r="D3" s="271"/>
+      <c r="E3" s="271"/>
+      <c r="F3" s="271"/>
+      <c r="G3" s="271"/>
+      <c r="H3" s="271"/>
+      <c r="I3" s="271"/>
+      <c r="J3" s="271"/>
+      <c r="K3" s="271"/>
+      <c r="L3" s="271"/>
+      <c r="M3" s="271"/>
+      <c r="N3" s="271"/>
+      <c r="O3" s="271"/>
+      <c r="P3" s="271"/>
+      <c r="Q3" s="271"/>
+      <c r="R3" s="271"/>
+      <c r="S3" s="271"/>
+      <c r="T3" s="271"/>
+      <c r="U3" s="271"/>
     </row>
     <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="58" t="s">
+      <c r="A4" s="271" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="58"/>
-[...18 lines deleted...]
-      <c r="U4" s="58"/>
+      <c r="B4" s="271"/>
+      <c r="C4" s="271"/>
+      <c r="D4" s="271"/>
+      <c r="E4" s="271"/>
+      <c r="F4" s="271"/>
+      <c r="G4" s="271"/>
+      <c r="H4" s="271"/>
+      <c r="I4" s="271"/>
+      <c r="J4" s="271"/>
+      <c r="K4" s="271"/>
+      <c r="L4" s="271"/>
+      <c r="M4" s="271"/>
+      <c r="N4" s="271"/>
+      <c r="O4" s="271"/>
+      <c r="P4" s="271"/>
+      <c r="Q4" s="271"/>
+      <c r="R4" s="271"/>
+      <c r="S4" s="271"/>
+      <c r="T4" s="271"/>
+      <c r="U4" s="271"/>
     </row>
     <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
-      <c r="E5" s="59" t="s">
+      <c r="E5" s="272" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="59"/>
+      <c r="F5" s="272"/>
       <c r="G5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
     </row>
     <row r="6" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
-      <c r="K6" s="60"/>
-[...2 lines deleted...]
-      <c r="N6" s="60"/>
+      <c r="K6" s="273"/>
+      <c r="L6" s="273"/>
+      <c r="M6" s="273"/>
+      <c r="N6" s="273"/>
       <c r="O6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="P6" s="60"/>
-      <c r="Q6" s="60"/>
+      <c r="P6" s="273"/>
+      <c r="Q6" s="273"/>
       <c r="R6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="S6" s="60"/>
-      <c r="T6" s="60"/>
+      <c r="S6" s="273"/>
+      <c r="T6" s="273"/>
       <c r="U6" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="2"/>
-      <c r="B7" s="63" t="s">
+      <c r="B7" s="274" t="s">
         <v>148</v>
       </c>
-      <c r="C7" s="64"/>
+      <c r="C7" s="275"/>
       <c r="D7" s="4" t="s">
         <v>147</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="2"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="2"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="2"/>
     </row>
     <row r="8" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="2"/>
       <c r="J8" s="5"/>
-      <c r="K8" s="65"/>
-[...9 lines deleted...]
-      <c r="U8" s="65"/>
+      <c r="K8" s="236" t="s">
+        <v>243</v>
+      </c>
+      <c r="L8" s="236"/>
+      <c r="M8" s="236"/>
+      <c r="N8" s="236"/>
+      <c r="O8" s="236"/>
+      <c r="P8" s="236"/>
+      <c r="Q8" s="236"/>
+      <c r="R8" s="236"/>
+      <c r="S8" s="236"/>
+      <c r="T8" s="236"/>
+      <c r="U8" s="236"/>
     </row>
     <row r="9" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="5"/>
-      <c r="K9" s="65"/>
-[...9 lines deleted...]
-      <c r="U9" s="65"/>
+      <c r="K9" s="236" t="s">
+        <v>242</v>
+      </c>
+      <c r="L9" s="236"/>
+      <c r="M9" s="236"/>
+      <c r="N9" s="236"/>
+      <c r="O9" s="236"/>
+      <c r="P9" s="236"/>
+      <c r="Q9" s="236"/>
+      <c r="R9" s="236"/>
+      <c r="S9" s="236"/>
+      <c r="T9" s="236"/>
+      <c r="U9" s="236"/>
     </row>
     <row r="10" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="2"/>
       <c r="J10" s="5"/>
-      <c r="K10" s="65"/>
-[...9 lines deleted...]
-      <c r="U10" s="65"/>
+      <c r="K10" s="236" t="s">
+        <v>224</v>
+      </c>
+      <c r="L10" s="236"/>
+      <c r="M10" s="236"/>
+      <c r="N10" s="236"/>
+      <c r="O10" s="236"/>
+      <c r="P10" s="236"/>
+      <c r="Q10" s="236"/>
+      <c r="R10" s="236"/>
+      <c r="S10" s="236"/>
+      <c r="T10" s="236"/>
+      <c r="U10" s="236"/>
     </row>
     <row r="11" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="7"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
@@ -6044,1555 +9626,3779 @@
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="9"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
-      <c r="F14" s="66" t="s">
+      <c r="F14" s="237" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="67"/>
-[...13 lines deleted...]
-      <c r="U14" s="29"/>
+      <c r="G14" s="238"/>
+      <c r="H14" s="239"/>
+      <c r="I14" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="J14" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="K14" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="L14" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="M14" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="N14" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="O14" s="66" t="s">
+        <v>225</v>
+      </c>
+      <c r="P14" s="66" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q14" s="66" t="s">
+        <v>225</v>
+      </c>
+      <c r="R14" s="66" t="s">
+        <v>225</v>
+      </c>
+      <c r="S14" s="66" t="s">
+        <v>225</v>
+      </c>
+      <c r="T14" s="66" t="s">
+        <v>225</v>
+      </c>
+      <c r="U14" s="67" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="15" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="69" t="s">
+      <c r="A15" s="172" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="72" t="s">
+      <c r="B15" s="240" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="73"/>
-[...17 lines deleted...]
-      <c r="U15" s="76"/>
+      <c r="C15" s="176"/>
+      <c r="D15" s="241" t="s">
+        <v>244</v>
+      </c>
+      <c r="E15" s="242"/>
+      <c r="F15" s="242"/>
+      <c r="G15" s="242"/>
+      <c r="H15" s="242"/>
+      <c r="I15" s="242"/>
+      <c r="J15" s="242"/>
+      <c r="K15" s="242"/>
+      <c r="L15" s="242"/>
+      <c r="M15" s="242"/>
+      <c r="N15" s="242"/>
+      <c r="O15" s="242"/>
+      <c r="P15" s="242"/>
+      <c r="Q15" s="242"/>
+      <c r="R15" s="242"/>
+      <c r="S15" s="242"/>
+      <c r="T15" s="242"/>
+      <c r="U15" s="243"/>
     </row>
     <row r="16" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="70"/>
-      <c r="B16" s="77" t="s">
+      <c r="A16" s="173"/>
+      <c r="B16" s="244" t="s">
         <v>30</v>
       </c>
-      <c r="C16" s="78"/>
-[...17 lines deleted...]
-      <c r="U16" s="81"/>
+      <c r="C16" s="181"/>
+      <c r="D16" s="182" t="s">
+        <v>242</v>
+      </c>
+      <c r="E16" s="183"/>
+      <c r="F16" s="183"/>
+      <c r="G16" s="183"/>
+      <c r="H16" s="183"/>
+      <c r="I16" s="183"/>
+      <c r="J16" s="183"/>
+      <c r="K16" s="183"/>
+      <c r="L16" s="183"/>
+      <c r="M16" s="183"/>
+      <c r="N16" s="183"/>
+      <c r="O16" s="183"/>
+      <c r="P16" s="183"/>
+      <c r="Q16" s="183"/>
+      <c r="R16" s="183"/>
+      <c r="S16" s="183"/>
+      <c r="T16" s="183"/>
+      <c r="U16" s="184"/>
     </row>
     <row r="17" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="70"/>
-      <c r="B17" s="108" t="s">
+      <c r="A17" s="173"/>
+      <c r="B17" s="245" t="s">
         <v>31</v>
       </c>
-      <c r="C17" s="109"/>
+      <c r="C17" s="185"/>
       <c r="D17" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="E17" s="30"/>
+      <c r="E17" s="69" t="s">
+        <v>226</v>
+      </c>
       <c r="F17" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="G17" s="83"/>
-      <c r="H17" s="83"/>
+      <c r="G17" s="191" t="s">
+        <v>227</v>
+      </c>
+      <c r="H17" s="191"/>
       <c r="I17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="J17" s="12"/>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="12"/>
       <c r="O17" s="12"/>
       <c r="P17" s="12"/>
       <c r="Q17" s="12"/>
       <c r="R17" s="12"/>
       <c r="S17" s="12"/>
       <c r="T17" s="12"/>
       <c r="U17" s="13"/>
     </row>
     <row r="18" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="70"/>
-[...2 lines deleted...]
-      <c r="D18" s="31"/>
+      <c r="A18" s="173"/>
+      <c r="B18" s="246"/>
+      <c r="C18" s="187"/>
+      <c r="D18" s="68" t="s">
+        <v>228</v>
+      </c>
       <c r="E18" s="32" t="s">
         <v>111</v>
       </c>
-      <c r="F18" s="114"/>
-      <c r="G18" s="114"/>
+      <c r="F18" s="192" t="s">
+        <v>229</v>
+      </c>
+      <c r="G18" s="192"/>
       <c r="H18" s="33" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="115"/>
-[...11 lines deleted...]
-      <c r="U18" s="116"/>
+      <c r="I18" s="193"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="193"/>
+      <c r="L18" s="193"/>
+      <c r="M18" s="193"/>
+      <c r="N18" s="193"/>
+      <c r="O18" s="193"/>
+      <c r="P18" s="193"/>
+      <c r="Q18" s="193"/>
+      <c r="R18" s="193"/>
+      <c r="S18" s="193"/>
+      <c r="T18" s="193"/>
+      <c r="U18" s="194"/>
     </row>
     <row r="19" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="70"/>
-[...19 lines deleted...]
-      <c r="U19" s="119"/>
+      <c r="A19" s="173"/>
+      <c r="B19" s="247"/>
+      <c r="C19" s="189"/>
+      <c r="D19" s="209" t="s">
+        <v>245</v>
+      </c>
+      <c r="E19" s="210"/>
+      <c r="F19" s="210"/>
+      <c r="G19" s="210"/>
+      <c r="H19" s="210"/>
+      <c r="I19" s="210"/>
+      <c r="J19" s="210"/>
+      <c r="K19" s="210"/>
+      <c r="L19" s="210"/>
+      <c r="M19" s="210"/>
+      <c r="N19" s="210"/>
+      <c r="O19" s="210"/>
+      <c r="P19" s="210"/>
+      <c r="Q19" s="210"/>
+      <c r="R19" s="210"/>
+      <c r="S19" s="210"/>
+      <c r="T19" s="210"/>
+      <c r="U19" s="211"/>
     </row>
     <row r="20" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="70"/>
-      <c r="B20" s="120" t="s">
+      <c r="A20" s="173"/>
+      <c r="B20" s="248" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="121"/>
+      <c r="C20" s="249"/>
       <c r="D20" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="E20" s="124" t="s">
-[...17 lines deleted...]
-      <c r="U20" s="127"/>
+      <c r="E20" s="252" t="s">
+        <v>230</v>
+      </c>
+      <c r="F20" s="253"/>
+      <c r="G20" s="253"/>
+      <c r="H20" s="253"/>
+      <c r="I20" s="253"/>
+      <c r="J20" s="253"/>
+      <c r="K20" s="253"/>
+      <c r="L20" s="254"/>
+      <c r="M20" s="254"/>
+      <c r="N20" s="254"/>
+      <c r="O20" s="254"/>
+      <c r="P20" s="254"/>
+      <c r="Q20" s="254"/>
+      <c r="R20" s="254"/>
+      <c r="S20" s="254"/>
+      <c r="T20" s="254"/>
+      <c r="U20" s="255"/>
     </row>
     <row r="21" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="70"/>
-[...2 lines deleted...]
-      <c r="D21" s="128" t="s">
+      <c r="A21" s="173"/>
+      <c r="B21" s="250"/>
+      <c r="C21" s="251"/>
+      <c r="D21" s="256" t="s">
         <v>38</v>
       </c>
-      <c r="E21" s="129"/>
-[...15 lines deleted...]
-      <c r="U21" s="131"/>
+      <c r="E21" s="257"/>
+      <c r="F21" s="258" t="s">
+        <v>231</v>
+      </c>
+      <c r="G21" s="258"/>
+      <c r="H21" s="258"/>
+      <c r="I21" s="258"/>
+      <c r="J21" s="258"/>
+      <c r="K21" s="258"/>
+      <c r="L21" s="258"/>
+      <c r="M21" s="258"/>
+      <c r="N21" s="258"/>
+      <c r="O21" s="258"/>
+      <c r="P21" s="258"/>
+      <c r="Q21" s="258"/>
+      <c r="R21" s="258"/>
+      <c r="S21" s="258"/>
+      <c r="T21" s="258"/>
+      <c r="U21" s="259"/>
     </row>
     <row r="22" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="70"/>
+      <c r="A22" s="173"/>
       <c r="B22" s="15" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="16"/>
-      <c r="D22" s="61"/>
-[...2 lines deleted...]
-      <c r="G22" s="62"/>
+      <c r="D22" s="212" t="s">
+        <v>114</v>
+      </c>
+      <c r="E22" s="213"/>
+      <c r="F22" s="213"/>
+      <c r="G22" s="213"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="17"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="17"/>
       <c r="U22" s="18"/>
     </row>
     <row r="23" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="70"/>
-      <c r="B23" s="88" t="s">
+      <c r="A23" s="173"/>
+      <c r="B23" s="214" t="s">
         <v>40</v>
       </c>
-      <c r="C23" s="89"/>
-      <c r="D23" s="92" t="s">
+      <c r="C23" s="215"/>
+      <c r="D23" s="218" t="s">
         <v>41</v>
       </c>
-      <c r="E23" s="94"/>
-      <c r="F23" s="95"/>
+      <c r="E23" s="220" t="s">
+        <v>232</v>
+      </c>
+      <c r="F23" s="221"/>
       <c r="G23" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="H23" s="98"/>
-[...4 lines deleted...]
-      <c r="M23" s="101" t="s">
+      <c r="H23" s="224" t="s">
+        <v>233</v>
+      </c>
+      <c r="I23" s="225"/>
+      <c r="J23" s="225"/>
+      <c r="K23" s="225"/>
+      <c r="L23" s="226"/>
+      <c r="M23" s="227" t="s">
         <v>42</v>
       </c>
-      <c r="N23" s="102"/>
-[...6 lines deleted...]
-      <c r="U23" s="84"/>
+      <c r="N23" s="228"/>
+      <c r="O23" s="260" t="s">
+        <v>235</v>
+      </c>
+      <c r="P23" s="191"/>
+      <c r="Q23" s="191"/>
+      <c r="R23" s="191"/>
+      <c r="S23" s="191"/>
+      <c r="T23" s="191"/>
+      <c r="U23" s="261"/>
     </row>
     <row r="24" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="70"/>
-[...4 lines deleted...]
-      <c r="F24" s="97"/>
+      <c r="A24" s="173"/>
+      <c r="B24" s="216"/>
+      <c r="C24" s="217"/>
+      <c r="D24" s="219"/>
+      <c r="E24" s="222"/>
+      <c r="F24" s="223"/>
       <c r="G24" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="H24" s="105"/>
-[...12 lines deleted...]
-      <c r="U24" s="87"/>
+      <c r="H24" s="265" t="s">
+        <v>234</v>
+      </c>
+      <c r="I24" s="266"/>
+      <c r="J24" s="266"/>
+      <c r="K24" s="266"/>
+      <c r="L24" s="267"/>
+      <c r="M24" s="229"/>
+      <c r="N24" s="230"/>
+      <c r="O24" s="262"/>
+      <c r="P24" s="263"/>
+      <c r="Q24" s="263"/>
+      <c r="R24" s="263"/>
+      <c r="S24" s="263"/>
+      <c r="T24" s="263"/>
+      <c r="U24" s="264"/>
     </row>
     <row r="25" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="70"/>
-      <c r="B25" s="120" t="s">
+      <c r="A25" s="173"/>
+      <c r="B25" s="248" t="s">
         <v>44</v>
       </c>
-      <c r="C25" s="121"/>
+      <c r="C25" s="249"/>
       <c r="D25" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="E25" s="30"/>
+      <c r="E25" s="69" t="s">
+        <v>226</v>
+      </c>
       <c r="F25" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="G25" s="83"/>
-      <c r="H25" s="83"/>
+      <c r="G25" s="191" t="s">
+        <v>227</v>
+      </c>
+      <c r="H25" s="191"/>
       <c r="I25" s="12" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
       <c r="P25" s="12"/>
       <c r="Q25" s="12"/>
       <c r="R25" s="12"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="13"/>
     </row>
     <row r="26" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="70"/>
-[...2 lines deleted...]
-      <c r="D26" s="31"/>
+      <c r="A26" s="173"/>
+      <c r="B26" s="268"/>
+      <c r="C26" s="269"/>
+      <c r="D26" s="68" t="s">
+        <v>228</v>
+      </c>
       <c r="E26" s="32" t="s">
         <v>111</v>
       </c>
-      <c r="F26" s="114"/>
-      <c r="G26" s="114"/>
+      <c r="F26" s="192" t="s">
+        <v>229</v>
+      </c>
+      <c r="G26" s="192"/>
       <c r="H26" s="33" t="s">
         <v>112</v>
       </c>
-      <c r="I26" s="115"/>
-[...11 lines deleted...]
-      <c r="U26" s="116"/>
+      <c r="I26" s="193"/>
+      <c r="J26" s="193"/>
+      <c r="K26" s="193"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="193"/>
+      <c r="N26" s="193"/>
+      <c r="O26" s="193"/>
+      <c r="P26" s="193"/>
+      <c r="Q26" s="193"/>
+      <c r="R26" s="193"/>
+      <c r="S26" s="193"/>
+      <c r="T26" s="193"/>
+      <c r="U26" s="194"/>
     </row>
     <row r="27" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="71"/>
-[...19 lines deleted...]
-      <c r="U27" s="119"/>
+      <c r="A27" s="174"/>
+      <c r="B27" s="250"/>
+      <c r="C27" s="251"/>
+      <c r="D27" s="209" t="s">
+        <v>246</v>
+      </c>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
+      <c r="I27" s="210"/>
+      <c r="J27" s="210"/>
+      <c r="K27" s="210"/>
+      <c r="L27" s="210"/>
+      <c r="M27" s="210"/>
+      <c r="N27" s="210"/>
+      <c r="O27" s="210"/>
+      <c r="P27" s="210"/>
+      <c r="Q27" s="210"/>
+      <c r="R27" s="210"/>
+      <c r="S27" s="210"/>
+      <c r="T27" s="210"/>
+      <c r="U27" s="211"/>
     </row>
     <row r="28" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="69" t="s">
+      <c r="A28" s="172" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="142" t="s">
+      <c r="B28" s="175" t="s">
         <v>29</v>
       </c>
-      <c r="C28" s="73"/>
-[...17 lines deleted...]
-      <c r="U28" s="145"/>
+      <c r="C28" s="176"/>
+      <c r="D28" s="177" t="s">
+        <v>236</v>
+      </c>
+      <c r="E28" s="178"/>
+      <c r="F28" s="178"/>
+      <c r="G28" s="178"/>
+      <c r="H28" s="178"/>
+      <c r="I28" s="178"/>
+      <c r="J28" s="178"/>
+      <c r="K28" s="178"/>
+      <c r="L28" s="178"/>
+      <c r="M28" s="178"/>
+      <c r="N28" s="178"/>
+      <c r="O28" s="178"/>
+      <c r="P28" s="178"/>
+      <c r="Q28" s="178"/>
+      <c r="R28" s="178"/>
+      <c r="S28" s="178"/>
+      <c r="T28" s="178"/>
+      <c r="U28" s="179"/>
     </row>
     <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="70"/>
-      <c r="B29" s="146" t="s">
+      <c r="A29" s="173"/>
+      <c r="B29" s="180" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="78"/>
-[...17 lines deleted...]
-      <c r="U29" s="81"/>
+      <c r="C29" s="181"/>
+      <c r="D29" s="182" t="s">
+        <v>237</v>
+      </c>
+      <c r="E29" s="183"/>
+      <c r="F29" s="183"/>
+      <c r="G29" s="183"/>
+      <c r="H29" s="183"/>
+      <c r="I29" s="183"/>
+      <c r="J29" s="183"/>
+      <c r="K29" s="183"/>
+      <c r="L29" s="183"/>
+      <c r="M29" s="183"/>
+      <c r="N29" s="183"/>
+      <c r="O29" s="183"/>
+      <c r="P29" s="183"/>
+      <c r="Q29" s="183"/>
+      <c r="R29" s="183"/>
+      <c r="S29" s="183"/>
+      <c r="T29" s="183"/>
+      <c r="U29" s="184"/>
     </row>
     <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="70"/>
-      <c r="B30" s="109" t="s">
+      <c r="A30" s="173"/>
+      <c r="B30" s="185" t="s">
         <v>46</v>
       </c>
-      <c r="C30" s="132"/>
+      <c r="C30" s="186"/>
       <c r="D30" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="E30" s="30"/>
+      <c r="E30" s="69" t="s">
+        <v>238</v>
+      </c>
       <c r="F30" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="G30" s="83"/>
-      <c r="H30" s="83"/>
+      <c r="G30" s="191" t="s">
+        <v>239</v>
+      </c>
+      <c r="H30" s="191"/>
       <c r="I30" s="12" t="s">
         <v>34</v>
       </c>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="12"/>
       <c r="O30" s="12"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="12"/>
       <c r="R30" s="12"/>
       <c r="S30" s="12"/>
       <c r="T30" s="12"/>
       <c r="U30" s="13"/>
     </row>
     <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="70"/>
-[...2 lines deleted...]
-      <c r="D31" s="31"/>
+      <c r="A31" s="173"/>
+      <c r="B31" s="187"/>
+      <c r="C31" s="188"/>
+      <c r="D31" s="68" t="s">
+        <v>228</v>
+      </c>
       <c r="E31" s="32" t="s">
         <v>111</v>
       </c>
-      <c r="F31" s="114"/>
-      <c r="G31" s="114"/>
+      <c r="F31" s="192" t="s">
+        <v>229</v>
+      </c>
+      <c r="G31" s="192"/>
       <c r="H31" s="33" t="s">
         <v>112</v>
       </c>
-      <c r="I31" s="115"/>
-[...11 lines deleted...]
-      <c r="U31" s="116"/>
+      <c r="I31" s="193"/>
+      <c r="J31" s="193"/>
+      <c r="K31" s="193"/>
+      <c r="L31" s="193"/>
+      <c r="M31" s="193"/>
+      <c r="N31" s="193"/>
+      <c r="O31" s="193"/>
+      <c r="P31" s="193"/>
+      <c r="Q31" s="193"/>
+      <c r="R31" s="193"/>
+      <c r="S31" s="193"/>
+      <c r="T31" s="193"/>
+      <c r="U31" s="194"/>
     </row>
     <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="70"/>
-[...23 lines deleted...]
-      <c r="B33" s="135" t="s">
+      <c r="A32" s="173"/>
+      <c r="B32" s="189"/>
+      <c r="C32" s="190"/>
+      <c r="D32" s="195" t="s">
+        <v>247</v>
+      </c>
+      <c r="E32" s="196"/>
+      <c r="F32" s="196"/>
+      <c r="G32" s="196"/>
+      <c r="H32" s="196"/>
+      <c r="I32" s="196"/>
+      <c r="J32" s="196"/>
+      <c r="K32" s="196"/>
+      <c r="L32" s="196"/>
+      <c r="M32" s="196"/>
+      <c r="N32" s="196"/>
+      <c r="O32" s="196"/>
+      <c r="P32" s="196"/>
+      <c r="Q32" s="196"/>
+      <c r="R32" s="196"/>
+      <c r="S32" s="196"/>
+      <c r="T32" s="196"/>
+      <c r="U32" s="197"/>
+    </row>
+    <row r="33" spans="1:21" ht="23.45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="173"/>
+      <c r="B33" s="231" t="s">
         <v>47</v>
       </c>
-      <c r="C33" s="136"/>
-[...3 lines deleted...]
-      <c r="G33" s="139"/>
+      <c r="C33" s="232"/>
+      <c r="D33" s="232"/>
+      <c r="E33" s="233"/>
+      <c r="F33" s="234"/>
+      <c r="G33" s="235"/>
       <c r="H33" s="20"/>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="20"/>
       <c r="O33" s="20"/>
       <c r="P33" s="20"/>
       <c r="Q33" s="20"/>
       <c r="R33" s="20"/>
       <c r="S33" s="20"/>
       <c r="T33" s="20"/>
       <c r="U33" s="20"/>
     </row>
     <row r="34" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="70"/>
-      <c r="B34" s="158" t="s">
+      <c r="A34" s="173"/>
+      <c r="B34" s="168" t="s">
         <v>48</v>
       </c>
-      <c r="C34" s="158"/>
-      <c r="D34" s="158"/>
+      <c r="C34" s="168"/>
+      <c r="D34" s="168"/>
       <c r="E34" s="21"/>
-      <c r="F34" s="160" t="s">
+      <c r="F34" s="170" t="s">
         <v>49</v>
       </c>
-      <c r="G34" s="160"/>
-      <c r="H34" s="160" t="s">
+      <c r="G34" s="170"/>
+      <c r="H34" s="170" t="s">
         <v>50</v>
       </c>
-      <c r="I34" s="160"/>
-[...2 lines deleted...]
-      <c r="L34" s="161" t="s">
+      <c r="I34" s="170"/>
+      <c r="J34" s="170"/>
+      <c r="K34" s="170"/>
+      <c r="L34" s="171" t="s">
         <v>51</v>
       </c>
-      <c r="M34" s="161"/>
-[...4 lines deleted...]
-      <c r="R34" s="162" t="s">
+      <c r="M34" s="171"/>
+      <c r="N34" s="171"/>
+      <c r="O34" s="171"/>
+      <c r="P34" s="171"/>
+      <c r="Q34" s="171"/>
+      <c r="R34" s="198" t="s">
         <v>52</v>
       </c>
-      <c r="S34" s="163"/>
-[...1 lines deleted...]
-      <c r="U34" s="164"/>
+      <c r="S34" s="199"/>
+      <c r="T34" s="199"/>
+      <c r="U34" s="200"/>
     </row>
     <row r="35" spans="1:21" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="70"/>
-[...2 lines deleted...]
-      <c r="D35" s="159"/>
+      <c r="A35" s="173"/>
+      <c r="B35" s="169"/>
+      <c r="C35" s="169"/>
+      <c r="D35" s="169"/>
       <c r="E35" s="22" t="s">
         <v>53</v>
       </c>
-      <c r="F35" s="160"/>
-[...14 lines deleted...]
-      <c r="U35" s="167"/>
+      <c r="F35" s="170"/>
+      <c r="G35" s="170"/>
+      <c r="H35" s="170"/>
+      <c r="I35" s="170"/>
+      <c r="J35" s="170"/>
+      <c r="K35" s="170"/>
+      <c r="L35" s="171"/>
+      <c r="M35" s="171"/>
+      <c r="N35" s="171"/>
+      <c r="O35" s="171"/>
+      <c r="P35" s="171"/>
+      <c r="Q35" s="171"/>
+      <c r="R35" s="201"/>
+      <c r="S35" s="202"/>
+      <c r="T35" s="202"/>
+      <c r="U35" s="203"/>
     </row>
     <row r="36" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="70"/>
-      <c r="B36" s="168" t="s">
+      <c r="A36" s="173"/>
+      <c r="B36" s="204" t="s">
         <v>54</v>
       </c>
-      <c r="C36" s="171" t="s">
+      <c r="C36" s="207" t="s">
         <v>55</v>
       </c>
-      <c r="D36" s="172"/>
+      <c r="D36" s="208"/>
       <c r="E36" s="34"/>
-      <c r="F36" s="152"/>
-[...11 lines deleted...]
-      <c r="R36" s="147" t="s">
+      <c r="F36" s="141"/>
+      <c r="G36" s="142"/>
+      <c r="H36" s="141"/>
+      <c r="I36" s="143"/>
+      <c r="J36" s="143"/>
+      <c r="K36" s="142"/>
+      <c r="L36" s="125"/>
+      <c r="M36" s="126"/>
+      <c r="N36" s="126"/>
+      <c r="O36" s="126"/>
+      <c r="P36" s="126"/>
+      <c r="Q36" s="127"/>
+      <c r="R36" s="157" t="s">
         <v>56</v>
       </c>
-      <c r="S36" s="148"/>
-[...1 lines deleted...]
-      <c r="U36" s="149"/>
+      <c r="S36" s="158"/>
+      <c r="T36" s="158"/>
+      <c r="U36" s="159"/>
     </row>
     <row r="37" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="70"/>
-[...1 lines deleted...]
-      <c r="C37" s="150" t="s">
+      <c r="A37" s="173"/>
+      <c r="B37" s="205"/>
+      <c r="C37" s="148" t="s">
         <v>57</v>
       </c>
-      <c r="D37" s="151"/>
+      <c r="D37" s="154"/>
       <c r="E37" s="34"/>
-      <c r="F37" s="152"/>
-[...11 lines deleted...]
-      <c r="R37" s="147" t="s">
+      <c r="F37" s="141"/>
+      <c r="G37" s="142"/>
+      <c r="H37" s="141"/>
+      <c r="I37" s="143"/>
+      <c r="J37" s="143"/>
+      <c r="K37" s="142"/>
+      <c r="L37" s="125"/>
+      <c r="M37" s="126"/>
+      <c r="N37" s="126"/>
+      <c r="O37" s="126"/>
+      <c r="P37" s="126"/>
+      <c r="Q37" s="127"/>
+      <c r="R37" s="157" t="s">
         <v>56</v>
       </c>
-      <c r="S37" s="148"/>
-[...1 lines deleted...]
-      <c r="U37" s="149"/>
+      <c r="S37" s="158"/>
+      <c r="T37" s="158"/>
+      <c r="U37" s="159"/>
     </row>
     <row r="38" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="70"/>
-[...1 lines deleted...]
-      <c r="C38" s="150" t="s">
+      <c r="A38" s="173"/>
+      <c r="B38" s="205"/>
+      <c r="C38" s="148" t="s">
         <v>58</v>
       </c>
-      <c r="D38" s="151"/>
+      <c r="D38" s="154"/>
       <c r="E38" s="24"/>
-      <c r="F38" s="152"/>
-[...11 lines deleted...]
-      <c r="R38" s="147" t="s">
+      <c r="F38" s="141"/>
+      <c r="G38" s="142"/>
+      <c r="H38" s="141"/>
+      <c r="I38" s="143"/>
+      <c r="J38" s="143"/>
+      <c r="K38" s="142"/>
+      <c r="L38" s="125"/>
+      <c r="M38" s="126"/>
+      <c r="N38" s="126"/>
+      <c r="O38" s="126"/>
+      <c r="P38" s="126"/>
+      <c r="Q38" s="127"/>
+      <c r="R38" s="157" t="s">
         <v>56</v>
       </c>
-      <c r="S38" s="148"/>
-[...1 lines deleted...]
-      <c r="U38" s="149"/>
+      <c r="S38" s="158"/>
+      <c r="T38" s="158"/>
+      <c r="U38" s="159"/>
     </row>
     <row r="39" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="70"/>
-[...1 lines deleted...]
-      <c r="C39" s="150" t="s">
+      <c r="A39" s="173"/>
+      <c r="B39" s="205"/>
+      <c r="C39" s="148" t="s">
         <v>59</v>
       </c>
-      <c r="D39" s="151"/>
+      <c r="D39" s="154"/>
       <c r="E39" s="24"/>
-      <c r="F39" s="152"/>
-[...11 lines deleted...]
-      <c r="R39" s="147" t="s">
+      <c r="F39" s="141"/>
+      <c r="G39" s="142"/>
+      <c r="H39" s="141"/>
+      <c r="I39" s="143"/>
+      <c r="J39" s="143"/>
+      <c r="K39" s="142"/>
+      <c r="L39" s="125"/>
+      <c r="M39" s="126"/>
+      <c r="N39" s="126"/>
+      <c r="O39" s="126"/>
+      <c r="P39" s="126"/>
+      <c r="Q39" s="127"/>
+      <c r="R39" s="157" t="s">
         <v>56</v>
       </c>
-      <c r="S39" s="148"/>
-[...1 lines deleted...]
-      <c r="U39" s="149"/>
+      <c r="S39" s="158"/>
+      <c r="T39" s="158"/>
+      <c r="U39" s="159"/>
     </row>
     <row r="40" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="70"/>
-[...1 lines deleted...]
-      <c r="C40" s="150" t="s">
+      <c r="A40" s="173"/>
+      <c r="B40" s="205"/>
+      <c r="C40" s="148" t="s">
         <v>60</v>
       </c>
-      <c r="D40" s="151"/>
+      <c r="D40" s="154"/>
       <c r="E40" s="24"/>
-      <c r="F40" s="152"/>
-[...11 lines deleted...]
-      <c r="R40" s="147" t="s">
+      <c r="F40" s="141"/>
+      <c r="G40" s="142"/>
+      <c r="H40" s="141"/>
+      <c r="I40" s="143"/>
+      <c r="J40" s="143"/>
+      <c r="K40" s="142"/>
+      <c r="L40" s="125"/>
+      <c r="M40" s="126"/>
+      <c r="N40" s="126"/>
+      <c r="O40" s="126"/>
+      <c r="P40" s="126"/>
+      <c r="Q40" s="127"/>
+      <c r="R40" s="157" t="s">
         <v>61</v>
       </c>
-      <c r="S40" s="148"/>
-[...1 lines deleted...]
-      <c r="U40" s="149"/>
+      <c r="S40" s="158"/>
+      <c r="T40" s="158"/>
+      <c r="U40" s="159"/>
     </row>
     <row r="41" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="70"/>
-[...1 lines deleted...]
-      <c r="C41" s="150" t="s">
+      <c r="A41" s="173"/>
+      <c r="B41" s="205"/>
+      <c r="C41" s="148" t="s">
         <v>62</v>
       </c>
-      <c r="D41" s="151"/>
+      <c r="D41" s="154"/>
       <c r="E41" s="34"/>
-      <c r="F41" s="152"/>
-[...11 lines deleted...]
-      <c r="R41" s="147" t="s">
+      <c r="F41" s="141"/>
+      <c r="G41" s="142"/>
+      <c r="H41" s="141"/>
+      <c r="I41" s="143"/>
+      <c r="J41" s="143"/>
+      <c r="K41" s="142"/>
+      <c r="L41" s="125"/>
+      <c r="M41" s="126"/>
+      <c r="N41" s="126"/>
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="127"/>
+      <c r="R41" s="157" t="s">
         <v>63</v>
       </c>
-      <c r="S41" s="148"/>
-[...1 lines deleted...]
-      <c r="U41" s="149"/>
+      <c r="S41" s="158"/>
+      <c r="T41" s="158"/>
+      <c r="U41" s="159"/>
     </row>
     <row r="42" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="70"/>
-[...1 lines deleted...]
-      <c r="C42" s="150" t="s">
+      <c r="A42" s="173"/>
+      <c r="B42" s="205"/>
+      <c r="C42" s="148" t="s">
         <v>64</v>
       </c>
-      <c r="D42" s="151"/>
+      <c r="D42" s="154"/>
       <c r="E42" s="34"/>
-      <c r="F42" s="173" t="s">
+      <c r="F42" s="162" t="s">
         <v>113</v>
       </c>
-      <c r="G42" s="174"/>
-[...10 lines deleted...]
-      <c r="R42" s="147" t="s">
+      <c r="G42" s="163"/>
+      <c r="H42" s="162"/>
+      <c r="I42" s="164"/>
+      <c r="J42" s="164"/>
+      <c r="K42" s="163"/>
+      <c r="L42" s="165" t="s">
+        <v>240</v>
+      </c>
+      <c r="M42" s="166"/>
+      <c r="N42" s="166"/>
+      <c r="O42" s="166"/>
+      <c r="P42" s="166"/>
+      <c r="Q42" s="167"/>
+      <c r="R42" s="157" t="s">
         <v>65</v>
       </c>
-      <c r="S42" s="148"/>
-[...1 lines deleted...]
-      <c r="U42" s="149"/>
+      <c r="S42" s="158"/>
+      <c r="T42" s="158"/>
+      <c r="U42" s="159"/>
     </row>
     <row r="43" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="70"/>
-[...1 lines deleted...]
-      <c r="C43" s="150" t="s">
+      <c r="A43" s="173"/>
+      <c r="B43" s="205"/>
+      <c r="C43" s="148" t="s">
         <v>66</v>
       </c>
-      <c r="D43" s="151"/>
+      <c r="D43" s="154"/>
       <c r="E43" s="24"/>
-      <c r="F43" s="152"/>
-[...11 lines deleted...]
-      <c r="R43" s="147" t="s">
+      <c r="F43" s="141"/>
+      <c r="G43" s="142"/>
+      <c r="H43" s="141"/>
+      <c r="I43" s="143"/>
+      <c r="J43" s="143"/>
+      <c r="K43" s="142"/>
+      <c r="L43" s="125"/>
+      <c r="M43" s="126"/>
+      <c r="N43" s="126"/>
+      <c r="O43" s="126"/>
+      <c r="P43" s="126"/>
+      <c r="Q43" s="127"/>
+      <c r="R43" s="157" t="s">
         <v>67</v>
       </c>
-      <c r="S43" s="148"/>
-[...1 lines deleted...]
-      <c r="U43" s="149"/>
+      <c r="S43" s="158"/>
+      <c r="T43" s="158"/>
+      <c r="U43" s="159"/>
     </row>
     <row r="44" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="70"/>
-[...1 lines deleted...]
-      <c r="C44" s="150" t="s">
+      <c r="A44" s="173"/>
+      <c r="B44" s="205"/>
+      <c r="C44" s="148" t="s">
         <v>68</v>
       </c>
-      <c r="D44" s="176"/>
+      <c r="D44" s="149"/>
       <c r="E44" s="34"/>
-      <c r="F44" s="152"/>
-[...11 lines deleted...]
-      <c r="R44" s="147" t="s">
+      <c r="F44" s="141"/>
+      <c r="G44" s="142"/>
+      <c r="H44" s="141"/>
+      <c r="I44" s="143"/>
+      <c r="J44" s="143"/>
+      <c r="K44" s="142"/>
+      <c r="L44" s="125"/>
+      <c r="M44" s="126"/>
+      <c r="N44" s="126"/>
+      <c r="O44" s="126"/>
+      <c r="P44" s="126"/>
+      <c r="Q44" s="127"/>
+      <c r="R44" s="157" t="s">
         <v>69</v>
       </c>
-      <c r="S44" s="148"/>
-[...1 lines deleted...]
-      <c r="U44" s="149"/>
+      <c r="S44" s="158"/>
+      <c r="T44" s="158"/>
+      <c r="U44" s="159"/>
     </row>
     <row r="45" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="70"/>
-[...1 lines deleted...]
-      <c r="C45" s="150" t="s">
+      <c r="A45" s="173"/>
+      <c r="B45" s="205"/>
+      <c r="C45" s="148" t="s">
         <v>70</v>
       </c>
-      <c r="D45" s="176"/>
+      <c r="D45" s="149"/>
       <c r="E45" s="34"/>
-      <c r="F45" s="152"/>
-[...11 lines deleted...]
-      <c r="R45" s="147" t="s">
+      <c r="F45" s="141"/>
+      <c r="G45" s="142"/>
+      <c r="H45" s="141"/>
+      <c r="I45" s="143"/>
+      <c r="J45" s="143"/>
+      <c r="K45" s="142"/>
+      <c r="L45" s="125"/>
+      <c r="M45" s="126"/>
+      <c r="N45" s="126"/>
+      <c r="O45" s="126"/>
+      <c r="P45" s="126"/>
+      <c r="Q45" s="127"/>
+      <c r="R45" s="157" t="s">
         <v>69</v>
       </c>
-      <c r="S45" s="148"/>
-[...1 lines deleted...]
-      <c r="U45" s="149"/>
+      <c r="S45" s="158"/>
+      <c r="T45" s="158"/>
+      <c r="U45" s="159"/>
     </row>
     <row r="46" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="70"/>
-[...1 lines deleted...]
-      <c r="C46" s="177" t="s">
+      <c r="A46" s="173"/>
+      <c r="B46" s="205"/>
+      <c r="C46" s="160" t="s">
         <v>71</v>
       </c>
-      <c r="D46" s="178"/>
+      <c r="D46" s="161"/>
       <c r="E46" s="24"/>
-      <c r="F46" s="152"/>
-[...11 lines deleted...]
-      <c r="R46" s="179" t="s">
+      <c r="F46" s="141"/>
+      <c r="G46" s="142"/>
+      <c r="H46" s="141"/>
+      <c r="I46" s="143"/>
+      <c r="J46" s="143"/>
+      <c r="K46" s="142"/>
+      <c r="L46" s="125"/>
+      <c r="M46" s="126"/>
+      <c r="N46" s="126"/>
+      <c r="O46" s="126"/>
+      <c r="P46" s="126"/>
+      <c r="Q46" s="127"/>
+      <c r="R46" s="128" t="s">
         <v>72</v>
       </c>
-      <c r="S46" s="180"/>
-[...1 lines deleted...]
-      <c r="U46" s="181"/>
+      <c r="S46" s="129"/>
+      <c r="T46" s="129"/>
+      <c r="U46" s="130"/>
     </row>
     <row r="47" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="70"/>
-[...1 lines deleted...]
-      <c r="C47" s="150" t="s">
+      <c r="A47" s="173"/>
+      <c r="B47" s="205"/>
+      <c r="C47" s="148" t="s">
         <v>73</v>
       </c>
-      <c r="D47" s="176"/>
+      <c r="D47" s="149"/>
       <c r="E47" s="24"/>
-      <c r="F47" s="152"/>
-[...11 lines deleted...]
-      <c r="R47" s="179" t="s">
+      <c r="F47" s="141"/>
+      <c r="G47" s="142"/>
+      <c r="H47" s="141"/>
+      <c r="I47" s="143"/>
+      <c r="J47" s="143"/>
+      <c r="K47" s="142"/>
+      <c r="L47" s="125"/>
+      <c r="M47" s="126"/>
+      <c r="N47" s="126"/>
+      <c r="O47" s="126"/>
+      <c r="P47" s="126"/>
+      <c r="Q47" s="127"/>
+      <c r="R47" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="S47" s="180"/>
-[...1 lines deleted...]
-      <c r="U47" s="181"/>
+      <c r="S47" s="129"/>
+      <c r="T47" s="129"/>
+      <c r="U47" s="130"/>
     </row>
     <row r="48" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="70"/>
-[...1 lines deleted...]
-      <c r="C48" s="150" t="s">
+      <c r="A48" s="173"/>
+      <c r="B48" s="205"/>
+      <c r="C48" s="148" t="s">
         <v>75</v>
       </c>
-      <c r="D48" s="176"/>
+      <c r="D48" s="149"/>
       <c r="E48" s="24"/>
-      <c r="F48" s="152"/>
-[...11 lines deleted...]
-      <c r="R48" s="179" t="s">
+      <c r="F48" s="141"/>
+      <c r="G48" s="142"/>
+      <c r="H48" s="141"/>
+      <c r="I48" s="143"/>
+      <c r="J48" s="143"/>
+      <c r="K48" s="142"/>
+      <c r="L48" s="125"/>
+      <c r="M48" s="126"/>
+      <c r="N48" s="126"/>
+      <c r="O48" s="126"/>
+      <c r="P48" s="126"/>
+      <c r="Q48" s="127"/>
+      <c r="R48" s="128" t="s">
         <v>76</v>
       </c>
-      <c r="S48" s="180"/>
-[...1 lines deleted...]
-      <c r="U48" s="181"/>
+      <c r="S48" s="129"/>
+      <c r="T48" s="129"/>
+      <c r="U48" s="130"/>
     </row>
     <row r="49" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="70"/>
-[...1 lines deleted...]
-      <c r="C49" s="150" t="s">
+      <c r="A49" s="173"/>
+      <c r="B49" s="205"/>
+      <c r="C49" s="148" t="s">
         <v>77</v>
       </c>
-      <c r="D49" s="176"/>
+      <c r="D49" s="149"/>
       <c r="E49" s="24"/>
-      <c r="F49" s="152"/>
-[...11 lines deleted...]
-      <c r="R49" s="147" t="s">
+      <c r="F49" s="141"/>
+      <c r="G49" s="142"/>
+      <c r="H49" s="141"/>
+      <c r="I49" s="143"/>
+      <c r="J49" s="143"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="125"/>
+      <c r="M49" s="126"/>
+      <c r="N49" s="126"/>
+      <c r="O49" s="126"/>
+      <c r="P49" s="126"/>
+      <c r="Q49" s="127"/>
+      <c r="R49" s="157" t="s">
         <v>76</v>
       </c>
-      <c r="S49" s="148"/>
-[...1 lines deleted...]
-      <c r="U49" s="149"/>
+      <c r="S49" s="158"/>
+      <c r="T49" s="158"/>
+      <c r="U49" s="159"/>
     </row>
     <row r="50" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="70"/>
-[...1 lines deleted...]
-      <c r="C50" s="150" t="s">
+      <c r="A50" s="173"/>
+      <c r="B50" s="205"/>
+      <c r="C50" s="148" t="s">
         <v>78</v>
       </c>
-      <c r="D50" s="176"/>
+      <c r="D50" s="149"/>
       <c r="E50" s="24"/>
-      <c r="F50" s="152"/>
-[...11 lines deleted...]
-      <c r="R50" s="179" t="s">
+      <c r="F50" s="141"/>
+      <c r="G50" s="142"/>
+      <c r="H50" s="141"/>
+      <c r="I50" s="143"/>
+      <c r="J50" s="143"/>
+      <c r="K50" s="142"/>
+      <c r="L50" s="125"/>
+      <c r="M50" s="126"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="126"/>
+      <c r="P50" s="126"/>
+      <c r="Q50" s="127"/>
+      <c r="R50" s="128" t="s">
         <v>79</v>
       </c>
-      <c r="S50" s="180"/>
-[...1 lines deleted...]
-      <c r="U50" s="181"/>
+      <c r="S50" s="129"/>
+      <c r="T50" s="129"/>
+      <c r="U50" s="130"/>
     </row>
     <row r="51" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="70"/>
-[...1 lines deleted...]
-      <c r="C51" s="150" t="s">
+      <c r="A51" s="173"/>
+      <c r="B51" s="205"/>
+      <c r="C51" s="148" t="s">
         <v>80</v>
       </c>
-      <c r="D51" s="151"/>
+      <c r="D51" s="154"/>
       <c r="E51" s="24"/>
-      <c r="F51" s="152"/>
-[...11 lines deleted...]
-      <c r="R51" s="179" t="s">
+      <c r="F51" s="141"/>
+      <c r="G51" s="142"/>
+      <c r="H51" s="141"/>
+      <c r="I51" s="143"/>
+      <c r="J51" s="143"/>
+      <c r="K51" s="142"/>
+      <c r="L51" s="125"/>
+      <c r="M51" s="126"/>
+      <c r="N51" s="126"/>
+      <c r="O51" s="126"/>
+      <c r="P51" s="126"/>
+      <c r="Q51" s="127"/>
+      <c r="R51" s="128" t="s">
         <v>81</v>
       </c>
-      <c r="S51" s="180"/>
-[...1 lines deleted...]
-      <c r="U51" s="181"/>
+      <c r="S51" s="129"/>
+      <c r="T51" s="129"/>
+      <c r="U51" s="130"/>
     </row>
     <row r="52" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="70"/>
-[...1 lines deleted...]
-      <c r="C52" s="150" t="s">
+      <c r="A52" s="173"/>
+      <c r="B52" s="206"/>
+      <c r="C52" s="148" t="s">
         <v>82</v>
       </c>
-      <c r="D52" s="151"/>
+      <c r="D52" s="154"/>
       <c r="E52" s="24"/>
-      <c r="F52" s="152"/>
-[...11 lines deleted...]
-      <c r="R52" s="179" t="s">
+      <c r="F52" s="141"/>
+      <c r="G52" s="142"/>
+      <c r="H52" s="141"/>
+      <c r="I52" s="143"/>
+      <c r="J52" s="143"/>
+      <c r="K52" s="142"/>
+      <c r="L52" s="125"/>
+      <c r="M52" s="126"/>
+      <c r="N52" s="126"/>
+      <c r="O52" s="126"/>
+      <c r="P52" s="126"/>
+      <c r="Q52" s="127"/>
+      <c r="R52" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="S52" s="180"/>
-[...1 lines deleted...]
-      <c r="U52" s="181"/>
+      <c r="S52" s="129"/>
+      <c r="T52" s="129"/>
+      <c r="U52" s="130"/>
     </row>
     <row r="53" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="70"/>
-      <c r="B53" s="182" t="s">
+      <c r="A53" s="173"/>
+      <c r="B53" s="138" t="s">
         <v>84</v>
       </c>
-      <c r="C53" s="183"/>
-      <c r="D53" s="184"/>
+      <c r="C53" s="139"/>
+      <c r="D53" s="140"/>
       <c r="E53" s="24"/>
-      <c r="F53" s="152"/>
-[...11 lines deleted...]
-      <c r="R53" s="179" t="s">
+      <c r="F53" s="141"/>
+      <c r="G53" s="142"/>
+      <c r="H53" s="141"/>
+      <c r="I53" s="143"/>
+      <c r="J53" s="143"/>
+      <c r="K53" s="142"/>
+      <c r="L53" s="125"/>
+      <c r="M53" s="126"/>
+      <c r="N53" s="126"/>
+      <c r="O53" s="126"/>
+      <c r="P53" s="126"/>
+      <c r="Q53" s="127"/>
+      <c r="R53" s="128" t="s">
         <v>85</v>
       </c>
-      <c r="S53" s="180"/>
-[...1 lines deleted...]
-      <c r="U53" s="181"/>
+      <c r="S53" s="129"/>
+      <c r="T53" s="129"/>
+      <c r="U53" s="130"/>
     </row>
     <row r="54" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="70"/>
-      <c r="B54" s="186" t="s">
+      <c r="A54" s="173"/>
+      <c r="B54" s="156" t="s">
         <v>86</v>
       </c>
-      <c r="C54" s="150" t="s">
+      <c r="C54" s="148" t="s">
         <v>87</v>
       </c>
-      <c r="D54" s="187"/>
+      <c r="D54" s="155"/>
       <c r="E54" s="24"/>
-      <c r="F54" s="152"/>
-[...11 lines deleted...]
-      <c r="R54" s="179" t="s">
+      <c r="F54" s="141"/>
+      <c r="G54" s="142"/>
+      <c r="H54" s="141"/>
+      <c r="I54" s="143"/>
+      <c r="J54" s="143"/>
+      <c r="K54" s="142"/>
+      <c r="L54" s="125"/>
+      <c r="M54" s="126"/>
+      <c r="N54" s="126"/>
+      <c r="O54" s="126"/>
+      <c r="P54" s="126"/>
+      <c r="Q54" s="127"/>
+      <c r="R54" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="S54" s="180"/>
-[...1 lines deleted...]
-      <c r="U54" s="181"/>
+      <c r="S54" s="129"/>
+      <c r="T54" s="129"/>
+      <c r="U54" s="130"/>
     </row>
     <row r="55" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="70"/>
-[...1 lines deleted...]
-      <c r="C55" s="150" t="s">
+      <c r="A55" s="173"/>
+      <c r="B55" s="156"/>
+      <c r="C55" s="148" t="s">
         <v>89</v>
       </c>
-      <c r="D55" s="187"/>
+      <c r="D55" s="155"/>
       <c r="E55" s="24"/>
-      <c r="F55" s="152"/>
-[...11 lines deleted...]
-      <c r="R55" s="179" t="s">
+      <c r="F55" s="141"/>
+      <c r="G55" s="142"/>
+      <c r="H55" s="141"/>
+      <c r="I55" s="143"/>
+      <c r="J55" s="143"/>
+      <c r="K55" s="142"/>
+      <c r="L55" s="125"/>
+      <c r="M55" s="126"/>
+      <c r="N55" s="126"/>
+      <c r="O55" s="126"/>
+      <c r="P55" s="126"/>
+      <c r="Q55" s="127"/>
+      <c r="R55" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="S55" s="180"/>
-[...1 lines deleted...]
-      <c r="U55" s="181"/>
+      <c r="S55" s="129"/>
+      <c r="T55" s="129"/>
+      <c r="U55" s="130"/>
     </row>
     <row r="56" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="70"/>
-      <c r="B56" s="185" t="s">
+      <c r="A56" s="173"/>
+      <c r="B56" s="150" t="s">
         <v>90</v>
       </c>
-      <c r="C56" s="185"/>
-      <c r="D56" s="185"/>
+      <c r="C56" s="150"/>
+      <c r="D56" s="150"/>
       <c r="E56" s="24"/>
-      <c r="F56" s="152"/>
-[...11 lines deleted...]
-      <c r="R56" s="179" t="s">
+      <c r="F56" s="141"/>
+      <c r="G56" s="142"/>
+      <c r="H56" s="141"/>
+      <c r="I56" s="143"/>
+      <c r="J56" s="143"/>
+      <c r="K56" s="142"/>
+      <c r="L56" s="125"/>
+      <c r="M56" s="126"/>
+      <c r="N56" s="126"/>
+      <c r="O56" s="126"/>
+      <c r="P56" s="126"/>
+      <c r="Q56" s="127"/>
+      <c r="R56" s="128" t="s">
         <v>91</v>
       </c>
-      <c r="S56" s="180"/>
-[...1 lines deleted...]
-      <c r="U56" s="181"/>
+      <c r="S56" s="129"/>
+      <c r="T56" s="129"/>
+      <c r="U56" s="130"/>
     </row>
     <row r="57" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="70"/>
-      <c r="B57" s="199" t="s">
+      <c r="A57" s="173"/>
+      <c r="B57" s="151" t="s">
         <v>92</v>
       </c>
-      <c r="C57" s="150" t="s">
+      <c r="C57" s="148" t="s">
         <v>93</v>
       </c>
-      <c r="D57" s="176"/>
+      <c r="D57" s="149"/>
       <c r="E57" s="34"/>
-      <c r="F57" s="152"/>
-[...11 lines deleted...]
-      <c r="R57" s="179" t="s">
+      <c r="F57" s="141"/>
+      <c r="G57" s="142"/>
+      <c r="H57" s="141"/>
+      <c r="I57" s="143"/>
+      <c r="J57" s="143"/>
+      <c r="K57" s="142"/>
+      <c r="L57" s="125"/>
+      <c r="M57" s="126"/>
+      <c r="N57" s="126"/>
+      <c r="O57" s="126"/>
+      <c r="P57" s="126"/>
+      <c r="Q57" s="127"/>
+      <c r="R57" s="128" t="s">
         <v>94</v>
       </c>
-      <c r="S57" s="180"/>
-[...1 lines deleted...]
-      <c r="U57" s="181"/>
+      <c r="S57" s="129"/>
+      <c r="T57" s="129"/>
+      <c r="U57" s="130"/>
     </row>
     <row r="58" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="70"/>
-[...1 lines deleted...]
-      <c r="C58" s="150" t="s">
+      <c r="A58" s="173"/>
+      <c r="B58" s="152"/>
+      <c r="C58" s="148" t="s">
         <v>95</v>
       </c>
-      <c r="D58" s="176"/>
+      <c r="D58" s="149"/>
       <c r="E58" s="34"/>
-      <c r="F58" s="152"/>
-[...11 lines deleted...]
-      <c r="R58" s="179" t="s">
+      <c r="F58" s="141"/>
+      <c r="G58" s="142"/>
+      <c r="H58" s="141"/>
+      <c r="I58" s="143"/>
+      <c r="J58" s="143"/>
+      <c r="K58" s="142"/>
+      <c r="L58" s="125"/>
+      <c r="M58" s="126"/>
+      <c r="N58" s="126"/>
+      <c r="O58" s="126"/>
+      <c r="P58" s="126"/>
+      <c r="Q58" s="127"/>
+      <c r="R58" s="128" t="s">
         <v>96</v>
       </c>
-      <c r="S58" s="180"/>
-[...1 lines deleted...]
-      <c r="U58" s="181"/>
+      <c r="S58" s="129"/>
+      <c r="T58" s="129"/>
+      <c r="U58" s="130"/>
     </row>
     <row r="59" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="70"/>
-[...1 lines deleted...]
-      <c r="C59" s="150" t="s">
+      <c r="A59" s="173"/>
+      <c r="B59" s="152"/>
+      <c r="C59" s="148" t="s">
         <v>97</v>
       </c>
-      <c r="D59" s="176"/>
+      <c r="D59" s="149"/>
       <c r="E59" s="24"/>
-      <c r="F59" s="152"/>
-[...11 lines deleted...]
-      <c r="R59" s="179" t="s">
+      <c r="F59" s="141"/>
+      <c r="G59" s="142"/>
+      <c r="H59" s="141"/>
+      <c r="I59" s="143"/>
+      <c r="J59" s="143"/>
+      <c r="K59" s="142"/>
+      <c r="L59" s="125"/>
+      <c r="M59" s="126"/>
+      <c r="N59" s="126"/>
+      <c r="O59" s="126"/>
+      <c r="P59" s="126"/>
+      <c r="Q59" s="127"/>
+      <c r="R59" s="128" t="s">
         <v>98</v>
       </c>
-      <c r="S59" s="180"/>
-[...1 lines deleted...]
-      <c r="U59" s="181"/>
+      <c r="S59" s="129"/>
+      <c r="T59" s="129"/>
+      <c r="U59" s="130"/>
     </row>
     <row r="60" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="70"/>
-[...1 lines deleted...]
-      <c r="C60" s="150" t="s">
+      <c r="A60" s="173"/>
+      <c r="B60" s="153"/>
+      <c r="C60" s="148" t="s">
         <v>99</v>
       </c>
-      <c r="D60" s="176"/>
+      <c r="D60" s="149"/>
       <c r="E60" s="24"/>
-      <c r="F60" s="152"/>
-[...11 lines deleted...]
-      <c r="R60" s="179" t="s">
+      <c r="F60" s="141"/>
+      <c r="G60" s="142"/>
+      <c r="H60" s="141"/>
+      <c r="I60" s="143"/>
+      <c r="J60" s="143"/>
+      <c r="K60" s="142"/>
+      <c r="L60" s="125"/>
+      <c r="M60" s="126"/>
+      <c r="N60" s="126"/>
+      <c r="O60" s="126"/>
+      <c r="P60" s="126"/>
+      <c r="Q60" s="127"/>
+      <c r="R60" s="128" t="s">
         <v>100</v>
       </c>
-      <c r="S60" s="180"/>
-[...1 lines deleted...]
-      <c r="U60" s="181"/>
+      <c r="S60" s="129"/>
+      <c r="T60" s="129"/>
+      <c r="U60" s="130"/>
     </row>
     <row r="61" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="70"/>
-      <c r="B61" s="182" t="s">
+      <c r="A61" s="173"/>
+      <c r="B61" s="138" t="s">
         <v>101</v>
       </c>
-      <c r="C61" s="183"/>
-      <c r="D61" s="184"/>
+      <c r="C61" s="139"/>
+      <c r="D61" s="140"/>
       <c r="E61" s="24"/>
-      <c r="F61" s="152"/>
-[...11 lines deleted...]
-      <c r="R61" s="193" t="s">
+      <c r="F61" s="141"/>
+      <c r="G61" s="142"/>
+      <c r="H61" s="141"/>
+      <c r="I61" s="143"/>
+      <c r="J61" s="143"/>
+      <c r="K61" s="142"/>
+      <c r="L61" s="125"/>
+      <c r="M61" s="126"/>
+      <c r="N61" s="126"/>
+      <c r="O61" s="126"/>
+      <c r="P61" s="126"/>
+      <c r="Q61" s="127"/>
+      <c r="R61" s="144" t="s">
         <v>102</v>
       </c>
-      <c r="S61" s="194"/>
-[...1 lines deleted...]
-      <c r="U61" s="195"/>
+      <c r="S61" s="145"/>
+      <c r="T61" s="145"/>
+      <c r="U61" s="146"/>
     </row>
     <row r="62" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="71"/>
-      <c r="B62" s="182" t="s">
+      <c r="A62" s="174"/>
+      <c r="B62" s="138" t="s">
         <v>103</v>
       </c>
-      <c r="C62" s="183"/>
-      <c r="D62" s="184"/>
+      <c r="C62" s="139"/>
+      <c r="D62" s="140"/>
       <c r="E62" s="24"/>
-      <c r="F62" s="152"/>
-[...11 lines deleted...]
-      <c r="R62" s="189" t="s">
+      <c r="F62" s="141"/>
+      <c r="G62" s="142"/>
+      <c r="H62" s="141"/>
+      <c r="I62" s="143"/>
+      <c r="J62" s="143"/>
+      <c r="K62" s="142"/>
+      <c r="L62" s="125"/>
+      <c r="M62" s="126"/>
+      <c r="N62" s="126"/>
+      <c r="O62" s="126"/>
+      <c r="P62" s="126"/>
+      <c r="Q62" s="127"/>
+      <c r="R62" s="147" t="s">
         <v>91</v>
       </c>
-      <c r="S62" s="189"/>
-[...1 lines deleted...]
-      <c r="U62" s="189"/>
+      <c r="S62" s="147"/>
+      <c r="T62" s="147"/>
+      <c r="U62" s="147"/>
     </row>
     <row r="63" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="190" t="s">
+      <c r="A63" s="131" t="s">
         <v>104</v>
       </c>
-      <c r="B63" s="191"/>
-[...4 lines deleted...]
-      <c r="G63" s="192"/>
+      <c r="B63" s="132"/>
+      <c r="C63" s="132"/>
+      <c r="D63" s="132"/>
+      <c r="E63" s="132"/>
+      <c r="F63" s="132"/>
+      <c r="G63" s="133"/>
       <c r="H63" s="35"/>
       <c r="I63" s="27"/>
       <c r="J63" s="27"/>
       <c r="K63" s="27"/>
       <c r="L63" s="27"/>
       <c r="M63" s="27"/>
       <c r="N63" s="28"/>
       <c r="O63" s="28"/>
       <c r="P63" s="28"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="25"/>
       <c r="S63" s="25"/>
       <c r="T63" s="25"/>
       <c r="U63" s="25"/>
     </row>
     <row r="64" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
       <c r="L64" s="7"/>
       <c r="M64" s="7"/>
       <c r="N64" s="7"/>
       <c r="O64" s="7"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
     </row>
     <row r="65" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="26">
         <v>1</v>
       </c>
-      <c r="B65" s="196" t="s">
+      <c r="B65" s="134" t="s">
         <v>106</v>
       </c>
-      <c r="C65" s="196"/>
-[...17 lines deleted...]
-      <c r="U65" s="196"/>
+      <c r="C65" s="134"/>
+      <c r="D65" s="134"/>
+      <c r="E65" s="134"/>
+      <c r="F65" s="134"/>
+      <c r="G65" s="134"/>
+      <c r="H65" s="134"/>
+      <c r="I65" s="134"/>
+      <c r="J65" s="134"/>
+      <c r="K65" s="134"/>
+      <c r="L65" s="134"/>
+      <c r="M65" s="134"/>
+      <c r="N65" s="134"/>
+      <c r="O65" s="134"/>
+      <c r="P65" s="134"/>
+      <c r="Q65" s="134"/>
+      <c r="R65" s="134"/>
+      <c r="S65" s="134"/>
+      <c r="T65" s="134"/>
+      <c r="U65" s="134"/>
     </row>
     <row r="66" spans="1:24" ht="39" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="26">
         <v>2</v>
       </c>
-      <c r="B66" s="188" t="s">
+      <c r="B66" s="135" t="s">
         <v>107</v>
       </c>
-      <c r="C66" s="188"/>
-[...17 lines deleted...]
-      <c r="U66" s="188"/>
+      <c r="C66" s="135"/>
+      <c r="D66" s="135"/>
+      <c r="E66" s="135"/>
+      <c r="F66" s="135"/>
+      <c r="G66" s="135"/>
+      <c r="H66" s="135"/>
+      <c r="I66" s="135"/>
+      <c r="J66" s="135"/>
+      <c r="K66" s="135"/>
+      <c r="L66" s="135"/>
+      <c r="M66" s="135"/>
+      <c r="N66" s="135"/>
+      <c r="O66" s="135"/>
+      <c r="P66" s="135"/>
+      <c r="Q66" s="135"/>
+      <c r="R66" s="135"/>
+      <c r="S66" s="135"/>
+      <c r="T66" s="135"/>
+      <c r="U66" s="135"/>
     </row>
     <row r="67" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="26">
         <v>3</v>
       </c>
-      <c r="B67" s="197" t="s">
+      <c r="B67" s="136" t="s">
         <v>108</v>
       </c>
-      <c r="C67" s="198"/>
-[...17 lines deleted...]
-      <c r="U67" s="198"/>
+      <c r="C67" s="137"/>
+      <c r="D67" s="137"/>
+      <c r="E67" s="137"/>
+      <c r="F67" s="137"/>
+      <c r="G67" s="137"/>
+      <c r="H67" s="137"/>
+      <c r="I67" s="137"/>
+      <c r="J67" s="137"/>
+      <c r="K67" s="137"/>
+      <c r="L67" s="137"/>
+      <c r="M67" s="137"/>
+      <c r="N67" s="137"/>
+      <c r="O67" s="137"/>
+      <c r="P67" s="137"/>
+      <c r="Q67" s="137"/>
+      <c r="R67" s="137"/>
+      <c r="S67" s="137"/>
+      <c r="T67" s="137"/>
+      <c r="U67" s="137"/>
     </row>
     <row r="68" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="26">
         <v>4</v>
       </c>
-      <c r="B68" s="197" t="s">
+      <c r="B68" s="136" t="s">
         <v>109</v>
       </c>
-      <c r="C68" s="198"/>
-[...17 lines deleted...]
-      <c r="U68" s="198"/>
+      <c r="C68" s="137"/>
+      <c r="D68" s="137"/>
+      <c r="E68" s="137"/>
+      <c r="F68" s="137"/>
+      <c r="G68" s="137"/>
+      <c r="H68" s="137"/>
+      <c r="I68" s="137"/>
+      <c r="J68" s="137"/>
+      <c r="K68" s="137"/>
+      <c r="L68" s="137"/>
+      <c r="M68" s="137"/>
+      <c r="N68" s="137"/>
+      <c r="O68" s="137"/>
+      <c r="P68" s="137"/>
+      <c r="Q68" s="137"/>
+      <c r="R68" s="137"/>
+      <c r="S68" s="137"/>
+      <c r="T68" s="137"/>
+      <c r="U68" s="137"/>
     </row>
     <row r="69" spans="1:24" ht="12" x14ac:dyDescent="0.15">
       <c r="A69" s="26">
         <v>5</v>
       </c>
-      <c r="B69" s="188" t="s">
+      <c r="B69" s="135" t="s">
         <v>110</v>
       </c>
-      <c r="C69" s="188"/>
-[...17 lines deleted...]
-      <c r="U69" s="188"/>
+      <c r="C69" s="135"/>
+      <c r="D69" s="135"/>
+      <c r="E69" s="135"/>
+      <c r="F69" s="135"/>
+      <c r="G69" s="135"/>
+      <c r="H69" s="135"/>
+      <c r="I69" s="135"/>
+      <c r="J69" s="135"/>
+      <c r="K69" s="135"/>
+      <c r="L69" s="135"/>
+      <c r="M69" s="135"/>
+      <c r="N69" s="135"/>
+      <c r="O69" s="135"/>
+      <c r="P69" s="135"/>
+      <c r="Q69" s="135"/>
+      <c r="R69" s="135"/>
+      <c r="S69" s="135"/>
+      <c r="T69" s="135"/>
+      <c r="U69" s="135"/>
+    </row>
+    <row r="71" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X71" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="72" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X72" s="1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="73" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X73" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X74" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="75" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X75" s="1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="76" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X76" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="77" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X77" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="78" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X78" s="1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="79" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X79" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="80" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X80" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="81" spans="24:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X81" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="82" spans="24:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X82" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="83" spans="24:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X83" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="201">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="K8:U8"/>
+    <mergeCell ref="K9:U9"/>
+    <mergeCell ref="K10:U10"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="A15:A27"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:U15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:U16"/>
+    <mergeCell ref="B17:C19"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="I18:U18"/>
+    <mergeCell ref="D19:U19"/>
+    <mergeCell ref="B20:C21"/>
+    <mergeCell ref="E20:U20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:U21"/>
+    <mergeCell ref="O23:U24"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="B25:C27"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="I26:U26"/>
+    <mergeCell ref="D27:U27"/>
+    <mergeCell ref="D22:G22"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:F24"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="M23:N24"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B34:D35"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="A28:A62"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:U29"/>
+    <mergeCell ref="B30:C32"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="I31:U31"/>
+    <mergeCell ref="D32:U32"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="L38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="R34:U35"/>
+    <mergeCell ref="B36:B52"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="L36:Q36"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="L39:Q39"/>
+    <mergeCell ref="R39:U39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="R43:U43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="R44:U44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="R45:U45"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:U46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="R47:U47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="R49:U49"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="R50:U50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:U52"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="R55:U55"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="R53:U53"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="R57:U57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="R58:U58"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:K56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="R56:U56"/>
+    <mergeCell ref="B57:B60"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="R59:U59"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="B65:U65"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:U62"/>
+  </mergeCells>
+  <phoneticPr fontId="11"/>
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22:G22" xr:uid="{28974621-3E14-4D76-8A10-A1229F0F2563}">
+      <formula1>$X$71:$X$83</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31" xr:uid="{15F9C4BE-69EF-40F2-9CFD-B8D554241FFC}">
+      <formula1>"都,道,府,県"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18 H26 H31" xr:uid="{EB46F586-2F48-45A2-A2C0-1A359A8F1E1B}">
+      <formula1>"市,郡,区"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44" xr:uid="{CDAFF10C-7837-48B6-B627-20701064AEDD}">
+      <formula1>"　,○"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 F36:K62" xr:uid="{DE6368D6-F860-429A-B6A5-CBBC7B9BEAAF}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{15628B8C-48AA-4D76-B27D-52A204FBE245}">
+      <formula1>"指定,指定更新,指定変更"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE2CA1D4-9A36-4179-9AA3-109BEE99A919}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:X83"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.125" style="1" customWidth="1"/>
+    <col min="8" max="21" width="2.625" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="2.25" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="270" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="270"/>
+      <c r="C1" s="270"/>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="271" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="271"/>
+      <c r="C2" s="271"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="271"/>
+      <c r="H2" s="271"/>
+      <c r="I2" s="271"/>
+      <c r="J2" s="271"/>
+      <c r="K2" s="271"/>
+      <c r="L2" s="271"/>
+      <c r="M2" s="271"/>
+      <c r="N2" s="271"/>
+      <c r="O2" s="271"/>
+      <c r="P2" s="271"/>
+      <c r="Q2" s="271"/>
+      <c r="R2" s="271"/>
+      <c r="S2" s="271"/>
+      <c r="T2" s="271"/>
+      <c r="U2" s="271"/>
+    </row>
+    <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="271" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="271"/>
+      <c r="C3" s="271"/>
+      <c r="D3" s="271"/>
+      <c r="E3" s="271"/>
+      <c r="F3" s="271"/>
+      <c r="G3" s="271"/>
+      <c r="H3" s="271"/>
+      <c r="I3" s="271"/>
+      <c r="J3" s="271"/>
+      <c r="K3" s="271"/>
+      <c r="L3" s="271"/>
+      <c r="M3" s="271"/>
+      <c r="N3" s="271"/>
+      <c r="O3" s="271"/>
+      <c r="P3" s="271"/>
+      <c r="Q3" s="271"/>
+      <c r="R3" s="271"/>
+      <c r="S3" s="271"/>
+      <c r="T3" s="271"/>
+      <c r="U3" s="271"/>
+    </row>
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="271" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="271"/>
+      <c r="C4" s="271"/>
+      <c r="D4" s="271"/>
+      <c r="E4" s="271"/>
+      <c r="F4" s="271"/>
+      <c r="G4" s="271"/>
+      <c r="H4" s="271"/>
+      <c r="I4" s="271"/>
+      <c r="J4" s="271"/>
+      <c r="K4" s="271"/>
+      <c r="L4" s="271"/>
+      <c r="M4" s="271"/>
+      <c r="N4" s="271"/>
+      <c r="O4" s="271"/>
+      <c r="P4" s="271"/>
+      <c r="Q4" s="271"/>
+      <c r="R4" s="271"/>
+      <c r="S4" s="271"/>
+      <c r="T4" s="271"/>
+      <c r="U4" s="271"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="272" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="272"/>
+      <c r="G5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2"/>
+      <c r="U5" s="2"/>
+    </row>
+    <row r="6" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="273"/>
+      <c r="L6" s="273"/>
+      <c r="M6" s="273"/>
+      <c r="N6" s="273"/>
+      <c r="O6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P6" s="273"/>
+      <c r="Q6" s="273"/>
+      <c r="R6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="S6" s="273"/>
+      <c r="T6" s="273"/>
+      <c r="U6" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="2"/>
+      <c r="B7" s="274" t="s">
+        <v>148</v>
+      </c>
+      <c r="C7" s="275"/>
+      <c r="D7" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="2"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="3"/>
+      <c r="R7" s="2"/>
+      <c r="S7" s="3"/>
+      <c r="T7" s="3"/>
+      <c r="U7" s="2"/>
+    </row>
+    <row r="8" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="2"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="2"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="276"/>
+      <c r="L8" s="276"/>
+      <c r="M8" s="276"/>
+      <c r="N8" s="276"/>
+      <c r="O8" s="276"/>
+      <c r="P8" s="276"/>
+      <c r="Q8" s="276"/>
+      <c r="R8" s="276"/>
+      <c r="S8" s="276"/>
+      <c r="T8" s="276"/>
+      <c r="U8" s="276"/>
+    </row>
+    <row r="9" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="2"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="6"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="276"/>
+      <c r="L9" s="276"/>
+      <c r="M9" s="276"/>
+      <c r="N9" s="276"/>
+      <c r="O9" s="276"/>
+      <c r="P9" s="276"/>
+      <c r="Q9" s="276"/>
+      <c r="R9" s="276"/>
+      <c r="S9" s="276"/>
+      <c r="T9" s="276"/>
+      <c r="U9" s="276"/>
+    </row>
+    <row r="10" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="2"/>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="2"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="276"/>
+      <c r="L10" s="276"/>
+      <c r="M10" s="276"/>
+      <c r="N10" s="276"/>
+      <c r="O10" s="276"/>
+      <c r="P10" s="276"/>
+      <c r="Q10" s="276"/>
+      <c r="R10" s="276"/>
+      <c r="S10" s="276"/>
+      <c r="T10" s="276"/>
+      <c r="U10" s="276"/>
+    </row>
+    <row r="11" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="7"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+    </row>
+    <row r="12" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+    </row>
+    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="9"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+    </row>
+    <row r="14" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="9"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="237" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="238"/>
+      <c r="H14" s="239"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="28"/>
+      <c r="R14" s="28"/>
+      <c r="S14" s="28"/>
+      <c r="T14" s="28"/>
+      <c r="U14" s="29"/>
+    </row>
+    <row r="15" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="172" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="240" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="176"/>
+      <c r="D15" s="277"/>
+      <c r="E15" s="278"/>
+      <c r="F15" s="278"/>
+      <c r="G15" s="278"/>
+      <c r="H15" s="278"/>
+      <c r="I15" s="278"/>
+      <c r="J15" s="278"/>
+      <c r="K15" s="278"/>
+      <c r="L15" s="278"/>
+      <c r="M15" s="278"/>
+      <c r="N15" s="278"/>
+      <c r="O15" s="278"/>
+      <c r="P15" s="278"/>
+      <c r="Q15" s="278"/>
+      <c r="R15" s="278"/>
+      <c r="S15" s="278"/>
+      <c r="T15" s="278"/>
+      <c r="U15" s="279"/>
+    </row>
+    <row r="16" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="173"/>
+      <c r="B16" s="244" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="181"/>
+      <c r="D16" s="280"/>
+      <c r="E16" s="281"/>
+      <c r="F16" s="281"/>
+      <c r="G16" s="281"/>
+      <c r="H16" s="281"/>
+      <c r="I16" s="281"/>
+      <c r="J16" s="281"/>
+      <c r="K16" s="281"/>
+      <c r="L16" s="281"/>
+      <c r="M16" s="281"/>
+      <c r="N16" s="281"/>
+      <c r="O16" s="281"/>
+      <c r="P16" s="281"/>
+      <c r="Q16" s="281"/>
+      <c r="R16" s="281"/>
+      <c r="S16" s="281"/>
+      <c r="T16" s="281"/>
+      <c r="U16" s="282"/>
+    </row>
+    <row r="17" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="173"/>
+      <c r="B17" s="245" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="185"/>
+      <c r="D17" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="30"/>
+      <c r="F17" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="284"/>
+      <c r="H17" s="284"/>
+      <c r="I17" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="12"/>
+      <c r="S17" s="12"/>
+      <c r="T17" s="12"/>
+      <c r="U17" s="13"/>
+    </row>
+    <row r="18" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="173"/>
+      <c r="B18" s="246"/>
+      <c r="C18" s="187"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="F18" s="299"/>
+      <c r="G18" s="299"/>
+      <c r="H18" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="193"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="193"/>
+      <c r="L18" s="193"/>
+      <c r="M18" s="193"/>
+      <c r="N18" s="193"/>
+      <c r="O18" s="193"/>
+      <c r="P18" s="193"/>
+      <c r="Q18" s="193"/>
+      <c r="R18" s="193"/>
+      <c r="S18" s="193"/>
+      <c r="T18" s="193"/>
+      <c r="U18" s="194"/>
+    </row>
+    <row r="19" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="173"/>
+      <c r="B19" s="247"/>
+      <c r="C19" s="189"/>
+      <c r="D19" s="300"/>
+      <c r="E19" s="301"/>
+      <c r="F19" s="301"/>
+      <c r="G19" s="301"/>
+      <c r="H19" s="301"/>
+      <c r="I19" s="301"/>
+      <c r="J19" s="301"/>
+      <c r="K19" s="301"/>
+      <c r="L19" s="301"/>
+      <c r="M19" s="301"/>
+      <c r="N19" s="301"/>
+      <c r="O19" s="301"/>
+      <c r="P19" s="301"/>
+      <c r="Q19" s="301"/>
+      <c r="R19" s="301"/>
+      <c r="S19" s="301"/>
+      <c r="T19" s="301"/>
+      <c r="U19" s="302"/>
+    </row>
+    <row r="20" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="173"/>
+      <c r="B20" s="248" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="249"/>
+      <c r="D20" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" s="252" t="s">
+        <v>37</v>
+      </c>
+      <c r="F20" s="253"/>
+      <c r="G20" s="253"/>
+      <c r="H20" s="253"/>
+      <c r="I20" s="253"/>
+      <c r="J20" s="253"/>
+      <c r="K20" s="253"/>
+      <c r="L20" s="254"/>
+      <c r="M20" s="254"/>
+      <c r="N20" s="254"/>
+      <c r="O20" s="254"/>
+      <c r="P20" s="254"/>
+      <c r="Q20" s="254"/>
+      <c r="R20" s="254"/>
+      <c r="S20" s="254"/>
+      <c r="T20" s="254"/>
+      <c r="U20" s="255"/>
+    </row>
+    <row r="21" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="173"/>
+      <c r="B21" s="250"/>
+      <c r="C21" s="251"/>
+      <c r="D21" s="256" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="257"/>
+      <c r="F21" s="303"/>
+      <c r="G21" s="303"/>
+      <c r="H21" s="303"/>
+      <c r="I21" s="303"/>
+      <c r="J21" s="303"/>
+      <c r="K21" s="303"/>
+      <c r="L21" s="303"/>
+      <c r="M21" s="303"/>
+      <c r="N21" s="303"/>
+      <c r="O21" s="303"/>
+      <c r="P21" s="303"/>
+      <c r="Q21" s="303"/>
+      <c r="R21" s="303"/>
+      <c r="S21" s="303"/>
+      <c r="T21" s="303"/>
+      <c r="U21" s="304"/>
+    </row>
+    <row r="22" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="173"/>
+      <c r="B22" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="16"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="213"/>
+      <c r="F22" s="213"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="17"/>
+      <c r="O22" s="17"/>
+      <c r="P22" s="17"/>
+      <c r="Q22" s="17"/>
+      <c r="R22" s="17"/>
+      <c r="S22" s="17"/>
+      <c r="T22" s="17"/>
+      <c r="U22" s="18"/>
+    </row>
+    <row r="23" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="173"/>
+      <c r="B23" s="214" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="215"/>
+      <c r="D23" s="218" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="289"/>
+      <c r="F23" s="290"/>
+      <c r="G23" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="293"/>
+      <c r="I23" s="294"/>
+      <c r="J23" s="294"/>
+      <c r="K23" s="294"/>
+      <c r="L23" s="295"/>
+      <c r="M23" s="227" t="s">
+        <v>42</v>
+      </c>
+      <c r="N23" s="228"/>
+      <c r="O23" s="283"/>
+      <c r="P23" s="284"/>
+      <c r="Q23" s="284"/>
+      <c r="R23" s="284"/>
+      <c r="S23" s="284"/>
+      <c r="T23" s="284"/>
+      <c r="U23" s="285"/>
+    </row>
+    <row r="24" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="173"/>
+      <c r="B24" s="216"/>
+      <c r="C24" s="217"/>
+      <c r="D24" s="219"/>
+      <c r="E24" s="291"/>
+      <c r="F24" s="292"/>
+      <c r="G24" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="H24" s="296"/>
+      <c r="I24" s="297"/>
+      <c r="J24" s="297"/>
+      <c r="K24" s="297"/>
+      <c r="L24" s="298"/>
+      <c r="M24" s="229"/>
+      <c r="N24" s="230"/>
+      <c r="O24" s="286"/>
+      <c r="P24" s="287"/>
+      <c r="Q24" s="287"/>
+      <c r="R24" s="287"/>
+      <c r="S24" s="287"/>
+      <c r="T24" s="287"/>
+      <c r="U24" s="288"/>
+    </row>
+    <row r="25" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="173"/>
+      <c r="B25" s="248" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="249"/>
+      <c r="D25" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="30"/>
+      <c r="F25" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G25" s="284"/>
+      <c r="H25" s="284"/>
+      <c r="I25" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="12"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="12"/>
+      <c r="R25" s="12"/>
+      <c r="S25" s="12"/>
+      <c r="T25" s="12"/>
+      <c r="U25" s="13"/>
+    </row>
+    <row r="26" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="173"/>
+      <c r="B26" s="268"/>
+      <c r="C26" s="269"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" s="299"/>
+      <c r="G26" s="299"/>
+      <c r="H26" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="I26" s="193"/>
+      <c r="J26" s="193"/>
+      <c r="K26" s="193"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="193"/>
+      <c r="N26" s="193"/>
+      <c r="O26" s="193"/>
+      <c r="P26" s="193"/>
+      <c r="Q26" s="193"/>
+      <c r="R26" s="193"/>
+      <c r="S26" s="193"/>
+      <c r="T26" s="193"/>
+      <c r="U26" s="194"/>
+    </row>
+    <row r="27" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="174"/>
+      <c r="B27" s="250"/>
+      <c r="C27" s="251"/>
+      <c r="D27" s="300"/>
+      <c r="E27" s="301"/>
+      <c r="F27" s="301"/>
+      <c r="G27" s="301"/>
+      <c r="H27" s="301"/>
+      <c r="I27" s="301"/>
+      <c r="J27" s="301"/>
+      <c r="K27" s="301"/>
+      <c r="L27" s="301"/>
+      <c r="M27" s="301"/>
+      <c r="N27" s="301"/>
+      <c r="O27" s="301"/>
+      <c r="P27" s="301"/>
+      <c r="Q27" s="301"/>
+      <c r="R27" s="301"/>
+      <c r="S27" s="301"/>
+      <c r="T27" s="301"/>
+      <c r="U27" s="302"/>
+    </row>
+    <row r="28" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="172" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="175" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="176"/>
+      <c r="D28" s="305"/>
+      <c r="E28" s="306"/>
+      <c r="F28" s="306"/>
+      <c r="G28" s="306"/>
+      <c r="H28" s="306"/>
+      <c r="I28" s="306"/>
+      <c r="J28" s="306"/>
+      <c r="K28" s="306"/>
+      <c r="L28" s="306"/>
+      <c r="M28" s="306"/>
+      <c r="N28" s="306"/>
+      <c r="O28" s="306"/>
+      <c r="P28" s="306"/>
+      <c r="Q28" s="306"/>
+      <c r="R28" s="306"/>
+      <c r="S28" s="306"/>
+      <c r="T28" s="306"/>
+      <c r="U28" s="307"/>
+    </row>
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="173"/>
+      <c r="B29" s="180" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="181"/>
+      <c r="D29" s="280"/>
+      <c r="E29" s="281"/>
+      <c r="F29" s="281"/>
+      <c r="G29" s="281"/>
+      <c r="H29" s="281"/>
+      <c r="I29" s="281"/>
+      <c r="J29" s="281"/>
+      <c r="K29" s="281"/>
+      <c r="L29" s="281"/>
+      <c r="M29" s="281"/>
+      <c r="N29" s="281"/>
+      <c r="O29" s="281"/>
+      <c r="P29" s="281"/>
+      <c r="Q29" s="281"/>
+      <c r="R29" s="281"/>
+      <c r="S29" s="281"/>
+      <c r="T29" s="281"/>
+      <c r="U29" s="282"/>
+    </row>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="173"/>
+      <c r="B30" s="185" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="186"/>
+      <c r="D30" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E30" s="30"/>
+      <c r="F30" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="G30" s="284"/>
+      <c r="H30" s="284"/>
+      <c r="I30" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
+      <c r="N30" s="12"/>
+      <c r="O30" s="12"/>
+      <c r="P30" s="12"/>
+      <c r="Q30" s="12"/>
+      <c r="R30" s="12"/>
+      <c r="S30" s="12"/>
+      <c r="T30" s="12"/>
+      <c r="U30" s="13"/>
+    </row>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="173"/>
+      <c r="B31" s="187"/>
+      <c r="C31" s="188"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="F31" s="299"/>
+      <c r="G31" s="299"/>
+      <c r="H31" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="I31" s="193"/>
+      <c r="J31" s="193"/>
+      <c r="K31" s="193"/>
+      <c r="L31" s="193"/>
+      <c r="M31" s="193"/>
+      <c r="N31" s="193"/>
+      <c r="O31" s="193"/>
+      <c r="P31" s="193"/>
+      <c r="Q31" s="193"/>
+      <c r="R31" s="193"/>
+      <c r="S31" s="193"/>
+      <c r="T31" s="193"/>
+      <c r="U31" s="194"/>
+    </row>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="173"/>
+      <c r="B32" s="189"/>
+      <c r="C32" s="190"/>
+      <c r="D32" s="300"/>
+      <c r="E32" s="301"/>
+      <c r="F32" s="301"/>
+      <c r="G32" s="301"/>
+      <c r="H32" s="301"/>
+      <c r="I32" s="301"/>
+      <c r="J32" s="301"/>
+      <c r="K32" s="301"/>
+      <c r="L32" s="301"/>
+      <c r="M32" s="301"/>
+      <c r="N32" s="301"/>
+      <c r="O32" s="301"/>
+      <c r="P32" s="301"/>
+      <c r="Q32" s="301"/>
+      <c r="R32" s="301"/>
+      <c r="S32" s="301"/>
+      <c r="T32" s="301"/>
+      <c r="U32" s="302"/>
+    </row>
+    <row r="33" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="173"/>
+      <c r="B33" s="231" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="232"/>
+      <c r="D33" s="232"/>
+      <c r="E33" s="233"/>
+      <c r="F33" s="234"/>
+      <c r="G33" s="235"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="20"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="20"/>
+      <c r="N33" s="20"/>
+      <c r="O33" s="20"/>
+      <c r="P33" s="20"/>
+      <c r="Q33" s="20"/>
+      <c r="R33" s="20"/>
+      <c r="S33" s="20"/>
+      <c r="T33" s="20"/>
+      <c r="U33" s="20"/>
+    </row>
+    <row r="34" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="173"/>
+      <c r="B34" s="168" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="168"/>
+      <c r="D34" s="168"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="170" t="s">
+        <v>49</v>
+      </c>
+      <c r="G34" s="170"/>
+      <c r="H34" s="170" t="s">
+        <v>50</v>
+      </c>
+      <c r="I34" s="170"/>
+      <c r="J34" s="170"/>
+      <c r="K34" s="170"/>
+      <c r="L34" s="171" t="s">
+        <v>51</v>
+      </c>
+      <c r="M34" s="171"/>
+      <c r="N34" s="171"/>
+      <c r="O34" s="171"/>
+      <c r="P34" s="171"/>
+      <c r="Q34" s="171"/>
+      <c r="R34" s="198" t="s">
+        <v>52</v>
+      </c>
+      <c r="S34" s="199"/>
+      <c r="T34" s="199"/>
+      <c r="U34" s="200"/>
+    </row>
+    <row r="35" spans="1:21" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="173"/>
+      <c r="B35" s="169"/>
+      <c r="C35" s="169"/>
+      <c r="D35" s="169"/>
+      <c r="E35" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="F35" s="170"/>
+      <c r="G35" s="170"/>
+      <c r="H35" s="170"/>
+      <c r="I35" s="170"/>
+      <c r="J35" s="170"/>
+      <c r="K35" s="170"/>
+      <c r="L35" s="171"/>
+      <c r="M35" s="171"/>
+      <c r="N35" s="171"/>
+      <c r="O35" s="171"/>
+      <c r="P35" s="171"/>
+      <c r="Q35" s="171"/>
+      <c r="R35" s="201"/>
+      <c r="S35" s="202"/>
+      <c r="T35" s="202"/>
+      <c r="U35" s="203"/>
+    </row>
+    <row r="36" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="173"/>
+      <c r="B36" s="204" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="207" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="208"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="141"/>
+      <c r="G36" s="142"/>
+      <c r="H36" s="141"/>
+      <c r="I36" s="143"/>
+      <c r="J36" s="143"/>
+      <c r="K36" s="142"/>
+      <c r="L36" s="125"/>
+      <c r="M36" s="126"/>
+      <c r="N36" s="126"/>
+      <c r="O36" s="126"/>
+      <c r="P36" s="126"/>
+      <c r="Q36" s="127"/>
+      <c r="R36" s="157" t="s">
+        <v>56</v>
+      </c>
+      <c r="S36" s="158"/>
+      <c r="T36" s="158"/>
+      <c r="U36" s="159"/>
+    </row>
+    <row r="37" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="173"/>
+      <c r="B37" s="205"/>
+      <c r="C37" s="148" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" s="154"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="141"/>
+      <c r="G37" s="142"/>
+      <c r="H37" s="141"/>
+      <c r="I37" s="143"/>
+      <c r="J37" s="143"/>
+      <c r="K37" s="142"/>
+      <c r="L37" s="125"/>
+      <c r="M37" s="126"/>
+      <c r="N37" s="126"/>
+      <c r="O37" s="126"/>
+      <c r="P37" s="126"/>
+      <c r="Q37" s="127"/>
+      <c r="R37" s="157" t="s">
+        <v>56</v>
+      </c>
+      <c r="S37" s="158"/>
+      <c r="T37" s="158"/>
+      <c r="U37" s="159"/>
+    </row>
+    <row r="38" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="173"/>
+      <c r="B38" s="205"/>
+      <c r="C38" s="148" t="s">
+        <v>58</v>
+      </c>
+      <c r="D38" s="154"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="141"/>
+      <c r="G38" s="142"/>
+      <c r="H38" s="141"/>
+      <c r="I38" s="143"/>
+      <c r="J38" s="143"/>
+      <c r="K38" s="142"/>
+      <c r="L38" s="125"/>
+      <c r="M38" s="126"/>
+      <c r="N38" s="126"/>
+      <c r="O38" s="126"/>
+      <c r="P38" s="126"/>
+      <c r="Q38" s="127"/>
+      <c r="R38" s="157" t="s">
+        <v>56</v>
+      </c>
+      <c r="S38" s="158"/>
+      <c r="T38" s="158"/>
+      <c r="U38" s="159"/>
+    </row>
+    <row r="39" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="173"/>
+      <c r="B39" s="205"/>
+      <c r="C39" s="148" t="s">
+        <v>59</v>
+      </c>
+      <c r="D39" s="154"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="141"/>
+      <c r="G39" s="142"/>
+      <c r="H39" s="141"/>
+      <c r="I39" s="143"/>
+      <c r="J39" s="143"/>
+      <c r="K39" s="142"/>
+      <c r="L39" s="125"/>
+      <c r="M39" s="126"/>
+      <c r="N39" s="126"/>
+      <c r="O39" s="126"/>
+      <c r="P39" s="126"/>
+      <c r="Q39" s="127"/>
+      <c r="R39" s="157" t="s">
+        <v>56</v>
+      </c>
+      <c r="S39" s="158"/>
+      <c r="T39" s="158"/>
+      <c r="U39" s="159"/>
+    </row>
+    <row r="40" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="173"/>
+      <c r="B40" s="205"/>
+      <c r="C40" s="148" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="154"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="141"/>
+      <c r="G40" s="142"/>
+      <c r="H40" s="141"/>
+      <c r="I40" s="143"/>
+      <c r="J40" s="143"/>
+      <c r="K40" s="142"/>
+      <c r="L40" s="125"/>
+      <c r="M40" s="126"/>
+      <c r="N40" s="126"/>
+      <c r="O40" s="126"/>
+      <c r="P40" s="126"/>
+      <c r="Q40" s="127"/>
+      <c r="R40" s="157" t="s">
+        <v>61</v>
+      </c>
+      <c r="S40" s="158"/>
+      <c r="T40" s="158"/>
+      <c r="U40" s="159"/>
+    </row>
+    <row r="41" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="173"/>
+      <c r="B41" s="205"/>
+      <c r="C41" s="148" t="s">
+        <v>62</v>
+      </c>
+      <c r="D41" s="154"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="141"/>
+      <c r="G41" s="142"/>
+      <c r="H41" s="141"/>
+      <c r="I41" s="143"/>
+      <c r="J41" s="143"/>
+      <c r="K41" s="142"/>
+      <c r="L41" s="125"/>
+      <c r="M41" s="126"/>
+      <c r="N41" s="126"/>
+      <c r="O41" s="126"/>
+      <c r="P41" s="126"/>
+      <c r="Q41" s="127"/>
+      <c r="R41" s="157" t="s">
+        <v>63</v>
+      </c>
+      <c r="S41" s="158"/>
+      <c r="T41" s="158"/>
+      <c r="U41" s="159"/>
+    </row>
+    <row r="42" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="173"/>
+      <c r="B42" s="205"/>
+      <c r="C42" s="148" t="s">
+        <v>64</v>
+      </c>
+      <c r="D42" s="154"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="162" t="s">
+        <v>113</v>
+      </c>
+      <c r="G42" s="163"/>
+      <c r="H42" s="162"/>
+      <c r="I42" s="164"/>
+      <c r="J42" s="164"/>
+      <c r="K42" s="163"/>
+      <c r="L42" s="125"/>
+      <c r="M42" s="126"/>
+      <c r="N42" s="126"/>
+      <c r="O42" s="126"/>
+      <c r="P42" s="126"/>
+      <c r="Q42" s="127"/>
+      <c r="R42" s="157" t="s">
+        <v>65</v>
+      </c>
+      <c r="S42" s="158"/>
+      <c r="T42" s="158"/>
+      <c r="U42" s="159"/>
+    </row>
+    <row r="43" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="173"/>
+      <c r="B43" s="205"/>
+      <c r="C43" s="148" t="s">
+        <v>66</v>
+      </c>
+      <c r="D43" s="154"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="141"/>
+      <c r="G43" s="142"/>
+      <c r="H43" s="141"/>
+      <c r="I43" s="143"/>
+      <c r="J43" s="143"/>
+      <c r="K43" s="142"/>
+      <c r="L43" s="125"/>
+      <c r="M43" s="126"/>
+      <c r="N43" s="126"/>
+      <c r="O43" s="126"/>
+      <c r="P43" s="126"/>
+      <c r="Q43" s="127"/>
+      <c r="R43" s="157" t="s">
+        <v>67</v>
+      </c>
+      <c r="S43" s="158"/>
+      <c r="T43" s="158"/>
+      <c r="U43" s="159"/>
+    </row>
+    <row r="44" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="173"/>
+      <c r="B44" s="205"/>
+      <c r="C44" s="148" t="s">
+        <v>68</v>
+      </c>
+      <c r="D44" s="149"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="141"/>
+      <c r="G44" s="142"/>
+      <c r="H44" s="141"/>
+      <c r="I44" s="143"/>
+      <c r="J44" s="143"/>
+      <c r="K44" s="142"/>
+      <c r="L44" s="125"/>
+      <c r="M44" s="126"/>
+      <c r="N44" s="126"/>
+      <c r="O44" s="126"/>
+      <c r="P44" s="126"/>
+      <c r="Q44" s="127"/>
+      <c r="R44" s="157" t="s">
+        <v>69</v>
+      </c>
+      <c r="S44" s="158"/>
+      <c r="T44" s="158"/>
+      <c r="U44" s="159"/>
+    </row>
+    <row r="45" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="173"/>
+      <c r="B45" s="205"/>
+      <c r="C45" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" s="149"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="141"/>
+      <c r="G45" s="142"/>
+      <c r="H45" s="141"/>
+      <c r="I45" s="143"/>
+      <c r="J45" s="143"/>
+      <c r="K45" s="142"/>
+      <c r="L45" s="125"/>
+      <c r="M45" s="126"/>
+      <c r="N45" s="126"/>
+      <c r="O45" s="126"/>
+      <c r="P45" s="126"/>
+      <c r="Q45" s="127"/>
+      <c r="R45" s="157" t="s">
+        <v>69</v>
+      </c>
+      <c r="S45" s="158"/>
+      <c r="T45" s="158"/>
+      <c r="U45" s="159"/>
+    </row>
+    <row r="46" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="173"/>
+      <c r="B46" s="205"/>
+      <c r="C46" s="160" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46" s="161"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="141"/>
+      <c r="G46" s="142"/>
+      <c r="H46" s="141"/>
+      <c r="I46" s="143"/>
+      <c r="J46" s="143"/>
+      <c r="K46" s="142"/>
+      <c r="L46" s="125"/>
+      <c r="M46" s="126"/>
+      <c r="N46" s="126"/>
+      <c r="O46" s="126"/>
+      <c r="P46" s="126"/>
+      <c r="Q46" s="127"/>
+      <c r="R46" s="128" t="s">
+        <v>72</v>
+      </c>
+      <c r="S46" s="129"/>
+      <c r="T46" s="129"/>
+      <c r="U46" s="130"/>
+    </row>
+    <row r="47" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="173"/>
+      <c r="B47" s="205"/>
+      <c r="C47" s="148" t="s">
+        <v>73</v>
+      </c>
+      <c r="D47" s="149"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="141"/>
+      <c r="G47" s="142"/>
+      <c r="H47" s="141"/>
+      <c r="I47" s="143"/>
+      <c r="J47" s="143"/>
+      <c r="K47" s="142"/>
+      <c r="L47" s="125"/>
+      <c r="M47" s="126"/>
+      <c r="N47" s="126"/>
+      <c r="O47" s="126"/>
+      <c r="P47" s="126"/>
+      <c r="Q47" s="127"/>
+      <c r="R47" s="128" t="s">
+        <v>74</v>
+      </c>
+      <c r="S47" s="129"/>
+      <c r="T47" s="129"/>
+      <c r="U47" s="130"/>
+    </row>
+    <row r="48" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="173"/>
+      <c r="B48" s="205"/>
+      <c r="C48" s="148" t="s">
+        <v>75</v>
+      </c>
+      <c r="D48" s="149"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="141"/>
+      <c r="G48" s="142"/>
+      <c r="H48" s="141"/>
+      <c r="I48" s="143"/>
+      <c r="J48" s="143"/>
+      <c r="K48" s="142"/>
+      <c r="L48" s="125"/>
+      <c r="M48" s="126"/>
+      <c r="N48" s="126"/>
+      <c r="O48" s="126"/>
+      <c r="P48" s="126"/>
+      <c r="Q48" s="127"/>
+      <c r="R48" s="128" t="s">
+        <v>76</v>
+      </c>
+      <c r="S48" s="129"/>
+      <c r="T48" s="129"/>
+      <c r="U48" s="130"/>
+    </row>
+    <row r="49" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="173"/>
+      <c r="B49" s="205"/>
+      <c r="C49" s="148" t="s">
+        <v>77</v>
+      </c>
+      <c r="D49" s="149"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="141"/>
+      <c r="G49" s="142"/>
+      <c r="H49" s="141"/>
+      <c r="I49" s="143"/>
+      <c r="J49" s="143"/>
+      <c r="K49" s="142"/>
+      <c r="L49" s="125"/>
+      <c r="M49" s="126"/>
+      <c r="N49" s="126"/>
+      <c r="O49" s="126"/>
+      <c r="P49" s="126"/>
+      <c r="Q49" s="127"/>
+      <c r="R49" s="157" t="s">
+        <v>76</v>
+      </c>
+      <c r="S49" s="158"/>
+      <c r="T49" s="158"/>
+      <c r="U49" s="159"/>
+    </row>
+    <row r="50" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="173"/>
+      <c r="B50" s="205"/>
+      <c r="C50" s="148" t="s">
+        <v>78</v>
+      </c>
+      <c r="D50" s="149"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="141"/>
+      <c r="G50" s="142"/>
+      <c r="H50" s="141"/>
+      <c r="I50" s="143"/>
+      <c r="J50" s="143"/>
+      <c r="K50" s="142"/>
+      <c r="L50" s="125"/>
+      <c r="M50" s="126"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="126"/>
+      <c r="P50" s="126"/>
+      <c r="Q50" s="127"/>
+      <c r="R50" s="128" t="s">
+        <v>79</v>
+      </c>
+      <c r="S50" s="129"/>
+      <c r="T50" s="129"/>
+      <c r="U50" s="130"/>
+    </row>
+    <row r="51" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="173"/>
+      <c r="B51" s="205"/>
+      <c r="C51" s="148" t="s">
+        <v>80</v>
+      </c>
+      <c r="D51" s="154"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="141"/>
+      <c r="G51" s="142"/>
+      <c r="H51" s="141"/>
+      <c r="I51" s="143"/>
+      <c r="J51" s="143"/>
+      <c r="K51" s="142"/>
+      <c r="L51" s="125"/>
+      <c r="M51" s="126"/>
+      <c r="N51" s="126"/>
+      <c r="O51" s="126"/>
+      <c r="P51" s="126"/>
+      <c r="Q51" s="127"/>
+      <c r="R51" s="128" t="s">
+        <v>81</v>
+      </c>
+      <c r="S51" s="129"/>
+      <c r="T51" s="129"/>
+      <c r="U51" s="130"/>
+    </row>
+    <row r="52" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="173"/>
+      <c r="B52" s="206"/>
+      <c r="C52" s="148" t="s">
+        <v>82</v>
+      </c>
+      <c r="D52" s="154"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="141"/>
+      <c r="G52" s="142"/>
+      <c r="H52" s="141"/>
+      <c r="I52" s="143"/>
+      <c r="J52" s="143"/>
+      <c r="K52" s="142"/>
+      <c r="L52" s="125"/>
+      <c r="M52" s="126"/>
+      <c r="N52" s="126"/>
+      <c r="O52" s="126"/>
+      <c r="P52" s="126"/>
+      <c r="Q52" s="127"/>
+      <c r="R52" s="128" t="s">
+        <v>83</v>
+      </c>
+      <c r="S52" s="129"/>
+      <c r="T52" s="129"/>
+      <c r="U52" s="130"/>
+    </row>
+    <row r="53" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="173"/>
+      <c r="B53" s="138" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="139"/>
+      <c r="D53" s="140"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="141"/>
+      <c r="G53" s="142"/>
+      <c r="H53" s="141"/>
+      <c r="I53" s="143"/>
+      <c r="J53" s="143"/>
+      <c r="K53" s="142"/>
+      <c r="L53" s="125"/>
+      <c r="M53" s="126"/>
+      <c r="N53" s="126"/>
+      <c r="O53" s="126"/>
+      <c r="P53" s="126"/>
+      <c r="Q53" s="127"/>
+      <c r="R53" s="128" t="s">
+        <v>85</v>
+      </c>
+      <c r="S53" s="129"/>
+      <c r="T53" s="129"/>
+      <c r="U53" s="130"/>
+    </row>
+    <row r="54" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="173"/>
+      <c r="B54" s="156" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="148" t="s">
+        <v>87</v>
+      </c>
+      <c r="D54" s="155"/>
+      <c r="E54" s="24"/>
+      <c r="F54" s="141"/>
+      <c r="G54" s="142"/>
+      <c r="H54" s="141"/>
+      <c r="I54" s="143"/>
+      <c r="J54" s="143"/>
+      <c r="K54" s="142"/>
+      <c r="L54" s="125"/>
+      <c r="M54" s="126"/>
+      <c r="N54" s="126"/>
+      <c r="O54" s="126"/>
+      <c r="P54" s="126"/>
+      <c r="Q54" s="127"/>
+      <c r="R54" s="128" t="s">
+        <v>88</v>
+      </c>
+      <c r="S54" s="129"/>
+      <c r="T54" s="129"/>
+      <c r="U54" s="130"/>
+    </row>
+    <row r="55" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="173"/>
+      <c r="B55" s="156"/>
+      <c r="C55" s="148" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" s="155"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="141"/>
+      <c r="G55" s="142"/>
+      <c r="H55" s="141"/>
+      <c r="I55" s="143"/>
+      <c r="J55" s="143"/>
+      <c r="K55" s="142"/>
+      <c r="L55" s="125"/>
+      <c r="M55" s="126"/>
+      <c r="N55" s="126"/>
+      <c r="O55" s="126"/>
+      <c r="P55" s="126"/>
+      <c r="Q55" s="127"/>
+      <c r="R55" s="128" t="s">
+        <v>88</v>
+      </c>
+      <c r="S55" s="129"/>
+      <c r="T55" s="129"/>
+      <c r="U55" s="130"/>
+    </row>
+    <row r="56" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="173"/>
+      <c r="B56" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="C56" s="150"/>
+      <c r="D56" s="150"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="141"/>
+      <c r="G56" s="142"/>
+      <c r="H56" s="141"/>
+      <c r="I56" s="143"/>
+      <c r="J56" s="143"/>
+      <c r="K56" s="142"/>
+      <c r="L56" s="125"/>
+      <c r="M56" s="126"/>
+      <c r="N56" s="126"/>
+      <c r="O56" s="126"/>
+      <c r="P56" s="126"/>
+      <c r="Q56" s="127"/>
+      <c r="R56" s="128" t="s">
+        <v>91</v>
+      </c>
+      <c r="S56" s="129"/>
+      <c r="T56" s="129"/>
+      <c r="U56" s="130"/>
+    </row>
+    <row r="57" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="173"/>
+      <c r="B57" s="151" t="s">
+        <v>92</v>
+      </c>
+      <c r="C57" s="148" t="s">
+        <v>93</v>
+      </c>
+      <c r="D57" s="149"/>
+      <c r="E57" s="34"/>
+      <c r="F57" s="141"/>
+      <c r="G57" s="142"/>
+      <c r="H57" s="141"/>
+      <c r="I57" s="143"/>
+      <c r="J57" s="143"/>
+      <c r="K57" s="142"/>
+      <c r="L57" s="125"/>
+      <c r="M57" s="126"/>
+      <c r="N57" s="126"/>
+      <c r="O57" s="126"/>
+      <c r="P57" s="126"/>
+      <c r="Q57" s="127"/>
+      <c r="R57" s="128" t="s">
+        <v>94</v>
+      </c>
+      <c r="S57" s="129"/>
+      <c r="T57" s="129"/>
+      <c r="U57" s="130"/>
+    </row>
+    <row r="58" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="173"/>
+      <c r="B58" s="152"/>
+      <c r="C58" s="148" t="s">
+        <v>95</v>
+      </c>
+      <c r="D58" s="149"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="141"/>
+      <c r="G58" s="142"/>
+      <c r="H58" s="141"/>
+      <c r="I58" s="143"/>
+      <c r="J58" s="143"/>
+      <c r="K58" s="142"/>
+      <c r="L58" s="125"/>
+      <c r="M58" s="126"/>
+      <c r="N58" s="126"/>
+      <c r="O58" s="126"/>
+      <c r="P58" s="126"/>
+      <c r="Q58" s="127"/>
+      <c r="R58" s="128" t="s">
+        <v>96</v>
+      </c>
+      <c r="S58" s="129"/>
+      <c r="T58" s="129"/>
+      <c r="U58" s="130"/>
+    </row>
+    <row r="59" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="173"/>
+      <c r="B59" s="152"/>
+      <c r="C59" s="148" t="s">
+        <v>97</v>
+      </c>
+      <c r="D59" s="149"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="141"/>
+      <c r="G59" s="142"/>
+      <c r="H59" s="141"/>
+      <c r="I59" s="143"/>
+      <c r="J59" s="143"/>
+      <c r="K59" s="142"/>
+      <c r="L59" s="125"/>
+      <c r="M59" s="126"/>
+      <c r="N59" s="126"/>
+      <c r="O59" s="126"/>
+      <c r="P59" s="126"/>
+      <c r="Q59" s="127"/>
+      <c r="R59" s="128" t="s">
+        <v>98</v>
+      </c>
+      <c r="S59" s="129"/>
+      <c r="T59" s="129"/>
+      <c r="U59" s="130"/>
+    </row>
+    <row r="60" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="173"/>
+      <c r="B60" s="153"/>
+      <c r="C60" s="148" t="s">
+        <v>99</v>
+      </c>
+      <c r="D60" s="149"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="141"/>
+      <c r="G60" s="142"/>
+      <c r="H60" s="141"/>
+      <c r="I60" s="143"/>
+      <c r="J60" s="143"/>
+      <c r="K60" s="142"/>
+      <c r="L60" s="125"/>
+      <c r="M60" s="126"/>
+      <c r="N60" s="126"/>
+      <c r="O60" s="126"/>
+      <c r="P60" s="126"/>
+      <c r="Q60" s="127"/>
+      <c r="R60" s="128" t="s">
+        <v>100</v>
+      </c>
+      <c r="S60" s="129"/>
+      <c r="T60" s="129"/>
+      <c r="U60" s="130"/>
+    </row>
+    <row r="61" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="173"/>
+      <c r="B61" s="138" t="s">
+        <v>101</v>
+      </c>
+      <c r="C61" s="139"/>
+      <c r="D61" s="140"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="141"/>
+      <c r="G61" s="142"/>
+      <c r="H61" s="141"/>
+      <c r="I61" s="143"/>
+      <c r="J61" s="143"/>
+      <c r="K61" s="142"/>
+      <c r="L61" s="125"/>
+      <c r="M61" s="126"/>
+      <c r="N61" s="126"/>
+      <c r="O61" s="126"/>
+      <c r="P61" s="126"/>
+      <c r="Q61" s="127"/>
+      <c r="R61" s="144" t="s">
+        <v>102</v>
+      </c>
+      <c r="S61" s="145"/>
+      <c r="T61" s="145"/>
+      <c r="U61" s="146"/>
+    </row>
+    <row r="62" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="174"/>
+      <c r="B62" s="138" t="s">
+        <v>103</v>
+      </c>
+      <c r="C62" s="139"/>
+      <c r="D62" s="140"/>
+      <c r="E62" s="24"/>
+      <c r="F62" s="141"/>
+      <c r="G62" s="142"/>
+      <c r="H62" s="141"/>
+      <c r="I62" s="143"/>
+      <c r="J62" s="143"/>
+      <c r="K62" s="142"/>
+      <c r="L62" s="125"/>
+      <c r="M62" s="126"/>
+      <c r="N62" s="126"/>
+      <c r="O62" s="126"/>
+      <c r="P62" s="126"/>
+      <c r="Q62" s="127"/>
+      <c r="R62" s="147" t="s">
+        <v>91</v>
+      </c>
+      <c r="S62" s="147"/>
+      <c r="T62" s="147"/>
+      <c r="U62" s="147"/>
+    </row>
+    <row r="63" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="131" t="s">
+        <v>104</v>
+      </c>
+      <c r="B63" s="132"/>
+      <c r="C63" s="132"/>
+      <c r="D63" s="132"/>
+      <c r="E63" s="132"/>
+      <c r="F63" s="132"/>
+      <c r="G63" s="133"/>
+      <c r="H63" s="35"/>
+      <c r="I63" s="27"/>
+      <c r="J63" s="27"/>
+      <c r="K63" s="27"/>
+      <c r="L63" s="27"/>
+      <c r="M63" s="27"/>
+      <c r="N63" s="28"/>
+      <c r="O63" s="28"/>
+      <c r="P63" s="28"/>
+      <c r="Q63" s="29"/>
+      <c r="R63" s="25"/>
+      <c r="S63" s="25"/>
+      <c r="T63" s="25"/>
+      <c r="U63" s="25"/>
+    </row>
+    <row r="64" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="7"/>
+      <c r="M64" s="7"/>
+      <c r="N64" s="7"/>
+      <c r="O64" s="7"/>
+      <c r="P64" s="7"/>
+      <c r="Q64" s="7"/>
+      <c r="R64" s="7"/>
+      <c r="S64" s="7"/>
+      <c r="T64" s="7"/>
+      <c r="U64" s="7"/>
+    </row>
+    <row r="65" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="26">
+        <v>1</v>
+      </c>
+      <c r="B65" s="134" t="s">
+        <v>106</v>
+      </c>
+      <c r="C65" s="134"/>
+      <c r="D65" s="134"/>
+      <c r="E65" s="134"/>
+      <c r="F65" s="134"/>
+      <c r="G65" s="134"/>
+      <c r="H65" s="134"/>
+      <c r="I65" s="134"/>
+      <c r="J65" s="134"/>
+      <c r="K65" s="134"/>
+      <c r="L65" s="134"/>
+      <c r="M65" s="134"/>
+      <c r="N65" s="134"/>
+      <c r="O65" s="134"/>
+      <c r="P65" s="134"/>
+      <c r="Q65" s="134"/>
+      <c r="R65" s="134"/>
+      <c r="S65" s="134"/>
+      <c r="T65" s="134"/>
+      <c r="U65" s="134"/>
+    </row>
+    <row r="66" spans="1:24" ht="39" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="26">
+        <v>2</v>
+      </c>
+      <c r="B66" s="135" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="135"/>
+      <c r="D66" s="135"/>
+      <c r="E66" s="135"/>
+      <c r="F66" s="135"/>
+      <c r="G66" s="135"/>
+      <c r="H66" s="135"/>
+      <c r="I66" s="135"/>
+      <c r="J66" s="135"/>
+      <c r="K66" s="135"/>
+      <c r="L66" s="135"/>
+      <c r="M66" s="135"/>
+      <c r="N66" s="135"/>
+      <c r="O66" s="135"/>
+      <c r="P66" s="135"/>
+      <c r="Q66" s="135"/>
+      <c r="R66" s="135"/>
+      <c r="S66" s="135"/>
+      <c r="T66" s="135"/>
+      <c r="U66" s="135"/>
+    </row>
+    <row r="67" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="26">
+        <v>3</v>
+      </c>
+      <c r="B67" s="136" t="s">
+        <v>108</v>
+      </c>
+      <c r="C67" s="137"/>
+      <c r="D67" s="137"/>
+      <c r="E67" s="137"/>
+      <c r="F67" s="137"/>
+      <c r="G67" s="137"/>
+      <c r="H67" s="137"/>
+      <c r="I67" s="137"/>
+      <c r="J67" s="137"/>
+      <c r="K67" s="137"/>
+      <c r="L67" s="137"/>
+      <c r="M67" s="137"/>
+      <c r="N67" s="137"/>
+      <c r="O67" s="137"/>
+      <c r="P67" s="137"/>
+      <c r="Q67" s="137"/>
+      <c r="R67" s="137"/>
+      <c r="S67" s="137"/>
+      <c r="T67" s="137"/>
+      <c r="U67" s="137"/>
+    </row>
+    <row r="68" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="26">
+        <v>4</v>
+      </c>
+      <c r="B68" s="136" t="s">
+        <v>109</v>
+      </c>
+      <c r="C68" s="137"/>
+      <c r="D68" s="137"/>
+      <c r="E68" s="137"/>
+      <c r="F68" s="137"/>
+      <c r="G68" s="137"/>
+      <c r="H68" s="137"/>
+      <c r="I68" s="137"/>
+      <c r="J68" s="137"/>
+      <c r="K68" s="137"/>
+      <c r="L68" s="137"/>
+      <c r="M68" s="137"/>
+      <c r="N68" s="137"/>
+      <c r="O68" s="137"/>
+      <c r="P68" s="137"/>
+      <c r="Q68" s="137"/>
+      <c r="R68" s="137"/>
+      <c r="S68" s="137"/>
+      <c r="T68" s="137"/>
+      <c r="U68" s="137"/>
+    </row>
+    <row r="69" spans="1:24" ht="12" x14ac:dyDescent="0.15">
+      <c r="A69" s="26">
+        <v>5</v>
+      </c>
+      <c r="B69" s="135" t="s">
+        <v>110</v>
+      </c>
+      <c r="C69" s="135"/>
+      <c r="D69" s="135"/>
+      <c r="E69" s="135"/>
+      <c r="F69" s="135"/>
+      <c r="G69" s="135"/>
+      <c r="H69" s="135"/>
+      <c r="I69" s="135"/>
+      <c r="J69" s="135"/>
+      <c r="K69" s="135"/>
+      <c r="L69" s="135"/>
+      <c r="M69" s="135"/>
+      <c r="N69" s="135"/>
+      <c r="O69" s="135"/>
+      <c r="P69" s="135"/>
+      <c r="Q69" s="135"/>
+      <c r="R69" s="135"/>
+      <c r="S69" s="135"/>
+      <c r="T69" s="135"/>
+      <c r="U69" s="135"/>
     </row>
     <row r="71" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="X71" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="72" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="X72" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="73" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="X73" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="74" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="X74" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="75" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="X75" s="1" t="s">
         <v>118</v>
       </c>
@@ -7629,92 +13435,92 @@
     </row>
     <row r="82" spans="24:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="X82" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="83" spans="24:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="X83" s="1" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="201">
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="F59:G59"/>
     <mergeCell ref="H59:K59"/>
     <mergeCell ref="L59:Q59"/>
     <mergeCell ref="R59:U59"/>
     <mergeCell ref="B57:B60"/>
     <mergeCell ref="L57:Q57"/>
     <mergeCell ref="R57:U57"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="F58:G58"/>
     <mergeCell ref="H58:K58"/>
     <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
     <mergeCell ref="B69:U69"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="F62:G62"/>
     <mergeCell ref="H62:K62"/>
     <mergeCell ref="L62:Q62"/>
     <mergeCell ref="R62:U62"/>
     <mergeCell ref="A63:G63"/>
     <mergeCell ref="A28:A62"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="H61:K61"/>
     <mergeCell ref="L61:Q61"/>
     <mergeCell ref="R61:U61"/>
     <mergeCell ref="B65:U65"/>
     <mergeCell ref="B66:U66"/>
     <mergeCell ref="B67:U67"/>
     <mergeCell ref="B68:U68"/>
     <mergeCell ref="R58:U58"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="F60:G60"/>
     <mergeCell ref="H60:K60"/>
     <mergeCell ref="L60:Q60"/>
     <mergeCell ref="R60:U60"/>
     <mergeCell ref="R55:U55"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="F56:G56"/>
     <mergeCell ref="H56:K56"/>
     <mergeCell ref="L56:Q56"/>
     <mergeCell ref="R56:U56"/>
     <mergeCell ref="B54:B55"/>
     <mergeCell ref="C54:D54"/>
     <mergeCell ref="F54:G54"/>
     <mergeCell ref="H54:K54"/>
     <mergeCell ref="L54:Q54"/>
     <mergeCell ref="R54:U54"/>
     <mergeCell ref="C55:D55"/>
     <mergeCell ref="F55:G55"/>
     <mergeCell ref="H55:K55"/>
     <mergeCell ref="L55:Q55"/>
-    <mergeCell ref="C57:D57"/>
-[...1 lines deleted...]
-    <mergeCell ref="H57:K57"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="H52:K52"/>
     <mergeCell ref="L52:Q52"/>
     <mergeCell ref="R52:U52"/>
     <mergeCell ref="B53:D53"/>
     <mergeCell ref="F53:G53"/>
     <mergeCell ref="H53:K53"/>
     <mergeCell ref="L53:Q53"/>
     <mergeCell ref="R53:U53"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H50:K50"/>
     <mergeCell ref="L50:Q50"/>
     <mergeCell ref="R50:U50"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:K51"/>
     <mergeCell ref="L51:Q51"/>
     <mergeCell ref="R51:U51"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="F48:G48"/>
     <mergeCell ref="H48:K48"/>
     <mergeCell ref="L48:Q48"/>
     <mergeCell ref="R48:U48"/>
@@ -7857,60 +13663,64 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31" xr:uid="{B0B39F63-91F9-4CA8-83BD-A5373E375291}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22:G22" xr:uid="{57DA8738-7F27-4798-9F11-FF93AA9BF856}">
       <formula1>$X$71:$X$83</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>(記載例)書類一覧</vt:lpstr>
       <vt:lpstr>書類一覧</vt:lpstr>
+      <vt:lpstr>(記載例)SS指定申請書 </vt:lpstr>
       <vt:lpstr>SS指定申請書</vt:lpstr>
+      <vt:lpstr>'(記載例)SS指定申請書 '!Print_Area</vt:lpstr>
+      <vt:lpstr>'(記載例)書類一覧'!Print_Area</vt:lpstr>
       <vt:lpstr>SS指定申請書!Print_Area</vt:lpstr>
       <vt:lpstr>書類一覧!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>東京都</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>TAIMSuser</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>