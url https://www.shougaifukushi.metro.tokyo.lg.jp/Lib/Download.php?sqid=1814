--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,343 +1,356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{392E4157-AC1B-4C2D-94B4-1732B55F6969}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28F1E2CE-4EC2-46E0-BCCA-B4A2CBBA2E21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31245" yWindow="390" windowWidth="24795" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="SS変更届出書" sheetId="12" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="SS提出書類一覧②" sheetId="14" r:id="rId3"/>
+    <sheet name="SS提出書類一覧①" sheetId="13" r:id="rId1"/>
+    <sheet name="SS提出書類一覧②" sheetId="14" r:id="rId2"/>
+    <sheet name="SS変更届出書" sheetId="12" r:id="rId3"/>
+    <sheet name="SS変更届出書 (記載例)" sheetId="15" r:id="rId4"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
+    <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_____________kk06">#REF!</definedName>
     <definedName name="_____________kk29">#REF!</definedName>
     <definedName name="____________kk06">#REF!</definedName>
+    <definedName name="____________kk29" localSheetId="0">#REF!</definedName>
     <definedName name="____________kk29" localSheetId="1">#REF!</definedName>
-    <definedName name="____________kk29" localSheetId="2">#REF!</definedName>
     <definedName name="____________kk29">#REF!</definedName>
-    <definedName name="___________kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="___________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="___________kk06">#REF!</definedName>
-    <definedName name="___________kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="___________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="___________kk29">#REF!</definedName>
-    <definedName name="__________kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="__________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="__________kk06">#REF!</definedName>
-    <definedName name="__________kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="__________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="__________kk29">#REF!</definedName>
-    <definedName name="_________kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="_________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="_________kk06">#REF!</definedName>
-    <definedName name="_________kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="_________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="_________kk29">#REF!</definedName>
-    <definedName name="________kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="________kk06">#REF!</definedName>
-    <definedName name="________kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="________kk29">#REF!</definedName>
-    <definedName name="_______kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="_______kk06" localSheetId="1">#REF!</definedName>
     <definedName name="_______kk06">#REF!</definedName>
-    <definedName name="_______kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="_______kk29" localSheetId="1">#REF!</definedName>
     <definedName name="_______kk29">#REF!</definedName>
-    <definedName name="______kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="______kk06" localSheetId="1">#REF!</definedName>
     <definedName name="______kk06">#REF!</definedName>
-    <definedName name="______kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="______kk29" localSheetId="1">#REF!</definedName>
     <definedName name="______kk29">#REF!</definedName>
-    <definedName name="_____kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="_____kk06" localSheetId="1">#REF!</definedName>
     <definedName name="_____kk06">#REF!</definedName>
-    <definedName name="_____kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="_____kk29" localSheetId="1">#REF!</definedName>
     <definedName name="_____kk29">#REF!</definedName>
-    <definedName name="____kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="____kk06" localSheetId="1">#REF!</definedName>
     <definedName name="____kk06">#REF!</definedName>
-    <definedName name="____kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="____kk29" localSheetId="1">#REF!</definedName>
     <definedName name="____kk29">#REF!</definedName>
-    <definedName name="___kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="___kk06" localSheetId="1">#REF!</definedName>
     <definedName name="___kk06">#REF!</definedName>
-    <definedName name="___kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="___kk29" localSheetId="1">#REF!</definedName>
     <definedName name="___kk29">#REF!</definedName>
-    <definedName name="__kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="__kk06" localSheetId="1">#REF!</definedName>
     <definedName name="__kk06">#REF!</definedName>
-    <definedName name="__kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="__kk29" localSheetId="1">#REF!</definedName>
     <definedName name="__kk29">#REF!</definedName>
     <definedName name="_BQ4.1" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
-    <definedName name="_kk06" localSheetId="2">#REF!</definedName>
+    <definedName name="_kk06" localSheetId="1">#REF!</definedName>
     <definedName name="_kk06">#REF!</definedName>
     <definedName name="_kk07">#REF!</definedName>
-    <definedName name="_kk29" localSheetId="2">#REF!</definedName>
+    <definedName name="_kk29" localSheetId="1">#REF!</definedName>
     <definedName name="_kk29">#REF!</definedName>
     <definedName name="_kk30">#REF!</definedName>
     <definedName name="＿kk31">#REF!</definedName>
     <definedName name="_kk311">#REF!</definedName>
     <definedName name="_kk32">#REF!</definedName>
     <definedName name="_kk33">#REF!</definedName>
     <definedName name="_kk40">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Regression_X" hidden="1">#REF!</definedName>
-    <definedName name="a" localSheetId="2">#REF!</definedName>
+    <definedName name="a" localSheetId="1">#REF!</definedName>
     <definedName name="a">#REF!</definedName>
     <definedName name="ACwvu.受給権者テーブル." hidden="1">#REF!</definedName>
-    <definedName name="Avrg" localSheetId="2">#REF!</definedName>
+    <definedName name="Avrg" localSheetId="1">#REF!</definedName>
     <definedName name="Avrg">#REF!</definedName>
-    <definedName name="avrg1" localSheetId="2">#REF!</definedName>
+    <definedName name="avrg1" localSheetId="1">#REF!</definedName>
     <definedName name="avrg1">#REF!</definedName>
     <definedName name="DaihyoFurigana">#REF!</definedName>
     <definedName name="DaihyoJyusho">#REF!</definedName>
     <definedName name="DaihyoShimei">#REF!</definedName>
     <definedName name="DaihyoShokumei">#REF!</definedName>
     <definedName name="DaihyoYubin">#REF!</definedName>
-    <definedName name="ee" localSheetId="2">#REF!</definedName>
+    <definedName name="ee" localSheetId="1">#REF!</definedName>
     <definedName name="ee">#REF!</definedName>
     <definedName name="houjin">#REF!</definedName>
     <definedName name="HoujinShokatsu">#REF!</definedName>
     <definedName name="HoujinSyubetsu">#REF!</definedName>
     <definedName name="HoujinSyubetu">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Control" localSheetId="2" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
-    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" localSheetId="3" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/01/19"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"野尻和輝"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\My Documents\MyHTML０.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"住記レイアウト"</definedName>
     <definedName name="JigyoFax">#REF!</definedName>
     <definedName name="jigyoFurigana">#REF!</definedName>
     <definedName name="JigyoMeisyo">#REF!</definedName>
     <definedName name="JigyoShozai">#REF!</definedName>
     <definedName name="JigyoShozaiKana">#REF!</definedName>
     <definedName name="JigyosyoFurigana">#REF!</definedName>
     <definedName name="JigyosyoMei">#REF!</definedName>
     <definedName name="JigyosyoSyozai">#REF!</definedName>
     <definedName name="JigyosyoYubin">#REF!</definedName>
     <definedName name="JigyoTel">#REF!</definedName>
     <definedName name="jigyoumeishou">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
-    <definedName name="jiritu" localSheetId="2">#REF!</definedName>
+    <definedName name="jiritu" localSheetId="1">#REF!</definedName>
     <definedName name="jiritu">#REF!</definedName>
     <definedName name="kanagawaken">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
     <definedName name="kawasaki">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
-    <definedName name="KK_03" localSheetId="2">#REF!</definedName>
+    <definedName name="KK_03" localSheetId="1">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
-    <definedName name="kk_04" localSheetId="2">#REF!</definedName>
+    <definedName name="kk_04" localSheetId="1">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
-    <definedName name="KK_06" localSheetId="2">#REF!</definedName>
+    <definedName name="KK_06" localSheetId="1">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
-    <definedName name="kk_07" localSheetId="2">#REF!</definedName>
+    <definedName name="kk_07" localSheetId="1">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
-    <definedName name="‐㏍08" localSheetId="2">#REF!</definedName>
+    <definedName name="‐㏍08" localSheetId="1">#REF!</definedName>
     <definedName name="‐㏍08">#REF!</definedName>
-    <definedName name="KK2_3" localSheetId="2">#REF!</definedName>
+    <definedName name="KK2_3" localSheetId="1">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="ｋｋｋｋ">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">SS提出書類一覧①!$A$1:$Y$31</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">SS変更届出書!$A$1:$AK$60</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SS提出書類一覧①!$A$1:$Y$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">SS提出書類一覧②!$A$1:$J$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">SS変更届出書!$A$1:$AK$60</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'SS変更届出書 (記載例)'!$A$1:$AK$60</definedName>
+    <definedName name="qqq" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="qqq" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+    <definedName name="qqq" localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="Roman_01" localSheetId="0">#REF!</definedName>
     <definedName name="Roman_01" localSheetId="1">#REF!</definedName>
-    <definedName name="Roman_01" localSheetId="2">#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
-    <definedName name="Roman_03" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman_03" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
-    <definedName name="Roman_04" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman_04" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
-    <definedName name="Roman_06" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman_06" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
-    <definedName name="roman_09" localSheetId="2">#REF!</definedName>
+    <definedName name="roman_09" localSheetId="1">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
-    <definedName name="roman_11" localSheetId="2">#REF!</definedName>
+    <definedName name="roman_11" localSheetId="1">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
-    <definedName name="roman11" localSheetId="2">#REF!</definedName>
+    <definedName name="roman11" localSheetId="1">#REF!</definedName>
     <definedName name="roman11">#REF!</definedName>
-    <definedName name="Roman2_1" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman2_1" localSheetId="1">#REF!</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
-    <definedName name="Roman2_3" localSheetId="2">#REF!</definedName>
+    <definedName name="Roman2_3" localSheetId="1">#REF!</definedName>
     <definedName name="Roman2_3">#REF!</definedName>
-    <definedName name="roman31" localSheetId="2">#REF!</definedName>
+    <definedName name="roman31" localSheetId="1">#REF!</definedName>
     <definedName name="roman31">#REF!</definedName>
-    <definedName name="roman33" localSheetId="2">#REF!</definedName>
+    <definedName name="roman33" localSheetId="1">#REF!</definedName>
     <definedName name="roman33">#REF!</definedName>
-    <definedName name="roman4_3" localSheetId="2">#REF!</definedName>
+    <definedName name="roman4_3" localSheetId="1">#REF!</definedName>
     <definedName name="roman4_3">#REF!</definedName>
-    <definedName name="roman7_1" localSheetId="2">#REF!</definedName>
+    <definedName name="roman7_1" localSheetId="1">#REF!</definedName>
     <definedName name="roman7_1">#REF!</definedName>
-    <definedName name="roman77" localSheetId="2">#REF!</definedName>
+    <definedName name="roman77" localSheetId="1">#REF!</definedName>
     <definedName name="roman77">#REF!</definedName>
-    <definedName name="romann_12" localSheetId="2">#REF!</definedName>
+    <definedName name="romann_12" localSheetId="1">#REF!</definedName>
     <definedName name="romann_12">#REF!</definedName>
-    <definedName name="romann_66" localSheetId="2">#REF!</definedName>
+    <definedName name="romann_66" localSheetId="1">#REF!</definedName>
     <definedName name="romann_66">#REF!</definedName>
-    <definedName name="romann33" localSheetId="2">#REF!</definedName>
+    <definedName name="romann33" localSheetId="1">#REF!</definedName>
     <definedName name="romann33">#REF!</definedName>
     <definedName name="Rwvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="SasekiFuri">#REF!</definedName>
     <definedName name="SasekiJyusyo">#REF!</definedName>
     <definedName name="SasekiShimei">#REF!</definedName>
     <definedName name="SasekiYubin">#REF!</definedName>
-    <definedName name="serv" localSheetId="2">#REF!</definedName>
+    <definedName name="serv" localSheetId="1">#REF!</definedName>
     <definedName name="serv">#REF!</definedName>
-    <definedName name="serv_" localSheetId="2">#REF!</definedName>
+    <definedName name="serv_" localSheetId="1">#REF!</definedName>
     <definedName name="serv_">#REF!</definedName>
-    <definedName name="Serv_LIST" localSheetId="2">#REF!</definedName>
+    <definedName name="Serv_LIST" localSheetId="1">#REF!</definedName>
     <definedName name="Serv_LIST">#REF!</definedName>
-    <definedName name="servo1" localSheetId="2">#REF!</definedName>
+    <definedName name="servo1" localSheetId="1">#REF!</definedName>
     <definedName name="servo1">#REF!</definedName>
     <definedName name="ShinseiFax">#REF!</definedName>
     <definedName name="ShinseiMeisyo">#REF!</definedName>
     <definedName name="ShinseiMeisyoKana">#REF!</definedName>
     <definedName name="ShinseiSyozai">#REF!</definedName>
     <definedName name="ShinseiTel">#REF!</definedName>
     <definedName name="ShinseiYubin">#REF!</definedName>
     <definedName name="siharai">#REF!</definedName>
     <definedName name="sikuchouson">#REF!</definedName>
     <definedName name="sinseisaki">#REF!</definedName>
     <definedName name="startNo">[1]main!#REF!</definedName>
     <definedName name="startNumber">[1]main!#REF!</definedName>
     <definedName name="Swvu.受給権者テーブル." hidden="1">#REF!</definedName>
-    <definedName name="ｔａｂｉｅ＿04" localSheetId="2">#REF!</definedName>
+    <definedName name="ｔａｂｉｅ＿04" localSheetId="1">#REF!</definedName>
     <definedName name="ｔａｂｉｅ＿04">#REF!</definedName>
-    <definedName name="table_03" localSheetId="2">#REF!</definedName>
+    <definedName name="table_03" localSheetId="1">#REF!</definedName>
     <definedName name="table_03">#REF!</definedName>
-    <definedName name="table_06" localSheetId="2">#REF!</definedName>
+    <definedName name="table_06" localSheetId="1">#REF!</definedName>
     <definedName name="table_06">#REF!</definedName>
-    <definedName name="table2_3" localSheetId="2">#REF!</definedName>
+    <definedName name="table2_3" localSheetId="1">#REF!</definedName>
     <definedName name="table2_3">#REF!</definedName>
-    <definedName name="tapi2" localSheetId="2">#REF!</definedName>
+    <definedName name="tapi2" localSheetId="1">#REF!</definedName>
     <definedName name="tapi2">#REF!</definedName>
-    <definedName name="tebie_o7" localSheetId="2">#REF!</definedName>
+    <definedName name="tebie_o7" localSheetId="1">#REF!</definedName>
     <definedName name="tebie_o7">#REF!</definedName>
-    <definedName name="tebie08" localSheetId="2">#REF!</definedName>
+    <definedName name="tebie08" localSheetId="1">#REF!</definedName>
     <definedName name="tebie08">#REF!</definedName>
-    <definedName name="tebie33" localSheetId="2">#REF!</definedName>
+    <definedName name="tebie33" localSheetId="1">#REF!</definedName>
     <definedName name="tebie33">#REF!</definedName>
-    <definedName name="tebiroo" localSheetId="2">#REF!</definedName>
+    <definedName name="tebiroo" localSheetId="1">#REF!</definedName>
     <definedName name="tebiroo">#REF!</definedName>
-    <definedName name="teble" localSheetId="2">#REF!</definedName>
+    <definedName name="teble" localSheetId="1">#REF!</definedName>
     <definedName name="teble">#REF!</definedName>
-    <definedName name="teble_09" localSheetId="2">#REF!</definedName>
+    <definedName name="teble_09" localSheetId="1">#REF!</definedName>
     <definedName name="teble_09">#REF!</definedName>
-    <definedName name="teble77" localSheetId="2">#REF!</definedName>
+    <definedName name="teble77" localSheetId="1">#REF!</definedName>
     <definedName name="teble77">#REF!</definedName>
     <definedName name="uk">#REF!</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
     <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="1" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
     <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="2" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
-    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="3" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
     <definedName name="wrn.世田谷ＤＢ設計書." hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.受給権者テーブル." localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.受給権者テーブル." localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
-    <definedName name="wvu.受給権者テーブル." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+    <definedName name="wvu.受給権者テーブル." localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="wvu.受給権者テーブル." hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="yokohama">#REF!</definedName>
     <definedName name="あ">#REF!</definedName>
     <definedName name="あああ">#REF!</definedName>
     <definedName name="あああああああ">#REF!</definedName>
-    <definedName name="に" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+    <definedName name="に" localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="に" localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="に" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="の">#REF!</definedName>
     <definedName name="引上率">[2]単価引上率!$B$2</definedName>
-    <definedName name="看護時間" localSheetId="2">#REF!</definedName>
+    <definedName name="看護時間" localSheetId="1">#REF!</definedName>
     <definedName name="看護時間">#REF!</definedName>
     <definedName name="関連表" hidden="1">#REF!</definedName>
-    <definedName name="障害福祉サービス" localSheetId="2">#REF!</definedName>
+    <definedName name="障害福祉サービス" localSheetId="1">#REF!</definedName>
     <definedName name="障害福祉サービス">#REF!</definedName>
-    <definedName name="食事" localSheetId="2">#REF!</definedName>
+    <definedName name="食事" localSheetId="1">#REF!</definedName>
     <definedName name="食事">#REF!</definedName>
-    <definedName name="町っ油" localSheetId="2">#REF!</definedName>
+    <definedName name="町っ油" localSheetId="1">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="提出書類一覧">#REF!</definedName>
-    <definedName name="利用日数記入例" localSheetId="2">#REF!</definedName>
+    <definedName name="利用日数記入例" localSheetId="1">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="210">
   <si>
     <t>●　・・・　必須書類</t>
     <rPh sb="6" eb="8">
       <t>ヒッス</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショルイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>▲　・・・　変更内容次第で提出が必要となる書類</t>
     <rPh sb="6" eb="8">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シダイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="16" eb="18">
@@ -3337,60 +3350,262 @@
     </rPh>
     <rPh sb="23" eb="24">
       <t>マエ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ハイシ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>報酬（加算等）に関する体制</t>
     <rPh sb="8" eb="9">
       <t>カン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>タイセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>令和８</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>社会福祉法人　都庁福祉会</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都新宿区西新宿○―○</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>シンジュクク</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>理事長　　東京　一郎</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>＊</t>
+  </si>
+  <si>
+    <t>＊</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>3</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京福祉園</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>４</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>○</t>
+  </si>
+  <si>
+    <t>東京　次郎</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジロウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>03-5320-●●●●</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｓ114*********@section.metro.tokyo.jp</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都新宿区西新宿△―△</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（変更前）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　事業所の所在地
+　　〒163-8001
+　　東京都新宿区西新宿△―△
+　管理者
+　　東京　太郎</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　常勤看護職員等配置加算
+　　なし</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>タロウ</t>
+    </rPh>
+    <rPh sb="59" eb="61">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>カンゴ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="65" eb="66">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>ハイチ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>カサン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>（変更後）
+　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>事業所の所在地
+　　〒163-8001
+　　東京都新宿区西新宿▲―▲
+　管理者
+　　東京　正和</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　常勤看護職員等配置加算
+　　あり</t>
+    </r>
+    <rPh sb="8" eb="10">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="45" eb="48">
+      <t>カンリシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode=";;;"/>
   </numFmts>
-  <fonts count="38" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -3607,90 +3822,120 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="22"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="22"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="78">
+  <borders count="79">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -4615,70 +4860,80 @@
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="mediumDashed">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="302">
+  <cellXfs count="324">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -5078,50 +5333,233 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="50" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="77" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="78" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="63" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="63" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="61" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="60" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="69" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="48" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5330,678 +5768,183 @@
     </xf>
     <xf numFmtId="49" fontId="25" fillId="5" borderId="47" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="5" borderId="48" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="5" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="5" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="39" fillId="0" borderId="78" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="6" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="48" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="37" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="48" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="38" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="39" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="41" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="47" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="48" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="53" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="54" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="54" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="55" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="56" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="43" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="54" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="44" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...67 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
+    <cellStyle name="ハイパーリンク" xfId="8" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{8CFCB79C-C447-4D00-B03F-86C455310B70}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_(H26制度改正後)変更届提出書類一式(1)" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準_kyotaku_shinnsei" xfId="7" xr:uid="{B00029CA-E1B3-49C2-9CAD-D70326C0DBBE}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="4" xr:uid="{C096C5D3-9872-4975-8686-51E06B1D5C18}"/>
     <cellStyle name="標準_付表　訪問介護　修正版_第一号様式 2" xfId="5" xr:uid="{69D55004-FC97-49F6-9911-4B24F68A72EC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="$B$14" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...379 lines deleted...]
-</xdr:wsDr>
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" fmlaLink="$B$14" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>15875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>155575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>6826250</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>174624</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB6044C-CC23-4DDD-A6F2-B8A260EEDF43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -6451,68 +6394,68 @@
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1"/>
             <a:t>報酬（加算等）に関する体制の変更は、別シート「提出書類一覧②」をご覧ください</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400" b="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266699</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>60614</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>5368635</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>527339</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9443B970-83BA-4E3E-9C08-66D8F50F7E9A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -6874,50 +6817,2157 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="54864" tIns="32004" rIns="54864" bIns="32004" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="HGP創英角ﾎﾟｯﾌﾟ体" panose="040B0A00000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGP創英角ﾎﾟｯﾌﾟ体" panose="040B0A00000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>変更届の提出書類一覧　（短期入所②）</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>161925</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>95250</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="7169" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s7169"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000011C0000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>3464</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>43295</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>64078</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="矢印: 左 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E92FE9B-FAE1-49F6-8E8E-A7C644E6D393}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8113568" y="2488623"/>
+          <a:ext cx="363682" cy="251114"/>
+        </a:xfrm>
+        <a:prstGeom prst="leftArrow">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent2"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>138545</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>103910</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>17317</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="矢印: 折線 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D361682A-44F0-4278-9B79-2E7BD12F142D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="10800000">
+          <a:off x="8156863" y="6399069"/>
+          <a:ext cx="372342" cy="4294907"/>
+        </a:xfrm>
+        <a:prstGeom prst="bentArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 25000"/>
+            <a:gd name="adj2" fmla="val 25000"/>
+            <a:gd name="adj3" fmla="val 25000"/>
+            <a:gd name="adj4" fmla="val 36970"/>
+          </a:avLst>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent2"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>207820</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>164523</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>52</xdr:col>
+      <xdr:colOff>69274</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>129887</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="正方形/長方形 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CED5E4E3-C1EF-4C1A-B97B-DFDA156DB116}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8226138" y="5507182"/>
+          <a:ext cx="2866159" cy="917864"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent2"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400"/>
+            <a:t>報酬（加算等）に関する変更は、「その他」に○をつけてください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>138544</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>17319</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>70</xdr:col>
+      <xdr:colOff>46759</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>51955</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="正方形/長方形 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{634C80CD-654F-42EF-8A2C-5678843404FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8572499" y="2311978"/>
+          <a:ext cx="6082146" cy="2130136"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent2"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1"/>
+            <a:t>以下の全てを満たす場合、✅を付してください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>・「変更があった事項」が、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>　「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>事業所（施設）の所在地</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>」又は</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>　「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>申請者の代表者の氏名、生年月日、住所及び職名</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>」の場合</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>・</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>法人が運営している</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>指定障害福祉サービス事業所</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>が全て</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>東京都内</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>の場合</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1"/>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>監督権者（業務管理体制の整備に関する事項の変更の届出先）が東京都の場合</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+            <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>161925</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>95250</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="10241" name="Check Box 1" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s10241"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001280000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>3464</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>155863</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>64078</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="矢印: 左 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9424D5B0-F546-40EA-8858-8A524F088803}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8210550" y="2489489"/>
+          <a:ext cx="479713" cy="251114"/>
+        </a:xfrm>
+        <a:prstGeom prst="leftArrow">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent2"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>155863</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>43294</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>86590</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>147205</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Oval 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A83BF06-85B9-46F0-A853-3D2C8C9BA54F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="155863" y="5576453"/>
+          <a:ext cx="588818" cy="5247411"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65">
+            <a:alpha val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+          <a:prstDash val="dash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>207819</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>112568</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>69272</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>64943</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Oval 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA7AE61B-D681-463A-AB7B-0D91DFA3C833}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4329546" y="5264727"/>
+          <a:ext cx="2892135" cy="333375"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65">
+            <a:alpha val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+          <a:prstDash val="dash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>60614</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>147204</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>103910</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>147203</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Oval 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F52689-5904-439F-AB45-381C109C8E67}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="60614" y="11386704"/>
+          <a:ext cx="7845137" cy="363681"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65">
+            <a:alpha val="0"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+          <a:prstDash val="dash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>60614</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>154998</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>3464</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="吹き出し: 角を丸めた四角形 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CD01806-711A-4824-878F-871B1BDC6605}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="95250" y="1402773"/>
+          <a:ext cx="4181475" cy="895350"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -43334"/>
+            <a:gd name="adj2" fmla="val 69911"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>以下の全てを満たす場合</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>に✅</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="900">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>・</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>変更内容</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>が「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>事業所所在地</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>」又は「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>代表者</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>」</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="900">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>・運営している</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>指定障害福祉サービス事業所が全て東京都内</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="900">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>17317</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>43296</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>125555</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>29690</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="吹き出し: 角を丸めた四角形 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5FBA7FC-133F-41B2-B099-90FB5FD654D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6736772" y="432955"/>
+          <a:ext cx="1190624" cy="367394"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -54984"/>
+            <a:gd name="adj2" fmla="val 93816"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>提出年月日</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>103909</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>69273</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>6061</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95467</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="21" name="四角形: 角を丸くする 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6C824D5-2C46-4070-B52A-6EB5ED2ED87B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="103909" y="268432"/>
+          <a:ext cx="1209675" cy="597694"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFF00"/>
+        </a:solidFill>
+        <a:ln w="28575" cmpd="dbl">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>86590</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>25977</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>87975</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>83127</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="22" name="右中かっこ 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BFB2B1E-FE6A-4C03-8E40-C426B13B8BB2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6589567" y="1368136"/>
+          <a:ext cx="434340" cy="3676650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="25400">
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+          <a:prstTxWarp prst="textNoShape">
+            <a:avLst/>
+          </a:prstTxWarp>
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ja-JP" altLang="en-US">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>138545</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>181841</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>170708</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>139660</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="23" name="四角形: 角を丸くする 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7EFB39-C94D-4680-9DE8-0F92387ADAB5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7074477" y="2476500"/>
+          <a:ext cx="898072" cy="1481819"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>変更届の</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>提出年月日時点</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>での情報を記載してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>155864</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>121227</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>131619</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>150484</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="24" name="吹き出し: 角を丸めた四角形 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EA3B70E-2652-482C-8ECC-19B6EA87FE85}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6009409" y="5654386"/>
+          <a:ext cx="1924051" cy="791257"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -65689"/>
+            <a:gd name="adj2" fmla="val -52540"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>実際に変更があった年月日または、変更予定年月日を記載してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>25977</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>213633</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>182458</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="25" name="吹き出し: 角を丸めた四角形 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B622ADEA-65D0-4FD5-8202-56FCF57973AA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="95250" y="3654136"/>
+          <a:ext cx="4023633" cy="918481"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -41022"/>
+            <a:gd name="adj2" fmla="val 161368"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>変更があった事項に○</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>を記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>提出書類一覧をご確認いただき、該当する項目の必要書類を添付してください。なお</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>報酬（</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>加算等</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>）に関する変更は「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>その他</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>」に○</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>を記載してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>86592</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>17318</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>8165</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>46575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="26" name="吹き出し: 角を丸めた四角形 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C24C80D9-9630-41B6-86B9-C58D79F9CA73}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6373092" y="7645977"/>
+          <a:ext cx="1436914" cy="791257"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -82832"/>
+            <a:gd name="adj2" fmla="val -4388"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>変更前後の内容がわかるように記載してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>69273</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>25977</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>144607</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>2166</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27" name="吹き出し: 角を丸めた四角形 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D95B29B8-8595-42CF-BCB4-FDBC80C2337F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3974523" y="10512136"/>
+          <a:ext cx="3971925" cy="547689"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 4024"/>
+            <a:gd name="adj2" fmla="val 110958"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>東京都福祉保健財団が変更届について確認連絡を行う際に対応いただける担当者（変更届の作成者）を記載してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>40</xdr:col>
+      <xdr:colOff>43296</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>70</xdr:col>
+      <xdr:colOff>150670</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>34637</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="28" name="正方形/長方形 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95379E39-E836-4835-ACCF-C3D4349DB0F6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8676410" y="2294660"/>
+          <a:ext cx="6082146" cy="2130136"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent2"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1"/>
+            <a:t>以下の全てを満たす場合、✅を付してください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>・「変更があった事項」が、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>　「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>事業所（施設）の所在地</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>」又は</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>　「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>申請者の代表者の氏名、生年月日、住所及び職名</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>」の場合</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="0"/>
+            <a:t>・</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>法人が運営している</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>指定障害福祉サービス事業所</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>が全て</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>東京都内</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>の場合</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="0">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1"/>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            </a:rPr>
+            <a:t>監督権者（業務管理体制の整備に関する事項の変更の届出先）が東京都の場合</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+            <a:latin typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+            <a:ea typeface="BIZ UDP明朝 Medium" panose="02020500000000000000" pitchFamily="18" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>95254</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>86587</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>51959</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>190494</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29" name="矢印: 折線 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DC0814B-57A0-47BC-B29F-A770DB518405}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="10800000">
+          <a:off x="8113572" y="6381746"/>
+          <a:ext cx="372342" cy="4294907"/>
+        </a:xfrm>
+        <a:prstGeom prst="bentArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 25000"/>
+            <a:gd name="adj2" fmla="val 25000"/>
+            <a:gd name="adj3" fmla="val 25000"/>
+            <a:gd name="adj4" fmla="val 36970"/>
+          </a:avLst>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent2"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>164529</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>147200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>52</xdr:col>
+      <xdr:colOff>25983</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>112564</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="正方形/長方形 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{900BBF95-0D79-448D-B0F6-A176834C2504}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8182847" y="5489859"/>
+          <a:ext cx="2866159" cy="917864"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent2"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400"/>
+            <a:t>報酬（加算等）に関する変更は、「その他」に○をつけてください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\l6x4kyuc99s0\&#31038;&#20250;&#12539;&#25588;&#35703;&#23616;&#38556;&#23475;&#20445;&#20581;&#31119;&#31049;&#37096;&#38556;&#23475;&#31119;&#31049;&#35506;\DOCUME~1\HTFFW\LOCALS~1\Temp\DxExp\210220&#9632;&#26368;&#26032;&#29256;&#9632;&#26032;&#26087;&#23550;&#29031;&#9632;\&#9312;20080226&#12288;H20%2004%20&#29256;&#38556;&#23475;&#32773;&#31639;&#23450;&#27083;&#36896;&#35211;&#12360;&#28040;&#12375;&#29256;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明"/>
       <sheetName val="main"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
@@ -7299,3324 +9349,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:&#65331;114*********@section.metro.tokyo.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08FD38F6-BC7C-46E9-AC5F-2F38CCF13DB4}">
-[...3252 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A20AD29D-00F0-48DE-A259-82004918CDB0}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y40"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="75" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="75" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="6.625" style="62" customWidth="1"/>
     <col min="2" max="2" width="13.5" style="2" customWidth="1"/>
     <col min="3" max="3" width="31.375" style="2" customWidth="1"/>
     <col min="4" max="14" width="10.375" style="2" customWidth="1"/>
     <col min="15" max="16" width="10.375" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="20" width="10.375" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.5" style="2" customWidth="1"/>
     <col min="22" max="24" width="10.375" style="2" customWidth="1"/>
     <col min="25" max="25" width="92.5" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.25" style="2" customWidth="1"/>
     <col min="27" max="248" width="9" style="2"/>
     <col min="249" max="249" width="8.375" style="2" customWidth="1"/>
     <col min="250" max="250" width="13.5" style="2" customWidth="1"/>
     <col min="251" max="251" width="51.375" style="2" customWidth="1"/>
     <col min="252" max="252" width="13.125" style="2" customWidth="1"/>
     <col min="253" max="281" width="10.375" style="2" customWidth="1"/>
     <col min="282" max="504" width="9" style="2"/>
     <col min="505" max="505" width="8.375" style="2" customWidth="1"/>
     <col min="506" max="506" width="13.5" style="2" customWidth="1"/>
@@ -10973,213 +9773,213 @@
     <col min="15357" max="15385" width="10.375" style="2" customWidth="1"/>
     <col min="15386" max="15608" width="9" style="2"/>
     <col min="15609" max="15609" width="8.375" style="2" customWidth="1"/>
     <col min="15610" max="15610" width="13.5" style="2" customWidth="1"/>
     <col min="15611" max="15611" width="51.375" style="2" customWidth="1"/>
     <col min="15612" max="15612" width="13.125" style="2" customWidth="1"/>
     <col min="15613" max="15641" width="10.375" style="2" customWidth="1"/>
     <col min="15642" max="15864" width="9" style="2"/>
     <col min="15865" max="15865" width="8.375" style="2" customWidth="1"/>
     <col min="15866" max="15866" width="13.5" style="2" customWidth="1"/>
     <col min="15867" max="15867" width="51.375" style="2" customWidth="1"/>
     <col min="15868" max="15868" width="13.125" style="2" customWidth="1"/>
     <col min="15869" max="15897" width="10.375" style="2" customWidth="1"/>
     <col min="15898" max="16120" width="9" style="2"/>
     <col min="16121" max="16121" width="8.375" style="2" customWidth="1"/>
     <col min="16122" max="16122" width="13.5" style="2" customWidth="1"/>
     <col min="16123" max="16123" width="51.375" style="2" customWidth="1"/>
     <col min="16124" max="16124" width="13.125" style="2" customWidth="1"/>
     <col min="16125" max="16153" width="10.375" style="2" customWidth="1"/>
     <col min="16154" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C1" s="107"/>
       <c r="G1" s="105"/>
-      <c r="H1" s="233" t="s">
+      <c r="H1" s="159" t="s">
         <v>162</v>
       </c>
-      <c r="I1" s="233"/>
-[...12 lines deleted...]
-      <c r="V1" s="233"/>
+      <c r="I1" s="159"/>
+      <c r="J1" s="159"/>
+      <c r="K1" s="159"/>
+      <c r="L1" s="159"/>
+      <c r="M1" s="159"/>
+      <c r="N1" s="159"/>
+      <c r="O1" s="159"/>
+      <c r="P1" s="159"/>
+      <c r="Q1" s="159"/>
+      <c r="R1" s="159"/>
+      <c r="S1" s="159"/>
+      <c r="T1" s="159"/>
+      <c r="U1" s="159"/>
+      <c r="V1" s="159"/>
     </row>
     <row r="2" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="105"/>
-      <c r="H2" s="233"/>
-[...13 lines deleted...]
-      <c r="V2" s="233"/>
+      <c r="H2" s="159"/>
+      <c r="I2" s="159"/>
+      <c r="J2" s="159"/>
+      <c r="K2" s="159"/>
+      <c r="L2" s="159"/>
+      <c r="M2" s="159"/>
+      <c r="N2" s="159"/>
+      <c r="O2" s="159"/>
+      <c r="P2" s="159"/>
+      <c r="Q2" s="159"/>
+      <c r="R2" s="159"/>
+      <c r="S2" s="159"/>
+      <c r="T2" s="159"/>
+      <c r="U2" s="159"/>
+      <c r="V2" s="159"/>
     </row>
     <row r="3" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="5" t="s">
         <v>134</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="105"/>
-      <c r="H3" s="233"/>
-[...13 lines deleted...]
-      <c r="V3" s="233"/>
+      <c r="H3" s="159"/>
+      <c r="I3" s="159"/>
+      <c r="J3" s="159"/>
+      <c r="K3" s="159"/>
+      <c r="L3" s="159"/>
+      <c r="M3" s="159"/>
+      <c r="N3" s="159"/>
+      <c r="O3" s="159"/>
+      <c r="P3" s="159"/>
+      <c r="Q3" s="159"/>
+      <c r="R3" s="159"/>
+      <c r="S3" s="159"/>
+      <c r="T3" s="159"/>
+      <c r="U3" s="159"/>
+      <c r="V3" s="159"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="105"/>
-      <c r="H4" s="233"/>
-[...13 lines deleted...]
-      <c r="V4" s="233"/>
+      <c r="H4" s="159"/>
+      <c r="I4" s="159"/>
+      <c r="J4" s="159"/>
+      <c r="K4" s="159"/>
+      <c r="L4" s="159"/>
+      <c r="M4" s="159"/>
+      <c r="N4" s="159"/>
+      <c r="O4" s="159"/>
+      <c r="P4" s="159"/>
+      <c r="Q4" s="159"/>
+      <c r="R4" s="159"/>
+      <c r="S4" s="159"/>
+      <c r="T4" s="159"/>
+      <c r="U4" s="159"/>
+      <c r="V4" s="159"/>
     </row>
     <row r="5" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="105"/>
-      <c r="H5" s="233"/>
-[...13 lines deleted...]
-      <c r="V5" s="233"/>
+      <c r="H5" s="159"/>
+      <c r="I5" s="159"/>
+      <c r="J5" s="159"/>
+      <c r="K5" s="159"/>
+      <c r="L5" s="159"/>
+      <c r="M5" s="159"/>
+      <c r="N5" s="159"/>
+      <c r="O5" s="159"/>
+      <c r="P5" s="159"/>
+      <c r="Q5" s="159"/>
+      <c r="R5" s="159"/>
+      <c r="S5" s="159"/>
+      <c r="T5" s="159"/>
+      <c r="U5" s="159"/>
+      <c r="V5" s="159"/>
     </row>
     <row r="6" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="106"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="105"/>
-      <c r="H6" s="233"/>
-[...13 lines deleted...]
-      <c r="V6" s="233"/>
+      <c r="H6" s="159"/>
+      <c r="I6" s="159"/>
+      <c r="J6" s="159"/>
+      <c r="K6" s="159"/>
+      <c r="L6" s="159"/>
+      <c r="M6" s="159"/>
+      <c r="N6" s="159"/>
+      <c r="O6" s="159"/>
+      <c r="P6" s="159"/>
+      <c r="Q6" s="159"/>
+      <c r="R6" s="159"/>
+      <c r="S6" s="159"/>
+      <c r="T6" s="159"/>
+      <c r="U6" s="159"/>
+      <c r="V6" s="159"/>
     </row>
     <row r="7" spans="1:25" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B7" s="104"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="103"/>
-      <c r="H7" s="234"/>
-[...13 lines deleted...]
-      <c r="V7" s="234"/>
+      <c r="H7" s="160"/>
+      <c r="I7" s="160"/>
+      <c r="J7" s="160"/>
+      <c r="K7" s="160"/>
+      <c r="L7" s="160"/>
+      <c r="M7" s="160"/>
+      <c r="N7" s="160"/>
+      <c r="O7" s="160"/>
+      <c r="P7" s="160"/>
+      <c r="Q7" s="160"/>
+      <c r="R7" s="160"/>
+      <c r="S7" s="160"/>
+      <c r="T7" s="160"/>
+      <c r="U7" s="160"/>
+      <c r="V7" s="160"/>
     </row>
     <row r="8" spans="1:25" ht="174" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="258" t="s">
+      <c r="A8" s="194" t="s">
         <v>133</v>
       </c>
-      <c r="B8" s="259"/>
-      <c r="C8" s="260"/>
+      <c r="B8" s="195"/>
+      <c r="C8" s="196"/>
       <c r="D8" s="102" t="s">
         <v>132</v>
       </c>
       <c r="E8" s="101" t="s">
         <v>165</v>
       </c>
       <c r="F8" s="100" t="s">
         <v>131</v>
       </c>
       <c r="G8" s="100" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="100" t="s">
         <v>130</v>
       </c>
       <c r="I8" s="100" t="s">
         <v>129</v>
       </c>
       <c r="J8" s="100" t="s">
         <v>128</v>
       </c>
       <c r="K8" s="99" t="s">
         <v>127</v>
       </c>
       <c r="L8" s="100" t="s">
@@ -11195,893 +9995,893 @@
       <c r="P8" s="101"/>
       <c r="Q8" s="100" t="s">
         <v>124</v>
       </c>
       <c r="R8" s="100" t="s">
         <v>123</v>
       </c>
       <c r="S8" s="100" t="s">
         <v>122</v>
       </c>
       <c r="T8" s="100" t="s">
         <v>121</v>
       </c>
       <c r="U8" s="100" t="s">
         <v>120</v>
       </c>
       <c r="V8" s="100" t="s">
         <v>119</v>
       </c>
       <c r="W8" s="100" t="s">
         <v>118</v>
       </c>
       <c r="X8" s="99" t="s">
         <v>117</v>
       </c>
-      <c r="Y8" s="253" t="s">
+      <c r="Y8" s="189" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="54.75" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="261"/>
-[...1 lines deleted...]
-      <c r="C9" s="263"/>
+      <c r="A9" s="197"/>
+      <c r="B9" s="198"/>
+      <c r="C9" s="199"/>
       <c r="D9" s="98" t="s">
         <v>115</v>
       </c>
       <c r="E9" s="140" t="s">
         <v>152</v>
       </c>
       <c r="F9" s="94" t="s">
         <v>154</v>
       </c>
       <c r="G9" s="93" t="s">
         <v>155</v>
       </c>
       <c r="H9" s="97" t="s">
         <v>114</v>
       </c>
       <c r="I9" s="93" t="s">
         <v>113</v>
       </c>
       <c r="J9" s="93" t="s">
         <v>112</v>
       </c>
       <c r="K9" s="94" t="s">
         <v>111</v>
       </c>
       <c r="L9" s="93"/>
       <c r="M9" s="94" t="s">
         <v>110</v>
       </c>
       <c r="N9" s="94" t="s">
         <v>156</v>
       </c>
       <c r="O9" s="95"/>
       <c r="P9" s="95"/>
       <c r="Q9" s="94"/>
       <c r="R9" s="93" t="s">
         <v>109</v>
       </c>
       <c r="S9" s="93" t="s">
         <v>108</v>
       </c>
       <c r="T9" s="93" t="s">
         <v>107</v>
       </c>
       <c r="U9" s="94"/>
       <c r="V9" s="93" t="s">
         <v>106</v>
       </c>
       <c r="W9" s="93"/>
       <c r="X9" s="93"/>
-      <c r="Y9" s="254"/>
+      <c r="Y9" s="190"/>
     </row>
     <row r="10" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="264" t="s">
+      <c r="A10" s="200" t="s">
         <v>105</v>
       </c>
-      <c r="B10" s="265"/>
-      <c r="C10" s="266"/>
+      <c r="B10" s="201"/>
+      <c r="C10" s="202"/>
       <c r="D10" s="92" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="88"/>
       <c r="G10" s="89"/>
       <c r="H10" s="91" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="89"/>
       <c r="J10" s="89"/>
       <c r="K10" s="89"/>
       <c r="L10" s="89" t="s">
         <v>9</v>
       </c>
       <c r="M10" s="88"/>
       <c r="N10" s="89"/>
       <c r="O10" s="89"/>
       <c r="P10" s="89"/>
       <c r="Q10" s="88"/>
       <c r="R10" s="89"/>
       <c r="S10" s="90"/>
       <c r="T10" s="90"/>
       <c r="U10" s="88"/>
       <c r="V10" s="89"/>
       <c r="W10" s="88"/>
       <c r="X10" s="88"/>
       <c r="Y10" s="87"/>
     </row>
     <row r="11" spans="1:25" ht="75.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="243" t="s">
+      <c r="A11" s="169" t="s">
         <v>104</v>
       </c>
-      <c r="B11" s="244"/>
-      <c r="C11" s="245"/>
+      <c r="B11" s="170"/>
+      <c r="C11" s="171"/>
       <c r="D11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="12"/>
       <c r="H11" s="66" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="12"/>
       <c r="L11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M11" s="13"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
-      <c r="S11" s="267" t="s">
+      <c r="S11" s="203" t="s">
         <v>4</v>
       </c>
-      <c r="T11" s="267"/>
+      <c r="T11" s="203"/>
       <c r="U11" s="13"/>
       <c r="V11" s="12"/>
       <c r="W11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="X11" s="13"/>
       <c r="Y11" s="64" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="240" t="s">
+      <c r="A12" s="166" t="s">
         <v>103</v>
       </c>
-      <c r="B12" s="241"/>
-      <c r="C12" s="242"/>
+      <c r="B12" s="167"/>
+      <c r="C12" s="168"/>
       <c r="D12" s="72" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="69" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="68"/>
       <c r="G12" s="69"/>
       <c r="H12" s="73"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="71" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="71" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="69"/>
       <c r="O12" s="69"/>
       <c r="P12" s="69"/>
       <c r="Q12" s="68"/>
       <c r="R12" s="68"/>
       <c r="S12" s="86"/>
       <c r="T12" s="86"/>
       <c r="U12" s="68"/>
       <c r="V12" s="69"/>
       <c r="W12" s="68"/>
       <c r="X12" s="68"/>
       <c r="Y12" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="243" t="s">
+      <c r="A13" s="169" t="s">
         <v>158</v>
       </c>
-      <c r="B13" s="244"/>
-      <c r="C13" s="245"/>
+      <c r="B13" s="170"/>
+      <c r="C13" s="171"/>
       <c r="D13" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="12"/>
       <c r="F13" s="13"/>
       <c r="G13" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="11"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M13" s="13"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="12"/>
       <c r="S13" s="85"/>
       <c r="T13" s="85"/>
       <c r="U13" s="13"/>
       <c r="V13" s="12"/>
       <c r="W13" s="13"/>
       <c r="X13" s="13"/>
       <c r="Y13" s="64"/>
     </row>
     <row r="14" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="240" t="s">
+      <c r="A14" s="166" t="s">
         <v>159</v>
       </c>
-      <c r="B14" s="241"/>
-      <c r="C14" s="242"/>
+      <c r="B14" s="167"/>
+      <c r="C14" s="168"/>
       <c r="D14" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="69"/>
       <c r="F14" s="68"/>
       <c r="G14" s="69" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="71" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="69"/>
       <c r="J14" s="69"/>
       <c r="K14" s="69"/>
       <c r="L14" s="69"/>
       <c r="M14" s="68"/>
       <c r="N14" s="69"/>
       <c r="O14" s="69"/>
       <c r="P14" s="69"/>
       <c r="Q14" s="68"/>
       <c r="R14" s="69"/>
       <c r="S14" s="70"/>
       <c r="T14" s="70"/>
       <c r="U14" s="68"/>
       <c r="V14" s="69"/>
       <c r="W14" s="68"/>
       <c r="X14" s="68"/>
       <c r="Y14" s="67"/>
     </row>
     <row r="15" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="243" t="s">
+      <c r="A15" s="169" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="244"/>
-      <c r="C15" s="245"/>
+      <c r="B15" s="170"/>
+      <c r="C15" s="171"/>
       <c r="D15" s="77" t="s">
         <v>4</v>
       </c>
       <c r="E15" s="25"/>
       <c r="F15" s="75"/>
       <c r="G15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="H15" s="66"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="75"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="75"/>
       <c r="R15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="S15" s="76"/>
       <c r="T15" s="76"/>
       <c r="U15" s="75"/>
       <c r="V15" s="25"/>
       <c r="W15" s="75"/>
       <c r="X15" s="75"/>
       <c r="Y15" s="74"/>
     </row>
     <row r="16" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="240" t="s">
+      <c r="A16" s="166" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="241"/>
-      <c r="C16" s="242"/>
+      <c r="B16" s="167"/>
+      <c r="C16" s="168"/>
       <c r="D16" s="84" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="82"/>
       <c r="F16" s="81"/>
-      <c r="G16" s="268" t="s">
+      <c r="G16" s="204" t="s">
         <v>4</v>
       </c>
-      <c r="H16" s="269"/>
+      <c r="H16" s="205"/>
       <c r="I16" s="82"/>
       <c r="J16" s="82"/>
       <c r="K16" s="82"/>
       <c r="L16" s="82"/>
       <c r="M16" s="81"/>
       <c r="N16" s="82"/>
       <c r="O16" s="82"/>
       <c r="P16" s="82"/>
       <c r="Q16" s="81"/>
       <c r="R16" s="82" t="s">
         <v>4</v>
       </c>
       <c r="S16" s="83"/>
       <c r="T16" s="83"/>
       <c r="U16" s="81"/>
       <c r="V16" s="82"/>
       <c r="W16" s="81"/>
       <c r="X16" s="81"/>
       <c r="Y16" s="80"/>
     </row>
     <row r="17" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A17" s="243" t="s">
+      <c r="A17" s="169" t="s">
         <v>99</v>
       </c>
-      <c r="B17" s="244"/>
-      <c r="C17" s="245"/>
+      <c r="B17" s="170"/>
+      <c r="C17" s="171"/>
       <c r="D17" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="12"/>
       <c r="H17" s="66"/>
       <c r="I17" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>4</v>
       </c>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="13"/>
       <c r="N17" s="12"/>
       <c r="O17" s="12"/>
       <c r="P17" s="12"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="13"/>
       <c r="S17" s="65"/>
       <c r="T17" s="65"/>
       <c r="U17" s="13" t="s">
         <v>5</v>
       </c>
       <c r="V17" s="12"/>
       <c r="W17" s="13" t="s">
         <v>5</v>
       </c>
       <c r="X17" s="13"/>
       <c r="Y17" s="64"/>
     </row>
     <row r="18" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="246" t="s">
+      <c r="A18" s="172" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="247"/>
-      <c r="C18" s="248"/>
+      <c r="B18" s="173"/>
+      <c r="C18" s="174"/>
       <c r="D18" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="69"/>
       <c r="H18" s="71"/>
       <c r="I18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="J18" s="69" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="69"/>
       <c r="L18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="M18" s="68"/>
       <c r="N18" s="69"/>
       <c r="O18" s="69"/>
       <c r="P18" s="69"/>
       <c r="Q18" s="68"/>
       <c r="R18" s="68"/>
       <c r="S18" s="70"/>
       <c r="T18" s="70"/>
       <c r="U18" s="68"/>
       <c r="V18" s="69"/>
       <c r="W18" s="68"/>
       <c r="X18" s="68"/>
       <c r="Y18" s="67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="243" t="s">
+      <c r="A19" s="169" t="s">
         <v>97</v>
       </c>
-      <c r="B19" s="249"/>
-      <c r="C19" s="250"/>
+      <c r="B19" s="175"/>
+      <c r="C19" s="176"/>
       <c r="D19" s="77" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="75"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="L19" s="25" t="s">
         <v>19</v>
       </c>
       <c r="M19" s="75" t="s">
         <v>19</v>
       </c>
       <c r="N19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="75"/>
       <c r="R19" s="75" t="s">
         <v>4</v>
       </c>
       <c r="S19" s="78"/>
       <c r="T19" s="78"/>
       <c r="U19" s="75"/>
       <c r="V19" s="25"/>
       <c r="W19" s="75"/>
       <c r="X19" s="75"/>
       <c r="Y19" s="74" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="92.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="240" t="s">
+      <c r="A20" s="166" t="s">
         <v>95</v>
       </c>
-      <c r="B20" s="241"/>
-      <c r="C20" s="242"/>
+      <c r="B20" s="167"/>
+      <c r="C20" s="168"/>
       <c r="D20" s="72" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="69" t="s">
         <v>4</v>
       </c>
       <c r="F20" s="68"/>
       <c r="G20" s="69"/>
       <c r="H20" s="71"/>
       <c r="I20" s="69"/>
       <c r="J20" s="69"/>
       <c r="K20" s="69"/>
       <c r="L20" s="69" t="s">
         <v>4</v>
       </c>
       <c r="M20" s="68"/>
       <c r="N20" s="69"/>
       <c r="O20" s="69"/>
       <c r="P20" s="69"/>
       <c r="Q20" s="68"/>
       <c r="R20" s="68"/>
       <c r="S20" s="141"/>
       <c r="T20" s="141"/>
       <c r="U20" s="68"/>
       <c r="V20" s="69"/>
       <c r="W20" s="68"/>
       <c r="X20" s="68" t="s">
         <v>94</v>
       </c>
       <c r="Y20" s="67" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="21" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="237" t="s">
+      <c r="A21" s="163" t="s">
         <v>93</v>
       </c>
-      <c r="B21" s="238"/>
-      <c r="C21" s="239"/>
+      <c r="B21" s="164"/>
+      <c r="C21" s="165"/>
       <c r="D21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="13"/>
       <c r="G21" s="12"/>
       <c r="H21" s="66"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="12"/>
       <c r="M21" s="13"/>
       <c r="N21" s="12"/>
       <c r="O21" s="12"/>
       <c r="P21" s="12"/>
       <c r="Q21" s="13" t="s">
         <v>9</v>
       </c>
       <c r="R21" s="13"/>
       <c r="S21" s="65"/>
       <c r="T21" s="65"/>
       <c r="U21" s="13"/>
       <c r="V21" s="12"/>
       <c r="W21" s="13"/>
       <c r="X21" s="13"/>
       <c r="Y21" s="64"/>
     </row>
     <row r="22" spans="1:25" ht="67.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="255" t="s">
+      <c r="A22" s="191" t="s">
         <v>153</v>
       </c>
-      <c r="B22" s="256"/>
-      <c r="C22" s="257"/>
+      <c r="B22" s="192"/>
+      <c r="C22" s="193"/>
       <c r="D22" s="84" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="82" t="s">
         <v>4</v>
       </c>
       <c r="F22" s="81" t="s">
         <v>4</v>
       </c>
       <c r="G22" s="82"/>
       <c r="H22" s="142"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="82" t="s">
         <v>4</v>
       </c>
       <c r="M22" s="81"/>
       <c r="N22" s="82" t="s">
         <v>4</v>
       </c>
       <c r="O22" s="82"/>
       <c r="P22" s="82"/>
       <c r="Q22" s="81"/>
       <c r="R22" s="81"/>
       <c r="S22" s="83"/>
       <c r="T22" s="83"/>
       <c r="U22" s="81"/>
       <c r="V22" s="82"/>
       <c r="W22" s="81"/>
       <c r="X22" s="81"/>
       <c r="Y22" s="80"/>
     </row>
     <row r="23" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="237" t="s">
+      <c r="A23" s="163" t="s">
         <v>92</v>
       </c>
-      <c r="B23" s="238"/>
-      <c r="C23" s="239"/>
+      <c r="B23" s="164"/>
+      <c r="C23" s="165"/>
       <c r="D23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="13"/>
       <c r="G23" s="12"/>
       <c r="H23" s="66"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="65"/>
       <c r="T23" s="65"/>
       <c r="U23" s="13"/>
       <c r="V23" s="12"/>
       <c r="W23" s="13"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="64"/>
     </row>
     <row r="24" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="235" t="s">
+      <c r="A24" s="161" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="251" t="s">
+      <c r="B24" s="180" t="s">
         <v>192</v>
       </c>
-      <c r="C24" s="252"/>
+      <c r="C24" s="181"/>
       <c r="D24" s="72"/>
       <c r="E24" s="69"/>
       <c r="F24" s="68"/>
       <c r="G24" s="69"/>
       <c r="H24" s="71"/>
       <c r="I24" s="69"/>
       <c r="J24" s="69"/>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="68"/>
       <c r="N24" s="69"/>
       <c r="O24" s="69"/>
       <c r="P24" s="69"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="70"/>
       <c r="T24" s="70"/>
       <c r="U24" s="68"/>
       <c r="V24" s="69"/>
       <c r="W24" s="68"/>
       <c r="X24" s="68"/>
       <c r="Y24" s="67"/>
     </row>
     <row r="25" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="236"/>
-      <c r="B25" s="274" t="s">
+      <c r="A25" s="162"/>
+      <c r="B25" s="187" t="s">
         <v>91</v>
       </c>
-      <c r="C25" s="275"/>
-      <c r="D25" s="276" t="s">
+      <c r="C25" s="188"/>
+      <c r="D25" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="E25" s="277" t="s">
+      <c r="E25" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="F25" s="278"/>
-[...18 lines deleted...]
-      <c r="Y25" s="281" t="s">
+      <c r="F25" s="13"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="12"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13"/>
+      <c r="S25" s="65"/>
+      <c r="T25" s="65"/>
+      <c r="U25" s="13"/>
+      <c r="V25" s="12"/>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13"/>
+      <c r="Y25" s="64" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="236"/>
-      <c r="B26" s="251" t="s">
+      <c r="A26" s="162"/>
+      <c r="B26" s="180" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="252"/>
+      <c r="C26" s="181"/>
       <c r="D26" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="69"/>
       <c r="F26" s="68"/>
       <c r="G26" s="69"/>
       <c r="H26" s="71"/>
       <c r="I26" s="69"/>
       <c r="J26" s="69"/>
       <c r="K26" s="69"/>
       <c r="L26" s="69"/>
       <c r="M26" s="68"/>
       <c r="N26" s="69"/>
       <c r="O26" s="69"/>
       <c r="P26" s="69"/>
       <c r="Q26" s="68"/>
       <c r="R26" s="68"/>
       <c r="S26" s="70"/>
       <c r="T26" s="70"/>
       <c r="U26" s="68"/>
       <c r="V26" s="69"/>
       <c r="W26" s="68"/>
       <c r="X26" s="68"/>
       <c r="Y26" s="67"/>
     </row>
     <row r="27" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="236"/>
-      <c r="B27" s="282" t="s">
+      <c r="A27" s="162"/>
+      <c r="B27" s="184" t="s">
         <v>88</v>
       </c>
-      <c r="C27" s="283"/>
-      <c r="D27" s="276" t="s">
+      <c r="C27" s="185"/>
+      <c r="D27" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E27" s="277" t="s">
+      <c r="E27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F27" s="278"/>
-[...5 lines deleted...]
-      <c r="L27" s="277" t="s">
+      <c r="F27" s="13"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="66"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="M27" s="278"/>
-[...8 lines deleted...]
-      <c r="V27" s="277" t="s">
+      <c r="M27" s="13"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="13"/>
+      <c r="R27" s="13"/>
+      <c r="S27" s="65"/>
+      <c r="T27" s="65"/>
+      <c r="U27" s="13"/>
+      <c r="V27" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="W27" s="278"/>
-[...1 lines deleted...]
-      <c r="Y27" s="281"/>
+      <c r="W27" s="13"/>
+      <c r="X27" s="13"/>
+      <c r="Y27" s="64"/>
     </row>
     <row r="28" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A28" s="236"/>
-      <c r="B28" s="292" t="s">
+      <c r="A28" s="162"/>
+      <c r="B28" s="186" t="s">
         <v>87</v>
       </c>
-      <c r="C28" s="242"/>
+      <c r="C28" s="168"/>
       <c r="D28" s="72" t="s">
         <v>4</v>
       </c>
       <c r="E28" s="69" t="s">
         <v>4</v>
       </c>
       <c r="F28" s="68"/>
       <c r="G28" s="69"/>
       <c r="H28" s="71"/>
       <c r="I28" s="69"/>
       <c r="J28" s="69"/>
       <c r="K28" s="69"/>
       <c r="L28" s="69" t="s">
         <v>5</v>
       </c>
       <c r="M28" s="68" t="s">
         <v>4</v>
       </c>
       <c r="N28" s="69"/>
       <c r="O28" s="69"/>
       <c r="P28" s="69"/>
       <c r="Q28" s="68"/>
       <c r="R28" s="68"/>
       <c r="S28" s="70"/>
       <c r="T28" s="70"/>
       <c r="U28" s="68"/>
       <c r="V28" s="69"/>
       <c r="W28" s="68"/>
       <c r="X28" s="68"/>
       <c r="Y28" s="67" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A29" s="236"/>
-      <c r="B29" s="284" t="s">
+      <c r="A29" s="162"/>
+      <c r="B29" s="182" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="285"/>
-      <c r="D29" s="286" t="s">
+      <c r="C29" s="183"/>
+      <c r="D29" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="E29" s="287" t="s">
+      <c r="E29" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="F29" s="288" t="s">
+      <c r="F29" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="G29" s="287"/>
-[...4 lines deleted...]
-      <c r="L29" s="287" t="s">
+      <c r="G29" s="19"/>
+      <c r="H29" s="149"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="M29" s="288"/>
-[...10 lines deleted...]
-      <c r="X29" s="288" t="s">
+      <c r="M29" s="20"/>
+      <c r="N29" s="19"/>
+      <c r="O29" s="19"/>
+      <c r="P29" s="19"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="150"/>
+      <c r="T29" s="150"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="19"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="Y29" s="291" t="s">
+      <c r="Y29" s="151" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="67.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A30" s="293" t="s">
+      <c r="A30" s="177" t="s">
         <v>163</v>
       </c>
-      <c r="B30" s="294"/>
-[...21 lines deleted...]
-      <c r="X30" s="298" t="s">
+      <c r="B30" s="178"/>
+      <c r="C30" s="179"/>
+      <c r="D30" s="152"/>
+      <c r="E30" s="153"/>
+      <c r="F30" s="154"/>
+      <c r="G30" s="153"/>
+      <c r="H30" s="155"/>
+      <c r="I30" s="153"/>
+      <c r="J30" s="153"/>
+      <c r="K30" s="153"/>
+      <c r="L30" s="153"/>
+      <c r="M30" s="154"/>
+      <c r="N30" s="153"/>
+      <c r="O30" s="153"/>
+      <c r="P30" s="153"/>
+      <c r="Q30" s="154"/>
+      <c r="R30" s="154"/>
+      <c r="S30" s="156"/>
+      <c r="T30" s="156"/>
+      <c r="U30" s="154"/>
+      <c r="V30" s="153"/>
+      <c r="W30" s="154"/>
+      <c r="X30" s="154" t="s">
         <v>9</v>
       </c>
-      <c r="Y30" s="301" t="s">
+      <c r="Y30" s="157" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="43.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B31" s="16" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
     </row>
     <row r="34" spans="2:2" ht="18.75" x14ac:dyDescent="0.4">
       <c r="B34" s="63"/>
     </row>
     <row r="36" spans="2:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
@@ -12113,51 +10913,51 @@
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="H1:V7"/>
     <mergeCell ref="A24:A29"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A19:C19"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4817145-3D2A-48D2-8117-B94FE12606F4}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L40"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
       <selection pane="topRight" activeCell="A7" sqref="A7"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="63.5" style="2" customWidth="1"/>
     <col min="2" max="9" width="18.25" style="2" customWidth="1"/>
     <col min="10" max="10" width="80.625" style="2" customWidth="1"/>
     <col min="11" max="238" width="9" style="2"/>
     <col min="239" max="239" width="5" style="2" customWidth="1"/>
     <col min="240" max="240" width="46.875" style="2" customWidth="1"/>
     <col min="241" max="241" width="11.125" style="2" customWidth="1"/>
     <col min="242" max="266" width="11.25" style="2" customWidth="1"/>
@@ -12527,100 +11327,100 @@
     <row r="6" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="137" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="4" t="s">
         <v>186</v>
       </c>
       <c r="E6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
     </row>
     <row r="7" spans="1:10" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A7" s="8"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="135"/>
       <c r="E7" s="135"/>
       <c r="G7" s="135"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
     </row>
     <row r="8" spans="1:10" ht="126" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="272" t="s">
+      <c r="A8" s="208" t="s">
         <v>150</v>
       </c>
       <c r="B8" s="134" t="s">
         <v>132</v>
       </c>
       <c r="C8" s="132" t="s">
         <v>164</v>
       </c>
       <c r="D8" s="132" t="s">
         <v>149</v>
       </c>
       <c r="E8" s="132" t="s">
         <v>148</v>
       </c>
       <c r="F8" s="133" t="s">
         <v>125</v>
       </c>
       <c r="G8" s="132" t="s">
         <v>167</v>
       </c>
       <c r="H8" s="132" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="132" t="s">
         <v>117</v>
       </c>
-      <c r="J8" s="270" t="s">
+      <c r="J8" s="206" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="36.75" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="273"/>
+      <c r="A9" s="209"/>
       <c r="B9" s="131" t="s">
         <v>146</v>
       </c>
       <c r="C9" s="130" t="s">
         <v>166</v>
       </c>
       <c r="D9" s="93" t="s">
         <v>154</v>
       </c>
       <c r="E9" s="93"/>
       <c r="F9" s="96" t="s">
         <v>145</v>
       </c>
       <c r="G9" s="93"/>
       <c r="H9" s="93"/>
       <c r="I9" s="93"/>
-      <c r="J9" s="271"/>
+      <c r="J9" s="207"/>
     </row>
     <row r="10" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="125" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="72" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="69" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="69" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="124" t="s">
         <v>168</v>
       </c>
       <c r="F10" s="69" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="69" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="68" t="s">
         <v>5</v>
@@ -13038,71 +11838,6663 @@
     <row r="32" spans="1:12" s="14" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="33" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="34" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="35" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="36" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="37" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="38" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="40" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="A8:A9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"ＭＳ Ｐゴシック,太字"&amp;20別紙（加算等に係る書類一覧）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08FD38F6-BC7C-46E9-AC5F-2F38CCF13DB4}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:BV66"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="3" style="28" customWidth="1"/>
+    <col min="2" max="38" width="2.875" style="28" customWidth="1"/>
+    <col min="39" max="16384" width="2.625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:74" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="291" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="291"/>
+    </row>
+    <row r="2" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="292" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="292"/>
+      <c r="C2" s="292"/>
+      <c r="D2" s="292"/>
+      <c r="E2" s="292"/>
+      <c r="F2" s="292"/>
+      <c r="G2" s="292"/>
+      <c r="H2" s="292"/>
+      <c r="I2" s="292"/>
+      <c r="J2" s="292"/>
+      <c r="K2" s="292"/>
+      <c r="L2" s="292"/>
+      <c r="M2" s="292"/>
+      <c r="N2" s="292"/>
+      <c r="O2" s="292"/>
+      <c r="P2" s="292"/>
+      <c r="Q2" s="292"/>
+      <c r="R2" s="292"/>
+      <c r="S2" s="292"/>
+      <c r="T2" s="292"/>
+      <c r="U2" s="292"/>
+      <c r="V2" s="292"/>
+      <c r="W2" s="292"/>
+      <c r="X2" s="292"/>
+      <c r="Y2" s="292"/>
+      <c r="Z2" s="292"/>
+      <c r="AA2" s="292"/>
+      <c r="AB2" s="292"/>
+      <c r="AC2" s="292"/>
+      <c r="AD2" s="292"/>
+      <c r="AE2" s="292"/>
+      <c r="AF2" s="292"/>
+      <c r="AG2" s="292"/>
+      <c r="AH2" s="292"/>
+      <c r="AI2" s="292"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+      <c r="AR2" s="30"/>
+      <c r="AS2" s="30"/>
+      <c r="AT2" s="30"/>
+      <c r="AU2" s="30"/>
+      <c r="AV2" s="30"/>
+      <c r="AW2" s="30"/>
+      <c r="AX2" s="30"/>
+      <c r="AY2" s="30"/>
+      <c r="AZ2" s="30"/>
+      <c r="BA2" s="30"/>
+      <c r="BB2" s="30"/>
+      <c r="BC2" s="30"/>
+      <c r="BD2" s="30"/>
+      <c r="BE2" s="30"/>
+      <c r="BF2" s="30"/>
+      <c r="BG2" s="30"/>
+      <c r="BH2" s="30"/>
+      <c r="BI2" s="30"/>
+      <c r="BJ2" s="30"/>
+      <c r="BK2" s="30"/>
+      <c r="BL2" s="30"/>
+      <c r="BM2" s="30"/>
+      <c r="BN2" s="30"/>
+      <c r="BO2" s="30"/>
+      <c r="BP2" s="30"/>
+      <c r="BQ2" s="30"/>
+      <c r="BR2" s="30"/>
+      <c r="BS2" s="30"/>
+      <c r="BT2" s="30"/>
+      <c r="BU2" s="30"/>
+      <c r="BV2" s="30"/>
+    </row>
+    <row r="3" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="292" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="292"/>
+      <c r="C3" s="292"/>
+      <c r="D3" s="292"/>
+      <c r="E3" s="292"/>
+      <c r="F3" s="292"/>
+      <c r="G3" s="292"/>
+      <c r="H3" s="292"/>
+      <c r="I3" s="292"/>
+      <c r="J3" s="292"/>
+      <c r="K3" s="292"/>
+      <c r="L3" s="292"/>
+      <c r="M3" s="292"/>
+      <c r="N3" s="292"/>
+      <c r="O3" s="292"/>
+      <c r="P3" s="292"/>
+      <c r="Q3" s="292"/>
+      <c r="R3" s="292"/>
+      <c r="S3" s="292"/>
+      <c r="T3" s="292"/>
+      <c r="U3" s="292"/>
+      <c r="V3" s="292"/>
+      <c r="W3" s="292"/>
+      <c r="X3" s="292"/>
+      <c r="Y3" s="292"/>
+      <c r="Z3" s="292"/>
+      <c r="AA3" s="292"/>
+      <c r="AB3" s="292"/>
+      <c r="AC3" s="292"/>
+      <c r="AD3" s="292"/>
+      <c r="AE3" s="292"/>
+      <c r="AF3" s="292"/>
+      <c r="AG3" s="292"/>
+      <c r="AH3" s="292"/>
+      <c r="AI3" s="292"/>
+      <c r="AJ3" s="292"/>
+      <c r="AO3" s="30"/>
+      <c r="AP3" s="30"/>
+      <c r="AQ3" s="30"/>
+      <c r="AR3" s="30"/>
+      <c r="AS3" s="30"/>
+      <c r="AT3" s="30"/>
+      <c r="AU3" s="30"/>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="30"/>
+      <c r="AY3" s="30"/>
+      <c r="AZ3" s="30"/>
+      <c r="BA3" s="30"/>
+      <c r="BB3" s="30"/>
+      <c r="BC3" s="30"/>
+      <c r="BD3" s="30"/>
+      <c r="BE3" s="30"/>
+      <c r="BF3" s="30"/>
+      <c r="BG3" s="30"/>
+      <c r="BH3" s="30"/>
+      <c r="BI3" s="30"/>
+      <c r="BJ3" s="30"/>
+      <c r="BK3" s="30"/>
+      <c r="BL3" s="30"/>
+      <c r="BM3" s="30"/>
+      <c r="BN3" s="30"/>
+      <c r="BO3" s="30"/>
+      <c r="BP3" s="30"/>
+      <c r="BQ3" s="30"/>
+      <c r="BR3" s="30"/>
+      <c r="BS3" s="30"/>
+      <c r="BT3" s="30"/>
+      <c r="BU3" s="30"/>
+      <c r="BV3" s="30"/>
+    </row>
+    <row r="4" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="292" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="292"/>
+      <c r="C4" s="292"/>
+      <c r="D4" s="292"/>
+      <c r="E4" s="292"/>
+      <c r="F4" s="292"/>
+      <c r="G4" s="292"/>
+      <c r="H4" s="292"/>
+      <c r="I4" s="292"/>
+      <c r="J4" s="292"/>
+      <c r="K4" s="292"/>
+      <c r="L4" s="292"/>
+      <c r="M4" s="292"/>
+      <c r="N4" s="292"/>
+      <c r="O4" s="292"/>
+      <c r="P4" s="292"/>
+      <c r="Q4" s="292"/>
+      <c r="R4" s="292"/>
+      <c r="S4" s="292"/>
+      <c r="T4" s="292"/>
+      <c r="U4" s="292"/>
+      <c r="V4" s="292"/>
+      <c r="W4" s="292"/>
+      <c r="X4" s="292"/>
+      <c r="Y4" s="292"/>
+      <c r="Z4" s="292"/>
+      <c r="AA4" s="292"/>
+      <c r="AB4" s="292"/>
+      <c r="AC4" s="292"/>
+      <c r="AD4" s="292"/>
+      <c r="AE4" s="292"/>
+      <c r="AF4" s="292"/>
+      <c r="AG4" s="292"/>
+      <c r="AH4" s="292"/>
+      <c r="AI4" s="292"/>
+      <c r="AJ4" s="292"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="31"/>
+      <c r="AO4" s="30"/>
+      <c r="AP4" s="30"/>
+      <c r="AQ4" s="30"/>
+      <c r="AR4" s="30"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="30"/>
+      <c r="AU4" s="30"/>
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="30"/>
+      <c r="AY4" s="30"/>
+      <c r="AZ4" s="30"/>
+      <c r="BA4" s="30"/>
+      <c r="BB4" s="30"/>
+      <c r="BC4" s="30"/>
+      <c r="BD4" s="30"/>
+      <c r="BE4" s="30"/>
+      <c r="BF4" s="30"/>
+      <c r="BG4" s="30"/>
+      <c r="BH4" s="30"/>
+      <c r="BI4" s="30"/>
+      <c r="BJ4" s="31"/>
+      <c r="BK4" s="31"/>
+      <c r="BL4" s="31"/>
+      <c r="BN4" s="31"/>
+      <c r="BO4" s="31"/>
+      <c r="BP4" s="31"/>
+      <c r="BQ4" s="31"/>
+      <c r="BR4" s="31"/>
+      <c r="BS4" s="31"/>
+      <c r="BT4" s="31"/>
+      <c r="BU4" s="31"/>
+      <c r="BV4" s="31"/>
+    </row>
+    <row r="5" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P5" s="32"/>
+      <c r="S5" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31"/>
+      <c r="AO5" s="30"/>
+      <c r="AP5" s="30"/>
+      <c r="AQ5" s="30"/>
+      <c r="AR5" s="30"/>
+      <c r="AS5" s="30"/>
+      <c r="AT5" s="30"/>
+      <c r="AU5" s="30"/>
+      <c r="AV5" s="30"/>
+      <c r="AW5" s="30"/>
+      <c r="AX5" s="30"/>
+      <c r="AY5" s="30"/>
+      <c r="AZ5" s="30"/>
+      <c r="BA5" s="30"/>
+      <c r="BB5" s="30"/>
+      <c r="BC5" s="30"/>
+      <c r="BD5" s="30"/>
+      <c r="BE5" s="30"/>
+      <c r="BF5" s="30"/>
+      <c r="BG5" s="30"/>
+      <c r="BH5" s="30"/>
+      <c r="BI5" s="30"/>
+      <c r="BJ5" s="31"/>
+      <c r="BK5" s="31"/>
+      <c r="BL5" s="31"/>
+      <c r="BN5" s="31"/>
+      <c r="BO5" s="31"/>
+      <c r="BP5" s="31"/>
+      <c r="BQ5" s="31"/>
+      <c r="BR5" s="31"/>
+      <c r="BS5" s="31"/>
+      <c r="BT5" s="31"/>
+      <c r="BU5" s="31"/>
+      <c r="BV5" s="31"/>
+    </row>
+    <row r="6" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="Z6" s="293"/>
+      <c r="AA6" s="293"/>
+      <c r="AB6" s="293"/>
+      <c r="AC6" s="293"/>
+      <c r="AD6" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE6" s="293"/>
+      <c r="AF6" s="293"/>
+      <c r="AG6" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH6" s="293"/>
+      <c r="AI6" s="293"/>
+      <c r="AJ6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="AO6" s="30"/>
+      <c r="AP6" s="30"/>
+      <c r="AQ6" s="30"/>
+      <c r="AR6" s="30"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="30"/>
+      <c r="AU6" s="30"/>
+      <c r="AV6" s="30"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="30"/>
+      <c r="AY6" s="30"/>
+      <c r="AZ6" s="30"/>
+      <c r="BA6" s="30"/>
+      <c r="BB6" s="30"/>
+      <c r="BC6" s="30"/>
+      <c r="BD6" s="30"/>
+      <c r="BE6" s="30"/>
+      <c r="BF6" s="30"/>
+      <c r="BG6" s="30"/>
+      <c r="BH6" s="30"/>
+      <c r="BI6" s="30"/>
+      <c r="BJ6" s="30"/>
+      <c r="BK6" s="30"/>
+      <c r="BL6" s="30"/>
+      <c r="BM6" s="30"/>
+      <c r="BN6" s="30"/>
+      <c r="BO6" s="30"/>
+      <c r="BP6" s="30"/>
+      <c r="BQ6" s="30"/>
+      <c r="BR6" s="30"/>
+      <c r="BS6" s="30"/>
+      <c r="BT6" s="30"/>
+      <c r="BU6" s="30"/>
+      <c r="BV6" s="30"/>
+    </row>
+    <row r="7" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="29"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I7" s="33" t="s">
+        <v>78</v>
+      </c>
+      <c r="K7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="34"/>
+      <c r="AO7" s="30"/>
+      <c r="AP7" s="30"/>
+      <c r="AQ7" s="30"/>
+      <c r="AR7" s="30"/>
+      <c r="AS7" s="30"/>
+      <c r="AT7" s="30"/>
+      <c r="AU7" s="30"/>
+      <c r="AV7" s="30"/>
+      <c r="AW7" s="30"/>
+      <c r="AX7" s="30"/>
+      <c r="AY7" s="30"/>
+      <c r="AZ7" s="30"/>
+      <c r="BA7" s="30"/>
+      <c r="BB7" s="30"/>
+      <c r="BC7" s="30"/>
+      <c r="BD7" s="30"/>
+      <c r="BE7" s="30"/>
+      <c r="BF7" s="30"/>
+      <c r="BG7" s="30"/>
+      <c r="BH7" s="30"/>
+      <c r="BI7" s="30"/>
+      <c r="BJ7" s="30"/>
+      <c r="BK7" s="30"/>
+      <c r="BL7" s="30"/>
+      <c r="BM7" s="30"/>
+      <c r="BN7" s="30"/>
+      <c r="BO7" s="30"/>
+      <c r="BP7" s="30"/>
+      <c r="BQ7" s="30"/>
+      <c r="BR7" s="30"/>
+      <c r="BS7" s="30"/>
+      <c r="BT7" s="30"/>
+      <c r="BU7" s="30"/>
+      <c r="BV7" s="30"/>
+    </row>
+    <row r="8" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="S8" s="288" t="s">
+        <v>11</v>
+      </c>
+      <c r="T8" s="288"/>
+      <c r="U8" s="288"/>
+      <c r="V8" s="288"/>
+      <c r="W8" s="289"/>
+      <c r="X8" s="289"/>
+      <c r="Y8" s="289"/>
+      <c r="Z8" s="289"/>
+      <c r="AA8" s="289"/>
+      <c r="AB8" s="289"/>
+      <c r="AC8" s="289"/>
+      <c r="AD8" s="289"/>
+      <c r="AE8" s="289"/>
+      <c r="AF8" s="289"/>
+      <c r="AG8" s="289"/>
+      <c r="AH8" s="289"/>
+      <c r="AI8" s="289"/>
+      <c r="AJ8" s="289"/>
+      <c r="AO8" s="30"/>
+      <c r="AP8" s="30"/>
+      <c r="AQ8" s="30"/>
+      <c r="AR8" s="30"/>
+      <c r="AS8" s="30"/>
+      <c r="AT8" s="30"/>
+      <c r="AU8" s="30"/>
+      <c r="AV8" s="30"/>
+      <c r="AW8" s="30"/>
+      <c r="AX8" s="30"/>
+      <c r="AY8" s="30"/>
+      <c r="AZ8" s="30"/>
+      <c r="BA8" s="30"/>
+      <c r="BB8" s="30"/>
+      <c r="BC8" s="30"/>
+      <c r="BD8" s="30"/>
+      <c r="BE8" s="30"/>
+      <c r="BF8" s="30"/>
+      <c r="BG8" s="30"/>
+      <c r="BH8" s="30"/>
+      <c r="BI8" s="30"/>
+      <c r="BJ8" s="30"/>
+      <c r="BK8" s="30"/>
+      <c r="BL8" s="30"/>
+      <c r="BM8" s="30"/>
+      <c r="BN8" s="30"/>
+      <c r="BO8" s="30"/>
+      <c r="BP8" s="30"/>
+      <c r="BQ8" s="30"/>
+      <c r="BR8" s="30"/>
+      <c r="BS8" s="30"/>
+      <c r="BT8" s="30"/>
+      <c r="BU8" s="30"/>
+      <c r="BV8" s="30"/>
+    </row>
+    <row r="9" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+      <c r="O9" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="S9" s="288" t="s">
+        <v>12</v>
+      </c>
+      <c r="T9" s="288"/>
+      <c r="U9" s="288"/>
+      <c r="V9" s="288"/>
+      <c r="W9" s="289"/>
+      <c r="X9" s="289"/>
+      <c r="Y9" s="289"/>
+      <c r="Z9" s="289"/>
+      <c r="AA9" s="289"/>
+      <c r="AB9" s="289"/>
+      <c r="AC9" s="289"/>
+      <c r="AD9" s="289"/>
+      <c r="AE9" s="289"/>
+      <c r="AF9" s="289"/>
+      <c r="AG9" s="289"/>
+      <c r="AH9" s="289"/>
+      <c r="AI9" s="289"/>
+      <c r="AJ9" s="289"/>
+      <c r="AO9" s="30"/>
+      <c r="AP9" s="30"/>
+      <c r="AQ9" s="30"/>
+      <c r="AR9" s="30"/>
+      <c r="AS9" s="30"/>
+      <c r="AT9" s="30"/>
+      <c r="AU9" s="30"/>
+      <c r="AV9" s="30"/>
+      <c r="AW9" s="30"/>
+      <c r="AX9" s="30"/>
+      <c r="AY9" s="30"/>
+      <c r="AZ9" s="30"/>
+      <c r="BA9" s="30"/>
+      <c r="BB9" s="30"/>
+      <c r="BC9" s="30"/>
+      <c r="BD9" s="30"/>
+      <c r="BE9" s="30"/>
+      <c r="BF9" s="30"/>
+      <c r="BG9" s="30"/>
+      <c r="BH9" s="30"/>
+      <c r="BI9" s="30"/>
+      <c r="BJ9" s="30"/>
+      <c r="BK9" s="30"/>
+      <c r="BL9" s="30"/>
+      <c r="BM9" s="30"/>
+      <c r="BN9" s="30"/>
+      <c r="BO9" s="30"/>
+      <c r="BP9" s="30"/>
+      <c r="BQ9" s="30"/>
+      <c r="BR9" s="30"/>
+      <c r="BS9" s="30"/>
+      <c r="BT9" s="30"/>
+      <c r="BU9" s="30"/>
+      <c r="BV9" s="30"/>
+    </row>
+    <row r="10" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+      <c r="S10" s="290" t="s">
+        <v>31</v>
+      </c>
+      <c r="T10" s="290"/>
+      <c r="U10" s="290"/>
+      <c r="V10" s="290"/>
+      <c r="W10" s="290"/>
+      <c r="X10" s="290"/>
+      <c r="Y10" s="290"/>
+      <c r="Z10" s="289"/>
+      <c r="AA10" s="289"/>
+      <c r="AB10" s="289"/>
+      <c r="AC10" s="289"/>
+      <c r="AD10" s="289"/>
+      <c r="AE10" s="289"/>
+      <c r="AF10" s="289"/>
+      <c r="AG10" s="289"/>
+      <c r="AH10" s="289"/>
+      <c r="AI10" s="289"/>
+      <c r="AJ10" s="289"/>
+      <c r="AO10" s="30"/>
+      <c r="AP10" s="30"/>
+      <c r="AQ10" s="30"/>
+      <c r="AR10" s="30"/>
+      <c r="AS10" s="30"/>
+      <c r="AT10" s="30"/>
+      <c r="AU10" s="30"/>
+      <c r="AV10" s="30"/>
+      <c r="AW10" s="30"/>
+      <c r="AX10" s="30"/>
+      <c r="AY10" s="30"/>
+      <c r="AZ10" s="30"/>
+      <c r="BA10" s="30"/>
+      <c r="BB10" s="30"/>
+      <c r="BC10" s="30"/>
+      <c r="BD10" s="30"/>
+      <c r="BE10" s="30"/>
+      <c r="BF10" s="30"/>
+      <c r="BG10" s="30"/>
+      <c r="BH10" s="30"/>
+      <c r="BI10" s="30"/>
+      <c r="BJ10" s="30"/>
+      <c r="BK10" s="30"/>
+      <c r="BL10" s="30"/>
+      <c r="BM10" s="30"/>
+      <c r="BN10" s="30"/>
+      <c r="BO10" s="30"/>
+      <c r="BP10" s="30"/>
+      <c r="BQ10" s="30"/>
+      <c r="BR10" s="30"/>
+      <c r="BS10" s="30"/>
+      <c r="BT10" s="30"/>
+      <c r="BU10" s="30"/>
+      <c r="BV10" s="30"/>
+    </row>
+    <row r="11" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
+      <c r="S11" s="35"/>
+      <c r="T11" s="35"/>
+      <c r="U11" s="35"/>
+      <c r="V11" s="35"/>
+      <c r="W11" s="35"/>
+      <c r="X11" s="35"/>
+      <c r="Y11" s="35"/>
+      <c r="Z11" s="37"/>
+      <c r="AA11" s="37"/>
+      <c r="AB11" s="37"/>
+      <c r="AC11" s="37"/>
+      <c r="AD11" s="37"/>
+      <c r="AE11" s="37"/>
+      <c r="AF11" s="37"/>
+      <c r="AG11" s="37"/>
+      <c r="AH11" s="37"/>
+      <c r="AI11" s="37"/>
+      <c r="AJ11" s="37"/>
+      <c r="AO11" s="30"/>
+      <c r="AP11" s="30"/>
+      <c r="AQ11" s="30"/>
+      <c r="AR11" s="30"/>
+      <c r="AS11" s="30"/>
+      <c r="AT11" s="30"/>
+      <c r="AU11" s="30"/>
+      <c r="AV11" s="30"/>
+      <c r="AW11" s="30"/>
+      <c r="AX11" s="30"/>
+      <c r="AY11" s="30"/>
+      <c r="AZ11" s="30"/>
+      <c r="BA11" s="30"/>
+      <c r="BB11" s="30"/>
+      <c r="BC11" s="30"/>
+      <c r="BD11" s="30"/>
+      <c r="BE11" s="30"/>
+      <c r="BF11" s="30"/>
+      <c r="BG11" s="30"/>
+      <c r="BH11" s="30"/>
+      <c r="BI11" s="30"/>
+      <c r="BJ11" s="30"/>
+      <c r="BK11" s="30"/>
+      <c r="BL11" s="30"/>
+      <c r="BM11" s="30"/>
+      <c r="BN11" s="30"/>
+      <c r="BO11" s="30"/>
+      <c r="BP11" s="30"/>
+      <c r="BQ11" s="30"/>
+      <c r="BR11" s="30"/>
+      <c r="BS11" s="30"/>
+      <c r="BT11" s="30"/>
+      <c r="BU11" s="30"/>
+      <c r="BV11" s="30"/>
+    </row>
+    <row r="12" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO12" s="30"/>
+      <c r="AP12" s="30"/>
+      <c r="AQ12" s="30"/>
+      <c r="AR12" s="30"/>
+      <c r="AS12" s="30"/>
+      <c r="AT12" s="30"/>
+      <c r="AU12" s="30"/>
+      <c r="AV12" s="30"/>
+      <c r="AW12" s="30"/>
+      <c r="AX12" s="30"/>
+      <c r="AY12" s="30"/>
+      <c r="AZ12" s="30"/>
+      <c r="BA12" s="30"/>
+      <c r="BB12" s="30"/>
+      <c r="BC12" s="30"/>
+      <c r="BD12" s="30"/>
+      <c r="BE12" s="30"/>
+      <c r="BF12" s="30"/>
+      <c r="BG12" s="30"/>
+      <c r="BH12" s="30"/>
+      <c r="BI12" s="30"/>
+      <c r="BJ12" s="30"/>
+      <c r="BK12" s="30"/>
+      <c r="BL12" s="30"/>
+      <c r="BM12" s="30"/>
+      <c r="BN12" s="30"/>
+      <c r="BO12" s="30"/>
+      <c r="BP12" s="30"/>
+      <c r="BQ12" s="30"/>
+      <c r="BR12" s="30"/>
+      <c r="BS12" s="30"/>
+      <c r="BT12" s="30"/>
+      <c r="BU12" s="30"/>
+      <c r="BV12" s="30"/>
+    </row>
+    <row r="13" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AO13" s="30"/>
+      <c r="AP13" s="30"/>
+      <c r="AQ13" s="30"/>
+      <c r="AR13" s="30"/>
+      <c r="AS13" s="30"/>
+      <c r="AT13" s="30"/>
+      <c r="AU13" s="30"/>
+      <c r="AV13" s="30"/>
+      <c r="AW13" s="30"/>
+      <c r="AX13" s="30"/>
+      <c r="AY13" s="30"/>
+      <c r="AZ13" s="30"/>
+      <c r="BA13" s="30"/>
+      <c r="BB13" s="30"/>
+      <c r="BC13" s="30"/>
+      <c r="BD13" s="30"/>
+      <c r="BE13" s="30"/>
+      <c r="BF13" s="30"/>
+      <c r="BG13" s="30"/>
+      <c r="BH13" s="30"/>
+      <c r="BI13" s="30"/>
+      <c r="BJ13" s="30"/>
+      <c r="BK13" s="30"/>
+      <c r="BL13" s="30"/>
+      <c r="BM13" s="30"/>
+      <c r="BN13" s="30"/>
+      <c r="BO13" s="30"/>
+      <c r="BP13" s="30"/>
+      <c r="BQ13" s="30"/>
+      <c r="BR13" s="30"/>
+      <c r="BS13" s="30"/>
+      <c r="BT13" s="30"/>
+      <c r="BU13" s="30"/>
+      <c r="BV13" s="30"/>
+    </row>
+    <row r="14" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="38" t="b">
+        <v>0</v>
+      </c>
+      <c r="C14" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO14" s="30"/>
+      <c r="AP14" s="30"/>
+      <c r="AQ14" s="30"/>
+      <c r="AR14" s="30"/>
+      <c r="AS14" s="30"/>
+      <c r="AT14" s="30"/>
+      <c r="AU14" s="30"/>
+      <c r="AV14" s="30"/>
+      <c r="AW14" s="30"/>
+      <c r="AX14" s="30"/>
+      <c r="AY14" s="30"/>
+      <c r="AZ14" s="30"/>
+      <c r="BA14" s="30"/>
+      <c r="BB14" s="30"/>
+      <c r="BC14" s="30"/>
+      <c r="BD14" s="30"/>
+      <c r="BE14" s="30"/>
+      <c r="BF14" s="30"/>
+      <c r="BG14" s="30"/>
+      <c r="BH14" s="30"/>
+      <c r="BI14" s="30"/>
+      <c r="BJ14" s="30"/>
+      <c r="BK14" s="30"/>
+      <c r="BL14" s="30"/>
+      <c r="BM14" s="30"/>
+      <c r="BN14" s="30"/>
+      <c r="BO14" s="30"/>
+      <c r="BP14" s="30"/>
+      <c r="BQ14" s="30"/>
+      <c r="BR14" s="30"/>
+      <c r="BS14" s="30"/>
+      <c r="BT14" s="30"/>
+      <c r="BU14" s="30"/>
+      <c r="BV14" s="30"/>
+    </row>
+    <row r="15" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="AO15" s="30"/>
+      <c r="AP15" s="30"/>
+      <c r="AQ15" s="30"/>
+      <c r="AR15" s="30"/>
+      <c r="AS15" s="30"/>
+      <c r="AT15" s="30"/>
+      <c r="AU15" s="30"/>
+      <c r="AV15" s="30"/>
+      <c r="AW15" s="30"/>
+      <c r="AX15" s="30"/>
+      <c r="AY15" s="30"/>
+      <c r="AZ15" s="30"/>
+      <c r="BA15" s="30"/>
+      <c r="BB15" s="30"/>
+      <c r="BC15" s="30"/>
+      <c r="BD15" s="30"/>
+      <c r="BE15" s="30"/>
+      <c r="BF15" s="30"/>
+      <c r="BG15" s="30"/>
+      <c r="BH15" s="30"/>
+      <c r="BI15" s="30"/>
+      <c r="BJ15" s="30"/>
+      <c r="BK15" s="30"/>
+      <c r="BL15" s="30"/>
+      <c r="BM15" s="30"/>
+      <c r="BN15" s="30"/>
+      <c r="BO15" s="30"/>
+      <c r="BP15" s="30"/>
+      <c r="BQ15" s="30"/>
+      <c r="BR15" s="30"/>
+      <c r="BS15" s="30"/>
+      <c r="BT15" s="30"/>
+      <c r="BU15" s="30"/>
+      <c r="BV15" s="30"/>
+    </row>
+    <row r="16" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C16" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO16" s="30"/>
+      <c r="AP16" s="30"/>
+      <c r="AQ16" s="30"/>
+      <c r="AR16" s="30"/>
+      <c r="AS16" s="30"/>
+      <c r="AT16" s="30"/>
+      <c r="AU16" s="30"/>
+      <c r="AV16" s="30"/>
+      <c r="AW16" s="30"/>
+      <c r="AX16" s="30"/>
+      <c r="AY16" s="30"/>
+      <c r="AZ16" s="30"/>
+      <c r="BA16" s="30"/>
+      <c r="BB16" s="30"/>
+      <c r="BC16" s="30"/>
+      <c r="BD16" s="30"/>
+      <c r="BE16" s="30"/>
+      <c r="BF16" s="30"/>
+      <c r="BG16" s="30"/>
+      <c r="BH16" s="30"/>
+      <c r="BI16" s="30"/>
+      <c r="BJ16" s="30"/>
+      <c r="BK16" s="30"/>
+      <c r="BL16" s="30"/>
+      <c r="BM16" s="30"/>
+      <c r="BN16" s="30"/>
+      <c r="BO16" s="30"/>
+      <c r="BP16" s="30"/>
+      <c r="BQ16" s="30"/>
+      <c r="BR16" s="30"/>
+      <c r="BS16" s="30"/>
+      <c r="BT16" s="30"/>
+      <c r="BU16" s="30"/>
+      <c r="BV16" s="30"/>
+    </row>
+    <row r="17" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="AO17" s="30"/>
+      <c r="AP17" s="30"/>
+      <c r="AQ17" s="30"/>
+      <c r="AR17" s="30"/>
+      <c r="AS17" s="30"/>
+      <c r="AT17" s="30"/>
+      <c r="AU17" s="30"/>
+      <c r="AV17" s="30"/>
+      <c r="AW17" s="30"/>
+      <c r="AX17" s="30"/>
+      <c r="AY17" s="30"/>
+      <c r="AZ17" s="30"/>
+      <c r="BA17" s="30"/>
+      <c r="BB17" s="30"/>
+      <c r="BC17" s="30"/>
+      <c r="BD17" s="30"/>
+      <c r="BE17" s="30"/>
+      <c r="BF17" s="30"/>
+      <c r="BG17" s="30"/>
+      <c r="BH17" s="30"/>
+      <c r="BI17" s="30"/>
+      <c r="BJ17" s="30"/>
+      <c r="BK17" s="30"/>
+      <c r="BL17" s="30"/>
+      <c r="BM17" s="30"/>
+      <c r="BN17" s="30"/>
+      <c r="BO17" s="30"/>
+      <c r="BP17" s="30"/>
+      <c r="BQ17" s="30"/>
+      <c r="BR17" s="30"/>
+      <c r="BS17" s="30"/>
+      <c r="BT17" s="30"/>
+      <c r="BU17" s="30"/>
+      <c r="BV17" s="30"/>
+    </row>
+    <row r="18" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C18" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO18" s="30"/>
+      <c r="AP18" s="30"/>
+      <c r="AQ18" s="30"/>
+      <c r="AR18" s="30"/>
+      <c r="AS18" s="30"/>
+      <c r="AT18" s="30"/>
+      <c r="AU18" s="30"/>
+      <c r="AV18" s="30"/>
+      <c r="AW18" s="30"/>
+      <c r="AX18" s="30"/>
+      <c r="AY18" s="30"/>
+      <c r="AZ18" s="30"/>
+      <c r="BA18" s="30"/>
+      <c r="BB18" s="30"/>
+      <c r="BC18" s="30"/>
+      <c r="BD18" s="30"/>
+      <c r="BE18" s="30"/>
+      <c r="BF18" s="30"/>
+      <c r="BG18" s="30"/>
+      <c r="BH18" s="30"/>
+      <c r="BI18" s="30"/>
+      <c r="BJ18" s="30"/>
+      <c r="BK18" s="30"/>
+      <c r="BL18" s="30"/>
+      <c r="BM18" s="30"/>
+      <c r="BN18" s="30"/>
+      <c r="BO18" s="30"/>
+      <c r="BP18" s="30"/>
+      <c r="BQ18" s="30"/>
+      <c r="BR18" s="30"/>
+      <c r="BS18" s="30"/>
+      <c r="BT18" s="30"/>
+      <c r="BU18" s="30"/>
+      <c r="BV18" s="30"/>
+    </row>
+    <row r="19" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO19" s="30"/>
+      <c r="AP19" s="30"/>
+      <c r="AQ19" s="30"/>
+      <c r="AR19" s="30"/>
+      <c r="AS19" s="30"/>
+      <c r="AT19" s="30"/>
+      <c r="AU19" s="30"/>
+      <c r="AV19" s="30"/>
+      <c r="AW19" s="30"/>
+      <c r="AX19" s="30"/>
+      <c r="AY19" s="30"/>
+      <c r="AZ19" s="30"/>
+      <c r="BA19" s="30"/>
+      <c r="BB19" s="30"/>
+      <c r="BC19" s="30"/>
+      <c r="BD19" s="30"/>
+      <c r="BE19" s="30"/>
+      <c r="BF19" s="30"/>
+      <c r="BG19" s="30"/>
+      <c r="BH19" s="30"/>
+      <c r="BI19" s="30"/>
+      <c r="BJ19" s="30"/>
+      <c r="BK19" s="30"/>
+      <c r="BL19" s="30"/>
+      <c r="BM19" s="30"/>
+      <c r="BN19" s="30"/>
+      <c r="BO19" s="30"/>
+      <c r="BP19" s="30"/>
+      <c r="BQ19" s="30"/>
+      <c r="BR19" s="30"/>
+      <c r="BS19" s="30"/>
+      <c r="BT19" s="30"/>
+      <c r="BU19" s="30"/>
+      <c r="BV19" s="30"/>
+    </row>
+    <row r="20" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C20" s="39"/>
+      <c r="AO20" s="30"/>
+      <c r="AP20" s="30"/>
+      <c r="AQ20" s="30"/>
+      <c r="AR20" s="30"/>
+      <c r="AS20" s="30"/>
+      <c r="AT20" s="30"/>
+      <c r="AU20" s="30"/>
+      <c r="AV20" s="30"/>
+      <c r="AW20" s="30"/>
+      <c r="AX20" s="30"/>
+      <c r="AY20" s="30"/>
+      <c r="AZ20" s="30"/>
+      <c r="BA20" s="30"/>
+      <c r="BB20" s="30"/>
+      <c r="BC20" s="30"/>
+      <c r="BD20" s="30"/>
+      <c r="BE20" s="30"/>
+      <c r="BF20" s="30"/>
+      <c r="BG20" s="30"/>
+      <c r="BH20" s="30"/>
+      <c r="BI20" s="30"/>
+      <c r="BJ20" s="30"/>
+      <c r="BK20" s="30"/>
+      <c r="BL20" s="30"/>
+      <c r="BM20" s="30"/>
+      <c r="BN20" s="30"/>
+      <c r="BO20" s="30"/>
+      <c r="BP20" s="30"/>
+      <c r="BQ20" s="30"/>
+      <c r="BR20" s="30"/>
+      <c r="BS20" s="30"/>
+      <c r="BT20" s="30"/>
+      <c r="BU20" s="30"/>
+      <c r="BV20" s="30"/>
+    </row>
+    <row r="21" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="T21" s="254" t="s">
+        <v>39</v>
+      </c>
+      <c r="U21" s="255"/>
+      <c r="V21" s="255"/>
+      <c r="W21" s="256"/>
+      <c r="X21" s="54"/>
+      <c r="Y21" s="55"/>
+      <c r="Z21" s="55"/>
+      <c r="AA21" s="55"/>
+      <c r="AB21" s="55"/>
+      <c r="AC21" s="56"/>
+      <c r="AD21" s="56"/>
+      <c r="AE21" s="56"/>
+      <c r="AF21" s="56"/>
+      <c r="AG21" s="56"/>
+      <c r="AH21" s="56"/>
+      <c r="AI21" s="57"/>
+      <c r="AJ21" s="58"/>
+      <c r="AO21" s="30"/>
+      <c r="AP21" s="30"/>
+      <c r="AQ21" s="30"/>
+      <c r="AR21" s="30"/>
+      <c r="AS21" s="30"/>
+      <c r="AT21" s="30"/>
+      <c r="AU21" s="30"/>
+      <c r="AV21" s="30"/>
+      <c r="AW21" s="30"/>
+      <c r="AX21" s="30"/>
+      <c r="AY21" s="30"/>
+      <c r="AZ21" s="30"/>
+      <c r="BA21" s="30"/>
+      <c r="BB21" s="30"/>
+      <c r="BC21" s="30"/>
+      <c r="BD21" s="30"/>
+      <c r="BE21" s="30"/>
+      <c r="BF21" s="30"/>
+      <c r="BG21" s="30"/>
+      <c r="BH21" s="30"/>
+      <c r="BI21" s="30"/>
+      <c r="BJ21" s="30"/>
+      <c r="BK21" s="30"/>
+      <c r="BL21" s="30"/>
+      <c r="BM21" s="30"/>
+      <c r="BN21" s="30"/>
+      <c r="BO21" s="30"/>
+      <c r="BP21" s="30"/>
+      <c r="BQ21" s="30"/>
+      <c r="BR21" s="30"/>
+      <c r="BS21" s="30"/>
+      <c r="BT21" s="30"/>
+      <c r="BU21" s="30"/>
+      <c r="BV21" s="30"/>
+    </row>
+    <row r="22" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+      <c r="P22" s="31"/>
+      <c r="Q22" s="31"/>
+      <c r="R22" s="31"/>
+      <c r="S22" s="31"/>
+      <c r="T22" s="257" t="s">
+        <v>40</v>
+      </c>
+      <c r="U22" s="258"/>
+      <c r="V22" s="258"/>
+      <c r="W22" s="258"/>
+      <c r="X22" s="258"/>
+      <c r="Y22" s="258"/>
+      <c r="Z22" s="259"/>
+      <c r="AA22" s="59"/>
+      <c r="AB22" s="57"/>
+      <c r="AC22" s="60"/>
+      <c r="AD22" s="61"/>
+      <c r="AE22" s="57"/>
+      <c r="AF22" s="57"/>
+      <c r="AG22" s="57"/>
+      <c r="AH22" s="57"/>
+      <c r="AI22" s="57"/>
+      <c r="AJ22" s="58"/>
+      <c r="AK22" s="31"/>
+      <c r="AL22" s="31"/>
+      <c r="AO22" s="40"/>
+      <c r="AP22" s="40"/>
+      <c r="AQ22" s="40"/>
+      <c r="AR22" s="40"/>
+      <c r="AS22" s="40"/>
+      <c r="AT22" s="40"/>
+      <c r="AU22" s="40"/>
+      <c r="AV22" s="31"/>
+      <c r="AW22" s="31"/>
+      <c r="AX22" s="31"/>
+      <c r="AY22" s="31"/>
+      <c r="AZ22" s="31"/>
+      <c r="BA22" s="31"/>
+      <c r="BB22" s="31"/>
+      <c r="BC22" s="31"/>
+      <c r="BD22" s="31"/>
+      <c r="BE22" s="31"/>
+      <c r="BF22" s="31"/>
+      <c r="BG22" s="31"/>
+      <c r="BH22" s="31"/>
+      <c r="BI22" s="31"/>
+      <c r="BJ22" s="31"/>
+      <c r="BK22" s="31"/>
+      <c r="BL22" s="31"/>
+      <c r="BM22" s="31"/>
+      <c r="BN22" s="31"/>
+      <c r="BO22" s="31"/>
+      <c r="BP22" s="31"/>
+      <c r="BQ22" s="31"/>
+      <c r="BR22" s="31"/>
+      <c r="BS22" s="31"/>
+      <c r="BT22" s="31"/>
+      <c r="BU22" s="31"/>
+      <c r="BV22" s="31"/>
+    </row>
+    <row r="23" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="260" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="261"/>
+      <c r="D23" s="261"/>
+      <c r="E23" s="261"/>
+      <c r="F23" s="261"/>
+      <c r="G23" s="261"/>
+      <c r="H23" s="261"/>
+      <c r="I23" s="261"/>
+      <c r="J23" s="261"/>
+      <c r="K23" s="261"/>
+      <c r="L23" s="261"/>
+      <c r="M23" s="261"/>
+      <c r="N23" s="261"/>
+      <c r="O23" s="261"/>
+      <c r="P23" s="261"/>
+      <c r="Q23" s="261"/>
+      <c r="R23" s="261"/>
+      <c r="S23" s="262"/>
+      <c r="T23" s="269" t="s">
+        <v>12</v>
+      </c>
+      <c r="U23" s="270"/>
+      <c r="V23" s="271"/>
+      <c r="W23" s="275"/>
+      <c r="X23" s="275"/>
+      <c r="Y23" s="275"/>
+      <c r="Z23" s="275"/>
+      <c r="AA23" s="275"/>
+      <c r="AB23" s="275"/>
+      <c r="AC23" s="275"/>
+      <c r="AD23" s="275"/>
+      <c r="AE23" s="275"/>
+      <c r="AF23" s="275"/>
+      <c r="AG23" s="275"/>
+      <c r="AH23" s="275"/>
+      <c r="AI23" s="275"/>
+      <c r="AJ23" s="276"/>
+      <c r="AK23" s="31"/>
+      <c r="AL23" s="31"/>
+      <c r="AO23" s="40"/>
+      <c r="AP23" s="40"/>
+      <c r="AQ23" s="40"/>
+      <c r="AR23" s="40"/>
+      <c r="AS23" s="40"/>
+      <c r="AT23" s="40"/>
+      <c r="AU23" s="40"/>
+      <c r="AV23" s="31"/>
+      <c r="AW23" s="31"/>
+      <c r="AX23" s="31"/>
+      <c r="AY23" s="31"/>
+      <c r="AZ23" s="41"/>
+      <c r="BA23" s="41"/>
+      <c r="BB23" s="31"/>
+      <c r="BC23" s="31"/>
+      <c r="BD23" s="31"/>
+      <c r="BE23" s="31"/>
+      <c r="BF23" s="40"/>
+      <c r="BG23" s="41"/>
+      <c r="BH23" s="31"/>
+      <c r="BJ23" s="31"/>
+      <c r="BL23" s="31"/>
+      <c r="BM23" s="31"/>
+      <c r="BN23" s="31"/>
+      <c r="BO23" s="31"/>
+      <c r="BQ23" s="31"/>
+      <c r="BR23" s="31"/>
+      <c r="BS23" s="31"/>
+      <c r="BT23" s="31"/>
+      <c r="BU23" s="31"/>
+      <c r="BV23" s="31"/>
+    </row>
+    <row r="24" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="263"/>
+      <c r="C24" s="264"/>
+      <c r="D24" s="264"/>
+      <c r="E24" s="264"/>
+      <c r="F24" s="264"/>
+      <c r="G24" s="264"/>
+      <c r="H24" s="264"/>
+      <c r="I24" s="264"/>
+      <c r="J24" s="264"/>
+      <c r="K24" s="264"/>
+      <c r="L24" s="264"/>
+      <c r="M24" s="264"/>
+      <c r="N24" s="264"/>
+      <c r="O24" s="264"/>
+      <c r="P24" s="264"/>
+      <c r="Q24" s="264"/>
+      <c r="R24" s="264"/>
+      <c r="S24" s="265"/>
+      <c r="T24" s="272"/>
+      <c r="U24" s="273"/>
+      <c r="V24" s="274"/>
+      <c r="W24" s="277"/>
+      <c r="X24" s="277"/>
+      <c r="Y24" s="277"/>
+      <c r="Z24" s="277"/>
+      <c r="AA24" s="277"/>
+      <c r="AB24" s="277"/>
+      <c r="AC24" s="277"/>
+      <c r="AD24" s="277"/>
+      <c r="AE24" s="277"/>
+      <c r="AF24" s="277"/>
+      <c r="AG24" s="277"/>
+      <c r="AH24" s="277"/>
+      <c r="AI24" s="277"/>
+      <c r="AJ24" s="278"/>
+      <c r="AK24" s="31"/>
+      <c r="AL24" s="31"/>
+      <c r="AO24" s="40"/>
+      <c r="AP24" s="40"/>
+      <c r="AQ24" s="40"/>
+      <c r="AR24" s="40"/>
+      <c r="AS24" s="40"/>
+      <c r="AT24" s="40"/>
+      <c r="AU24" s="40"/>
+      <c r="AV24" s="31"/>
+      <c r="AW24" s="31"/>
+      <c r="AX24" s="31"/>
+      <c r="AY24" s="31"/>
+      <c r="AZ24" s="41"/>
+      <c r="BA24" s="41"/>
+      <c r="BB24" s="31"/>
+      <c r="BC24" s="31"/>
+      <c r="BD24" s="31"/>
+      <c r="BE24" s="31"/>
+      <c r="BF24" s="41"/>
+      <c r="BG24" s="41"/>
+      <c r="BH24" s="31"/>
+      <c r="BJ24" s="31"/>
+      <c r="BL24" s="31"/>
+      <c r="BM24" s="31"/>
+      <c r="BN24" s="31"/>
+      <c r="BO24" s="31"/>
+      <c r="BP24" s="31"/>
+      <c r="BQ24" s="31"/>
+      <c r="BR24" s="31"/>
+      <c r="BS24" s="31"/>
+      <c r="BT24" s="31"/>
+      <c r="BU24" s="31"/>
+      <c r="BV24" s="31"/>
+    </row>
+    <row r="25" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="263"/>
+      <c r="C25" s="264"/>
+      <c r="D25" s="264"/>
+      <c r="E25" s="264"/>
+      <c r="F25" s="264"/>
+      <c r="G25" s="264"/>
+      <c r="H25" s="264"/>
+      <c r="I25" s="264"/>
+      <c r="J25" s="264"/>
+      <c r="K25" s="264"/>
+      <c r="L25" s="264"/>
+      <c r="M25" s="264"/>
+      <c r="N25" s="264"/>
+      <c r="O25" s="264"/>
+      <c r="P25" s="264"/>
+      <c r="Q25" s="264"/>
+      <c r="R25" s="264"/>
+      <c r="S25" s="265"/>
+      <c r="T25" s="269" t="s">
+        <v>11</v>
+      </c>
+      <c r="U25" s="270"/>
+      <c r="V25" s="271"/>
+      <c r="W25" s="282"/>
+      <c r="X25" s="282"/>
+      <c r="Y25" s="282"/>
+      <c r="Z25" s="282"/>
+      <c r="AA25" s="282"/>
+      <c r="AB25" s="282"/>
+      <c r="AC25" s="282"/>
+      <c r="AD25" s="282"/>
+      <c r="AE25" s="282"/>
+      <c r="AF25" s="282"/>
+      <c r="AG25" s="282"/>
+      <c r="AH25" s="282"/>
+      <c r="AI25" s="282"/>
+      <c r="AJ25" s="283"/>
+      <c r="AK25" s="31"/>
+      <c r="AL25" s="31"/>
+      <c r="AO25" s="40"/>
+      <c r="AV25" s="31"/>
+      <c r="AW25" s="31"/>
+      <c r="AX25" s="31"/>
+      <c r="AY25" s="31"/>
+      <c r="AZ25" s="31"/>
+      <c r="BA25" s="31"/>
+      <c r="BB25" s="31"/>
+      <c r="BC25" s="31"/>
+      <c r="BD25" s="31"/>
+      <c r="BE25" s="31"/>
+      <c r="BF25" s="31"/>
+      <c r="BG25" s="31"/>
+      <c r="BH25" s="31"/>
+      <c r="BI25" s="31"/>
+      <c r="BJ25" s="31"/>
+      <c r="BK25" s="31"/>
+      <c r="BL25" s="31"/>
+      <c r="BM25" s="31"/>
+      <c r="BN25" s="31"/>
+      <c r="BO25" s="31"/>
+      <c r="BP25" s="31"/>
+      <c r="BQ25" s="31"/>
+      <c r="BR25" s="31"/>
+      <c r="BS25" s="31"/>
+      <c r="BT25" s="31"/>
+      <c r="BU25" s="31"/>
+      <c r="BV25" s="31"/>
+    </row>
+    <row r="26" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="263"/>
+      <c r="C26" s="264"/>
+      <c r="D26" s="264"/>
+      <c r="E26" s="264"/>
+      <c r="F26" s="264"/>
+      <c r="G26" s="264"/>
+      <c r="H26" s="264"/>
+      <c r="I26" s="264"/>
+      <c r="J26" s="264"/>
+      <c r="K26" s="264"/>
+      <c r="L26" s="264"/>
+      <c r="M26" s="264"/>
+      <c r="N26" s="264"/>
+      <c r="O26" s="264"/>
+      <c r="P26" s="264"/>
+      <c r="Q26" s="264"/>
+      <c r="R26" s="264"/>
+      <c r="S26" s="265"/>
+      <c r="T26" s="279"/>
+      <c r="U26" s="280"/>
+      <c r="V26" s="281"/>
+      <c r="W26" s="284"/>
+      <c r="X26" s="284"/>
+      <c r="Y26" s="284"/>
+      <c r="Z26" s="284"/>
+      <c r="AA26" s="284"/>
+      <c r="AB26" s="284"/>
+      <c r="AC26" s="284"/>
+      <c r="AD26" s="284"/>
+      <c r="AE26" s="284"/>
+      <c r="AF26" s="284"/>
+      <c r="AG26" s="284"/>
+      <c r="AH26" s="284"/>
+      <c r="AI26" s="284"/>
+      <c r="AJ26" s="285"/>
+      <c r="AK26" s="31"/>
+      <c r="AL26" s="31"/>
+      <c r="AO26" s="40"/>
+      <c r="AV26" s="31"/>
+      <c r="AW26" s="31"/>
+      <c r="AX26" s="31"/>
+      <c r="AY26" s="31"/>
+      <c r="AZ26" s="31"/>
+      <c r="BA26" s="31"/>
+      <c r="BB26" s="31"/>
+      <c r="BC26" s="31"/>
+      <c r="BD26" s="31"/>
+      <c r="BE26" s="31"/>
+      <c r="BF26" s="31"/>
+      <c r="BG26" s="31"/>
+      <c r="BH26" s="31"/>
+      <c r="BI26" s="31"/>
+      <c r="BJ26" s="31"/>
+      <c r="BK26" s="31"/>
+      <c r="BL26" s="31"/>
+      <c r="BM26" s="31"/>
+      <c r="BN26" s="31"/>
+      <c r="BO26" s="31"/>
+      <c r="BP26" s="31"/>
+      <c r="BQ26" s="31"/>
+      <c r="BR26" s="31"/>
+      <c r="BS26" s="31"/>
+      <c r="BT26" s="31"/>
+      <c r="BU26" s="31"/>
+      <c r="BV26" s="31"/>
+    </row>
+    <row r="27" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="266"/>
+      <c r="C27" s="267"/>
+      <c r="D27" s="267"/>
+      <c r="E27" s="267"/>
+      <c r="F27" s="267"/>
+      <c r="G27" s="267"/>
+      <c r="H27" s="267"/>
+      <c r="I27" s="267"/>
+      <c r="J27" s="267"/>
+      <c r="K27" s="267"/>
+      <c r="L27" s="267"/>
+      <c r="M27" s="267"/>
+      <c r="N27" s="267"/>
+      <c r="O27" s="267"/>
+      <c r="P27" s="267"/>
+      <c r="Q27" s="267"/>
+      <c r="R27" s="267"/>
+      <c r="S27" s="268"/>
+      <c r="T27" s="272"/>
+      <c r="U27" s="273"/>
+      <c r="V27" s="274"/>
+      <c r="W27" s="286"/>
+      <c r="X27" s="286"/>
+      <c r="Y27" s="286"/>
+      <c r="Z27" s="286"/>
+      <c r="AA27" s="286"/>
+      <c r="AB27" s="286"/>
+      <c r="AC27" s="286"/>
+      <c r="AD27" s="286"/>
+      <c r="AE27" s="286"/>
+      <c r="AF27" s="286"/>
+      <c r="AG27" s="286"/>
+      <c r="AH27" s="286"/>
+      <c r="AI27" s="286"/>
+      <c r="AJ27" s="287"/>
+      <c r="AO27" s="40"/>
+      <c r="AP27" s="40"/>
+    </row>
+    <row r="28" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="234" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="235"/>
+      <c r="D28" s="235"/>
+      <c r="E28" s="235"/>
+      <c r="F28" s="235"/>
+      <c r="G28" s="235"/>
+      <c r="H28" s="235"/>
+      <c r="I28" s="235"/>
+      <c r="J28" s="235"/>
+      <c r="K28" s="235"/>
+      <c r="L28" s="235"/>
+      <c r="M28" s="235"/>
+      <c r="N28" s="235"/>
+      <c r="O28" s="235"/>
+      <c r="P28" s="235"/>
+      <c r="Q28" s="235"/>
+      <c r="R28" s="235"/>
+      <c r="S28" s="236"/>
+      <c r="T28" s="247" t="s">
+        <v>82</v>
+      </c>
+      <c r="U28" s="248"/>
+      <c r="V28" s="248"/>
+      <c r="W28" s="248"/>
+      <c r="X28" s="248"/>
+      <c r="Y28" s="248"/>
+      <c r="Z28" s="248"/>
+      <c r="AA28" s="248"/>
+      <c r="AB28" s="248"/>
+      <c r="AC28" s="248"/>
+      <c r="AD28" s="248"/>
+      <c r="AE28" s="248"/>
+      <c r="AF28" s="248"/>
+      <c r="AG28" s="248"/>
+      <c r="AH28" s="248"/>
+      <c r="AI28" s="248"/>
+      <c r="AJ28" s="249"/>
+      <c r="AO28" s="40"/>
+      <c r="AP28" s="40"/>
+    </row>
+    <row r="29" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="234" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="235"/>
+      <c r="D29" s="235"/>
+      <c r="E29" s="235"/>
+      <c r="F29" s="235"/>
+      <c r="G29" s="235"/>
+      <c r="H29" s="235"/>
+      <c r="I29" s="235"/>
+      <c r="J29" s="235"/>
+      <c r="K29" s="235"/>
+      <c r="L29" s="235"/>
+      <c r="M29" s="235"/>
+      <c r="N29" s="235"/>
+      <c r="O29" s="235"/>
+      <c r="P29" s="235"/>
+      <c r="Q29" s="235"/>
+      <c r="R29" s="235"/>
+      <c r="S29" s="236"/>
+      <c r="T29" s="250"/>
+      <c r="U29" s="251"/>
+      <c r="V29" s="251"/>
+      <c r="W29" s="251"/>
+      <c r="X29" s="251"/>
+      <c r="Y29" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z29" s="251"/>
+      <c r="AA29" s="251"/>
+      <c r="AB29" s="251"/>
+      <c r="AC29" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD29" s="251"/>
+      <c r="AE29" s="251"/>
+      <c r="AF29" s="251"/>
+      <c r="AG29" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="AH29" s="252"/>
+      <c r="AI29" s="252"/>
+      <c r="AJ29" s="253"/>
+      <c r="AO29" s="40"/>
+      <c r="AP29" s="40"/>
+    </row>
+    <row r="30" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="234" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="235"/>
+      <c r="D30" s="235"/>
+      <c r="E30" s="235"/>
+      <c r="F30" s="235"/>
+      <c r="G30" s="235"/>
+      <c r="H30" s="235"/>
+      <c r="I30" s="235"/>
+      <c r="J30" s="235"/>
+      <c r="K30" s="235"/>
+      <c r="L30" s="235"/>
+      <c r="M30" s="235"/>
+      <c r="N30" s="235"/>
+      <c r="O30" s="235"/>
+      <c r="P30" s="235"/>
+      <c r="Q30" s="235"/>
+      <c r="R30" s="235"/>
+      <c r="S30" s="236"/>
+      <c r="T30" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="U30" s="235"/>
+      <c r="V30" s="235"/>
+      <c r="W30" s="235"/>
+      <c r="X30" s="235"/>
+      <c r="Y30" s="235"/>
+      <c r="Z30" s="235"/>
+      <c r="AA30" s="235"/>
+      <c r="AB30" s="235"/>
+      <c r="AC30" s="235"/>
+      <c r="AD30" s="235"/>
+      <c r="AE30" s="235"/>
+      <c r="AF30" s="235"/>
+      <c r="AG30" s="235"/>
+      <c r="AH30" s="235"/>
+      <c r="AI30" s="235"/>
+      <c r="AJ30" s="236"/>
+      <c r="AO30" s="40"/>
+      <c r="AP30" s="40"/>
+    </row>
+    <row r="31" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="219"/>
+      <c r="C31" s="219"/>
+      <c r="D31" s="210" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="210"/>
+      <c r="F31" s="210"/>
+      <c r="G31" s="210"/>
+      <c r="H31" s="210"/>
+      <c r="I31" s="210"/>
+      <c r="J31" s="210"/>
+      <c r="K31" s="210"/>
+      <c r="L31" s="210"/>
+      <c r="M31" s="210"/>
+      <c r="N31" s="210"/>
+      <c r="O31" s="210"/>
+      <c r="P31" s="210"/>
+      <c r="Q31" s="210"/>
+      <c r="R31" s="210"/>
+      <c r="S31" s="210"/>
+      <c r="T31" s="237" t="s">
+        <v>47</v>
+      </c>
+      <c r="U31" s="238"/>
+      <c r="V31" s="238"/>
+      <c r="W31" s="238"/>
+      <c r="X31" s="238"/>
+      <c r="Y31" s="238"/>
+      <c r="Z31" s="238"/>
+      <c r="AA31" s="238"/>
+      <c r="AB31" s="238"/>
+      <c r="AC31" s="238"/>
+      <c r="AD31" s="238"/>
+      <c r="AE31" s="238"/>
+      <c r="AF31" s="238"/>
+      <c r="AG31" s="238"/>
+      <c r="AH31" s="238"/>
+      <c r="AI31" s="238"/>
+      <c r="AJ31" s="239"/>
+      <c r="AO31" s="40"/>
+      <c r="AP31" s="40"/>
+    </row>
+    <row r="32" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="219"/>
+      <c r="C32" s="219"/>
+      <c r="D32" s="210" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="210"/>
+      <c r="F32" s="210"/>
+      <c r="G32" s="210"/>
+      <c r="H32" s="210"/>
+      <c r="I32" s="210"/>
+      <c r="J32" s="210"/>
+      <c r="K32" s="210"/>
+      <c r="L32" s="210"/>
+      <c r="M32" s="210"/>
+      <c r="N32" s="210"/>
+      <c r="O32" s="210"/>
+      <c r="P32" s="210"/>
+      <c r="Q32" s="210"/>
+      <c r="R32" s="210"/>
+      <c r="S32" s="210"/>
+      <c r="T32" s="240"/>
+      <c r="U32" s="241"/>
+      <c r="V32" s="241"/>
+      <c r="W32" s="241"/>
+      <c r="X32" s="241"/>
+      <c r="Y32" s="241"/>
+      <c r="Z32" s="241"/>
+      <c r="AA32" s="241"/>
+      <c r="AB32" s="241"/>
+      <c r="AC32" s="241"/>
+      <c r="AD32" s="241"/>
+      <c r="AE32" s="241"/>
+      <c r="AF32" s="241"/>
+      <c r="AG32" s="241"/>
+      <c r="AH32" s="241"/>
+      <c r="AI32" s="241"/>
+      <c r="AJ32" s="242"/>
+      <c r="AO32" s="40"/>
+      <c r="AP32" s="40"/>
+    </row>
+    <row r="33" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="219"/>
+      <c r="C33" s="219"/>
+      <c r="D33" s="246" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="246"/>
+      <c r="F33" s="246"/>
+      <c r="G33" s="246"/>
+      <c r="H33" s="246"/>
+      <c r="I33" s="246"/>
+      <c r="J33" s="246"/>
+      <c r="K33" s="246"/>
+      <c r="L33" s="246"/>
+      <c r="M33" s="246"/>
+      <c r="N33" s="246"/>
+      <c r="O33" s="246"/>
+      <c r="P33" s="246"/>
+      <c r="Q33" s="246"/>
+      <c r="R33" s="246"/>
+      <c r="S33" s="246"/>
+      <c r="T33" s="240"/>
+      <c r="U33" s="241"/>
+      <c r="V33" s="241"/>
+      <c r="W33" s="241"/>
+      <c r="X33" s="241"/>
+      <c r="Y33" s="241"/>
+      <c r="Z33" s="241"/>
+      <c r="AA33" s="241"/>
+      <c r="AB33" s="241"/>
+      <c r="AC33" s="241"/>
+      <c r="AD33" s="241"/>
+      <c r="AE33" s="241"/>
+      <c r="AF33" s="241"/>
+      <c r="AG33" s="241"/>
+      <c r="AH33" s="241"/>
+      <c r="AI33" s="241"/>
+      <c r="AJ33" s="242"/>
+      <c r="AO33" s="40"/>
+      <c r="AP33" s="40"/>
+    </row>
+    <row r="34" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="219"/>
+      <c r="C34" s="219"/>
+      <c r="D34" s="210" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" s="210"/>
+      <c r="F34" s="210"/>
+      <c r="G34" s="210"/>
+      <c r="H34" s="210"/>
+      <c r="I34" s="210"/>
+      <c r="J34" s="210"/>
+      <c r="K34" s="210"/>
+      <c r="L34" s="210"/>
+      <c r="M34" s="210"/>
+      <c r="N34" s="210"/>
+      <c r="O34" s="210"/>
+      <c r="P34" s="210"/>
+      <c r="Q34" s="210"/>
+      <c r="R34" s="210"/>
+      <c r="S34" s="210"/>
+      <c r="T34" s="240"/>
+      <c r="U34" s="241"/>
+      <c r="V34" s="241"/>
+      <c r="W34" s="241"/>
+      <c r="X34" s="241"/>
+      <c r="Y34" s="241"/>
+      <c r="Z34" s="241"/>
+      <c r="AA34" s="241"/>
+      <c r="AB34" s="241"/>
+      <c r="AC34" s="241"/>
+      <c r="AD34" s="241"/>
+      <c r="AE34" s="241"/>
+      <c r="AF34" s="241"/>
+      <c r="AG34" s="241"/>
+      <c r="AH34" s="241"/>
+      <c r="AI34" s="241"/>
+      <c r="AJ34" s="242"/>
+      <c r="AO34" s="40"/>
+      <c r="AP34" s="40"/>
+    </row>
+    <row r="35" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="219"/>
+      <c r="C35" s="219"/>
+      <c r="D35" s="210" t="s">
+        <v>50</v>
+      </c>
+      <c r="E35" s="210"/>
+      <c r="F35" s="210"/>
+      <c r="G35" s="210"/>
+      <c r="H35" s="210"/>
+      <c r="I35" s="210"/>
+      <c r="J35" s="210"/>
+      <c r="K35" s="210"/>
+      <c r="L35" s="210"/>
+      <c r="M35" s="210"/>
+      <c r="N35" s="210"/>
+      <c r="O35" s="210"/>
+      <c r="P35" s="210"/>
+      <c r="Q35" s="210"/>
+      <c r="R35" s="210"/>
+      <c r="S35" s="210"/>
+      <c r="T35" s="240"/>
+      <c r="U35" s="241"/>
+      <c r="V35" s="241"/>
+      <c r="W35" s="241"/>
+      <c r="X35" s="241"/>
+      <c r="Y35" s="241"/>
+      <c r="Z35" s="241"/>
+      <c r="AA35" s="241"/>
+      <c r="AB35" s="241"/>
+      <c r="AC35" s="241"/>
+      <c r="AD35" s="241"/>
+      <c r="AE35" s="241"/>
+      <c r="AF35" s="241"/>
+      <c r="AG35" s="241"/>
+      <c r="AH35" s="241"/>
+      <c r="AI35" s="241"/>
+      <c r="AJ35" s="242"/>
+      <c r="AO35" s="40"/>
+      <c r="AP35" s="40"/>
+    </row>
+    <row r="36" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="219"/>
+      <c r="C36" s="219"/>
+      <c r="D36" s="210" t="s">
+        <v>51</v>
+      </c>
+      <c r="E36" s="210"/>
+      <c r="F36" s="210"/>
+      <c r="G36" s="210"/>
+      <c r="H36" s="210"/>
+      <c r="I36" s="210"/>
+      <c r="J36" s="210"/>
+      <c r="K36" s="210"/>
+      <c r="L36" s="210"/>
+      <c r="M36" s="210"/>
+      <c r="N36" s="210"/>
+      <c r="O36" s="210"/>
+      <c r="P36" s="210"/>
+      <c r="Q36" s="210"/>
+      <c r="R36" s="210"/>
+      <c r="S36" s="210"/>
+      <c r="T36" s="240"/>
+      <c r="U36" s="241"/>
+      <c r="V36" s="241"/>
+      <c r="W36" s="241"/>
+      <c r="X36" s="241"/>
+      <c r="Y36" s="241"/>
+      <c r="Z36" s="241"/>
+      <c r="AA36" s="241"/>
+      <c r="AB36" s="241"/>
+      <c r="AC36" s="241"/>
+      <c r="AD36" s="241"/>
+      <c r="AE36" s="241"/>
+      <c r="AF36" s="241"/>
+      <c r="AG36" s="241"/>
+      <c r="AH36" s="241"/>
+      <c r="AI36" s="241"/>
+      <c r="AJ36" s="242"/>
+      <c r="AO36" s="40"/>
+      <c r="AP36" s="40"/>
+    </row>
+    <row r="37" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="219"/>
+      <c r="C37" s="219"/>
+      <c r="D37" s="210" t="s">
+        <v>52</v>
+      </c>
+      <c r="E37" s="210"/>
+      <c r="F37" s="210"/>
+      <c r="G37" s="210"/>
+      <c r="H37" s="210"/>
+      <c r="I37" s="210"/>
+      <c r="J37" s="210"/>
+      <c r="K37" s="210"/>
+      <c r="L37" s="210"/>
+      <c r="M37" s="210"/>
+      <c r="N37" s="210"/>
+      <c r="O37" s="210"/>
+      <c r="P37" s="210"/>
+      <c r="Q37" s="210"/>
+      <c r="R37" s="210"/>
+      <c r="S37" s="210"/>
+      <c r="T37" s="240"/>
+      <c r="U37" s="241"/>
+      <c r="V37" s="241"/>
+      <c r="W37" s="241"/>
+      <c r="X37" s="241"/>
+      <c r="Y37" s="241"/>
+      <c r="Z37" s="241"/>
+      <c r="AA37" s="241"/>
+      <c r="AB37" s="241"/>
+      <c r="AC37" s="241"/>
+      <c r="AD37" s="241"/>
+      <c r="AE37" s="241"/>
+      <c r="AF37" s="241"/>
+      <c r="AG37" s="241"/>
+      <c r="AH37" s="241"/>
+      <c r="AI37" s="241"/>
+      <c r="AJ37" s="242"/>
+      <c r="AO37" s="40"/>
+      <c r="AP37" s="40"/>
+    </row>
+    <row r="38" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="219"/>
+      <c r="C38" s="219"/>
+      <c r="D38" s="210" t="s">
+        <v>53</v>
+      </c>
+      <c r="E38" s="210"/>
+      <c r="F38" s="210"/>
+      <c r="G38" s="210"/>
+      <c r="H38" s="210"/>
+      <c r="I38" s="210"/>
+      <c r="J38" s="210"/>
+      <c r="K38" s="210"/>
+      <c r="L38" s="210"/>
+      <c r="M38" s="210"/>
+      <c r="N38" s="210"/>
+      <c r="O38" s="210"/>
+      <c r="P38" s="210"/>
+      <c r="Q38" s="210"/>
+      <c r="R38" s="210"/>
+      <c r="S38" s="210"/>
+      <c r="T38" s="240"/>
+      <c r="U38" s="241"/>
+      <c r="V38" s="241"/>
+      <c r="W38" s="241"/>
+      <c r="X38" s="241"/>
+      <c r="Y38" s="241"/>
+      <c r="Z38" s="241"/>
+      <c r="AA38" s="241"/>
+      <c r="AB38" s="241"/>
+      <c r="AC38" s="241"/>
+      <c r="AD38" s="241"/>
+      <c r="AE38" s="241"/>
+      <c r="AF38" s="241"/>
+      <c r="AG38" s="241"/>
+      <c r="AH38" s="241"/>
+      <c r="AI38" s="241"/>
+      <c r="AJ38" s="242"/>
+      <c r="AO38" s="40"/>
+      <c r="AP38" s="40"/>
+    </row>
+    <row r="39" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="219"/>
+      <c r="C39" s="219"/>
+      <c r="D39" s="210" t="s">
+        <v>54</v>
+      </c>
+      <c r="E39" s="210"/>
+      <c r="F39" s="210"/>
+      <c r="G39" s="210"/>
+      <c r="H39" s="210"/>
+      <c r="I39" s="210"/>
+      <c r="J39" s="210"/>
+      <c r="K39" s="210"/>
+      <c r="L39" s="210"/>
+      <c r="M39" s="210"/>
+      <c r="N39" s="210"/>
+      <c r="O39" s="210"/>
+      <c r="P39" s="210"/>
+      <c r="Q39" s="210"/>
+      <c r="R39" s="210"/>
+      <c r="S39" s="210"/>
+      <c r="T39" s="240"/>
+      <c r="U39" s="241"/>
+      <c r="V39" s="241"/>
+      <c r="W39" s="241"/>
+      <c r="X39" s="241"/>
+      <c r="Y39" s="241"/>
+      <c r="Z39" s="241"/>
+      <c r="AA39" s="241"/>
+      <c r="AB39" s="241"/>
+      <c r="AC39" s="241"/>
+      <c r="AD39" s="241"/>
+      <c r="AE39" s="241"/>
+      <c r="AF39" s="241"/>
+      <c r="AG39" s="241"/>
+      <c r="AH39" s="241"/>
+      <c r="AI39" s="241"/>
+      <c r="AJ39" s="242"/>
+      <c r="AO39" s="40"/>
+      <c r="AP39" s="40"/>
+    </row>
+    <row r="40" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="219"/>
+      <c r="C40" s="219"/>
+      <c r="D40" s="210" t="s">
+        <v>55</v>
+      </c>
+      <c r="E40" s="210"/>
+      <c r="F40" s="210"/>
+      <c r="G40" s="210"/>
+      <c r="H40" s="210"/>
+      <c r="I40" s="210"/>
+      <c r="J40" s="210"/>
+      <c r="K40" s="210"/>
+      <c r="L40" s="210"/>
+      <c r="M40" s="210"/>
+      <c r="N40" s="210"/>
+      <c r="O40" s="210"/>
+      <c r="P40" s="210"/>
+      <c r="Q40" s="210"/>
+      <c r="R40" s="210"/>
+      <c r="S40" s="210"/>
+      <c r="T40" s="240"/>
+      <c r="U40" s="241"/>
+      <c r="V40" s="241"/>
+      <c r="W40" s="241"/>
+      <c r="X40" s="241"/>
+      <c r="Y40" s="241"/>
+      <c r="Z40" s="241"/>
+      <c r="AA40" s="241"/>
+      <c r="AB40" s="241"/>
+      <c r="AC40" s="241"/>
+      <c r="AD40" s="241"/>
+      <c r="AE40" s="241"/>
+      <c r="AF40" s="241"/>
+      <c r="AG40" s="241"/>
+      <c r="AH40" s="241"/>
+      <c r="AI40" s="241"/>
+      <c r="AJ40" s="242"/>
+      <c r="AO40" s="40"/>
+      <c r="AP40" s="40"/>
+    </row>
+    <row r="41" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="229"/>
+      <c r="C41" s="230"/>
+      <c r="D41" s="231" t="s">
+        <v>56</v>
+      </c>
+      <c r="E41" s="232"/>
+      <c r="F41" s="232"/>
+      <c r="G41" s="232"/>
+      <c r="H41" s="232"/>
+      <c r="I41" s="232"/>
+      <c r="J41" s="232"/>
+      <c r="K41" s="232"/>
+      <c r="L41" s="232"/>
+      <c r="M41" s="232"/>
+      <c r="N41" s="232"/>
+      <c r="O41" s="232"/>
+      <c r="P41" s="232"/>
+      <c r="Q41" s="232"/>
+      <c r="R41" s="232"/>
+      <c r="S41" s="233"/>
+      <c r="T41" s="240"/>
+      <c r="U41" s="241"/>
+      <c r="V41" s="241"/>
+      <c r="W41" s="241"/>
+      <c r="X41" s="241"/>
+      <c r="Y41" s="241"/>
+      <c r="Z41" s="241"/>
+      <c r="AA41" s="241"/>
+      <c r="AB41" s="241"/>
+      <c r="AC41" s="241"/>
+      <c r="AD41" s="241"/>
+      <c r="AE41" s="241"/>
+      <c r="AF41" s="241"/>
+      <c r="AG41" s="241"/>
+      <c r="AH41" s="241"/>
+      <c r="AI41" s="241"/>
+      <c r="AJ41" s="242"/>
+      <c r="AO41" s="40"/>
+      <c r="AP41" s="40"/>
+    </row>
+    <row r="42" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="229"/>
+      <c r="C42" s="230"/>
+      <c r="D42" s="231" t="s">
+        <v>57</v>
+      </c>
+      <c r="E42" s="232"/>
+      <c r="F42" s="232"/>
+      <c r="G42" s="232"/>
+      <c r="H42" s="232"/>
+      <c r="I42" s="232"/>
+      <c r="J42" s="232"/>
+      <c r="K42" s="232"/>
+      <c r="L42" s="232"/>
+      <c r="M42" s="232"/>
+      <c r="N42" s="232"/>
+      <c r="O42" s="232"/>
+      <c r="P42" s="232"/>
+      <c r="Q42" s="232"/>
+      <c r="R42" s="232"/>
+      <c r="S42" s="232"/>
+      <c r="T42" s="243"/>
+      <c r="U42" s="244"/>
+      <c r="V42" s="244"/>
+      <c r="W42" s="244"/>
+      <c r="X42" s="244"/>
+      <c r="Y42" s="244"/>
+      <c r="Z42" s="244"/>
+      <c r="AA42" s="244"/>
+      <c r="AB42" s="244"/>
+      <c r="AC42" s="244"/>
+      <c r="AD42" s="244"/>
+      <c r="AE42" s="244"/>
+      <c r="AF42" s="244"/>
+      <c r="AG42" s="244"/>
+      <c r="AH42" s="244"/>
+      <c r="AI42" s="244"/>
+      <c r="AJ42" s="245"/>
+      <c r="AK42" s="43"/>
+      <c r="AO42" s="40"/>
+      <c r="AP42" s="40"/>
+    </row>
+    <row r="43" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="219"/>
+      <c r="C43" s="219"/>
+      <c r="D43" s="210" t="s">
+        <v>58</v>
+      </c>
+      <c r="E43" s="210"/>
+      <c r="F43" s="210"/>
+      <c r="G43" s="210"/>
+      <c r="H43" s="210"/>
+      <c r="I43" s="210"/>
+      <c r="J43" s="210"/>
+      <c r="K43" s="210"/>
+      <c r="L43" s="210"/>
+      <c r="M43" s="210"/>
+      <c r="N43" s="210"/>
+      <c r="O43" s="210"/>
+      <c r="P43" s="210"/>
+      <c r="Q43" s="210"/>
+      <c r="R43" s="210"/>
+      <c r="S43" s="210"/>
+      <c r="T43" s="227" t="s">
+        <v>59</v>
+      </c>
+      <c r="U43" s="227"/>
+      <c r="V43" s="227"/>
+      <c r="W43" s="227"/>
+      <c r="X43" s="227"/>
+      <c r="Y43" s="227"/>
+      <c r="Z43" s="227"/>
+      <c r="AA43" s="227"/>
+      <c r="AB43" s="227"/>
+      <c r="AC43" s="227"/>
+      <c r="AD43" s="227"/>
+      <c r="AE43" s="227"/>
+      <c r="AF43" s="227"/>
+      <c r="AG43" s="227"/>
+      <c r="AH43" s="227"/>
+      <c r="AI43" s="227"/>
+      <c r="AJ43" s="227"/>
+      <c r="AO43" s="40"/>
+      <c r="AP43" s="40"/>
+    </row>
+    <row r="44" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="219"/>
+      <c r="C44" s="219"/>
+      <c r="D44" s="228" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44" s="228"/>
+      <c r="F44" s="228"/>
+      <c r="G44" s="228"/>
+      <c r="H44" s="228"/>
+      <c r="I44" s="228"/>
+      <c r="J44" s="228"/>
+      <c r="K44" s="228"/>
+      <c r="L44" s="228"/>
+      <c r="M44" s="228"/>
+      <c r="N44" s="228"/>
+      <c r="O44" s="228"/>
+      <c r="P44" s="228"/>
+      <c r="Q44" s="228"/>
+      <c r="R44" s="228"/>
+      <c r="S44" s="228"/>
+      <c r="T44" s="227"/>
+      <c r="U44" s="227"/>
+      <c r="V44" s="227"/>
+      <c r="W44" s="227"/>
+      <c r="X44" s="227"/>
+      <c r="Y44" s="227"/>
+      <c r="Z44" s="227"/>
+      <c r="AA44" s="227"/>
+      <c r="AB44" s="227"/>
+      <c r="AC44" s="227"/>
+      <c r="AD44" s="227"/>
+      <c r="AE44" s="227"/>
+      <c r="AF44" s="227"/>
+      <c r="AG44" s="227"/>
+      <c r="AH44" s="227"/>
+      <c r="AI44" s="227"/>
+      <c r="AJ44" s="227"/>
+      <c r="AO44" s="40"/>
+      <c r="AP44" s="40"/>
+    </row>
+    <row r="45" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="211"/>
+      <c r="C45" s="211"/>
+      <c r="D45" s="212" t="s">
+        <v>61</v>
+      </c>
+      <c r="E45" s="212"/>
+      <c r="F45" s="212"/>
+      <c r="G45" s="212"/>
+      <c r="H45" s="212"/>
+      <c r="I45" s="212"/>
+      <c r="J45" s="212"/>
+      <c r="K45" s="212"/>
+      <c r="L45" s="212"/>
+      <c r="M45" s="212"/>
+      <c r="N45" s="212"/>
+      <c r="O45" s="212"/>
+      <c r="P45" s="212"/>
+      <c r="Q45" s="212"/>
+      <c r="R45" s="212"/>
+      <c r="S45" s="212"/>
+      <c r="T45" s="227"/>
+      <c r="U45" s="227"/>
+      <c r="V45" s="227"/>
+      <c r="W45" s="227"/>
+      <c r="X45" s="227"/>
+      <c r="Y45" s="227"/>
+      <c r="Z45" s="227"/>
+      <c r="AA45" s="227"/>
+      <c r="AB45" s="227"/>
+      <c r="AC45" s="227"/>
+      <c r="AD45" s="227"/>
+      <c r="AE45" s="227"/>
+      <c r="AF45" s="227"/>
+      <c r="AG45" s="227"/>
+      <c r="AH45" s="227"/>
+      <c r="AI45" s="227"/>
+      <c r="AJ45" s="227"/>
+      <c r="AO45" s="40"/>
+      <c r="AP45" s="40"/>
+    </row>
+    <row r="46" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="211"/>
+      <c r="C46" s="211"/>
+      <c r="D46" s="212" t="s">
+        <v>62</v>
+      </c>
+      <c r="E46" s="212"/>
+      <c r="F46" s="212"/>
+      <c r="G46" s="212"/>
+      <c r="H46" s="212"/>
+      <c r="I46" s="212"/>
+      <c r="J46" s="212"/>
+      <c r="K46" s="212"/>
+      <c r="L46" s="212"/>
+      <c r="M46" s="212"/>
+      <c r="N46" s="212"/>
+      <c r="O46" s="212"/>
+      <c r="P46" s="212"/>
+      <c r="Q46" s="212"/>
+      <c r="R46" s="212"/>
+      <c r="S46" s="212"/>
+      <c r="T46" s="227"/>
+      <c r="U46" s="227"/>
+      <c r="V46" s="227"/>
+      <c r="W46" s="227"/>
+      <c r="X46" s="227"/>
+      <c r="Y46" s="227"/>
+      <c r="Z46" s="227"/>
+      <c r="AA46" s="227"/>
+      <c r="AB46" s="227"/>
+      <c r="AC46" s="227"/>
+      <c r="AD46" s="227"/>
+      <c r="AE46" s="227"/>
+      <c r="AF46" s="227"/>
+      <c r="AG46" s="227"/>
+      <c r="AH46" s="227"/>
+      <c r="AI46" s="227"/>
+      <c r="AJ46" s="227"/>
+      <c r="AO46" s="40"/>
+      <c r="AP46" s="40"/>
+    </row>
+    <row r="47" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="219"/>
+      <c r="C47" s="219"/>
+      <c r="D47" s="210" t="s">
+        <v>63</v>
+      </c>
+      <c r="E47" s="210"/>
+      <c r="F47" s="210"/>
+      <c r="G47" s="210"/>
+      <c r="H47" s="210"/>
+      <c r="I47" s="210"/>
+      <c r="J47" s="210"/>
+      <c r="K47" s="210"/>
+      <c r="L47" s="210"/>
+      <c r="M47" s="210"/>
+      <c r="N47" s="210"/>
+      <c r="O47" s="210"/>
+      <c r="P47" s="210"/>
+      <c r="Q47" s="210"/>
+      <c r="R47" s="210"/>
+      <c r="S47" s="210"/>
+      <c r="T47" s="227"/>
+      <c r="U47" s="227"/>
+      <c r="V47" s="227"/>
+      <c r="W47" s="227"/>
+      <c r="X47" s="227"/>
+      <c r="Y47" s="227"/>
+      <c r="Z47" s="227"/>
+      <c r="AA47" s="227"/>
+      <c r="AB47" s="227"/>
+      <c r="AC47" s="227"/>
+      <c r="AD47" s="227"/>
+      <c r="AE47" s="227"/>
+      <c r="AF47" s="227"/>
+      <c r="AG47" s="227"/>
+      <c r="AH47" s="227"/>
+      <c r="AI47" s="227"/>
+      <c r="AJ47" s="227"/>
+      <c r="AO47" s="40"/>
+      <c r="AP47" s="40"/>
+    </row>
+    <row r="48" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="219"/>
+      <c r="C48" s="219"/>
+      <c r="D48" s="210" t="s">
+        <v>64</v>
+      </c>
+      <c r="E48" s="210"/>
+      <c r="F48" s="210"/>
+      <c r="G48" s="210"/>
+      <c r="H48" s="210"/>
+      <c r="I48" s="210"/>
+      <c r="J48" s="210"/>
+      <c r="K48" s="210"/>
+      <c r="L48" s="210"/>
+      <c r="M48" s="210"/>
+      <c r="N48" s="210"/>
+      <c r="O48" s="210"/>
+      <c r="P48" s="210"/>
+      <c r="Q48" s="210"/>
+      <c r="R48" s="210"/>
+      <c r="S48" s="210"/>
+      <c r="T48" s="227"/>
+      <c r="U48" s="227"/>
+      <c r="V48" s="227"/>
+      <c r="W48" s="227"/>
+      <c r="X48" s="227"/>
+      <c r="Y48" s="227"/>
+      <c r="Z48" s="227"/>
+      <c r="AA48" s="227"/>
+      <c r="AB48" s="227"/>
+      <c r="AC48" s="227"/>
+      <c r="AD48" s="227"/>
+      <c r="AE48" s="227"/>
+      <c r="AF48" s="227"/>
+      <c r="AG48" s="227"/>
+      <c r="AH48" s="227"/>
+      <c r="AI48" s="227"/>
+      <c r="AJ48" s="227"/>
+      <c r="AO48" s="40"/>
+      <c r="AP48" s="40"/>
+      <c r="AU48" s="44" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="49" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="211"/>
+      <c r="C49" s="211"/>
+      <c r="D49" s="210" t="s">
+        <v>66</v>
+      </c>
+      <c r="E49" s="210"/>
+      <c r="F49" s="210"/>
+      <c r="G49" s="210"/>
+      <c r="H49" s="210"/>
+      <c r="I49" s="210"/>
+      <c r="J49" s="210"/>
+      <c r="K49" s="210"/>
+      <c r="L49" s="210"/>
+      <c r="M49" s="210"/>
+      <c r="N49" s="210"/>
+      <c r="O49" s="210"/>
+      <c r="P49" s="210"/>
+      <c r="Q49" s="210"/>
+      <c r="R49" s="210"/>
+      <c r="S49" s="210"/>
+      <c r="T49" s="227"/>
+      <c r="U49" s="227"/>
+      <c r="V49" s="227"/>
+      <c r="W49" s="227"/>
+      <c r="X49" s="227"/>
+      <c r="Y49" s="227"/>
+      <c r="Z49" s="227"/>
+      <c r="AA49" s="227"/>
+      <c r="AB49" s="227"/>
+      <c r="AC49" s="227"/>
+      <c r="AD49" s="227"/>
+      <c r="AE49" s="227"/>
+      <c r="AF49" s="227"/>
+      <c r="AG49" s="227"/>
+      <c r="AH49" s="227"/>
+      <c r="AI49" s="227"/>
+      <c r="AJ49" s="227"/>
+      <c r="AO49" s="40"/>
+      <c r="AP49" s="40"/>
+      <c r="AU49" s="44"/>
+    </row>
+    <row r="50" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="211"/>
+      <c r="C50" s="211"/>
+      <c r="D50" s="212" t="s">
+        <v>67</v>
+      </c>
+      <c r="E50" s="212"/>
+      <c r="F50" s="212"/>
+      <c r="G50" s="212"/>
+      <c r="H50" s="212"/>
+      <c r="I50" s="212"/>
+      <c r="J50" s="212"/>
+      <c r="K50" s="212"/>
+      <c r="L50" s="212"/>
+      <c r="M50" s="212"/>
+      <c r="N50" s="212"/>
+      <c r="O50" s="212"/>
+      <c r="P50" s="212"/>
+      <c r="Q50" s="212"/>
+      <c r="R50" s="212"/>
+      <c r="S50" s="212"/>
+      <c r="T50" s="227"/>
+      <c r="U50" s="227"/>
+      <c r="V50" s="227"/>
+      <c r="W50" s="227"/>
+      <c r="X50" s="227"/>
+      <c r="Y50" s="227"/>
+      <c r="Z50" s="227"/>
+      <c r="AA50" s="227"/>
+      <c r="AB50" s="227"/>
+      <c r="AC50" s="227"/>
+      <c r="AD50" s="227"/>
+      <c r="AE50" s="227"/>
+      <c r="AF50" s="227"/>
+      <c r="AG50" s="227"/>
+      <c r="AH50" s="227"/>
+      <c r="AI50" s="227"/>
+      <c r="AJ50" s="227"/>
+      <c r="AO50" s="40"/>
+      <c r="AP50" s="40"/>
+    </row>
+    <row r="51" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="219"/>
+      <c r="C51" s="219"/>
+      <c r="D51" s="212" t="s">
+        <v>68</v>
+      </c>
+      <c r="E51" s="212"/>
+      <c r="F51" s="212"/>
+      <c r="G51" s="212"/>
+      <c r="H51" s="212"/>
+      <c r="I51" s="212"/>
+      <c r="J51" s="212"/>
+      <c r="K51" s="212"/>
+      <c r="L51" s="212"/>
+      <c r="M51" s="212"/>
+      <c r="N51" s="212"/>
+      <c r="O51" s="212"/>
+      <c r="P51" s="212"/>
+      <c r="Q51" s="212"/>
+      <c r="R51" s="212"/>
+      <c r="S51" s="212"/>
+      <c r="T51" s="227"/>
+      <c r="U51" s="227"/>
+      <c r="V51" s="227"/>
+      <c r="W51" s="227"/>
+      <c r="X51" s="227"/>
+      <c r="Y51" s="227"/>
+      <c r="Z51" s="227"/>
+      <c r="AA51" s="227"/>
+      <c r="AB51" s="227"/>
+      <c r="AC51" s="227"/>
+      <c r="AD51" s="227"/>
+      <c r="AE51" s="227"/>
+      <c r="AF51" s="227"/>
+      <c r="AG51" s="227"/>
+      <c r="AH51" s="227"/>
+      <c r="AI51" s="227"/>
+      <c r="AJ51" s="227"/>
+      <c r="AO51" s="40"/>
+      <c r="AP51" s="40"/>
+    </row>
+    <row r="52" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="219"/>
+      <c r="C52" s="219"/>
+      <c r="D52" s="210" t="s">
+        <v>69</v>
+      </c>
+      <c r="E52" s="210"/>
+      <c r="F52" s="210"/>
+      <c r="G52" s="210"/>
+      <c r="H52" s="210"/>
+      <c r="I52" s="210"/>
+      <c r="J52" s="210"/>
+      <c r="K52" s="210"/>
+      <c r="L52" s="210"/>
+      <c r="M52" s="210"/>
+      <c r="N52" s="210"/>
+      <c r="O52" s="210"/>
+      <c r="P52" s="210"/>
+      <c r="Q52" s="210"/>
+      <c r="R52" s="210"/>
+      <c r="S52" s="210"/>
+      <c r="T52" s="227"/>
+      <c r="U52" s="227"/>
+      <c r="V52" s="227"/>
+      <c r="W52" s="227"/>
+      <c r="X52" s="227"/>
+      <c r="Y52" s="227"/>
+      <c r="Z52" s="227"/>
+      <c r="AA52" s="227"/>
+      <c r="AB52" s="227"/>
+      <c r="AC52" s="227"/>
+      <c r="AD52" s="227"/>
+      <c r="AE52" s="227"/>
+      <c r="AF52" s="227"/>
+      <c r="AG52" s="227"/>
+      <c r="AH52" s="227"/>
+      <c r="AI52" s="227"/>
+      <c r="AJ52" s="227"/>
+      <c r="AO52" s="40"/>
+      <c r="AP52" s="40"/>
+    </row>
+    <row r="53" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="219"/>
+      <c r="C53" s="219"/>
+      <c r="D53" s="210" t="s">
+        <v>70</v>
+      </c>
+      <c r="E53" s="210"/>
+      <c r="F53" s="210"/>
+      <c r="G53" s="210"/>
+      <c r="H53" s="210"/>
+      <c r="I53" s="210"/>
+      <c r="J53" s="210"/>
+      <c r="K53" s="210"/>
+      <c r="L53" s="210"/>
+      <c r="M53" s="210"/>
+      <c r="N53" s="210"/>
+      <c r="O53" s="210"/>
+      <c r="P53" s="210"/>
+      <c r="Q53" s="210"/>
+      <c r="R53" s="210"/>
+      <c r="S53" s="210"/>
+      <c r="T53" s="227"/>
+      <c r="U53" s="227"/>
+      <c r="V53" s="227"/>
+      <c r="W53" s="227"/>
+      <c r="X53" s="227"/>
+      <c r="Y53" s="227"/>
+      <c r="Z53" s="227"/>
+      <c r="AA53" s="227"/>
+      <c r="AB53" s="227"/>
+      <c r="AC53" s="227"/>
+      <c r="AD53" s="227"/>
+      <c r="AE53" s="227"/>
+      <c r="AF53" s="227"/>
+      <c r="AG53" s="227"/>
+      <c r="AH53" s="227"/>
+      <c r="AI53" s="227"/>
+      <c r="AJ53" s="227"/>
+      <c r="AO53" s="40"/>
+      <c r="AP53" s="40"/>
+    </row>
+    <row r="54" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="219"/>
+      <c r="C54" s="219"/>
+      <c r="D54" s="210" t="s">
+        <v>71</v>
+      </c>
+      <c r="E54" s="210"/>
+      <c r="F54" s="210"/>
+      <c r="G54" s="210"/>
+      <c r="H54" s="210"/>
+      <c r="I54" s="210"/>
+      <c r="J54" s="210"/>
+      <c r="K54" s="210"/>
+      <c r="L54" s="210"/>
+      <c r="M54" s="210"/>
+      <c r="N54" s="210"/>
+      <c r="O54" s="210"/>
+      <c r="P54" s="210"/>
+      <c r="Q54" s="210"/>
+      <c r="R54" s="210"/>
+      <c r="S54" s="210"/>
+      <c r="T54" s="227"/>
+      <c r="U54" s="227"/>
+      <c r="V54" s="227"/>
+      <c r="W54" s="227"/>
+      <c r="X54" s="227"/>
+      <c r="Y54" s="227"/>
+      <c r="Z54" s="227"/>
+      <c r="AA54" s="227"/>
+      <c r="AB54" s="227"/>
+      <c r="AC54" s="227"/>
+      <c r="AD54" s="227"/>
+      <c r="AE54" s="227"/>
+      <c r="AF54" s="227"/>
+      <c r="AG54" s="227"/>
+      <c r="AH54" s="227"/>
+      <c r="AI54" s="227"/>
+      <c r="AJ54" s="227"/>
+      <c r="AO54" s="40"/>
+      <c r="AP54" s="40"/>
+    </row>
+    <row r="55" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="45"/>
+      <c r="C55" s="45"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="46"/>
+      <c r="F55" s="46"/>
+      <c r="G55" s="46"/>
+      <c r="H55" s="46"/>
+      <c r="I55" s="46"/>
+      <c r="J55" s="46"/>
+      <c r="K55" s="46"/>
+      <c r="L55" s="46"/>
+      <c r="M55" s="46"/>
+      <c r="N55" s="46"/>
+      <c r="O55" s="46"/>
+      <c r="P55" s="46"/>
+      <c r="Q55" s="46"/>
+      <c r="R55" s="46"/>
+      <c r="S55" s="46"/>
+      <c r="T55" s="47"/>
+      <c r="U55" s="47"/>
+      <c r="V55" s="47"/>
+      <c r="W55" s="47"/>
+      <c r="X55" s="47"/>
+      <c r="Y55" s="47"/>
+      <c r="Z55" s="47"/>
+      <c r="AA55" s="47"/>
+      <c r="AB55" s="47"/>
+      <c r="AC55" s="47"/>
+      <c r="AD55" s="47"/>
+      <c r="AE55" s="47"/>
+      <c r="AF55" s="47"/>
+      <c r="AG55" s="47"/>
+      <c r="AH55" s="47"/>
+      <c r="AI55" s="47"/>
+      <c r="AJ55" s="47"/>
+      <c r="AO55" s="40"/>
+      <c r="AP55" s="40"/>
+    </row>
+    <row r="56" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" s="48"/>
+      <c r="D56" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="E56" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="F56" s="49"/>
+      <c r="G56" s="49"/>
+      <c r="H56" s="49"/>
+      <c r="I56" s="49"/>
+      <c r="J56" s="49"/>
+      <c r="K56" s="49"/>
+      <c r="L56" s="49"/>
+      <c r="M56" s="49"/>
+      <c r="N56" s="49"/>
+      <c r="O56" s="49"/>
+      <c r="P56" s="49"/>
+      <c r="Q56" s="49"/>
+      <c r="R56" s="49"/>
+      <c r="S56" s="49"/>
+      <c r="T56" s="49"/>
+      <c r="U56" s="49"/>
+      <c r="V56" s="49"/>
+      <c r="W56" s="49"/>
+      <c r="X56" s="49"/>
+      <c r="Y56" s="49"/>
+      <c r="Z56" s="49"/>
+      <c r="AA56" s="49"/>
+      <c r="AB56" s="49"/>
+      <c r="AC56" s="49"/>
+      <c r="AD56" s="49"/>
+      <c r="AE56" s="49"/>
+      <c r="AF56" s="49"/>
+      <c r="AG56" s="49"/>
+      <c r="AH56" s="49"/>
+      <c r="AI56" s="49"/>
+      <c r="AJ56" s="49"/>
+      <c r="AO56" s="50"/>
+      <c r="AP56" s="51"/>
+      <c r="AQ56" s="51"/>
+      <c r="AR56" s="51"/>
+      <c r="AS56" s="51"/>
+      <c r="AT56" s="51"/>
+      <c r="AU56" s="51"/>
+      <c r="AV56" s="51"/>
+      <c r="AW56" s="40"/>
+    </row>
+    <row r="57" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="52"/>
+      <c r="C57" s="46"/>
+      <c r="D57" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="E57" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="F57" s="47"/>
+      <c r="G57" s="49"/>
+      <c r="H57" s="49"/>
+      <c r="I57" s="49"/>
+      <c r="J57" s="49"/>
+      <c r="K57" s="49"/>
+      <c r="L57" s="49"/>
+      <c r="M57" s="49"/>
+      <c r="N57" s="49"/>
+      <c r="O57" s="49"/>
+      <c r="P57" s="49"/>
+      <c r="Q57" s="49"/>
+      <c r="R57" s="49"/>
+      <c r="S57" s="49"/>
+      <c r="T57" s="49"/>
+      <c r="U57" s="49"/>
+      <c r="V57" s="49"/>
+      <c r="W57" s="49"/>
+      <c r="X57" s="49"/>
+      <c r="Y57" s="49"/>
+      <c r="Z57" s="49"/>
+      <c r="AA57" s="49"/>
+      <c r="AB57" s="49"/>
+      <c r="AC57" s="49"/>
+      <c r="AD57" s="49"/>
+      <c r="AE57" s="49"/>
+      <c r="AF57" s="49"/>
+      <c r="AG57" s="49"/>
+      <c r="AH57" s="49"/>
+      <c r="AI57" s="49"/>
+      <c r="AJ57" s="49"/>
+      <c r="AP57" s="53"/>
+      <c r="AQ57" s="53"/>
+      <c r="AR57" s="53"/>
+      <c r="AS57" s="53"/>
+      <c r="AT57" s="53"/>
+      <c r="AU57" s="53"/>
+      <c r="AV57" s="40"/>
+      <c r="AW57" s="40"/>
+    </row>
+    <row r="58" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="46"/>
+      <c r="C58" s="46"/>
+      <c r="D58" s="46"/>
+      <c r="E58" s="46"/>
+      <c r="F58" s="46"/>
+      <c r="G58" s="46"/>
+      <c r="H58" s="46"/>
+      <c r="I58" s="46"/>
+      <c r="J58" s="46"/>
+      <c r="K58" s="46"/>
+      <c r="L58" s="46"/>
+      <c r="M58" s="46"/>
+      <c r="N58" s="46"/>
+      <c r="O58" s="46"/>
+      <c r="P58" s="46"/>
+      <c r="Q58" s="46"/>
+      <c r="R58" s="46"/>
+      <c r="S58" s="46"/>
+      <c r="T58" s="46"/>
+      <c r="U58" s="46"/>
+      <c r="V58" s="46"/>
+      <c r="W58" s="46"/>
+      <c r="X58" s="46"/>
+      <c r="Y58" s="46"/>
+      <c r="Z58" s="46"/>
+      <c r="AA58" s="46"/>
+      <c r="AB58" s="46"/>
+      <c r="AC58" s="46"/>
+      <c r="AD58" s="46"/>
+      <c r="AE58" s="46"/>
+      <c r="AF58" s="46"/>
+      <c r="AG58" s="46"/>
+      <c r="AH58" s="46"/>
+      <c r="AI58" s="46"/>
+      <c r="AJ58" s="46"/>
+    </row>
+    <row r="59" spans="2:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="220" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" s="221"/>
+      <c r="D59" s="221"/>
+      <c r="E59" s="213"/>
+      <c r="F59" s="214"/>
+      <c r="G59" s="214"/>
+      <c r="H59" s="214"/>
+      <c r="I59" s="215"/>
+      <c r="J59" s="224" t="s">
+        <v>80</v>
+      </c>
+      <c r="K59" s="221"/>
+      <c r="L59" s="225"/>
+      <c r="M59" s="213"/>
+      <c r="N59" s="214"/>
+      <c r="O59" s="214"/>
+      <c r="P59" s="214"/>
+      <c r="Q59" s="215"/>
+      <c r="R59" s="224" t="s">
+        <v>81</v>
+      </c>
+      <c r="S59" s="221"/>
+      <c r="T59" s="225"/>
+      <c r="U59" s="213"/>
+      <c r="V59" s="214"/>
+      <c r="W59" s="214"/>
+      <c r="X59" s="214"/>
+      <c r="Y59" s="214"/>
+      <c r="Z59" s="214"/>
+      <c r="AA59" s="214"/>
+      <c r="AB59" s="214"/>
+      <c r="AC59" s="214"/>
+      <c r="AD59" s="214"/>
+      <c r="AE59" s="214"/>
+      <c r="AF59" s="214"/>
+      <c r="AG59" s="214"/>
+      <c r="AH59" s="214"/>
+      <c r="AI59" s="214"/>
+      <c r="AJ59" s="215"/>
+      <c r="AK59" s="30"/>
+      <c r="AL59" s="30"/>
+      <c r="AO59" s="30"/>
+      <c r="AP59" s="30"/>
+      <c r="AQ59" s="30"/>
+      <c r="AR59" s="30"/>
+      <c r="AS59" s="30"/>
+      <c r="AT59" s="30"/>
+      <c r="AU59" s="30"/>
+      <c r="AV59" s="30"/>
+      <c r="AW59" s="30"/>
+      <c r="AX59" s="30"/>
+      <c r="AY59" s="30"/>
+      <c r="AZ59" s="30"/>
+      <c r="BA59" s="30"/>
+      <c r="BB59" s="30"/>
+      <c r="BC59" s="30"/>
+      <c r="BD59" s="30"/>
+      <c r="BE59" s="30"/>
+      <c r="BF59" s="30"/>
+      <c r="BG59" s="30"/>
+      <c r="BH59" s="30"/>
+      <c r="BI59" s="30"/>
+      <c r="BJ59" s="30"/>
+      <c r="BK59" s="30"/>
+      <c r="BL59" s="30"/>
+      <c r="BM59" s="30"/>
+      <c r="BN59" s="30"/>
+      <c r="BO59" s="30"/>
+      <c r="BP59" s="30"/>
+      <c r="BQ59" s="30"/>
+      <c r="BR59" s="30"/>
+      <c r="BS59" s="30"/>
+      <c r="BT59" s="30"/>
+      <c r="BU59" s="30"/>
+      <c r="BV59" s="30"/>
+    </row>
+    <row r="60" spans="2:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="222"/>
+      <c r="C60" s="223"/>
+      <c r="D60" s="223"/>
+      <c r="E60" s="216"/>
+      <c r="F60" s="217"/>
+      <c r="G60" s="217"/>
+      <c r="H60" s="217"/>
+      <c r="I60" s="218"/>
+      <c r="J60" s="222"/>
+      <c r="K60" s="223"/>
+      <c r="L60" s="226"/>
+      <c r="M60" s="216"/>
+      <c r="N60" s="217"/>
+      <c r="O60" s="217"/>
+      <c r="P60" s="217"/>
+      <c r="Q60" s="218"/>
+      <c r="R60" s="222"/>
+      <c r="S60" s="223"/>
+      <c r="T60" s="226"/>
+      <c r="U60" s="216"/>
+      <c r="V60" s="217"/>
+      <c r="W60" s="217"/>
+      <c r="X60" s="217"/>
+      <c r="Y60" s="217"/>
+      <c r="Z60" s="217"/>
+      <c r="AA60" s="217"/>
+      <c r="AB60" s="217"/>
+      <c r="AC60" s="217"/>
+      <c r="AD60" s="217"/>
+      <c r="AE60" s="217"/>
+      <c r="AF60" s="217"/>
+      <c r="AG60" s="217"/>
+      <c r="AH60" s="217"/>
+      <c r="AI60" s="217"/>
+      <c r="AJ60" s="218"/>
+    </row>
+    <row r="61" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="30"/>
+      <c r="C61" s="30"/>
+      <c r="D61" s="30"/>
+      <c r="E61" s="30"/>
+      <c r="F61" s="30"/>
+      <c r="G61" s="30"/>
+      <c r="H61" s="30"/>
+      <c r="I61" s="30"/>
+      <c r="J61" s="30"/>
+      <c r="K61" s="30"/>
+      <c r="L61" s="30"/>
+      <c r="M61" s="30"/>
+      <c r="N61" s="30"/>
+      <c r="O61" s="30"/>
+      <c r="P61" s="30"/>
+      <c r="Q61" s="30"/>
+      <c r="R61" s="30"/>
+      <c r="S61" s="30"/>
+      <c r="T61" s="30"/>
+      <c r="U61" s="30"/>
+      <c r="V61" s="30"/>
+      <c r="W61" s="30"/>
+      <c r="X61" s="30"/>
+      <c r="Y61" s="30"/>
+      <c r="Z61" s="30"/>
+      <c r="AA61" s="30"/>
+      <c r="AB61" s="30"/>
+      <c r="AC61" s="30"/>
+      <c r="AD61" s="30"/>
+      <c r="AE61" s="30"/>
+      <c r="AF61" s="30"/>
+      <c r="AG61" s="30"/>
+      <c r="AH61" s="30"/>
+      <c r="AI61" s="30"/>
+      <c r="AJ61" s="30"/>
+    </row>
+    <row r="62" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="30"/>
+      <c r="C62" s="30"/>
+      <c r="D62" s="30"/>
+      <c r="E62" s="30"/>
+      <c r="F62" s="30"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="30"/>
+      <c r="I62" s="30"/>
+      <c r="J62" s="30"/>
+      <c r="K62" s="30"/>
+      <c r="L62" s="30"/>
+      <c r="M62" s="30"/>
+      <c r="N62" s="30"/>
+      <c r="O62" s="30"/>
+      <c r="P62" s="30"/>
+      <c r="Q62" s="30"/>
+      <c r="R62" s="30"/>
+      <c r="S62" s="30"/>
+      <c r="T62" s="30"/>
+      <c r="U62" s="30"/>
+      <c r="V62" s="30"/>
+      <c r="W62" s="30"/>
+      <c r="X62" s="30"/>
+      <c r="Y62" s="30"/>
+      <c r="Z62" s="30"/>
+      <c r="AA62" s="30"/>
+      <c r="AB62" s="30"/>
+      <c r="AC62" s="30"/>
+      <c r="AD62" s="30"/>
+      <c r="AE62" s="30"/>
+      <c r="AF62" s="30"/>
+      <c r="AG62" s="30"/>
+      <c r="AH62" s="30"/>
+      <c r="AI62" s="30"/>
+      <c r="AJ62" s="30"/>
+    </row>
+    <row r="63" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="30"/>
+      <c r="C63" s="30"/>
+      <c r="D63" s="30"/>
+      <c r="E63" s="30"/>
+      <c r="F63" s="30"/>
+      <c r="G63" s="30"/>
+      <c r="H63" s="30"/>
+      <c r="I63" s="30"/>
+      <c r="J63" s="30"/>
+      <c r="K63" s="30"/>
+      <c r="L63" s="30"/>
+      <c r="M63" s="30"/>
+      <c r="N63" s="30"/>
+      <c r="O63" s="30"/>
+      <c r="P63" s="30"/>
+      <c r="Q63" s="30"/>
+      <c r="R63" s="30"/>
+      <c r="S63" s="30"/>
+      <c r="T63" s="30"/>
+      <c r="U63" s="30"/>
+      <c r="V63" s="30"/>
+      <c r="W63" s="30"/>
+      <c r="X63" s="30"/>
+      <c r="Y63" s="30"/>
+      <c r="Z63" s="30"/>
+      <c r="AA63" s="30"/>
+      <c r="AB63" s="30"/>
+      <c r="AC63" s="30"/>
+      <c r="AD63" s="30"/>
+      <c r="AE63" s="30"/>
+      <c r="AF63" s="30"/>
+      <c r="AG63" s="30"/>
+      <c r="AH63" s="30"/>
+      <c r="AI63" s="30"/>
+      <c r="AJ63" s="30"/>
+    </row>
+    <row r="64" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="30"/>
+      <c r="C64" s="30"/>
+      <c r="D64" s="30"/>
+      <c r="E64" s="30"/>
+      <c r="F64" s="30"/>
+      <c r="G64" s="30"/>
+      <c r="H64" s="30"/>
+      <c r="I64" s="30"/>
+      <c r="J64" s="30"/>
+      <c r="K64" s="30"/>
+      <c r="L64" s="30"/>
+      <c r="M64" s="30"/>
+      <c r="N64" s="30"/>
+      <c r="O64" s="30"/>
+      <c r="P64" s="30"/>
+      <c r="Q64" s="30"/>
+      <c r="R64" s="30"/>
+      <c r="S64" s="30"/>
+      <c r="T64" s="30"/>
+      <c r="U64" s="30"/>
+      <c r="V64" s="30"/>
+      <c r="W64" s="30"/>
+      <c r="X64" s="30"/>
+      <c r="Y64" s="30"/>
+      <c r="Z64" s="30"/>
+      <c r="AA64" s="30"/>
+      <c r="AB64" s="30"/>
+      <c r="AC64" s="30"/>
+      <c r="AD64" s="30"/>
+      <c r="AE64" s="30"/>
+      <c r="AF64" s="30"/>
+      <c r="AG64" s="30"/>
+      <c r="AH64" s="30"/>
+      <c r="AI64" s="30"/>
+      <c r="AJ64" s="30"/>
+    </row>
+    <row r="65" spans="2:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="30"/>
+      <c r="C65" s="30"/>
+      <c r="D65" s="30"/>
+      <c r="E65" s="30"/>
+      <c r="F65" s="30"/>
+      <c r="G65" s="30"/>
+      <c r="H65" s="30"/>
+      <c r="I65" s="30"/>
+      <c r="J65" s="30"/>
+      <c r="K65" s="30"/>
+      <c r="L65" s="30"/>
+      <c r="M65" s="30"/>
+      <c r="N65" s="30"/>
+      <c r="O65" s="30"/>
+      <c r="P65" s="30"/>
+      <c r="Q65" s="30"/>
+      <c r="R65" s="30"/>
+      <c r="S65" s="30"/>
+      <c r="T65" s="30"/>
+      <c r="U65" s="30"/>
+      <c r="V65" s="30"/>
+      <c r="W65" s="30"/>
+      <c r="X65" s="30"/>
+      <c r="Y65" s="30"/>
+      <c r="Z65" s="30"/>
+      <c r="AA65" s="30"/>
+      <c r="AB65" s="30"/>
+      <c r="AC65" s="30"/>
+      <c r="AD65" s="30"/>
+      <c r="AE65" s="30"/>
+      <c r="AF65" s="30"/>
+      <c r="AG65" s="30"/>
+      <c r="AH65" s="30"/>
+      <c r="AI65" s="30"/>
+      <c r="AJ65" s="30"/>
+    </row>
+    <row r="66" spans="2:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B66" s="30"/>
+      <c r="C66" s="30"/>
+      <c r="D66" s="30"/>
+      <c r="E66" s="30"/>
+      <c r="F66" s="30"/>
+      <c r="G66" s="30"/>
+      <c r="H66" s="30"/>
+      <c r="I66" s="30"/>
+      <c r="J66" s="30"/>
+      <c r="K66" s="30"/>
+      <c r="L66" s="30"/>
+      <c r="M66" s="30"/>
+      <c r="N66" s="30"/>
+      <c r="O66" s="30"/>
+      <c r="P66" s="30"/>
+      <c r="Q66" s="30"/>
+      <c r="R66" s="30"/>
+      <c r="S66" s="30"/>
+      <c r="T66" s="30"/>
+      <c r="U66" s="30"/>
+      <c r="V66" s="30"/>
+      <c r="W66" s="30"/>
+      <c r="X66" s="30"/>
+      <c r="Y66" s="30"/>
+      <c r="Z66" s="30"/>
+      <c r="AA66" s="30"/>
+      <c r="AB66" s="30"/>
+      <c r="AC66" s="30"/>
+      <c r="AD66" s="30"/>
+      <c r="AE66" s="30"/>
+      <c r="AF66" s="30"/>
+      <c r="AG66" s="30"/>
+      <c r="AH66" s="30"/>
+      <c r="AI66" s="30"/>
+      <c r="AJ66" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="85">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:AI2"/>
+    <mergeCell ref="A3:AJ3"/>
+    <mergeCell ref="A4:AJ4"/>
+    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="AE6:AF6"/>
+    <mergeCell ref="AH6:AI6"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="W8:AJ8"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="W9:AJ9"/>
+    <mergeCell ref="S10:Y10"/>
+    <mergeCell ref="Z10:AJ10"/>
+    <mergeCell ref="T21:W21"/>
+    <mergeCell ref="T22:Z22"/>
+    <mergeCell ref="B23:S27"/>
+    <mergeCell ref="T23:V24"/>
+    <mergeCell ref="W23:AJ24"/>
+    <mergeCell ref="T25:V27"/>
+    <mergeCell ref="W25:AJ27"/>
+    <mergeCell ref="B28:S28"/>
+    <mergeCell ref="T28:AJ28"/>
+    <mergeCell ref="B29:S29"/>
+    <mergeCell ref="T29:X29"/>
+    <mergeCell ref="Z29:AB29"/>
+    <mergeCell ref="AD29:AF29"/>
+    <mergeCell ref="AH29:AJ29"/>
+    <mergeCell ref="B30:S30"/>
+    <mergeCell ref="T30:AJ30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:S31"/>
+    <mergeCell ref="T31:AJ42"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:S32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:S33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:S34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:S35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:S36"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:S38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:S39"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:S37"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:S40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:S41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:S42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:S43"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:S51"/>
+    <mergeCell ref="T43:AJ54"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:S44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:S45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:S46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="D47:S47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D48:S48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="D49:S49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:S50"/>
+    <mergeCell ref="U59:AJ60"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:S52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:S53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:S54"/>
+    <mergeCell ref="B59:D60"/>
+    <mergeCell ref="E59:I60"/>
+    <mergeCell ref="J59:L60"/>
+    <mergeCell ref="M59:Q60"/>
+    <mergeCell ref="R59:T60"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B47:C55 B31:B46 C43:C44 C31:C40" xr:uid="{00F6C911-613E-4083-B80B-6D357C37426E}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="7169" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>161925</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>95250</xdr:colOff>
+                    <xdr:row>14</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A25108AC-9E4A-42A2-AEAE-F63CB491AF93}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:BV66"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
+  <cols>
+    <col min="1" max="1" width="3" style="28" customWidth="1"/>
+    <col min="2" max="38" width="2.875" style="28" customWidth="1"/>
+    <col min="39" max="16384" width="2.625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:74" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="291" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="291"/>
+      <c r="C1" s="291"/>
+      <c r="D1" s="291"/>
+      <c r="E1" s="291"/>
+      <c r="F1" s="291"/>
+      <c r="G1" s="291"/>
+    </row>
+    <row r="2" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="292" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="292"/>
+      <c r="C2" s="292"/>
+      <c r="D2" s="292"/>
+      <c r="E2" s="292"/>
+      <c r="F2" s="292"/>
+      <c r="G2" s="292"/>
+      <c r="H2" s="292"/>
+      <c r="I2" s="292"/>
+      <c r="J2" s="292"/>
+      <c r="K2" s="292"/>
+      <c r="L2" s="292"/>
+      <c r="M2" s="292"/>
+      <c r="N2" s="292"/>
+      <c r="O2" s="292"/>
+      <c r="P2" s="292"/>
+      <c r="Q2" s="292"/>
+      <c r="R2" s="292"/>
+      <c r="S2" s="292"/>
+      <c r="T2" s="292"/>
+      <c r="U2" s="292"/>
+      <c r="V2" s="292"/>
+      <c r="W2" s="292"/>
+      <c r="X2" s="292"/>
+      <c r="Y2" s="292"/>
+      <c r="Z2" s="292"/>
+      <c r="AA2" s="292"/>
+      <c r="AB2" s="292"/>
+      <c r="AC2" s="292"/>
+      <c r="AD2" s="292"/>
+      <c r="AE2" s="292"/>
+      <c r="AF2" s="292"/>
+      <c r="AG2" s="292"/>
+      <c r="AH2" s="292"/>
+      <c r="AI2" s="292"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+      <c r="AR2" s="30"/>
+      <c r="AS2" s="30"/>
+      <c r="AT2" s="30"/>
+      <c r="AU2" s="30"/>
+      <c r="AV2" s="30"/>
+      <c r="AW2" s="30"/>
+      <c r="AX2" s="30"/>
+      <c r="AY2" s="30"/>
+      <c r="AZ2" s="30"/>
+      <c r="BA2" s="30"/>
+      <c r="BB2" s="30"/>
+      <c r="BC2" s="30"/>
+      <c r="BD2" s="30"/>
+      <c r="BE2" s="30"/>
+      <c r="BF2" s="30"/>
+      <c r="BG2" s="30"/>
+      <c r="BH2" s="30"/>
+      <c r="BI2" s="30"/>
+      <c r="BJ2" s="30"/>
+      <c r="BK2" s="30"/>
+      <c r="BL2" s="30"/>
+      <c r="BM2" s="30"/>
+      <c r="BN2" s="30"/>
+      <c r="BO2" s="30"/>
+      <c r="BP2" s="30"/>
+      <c r="BQ2" s="30"/>
+      <c r="BR2" s="30"/>
+      <c r="BS2" s="30"/>
+      <c r="BT2" s="30"/>
+      <c r="BU2" s="30"/>
+      <c r="BV2" s="30"/>
+    </row>
+    <row r="3" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="292" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="292"/>
+      <c r="C3" s="292"/>
+      <c r="D3" s="292"/>
+      <c r="E3" s="292"/>
+      <c r="F3" s="292"/>
+      <c r="G3" s="292"/>
+      <c r="H3" s="292"/>
+      <c r="I3" s="292"/>
+      <c r="J3" s="292"/>
+      <c r="K3" s="292"/>
+      <c r="L3" s="292"/>
+      <c r="M3" s="292"/>
+      <c r="N3" s="292"/>
+      <c r="O3" s="292"/>
+      <c r="P3" s="292"/>
+      <c r="Q3" s="292"/>
+      <c r="R3" s="292"/>
+      <c r="S3" s="292"/>
+      <c r="T3" s="292"/>
+      <c r="U3" s="292"/>
+      <c r="V3" s="292"/>
+      <c r="W3" s="292"/>
+      <c r="X3" s="292"/>
+      <c r="Y3" s="292"/>
+      <c r="Z3" s="292"/>
+      <c r="AA3" s="292"/>
+      <c r="AB3" s="292"/>
+      <c r="AC3" s="292"/>
+      <c r="AD3" s="292"/>
+      <c r="AE3" s="292"/>
+      <c r="AF3" s="292"/>
+      <c r="AG3" s="292"/>
+      <c r="AH3" s="292"/>
+      <c r="AI3" s="292"/>
+      <c r="AJ3" s="292"/>
+      <c r="AO3" s="30"/>
+      <c r="AP3" s="30"/>
+      <c r="AQ3" s="30"/>
+      <c r="AR3" s="30"/>
+      <c r="AS3" s="30"/>
+      <c r="AT3" s="30"/>
+      <c r="AU3" s="30"/>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="30"/>
+      <c r="AY3" s="30"/>
+      <c r="AZ3" s="30"/>
+      <c r="BA3" s="30"/>
+      <c r="BB3" s="30"/>
+      <c r="BC3" s="30"/>
+      <c r="BD3" s="30"/>
+      <c r="BE3" s="30"/>
+      <c r="BF3" s="30"/>
+      <c r="BG3" s="30"/>
+      <c r="BH3" s="30"/>
+      <c r="BI3" s="30"/>
+      <c r="BJ3" s="30"/>
+      <c r="BK3" s="30"/>
+      <c r="BL3" s="30"/>
+      <c r="BM3" s="30"/>
+      <c r="BN3" s="30"/>
+      <c r="BO3" s="30"/>
+      <c r="BP3" s="30"/>
+      <c r="BQ3" s="30"/>
+      <c r="BR3" s="30"/>
+      <c r="BS3" s="30"/>
+      <c r="BT3" s="30"/>
+      <c r="BU3" s="30"/>
+      <c r="BV3" s="30"/>
+    </row>
+    <row r="4" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="292" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="292"/>
+      <c r="C4" s="292"/>
+      <c r="D4" s="292"/>
+      <c r="E4" s="292"/>
+      <c r="F4" s="292"/>
+      <c r="G4" s="292"/>
+      <c r="H4" s="292"/>
+      <c r="I4" s="292"/>
+      <c r="J4" s="292"/>
+      <c r="K4" s="292"/>
+      <c r="L4" s="292"/>
+      <c r="M4" s="292"/>
+      <c r="N4" s="292"/>
+      <c r="O4" s="292"/>
+      <c r="P4" s="292"/>
+      <c r="Q4" s="292"/>
+      <c r="R4" s="292"/>
+      <c r="S4" s="292"/>
+      <c r="T4" s="292"/>
+      <c r="U4" s="292"/>
+      <c r="V4" s="292"/>
+      <c r="W4" s="292"/>
+      <c r="X4" s="292"/>
+      <c r="Y4" s="292"/>
+      <c r="Z4" s="292"/>
+      <c r="AA4" s="292"/>
+      <c r="AB4" s="292"/>
+      <c r="AC4" s="292"/>
+      <c r="AD4" s="292"/>
+      <c r="AE4" s="292"/>
+      <c r="AF4" s="292"/>
+      <c r="AG4" s="292"/>
+      <c r="AH4" s="292"/>
+      <c r="AI4" s="292"/>
+      <c r="AJ4" s="292"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="31"/>
+      <c r="AO4" s="30"/>
+      <c r="AP4" s="30"/>
+      <c r="AQ4" s="30"/>
+      <c r="AR4" s="30"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="30"/>
+      <c r="AU4" s="30"/>
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="30"/>
+      <c r="AY4" s="30"/>
+      <c r="AZ4" s="30"/>
+      <c r="BA4" s="30"/>
+      <c r="BB4" s="30"/>
+      <c r="BC4" s="30"/>
+      <c r="BD4" s="30"/>
+      <c r="BE4" s="30"/>
+      <c r="BF4" s="30"/>
+      <c r="BG4" s="30"/>
+      <c r="BH4" s="30"/>
+      <c r="BI4" s="30"/>
+      <c r="BJ4" s="31"/>
+      <c r="BK4" s="31"/>
+      <c r="BL4" s="31"/>
+      <c r="BN4" s="31"/>
+      <c r="BO4" s="31"/>
+      <c r="BP4" s="31"/>
+      <c r="BQ4" s="31"/>
+      <c r="BR4" s="31"/>
+      <c r="BS4" s="31"/>
+      <c r="BT4" s="31"/>
+      <c r="BU4" s="31"/>
+      <c r="BV4" s="31"/>
+    </row>
+    <row r="5" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="P5" s="32"/>
+      <c r="S5" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31"/>
+      <c r="AO5" s="30"/>
+      <c r="AP5" s="30"/>
+      <c r="AQ5" s="30"/>
+      <c r="AR5" s="30"/>
+      <c r="AS5" s="30"/>
+      <c r="AT5" s="30"/>
+      <c r="AU5" s="30"/>
+      <c r="AV5" s="30"/>
+      <c r="AW5" s="30"/>
+      <c r="AX5" s="30"/>
+      <c r="AY5" s="30"/>
+      <c r="AZ5" s="30"/>
+      <c r="BA5" s="30"/>
+      <c r="BB5" s="30"/>
+      <c r="BC5" s="30"/>
+      <c r="BD5" s="30"/>
+      <c r="BE5" s="30"/>
+      <c r="BF5" s="30"/>
+      <c r="BG5" s="30"/>
+      <c r="BH5" s="30"/>
+      <c r="BI5" s="30"/>
+      <c r="BJ5" s="31"/>
+      <c r="BK5" s="31"/>
+      <c r="BL5" s="31"/>
+      <c r="BN5" s="31"/>
+      <c r="BO5" s="31"/>
+      <c r="BP5" s="31"/>
+      <c r="BQ5" s="31"/>
+      <c r="BR5" s="31"/>
+      <c r="BS5" s="31"/>
+      <c r="BT5" s="31"/>
+      <c r="BU5" s="31"/>
+      <c r="BV5" s="31"/>
+    </row>
+    <row r="6" spans="1:74" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="Z6" s="297" t="s">
+        <v>193</v>
+      </c>
+      <c r="AA6" s="297"/>
+      <c r="AB6" s="297"/>
+      <c r="AC6" s="297"/>
+      <c r="AD6" s="158" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE6" s="297">
+        <v>2</v>
+      </c>
+      <c r="AF6" s="297"/>
+      <c r="AG6" s="158" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH6" s="297">
+        <v>27</v>
+      </c>
+      <c r="AI6" s="297"/>
+      <c r="AJ6" s="158" t="s">
+        <v>29</v>
+      </c>
+      <c r="AO6" s="30"/>
+      <c r="AP6" s="30"/>
+      <c r="AQ6" s="30"/>
+      <c r="AR6" s="30"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="30"/>
+      <c r="AU6" s="30"/>
+      <c r="AV6" s="30"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="30"/>
+      <c r="AY6" s="30"/>
+      <c r="AZ6" s="30"/>
+      <c r="BA6" s="30"/>
+      <c r="BB6" s="30"/>
+      <c r="BC6" s="30"/>
+      <c r="BD6" s="30"/>
+      <c r="BE6" s="30"/>
+      <c r="BF6" s="30"/>
+      <c r="BG6" s="30"/>
+      <c r="BH6" s="30"/>
+      <c r="BI6" s="30"/>
+      <c r="BJ6" s="30"/>
+      <c r="BK6" s="30"/>
+      <c r="BL6" s="30"/>
+      <c r="BM6" s="30"/>
+      <c r="BN6" s="30"/>
+      <c r="BO6" s="30"/>
+      <c r="BP6" s="30"/>
+      <c r="BQ6" s="30"/>
+      <c r="BR6" s="30"/>
+      <c r="BS6" s="30"/>
+      <c r="BT6" s="30"/>
+      <c r="BU6" s="30"/>
+      <c r="BV6" s="30"/>
+    </row>
+    <row r="7" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="29"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I7" s="33" t="s">
+        <v>78</v>
+      </c>
+      <c r="K7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="34"/>
+      <c r="AO7" s="30"/>
+      <c r="AP7" s="30"/>
+      <c r="AQ7" s="30"/>
+      <c r="AR7" s="30"/>
+      <c r="AS7" s="30"/>
+      <c r="AT7" s="30"/>
+      <c r="AU7" s="30"/>
+      <c r="AV7" s="30"/>
+      <c r="AW7" s="30"/>
+      <c r="AX7" s="30"/>
+      <c r="AY7" s="30"/>
+      <c r="AZ7" s="30"/>
+      <c r="BA7" s="30"/>
+      <c r="BB7" s="30"/>
+      <c r="BC7" s="30"/>
+      <c r="BD7" s="30"/>
+      <c r="BE7" s="30"/>
+      <c r="BF7" s="30"/>
+      <c r="BG7" s="30"/>
+      <c r="BH7" s="30"/>
+      <c r="BI7" s="30"/>
+      <c r="BJ7" s="30"/>
+      <c r="BK7" s="30"/>
+      <c r="BL7" s="30"/>
+      <c r="BM7" s="30"/>
+      <c r="BN7" s="30"/>
+      <c r="BO7" s="30"/>
+      <c r="BP7" s="30"/>
+      <c r="BQ7" s="30"/>
+      <c r="BR7" s="30"/>
+      <c r="BS7" s="30"/>
+      <c r="BT7" s="30"/>
+      <c r="BU7" s="30"/>
+      <c r="BV7" s="30"/>
+    </row>
+    <row r="8" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="S8" s="288" t="s">
+        <v>11</v>
+      </c>
+      <c r="T8" s="288"/>
+      <c r="U8" s="288"/>
+      <c r="V8" s="288"/>
+      <c r="W8" s="296" t="s">
+        <v>195</v>
+      </c>
+      <c r="X8" s="296"/>
+      <c r="Y8" s="296"/>
+      <c r="Z8" s="296"/>
+      <c r="AA8" s="296"/>
+      <c r="AB8" s="296"/>
+      <c r="AC8" s="296"/>
+      <c r="AD8" s="296"/>
+      <c r="AE8" s="296"/>
+      <c r="AF8" s="296"/>
+      <c r="AG8" s="296"/>
+      <c r="AH8" s="296"/>
+      <c r="AI8" s="296"/>
+      <c r="AJ8" s="296"/>
+      <c r="AO8" s="30"/>
+      <c r="AP8" s="30"/>
+      <c r="AQ8" s="30"/>
+      <c r="AR8" s="30"/>
+      <c r="AS8" s="30"/>
+      <c r="AT8" s="30"/>
+      <c r="AU8" s="30"/>
+      <c r="AV8" s="30"/>
+      <c r="AW8" s="30"/>
+      <c r="AX8" s="30"/>
+      <c r="AY8" s="30"/>
+      <c r="AZ8" s="30"/>
+      <c r="BA8" s="30"/>
+      <c r="BB8" s="30"/>
+      <c r="BC8" s="30"/>
+      <c r="BD8" s="30"/>
+      <c r="BE8" s="30"/>
+      <c r="BF8" s="30"/>
+      <c r="BG8" s="30"/>
+      <c r="BH8" s="30"/>
+      <c r="BI8" s="30"/>
+      <c r="BJ8" s="30"/>
+      <c r="BK8" s="30"/>
+      <c r="BL8" s="30"/>
+      <c r="BM8" s="30"/>
+      <c r="BN8" s="30"/>
+      <c r="BO8" s="30"/>
+      <c r="BP8" s="30"/>
+      <c r="BQ8" s="30"/>
+      <c r="BR8" s="30"/>
+      <c r="BS8" s="30"/>
+      <c r="BT8" s="30"/>
+      <c r="BU8" s="30"/>
+      <c r="BV8" s="30"/>
+    </row>
+    <row r="9" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+      <c r="O9" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="S9" s="288" t="s">
+        <v>12</v>
+      </c>
+      <c r="T9" s="288"/>
+      <c r="U9" s="288"/>
+      <c r="V9" s="288"/>
+      <c r="W9" s="296" t="s">
+        <v>194</v>
+      </c>
+      <c r="X9" s="296"/>
+      <c r="Y9" s="296"/>
+      <c r="Z9" s="296"/>
+      <c r="AA9" s="296"/>
+      <c r="AB9" s="296"/>
+      <c r="AC9" s="296"/>
+      <c r="AD9" s="296"/>
+      <c r="AE9" s="296"/>
+      <c r="AF9" s="296"/>
+      <c r="AG9" s="296"/>
+      <c r="AH9" s="296"/>
+      <c r="AI9" s="296"/>
+      <c r="AJ9" s="296"/>
+      <c r="AO9" s="30"/>
+      <c r="AP9" s="30"/>
+      <c r="AQ9" s="30"/>
+      <c r="AR9" s="30"/>
+      <c r="AS9" s="30"/>
+      <c r="AT9" s="30"/>
+      <c r="AU9" s="30"/>
+      <c r="AV9" s="30"/>
+      <c r="AW9" s="30"/>
+      <c r="AX9" s="30"/>
+      <c r="AY9" s="30"/>
+      <c r="AZ9" s="30"/>
+      <c r="BA9" s="30"/>
+      <c r="BB9" s="30"/>
+      <c r="BC9" s="30"/>
+      <c r="BD9" s="30"/>
+      <c r="BE9" s="30"/>
+      <c r="BF9" s="30"/>
+      <c r="BG9" s="30"/>
+      <c r="BH9" s="30"/>
+      <c r="BI9" s="30"/>
+      <c r="BJ9" s="30"/>
+      <c r="BK9" s="30"/>
+      <c r="BL9" s="30"/>
+      <c r="BM9" s="30"/>
+      <c r="BN9" s="30"/>
+      <c r="BO9" s="30"/>
+      <c r="BP9" s="30"/>
+      <c r="BQ9" s="30"/>
+      <c r="BR9" s="30"/>
+      <c r="BS9" s="30"/>
+      <c r="BT9" s="30"/>
+      <c r="BU9" s="30"/>
+      <c r="BV9" s="30"/>
+    </row>
+    <row r="10" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+      <c r="S10" s="290" t="s">
+        <v>31</v>
+      </c>
+      <c r="T10" s="290"/>
+      <c r="U10" s="290"/>
+      <c r="V10" s="290"/>
+      <c r="W10" s="290"/>
+      <c r="X10" s="290"/>
+      <c r="Y10" s="290"/>
+      <c r="Z10" s="296" t="s">
+        <v>196</v>
+      </c>
+      <c r="AA10" s="296"/>
+      <c r="AB10" s="296"/>
+      <c r="AC10" s="296"/>
+      <c r="AD10" s="296"/>
+      <c r="AE10" s="296"/>
+      <c r="AF10" s="296"/>
+      <c r="AG10" s="296"/>
+      <c r="AH10" s="296"/>
+      <c r="AI10" s="296"/>
+      <c r="AJ10" s="296"/>
+      <c r="AO10" s="30"/>
+      <c r="AP10" s="30"/>
+      <c r="AQ10" s="30"/>
+      <c r="AR10" s="30"/>
+      <c r="AS10" s="30"/>
+      <c r="AT10" s="30"/>
+      <c r="AU10" s="30"/>
+      <c r="AV10" s="30"/>
+      <c r="AW10" s="30"/>
+      <c r="AX10" s="30"/>
+      <c r="AY10" s="30"/>
+      <c r="AZ10" s="30"/>
+      <c r="BA10" s="30"/>
+      <c r="BB10" s="30"/>
+      <c r="BC10" s="30"/>
+      <c r="BD10" s="30"/>
+      <c r="BE10" s="30"/>
+      <c r="BF10" s="30"/>
+      <c r="BG10" s="30"/>
+      <c r="BH10" s="30"/>
+      <c r="BI10" s="30"/>
+      <c r="BJ10" s="30"/>
+      <c r="BK10" s="30"/>
+      <c r="BL10" s="30"/>
+      <c r="BM10" s="30"/>
+      <c r="BN10" s="30"/>
+      <c r="BO10" s="30"/>
+      <c r="BP10" s="30"/>
+      <c r="BQ10" s="30"/>
+      <c r="BR10" s="30"/>
+      <c r="BS10" s="30"/>
+      <c r="BT10" s="30"/>
+      <c r="BU10" s="30"/>
+      <c r="BV10" s="30"/>
+    </row>
+    <row r="11" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
+      <c r="S11" s="35"/>
+      <c r="T11" s="35"/>
+      <c r="U11" s="35"/>
+      <c r="V11" s="35"/>
+      <c r="W11" s="35"/>
+      <c r="X11" s="35"/>
+      <c r="Y11" s="35"/>
+      <c r="Z11" s="37"/>
+      <c r="AA11" s="37"/>
+      <c r="AB11" s="37"/>
+      <c r="AC11" s="37"/>
+      <c r="AD11" s="37"/>
+      <c r="AE11" s="37"/>
+      <c r="AF11" s="37"/>
+      <c r="AG11" s="37"/>
+      <c r="AH11" s="37"/>
+      <c r="AI11" s="37"/>
+      <c r="AJ11" s="37"/>
+      <c r="AO11" s="30"/>
+      <c r="AP11" s="30"/>
+      <c r="AQ11" s="30"/>
+      <c r="AR11" s="30"/>
+      <c r="AS11" s="30"/>
+      <c r="AT11" s="30"/>
+      <c r="AU11" s="30"/>
+      <c r="AV11" s="30"/>
+      <c r="AW11" s="30"/>
+      <c r="AX11" s="30"/>
+      <c r="AY11" s="30"/>
+      <c r="AZ11" s="30"/>
+      <c r="BA11" s="30"/>
+      <c r="BB11" s="30"/>
+      <c r="BC11" s="30"/>
+      <c r="BD11" s="30"/>
+      <c r="BE11" s="30"/>
+      <c r="BF11" s="30"/>
+      <c r="BG11" s="30"/>
+      <c r="BH11" s="30"/>
+      <c r="BI11" s="30"/>
+      <c r="BJ11" s="30"/>
+      <c r="BK11" s="30"/>
+      <c r="BL11" s="30"/>
+      <c r="BM11" s="30"/>
+      <c r="BN11" s="30"/>
+      <c r="BO11" s="30"/>
+      <c r="BP11" s="30"/>
+      <c r="BQ11" s="30"/>
+      <c r="BR11" s="30"/>
+      <c r="BS11" s="30"/>
+      <c r="BT11" s="30"/>
+      <c r="BU11" s="30"/>
+      <c r="BV11" s="30"/>
+    </row>
+    <row r="12" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO12" s="30"/>
+      <c r="AP12" s="30"/>
+      <c r="AQ12" s="30"/>
+      <c r="AR12" s="30"/>
+      <c r="AS12" s="30"/>
+      <c r="AT12" s="30"/>
+      <c r="AU12" s="30"/>
+      <c r="AV12" s="30"/>
+      <c r="AW12" s="30"/>
+      <c r="AX12" s="30"/>
+      <c r="AY12" s="30"/>
+      <c r="AZ12" s="30"/>
+      <c r="BA12" s="30"/>
+      <c r="BB12" s="30"/>
+      <c r="BC12" s="30"/>
+      <c r="BD12" s="30"/>
+      <c r="BE12" s="30"/>
+      <c r="BF12" s="30"/>
+      <c r="BG12" s="30"/>
+      <c r="BH12" s="30"/>
+      <c r="BI12" s="30"/>
+      <c r="BJ12" s="30"/>
+      <c r="BK12" s="30"/>
+      <c r="BL12" s="30"/>
+      <c r="BM12" s="30"/>
+      <c r="BN12" s="30"/>
+      <c r="BO12" s="30"/>
+      <c r="BP12" s="30"/>
+      <c r="BQ12" s="30"/>
+      <c r="BR12" s="30"/>
+      <c r="BS12" s="30"/>
+      <c r="BT12" s="30"/>
+      <c r="BU12" s="30"/>
+      <c r="BV12" s="30"/>
+    </row>
+    <row r="13" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AO13" s="30"/>
+      <c r="AP13" s="30"/>
+      <c r="AQ13" s="30"/>
+      <c r="AR13" s="30"/>
+      <c r="AS13" s="30"/>
+      <c r="AT13" s="30"/>
+      <c r="AU13" s="30"/>
+      <c r="AV13" s="30"/>
+      <c r="AW13" s="30"/>
+      <c r="AX13" s="30"/>
+      <c r="AY13" s="30"/>
+      <c r="AZ13" s="30"/>
+      <c r="BA13" s="30"/>
+      <c r="BB13" s="30"/>
+      <c r="BC13" s="30"/>
+      <c r="BD13" s="30"/>
+      <c r="BE13" s="30"/>
+      <c r="BF13" s="30"/>
+      <c r="BG13" s="30"/>
+      <c r="BH13" s="30"/>
+      <c r="BI13" s="30"/>
+      <c r="BJ13" s="30"/>
+      <c r="BK13" s="30"/>
+      <c r="BL13" s="30"/>
+      <c r="BM13" s="30"/>
+      <c r="BN13" s="30"/>
+      <c r="BO13" s="30"/>
+      <c r="BP13" s="30"/>
+      <c r="BQ13" s="30"/>
+      <c r="BR13" s="30"/>
+      <c r="BS13" s="30"/>
+      <c r="BT13" s="30"/>
+      <c r="BU13" s="30"/>
+      <c r="BV13" s="30"/>
+    </row>
+    <row r="14" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="38" t="b">
+        <v>1</v>
+      </c>
+      <c r="C14" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO14" s="30"/>
+      <c r="AP14" s="30"/>
+      <c r="AQ14" s="30"/>
+      <c r="AR14" s="30"/>
+      <c r="AS14" s="30"/>
+      <c r="AT14" s="30"/>
+      <c r="AU14" s="30"/>
+      <c r="AV14" s="30"/>
+      <c r="AW14" s="30"/>
+      <c r="AX14" s="30"/>
+      <c r="AY14" s="30"/>
+      <c r="AZ14" s="30"/>
+      <c r="BA14" s="30"/>
+      <c r="BB14" s="30"/>
+      <c r="BC14" s="30"/>
+      <c r="BD14" s="30"/>
+      <c r="BE14" s="30"/>
+      <c r="BF14" s="30"/>
+      <c r="BG14" s="30"/>
+      <c r="BH14" s="30"/>
+      <c r="BI14" s="30"/>
+      <c r="BJ14" s="30"/>
+      <c r="BK14" s="30"/>
+      <c r="BL14" s="30"/>
+      <c r="BM14" s="30"/>
+      <c r="BN14" s="30"/>
+      <c r="BO14" s="30"/>
+      <c r="BP14" s="30"/>
+      <c r="BQ14" s="30"/>
+      <c r="BR14" s="30"/>
+      <c r="BS14" s="30"/>
+      <c r="BT14" s="30"/>
+      <c r="BU14" s="30"/>
+      <c r="BV14" s="30"/>
+    </row>
+    <row r="15" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="AO15" s="30"/>
+      <c r="AP15" s="30"/>
+      <c r="AQ15" s="30"/>
+      <c r="AR15" s="30"/>
+      <c r="AS15" s="30"/>
+      <c r="AT15" s="30"/>
+      <c r="AU15" s="30"/>
+      <c r="AV15" s="30"/>
+      <c r="AW15" s="30"/>
+      <c r="AX15" s="30"/>
+      <c r="AY15" s="30"/>
+      <c r="AZ15" s="30"/>
+      <c r="BA15" s="30"/>
+      <c r="BB15" s="30"/>
+      <c r="BC15" s="30"/>
+      <c r="BD15" s="30"/>
+      <c r="BE15" s="30"/>
+      <c r="BF15" s="30"/>
+      <c r="BG15" s="30"/>
+      <c r="BH15" s="30"/>
+      <c r="BI15" s="30"/>
+      <c r="BJ15" s="30"/>
+      <c r="BK15" s="30"/>
+      <c r="BL15" s="30"/>
+      <c r="BM15" s="30"/>
+      <c r="BN15" s="30"/>
+      <c r="BO15" s="30"/>
+      <c r="BP15" s="30"/>
+      <c r="BQ15" s="30"/>
+      <c r="BR15" s="30"/>
+      <c r="BS15" s="30"/>
+      <c r="BT15" s="30"/>
+      <c r="BU15" s="30"/>
+      <c r="BV15" s="30"/>
+    </row>
+    <row r="16" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C16" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO16" s="30"/>
+      <c r="AP16" s="30"/>
+      <c r="AQ16" s="30"/>
+      <c r="AR16" s="30"/>
+      <c r="AS16" s="30"/>
+      <c r="AT16" s="30"/>
+      <c r="AU16" s="30"/>
+      <c r="AV16" s="30"/>
+      <c r="AW16" s="30"/>
+      <c r="AX16" s="30"/>
+      <c r="AY16" s="30"/>
+      <c r="AZ16" s="30"/>
+      <c r="BA16" s="30"/>
+      <c r="BB16" s="30"/>
+      <c r="BC16" s="30"/>
+      <c r="BD16" s="30"/>
+      <c r="BE16" s="30"/>
+      <c r="BF16" s="30"/>
+      <c r="BG16" s="30"/>
+      <c r="BH16" s="30"/>
+      <c r="BI16" s="30"/>
+      <c r="BJ16" s="30"/>
+      <c r="BK16" s="30"/>
+      <c r="BL16" s="30"/>
+      <c r="BM16" s="30"/>
+      <c r="BN16" s="30"/>
+      <c r="BO16" s="30"/>
+      <c r="BP16" s="30"/>
+      <c r="BQ16" s="30"/>
+      <c r="BR16" s="30"/>
+      <c r="BS16" s="30"/>
+      <c r="BT16" s="30"/>
+      <c r="BU16" s="30"/>
+      <c r="BV16" s="30"/>
+    </row>
+    <row r="17" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C17" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="AO17" s="30"/>
+      <c r="AP17" s="30"/>
+      <c r="AQ17" s="30"/>
+      <c r="AR17" s="30"/>
+      <c r="AS17" s="30"/>
+      <c r="AT17" s="30"/>
+      <c r="AU17" s="30"/>
+      <c r="AV17" s="30"/>
+      <c r="AW17" s="30"/>
+      <c r="AX17" s="30"/>
+      <c r="AY17" s="30"/>
+      <c r="AZ17" s="30"/>
+      <c r="BA17" s="30"/>
+      <c r="BB17" s="30"/>
+      <c r="BC17" s="30"/>
+      <c r="BD17" s="30"/>
+      <c r="BE17" s="30"/>
+      <c r="BF17" s="30"/>
+      <c r="BG17" s="30"/>
+      <c r="BH17" s="30"/>
+      <c r="BI17" s="30"/>
+      <c r="BJ17" s="30"/>
+      <c r="BK17" s="30"/>
+      <c r="BL17" s="30"/>
+      <c r="BM17" s="30"/>
+      <c r="BN17" s="30"/>
+      <c r="BO17" s="30"/>
+      <c r="BP17" s="30"/>
+      <c r="BQ17" s="30"/>
+      <c r="BR17" s="30"/>
+      <c r="BS17" s="30"/>
+      <c r="BT17" s="30"/>
+      <c r="BU17" s="30"/>
+      <c r="BV17" s="30"/>
+    </row>
+    <row r="18" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C18" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="AO18" s="30"/>
+      <c r="AP18" s="30"/>
+      <c r="AQ18" s="30"/>
+      <c r="AR18" s="30"/>
+      <c r="AS18" s="30"/>
+      <c r="AT18" s="30"/>
+      <c r="AU18" s="30"/>
+      <c r="AV18" s="30"/>
+      <c r="AW18" s="30"/>
+      <c r="AX18" s="30"/>
+      <c r="AY18" s="30"/>
+      <c r="AZ18" s="30"/>
+      <c r="BA18" s="30"/>
+      <c r="BB18" s="30"/>
+      <c r="BC18" s="30"/>
+      <c r="BD18" s="30"/>
+      <c r="BE18" s="30"/>
+      <c r="BF18" s="30"/>
+      <c r="BG18" s="30"/>
+      <c r="BH18" s="30"/>
+      <c r="BI18" s="30"/>
+      <c r="BJ18" s="30"/>
+      <c r="BK18" s="30"/>
+      <c r="BL18" s="30"/>
+      <c r="BM18" s="30"/>
+      <c r="BN18" s="30"/>
+      <c r="BO18" s="30"/>
+      <c r="BP18" s="30"/>
+      <c r="BQ18" s="30"/>
+      <c r="BR18" s="30"/>
+      <c r="BS18" s="30"/>
+      <c r="BT18" s="30"/>
+      <c r="BU18" s="30"/>
+      <c r="BV18" s="30"/>
+    </row>
+    <row r="19" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO19" s="30"/>
+      <c r="AP19" s="30"/>
+      <c r="AQ19" s="30"/>
+      <c r="AR19" s="30"/>
+      <c r="AS19" s="30"/>
+      <c r="AT19" s="30"/>
+      <c r="AU19" s="30"/>
+      <c r="AV19" s="30"/>
+      <c r="AW19" s="30"/>
+      <c r="AX19" s="30"/>
+      <c r="AY19" s="30"/>
+      <c r="AZ19" s="30"/>
+      <c r="BA19" s="30"/>
+      <c r="BB19" s="30"/>
+      <c r="BC19" s="30"/>
+      <c r="BD19" s="30"/>
+      <c r="BE19" s="30"/>
+      <c r="BF19" s="30"/>
+      <c r="BG19" s="30"/>
+      <c r="BH19" s="30"/>
+      <c r="BI19" s="30"/>
+      <c r="BJ19" s="30"/>
+      <c r="BK19" s="30"/>
+      <c r="BL19" s="30"/>
+      <c r="BM19" s="30"/>
+      <c r="BN19" s="30"/>
+      <c r="BO19" s="30"/>
+      <c r="BP19" s="30"/>
+      <c r="BQ19" s="30"/>
+      <c r="BR19" s="30"/>
+      <c r="BS19" s="30"/>
+      <c r="BT19" s="30"/>
+      <c r="BU19" s="30"/>
+      <c r="BV19" s="30"/>
+    </row>
+    <row r="20" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C20" s="39"/>
+      <c r="AO20" s="30"/>
+      <c r="AP20" s="30"/>
+      <c r="AQ20" s="30"/>
+      <c r="AR20" s="30"/>
+      <c r="AS20" s="30"/>
+      <c r="AT20" s="30"/>
+      <c r="AU20" s="30"/>
+      <c r="AV20" s="30"/>
+      <c r="AW20" s="30"/>
+      <c r="AX20" s="30"/>
+      <c r="AY20" s="30"/>
+      <c r="AZ20" s="30"/>
+      <c r="BA20" s="30"/>
+      <c r="BB20" s="30"/>
+      <c r="BC20" s="30"/>
+      <c r="BD20" s="30"/>
+      <c r="BE20" s="30"/>
+      <c r="BF20" s="30"/>
+      <c r="BG20" s="30"/>
+      <c r="BH20" s="30"/>
+      <c r="BI20" s="30"/>
+      <c r="BJ20" s="30"/>
+      <c r="BK20" s="30"/>
+      <c r="BL20" s="30"/>
+      <c r="BM20" s="30"/>
+      <c r="BN20" s="30"/>
+      <c r="BO20" s="30"/>
+      <c r="BP20" s="30"/>
+      <c r="BQ20" s="30"/>
+      <c r="BR20" s="30"/>
+      <c r="BS20" s="30"/>
+      <c r="BT20" s="30"/>
+      <c r="BU20" s="30"/>
+      <c r="BV20" s="30"/>
+    </row>
+    <row r="21" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="T21" s="254" t="s">
+        <v>39</v>
+      </c>
+      <c r="U21" s="255"/>
+      <c r="V21" s="255"/>
+      <c r="W21" s="256"/>
+      <c r="X21" s="316" t="s">
+        <v>198</v>
+      </c>
+      <c r="Y21" s="317" t="s">
+        <v>197</v>
+      </c>
+      <c r="Z21" s="317" t="s">
+        <v>197</v>
+      </c>
+      <c r="AA21" s="317" t="s">
+        <v>197</v>
+      </c>
+      <c r="AB21" s="317" t="s">
+        <v>197</v>
+      </c>
+      <c r="AC21" s="318" t="s">
+        <v>197</v>
+      </c>
+      <c r="AD21" s="318" t="s">
+        <v>197</v>
+      </c>
+      <c r="AE21" s="318" t="s">
+        <v>197</v>
+      </c>
+      <c r="AF21" s="318" t="s">
+        <v>197</v>
+      </c>
+      <c r="AG21" s="318" t="s">
+        <v>197</v>
+      </c>
+      <c r="AH21" s="318" t="s">
+        <v>197</v>
+      </c>
+      <c r="AI21" s="319" t="s">
+        <v>197</v>
+      </c>
+      <c r="AJ21" s="320" t="s">
+        <v>197</v>
+      </c>
+      <c r="AO21" s="30"/>
+      <c r="AP21" s="30"/>
+      <c r="AQ21" s="30"/>
+      <c r="AR21" s="30"/>
+      <c r="AS21" s="30"/>
+      <c r="AT21" s="30"/>
+      <c r="AU21" s="30"/>
+      <c r="AV21" s="30"/>
+      <c r="AW21" s="30"/>
+      <c r="AX21" s="30"/>
+      <c r="AY21" s="30"/>
+      <c r="AZ21" s="30"/>
+      <c r="BA21" s="30"/>
+      <c r="BB21" s="30"/>
+      <c r="BC21" s="30"/>
+      <c r="BD21" s="30"/>
+      <c r="BE21" s="30"/>
+      <c r="BF21" s="30"/>
+      <c r="BG21" s="30"/>
+      <c r="BH21" s="30"/>
+      <c r="BI21" s="30"/>
+      <c r="BJ21" s="30"/>
+      <c r="BK21" s="30"/>
+      <c r="BL21" s="30"/>
+      <c r="BM21" s="30"/>
+      <c r="BN21" s="30"/>
+      <c r="BO21" s="30"/>
+      <c r="BP21" s="30"/>
+      <c r="BQ21" s="30"/>
+      <c r="BR21" s="30"/>
+      <c r="BS21" s="30"/>
+      <c r="BT21" s="30"/>
+      <c r="BU21" s="30"/>
+      <c r="BV21" s="30"/>
+    </row>
+    <row r="22" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+      <c r="P22" s="31"/>
+      <c r="Q22" s="31"/>
+      <c r="R22" s="31"/>
+      <c r="S22" s="31"/>
+      <c r="T22" s="257" t="s">
+        <v>40</v>
+      </c>
+      <c r="U22" s="258"/>
+      <c r="V22" s="258"/>
+      <c r="W22" s="258"/>
+      <c r="X22" s="258"/>
+      <c r="Y22" s="258"/>
+      <c r="Z22" s="259"/>
+      <c r="AA22" s="321" t="s">
+        <v>199</v>
+      </c>
+      <c r="AB22" s="319" t="s">
+        <v>200</v>
+      </c>
+      <c r="AC22" s="322" t="s">
+        <v>199</v>
+      </c>
+      <c r="AD22" s="323" t="s">
+        <v>197</v>
+      </c>
+      <c r="AE22" s="319" t="s">
+        <v>197</v>
+      </c>
+      <c r="AF22" s="319" t="s">
+        <v>197</v>
+      </c>
+      <c r="AG22" s="319" t="s">
+        <v>197</v>
+      </c>
+      <c r="AH22" s="319" t="s">
+        <v>197</v>
+      </c>
+      <c r="AI22" s="319" t="s">
+        <v>197</v>
+      </c>
+      <c r="AJ22" s="320" t="s">
+        <v>197</v>
+      </c>
+      <c r="AK22" s="31"/>
+      <c r="AL22" s="31"/>
+      <c r="AO22" s="40"/>
+      <c r="AP22" s="40"/>
+      <c r="AQ22" s="40"/>
+      <c r="AR22" s="40"/>
+      <c r="AS22" s="40"/>
+      <c r="AT22" s="40"/>
+      <c r="AU22" s="40"/>
+      <c r="AV22" s="31"/>
+      <c r="AW22" s="31"/>
+      <c r="AX22" s="31"/>
+      <c r="AY22" s="31"/>
+      <c r="AZ22" s="31"/>
+      <c r="BA22" s="31"/>
+      <c r="BB22" s="31"/>
+      <c r="BC22" s="31"/>
+      <c r="BD22" s="31"/>
+      <c r="BE22" s="31"/>
+      <c r="BF22" s="31"/>
+      <c r="BG22" s="31"/>
+      <c r="BH22" s="31"/>
+      <c r="BI22" s="31"/>
+      <c r="BJ22" s="31"/>
+      <c r="BK22" s="31"/>
+      <c r="BL22" s="31"/>
+      <c r="BM22" s="31"/>
+      <c r="BN22" s="31"/>
+      <c r="BO22" s="31"/>
+      <c r="BP22" s="31"/>
+      <c r="BQ22" s="31"/>
+      <c r="BR22" s="31"/>
+      <c r="BS22" s="31"/>
+      <c r="BT22" s="31"/>
+      <c r="BU22" s="31"/>
+      <c r="BV22" s="31"/>
+    </row>
+    <row r="23" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="260" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="261"/>
+      <c r="D23" s="261"/>
+      <c r="E23" s="261"/>
+      <c r="F23" s="261"/>
+      <c r="G23" s="261"/>
+      <c r="H23" s="261"/>
+      <c r="I23" s="261"/>
+      <c r="J23" s="261"/>
+      <c r="K23" s="261"/>
+      <c r="L23" s="261"/>
+      <c r="M23" s="261"/>
+      <c r="N23" s="261"/>
+      <c r="O23" s="261"/>
+      <c r="P23" s="261"/>
+      <c r="Q23" s="261"/>
+      <c r="R23" s="261"/>
+      <c r="S23" s="262"/>
+      <c r="T23" s="269" t="s">
+        <v>12</v>
+      </c>
+      <c r="U23" s="270"/>
+      <c r="V23" s="271"/>
+      <c r="W23" s="306" t="s">
+        <v>201</v>
+      </c>
+      <c r="X23" s="306"/>
+      <c r="Y23" s="306"/>
+      <c r="Z23" s="306"/>
+      <c r="AA23" s="306"/>
+      <c r="AB23" s="306"/>
+      <c r="AC23" s="306"/>
+      <c r="AD23" s="306"/>
+      <c r="AE23" s="306"/>
+      <c r="AF23" s="306"/>
+      <c r="AG23" s="306"/>
+      <c r="AH23" s="306"/>
+      <c r="AI23" s="306"/>
+      <c r="AJ23" s="307"/>
+      <c r="AK23" s="31"/>
+      <c r="AL23" s="31"/>
+      <c r="AO23" s="40"/>
+      <c r="AP23" s="40"/>
+      <c r="AQ23" s="40"/>
+      <c r="AR23" s="40"/>
+      <c r="AS23" s="40"/>
+      <c r="AT23" s="40"/>
+      <c r="AU23" s="40"/>
+      <c r="AV23" s="31"/>
+      <c r="AW23" s="31"/>
+      <c r="AX23" s="31"/>
+      <c r="AY23" s="31"/>
+      <c r="AZ23" s="41"/>
+      <c r="BA23" s="41"/>
+      <c r="BB23" s="31"/>
+      <c r="BC23" s="31"/>
+      <c r="BD23" s="31"/>
+      <c r="BE23" s="31"/>
+      <c r="BF23" s="40"/>
+      <c r="BG23" s="41"/>
+      <c r="BH23" s="31"/>
+      <c r="BJ23" s="31"/>
+      <c r="BL23" s="31"/>
+      <c r="BM23" s="31"/>
+      <c r="BN23" s="31"/>
+      <c r="BO23" s="31"/>
+      <c r="BQ23" s="31"/>
+      <c r="BR23" s="31"/>
+      <c r="BS23" s="31"/>
+      <c r="BT23" s="31"/>
+      <c r="BU23" s="31"/>
+      <c r="BV23" s="31"/>
+    </row>
+    <row r="24" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="263"/>
+      <c r="C24" s="264"/>
+      <c r="D24" s="264"/>
+      <c r="E24" s="264"/>
+      <c r="F24" s="264"/>
+      <c r="G24" s="264"/>
+      <c r="H24" s="264"/>
+      <c r="I24" s="264"/>
+      <c r="J24" s="264"/>
+      <c r="K24" s="264"/>
+      <c r="L24" s="264"/>
+      <c r="M24" s="264"/>
+      <c r="N24" s="264"/>
+      <c r="O24" s="264"/>
+      <c r="P24" s="264"/>
+      <c r="Q24" s="264"/>
+      <c r="R24" s="264"/>
+      <c r="S24" s="265"/>
+      <c r="T24" s="272"/>
+      <c r="U24" s="273"/>
+      <c r="V24" s="274"/>
+      <c r="W24" s="308"/>
+      <c r="X24" s="308"/>
+      <c r="Y24" s="308"/>
+      <c r="Z24" s="308"/>
+      <c r="AA24" s="308"/>
+      <c r="AB24" s="308"/>
+      <c r="AC24" s="308"/>
+      <c r="AD24" s="308"/>
+      <c r="AE24" s="308"/>
+      <c r="AF24" s="308"/>
+      <c r="AG24" s="308"/>
+      <c r="AH24" s="308"/>
+      <c r="AI24" s="308"/>
+      <c r="AJ24" s="309"/>
+      <c r="AK24" s="31"/>
+      <c r="AL24" s="31"/>
+      <c r="AO24" s="40"/>
+      <c r="AP24" s="40"/>
+      <c r="AQ24" s="40"/>
+      <c r="AR24" s="40"/>
+      <c r="AS24" s="40"/>
+      <c r="AT24" s="40"/>
+      <c r="AU24" s="40"/>
+      <c r="AV24" s="31"/>
+      <c r="AW24" s="31"/>
+      <c r="AX24" s="31"/>
+      <c r="AY24" s="31"/>
+      <c r="AZ24" s="41"/>
+      <c r="BA24" s="41"/>
+      <c r="BB24" s="31"/>
+      <c r="BC24" s="31"/>
+      <c r="BD24" s="31"/>
+      <c r="BE24" s="31"/>
+      <c r="BF24" s="41"/>
+      <c r="BG24" s="41"/>
+      <c r="BH24" s="31"/>
+      <c r="BJ24" s="31"/>
+      <c r="BL24" s="31"/>
+      <c r="BM24" s="31"/>
+      <c r="BN24" s="31"/>
+      <c r="BO24" s="31"/>
+      <c r="BP24" s="31"/>
+      <c r="BQ24" s="31"/>
+      <c r="BR24" s="31"/>
+      <c r="BS24" s="31"/>
+      <c r="BT24" s="31"/>
+      <c r="BU24" s="31"/>
+      <c r="BV24" s="31"/>
+    </row>
+    <row r="25" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="263"/>
+      <c r="C25" s="264"/>
+      <c r="D25" s="264"/>
+      <c r="E25" s="264"/>
+      <c r="F25" s="264"/>
+      <c r="G25" s="264"/>
+      <c r="H25" s="264"/>
+      <c r="I25" s="264"/>
+      <c r="J25" s="264"/>
+      <c r="K25" s="264"/>
+      <c r="L25" s="264"/>
+      <c r="M25" s="264"/>
+      <c r="N25" s="264"/>
+      <c r="O25" s="264"/>
+      <c r="P25" s="264"/>
+      <c r="Q25" s="264"/>
+      <c r="R25" s="264"/>
+      <c r="S25" s="265"/>
+      <c r="T25" s="269" t="s">
+        <v>11</v>
+      </c>
+      <c r="U25" s="270"/>
+      <c r="V25" s="271"/>
+      <c r="W25" s="310" t="s">
+        <v>207</v>
+      </c>
+      <c r="X25" s="310"/>
+      <c r="Y25" s="310"/>
+      <c r="Z25" s="310"/>
+      <c r="AA25" s="310"/>
+      <c r="AB25" s="310"/>
+      <c r="AC25" s="310"/>
+      <c r="AD25" s="310"/>
+      <c r="AE25" s="310"/>
+      <c r="AF25" s="310"/>
+      <c r="AG25" s="310"/>
+      <c r="AH25" s="310"/>
+      <c r="AI25" s="310"/>
+      <c r="AJ25" s="311"/>
+      <c r="AK25" s="31"/>
+      <c r="AL25" s="31"/>
+      <c r="AO25" s="40"/>
+      <c r="AV25" s="31"/>
+      <c r="AW25" s="31"/>
+      <c r="AX25" s="31"/>
+      <c r="AY25" s="31"/>
+      <c r="AZ25" s="31"/>
+      <c r="BA25" s="31"/>
+      <c r="BB25" s="31"/>
+      <c r="BC25" s="31"/>
+      <c r="BD25" s="31"/>
+      <c r="BE25" s="31"/>
+      <c r="BF25" s="31"/>
+      <c r="BG25" s="31"/>
+      <c r="BH25" s="31"/>
+      <c r="BI25" s="31"/>
+      <c r="BJ25" s="31"/>
+      <c r="BK25" s="31"/>
+      <c r="BL25" s="31"/>
+      <c r="BM25" s="31"/>
+      <c r="BN25" s="31"/>
+      <c r="BO25" s="31"/>
+      <c r="BP25" s="31"/>
+      <c r="BQ25" s="31"/>
+      <c r="BR25" s="31"/>
+      <c r="BS25" s="31"/>
+      <c r="BT25" s="31"/>
+      <c r="BU25" s="31"/>
+      <c r="BV25" s="31"/>
+    </row>
+    <row r="26" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="263"/>
+      <c r="C26" s="264"/>
+      <c r="D26" s="264"/>
+      <c r="E26" s="264"/>
+      <c r="F26" s="264"/>
+      <c r="G26" s="264"/>
+      <c r="H26" s="264"/>
+      <c r="I26" s="264"/>
+      <c r="J26" s="264"/>
+      <c r="K26" s="264"/>
+      <c r="L26" s="264"/>
+      <c r="M26" s="264"/>
+      <c r="N26" s="264"/>
+      <c r="O26" s="264"/>
+      <c r="P26" s="264"/>
+      <c r="Q26" s="264"/>
+      <c r="R26" s="264"/>
+      <c r="S26" s="265"/>
+      <c r="T26" s="279"/>
+      <c r="U26" s="280"/>
+      <c r="V26" s="281"/>
+      <c r="W26" s="312"/>
+      <c r="X26" s="312"/>
+      <c r="Y26" s="312"/>
+      <c r="Z26" s="312"/>
+      <c r="AA26" s="312"/>
+      <c r="AB26" s="312"/>
+      <c r="AC26" s="312"/>
+      <c r="AD26" s="312"/>
+      <c r="AE26" s="312"/>
+      <c r="AF26" s="312"/>
+      <c r="AG26" s="312"/>
+      <c r="AH26" s="312"/>
+      <c r="AI26" s="312"/>
+      <c r="AJ26" s="313"/>
+      <c r="AK26" s="31"/>
+      <c r="AL26" s="31"/>
+      <c r="AO26" s="40"/>
+      <c r="AV26" s="31"/>
+      <c r="AW26" s="31"/>
+      <c r="AX26" s="31"/>
+      <c r="AY26" s="31"/>
+      <c r="AZ26" s="31"/>
+      <c r="BA26" s="31"/>
+      <c r="BB26" s="31"/>
+      <c r="BC26" s="31"/>
+      <c r="BD26" s="31"/>
+      <c r="BE26" s="31"/>
+      <c r="BF26" s="31"/>
+      <c r="BG26" s="31"/>
+      <c r="BH26" s="31"/>
+      <c r="BI26" s="31"/>
+      <c r="BJ26" s="31"/>
+      <c r="BK26" s="31"/>
+      <c r="BL26" s="31"/>
+      <c r="BM26" s="31"/>
+      <c r="BN26" s="31"/>
+      <c r="BO26" s="31"/>
+      <c r="BP26" s="31"/>
+      <c r="BQ26" s="31"/>
+      <c r="BR26" s="31"/>
+      <c r="BS26" s="31"/>
+      <c r="BT26" s="31"/>
+      <c r="BU26" s="31"/>
+      <c r="BV26" s="31"/>
+    </row>
+    <row r="27" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="266"/>
+      <c r="C27" s="267"/>
+      <c r="D27" s="267"/>
+      <c r="E27" s="267"/>
+      <c r="F27" s="267"/>
+      <c r="G27" s="267"/>
+      <c r="H27" s="267"/>
+      <c r="I27" s="267"/>
+      <c r="J27" s="267"/>
+      <c r="K27" s="267"/>
+      <c r="L27" s="267"/>
+      <c r="M27" s="267"/>
+      <c r="N27" s="267"/>
+      <c r="O27" s="267"/>
+      <c r="P27" s="267"/>
+      <c r="Q27" s="267"/>
+      <c r="R27" s="267"/>
+      <c r="S27" s="268"/>
+      <c r="T27" s="272"/>
+      <c r="U27" s="273"/>
+      <c r="V27" s="274"/>
+      <c r="W27" s="314"/>
+      <c r="X27" s="314"/>
+      <c r="Y27" s="314"/>
+      <c r="Z27" s="314"/>
+      <c r="AA27" s="314"/>
+      <c r="AB27" s="314"/>
+      <c r="AC27" s="314"/>
+      <c r="AD27" s="314"/>
+      <c r="AE27" s="314"/>
+      <c r="AF27" s="314"/>
+      <c r="AG27" s="314"/>
+      <c r="AH27" s="314"/>
+      <c r="AI27" s="314"/>
+      <c r="AJ27" s="315"/>
+      <c r="AO27" s="40"/>
+      <c r="AP27" s="40"/>
+    </row>
+    <row r="28" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="234" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="235"/>
+      <c r="D28" s="235"/>
+      <c r="E28" s="235"/>
+      <c r="F28" s="235"/>
+      <c r="G28" s="235"/>
+      <c r="H28" s="235"/>
+      <c r="I28" s="235"/>
+      <c r="J28" s="235"/>
+      <c r="K28" s="235"/>
+      <c r="L28" s="235"/>
+      <c r="M28" s="235"/>
+      <c r="N28" s="235"/>
+      <c r="O28" s="235"/>
+      <c r="P28" s="235"/>
+      <c r="Q28" s="235"/>
+      <c r="R28" s="235"/>
+      <c r="S28" s="236"/>
+      <c r="T28" s="247" t="s">
+        <v>82</v>
+      </c>
+      <c r="U28" s="248"/>
+      <c r="V28" s="248"/>
+      <c r="W28" s="248"/>
+      <c r="X28" s="248"/>
+      <c r="Y28" s="248"/>
+      <c r="Z28" s="248"/>
+      <c r="AA28" s="248"/>
+      <c r="AB28" s="248"/>
+      <c r="AC28" s="248"/>
+      <c r="AD28" s="248"/>
+      <c r="AE28" s="248"/>
+      <c r="AF28" s="248"/>
+      <c r="AG28" s="248"/>
+      <c r="AH28" s="248"/>
+      <c r="AI28" s="248"/>
+      <c r="AJ28" s="249"/>
+      <c r="AO28" s="40"/>
+      <c r="AP28" s="40"/>
+    </row>
+    <row r="29" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="234" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="235"/>
+      <c r="D29" s="235"/>
+      <c r="E29" s="235"/>
+      <c r="F29" s="235"/>
+      <c r="G29" s="235"/>
+      <c r="H29" s="235"/>
+      <c r="I29" s="235"/>
+      <c r="J29" s="235"/>
+      <c r="K29" s="235"/>
+      <c r="L29" s="235"/>
+      <c r="M29" s="235"/>
+      <c r="N29" s="235"/>
+      <c r="O29" s="235"/>
+      <c r="P29" s="235"/>
+      <c r="Q29" s="235"/>
+      <c r="R29" s="235"/>
+      <c r="S29" s="236"/>
+      <c r="T29" s="250" t="s">
+        <v>193</v>
+      </c>
+      <c r="U29" s="251"/>
+      <c r="V29" s="251"/>
+      <c r="W29" s="251"/>
+      <c r="X29" s="251"/>
+      <c r="Y29" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z29" s="251" t="s">
+        <v>202</v>
+      </c>
+      <c r="AA29" s="251"/>
+      <c r="AB29" s="251"/>
+      <c r="AC29" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD29" s="251" t="s">
+        <v>199</v>
+      </c>
+      <c r="AE29" s="251"/>
+      <c r="AF29" s="251"/>
+      <c r="AG29" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="AH29" s="252"/>
+      <c r="AI29" s="252"/>
+      <c r="AJ29" s="253"/>
+      <c r="AO29" s="40"/>
+      <c r="AP29" s="40"/>
+    </row>
+    <row r="30" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="234" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="235"/>
+      <c r="D30" s="235"/>
+      <c r="E30" s="235"/>
+      <c r="F30" s="235"/>
+      <c r="G30" s="235"/>
+      <c r="H30" s="235"/>
+      <c r="I30" s="235"/>
+      <c r="J30" s="235"/>
+      <c r="K30" s="235"/>
+      <c r="L30" s="235"/>
+      <c r="M30" s="235"/>
+      <c r="N30" s="235"/>
+      <c r="O30" s="235"/>
+      <c r="P30" s="235"/>
+      <c r="Q30" s="235"/>
+      <c r="R30" s="235"/>
+      <c r="S30" s="236"/>
+      <c r="T30" s="234" t="s">
+        <v>14</v>
+      </c>
+      <c r="U30" s="235"/>
+      <c r="V30" s="235"/>
+      <c r="W30" s="235"/>
+      <c r="X30" s="235"/>
+      <c r="Y30" s="235"/>
+      <c r="Z30" s="235"/>
+      <c r="AA30" s="235"/>
+      <c r="AB30" s="235"/>
+      <c r="AC30" s="235"/>
+      <c r="AD30" s="235"/>
+      <c r="AE30" s="235"/>
+      <c r="AF30" s="235"/>
+      <c r="AG30" s="235"/>
+      <c r="AH30" s="235"/>
+      <c r="AI30" s="235"/>
+      <c r="AJ30" s="236"/>
+      <c r="AO30" s="40"/>
+      <c r="AP30" s="40"/>
+    </row>
+    <row r="31" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="219"/>
+      <c r="C31" s="219"/>
+      <c r="D31" s="210" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="210"/>
+      <c r="F31" s="210"/>
+      <c r="G31" s="210"/>
+      <c r="H31" s="210"/>
+      <c r="I31" s="210"/>
+      <c r="J31" s="210"/>
+      <c r="K31" s="210"/>
+      <c r="L31" s="210"/>
+      <c r="M31" s="210"/>
+      <c r="N31" s="210"/>
+      <c r="O31" s="210"/>
+      <c r="P31" s="210"/>
+      <c r="Q31" s="210"/>
+      <c r="R31" s="210"/>
+      <c r="S31" s="210"/>
+      <c r="T31" s="295" t="s">
+        <v>208</v>
+      </c>
+      <c r="U31" s="238"/>
+      <c r="V31" s="238"/>
+      <c r="W31" s="238"/>
+      <c r="X31" s="238"/>
+      <c r="Y31" s="238"/>
+      <c r="Z31" s="238"/>
+      <c r="AA31" s="238"/>
+      <c r="AB31" s="238"/>
+      <c r="AC31" s="238"/>
+      <c r="AD31" s="238"/>
+      <c r="AE31" s="238"/>
+      <c r="AF31" s="238"/>
+      <c r="AG31" s="238"/>
+      <c r="AH31" s="238"/>
+      <c r="AI31" s="238"/>
+      <c r="AJ31" s="239"/>
+      <c r="AO31" s="40"/>
+      <c r="AP31" s="40"/>
+    </row>
+    <row r="32" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="298" t="s">
+        <v>203</v>
+      </c>
+      <c r="C32" s="298"/>
+      <c r="D32" s="210" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="210"/>
+      <c r="F32" s="210"/>
+      <c r="G32" s="210"/>
+      <c r="H32" s="210"/>
+      <c r="I32" s="210"/>
+      <c r="J32" s="210"/>
+      <c r="K32" s="210"/>
+      <c r="L32" s="210"/>
+      <c r="M32" s="210"/>
+      <c r="N32" s="210"/>
+      <c r="O32" s="210"/>
+      <c r="P32" s="210"/>
+      <c r="Q32" s="210"/>
+      <c r="R32" s="210"/>
+      <c r="S32" s="210"/>
+      <c r="T32" s="240"/>
+      <c r="U32" s="241"/>
+      <c r="V32" s="241"/>
+      <c r="W32" s="241"/>
+      <c r="X32" s="241"/>
+      <c r="Y32" s="241"/>
+      <c r="Z32" s="241"/>
+      <c r="AA32" s="241"/>
+      <c r="AB32" s="241"/>
+      <c r="AC32" s="241"/>
+      <c r="AD32" s="241"/>
+      <c r="AE32" s="241"/>
+      <c r="AF32" s="241"/>
+      <c r="AG32" s="241"/>
+      <c r="AH32" s="241"/>
+      <c r="AI32" s="241"/>
+      <c r="AJ32" s="242"/>
+      <c r="AO32" s="40"/>
+      <c r="AP32" s="40"/>
+    </row>
+    <row r="33" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="219"/>
+      <c r="C33" s="219"/>
+      <c r="D33" s="246" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="246"/>
+      <c r="F33" s="246"/>
+      <c r="G33" s="246"/>
+      <c r="H33" s="246"/>
+      <c r="I33" s="246"/>
+      <c r="J33" s="246"/>
+      <c r="K33" s="246"/>
+      <c r="L33" s="246"/>
+      <c r="M33" s="246"/>
+      <c r="N33" s="246"/>
+      <c r="O33" s="246"/>
+      <c r="P33" s="246"/>
+      <c r="Q33" s="246"/>
+      <c r="R33" s="246"/>
+      <c r="S33" s="246"/>
+      <c r="T33" s="240"/>
+      <c r="U33" s="241"/>
+      <c r="V33" s="241"/>
+      <c r="W33" s="241"/>
+      <c r="X33" s="241"/>
+      <c r="Y33" s="241"/>
+      <c r="Z33" s="241"/>
+      <c r="AA33" s="241"/>
+      <c r="AB33" s="241"/>
+      <c r="AC33" s="241"/>
+      <c r="AD33" s="241"/>
+      <c r="AE33" s="241"/>
+      <c r="AF33" s="241"/>
+      <c r="AG33" s="241"/>
+      <c r="AH33" s="241"/>
+      <c r="AI33" s="241"/>
+      <c r="AJ33" s="242"/>
+      <c r="AO33" s="40"/>
+      <c r="AP33" s="40"/>
+    </row>
+    <row r="34" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="219"/>
+      <c r="C34" s="219"/>
+      <c r="D34" s="210" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" s="210"/>
+      <c r="F34" s="210"/>
+      <c r="G34" s="210"/>
+      <c r="H34" s="210"/>
+      <c r="I34" s="210"/>
+      <c r="J34" s="210"/>
+      <c r="K34" s="210"/>
+      <c r="L34" s="210"/>
+      <c r="M34" s="210"/>
+      <c r="N34" s="210"/>
+      <c r="O34" s="210"/>
+      <c r="P34" s="210"/>
+      <c r="Q34" s="210"/>
+      <c r="R34" s="210"/>
+      <c r="S34" s="210"/>
+      <c r="T34" s="240"/>
+      <c r="U34" s="241"/>
+      <c r="V34" s="241"/>
+      <c r="W34" s="241"/>
+      <c r="X34" s="241"/>
+      <c r="Y34" s="241"/>
+      <c r="Z34" s="241"/>
+      <c r="AA34" s="241"/>
+      <c r="AB34" s="241"/>
+      <c r="AC34" s="241"/>
+      <c r="AD34" s="241"/>
+      <c r="AE34" s="241"/>
+      <c r="AF34" s="241"/>
+      <c r="AG34" s="241"/>
+      <c r="AH34" s="241"/>
+      <c r="AI34" s="241"/>
+      <c r="AJ34" s="242"/>
+      <c r="AO34" s="40"/>
+      <c r="AP34" s="40"/>
+    </row>
+    <row r="35" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="219"/>
+      <c r="C35" s="219"/>
+      <c r="D35" s="210" t="s">
+        <v>50</v>
+      </c>
+      <c r="E35" s="210"/>
+      <c r="F35" s="210"/>
+      <c r="G35" s="210"/>
+      <c r="H35" s="210"/>
+      <c r="I35" s="210"/>
+      <c r="J35" s="210"/>
+      <c r="K35" s="210"/>
+      <c r="L35" s="210"/>
+      <c r="M35" s="210"/>
+      <c r="N35" s="210"/>
+      <c r="O35" s="210"/>
+      <c r="P35" s="210"/>
+      <c r="Q35" s="210"/>
+      <c r="R35" s="210"/>
+      <c r="S35" s="210"/>
+      <c r="T35" s="240"/>
+      <c r="U35" s="241"/>
+      <c r="V35" s="241"/>
+      <c r="W35" s="241"/>
+      <c r="X35" s="241"/>
+      <c r="Y35" s="241"/>
+      <c r="Z35" s="241"/>
+      <c r="AA35" s="241"/>
+      <c r="AB35" s="241"/>
+      <c r="AC35" s="241"/>
+      <c r="AD35" s="241"/>
+      <c r="AE35" s="241"/>
+      <c r="AF35" s="241"/>
+      <c r="AG35" s="241"/>
+      <c r="AH35" s="241"/>
+      <c r="AI35" s="241"/>
+      <c r="AJ35" s="242"/>
+      <c r="AO35" s="40"/>
+      <c r="AP35" s="40"/>
+    </row>
+    <row r="36" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="219"/>
+      <c r="C36" s="219"/>
+      <c r="D36" s="210" t="s">
+        <v>51</v>
+      </c>
+      <c r="E36" s="210"/>
+      <c r="F36" s="210"/>
+      <c r="G36" s="210"/>
+      <c r="H36" s="210"/>
+      <c r="I36" s="210"/>
+      <c r="J36" s="210"/>
+      <c r="K36" s="210"/>
+      <c r="L36" s="210"/>
+      <c r="M36" s="210"/>
+      <c r="N36" s="210"/>
+      <c r="O36" s="210"/>
+      <c r="P36" s="210"/>
+      <c r="Q36" s="210"/>
+      <c r="R36" s="210"/>
+      <c r="S36" s="210"/>
+      <c r="T36" s="240"/>
+      <c r="U36" s="241"/>
+      <c r="V36" s="241"/>
+      <c r="W36" s="241"/>
+      <c r="X36" s="241"/>
+      <c r="Y36" s="241"/>
+      <c r="Z36" s="241"/>
+      <c r="AA36" s="241"/>
+      <c r="AB36" s="241"/>
+      <c r="AC36" s="241"/>
+      <c r="AD36" s="241"/>
+      <c r="AE36" s="241"/>
+      <c r="AF36" s="241"/>
+      <c r="AG36" s="241"/>
+      <c r="AH36" s="241"/>
+      <c r="AI36" s="241"/>
+      <c r="AJ36" s="242"/>
+      <c r="AO36" s="40"/>
+      <c r="AP36" s="40"/>
+    </row>
+    <row r="37" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="219"/>
+      <c r="C37" s="219"/>
+      <c r="D37" s="210" t="s">
+        <v>52</v>
+      </c>
+      <c r="E37" s="210"/>
+      <c r="F37" s="210"/>
+      <c r="G37" s="210"/>
+      <c r="H37" s="210"/>
+      <c r="I37" s="210"/>
+      <c r="J37" s="210"/>
+      <c r="K37" s="210"/>
+      <c r="L37" s="210"/>
+      <c r="M37" s="210"/>
+      <c r="N37" s="210"/>
+      <c r="O37" s="210"/>
+      <c r="P37" s="210"/>
+      <c r="Q37" s="210"/>
+      <c r="R37" s="210"/>
+      <c r="S37" s="210"/>
+      <c r="T37" s="240"/>
+      <c r="U37" s="241"/>
+      <c r="V37" s="241"/>
+      <c r="W37" s="241"/>
+      <c r="X37" s="241"/>
+      <c r="Y37" s="241"/>
+      <c r="Z37" s="241"/>
+      <c r="AA37" s="241"/>
+      <c r="AB37" s="241"/>
+      <c r="AC37" s="241"/>
+      <c r="AD37" s="241"/>
+      <c r="AE37" s="241"/>
+      <c r="AF37" s="241"/>
+      <c r="AG37" s="241"/>
+      <c r="AH37" s="241"/>
+      <c r="AI37" s="241"/>
+      <c r="AJ37" s="242"/>
+      <c r="AO37" s="40"/>
+      <c r="AP37" s="40"/>
+    </row>
+    <row r="38" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="219"/>
+      <c r="C38" s="219"/>
+      <c r="D38" s="210" t="s">
+        <v>53</v>
+      </c>
+      <c r="E38" s="210"/>
+      <c r="F38" s="210"/>
+      <c r="G38" s="210"/>
+      <c r="H38" s="210"/>
+      <c r="I38" s="210"/>
+      <c r="J38" s="210"/>
+      <c r="K38" s="210"/>
+      <c r="L38" s="210"/>
+      <c r="M38" s="210"/>
+      <c r="N38" s="210"/>
+      <c r="O38" s="210"/>
+      <c r="P38" s="210"/>
+      <c r="Q38" s="210"/>
+      <c r="R38" s="210"/>
+      <c r="S38" s="210"/>
+      <c r="T38" s="240"/>
+      <c r="U38" s="241"/>
+      <c r="V38" s="241"/>
+      <c r="W38" s="241"/>
+      <c r="X38" s="241"/>
+      <c r="Y38" s="241"/>
+      <c r="Z38" s="241"/>
+      <c r="AA38" s="241"/>
+      <c r="AB38" s="241"/>
+      <c r="AC38" s="241"/>
+      <c r="AD38" s="241"/>
+      <c r="AE38" s="241"/>
+      <c r="AF38" s="241"/>
+      <c r="AG38" s="241"/>
+      <c r="AH38" s="241"/>
+      <c r="AI38" s="241"/>
+      <c r="AJ38" s="242"/>
+      <c r="AO38" s="40"/>
+      <c r="AP38" s="40"/>
+    </row>
+    <row r="39" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="219"/>
+      <c r="C39" s="219"/>
+      <c r="D39" s="210" t="s">
+        <v>54</v>
+      </c>
+      <c r="E39" s="210"/>
+      <c r="F39" s="210"/>
+      <c r="G39" s="210"/>
+      <c r="H39" s="210"/>
+      <c r="I39" s="210"/>
+      <c r="J39" s="210"/>
+      <c r="K39" s="210"/>
+      <c r="L39" s="210"/>
+      <c r="M39" s="210"/>
+      <c r="N39" s="210"/>
+      <c r="O39" s="210"/>
+      <c r="P39" s="210"/>
+      <c r="Q39" s="210"/>
+      <c r="R39" s="210"/>
+      <c r="S39" s="210"/>
+      <c r="T39" s="240"/>
+      <c r="U39" s="241"/>
+      <c r="V39" s="241"/>
+      <c r="W39" s="241"/>
+      <c r="X39" s="241"/>
+      <c r="Y39" s="241"/>
+      <c r="Z39" s="241"/>
+      <c r="AA39" s="241"/>
+      <c r="AB39" s="241"/>
+      <c r="AC39" s="241"/>
+      <c r="AD39" s="241"/>
+      <c r="AE39" s="241"/>
+      <c r="AF39" s="241"/>
+      <c r="AG39" s="241"/>
+      <c r="AH39" s="241"/>
+      <c r="AI39" s="241"/>
+      <c r="AJ39" s="242"/>
+      <c r="AO39" s="40"/>
+      <c r="AP39" s="40"/>
+    </row>
+    <row r="40" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="219"/>
+      <c r="C40" s="219"/>
+      <c r="D40" s="210" t="s">
+        <v>55</v>
+      </c>
+      <c r="E40" s="210"/>
+      <c r="F40" s="210"/>
+      <c r="G40" s="210"/>
+      <c r="H40" s="210"/>
+      <c r="I40" s="210"/>
+      <c r="J40" s="210"/>
+      <c r="K40" s="210"/>
+      <c r="L40" s="210"/>
+      <c r="M40" s="210"/>
+      <c r="N40" s="210"/>
+      <c r="O40" s="210"/>
+      <c r="P40" s="210"/>
+      <c r="Q40" s="210"/>
+      <c r="R40" s="210"/>
+      <c r="S40" s="210"/>
+      <c r="T40" s="240"/>
+      <c r="U40" s="241"/>
+      <c r="V40" s="241"/>
+      <c r="W40" s="241"/>
+      <c r="X40" s="241"/>
+      <c r="Y40" s="241"/>
+      <c r="Z40" s="241"/>
+      <c r="AA40" s="241"/>
+      <c r="AB40" s="241"/>
+      <c r="AC40" s="241"/>
+      <c r="AD40" s="241"/>
+      <c r="AE40" s="241"/>
+      <c r="AF40" s="241"/>
+      <c r="AG40" s="241"/>
+      <c r="AH40" s="241"/>
+      <c r="AI40" s="241"/>
+      <c r="AJ40" s="242"/>
+      <c r="AO40" s="40"/>
+      <c r="AP40" s="40"/>
+    </row>
+    <row r="41" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="229"/>
+      <c r="C41" s="230"/>
+      <c r="D41" s="231" t="s">
+        <v>56</v>
+      </c>
+      <c r="E41" s="232"/>
+      <c r="F41" s="232"/>
+      <c r="G41" s="232"/>
+      <c r="H41" s="232"/>
+      <c r="I41" s="232"/>
+      <c r="J41" s="232"/>
+      <c r="K41" s="232"/>
+      <c r="L41" s="232"/>
+      <c r="M41" s="232"/>
+      <c r="N41" s="232"/>
+      <c r="O41" s="232"/>
+      <c r="P41" s="232"/>
+      <c r="Q41" s="232"/>
+      <c r="R41" s="232"/>
+      <c r="S41" s="233"/>
+      <c r="T41" s="240"/>
+      <c r="U41" s="241"/>
+      <c r="V41" s="241"/>
+      <c r="W41" s="241"/>
+      <c r="X41" s="241"/>
+      <c r="Y41" s="241"/>
+      <c r="Z41" s="241"/>
+      <c r="AA41" s="241"/>
+      <c r="AB41" s="241"/>
+      <c r="AC41" s="241"/>
+      <c r="AD41" s="241"/>
+      <c r="AE41" s="241"/>
+      <c r="AF41" s="241"/>
+      <c r="AG41" s="241"/>
+      <c r="AH41" s="241"/>
+      <c r="AI41" s="241"/>
+      <c r="AJ41" s="242"/>
+      <c r="AO41" s="40"/>
+      <c r="AP41" s="40"/>
+    </row>
+    <row r="42" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="229"/>
+      <c r="C42" s="230"/>
+      <c r="D42" s="231" t="s">
+        <v>57</v>
+      </c>
+      <c r="E42" s="232"/>
+      <c r="F42" s="232"/>
+      <c r="G42" s="232"/>
+      <c r="H42" s="232"/>
+      <c r="I42" s="232"/>
+      <c r="J42" s="232"/>
+      <c r="K42" s="232"/>
+      <c r="L42" s="232"/>
+      <c r="M42" s="232"/>
+      <c r="N42" s="232"/>
+      <c r="O42" s="232"/>
+      <c r="P42" s="232"/>
+      <c r="Q42" s="232"/>
+      <c r="R42" s="232"/>
+      <c r="S42" s="232"/>
+      <c r="T42" s="243"/>
+      <c r="U42" s="244"/>
+      <c r="V42" s="244"/>
+      <c r="W42" s="244"/>
+      <c r="X42" s="244"/>
+      <c r="Y42" s="244"/>
+      <c r="Z42" s="244"/>
+      <c r="AA42" s="244"/>
+      <c r="AB42" s="244"/>
+      <c r="AC42" s="244"/>
+      <c r="AD42" s="244"/>
+      <c r="AE42" s="244"/>
+      <c r="AF42" s="244"/>
+      <c r="AG42" s="244"/>
+      <c r="AH42" s="244"/>
+      <c r="AI42" s="244"/>
+      <c r="AJ42" s="245"/>
+      <c r="AK42" s="43"/>
+      <c r="AO42" s="40"/>
+      <c r="AP42" s="40"/>
+    </row>
+    <row r="43" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="219"/>
+      <c r="C43" s="219"/>
+      <c r="D43" s="210" t="s">
+        <v>58</v>
+      </c>
+      <c r="E43" s="210"/>
+      <c r="F43" s="210"/>
+      <c r="G43" s="210"/>
+      <c r="H43" s="210"/>
+      <c r="I43" s="210"/>
+      <c r="J43" s="210"/>
+      <c r="K43" s="210"/>
+      <c r="L43" s="210"/>
+      <c r="M43" s="210"/>
+      <c r="N43" s="210"/>
+      <c r="O43" s="210"/>
+      <c r="P43" s="210"/>
+      <c r="Q43" s="210"/>
+      <c r="R43" s="210"/>
+      <c r="S43" s="210"/>
+      <c r="T43" s="294" t="s">
+        <v>209</v>
+      </c>
+      <c r="U43" s="227"/>
+      <c r="V43" s="227"/>
+      <c r="W43" s="227"/>
+      <c r="X43" s="227"/>
+      <c r="Y43" s="227"/>
+      <c r="Z43" s="227"/>
+      <c r="AA43" s="227"/>
+      <c r="AB43" s="227"/>
+      <c r="AC43" s="227"/>
+      <c r="AD43" s="227"/>
+      <c r="AE43" s="227"/>
+      <c r="AF43" s="227"/>
+      <c r="AG43" s="227"/>
+      <c r="AH43" s="227"/>
+      <c r="AI43" s="227"/>
+      <c r="AJ43" s="227"/>
+      <c r="AO43" s="40"/>
+      <c r="AP43" s="40"/>
+    </row>
+    <row r="44" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="298" t="s">
+        <v>203</v>
+      </c>
+      <c r="C44" s="298"/>
+      <c r="D44" s="228" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44" s="228"/>
+      <c r="F44" s="228"/>
+      <c r="G44" s="228"/>
+      <c r="H44" s="228"/>
+      <c r="I44" s="228"/>
+      <c r="J44" s="228"/>
+      <c r="K44" s="228"/>
+      <c r="L44" s="228"/>
+      <c r="M44" s="228"/>
+      <c r="N44" s="228"/>
+      <c r="O44" s="228"/>
+      <c r="P44" s="228"/>
+      <c r="Q44" s="228"/>
+      <c r="R44" s="228"/>
+      <c r="S44" s="228"/>
+      <c r="T44" s="227"/>
+      <c r="U44" s="227"/>
+      <c r="V44" s="227"/>
+      <c r="W44" s="227"/>
+      <c r="X44" s="227"/>
+      <c r="Y44" s="227"/>
+      <c r="Z44" s="227"/>
+      <c r="AA44" s="227"/>
+      <c r="AB44" s="227"/>
+      <c r="AC44" s="227"/>
+      <c r="AD44" s="227"/>
+      <c r="AE44" s="227"/>
+      <c r="AF44" s="227"/>
+      <c r="AG44" s="227"/>
+      <c r="AH44" s="227"/>
+      <c r="AI44" s="227"/>
+      <c r="AJ44" s="227"/>
+      <c r="AO44" s="40"/>
+      <c r="AP44" s="40"/>
+    </row>
+    <row r="45" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="211"/>
+      <c r="C45" s="211"/>
+      <c r="D45" s="212" t="s">
+        <v>61</v>
+      </c>
+      <c r="E45" s="212"/>
+      <c r="F45" s="212"/>
+      <c r="G45" s="212"/>
+      <c r="H45" s="212"/>
+      <c r="I45" s="212"/>
+      <c r="J45" s="212"/>
+      <c r="K45" s="212"/>
+      <c r="L45" s="212"/>
+      <c r="M45" s="212"/>
+      <c r="N45" s="212"/>
+      <c r="O45" s="212"/>
+      <c r="P45" s="212"/>
+      <c r="Q45" s="212"/>
+      <c r="R45" s="212"/>
+      <c r="S45" s="212"/>
+      <c r="T45" s="227"/>
+      <c r="U45" s="227"/>
+      <c r="V45" s="227"/>
+      <c r="W45" s="227"/>
+      <c r="X45" s="227"/>
+      <c r="Y45" s="227"/>
+      <c r="Z45" s="227"/>
+      <c r="AA45" s="227"/>
+      <c r="AB45" s="227"/>
+      <c r="AC45" s="227"/>
+      <c r="AD45" s="227"/>
+      <c r="AE45" s="227"/>
+      <c r="AF45" s="227"/>
+      <c r="AG45" s="227"/>
+      <c r="AH45" s="227"/>
+      <c r="AI45" s="227"/>
+      <c r="AJ45" s="227"/>
+      <c r="AO45" s="40"/>
+      <c r="AP45" s="40"/>
+    </row>
+    <row r="46" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="211"/>
+      <c r="C46" s="211"/>
+      <c r="D46" s="212" t="s">
+        <v>62</v>
+      </c>
+      <c r="E46" s="212"/>
+      <c r="F46" s="212"/>
+      <c r="G46" s="212"/>
+      <c r="H46" s="212"/>
+      <c r="I46" s="212"/>
+      <c r="J46" s="212"/>
+      <c r="K46" s="212"/>
+      <c r="L46" s="212"/>
+      <c r="M46" s="212"/>
+      <c r="N46" s="212"/>
+      <c r="O46" s="212"/>
+      <c r="P46" s="212"/>
+      <c r="Q46" s="212"/>
+      <c r="R46" s="212"/>
+      <c r="S46" s="212"/>
+      <c r="T46" s="227"/>
+      <c r="U46" s="227"/>
+      <c r="V46" s="227"/>
+      <c r="W46" s="227"/>
+      <c r="X46" s="227"/>
+      <c r="Y46" s="227"/>
+      <c r="Z46" s="227"/>
+      <c r="AA46" s="227"/>
+      <c r="AB46" s="227"/>
+      <c r="AC46" s="227"/>
+      <c r="AD46" s="227"/>
+      <c r="AE46" s="227"/>
+      <c r="AF46" s="227"/>
+      <c r="AG46" s="227"/>
+      <c r="AH46" s="227"/>
+      <c r="AI46" s="227"/>
+      <c r="AJ46" s="227"/>
+      <c r="AO46" s="40"/>
+      <c r="AP46" s="40"/>
+    </row>
+    <row r="47" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="219"/>
+      <c r="C47" s="219"/>
+      <c r="D47" s="210" t="s">
+        <v>63</v>
+      </c>
+      <c r="E47" s="210"/>
+      <c r="F47" s="210"/>
+      <c r="G47" s="210"/>
+      <c r="H47" s="210"/>
+      <c r="I47" s="210"/>
+      <c r="J47" s="210"/>
+      <c r="K47" s="210"/>
+      <c r="L47" s="210"/>
+      <c r="M47" s="210"/>
+      <c r="N47" s="210"/>
+      <c r="O47" s="210"/>
+      <c r="P47" s="210"/>
+      <c r="Q47" s="210"/>
+      <c r="R47" s="210"/>
+      <c r="S47" s="210"/>
+      <c r="T47" s="227"/>
+      <c r="U47" s="227"/>
+      <c r="V47" s="227"/>
+      <c r="W47" s="227"/>
+      <c r="X47" s="227"/>
+      <c r="Y47" s="227"/>
+      <c r="Z47" s="227"/>
+      <c r="AA47" s="227"/>
+      <c r="AB47" s="227"/>
+      <c r="AC47" s="227"/>
+      <c r="AD47" s="227"/>
+      <c r="AE47" s="227"/>
+      <c r="AF47" s="227"/>
+      <c r="AG47" s="227"/>
+      <c r="AH47" s="227"/>
+      <c r="AI47" s="227"/>
+      <c r="AJ47" s="227"/>
+      <c r="AO47" s="40"/>
+      <c r="AP47" s="40"/>
+    </row>
+    <row r="48" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="219"/>
+      <c r="C48" s="219"/>
+      <c r="D48" s="210" t="s">
+        <v>64</v>
+      </c>
+      <c r="E48" s="210"/>
+      <c r="F48" s="210"/>
+      <c r="G48" s="210"/>
+      <c r="H48" s="210"/>
+      <c r="I48" s="210"/>
+      <c r="J48" s="210"/>
+      <c r="K48" s="210"/>
+      <c r="L48" s="210"/>
+      <c r="M48" s="210"/>
+      <c r="N48" s="210"/>
+      <c r="O48" s="210"/>
+      <c r="P48" s="210"/>
+      <c r="Q48" s="210"/>
+      <c r="R48" s="210"/>
+      <c r="S48" s="210"/>
+      <c r="T48" s="227"/>
+      <c r="U48" s="227"/>
+      <c r="V48" s="227"/>
+      <c r="W48" s="227"/>
+      <c r="X48" s="227"/>
+      <c r="Y48" s="227"/>
+      <c r="Z48" s="227"/>
+      <c r="AA48" s="227"/>
+      <c r="AB48" s="227"/>
+      <c r="AC48" s="227"/>
+      <c r="AD48" s="227"/>
+      <c r="AE48" s="227"/>
+      <c r="AF48" s="227"/>
+      <c r="AG48" s="227"/>
+      <c r="AH48" s="227"/>
+      <c r="AI48" s="227"/>
+      <c r="AJ48" s="227"/>
+      <c r="AO48" s="40"/>
+      <c r="AP48" s="40"/>
+      <c r="AU48" s="44" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="49" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="211"/>
+      <c r="C49" s="211"/>
+      <c r="D49" s="210" t="s">
+        <v>66</v>
+      </c>
+      <c r="E49" s="210"/>
+      <c r="F49" s="210"/>
+      <c r="G49" s="210"/>
+      <c r="H49" s="210"/>
+      <c r="I49" s="210"/>
+      <c r="J49" s="210"/>
+      <c r="K49" s="210"/>
+      <c r="L49" s="210"/>
+      <c r="M49" s="210"/>
+      <c r="N49" s="210"/>
+      <c r="O49" s="210"/>
+      <c r="P49" s="210"/>
+      <c r="Q49" s="210"/>
+      <c r="R49" s="210"/>
+      <c r="S49" s="210"/>
+      <c r="T49" s="227"/>
+      <c r="U49" s="227"/>
+      <c r="V49" s="227"/>
+      <c r="W49" s="227"/>
+      <c r="X49" s="227"/>
+      <c r="Y49" s="227"/>
+      <c r="Z49" s="227"/>
+      <c r="AA49" s="227"/>
+      <c r="AB49" s="227"/>
+      <c r="AC49" s="227"/>
+      <c r="AD49" s="227"/>
+      <c r="AE49" s="227"/>
+      <c r="AF49" s="227"/>
+      <c r="AG49" s="227"/>
+      <c r="AH49" s="227"/>
+      <c r="AI49" s="227"/>
+      <c r="AJ49" s="227"/>
+      <c r="AO49" s="40"/>
+      <c r="AP49" s="40"/>
+      <c r="AU49" s="44"/>
+    </row>
+    <row r="50" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="211"/>
+      <c r="C50" s="211"/>
+      <c r="D50" s="212" t="s">
+        <v>67</v>
+      </c>
+      <c r="E50" s="212"/>
+      <c r="F50" s="212"/>
+      <c r="G50" s="212"/>
+      <c r="H50" s="212"/>
+      <c r="I50" s="212"/>
+      <c r="J50" s="212"/>
+      <c r="K50" s="212"/>
+      <c r="L50" s="212"/>
+      <c r="M50" s="212"/>
+      <c r="N50" s="212"/>
+      <c r="O50" s="212"/>
+      <c r="P50" s="212"/>
+      <c r="Q50" s="212"/>
+      <c r="R50" s="212"/>
+      <c r="S50" s="212"/>
+      <c r="T50" s="227"/>
+      <c r="U50" s="227"/>
+      <c r="V50" s="227"/>
+      <c r="W50" s="227"/>
+      <c r="X50" s="227"/>
+      <c r="Y50" s="227"/>
+      <c r="Z50" s="227"/>
+      <c r="AA50" s="227"/>
+      <c r="AB50" s="227"/>
+      <c r="AC50" s="227"/>
+      <c r="AD50" s="227"/>
+      <c r="AE50" s="227"/>
+      <c r="AF50" s="227"/>
+      <c r="AG50" s="227"/>
+      <c r="AH50" s="227"/>
+      <c r="AI50" s="227"/>
+      <c r="AJ50" s="227"/>
+      <c r="AO50" s="40"/>
+      <c r="AP50" s="40"/>
+    </row>
+    <row r="51" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="219"/>
+      <c r="C51" s="219"/>
+      <c r="D51" s="212" t="s">
+        <v>68</v>
+      </c>
+      <c r="E51" s="212"/>
+      <c r="F51" s="212"/>
+      <c r="G51" s="212"/>
+      <c r="H51" s="212"/>
+      <c r="I51" s="212"/>
+      <c r="J51" s="212"/>
+      <c r="K51" s="212"/>
+      <c r="L51" s="212"/>
+      <c r="M51" s="212"/>
+      <c r="N51" s="212"/>
+      <c r="O51" s="212"/>
+      <c r="P51" s="212"/>
+      <c r="Q51" s="212"/>
+      <c r="R51" s="212"/>
+      <c r="S51" s="212"/>
+      <c r="T51" s="227"/>
+      <c r="U51" s="227"/>
+      <c r="V51" s="227"/>
+      <c r="W51" s="227"/>
+      <c r="X51" s="227"/>
+      <c r="Y51" s="227"/>
+      <c r="Z51" s="227"/>
+      <c r="AA51" s="227"/>
+      <c r="AB51" s="227"/>
+      <c r="AC51" s="227"/>
+      <c r="AD51" s="227"/>
+      <c r="AE51" s="227"/>
+      <c r="AF51" s="227"/>
+      <c r="AG51" s="227"/>
+      <c r="AH51" s="227"/>
+      <c r="AI51" s="227"/>
+      <c r="AJ51" s="227"/>
+      <c r="AO51" s="40"/>
+      <c r="AP51" s="40"/>
+    </row>
+    <row r="52" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="219"/>
+      <c r="C52" s="219"/>
+      <c r="D52" s="210" t="s">
+        <v>69</v>
+      </c>
+      <c r="E52" s="210"/>
+      <c r="F52" s="210"/>
+      <c r="G52" s="210"/>
+      <c r="H52" s="210"/>
+      <c r="I52" s="210"/>
+      <c r="J52" s="210"/>
+      <c r="K52" s="210"/>
+      <c r="L52" s="210"/>
+      <c r="M52" s="210"/>
+      <c r="N52" s="210"/>
+      <c r="O52" s="210"/>
+      <c r="P52" s="210"/>
+      <c r="Q52" s="210"/>
+      <c r="R52" s="210"/>
+      <c r="S52" s="210"/>
+      <c r="T52" s="227"/>
+      <c r="U52" s="227"/>
+      <c r="V52" s="227"/>
+      <c r="W52" s="227"/>
+      <c r="X52" s="227"/>
+      <c r="Y52" s="227"/>
+      <c r="Z52" s="227"/>
+      <c r="AA52" s="227"/>
+      <c r="AB52" s="227"/>
+      <c r="AC52" s="227"/>
+      <c r="AD52" s="227"/>
+      <c r="AE52" s="227"/>
+      <c r="AF52" s="227"/>
+      <c r="AG52" s="227"/>
+      <c r="AH52" s="227"/>
+      <c r="AI52" s="227"/>
+      <c r="AJ52" s="227"/>
+      <c r="AO52" s="40"/>
+      <c r="AP52" s="40"/>
+    </row>
+    <row r="53" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="219"/>
+      <c r="C53" s="219"/>
+      <c r="D53" s="210" t="s">
+        <v>70</v>
+      </c>
+      <c r="E53" s="210"/>
+      <c r="F53" s="210"/>
+      <c r="G53" s="210"/>
+      <c r="H53" s="210"/>
+      <c r="I53" s="210"/>
+      <c r="J53" s="210"/>
+      <c r="K53" s="210"/>
+      <c r="L53" s="210"/>
+      <c r="M53" s="210"/>
+      <c r="N53" s="210"/>
+      <c r="O53" s="210"/>
+      <c r="P53" s="210"/>
+      <c r="Q53" s="210"/>
+      <c r="R53" s="210"/>
+      <c r="S53" s="210"/>
+      <c r="T53" s="227"/>
+      <c r="U53" s="227"/>
+      <c r="V53" s="227"/>
+      <c r="W53" s="227"/>
+      <c r="X53" s="227"/>
+      <c r="Y53" s="227"/>
+      <c r="Z53" s="227"/>
+      <c r="AA53" s="227"/>
+      <c r="AB53" s="227"/>
+      <c r="AC53" s="227"/>
+      <c r="AD53" s="227"/>
+      <c r="AE53" s="227"/>
+      <c r="AF53" s="227"/>
+      <c r="AG53" s="227"/>
+      <c r="AH53" s="227"/>
+      <c r="AI53" s="227"/>
+      <c r="AJ53" s="227"/>
+      <c r="AO53" s="40"/>
+      <c r="AP53" s="40"/>
+    </row>
+    <row r="54" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="298" t="s">
+        <v>203</v>
+      </c>
+      <c r="C54" s="298"/>
+      <c r="D54" s="210" t="s">
+        <v>71</v>
+      </c>
+      <c r="E54" s="210"/>
+      <c r="F54" s="210"/>
+      <c r="G54" s="210"/>
+      <c r="H54" s="210"/>
+      <c r="I54" s="210"/>
+      <c r="J54" s="210"/>
+      <c r="K54" s="210"/>
+      <c r="L54" s="210"/>
+      <c r="M54" s="210"/>
+      <c r="N54" s="210"/>
+      <c r="O54" s="210"/>
+      <c r="P54" s="210"/>
+      <c r="Q54" s="210"/>
+      <c r="R54" s="210"/>
+      <c r="S54" s="210"/>
+      <c r="T54" s="227"/>
+      <c r="U54" s="227"/>
+      <c r="V54" s="227"/>
+      <c r="W54" s="227"/>
+      <c r="X54" s="227"/>
+      <c r="Y54" s="227"/>
+      <c r="Z54" s="227"/>
+      <c r="AA54" s="227"/>
+      <c r="AB54" s="227"/>
+      <c r="AC54" s="227"/>
+      <c r="AD54" s="227"/>
+      <c r="AE54" s="227"/>
+      <c r="AF54" s="227"/>
+      <c r="AG54" s="227"/>
+      <c r="AH54" s="227"/>
+      <c r="AI54" s="227"/>
+      <c r="AJ54" s="227"/>
+      <c r="AO54" s="40"/>
+      <c r="AP54" s="40"/>
+    </row>
+    <row r="55" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="45"/>
+      <c r="C55" s="45"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="46"/>
+      <c r="F55" s="46"/>
+      <c r="G55" s="46"/>
+      <c r="H55" s="46"/>
+      <c r="I55" s="46"/>
+      <c r="J55" s="46"/>
+      <c r="K55" s="46"/>
+      <c r="L55" s="46"/>
+      <c r="M55" s="46"/>
+      <c r="N55" s="46"/>
+      <c r="O55" s="46"/>
+      <c r="P55" s="46"/>
+      <c r="Q55" s="46"/>
+      <c r="R55" s="46"/>
+      <c r="S55" s="46"/>
+      <c r="T55" s="47"/>
+      <c r="U55" s="47"/>
+      <c r="V55" s="47"/>
+      <c r="W55" s="47"/>
+      <c r="X55" s="47"/>
+      <c r="Y55" s="47"/>
+      <c r="Z55" s="47"/>
+      <c r="AA55" s="47"/>
+      <c r="AB55" s="47"/>
+      <c r="AC55" s="47"/>
+      <c r="AD55" s="47"/>
+      <c r="AE55" s="47"/>
+      <c r="AF55" s="47"/>
+      <c r="AG55" s="47"/>
+      <c r="AH55" s="47"/>
+      <c r="AI55" s="47"/>
+      <c r="AJ55" s="47"/>
+      <c r="AO55" s="40"/>
+      <c r="AP55" s="40"/>
+    </row>
+    <row r="56" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" s="48"/>
+      <c r="D56" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="E56" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="F56" s="49"/>
+      <c r="G56" s="49"/>
+      <c r="H56" s="49"/>
+      <c r="I56" s="49"/>
+      <c r="J56" s="49"/>
+      <c r="K56" s="49"/>
+      <c r="L56" s="49"/>
+      <c r="M56" s="49"/>
+      <c r="N56" s="49"/>
+      <c r="O56" s="49"/>
+      <c r="P56" s="49"/>
+      <c r="Q56" s="49"/>
+      <c r="R56" s="49"/>
+      <c r="S56" s="49"/>
+      <c r="T56" s="49"/>
+      <c r="U56" s="49"/>
+      <c r="V56" s="49"/>
+      <c r="W56" s="49"/>
+      <c r="X56" s="49"/>
+      <c r="Y56" s="49"/>
+      <c r="Z56" s="49"/>
+      <c r="AA56" s="49"/>
+      <c r="AB56" s="49"/>
+      <c r="AC56" s="49"/>
+      <c r="AD56" s="49"/>
+      <c r="AE56" s="49"/>
+      <c r="AF56" s="49"/>
+      <c r="AG56" s="49"/>
+      <c r="AH56" s="49"/>
+      <c r="AI56" s="49"/>
+      <c r="AJ56" s="49"/>
+      <c r="AO56" s="50"/>
+      <c r="AP56" s="51"/>
+      <c r="AQ56" s="51"/>
+      <c r="AR56" s="51"/>
+      <c r="AS56" s="51"/>
+      <c r="AT56" s="51"/>
+      <c r="AU56" s="51"/>
+      <c r="AV56" s="51"/>
+      <c r="AW56" s="40"/>
+    </row>
+    <row r="57" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="52"/>
+      <c r="C57" s="46"/>
+      <c r="D57" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="E57" s="46" t="s">
+        <v>76</v>
+      </c>
+      <c r="F57" s="47"/>
+      <c r="G57" s="49"/>
+      <c r="H57" s="49"/>
+      <c r="I57" s="49"/>
+      <c r="J57" s="49"/>
+      <c r="K57" s="49"/>
+      <c r="L57" s="49"/>
+      <c r="M57" s="49"/>
+      <c r="N57" s="49"/>
+      <c r="O57" s="49"/>
+      <c r="P57" s="49"/>
+      <c r="Q57" s="49"/>
+      <c r="R57" s="49"/>
+      <c r="S57" s="49"/>
+      <c r="T57" s="49"/>
+      <c r="U57" s="49"/>
+      <c r="V57" s="49"/>
+      <c r="W57" s="49"/>
+      <c r="X57" s="49"/>
+      <c r="Y57" s="49"/>
+      <c r="Z57" s="49"/>
+      <c r="AA57" s="49"/>
+      <c r="AB57" s="49"/>
+      <c r="AC57" s="49"/>
+      <c r="AD57" s="49"/>
+      <c r="AE57" s="49"/>
+      <c r="AF57" s="49"/>
+      <c r="AG57" s="49"/>
+      <c r="AH57" s="49"/>
+      <c r="AI57" s="49"/>
+      <c r="AJ57" s="49"/>
+      <c r="AP57" s="53"/>
+      <c r="AQ57" s="53"/>
+      <c r="AR57" s="53"/>
+      <c r="AS57" s="53"/>
+      <c r="AT57" s="53"/>
+      <c r="AU57" s="53"/>
+      <c r="AV57" s="40"/>
+      <c r="AW57" s="40"/>
+    </row>
+    <row r="58" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="46"/>
+      <c r="C58" s="46"/>
+      <c r="D58" s="46"/>
+      <c r="E58" s="46"/>
+      <c r="F58" s="46"/>
+      <c r="G58" s="46"/>
+      <c r="H58" s="46"/>
+      <c r="I58" s="46"/>
+      <c r="J58" s="46"/>
+      <c r="K58" s="46"/>
+      <c r="L58" s="46"/>
+      <c r="M58" s="46"/>
+      <c r="N58" s="46"/>
+      <c r="O58" s="46"/>
+      <c r="P58" s="46"/>
+      <c r="Q58" s="46"/>
+      <c r="R58" s="46"/>
+      <c r="S58" s="46"/>
+      <c r="T58" s="46"/>
+      <c r="U58" s="46"/>
+      <c r="V58" s="46"/>
+      <c r="W58" s="46"/>
+      <c r="X58" s="46"/>
+      <c r="Y58" s="46"/>
+      <c r="Z58" s="46"/>
+      <c r="AA58" s="46"/>
+      <c r="AB58" s="46"/>
+      <c r="AC58" s="46"/>
+      <c r="AD58" s="46"/>
+      <c r="AE58" s="46"/>
+      <c r="AF58" s="46"/>
+      <c r="AG58" s="46"/>
+      <c r="AH58" s="46"/>
+      <c r="AI58" s="46"/>
+      <c r="AJ58" s="46"/>
+    </row>
+    <row r="59" spans="2:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="220" t="s">
+        <v>79</v>
+      </c>
+      <c r="C59" s="221"/>
+      <c r="D59" s="221"/>
+      <c r="E59" s="299" t="s">
+        <v>204</v>
+      </c>
+      <c r="F59" s="300"/>
+      <c r="G59" s="300"/>
+      <c r="H59" s="300"/>
+      <c r="I59" s="301"/>
+      <c r="J59" s="224" t="s">
+        <v>80</v>
+      </c>
+      <c r="K59" s="221"/>
+      <c r="L59" s="225"/>
+      <c r="M59" s="299" t="s">
+        <v>205</v>
+      </c>
+      <c r="N59" s="300"/>
+      <c r="O59" s="300"/>
+      <c r="P59" s="300"/>
+      <c r="Q59" s="301"/>
+      <c r="R59" s="224" t="s">
+        <v>81</v>
+      </c>
+      <c r="S59" s="221"/>
+      <c r="T59" s="225"/>
+      <c r="U59" s="305" t="s">
+        <v>206</v>
+      </c>
+      <c r="V59" s="300"/>
+      <c r="W59" s="300"/>
+      <c r="X59" s="300"/>
+      <c r="Y59" s="300"/>
+      <c r="Z59" s="300"/>
+      <c r="AA59" s="300"/>
+      <c r="AB59" s="300"/>
+      <c r="AC59" s="300"/>
+      <c r="AD59" s="300"/>
+      <c r="AE59" s="300"/>
+      <c r="AF59" s="300"/>
+      <c r="AG59" s="300"/>
+      <c r="AH59" s="300"/>
+      <c r="AI59" s="300"/>
+      <c r="AJ59" s="301"/>
+      <c r="AK59" s="30"/>
+      <c r="AL59" s="30"/>
+      <c r="AO59" s="30"/>
+      <c r="AP59" s="30"/>
+      <c r="AQ59" s="30"/>
+      <c r="AR59" s="30"/>
+      <c r="AS59" s="30"/>
+      <c r="AT59" s="30"/>
+      <c r="AU59" s="30"/>
+      <c r="AV59" s="30"/>
+      <c r="AW59" s="30"/>
+      <c r="AX59" s="30"/>
+      <c r="AY59" s="30"/>
+      <c r="AZ59" s="30"/>
+      <c r="BA59" s="30"/>
+      <c r="BB59" s="30"/>
+      <c r="BC59" s="30"/>
+      <c r="BD59" s="30"/>
+      <c r="BE59" s="30"/>
+      <c r="BF59" s="30"/>
+      <c r="BG59" s="30"/>
+      <c r="BH59" s="30"/>
+      <c r="BI59" s="30"/>
+      <c r="BJ59" s="30"/>
+      <c r="BK59" s="30"/>
+      <c r="BL59" s="30"/>
+      <c r="BM59" s="30"/>
+      <c r="BN59" s="30"/>
+      <c r="BO59" s="30"/>
+      <c r="BP59" s="30"/>
+      <c r="BQ59" s="30"/>
+      <c r="BR59" s="30"/>
+      <c r="BS59" s="30"/>
+      <c r="BT59" s="30"/>
+      <c r="BU59" s="30"/>
+      <c r="BV59" s="30"/>
+    </row>
+    <row r="60" spans="2:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="222"/>
+      <c r="C60" s="223"/>
+      <c r="D60" s="223"/>
+      <c r="E60" s="302"/>
+      <c r="F60" s="303"/>
+      <c r="G60" s="303"/>
+      <c r="H60" s="303"/>
+      <c r="I60" s="304"/>
+      <c r="J60" s="222"/>
+      <c r="K60" s="223"/>
+      <c r="L60" s="226"/>
+      <c r="M60" s="302"/>
+      <c r="N60" s="303"/>
+      <c r="O60" s="303"/>
+      <c r="P60" s="303"/>
+      <c r="Q60" s="304"/>
+      <c r="R60" s="222"/>
+      <c r="S60" s="223"/>
+      <c r="T60" s="226"/>
+      <c r="U60" s="302"/>
+      <c r="V60" s="303"/>
+      <c r="W60" s="303"/>
+      <c r="X60" s="303"/>
+      <c r="Y60" s="303"/>
+      <c r="Z60" s="303"/>
+      <c r="AA60" s="303"/>
+      <c r="AB60" s="303"/>
+      <c r="AC60" s="303"/>
+      <c r="AD60" s="303"/>
+      <c r="AE60" s="303"/>
+      <c r="AF60" s="303"/>
+      <c r="AG60" s="303"/>
+      <c r="AH60" s="303"/>
+      <c r="AI60" s="303"/>
+      <c r="AJ60" s="304"/>
+    </row>
+    <row r="61" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="30"/>
+      <c r="C61" s="30"/>
+      <c r="D61" s="30"/>
+      <c r="E61" s="30"/>
+      <c r="F61" s="30"/>
+      <c r="G61" s="30"/>
+      <c r="H61" s="30"/>
+      <c r="I61" s="30"/>
+      <c r="J61" s="30"/>
+      <c r="K61" s="30"/>
+      <c r="L61" s="30"/>
+      <c r="M61" s="30"/>
+      <c r="N61" s="30"/>
+      <c r="O61" s="30"/>
+      <c r="P61" s="30"/>
+      <c r="Q61" s="30"/>
+      <c r="R61" s="30"/>
+      <c r="S61" s="30"/>
+      <c r="T61" s="30"/>
+      <c r="U61" s="30"/>
+      <c r="V61" s="30"/>
+      <c r="W61" s="30"/>
+      <c r="X61" s="30"/>
+      <c r="Y61" s="30"/>
+      <c r="Z61" s="30"/>
+      <c r="AA61" s="30"/>
+      <c r="AB61" s="30"/>
+      <c r="AC61" s="30"/>
+      <c r="AD61" s="30"/>
+      <c r="AE61" s="30"/>
+      <c r="AF61" s="30"/>
+      <c r="AG61" s="30"/>
+      <c r="AH61" s="30"/>
+      <c r="AI61" s="30"/>
+      <c r="AJ61" s="30"/>
+    </row>
+    <row r="62" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="30"/>
+      <c r="C62" s="30"/>
+      <c r="D62" s="30"/>
+      <c r="E62" s="30"/>
+      <c r="F62" s="30"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="30"/>
+      <c r="I62" s="30"/>
+      <c r="J62" s="30"/>
+      <c r="K62" s="30"/>
+      <c r="L62" s="30"/>
+      <c r="M62" s="30"/>
+      <c r="N62" s="30"/>
+      <c r="O62" s="30"/>
+      <c r="P62" s="30"/>
+      <c r="Q62" s="30"/>
+      <c r="R62" s="30"/>
+      <c r="S62" s="30"/>
+      <c r="T62" s="30"/>
+      <c r="U62" s="30"/>
+      <c r="V62" s="30"/>
+      <c r="W62" s="30"/>
+      <c r="X62" s="30"/>
+      <c r="Y62" s="30"/>
+      <c r="Z62" s="30"/>
+      <c r="AA62" s="30"/>
+      <c r="AB62" s="30"/>
+      <c r="AC62" s="30"/>
+      <c r="AD62" s="30"/>
+      <c r="AE62" s="30"/>
+      <c r="AF62" s="30"/>
+      <c r="AG62" s="30"/>
+      <c r="AH62" s="30"/>
+      <c r="AI62" s="30"/>
+      <c r="AJ62" s="30"/>
+    </row>
+    <row r="63" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="30"/>
+      <c r="C63" s="30"/>
+      <c r="D63" s="30"/>
+      <c r="E63" s="30"/>
+      <c r="F63" s="30"/>
+      <c r="G63" s="30"/>
+      <c r="H63" s="30"/>
+      <c r="I63" s="30"/>
+      <c r="J63" s="30"/>
+      <c r="K63" s="30"/>
+      <c r="L63" s="30"/>
+      <c r="M63" s="30"/>
+      <c r="N63" s="30"/>
+      <c r="O63" s="30"/>
+      <c r="P63" s="30"/>
+      <c r="Q63" s="30"/>
+      <c r="R63" s="30"/>
+      <c r="S63" s="30"/>
+      <c r="T63" s="30"/>
+      <c r="U63" s="30"/>
+      <c r="V63" s="30"/>
+      <c r="W63" s="30"/>
+      <c r="X63" s="30"/>
+      <c r="Y63" s="30"/>
+      <c r="Z63" s="30"/>
+      <c r="AA63" s="30"/>
+      <c r="AB63" s="30"/>
+      <c r="AC63" s="30"/>
+      <c r="AD63" s="30"/>
+      <c r="AE63" s="30"/>
+      <c r="AF63" s="30"/>
+      <c r="AG63" s="30"/>
+      <c r="AH63" s="30"/>
+      <c r="AI63" s="30"/>
+      <c r="AJ63" s="30"/>
+    </row>
+    <row r="64" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="30"/>
+      <c r="C64" s="30"/>
+      <c r="D64" s="30"/>
+      <c r="E64" s="30"/>
+      <c r="F64" s="30"/>
+      <c r="G64" s="30"/>
+      <c r="H64" s="30"/>
+      <c r="I64" s="30"/>
+      <c r="J64" s="30"/>
+      <c r="K64" s="30"/>
+      <c r="L64" s="30"/>
+      <c r="M64" s="30"/>
+      <c r="N64" s="30"/>
+      <c r="O64" s="30"/>
+      <c r="P64" s="30"/>
+      <c r="Q64" s="30"/>
+      <c r="R64" s="30"/>
+      <c r="S64" s="30"/>
+      <c r="T64" s="30"/>
+      <c r="U64" s="30"/>
+      <c r="V64" s="30"/>
+      <c r="W64" s="30"/>
+      <c r="X64" s="30"/>
+      <c r="Y64" s="30"/>
+      <c r="Z64" s="30"/>
+      <c r="AA64" s="30"/>
+      <c r="AB64" s="30"/>
+      <c r="AC64" s="30"/>
+      <c r="AD64" s="30"/>
+      <c r="AE64" s="30"/>
+      <c r="AF64" s="30"/>
+      <c r="AG64" s="30"/>
+      <c r="AH64" s="30"/>
+      <c r="AI64" s="30"/>
+      <c r="AJ64" s="30"/>
+    </row>
+    <row r="65" spans="2:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="30"/>
+      <c r="C65" s="30"/>
+      <c r="D65" s="30"/>
+      <c r="E65" s="30"/>
+      <c r="F65" s="30"/>
+      <c r="G65" s="30"/>
+      <c r="H65" s="30"/>
+      <c r="I65" s="30"/>
+      <c r="J65" s="30"/>
+      <c r="K65" s="30"/>
+      <c r="L65" s="30"/>
+      <c r="M65" s="30"/>
+      <c r="N65" s="30"/>
+      <c r="O65" s="30"/>
+      <c r="P65" s="30"/>
+      <c r="Q65" s="30"/>
+      <c r="R65" s="30"/>
+      <c r="S65" s="30"/>
+      <c r="T65" s="30"/>
+      <c r="U65" s="30"/>
+      <c r="V65" s="30"/>
+      <c r="W65" s="30"/>
+      <c r="X65" s="30"/>
+      <c r="Y65" s="30"/>
+      <c r="Z65" s="30"/>
+      <c r="AA65" s="30"/>
+      <c r="AB65" s="30"/>
+      <c r="AC65" s="30"/>
+      <c r="AD65" s="30"/>
+      <c r="AE65" s="30"/>
+      <c r="AF65" s="30"/>
+      <c r="AG65" s="30"/>
+      <c r="AH65" s="30"/>
+      <c r="AI65" s="30"/>
+      <c r="AJ65" s="30"/>
+    </row>
+    <row r="66" spans="2:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B66" s="30"/>
+      <c r="C66" s="30"/>
+      <c r="D66" s="30"/>
+      <c r="E66" s="30"/>
+      <c r="F66" s="30"/>
+      <c r="G66" s="30"/>
+      <c r="H66" s="30"/>
+      <c r="I66" s="30"/>
+      <c r="J66" s="30"/>
+      <c r="K66" s="30"/>
+      <c r="L66" s="30"/>
+      <c r="M66" s="30"/>
+      <c r="N66" s="30"/>
+      <c r="O66" s="30"/>
+      <c r="P66" s="30"/>
+      <c r="Q66" s="30"/>
+      <c r="R66" s="30"/>
+      <c r="S66" s="30"/>
+      <c r="T66" s="30"/>
+      <c r="U66" s="30"/>
+      <c r="V66" s="30"/>
+      <c r="W66" s="30"/>
+      <c r="X66" s="30"/>
+      <c r="Y66" s="30"/>
+      <c r="Z66" s="30"/>
+      <c r="AA66" s="30"/>
+      <c r="AB66" s="30"/>
+      <c r="AC66" s="30"/>
+      <c r="AD66" s="30"/>
+      <c r="AE66" s="30"/>
+      <c r="AF66" s="30"/>
+      <c r="AG66" s="30"/>
+      <c r="AH66" s="30"/>
+      <c r="AI66" s="30"/>
+      <c r="AJ66" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="85">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:AI2"/>
+    <mergeCell ref="A3:AJ3"/>
+    <mergeCell ref="A4:AJ4"/>
+    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="AE6:AF6"/>
+    <mergeCell ref="AH6:AI6"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="W8:AJ8"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="W9:AJ9"/>
+    <mergeCell ref="S10:Y10"/>
+    <mergeCell ref="Z10:AJ10"/>
+    <mergeCell ref="T21:W21"/>
+    <mergeCell ref="T22:Z22"/>
+    <mergeCell ref="B23:S27"/>
+    <mergeCell ref="T23:V24"/>
+    <mergeCell ref="W23:AJ24"/>
+    <mergeCell ref="T25:V27"/>
+    <mergeCell ref="W25:AJ27"/>
+    <mergeCell ref="B28:S28"/>
+    <mergeCell ref="T28:AJ28"/>
+    <mergeCell ref="B29:S29"/>
+    <mergeCell ref="T29:X29"/>
+    <mergeCell ref="Z29:AB29"/>
+    <mergeCell ref="AD29:AF29"/>
+    <mergeCell ref="AH29:AJ29"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:S37"/>
+    <mergeCell ref="B30:S30"/>
+    <mergeCell ref="T30:AJ30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:S31"/>
+    <mergeCell ref="T31:AJ42"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:S32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:S33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:S34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:S35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:S36"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:S38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:S39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:S40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:S41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:S42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:S43"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:S51"/>
+    <mergeCell ref="T43:AJ54"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:S44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:S45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:S46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="D47:S47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D48:S48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="D49:S49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:S50"/>
+    <mergeCell ref="U59:AJ60"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:S52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:S53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:S54"/>
+    <mergeCell ref="B59:D60"/>
+    <mergeCell ref="E59:I60"/>
+    <mergeCell ref="J59:L60"/>
+    <mergeCell ref="M59:Q60"/>
+    <mergeCell ref="R59:T60"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B47:C55 B31:B46 C43:C44 C31:C40" xr:uid="{71C43BA8-6464-4CC0-BF49-0BBEB6036EC2}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="U59" r:id="rId1" xr:uid="{C4DF0D62-A8AD-4B78-A110-25323F8F9ECA}"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId2"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId3"/>
+  <legacyDrawing r:id="rId4"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="10241" r:id="rId5" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>161925</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>95250</xdr:colOff>
+                    <xdr:row>14</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>SS変更届出書</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>SS提出書類一覧①</vt:lpstr>
       <vt:lpstr>SS提出書類一覧②</vt:lpstr>
+      <vt:lpstr>SS変更届出書</vt:lpstr>
+      <vt:lpstr>SS変更届出書 (記載例)</vt:lpstr>
       <vt:lpstr>SS提出書類一覧①!Print_Area</vt:lpstr>
       <vt:lpstr>SS提出書類一覧②!Print_Area</vt:lpstr>
       <vt:lpstr>SS変更届出書!Print_Area</vt:lpstr>
+      <vt:lpstr>'SS変更届出書 (記載例)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>