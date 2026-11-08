--- v1 (2026-06-20)
+++ v2 (2026-11-08)
@@ -11,55 +11,55 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28F1E2CE-4EC2-46E0-BCCA-B4A2CBBA2E21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D49CFE45-783C-4A38-9FCD-8E877BA3E4C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31245" yWindow="390" windowWidth="24795" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SS提出書類一覧①" sheetId="13" r:id="rId1"/>
     <sheet name="SS提出書類一覧②" sheetId="14" r:id="rId2"/>
     <sheet name="SS変更届出書" sheetId="12" r:id="rId3"/>
     <sheet name="SS変更届出書 (記載例)" sheetId="15" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_____________kk06">#REF!</definedName>
     <definedName name="_____________kk29">#REF!</definedName>
     <definedName name="____________kk06">#REF!</definedName>
     <definedName name="____________kk29" localSheetId="0">#REF!</definedName>
     <definedName name="____________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="____________kk29">#REF!</definedName>
     <definedName name="___________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="___________kk06">#REF!</definedName>
     <definedName name="___________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="___________kk29">#REF!</definedName>
     <definedName name="__________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="__________kk06">#REF!</definedName>
     <definedName name="__________kk29" localSheetId="1">#REF!</definedName>
@@ -301,56 +301,69 @@
     <definedName name="yokohama">#REF!</definedName>
     <definedName name="あ">#REF!</definedName>
     <definedName name="あああ">#REF!</definedName>
     <definedName name="あああああああ">#REF!</definedName>
     <definedName name="に" localSheetId="2" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="に" localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="に" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="の">#REF!</definedName>
     <definedName name="引上率">[2]単価引上率!$B$2</definedName>
     <definedName name="看護時間" localSheetId="1">#REF!</definedName>
     <definedName name="看護時間">#REF!</definedName>
     <definedName name="関連表" hidden="1">#REF!</definedName>
     <definedName name="障害福祉サービス" localSheetId="1">#REF!</definedName>
     <definedName name="障害福祉サービス">#REF!</definedName>
     <definedName name="食事" localSheetId="1">#REF!</definedName>
     <definedName name="食事">#REF!</definedName>
     <definedName name="町っ油" localSheetId="1">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="提出書類一覧">#REF!</definedName>
     <definedName name="利用日数記入例" localSheetId="1">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="210">
   <si>
     <t>●　・・・　必須書類</t>
     <rPh sb="6" eb="8">
       <t>ヒッス</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショルイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>▲　・・・　変更内容次第で提出が必要となる書類</t>
     <rPh sb="6" eb="8">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シダイ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="16" eb="18">
@@ -1312,91 +1325,50 @@
   </si>
   <si>
     <t>主たる対象者</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タイショウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>法人の電話番号、メールアドレス</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>デンワバンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-  <si>
     <t>都からの連絡先メールアドレス</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>従業者の勤務の体制及び勤務形態</t>
     <rPh sb="0" eb="3">
       <t>ジュウギョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キンム</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>タイセイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>オヨ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キンム</t>
@@ -1840,71 +1812,50 @@
     <rPh sb="6" eb="7">
       <t>カン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ヒョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>主たる対象者を特定する
 理由</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>タイショウシャ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>トクテイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>リユウ</t>
-    </rPh>
-[...19 lines deleted...]
-      <t>ショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>賃貸借契約書（写）</t>
     <rPh sb="0" eb="3">
       <t>チンタイシャク</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ケイヤクショ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ウツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>建物の所有権が確認できる書類（登記(全部)事項証明書等）</t>
     <rPh sb="0" eb="2">
       <t>タテモノ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショユウケン</t>
     </rPh>
     <rPh sb="7" eb="9">
@@ -3358,254 +3309,334 @@
       <t>ハイシ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="20"/>
   </si>
   <si>
     <t>報酬（加算等）に関する体制</t>
     <rPh sb="8" eb="9">
       <t>カン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>タイセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和８</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>社会福祉法人　都庁福祉会</t>
-[...18 lines deleted...]
-  <si>
     <t>理事長　　東京　一郎</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>＊</t>
   </si>
   <si>
     <t>＊</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>3</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>東京福祉園</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>４</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>○</t>
   </si>
   <si>
     <t>東京　次郎</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジロウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>03-5320-●●●●</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ｓ114*********@section.metro.tokyo.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>東京都新宿区西新宿△―△</t>
+    <t>関係
+機関等
+確認書</t>
+    <rPh sb="0" eb="2">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>東京都新宿区西新宿二丁目○番○号</t>
+    <rPh sb="0" eb="3">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>シンジュクク</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ニチョウメ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>社会福祉法人都庁福祉会</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都新宿区西新宿▲-▲　メゾン新宿１０２</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（変更前）
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　事業所の所在地
 　　〒163-8001
-　　東京都新宿区西新宿△―△
+　　東京都新宿区西新宿▲-▲　メゾン新宿１０２
 　管理者
 　　東京　太郎</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　常勤看護職員等配置加算
 　　なし</t>
     </r>
     <rPh sb="1" eb="3">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マエ</t>
     </rPh>
-    <rPh sb="54" eb="56">
+    <rPh sb="63" eb="65">
       <t>タロウ</t>
     </rPh>
-    <rPh sb="59" eb="61">
+    <rPh sb="68" eb="70">
       <t>ジョウキン</t>
     </rPh>
-    <rPh sb="61" eb="63">
+    <rPh sb="70" eb="72">
       <t>カンゴ</t>
     </rPh>
-    <rPh sb="63" eb="65">
+    <rPh sb="72" eb="74">
       <t>ショクイン</t>
     </rPh>
-    <rPh sb="65" eb="66">
+    <rPh sb="74" eb="75">
       <t>トウ</t>
     </rPh>
-    <rPh sb="66" eb="68">
+    <rPh sb="75" eb="77">
       <t>ハイチ</t>
     </rPh>
-    <rPh sb="68" eb="70">
+    <rPh sb="77" eb="79">
       <t>カサン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>（変更後）
 　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>事業所の所在地
 　　〒163-8001
-　　東京都新宿区西新宿▲―▲
+　　東京都新宿区西新宿△―△
 　管理者
 　　東京　正和</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　常勤看護職員等配置加算
 　　あり</t>
     </r>
     <rPh sb="8" eb="10">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ショ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ショザイチ</t>
     </rPh>
     <rPh sb="45" eb="48">
       <t>カンリシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <r>
+      <t>都からのご連絡は</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="16"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>付表４の「事業所」の「E-Mail」</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>欄</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>のメールアドレス宛てにお送りします。</t>
+    </r>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>フヒョウ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>オク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode=";;;"/>
   </numFmts>
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -3852,50 +3883,59 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -5363,50 +5403,74 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="73" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="77" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="78" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="53" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="54" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="54" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="55" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="56" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="43" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="54" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="44" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="63" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="63" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5768,138 +5832,114 @@
     </xf>
     <xf numFmtId="49" fontId="25" fillId="5" borderId="47" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="5" borderId="48" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="37" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="46" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="48" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="6" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="5" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="49" fontId="25" fillId="5" borderId="42" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="5" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="47" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="48" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="38" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="39" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="41" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="47" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="5" borderId="48" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="39" fillId="0" borderId="78" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...76 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="5" borderId="44" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="ハイパーリンク" xfId="8" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{8CFCB79C-C447-4D00-B03F-86C455310B70}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_(H26制度改正後)変更届提出書類一式(1)" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準_kyotaku_shinnsei" xfId="7" xr:uid="{B00029CA-E1B3-49C2-9CAD-D70326C0DBBE}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="4" xr:uid="{C096C5D3-9872-4975-8686-51E06B1D5C18}"/>
     <cellStyle name="標準_付表　訪問介護　修正版_第一号様式 2" xfId="5" xr:uid="{69D55004-FC97-49F6-9911-4B24F68A72EC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -6403,50 +6443,351 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1"/>
             <a:t>報酬（加算等）に関する体制の変更は、別シート「提出書類一覧②」をご覧ください</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400" b="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>412750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>682625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="四角形: 角を丸くする 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FE71E33-CFE8-5C0D-095E-EC080503B4B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15938500" y="9477375"/>
+          <a:ext cx="587375" cy="1492250"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:prstDash val="dash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>444500</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>5730876</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>390525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{901B30F0-5B2F-4D0E-938E-694076F80CFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="17081500" y="8255000"/>
+          <a:ext cx="7667626" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="borderCallout1">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 102407"/>
+            <a:gd name="adj2" fmla="val 121"/>
+            <a:gd name="adj3" fmla="val 203048"/>
+            <a:gd name="adj4" fmla="val -7626"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FF0000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="10"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPts val="1600"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1600">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>もともとサービスを提供していない場所で新たに短期入所を提供する場合のみ必要</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1600">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1600">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>（もともとサービスを提供していた施設内のベッドを短期入所に転用する場合等は不要）</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1600">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>215900</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>136525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>4048125</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>765175</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBDFCE48-D826-48EB-88DC-9A2F44FAF789}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="19234150" y="2470150"/>
+          <a:ext cx="3832225" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="borderCallout1">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 46852"/>
+            <a:gd name="adj2" fmla="val 535"/>
+            <a:gd name="adj3" fmla="val 104563"/>
+            <a:gd name="adj4" fmla="val -30410"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FF0000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="10"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPts val="1600"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1600">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>新たに建物を使用する場合に提出が必要</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1600">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266699</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>60614</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>5368635</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>527339</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
@@ -9377,51 +9718,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:&#65331;114*********@section.metro.tokyo.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A20AD29D-00F0-48DE-A259-82004918CDB0}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y40"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="75" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="6.625" style="62" customWidth="1"/>
     <col min="2" max="2" width="13.5" style="2" customWidth="1"/>
     <col min="3" max="3" width="31.375" style="2" customWidth="1"/>
     <col min="4" max="14" width="10.375" style="2" customWidth="1"/>
     <col min="15" max="16" width="10.375" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="20" width="10.375" style="2" customWidth="1"/>
     <col min="21" max="21" width="10.5" style="2" customWidth="1"/>
     <col min="22" max="24" width="10.375" style="2" customWidth="1"/>
     <col min="25" max="25" width="92.5" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.25" style="2" customWidth="1"/>
     <col min="27" max="248" width="9" style="2"/>
     <col min="249" max="249" width="8.375" style="2" customWidth="1"/>
     <col min="250" max="250" width="13.5" style="2" customWidth="1"/>
     <col min="251" max="251" width="51.375" style="2" customWidth="1"/>
     <col min="252" max="252" width="13.125" style="2" customWidth="1"/>
     <col min="253" max="281" width="10.375" style="2" customWidth="1"/>
     <col min="282" max="504" width="9" style="2"/>
     <col min="505" max="505" width="8.375" style="2" customWidth="1"/>
     <col min="506" max="506" width="13.5" style="2" customWidth="1"/>
     <col min="507" max="507" width="51.375" style="2" customWidth="1"/>
     <col min="508" max="508" width="13.125" style="2" customWidth="1"/>
     <col min="509" max="537" width="10.375" style="2" customWidth="1"/>
     <col min="538" max="760" width="9" style="2"/>
     <col min="761" max="761" width="8.375" style="2" customWidth="1"/>
@@ -9770,1210 +10111,1214 @@
     <col min="15354" max="15354" width="13.5" style="2" customWidth="1"/>
     <col min="15355" max="15355" width="51.375" style="2" customWidth="1"/>
     <col min="15356" max="15356" width="13.125" style="2" customWidth="1"/>
     <col min="15357" max="15385" width="10.375" style="2" customWidth="1"/>
     <col min="15386" max="15608" width="9" style="2"/>
     <col min="15609" max="15609" width="8.375" style="2" customWidth="1"/>
     <col min="15610" max="15610" width="13.5" style="2" customWidth="1"/>
     <col min="15611" max="15611" width="51.375" style="2" customWidth="1"/>
     <col min="15612" max="15612" width="13.125" style="2" customWidth="1"/>
     <col min="15613" max="15641" width="10.375" style="2" customWidth="1"/>
     <col min="15642" max="15864" width="9" style="2"/>
     <col min="15865" max="15865" width="8.375" style="2" customWidth="1"/>
     <col min="15866" max="15866" width="13.5" style="2" customWidth="1"/>
     <col min="15867" max="15867" width="51.375" style="2" customWidth="1"/>
     <col min="15868" max="15868" width="13.125" style="2" customWidth="1"/>
     <col min="15869" max="15897" width="10.375" style="2" customWidth="1"/>
     <col min="15898" max="16120" width="9" style="2"/>
     <col min="16121" max="16121" width="8.375" style="2" customWidth="1"/>
     <col min="16122" max="16122" width="13.5" style="2" customWidth="1"/>
     <col min="16123" max="16123" width="51.375" style="2" customWidth="1"/>
     <col min="16124" max="16124" width="13.125" style="2" customWidth="1"/>
     <col min="16125" max="16153" width="10.375" style="2" customWidth="1"/>
     <col min="16154" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:25" ht="27.75" customHeight="1">
       <c r="C1" s="107"/>
       <c r="G1" s="105"/>
-      <c r="H1" s="159" t="s">
-[...17 lines deleted...]
-    <row r="2" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H1" s="167" t="s">
+        <v>160</v>
+      </c>
+      <c r="I1" s="167"/>
+      <c r="J1" s="167"/>
+      <c r="K1" s="167"/>
+      <c r="L1" s="167"/>
+      <c r="M1" s="167"/>
+      <c r="N1" s="167"/>
+      <c r="O1" s="167"/>
+      <c r="P1" s="167"/>
+      <c r="Q1" s="167"/>
+      <c r="R1" s="167"/>
+      <c r="S1" s="167"/>
+      <c r="T1" s="167"/>
+      <c r="U1" s="167"/>
+      <c r="V1" s="167"/>
+    </row>
+    <row r="2" spans="1:25" ht="27.75" customHeight="1">
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="105"/>
-      <c r="H2" s="159"/>
-[...15 lines deleted...]
-    <row r="3" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H2" s="167"/>
+      <c r="I2" s="167"/>
+      <c r="J2" s="167"/>
+      <c r="K2" s="167"/>
+      <c r="L2" s="167"/>
+      <c r="M2" s="167"/>
+      <c r="N2" s="167"/>
+      <c r="O2" s="167"/>
+      <c r="P2" s="167"/>
+      <c r="Q2" s="167"/>
+      <c r="R2" s="167"/>
+      <c r="S2" s="167"/>
+      <c r="T2" s="167"/>
+      <c r="U2" s="167"/>
+      <c r="V2" s="167"/>
+    </row>
+    <row r="3" spans="1:25" ht="27.75" customHeight="1">
       <c r="B3" s="5" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="105"/>
-      <c r="H3" s="159"/>
-[...15 lines deleted...]
-    <row r="4" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H3" s="167"/>
+      <c r="I3" s="167"/>
+      <c r="J3" s="167"/>
+      <c r="K3" s="167"/>
+      <c r="L3" s="167"/>
+      <c r="M3" s="167"/>
+      <c r="N3" s="167"/>
+      <c r="O3" s="167"/>
+      <c r="P3" s="167"/>
+      <c r="Q3" s="167"/>
+      <c r="R3" s="167"/>
+      <c r="S3" s="167"/>
+      <c r="T3" s="167"/>
+      <c r="U3" s="167"/>
+      <c r="V3" s="167"/>
+    </row>
+    <row r="4" spans="1:25" ht="15" customHeight="1">
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="105"/>
-      <c r="H4" s="159"/>
-[...15 lines deleted...]
-    <row r="5" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H4" s="167"/>
+      <c r="I4" s="167"/>
+      <c r="J4" s="167"/>
+      <c r="K4" s="167"/>
+      <c r="L4" s="167"/>
+      <c r="M4" s="167"/>
+      <c r="N4" s="167"/>
+      <c r="O4" s="167"/>
+      <c r="P4" s="167"/>
+      <c r="Q4" s="167"/>
+      <c r="R4" s="167"/>
+      <c r="S4" s="167"/>
+      <c r="T4" s="167"/>
+      <c r="U4" s="167"/>
+      <c r="V4" s="167"/>
+    </row>
+    <row r="5" spans="1:25" ht="27.75" customHeight="1">
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="105"/>
-      <c r="H5" s="159"/>
-[...15 lines deleted...]
-    <row r="6" spans="1:25" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="H5" s="167"/>
+      <c r="I5" s="167"/>
+      <c r="J5" s="167"/>
+      <c r="K5" s="167"/>
+      <c r="L5" s="167"/>
+      <c r="M5" s="167"/>
+      <c r="N5" s="167"/>
+      <c r="O5" s="167"/>
+      <c r="P5" s="167"/>
+      <c r="Q5" s="167"/>
+      <c r="R5" s="167"/>
+      <c r="S5" s="167"/>
+      <c r="T5" s="167"/>
+      <c r="U5" s="167"/>
+      <c r="V5" s="167"/>
+    </row>
+    <row r="6" spans="1:25" ht="27.75" customHeight="1">
       <c r="B6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="106"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="105"/>
-      <c r="H6" s="159"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:25" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="H6" s="167"/>
+      <c r="I6" s="167"/>
+      <c r="J6" s="167"/>
+      <c r="K6" s="167"/>
+      <c r="L6" s="167"/>
+      <c r="M6" s="167"/>
+      <c r="N6" s="167"/>
+      <c r="O6" s="167"/>
+      <c r="P6" s="167"/>
+      <c r="Q6" s="167"/>
+      <c r="R6" s="167"/>
+      <c r="S6" s="167"/>
+      <c r="T6" s="167"/>
+      <c r="U6" s="167"/>
+      <c r="V6" s="167"/>
+    </row>
+    <row r="7" spans="1:25" ht="30.75" customHeight="1" thickBot="1">
       <c r="B7" s="104"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="103"/>
-      <c r="H7" s="160"/>
-[...20 lines deleted...]
-      <c r="C8" s="196"/>
+      <c r="H7" s="168"/>
+      <c r="I7" s="168"/>
+      <c r="J7" s="168"/>
+      <c r="K7" s="168"/>
+      <c r="L7" s="168"/>
+      <c r="M7" s="168"/>
+      <c r="N7" s="168"/>
+      <c r="O7" s="168"/>
+      <c r="P7" s="168"/>
+      <c r="Q7" s="168"/>
+      <c r="R7" s="168"/>
+      <c r="S7" s="168"/>
+      <c r="T7" s="168"/>
+      <c r="U7" s="168"/>
+      <c r="V7" s="168"/>
+    </row>
+    <row r="8" spans="1:25" ht="174" customHeight="1">
+      <c r="A8" s="202" t="s">
+        <v>131</v>
+      </c>
+      <c r="B8" s="203"/>
+      <c r="C8" s="204"/>
       <c r="D8" s="102" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E8" s="101" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="F8" s="100" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="G8" s="100" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="100" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="I8" s="100" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J8" s="100" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="K8" s="99" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="L8" s="100" t="s">
         <v>3</v>
       </c>
       <c r="M8" s="100" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="N8" s="27" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="O8" s="101"/>
       <c r="P8" s="101"/>
       <c r="Q8" s="100" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="R8" s="100" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="S8" s="100" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="T8" s="100" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="U8" s="100" t="s">
-        <v>120</v>
+        <v>203</v>
       </c>
       <c r="V8" s="100" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="W8" s="100" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="X8" s="99" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Y8" s="189" t="s">
         <v>116</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C9" s="199"/>
+      <c r="Y8" s="197" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="54.75" thickBot="1">
+      <c r="A9" s="205"/>
+      <c r="B9" s="206"/>
+      <c r="C9" s="207"/>
       <c r="D9" s="98" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E9" s="140" t="s">
+        <v>150</v>
+      </c>
+      <c r="F9" s="94" t="s">
         <v>152</v>
       </c>
-      <c r="F9" s="94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="93" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="H9" s="97" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="I9" s="93" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="J9" s="93" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="K9" s="94" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="L9" s="93"/>
       <c r="M9" s="94" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N9" s="94" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="O9" s="95"/>
       <c r="P9" s="95"/>
       <c r="Q9" s="94"/>
       <c r="R9" s="93" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="S9" s="93" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T9" s="93" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="U9" s="94"/>
       <c r="V9" s="93" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="W9" s="93"/>
       <c r="X9" s="93"/>
-      <c r="Y9" s="190"/>
-[...6 lines deleted...]
-      <c r="C10" s="202"/>
+      <c r="Y9" s="198"/>
+    </row>
+    <row r="10" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1">
+      <c r="A10" s="208" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="209"/>
+      <c r="C10" s="210"/>
       <c r="D10" s="92" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="88"/>
       <c r="G10" s="89"/>
       <c r="H10" s="91" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="89"/>
       <c r="J10" s="89"/>
       <c r="K10" s="89"/>
       <c r="L10" s="89" t="s">
         <v>9</v>
       </c>
       <c r="M10" s="88"/>
       <c r="N10" s="89"/>
       <c r="O10" s="89"/>
       <c r="P10" s="89"/>
       <c r="Q10" s="88"/>
       <c r="R10" s="89"/>
       <c r="S10" s="90"/>
       <c r="T10" s="90"/>
       <c r="U10" s="88"/>
       <c r="V10" s="89"/>
       <c r="W10" s="88"/>
       <c r="X10" s="88"/>
       <c r="Y10" s="87"/>
     </row>
-    <row r="11" spans="1:25" ht="75.75" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C11" s="171"/>
+    <row r="11" spans="1:25" ht="75.75" customHeight="1">
+      <c r="A11" s="177" t="s">
+        <v>103</v>
+      </c>
+      <c r="B11" s="178"/>
+      <c r="C11" s="179"/>
       <c r="D11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="12"/>
       <c r="H11" s="66" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="12"/>
       <c r="L11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M11" s="13"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
-      <c r="S11" s="203" t="s">
+      <c r="S11" s="211" t="s">
         <v>4</v>
       </c>
-      <c r="T11" s="203"/>
+      <c r="T11" s="211"/>
       <c r="U11" s="13"/>
       <c r="V11" s="12"/>
       <c r="W11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="X11" s="13"/>
       <c r="Y11" s="64" t="s">
-        <v>157</v>
-[...7 lines deleted...]
-      <c r="C12" s="168"/>
+        <v>155</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="45" customHeight="1">
+      <c r="A12" s="174" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="175"/>
+      <c r="C12" s="176"/>
       <c r="D12" s="72" t="s">
         <v>4</v>
       </c>
       <c r="E12" s="69" t="s">
         <v>4</v>
       </c>
       <c r="F12" s="68"/>
       <c r="G12" s="69"/>
       <c r="H12" s="73"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="71" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="71" t="s">
         <v>19</v>
       </c>
       <c r="N12" s="69"/>
       <c r="O12" s="69"/>
       <c r="P12" s="69"/>
       <c r="Q12" s="68"/>
       <c r="R12" s="68"/>
       <c r="S12" s="86"/>
       <c r="T12" s="86"/>
       <c r="U12" s="68"/>
       <c r="V12" s="69"/>
       <c r="W12" s="68"/>
       <c r="X12" s="68"/>
       <c r="Y12" s="67" t="s">
-        <v>102</v>
-[...7 lines deleted...]
-      <c r="C13" s="171"/>
+        <v>101</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="45" customHeight="1">
+      <c r="A13" s="177" t="s">
+        <v>156</v>
+      </c>
+      <c r="B13" s="178"/>
+      <c r="C13" s="179"/>
       <c r="D13" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="12"/>
       <c r="F13" s="13"/>
       <c r="G13" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="11"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M13" s="13"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="12"/>
       <c r="S13" s="85"/>
       <c r="T13" s="85"/>
       <c r="U13" s="13"/>
       <c r="V13" s="12"/>
       <c r="W13" s="13"/>
       <c r="X13" s="13"/>
       <c r="Y13" s="64"/>
     </row>
-    <row r="14" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C14" s="168"/>
+    <row r="14" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1">
+      <c r="A14" s="174" t="s">
+        <v>157</v>
+      </c>
+      <c r="B14" s="175"/>
+      <c r="C14" s="176"/>
       <c r="D14" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="69"/>
       <c r="F14" s="68"/>
       <c r="G14" s="69" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="71" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="69"/>
       <c r="J14" s="69"/>
       <c r="K14" s="69"/>
       <c r="L14" s="69"/>
       <c r="M14" s="68"/>
       <c r="N14" s="69"/>
       <c r="O14" s="69"/>
       <c r="P14" s="69"/>
       <c r="Q14" s="68"/>
       <c r="R14" s="69"/>
       <c r="S14" s="70"/>
       <c r="T14" s="70"/>
       <c r="U14" s="68"/>
       <c r="V14" s="69"/>
       <c r="W14" s="68"/>
       <c r="X14" s="68"/>
       <c r="Y14" s="67"/>
     </row>
-    <row r="15" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C15" s="171"/>
+    <row r="15" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1">
+      <c r="A15" s="177" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="178"/>
+      <c r="C15" s="179"/>
       <c r="D15" s="77" t="s">
         <v>4</v>
       </c>
       <c r="E15" s="25"/>
       <c r="F15" s="75"/>
       <c r="G15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="H15" s="66"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="75"/>
       <c r="N15" s="25"/>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="75"/>
       <c r="R15" s="25" t="s">
         <v>4</v>
       </c>
       <c r="S15" s="76"/>
       <c r="T15" s="76"/>
       <c r="U15" s="75"/>
       <c r="V15" s="25"/>
       <c r="W15" s="75"/>
       <c r="X15" s="75"/>
       <c r="Y15" s="74"/>
     </row>
-    <row r="16" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C16" s="168"/>
+    <row r="16" spans="1:25" s="79" customFormat="1" ht="45" customHeight="1">
+      <c r="A16" s="174" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="175"/>
+      <c r="C16" s="176"/>
       <c r="D16" s="84" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="82"/>
       <c r="F16" s="81"/>
-      <c r="G16" s="204" t="s">
+      <c r="G16" s="212" t="s">
         <v>4</v>
       </c>
-      <c r="H16" s="205"/>
+      <c r="H16" s="213"/>
       <c r="I16" s="82"/>
       <c r="J16" s="82"/>
       <c r="K16" s="82"/>
       <c r="L16" s="82"/>
       <c r="M16" s="81"/>
       <c r="N16" s="82"/>
       <c r="O16" s="82"/>
       <c r="P16" s="82"/>
       <c r="Q16" s="81"/>
       <c r="R16" s="82" t="s">
         <v>4</v>
       </c>
       <c r="S16" s="83"/>
       <c r="T16" s="83"/>
       <c r="U16" s="81"/>
       <c r="V16" s="82"/>
       <c r="W16" s="81"/>
       <c r="X16" s="81"/>
       <c r="Y16" s="80"/>
     </row>
-    <row r="17" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C17" s="171"/>
+    <row r="17" spans="1:25" ht="45" customHeight="1">
+      <c r="A17" s="177" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="178"/>
+      <c r="C17" s="179"/>
       <c r="D17" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="12"/>
       <c r="H17" s="66"/>
       <c r="I17" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>4</v>
       </c>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="13"/>
       <c r="N17" s="12"/>
       <c r="O17" s="12"/>
       <c r="P17" s="12"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="13"/>
       <c r="S17" s="65"/>
       <c r="T17" s="65"/>
       <c r="U17" s="13" t="s">
         <v>5</v>
       </c>
       <c r="V17" s="12"/>
       <c r="W17" s="13" t="s">
         <v>5</v>
       </c>
       <c r="X17" s="13"/>
       <c r="Y17" s="64"/>
     </row>
-    <row r="18" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C18" s="174"/>
+    <row r="18" spans="1:25" ht="45" customHeight="1">
+      <c r="A18" s="180" t="s">
+        <v>97</v>
+      </c>
+      <c r="B18" s="181"/>
+      <c r="C18" s="182"/>
       <c r="D18" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="G18" s="69"/>
       <c r="H18" s="71"/>
       <c r="I18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="J18" s="69" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="69"/>
       <c r="L18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="M18" s="68"/>
       <c r="N18" s="69"/>
       <c r="O18" s="69"/>
       <c r="P18" s="69"/>
       <c r="Q18" s="68"/>
       <c r="R18" s="68"/>
       <c r="S18" s="70"/>
       <c r="T18" s="70"/>
-      <c r="U18" s="68"/>
+      <c r="U18" s="69" t="s">
+        <v>19</v>
+      </c>
       <c r="V18" s="69"/>
       <c r="W18" s="68"/>
       <c r="X18" s="68"/>
       <c r="Y18" s="67" t="s">
-        <v>160</v>
-[...7 lines deleted...]
-      <c r="C19" s="176"/>
+        <v>158</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="45" customHeight="1">
+      <c r="A19" s="177" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" s="183"/>
+      <c r="C19" s="184"/>
       <c r="D19" s="77" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F19" s="75"/>
       <c r="G19" s="25"/>
       <c r="H19" s="26"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="L19" s="25" t="s">
         <v>19</v>
       </c>
       <c r="M19" s="75" t="s">
         <v>19</v>
       </c>
       <c r="N19" s="25" t="s">
         <v>4</v>
       </c>
       <c r="O19" s="25"/>
       <c r="P19" s="25"/>
       <c r="Q19" s="75"/>
       <c r="R19" s="75" t="s">
         <v>4</v>
       </c>
       <c r="S19" s="78"/>
       <c r="T19" s="78"/>
       <c r="U19" s="75"/>
       <c r="V19" s="25"/>
       <c r="W19" s="75"/>
       <c r="X19" s="75"/>
       <c r="Y19" s="74" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      <c r="A20" s="166" t="s">
         <v>95</v>
       </c>
-      <c r="B20" s="167"/>
-      <c r="C20" s="168"/>
+    </row>
+    <row r="20" spans="1:25" ht="92.25" customHeight="1">
+      <c r="A20" s="174" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="175"/>
+      <c r="C20" s="176"/>
       <c r="D20" s="72" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="69" t="s">
         <v>4</v>
       </c>
       <c r="F20" s="68"/>
       <c r="G20" s="69"/>
       <c r="H20" s="71"/>
       <c r="I20" s="69"/>
       <c r="J20" s="69"/>
       <c r="K20" s="69"/>
       <c r="L20" s="69" t="s">
         <v>4</v>
       </c>
       <c r="M20" s="68"/>
       <c r="N20" s="69"/>
       <c r="O20" s="69"/>
       <c r="P20" s="69"/>
       <c r="Q20" s="68"/>
       <c r="R20" s="68"/>
       <c r="S20" s="141"/>
       <c r="T20" s="141"/>
       <c r="U20" s="68"/>
       <c r="V20" s="69"/>
       <c r="W20" s="68"/>
       <c r="X20" s="68" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="Y20" s="67" t="s">
-        <v>161</v>
-[...7 lines deleted...]
-      <c r="C21" s="165"/>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="45" customHeight="1">
+      <c r="A21" s="171" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="172"/>
+      <c r="C21" s="173"/>
       <c r="D21" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="13"/>
       <c r="G21" s="12"/>
       <c r="H21" s="66"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="12"/>
       <c r="M21" s="13"/>
       <c r="N21" s="12"/>
       <c r="O21" s="12"/>
       <c r="P21" s="12"/>
       <c r="Q21" s="13" t="s">
         <v>9</v>
       </c>
       <c r="R21" s="13"/>
       <c r="S21" s="65"/>
       <c r="T21" s="65"/>
-      <c r="U21" s="13"/>
+      <c r="U21" s="13" t="s">
+        <v>9</v>
+      </c>
       <c r="V21" s="12"/>
       <c r="W21" s="13"/>
       <c r="X21" s="13"/>
       <c r="Y21" s="64"/>
     </row>
-    <row r="22" spans="1:25" ht="67.5" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C22" s="193"/>
+    <row r="22" spans="1:25" ht="57.75" customHeight="1">
+      <c r="A22" s="199" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22" s="200"/>
+      <c r="C22" s="201"/>
       <c r="D22" s="84" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="82" t="s">
         <v>4</v>
       </c>
       <c r="F22" s="81" t="s">
         <v>4</v>
       </c>
       <c r="G22" s="82"/>
       <c r="H22" s="142"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="82" t="s">
         <v>4</v>
       </c>
       <c r="M22" s="81"/>
       <c r="N22" s="82" t="s">
         <v>4</v>
       </c>
       <c r="O22" s="82"/>
       <c r="P22" s="82"/>
       <c r="Q22" s="81"/>
       <c r="R22" s="81"/>
       <c r="S22" s="83"/>
       <c r="T22" s="83"/>
       <c r="U22" s="81"/>
       <c r="V22" s="82"/>
       <c r="W22" s="81"/>
       <c r="X22" s="81"/>
       <c r="Y22" s="80"/>
     </row>
-    <row r="23" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C23" s="165"/>
+    <row r="23" spans="1:25" ht="45" customHeight="1">
+      <c r="A23" s="171" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="172"/>
+      <c r="C23" s="173"/>
       <c r="D23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="13"/>
       <c r="G23" s="12"/>
       <c r="H23" s="66"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="65"/>
       <c r="T23" s="65"/>
       <c r="U23" s="13"/>
       <c r="V23" s="12"/>
       <c r="W23" s="13"/>
       <c r="X23" s="13"/>
       <c r="Y23" s="64"/>
     </row>
-    <row r="24" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A24" s="161" t="s">
+    <row r="24" spans="1:25" ht="45" customHeight="1">
+      <c r="A24" s="169" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="180" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="181"/>
+      <c r="B24" s="188" t="s">
+        <v>190</v>
+      </c>
+      <c r="C24" s="189"/>
       <c r="D24" s="72"/>
       <c r="E24" s="69"/>
       <c r="F24" s="68"/>
       <c r="G24" s="69"/>
       <c r="H24" s="71"/>
       <c r="I24" s="69"/>
       <c r="J24" s="69"/>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="68"/>
       <c r="N24" s="69"/>
       <c r="O24" s="69"/>
       <c r="P24" s="69"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="70"/>
       <c r="T24" s="70"/>
       <c r="U24" s="68"/>
       <c r="V24" s="69"/>
       <c r="W24" s="68"/>
       <c r="X24" s="68"/>
       <c r="Y24" s="67"/>
     </row>
-    <row r="25" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C25" s="188"/>
+    <row r="25" spans="1:25" ht="45" customHeight="1">
+      <c r="A25" s="170"/>
+      <c r="B25" s="195" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="196"/>
       <c r="D25" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="13"/>
       <c r="G25" s="12"/>
       <c r="H25" s="66"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="13"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
       <c r="P25" s="12"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="65"/>
       <c r="T25" s="65"/>
       <c r="U25" s="13"/>
       <c r="V25" s="12"/>
       <c r="W25" s="13"/>
       <c r="X25" s="13"/>
       <c r="Y25" s="64" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="B26" s="180" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="45" customHeight="1">
+      <c r="A26" s="170"/>
+      <c r="B26" s="188" t="s">
         <v>89</v>
       </c>
-      <c r="C26" s="181"/>
+      <c r="C26" s="189"/>
       <c r="D26" s="72" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="69"/>
       <c r="F26" s="68"/>
       <c r="G26" s="69"/>
       <c r="H26" s="71"/>
       <c r="I26" s="69"/>
       <c r="J26" s="69"/>
       <c r="K26" s="69"/>
       <c r="L26" s="69"/>
       <c r="M26" s="68"/>
       <c r="N26" s="69"/>
       <c r="O26" s="69"/>
       <c r="P26" s="69"/>
       <c r="Q26" s="68"/>
       <c r="R26" s="68"/>
       <c r="S26" s="70"/>
       <c r="T26" s="70"/>
       <c r="U26" s="68"/>
       <c r="V26" s="69"/>
       <c r="W26" s="68"/>
       <c r="X26" s="68"/>
       <c r="Y26" s="67"/>
     </row>
-    <row r="27" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B27" s="184" t="s">
+    <row r="27" spans="1:25" ht="45" customHeight="1">
+      <c r="A27" s="170"/>
+      <c r="B27" s="192" t="s">
         <v>88</v>
       </c>
-      <c r="C27" s="185"/>
+      <c r="C27" s="193"/>
       <c r="D27" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="12"/>
       <c r="H27" s="66"/>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M27" s="13"/>
       <c r="N27" s="12"/>
       <c r="O27" s="12"/>
       <c r="P27" s="12"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="65"/>
       <c r="T27" s="65"/>
       <c r="U27" s="13"/>
       <c r="V27" s="12" t="s">
         <v>4</v>
       </c>
       <c r="W27" s="13"/>
       <c r="X27" s="13"/>
       <c r="Y27" s="64"/>
     </row>
-    <row r="28" spans="1:25" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B28" s="186" t="s">
+    <row r="28" spans="1:25" ht="45" customHeight="1">
+      <c r="A28" s="170"/>
+      <c r="B28" s="194" t="s">
         <v>87</v>
       </c>
-      <c r="C28" s="168"/>
+      <c r="C28" s="176"/>
       <c r="D28" s="72" t="s">
         <v>4</v>
       </c>
       <c r="E28" s="69" t="s">
         <v>4</v>
       </c>
       <c r="F28" s="68"/>
       <c r="G28" s="69"/>
       <c r="H28" s="71"/>
       <c r="I28" s="69"/>
       <c r="J28" s="69"/>
       <c r="K28" s="69"/>
       <c r="L28" s="69" t="s">
         <v>5</v>
       </c>
       <c r="M28" s="68" t="s">
         <v>4</v>
       </c>
       <c r="N28" s="69"/>
       <c r="O28" s="69"/>
       <c r="P28" s="69"/>
       <c r="Q28" s="68"/>
       <c r="R28" s="68"/>
       <c r="S28" s="70"/>
       <c r="T28" s="70"/>
       <c r="U28" s="68"/>
       <c r="V28" s="69"/>
       <c r="W28" s="68"/>
       <c r="X28" s="68"/>
       <c r="Y28" s="67" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="29" spans="1:25" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B29" s="182" t="s">
+    <row r="29" spans="1:25" ht="45" customHeight="1" thickBot="1">
+      <c r="A29" s="170"/>
+      <c r="B29" s="190" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="183"/>
+      <c r="C29" s="191"/>
       <c r="D29" s="115" t="s">
         <v>4</v>
       </c>
       <c r="E29" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G29" s="19"/>
       <c r="H29" s="149"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19" t="s">
         <v>4</v>
       </c>
       <c r="M29" s="20"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="20"/>
       <c r="R29" s="20"/>
       <c r="S29" s="150"/>
       <c r="T29" s="150"/>
       <c r="U29" s="20"/>
       <c r="V29" s="19"/>
       <c r="W29" s="20"/>
       <c r="X29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="Y29" s="151" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="30" spans="1:25" ht="67.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
-[...4 lines deleted...]
-      <c r="C30" s="179"/>
+    <row r="30" spans="1:25" ht="67.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A30" s="185" t="s">
+        <v>161</v>
+      </c>
+      <c r="B30" s="186"/>
+      <c r="C30" s="187"/>
       <c r="D30" s="152"/>
       <c r="E30" s="153"/>
       <c r="F30" s="154"/>
       <c r="G30" s="153"/>
       <c r="H30" s="155"/>
       <c r="I30" s="153"/>
       <c r="J30" s="153"/>
       <c r="K30" s="153"/>
       <c r="L30" s="153"/>
       <c r="M30" s="154"/>
       <c r="N30" s="153"/>
       <c r="O30" s="153"/>
       <c r="P30" s="153"/>
       <c r="Q30" s="154"/>
       <c r="R30" s="154"/>
       <c r="S30" s="156"/>
       <c r="T30" s="156"/>
       <c r="U30" s="154"/>
       <c r="V30" s="153"/>
       <c r="W30" s="154"/>
       <c r="X30" s="154" t="s">
         <v>9</v>
       </c>
       <c r="Y30" s="157" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:25" ht="43.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="43.5" customHeight="1">
       <c r="B31" s="16" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
     </row>
-    <row r="34" spans="2:2" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="34" spans="2:2" ht="18.75">
       <c r="B34" s="63"/>
     </row>
-    <row r="36" spans="2:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="2:2" ht="13.5" customHeight="1">
       <c r="B36" s="63"/>
     </row>
-    <row r="38" spans="2:2" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="38" spans="2:2" ht="18.75">
       <c r="B38" s="63"/>
     </row>
-    <row r="39" spans="2:2" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="39" spans="2:2" ht="18.75">
       <c r="B39" s="63"/>
     </row>
-    <row r="40" spans="2:2" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="40" spans="2:2" ht="18.75">
       <c r="B40" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="27">
     <mergeCell ref="Y8:Y9"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A8:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="S11:T11"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="H1:V7"/>
     <mergeCell ref="A24:A29"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A19:C19"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.11811023622047245"/>
-  <pageSetup paperSize="9" scale="37" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="38" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4817145-3D2A-48D2-8117-B94FE12606F4}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L40"/>
   <sheetViews>
     <sheetView zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
       <selection pane="topRight" activeCell="A7" sqref="A7"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="63.5" style="2" customWidth="1"/>
     <col min="2" max="9" width="18.25" style="2" customWidth="1"/>
     <col min="10" max="10" width="80.625" style="2" customWidth="1"/>
     <col min="11" max="238" width="9" style="2"/>
     <col min="239" max="239" width="5" style="2" customWidth="1"/>
     <col min="240" max="240" width="46.875" style="2" customWidth="1"/>
     <col min="241" max="241" width="11.125" style="2" customWidth="1"/>
     <col min="242" max="266" width="11.25" style="2" customWidth="1"/>
     <col min="267" max="494" width="9" style="2"/>
     <col min="495" max="495" width="5" style="2" customWidth="1"/>
     <col min="496" max="496" width="46.875" style="2" customWidth="1"/>
     <col min="497" max="497" width="11.125" style="2" customWidth="1"/>
     <col min="498" max="522" width="11.25" style="2" customWidth="1"/>
     <col min="523" max="750" width="9" style="2"/>
     <col min="751" max="751" width="5" style="2" customWidth="1"/>
     <col min="752" max="752" width="46.875" style="2" customWidth="1"/>
     <col min="753" max="753" width="11.125" style="2" customWidth="1"/>
     <col min="754" max="778" width="11.25" style="2" customWidth="1"/>
     <col min="779" max="1006" width="9" style="2"/>
     <col min="1007" max="1007" width="5" style="2" customWidth="1"/>
     <col min="1008" max="1008" width="46.875" style="2" customWidth="1"/>
     <col min="1009" max="1009" width="11.125" style="2" customWidth="1"/>
     <col min="1010" max="1034" width="11.25" style="2" customWidth="1"/>
     <col min="1035" max="1262" width="9" style="2"/>
@@ -11252,889 +11597,889 @@
     <col min="15089" max="15089" width="11.125" style="2" customWidth="1"/>
     <col min="15090" max="15114" width="11.25" style="2" customWidth="1"/>
     <col min="15115" max="15342" width="9" style="2"/>
     <col min="15343" max="15343" width="5" style="2" customWidth="1"/>
     <col min="15344" max="15344" width="46.875" style="2" customWidth="1"/>
     <col min="15345" max="15345" width="11.125" style="2" customWidth="1"/>
     <col min="15346" max="15370" width="11.25" style="2" customWidth="1"/>
     <col min="15371" max="15598" width="9" style="2"/>
     <col min="15599" max="15599" width="5" style="2" customWidth="1"/>
     <col min="15600" max="15600" width="46.875" style="2" customWidth="1"/>
     <col min="15601" max="15601" width="11.125" style="2" customWidth="1"/>
     <col min="15602" max="15626" width="11.25" style="2" customWidth="1"/>
     <col min="15627" max="15854" width="9" style="2"/>
     <col min="15855" max="15855" width="5" style="2" customWidth="1"/>
     <col min="15856" max="15856" width="46.875" style="2" customWidth="1"/>
     <col min="15857" max="15857" width="11.125" style="2" customWidth="1"/>
     <col min="15858" max="15882" width="11.25" style="2" customWidth="1"/>
     <col min="15883" max="16110" width="9" style="2"/>
     <col min="16111" max="16111" width="5" style="2" customWidth="1"/>
     <col min="16112" max="16112" width="46.875" style="2" customWidth="1"/>
     <col min="16113" max="16113" width="11.125" style="2" customWidth="1"/>
     <col min="16114" max="16138" width="11.25" style="2" customWidth="1"/>
     <col min="16139" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:10" ht="27.75" customHeight="1">
       <c r="D1" s="136" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E1" s="138"/>
       <c r="G1" s="138"/>
     </row>
-    <row r="2" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:10" ht="27.75" customHeight="1">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="138" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="E2" s="138"/>
       <c r="G2" s="138"/>
     </row>
-    <row r="3" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:10" ht="27.75" customHeight="1">
       <c r="A3" s="138" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E3" s="138"/>
       <c r="G3" s="138"/>
     </row>
-    <row r="4" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:10" ht="27.75" customHeight="1">
       <c r="A4" s="138"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="E4" s="138"/>
       <c r="G4" s="138"/>
     </row>
-    <row r="5" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:10" ht="27.75" customHeight="1">
       <c r="A5" s="137" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="148" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E5" s="18"/>
       <c r="G5" s="18"/>
     </row>
-    <row r="6" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:10" ht="27.75" customHeight="1">
       <c r="A6" s="137" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="4" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
     </row>
-    <row r="7" spans="1:10" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:10" ht="27.75" customHeight="1" thickBot="1">
       <c r="A7" s="8"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="135"/>
       <c r="E7" s="135"/>
       <c r="G7" s="135"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
     </row>
-    <row r="8" spans="1:10" ht="126" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>150</v>
+    <row r="8" spans="1:10" ht="126" customHeight="1">
+      <c r="A8" s="216" t="s">
+        <v>148</v>
       </c>
       <c r="B8" s="134" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C8" s="132" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D8" s="132" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E8" s="132" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F8" s="133" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="G8" s="132" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="H8" s="132" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="132" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      <c r="A9" s="209"/>
+        <v>116</v>
+      </c>
+      <c r="J8" s="214" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="36.75" thickBot="1">
+      <c r="A9" s="217"/>
       <c r="B9" s="131" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C9" s="130" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D9" s="93" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="E9" s="93"/>
       <c r="F9" s="96" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G9" s="93"/>
       <c r="H9" s="93"/>
       <c r="I9" s="93"/>
-      <c r="J9" s="207"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J9" s="215"/>
+    </row>
+    <row r="10" spans="1:10" ht="44.25" customHeight="1">
       <c r="A10" s="125" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="72" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="69" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="69" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="124" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F10" s="69" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="69" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="68" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="68"/>
       <c r="J10" s="67" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="44.25" customHeight="1">
       <c r="A11" s="9" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="128" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="127" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="126"/>
     </row>
-    <row r="12" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:10" ht="44.25" customHeight="1">
       <c r="A12" s="143" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B12" s="72" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="69" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="69" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="124" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F12" s="68" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="69" t="s">
         <v>4</v>
       </c>
       <c r="H12" s="68" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="68"/>
       <c r="J12" s="122"/>
     </row>
-    <row r="13" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:10" ht="44.25" customHeight="1">
       <c r="A13" s="144" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="115" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="114" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F13" s="20"/>
       <c r="G13" s="20" t="s">
         <v>19</v>
       </c>
       <c r="H13" s="20" t="s">
         <v>19</v>
       </c>
       <c r="I13" s="20"/>
       <c r="J13" s="112"/>
     </row>
-    <row r="14" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:10" ht="44.25" customHeight="1">
       <c r="A14" s="143" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B14" s="72" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="69" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="69" t="s">
         <v>4</v>
       </c>
       <c r="E14" s="124" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F14" s="68"/>
       <c r="G14" s="68" t="s">
         <v>19</v>
       </c>
       <c r="H14" s="68" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="117" t="s">
         <v>4</v>
       </c>
       <c r="J14" s="67" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="44.25" customHeight="1">
       <c r="A15" s="145" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="114" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="126" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="44.25" customHeight="1">
+      <c r="A16" s="146" t="s">
         <v>175</v>
-      </c>
-[...3 lines deleted...]
-        <v>177</v>
       </c>
       <c r="B16" s="72" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="69" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="69" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="119" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F16" s="69"/>
       <c r="G16" s="118"/>
       <c r="H16" s="117" t="s">
         <v>4</v>
       </c>
       <c r="I16" s="117" t="s">
         <v>4</v>
       </c>
       <c r="J16" s="139" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="44.25" customHeight="1">
       <c r="A17" s="147" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="128" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F17" s="13"/>
       <c r="G17" s="127"/>
       <c r="H17" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J17" s="126" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="44.25" customHeight="1">
       <c r="A18" s="143" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="72" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="69" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="124" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F18" s="68" t="s">
         <v>4</v>
       </c>
       <c r="G18" s="123" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="68" t="s">
         <v>19</v>
       </c>
       <c r="I18" s="117"/>
       <c r="J18" s="67" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="44.25" customHeight="1">
       <c r="A19" s="144" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="115" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="114" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F19" s="20"/>
       <c r="G19" s="113"/>
       <c r="H19" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="20"/>
       <c r="J19" s="129"/>
     </row>
-    <row r="20" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:12" ht="44.25" customHeight="1">
       <c r="A20" s="143" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B20" s="72" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="69" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="69" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="124" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F20" s="117" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="123"/>
       <c r="H20" s="68"/>
       <c r="I20" s="68"/>
       <c r="J20" s="122"/>
     </row>
-    <row r="21" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:12" ht="44.25" customHeight="1">
       <c r="A21" s="146" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B21" s="121" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="120" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="120" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="119" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F21" s="117"/>
       <c r="G21" s="118"/>
       <c r="H21" s="117"/>
       <c r="I21" s="117"/>
       <c r="J21" s="116"/>
     </row>
-    <row r="22" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:12" ht="44.25" customHeight="1">
       <c r="A22" s="144" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B22" s="115" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="114" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F22" s="20"/>
       <c r="G22" s="113"/>
       <c r="H22" s="20"/>
       <c r="I22" s="20"/>
       <c r="J22" s="112"/>
     </row>
-    <row r="23" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="1:12" ht="44.25" customHeight="1">
       <c r="A23" s="146" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B23" s="121" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="120" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="120" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="119" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F23" s="117"/>
       <c r="G23" s="118"/>
       <c r="H23" s="117"/>
       <c r="I23" s="117"/>
       <c r="J23" s="116"/>
     </row>
-    <row r="24" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:12" ht="44.25" customHeight="1">
       <c r="A24" s="144" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B24" s="115" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="114" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F24" s="20"/>
       <c r="G24" s="113"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="J24" s="112"/>
     </row>
-    <row r="25" spans="1:12" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:12" ht="44.25" customHeight="1" thickBot="1">
       <c r="A25" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="23"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="111"/>
       <c r="F25" s="109"/>
       <c r="G25" s="110"/>
       <c r="H25" s="109"/>
       <c r="I25" s="109"/>
       <c r="J25" s="108"/>
     </row>
-    <row r="26" spans="1:12" s="14" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="1:12" s="14" customFormat="1" ht="42" customHeight="1">
       <c r="A26" s="15" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
     </row>
-    <row r="27" spans="1:12" s="14" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:12" s="14" customFormat="1" ht="42" customHeight="1">
       <c r="A27" s="17"/>
     </row>
-    <row r="28" spans="1:12" s="14" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:12" s="14" customFormat="1" ht="42" customHeight="1">
       <c r="A28" s="17"/>
     </row>
-    <row r="29" spans="1:12" s="14" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:12" s="14" customFormat="1" ht="42" customHeight="1">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:12" s="14" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.4"/>
-[...9 lines deleted...]
-    <row r="40" ht="39" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="1:12" s="14" customFormat="1" ht="40.5" customHeight="1"/>
+    <row r="31" spans="1:12" s="14" customFormat="1" ht="40.5" customHeight="1"/>
+    <row r="32" spans="1:12" s="14" customFormat="1" ht="40.5" customHeight="1"/>
+    <row r="33" ht="39" customHeight="1"/>
+    <row r="34" ht="39" customHeight="1"/>
+    <row r="35" ht="39" customHeight="1"/>
+    <row r="36" ht="39" customHeight="1"/>
+    <row r="37" ht="39" customHeight="1"/>
+    <row r="38" ht="39" customHeight="1"/>
+    <row r="39" ht="39" customHeight="1"/>
+    <row r="40" ht="39" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="A8:A9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"ＭＳ Ｐゴシック,太字"&amp;20別紙（加算等に係る書類一覧）</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08FD38F6-BC7C-46E9-AC5F-2F38CCF13DB4}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BV66"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" style="28" customWidth="1"/>
     <col min="2" max="38" width="2.875" style="28" customWidth="1"/>
     <col min="39" max="16384" width="2.625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="291" t="s">
+    <row r="1" spans="1:74" ht="15.75" customHeight="1">
+      <c r="A1" s="299" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="291"/>
-[...7 lines deleted...]
-      <c r="A2" s="292" t="s">
+      <c r="B1" s="299"/>
+      <c r="C1" s="299"/>
+      <c r="D1" s="299"/>
+      <c r="E1" s="299"/>
+      <c r="F1" s="299"/>
+      <c r="G1" s="299"/>
+    </row>
+    <row r="2" spans="1:74" ht="15" customHeight="1">
+      <c r="A2" s="300" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="292"/>
-[...32 lines deleted...]
-      <c r="AI2" s="292"/>
+      <c r="B2" s="300"/>
+      <c r="C2" s="300"/>
+      <c r="D2" s="300"/>
+      <c r="E2" s="300"/>
+      <c r="F2" s="300"/>
+      <c r="G2" s="300"/>
+      <c r="H2" s="300"/>
+      <c r="I2" s="300"/>
+      <c r="J2" s="300"/>
+      <c r="K2" s="300"/>
+      <c r="L2" s="300"/>
+      <c r="M2" s="300"/>
+      <c r="N2" s="300"/>
+      <c r="O2" s="300"/>
+      <c r="P2" s="300"/>
+      <c r="Q2" s="300"/>
+      <c r="R2" s="300"/>
+      <c r="S2" s="300"/>
+      <c r="T2" s="300"/>
+      <c r="U2" s="300"/>
+      <c r="V2" s="300"/>
+      <c r="W2" s="300"/>
+      <c r="X2" s="300"/>
+      <c r="Y2" s="300"/>
+      <c r="Z2" s="300"/>
+      <c r="AA2" s="300"/>
+      <c r="AB2" s="300"/>
+      <c r="AC2" s="300"/>
+      <c r="AD2" s="300"/>
+      <c r="AE2" s="300"/>
+      <c r="AF2" s="300"/>
+      <c r="AG2" s="300"/>
+      <c r="AH2" s="300"/>
+      <c r="AI2" s="300"/>
       <c r="AO2" s="30"/>
       <c r="AP2" s="30"/>
       <c r="AQ2" s="30"/>
       <c r="AR2" s="30"/>
       <c r="AS2" s="30"/>
       <c r="AT2" s="30"/>
       <c r="AU2" s="30"/>
       <c r="AV2" s="30"/>
       <c r="AW2" s="30"/>
       <c r="AX2" s="30"/>
       <c r="AY2" s="30"/>
       <c r="AZ2" s="30"/>
       <c r="BA2" s="30"/>
       <c r="BB2" s="30"/>
       <c r="BC2" s="30"/>
       <c r="BD2" s="30"/>
       <c r="BE2" s="30"/>
       <c r="BF2" s="30"/>
       <c r="BG2" s="30"/>
       <c r="BH2" s="30"/>
       <c r="BI2" s="30"/>
       <c r="BJ2" s="30"/>
       <c r="BK2" s="30"/>
       <c r="BL2" s="30"/>
       <c r="BM2" s="30"/>
       <c r="BN2" s="30"/>
       <c r="BO2" s="30"/>
       <c r="BP2" s="30"/>
       <c r="BQ2" s="30"/>
       <c r="BR2" s="30"/>
       <c r="BS2" s="30"/>
       <c r="BT2" s="30"/>
       <c r="BU2" s="30"/>
       <c r="BV2" s="30"/>
     </row>
-    <row r="3" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="292" t="s">
+    <row r="3" spans="1:74" ht="15" customHeight="1">
+      <c r="A3" s="300" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="292"/>
-[...33 lines deleted...]
-      <c r="AJ3" s="292"/>
+      <c r="B3" s="300"/>
+      <c r="C3" s="300"/>
+      <c r="D3" s="300"/>
+      <c r="E3" s="300"/>
+      <c r="F3" s="300"/>
+      <c r="G3" s="300"/>
+      <c r="H3" s="300"/>
+      <c r="I3" s="300"/>
+      <c r="J3" s="300"/>
+      <c r="K3" s="300"/>
+      <c r="L3" s="300"/>
+      <c r="M3" s="300"/>
+      <c r="N3" s="300"/>
+      <c r="O3" s="300"/>
+      <c r="P3" s="300"/>
+      <c r="Q3" s="300"/>
+      <c r="R3" s="300"/>
+      <c r="S3" s="300"/>
+      <c r="T3" s="300"/>
+      <c r="U3" s="300"/>
+      <c r="V3" s="300"/>
+      <c r="W3" s="300"/>
+      <c r="X3" s="300"/>
+      <c r="Y3" s="300"/>
+      <c r="Z3" s="300"/>
+      <c r="AA3" s="300"/>
+      <c r="AB3" s="300"/>
+      <c r="AC3" s="300"/>
+      <c r="AD3" s="300"/>
+      <c r="AE3" s="300"/>
+      <c r="AF3" s="300"/>
+      <c r="AG3" s="300"/>
+      <c r="AH3" s="300"/>
+      <c r="AI3" s="300"/>
+      <c r="AJ3" s="300"/>
       <c r="AO3" s="30"/>
       <c r="AP3" s="30"/>
       <c r="AQ3" s="30"/>
       <c r="AR3" s="30"/>
       <c r="AS3" s="30"/>
       <c r="AT3" s="30"/>
       <c r="AU3" s="30"/>
       <c r="AV3" s="30"/>
       <c r="AW3" s="30"/>
       <c r="AX3" s="30"/>
       <c r="AY3" s="30"/>
       <c r="AZ3" s="30"/>
       <c r="BA3" s="30"/>
       <c r="BB3" s="30"/>
       <c r="BC3" s="30"/>
       <c r="BD3" s="30"/>
       <c r="BE3" s="30"/>
       <c r="BF3" s="30"/>
       <c r="BG3" s="30"/>
       <c r="BH3" s="30"/>
       <c r="BI3" s="30"/>
       <c r="BJ3" s="30"/>
       <c r="BK3" s="30"/>
       <c r="BL3" s="30"/>
       <c r="BM3" s="30"/>
       <c r="BN3" s="30"/>
       <c r="BO3" s="30"/>
       <c r="BP3" s="30"/>
       <c r="BQ3" s="30"/>
       <c r="BR3" s="30"/>
       <c r="BS3" s="30"/>
       <c r="BT3" s="30"/>
       <c r="BU3" s="30"/>
       <c r="BV3" s="30"/>
     </row>
-    <row r="4" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="292" t="s">
+    <row r="4" spans="1:74" ht="15" customHeight="1">
+      <c r="A4" s="300" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="292"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="292"/>
+      <c r="B4" s="300"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="300"/>
+      <c r="E4" s="300"/>
+      <c r="F4" s="300"/>
+      <c r="G4" s="300"/>
+      <c r="H4" s="300"/>
+      <c r="I4" s="300"/>
+      <c r="J4" s="300"/>
+      <c r="K4" s="300"/>
+      <c r="L4" s="300"/>
+      <c r="M4" s="300"/>
+      <c r="N4" s="300"/>
+      <c r="O4" s="300"/>
+      <c r="P4" s="300"/>
+      <c r="Q4" s="300"/>
+      <c r="R4" s="300"/>
+      <c r="S4" s="300"/>
+      <c r="T4" s="300"/>
+      <c r="U4" s="300"/>
+      <c r="V4" s="300"/>
+      <c r="W4" s="300"/>
+      <c r="X4" s="300"/>
+      <c r="Y4" s="300"/>
+      <c r="Z4" s="300"/>
+      <c r="AA4" s="300"/>
+      <c r="AB4" s="300"/>
+      <c r="AC4" s="300"/>
+      <c r="AD4" s="300"/>
+      <c r="AE4" s="300"/>
+      <c r="AF4" s="300"/>
+      <c r="AG4" s="300"/>
+      <c r="AH4" s="300"/>
+      <c r="AI4" s="300"/>
+      <c r="AJ4" s="300"/>
       <c r="AK4" s="31"/>
       <c r="AL4" s="31"/>
       <c r="AO4" s="30"/>
       <c r="AP4" s="30"/>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="30"/>
       <c r="AS4" s="30"/>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="30"/>
       <c r="BE4" s="30"/>
       <c r="BF4" s="30"/>
       <c r="BG4" s="30"/>
       <c r="BH4" s="30"/>
       <c r="BI4" s="30"/>
       <c r="BJ4" s="31"/>
       <c r="BK4" s="31"/>
       <c r="BL4" s="31"/>
       <c r="BN4" s="31"/>
       <c r="BO4" s="31"/>
       <c r="BP4" s="31"/>
       <c r="BQ4" s="31"/>
       <c r="BR4" s="31"/>
       <c r="BS4" s="31"/>
       <c r="BT4" s="31"/>
       <c r="BU4" s="31"/>
       <c r="BV4" s="31"/>
     </row>
-    <row r="5" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:74" ht="15" customHeight="1">
       <c r="P5" s="32"/>
       <c r="S5" s="32" t="s">
         <v>26</v>
       </c>
       <c r="X5" s="31"/>
       <c r="Y5" s="31"/>
       <c r="Z5" s="31"/>
       <c r="AA5" s="31"/>
       <c r="AB5" s="31"/>
       <c r="AC5" s="31"/>
       <c r="AD5" s="31"/>
       <c r="AE5" s="31"/>
       <c r="AF5" s="31"/>
       <c r="AG5" s="31"/>
       <c r="AH5" s="31"/>
       <c r="AI5" s="31"/>
       <c r="AJ5" s="31"/>
       <c r="AK5" s="31"/>
       <c r="AL5" s="31"/>
       <c r="AO5" s="30"/>
       <c r="AP5" s="30"/>
       <c r="AQ5" s="30"/>
       <c r="AR5" s="30"/>
       <c r="AS5" s="30"/>
       <c r="AT5" s="30"/>
@@ -12144,370 +12489,370 @@
       <c r="AX5" s="30"/>
       <c r="AY5" s="30"/>
       <c r="AZ5" s="30"/>
       <c r="BA5" s="30"/>
       <c r="BB5" s="30"/>
       <c r="BC5" s="30"/>
       <c r="BD5" s="30"/>
       <c r="BE5" s="30"/>
       <c r="BF5" s="30"/>
       <c r="BG5" s="30"/>
       <c r="BH5" s="30"/>
       <c r="BI5" s="30"/>
       <c r="BJ5" s="31"/>
       <c r="BK5" s="31"/>
       <c r="BL5" s="31"/>
       <c r="BN5" s="31"/>
       <c r="BO5" s="31"/>
       <c r="BP5" s="31"/>
       <c r="BQ5" s="31"/>
       <c r="BR5" s="31"/>
       <c r="BS5" s="31"/>
       <c r="BT5" s="31"/>
       <c r="BU5" s="31"/>
       <c r="BV5" s="31"/>
     </row>
-    <row r="6" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:74" ht="15" customHeight="1">
       <c r="C6" s="30"/>
       <c r="D6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
       <c r="M6" s="30"/>
-      <c r="Z6" s="293"/>
-[...2 lines deleted...]
-      <c r="AC6" s="293"/>
+      <c r="Z6" s="301"/>
+      <c r="AA6" s="301"/>
+      <c r="AB6" s="301"/>
+      <c r="AC6" s="301"/>
       <c r="AD6" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="AE6" s="293"/>
-      <c r="AF6" s="293"/>
+      <c r="AE6" s="301"/>
+      <c r="AF6" s="301"/>
       <c r="AG6" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="AH6" s="293"/>
-      <c r="AI6" s="293"/>
+      <c r="AH6" s="301"/>
+      <c r="AI6" s="301"/>
       <c r="AJ6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="AO6" s="30"/>
       <c r="AP6" s="30"/>
       <c r="AQ6" s="30"/>
       <c r="AR6" s="30"/>
       <c r="AS6" s="30"/>
       <c r="AT6" s="30"/>
       <c r="AU6" s="30"/>
       <c r="AV6" s="30"/>
       <c r="AW6" s="30"/>
       <c r="AX6" s="30"/>
       <c r="AY6" s="30"/>
       <c r="AZ6" s="30"/>
       <c r="BA6" s="30"/>
       <c r="BB6" s="30"/>
       <c r="BC6" s="30"/>
       <c r="BD6" s="30"/>
       <c r="BE6" s="30"/>
       <c r="BF6" s="30"/>
       <c r="BG6" s="30"/>
       <c r="BH6" s="30"/>
       <c r="BI6" s="30"/>
       <c r="BJ6" s="30"/>
       <c r="BK6" s="30"/>
       <c r="BL6" s="30"/>
       <c r="BM6" s="30"/>
       <c r="BN6" s="30"/>
       <c r="BO6" s="30"/>
       <c r="BP6" s="30"/>
       <c r="BQ6" s="30"/>
       <c r="BR6" s="30"/>
       <c r="BS6" s="30"/>
       <c r="BT6" s="30"/>
       <c r="BU6" s="30"/>
       <c r="BV6" s="30"/>
     </row>
-    <row r="7" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:74" ht="15" customHeight="1">
       <c r="B7" s="29"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="32" t="s">
         <v>77</v>
       </c>
       <c r="I7" s="33" t="s">
         <v>78</v>
       </c>
       <c r="K7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="34"/>
       <c r="AO7" s="30"/>
       <c r="AP7" s="30"/>
       <c r="AQ7" s="30"/>
       <c r="AR7" s="30"/>
       <c r="AS7" s="30"/>
       <c r="AT7" s="30"/>
       <c r="AU7" s="30"/>
       <c r="AV7" s="30"/>
       <c r="AW7" s="30"/>
       <c r="AX7" s="30"/>
       <c r="AY7" s="30"/>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="30"/>
       <c r="BB7" s="30"/>
       <c r="BC7" s="30"/>
       <c r="BD7" s="30"/>
       <c r="BE7" s="30"/>
       <c r="BF7" s="30"/>
       <c r="BG7" s="30"/>
       <c r="BH7" s="30"/>
       <c r="BI7" s="30"/>
       <c r="BJ7" s="30"/>
       <c r="BK7" s="30"/>
       <c r="BL7" s="30"/>
       <c r="BM7" s="30"/>
       <c r="BN7" s="30"/>
       <c r="BO7" s="30"/>
       <c r="BP7" s="30"/>
       <c r="BQ7" s="30"/>
       <c r="BR7" s="30"/>
       <c r="BS7" s="30"/>
       <c r="BT7" s="30"/>
       <c r="BU7" s="30"/>
       <c r="BV7" s="30"/>
     </row>
-    <row r="8" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:74" ht="15" customHeight="1">
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="36"/>
       <c r="H8" s="30"/>
       <c r="I8" s="34"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
-      <c r="S8" s="288" t="s">
+      <c r="S8" s="296" t="s">
         <v>11</v>
       </c>
-      <c r="T8" s="288"/>
-[...15 lines deleted...]
-      <c r="AJ8" s="289"/>
+      <c r="T8" s="296"/>
+      <c r="U8" s="296"/>
+      <c r="V8" s="296"/>
+      <c r="W8" s="297"/>
+      <c r="X8" s="297"/>
+      <c r="Y8" s="297"/>
+      <c r="Z8" s="297"/>
+      <c r="AA8" s="297"/>
+      <c r="AB8" s="297"/>
+      <c r="AC8" s="297"/>
+      <c r="AD8" s="297"/>
+      <c r="AE8" s="297"/>
+      <c r="AF8" s="297"/>
+      <c r="AG8" s="297"/>
+      <c r="AH8" s="297"/>
+      <c r="AI8" s="297"/>
+      <c r="AJ8" s="297"/>
       <c r="AO8" s="30"/>
       <c r="AP8" s="30"/>
       <c r="AQ8" s="30"/>
       <c r="AR8" s="30"/>
       <c r="AS8" s="30"/>
       <c r="AT8" s="30"/>
       <c r="AU8" s="30"/>
       <c r="AV8" s="30"/>
       <c r="AW8" s="30"/>
       <c r="AX8" s="30"/>
       <c r="AY8" s="30"/>
       <c r="AZ8" s="30"/>
       <c r="BA8" s="30"/>
       <c r="BB8" s="30"/>
       <c r="BC8" s="30"/>
       <c r="BD8" s="30"/>
       <c r="BE8" s="30"/>
       <c r="BF8" s="30"/>
       <c r="BG8" s="30"/>
       <c r="BH8" s="30"/>
       <c r="BI8" s="30"/>
       <c r="BJ8" s="30"/>
       <c r="BK8" s="30"/>
       <c r="BL8" s="30"/>
       <c r="BM8" s="30"/>
       <c r="BN8" s="30"/>
       <c r="BO8" s="30"/>
       <c r="BP8" s="30"/>
       <c r="BQ8" s="30"/>
       <c r="BR8" s="30"/>
       <c r="BS8" s="30"/>
       <c r="BT8" s="30"/>
       <c r="BU8" s="30"/>
       <c r="BV8" s="30"/>
     </row>
-    <row r="9" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:74" ht="15" customHeight="1">
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="30"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="30"/>
       <c r="O9" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="S9" s="288" t="s">
+      <c r="S9" s="296" t="s">
         <v>12</v>
       </c>
-      <c r="T9" s="288"/>
-[...15 lines deleted...]
-      <c r="AJ9" s="289"/>
+      <c r="T9" s="296"/>
+      <c r="U9" s="296"/>
+      <c r="V9" s="296"/>
+      <c r="W9" s="297"/>
+      <c r="X9" s="297"/>
+      <c r="Y9" s="297"/>
+      <c r="Z9" s="297"/>
+      <c r="AA9" s="297"/>
+      <c r="AB9" s="297"/>
+      <c r="AC9" s="297"/>
+      <c r="AD9" s="297"/>
+      <c r="AE9" s="297"/>
+      <c r="AF9" s="297"/>
+      <c r="AG9" s="297"/>
+      <c r="AH9" s="297"/>
+      <c r="AI9" s="297"/>
+      <c r="AJ9" s="297"/>
       <c r="AO9" s="30"/>
       <c r="AP9" s="30"/>
       <c r="AQ9" s="30"/>
       <c r="AR9" s="30"/>
       <c r="AS9" s="30"/>
       <c r="AT9" s="30"/>
       <c r="AU9" s="30"/>
       <c r="AV9" s="30"/>
       <c r="AW9" s="30"/>
       <c r="AX9" s="30"/>
       <c r="AY9" s="30"/>
       <c r="AZ9" s="30"/>
       <c r="BA9" s="30"/>
       <c r="BB9" s="30"/>
       <c r="BC9" s="30"/>
       <c r="BD9" s="30"/>
       <c r="BE9" s="30"/>
       <c r="BF9" s="30"/>
       <c r="BG9" s="30"/>
       <c r="BH9" s="30"/>
       <c r="BI9" s="30"/>
       <c r="BJ9" s="30"/>
       <c r="BK9" s="30"/>
       <c r="BL9" s="30"/>
       <c r="BM9" s="30"/>
       <c r="BN9" s="30"/>
       <c r="BO9" s="30"/>
       <c r="BP9" s="30"/>
       <c r="BQ9" s="30"/>
       <c r="BR9" s="30"/>
       <c r="BS9" s="30"/>
       <c r="BT9" s="30"/>
       <c r="BU9" s="30"/>
       <c r="BV9" s="30"/>
     </row>
-    <row r="10" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:74" ht="15" customHeight="1">
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="30"/>
       <c r="M10" s="30"/>
-      <c r="S10" s="290" t="s">
+      <c r="S10" s="298" t="s">
         <v>31</v>
       </c>
-      <c r="T10" s="290"/>
-[...15 lines deleted...]
-      <c r="AJ10" s="289"/>
+      <c r="T10" s="298"/>
+      <c r="U10" s="298"/>
+      <c r="V10" s="298"/>
+      <c r="W10" s="298"/>
+      <c r="X10" s="298"/>
+      <c r="Y10" s="298"/>
+      <c r="Z10" s="297"/>
+      <c r="AA10" s="297"/>
+      <c r="AB10" s="297"/>
+      <c r="AC10" s="297"/>
+      <c r="AD10" s="297"/>
+      <c r="AE10" s="297"/>
+      <c r="AF10" s="297"/>
+      <c r="AG10" s="297"/>
+      <c r="AH10" s="297"/>
+      <c r="AI10" s="297"/>
+      <c r="AJ10" s="297"/>
       <c r="AO10" s="30"/>
       <c r="AP10" s="30"/>
       <c r="AQ10" s="30"/>
       <c r="AR10" s="30"/>
       <c r="AS10" s="30"/>
       <c r="AT10" s="30"/>
       <c r="AU10" s="30"/>
       <c r="AV10" s="30"/>
       <c r="AW10" s="30"/>
       <c r="AX10" s="30"/>
       <c r="AY10" s="30"/>
       <c r="AZ10" s="30"/>
       <c r="BA10" s="30"/>
       <c r="BB10" s="30"/>
       <c r="BC10" s="30"/>
       <c r="BD10" s="30"/>
       <c r="BE10" s="30"/>
       <c r="BF10" s="30"/>
       <c r="BG10" s="30"/>
       <c r="BH10" s="30"/>
       <c r="BI10" s="30"/>
       <c r="BJ10" s="30"/>
       <c r="BK10" s="30"/>
       <c r="BL10" s="30"/>
       <c r="BM10" s="30"/>
       <c r="BN10" s="30"/>
       <c r="BO10" s="30"/>
       <c r="BP10" s="30"/>
       <c r="BQ10" s="30"/>
       <c r="BR10" s="30"/>
       <c r="BS10" s="30"/>
       <c r="BT10" s="30"/>
       <c r="BU10" s="30"/>
       <c r="BV10" s="30"/>
     </row>
-    <row r="11" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:74" ht="15" customHeight="1">
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="30"/>
       <c r="S11" s="35"/>
       <c r="T11" s="35"/>
       <c r="U11" s="35"/>
       <c r="V11" s="35"/>
       <c r="W11" s="35"/>
       <c r="X11" s="35"/>
       <c r="Y11" s="35"/>
       <c r="Z11" s="37"/>
       <c r="AA11" s="37"/>
       <c r="AB11" s="37"/>
       <c r="AC11" s="37"/>
       <c r="AD11" s="37"/>
       <c r="AE11" s="37"/>
       <c r="AF11" s="37"/>
@@ -12528,2008 +12873,2008 @@
       <c r="AY11" s="30"/>
       <c r="AZ11" s="30"/>
       <c r="BA11" s="30"/>
       <c r="BB11" s="30"/>
       <c r="BC11" s="30"/>
       <c r="BD11" s="30"/>
       <c r="BE11" s="30"/>
       <c r="BF11" s="30"/>
       <c r="BG11" s="30"/>
       <c r="BH11" s="30"/>
       <c r="BI11" s="30"/>
       <c r="BJ11" s="30"/>
       <c r="BK11" s="30"/>
       <c r="BL11" s="30"/>
       <c r="BM11" s="30"/>
       <c r="BN11" s="30"/>
       <c r="BO11" s="30"/>
       <c r="BP11" s="30"/>
       <c r="BQ11" s="30"/>
       <c r="BR11" s="30"/>
       <c r="BS11" s="30"/>
       <c r="BT11" s="30"/>
       <c r="BU11" s="30"/>
       <c r="BV11" s="30"/>
     </row>
-    <row r="12" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:74" ht="15" customHeight="1">
       <c r="B12" s="28" t="s">
         <v>32</v>
       </c>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
       <c r="AU12" s="30"/>
       <c r="AV12" s="30"/>
       <c r="AW12" s="30"/>
       <c r="AX12" s="30"/>
       <c r="AY12" s="30"/>
       <c r="AZ12" s="30"/>
       <c r="BA12" s="30"/>
       <c r="BB12" s="30"/>
       <c r="BC12" s="30"/>
       <c r="BD12" s="30"/>
       <c r="BE12" s="30"/>
       <c r="BF12" s="30"/>
       <c r="BG12" s="30"/>
       <c r="BH12" s="30"/>
       <c r="BI12" s="30"/>
       <c r="BJ12" s="30"/>
       <c r="BK12" s="30"/>
       <c r="BL12" s="30"/>
       <c r="BM12" s="30"/>
       <c r="BN12" s="30"/>
       <c r="BO12" s="30"/>
       <c r="BP12" s="30"/>
       <c r="BQ12" s="30"/>
       <c r="BR12" s="30"/>
       <c r="BS12" s="30"/>
       <c r="BT12" s="30"/>
       <c r="BU12" s="30"/>
       <c r="BV12" s="30"/>
     </row>
-    <row r="13" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:74" ht="15" customHeight="1">
       <c r="AO13" s="30"/>
       <c r="AP13" s="30"/>
       <c r="AQ13" s="30"/>
       <c r="AR13" s="30"/>
       <c r="AS13" s="30"/>
       <c r="AT13" s="30"/>
       <c r="AU13" s="30"/>
       <c r="AV13" s="30"/>
       <c r="AW13" s="30"/>
       <c r="AX13" s="30"/>
       <c r="AY13" s="30"/>
       <c r="AZ13" s="30"/>
       <c r="BA13" s="30"/>
       <c r="BB13" s="30"/>
       <c r="BC13" s="30"/>
       <c r="BD13" s="30"/>
       <c r="BE13" s="30"/>
       <c r="BF13" s="30"/>
       <c r="BG13" s="30"/>
       <c r="BH13" s="30"/>
       <c r="BI13" s="30"/>
       <c r="BJ13" s="30"/>
       <c r="BK13" s="30"/>
       <c r="BL13" s="30"/>
       <c r="BM13" s="30"/>
       <c r="BN13" s="30"/>
       <c r="BO13" s="30"/>
       <c r="BP13" s="30"/>
       <c r="BQ13" s="30"/>
       <c r="BR13" s="30"/>
       <c r="BS13" s="30"/>
       <c r="BT13" s="30"/>
       <c r="BU13" s="30"/>
       <c r="BV13" s="30"/>
     </row>
-    <row r="14" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:74" ht="15" customHeight="1">
       <c r="B14" s="38" t="b">
         <v>0</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>33</v>
       </c>
       <c r="AO14" s="30"/>
       <c r="AP14" s="30"/>
       <c r="AQ14" s="30"/>
       <c r="AR14" s="30"/>
       <c r="AS14" s="30"/>
       <c r="AT14" s="30"/>
       <c r="AU14" s="30"/>
       <c r="AV14" s="30"/>
       <c r="AW14" s="30"/>
       <c r="AX14" s="30"/>
       <c r="AY14" s="30"/>
       <c r="AZ14" s="30"/>
       <c r="BA14" s="30"/>
       <c r="BB14" s="30"/>
       <c r="BC14" s="30"/>
       <c r="BD14" s="30"/>
       <c r="BE14" s="30"/>
       <c r="BF14" s="30"/>
       <c r="BG14" s="30"/>
       <c r="BH14" s="30"/>
       <c r="BI14" s="30"/>
       <c r="BJ14" s="30"/>
       <c r="BK14" s="30"/>
       <c r="BL14" s="30"/>
       <c r="BM14" s="30"/>
       <c r="BN14" s="30"/>
       <c r="BO14" s="30"/>
       <c r="BP14" s="30"/>
       <c r="BQ14" s="30"/>
       <c r="BR14" s="30"/>
       <c r="BS14" s="30"/>
       <c r="BT14" s="30"/>
       <c r="BU14" s="30"/>
       <c r="BV14" s="30"/>
     </row>
-    <row r="15" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:74" ht="15" customHeight="1">
       <c r="C15" s="39" t="s">
         <v>34</v>
       </c>
       <c r="AO15" s="30"/>
       <c r="AP15" s="30"/>
       <c r="AQ15" s="30"/>
       <c r="AR15" s="30"/>
       <c r="AS15" s="30"/>
       <c r="AT15" s="30"/>
       <c r="AU15" s="30"/>
       <c r="AV15" s="30"/>
       <c r="AW15" s="30"/>
       <c r="AX15" s="30"/>
       <c r="AY15" s="30"/>
       <c r="AZ15" s="30"/>
       <c r="BA15" s="30"/>
       <c r="BB15" s="30"/>
       <c r="BC15" s="30"/>
       <c r="BD15" s="30"/>
       <c r="BE15" s="30"/>
       <c r="BF15" s="30"/>
       <c r="BG15" s="30"/>
       <c r="BH15" s="30"/>
       <c r="BI15" s="30"/>
       <c r="BJ15" s="30"/>
       <c r="BK15" s="30"/>
       <c r="BL15" s="30"/>
       <c r="BM15" s="30"/>
       <c r="BN15" s="30"/>
       <c r="BO15" s="30"/>
       <c r="BP15" s="30"/>
       <c r="BQ15" s="30"/>
       <c r="BR15" s="30"/>
       <c r="BS15" s="30"/>
       <c r="BT15" s="30"/>
       <c r="BU15" s="30"/>
       <c r="BV15" s="30"/>
     </row>
-    <row r="16" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:74" ht="15" customHeight="1">
       <c r="C16" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AO16" s="30"/>
       <c r="AP16" s="30"/>
       <c r="AQ16" s="30"/>
       <c r="AR16" s="30"/>
       <c r="AS16" s="30"/>
       <c r="AT16" s="30"/>
       <c r="AU16" s="30"/>
       <c r="AV16" s="30"/>
       <c r="AW16" s="30"/>
       <c r="AX16" s="30"/>
       <c r="AY16" s="30"/>
       <c r="AZ16" s="30"/>
       <c r="BA16" s="30"/>
       <c r="BB16" s="30"/>
       <c r="BC16" s="30"/>
       <c r="BD16" s="30"/>
       <c r="BE16" s="30"/>
       <c r="BF16" s="30"/>
       <c r="BG16" s="30"/>
       <c r="BH16" s="30"/>
       <c r="BI16" s="30"/>
       <c r="BJ16" s="30"/>
       <c r="BK16" s="30"/>
       <c r="BL16" s="30"/>
       <c r="BM16" s="30"/>
       <c r="BN16" s="30"/>
       <c r="BO16" s="30"/>
       <c r="BP16" s="30"/>
       <c r="BQ16" s="30"/>
       <c r="BR16" s="30"/>
       <c r="BS16" s="30"/>
       <c r="BT16" s="30"/>
       <c r="BU16" s="30"/>
       <c r="BV16" s="30"/>
     </row>
-    <row r="17" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:74" ht="15" customHeight="1">
       <c r="C17" s="39" t="s">
         <v>36</v>
       </c>
       <c r="AO17" s="30"/>
       <c r="AP17" s="30"/>
       <c r="AQ17" s="30"/>
       <c r="AR17" s="30"/>
       <c r="AS17" s="30"/>
       <c r="AT17" s="30"/>
       <c r="AU17" s="30"/>
       <c r="AV17" s="30"/>
       <c r="AW17" s="30"/>
       <c r="AX17" s="30"/>
       <c r="AY17" s="30"/>
       <c r="AZ17" s="30"/>
       <c r="BA17" s="30"/>
       <c r="BB17" s="30"/>
       <c r="BC17" s="30"/>
       <c r="BD17" s="30"/>
       <c r="BE17" s="30"/>
       <c r="BF17" s="30"/>
       <c r="BG17" s="30"/>
       <c r="BH17" s="30"/>
       <c r="BI17" s="30"/>
       <c r="BJ17" s="30"/>
       <c r="BK17" s="30"/>
       <c r="BL17" s="30"/>
       <c r="BM17" s="30"/>
       <c r="BN17" s="30"/>
       <c r="BO17" s="30"/>
       <c r="BP17" s="30"/>
       <c r="BQ17" s="30"/>
       <c r="BR17" s="30"/>
       <c r="BS17" s="30"/>
       <c r="BT17" s="30"/>
       <c r="BU17" s="30"/>
       <c r="BV17" s="30"/>
     </row>
-    <row r="18" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:74" ht="15" customHeight="1">
       <c r="C18" s="39" t="s">
         <v>37</v>
       </c>
       <c r="AO18" s="30"/>
       <c r="AP18" s="30"/>
       <c r="AQ18" s="30"/>
       <c r="AR18" s="30"/>
       <c r="AS18" s="30"/>
       <c r="AT18" s="30"/>
       <c r="AU18" s="30"/>
       <c r="AV18" s="30"/>
       <c r="AW18" s="30"/>
       <c r="AX18" s="30"/>
       <c r="AY18" s="30"/>
       <c r="AZ18" s="30"/>
       <c r="BA18" s="30"/>
       <c r="BB18" s="30"/>
       <c r="BC18" s="30"/>
       <c r="BD18" s="30"/>
       <c r="BE18" s="30"/>
       <c r="BF18" s="30"/>
       <c r="BG18" s="30"/>
       <c r="BH18" s="30"/>
       <c r="BI18" s="30"/>
       <c r="BJ18" s="30"/>
       <c r="BK18" s="30"/>
       <c r="BL18" s="30"/>
       <c r="BM18" s="30"/>
       <c r="BN18" s="30"/>
       <c r="BO18" s="30"/>
       <c r="BP18" s="30"/>
       <c r="BQ18" s="30"/>
       <c r="BR18" s="30"/>
       <c r="BS18" s="30"/>
       <c r="BT18" s="30"/>
       <c r="BU18" s="30"/>
       <c r="BV18" s="30"/>
     </row>
-    <row r="19" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:74" ht="15" customHeight="1">
       <c r="C19" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AO19" s="30"/>
       <c r="AP19" s="30"/>
       <c r="AQ19" s="30"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="30"/>
       <c r="AT19" s="30"/>
       <c r="AU19" s="30"/>
       <c r="AV19" s="30"/>
       <c r="AW19" s="30"/>
       <c r="AX19" s="30"/>
       <c r="AY19" s="30"/>
       <c r="AZ19" s="30"/>
       <c r="BA19" s="30"/>
       <c r="BB19" s="30"/>
       <c r="BC19" s="30"/>
       <c r="BD19" s="30"/>
       <c r="BE19" s="30"/>
       <c r="BF19" s="30"/>
       <c r="BG19" s="30"/>
       <c r="BH19" s="30"/>
       <c r="BI19" s="30"/>
       <c r="BJ19" s="30"/>
       <c r="BK19" s="30"/>
       <c r="BL19" s="30"/>
       <c r="BM19" s="30"/>
       <c r="BN19" s="30"/>
       <c r="BO19" s="30"/>
       <c r="BP19" s="30"/>
       <c r="BQ19" s="30"/>
       <c r="BR19" s="30"/>
       <c r="BS19" s="30"/>
       <c r="BT19" s="30"/>
       <c r="BU19" s="30"/>
       <c r="BV19" s="30"/>
     </row>
-    <row r="20" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:74" ht="15" customHeight="1">
       <c r="C20" s="39"/>
       <c r="AO20" s="30"/>
       <c r="AP20" s="30"/>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="30"/>
       <c r="AT20" s="30"/>
       <c r="AU20" s="30"/>
       <c r="AV20" s="30"/>
       <c r="AW20" s="30"/>
       <c r="AX20" s="30"/>
       <c r="AY20" s="30"/>
       <c r="AZ20" s="30"/>
       <c r="BA20" s="30"/>
       <c r="BB20" s="30"/>
       <c r="BC20" s="30"/>
       <c r="BD20" s="30"/>
       <c r="BE20" s="30"/>
       <c r="BF20" s="30"/>
       <c r="BG20" s="30"/>
       <c r="BH20" s="30"/>
       <c r="BI20" s="30"/>
       <c r="BJ20" s="30"/>
       <c r="BK20" s="30"/>
       <c r="BL20" s="30"/>
       <c r="BM20" s="30"/>
       <c r="BN20" s="30"/>
       <c r="BO20" s="30"/>
       <c r="BP20" s="30"/>
       <c r="BQ20" s="30"/>
       <c r="BR20" s="30"/>
       <c r="BS20" s="30"/>
       <c r="BT20" s="30"/>
       <c r="BU20" s="30"/>
       <c r="BV20" s="30"/>
     </row>
-    <row r="21" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="T21" s="254" t="s">
+    <row r="21" spans="2:74" ht="15" customHeight="1">
+      <c r="T21" s="262" t="s">
         <v>39</v>
       </c>
-      <c r="U21" s="255"/>
-[...1 lines deleted...]
-      <c r="W21" s="256"/>
+      <c r="U21" s="263"/>
+      <c r="V21" s="263"/>
+      <c r="W21" s="264"/>
       <c r="X21" s="54"/>
       <c r="Y21" s="55"/>
       <c r="Z21" s="55"/>
       <c r="AA21" s="55"/>
       <c r="AB21" s="55"/>
       <c r="AC21" s="56"/>
       <c r="AD21" s="56"/>
       <c r="AE21" s="56"/>
       <c r="AF21" s="56"/>
       <c r="AG21" s="56"/>
       <c r="AH21" s="56"/>
       <c r="AI21" s="57"/>
       <c r="AJ21" s="58"/>
       <c r="AO21" s="30"/>
       <c r="AP21" s="30"/>
       <c r="AQ21" s="30"/>
       <c r="AR21" s="30"/>
       <c r="AS21" s="30"/>
       <c r="AT21" s="30"/>
       <c r="AU21" s="30"/>
       <c r="AV21" s="30"/>
       <c r="AW21" s="30"/>
       <c r="AX21" s="30"/>
       <c r="AY21" s="30"/>
       <c r="AZ21" s="30"/>
       <c r="BA21" s="30"/>
       <c r="BB21" s="30"/>
       <c r="BC21" s="30"/>
       <c r="BD21" s="30"/>
       <c r="BE21" s="30"/>
       <c r="BF21" s="30"/>
       <c r="BG21" s="30"/>
       <c r="BH21" s="30"/>
       <c r="BI21" s="30"/>
       <c r="BJ21" s="30"/>
       <c r="BK21" s="30"/>
       <c r="BL21" s="30"/>
       <c r="BM21" s="30"/>
       <c r="BN21" s="30"/>
       <c r="BO21" s="30"/>
       <c r="BP21" s="30"/>
       <c r="BQ21" s="30"/>
       <c r="BR21" s="30"/>
       <c r="BS21" s="30"/>
       <c r="BT21" s="30"/>
       <c r="BU21" s="30"/>
       <c r="BV21" s="30"/>
     </row>
-    <row r="22" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="31"/>
       <c r="O22" s="31"/>
       <c r="P22" s="31"/>
       <c r="Q22" s="31"/>
       <c r="R22" s="31"/>
       <c r="S22" s="31"/>
-      <c r="T22" s="257" t="s">
+      <c r="T22" s="265" t="s">
         <v>40</v>
       </c>
-      <c r="U22" s="258"/>
-[...4 lines deleted...]
-      <c r="Z22" s="259"/>
+      <c r="U22" s="266"/>
+      <c r="V22" s="266"/>
+      <c r="W22" s="266"/>
+      <c r="X22" s="266"/>
+      <c r="Y22" s="266"/>
+      <c r="Z22" s="267"/>
       <c r="AA22" s="59"/>
       <c r="AB22" s="57"/>
       <c r="AC22" s="60"/>
       <c r="AD22" s="61"/>
       <c r="AE22" s="57"/>
       <c r="AF22" s="57"/>
       <c r="AG22" s="57"/>
       <c r="AH22" s="57"/>
       <c r="AI22" s="57"/>
       <c r="AJ22" s="58"/>
       <c r="AK22" s="31"/>
       <c r="AL22" s="31"/>
       <c r="AO22" s="40"/>
       <c r="AP22" s="40"/>
       <c r="AQ22" s="40"/>
       <c r="AR22" s="40"/>
       <c r="AS22" s="40"/>
       <c r="AT22" s="40"/>
       <c r="AU22" s="40"/>
       <c r="AV22" s="31"/>
       <c r="AW22" s="31"/>
       <c r="AX22" s="31"/>
       <c r="AY22" s="31"/>
       <c r="AZ22" s="31"/>
       <c r="BA22" s="31"/>
       <c r="BB22" s="31"/>
       <c r="BC22" s="31"/>
       <c r="BD22" s="31"/>
       <c r="BE22" s="31"/>
       <c r="BF22" s="31"/>
       <c r="BG22" s="31"/>
       <c r="BH22" s="31"/>
       <c r="BI22" s="31"/>
       <c r="BJ22" s="31"/>
       <c r="BK22" s="31"/>
       <c r="BL22" s="31"/>
       <c r="BM22" s="31"/>
       <c r="BN22" s="31"/>
       <c r="BO22" s="31"/>
       <c r="BP22" s="31"/>
       <c r="BQ22" s="31"/>
       <c r="BR22" s="31"/>
       <c r="BS22" s="31"/>
       <c r="BT22" s="31"/>
       <c r="BU22" s="31"/>
       <c r="BV22" s="31"/>
     </row>
-    <row r="23" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="260" t="s">
+    <row r="23" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="268" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="261"/>
-[...16 lines deleted...]
-      <c r="T23" s="269" t="s">
+      <c r="C23" s="269"/>
+      <c r="D23" s="269"/>
+      <c r="E23" s="269"/>
+      <c r="F23" s="269"/>
+      <c r="G23" s="269"/>
+      <c r="H23" s="269"/>
+      <c r="I23" s="269"/>
+      <c r="J23" s="269"/>
+      <c r="K23" s="269"/>
+      <c r="L23" s="269"/>
+      <c r="M23" s="269"/>
+      <c r="N23" s="269"/>
+      <c r="O23" s="269"/>
+      <c r="P23" s="269"/>
+      <c r="Q23" s="269"/>
+      <c r="R23" s="269"/>
+      <c r="S23" s="270"/>
+      <c r="T23" s="277" t="s">
         <v>12</v>
       </c>
-      <c r="U23" s="270"/>
-[...14 lines deleted...]
-      <c r="AJ23" s="276"/>
+      <c r="U23" s="278"/>
+      <c r="V23" s="279"/>
+      <c r="W23" s="283"/>
+      <c r="X23" s="283"/>
+      <c r="Y23" s="283"/>
+      <c r="Z23" s="283"/>
+      <c r="AA23" s="283"/>
+      <c r="AB23" s="283"/>
+      <c r="AC23" s="283"/>
+      <c r="AD23" s="283"/>
+      <c r="AE23" s="283"/>
+      <c r="AF23" s="283"/>
+      <c r="AG23" s="283"/>
+      <c r="AH23" s="283"/>
+      <c r="AI23" s="283"/>
+      <c r="AJ23" s="284"/>
       <c r="AK23" s="31"/>
       <c r="AL23" s="31"/>
       <c r="AO23" s="40"/>
       <c r="AP23" s="40"/>
       <c r="AQ23" s="40"/>
       <c r="AR23" s="40"/>
       <c r="AS23" s="40"/>
       <c r="AT23" s="40"/>
       <c r="AU23" s="40"/>
       <c r="AV23" s="31"/>
       <c r="AW23" s="31"/>
       <c r="AX23" s="31"/>
       <c r="AY23" s="31"/>
       <c r="AZ23" s="41"/>
       <c r="BA23" s="41"/>
       <c r="BB23" s="31"/>
       <c r="BC23" s="31"/>
       <c r="BD23" s="31"/>
       <c r="BE23" s="31"/>
       <c r="BF23" s="40"/>
       <c r="BG23" s="41"/>
       <c r="BH23" s="31"/>
       <c r="BJ23" s="31"/>
       <c r="BL23" s="31"/>
       <c r="BM23" s="31"/>
       <c r="BN23" s="31"/>
       <c r="BO23" s="31"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
       <c r="BV23" s="31"/>
     </row>
-    <row r="24" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...34 lines deleted...]
-      <c r="AJ24" s="278"/>
+    <row r="24" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B24" s="271"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
+      <c r="E24" s="272"/>
+      <c r="F24" s="272"/>
+      <c r="G24" s="272"/>
+      <c r="H24" s="272"/>
+      <c r="I24" s="272"/>
+      <c r="J24" s="272"/>
+      <c r="K24" s="272"/>
+      <c r="L24" s="272"/>
+      <c r="M24" s="272"/>
+      <c r="N24" s="272"/>
+      <c r="O24" s="272"/>
+      <c r="P24" s="272"/>
+      <c r="Q24" s="272"/>
+      <c r="R24" s="272"/>
+      <c r="S24" s="273"/>
+      <c r="T24" s="280"/>
+      <c r="U24" s="281"/>
+      <c r="V24" s="282"/>
+      <c r="W24" s="285"/>
+      <c r="X24" s="285"/>
+      <c r="Y24" s="285"/>
+      <c r="Z24" s="285"/>
+      <c r="AA24" s="285"/>
+      <c r="AB24" s="285"/>
+      <c r="AC24" s="285"/>
+      <c r="AD24" s="285"/>
+      <c r="AE24" s="285"/>
+      <c r="AF24" s="285"/>
+      <c r="AG24" s="285"/>
+      <c r="AH24" s="285"/>
+      <c r="AI24" s="285"/>
+      <c r="AJ24" s="286"/>
       <c r="AK24" s="31"/>
       <c r="AL24" s="31"/>
       <c r="AO24" s="40"/>
       <c r="AP24" s="40"/>
       <c r="AQ24" s="40"/>
       <c r="AR24" s="40"/>
       <c r="AS24" s="40"/>
       <c r="AT24" s="40"/>
       <c r="AU24" s="40"/>
       <c r="AV24" s="31"/>
       <c r="AW24" s="31"/>
       <c r="AX24" s="31"/>
       <c r="AY24" s="31"/>
       <c r="AZ24" s="41"/>
       <c r="BA24" s="41"/>
       <c r="BB24" s="31"/>
       <c r="BC24" s="31"/>
       <c r="BD24" s="31"/>
       <c r="BE24" s="31"/>
       <c r="BF24" s="41"/>
       <c r="BG24" s="41"/>
       <c r="BH24" s="31"/>
       <c r="BJ24" s="31"/>
       <c r="BL24" s="31"/>
       <c r="BM24" s="31"/>
       <c r="BN24" s="31"/>
       <c r="BO24" s="31"/>
       <c r="BP24" s="31"/>
       <c r="BQ24" s="31"/>
       <c r="BR24" s="31"/>
       <c r="BS24" s="31"/>
       <c r="BT24" s="31"/>
       <c r="BU24" s="31"/>
       <c r="BV24" s="31"/>
     </row>
-    <row r="25" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-      <c r="T25" s="269" t="s">
+    <row r="25" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B25" s="271"/>
+      <c r="C25" s="272"/>
+      <c r="D25" s="272"/>
+      <c r="E25" s="272"/>
+      <c r="F25" s="272"/>
+      <c r="G25" s="272"/>
+      <c r="H25" s="272"/>
+      <c r="I25" s="272"/>
+      <c r="J25" s="272"/>
+      <c r="K25" s="272"/>
+      <c r="L25" s="272"/>
+      <c r="M25" s="272"/>
+      <c r="N25" s="272"/>
+      <c r="O25" s="272"/>
+      <c r="P25" s="272"/>
+      <c r="Q25" s="272"/>
+      <c r="R25" s="272"/>
+      <c r="S25" s="273"/>
+      <c r="T25" s="277" t="s">
         <v>11</v>
       </c>
-      <c r="U25" s="270"/>
-[...14 lines deleted...]
-      <c r="AJ25" s="283"/>
+      <c r="U25" s="278"/>
+      <c r="V25" s="279"/>
+      <c r="W25" s="290"/>
+      <c r="X25" s="290"/>
+      <c r="Y25" s="290"/>
+      <c r="Z25" s="290"/>
+      <c r="AA25" s="290"/>
+      <c r="AB25" s="290"/>
+      <c r="AC25" s="290"/>
+      <c r="AD25" s="290"/>
+      <c r="AE25" s="290"/>
+      <c r="AF25" s="290"/>
+      <c r="AG25" s="290"/>
+      <c r="AH25" s="290"/>
+      <c r="AI25" s="290"/>
+      <c r="AJ25" s="291"/>
       <c r="AK25" s="31"/>
       <c r="AL25" s="31"/>
       <c r="AO25" s="40"/>
       <c r="AV25" s="31"/>
       <c r="AW25" s="31"/>
       <c r="AX25" s="31"/>
       <c r="AY25" s="31"/>
       <c r="AZ25" s="31"/>
       <c r="BA25" s="31"/>
       <c r="BB25" s="31"/>
       <c r="BC25" s="31"/>
       <c r="BD25" s="31"/>
       <c r="BE25" s="31"/>
       <c r="BF25" s="31"/>
       <c r="BG25" s="31"/>
       <c r="BH25" s="31"/>
       <c r="BI25" s="31"/>
       <c r="BJ25" s="31"/>
       <c r="BK25" s="31"/>
       <c r="BL25" s="31"/>
       <c r="BM25" s="31"/>
       <c r="BN25" s="31"/>
       <c r="BO25" s="31"/>
       <c r="BP25" s="31"/>
       <c r="BQ25" s="31"/>
       <c r="BR25" s="31"/>
       <c r="BS25" s="31"/>
       <c r="BT25" s="31"/>
       <c r="BU25" s="31"/>
       <c r="BV25" s="31"/>
     </row>
-    <row r="26" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...34 lines deleted...]
-      <c r="AJ26" s="285"/>
+    <row r="26" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B26" s="271"/>
+      <c r="C26" s="272"/>
+      <c r="D26" s="272"/>
+      <c r="E26" s="272"/>
+      <c r="F26" s="272"/>
+      <c r="G26" s="272"/>
+      <c r="H26" s="272"/>
+      <c r="I26" s="272"/>
+      <c r="J26" s="272"/>
+      <c r="K26" s="272"/>
+      <c r="L26" s="272"/>
+      <c r="M26" s="272"/>
+      <c r="N26" s="272"/>
+      <c r="O26" s="272"/>
+      <c r="P26" s="272"/>
+      <c r="Q26" s="272"/>
+      <c r="R26" s="272"/>
+      <c r="S26" s="273"/>
+      <c r="T26" s="287"/>
+      <c r="U26" s="288"/>
+      <c r="V26" s="289"/>
+      <c r="W26" s="292"/>
+      <c r="X26" s="292"/>
+      <c r="Y26" s="292"/>
+      <c r="Z26" s="292"/>
+      <c r="AA26" s="292"/>
+      <c r="AB26" s="292"/>
+      <c r="AC26" s="292"/>
+      <c r="AD26" s="292"/>
+      <c r="AE26" s="292"/>
+      <c r="AF26" s="292"/>
+      <c r="AG26" s="292"/>
+      <c r="AH26" s="292"/>
+      <c r="AI26" s="292"/>
+      <c r="AJ26" s="293"/>
       <c r="AK26" s="31"/>
       <c r="AL26" s="31"/>
       <c r="AO26" s="40"/>
       <c r="AV26" s="31"/>
       <c r="AW26" s="31"/>
       <c r="AX26" s="31"/>
       <c r="AY26" s="31"/>
       <c r="AZ26" s="31"/>
       <c r="BA26" s="31"/>
       <c r="BB26" s="31"/>
       <c r="BC26" s="31"/>
       <c r="BD26" s="31"/>
       <c r="BE26" s="31"/>
       <c r="BF26" s="31"/>
       <c r="BG26" s="31"/>
       <c r="BH26" s="31"/>
       <c r="BI26" s="31"/>
       <c r="BJ26" s="31"/>
       <c r="BK26" s="31"/>
       <c r="BL26" s="31"/>
       <c r="BM26" s="31"/>
       <c r="BN26" s="31"/>
       <c r="BO26" s="31"/>
       <c r="BP26" s="31"/>
       <c r="BQ26" s="31"/>
       <c r="BR26" s="31"/>
       <c r="BS26" s="31"/>
       <c r="BT26" s="31"/>
       <c r="BU26" s="31"/>
       <c r="BV26" s="31"/>
     </row>
-    <row r="27" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...34 lines deleted...]
-      <c r="AJ27" s="287"/>
+    <row r="27" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B27" s="274"/>
+      <c r="C27" s="275"/>
+      <c r="D27" s="275"/>
+      <c r="E27" s="275"/>
+      <c r="F27" s="275"/>
+      <c r="G27" s="275"/>
+      <c r="H27" s="275"/>
+      <c r="I27" s="275"/>
+      <c r="J27" s="275"/>
+      <c r="K27" s="275"/>
+      <c r="L27" s="275"/>
+      <c r="M27" s="275"/>
+      <c r="N27" s="275"/>
+      <c r="O27" s="275"/>
+      <c r="P27" s="275"/>
+      <c r="Q27" s="275"/>
+      <c r="R27" s="275"/>
+      <c r="S27" s="276"/>
+      <c r="T27" s="280"/>
+      <c r="U27" s="281"/>
+      <c r="V27" s="282"/>
+      <c r="W27" s="294"/>
+      <c r="X27" s="294"/>
+      <c r="Y27" s="294"/>
+      <c r="Z27" s="294"/>
+      <c r="AA27" s="294"/>
+      <c r="AB27" s="294"/>
+      <c r="AC27" s="294"/>
+      <c r="AD27" s="294"/>
+      <c r="AE27" s="294"/>
+      <c r="AF27" s="294"/>
+      <c r="AG27" s="294"/>
+      <c r="AH27" s="294"/>
+      <c r="AI27" s="294"/>
+      <c r="AJ27" s="295"/>
       <c r="AO27" s="40"/>
       <c r="AP27" s="40"/>
     </row>
-    <row r="28" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="234" t="s">
+    <row r="28" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B28" s="242" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="235"/>
-[...16 lines deleted...]
-      <c r="T28" s="247" t="s">
+      <c r="C28" s="243"/>
+      <c r="D28" s="243"/>
+      <c r="E28" s="243"/>
+      <c r="F28" s="243"/>
+      <c r="G28" s="243"/>
+      <c r="H28" s="243"/>
+      <c r="I28" s="243"/>
+      <c r="J28" s="243"/>
+      <c r="K28" s="243"/>
+      <c r="L28" s="243"/>
+      <c r="M28" s="243"/>
+      <c r="N28" s="243"/>
+      <c r="O28" s="243"/>
+      <c r="P28" s="243"/>
+      <c r="Q28" s="243"/>
+      <c r="R28" s="243"/>
+      <c r="S28" s="244"/>
+      <c r="T28" s="255" t="s">
         <v>82</v>
       </c>
-      <c r="U28" s="248"/>
-[...14 lines deleted...]
-      <c r="AJ28" s="249"/>
+      <c r="U28" s="256"/>
+      <c r="V28" s="256"/>
+      <c r="W28" s="256"/>
+      <c r="X28" s="256"/>
+      <c r="Y28" s="256"/>
+      <c r="Z28" s="256"/>
+      <c r="AA28" s="256"/>
+      <c r="AB28" s="256"/>
+      <c r="AC28" s="256"/>
+      <c r="AD28" s="256"/>
+      <c r="AE28" s="256"/>
+      <c r="AF28" s="256"/>
+      <c r="AG28" s="256"/>
+      <c r="AH28" s="256"/>
+      <c r="AI28" s="256"/>
+      <c r="AJ28" s="257"/>
       <c r="AO28" s="40"/>
       <c r="AP28" s="40"/>
     </row>
-    <row r="29" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B29" s="234" t="s">
+    <row r="29" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B29" s="242" t="s">
         <v>42</v>
       </c>
-      <c r="C29" s="235"/>
-[...20 lines deleted...]
-      <c r="X29" s="251"/>
+      <c r="C29" s="243"/>
+      <c r="D29" s="243"/>
+      <c r="E29" s="243"/>
+      <c r="F29" s="243"/>
+      <c r="G29" s="243"/>
+      <c r="H29" s="243"/>
+      <c r="I29" s="243"/>
+      <c r="J29" s="243"/>
+      <c r="K29" s="243"/>
+      <c r="L29" s="243"/>
+      <c r="M29" s="243"/>
+      <c r="N29" s="243"/>
+      <c r="O29" s="243"/>
+      <c r="P29" s="243"/>
+      <c r="Q29" s="243"/>
+      <c r="R29" s="243"/>
+      <c r="S29" s="244"/>
+      <c r="T29" s="258"/>
+      <c r="U29" s="259"/>
+      <c r="V29" s="259"/>
+      <c r="W29" s="259"/>
+      <c r="X29" s="259"/>
       <c r="Y29" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="Z29" s="251"/>
-[...1 lines deleted...]
-      <c r="AB29" s="251"/>
+      <c r="Z29" s="259"/>
+      <c r="AA29" s="259"/>
+      <c r="AB29" s="259"/>
       <c r="AC29" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AD29" s="251"/>
-[...1 lines deleted...]
-      <c r="AF29" s="251"/>
+      <c r="AD29" s="259"/>
+      <c r="AE29" s="259"/>
+      <c r="AF29" s="259"/>
       <c r="AG29" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AH29" s="252"/>
-[...1 lines deleted...]
-      <c r="AJ29" s="253"/>
+      <c r="AH29" s="260"/>
+      <c r="AI29" s="260"/>
+      <c r="AJ29" s="261"/>
       <c r="AO29" s="40"/>
       <c r="AP29" s="40"/>
     </row>
-    <row r="30" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B30" s="234" t="s">
+    <row r="30" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B30" s="242" t="s">
         <v>46</v>
       </c>
-      <c r="C30" s="235"/>
-[...16 lines deleted...]
-      <c r="T30" s="234" t="s">
+      <c r="C30" s="243"/>
+      <c r="D30" s="243"/>
+      <c r="E30" s="243"/>
+      <c r="F30" s="243"/>
+      <c r="G30" s="243"/>
+      <c r="H30" s="243"/>
+      <c r="I30" s="243"/>
+      <c r="J30" s="243"/>
+      <c r="K30" s="243"/>
+      <c r="L30" s="243"/>
+      <c r="M30" s="243"/>
+      <c r="N30" s="243"/>
+      <c r="O30" s="243"/>
+      <c r="P30" s="243"/>
+      <c r="Q30" s="243"/>
+      <c r="R30" s="243"/>
+      <c r="S30" s="244"/>
+      <c r="T30" s="242" t="s">
         <v>14</v>
       </c>
-      <c r="U30" s="235"/>
-[...14 lines deleted...]
-      <c r="AJ30" s="236"/>
+      <c r="U30" s="243"/>
+      <c r="V30" s="243"/>
+      <c r="W30" s="243"/>
+      <c r="X30" s="243"/>
+      <c r="Y30" s="243"/>
+      <c r="Z30" s="243"/>
+      <c r="AA30" s="243"/>
+      <c r="AB30" s="243"/>
+      <c r="AC30" s="243"/>
+      <c r="AD30" s="243"/>
+      <c r="AE30" s="243"/>
+      <c r="AF30" s="243"/>
+      <c r="AG30" s="243"/>
+      <c r="AH30" s="243"/>
+      <c r="AI30" s="243"/>
+      <c r="AJ30" s="244"/>
       <c r="AO30" s="40"/>
       <c r="AP30" s="40"/>
     </row>
-    <row r="31" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D31" s="210" t="s">
+    <row r="31" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B31" s="227"/>
+      <c r="C31" s="227"/>
+      <c r="D31" s="218" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="210"/>
-[...14 lines deleted...]
-      <c r="T31" s="237" t="s">
+      <c r="E31" s="218"/>
+      <c r="F31" s="218"/>
+      <c r="G31" s="218"/>
+      <c r="H31" s="218"/>
+      <c r="I31" s="218"/>
+      <c r="J31" s="218"/>
+      <c r="K31" s="218"/>
+      <c r="L31" s="218"/>
+      <c r="M31" s="218"/>
+      <c r="N31" s="218"/>
+      <c r="O31" s="218"/>
+      <c r="P31" s="218"/>
+      <c r="Q31" s="218"/>
+      <c r="R31" s="218"/>
+      <c r="S31" s="218"/>
+      <c r="T31" s="245" t="s">
         <v>47</v>
       </c>
-      <c r="U31" s="238"/>
-[...14 lines deleted...]
-      <c r="AJ31" s="239"/>
+      <c r="U31" s="246"/>
+      <c r="V31" s="246"/>
+      <c r="W31" s="246"/>
+      <c r="X31" s="246"/>
+      <c r="Y31" s="246"/>
+      <c r="Z31" s="246"/>
+      <c r="AA31" s="246"/>
+      <c r="AB31" s="246"/>
+      <c r="AC31" s="246"/>
+      <c r="AD31" s="246"/>
+      <c r="AE31" s="246"/>
+      <c r="AF31" s="246"/>
+      <c r="AG31" s="246"/>
+      <c r="AH31" s="246"/>
+      <c r="AI31" s="246"/>
+      <c r="AJ31" s="247"/>
       <c r="AO31" s="40"/>
       <c r="AP31" s="40"/>
     </row>
-    <row r="32" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D32" s="210" t="s">
+    <row r="32" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B32" s="227"/>
+      <c r="C32" s="227"/>
+      <c r="D32" s="218" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ32" s="242"/>
+      <c r="E32" s="218"/>
+      <c r="F32" s="218"/>
+      <c r="G32" s="218"/>
+      <c r="H32" s="218"/>
+      <c r="I32" s="218"/>
+      <c r="J32" s="218"/>
+      <c r="K32" s="218"/>
+      <c r="L32" s="218"/>
+      <c r="M32" s="218"/>
+      <c r="N32" s="218"/>
+      <c r="O32" s="218"/>
+      <c r="P32" s="218"/>
+      <c r="Q32" s="218"/>
+      <c r="R32" s="218"/>
+      <c r="S32" s="218"/>
+      <c r="T32" s="248"/>
+      <c r="U32" s="249"/>
+      <c r="V32" s="249"/>
+      <c r="W32" s="249"/>
+      <c r="X32" s="249"/>
+      <c r="Y32" s="249"/>
+      <c r="Z32" s="249"/>
+      <c r="AA32" s="249"/>
+      <c r="AB32" s="249"/>
+      <c r="AC32" s="249"/>
+      <c r="AD32" s="249"/>
+      <c r="AE32" s="249"/>
+      <c r="AF32" s="249"/>
+      <c r="AG32" s="249"/>
+      <c r="AH32" s="249"/>
+      <c r="AI32" s="249"/>
+      <c r="AJ32" s="250"/>
       <c r="AO32" s="40"/>
       <c r="AP32" s="40"/>
     </row>
-    <row r="33" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D33" s="246" t="s">
+    <row r="33" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B33" s="227"/>
+      <c r="C33" s="227"/>
+      <c r="D33" s="254" t="s">
         <v>48</v>
       </c>
-      <c r="E33" s="246"/>
-[...30 lines deleted...]
-      <c r="AJ33" s="242"/>
+      <c r="E33" s="254"/>
+      <c r="F33" s="254"/>
+      <c r="G33" s="254"/>
+      <c r="H33" s="254"/>
+      <c r="I33" s="254"/>
+      <c r="J33" s="254"/>
+      <c r="K33" s="254"/>
+      <c r="L33" s="254"/>
+      <c r="M33" s="254"/>
+      <c r="N33" s="254"/>
+      <c r="O33" s="254"/>
+      <c r="P33" s="254"/>
+      <c r="Q33" s="254"/>
+      <c r="R33" s="254"/>
+      <c r="S33" s="254"/>
+      <c r="T33" s="248"/>
+      <c r="U33" s="249"/>
+      <c r="V33" s="249"/>
+      <c r="W33" s="249"/>
+      <c r="X33" s="249"/>
+      <c r="Y33" s="249"/>
+      <c r="Z33" s="249"/>
+      <c r="AA33" s="249"/>
+      <c r="AB33" s="249"/>
+      <c r="AC33" s="249"/>
+      <c r="AD33" s="249"/>
+      <c r="AE33" s="249"/>
+      <c r="AF33" s="249"/>
+      <c r="AG33" s="249"/>
+      <c r="AH33" s="249"/>
+      <c r="AI33" s="249"/>
+      <c r="AJ33" s="250"/>
       <c r="AO33" s="40"/>
       <c r="AP33" s="40"/>
     </row>
-    <row r="34" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D34" s="210" t="s">
+    <row r="34" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B34" s="227"/>
+      <c r="C34" s="227"/>
+      <c r="D34" s="218" t="s">
         <v>49</v>
       </c>
-      <c r="E34" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ34" s="242"/>
+      <c r="E34" s="218"/>
+      <c r="F34" s="218"/>
+      <c r="G34" s="218"/>
+      <c r="H34" s="218"/>
+      <c r="I34" s="218"/>
+      <c r="J34" s="218"/>
+      <c r="K34" s="218"/>
+      <c r="L34" s="218"/>
+      <c r="M34" s="218"/>
+      <c r="N34" s="218"/>
+      <c r="O34" s="218"/>
+      <c r="P34" s="218"/>
+      <c r="Q34" s="218"/>
+      <c r="R34" s="218"/>
+      <c r="S34" s="218"/>
+      <c r="T34" s="248"/>
+      <c r="U34" s="249"/>
+      <c r="V34" s="249"/>
+      <c r="W34" s="249"/>
+      <c r="X34" s="249"/>
+      <c r="Y34" s="249"/>
+      <c r="Z34" s="249"/>
+      <c r="AA34" s="249"/>
+      <c r="AB34" s="249"/>
+      <c r="AC34" s="249"/>
+      <c r="AD34" s="249"/>
+      <c r="AE34" s="249"/>
+      <c r="AF34" s="249"/>
+      <c r="AG34" s="249"/>
+      <c r="AH34" s="249"/>
+      <c r="AI34" s="249"/>
+      <c r="AJ34" s="250"/>
       <c r="AO34" s="40"/>
       <c r="AP34" s="40"/>
     </row>
-    <row r="35" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D35" s="210" t="s">
+    <row r="35" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B35" s="227"/>
+      <c r="C35" s="227"/>
+      <c r="D35" s="218" t="s">
         <v>50</v>
       </c>
-      <c r="E35" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ35" s="242"/>
+      <c r="E35" s="218"/>
+      <c r="F35" s="218"/>
+      <c r="G35" s="218"/>
+      <c r="H35" s="218"/>
+      <c r="I35" s="218"/>
+      <c r="J35" s="218"/>
+      <c r="K35" s="218"/>
+      <c r="L35" s="218"/>
+      <c r="M35" s="218"/>
+      <c r="N35" s="218"/>
+      <c r="O35" s="218"/>
+      <c r="P35" s="218"/>
+      <c r="Q35" s="218"/>
+      <c r="R35" s="218"/>
+      <c r="S35" s="218"/>
+      <c r="T35" s="248"/>
+      <c r="U35" s="249"/>
+      <c r="V35" s="249"/>
+      <c r="W35" s="249"/>
+      <c r="X35" s="249"/>
+      <c r="Y35" s="249"/>
+      <c r="Z35" s="249"/>
+      <c r="AA35" s="249"/>
+      <c r="AB35" s="249"/>
+      <c r="AC35" s="249"/>
+      <c r="AD35" s="249"/>
+      <c r="AE35" s="249"/>
+      <c r="AF35" s="249"/>
+      <c r="AG35" s="249"/>
+      <c r="AH35" s="249"/>
+      <c r="AI35" s="249"/>
+      <c r="AJ35" s="250"/>
       <c r="AO35" s="40"/>
       <c r="AP35" s="40"/>
     </row>
-    <row r="36" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D36" s="210" t="s">
+    <row r="36" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B36" s="227"/>
+      <c r="C36" s="227"/>
+      <c r="D36" s="218" t="s">
         <v>51</v>
       </c>
-      <c r="E36" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ36" s="242"/>
+      <c r="E36" s="218"/>
+      <c r="F36" s="218"/>
+      <c r="G36" s="218"/>
+      <c r="H36" s="218"/>
+      <c r="I36" s="218"/>
+      <c r="J36" s="218"/>
+      <c r="K36" s="218"/>
+      <c r="L36" s="218"/>
+      <c r="M36" s="218"/>
+      <c r="N36" s="218"/>
+      <c r="O36" s="218"/>
+      <c r="P36" s="218"/>
+      <c r="Q36" s="218"/>
+      <c r="R36" s="218"/>
+      <c r="S36" s="218"/>
+      <c r="T36" s="248"/>
+      <c r="U36" s="249"/>
+      <c r="V36" s="249"/>
+      <c r="W36" s="249"/>
+      <c r="X36" s="249"/>
+      <c r="Y36" s="249"/>
+      <c r="Z36" s="249"/>
+      <c r="AA36" s="249"/>
+      <c r="AB36" s="249"/>
+      <c r="AC36" s="249"/>
+      <c r="AD36" s="249"/>
+      <c r="AE36" s="249"/>
+      <c r="AF36" s="249"/>
+      <c r="AG36" s="249"/>
+      <c r="AH36" s="249"/>
+      <c r="AI36" s="249"/>
+      <c r="AJ36" s="250"/>
       <c r="AO36" s="40"/>
       <c r="AP36" s="40"/>
     </row>
-    <row r="37" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D37" s="210" t="s">
+    <row r="37" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B37" s="227"/>
+      <c r="C37" s="227"/>
+      <c r="D37" s="218" t="s">
         <v>52</v>
       </c>
-      <c r="E37" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ37" s="242"/>
+      <c r="E37" s="218"/>
+      <c r="F37" s="218"/>
+      <c r="G37" s="218"/>
+      <c r="H37" s="218"/>
+      <c r="I37" s="218"/>
+      <c r="J37" s="218"/>
+      <c r="K37" s="218"/>
+      <c r="L37" s="218"/>
+      <c r="M37" s="218"/>
+      <c r="N37" s="218"/>
+      <c r="O37" s="218"/>
+      <c r="P37" s="218"/>
+      <c r="Q37" s="218"/>
+      <c r="R37" s="218"/>
+      <c r="S37" s="218"/>
+      <c r="T37" s="248"/>
+      <c r="U37" s="249"/>
+      <c r="V37" s="249"/>
+      <c r="W37" s="249"/>
+      <c r="X37" s="249"/>
+      <c r="Y37" s="249"/>
+      <c r="Z37" s="249"/>
+      <c r="AA37" s="249"/>
+      <c r="AB37" s="249"/>
+      <c r="AC37" s="249"/>
+      <c r="AD37" s="249"/>
+      <c r="AE37" s="249"/>
+      <c r="AF37" s="249"/>
+      <c r="AG37" s="249"/>
+      <c r="AH37" s="249"/>
+      <c r="AI37" s="249"/>
+      <c r="AJ37" s="250"/>
       <c r="AO37" s="40"/>
       <c r="AP37" s="40"/>
     </row>
-    <row r="38" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D38" s="210" t="s">
+    <row r="38" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B38" s="227"/>
+      <c r="C38" s="227"/>
+      <c r="D38" s="218" t="s">
         <v>53</v>
       </c>
-      <c r="E38" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ38" s="242"/>
+      <c r="E38" s="218"/>
+      <c r="F38" s="218"/>
+      <c r="G38" s="218"/>
+      <c r="H38" s="218"/>
+      <c r="I38" s="218"/>
+      <c r="J38" s="218"/>
+      <c r="K38" s="218"/>
+      <c r="L38" s="218"/>
+      <c r="M38" s="218"/>
+      <c r="N38" s="218"/>
+      <c r="O38" s="218"/>
+      <c r="P38" s="218"/>
+      <c r="Q38" s="218"/>
+      <c r="R38" s="218"/>
+      <c r="S38" s="218"/>
+      <c r="T38" s="248"/>
+      <c r="U38" s="249"/>
+      <c r="V38" s="249"/>
+      <c r="W38" s="249"/>
+      <c r="X38" s="249"/>
+      <c r="Y38" s="249"/>
+      <c r="Z38" s="249"/>
+      <c r="AA38" s="249"/>
+      <c r="AB38" s="249"/>
+      <c r="AC38" s="249"/>
+      <c r="AD38" s="249"/>
+      <c r="AE38" s="249"/>
+      <c r="AF38" s="249"/>
+      <c r="AG38" s="249"/>
+      <c r="AH38" s="249"/>
+      <c r="AI38" s="249"/>
+      <c r="AJ38" s="250"/>
       <c r="AO38" s="40"/>
       <c r="AP38" s="40"/>
     </row>
-    <row r="39" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D39" s="210" t="s">
+    <row r="39" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B39" s="227"/>
+      <c r="C39" s="227"/>
+      <c r="D39" s="218" t="s">
         <v>54</v>
       </c>
-      <c r="E39" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ39" s="242"/>
+      <c r="E39" s="218"/>
+      <c r="F39" s="218"/>
+      <c r="G39" s="218"/>
+      <c r="H39" s="218"/>
+      <c r="I39" s="218"/>
+      <c r="J39" s="218"/>
+      <c r="K39" s="218"/>
+      <c r="L39" s="218"/>
+      <c r="M39" s="218"/>
+      <c r="N39" s="218"/>
+      <c r="O39" s="218"/>
+      <c r="P39" s="218"/>
+      <c r="Q39" s="218"/>
+      <c r="R39" s="218"/>
+      <c r="S39" s="218"/>
+      <c r="T39" s="248"/>
+      <c r="U39" s="249"/>
+      <c r="V39" s="249"/>
+      <c r="W39" s="249"/>
+      <c r="X39" s="249"/>
+      <c r="Y39" s="249"/>
+      <c r="Z39" s="249"/>
+      <c r="AA39" s="249"/>
+      <c r="AB39" s="249"/>
+      <c r="AC39" s="249"/>
+      <c r="AD39" s="249"/>
+      <c r="AE39" s="249"/>
+      <c r="AF39" s="249"/>
+      <c r="AG39" s="249"/>
+      <c r="AH39" s="249"/>
+      <c r="AI39" s="249"/>
+      <c r="AJ39" s="250"/>
       <c r="AO39" s="40"/>
       <c r="AP39" s="40"/>
     </row>
-    <row r="40" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D40" s="210" t="s">
+    <row r="40" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B40" s="227"/>
+      <c r="C40" s="227"/>
+      <c r="D40" s="218" t="s">
         <v>55</v>
       </c>
-      <c r="E40" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ40" s="242"/>
+      <c r="E40" s="218"/>
+      <c r="F40" s="218"/>
+      <c r="G40" s="218"/>
+      <c r="H40" s="218"/>
+      <c r="I40" s="218"/>
+      <c r="J40" s="218"/>
+      <c r="K40" s="218"/>
+      <c r="L40" s="218"/>
+      <c r="M40" s="218"/>
+      <c r="N40" s="218"/>
+      <c r="O40" s="218"/>
+      <c r="P40" s="218"/>
+      <c r="Q40" s="218"/>
+      <c r="R40" s="218"/>
+      <c r="S40" s="218"/>
+      <c r="T40" s="248"/>
+      <c r="U40" s="249"/>
+      <c r="V40" s="249"/>
+      <c r="W40" s="249"/>
+      <c r="X40" s="249"/>
+      <c r="Y40" s="249"/>
+      <c r="Z40" s="249"/>
+      <c r="AA40" s="249"/>
+      <c r="AB40" s="249"/>
+      <c r="AC40" s="249"/>
+      <c r="AD40" s="249"/>
+      <c r="AE40" s="249"/>
+      <c r="AF40" s="249"/>
+      <c r="AG40" s="249"/>
+      <c r="AH40" s="249"/>
+      <c r="AI40" s="249"/>
+      <c r="AJ40" s="250"/>
       <c r="AO40" s="40"/>
       <c r="AP40" s="40"/>
     </row>
-    <row r="41" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D41" s="231" t="s">
+    <row r="41" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B41" s="237"/>
+      <c r="C41" s="238"/>
+      <c r="D41" s="239" t="s">
         <v>56</v>
       </c>
-      <c r="E41" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ41" s="242"/>
+      <c r="E41" s="240"/>
+      <c r="F41" s="240"/>
+      <c r="G41" s="240"/>
+      <c r="H41" s="240"/>
+      <c r="I41" s="240"/>
+      <c r="J41" s="240"/>
+      <c r="K41" s="240"/>
+      <c r="L41" s="240"/>
+      <c r="M41" s="240"/>
+      <c r="N41" s="240"/>
+      <c r="O41" s="240"/>
+      <c r="P41" s="240"/>
+      <c r="Q41" s="240"/>
+      <c r="R41" s="240"/>
+      <c r="S41" s="241"/>
+      <c r="T41" s="248"/>
+      <c r="U41" s="249"/>
+      <c r="V41" s="249"/>
+      <c r="W41" s="249"/>
+      <c r="X41" s="249"/>
+      <c r="Y41" s="249"/>
+      <c r="Z41" s="249"/>
+      <c r="AA41" s="249"/>
+      <c r="AB41" s="249"/>
+      <c r="AC41" s="249"/>
+      <c r="AD41" s="249"/>
+      <c r="AE41" s="249"/>
+      <c r="AF41" s="249"/>
+      <c r="AG41" s="249"/>
+      <c r="AH41" s="249"/>
+      <c r="AI41" s="249"/>
+      <c r="AJ41" s="250"/>
       <c r="AO41" s="40"/>
       <c r="AP41" s="40"/>
     </row>
-    <row r="42" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D42" s="231" t="s">
+    <row r="42" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B42" s="237"/>
+      <c r="C42" s="238"/>
+      <c r="D42" s="239" t="s">
         <v>57</v>
       </c>
-      <c r="E42" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ42" s="245"/>
+      <c r="E42" s="240"/>
+      <c r="F42" s="240"/>
+      <c r="G42" s="240"/>
+      <c r="H42" s="240"/>
+      <c r="I42" s="240"/>
+      <c r="J42" s="240"/>
+      <c r="K42" s="240"/>
+      <c r="L42" s="240"/>
+      <c r="M42" s="240"/>
+      <c r="N42" s="240"/>
+      <c r="O42" s="240"/>
+      <c r="P42" s="240"/>
+      <c r="Q42" s="240"/>
+      <c r="R42" s="240"/>
+      <c r="S42" s="240"/>
+      <c r="T42" s="251"/>
+      <c r="U42" s="252"/>
+      <c r="V42" s="252"/>
+      <c r="W42" s="252"/>
+      <c r="X42" s="252"/>
+      <c r="Y42" s="252"/>
+      <c r="Z42" s="252"/>
+      <c r="AA42" s="252"/>
+      <c r="AB42" s="252"/>
+      <c r="AC42" s="252"/>
+      <c r="AD42" s="252"/>
+      <c r="AE42" s="252"/>
+      <c r="AF42" s="252"/>
+      <c r="AG42" s="252"/>
+      <c r="AH42" s="252"/>
+      <c r="AI42" s="252"/>
+      <c r="AJ42" s="253"/>
       <c r="AK42" s="43"/>
       <c r="AO42" s="40"/>
       <c r="AP42" s="40"/>
     </row>
-    <row r="43" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D43" s="210" t="s">
+    <row r="43" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B43" s="227"/>
+      <c r="C43" s="227"/>
+      <c r="D43" s="218" t="s">
         <v>58</v>
       </c>
-      <c r="E43" s="210"/>
-[...14 lines deleted...]
-      <c r="T43" s="227" t="s">
+      <c r="E43" s="218"/>
+      <c r="F43" s="218"/>
+      <c r="G43" s="218"/>
+      <c r="H43" s="218"/>
+      <c r="I43" s="218"/>
+      <c r="J43" s="218"/>
+      <c r="K43" s="218"/>
+      <c r="L43" s="218"/>
+      <c r="M43" s="218"/>
+      <c r="N43" s="218"/>
+      <c r="O43" s="218"/>
+      <c r="P43" s="218"/>
+      <c r="Q43" s="218"/>
+      <c r="R43" s="218"/>
+      <c r="S43" s="218"/>
+      <c r="T43" s="235" t="s">
         <v>59</v>
       </c>
-      <c r="U43" s="227"/>
-[...14 lines deleted...]
-      <c r="AJ43" s="227"/>
+      <c r="U43" s="235"/>
+      <c r="V43" s="235"/>
+      <c r="W43" s="235"/>
+      <c r="X43" s="235"/>
+      <c r="Y43" s="235"/>
+      <c r="Z43" s="235"/>
+      <c r="AA43" s="235"/>
+      <c r="AB43" s="235"/>
+      <c r="AC43" s="235"/>
+      <c r="AD43" s="235"/>
+      <c r="AE43" s="235"/>
+      <c r="AF43" s="235"/>
+      <c r="AG43" s="235"/>
+      <c r="AH43" s="235"/>
+      <c r="AI43" s="235"/>
+      <c r="AJ43" s="235"/>
       <c r="AO43" s="40"/>
       <c r="AP43" s="40"/>
     </row>
-    <row r="44" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D44" s="228" t="s">
+    <row r="44" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B44" s="227"/>
+      <c r="C44" s="227"/>
+      <c r="D44" s="236" t="s">
         <v>60</v>
       </c>
-      <c r="E44" s="228"/>
-[...30 lines deleted...]
-      <c r="AJ44" s="227"/>
+      <c r="E44" s="236"/>
+      <c r="F44" s="236"/>
+      <c r="G44" s="236"/>
+      <c r="H44" s="236"/>
+      <c r="I44" s="236"/>
+      <c r="J44" s="236"/>
+      <c r="K44" s="236"/>
+      <c r="L44" s="236"/>
+      <c r="M44" s="236"/>
+      <c r="N44" s="236"/>
+      <c r="O44" s="236"/>
+      <c r="P44" s="236"/>
+      <c r="Q44" s="236"/>
+      <c r="R44" s="236"/>
+      <c r="S44" s="236"/>
+      <c r="T44" s="235"/>
+      <c r="U44" s="235"/>
+      <c r="V44" s="235"/>
+      <c r="W44" s="235"/>
+      <c r="X44" s="235"/>
+      <c r="Y44" s="235"/>
+      <c r="Z44" s="235"/>
+      <c r="AA44" s="235"/>
+      <c r="AB44" s="235"/>
+      <c r="AC44" s="235"/>
+      <c r="AD44" s="235"/>
+      <c r="AE44" s="235"/>
+      <c r="AF44" s="235"/>
+      <c r="AG44" s="235"/>
+      <c r="AH44" s="235"/>
+      <c r="AI44" s="235"/>
+      <c r="AJ44" s="235"/>
       <c r="AO44" s="40"/>
       <c r="AP44" s="40"/>
     </row>
-    <row r="45" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D45" s="212" t="s">
+    <row r="45" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1">
+      <c r="B45" s="219"/>
+      <c r="C45" s="219"/>
+      <c r="D45" s="220" t="s">
         <v>61</v>
       </c>
-      <c r="E45" s="212"/>
-[...30 lines deleted...]
-      <c r="AJ45" s="227"/>
+      <c r="E45" s="220"/>
+      <c r="F45" s="220"/>
+      <c r="G45" s="220"/>
+      <c r="H45" s="220"/>
+      <c r="I45" s="220"/>
+      <c r="J45" s="220"/>
+      <c r="K45" s="220"/>
+      <c r="L45" s="220"/>
+      <c r="M45" s="220"/>
+      <c r="N45" s="220"/>
+      <c r="O45" s="220"/>
+      <c r="P45" s="220"/>
+      <c r="Q45" s="220"/>
+      <c r="R45" s="220"/>
+      <c r="S45" s="220"/>
+      <c r="T45" s="235"/>
+      <c r="U45" s="235"/>
+      <c r="V45" s="235"/>
+      <c r="W45" s="235"/>
+      <c r="X45" s="235"/>
+      <c r="Y45" s="235"/>
+      <c r="Z45" s="235"/>
+      <c r="AA45" s="235"/>
+      <c r="AB45" s="235"/>
+      <c r="AC45" s="235"/>
+      <c r="AD45" s="235"/>
+      <c r="AE45" s="235"/>
+      <c r="AF45" s="235"/>
+      <c r="AG45" s="235"/>
+      <c r="AH45" s="235"/>
+      <c r="AI45" s="235"/>
+      <c r="AJ45" s="235"/>
       <c r="AO45" s="40"/>
       <c r="AP45" s="40"/>
     </row>
-    <row r="46" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D46" s="212" t="s">
+    <row r="46" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1">
+      <c r="B46" s="219"/>
+      <c r="C46" s="219"/>
+      <c r="D46" s="220" t="s">
         <v>62</v>
       </c>
-      <c r="E46" s="212"/>
-[...30 lines deleted...]
-      <c r="AJ46" s="227"/>
+      <c r="E46" s="220"/>
+      <c r="F46" s="220"/>
+      <c r="G46" s="220"/>
+      <c r="H46" s="220"/>
+      <c r="I46" s="220"/>
+      <c r="J46" s="220"/>
+      <c r="K46" s="220"/>
+      <c r="L46" s="220"/>
+      <c r="M46" s="220"/>
+      <c r="N46" s="220"/>
+      <c r="O46" s="220"/>
+      <c r="P46" s="220"/>
+      <c r="Q46" s="220"/>
+      <c r="R46" s="220"/>
+      <c r="S46" s="220"/>
+      <c r="T46" s="235"/>
+      <c r="U46" s="235"/>
+      <c r="V46" s="235"/>
+      <c r="W46" s="235"/>
+      <c r="X46" s="235"/>
+      <c r="Y46" s="235"/>
+      <c r="Z46" s="235"/>
+      <c r="AA46" s="235"/>
+      <c r="AB46" s="235"/>
+      <c r="AC46" s="235"/>
+      <c r="AD46" s="235"/>
+      <c r="AE46" s="235"/>
+      <c r="AF46" s="235"/>
+      <c r="AG46" s="235"/>
+      <c r="AH46" s="235"/>
+      <c r="AI46" s="235"/>
+      <c r="AJ46" s="235"/>
       <c r="AO46" s="40"/>
       <c r="AP46" s="40"/>
     </row>
-    <row r="47" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D47" s="210" t="s">
+    <row r="47" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B47" s="227"/>
+      <c r="C47" s="227"/>
+      <c r="D47" s="218" t="s">
         <v>63</v>
       </c>
-      <c r="E47" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ47" s="227"/>
+      <c r="E47" s="218"/>
+      <c r="F47" s="218"/>
+      <c r="G47" s="218"/>
+      <c r="H47" s="218"/>
+      <c r="I47" s="218"/>
+      <c r="J47" s="218"/>
+      <c r="K47" s="218"/>
+      <c r="L47" s="218"/>
+      <c r="M47" s="218"/>
+      <c r="N47" s="218"/>
+      <c r="O47" s="218"/>
+      <c r="P47" s="218"/>
+      <c r="Q47" s="218"/>
+      <c r="R47" s="218"/>
+      <c r="S47" s="218"/>
+      <c r="T47" s="235"/>
+      <c r="U47" s="235"/>
+      <c r="V47" s="235"/>
+      <c r="W47" s="235"/>
+      <c r="X47" s="235"/>
+      <c r="Y47" s="235"/>
+      <c r="Z47" s="235"/>
+      <c r="AA47" s="235"/>
+      <c r="AB47" s="235"/>
+      <c r="AC47" s="235"/>
+      <c r="AD47" s="235"/>
+      <c r="AE47" s="235"/>
+      <c r="AF47" s="235"/>
+      <c r="AG47" s="235"/>
+      <c r="AH47" s="235"/>
+      <c r="AI47" s="235"/>
+      <c r="AJ47" s="235"/>
       <c r="AO47" s="40"/>
       <c r="AP47" s="40"/>
     </row>
-    <row r="48" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D48" s="210" t="s">
+    <row r="48" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B48" s="227"/>
+      <c r="C48" s="227"/>
+      <c r="D48" s="218" t="s">
         <v>64</v>
       </c>
-      <c r="E48" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ48" s="227"/>
+      <c r="E48" s="218"/>
+      <c r="F48" s="218"/>
+      <c r="G48" s="218"/>
+      <c r="H48" s="218"/>
+      <c r="I48" s="218"/>
+      <c r="J48" s="218"/>
+      <c r="K48" s="218"/>
+      <c r="L48" s="218"/>
+      <c r="M48" s="218"/>
+      <c r="N48" s="218"/>
+      <c r="O48" s="218"/>
+      <c r="P48" s="218"/>
+      <c r="Q48" s="218"/>
+      <c r="R48" s="218"/>
+      <c r="S48" s="218"/>
+      <c r="T48" s="235"/>
+      <c r="U48" s="235"/>
+      <c r="V48" s="235"/>
+      <c r="W48" s="235"/>
+      <c r="X48" s="235"/>
+      <c r="Y48" s="235"/>
+      <c r="Z48" s="235"/>
+      <c r="AA48" s="235"/>
+      <c r="AB48" s="235"/>
+      <c r="AC48" s="235"/>
+      <c r="AD48" s="235"/>
+      <c r="AE48" s="235"/>
+      <c r="AF48" s="235"/>
+      <c r="AG48" s="235"/>
+      <c r="AH48" s="235"/>
+      <c r="AI48" s="235"/>
+      <c r="AJ48" s="235"/>
       <c r="AO48" s="40"/>
       <c r="AP48" s="40"/>
       <c r="AU48" s="44" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="49" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D49" s="210" t="s">
+    <row r="49" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B49" s="219"/>
+      <c r="C49" s="219"/>
+      <c r="D49" s="218" t="s">
         <v>66</v>
       </c>
-      <c r="E49" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ49" s="227"/>
+      <c r="E49" s="218"/>
+      <c r="F49" s="218"/>
+      <c r="G49" s="218"/>
+      <c r="H49" s="218"/>
+      <c r="I49" s="218"/>
+      <c r="J49" s="218"/>
+      <c r="K49" s="218"/>
+      <c r="L49" s="218"/>
+      <c r="M49" s="218"/>
+      <c r="N49" s="218"/>
+      <c r="O49" s="218"/>
+      <c r="P49" s="218"/>
+      <c r="Q49" s="218"/>
+      <c r="R49" s="218"/>
+      <c r="S49" s="218"/>
+      <c r="T49" s="235"/>
+      <c r="U49" s="235"/>
+      <c r="V49" s="235"/>
+      <c r="W49" s="235"/>
+      <c r="X49" s="235"/>
+      <c r="Y49" s="235"/>
+      <c r="Z49" s="235"/>
+      <c r="AA49" s="235"/>
+      <c r="AB49" s="235"/>
+      <c r="AC49" s="235"/>
+      <c r="AD49" s="235"/>
+      <c r="AE49" s="235"/>
+      <c r="AF49" s="235"/>
+      <c r="AG49" s="235"/>
+      <c r="AH49" s="235"/>
+      <c r="AI49" s="235"/>
+      <c r="AJ49" s="235"/>
       <c r="AO49" s="40"/>
       <c r="AP49" s="40"/>
       <c r="AU49" s="44"/>
     </row>
-    <row r="50" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D50" s="212" t="s">
+    <row r="50" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B50" s="219"/>
+      <c r="C50" s="219"/>
+      <c r="D50" s="220" t="s">
         <v>67</v>
       </c>
-      <c r="E50" s="212"/>
-[...30 lines deleted...]
-      <c r="AJ50" s="227"/>
+      <c r="E50" s="220"/>
+      <c r="F50" s="220"/>
+      <c r="G50" s="220"/>
+      <c r="H50" s="220"/>
+      <c r="I50" s="220"/>
+      <c r="J50" s="220"/>
+      <c r="K50" s="220"/>
+      <c r="L50" s="220"/>
+      <c r="M50" s="220"/>
+      <c r="N50" s="220"/>
+      <c r="O50" s="220"/>
+      <c r="P50" s="220"/>
+      <c r="Q50" s="220"/>
+      <c r="R50" s="220"/>
+      <c r="S50" s="220"/>
+      <c r="T50" s="235"/>
+      <c r="U50" s="235"/>
+      <c r="V50" s="235"/>
+      <c r="W50" s="235"/>
+      <c r="X50" s="235"/>
+      <c r="Y50" s="235"/>
+      <c r="Z50" s="235"/>
+      <c r="AA50" s="235"/>
+      <c r="AB50" s="235"/>
+      <c r="AC50" s="235"/>
+      <c r="AD50" s="235"/>
+      <c r="AE50" s="235"/>
+      <c r="AF50" s="235"/>
+      <c r="AG50" s="235"/>
+      <c r="AH50" s="235"/>
+      <c r="AI50" s="235"/>
+      <c r="AJ50" s="235"/>
       <c r="AO50" s="40"/>
       <c r="AP50" s="40"/>
     </row>
-    <row r="51" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D51" s="212" t="s">
+    <row r="51" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B51" s="227"/>
+      <c r="C51" s="227"/>
+      <c r="D51" s="220" t="s">
         <v>68</v>
       </c>
-      <c r="E51" s="212"/>
-[...30 lines deleted...]
-      <c r="AJ51" s="227"/>
+      <c r="E51" s="220"/>
+      <c r="F51" s="220"/>
+      <c r="G51" s="220"/>
+      <c r="H51" s="220"/>
+      <c r="I51" s="220"/>
+      <c r="J51" s="220"/>
+      <c r="K51" s="220"/>
+      <c r="L51" s="220"/>
+      <c r="M51" s="220"/>
+      <c r="N51" s="220"/>
+      <c r="O51" s="220"/>
+      <c r="P51" s="220"/>
+      <c r="Q51" s="220"/>
+      <c r="R51" s="220"/>
+      <c r="S51" s="220"/>
+      <c r="T51" s="235"/>
+      <c r="U51" s="235"/>
+      <c r="V51" s="235"/>
+      <c r="W51" s="235"/>
+      <c r="X51" s="235"/>
+      <c r="Y51" s="235"/>
+      <c r="Z51" s="235"/>
+      <c r="AA51" s="235"/>
+      <c r="AB51" s="235"/>
+      <c r="AC51" s="235"/>
+      <c r="AD51" s="235"/>
+      <c r="AE51" s="235"/>
+      <c r="AF51" s="235"/>
+      <c r="AG51" s="235"/>
+      <c r="AH51" s="235"/>
+      <c r="AI51" s="235"/>
+      <c r="AJ51" s="235"/>
       <c r="AO51" s="40"/>
       <c r="AP51" s="40"/>
     </row>
-    <row r="52" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D52" s="210" t="s">
+    <row r="52" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B52" s="227"/>
+      <c r="C52" s="227"/>
+      <c r="D52" s="218" t="s">
         <v>69</v>
       </c>
-      <c r="E52" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ52" s="227"/>
+      <c r="E52" s="218"/>
+      <c r="F52" s="218"/>
+      <c r="G52" s="218"/>
+      <c r="H52" s="218"/>
+      <c r="I52" s="218"/>
+      <c r="J52" s="218"/>
+      <c r="K52" s="218"/>
+      <c r="L52" s="218"/>
+      <c r="M52" s="218"/>
+      <c r="N52" s="218"/>
+      <c r="O52" s="218"/>
+      <c r="P52" s="218"/>
+      <c r="Q52" s="218"/>
+      <c r="R52" s="218"/>
+      <c r="S52" s="218"/>
+      <c r="T52" s="235"/>
+      <c r="U52" s="235"/>
+      <c r="V52" s="235"/>
+      <c r="W52" s="235"/>
+      <c r="X52" s="235"/>
+      <c r="Y52" s="235"/>
+      <c r="Z52" s="235"/>
+      <c r="AA52" s="235"/>
+      <c r="AB52" s="235"/>
+      <c r="AC52" s="235"/>
+      <c r="AD52" s="235"/>
+      <c r="AE52" s="235"/>
+      <c r="AF52" s="235"/>
+      <c r="AG52" s="235"/>
+      <c r="AH52" s="235"/>
+      <c r="AI52" s="235"/>
+      <c r="AJ52" s="235"/>
       <c r="AO52" s="40"/>
       <c r="AP52" s="40"/>
     </row>
-    <row r="53" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D53" s="210" t="s">
+    <row r="53" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B53" s="227"/>
+      <c r="C53" s="227"/>
+      <c r="D53" s="218" t="s">
         <v>70</v>
       </c>
-      <c r="E53" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ53" s="227"/>
+      <c r="E53" s="218"/>
+      <c r="F53" s="218"/>
+      <c r="G53" s="218"/>
+      <c r="H53" s="218"/>
+      <c r="I53" s="218"/>
+      <c r="J53" s="218"/>
+      <c r="K53" s="218"/>
+      <c r="L53" s="218"/>
+      <c r="M53" s="218"/>
+      <c r="N53" s="218"/>
+      <c r="O53" s="218"/>
+      <c r="P53" s="218"/>
+      <c r="Q53" s="218"/>
+      <c r="R53" s="218"/>
+      <c r="S53" s="218"/>
+      <c r="T53" s="235"/>
+      <c r="U53" s="235"/>
+      <c r="V53" s="235"/>
+      <c r="W53" s="235"/>
+      <c r="X53" s="235"/>
+      <c r="Y53" s="235"/>
+      <c r="Z53" s="235"/>
+      <c r="AA53" s="235"/>
+      <c r="AB53" s="235"/>
+      <c r="AC53" s="235"/>
+      <c r="AD53" s="235"/>
+      <c r="AE53" s="235"/>
+      <c r="AF53" s="235"/>
+      <c r="AG53" s="235"/>
+      <c r="AH53" s="235"/>
+      <c r="AI53" s="235"/>
+      <c r="AJ53" s="235"/>
       <c r="AO53" s="40"/>
       <c r="AP53" s="40"/>
     </row>
-    <row r="54" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D54" s="210" t="s">
+    <row r="54" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B54" s="227"/>
+      <c r="C54" s="227"/>
+      <c r="D54" s="218" t="s">
         <v>71</v>
       </c>
-      <c r="E54" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ54" s="227"/>
+      <c r="E54" s="218"/>
+      <c r="F54" s="218"/>
+      <c r="G54" s="218"/>
+      <c r="H54" s="218"/>
+      <c r="I54" s="218"/>
+      <c r="J54" s="218"/>
+      <c r="K54" s="218"/>
+      <c r="L54" s="218"/>
+      <c r="M54" s="218"/>
+      <c r="N54" s="218"/>
+      <c r="O54" s="218"/>
+      <c r="P54" s="218"/>
+      <c r="Q54" s="218"/>
+      <c r="R54" s="218"/>
+      <c r="S54" s="218"/>
+      <c r="T54" s="235"/>
+      <c r="U54" s="235"/>
+      <c r="V54" s="235"/>
+      <c r="W54" s="235"/>
+      <c r="X54" s="235"/>
+      <c r="Y54" s="235"/>
+      <c r="Z54" s="235"/>
+      <c r="AA54" s="235"/>
+      <c r="AB54" s="235"/>
+      <c r="AC54" s="235"/>
+      <c r="AD54" s="235"/>
+      <c r="AE54" s="235"/>
+      <c r="AF54" s="235"/>
+      <c r="AG54" s="235"/>
+      <c r="AH54" s="235"/>
+      <c r="AI54" s="235"/>
+      <c r="AJ54" s="235"/>
       <c r="AO54" s="40"/>
       <c r="AP54" s="40"/>
     </row>
-    <row r="55" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="55" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
       <c r="B55" s="45"/>
       <c r="C55" s="45"/>
       <c r="D55" s="46"/>
       <c r="E55" s="46"/>
       <c r="F55" s="46"/>
       <c r="G55" s="46"/>
       <c r="H55" s="46"/>
       <c r="I55" s="46"/>
       <c r="J55" s="46"/>
       <c r="K55" s="46"/>
       <c r="L55" s="46"/>
       <c r="M55" s="46"/>
       <c r="N55" s="46"/>
       <c r="O55" s="46"/>
       <c r="P55" s="46"/>
       <c r="Q55" s="46"/>
       <c r="R55" s="46"/>
       <c r="S55" s="46"/>
       <c r="T55" s="47"/>
       <c r="U55" s="47"/>
       <c r="V55" s="47"/>
       <c r="W55" s="47"/>
       <c r="X55" s="47"/>
       <c r="Y55" s="47"/>
       <c r="Z55" s="47"/>
       <c r="AA55" s="47"/>
       <c r="AB55" s="47"/>
       <c r="AC55" s="47"/>
       <c r="AD55" s="47"/>
       <c r="AE55" s="47"/>
       <c r="AF55" s="47"/>
       <c r="AG55" s="47"/>
       <c r="AH55" s="47"/>
       <c r="AI55" s="47"/>
       <c r="AJ55" s="47"/>
       <c r="AO55" s="40"/>
       <c r="AP55" s="40"/>
     </row>
-    <row r="56" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="56" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
       <c r="B56" s="48" t="s">
         <v>72</v>
       </c>
       <c r="C56" s="48"/>
       <c r="D56" s="47" t="s">
         <v>73</v>
       </c>
       <c r="E56" s="46" t="s">
         <v>74</v>
       </c>
       <c r="F56" s="49"/>
       <c r="G56" s="49"/>
       <c r="H56" s="49"/>
       <c r="I56" s="49"/>
       <c r="J56" s="49"/>
       <c r="K56" s="49"/>
       <c r="L56" s="49"/>
       <c r="M56" s="49"/>
       <c r="N56" s="49"/>
       <c r="O56" s="49"/>
       <c r="P56" s="49"/>
       <c r="Q56" s="49"/>
       <c r="R56" s="49"/>
       <c r="S56" s="49"/>
       <c r="T56" s="49"/>
@@ -14537,438 +14882,438 @@
       <c r="V56" s="49"/>
       <c r="W56" s="49"/>
       <c r="X56" s="49"/>
       <c r="Y56" s="49"/>
       <c r="Z56" s="49"/>
       <c r="AA56" s="49"/>
       <c r="AB56" s="49"/>
       <c r="AC56" s="49"/>
       <c r="AD56" s="49"/>
       <c r="AE56" s="49"/>
       <c r="AF56" s="49"/>
       <c r="AG56" s="49"/>
       <c r="AH56" s="49"/>
       <c r="AI56" s="49"/>
       <c r="AJ56" s="49"/>
       <c r="AO56" s="50"/>
       <c r="AP56" s="51"/>
       <c r="AQ56" s="51"/>
       <c r="AR56" s="51"/>
       <c r="AS56" s="51"/>
       <c r="AT56" s="51"/>
       <c r="AU56" s="51"/>
       <c r="AV56" s="51"/>
       <c r="AW56" s="40"/>
     </row>
-    <row r="57" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="57" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1">
       <c r="B57" s="52"/>
       <c r="C57" s="46"/>
       <c r="D57" s="47" t="s">
         <v>75</v>
       </c>
       <c r="E57" s="46" t="s">
         <v>76</v>
       </c>
       <c r="F57" s="47"/>
       <c r="G57" s="49"/>
       <c r="H57" s="49"/>
       <c r="I57" s="49"/>
       <c r="J57" s="49"/>
       <c r="K57" s="49"/>
       <c r="L57" s="49"/>
       <c r="M57" s="49"/>
       <c r="N57" s="49"/>
       <c r="O57" s="49"/>
       <c r="P57" s="49"/>
       <c r="Q57" s="49"/>
       <c r="R57" s="49"/>
       <c r="S57" s="49"/>
       <c r="T57" s="49"/>
       <c r="U57" s="49"/>
       <c r="V57" s="49"/>
       <c r="W57" s="49"/>
       <c r="X57" s="49"/>
       <c r="Y57" s="49"/>
       <c r="Z57" s="49"/>
       <c r="AA57" s="49"/>
       <c r="AB57" s="49"/>
       <c r="AC57" s="49"/>
       <c r="AD57" s="49"/>
       <c r="AE57" s="49"/>
       <c r="AF57" s="49"/>
       <c r="AG57" s="49"/>
       <c r="AH57" s="49"/>
       <c r="AI57" s="49"/>
       <c r="AJ57" s="49"/>
       <c r="AP57" s="53"/>
       <c r="AQ57" s="53"/>
       <c r="AR57" s="53"/>
       <c r="AS57" s="53"/>
       <c r="AT57" s="53"/>
       <c r="AU57" s="53"/>
       <c r="AV57" s="40"/>
       <c r="AW57" s="40"/>
     </row>
-    <row r="58" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="58" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1">
       <c r="B58" s="46"/>
       <c r="C58" s="46"/>
       <c r="D58" s="46"/>
       <c r="E58" s="46"/>
       <c r="F58" s="46"/>
       <c r="G58" s="46"/>
       <c r="H58" s="46"/>
       <c r="I58" s="46"/>
       <c r="J58" s="46"/>
       <c r="K58" s="46"/>
       <c r="L58" s="46"/>
       <c r="M58" s="46"/>
       <c r="N58" s="46"/>
       <c r="O58" s="46"/>
       <c r="P58" s="46"/>
       <c r="Q58" s="46"/>
       <c r="R58" s="46"/>
       <c r="S58" s="46"/>
       <c r="T58" s="46"/>
       <c r="U58" s="46"/>
       <c r="V58" s="46"/>
       <c r="W58" s="46"/>
       <c r="X58" s="46"/>
       <c r="Y58" s="46"/>
       <c r="Z58" s="46"/>
       <c r="AA58" s="46"/>
       <c r="AB58" s="46"/>
       <c r="AC58" s="46"/>
       <c r="AD58" s="46"/>
       <c r="AE58" s="46"/>
       <c r="AF58" s="46"/>
       <c r="AG58" s="46"/>
       <c r="AH58" s="46"/>
       <c r="AI58" s="46"/>
       <c r="AJ58" s="46"/>
     </row>
-    <row r="59" spans="2:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B59" s="220" t="s">
+    <row r="59" spans="2:74" ht="14.25" customHeight="1">
+      <c r="B59" s="228" t="s">
         <v>79</v>
       </c>
-      <c r="C59" s="221"/>
-[...6 lines deleted...]
-      <c r="J59" s="224" t="s">
+      <c r="C59" s="229"/>
+      <c r="D59" s="229"/>
+      <c r="E59" s="221"/>
+      <c r="F59" s="222"/>
+      <c r="G59" s="222"/>
+      <c r="H59" s="222"/>
+      <c r="I59" s="223"/>
+      <c r="J59" s="232" t="s">
         <v>80</v>
       </c>
-      <c r="K59" s="221"/>
-[...6 lines deleted...]
-      <c r="R59" s="224" t="s">
+      <c r="K59" s="229"/>
+      <c r="L59" s="233"/>
+      <c r="M59" s="221"/>
+      <c r="N59" s="222"/>
+      <c r="O59" s="222"/>
+      <c r="P59" s="222"/>
+      <c r="Q59" s="223"/>
+      <c r="R59" s="232" t="s">
         <v>81</v>
       </c>
-      <c r="S59" s="221"/>
-[...16 lines deleted...]
-      <c r="AJ59" s="215"/>
+      <c r="S59" s="229"/>
+      <c r="T59" s="233"/>
+      <c r="U59" s="221"/>
+      <c r="V59" s="222"/>
+      <c r="W59" s="222"/>
+      <c r="X59" s="222"/>
+      <c r="Y59" s="222"/>
+      <c r="Z59" s="222"/>
+      <c r="AA59" s="222"/>
+      <c r="AB59" s="222"/>
+      <c r="AC59" s="222"/>
+      <c r="AD59" s="222"/>
+      <c r="AE59" s="222"/>
+      <c r="AF59" s="222"/>
+      <c r="AG59" s="222"/>
+      <c r="AH59" s="222"/>
+      <c r="AI59" s="222"/>
+      <c r="AJ59" s="223"/>
       <c r="AK59" s="30"/>
       <c r="AL59" s="30"/>
       <c r="AO59" s="30"/>
       <c r="AP59" s="30"/>
       <c r="AQ59" s="30"/>
       <c r="AR59" s="30"/>
       <c r="AS59" s="30"/>
       <c r="AT59" s="30"/>
       <c r="AU59" s="30"/>
       <c r="AV59" s="30"/>
       <c r="AW59" s="30"/>
       <c r="AX59" s="30"/>
       <c r="AY59" s="30"/>
       <c r="AZ59" s="30"/>
       <c r="BA59" s="30"/>
       <c r="BB59" s="30"/>
       <c r="BC59" s="30"/>
       <c r="BD59" s="30"/>
       <c r="BE59" s="30"/>
       <c r="BF59" s="30"/>
       <c r="BG59" s="30"/>
       <c r="BH59" s="30"/>
       <c r="BI59" s="30"/>
       <c r="BJ59" s="30"/>
       <c r="BK59" s="30"/>
       <c r="BL59" s="30"/>
       <c r="BM59" s="30"/>
       <c r="BN59" s="30"/>
       <c r="BO59" s="30"/>
       <c r="BP59" s="30"/>
       <c r="BQ59" s="30"/>
       <c r="BR59" s="30"/>
       <c r="BS59" s="30"/>
       <c r="BT59" s="30"/>
       <c r="BU59" s="30"/>
       <c r="BV59" s="30"/>
     </row>
-    <row r="60" spans="2:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-[...36 lines deleted...]
-    <row r="61" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="60" spans="2:74" ht="14.25" customHeight="1">
+      <c r="B60" s="230"/>
+      <c r="C60" s="231"/>
+      <c r="D60" s="231"/>
+      <c r="E60" s="224"/>
+      <c r="F60" s="225"/>
+      <c r="G60" s="225"/>
+      <c r="H60" s="225"/>
+      <c r="I60" s="226"/>
+      <c r="J60" s="230"/>
+      <c r="K60" s="231"/>
+      <c r="L60" s="234"/>
+      <c r="M60" s="224"/>
+      <c r="N60" s="225"/>
+      <c r="O60" s="225"/>
+      <c r="P60" s="225"/>
+      <c r="Q60" s="226"/>
+      <c r="R60" s="230"/>
+      <c r="S60" s="231"/>
+      <c r="T60" s="234"/>
+      <c r="U60" s="224"/>
+      <c r="V60" s="225"/>
+      <c r="W60" s="225"/>
+      <c r="X60" s="225"/>
+      <c r="Y60" s="225"/>
+      <c r="Z60" s="225"/>
+      <c r="AA60" s="225"/>
+      <c r="AB60" s="225"/>
+      <c r="AC60" s="225"/>
+      <c r="AD60" s="225"/>
+      <c r="AE60" s="225"/>
+      <c r="AF60" s="225"/>
+      <c r="AG60" s="225"/>
+      <c r="AH60" s="225"/>
+      <c r="AI60" s="225"/>
+      <c r="AJ60" s="226"/>
+    </row>
+    <row r="61" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B61" s="30"/>
       <c r="C61" s="30"/>
       <c r="D61" s="30"/>
       <c r="E61" s="30"/>
       <c r="F61" s="30"/>
       <c r="G61" s="30"/>
       <c r="H61" s="30"/>
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="30"/>
       <c r="N61" s="30"/>
       <c r="O61" s="30"/>
       <c r="P61" s="30"/>
       <c r="Q61" s="30"/>
       <c r="R61" s="30"/>
       <c r="S61" s="30"/>
       <c r="T61" s="30"/>
       <c r="U61" s="30"/>
       <c r="V61" s="30"/>
       <c r="W61" s="30"/>
       <c r="X61" s="30"/>
       <c r="Y61" s="30"/>
       <c r="Z61" s="30"/>
       <c r="AA61" s="30"/>
       <c r="AB61" s="30"/>
       <c r="AC61" s="30"/>
       <c r="AD61" s="30"/>
       <c r="AE61" s="30"/>
       <c r="AF61" s="30"/>
       <c r="AG61" s="30"/>
       <c r="AH61" s="30"/>
       <c r="AI61" s="30"/>
       <c r="AJ61" s="30"/>
     </row>
-    <row r="62" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="62" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B62" s="30"/>
       <c r="C62" s="30"/>
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
       <c r="F62" s="30"/>
       <c r="G62" s="30"/>
       <c r="H62" s="30"/>
       <c r="I62" s="30"/>
       <c r="J62" s="30"/>
       <c r="K62" s="30"/>
       <c r="L62" s="30"/>
       <c r="M62" s="30"/>
       <c r="N62" s="30"/>
       <c r="O62" s="30"/>
       <c r="P62" s="30"/>
       <c r="Q62" s="30"/>
       <c r="R62" s="30"/>
       <c r="S62" s="30"/>
       <c r="T62" s="30"/>
       <c r="U62" s="30"/>
       <c r="V62" s="30"/>
       <c r="W62" s="30"/>
       <c r="X62" s="30"/>
       <c r="Y62" s="30"/>
       <c r="Z62" s="30"/>
       <c r="AA62" s="30"/>
       <c r="AB62" s="30"/>
       <c r="AC62" s="30"/>
       <c r="AD62" s="30"/>
       <c r="AE62" s="30"/>
       <c r="AF62" s="30"/>
       <c r="AG62" s="30"/>
       <c r="AH62" s="30"/>
       <c r="AI62" s="30"/>
       <c r="AJ62" s="30"/>
     </row>
-    <row r="63" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="63" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B63" s="30"/>
       <c r="C63" s="30"/>
       <c r="D63" s="30"/>
       <c r="E63" s="30"/>
       <c r="F63" s="30"/>
       <c r="G63" s="30"/>
       <c r="H63" s="30"/>
       <c r="I63" s="30"/>
       <c r="J63" s="30"/>
       <c r="K63" s="30"/>
       <c r="L63" s="30"/>
       <c r="M63" s="30"/>
       <c r="N63" s="30"/>
       <c r="O63" s="30"/>
       <c r="P63" s="30"/>
       <c r="Q63" s="30"/>
       <c r="R63" s="30"/>
       <c r="S63" s="30"/>
       <c r="T63" s="30"/>
       <c r="U63" s="30"/>
       <c r="V63" s="30"/>
       <c r="W63" s="30"/>
       <c r="X63" s="30"/>
       <c r="Y63" s="30"/>
       <c r="Z63" s="30"/>
       <c r="AA63" s="30"/>
       <c r="AB63" s="30"/>
       <c r="AC63" s="30"/>
       <c r="AD63" s="30"/>
       <c r="AE63" s="30"/>
       <c r="AF63" s="30"/>
       <c r="AG63" s="30"/>
       <c r="AH63" s="30"/>
       <c r="AI63" s="30"/>
       <c r="AJ63" s="30"/>
     </row>
-    <row r="64" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="64" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B64" s="30"/>
       <c r="C64" s="30"/>
       <c r="D64" s="30"/>
       <c r="E64" s="30"/>
       <c r="F64" s="30"/>
       <c r="G64" s="30"/>
       <c r="H64" s="30"/>
       <c r="I64" s="30"/>
       <c r="J64" s="30"/>
       <c r="K64" s="30"/>
       <c r="L64" s="30"/>
       <c r="M64" s="30"/>
       <c r="N64" s="30"/>
       <c r="O64" s="30"/>
       <c r="P64" s="30"/>
       <c r="Q64" s="30"/>
       <c r="R64" s="30"/>
       <c r="S64" s="30"/>
       <c r="T64" s="30"/>
       <c r="U64" s="30"/>
       <c r="V64" s="30"/>
       <c r="W64" s="30"/>
       <c r="X64" s="30"/>
       <c r="Y64" s="30"/>
       <c r="Z64" s="30"/>
       <c r="AA64" s="30"/>
       <c r="AB64" s="30"/>
       <c r="AC64" s="30"/>
       <c r="AD64" s="30"/>
       <c r="AE64" s="30"/>
       <c r="AF64" s="30"/>
       <c r="AG64" s="30"/>
       <c r="AH64" s="30"/>
       <c r="AI64" s="30"/>
       <c r="AJ64" s="30"/>
     </row>
-    <row r="65" spans="2:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="65" spans="2:36" ht="20.100000000000001" customHeight="1">
       <c r="B65" s="30"/>
       <c r="C65" s="30"/>
       <c r="D65" s="30"/>
       <c r="E65" s="30"/>
       <c r="F65" s="30"/>
       <c r="G65" s="30"/>
       <c r="H65" s="30"/>
       <c r="I65" s="30"/>
       <c r="J65" s="30"/>
       <c r="K65" s="30"/>
       <c r="L65" s="30"/>
       <c r="M65" s="30"/>
       <c r="N65" s="30"/>
       <c r="O65" s="30"/>
       <c r="P65" s="30"/>
       <c r="Q65" s="30"/>
       <c r="R65" s="30"/>
       <c r="S65" s="30"/>
       <c r="T65" s="30"/>
       <c r="U65" s="30"/>
       <c r="V65" s="30"/>
       <c r="W65" s="30"/>
       <c r="X65" s="30"/>
       <c r="Y65" s="30"/>
       <c r="Z65" s="30"/>
       <c r="AA65" s="30"/>
       <c r="AB65" s="30"/>
       <c r="AC65" s="30"/>
       <c r="AD65" s="30"/>
       <c r="AE65" s="30"/>
       <c r="AF65" s="30"/>
       <c r="AG65" s="30"/>
       <c r="AH65" s="30"/>
       <c r="AI65" s="30"/>
       <c r="AJ65" s="30"/>
     </row>
-    <row r="66" spans="2:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="66" spans="2:36" ht="20.100000000000001" customHeight="1">
       <c r="B66" s="30"/>
       <c r="C66" s="30"/>
       <c r="D66" s="30"/>
       <c r="E66" s="30"/>
       <c r="F66" s="30"/>
       <c r="G66" s="30"/>
       <c r="H66" s="30"/>
       <c r="I66" s="30"/>
       <c r="J66" s="30"/>
       <c r="K66" s="30"/>
       <c r="L66" s="30"/>
       <c r="M66" s="30"/>
       <c r="N66" s="30"/>
       <c r="O66" s="30"/>
       <c r="P66" s="30"/>
       <c r="Q66" s="30"/>
       <c r="R66" s="30"/>
       <c r="S66" s="30"/>
       <c r="T66" s="30"/>
       <c r="U66" s="30"/>
       <c r="V66" s="30"/>
       <c r="W66" s="30"/>
       <c r="X66" s="30"/>
       <c r="Y66" s="30"/>
       <c r="Z66" s="30"/>
@@ -15100,294 +15445,294 @@
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A25108AC-9E4A-42A2-AEAE-F63CB491AF93}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BV66"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" style="28" customWidth="1"/>
     <col min="2" max="38" width="2.875" style="28" customWidth="1"/>
     <col min="39" max="16384" width="2.625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="291" t="s">
+    <row r="1" spans="1:74" ht="15.75" customHeight="1">
+      <c r="A1" s="299" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="291"/>
-[...7 lines deleted...]
-      <c r="A2" s="292" t="s">
+      <c r="B1" s="299"/>
+      <c r="C1" s="299"/>
+      <c r="D1" s="299"/>
+      <c r="E1" s="299"/>
+      <c r="F1" s="299"/>
+      <c r="G1" s="299"/>
+    </row>
+    <row r="2" spans="1:74" ht="15" customHeight="1">
+      <c r="A2" s="300" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="292"/>
-[...32 lines deleted...]
-      <c r="AI2" s="292"/>
+      <c r="B2" s="300"/>
+      <c r="C2" s="300"/>
+      <c r="D2" s="300"/>
+      <c r="E2" s="300"/>
+      <c r="F2" s="300"/>
+      <c r="G2" s="300"/>
+      <c r="H2" s="300"/>
+      <c r="I2" s="300"/>
+      <c r="J2" s="300"/>
+      <c r="K2" s="300"/>
+      <c r="L2" s="300"/>
+      <c r="M2" s="300"/>
+      <c r="N2" s="300"/>
+      <c r="O2" s="300"/>
+      <c r="P2" s="300"/>
+      <c r="Q2" s="300"/>
+      <c r="R2" s="300"/>
+      <c r="S2" s="300"/>
+      <c r="T2" s="300"/>
+      <c r="U2" s="300"/>
+      <c r="V2" s="300"/>
+      <c r="W2" s="300"/>
+      <c r="X2" s="300"/>
+      <c r="Y2" s="300"/>
+      <c r="Z2" s="300"/>
+      <c r="AA2" s="300"/>
+      <c r="AB2" s="300"/>
+      <c r="AC2" s="300"/>
+      <c r="AD2" s="300"/>
+      <c r="AE2" s="300"/>
+      <c r="AF2" s="300"/>
+      <c r="AG2" s="300"/>
+      <c r="AH2" s="300"/>
+      <c r="AI2" s="300"/>
       <c r="AO2" s="30"/>
       <c r="AP2" s="30"/>
       <c r="AQ2" s="30"/>
       <c r="AR2" s="30"/>
       <c r="AS2" s="30"/>
       <c r="AT2" s="30"/>
       <c r="AU2" s="30"/>
       <c r="AV2" s="30"/>
       <c r="AW2" s="30"/>
       <c r="AX2" s="30"/>
       <c r="AY2" s="30"/>
       <c r="AZ2" s="30"/>
       <c r="BA2" s="30"/>
       <c r="BB2" s="30"/>
       <c r="BC2" s="30"/>
       <c r="BD2" s="30"/>
       <c r="BE2" s="30"/>
       <c r="BF2" s="30"/>
       <c r="BG2" s="30"/>
       <c r="BH2" s="30"/>
       <c r="BI2" s="30"/>
       <c r="BJ2" s="30"/>
       <c r="BK2" s="30"/>
       <c r="BL2" s="30"/>
       <c r="BM2" s="30"/>
       <c r="BN2" s="30"/>
       <c r="BO2" s="30"/>
       <c r="BP2" s="30"/>
       <c r="BQ2" s="30"/>
       <c r="BR2" s="30"/>
       <c r="BS2" s="30"/>
       <c r="BT2" s="30"/>
       <c r="BU2" s="30"/>
       <c r="BV2" s="30"/>
     </row>
-    <row r="3" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="292" t="s">
+    <row r="3" spans="1:74" ht="15" customHeight="1">
+      <c r="A3" s="300" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="292"/>
-[...33 lines deleted...]
-      <c r="AJ3" s="292"/>
+      <c r="B3" s="300"/>
+      <c r="C3" s="300"/>
+      <c r="D3" s="300"/>
+      <c r="E3" s="300"/>
+      <c r="F3" s="300"/>
+      <c r="G3" s="300"/>
+      <c r="H3" s="300"/>
+      <c r="I3" s="300"/>
+      <c r="J3" s="300"/>
+      <c r="K3" s="300"/>
+      <c r="L3" s="300"/>
+      <c r="M3" s="300"/>
+      <c r="N3" s="300"/>
+      <c r="O3" s="300"/>
+      <c r="P3" s="300"/>
+      <c r="Q3" s="300"/>
+      <c r="R3" s="300"/>
+      <c r="S3" s="300"/>
+      <c r="T3" s="300"/>
+      <c r="U3" s="300"/>
+      <c r="V3" s="300"/>
+      <c r="W3" s="300"/>
+      <c r="X3" s="300"/>
+      <c r="Y3" s="300"/>
+      <c r="Z3" s="300"/>
+      <c r="AA3" s="300"/>
+      <c r="AB3" s="300"/>
+      <c r="AC3" s="300"/>
+      <c r="AD3" s="300"/>
+      <c r="AE3" s="300"/>
+      <c r="AF3" s="300"/>
+      <c r="AG3" s="300"/>
+      <c r="AH3" s="300"/>
+      <c r="AI3" s="300"/>
+      <c r="AJ3" s="300"/>
       <c r="AO3" s="30"/>
       <c r="AP3" s="30"/>
       <c r="AQ3" s="30"/>
       <c r="AR3" s="30"/>
       <c r="AS3" s="30"/>
       <c r="AT3" s="30"/>
       <c r="AU3" s="30"/>
       <c r="AV3" s="30"/>
       <c r="AW3" s="30"/>
       <c r="AX3" s="30"/>
       <c r="AY3" s="30"/>
       <c r="AZ3" s="30"/>
       <c r="BA3" s="30"/>
       <c r="BB3" s="30"/>
       <c r="BC3" s="30"/>
       <c r="BD3" s="30"/>
       <c r="BE3" s="30"/>
       <c r="BF3" s="30"/>
       <c r="BG3" s="30"/>
       <c r="BH3" s="30"/>
       <c r="BI3" s="30"/>
       <c r="BJ3" s="30"/>
       <c r="BK3" s="30"/>
       <c r="BL3" s="30"/>
       <c r="BM3" s="30"/>
       <c r="BN3" s="30"/>
       <c r="BO3" s="30"/>
       <c r="BP3" s="30"/>
       <c r="BQ3" s="30"/>
       <c r="BR3" s="30"/>
       <c r="BS3" s="30"/>
       <c r="BT3" s="30"/>
       <c r="BU3" s="30"/>
       <c r="BV3" s="30"/>
     </row>
-    <row r="4" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="292" t="s">
+    <row r="4" spans="1:74" ht="15" customHeight="1">
+      <c r="A4" s="300" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="292"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="292"/>
+      <c r="B4" s="300"/>
+      <c r="C4" s="300"/>
+      <c r="D4" s="300"/>
+      <c r="E4" s="300"/>
+      <c r="F4" s="300"/>
+      <c r="G4" s="300"/>
+      <c r="H4" s="300"/>
+      <c r="I4" s="300"/>
+      <c r="J4" s="300"/>
+      <c r="K4" s="300"/>
+      <c r="L4" s="300"/>
+      <c r="M4" s="300"/>
+      <c r="N4" s="300"/>
+      <c r="O4" s="300"/>
+      <c r="P4" s="300"/>
+      <c r="Q4" s="300"/>
+      <c r="R4" s="300"/>
+      <c r="S4" s="300"/>
+      <c r="T4" s="300"/>
+      <c r="U4" s="300"/>
+      <c r="V4" s="300"/>
+      <c r="W4" s="300"/>
+      <c r="X4" s="300"/>
+      <c r="Y4" s="300"/>
+      <c r="Z4" s="300"/>
+      <c r="AA4" s="300"/>
+      <c r="AB4" s="300"/>
+      <c r="AC4" s="300"/>
+      <c r="AD4" s="300"/>
+      <c r="AE4" s="300"/>
+      <c r="AF4" s="300"/>
+      <c r="AG4" s="300"/>
+      <c r="AH4" s="300"/>
+      <c r="AI4" s="300"/>
+      <c r="AJ4" s="300"/>
       <c r="AK4" s="31"/>
       <c r="AL4" s="31"/>
       <c r="AO4" s="30"/>
       <c r="AP4" s="30"/>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="30"/>
       <c r="AS4" s="30"/>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="30"/>
       <c r="BE4" s="30"/>
       <c r="BF4" s="30"/>
       <c r="BG4" s="30"/>
       <c r="BH4" s="30"/>
       <c r="BI4" s="30"/>
       <c r="BJ4" s="31"/>
       <c r="BK4" s="31"/>
       <c r="BL4" s="31"/>
       <c r="BN4" s="31"/>
       <c r="BO4" s="31"/>
       <c r="BP4" s="31"/>
       <c r="BQ4" s="31"/>
       <c r="BR4" s="31"/>
       <c r="BS4" s="31"/>
       <c r="BT4" s="31"/>
       <c r="BU4" s="31"/>
       <c r="BV4" s="31"/>
     </row>
-    <row r="5" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:74" ht="15" customHeight="1">
       <c r="P5" s="32"/>
       <c r="S5" s="32" t="s">
         <v>26</v>
       </c>
       <c r="X5" s="31"/>
       <c r="Y5" s="31"/>
       <c r="Z5" s="31"/>
       <c r="AA5" s="31"/>
       <c r="AB5" s="31"/>
       <c r="AC5" s="31"/>
       <c r="AD5" s="31"/>
       <c r="AE5" s="31"/>
       <c r="AF5" s="31"/>
       <c r="AG5" s="31"/>
       <c r="AH5" s="31"/>
       <c r="AI5" s="31"/>
       <c r="AJ5" s="31"/>
       <c r="AK5" s="31"/>
       <c r="AL5" s="31"/>
       <c r="AO5" s="30"/>
       <c r="AP5" s="30"/>
       <c r="AQ5" s="30"/>
       <c r="AR5" s="30"/>
       <c r="AS5" s="30"/>
       <c r="AT5" s="30"/>
@@ -15397,382 +15742,382 @@
       <c r="AX5" s="30"/>
       <c r="AY5" s="30"/>
       <c r="AZ5" s="30"/>
       <c r="BA5" s="30"/>
       <c r="BB5" s="30"/>
       <c r="BC5" s="30"/>
       <c r="BD5" s="30"/>
       <c r="BE5" s="30"/>
       <c r="BF5" s="30"/>
       <c r="BG5" s="30"/>
       <c r="BH5" s="30"/>
       <c r="BI5" s="30"/>
       <c r="BJ5" s="31"/>
       <c r="BK5" s="31"/>
       <c r="BL5" s="31"/>
       <c r="BN5" s="31"/>
       <c r="BO5" s="31"/>
       <c r="BP5" s="31"/>
       <c r="BQ5" s="31"/>
       <c r="BR5" s="31"/>
       <c r="BS5" s="31"/>
       <c r="BT5" s="31"/>
       <c r="BU5" s="31"/>
       <c r="BV5" s="31"/>
     </row>
-    <row r="6" spans="1:74" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:74" ht="15" customHeight="1" thickBot="1">
       <c r="C6" s="30"/>
       <c r="D6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
       <c r="M6" s="30"/>
-      <c r="Z6" s="297" t="s">
-[...4 lines deleted...]
-      <c r="AC6" s="297"/>
+      <c r="Z6" s="323" t="s">
+        <v>191</v>
+      </c>
+      <c r="AA6" s="323"/>
+      <c r="AB6" s="323"/>
+      <c r="AC6" s="323"/>
       <c r="AD6" s="158" t="s">
         <v>27</v>
       </c>
-      <c r="AE6" s="297">
+      <c r="AE6" s="323">
         <v>2</v>
       </c>
-      <c r="AF6" s="297"/>
+      <c r="AF6" s="323"/>
       <c r="AG6" s="158" t="s">
         <v>28</v>
       </c>
-      <c r="AH6" s="297">
+      <c r="AH6" s="323">
         <v>27</v>
       </c>
-      <c r="AI6" s="297"/>
+      <c r="AI6" s="323"/>
       <c r="AJ6" s="158" t="s">
         <v>29</v>
       </c>
       <c r="AO6" s="30"/>
       <c r="AP6" s="30"/>
       <c r="AQ6" s="30"/>
       <c r="AR6" s="30"/>
       <c r="AS6" s="30"/>
       <c r="AT6" s="30"/>
       <c r="AU6" s="30"/>
       <c r="AV6" s="30"/>
       <c r="AW6" s="30"/>
       <c r="AX6" s="30"/>
       <c r="AY6" s="30"/>
       <c r="AZ6" s="30"/>
       <c r="BA6" s="30"/>
       <c r="BB6" s="30"/>
       <c r="BC6" s="30"/>
       <c r="BD6" s="30"/>
       <c r="BE6" s="30"/>
       <c r="BF6" s="30"/>
       <c r="BG6" s="30"/>
       <c r="BH6" s="30"/>
       <c r="BI6" s="30"/>
       <c r="BJ6" s="30"/>
       <c r="BK6" s="30"/>
       <c r="BL6" s="30"/>
       <c r="BM6" s="30"/>
       <c r="BN6" s="30"/>
       <c r="BO6" s="30"/>
       <c r="BP6" s="30"/>
       <c r="BQ6" s="30"/>
       <c r="BR6" s="30"/>
       <c r="BS6" s="30"/>
       <c r="BT6" s="30"/>
       <c r="BU6" s="30"/>
       <c r="BV6" s="30"/>
     </row>
-    <row r="7" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:74" ht="15" customHeight="1">
       <c r="B7" s="29"/>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="32" t="s">
         <v>77</v>
       </c>
       <c r="I7" s="33" t="s">
         <v>78</v>
       </c>
       <c r="K7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="34"/>
       <c r="AO7" s="30"/>
       <c r="AP7" s="30"/>
       <c r="AQ7" s="30"/>
       <c r="AR7" s="30"/>
       <c r="AS7" s="30"/>
       <c r="AT7" s="30"/>
       <c r="AU7" s="30"/>
       <c r="AV7" s="30"/>
       <c r="AW7" s="30"/>
       <c r="AX7" s="30"/>
       <c r="AY7" s="30"/>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="30"/>
       <c r="BB7" s="30"/>
       <c r="BC7" s="30"/>
       <c r="BD7" s="30"/>
       <c r="BE7" s="30"/>
       <c r="BF7" s="30"/>
       <c r="BG7" s="30"/>
       <c r="BH7" s="30"/>
       <c r="BI7" s="30"/>
       <c r="BJ7" s="30"/>
       <c r="BK7" s="30"/>
       <c r="BL7" s="30"/>
       <c r="BM7" s="30"/>
       <c r="BN7" s="30"/>
       <c r="BO7" s="30"/>
       <c r="BP7" s="30"/>
       <c r="BQ7" s="30"/>
       <c r="BR7" s="30"/>
       <c r="BS7" s="30"/>
       <c r="BT7" s="30"/>
       <c r="BU7" s="30"/>
       <c r="BV7" s="30"/>
     </row>
-    <row r="8" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:74" ht="15" customHeight="1">
       <c r="B8" s="35"/>
       <c r="C8" s="35"/>
       <c r="D8" s="35"/>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="36"/>
       <c r="H8" s="30"/>
       <c r="I8" s="34"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
-      <c r="S8" s="288" t="s">
+      <c r="S8" s="296" t="s">
         <v>11</v>
       </c>
-      <c r="T8" s="288"/>
-[...17 lines deleted...]
-      <c r="AJ8" s="296"/>
+      <c r="T8" s="296"/>
+      <c r="U8" s="296"/>
+      <c r="V8" s="296"/>
+      <c r="W8" s="322" t="s">
+        <v>204</v>
+      </c>
+      <c r="X8" s="322"/>
+      <c r="Y8" s="322"/>
+      <c r="Z8" s="322"/>
+      <c r="AA8" s="322"/>
+      <c r="AB8" s="322"/>
+      <c r="AC8" s="322"/>
+      <c r="AD8" s="322"/>
+      <c r="AE8" s="322"/>
+      <c r="AF8" s="322"/>
+      <c r="AG8" s="322"/>
+      <c r="AH8" s="322"/>
+      <c r="AI8" s="322"/>
+      <c r="AJ8" s="322"/>
       <c r="AO8" s="30"/>
       <c r="AP8" s="30"/>
       <c r="AQ8" s="30"/>
       <c r="AR8" s="30"/>
       <c r="AS8" s="30"/>
       <c r="AT8" s="30"/>
       <c r="AU8" s="30"/>
       <c r="AV8" s="30"/>
       <c r="AW8" s="30"/>
       <c r="AX8" s="30"/>
       <c r="AY8" s="30"/>
       <c r="AZ8" s="30"/>
       <c r="BA8" s="30"/>
       <c r="BB8" s="30"/>
       <c r="BC8" s="30"/>
       <c r="BD8" s="30"/>
       <c r="BE8" s="30"/>
       <c r="BF8" s="30"/>
       <c r="BG8" s="30"/>
       <c r="BH8" s="30"/>
       <c r="BI8" s="30"/>
       <c r="BJ8" s="30"/>
       <c r="BK8" s="30"/>
       <c r="BL8" s="30"/>
       <c r="BM8" s="30"/>
       <c r="BN8" s="30"/>
       <c r="BO8" s="30"/>
       <c r="BP8" s="30"/>
       <c r="BQ8" s="30"/>
       <c r="BR8" s="30"/>
       <c r="BS8" s="30"/>
       <c r="BT8" s="30"/>
       <c r="BU8" s="30"/>
       <c r="BV8" s="30"/>
     </row>
-    <row r="9" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:74" ht="15" customHeight="1">
       <c r="C9" s="30"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="30"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="30"/>
       <c r="O9" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="S9" s="288" t="s">
+      <c r="S9" s="296" t="s">
         <v>12</v>
       </c>
-      <c r="T9" s="288"/>
-[...17 lines deleted...]
-      <c r="AJ9" s="296"/>
+      <c r="T9" s="296"/>
+      <c r="U9" s="296"/>
+      <c r="V9" s="296"/>
+      <c r="W9" s="322" t="s">
+        <v>205</v>
+      </c>
+      <c r="X9" s="322"/>
+      <c r="Y9" s="322"/>
+      <c r="Z9" s="322"/>
+      <c r="AA9" s="322"/>
+      <c r="AB9" s="322"/>
+      <c r="AC9" s="322"/>
+      <c r="AD9" s="322"/>
+      <c r="AE9" s="322"/>
+      <c r="AF9" s="322"/>
+      <c r="AG9" s="322"/>
+      <c r="AH9" s="322"/>
+      <c r="AI9" s="322"/>
+      <c r="AJ9" s="322"/>
       <c r="AO9" s="30"/>
       <c r="AP9" s="30"/>
       <c r="AQ9" s="30"/>
       <c r="AR9" s="30"/>
       <c r="AS9" s="30"/>
       <c r="AT9" s="30"/>
       <c r="AU9" s="30"/>
       <c r="AV9" s="30"/>
       <c r="AW9" s="30"/>
       <c r="AX9" s="30"/>
       <c r="AY9" s="30"/>
       <c r="AZ9" s="30"/>
       <c r="BA9" s="30"/>
       <c r="BB9" s="30"/>
       <c r="BC9" s="30"/>
       <c r="BD9" s="30"/>
       <c r="BE9" s="30"/>
       <c r="BF9" s="30"/>
       <c r="BG9" s="30"/>
       <c r="BH9" s="30"/>
       <c r="BI9" s="30"/>
       <c r="BJ9" s="30"/>
       <c r="BK9" s="30"/>
       <c r="BL9" s="30"/>
       <c r="BM9" s="30"/>
       <c r="BN9" s="30"/>
       <c r="BO9" s="30"/>
       <c r="BP9" s="30"/>
       <c r="BQ9" s="30"/>
       <c r="BR9" s="30"/>
       <c r="BS9" s="30"/>
       <c r="BT9" s="30"/>
       <c r="BU9" s="30"/>
       <c r="BV9" s="30"/>
     </row>
-    <row r="10" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:74" ht="15" customHeight="1">
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="30"/>
       <c r="M10" s="30"/>
-      <c r="S10" s="290" t="s">
+      <c r="S10" s="298" t="s">
         <v>31</v>
       </c>
-      <c r="T10" s="290"/>
-[...17 lines deleted...]
-      <c r="AJ10" s="296"/>
+      <c r="T10" s="298"/>
+      <c r="U10" s="298"/>
+      <c r="V10" s="298"/>
+      <c r="W10" s="298"/>
+      <c r="X10" s="298"/>
+      <c r="Y10" s="298"/>
+      <c r="Z10" s="322" t="s">
+        <v>192</v>
+      </c>
+      <c r="AA10" s="322"/>
+      <c r="AB10" s="322"/>
+      <c r="AC10" s="322"/>
+      <c r="AD10" s="322"/>
+      <c r="AE10" s="322"/>
+      <c r="AF10" s="322"/>
+      <c r="AG10" s="322"/>
+      <c r="AH10" s="322"/>
+      <c r="AI10" s="322"/>
+      <c r="AJ10" s="322"/>
       <c r="AO10" s="30"/>
       <c r="AP10" s="30"/>
       <c r="AQ10" s="30"/>
       <c r="AR10" s="30"/>
       <c r="AS10" s="30"/>
       <c r="AT10" s="30"/>
       <c r="AU10" s="30"/>
       <c r="AV10" s="30"/>
       <c r="AW10" s="30"/>
       <c r="AX10" s="30"/>
       <c r="AY10" s="30"/>
       <c r="AZ10" s="30"/>
       <c r="BA10" s="30"/>
       <c r="BB10" s="30"/>
       <c r="BC10" s="30"/>
       <c r="BD10" s="30"/>
       <c r="BE10" s="30"/>
       <c r="BF10" s="30"/>
       <c r="BG10" s="30"/>
       <c r="BH10" s="30"/>
       <c r="BI10" s="30"/>
       <c r="BJ10" s="30"/>
       <c r="BK10" s="30"/>
       <c r="BL10" s="30"/>
       <c r="BM10" s="30"/>
       <c r="BN10" s="30"/>
       <c r="BO10" s="30"/>
       <c r="BP10" s="30"/>
       <c r="BQ10" s="30"/>
       <c r="BR10" s="30"/>
       <c r="BS10" s="30"/>
       <c r="BT10" s="30"/>
       <c r="BU10" s="30"/>
       <c r="BV10" s="30"/>
     </row>
-    <row r="11" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:74" ht="15" customHeight="1">
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="30"/>
       <c r="S11" s="35"/>
       <c r="T11" s="35"/>
       <c r="U11" s="35"/>
       <c r="V11" s="35"/>
       <c r="W11" s="35"/>
       <c r="X11" s="35"/>
       <c r="Y11" s="35"/>
       <c r="Z11" s="37"/>
       <c r="AA11" s="37"/>
       <c r="AB11" s="37"/>
       <c r="AC11" s="37"/>
       <c r="AD11" s="37"/>
       <c r="AE11" s="37"/>
       <c r="AF11" s="37"/>
@@ -15793,2070 +16138,2070 @@
       <c r="AY11" s="30"/>
       <c r="AZ11" s="30"/>
       <c r="BA11" s="30"/>
       <c r="BB11" s="30"/>
       <c r="BC11" s="30"/>
       <c r="BD11" s="30"/>
       <c r="BE11" s="30"/>
       <c r="BF11" s="30"/>
       <c r="BG11" s="30"/>
       <c r="BH11" s="30"/>
       <c r="BI11" s="30"/>
       <c r="BJ11" s="30"/>
       <c r="BK11" s="30"/>
       <c r="BL11" s="30"/>
       <c r="BM11" s="30"/>
       <c r="BN11" s="30"/>
       <c r="BO11" s="30"/>
       <c r="BP11" s="30"/>
       <c r="BQ11" s="30"/>
       <c r="BR11" s="30"/>
       <c r="BS11" s="30"/>
       <c r="BT11" s="30"/>
       <c r="BU11" s="30"/>
       <c r="BV11" s="30"/>
     </row>
-    <row r="12" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:74" ht="15" customHeight="1">
       <c r="B12" s="28" t="s">
         <v>32</v>
       </c>
       <c r="AO12" s="30"/>
       <c r="AP12" s="30"/>
       <c r="AQ12" s="30"/>
       <c r="AR12" s="30"/>
       <c r="AS12" s="30"/>
       <c r="AT12" s="30"/>
       <c r="AU12" s="30"/>
       <c r="AV12" s="30"/>
       <c r="AW12" s="30"/>
       <c r="AX12" s="30"/>
       <c r="AY12" s="30"/>
       <c r="AZ12" s="30"/>
       <c r="BA12" s="30"/>
       <c r="BB12" s="30"/>
       <c r="BC12" s="30"/>
       <c r="BD12" s="30"/>
       <c r="BE12" s="30"/>
       <c r="BF12" s="30"/>
       <c r="BG12" s="30"/>
       <c r="BH12" s="30"/>
       <c r="BI12" s="30"/>
       <c r="BJ12" s="30"/>
       <c r="BK12" s="30"/>
       <c r="BL12" s="30"/>
       <c r="BM12" s="30"/>
       <c r="BN12" s="30"/>
       <c r="BO12" s="30"/>
       <c r="BP12" s="30"/>
       <c r="BQ12" s="30"/>
       <c r="BR12" s="30"/>
       <c r="BS12" s="30"/>
       <c r="BT12" s="30"/>
       <c r="BU12" s="30"/>
       <c r="BV12" s="30"/>
     </row>
-    <row r="13" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:74" ht="15" customHeight="1">
       <c r="AO13" s="30"/>
       <c r="AP13" s="30"/>
       <c r="AQ13" s="30"/>
       <c r="AR13" s="30"/>
       <c r="AS13" s="30"/>
       <c r="AT13" s="30"/>
       <c r="AU13" s="30"/>
       <c r="AV13" s="30"/>
       <c r="AW13" s="30"/>
       <c r="AX13" s="30"/>
       <c r="AY13" s="30"/>
       <c r="AZ13" s="30"/>
       <c r="BA13" s="30"/>
       <c r="BB13" s="30"/>
       <c r="BC13" s="30"/>
       <c r="BD13" s="30"/>
       <c r="BE13" s="30"/>
       <c r="BF13" s="30"/>
       <c r="BG13" s="30"/>
       <c r="BH13" s="30"/>
       <c r="BI13" s="30"/>
       <c r="BJ13" s="30"/>
       <c r="BK13" s="30"/>
       <c r="BL13" s="30"/>
       <c r="BM13" s="30"/>
       <c r="BN13" s="30"/>
       <c r="BO13" s="30"/>
       <c r="BP13" s="30"/>
       <c r="BQ13" s="30"/>
       <c r="BR13" s="30"/>
       <c r="BS13" s="30"/>
       <c r="BT13" s="30"/>
       <c r="BU13" s="30"/>
       <c r="BV13" s="30"/>
     </row>
-    <row r="14" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:74" ht="15" customHeight="1">
       <c r="B14" s="38" t="b">
         <v>1</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>33</v>
       </c>
       <c r="AO14" s="30"/>
       <c r="AP14" s="30"/>
       <c r="AQ14" s="30"/>
       <c r="AR14" s="30"/>
       <c r="AS14" s="30"/>
       <c r="AT14" s="30"/>
       <c r="AU14" s="30"/>
       <c r="AV14" s="30"/>
       <c r="AW14" s="30"/>
       <c r="AX14" s="30"/>
       <c r="AY14" s="30"/>
       <c r="AZ14" s="30"/>
       <c r="BA14" s="30"/>
       <c r="BB14" s="30"/>
       <c r="BC14" s="30"/>
       <c r="BD14" s="30"/>
       <c r="BE14" s="30"/>
       <c r="BF14" s="30"/>
       <c r="BG14" s="30"/>
       <c r="BH14" s="30"/>
       <c r="BI14" s="30"/>
       <c r="BJ14" s="30"/>
       <c r="BK14" s="30"/>
       <c r="BL14" s="30"/>
       <c r="BM14" s="30"/>
       <c r="BN14" s="30"/>
       <c r="BO14" s="30"/>
       <c r="BP14" s="30"/>
       <c r="BQ14" s="30"/>
       <c r="BR14" s="30"/>
       <c r="BS14" s="30"/>
       <c r="BT14" s="30"/>
       <c r="BU14" s="30"/>
       <c r="BV14" s="30"/>
     </row>
-    <row r="15" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:74" ht="15" customHeight="1">
       <c r="C15" s="39" t="s">
         <v>34</v>
       </c>
       <c r="AO15" s="30"/>
       <c r="AP15" s="30"/>
       <c r="AQ15" s="30"/>
       <c r="AR15" s="30"/>
       <c r="AS15" s="30"/>
       <c r="AT15" s="30"/>
       <c r="AU15" s="30"/>
       <c r="AV15" s="30"/>
       <c r="AW15" s="30"/>
       <c r="AX15" s="30"/>
       <c r="AY15" s="30"/>
       <c r="AZ15" s="30"/>
       <c r="BA15" s="30"/>
       <c r="BB15" s="30"/>
       <c r="BC15" s="30"/>
       <c r="BD15" s="30"/>
       <c r="BE15" s="30"/>
       <c r="BF15" s="30"/>
       <c r="BG15" s="30"/>
       <c r="BH15" s="30"/>
       <c r="BI15" s="30"/>
       <c r="BJ15" s="30"/>
       <c r="BK15" s="30"/>
       <c r="BL15" s="30"/>
       <c r="BM15" s="30"/>
       <c r="BN15" s="30"/>
       <c r="BO15" s="30"/>
       <c r="BP15" s="30"/>
       <c r="BQ15" s="30"/>
       <c r="BR15" s="30"/>
       <c r="BS15" s="30"/>
       <c r="BT15" s="30"/>
       <c r="BU15" s="30"/>
       <c r="BV15" s="30"/>
     </row>
-    <row r="16" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:74" ht="15" customHeight="1">
       <c r="C16" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AO16" s="30"/>
       <c r="AP16" s="30"/>
       <c r="AQ16" s="30"/>
       <c r="AR16" s="30"/>
       <c r="AS16" s="30"/>
       <c r="AT16" s="30"/>
       <c r="AU16" s="30"/>
       <c r="AV16" s="30"/>
       <c r="AW16" s="30"/>
       <c r="AX16" s="30"/>
       <c r="AY16" s="30"/>
       <c r="AZ16" s="30"/>
       <c r="BA16" s="30"/>
       <c r="BB16" s="30"/>
       <c r="BC16" s="30"/>
       <c r="BD16" s="30"/>
       <c r="BE16" s="30"/>
       <c r="BF16" s="30"/>
       <c r="BG16" s="30"/>
       <c r="BH16" s="30"/>
       <c r="BI16" s="30"/>
       <c r="BJ16" s="30"/>
       <c r="BK16" s="30"/>
       <c r="BL16" s="30"/>
       <c r="BM16" s="30"/>
       <c r="BN16" s="30"/>
       <c r="BO16" s="30"/>
       <c r="BP16" s="30"/>
       <c r="BQ16" s="30"/>
       <c r="BR16" s="30"/>
       <c r="BS16" s="30"/>
       <c r="BT16" s="30"/>
       <c r="BU16" s="30"/>
       <c r="BV16" s="30"/>
     </row>
-    <row r="17" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="2:74" ht="15" customHeight="1">
       <c r="C17" s="39" t="s">
         <v>36</v>
       </c>
       <c r="AO17" s="30"/>
       <c r="AP17" s="30"/>
       <c r="AQ17" s="30"/>
       <c r="AR17" s="30"/>
       <c r="AS17" s="30"/>
       <c r="AT17" s="30"/>
       <c r="AU17" s="30"/>
       <c r="AV17" s="30"/>
       <c r="AW17" s="30"/>
       <c r="AX17" s="30"/>
       <c r="AY17" s="30"/>
       <c r="AZ17" s="30"/>
       <c r="BA17" s="30"/>
       <c r="BB17" s="30"/>
       <c r="BC17" s="30"/>
       <c r="BD17" s="30"/>
       <c r="BE17" s="30"/>
       <c r="BF17" s="30"/>
       <c r="BG17" s="30"/>
       <c r="BH17" s="30"/>
       <c r="BI17" s="30"/>
       <c r="BJ17" s="30"/>
       <c r="BK17" s="30"/>
       <c r="BL17" s="30"/>
       <c r="BM17" s="30"/>
       <c r="BN17" s="30"/>
       <c r="BO17" s="30"/>
       <c r="BP17" s="30"/>
       <c r="BQ17" s="30"/>
       <c r="BR17" s="30"/>
       <c r="BS17" s="30"/>
       <c r="BT17" s="30"/>
       <c r="BU17" s="30"/>
       <c r="BV17" s="30"/>
     </row>
-    <row r="18" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="2:74" ht="15" customHeight="1">
       <c r="C18" s="39" t="s">
         <v>37</v>
       </c>
       <c r="AO18" s="30"/>
       <c r="AP18" s="30"/>
       <c r="AQ18" s="30"/>
       <c r="AR18" s="30"/>
       <c r="AS18" s="30"/>
       <c r="AT18" s="30"/>
       <c r="AU18" s="30"/>
       <c r="AV18" s="30"/>
       <c r="AW18" s="30"/>
       <c r="AX18" s="30"/>
       <c r="AY18" s="30"/>
       <c r="AZ18" s="30"/>
       <c r="BA18" s="30"/>
       <c r="BB18" s="30"/>
       <c r="BC18" s="30"/>
       <c r="BD18" s="30"/>
       <c r="BE18" s="30"/>
       <c r="BF18" s="30"/>
       <c r="BG18" s="30"/>
       <c r="BH18" s="30"/>
       <c r="BI18" s="30"/>
       <c r="BJ18" s="30"/>
       <c r="BK18" s="30"/>
       <c r="BL18" s="30"/>
       <c r="BM18" s="30"/>
       <c r="BN18" s="30"/>
       <c r="BO18" s="30"/>
       <c r="BP18" s="30"/>
       <c r="BQ18" s="30"/>
       <c r="BR18" s="30"/>
       <c r="BS18" s="30"/>
       <c r="BT18" s="30"/>
       <c r="BU18" s="30"/>
       <c r="BV18" s="30"/>
     </row>
-    <row r="19" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:74" ht="15" customHeight="1">
       <c r="C19" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AO19" s="30"/>
       <c r="AP19" s="30"/>
       <c r="AQ19" s="30"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="30"/>
       <c r="AT19" s="30"/>
       <c r="AU19" s="30"/>
       <c r="AV19" s="30"/>
       <c r="AW19" s="30"/>
       <c r="AX19" s="30"/>
       <c r="AY19" s="30"/>
       <c r="AZ19" s="30"/>
       <c r="BA19" s="30"/>
       <c r="BB19" s="30"/>
       <c r="BC19" s="30"/>
       <c r="BD19" s="30"/>
       <c r="BE19" s="30"/>
       <c r="BF19" s="30"/>
       <c r="BG19" s="30"/>
       <c r="BH19" s="30"/>
       <c r="BI19" s="30"/>
       <c r="BJ19" s="30"/>
       <c r="BK19" s="30"/>
       <c r="BL19" s="30"/>
       <c r="BM19" s="30"/>
       <c r="BN19" s="30"/>
       <c r="BO19" s="30"/>
       <c r="BP19" s="30"/>
       <c r="BQ19" s="30"/>
       <c r="BR19" s="30"/>
       <c r="BS19" s="30"/>
       <c r="BT19" s="30"/>
       <c r="BU19" s="30"/>
       <c r="BV19" s="30"/>
     </row>
-    <row r="20" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:74" ht="15" customHeight="1">
       <c r="C20" s="39"/>
       <c r="AO20" s="30"/>
       <c r="AP20" s="30"/>
       <c r="AQ20" s="30"/>
       <c r="AR20" s="30"/>
       <c r="AS20" s="30"/>
       <c r="AT20" s="30"/>
       <c r="AU20" s="30"/>
       <c r="AV20" s="30"/>
       <c r="AW20" s="30"/>
       <c r="AX20" s="30"/>
       <c r="AY20" s="30"/>
       <c r="AZ20" s="30"/>
       <c r="BA20" s="30"/>
       <c r="BB20" s="30"/>
       <c r="BC20" s="30"/>
       <c r="BD20" s="30"/>
       <c r="BE20" s="30"/>
       <c r="BF20" s="30"/>
       <c r="BG20" s="30"/>
       <c r="BH20" s="30"/>
       <c r="BI20" s="30"/>
       <c r="BJ20" s="30"/>
       <c r="BK20" s="30"/>
       <c r="BL20" s="30"/>
       <c r="BM20" s="30"/>
       <c r="BN20" s="30"/>
       <c r="BO20" s="30"/>
       <c r="BP20" s="30"/>
       <c r="BQ20" s="30"/>
       <c r="BR20" s="30"/>
       <c r="BS20" s="30"/>
       <c r="BT20" s="30"/>
       <c r="BU20" s="30"/>
       <c r="BV20" s="30"/>
     </row>
-    <row r="21" spans="2:74" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="T21" s="254" t="s">
+    <row r="21" spans="2:74" ht="15" customHeight="1">
+      <c r="T21" s="262" t="s">
         <v>39</v>
       </c>
-      <c r="U21" s="255"/>
-[...39 lines deleted...]
-        <v>197</v>
+      <c r="U21" s="263"/>
+      <c r="V21" s="263"/>
+      <c r="W21" s="264"/>
+      <c r="X21" s="159" t="s">
+        <v>194</v>
+      </c>
+      <c r="Y21" s="160" t="s">
+        <v>193</v>
+      </c>
+      <c r="Z21" s="160" t="s">
+        <v>193</v>
+      </c>
+      <c r="AA21" s="160" t="s">
+        <v>193</v>
+      </c>
+      <c r="AB21" s="160" t="s">
+        <v>193</v>
+      </c>
+      <c r="AC21" s="161" t="s">
+        <v>193</v>
+      </c>
+      <c r="AD21" s="161" t="s">
+        <v>193</v>
+      </c>
+      <c r="AE21" s="161" t="s">
+        <v>193</v>
+      </c>
+      <c r="AF21" s="161" t="s">
+        <v>193</v>
+      </c>
+      <c r="AG21" s="161" t="s">
+        <v>193</v>
+      </c>
+      <c r="AH21" s="161" t="s">
+        <v>193</v>
+      </c>
+      <c r="AI21" s="162" t="s">
+        <v>193</v>
+      </c>
+      <c r="AJ21" s="163" t="s">
+        <v>193</v>
       </c>
       <c r="AO21" s="30"/>
       <c r="AP21" s="30"/>
       <c r="AQ21" s="30"/>
       <c r="AR21" s="30"/>
       <c r="AS21" s="30"/>
       <c r="AT21" s="30"/>
       <c r="AU21" s="30"/>
       <c r="AV21" s="30"/>
       <c r="AW21" s="30"/>
       <c r="AX21" s="30"/>
       <c r="AY21" s="30"/>
       <c r="AZ21" s="30"/>
       <c r="BA21" s="30"/>
       <c r="BB21" s="30"/>
       <c r="BC21" s="30"/>
       <c r="BD21" s="30"/>
       <c r="BE21" s="30"/>
       <c r="BF21" s="30"/>
       <c r="BG21" s="30"/>
       <c r="BH21" s="30"/>
       <c r="BI21" s="30"/>
       <c r="BJ21" s="30"/>
       <c r="BK21" s="30"/>
       <c r="BL21" s="30"/>
       <c r="BM21" s="30"/>
       <c r="BN21" s="30"/>
       <c r="BO21" s="30"/>
       <c r="BP21" s="30"/>
       <c r="BQ21" s="30"/>
       <c r="BR21" s="30"/>
       <c r="BS21" s="30"/>
       <c r="BT21" s="30"/>
       <c r="BU21" s="30"/>
       <c r="BV21" s="30"/>
     </row>
-    <row r="22" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="31"/>
       <c r="O22" s="31"/>
       <c r="P22" s="31"/>
       <c r="Q22" s="31"/>
       <c r="R22" s="31"/>
       <c r="S22" s="31"/>
-      <c r="T22" s="257" t="s">
+      <c r="T22" s="265" t="s">
         <v>40</v>
       </c>
-      <c r="U22" s="258"/>
-[...33 lines deleted...]
-        <v>197</v>
+      <c r="U22" s="266"/>
+      <c r="V22" s="266"/>
+      <c r="W22" s="266"/>
+      <c r="X22" s="266"/>
+      <c r="Y22" s="266"/>
+      <c r="Z22" s="267"/>
+      <c r="AA22" s="164" t="s">
+        <v>195</v>
+      </c>
+      <c r="AB22" s="162" t="s">
+        <v>196</v>
+      </c>
+      <c r="AC22" s="165" t="s">
+        <v>195</v>
+      </c>
+      <c r="AD22" s="166" t="s">
+        <v>193</v>
+      </c>
+      <c r="AE22" s="162" t="s">
+        <v>193</v>
+      </c>
+      <c r="AF22" s="162" t="s">
+        <v>193</v>
+      </c>
+      <c r="AG22" s="162" t="s">
+        <v>193</v>
+      </c>
+      <c r="AH22" s="162" t="s">
+        <v>193</v>
+      </c>
+      <c r="AI22" s="162" t="s">
+        <v>193</v>
+      </c>
+      <c r="AJ22" s="163" t="s">
+        <v>193</v>
       </c>
       <c r="AK22" s="31"/>
       <c r="AL22" s="31"/>
       <c r="AO22" s="40"/>
       <c r="AP22" s="40"/>
       <c r="AQ22" s="40"/>
       <c r="AR22" s="40"/>
       <c r="AS22" s="40"/>
       <c r="AT22" s="40"/>
       <c r="AU22" s="40"/>
       <c r="AV22" s="31"/>
       <c r="AW22" s="31"/>
       <c r="AX22" s="31"/>
       <c r="AY22" s="31"/>
       <c r="AZ22" s="31"/>
       <c r="BA22" s="31"/>
       <c r="BB22" s="31"/>
       <c r="BC22" s="31"/>
       <c r="BD22" s="31"/>
       <c r="BE22" s="31"/>
       <c r="BF22" s="31"/>
       <c r="BG22" s="31"/>
       <c r="BH22" s="31"/>
       <c r="BI22" s="31"/>
       <c r="BJ22" s="31"/>
       <c r="BK22" s="31"/>
       <c r="BL22" s="31"/>
       <c r="BM22" s="31"/>
       <c r="BN22" s="31"/>
       <c r="BO22" s="31"/>
       <c r="BP22" s="31"/>
       <c r="BQ22" s="31"/>
       <c r="BR22" s="31"/>
       <c r="BS22" s="31"/>
       <c r="BT22" s="31"/>
       <c r="BU22" s="31"/>
       <c r="BV22" s="31"/>
     </row>
-    <row r="23" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="260" t="s">
+    <row r="23" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="268" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="261"/>
-[...16 lines deleted...]
-      <c r="T23" s="269" t="s">
+      <c r="C23" s="269"/>
+      <c r="D23" s="269"/>
+      <c r="E23" s="269"/>
+      <c r="F23" s="269"/>
+      <c r="G23" s="269"/>
+      <c r="H23" s="269"/>
+      <c r="I23" s="269"/>
+      <c r="J23" s="269"/>
+      <c r="K23" s="269"/>
+      <c r="L23" s="269"/>
+      <c r="M23" s="269"/>
+      <c r="N23" s="269"/>
+      <c r="O23" s="269"/>
+      <c r="P23" s="269"/>
+      <c r="Q23" s="269"/>
+      <c r="R23" s="269"/>
+      <c r="S23" s="270"/>
+      <c r="T23" s="277" t="s">
         <v>12</v>
       </c>
-      <c r="U23" s="270"/>
-[...16 lines deleted...]
-      <c r="AJ23" s="307"/>
+      <c r="U23" s="278"/>
+      <c r="V23" s="279"/>
+      <c r="W23" s="312" t="s">
+        <v>197</v>
+      </c>
+      <c r="X23" s="312"/>
+      <c r="Y23" s="312"/>
+      <c r="Z23" s="312"/>
+      <c r="AA23" s="312"/>
+      <c r="AB23" s="312"/>
+      <c r="AC23" s="312"/>
+      <c r="AD23" s="312"/>
+      <c r="AE23" s="312"/>
+      <c r="AF23" s="312"/>
+      <c r="AG23" s="312"/>
+      <c r="AH23" s="312"/>
+      <c r="AI23" s="312"/>
+      <c r="AJ23" s="313"/>
       <c r="AK23" s="31"/>
       <c r="AL23" s="31"/>
       <c r="AO23" s="40"/>
       <c r="AP23" s="40"/>
       <c r="AQ23" s="40"/>
       <c r="AR23" s="40"/>
       <c r="AS23" s="40"/>
       <c r="AT23" s="40"/>
       <c r="AU23" s="40"/>
       <c r="AV23" s="31"/>
       <c r="AW23" s="31"/>
       <c r="AX23" s="31"/>
       <c r="AY23" s="31"/>
       <c r="AZ23" s="41"/>
       <c r="BA23" s="41"/>
       <c r="BB23" s="31"/>
       <c r="BC23" s="31"/>
       <c r="BD23" s="31"/>
       <c r="BE23" s="31"/>
       <c r="BF23" s="40"/>
       <c r="BG23" s="41"/>
       <c r="BH23" s="31"/>
       <c r="BJ23" s="31"/>
       <c r="BL23" s="31"/>
       <c r="BM23" s="31"/>
       <c r="BN23" s="31"/>
       <c r="BO23" s="31"/>
       <c r="BQ23" s="31"/>
       <c r="BR23" s="31"/>
       <c r="BS23" s="31"/>
       <c r="BT23" s="31"/>
       <c r="BU23" s="31"/>
       <c r="BV23" s="31"/>
     </row>
-    <row r="24" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...34 lines deleted...]
-      <c r="AJ24" s="309"/>
+    <row r="24" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B24" s="271"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
+      <c r="E24" s="272"/>
+      <c r="F24" s="272"/>
+      <c r="G24" s="272"/>
+      <c r="H24" s="272"/>
+      <c r="I24" s="272"/>
+      <c r="J24" s="272"/>
+      <c r="K24" s="272"/>
+      <c r="L24" s="272"/>
+      <c r="M24" s="272"/>
+      <c r="N24" s="272"/>
+      <c r="O24" s="272"/>
+      <c r="P24" s="272"/>
+      <c r="Q24" s="272"/>
+      <c r="R24" s="272"/>
+      <c r="S24" s="273"/>
+      <c r="T24" s="280"/>
+      <c r="U24" s="281"/>
+      <c r="V24" s="282"/>
+      <c r="W24" s="314"/>
+      <c r="X24" s="314"/>
+      <c r="Y24" s="314"/>
+      <c r="Z24" s="314"/>
+      <c r="AA24" s="314"/>
+      <c r="AB24" s="314"/>
+      <c r="AC24" s="314"/>
+      <c r="AD24" s="314"/>
+      <c r="AE24" s="314"/>
+      <c r="AF24" s="314"/>
+      <c r="AG24" s="314"/>
+      <c r="AH24" s="314"/>
+      <c r="AI24" s="314"/>
+      <c r="AJ24" s="315"/>
       <c r="AK24" s="31"/>
       <c r="AL24" s="31"/>
       <c r="AO24" s="40"/>
       <c r="AP24" s="40"/>
       <c r="AQ24" s="40"/>
       <c r="AR24" s="40"/>
       <c r="AS24" s="40"/>
       <c r="AT24" s="40"/>
       <c r="AU24" s="40"/>
       <c r="AV24" s="31"/>
       <c r="AW24" s="31"/>
       <c r="AX24" s="31"/>
       <c r="AY24" s="31"/>
       <c r="AZ24" s="41"/>
       <c r="BA24" s="41"/>
       <c r="BB24" s="31"/>
       <c r="BC24" s="31"/>
       <c r="BD24" s="31"/>
       <c r="BE24" s="31"/>
       <c r="BF24" s="41"/>
       <c r="BG24" s="41"/>
       <c r="BH24" s="31"/>
       <c r="BJ24" s="31"/>
       <c r="BL24" s="31"/>
       <c r="BM24" s="31"/>
       <c r="BN24" s="31"/>
       <c r="BO24" s="31"/>
       <c r="BP24" s="31"/>
       <c r="BQ24" s="31"/>
       <c r="BR24" s="31"/>
       <c r="BS24" s="31"/>
       <c r="BT24" s="31"/>
       <c r="BU24" s="31"/>
       <c r="BV24" s="31"/>
     </row>
-    <row r="25" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-      <c r="T25" s="269" t="s">
+    <row r="25" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B25" s="271"/>
+      <c r="C25" s="272"/>
+      <c r="D25" s="272"/>
+      <c r="E25" s="272"/>
+      <c r="F25" s="272"/>
+      <c r="G25" s="272"/>
+      <c r="H25" s="272"/>
+      <c r="I25" s="272"/>
+      <c r="J25" s="272"/>
+      <c r="K25" s="272"/>
+      <c r="L25" s="272"/>
+      <c r="M25" s="272"/>
+      <c r="N25" s="272"/>
+      <c r="O25" s="272"/>
+      <c r="P25" s="272"/>
+      <c r="Q25" s="272"/>
+      <c r="R25" s="272"/>
+      <c r="S25" s="273"/>
+      <c r="T25" s="277" t="s">
         <v>11</v>
       </c>
-      <c r="U25" s="270"/>
-[...16 lines deleted...]
-      <c r="AJ25" s="311"/>
+      <c r="U25" s="278"/>
+      <c r="V25" s="279"/>
+      <c r="W25" s="316" t="s">
+        <v>206</v>
+      </c>
+      <c r="X25" s="316"/>
+      <c r="Y25" s="316"/>
+      <c r="Z25" s="316"/>
+      <c r="AA25" s="316"/>
+      <c r="AB25" s="316"/>
+      <c r="AC25" s="316"/>
+      <c r="AD25" s="316"/>
+      <c r="AE25" s="316"/>
+      <c r="AF25" s="316"/>
+      <c r="AG25" s="316"/>
+      <c r="AH25" s="316"/>
+      <c r="AI25" s="316"/>
+      <c r="AJ25" s="317"/>
       <c r="AK25" s="31"/>
       <c r="AL25" s="31"/>
       <c r="AO25" s="40"/>
       <c r="AV25" s="31"/>
       <c r="AW25" s="31"/>
       <c r="AX25" s="31"/>
       <c r="AY25" s="31"/>
       <c r="AZ25" s="31"/>
       <c r="BA25" s="31"/>
       <c r="BB25" s="31"/>
       <c r="BC25" s="31"/>
       <c r="BD25" s="31"/>
       <c r="BE25" s="31"/>
       <c r="BF25" s="31"/>
       <c r="BG25" s="31"/>
       <c r="BH25" s="31"/>
       <c r="BI25" s="31"/>
       <c r="BJ25" s="31"/>
       <c r="BK25" s="31"/>
       <c r="BL25" s="31"/>
       <c r="BM25" s="31"/>
       <c r="BN25" s="31"/>
       <c r="BO25" s="31"/>
       <c r="BP25" s="31"/>
       <c r="BQ25" s="31"/>
       <c r="BR25" s="31"/>
       <c r="BS25" s="31"/>
       <c r="BT25" s="31"/>
       <c r="BU25" s="31"/>
       <c r="BV25" s="31"/>
     </row>
-    <row r="26" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...34 lines deleted...]
-      <c r="AJ26" s="313"/>
+    <row r="26" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B26" s="271"/>
+      <c r="C26" s="272"/>
+      <c r="D26" s="272"/>
+      <c r="E26" s="272"/>
+      <c r="F26" s="272"/>
+      <c r="G26" s="272"/>
+      <c r="H26" s="272"/>
+      <c r="I26" s="272"/>
+      <c r="J26" s="272"/>
+      <c r="K26" s="272"/>
+      <c r="L26" s="272"/>
+      <c r="M26" s="272"/>
+      <c r="N26" s="272"/>
+      <c r="O26" s="272"/>
+      <c r="P26" s="272"/>
+      <c r="Q26" s="272"/>
+      <c r="R26" s="272"/>
+      <c r="S26" s="273"/>
+      <c r="T26" s="287"/>
+      <c r="U26" s="288"/>
+      <c r="V26" s="289"/>
+      <c r="W26" s="318"/>
+      <c r="X26" s="318"/>
+      <c r="Y26" s="318"/>
+      <c r="Z26" s="318"/>
+      <c r="AA26" s="318"/>
+      <c r="AB26" s="318"/>
+      <c r="AC26" s="318"/>
+      <c r="AD26" s="318"/>
+      <c r="AE26" s="318"/>
+      <c r="AF26" s="318"/>
+      <c r="AG26" s="318"/>
+      <c r="AH26" s="318"/>
+      <c r="AI26" s="318"/>
+      <c r="AJ26" s="319"/>
       <c r="AK26" s="31"/>
       <c r="AL26" s="31"/>
       <c r="AO26" s="40"/>
       <c r="AV26" s="31"/>
       <c r="AW26" s="31"/>
       <c r="AX26" s="31"/>
       <c r="AY26" s="31"/>
       <c r="AZ26" s="31"/>
       <c r="BA26" s="31"/>
       <c r="BB26" s="31"/>
       <c r="BC26" s="31"/>
       <c r="BD26" s="31"/>
       <c r="BE26" s="31"/>
       <c r="BF26" s="31"/>
       <c r="BG26" s="31"/>
       <c r="BH26" s="31"/>
       <c r="BI26" s="31"/>
       <c r="BJ26" s="31"/>
       <c r="BK26" s="31"/>
       <c r="BL26" s="31"/>
       <c r="BM26" s="31"/>
       <c r="BN26" s="31"/>
       <c r="BO26" s="31"/>
       <c r="BP26" s="31"/>
       <c r="BQ26" s="31"/>
       <c r="BR26" s="31"/>
       <c r="BS26" s="31"/>
       <c r="BT26" s="31"/>
       <c r="BU26" s="31"/>
       <c r="BV26" s="31"/>
     </row>
-    <row r="27" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...34 lines deleted...]
-      <c r="AJ27" s="315"/>
+    <row r="27" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B27" s="274"/>
+      <c r="C27" s="275"/>
+      <c r="D27" s="275"/>
+      <c r="E27" s="275"/>
+      <c r="F27" s="275"/>
+      <c r="G27" s="275"/>
+      <c r="H27" s="275"/>
+      <c r="I27" s="275"/>
+      <c r="J27" s="275"/>
+      <c r="K27" s="275"/>
+      <c r="L27" s="275"/>
+      <c r="M27" s="275"/>
+      <c r="N27" s="275"/>
+      <c r="O27" s="275"/>
+      <c r="P27" s="275"/>
+      <c r="Q27" s="275"/>
+      <c r="R27" s="275"/>
+      <c r="S27" s="276"/>
+      <c r="T27" s="280"/>
+      <c r="U27" s="281"/>
+      <c r="V27" s="282"/>
+      <c r="W27" s="320"/>
+      <c r="X27" s="320"/>
+      <c r="Y27" s="320"/>
+      <c r="Z27" s="320"/>
+      <c r="AA27" s="320"/>
+      <c r="AB27" s="320"/>
+      <c r="AC27" s="320"/>
+      <c r="AD27" s="320"/>
+      <c r="AE27" s="320"/>
+      <c r="AF27" s="320"/>
+      <c r="AG27" s="320"/>
+      <c r="AH27" s="320"/>
+      <c r="AI27" s="320"/>
+      <c r="AJ27" s="321"/>
       <c r="AO27" s="40"/>
       <c r="AP27" s="40"/>
     </row>
-    <row r="28" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="234" t="s">
+    <row r="28" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B28" s="242" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="235"/>
-[...16 lines deleted...]
-      <c r="T28" s="247" t="s">
+      <c r="C28" s="243"/>
+      <c r="D28" s="243"/>
+      <c r="E28" s="243"/>
+      <c r="F28" s="243"/>
+      <c r="G28" s="243"/>
+      <c r="H28" s="243"/>
+      <c r="I28" s="243"/>
+      <c r="J28" s="243"/>
+      <c r="K28" s="243"/>
+      <c r="L28" s="243"/>
+      <c r="M28" s="243"/>
+      <c r="N28" s="243"/>
+      <c r="O28" s="243"/>
+      <c r="P28" s="243"/>
+      <c r="Q28" s="243"/>
+      <c r="R28" s="243"/>
+      <c r="S28" s="244"/>
+      <c r="T28" s="255" t="s">
         <v>82</v>
       </c>
-      <c r="U28" s="248"/>
-[...14 lines deleted...]
-      <c r="AJ28" s="249"/>
+      <c r="U28" s="256"/>
+      <c r="V28" s="256"/>
+      <c r="W28" s="256"/>
+      <c r="X28" s="256"/>
+      <c r="Y28" s="256"/>
+      <c r="Z28" s="256"/>
+      <c r="AA28" s="256"/>
+      <c r="AB28" s="256"/>
+      <c r="AC28" s="256"/>
+      <c r="AD28" s="256"/>
+      <c r="AE28" s="256"/>
+      <c r="AF28" s="256"/>
+      <c r="AG28" s="256"/>
+      <c r="AH28" s="256"/>
+      <c r="AI28" s="256"/>
+      <c r="AJ28" s="257"/>
       <c r="AO28" s="40"/>
       <c r="AP28" s="40"/>
     </row>
-    <row r="29" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B29" s="234" t="s">
+    <row r="29" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B29" s="242" t="s">
         <v>42</v>
       </c>
-      <c r="C29" s="235"/>
-[...22 lines deleted...]
-      <c r="X29" s="251"/>
+      <c r="C29" s="243"/>
+      <c r="D29" s="243"/>
+      <c r="E29" s="243"/>
+      <c r="F29" s="243"/>
+      <c r="G29" s="243"/>
+      <c r="H29" s="243"/>
+      <c r="I29" s="243"/>
+      <c r="J29" s="243"/>
+      <c r="K29" s="243"/>
+      <c r="L29" s="243"/>
+      <c r="M29" s="243"/>
+      <c r="N29" s="243"/>
+      <c r="O29" s="243"/>
+      <c r="P29" s="243"/>
+      <c r="Q29" s="243"/>
+      <c r="R29" s="243"/>
+      <c r="S29" s="244"/>
+      <c r="T29" s="258" t="s">
+        <v>191</v>
+      </c>
+      <c r="U29" s="259"/>
+      <c r="V29" s="259"/>
+      <c r="W29" s="259"/>
+      <c r="X29" s="259"/>
       <c r="Y29" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="Z29" s="251" t="s">
-[...3 lines deleted...]
-      <c r="AB29" s="251"/>
+      <c r="Z29" s="259" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA29" s="259"/>
+      <c r="AB29" s="259"/>
       <c r="AC29" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="AD29" s="251" t="s">
-[...3 lines deleted...]
-      <c r="AF29" s="251"/>
+      <c r="AD29" s="259" t="s">
+        <v>195</v>
+      </c>
+      <c r="AE29" s="259"/>
+      <c r="AF29" s="259"/>
       <c r="AG29" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="AH29" s="252"/>
-[...1 lines deleted...]
-      <c r="AJ29" s="253"/>
+      <c r="AH29" s="260"/>
+      <c r="AI29" s="260"/>
+      <c r="AJ29" s="261"/>
       <c r="AO29" s="40"/>
       <c r="AP29" s="40"/>
     </row>
-    <row r="30" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B30" s="234" t="s">
+    <row r="30" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B30" s="242" t="s">
         <v>46</v>
       </c>
-      <c r="C30" s="235"/>
-[...16 lines deleted...]
-      <c r="T30" s="234" t="s">
+      <c r="C30" s="243"/>
+      <c r="D30" s="243"/>
+      <c r="E30" s="243"/>
+      <c r="F30" s="243"/>
+      <c r="G30" s="243"/>
+      <c r="H30" s="243"/>
+      <c r="I30" s="243"/>
+      <c r="J30" s="243"/>
+      <c r="K30" s="243"/>
+      <c r="L30" s="243"/>
+      <c r="M30" s="243"/>
+      <c r="N30" s="243"/>
+      <c r="O30" s="243"/>
+      <c r="P30" s="243"/>
+      <c r="Q30" s="243"/>
+      <c r="R30" s="243"/>
+      <c r="S30" s="244"/>
+      <c r="T30" s="242" t="s">
         <v>14</v>
       </c>
-      <c r="U30" s="235"/>
-[...14 lines deleted...]
-      <c r="AJ30" s="236"/>
+      <c r="U30" s="243"/>
+      <c r="V30" s="243"/>
+      <c r="W30" s="243"/>
+      <c r="X30" s="243"/>
+      <c r="Y30" s="243"/>
+      <c r="Z30" s="243"/>
+      <c r="AA30" s="243"/>
+      <c r="AB30" s="243"/>
+      <c r="AC30" s="243"/>
+      <c r="AD30" s="243"/>
+      <c r="AE30" s="243"/>
+      <c r="AF30" s="243"/>
+      <c r="AG30" s="243"/>
+      <c r="AH30" s="243"/>
+      <c r="AI30" s="243"/>
+      <c r="AJ30" s="244"/>
       <c r="AO30" s="40"/>
       <c r="AP30" s="40"/>
     </row>
-    <row r="31" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D31" s="210" t="s">
+    <row r="31" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B31" s="227"/>
+      <c r="C31" s="227"/>
+      <c r="D31" s="218" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="210"/>
-[...32 lines deleted...]
-      <c r="AJ31" s="239"/>
+      <c r="E31" s="218"/>
+      <c r="F31" s="218"/>
+      <c r="G31" s="218"/>
+      <c r="H31" s="218"/>
+      <c r="I31" s="218"/>
+      <c r="J31" s="218"/>
+      <c r="K31" s="218"/>
+      <c r="L31" s="218"/>
+      <c r="M31" s="218"/>
+      <c r="N31" s="218"/>
+      <c r="O31" s="218"/>
+      <c r="P31" s="218"/>
+      <c r="Q31" s="218"/>
+      <c r="R31" s="218"/>
+      <c r="S31" s="218"/>
+      <c r="T31" s="311" t="s">
+        <v>207</v>
+      </c>
+      <c r="U31" s="246"/>
+      <c r="V31" s="246"/>
+      <c r="W31" s="246"/>
+      <c r="X31" s="246"/>
+      <c r="Y31" s="246"/>
+      <c r="Z31" s="246"/>
+      <c r="AA31" s="246"/>
+      <c r="AB31" s="246"/>
+      <c r="AC31" s="246"/>
+      <c r="AD31" s="246"/>
+      <c r="AE31" s="246"/>
+      <c r="AF31" s="246"/>
+      <c r="AG31" s="246"/>
+      <c r="AH31" s="246"/>
+      <c r="AI31" s="246"/>
+      <c r="AJ31" s="247"/>
       <c r="AO31" s="40"/>
       <c r="AP31" s="40"/>
     </row>
-    <row r="32" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="D32" s="210" t="s">
+    <row r="32" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B32" s="308" t="s">
+        <v>199</v>
+      </c>
+      <c r="C32" s="308"/>
+      <c r="D32" s="218" t="s">
         <v>16</v>
       </c>
-      <c r="E32" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ32" s="242"/>
+      <c r="E32" s="218"/>
+      <c r="F32" s="218"/>
+      <c r="G32" s="218"/>
+      <c r="H32" s="218"/>
+      <c r="I32" s="218"/>
+      <c r="J32" s="218"/>
+      <c r="K32" s="218"/>
+      <c r="L32" s="218"/>
+      <c r="M32" s="218"/>
+      <c r="N32" s="218"/>
+      <c r="O32" s="218"/>
+      <c r="P32" s="218"/>
+      <c r="Q32" s="218"/>
+      <c r="R32" s="218"/>
+      <c r="S32" s="218"/>
+      <c r="T32" s="248"/>
+      <c r="U32" s="249"/>
+      <c r="V32" s="249"/>
+      <c r="W32" s="249"/>
+      <c r="X32" s="249"/>
+      <c r="Y32" s="249"/>
+      <c r="Z32" s="249"/>
+      <c r="AA32" s="249"/>
+      <c r="AB32" s="249"/>
+      <c r="AC32" s="249"/>
+      <c r="AD32" s="249"/>
+      <c r="AE32" s="249"/>
+      <c r="AF32" s="249"/>
+      <c r="AG32" s="249"/>
+      <c r="AH32" s="249"/>
+      <c r="AI32" s="249"/>
+      <c r="AJ32" s="250"/>
       <c r="AO32" s="40"/>
       <c r="AP32" s="40"/>
     </row>
-    <row r="33" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D33" s="246" t="s">
+    <row r="33" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B33" s="227"/>
+      <c r="C33" s="227"/>
+      <c r="D33" s="254" t="s">
         <v>48</v>
       </c>
-      <c r="E33" s="246"/>
-[...30 lines deleted...]
-      <c r="AJ33" s="242"/>
+      <c r="E33" s="254"/>
+      <c r="F33" s="254"/>
+      <c r="G33" s="254"/>
+      <c r="H33" s="254"/>
+      <c r="I33" s="254"/>
+      <c r="J33" s="254"/>
+      <c r="K33" s="254"/>
+      <c r="L33" s="254"/>
+      <c r="M33" s="254"/>
+      <c r="N33" s="254"/>
+      <c r="O33" s="254"/>
+      <c r="P33" s="254"/>
+      <c r="Q33" s="254"/>
+      <c r="R33" s="254"/>
+      <c r="S33" s="254"/>
+      <c r="T33" s="248"/>
+      <c r="U33" s="249"/>
+      <c r="V33" s="249"/>
+      <c r="W33" s="249"/>
+      <c r="X33" s="249"/>
+      <c r="Y33" s="249"/>
+      <c r="Z33" s="249"/>
+      <c r="AA33" s="249"/>
+      <c r="AB33" s="249"/>
+      <c r="AC33" s="249"/>
+      <c r="AD33" s="249"/>
+      <c r="AE33" s="249"/>
+      <c r="AF33" s="249"/>
+      <c r="AG33" s="249"/>
+      <c r="AH33" s="249"/>
+      <c r="AI33" s="249"/>
+      <c r="AJ33" s="250"/>
       <c r="AO33" s="40"/>
       <c r="AP33" s="40"/>
     </row>
-    <row r="34" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D34" s="210" t="s">
+    <row r="34" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B34" s="227"/>
+      <c r="C34" s="227"/>
+      <c r="D34" s="218" t="s">
         <v>49</v>
       </c>
-      <c r="E34" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ34" s="242"/>
+      <c r="E34" s="218"/>
+      <c r="F34" s="218"/>
+      <c r="G34" s="218"/>
+      <c r="H34" s="218"/>
+      <c r="I34" s="218"/>
+      <c r="J34" s="218"/>
+      <c r="K34" s="218"/>
+      <c r="L34" s="218"/>
+      <c r="M34" s="218"/>
+      <c r="N34" s="218"/>
+      <c r="O34" s="218"/>
+      <c r="P34" s="218"/>
+      <c r="Q34" s="218"/>
+      <c r="R34" s="218"/>
+      <c r="S34" s="218"/>
+      <c r="T34" s="248"/>
+      <c r="U34" s="249"/>
+      <c r="V34" s="249"/>
+      <c r="W34" s="249"/>
+      <c r="X34" s="249"/>
+      <c r="Y34" s="249"/>
+      <c r="Z34" s="249"/>
+      <c r="AA34" s="249"/>
+      <c r="AB34" s="249"/>
+      <c r="AC34" s="249"/>
+      <c r="AD34" s="249"/>
+      <c r="AE34" s="249"/>
+      <c r="AF34" s="249"/>
+      <c r="AG34" s="249"/>
+      <c r="AH34" s="249"/>
+      <c r="AI34" s="249"/>
+      <c r="AJ34" s="250"/>
       <c r="AO34" s="40"/>
       <c r="AP34" s="40"/>
     </row>
-    <row r="35" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D35" s="210" t="s">
+    <row r="35" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B35" s="227"/>
+      <c r="C35" s="227"/>
+      <c r="D35" s="218" t="s">
         <v>50</v>
       </c>
-      <c r="E35" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ35" s="242"/>
+      <c r="E35" s="218"/>
+      <c r="F35" s="218"/>
+      <c r="G35" s="218"/>
+      <c r="H35" s="218"/>
+      <c r="I35" s="218"/>
+      <c r="J35" s="218"/>
+      <c r="K35" s="218"/>
+      <c r="L35" s="218"/>
+      <c r="M35" s="218"/>
+      <c r="N35" s="218"/>
+      <c r="O35" s="218"/>
+      <c r="P35" s="218"/>
+      <c r="Q35" s="218"/>
+      <c r="R35" s="218"/>
+      <c r="S35" s="218"/>
+      <c r="T35" s="248"/>
+      <c r="U35" s="249"/>
+      <c r="V35" s="249"/>
+      <c r="W35" s="249"/>
+      <c r="X35" s="249"/>
+      <c r="Y35" s="249"/>
+      <c r="Z35" s="249"/>
+      <c r="AA35" s="249"/>
+      <c r="AB35" s="249"/>
+      <c r="AC35" s="249"/>
+      <c r="AD35" s="249"/>
+      <c r="AE35" s="249"/>
+      <c r="AF35" s="249"/>
+      <c r="AG35" s="249"/>
+      <c r="AH35" s="249"/>
+      <c r="AI35" s="249"/>
+      <c r="AJ35" s="250"/>
       <c r="AO35" s="40"/>
       <c r="AP35" s="40"/>
     </row>
-    <row r="36" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D36" s="210" t="s">
+    <row r="36" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B36" s="227"/>
+      <c r="C36" s="227"/>
+      <c r="D36" s="218" t="s">
         <v>51</v>
       </c>
-      <c r="E36" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ36" s="242"/>
+      <c r="E36" s="218"/>
+      <c r="F36" s="218"/>
+      <c r="G36" s="218"/>
+      <c r="H36" s="218"/>
+      <c r="I36" s="218"/>
+      <c r="J36" s="218"/>
+      <c r="K36" s="218"/>
+      <c r="L36" s="218"/>
+      <c r="M36" s="218"/>
+      <c r="N36" s="218"/>
+      <c r="O36" s="218"/>
+      <c r="P36" s="218"/>
+      <c r="Q36" s="218"/>
+      <c r="R36" s="218"/>
+      <c r="S36" s="218"/>
+      <c r="T36" s="248"/>
+      <c r="U36" s="249"/>
+      <c r="V36" s="249"/>
+      <c r="W36" s="249"/>
+      <c r="X36" s="249"/>
+      <c r="Y36" s="249"/>
+      <c r="Z36" s="249"/>
+      <c r="AA36" s="249"/>
+      <c r="AB36" s="249"/>
+      <c r="AC36" s="249"/>
+      <c r="AD36" s="249"/>
+      <c r="AE36" s="249"/>
+      <c r="AF36" s="249"/>
+      <c r="AG36" s="249"/>
+      <c r="AH36" s="249"/>
+      <c r="AI36" s="249"/>
+      <c r="AJ36" s="250"/>
       <c r="AO36" s="40"/>
       <c r="AP36" s="40"/>
     </row>
-    <row r="37" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D37" s="210" t="s">
+    <row r="37" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B37" s="227"/>
+      <c r="C37" s="227"/>
+      <c r="D37" s="218" t="s">
         <v>52</v>
       </c>
-      <c r="E37" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ37" s="242"/>
+      <c r="E37" s="218"/>
+      <c r="F37" s="218"/>
+      <c r="G37" s="218"/>
+      <c r="H37" s="218"/>
+      <c r="I37" s="218"/>
+      <c r="J37" s="218"/>
+      <c r="K37" s="218"/>
+      <c r="L37" s="218"/>
+      <c r="M37" s="218"/>
+      <c r="N37" s="218"/>
+      <c r="O37" s="218"/>
+      <c r="P37" s="218"/>
+      <c r="Q37" s="218"/>
+      <c r="R37" s="218"/>
+      <c r="S37" s="218"/>
+      <c r="T37" s="248"/>
+      <c r="U37" s="249"/>
+      <c r="V37" s="249"/>
+      <c r="W37" s="249"/>
+      <c r="X37" s="249"/>
+      <c r="Y37" s="249"/>
+      <c r="Z37" s="249"/>
+      <c r="AA37" s="249"/>
+      <c r="AB37" s="249"/>
+      <c r="AC37" s="249"/>
+      <c r="AD37" s="249"/>
+      <c r="AE37" s="249"/>
+      <c r="AF37" s="249"/>
+      <c r="AG37" s="249"/>
+      <c r="AH37" s="249"/>
+      <c r="AI37" s="249"/>
+      <c r="AJ37" s="250"/>
       <c r="AO37" s="40"/>
       <c r="AP37" s="40"/>
     </row>
-    <row r="38" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D38" s="210" t="s">
+    <row r="38" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B38" s="227"/>
+      <c r="C38" s="227"/>
+      <c r="D38" s="218" t="s">
         <v>53</v>
       </c>
-      <c r="E38" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ38" s="242"/>
+      <c r="E38" s="218"/>
+      <c r="F38" s="218"/>
+      <c r="G38" s="218"/>
+      <c r="H38" s="218"/>
+      <c r="I38" s="218"/>
+      <c r="J38" s="218"/>
+      <c r="K38" s="218"/>
+      <c r="L38" s="218"/>
+      <c r="M38" s="218"/>
+      <c r="N38" s="218"/>
+      <c r="O38" s="218"/>
+      <c r="P38" s="218"/>
+      <c r="Q38" s="218"/>
+      <c r="R38" s="218"/>
+      <c r="S38" s="218"/>
+      <c r="T38" s="248"/>
+      <c r="U38" s="249"/>
+      <c r="V38" s="249"/>
+      <c r="W38" s="249"/>
+      <c r="X38" s="249"/>
+      <c r="Y38" s="249"/>
+      <c r="Z38" s="249"/>
+      <c r="AA38" s="249"/>
+      <c r="AB38" s="249"/>
+      <c r="AC38" s="249"/>
+      <c r="AD38" s="249"/>
+      <c r="AE38" s="249"/>
+      <c r="AF38" s="249"/>
+      <c r="AG38" s="249"/>
+      <c r="AH38" s="249"/>
+      <c r="AI38" s="249"/>
+      <c r="AJ38" s="250"/>
       <c r="AO38" s="40"/>
       <c r="AP38" s="40"/>
     </row>
-    <row r="39" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D39" s="210" t="s">
+    <row r="39" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B39" s="227"/>
+      <c r="C39" s="227"/>
+      <c r="D39" s="218" t="s">
         <v>54</v>
       </c>
-      <c r="E39" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ39" s="242"/>
+      <c r="E39" s="218"/>
+      <c r="F39" s="218"/>
+      <c r="G39" s="218"/>
+      <c r="H39" s="218"/>
+      <c r="I39" s="218"/>
+      <c r="J39" s="218"/>
+      <c r="K39" s="218"/>
+      <c r="L39" s="218"/>
+      <c r="M39" s="218"/>
+      <c r="N39" s="218"/>
+      <c r="O39" s="218"/>
+      <c r="P39" s="218"/>
+      <c r="Q39" s="218"/>
+      <c r="R39" s="218"/>
+      <c r="S39" s="218"/>
+      <c r="T39" s="248"/>
+      <c r="U39" s="249"/>
+      <c r="V39" s="249"/>
+      <c r="W39" s="249"/>
+      <c r="X39" s="249"/>
+      <c r="Y39" s="249"/>
+      <c r="Z39" s="249"/>
+      <c r="AA39" s="249"/>
+      <c r="AB39" s="249"/>
+      <c r="AC39" s="249"/>
+      <c r="AD39" s="249"/>
+      <c r="AE39" s="249"/>
+      <c r="AF39" s="249"/>
+      <c r="AG39" s="249"/>
+      <c r="AH39" s="249"/>
+      <c r="AI39" s="249"/>
+      <c r="AJ39" s="250"/>
       <c r="AO39" s="40"/>
       <c r="AP39" s="40"/>
     </row>
-    <row r="40" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D40" s="210" t="s">
+    <row r="40" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B40" s="227"/>
+      <c r="C40" s="227"/>
+      <c r="D40" s="218" t="s">
         <v>55</v>
       </c>
-      <c r="E40" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ40" s="242"/>
+      <c r="E40" s="218"/>
+      <c r="F40" s="218"/>
+      <c r="G40" s="218"/>
+      <c r="H40" s="218"/>
+      <c r="I40" s="218"/>
+      <c r="J40" s="218"/>
+      <c r="K40" s="218"/>
+      <c r="L40" s="218"/>
+      <c r="M40" s="218"/>
+      <c r="N40" s="218"/>
+      <c r="O40" s="218"/>
+      <c r="P40" s="218"/>
+      <c r="Q40" s="218"/>
+      <c r="R40" s="218"/>
+      <c r="S40" s="218"/>
+      <c r="T40" s="248"/>
+      <c r="U40" s="249"/>
+      <c r="V40" s="249"/>
+      <c r="W40" s="249"/>
+      <c r="X40" s="249"/>
+      <c r="Y40" s="249"/>
+      <c r="Z40" s="249"/>
+      <c r="AA40" s="249"/>
+      <c r="AB40" s="249"/>
+      <c r="AC40" s="249"/>
+      <c r="AD40" s="249"/>
+      <c r="AE40" s="249"/>
+      <c r="AF40" s="249"/>
+      <c r="AG40" s="249"/>
+      <c r="AH40" s="249"/>
+      <c r="AI40" s="249"/>
+      <c r="AJ40" s="250"/>
       <c r="AO40" s="40"/>
       <c r="AP40" s="40"/>
     </row>
-    <row r="41" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D41" s="231" t="s">
+    <row r="41" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B41" s="237"/>
+      <c r="C41" s="238"/>
+      <c r="D41" s="239" t="s">
         <v>56</v>
       </c>
-      <c r="E41" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ41" s="242"/>
+      <c r="E41" s="240"/>
+      <c r="F41" s="240"/>
+      <c r="G41" s="240"/>
+      <c r="H41" s="240"/>
+      <c r="I41" s="240"/>
+      <c r="J41" s="240"/>
+      <c r="K41" s="240"/>
+      <c r="L41" s="240"/>
+      <c r="M41" s="240"/>
+      <c r="N41" s="240"/>
+      <c r="O41" s="240"/>
+      <c r="P41" s="240"/>
+      <c r="Q41" s="240"/>
+      <c r="R41" s="240"/>
+      <c r="S41" s="241"/>
+      <c r="T41" s="248"/>
+      <c r="U41" s="249"/>
+      <c r="V41" s="249"/>
+      <c r="W41" s="249"/>
+      <c r="X41" s="249"/>
+      <c r="Y41" s="249"/>
+      <c r="Z41" s="249"/>
+      <c r="AA41" s="249"/>
+      <c r="AB41" s="249"/>
+      <c r="AC41" s="249"/>
+      <c r="AD41" s="249"/>
+      <c r="AE41" s="249"/>
+      <c r="AF41" s="249"/>
+      <c r="AG41" s="249"/>
+      <c r="AH41" s="249"/>
+      <c r="AI41" s="249"/>
+      <c r="AJ41" s="250"/>
       <c r="AO41" s="40"/>
       <c r="AP41" s="40"/>
     </row>
-    <row r="42" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D42" s="231" t="s">
+    <row r="42" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B42" s="237"/>
+      <c r="C42" s="238"/>
+      <c r="D42" s="239" t="s">
         <v>57</v>
       </c>
-      <c r="E42" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ42" s="245"/>
+      <c r="E42" s="240"/>
+      <c r="F42" s="240"/>
+      <c r="G42" s="240"/>
+      <c r="H42" s="240"/>
+      <c r="I42" s="240"/>
+      <c r="J42" s="240"/>
+      <c r="K42" s="240"/>
+      <c r="L42" s="240"/>
+      <c r="M42" s="240"/>
+      <c r="N42" s="240"/>
+      <c r="O42" s="240"/>
+      <c r="P42" s="240"/>
+      <c r="Q42" s="240"/>
+      <c r="R42" s="240"/>
+      <c r="S42" s="240"/>
+      <c r="T42" s="251"/>
+      <c r="U42" s="252"/>
+      <c r="V42" s="252"/>
+      <c r="W42" s="252"/>
+      <c r="X42" s="252"/>
+      <c r="Y42" s="252"/>
+      <c r="Z42" s="252"/>
+      <c r="AA42" s="252"/>
+      <c r="AB42" s="252"/>
+      <c r="AC42" s="252"/>
+      <c r="AD42" s="252"/>
+      <c r="AE42" s="252"/>
+      <c r="AF42" s="252"/>
+      <c r="AG42" s="252"/>
+      <c r="AH42" s="252"/>
+      <c r="AI42" s="252"/>
+      <c r="AJ42" s="253"/>
       <c r="AK42" s="43"/>
       <c r="AO42" s="40"/>
       <c r="AP42" s="40"/>
     </row>
-    <row r="43" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D43" s="210" t="s">
+    <row r="43" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B43" s="227"/>
+      <c r="C43" s="227"/>
+      <c r="D43" s="218" t="s">
         <v>58</v>
       </c>
-      <c r="E43" s="210"/>
-[...32 lines deleted...]
-      <c r="AJ43" s="227"/>
+      <c r="E43" s="218"/>
+      <c r="F43" s="218"/>
+      <c r="G43" s="218"/>
+      <c r="H43" s="218"/>
+      <c r="I43" s="218"/>
+      <c r="J43" s="218"/>
+      <c r="K43" s="218"/>
+      <c r="L43" s="218"/>
+      <c r="M43" s="218"/>
+      <c r="N43" s="218"/>
+      <c r="O43" s="218"/>
+      <c r="P43" s="218"/>
+      <c r="Q43" s="218"/>
+      <c r="R43" s="218"/>
+      <c r="S43" s="218"/>
+      <c r="T43" s="310" t="s">
+        <v>208</v>
+      </c>
+      <c r="U43" s="235"/>
+      <c r="V43" s="235"/>
+      <c r="W43" s="235"/>
+      <c r="X43" s="235"/>
+      <c r="Y43" s="235"/>
+      <c r="Z43" s="235"/>
+      <c r="AA43" s="235"/>
+      <c r="AB43" s="235"/>
+      <c r="AC43" s="235"/>
+      <c r="AD43" s="235"/>
+      <c r="AE43" s="235"/>
+      <c r="AF43" s="235"/>
+      <c r="AG43" s="235"/>
+      <c r="AH43" s="235"/>
+      <c r="AI43" s="235"/>
+      <c r="AJ43" s="235"/>
       <c r="AO43" s="40"/>
       <c r="AP43" s="40"/>
     </row>
-    <row r="44" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="D44" s="228" t="s">
+    <row r="44" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B44" s="308" t="s">
+        <v>199</v>
+      </c>
+      <c r="C44" s="308"/>
+      <c r="D44" s="236" t="s">
         <v>60</v>
       </c>
-      <c r="E44" s="228"/>
-[...30 lines deleted...]
-      <c r="AJ44" s="227"/>
+      <c r="E44" s="236"/>
+      <c r="F44" s="236"/>
+      <c r="G44" s="236"/>
+      <c r="H44" s="236"/>
+      <c r="I44" s="236"/>
+      <c r="J44" s="236"/>
+      <c r="K44" s="236"/>
+      <c r="L44" s="236"/>
+      <c r="M44" s="236"/>
+      <c r="N44" s="236"/>
+      <c r="O44" s="236"/>
+      <c r="P44" s="236"/>
+      <c r="Q44" s="236"/>
+      <c r="R44" s="236"/>
+      <c r="S44" s="236"/>
+      <c r="T44" s="235"/>
+      <c r="U44" s="235"/>
+      <c r="V44" s="235"/>
+      <c r="W44" s="235"/>
+      <c r="X44" s="235"/>
+      <c r="Y44" s="235"/>
+      <c r="Z44" s="235"/>
+      <c r="AA44" s="235"/>
+      <c r="AB44" s="235"/>
+      <c r="AC44" s="235"/>
+      <c r="AD44" s="235"/>
+      <c r="AE44" s="235"/>
+      <c r="AF44" s="235"/>
+      <c r="AG44" s="235"/>
+      <c r="AH44" s="235"/>
+      <c r="AI44" s="235"/>
+      <c r="AJ44" s="235"/>
       <c r="AO44" s="40"/>
       <c r="AP44" s="40"/>
     </row>
-    <row r="45" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D45" s="212" t="s">
+    <row r="45" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1">
+      <c r="B45" s="219"/>
+      <c r="C45" s="219"/>
+      <c r="D45" s="220" t="s">
         <v>61</v>
       </c>
-      <c r="E45" s="212"/>
-[...30 lines deleted...]
-      <c r="AJ45" s="227"/>
+      <c r="E45" s="220"/>
+      <c r="F45" s="220"/>
+      <c r="G45" s="220"/>
+      <c r="H45" s="220"/>
+      <c r="I45" s="220"/>
+      <c r="J45" s="220"/>
+      <c r="K45" s="220"/>
+      <c r="L45" s="220"/>
+      <c r="M45" s="220"/>
+      <c r="N45" s="220"/>
+      <c r="O45" s="220"/>
+      <c r="P45" s="220"/>
+      <c r="Q45" s="220"/>
+      <c r="R45" s="220"/>
+      <c r="S45" s="220"/>
+      <c r="T45" s="235"/>
+      <c r="U45" s="235"/>
+      <c r="V45" s="235"/>
+      <c r="W45" s="235"/>
+      <c r="X45" s="235"/>
+      <c r="Y45" s="235"/>
+      <c r="Z45" s="235"/>
+      <c r="AA45" s="235"/>
+      <c r="AB45" s="235"/>
+      <c r="AC45" s="235"/>
+      <c r="AD45" s="235"/>
+      <c r="AE45" s="235"/>
+      <c r="AF45" s="235"/>
+      <c r="AG45" s="235"/>
+      <c r="AH45" s="235"/>
+      <c r="AI45" s="235"/>
+      <c r="AJ45" s="235"/>
       <c r="AO45" s="40"/>
       <c r="AP45" s="40"/>
     </row>
-    <row r="46" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D46" s="212" t="s">
+    <row r="46" spans="2:47" s="30" customFormat="1" ht="30" customHeight="1">
+      <c r="B46" s="219"/>
+      <c r="C46" s="219"/>
+      <c r="D46" s="220" t="s">
         <v>62</v>
       </c>
-      <c r="E46" s="212"/>
-[...30 lines deleted...]
-      <c r="AJ46" s="227"/>
+      <c r="E46" s="220"/>
+      <c r="F46" s="220"/>
+      <c r="G46" s="220"/>
+      <c r="H46" s="220"/>
+      <c r="I46" s="220"/>
+      <c r="J46" s="220"/>
+      <c r="K46" s="220"/>
+      <c r="L46" s="220"/>
+      <c r="M46" s="220"/>
+      <c r="N46" s="220"/>
+      <c r="O46" s="220"/>
+      <c r="P46" s="220"/>
+      <c r="Q46" s="220"/>
+      <c r="R46" s="220"/>
+      <c r="S46" s="220"/>
+      <c r="T46" s="235"/>
+      <c r="U46" s="235"/>
+      <c r="V46" s="235"/>
+      <c r="W46" s="235"/>
+      <c r="X46" s="235"/>
+      <c r="Y46" s="235"/>
+      <c r="Z46" s="235"/>
+      <c r="AA46" s="235"/>
+      <c r="AB46" s="235"/>
+      <c r="AC46" s="235"/>
+      <c r="AD46" s="235"/>
+      <c r="AE46" s="235"/>
+      <c r="AF46" s="235"/>
+      <c r="AG46" s="235"/>
+      <c r="AH46" s="235"/>
+      <c r="AI46" s="235"/>
+      <c r="AJ46" s="235"/>
       <c r="AO46" s="40"/>
       <c r="AP46" s="40"/>
     </row>
-    <row r="47" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D47" s="210" t="s">
+    <row r="47" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B47" s="227"/>
+      <c r="C47" s="227"/>
+      <c r="D47" s="218" t="s">
         <v>63</v>
       </c>
-      <c r="E47" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ47" s="227"/>
+      <c r="E47" s="218"/>
+      <c r="F47" s="218"/>
+      <c r="G47" s="218"/>
+      <c r="H47" s="218"/>
+      <c r="I47" s="218"/>
+      <c r="J47" s="218"/>
+      <c r="K47" s="218"/>
+      <c r="L47" s="218"/>
+      <c r="M47" s="218"/>
+      <c r="N47" s="218"/>
+      <c r="O47" s="218"/>
+      <c r="P47" s="218"/>
+      <c r="Q47" s="218"/>
+      <c r="R47" s="218"/>
+      <c r="S47" s="218"/>
+      <c r="T47" s="235"/>
+      <c r="U47" s="235"/>
+      <c r="V47" s="235"/>
+      <c r="W47" s="235"/>
+      <c r="X47" s="235"/>
+      <c r="Y47" s="235"/>
+      <c r="Z47" s="235"/>
+      <c r="AA47" s="235"/>
+      <c r="AB47" s="235"/>
+      <c r="AC47" s="235"/>
+      <c r="AD47" s="235"/>
+      <c r="AE47" s="235"/>
+      <c r="AF47" s="235"/>
+      <c r="AG47" s="235"/>
+      <c r="AH47" s="235"/>
+      <c r="AI47" s="235"/>
+      <c r="AJ47" s="235"/>
       <c r="AO47" s="40"/>
       <c r="AP47" s="40"/>
     </row>
-    <row r="48" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D48" s="210" t="s">
+    <row r="48" spans="2:47" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B48" s="227"/>
+      <c r="C48" s="227"/>
+      <c r="D48" s="218" t="s">
         <v>64</v>
       </c>
-      <c r="E48" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ48" s="227"/>
+      <c r="E48" s="218"/>
+      <c r="F48" s="218"/>
+      <c r="G48" s="218"/>
+      <c r="H48" s="218"/>
+      <c r="I48" s="218"/>
+      <c r="J48" s="218"/>
+      <c r="K48" s="218"/>
+      <c r="L48" s="218"/>
+      <c r="M48" s="218"/>
+      <c r="N48" s="218"/>
+      <c r="O48" s="218"/>
+      <c r="P48" s="218"/>
+      <c r="Q48" s="218"/>
+      <c r="R48" s="218"/>
+      <c r="S48" s="218"/>
+      <c r="T48" s="235"/>
+      <c r="U48" s="235"/>
+      <c r="V48" s="235"/>
+      <c r="W48" s="235"/>
+      <c r="X48" s="235"/>
+      <c r="Y48" s="235"/>
+      <c r="Z48" s="235"/>
+      <c r="AA48" s="235"/>
+      <c r="AB48" s="235"/>
+      <c r="AC48" s="235"/>
+      <c r="AD48" s="235"/>
+      <c r="AE48" s="235"/>
+      <c r="AF48" s="235"/>
+      <c r="AG48" s="235"/>
+      <c r="AH48" s="235"/>
+      <c r="AI48" s="235"/>
+      <c r="AJ48" s="235"/>
       <c r="AO48" s="40"/>
       <c r="AP48" s="40"/>
       <c r="AU48" s="44" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="49" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D49" s="210" t="s">
+    <row r="49" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B49" s="219"/>
+      <c r="C49" s="219"/>
+      <c r="D49" s="218" t="s">
         <v>66</v>
       </c>
-      <c r="E49" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ49" s="227"/>
+      <c r="E49" s="218"/>
+      <c r="F49" s="218"/>
+      <c r="G49" s="218"/>
+      <c r="H49" s="218"/>
+      <c r="I49" s="218"/>
+      <c r="J49" s="218"/>
+      <c r="K49" s="218"/>
+      <c r="L49" s="218"/>
+      <c r="M49" s="218"/>
+      <c r="N49" s="218"/>
+      <c r="O49" s="218"/>
+      <c r="P49" s="218"/>
+      <c r="Q49" s="218"/>
+      <c r="R49" s="218"/>
+      <c r="S49" s="218"/>
+      <c r="T49" s="235"/>
+      <c r="U49" s="235"/>
+      <c r="V49" s="235"/>
+      <c r="W49" s="235"/>
+      <c r="X49" s="235"/>
+      <c r="Y49" s="235"/>
+      <c r="Z49" s="235"/>
+      <c r="AA49" s="235"/>
+      <c r="AB49" s="235"/>
+      <c r="AC49" s="235"/>
+      <c r="AD49" s="235"/>
+      <c r="AE49" s="235"/>
+      <c r="AF49" s="235"/>
+      <c r="AG49" s="235"/>
+      <c r="AH49" s="235"/>
+      <c r="AI49" s="235"/>
+      <c r="AJ49" s="235"/>
       <c r="AO49" s="40"/>
       <c r="AP49" s="40"/>
       <c r="AU49" s="44"/>
     </row>
-    <row r="50" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D50" s="212" t="s">
+    <row r="50" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B50" s="219"/>
+      <c r="C50" s="219"/>
+      <c r="D50" s="220" t="s">
         <v>67</v>
       </c>
-      <c r="E50" s="212"/>
-[...30 lines deleted...]
-      <c r="AJ50" s="227"/>
+      <c r="E50" s="220"/>
+      <c r="F50" s="220"/>
+      <c r="G50" s="220"/>
+      <c r="H50" s="220"/>
+      <c r="I50" s="220"/>
+      <c r="J50" s="220"/>
+      <c r="K50" s="220"/>
+      <c r="L50" s="220"/>
+      <c r="M50" s="220"/>
+      <c r="N50" s="220"/>
+      <c r="O50" s="220"/>
+      <c r="P50" s="220"/>
+      <c r="Q50" s="220"/>
+      <c r="R50" s="220"/>
+      <c r="S50" s="220"/>
+      <c r="T50" s="235"/>
+      <c r="U50" s="235"/>
+      <c r="V50" s="235"/>
+      <c r="W50" s="235"/>
+      <c r="X50" s="235"/>
+      <c r="Y50" s="235"/>
+      <c r="Z50" s="235"/>
+      <c r="AA50" s="235"/>
+      <c r="AB50" s="235"/>
+      <c r="AC50" s="235"/>
+      <c r="AD50" s="235"/>
+      <c r="AE50" s="235"/>
+      <c r="AF50" s="235"/>
+      <c r="AG50" s="235"/>
+      <c r="AH50" s="235"/>
+      <c r="AI50" s="235"/>
+      <c r="AJ50" s="235"/>
       <c r="AO50" s="40"/>
       <c r="AP50" s="40"/>
     </row>
-    <row r="51" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D51" s="212" t="s">
+    <row r="51" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B51" s="227"/>
+      <c r="C51" s="227"/>
+      <c r="D51" s="220" t="s">
         <v>68</v>
       </c>
-      <c r="E51" s="212"/>
-[...30 lines deleted...]
-      <c r="AJ51" s="227"/>
+      <c r="E51" s="220"/>
+      <c r="F51" s="220"/>
+      <c r="G51" s="220"/>
+      <c r="H51" s="220"/>
+      <c r="I51" s="220"/>
+      <c r="J51" s="220"/>
+      <c r="K51" s="220"/>
+      <c r="L51" s="220"/>
+      <c r="M51" s="220"/>
+      <c r="N51" s="220"/>
+      <c r="O51" s="220"/>
+      <c r="P51" s="220"/>
+      <c r="Q51" s="220"/>
+      <c r="R51" s="220"/>
+      <c r="S51" s="220"/>
+      <c r="T51" s="235"/>
+      <c r="U51" s="235"/>
+      <c r="V51" s="235"/>
+      <c r="W51" s="235"/>
+      <c r="X51" s="235"/>
+      <c r="Y51" s="235"/>
+      <c r="Z51" s="235"/>
+      <c r="AA51" s="235"/>
+      <c r="AB51" s="235"/>
+      <c r="AC51" s="235"/>
+      <c r="AD51" s="235"/>
+      <c r="AE51" s="235"/>
+      <c r="AF51" s="235"/>
+      <c r="AG51" s="235"/>
+      <c r="AH51" s="235"/>
+      <c r="AI51" s="235"/>
+      <c r="AJ51" s="235"/>
       <c r="AO51" s="40"/>
       <c r="AP51" s="40"/>
     </row>
-    <row r="52" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D52" s="210" t="s">
+    <row r="52" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B52" s="227"/>
+      <c r="C52" s="227"/>
+      <c r="D52" s="218" t="s">
         <v>69</v>
       </c>
-      <c r="E52" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ52" s="227"/>
+      <c r="E52" s="218"/>
+      <c r="F52" s="218"/>
+      <c r="G52" s="218"/>
+      <c r="H52" s="218"/>
+      <c r="I52" s="218"/>
+      <c r="J52" s="218"/>
+      <c r="K52" s="218"/>
+      <c r="L52" s="218"/>
+      <c r="M52" s="218"/>
+      <c r="N52" s="218"/>
+      <c r="O52" s="218"/>
+      <c r="P52" s="218"/>
+      <c r="Q52" s="218"/>
+      <c r="R52" s="218"/>
+      <c r="S52" s="218"/>
+      <c r="T52" s="235"/>
+      <c r="U52" s="235"/>
+      <c r="V52" s="235"/>
+      <c r="W52" s="235"/>
+      <c r="X52" s="235"/>
+      <c r="Y52" s="235"/>
+      <c r="Z52" s="235"/>
+      <c r="AA52" s="235"/>
+      <c r="AB52" s="235"/>
+      <c r="AC52" s="235"/>
+      <c r="AD52" s="235"/>
+      <c r="AE52" s="235"/>
+      <c r="AF52" s="235"/>
+      <c r="AG52" s="235"/>
+      <c r="AH52" s="235"/>
+      <c r="AI52" s="235"/>
+      <c r="AJ52" s="235"/>
       <c r="AO52" s="40"/>
       <c r="AP52" s="40"/>
     </row>
-    <row r="53" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="D53" s="210" t="s">
+    <row r="53" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B53" s="227"/>
+      <c r="C53" s="227"/>
+      <c r="D53" s="218" t="s">
         <v>70</v>
       </c>
-      <c r="E53" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ53" s="227"/>
+      <c r="E53" s="218"/>
+      <c r="F53" s="218"/>
+      <c r="G53" s="218"/>
+      <c r="H53" s="218"/>
+      <c r="I53" s="218"/>
+      <c r="J53" s="218"/>
+      <c r="K53" s="218"/>
+      <c r="L53" s="218"/>
+      <c r="M53" s="218"/>
+      <c r="N53" s="218"/>
+      <c r="O53" s="218"/>
+      <c r="P53" s="218"/>
+      <c r="Q53" s="218"/>
+      <c r="R53" s="218"/>
+      <c r="S53" s="218"/>
+      <c r="T53" s="235"/>
+      <c r="U53" s="235"/>
+      <c r="V53" s="235"/>
+      <c r="W53" s="235"/>
+      <c r="X53" s="235"/>
+      <c r="Y53" s="235"/>
+      <c r="Z53" s="235"/>
+      <c r="AA53" s="235"/>
+      <c r="AB53" s="235"/>
+      <c r="AC53" s="235"/>
+      <c r="AD53" s="235"/>
+      <c r="AE53" s="235"/>
+      <c r="AF53" s="235"/>
+      <c r="AG53" s="235"/>
+      <c r="AH53" s="235"/>
+      <c r="AI53" s="235"/>
+      <c r="AJ53" s="235"/>
       <c r="AO53" s="40"/>
       <c r="AP53" s="40"/>
     </row>
-    <row r="54" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="D54" s="210" t="s">
+    <row r="54" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="B54" s="308" t="s">
+        <v>199</v>
+      </c>
+      <c r="C54" s="308"/>
+      <c r="D54" s="218" t="s">
         <v>71</v>
       </c>
-      <c r="E54" s="210"/>
-[...30 lines deleted...]
-      <c r="AJ54" s="227"/>
+      <c r="E54" s="218"/>
+      <c r="F54" s="218"/>
+      <c r="G54" s="218"/>
+      <c r="H54" s="218"/>
+      <c r="I54" s="218"/>
+      <c r="J54" s="218"/>
+      <c r="K54" s="218"/>
+      <c r="L54" s="218"/>
+      <c r="M54" s="218"/>
+      <c r="N54" s="218"/>
+      <c r="O54" s="218"/>
+      <c r="P54" s="218"/>
+      <c r="Q54" s="218"/>
+      <c r="R54" s="218"/>
+      <c r="S54" s="218"/>
+      <c r="T54" s="235"/>
+      <c r="U54" s="235"/>
+      <c r="V54" s="235"/>
+      <c r="W54" s="235"/>
+      <c r="X54" s="235"/>
+      <c r="Y54" s="235"/>
+      <c r="Z54" s="235"/>
+      <c r="AA54" s="235"/>
+      <c r="AB54" s="235"/>
+      <c r="AC54" s="235"/>
+      <c r="AD54" s="235"/>
+      <c r="AE54" s="235"/>
+      <c r="AF54" s="235"/>
+      <c r="AG54" s="235"/>
+      <c r="AH54" s="235"/>
+      <c r="AI54" s="235"/>
+      <c r="AJ54" s="235"/>
       <c r="AO54" s="40"/>
       <c r="AP54" s="40"/>
     </row>
-    <row r="55" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="55" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
       <c r="B55" s="45"/>
       <c r="C55" s="45"/>
       <c r="D55" s="46"/>
       <c r="E55" s="46"/>
       <c r="F55" s="46"/>
       <c r="G55" s="46"/>
       <c r="H55" s="46"/>
       <c r="I55" s="46"/>
       <c r="J55" s="46"/>
       <c r="K55" s="46"/>
       <c r="L55" s="46"/>
       <c r="M55" s="46"/>
       <c r="N55" s="46"/>
       <c r="O55" s="46"/>
       <c r="P55" s="46"/>
       <c r="Q55" s="46"/>
       <c r="R55" s="46"/>
       <c r="S55" s="46"/>
       <c r="T55" s="47"/>
       <c r="U55" s="47"/>
       <c r="V55" s="47"/>
       <c r="W55" s="47"/>
       <c r="X55" s="47"/>
       <c r="Y55" s="47"/>
       <c r="Z55" s="47"/>
       <c r="AA55" s="47"/>
       <c r="AB55" s="47"/>
       <c r="AC55" s="47"/>
       <c r="AD55" s="47"/>
       <c r="AE55" s="47"/>
       <c r="AF55" s="47"/>
       <c r="AG55" s="47"/>
       <c r="AH55" s="47"/>
       <c r="AI55" s="47"/>
       <c r="AJ55" s="47"/>
       <c r="AO55" s="40"/>
       <c r="AP55" s="40"/>
     </row>
-    <row r="56" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="56" spans="2:74" s="30" customFormat="1" ht="15" customHeight="1">
       <c r="B56" s="48" t="s">
         <v>72</v>
       </c>
       <c r="C56" s="48"/>
       <c r="D56" s="47" t="s">
         <v>73</v>
       </c>
       <c r="E56" s="46" t="s">
         <v>74</v>
       </c>
       <c r="F56" s="49"/>
       <c r="G56" s="49"/>
       <c r="H56" s="49"/>
       <c r="I56" s="49"/>
       <c r="J56" s="49"/>
       <c r="K56" s="49"/>
       <c r="L56" s="49"/>
       <c r="M56" s="49"/>
       <c r="N56" s="49"/>
       <c r="O56" s="49"/>
       <c r="P56" s="49"/>
       <c r="Q56" s="49"/>
       <c r="R56" s="49"/>
       <c r="S56" s="49"/>
       <c r="T56" s="49"/>
@@ -17864,444 +18209,444 @@
       <c r="V56" s="49"/>
       <c r="W56" s="49"/>
       <c r="X56" s="49"/>
       <c r="Y56" s="49"/>
       <c r="Z56" s="49"/>
       <c r="AA56" s="49"/>
       <c r="AB56" s="49"/>
       <c r="AC56" s="49"/>
       <c r="AD56" s="49"/>
       <c r="AE56" s="49"/>
       <c r="AF56" s="49"/>
       <c r="AG56" s="49"/>
       <c r="AH56" s="49"/>
       <c r="AI56" s="49"/>
       <c r="AJ56" s="49"/>
       <c r="AO56" s="50"/>
       <c r="AP56" s="51"/>
       <c r="AQ56" s="51"/>
       <c r="AR56" s="51"/>
       <c r="AS56" s="51"/>
       <c r="AT56" s="51"/>
       <c r="AU56" s="51"/>
       <c r="AV56" s="51"/>
       <c r="AW56" s="40"/>
     </row>
-    <row r="57" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="57" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1">
       <c r="B57" s="52"/>
       <c r="C57" s="46"/>
       <c r="D57" s="47" t="s">
         <v>75</v>
       </c>
       <c r="E57" s="46" t="s">
         <v>76</v>
       </c>
       <c r="F57" s="47"/>
       <c r="G57" s="49"/>
       <c r="H57" s="49"/>
       <c r="I57" s="49"/>
       <c r="J57" s="49"/>
       <c r="K57" s="49"/>
       <c r="L57" s="49"/>
       <c r="M57" s="49"/>
       <c r="N57" s="49"/>
       <c r="O57" s="49"/>
       <c r="P57" s="49"/>
       <c r="Q57" s="49"/>
       <c r="R57" s="49"/>
       <c r="S57" s="49"/>
       <c r="T57" s="49"/>
       <c r="U57" s="49"/>
       <c r="V57" s="49"/>
       <c r="W57" s="49"/>
       <c r="X57" s="49"/>
       <c r="Y57" s="49"/>
       <c r="Z57" s="49"/>
       <c r="AA57" s="49"/>
       <c r="AB57" s="49"/>
       <c r="AC57" s="49"/>
       <c r="AD57" s="49"/>
       <c r="AE57" s="49"/>
       <c r="AF57" s="49"/>
       <c r="AG57" s="49"/>
       <c r="AH57" s="49"/>
       <c r="AI57" s="49"/>
       <c r="AJ57" s="49"/>
       <c r="AP57" s="53"/>
       <c r="AQ57" s="53"/>
       <c r="AR57" s="53"/>
       <c r="AS57" s="53"/>
       <c r="AT57" s="53"/>
       <c r="AU57" s="53"/>
       <c r="AV57" s="40"/>
       <c r="AW57" s="40"/>
     </row>
-    <row r="58" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="58" spans="2:74" s="30" customFormat="1" ht="14.25" customHeight="1">
       <c r="B58" s="46"/>
       <c r="C58" s="46"/>
       <c r="D58" s="46"/>
       <c r="E58" s="46"/>
       <c r="F58" s="46"/>
       <c r="G58" s="46"/>
       <c r="H58" s="46"/>
       <c r="I58" s="46"/>
       <c r="J58" s="46"/>
       <c r="K58" s="46"/>
       <c r="L58" s="46"/>
       <c r="M58" s="46"/>
       <c r="N58" s="46"/>
       <c r="O58" s="46"/>
       <c r="P58" s="46"/>
       <c r="Q58" s="46"/>
       <c r="R58" s="46"/>
       <c r="S58" s="46"/>
       <c r="T58" s="46"/>
       <c r="U58" s="46"/>
       <c r="V58" s="46"/>
       <c r="W58" s="46"/>
       <c r="X58" s="46"/>
       <c r="Y58" s="46"/>
       <c r="Z58" s="46"/>
       <c r="AA58" s="46"/>
       <c r="AB58" s="46"/>
       <c r="AC58" s="46"/>
       <c r="AD58" s="46"/>
       <c r="AE58" s="46"/>
       <c r="AF58" s="46"/>
       <c r="AG58" s="46"/>
       <c r="AH58" s="46"/>
       <c r="AI58" s="46"/>
       <c r="AJ58" s="46"/>
     </row>
-    <row r="59" spans="2:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B59" s="220" t="s">
+    <row r="59" spans="2:74" ht="14.25" customHeight="1">
+      <c r="B59" s="228" t="s">
         <v>79</v>
       </c>
-      <c r="C59" s="221"/>
-[...8 lines deleted...]
-      <c r="J59" s="224" t="s">
+      <c r="C59" s="229"/>
+      <c r="D59" s="229"/>
+      <c r="E59" s="309" t="s">
+        <v>200</v>
+      </c>
+      <c r="F59" s="303"/>
+      <c r="G59" s="303"/>
+      <c r="H59" s="303"/>
+      <c r="I59" s="304"/>
+      <c r="J59" s="232" t="s">
         <v>80</v>
       </c>
-      <c r="K59" s="221"/>
-[...8 lines deleted...]
-      <c r="R59" s="224" t="s">
+      <c r="K59" s="229"/>
+      <c r="L59" s="233"/>
+      <c r="M59" s="309" t="s">
+        <v>201</v>
+      </c>
+      <c r="N59" s="303"/>
+      <c r="O59" s="303"/>
+      <c r="P59" s="303"/>
+      <c r="Q59" s="304"/>
+      <c r="R59" s="232" t="s">
         <v>81</v>
       </c>
-      <c r="S59" s="221"/>
-[...18 lines deleted...]
-      <c r="AJ59" s="301"/>
+      <c r="S59" s="229"/>
+      <c r="T59" s="233"/>
+      <c r="U59" s="302" t="s">
+        <v>202</v>
+      </c>
+      <c r="V59" s="303"/>
+      <c r="W59" s="303"/>
+      <c r="X59" s="303"/>
+      <c r="Y59" s="303"/>
+      <c r="Z59" s="303"/>
+      <c r="AA59" s="303"/>
+      <c r="AB59" s="303"/>
+      <c r="AC59" s="303"/>
+      <c r="AD59" s="303"/>
+      <c r="AE59" s="303"/>
+      <c r="AF59" s="303"/>
+      <c r="AG59" s="303"/>
+      <c r="AH59" s="303"/>
+      <c r="AI59" s="303"/>
+      <c r="AJ59" s="304"/>
       <c r="AK59" s="30"/>
       <c r="AL59" s="30"/>
       <c r="AO59" s="30"/>
       <c r="AP59" s="30"/>
       <c r="AQ59" s="30"/>
       <c r="AR59" s="30"/>
       <c r="AS59" s="30"/>
       <c r="AT59" s="30"/>
       <c r="AU59" s="30"/>
       <c r="AV59" s="30"/>
       <c r="AW59" s="30"/>
       <c r="AX59" s="30"/>
       <c r="AY59" s="30"/>
       <c r="AZ59" s="30"/>
       <c r="BA59" s="30"/>
       <c r="BB59" s="30"/>
       <c r="BC59" s="30"/>
       <c r="BD59" s="30"/>
       <c r="BE59" s="30"/>
       <c r="BF59" s="30"/>
       <c r="BG59" s="30"/>
       <c r="BH59" s="30"/>
       <c r="BI59" s="30"/>
       <c r="BJ59" s="30"/>
       <c r="BK59" s="30"/>
       <c r="BL59" s="30"/>
       <c r="BM59" s="30"/>
       <c r="BN59" s="30"/>
       <c r="BO59" s="30"/>
       <c r="BP59" s="30"/>
       <c r="BQ59" s="30"/>
       <c r="BR59" s="30"/>
       <c r="BS59" s="30"/>
       <c r="BT59" s="30"/>
       <c r="BU59" s="30"/>
       <c r="BV59" s="30"/>
     </row>
-    <row r="60" spans="2:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
-[...36 lines deleted...]
-    <row r="61" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="60" spans="2:74" ht="14.25" customHeight="1">
+      <c r="B60" s="230"/>
+      <c r="C60" s="231"/>
+      <c r="D60" s="231"/>
+      <c r="E60" s="305"/>
+      <c r="F60" s="306"/>
+      <c r="G60" s="306"/>
+      <c r="H60" s="306"/>
+      <c r="I60" s="307"/>
+      <c r="J60" s="230"/>
+      <c r="K60" s="231"/>
+      <c r="L60" s="234"/>
+      <c r="M60" s="305"/>
+      <c r="N60" s="306"/>
+      <c r="O60" s="306"/>
+      <c r="P60" s="306"/>
+      <c r="Q60" s="307"/>
+      <c r="R60" s="230"/>
+      <c r="S60" s="231"/>
+      <c r="T60" s="234"/>
+      <c r="U60" s="305"/>
+      <c r="V60" s="306"/>
+      <c r="W60" s="306"/>
+      <c r="X60" s="306"/>
+      <c r="Y60" s="306"/>
+      <c r="Z60" s="306"/>
+      <c r="AA60" s="306"/>
+      <c r="AB60" s="306"/>
+      <c r="AC60" s="306"/>
+      <c r="AD60" s="306"/>
+      <c r="AE60" s="306"/>
+      <c r="AF60" s="306"/>
+      <c r="AG60" s="306"/>
+      <c r="AH60" s="306"/>
+      <c r="AI60" s="306"/>
+      <c r="AJ60" s="307"/>
+    </row>
+    <row r="61" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B61" s="30"/>
       <c r="C61" s="30"/>
       <c r="D61" s="30"/>
       <c r="E61" s="30"/>
       <c r="F61" s="30"/>
       <c r="G61" s="30"/>
       <c r="H61" s="30"/>
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="30"/>
       <c r="N61" s="30"/>
       <c r="O61" s="30"/>
       <c r="P61" s="30"/>
       <c r="Q61" s="30"/>
       <c r="R61" s="30"/>
       <c r="S61" s="30"/>
       <c r="T61" s="30"/>
       <c r="U61" s="30"/>
       <c r="V61" s="30"/>
       <c r="W61" s="30"/>
       <c r="X61" s="30"/>
       <c r="Y61" s="30"/>
       <c r="Z61" s="30"/>
       <c r="AA61" s="30"/>
       <c r="AB61" s="30"/>
       <c r="AC61" s="30"/>
       <c r="AD61" s="30"/>
       <c r="AE61" s="30"/>
       <c r="AF61" s="30"/>
       <c r="AG61" s="30"/>
       <c r="AH61" s="30"/>
       <c r="AI61" s="30"/>
       <c r="AJ61" s="30"/>
     </row>
-    <row r="62" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="62" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B62" s="30"/>
       <c r="C62" s="30"/>
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
       <c r="F62" s="30"/>
       <c r="G62" s="30"/>
       <c r="H62" s="30"/>
       <c r="I62" s="30"/>
       <c r="J62" s="30"/>
       <c r="K62" s="30"/>
       <c r="L62" s="30"/>
       <c r="M62" s="30"/>
       <c r="N62" s="30"/>
       <c r="O62" s="30"/>
       <c r="P62" s="30"/>
       <c r="Q62" s="30"/>
       <c r="R62" s="30"/>
       <c r="S62" s="30"/>
       <c r="T62" s="30"/>
       <c r="U62" s="30"/>
       <c r="V62" s="30"/>
       <c r="W62" s="30"/>
       <c r="X62" s="30"/>
       <c r="Y62" s="30"/>
       <c r="Z62" s="30"/>
       <c r="AA62" s="30"/>
       <c r="AB62" s="30"/>
       <c r="AC62" s="30"/>
       <c r="AD62" s="30"/>
       <c r="AE62" s="30"/>
       <c r="AF62" s="30"/>
       <c r="AG62" s="30"/>
       <c r="AH62" s="30"/>
       <c r="AI62" s="30"/>
       <c r="AJ62" s="30"/>
     </row>
-    <row r="63" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="63" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B63" s="30"/>
       <c r="C63" s="30"/>
       <c r="D63" s="30"/>
       <c r="E63" s="30"/>
       <c r="F63" s="30"/>
       <c r="G63" s="30"/>
       <c r="H63" s="30"/>
       <c r="I63" s="30"/>
       <c r="J63" s="30"/>
       <c r="K63" s="30"/>
       <c r="L63" s="30"/>
       <c r="M63" s="30"/>
       <c r="N63" s="30"/>
       <c r="O63" s="30"/>
       <c r="P63" s="30"/>
       <c r="Q63" s="30"/>
       <c r="R63" s="30"/>
       <c r="S63" s="30"/>
       <c r="T63" s="30"/>
       <c r="U63" s="30"/>
       <c r="V63" s="30"/>
       <c r="W63" s="30"/>
       <c r="X63" s="30"/>
       <c r="Y63" s="30"/>
       <c r="Z63" s="30"/>
       <c r="AA63" s="30"/>
       <c r="AB63" s="30"/>
       <c r="AC63" s="30"/>
       <c r="AD63" s="30"/>
       <c r="AE63" s="30"/>
       <c r="AF63" s="30"/>
       <c r="AG63" s="30"/>
       <c r="AH63" s="30"/>
       <c r="AI63" s="30"/>
       <c r="AJ63" s="30"/>
     </row>
-    <row r="64" spans="2:74" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="64" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B64" s="30"/>
       <c r="C64" s="30"/>
       <c r="D64" s="30"/>
       <c r="E64" s="30"/>
       <c r="F64" s="30"/>
       <c r="G64" s="30"/>
       <c r="H64" s="30"/>
       <c r="I64" s="30"/>
       <c r="J64" s="30"/>
       <c r="K64" s="30"/>
       <c r="L64" s="30"/>
       <c r="M64" s="30"/>
       <c r="N64" s="30"/>
       <c r="O64" s="30"/>
       <c r="P64" s="30"/>
       <c r="Q64" s="30"/>
       <c r="R64" s="30"/>
       <c r="S64" s="30"/>
       <c r="T64" s="30"/>
       <c r="U64" s="30"/>
       <c r="V64" s="30"/>
       <c r="W64" s="30"/>
       <c r="X64" s="30"/>
       <c r="Y64" s="30"/>
       <c r="Z64" s="30"/>
       <c r="AA64" s="30"/>
       <c r="AB64" s="30"/>
       <c r="AC64" s="30"/>
       <c r="AD64" s="30"/>
       <c r="AE64" s="30"/>
       <c r="AF64" s="30"/>
       <c r="AG64" s="30"/>
       <c r="AH64" s="30"/>
       <c r="AI64" s="30"/>
       <c r="AJ64" s="30"/>
     </row>
-    <row r="65" spans="2:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="65" spans="2:36" ht="20.100000000000001" customHeight="1">
       <c r="B65" s="30"/>
       <c r="C65" s="30"/>
       <c r="D65" s="30"/>
       <c r="E65" s="30"/>
       <c r="F65" s="30"/>
       <c r="G65" s="30"/>
       <c r="H65" s="30"/>
       <c r="I65" s="30"/>
       <c r="J65" s="30"/>
       <c r="K65" s="30"/>
       <c r="L65" s="30"/>
       <c r="M65" s="30"/>
       <c r="N65" s="30"/>
       <c r="O65" s="30"/>
       <c r="P65" s="30"/>
       <c r="Q65" s="30"/>
       <c r="R65" s="30"/>
       <c r="S65" s="30"/>
       <c r="T65" s="30"/>
       <c r="U65" s="30"/>
       <c r="V65" s="30"/>
       <c r="W65" s="30"/>
       <c r="X65" s="30"/>
       <c r="Y65" s="30"/>
       <c r="Z65" s="30"/>
       <c r="AA65" s="30"/>
       <c r="AB65" s="30"/>
       <c r="AC65" s="30"/>
       <c r="AD65" s="30"/>
       <c r="AE65" s="30"/>
       <c r="AF65" s="30"/>
       <c r="AG65" s="30"/>
       <c r="AH65" s="30"/>
       <c r="AI65" s="30"/>
       <c r="AJ65" s="30"/>
     </row>
-    <row r="66" spans="2:36" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="66" spans="2:36" ht="20.100000000000001" customHeight="1">
       <c r="B66" s="30"/>
       <c r="C66" s="30"/>
       <c r="D66" s="30"/>
       <c r="E66" s="30"/>
       <c r="F66" s="30"/>
       <c r="G66" s="30"/>
       <c r="H66" s="30"/>
       <c r="I66" s="30"/>
       <c r="J66" s="30"/>
       <c r="K66" s="30"/>
       <c r="L66" s="30"/>
       <c r="M66" s="30"/>
       <c r="N66" s="30"/>
       <c r="O66" s="30"/>
       <c r="P66" s="30"/>
       <c r="Q66" s="30"/>
       <c r="R66" s="30"/>
       <c r="S66" s="30"/>
       <c r="T66" s="30"/>
       <c r="U66" s="30"/>
       <c r="V66" s="30"/>
       <c r="W66" s="30"/>
       <c r="X66" s="30"/>
       <c r="Y66" s="30"/>
       <c r="Z66" s="30"/>
@@ -18323,71 +18668,71 @@
     <mergeCell ref="A3:AJ3"/>
     <mergeCell ref="A4:AJ4"/>
     <mergeCell ref="Z6:AC6"/>
     <mergeCell ref="AE6:AF6"/>
     <mergeCell ref="AH6:AI6"/>
     <mergeCell ref="S8:V8"/>
     <mergeCell ref="W8:AJ8"/>
     <mergeCell ref="S9:V9"/>
     <mergeCell ref="W9:AJ9"/>
     <mergeCell ref="S10:Y10"/>
     <mergeCell ref="Z10:AJ10"/>
     <mergeCell ref="T21:W21"/>
     <mergeCell ref="T22:Z22"/>
     <mergeCell ref="B23:S27"/>
     <mergeCell ref="T23:V24"/>
     <mergeCell ref="W23:AJ24"/>
     <mergeCell ref="T25:V27"/>
     <mergeCell ref="W25:AJ27"/>
     <mergeCell ref="B28:S28"/>
     <mergeCell ref="T28:AJ28"/>
     <mergeCell ref="B29:S29"/>
     <mergeCell ref="T29:X29"/>
     <mergeCell ref="Z29:AB29"/>
     <mergeCell ref="AD29:AF29"/>
     <mergeCell ref="AH29:AJ29"/>
-    <mergeCell ref="B37:C37"/>
-    <mergeCell ref="D37:S37"/>
     <mergeCell ref="B30:S30"/>
     <mergeCell ref="T30:AJ30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:S31"/>
     <mergeCell ref="T31:AJ42"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:S32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:S33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:S34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:S35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:S36"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="D38:S38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="D39:S39"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:S37"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:S40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="D41:S41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="D42:S42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="D43:S43"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:S51"/>
     <mergeCell ref="T43:AJ54"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="D44:S44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="D45:S45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="D46:S46"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="D47:S47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="D48:S48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="D49:S49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="D50:S50"/>