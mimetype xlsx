--- v0 (2026-05-06)
+++ v1 (2026-11-08)
@@ -1,122 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\00　指定関係業務\16　指定申請様式変更\★作業フォルダ\白井作業\SS新規申請等（加算除く）\☆書類一式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\03　障害者サービス情報関係\SS障害者サービス情報掲載資料\01　指定申請・変更等に係る様式・記載例\【後でこっちに差し替え】標準様式(20260331)\サビ情掲載済\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD6CE8C9-1AE0-4A52-BB0C-FA0A6BDD4C17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00464772-1FDC-4447-9B5E-C08000ABCCC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="825" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
   </bookViews>
   <sheets>
-    <sheet name="付表４" sheetId="75" r:id="rId1"/>
-    <sheet name="付表３－２" sheetId="27" state="hidden" r:id="rId2"/>
+    <sheet name="(記載例)付表４" sheetId="76" r:id="rId1"/>
+    <sheet name="付表４" sheetId="75" r:id="rId2"/>
+    <sheet name="付表３－２" sheetId="27" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_BQ4.1" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Regression_X" hidden="1">#REF!</definedName>
     <definedName name="ACwvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"98/01/19"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"野尻和輝"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\My Documents\MyHTML０.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"住記レイアウト"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">付表４!$A$1:$M$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'(記載例)付表４'!$A$1:$M$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">付表４!$A$2:$M$60</definedName>
     <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="Rwvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="Swvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="wrn.世田谷ＤＢ設計書." hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
     <definedName name="wvu.受給権者テーブル." hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="に" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="関連表" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="185">
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>(備考)</t>
     <rPh sb="1" eb="3">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>フリガナ</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>名　　称</t>
     <rPh sb="0" eb="1">
       <t>メイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショウ</t>
@@ -1977,59 +1982,270 @@
   <si>
     <t>該当</t>
     <rPh sb="0" eb="2">
       <t>ガイトウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>人</t>
     <rPh sb="0" eb="1">
       <t>ニン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>○</t>
   </si>
   <si>
     <t>00</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>24</t>
     <phoneticPr fontId="3"/>
   </si>
+  <si>
+    <t>トウキョウフクシエン</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>東京福祉園</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(郵便番号</t>
+  </si>
+  <si>
+    <t>163</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>0023</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>)</t>
+  </si>
+  <si>
+    <t>東京</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>新宿</t>
+    <rPh sb="0" eb="2">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西新宿▲－▲　メゾン新宿１０２</t>
+    <rPh sb="0" eb="3">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>０３-○○○○-○○○○</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>S******＠tokyo.jp</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>トウキョウ　マサカズ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>平成○</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>東京 正和</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>マサカズ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>171</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>0021</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>豊島</t>
+    <rPh sb="0" eb="2">
+      <t>トシマ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>西池袋○－○　○○ビル３階</t>
+    <rPh sb="0" eb="3">
+      <t>ニシイケブクロ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>カイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>生活支援員</t>
+    <rPh sb="0" eb="5">
+      <t>セイカツシエンイン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>付表４　短期入所事業所の指定等に係る記載事項</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>障害者支援施設東京福祉園</t>
+    <rPh sb="0" eb="3">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>障害者支援施設</t>
+    <rPh sb="0" eb="3">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>厚生労働大臣が定める基準による</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>食事の提供に係る費用（1日につき○○円）等</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>○○病院</t>
+    <rPh sb="2" eb="4">
+      <t>ビョウイン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>３．「その他の費用」欄には、利用者に直接金銭の負担を求める場合のサービス内容についても記載してください。</t>
+    <rPh sb="5" eb="6">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>チョクセツ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キンセン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>フタン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>内科</t>
+    <rPh sb="0" eb="2">
+      <t>ナイカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -2103,50 +2319,64 @@
       <color rgb="FF000000"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2889,51 +3119,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="369">
+  <cellXfs count="445">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1">
@@ -3144,80 +3374,64 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
@@ -3239,852 +3453,2733 @@
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="14" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="37" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="14" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...242 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...49 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="53" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="53" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="54" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-[...98 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="45" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="47" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="55" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="57" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...86 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Normal 2" xfId="2" xr:uid="{436B2A24-8AFA-416F-9C4C-1666A3362B91}"/>
     <cellStyle name="通貨 2" xfId="7" xr:uid="{AB0F1C88-3834-4568-A6B6-B6BF705B9A4C}"/>
     <cellStyle name="通貨 2 2" xfId="8" xr:uid="{DC5783F6-6B6E-4322-877D-6B5B224E7024}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{D2E9B860-FEC8-45E6-ACF7-E3608C800E36}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{210C22F7-C27B-4BE5-A11B-D3206057B0C3}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{C5557D82-D66D-467D-B3CA-14E16DB20428}"/>
     <cellStyle name="標準 4" xfId="9" xr:uid="{4860ACA7-B594-4766-8E6B-2D9A6445531A}"/>
     <cellStyle name="標準_⑨指定申請様式（案）（多機能用総括表）" xfId="3" xr:uid="{DF3CA8F1-1F6F-4ED5-9A91-E97ADBD999B5}"/>
     <cellStyle name="標準_事業者指定様式（多機能用総括表）作業ファイル" xfId="5" xr:uid="{E647E5B1-0B03-4A17-A884-C912BBB44671}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>144780</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>45720</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="四角形: 角を丸くする 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB854E29-09D9-4885-A0D1-07C22F801C72}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2745105" y="1485900"/>
+          <a:ext cx="2108835" cy="274320"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>190501</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>142876</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="四角形: 角を丸くする 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47FFEDBA-B6AF-46E4-B463-438CFB227D7C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4914901" y="2657475"/>
+          <a:ext cx="1009650" cy="219075"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>264795</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>161926</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="四角形: 角を丸くする 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79812B3D-F1CA-4150-8432-D90AF37099F7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7620" y="419100"/>
+          <a:ext cx="6368415" cy="1266826"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>57598</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>54657</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="四角形: 角を丸くする 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B864DB39-403C-4B87-BC75-C26CAD03E324}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="83820" y="68580"/>
+          <a:ext cx="1055818" cy="557577"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFF00"/>
+        </a:solidFill>
+        <a:ln w="28575">
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>264795</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="四角形: 角を丸くする 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AFB722E-DBEF-B8A0-E989-CFC6581A9667}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7620" y="1737360"/>
+          <a:ext cx="6368415" cy="1661160"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>152401</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="吹き出し: 角を丸めた四角形 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8D75B2F-7A2B-4BC3-A39F-664359CF40EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="390525" y="2524125"/>
+          <a:ext cx="1924050" cy="485776"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -48048"/>
+            <a:gd name="adj2" fmla="val -4227"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>管理者経歴書の記載と整合性をとってください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>106681</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="吹き出し: 角を丸めた四角形 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FE16E2A-2558-452B-88FA-271BE263722E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3600450" y="2964181"/>
+          <a:ext cx="2705100" cy="274320"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 12730"/>
+            <a:gd name="adj2" fmla="val -75677"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>当該短期入所事業所で兼務の場合のみ記載</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>487680</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>283845</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>219075</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="吹き出し: 角を丸めた四角形 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6B36604-6DDB-4C83-839B-453C0BCC94AD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4202430" y="4937760"/>
+          <a:ext cx="2215515" cy="300990"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 9122"/>
+            <a:gd name="adj2" fmla="val -91329"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>地方公共団体以外は記載不要です。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>34290</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>114299</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="吹き出し: 角を丸めた四角形 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1AD9D5B-024F-3F0E-69ED-1DCAC7C2793E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4406265" y="7741920"/>
+          <a:ext cx="1861185" cy="487679"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -74659"/>
+            <a:gd name="adj2" fmla="val 7940"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>運営規定の内容を抜粋して記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>99060</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="四角形: 角を丸くする 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CFCEDB3-9550-DFF7-7E1E-1660D109A17E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="47625" y="3457575"/>
+          <a:ext cx="4423410" cy="702945"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>308611</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>41910</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>180976</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="吹き出し: 角を丸めた四角形 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD203A1F-7933-FDBF-EB70-387EEF206E54}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4680586" y="3470910"/>
+          <a:ext cx="1634490" cy="662940"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -62148"/>
+            <a:gd name="adj2" fmla="val 12271"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>該当種別に○を選択し、短期入所の定員を記載して下さい。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="四角形: 角を丸くする 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81B95CE3-C042-E4A3-06A3-2C1F8F5DA27F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="47625" y="4213860"/>
+          <a:ext cx="6381750" cy="320040"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>323851</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="四角形: 角を丸くする 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{908F30F7-7F42-B189-3339-DFAD5554EB02}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4410075" y="4579620"/>
+          <a:ext cx="2047876" cy="240029"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22225">
+          <a:prstDash val="sysDash"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>539115</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>100965</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>270508</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>283845</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="吹き出し: 角を丸めた四角形 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72BF0765-DFBA-9994-461D-927F3E56C0EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2282190" y="4863465"/>
+          <a:ext cx="1703068" cy="697230"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 38073"/>
+            <a:gd name="adj2" fmla="val -101483"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>併設若しくは空床の場合の本体施設の状況を記載してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="吹き出し: 角を丸めた四角形 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A495D1A4-C330-42F6-AC3C-E6AE0A12D678}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3486150" y="66675"/>
+          <a:ext cx="2971800" cy="885825"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -39026"/>
+            <a:gd name="adj2" fmla="val 70348"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>様式第一号、様式</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>第</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>二</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>号</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>その他各種加算の届出書等</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>の記載と整合性をとってください</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" b="1">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>事業所</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>」について記載してください</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>（</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" b="0" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>法人事務所についてではありません</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="0" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>。</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>）</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="900">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="吹き出し: 角を丸めた四角形 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A501C418-AE3A-4BDF-A867-887960943A10}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5105400" y="1028700"/>
+          <a:ext cx="2981325" cy="847725"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -57537"/>
+            <a:gd name="adj2" fmla="val 16721"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="0070C0"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>こちらのメールアドレスが東京都に登録され、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>指定後、東京都からの連絡に使われます。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000" b="1" u="sng">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>ＨＰ等には公開されません。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+            <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>変更が必要な場合は、変更届をご提出ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>1009649</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="正方形/長方形 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EFFB87-4A62-4CD8-89FF-BDFE2B7F2817}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="47625" y="47625"/>
+          <a:ext cx="6372225" cy="962024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="CCFFCC"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>＜注意＞</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000" b="1">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1"/>
+            <a:t>東京都からのメールでのお知らせ</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
+            <a:t>は、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
+            <a:t>「事業所」の「</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200"/>
+            <a:t>E-Mail</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
+            <a:t>」欄に記載いただいたメールアドレス宛てにお送りします。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4339,1439 +6434,2896 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5575C18C-216A-4F6A-8E99-62BD0C4E4528}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CC25BB1-981F-4A8B-A8F5-EEF007997653}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O59"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
     <col min="2" max="7" width="8.625" style="1" customWidth="1"/>
     <col min="8" max="13" width="4.625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="3.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1">
-      <c r="A1" s="87" t="s">
-        <v>121</v>
+      <c r="A1" s="86" t="s">
+        <v>177</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
       <c r="L1" s="61"/>
       <c r="M1" s="61"/>
       <c r="N1" s="61"/>
       <c r="O1" s="61"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="62"/>
       <c r="B2" s="63"/>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="63"/>
       <c r="F2" s="61"/>
       <c r="G2" s="61"/>
       <c r="H2" s="61"/>
       <c r="I2" s="61"/>
       <c r="J2" s="61"/>
       <c r="K2" s="61"/>
       <c r="L2" s="61"/>
       <c r="M2" s="61"/>
       <c r="N2" s="61"/>
       <c r="O2" s="61"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="118" t="s">
+      <c r="A3" s="250" t="s">
         <v>122</v>
       </c>
       <c r="B3" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="121"/>
-[...9 lines deleted...]
-      <c r="M3" s="123"/>
+      <c r="C3" s="273" t="s">
+        <v>158</v>
+      </c>
+      <c r="D3" s="274"/>
+      <c r="E3" s="274"/>
+      <c r="F3" s="274"/>
+      <c r="G3" s="274"/>
+      <c r="H3" s="274"/>
+      <c r="I3" s="274"/>
+      <c r="J3" s="274"/>
+      <c r="K3" s="274"/>
+      <c r="L3" s="274"/>
+      <c r="M3" s="275"/>
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="119"/>
+      <c r="A4" s="251"/>
       <c r="B4" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="124"/>
-[...9 lines deleted...]
-      <c r="M4" s="126"/>
+      <c r="C4" s="276" t="s">
+        <v>159</v>
+      </c>
+      <c r="D4" s="277"/>
+      <c r="E4" s="277"/>
+      <c r="F4" s="277"/>
+      <c r="G4" s="277"/>
+      <c r="H4" s="277"/>
+      <c r="I4" s="277"/>
+      <c r="J4" s="277"/>
+      <c r="K4" s="277"/>
+      <c r="L4" s="277"/>
+      <c r="M4" s="278"/>
       <c r="N4" s="61"/>
       <c r="O4" s="61"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="119"/>
-      <c r="B5" s="127" t="s">
+      <c r="A5" s="251"/>
+      <c r="B5" s="195" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="66" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D5" s="91"/>
+        <v>160</v>
+      </c>
+      <c r="D5" s="117" t="s">
+        <v>161</v>
+      </c>
       <c r="E5" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="91"/>
+      <c r="F5" s="117" t="s">
+        <v>162</v>
+      </c>
       <c r="G5" s="67" t="s">
-        <v>124</v>
+        <v>163</v>
       </c>
       <c r="H5" s="67"/>
       <c r="I5" s="67"/>
       <c r="J5" s="67"/>
       <c r="K5" s="67"/>
       <c r="L5" s="67"/>
       <c r="M5" s="69"/>
       <c r="N5" s="61"/>
       <c r="O5" s="61"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="119"/>
-[...2 lines deleted...]
-      <c r="D6" s="94" t="s">
+      <c r="A6" s="251"/>
+      <c r="B6" s="270"/>
+      <c r="C6" s="118" t="s">
+        <v>164</v>
+      </c>
+      <c r="D6" s="90" t="s">
         <v>119</v>
       </c>
-      <c r="E6" s="93"/>
-      <c r="F6" s="95" t="s">
+      <c r="E6" s="119" t="s">
+        <v>165</v>
+      </c>
+      <c r="F6" s="120" t="s">
         <v>120</v>
       </c>
-      <c r="G6" s="130"/>
-[...5 lines deleted...]
-      <c r="M6" s="131"/>
+      <c r="G6" s="279"/>
+      <c r="H6" s="279"/>
+      <c r="I6" s="279"/>
+      <c r="J6" s="279"/>
+      <c r="K6" s="279"/>
+      <c r="L6" s="279"/>
+      <c r="M6" s="280"/>
       <c r="N6" s="61"/>
       <c r="O6" s="61"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="119"/>
-[...11 lines deleted...]
-      <c r="M7" s="134"/>
+      <c r="A7" s="251"/>
+      <c r="B7" s="197"/>
+      <c r="C7" s="281" t="s">
+        <v>166</v>
+      </c>
+      <c r="D7" s="282"/>
+      <c r="E7" s="282"/>
+      <c r="F7" s="282"/>
+      <c r="G7" s="282"/>
+      <c r="H7" s="282"/>
+      <c r="I7" s="282"/>
+      <c r="J7" s="282"/>
+      <c r="K7" s="282"/>
+      <c r="L7" s="282"/>
+      <c r="M7" s="283"/>
       <c r="N7" s="61"/>
       <c r="O7" s="61"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="119"/>
+      <c r="A8" s="251"/>
       <c r="B8" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="135"/>
-[...9 lines deleted...]
-      <c r="M8" s="137"/>
+      <c r="C8" s="284" t="s">
+        <v>167</v>
+      </c>
+      <c r="D8" s="285"/>
+      <c r="E8" s="285"/>
+      <c r="F8" s="285"/>
+      <c r="G8" s="285"/>
+      <c r="H8" s="285"/>
+      <c r="I8" s="285"/>
+      <c r="J8" s="285"/>
+      <c r="K8" s="285"/>
+      <c r="L8" s="285"/>
+      <c r="M8" s="286"/>
       <c r="N8" s="61"/>
       <c r="O8" s="61"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="120"/>
+      <c r="A9" s="263"/>
       <c r="B9" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="138"/>
-[...9 lines deleted...]
-      <c r="M9" s="140"/>
+      <c r="C9" s="287" t="s">
+        <v>168</v>
+      </c>
+      <c r="D9" s="288"/>
+      <c r="E9" s="288"/>
+      <c r="F9" s="288"/>
+      <c r="G9" s="288"/>
+      <c r="H9" s="288"/>
+      <c r="I9" s="288"/>
+      <c r="J9" s="288"/>
+      <c r="K9" s="288"/>
+      <c r="L9" s="288"/>
+      <c r="M9" s="289"/>
       <c r="N9" s="61"/>
       <c r="O9" s="61"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="118" t="s">
+      <c r="A10" s="250" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="166"/>
-[...2 lines deleted...]
-      <c r="F10" s="169" t="s">
+      <c r="C10" s="298" t="s">
+        <v>169</v>
+      </c>
+      <c r="D10" s="299"/>
+      <c r="E10" s="300"/>
+      <c r="F10" s="205" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="170"/>
+      <c r="G10" s="301" t="s">
+        <v>170</v>
+      </c>
       <c r="H10" s="79"/>
-      <c r="I10" s="170"/>
+      <c r="I10" s="301">
+        <v>1</v>
+      </c>
       <c r="J10" s="79"/>
-      <c r="K10" s="170"/>
+      <c r="K10" s="301">
+        <v>1</v>
+      </c>
       <c r="L10" s="79"/>
       <c r="M10" s="80"/>
       <c r="N10" s="61"/>
       <c r="O10" s="61"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="119"/>
+      <c r="A11" s="251"/>
       <c r="B11" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="132"/>
-[...3 lines deleted...]
-      <c r="G11" s="171"/>
+      <c r="C11" s="281" t="s">
+        <v>171</v>
+      </c>
+      <c r="D11" s="282"/>
+      <c r="E11" s="283"/>
+      <c r="F11" s="205"/>
+      <c r="G11" s="302"/>
       <c r="H11" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="171"/>
+      <c r="I11" s="302"/>
       <c r="J11" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="K11" s="171"/>
+      <c r="K11" s="302"/>
       <c r="L11" s="82" t="s">
         <v>12</v>
       </c>
       <c r="M11" s="83"/>
       <c r="N11" s="61"/>
       <c r="O11" s="61"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="119"/>
-      <c r="B12" s="172" t="s">
+      <c r="A12" s="251"/>
+      <c r="B12" s="203" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="66" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D12" s="91"/>
+        <v>160</v>
+      </c>
+      <c r="D12" s="117" t="s">
+        <v>172</v>
+      </c>
       <c r="E12" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="F12" s="91"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F12" s="117" t="s">
+        <v>173</v>
+      </c>
+      <c r="G12" s="67"/>
       <c r="H12" s="67"/>
       <c r="I12" s="67"/>
       <c r="J12" s="67"/>
       <c r="K12" s="67"/>
       <c r="L12" s="67"/>
       <c r="M12" s="69"/>
       <c r="N12" s="61"/>
       <c r="O12" s="61"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="119"/>
-[...2 lines deleted...]
-      <c r="D13" s="94" t="s">
+      <c r="A13" s="251"/>
+      <c r="B13" s="260"/>
+      <c r="C13" s="118" t="s">
+        <v>164</v>
+      </c>
+      <c r="D13" s="90" t="s">
         <v>119</v>
       </c>
-      <c r="E13" s="93"/>
-      <c r="F13" s="95" t="s">
+      <c r="E13" s="119" t="s">
+        <v>174</v>
+      </c>
+      <c r="F13" s="120" t="s">
         <v>120</v>
       </c>
-      <c r="G13" s="130"/>
-[...5 lines deleted...]
-      <c r="M13" s="131"/>
+      <c r="G13" s="303"/>
+      <c r="H13" s="303"/>
+      <c r="I13" s="303"/>
+      <c r="J13" s="303"/>
+      <c r="K13" s="303"/>
+      <c r="L13" s="303"/>
+      <c r="M13" s="304"/>
       <c r="N13" s="61"/>
       <c r="O13" s="61"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="119"/>
-[...11 lines deleted...]
-      <c r="M14" s="134"/>
+      <c r="A14" s="251"/>
+      <c r="B14" s="204"/>
+      <c r="C14" s="281" t="s">
+        <v>175</v>
+      </c>
+      <c r="D14" s="282"/>
+      <c r="E14" s="282"/>
+      <c r="F14" s="282"/>
+      <c r="G14" s="282"/>
+      <c r="H14" s="282"/>
+      <c r="I14" s="282"/>
+      <c r="J14" s="282"/>
+      <c r="K14" s="282"/>
+      <c r="L14" s="282"/>
+      <c r="M14" s="283"/>
       <c r="N14" s="61"/>
       <c r="O14" s="61"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="119"/>
-      <c r="B15" s="150" t="s">
+      <c r="A15" s="251"/>
+      <c r="B15" s="183" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="151"/>
-[...9 lines deleted...]
-      <c r="M15" s="137"/>
+      <c r="C15" s="236"/>
+      <c r="D15" s="236"/>
+      <c r="E15" s="236"/>
+      <c r="F15" s="236"/>
+      <c r="G15" s="184"/>
+      <c r="H15" s="284" t="s">
+        <v>176</v>
+      </c>
+      <c r="I15" s="285"/>
+      <c r="J15" s="285"/>
+      <c r="K15" s="285"/>
+      <c r="L15" s="285"/>
+      <c r="M15" s="286"/>
       <c r="N15" s="61"/>
       <c r="O15" s="61"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="119"/>
-      <c r="B16" s="153" t="s">
+      <c r="A16" s="251"/>
+      <c r="B16" s="240" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="154"/>
-      <c r="D16" s="159" t="s">
+      <c r="C16" s="241"/>
+      <c r="D16" s="155" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="160"/>
-[...7 lines deleted...]
-      <c r="M16" s="140"/>
+      <c r="E16" s="156"/>
+      <c r="F16" s="292"/>
+      <c r="G16" s="292"/>
+      <c r="H16" s="293"/>
+      <c r="I16" s="293"/>
+      <c r="J16" s="293"/>
+      <c r="K16" s="292"/>
+      <c r="L16" s="292"/>
+      <c r="M16" s="294"/>
       <c r="N16" s="61"/>
       <c r="O16" s="61"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="119"/>
-[...2 lines deleted...]
-      <c r="D17" s="162" t="s">
+      <c r="A17" s="251"/>
+      <c r="B17" s="242"/>
+      <c r="C17" s="243"/>
+      <c r="D17" s="177" t="s">
         <v>17</v>
       </c>
-      <c r="E17" s="163"/>
-[...7 lines deleted...]
-      <c r="M17" s="90"/>
+      <c r="E17" s="247"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="88"/>
+      <c r="K17" s="88"/>
+      <c r="L17" s="88"/>
+      <c r="M17" s="89"/>
       <c r="N17" s="61"/>
       <c r="O17" s="61"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="119"/>
-[...11 lines deleted...]
-      <c r="M18" s="126"/>
+      <c r="A18" s="251"/>
+      <c r="B18" s="244"/>
+      <c r="C18" s="245"/>
+      <c r="D18" s="248"/>
+      <c r="E18" s="249"/>
+      <c r="F18" s="295"/>
+      <c r="G18" s="296"/>
+      <c r="H18" s="296"/>
+      <c r="I18" s="296"/>
+      <c r="J18" s="296"/>
+      <c r="K18" s="296"/>
+      <c r="L18" s="296"/>
+      <c r="M18" s="297"/>
       <c r="N18" s="61"/>
       <c r="O18" s="61"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="141" t="s">
+      <c r="A19" s="227" t="s">
         <v>126</v>
       </c>
-      <c r="B19" s="142"/>
-      <c r="C19" s="147" t="s">
+      <c r="B19" s="228"/>
+      <c r="C19" s="233" t="s">
         <v>127</v>
       </c>
-      <c r="D19" s="147"/>
-      <c r="E19" s="147" t="s">
+      <c r="D19" s="233"/>
+      <c r="E19" s="233" t="s">
         <v>128</v>
       </c>
-      <c r="F19" s="147"/>
-[...6 lines deleted...]
-      <c r="M19" s="97"/>
+      <c r="F19" s="233"/>
+      <c r="G19" s="233"/>
+      <c r="H19" s="92"/>
+      <c r="I19" s="92"/>
+      <c r="J19" s="92"/>
+      <c r="K19" s="92"/>
+      <c r="L19" s="92"/>
+      <c r="M19" s="93"/>
       <c r="N19" s="61"/>
       <c r="O19" s="61"/>
     </row>
     <row r="20" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="143"/>
-[...2 lines deleted...]
-      <c r="D20" s="98" t="s">
+      <c r="A20" s="229"/>
+      <c r="B20" s="230"/>
+      <c r="C20" s="112" t="s">
+        <v>155</v>
+      </c>
+      <c r="D20" s="94" t="s">
         <v>129</v>
       </c>
-      <c r="E20" s="148" t="s">
+      <c r="E20" s="234" t="s">
         <v>130</v>
       </c>
-      <c r="F20" s="148"/>
-[...6 lines deleted...]
-      <c r="M20" s="101"/>
+      <c r="F20" s="234"/>
+      <c r="G20" s="234"/>
+      <c r="H20" s="95"/>
+      <c r="I20" s="95"/>
+      <c r="J20" s="95"/>
+      <c r="K20" s="96"/>
+      <c r="L20" s="96"/>
+      <c r="M20" s="97"/>
     </row>
     <row r="21" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A21" s="143"/>
-[...2 lines deleted...]
-      <c r="D21" s="98" t="s">
+      <c r="A21" s="229"/>
+      <c r="B21" s="230"/>
+      <c r="C21" s="112" t="s">
+        <v>155</v>
+      </c>
+      <c r="D21" s="94" t="s">
         <v>131</v>
       </c>
-      <c r="E21" s="149"/>
-[...7 lines deleted...]
-      <c r="M21" s="101"/>
+      <c r="E21" s="290">
+        <v>2</v>
+      </c>
+      <c r="F21" s="290"/>
+      <c r="G21" s="290"/>
+      <c r="H21" s="95"/>
+      <c r="I21" s="95"/>
+      <c r="J21" s="95"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="97"/>
     </row>
     <row r="22" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A22" s="145"/>
-[...2 lines deleted...]
-      <c r="D22" s="98" t="s">
+      <c r="A22" s="231"/>
+      <c r="B22" s="232"/>
+      <c r="C22" s="112"/>
+      <c r="D22" s="94" t="s">
         <v>132</v>
       </c>
-      <c r="E22" s="149"/>
-[...7 lines deleted...]
-      <c r="M22" s="104"/>
+      <c r="E22" s="291"/>
+      <c r="F22" s="291"/>
+      <c r="G22" s="291"/>
+      <c r="H22" s="98"/>
+      <c r="I22" s="98"/>
+      <c r="J22" s="98"/>
+      <c r="K22" s="99"/>
+      <c r="L22" s="99"/>
+      <c r="M22" s="100"/>
     </row>
     <row r="23" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A23" s="188" t="s">
+      <c r="A23" s="216" t="s">
         <v>133</v>
       </c>
-      <c r="B23" s="188"/>
-      <c r="C23" s="105" t="s">
+      <c r="B23" s="216"/>
+      <c r="C23" s="101" t="s">
         <v>49</v>
       </c>
-      <c r="D23" s="189"/>
-[...3 lines deleted...]
-      <c r="H23" s="192" t="s">
+      <c r="D23" s="308" t="s">
+        <v>178</v>
+      </c>
+      <c r="E23" s="309"/>
+      <c r="F23" s="309"/>
+      <c r="G23" s="310"/>
+      <c r="H23" s="220" t="s">
         <v>128</v>
       </c>
-      <c r="I23" s="192"/>
-[...3 lines deleted...]
-      <c r="M23" s="193"/>
+      <c r="I23" s="220"/>
+      <c r="J23" s="220"/>
+      <c r="K23" s="311">
+        <v>60</v>
+      </c>
+      <c r="L23" s="311"/>
+      <c r="M23" s="311"/>
     </row>
     <row r="24" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A24" s="188"/>
-[...1 lines deleted...]
-      <c r="C24" s="105" t="s">
+      <c r="A24" s="216"/>
+      <c r="B24" s="216"/>
+      <c r="C24" s="101" t="s">
         <v>127</v>
       </c>
-      <c r="D24" s="194"/>
-[...3 lines deleted...]
-      <c r="H24" s="196" t="s">
+      <c r="D24" s="308" t="s">
+        <v>179</v>
+      </c>
+      <c r="E24" s="309"/>
+      <c r="F24" s="309"/>
+      <c r="G24" s="109"/>
+      <c r="H24" s="224" t="s">
         <v>134</v>
       </c>
-      <c r="I24" s="197"/>
-[...3 lines deleted...]
-      <c r="M24" s="191"/>
+      <c r="I24" s="225"/>
+      <c r="J24" s="226"/>
+      <c r="K24" s="308">
+        <v>59</v>
+      </c>
+      <c r="L24" s="309"/>
+      <c r="M24" s="310"/>
     </row>
     <row r="25" spans="1:15" ht="15" customHeight="1">
-      <c r="A25" s="175" t="s">
+      <c r="A25" s="209" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="176"/>
-[...5 lines deleted...]
-      <c r="H25" s="179" t="s">
+      <c r="B25" s="210"/>
+      <c r="C25" s="210"/>
+      <c r="D25" s="211"/>
+      <c r="E25" s="211"/>
+      <c r="F25" s="210"/>
+      <c r="G25" s="212"/>
+      <c r="H25" s="305" t="s">
         <v>19</v>
       </c>
-      <c r="I25" s="180"/>
-[...3 lines deleted...]
-      <c r="M25" s="181"/>
+      <c r="I25" s="306"/>
+      <c r="J25" s="306"/>
+      <c r="K25" s="306"/>
+      <c r="L25" s="306"/>
+      <c r="M25" s="307"/>
       <c r="N25" s="60"/>
       <c r="O25" s="61"/>
     </row>
     <row r="26" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A26" s="182" t="s">
+      <c r="A26" s="200" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="183"/>
-[...10 lines deleted...]
-      <c r="M26" s="184"/>
+      <c r="B26" s="201"/>
+      <c r="C26" s="201"/>
+      <c r="D26" s="201"/>
+      <c r="E26" s="201"/>
+      <c r="F26" s="201"/>
+      <c r="G26" s="201"/>
+      <c r="H26" s="201"/>
+      <c r="I26" s="201"/>
+      <c r="J26" s="201"/>
+      <c r="K26" s="201"/>
+      <c r="L26" s="201"/>
+      <c r="M26" s="202"/>
       <c r="N26" s="61"/>
       <c r="O26" s="61"/>
     </row>
     <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="162" t="s">
+      <c r="A27" s="177" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="185"/>
-      <c r="C27" s="169" t="s">
+      <c r="B27" s="178"/>
+      <c r="C27" s="205" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="169"/>
-      <c r="E27" s="172" t="s">
+      <c r="D27" s="205"/>
+      <c r="E27" s="203" t="s">
         <v>23</v>
       </c>
-      <c r="F27" s="127"/>
+      <c r="F27" s="195"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="68"/>
       <c r="J27" s="68"/>
       <c r="K27" s="68"/>
       <c r="L27" s="68"/>
       <c r="M27" s="76"/>
       <c r="N27" s="61"/>
       <c r="O27" s="61"/>
     </row>
     <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A28" s="186"/>
-      <c r="B28" s="187"/>
+      <c r="A28" s="181"/>
+      <c r="B28" s="182"/>
       <c r="C28" s="71" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="71" t="s">
         <v>25</v>
       </c>
       <c r="E28" s="71" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="71" t="s">
         <v>25</v>
       </c>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
       <c r="M28" s="77"/>
       <c r="N28" s="61"/>
       <c r="O28" s="61"/>
     </row>
     <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A29" s="172" t="s">
+      <c r="A29" s="203" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="201"/>
+      <c r="B29" s="196"/>
       <c r="C29" s="71"/>
       <c r="D29" s="71"/>
       <c r="E29" s="71"/>
       <c r="F29" s="71"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
       <c r="J29" s="61"/>
       <c r="K29" s="61"/>
       <c r="L29" s="61"/>
       <c r="M29" s="77"/>
       <c r="N29" s="61"/>
       <c r="O29" s="61"/>
     </row>
     <row r="30" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A30" s="174" t="s">
+      <c r="A30" s="204" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="202"/>
+      <c r="B30" s="198"/>
       <c r="C30" s="71"/>
       <c r="D30" s="71"/>
       <c r="E30" s="71"/>
       <c r="F30" s="71"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="77"/>
       <c r="N30" s="61"/>
       <c r="O30" s="61"/>
     </row>
     <row r="31" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A31" s="72" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="78"/>
-      <c r="C31" s="169"/>
-[...2 lines deleted...]
-      <c r="F31" s="169"/>
+      <c r="C31" s="205"/>
+      <c r="D31" s="205"/>
+      <c r="E31" s="205"/>
+      <c r="F31" s="205"/>
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
       <c r="K31" s="61"/>
       <c r="L31" s="61"/>
       <c r="M31" s="77"/>
       <c r="N31" s="61"/>
       <c r="O31" s="61"/>
     </row>
     <row r="32" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A32" s="72" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="78"/>
-      <c r="C32" s="204"/>
-[...2 lines deleted...]
-      <c r="F32" s="204"/>
+      <c r="C32" s="206"/>
+      <c r="D32" s="206"/>
+      <c r="E32" s="206"/>
+      <c r="F32" s="206"/>
       <c r="G32" s="74"/>
       <c r="H32" s="74"/>
       <c r="I32" s="74"/>
       <c r="J32" s="74"/>
       <c r="K32" s="74"/>
       <c r="L32" s="74"/>
       <c r="M32" s="75"/>
       <c r="N32" s="60"/>
       <c r="O32" s="61"/>
     </row>
     <row r="33" spans="1:15" ht="20.25" customHeight="1">
-      <c r="A33" s="162" t="s">
+      <c r="A33" s="177" t="s">
         <v>135</v>
       </c>
-      <c r="B33" s="185"/>
-[...1 lines deleted...]
-      <c r="D33" s="205" t="s">
+      <c r="B33" s="178"/>
+      <c r="C33" s="110"/>
+      <c r="D33" s="166" t="s">
         <v>153</v>
       </c>
-      <c r="E33" s="206"/>
-[...7 lines deleted...]
-      <c r="M33" s="201"/>
+      <c r="E33" s="207"/>
+      <c r="F33" s="193"/>
+      <c r="G33" s="195"/>
+      <c r="H33" s="195"/>
+      <c r="I33" s="195"/>
+      <c r="J33" s="195"/>
+      <c r="K33" s="195"/>
+      <c r="L33" s="195"/>
+      <c r="M33" s="196"/>
       <c r="N33" s="60"/>
       <c r="O33" s="61"/>
     </row>
     <row r="34" spans="1:15" ht="20.25" customHeight="1">
-      <c r="A34" s="186"/>
-[...2 lines deleted...]
-      <c r="D34" s="207" t="s">
+      <c r="A34" s="181"/>
+      <c r="B34" s="182"/>
+      <c r="C34" s="138" t="s">
+        <v>155</v>
+      </c>
+      <c r="D34" s="170" t="s">
         <v>152</v>
       </c>
       <c r="E34" s="208"/>
-      <c r="F34" s="200"/>
-[...6 lines deleted...]
-      <c r="M34" s="202"/>
+      <c r="F34" s="194"/>
+      <c r="G34" s="197"/>
+      <c r="H34" s="197"/>
+      <c r="I34" s="197"/>
+      <c r="J34" s="197"/>
+      <c r="K34" s="197"/>
+      <c r="L34" s="197"/>
+      <c r="M34" s="198"/>
       <c r="N34" s="60"/>
       <c r="O34" s="61"/>
     </row>
     <row r="35" spans="1:15" ht="64.150000000000006" customHeight="1">
-      <c r="A35" s="203" t="s">
+      <c r="A35" s="199" t="s">
         <v>136</v>
       </c>
-      <c r="B35" s="203"/>
-      <c r="C35" s="116"/>
+      <c r="B35" s="199"/>
+      <c r="C35" s="111"/>
       <c r="D35" s="74" t="s">
         <v>154</v>
       </c>
       <c r="E35" s="74"/>
-      <c r="F35" s="106"/>
+      <c r="F35" s="102"/>
       <c r="G35" s="74"/>
       <c r="H35" s="74"/>
       <c r="I35" s="74"/>
       <c r="J35" s="74"/>
       <c r="K35" s="74"/>
       <c r="L35" s="74"/>
       <c r="M35" s="75"/>
       <c r="N35" s="60"/>
       <c r="O35" s="61"/>
     </row>
     <row r="36" spans="1:15" ht="15" customHeight="1">
-      <c r="A36" s="182" t="s">
+      <c r="A36" s="200" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="183"/>
-[...10 lines deleted...]
-      <c r="M36" s="184"/>
+      <c r="B36" s="201"/>
+      <c r="C36" s="201"/>
+      <c r="D36" s="201"/>
+      <c r="E36" s="201"/>
+      <c r="F36" s="201"/>
+      <c r="G36" s="201"/>
+      <c r="H36" s="201"/>
+      <c r="I36" s="201"/>
+      <c r="J36" s="201"/>
+      <c r="K36" s="201"/>
+      <c r="L36" s="201"/>
+      <c r="M36" s="202"/>
       <c r="N36" s="60"/>
       <c r="O36" s="61"/>
     </row>
     <row r="37" spans="1:15" ht="24.95" customHeight="1">
-      <c r="A37" s="209" t="s">
+      <c r="A37" s="172" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="210"/>
-[...10 lines deleted...]
-      <c r="M37" s="213"/>
+      <c r="B37" s="173"/>
+      <c r="C37" s="312">
+        <v>2</v>
+      </c>
+      <c r="D37" s="313"/>
+      <c r="E37" s="313"/>
+      <c r="F37" s="313"/>
+      <c r="G37" s="313"/>
+      <c r="H37" s="313"/>
+      <c r="I37" s="313"/>
+      <c r="J37" s="313"/>
+      <c r="K37" s="313"/>
+      <c r="L37" s="313"/>
+      <c r="M37" s="314"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1">
-      <c r="A38" s="162" t="s">
+      <c r="A38" s="177" t="s">
         <v>137</v>
       </c>
-      <c r="B38" s="185"/>
+      <c r="B38" s="178"/>
       <c r="C38" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="71" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="71" t="s">
         <v>139</v>
       </c>
       <c r="F38" s="71" t="s">
         <v>140</v>
       </c>
-      <c r="G38" s="71" t="s">
+      <c r="G38" s="137" t="s">
         <v>141</v>
       </c>
-      <c r="H38" s="150" t="s">
+      <c r="H38" s="183" t="s">
         <v>142</v>
       </c>
-      <c r="I38" s="152"/>
-      <c r="J38" s="150" t="s">
+      <c r="I38" s="184"/>
+      <c r="J38" s="183" t="s">
         <v>143</v>
       </c>
-      <c r="K38" s="152"/>
-      <c r="L38" s="150" t="s">
+      <c r="K38" s="184"/>
+      <c r="L38" s="183" t="s">
         <v>144</v>
       </c>
-      <c r="M38" s="152"/>
+      <c r="M38" s="184"/>
       <c r="N38" s="61"/>
       <c r="O38" s="61"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
-      <c r="A39" s="214"/>
-[...1 lines deleted...]
-      <c r="C39" s="117" t="s">
+      <c r="A39" s="179"/>
+      <c r="B39" s="180"/>
+      <c r="C39" s="112" t="s">
         <v>155</v>
       </c>
-      <c r="D39" s="117" t="s">
+      <c r="D39" s="112" t="s">
         <v>155</v>
       </c>
-      <c r="E39" s="117" t="s">
+      <c r="E39" s="112" t="s">
         <v>155</v>
       </c>
-      <c r="F39" s="117" t="s">
+      <c r="F39" s="112" t="s">
         <v>155</v>
       </c>
-      <c r="G39" s="117" t="s">
+      <c r="G39" s="112" t="s">
         <v>155</v>
       </c>
-      <c r="H39" s="363" t="s">
+      <c r="H39" s="185" t="s">
         <v>155</v>
       </c>
-      <c r="I39" s="364"/>
-      <c r="J39" s="363" t="s">
+      <c r="I39" s="186"/>
+      <c r="J39" s="185" t="s">
         <v>155</v>
       </c>
-      <c r="K39" s="364"/>
-      <c r="L39" s="363" t="s">
+      <c r="K39" s="186"/>
+      <c r="L39" s="185" t="s">
         <v>155</v>
       </c>
-      <c r="M39" s="364"/>
+      <c r="M39" s="186"/>
       <c r="N39" s="61"/>
       <c r="O39" s="61"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1">
-      <c r="A40" s="186"/>
-[...1 lines deleted...]
-      <c r="C40" s="150" t="s">
+      <c r="A40" s="181"/>
+      <c r="B40" s="182"/>
+      <c r="C40" s="183" t="s">
         <v>145</v>
       </c>
-      <c r="D40" s="151"/>
-[...8 lines deleted...]
-      <c r="M40" s="140"/>
+      <c r="D40" s="236"/>
+      <c r="E40" s="184"/>
+      <c r="F40" s="315"/>
+      <c r="G40" s="292"/>
+      <c r="H40" s="292"/>
+      <c r="I40" s="292"/>
+      <c r="J40" s="292"/>
+      <c r="K40" s="292"/>
+      <c r="L40" s="292"/>
+      <c r="M40" s="294"/>
       <c r="N40" s="61"/>
       <c r="O40" s="61"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
-      <c r="A41" s="216" t="s">
+      <c r="A41" s="165" t="s">
         <v>31</v>
       </c>
-      <c r="B41" s="205"/>
-      <c r="C41" s="107" t="s">
+      <c r="B41" s="166"/>
+      <c r="C41" s="103" t="s">
         <v>146</v>
       </c>
-      <c r="D41" s="367">
+      <c r="D41" s="114">
         <v>0</v>
       </c>
-      <c r="E41" s="108" t="s">
+      <c r="E41" s="104" t="s">
         <v>147</v>
       </c>
-      <c r="F41" s="365" t="s">
+      <c r="F41" s="113" t="s">
         <v>156</v>
       </c>
-      <c r="G41" s="109" t="s">
+      <c r="G41" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="H41" s="220" t="s">
+      <c r="H41" s="153" t="s">
         <v>157</v>
       </c>
-      <c r="I41" s="220"/>
-      <c r="J41" s="366" t="s">
+      <c r="I41" s="153"/>
+      <c r="J41" s="171" t="s">
         <v>147</v>
       </c>
-      <c r="K41" s="366"/>
-      <c r="L41" s="220" t="s">
+      <c r="K41" s="171"/>
+      <c r="L41" s="153" t="s">
         <v>156</v>
       </c>
-      <c r="M41" s="221"/>
+      <c r="M41" s="154"/>
       <c r="N41" s="60"/>
       <c r="O41" s="61"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
-      <c r="A42" s="217"/>
-[...1 lines deleted...]
-      <c r="C42" s="110" t="s">
+      <c r="A42" s="167"/>
+      <c r="B42" s="168"/>
+      <c r="C42" s="106" t="s">
         <v>148</v>
       </c>
-      <c r="D42" s="367">
+      <c r="D42" s="114">
         <v>0</v>
       </c>
-      <c r="E42" s="108" t="s">
+      <c r="E42" s="104" t="s">
         <v>147</v>
       </c>
-      <c r="F42" s="365" t="s">
+      <c r="F42" s="113" t="s">
         <v>156</v>
       </c>
-      <c r="G42" s="109" t="s">
+      <c r="G42" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="H42" s="220" t="s">
+      <c r="H42" s="153" t="s">
         <v>157</v>
       </c>
-      <c r="I42" s="220"/>
-      <c r="J42" s="366" t="s">
+      <c r="I42" s="153"/>
+      <c r="J42" s="171" t="s">
         <v>147</v>
       </c>
-      <c r="K42" s="366"/>
-      <c r="L42" s="220" t="s">
+      <c r="K42" s="171"/>
+      <c r="L42" s="153" t="s">
         <v>156</v>
       </c>
-      <c r="M42" s="221"/>
+      <c r="M42" s="154"/>
       <c r="N42" s="60"/>
       <c r="O42" s="61"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
-      <c r="A43" s="219"/>
-[...1 lines deleted...]
-      <c r="C43" s="111" t="s">
+      <c r="A43" s="169"/>
+      <c r="B43" s="170"/>
+      <c r="C43" s="107" t="s">
         <v>149</v>
       </c>
-      <c r="D43" s="368">
+      <c r="D43" s="115">
         <v>0</v>
       </c>
-      <c r="E43" s="112" t="s">
+      <c r="E43" s="108" t="s">
         <v>147</v>
       </c>
-      <c r="F43" s="365" t="s">
+      <c r="F43" s="113" t="s">
         <v>156</v>
       </c>
-      <c r="G43" s="109" t="s">
+      <c r="G43" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="H43" s="220" t="s">
+      <c r="H43" s="153" t="s">
         <v>157</v>
       </c>
-      <c r="I43" s="220"/>
-      <c r="J43" s="366" t="s">
+      <c r="I43" s="153"/>
+      <c r="J43" s="171" t="s">
         <v>147</v>
       </c>
-      <c r="K43" s="366"/>
-      <c r="L43" s="220" t="s">
+      <c r="K43" s="171"/>
+      <c r="L43" s="153" t="s">
         <v>156</v>
       </c>
-      <c r="M43" s="221"/>
+      <c r="M43" s="154"/>
       <c r="N43" s="60"/>
       <c r="O43" s="61"/>
     </row>
     <row r="44" spans="1:15" ht="15" customHeight="1">
-      <c r="A44" s="159" t="s">
+      <c r="A44" s="155" t="s">
         <v>33</v>
       </c>
-      <c r="B44" s="160"/>
-[...10 lines deleted...]
-      <c r="M44" s="230"/>
+      <c r="B44" s="156"/>
+      <c r="C44" s="318" t="s">
+        <v>180</v>
+      </c>
+      <c r="D44" s="319"/>
+      <c r="E44" s="319"/>
+      <c r="F44" s="319"/>
+      <c r="G44" s="319"/>
+      <c r="H44" s="319"/>
+      <c r="I44" s="319"/>
+      <c r="J44" s="319"/>
+      <c r="K44" s="319"/>
+      <c r="L44" s="319"/>
+      <c r="M44" s="320"/>
       <c r="N44" s="61"/>
       <c r="O44" s="61"/>
     </row>
     <row r="45" spans="1:15" ht="15" customHeight="1">
-      <c r="A45" s="159" t="s">
+      <c r="A45" s="155" t="s">
         <v>34</v>
       </c>
-      <c r="B45" s="160"/>
-[...10 lines deleted...]
-      <c r="M45" s="230"/>
+      <c r="B45" s="156"/>
+      <c r="C45" s="318" t="s">
+        <v>181</v>
+      </c>
+      <c r="D45" s="319"/>
+      <c r="E45" s="319"/>
+      <c r="F45" s="319"/>
+      <c r="G45" s="319"/>
+      <c r="H45" s="319"/>
+      <c r="I45" s="319"/>
+      <c r="J45" s="319"/>
+      <c r="K45" s="319"/>
+      <c r="L45" s="319"/>
+      <c r="M45" s="320"/>
       <c r="N45" s="60"/>
       <c r="O45" s="61"/>
     </row>
     <row r="46" spans="1:15" ht="35.1" customHeight="1">
-      <c r="A46" s="231" t="s">
+      <c r="A46" s="160" t="s">
         <v>150</v>
       </c>
-      <c r="B46" s="232"/>
-[...10 lines deleted...]
-      <c r="M46" s="235"/>
+      <c r="B46" s="161"/>
+      <c r="C46" s="321"/>
+      <c r="D46" s="322"/>
+      <c r="E46" s="322"/>
+      <c r="F46" s="322"/>
+      <c r="G46" s="322"/>
+      <c r="H46" s="322"/>
+      <c r="I46" s="322"/>
+      <c r="J46" s="322"/>
+      <c r="K46" s="322"/>
+      <c r="L46" s="322"/>
+      <c r="M46" s="323"/>
       <c r="N46" s="60"/>
       <c r="O46" s="61"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
-      <c r="A47" s="222" t="s">
+      <c r="A47" s="150" t="s">
         <v>48</v>
       </c>
-      <c r="B47" s="223"/>
+      <c r="B47" s="151"/>
       <c r="C47" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="D47" s="224"/>
-[...2 lines deleted...]
-      <c r="G47" s="225" t="s">
+      <c r="D47" s="316" t="s">
+        <v>182</v>
+      </c>
+      <c r="E47" s="316"/>
+      <c r="F47" s="316"/>
+      <c r="G47" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="H47" s="225"/>
-[...4 lines deleted...]
-      <c r="M47" s="226"/>
+      <c r="H47" s="139"/>
+      <c r="I47" s="317" t="s">
+        <v>184</v>
+      </c>
+      <c r="J47" s="317"/>
+      <c r="K47" s="317"/>
+      <c r="L47" s="317"/>
+      <c r="M47" s="317"/>
       <c r="N47" s="60"/>
       <c r="O47" s="61"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
       <c r="A48" s="61" t="s">
         <v>1</v>
       </c>
       <c r="B48" s="61"/>
       <c r="C48" s="61"/>
       <c r="D48" s="61"/>
       <c r="E48" s="61"/>
       <c r="F48" s="61"/>
       <c r="G48" s="61"/>
       <c r="H48" s="61"/>
       <c r="I48" s="61"/>
       <c r="J48" s="61"/>
       <c r="K48" s="61"/>
       <c r="L48" s="61"/>
       <c r="M48" s="61"/>
       <c r="N48" s="61"/>
       <c r="O48" s="61"/>
     </row>
     <row r="49" spans="1:15" ht="18" customHeight="1">
-      <c r="A49" s="227" t="s">
+      <c r="A49" s="152" t="s">
         <v>35</v>
       </c>
-      <c r="B49" s="227"/>
-[...10 lines deleted...]
-      <c r="M49" s="227"/>
+      <c r="B49" s="152"/>
+      <c r="C49" s="152"/>
+      <c r="D49" s="152"/>
+      <c r="E49" s="152"/>
+      <c r="F49" s="152"/>
+      <c r="G49" s="152"/>
+      <c r="H49" s="152"/>
+      <c r="I49" s="152"/>
+      <c r="J49" s="152"/>
+      <c r="K49" s="152"/>
+      <c r="L49" s="152"/>
+      <c r="M49" s="152"/>
       <c r="N49" s="60"/>
       <c r="O49" s="61"/>
     </row>
     <row r="50" spans="1:15" ht="24.75" customHeight="1">
-      <c r="A50" s="227" t="s">
+      <c r="A50" s="152" t="s">
         <v>151</v>
       </c>
-      <c r="B50" s="227"/>
-[...10 lines deleted...]
-      <c r="M50" s="227"/>
+      <c r="B50" s="152"/>
+      <c r="C50" s="152"/>
+      <c r="D50" s="152"/>
+      <c r="E50" s="152"/>
+      <c r="F50" s="152"/>
+      <c r="G50" s="152"/>
+      <c r="H50" s="152"/>
+      <c r="I50" s="152"/>
+      <c r="J50" s="152"/>
+      <c r="K50" s="152"/>
+      <c r="L50" s="152"/>
+      <c r="M50" s="152"/>
       <c r="N50" s="60"/>
       <c r="O50" s="61"/>
     </row>
     <row r="51" spans="1:15" ht="30" customHeight="1">
-      <c r="A51" s="236" t="s">
-[...13 lines deleted...]
-      <c r="M51" s="237"/>
+      <c r="A51" s="142" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" s="143"/>
+      <c r="C51" s="143"/>
+      <c r="D51" s="143"/>
+      <c r="E51" s="143"/>
+      <c r="F51" s="143"/>
+      <c r="G51" s="143"/>
+      <c r="H51" s="143"/>
+      <c r="I51" s="143"/>
+      <c r="J51" s="143"/>
+      <c r="K51" s="143"/>
+      <c r="L51" s="143"/>
+      <c r="M51" s="143"/>
       <c r="N51" s="61"/>
       <c r="O51" s="61"/>
     </row>
     <row r="52" spans="1:15" ht="15" customHeight="1">
-      <c r="A52" s="236" t="s">
+      <c r="A52" s="142" t="s">
         <v>51</v>
       </c>
-      <c r="B52" s="237"/>
-[...10 lines deleted...]
-      <c r="M52" s="237"/>
+      <c r="B52" s="143"/>
+      <c r="C52" s="143"/>
+      <c r="D52" s="143"/>
+      <c r="E52" s="143"/>
+      <c r="F52" s="143"/>
+      <c r="G52" s="143"/>
+      <c r="H52" s="143"/>
+      <c r="I52" s="143"/>
+      <c r="J52" s="143"/>
+      <c r="K52" s="143"/>
+      <c r="L52" s="143"/>
+      <c r="M52" s="143"/>
       <c r="N52" s="61"/>
       <c r="O52" s="61"/>
     </row>
     <row r="53" spans="1:15" ht="15" customHeight="1">
       <c r="A53" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B53" s="61"/>
       <c r="C53" s="61"/>
       <c r="D53" s="61"/>
       <c r="E53" s="61"/>
       <c r="F53" s="61"/>
       <c r="G53" s="61"/>
       <c r="H53" s="61"/>
       <c r="I53" s="61"/>
       <c r="J53" s="61"/>
       <c r="K53" s="61"/>
       <c r="L53" s="61"/>
       <c r="M53" s="61"/>
     </row>
     <row r="54" spans="1:15" ht="15" customHeight="1">
-      <c r="A54" s="88" t="s">
+      <c r="A54" s="87" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:15" ht="15" customHeight="1">
-      <c r="A55" s="238" t="s">
+      <c r="A55" s="144" t="s">
         <v>48</v>
       </c>
-      <c r="B55" s="239"/>
+      <c r="B55" s="145"/>
       <c r="C55" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="D55" s="224"/>
-[...2 lines deleted...]
-      <c r="G55" s="225" t="s">
+      <c r="D55" s="324"/>
+      <c r="E55" s="324"/>
+      <c r="F55" s="324"/>
+      <c r="G55" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="H55" s="225"/>
-[...4 lines deleted...]
-      <c r="M55" s="226"/>
+      <c r="H55" s="139"/>
+      <c r="I55" s="325"/>
+      <c r="J55" s="325"/>
+      <c r="K55" s="325"/>
+      <c r="L55" s="325"/>
+      <c r="M55" s="325"/>
     </row>
     <row r="56" spans="1:15" ht="15" customHeight="1">
-      <c r="A56" s="240"/>
-      <c r="B56" s="241"/>
+      <c r="A56" s="146"/>
+      <c r="B56" s="147"/>
       <c r="C56" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="D56" s="224"/>
-[...2 lines deleted...]
-      <c r="G56" s="225" t="s">
+      <c r="D56" s="324"/>
+      <c r="E56" s="324"/>
+      <c r="F56" s="324"/>
+      <c r="G56" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="H56" s="225"/>
-[...4 lines deleted...]
-      <c r="M56" s="226"/>
+      <c r="H56" s="139"/>
+      <c r="I56" s="325"/>
+      <c r="J56" s="325"/>
+      <c r="K56" s="325"/>
+      <c r="L56" s="325"/>
+      <c r="M56" s="325"/>
     </row>
     <row r="57" spans="1:15" ht="15" customHeight="1">
-      <c r="A57" s="240"/>
-      <c r="B57" s="241"/>
+      <c r="A57" s="146"/>
+      <c r="B57" s="147"/>
       <c r="C57" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="D57" s="224"/>
-[...2 lines deleted...]
-      <c r="G57" s="225" t="s">
+      <c r="D57" s="324"/>
+      <c r="E57" s="324"/>
+      <c r="F57" s="324"/>
+      <c r="G57" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="H57" s="225"/>
-[...4 lines deleted...]
-      <c r="M57" s="226"/>
+      <c r="H57" s="139"/>
+      <c r="I57" s="325"/>
+      <c r="J57" s="325"/>
+      <c r="K57" s="325"/>
+      <c r="L57" s="325"/>
+      <c r="M57" s="325"/>
     </row>
     <row r="58" spans="1:15" ht="15" customHeight="1">
-      <c r="A58" s="240"/>
-      <c r="B58" s="241"/>
+      <c r="A58" s="146"/>
+      <c r="B58" s="147"/>
       <c r="C58" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="D58" s="224"/>
-[...2 lines deleted...]
-      <c r="G58" s="225" t="s">
+      <c r="D58" s="324"/>
+      <c r="E58" s="324"/>
+      <c r="F58" s="324"/>
+      <c r="G58" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="H58" s="225"/>
-[...4 lines deleted...]
-      <c r="M58" s="226"/>
+      <c r="H58" s="139"/>
+      <c r="I58" s="325"/>
+      <c r="J58" s="325"/>
+      <c r="K58" s="325"/>
+      <c r="L58" s="325"/>
+      <c r="M58" s="325"/>
     </row>
     <row r="59" spans="1:15">
-      <c r="A59" s="242"/>
-      <c r="B59" s="243"/>
+      <c r="A59" s="148"/>
+      <c r="B59" s="149"/>
       <c r="C59" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="D59" s="224"/>
-[...2 lines deleted...]
-      <c r="G59" s="225" t="s">
+      <c r="D59" s="324"/>
+      <c r="E59" s="324"/>
+      <c r="F59" s="324"/>
+      <c r="G59" s="139" t="s">
         <v>50</v>
       </c>
-      <c r="H59" s="225"/>
-[...4 lines deleted...]
-      <c r="M59" s="226"/>
+      <c r="H59" s="139"/>
+      <c r="I59" s="325"/>
+      <c r="J59" s="325"/>
+      <c r="K59" s="325"/>
+      <c r="L59" s="325"/>
+      <c r="M59" s="325"/>
     </row>
   </sheetData>
   <mergeCells count="108">
-    <mergeCell ref="G57:H57"/>
-[...6 lines deleted...]
-    <mergeCell ref="I59:M59"/>
+    <mergeCell ref="A49:M49"/>
+    <mergeCell ref="A50:M50"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A52:M52"/>
     <mergeCell ref="A55:B59"/>
     <mergeCell ref="D55:F55"/>
     <mergeCell ref="G55:H55"/>
     <mergeCell ref="I55:M55"/>
     <mergeCell ref="D56:F56"/>
     <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:M59"/>
     <mergeCell ref="I56:M56"/>
     <mergeCell ref="D57:F57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="I57:M57"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="I58:M58"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="D47:F47"/>
     <mergeCell ref="G47:H47"/>
     <mergeCell ref="I47:M47"/>
-    <mergeCell ref="A49:M49"/>
-    <mergeCell ref="A50:M50"/>
+    <mergeCell ref="J43:K43"/>
     <mergeCell ref="L43:M43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="C44:M44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="C45:M45"/>
-    <mergeCell ref="A46:B46"/>
-    <mergeCell ref="C46:M46"/>
     <mergeCell ref="A41:B43"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="H43:I43"/>
-    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:M46"/>
+    <mergeCell ref="A36:M36"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:M37"/>
     <mergeCell ref="A38:B40"/>
     <mergeCell ref="H38:I38"/>
     <mergeCell ref="J38:K38"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="C40:E40"/>
     <mergeCell ref="F40:M40"/>
     <mergeCell ref="A33:B34"/>
+    <mergeCell ref="D33:E33"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:M34"/>
+    <mergeCell ref="D34:E34"/>
     <mergeCell ref="A35:B35"/>
-    <mergeCell ref="A36:M36"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="E32:F32"/>
-    <mergeCell ref="D33:E33"/>
-[...2 lines deleted...]
-    <mergeCell ref="H25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:B28"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="E27:F27"/>
     <mergeCell ref="A23:B24"/>
     <mergeCell ref="D23:G23"/>
     <mergeCell ref="H23:J23"/>
     <mergeCell ref="K23:M23"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="H24:J24"/>
     <mergeCell ref="K24:M24"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="H25:M25"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="C9:M9"/>
     <mergeCell ref="A19:B22"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="E19:G19"/>
     <mergeCell ref="E20:G20"/>
     <mergeCell ref="E21:G21"/>
     <mergeCell ref="E22:G22"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="H15:M15"/>
     <mergeCell ref="B16:C18"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="F16:M16"/>
     <mergeCell ref="D17:E18"/>
+    <mergeCell ref="F18:M18"/>
     <mergeCell ref="A10:A18"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="F10:F11"/>
-    <mergeCell ref="G10:G11"/>
-[...7 lines deleted...]
-    <mergeCell ref="C3:M3"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <dataValidations count="8">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C37" xr:uid="{A56E4E03-7F8A-41C8-9813-AE28F71A9FBE}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C39:M39 C20:C22 C33:C34" xr:uid="{998BAB80-6473-45B3-A80A-F898DD46BA6A}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I10:I11 K10:K11" xr:uid="{DFB8C1CF-3875-42D7-898A-BAAF35D7549A}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 F5 D12 F12" xr:uid="{F3AA9162-0E08-49A4-B9DC-403028A11F3F}"/>
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10" xr:uid="{D5346727-2F76-42F2-9CAD-2CBA3A14558F}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F6 F13" xr:uid="{20587A89-B239-4E16-880B-84FFFB687331}">
+      <formula1>"市,郡,区"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6 D13" xr:uid="{1FDD8B79-14A9-4FD3-9059-505356BD2B1F}">
+      <formula1>"都,道,府,県"</formula1>
+    </dataValidation>
+    <dataValidation imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11" xr:uid="{42135372-990A-4EC6-B905-03F536E05918}"/>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
+  <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="52" max="12" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5575C18C-216A-4F6A-8E99-62BD0C4E4528}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:O60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
+  <cols>
+    <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="8.625" style="1" customWidth="1"/>
+    <col min="8" max="13" width="4.625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="3.875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="84" customHeight="1"/>
+    <row r="2" spans="1:15" ht="15" customHeight="1">
+      <c r="A2" s="86" t="s">
+        <v>121</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+    </row>
+    <row r="3" spans="1:15" ht="15" customHeight="1">
+      <c r="A3" s="62"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+    </row>
+    <row r="4" spans="1:15" ht="15" customHeight="1">
+      <c r="A4" s="250" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="264"/>
+      <c r="D4" s="265"/>
+      <c r="E4" s="265"/>
+      <c r="F4" s="265"/>
+      <c r="G4" s="265"/>
+      <c r="H4" s="265"/>
+      <c r="I4" s="265"/>
+      <c r="J4" s="265"/>
+      <c r="K4" s="265"/>
+      <c r="L4" s="265"/>
+      <c r="M4" s="266"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+    </row>
+    <row r="5" spans="1:15" ht="15" customHeight="1">
+      <c r="A5" s="251"/>
+      <c r="B5" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="267"/>
+      <c r="D5" s="268"/>
+      <c r="E5" s="268"/>
+      <c r="F5" s="268"/>
+      <c r="G5" s="268"/>
+      <c r="H5" s="268"/>
+      <c r="I5" s="268"/>
+      <c r="J5" s="268"/>
+      <c r="K5" s="268"/>
+      <c r="L5" s="268"/>
+      <c r="M5" s="269"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="1:15" ht="15" customHeight="1">
+      <c r="A6" s="251"/>
+      <c r="B6" s="195" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="66" t="s">
+        <v>123</v>
+      </c>
+      <c r="D6" s="123"/>
+      <c r="E6" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="123"/>
+      <c r="G6" s="67" t="s">
+        <v>124</v>
+      </c>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1">
+      <c r="A7" s="251"/>
+      <c r="B7" s="270"/>
+      <c r="C7" s="124"/>
+      <c r="D7" s="90" t="s">
+        <v>119</v>
+      </c>
+      <c r="E7" s="125"/>
+      <c r="F7" s="91" t="s">
+        <v>120</v>
+      </c>
+      <c r="G7" s="271"/>
+      <c r="H7" s="271"/>
+      <c r="I7" s="271"/>
+      <c r="J7" s="271"/>
+      <c r="K7" s="271"/>
+      <c r="L7" s="271"/>
+      <c r="M7" s="272"/>
+      <c r="N7" s="61"/>
+      <c r="O7" s="61"/>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1">
+      <c r="A8" s="251"/>
+      <c r="B8" s="197"/>
+      <c r="C8" s="257"/>
+      <c r="D8" s="258"/>
+      <c r="E8" s="258"/>
+      <c r="F8" s="258"/>
+      <c r="G8" s="258"/>
+      <c r="H8" s="258"/>
+      <c r="I8" s="258"/>
+      <c r="J8" s="258"/>
+      <c r="K8" s="258"/>
+      <c r="L8" s="258"/>
+      <c r="M8" s="259"/>
+      <c r="N8" s="61"/>
+      <c r="O8" s="61"/>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1">
+      <c r="A9" s="251"/>
+      <c r="B9" s="85" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="237"/>
+      <c r="D9" s="238"/>
+      <c r="E9" s="238"/>
+      <c r="F9" s="238"/>
+      <c r="G9" s="238"/>
+      <c r="H9" s="238"/>
+      <c r="I9" s="238"/>
+      <c r="J9" s="238"/>
+      <c r="K9" s="238"/>
+      <c r="L9" s="238"/>
+      <c r="M9" s="239"/>
+      <c r="N9" s="61"/>
+      <c r="O9" s="61"/>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1">
+      <c r="A10" s="263"/>
+      <c r="B10" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="190"/>
+      <c r="D10" s="191"/>
+      <c r="E10" s="191"/>
+      <c r="F10" s="191"/>
+      <c r="G10" s="191"/>
+      <c r="H10" s="191"/>
+      <c r="I10" s="191"/>
+      <c r="J10" s="191"/>
+      <c r="K10" s="191"/>
+      <c r="L10" s="191"/>
+      <c r="M10" s="192"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1">
+      <c r="A11" s="250" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="252"/>
+      <c r="D11" s="253"/>
+      <c r="E11" s="254"/>
+      <c r="F11" s="205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="255"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="255"/>
+      <c r="J11" s="79"/>
+      <c r="K11" s="255"/>
+      <c r="L11" s="79"/>
+      <c r="M11" s="80"/>
+      <c r="N11" s="61"/>
+      <c r="O11" s="61"/>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1">
+      <c r="A12" s="251"/>
+      <c r="B12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="257"/>
+      <c r="D12" s="258"/>
+      <c r="E12" s="259"/>
+      <c r="F12" s="205"/>
+      <c r="G12" s="256"/>
+      <c r="H12" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="I12" s="256"/>
+      <c r="J12" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="K12" s="256"/>
+      <c r="L12" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="M12" s="83"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="61"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1">
+      <c r="A13" s="251"/>
+      <c r="B13" s="203" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="66" t="s">
+        <v>123</v>
+      </c>
+      <c r="D13" s="123"/>
+      <c r="E13" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="123"/>
+      <c r="G13" s="67" t="s">
+        <v>124</v>
+      </c>
+      <c r="H13" s="67"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="67"/>
+      <c r="K13" s="67"/>
+      <c r="L13" s="67"/>
+      <c r="M13" s="69"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1">
+      <c r="A14" s="251"/>
+      <c r="B14" s="260"/>
+      <c r="C14" s="124"/>
+      <c r="D14" s="90" t="s">
+        <v>119</v>
+      </c>
+      <c r="E14" s="125"/>
+      <c r="F14" s="91" t="s">
+        <v>120</v>
+      </c>
+      <c r="G14" s="261"/>
+      <c r="H14" s="261"/>
+      <c r="I14" s="261"/>
+      <c r="J14" s="261"/>
+      <c r="K14" s="261"/>
+      <c r="L14" s="261"/>
+      <c r="M14" s="262"/>
+      <c r="N14" s="61"/>
+      <c r="O14" s="61"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1">
+      <c r="A15" s="251"/>
+      <c r="B15" s="204"/>
+      <c r="C15" s="257"/>
+      <c r="D15" s="258"/>
+      <c r="E15" s="258"/>
+      <c r="F15" s="258"/>
+      <c r="G15" s="258"/>
+      <c r="H15" s="258"/>
+      <c r="I15" s="258"/>
+      <c r="J15" s="258"/>
+      <c r="K15" s="258"/>
+      <c r="L15" s="258"/>
+      <c r="M15" s="259"/>
+      <c r="N15" s="61"/>
+      <c r="O15" s="61"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1">
+      <c r="A16" s="251"/>
+      <c r="B16" s="183" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="236"/>
+      <c r="D16" s="236"/>
+      <c r="E16" s="236"/>
+      <c r="F16" s="236"/>
+      <c r="G16" s="184"/>
+      <c r="H16" s="237"/>
+      <c r="I16" s="238"/>
+      <c r="J16" s="238"/>
+      <c r="K16" s="238"/>
+      <c r="L16" s="238"/>
+      <c r="M16" s="239"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="61"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1">
+      <c r="A17" s="251"/>
+      <c r="B17" s="240" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="241"/>
+      <c r="D17" s="155" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="156"/>
+      <c r="F17" s="191"/>
+      <c r="G17" s="191"/>
+      <c r="H17" s="246"/>
+      <c r="I17" s="246"/>
+      <c r="J17" s="246"/>
+      <c r="K17" s="191"/>
+      <c r="L17" s="191"/>
+      <c r="M17" s="192"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1">
+      <c r="A18" s="251"/>
+      <c r="B18" s="242"/>
+      <c r="C18" s="243"/>
+      <c r="D18" s="177" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="247"/>
+      <c r="F18" s="121"/>
+      <c r="G18" s="121"/>
+      <c r="H18" s="121"/>
+      <c r="I18" s="121"/>
+      <c r="J18" s="121"/>
+      <c r="K18" s="121"/>
+      <c r="L18" s="121"/>
+      <c r="M18" s="122"/>
+      <c r="N18" s="61"/>
+      <c r="O18" s="61"/>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1">
+      <c r="A19" s="251"/>
+      <c r="B19" s="244"/>
+      <c r="C19" s="245"/>
+      <c r="D19" s="248"/>
+      <c r="E19" s="249"/>
+      <c r="F19" s="267"/>
+      <c r="G19" s="268"/>
+      <c r="H19" s="268"/>
+      <c r="I19" s="268"/>
+      <c r="J19" s="268"/>
+      <c r="K19" s="268"/>
+      <c r="L19" s="268"/>
+      <c r="M19" s="269"/>
+      <c r="N19" s="61"/>
+      <c r="O19" s="61"/>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1">
+      <c r="A20" s="227" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20" s="228"/>
+      <c r="C20" s="233" t="s">
+        <v>127</v>
+      </c>
+      <c r="D20" s="233"/>
+      <c r="E20" s="233" t="s">
+        <v>128</v>
+      </c>
+      <c r="F20" s="233"/>
+      <c r="G20" s="233"/>
+      <c r="H20" s="92"/>
+      <c r="I20" s="92"/>
+      <c r="J20" s="92"/>
+      <c r="K20" s="92"/>
+      <c r="L20" s="92"/>
+      <c r="M20" s="93"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61"/>
+    </row>
+    <row r="21" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="229"/>
+      <c r="B21" s="230"/>
+      <c r="C21" s="112"/>
+      <c r="D21" s="94" t="s">
+        <v>129</v>
+      </c>
+      <c r="E21" s="234" t="s">
+        <v>130</v>
+      </c>
+      <c r="F21" s="234"/>
+      <c r="G21" s="234"/>
+      <c r="H21" s="95"/>
+      <c r="I21" s="95"/>
+      <c r="J21" s="95"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="97"/>
+    </row>
+    <row r="22" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="229"/>
+      <c r="B22" s="230"/>
+      <c r="C22" s="112"/>
+      <c r="D22" s="94" t="s">
+        <v>131</v>
+      </c>
+      <c r="E22" s="235"/>
+      <c r="F22" s="235"/>
+      <c r="G22" s="235"/>
+      <c r="H22" s="95"/>
+      <c r="I22" s="95"/>
+      <c r="J22" s="95"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="97"/>
+    </row>
+    <row r="23" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="231"/>
+      <c r="B23" s="232"/>
+      <c r="C23" s="112"/>
+      <c r="D23" s="94" t="s">
+        <v>132</v>
+      </c>
+      <c r="E23" s="235"/>
+      <c r="F23" s="235"/>
+      <c r="G23" s="235"/>
+      <c r="H23" s="98"/>
+      <c r="I23" s="98"/>
+      <c r="J23" s="98"/>
+      <c r="K23" s="99"/>
+      <c r="L23" s="99"/>
+      <c r="M23" s="100"/>
+    </row>
+    <row r="24" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="216" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" s="216"/>
+      <c r="C24" s="101" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="217"/>
+      <c r="E24" s="218"/>
+      <c r="F24" s="218"/>
+      <c r="G24" s="219"/>
+      <c r="H24" s="220" t="s">
+        <v>128</v>
+      </c>
+      <c r="I24" s="220"/>
+      <c r="J24" s="220"/>
+      <c r="K24" s="221"/>
+      <c r="L24" s="221"/>
+      <c r="M24" s="221"/>
+    </row>
+    <row r="25" spans="1:15" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="216"/>
+      <c r="B25" s="216"/>
+      <c r="C25" s="101" t="s">
+        <v>127</v>
+      </c>
+      <c r="D25" s="222"/>
+      <c r="E25" s="223"/>
+      <c r="F25" s="223"/>
+      <c r="G25" s="126"/>
+      <c r="H25" s="224" t="s">
+        <v>134</v>
+      </c>
+      <c r="I25" s="225"/>
+      <c r="J25" s="226"/>
+      <c r="K25" s="217"/>
+      <c r="L25" s="218"/>
+      <c r="M25" s="219"/>
+    </row>
+    <row r="26" spans="1:15" ht="15" customHeight="1">
+      <c r="A26" s="209" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="210"/>
+      <c r="C26" s="210"/>
+      <c r="D26" s="211"/>
+      <c r="E26" s="211"/>
+      <c r="F26" s="210"/>
+      <c r="G26" s="212"/>
+      <c r="H26" s="213" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" s="214"/>
+      <c r="J26" s="214"/>
+      <c r="K26" s="214"/>
+      <c r="L26" s="214"/>
+      <c r="M26" s="215"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="61"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A27" s="200" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="201"/>
+      <c r="C27" s="201"/>
+      <c r="D27" s="201"/>
+      <c r="E27" s="201"/>
+      <c r="F27" s="201"/>
+      <c r="G27" s="201"/>
+      <c r="H27" s="201"/>
+      <c r="I27" s="201"/>
+      <c r="J27" s="201"/>
+      <c r="K27" s="201"/>
+      <c r="L27" s="201"/>
+      <c r="M27" s="202"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+    </row>
+    <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A28" s="177" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="178"/>
+      <c r="C28" s="205" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="205"/>
+      <c r="E28" s="203" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="195"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="68"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="76"/>
+      <c r="N28" s="61"/>
+      <c r="O28" s="61"/>
+    </row>
+    <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="182"/>
+      <c r="C29" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="77"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+    </row>
+    <row r="30" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A30" s="203" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="196"/>
+      <c r="C30" s="71"/>
+      <c r="D30" s="71"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="61"/>
+      <c r="K30" s="61"/>
+      <c r="L30" s="61"/>
+      <c r="M30" s="77"/>
+      <c r="N30" s="61"/>
+      <c r="O30" s="61"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A31" s="204" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="198"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="61"/>
+      <c r="K31" s="61"/>
+      <c r="L31" s="61"/>
+      <c r="M31" s="77"/>
+      <c r="N31" s="61"/>
+      <c r="O31" s="61"/>
+    </row>
+    <row r="32" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A32" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="78"/>
+      <c r="C32" s="205"/>
+      <c r="D32" s="205"/>
+      <c r="E32" s="205"/>
+      <c r="F32" s="205"/>
+      <c r="G32" s="61"/>
+      <c r="H32" s="61"/>
+      <c r="I32" s="61"/>
+      <c r="J32" s="61"/>
+      <c r="K32" s="61"/>
+      <c r="L32" s="61"/>
+      <c r="M32" s="77"/>
+      <c r="N32" s="61"/>
+      <c r="O32" s="61"/>
+    </row>
+    <row r="33" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A33" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="78"/>
+      <c r="C33" s="206"/>
+      <c r="D33" s="206"/>
+      <c r="E33" s="206"/>
+      <c r="F33" s="206"/>
+      <c r="G33" s="74"/>
+      <c r="H33" s="74"/>
+      <c r="I33" s="74"/>
+      <c r="J33" s="74"/>
+      <c r="K33" s="74"/>
+      <c r="L33" s="74"/>
+      <c r="M33" s="75"/>
+      <c r="N33" s="60"/>
+      <c r="O33" s="61"/>
+    </row>
+    <row r="34" spans="1:15" ht="20.25" customHeight="1">
+      <c r="A34" s="177" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" s="178"/>
+      <c r="C34" s="129"/>
+      <c r="D34" s="166" t="s">
+        <v>153</v>
+      </c>
+      <c r="E34" s="207"/>
+      <c r="F34" s="193"/>
+      <c r="G34" s="195"/>
+      <c r="H34" s="195"/>
+      <c r="I34" s="195"/>
+      <c r="J34" s="195"/>
+      <c r="K34" s="195"/>
+      <c r="L34" s="195"/>
+      <c r="M34" s="196"/>
+      <c r="N34" s="60"/>
+      <c r="O34" s="61"/>
+    </row>
+    <row r="35" spans="1:15" ht="20.25" customHeight="1">
+      <c r="A35" s="181"/>
+      <c r="B35" s="182"/>
+      <c r="C35" s="127"/>
+      <c r="D35" s="170" t="s">
+        <v>152</v>
+      </c>
+      <c r="E35" s="208"/>
+      <c r="F35" s="194"/>
+      <c r="G35" s="197"/>
+      <c r="H35" s="197"/>
+      <c r="I35" s="197"/>
+      <c r="J35" s="197"/>
+      <c r="K35" s="197"/>
+      <c r="L35" s="197"/>
+      <c r="M35" s="198"/>
+      <c r="N35" s="60"/>
+      <c r="O35" s="61"/>
+    </row>
+    <row r="36" spans="1:15" ht="64.150000000000006" customHeight="1">
+      <c r="A36" s="199" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" s="199"/>
+      <c r="C36" s="128"/>
+      <c r="D36" s="74" t="s">
+        <v>154</v>
+      </c>
+      <c r="E36" s="74"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="74"/>
+      <c r="H36" s="74"/>
+      <c r="I36" s="74"/>
+      <c r="J36" s="74"/>
+      <c r="K36" s="74"/>
+      <c r="L36" s="74"/>
+      <c r="M36" s="75"/>
+      <c r="N36" s="60"/>
+      <c r="O36" s="61"/>
+    </row>
+    <row r="37" spans="1:15" ht="15" customHeight="1">
+      <c r="A37" s="200" t="s">
+        <v>30</v>
+      </c>
+      <c r="B37" s="201"/>
+      <c r="C37" s="201"/>
+      <c r="D37" s="201"/>
+      <c r="E37" s="201"/>
+      <c r="F37" s="201"/>
+      <c r="G37" s="201"/>
+      <c r="H37" s="201"/>
+      <c r="I37" s="201"/>
+      <c r="J37" s="201"/>
+      <c r="K37" s="201"/>
+      <c r="L37" s="201"/>
+      <c r="M37" s="202"/>
+      <c r="N37" s="60"/>
+      <c r="O37" s="61"/>
+    </row>
+    <row r="38" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A38" s="172" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="173"/>
+      <c r="C38" s="174"/>
+      <c r="D38" s="175"/>
+      <c r="E38" s="175"/>
+      <c r="F38" s="175"/>
+      <c r="G38" s="175"/>
+      <c r="H38" s="175"/>
+      <c r="I38" s="175"/>
+      <c r="J38" s="175"/>
+      <c r="K38" s="175"/>
+      <c r="L38" s="175"/>
+      <c r="M38" s="176"/>
+    </row>
+    <row r="39" spans="1:15" ht="15" customHeight="1">
+      <c r="A39" s="177" t="s">
+        <v>137</v>
+      </c>
+      <c r="B39" s="178"/>
+      <c r="C39" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D39" s="71" t="s">
+        <v>138</v>
+      </c>
+      <c r="E39" s="71" t="s">
+        <v>139</v>
+      </c>
+      <c r="F39" s="71" t="s">
+        <v>140</v>
+      </c>
+      <c r="G39" s="71" t="s">
+        <v>141</v>
+      </c>
+      <c r="H39" s="183" t="s">
+        <v>142</v>
+      </c>
+      <c r="I39" s="184"/>
+      <c r="J39" s="183" t="s">
+        <v>143</v>
+      </c>
+      <c r="K39" s="184"/>
+      <c r="L39" s="183" t="s">
+        <v>144</v>
+      </c>
+      <c r="M39" s="184"/>
+      <c r="N39" s="61"/>
+      <c r="O39" s="61"/>
+    </row>
+    <row r="40" spans="1:15" ht="15" customHeight="1">
+      <c r="A40" s="179"/>
+      <c r="B40" s="180"/>
+      <c r="C40" s="112" t="s">
+        <v>155</v>
+      </c>
+      <c r="D40" s="112" t="s">
+        <v>155</v>
+      </c>
+      <c r="E40" s="112" t="s">
+        <v>155</v>
+      </c>
+      <c r="F40" s="112" t="s">
+        <v>155</v>
+      </c>
+      <c r="G40" s="112" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" s="185" t="s">
+        <v>155</v>
+      </c>
+      <c r="I40" s="186"/>
+      <c r="J40" s="185" t="s">
+        <v>155</v>
+      </c>
+      <c r="K40" s="186"/>
+      <c r="L40" s="185" t="s">
+        <v>155</v>
+      </c>
+      <c r="M40" s="186"/>
+      <c r="N40" s="61"/>
+      <c r="O40" s="61"/>
+    </row>
+    <row r="41" spans="1:15" ht="15" customHeight="1">
+      <c r="A41" s="181"/>
+      <c r="B41" s="182"/>
+      <c r="C41" s="187" t="s">
+        <v>145</v>
+      </c>
+      <c r="D41" s="188"/>
+      <c r="E41" s="189"/>
+      <c r="F41" s="190"/>
+      <c r="G41" s="191"/>
+      <c r="H41" s="191"/>
+      <c r="I41" s="191"/>
+      <c r="J41" s="191"/>
+      <c r="K41" s="191"/>
+      <c r="L41" s="191"/>
+      <c r="M41" s="192"/>
+      <c r="N41" s="61"/>
+      <c r="O41" s="61"/>
+    </row>
+    <row r="42" spans="1:15" ht="15" customHeight="1">
+      <c r="A42" s="165" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="166"/>
+      <c r="C42" s="130" t="s">
+        <v>146</v>
+      </c>
+      <c r="D42" s="131">
+        <v>0</v>
+      </c>
+      <c r="E42" s="132" t="s">
+        <v>147</v>
+      </c>
+      <c r="F42" s="133" t="s">
+        <v>156</v>
+      </c>
+      <c r="G42" s="116" t="s">
+        <v>32</v>
+      </c>
+      <c r="H42" s="153" t="s">
+        <v>157</v>
+      </c>
+      <c r="I42" s="153"/>
+      <c r="J42" s="171" t="s">
+        <v>147</v>
+      </c>
+      <c r="K42" s="171"/>
+      <c r="L42" s="153" t="s">
+        <v>156</v>
+      </c>
+      <c r="M42" s="154"/>
+      <c r="N42" s="60"/>
+      <c r="O42" s="61"/>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1">
+      <c r="A43" s="167"/>
+      <c r="B43" s="168"/>
+      <c r="C43" s="134" t="s">
+        <v>148</v>
+      </c>
+      <c r="D43" s="131">
+        <v>0</v>
+      </c>
+      <c r="E43" s="132" t="s">
+        <v>147</v>
+      </c>
+      <c r="F43" s="133" t="s">
+        <v>156</v>
+      </c>
+      <c r="G43" s="116" t="s">
+        <v>32</v>
+      </c>
+      <c r="H43" s="153" t="s">
+        <v>157</v>
+      </c>
+      <c r="I43" s="153"/>
+      <c r="J43" s="171" t="s">
+        <v>147</v>
+      </c>
+      <c r="K43" s="171"/>
+      <c r="L43" s="153" t="s">
+        <v>156</v>
+      </c>
+      <c r="M43" s="154"/>
+      <c r="N43" s="60"/>
+      <c r="O43" s="61"/>
+    </row>
+    <row r="44" spans="1:15" ht="15" customHeight="1">
+      <c r="A44" s="169"/>
+      <c r="B44" s="170"/>
+      <c r="C44" s="107" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" s="135">
+        <v>0</v>
+      </c>
+      <c r="E44" s="136" t="s">
+        <v>147</v>
+      </c>
+      <c r="F44" s="133" t="s">
+        <v>156</v>
+      </c>
+      <c r="G44" s="116" t="s">
+        <v>32</v>
+      </c>
+      <c r="H44" s="153" t="s">
+        <v>157</v>
+      </c>
+      <c r="I44" s="153"/>
+      <c r="J44" s="171" t="s">
+        <v>147</v>
+      </c>
+      <c r="K44" s="171"/>
+      <c r="L44" s="153" t="s">
+        <v>156</v>
+      </c>
+      <c r="M44" s="154"/>
+      <c r="N44" s="60"/>
+      <c r="O44" s="61"/>
+    </row>
+    <row r="45" spans="1:15" ht="15" customHeight="1">
+      <c r="A45" s="155" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="156"/>
+      <c r="C45" s="157"/>
+      <c r="D45" s="158"/>
+      <c r="E45" s="158"/>
+      <c r="F45" s="158"/>
+      <c r="G45" s="158"/>
+      <c r="H45" s="158"/>
+      <c r="I45" s="158"/>
+      <c r="J45" s="158"/>
+      <c r="K45" s="158"/>
+      <c r="L45" s="158"/>
+      <c r="M45" s="159"/>
+      <c r="N45" s="61"/>
+      <c r="O45" s="61"/>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1">
+      <c r="A46" s="155" t="s">
+        <v>34</v>
+      </c>
+      <c r="B46" s="156"/>
+      <c r="C46" s="157"/>
+      <c r="D46" s="158"/>
+      <c r="E46" s="158"/>
+      <c r="F46" s="158"/>
+      <c r="G46" s="158"/>
+      <c r="H46" s="158"/>
+      <c r="I46" s="158"/>
+      <c r="J46" s="158"/>
+      <c r="K46" s="158"/>
+      <c r="L46" s="158"/>
+      <c r="M46" s="159"/>
+      <c r="N46" s="60"/>
+      <c r="O46" s="61"/>
+    </row>
+    <row r="47" spans="1:15" ht="35.1" customHeight="1">
+      <c r="A47" s="160" t="s">
+        <v>150</v>
+      </c>
+      <c r="B47" s="161"/>
+      <c r="C47" s="162"/>
+      <c r="D47" s="163"/>
+      <c r="E47" s="163"/>
+      <c r="F47" s="163"/>
+      <c r="G47" s="163"/>
+      <c r="H47" s="163"/>
+      <c r="I47" s="163"/>
+      <c r="J47" s="163"/>
+      <c r="K47" s="163"/>
+      <c r="L47" s="163"/>
+      <c r="M47" s="164"/>
+      <c r="N47" s="60"/>
+      <c r="O47" s="61"/>
+    </row>
+    <row r="48" spans="1:15" ht="15" customHeight="1">
+      <c r="A48" s="150" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="151"/>
+      <c r="C48" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48" s="141"/>
+      <c r="E48" s="141"/>
+      <c r="F48" s="141"/>
+      <c r="G48" s="139" t="s">
+        <v>50</v>
+      </c>
+      <c r="H48" s="139"/>
+      <c r="I48" s="140"/>
+      <c r="J48" s="140"/>
+      <c r="K48" s="140"/>
+      <c r="L48" s="140"/>
+      <c r="M48" s="140"/>
+      <c r="N48" s="60"/>
+      <c r="O48" s="61"/>
+    </row>
+    <row r="49" spans="1:15" ht="15" customHeight="1">
+      <c r="A49" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="B49" s="61"/>
+      <c r="C49" s="61"/>
+      <c r="D49" s="61"/>
+      <c r="E49" s="61"/>
+      <c r="F49" s="61"/>
+      <c r="G49" s="61"/>
+      <c r="H49" s="61"/>
+      <c r="I49" s="61"/>
+      <c r="J49" s="61"/>
+      <c r="K49" s="61"/>
+      <c r="L49" s="61"/>
+      <c r="M49" s="61"/>
+      <c r="N49" s="61"/>
+      <c r="O49" s="61"/>
+    </row>
+    <row r="50" spans="1:15" ht="18" customHeight="1">
+      <c r="A50" s="152" t="s">
+        <v>35</v>
+      </c>
+      <c r="B50" s="152"/>
+      <c r="C50" s="152"/>
+      <c r="D50" s="152"/>
+      <c r="E50" s="152"/>
+      <c r="F50" s="152"/>
+      <c r="G50" s="152"/>
+      <c r="H50" s="152"/>
+      <c r="I50" s="152"/>
+      <c r="J50" s="152"/>
+      <c r="K50" s="152"/>
+      <c r="L50" s="152"/>
+      <c r="M50" s="152"/>
+      <c r="N50" s="60"/>
+      <c r="O50" s="61"/>
+    </row>
+    <row r="51" spans="1:15" ht="24.75" customHeight="1">
+      <c r="A51" s="152" t="s">
+        <v>151</v>
+      </c>
+      <c r="B51" s="152"/>
+      <c r="C51" s="152"/>
+      <c r="D51" s="152"/>
+      <c r="E51" s="152"/>
+      <c r="F51" s="152"/>
+      <c r="G51" s="152"/>
+      <c r="H51" s="152"/>
+      <c r="I51" s="152"/>
+      <c r="J51" s="152"/>
+      <c r="K51" s="152"/>
+      <c r="L51" s="152"/>
+      <c r="M51" s="152"/>
+      <c r="N51" s="60"/>
+      <c r="O51" s="61"/>
+    </row>
+    <row r="52" spans="1:15" ht="30" customHeight="1">
+      <c r="A52" s="142" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="143"/>
+      <c r="C52" s="143"/>
+      <c r="D52" s="143"/>
+      <c r="E52" s="143"/>
+      <c r="F52" s="143"/>
+      <c r="G52" s="143"/>
+      <c r="H52" s="143"/>
+      <c r="I52" s="143"/>
+      <c r="J52" s="143"/>
+      <c r="K52" s="143"/>
+      <c r="L52" s="143"/>
+      <c r="M52" s="143"/>
+      <c r="N52" s="61"/>
+      <c r="O52" s="61"/>
+    </row>
+    <row r="53" spans="1:15" ht="15" customHeight="1">
+      <c r="A53" s="142" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="143"/>
+      <c r="C53" s="143"/>
+      <c r="D53" s="143"/>
+      <c r="E53" s="143"/>
+      <c r="F53" s="143"/>
+      <c r="G53" s="143"/>
+      <c r="H53" s="143"/>
+      <c r="I53" s="143"/>
+      <c r="J53" s="143"/>
+      <c r="K53" s="143"/>
+      <c r="L53" s="143"/>
+      <c r="M53" s="143"/>
+      <c r="N53" s="61"/>
+      <c r="O53" s="61"/>
+    </row>
+    <row r="54" spans="1:15" ht="15" customHeight="1">
+      <c r="A54" s="60" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="61"/>
+      <c r="C54" s="61"/>
+      <c r="D54" s="61"/>
+      <c r="E54" s="61"/>
+      <c r="F54" s="61"/>
+      <c r="G54" s="61"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="61"/>
+      <c r="J54" s="61"/>
+      <c r="K54" s="61"/>
+      <c r="L54" s="61"/>
+      <c r="M54" s="61"/>
+    </row>
+    <row r="55" spans="1:15" ht="15" customHeight="1">
+      <c r="A55" s="87" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="15" customHeight="1">
+      <c r="A56" s="144" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="145"/>
+      <c r="C56" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D56" s="141"/>
+      <c r="E56" s="141"/>
+      <c r="F56" s="141"/>
+      <c r="G56" s="139" t="s">
+        <v>50</v>
+      </c>
+      <c r="H56" s="139"/>
+      <c r="I56" s="140"/>
+      <c r="J56" s="140"/>
+      <c r="K56" s="140"/>
+      <c r="L56" s="140"/>
+      <c r="M56" s="140"/>
+    </row>
+    <row r="57" spans="1:15" ht="15" customHeight="1">
+      <c r="A57" s="146"/>
+      <c r="B57" s="147"/>
+      <c r="C57" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="141"/>
+      <c r="E57" s="141"/>
+      <c r="F57" s="141"/>
+      <c r="G57" s="139" t="s">
+        <v>50</v>
+      </c>
+      <c r="H57" s="139"/>
+      <c r="I57" s="140"/>
+      <c r="J57" s="140"/>
+      <c r="K57" s="140"/>
+      <c r="L57" s="140"/>
+      <c r="M57" s="140"/>
+    </row>
+    <row r="58" spans="1:15" ht="15" customHeight="1">
+      <c r="A58" s="146"/>
+      <c r="B58" s="147"/>
+      <c r="C58" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D58" s="141"/>
+      <c r="E58" s="141"/>
+      <c r="F58" s="141"/>
+      <c r="G58" s="139" t="s">
+        <v>50</v>
+      </c>
+      <c r="H58" s="139"/>
+      <c r="I58" s="140"/>
+      <c r="J58" s="140"/>
+      <c r="K58" s="140"/>
+      <c r="L58" s="140"/>
+      <c r="M58" s="140"/>
+    </row>
+    <row r="59" spans="1:15" ht="15" customHeight="1">
+      <c r="A59" s="146"/>
+      <c r="B59" s="147"/>
+      <c r="C59" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="141"/>
+      <c r="E59" s="141"/>
+      <c r="F59" s="141"/>
+      <c r="G59" s="139" t="s">
+        <v>50</v>
+      </c>
+      <c r="H59" s="139"/>
+      <c r="I59" s="140"/>
+      <c r="J59" s="140"/>
+      <c r="K59" s="140"/>
+      <c r="L59" s="140"/>
+      <c r="M59" s="140"/>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="A60" s="148"/>
+      <c r="B60" s="149"/>
+      <c r="C60" s="84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D60" s="141"/>
+      <c r="E60" s="141"/>
+      <c r="F60" s="141"/>
+      <c r="G60" s="139" t="s">
+        <v>50</v>
+      </c>
+      <c r="H60" s="139"/>
+      <c r="I60" s="140"/>
+      <c r="J60" s="140"/>
+      <c r="K60" s="140"/>
+      <c r="L60" s="140"/>
+      <c r="M60" s="140"/>
+    </row>
+  </sheetData>
+  <mergeCells count="108">
+    <mergeCell ref="A4:A10"/>
     <mergeCell ref="C4:M4"/>
-    <mergeCell ref="B5:B7"/>
-[...1 lines deleted...]
-    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="C5:M5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="G7:M7"/>
     <mergeCell ref="C8:M8"/>
     <mergeCell ref="C9:M9"/>
-    <mergeCell ref="F18:M18"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="F19:M19"/>
+    <mergeCell ref="A20:B23"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="H16:M16"/>
+    <mergeCell ref="B17:C19"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:M17"/>
+    <mergeCell ref="D18:E19"/>
+    <mergeCell ref="A11:A19"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="G14:M14"/>
+    <mergeCell ref="C15:M15"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="H26:M26"/>
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A28:B29"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="A24:B25"/>
+    <mergeCell ref="D24:G24"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="A34:B35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B41"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="F41:M41"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="I48:M48"/>
+    <mergeCell ref="A50:M50"/>
+    <mergeCell ref="A51:M51"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:M47"/>
+    <mergeCell ref="A42:B44"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="I58:M58"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:M59"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="G60:H60"/>
+    <mergeCell ref="I60:M60"/>
+    <mergeCell ref="A52:M52"/>
+    <mergeCell ref="A53:M53"/>
+    <mergeCell ref="A56:B60"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="I56:M56"/>
+    <mergeCell ref="D57:F57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="I57:M57"/>
+    <mergeCell ref="D58:F58"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="7">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6 D13" xr:uid="{5283AF10-99C7-40D7-9801-AE1BC75AF888}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7 D14" xr:uid="{5283AF10-99C7-40D7-9801-AE1BC75AF888}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F6 F13" xr:uid="{F1F4885D-4CE2-44BD-B129-75C25F9643A9}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F7 F14" xr:uid="{F1F4885D-4CE2-44BD-B129-75C25F9643A9}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
-    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10" xr:uid="{368A693E-218D-4A8C-9110-B9C27A798F46}"/>
-[...1 lines deleted...]
-    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11 I10:I11 K10:K11" xr:uid="{95351FEE-8A14-48CF-B970-A4E51C6FE454}">
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:M4 C11:E11" xr:uid="{368A693E-218D-4A8C-9110-B9C27A798F46}"/>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6 F6 D13 F13" xr:uid="{BC6AD694-688A-494B-93A4-AB52434924DC}"/>
+    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11:G12 I11:I12 K11:K12" xr:uid="{95351FEE-8A14-48CF-B970-A4E51C6FE454}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C39:M39 C20:C22 C33 C34" xr:uid="{E0BCF662-7D34-43CF-A1F5-11EBB4D201BA}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C40:M40 C21:C23 C34 C35" xr:uid="{E0BCF662-7D34-43CF-A1F5-11EBB4D201BA}">
       <formula1>"○"</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C37" xr:uid="{2C9F6BDB-558D-4430-B142-5EE9884D3FA1}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C38" xr:uid="{2C9F6BDB-558D-4430-B142-5EE9884D3FA1}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="91" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="52" max="12" man="1"/>
+    <brk id="53" max="12" man="1"/>
   </rowBreaks>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C77A16D2-FD89-4423-9546-C218DB2D58F3}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:U66"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A33" sqref="A33:A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.25" defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="20" width="3.875" style="3" customWidth="1"/>
     <col min="21" max="255" width="4.25" style="3"/>
     <col min="256" max="256" width="8.25" style="3" customWidth="1"/>
     <col min="257" max="276" width="3.875" style="3" customWidth="1"/>
     <col min="277" max="511" width="4.25" style="3"/>
     <col min="512" max="512" width="8.25" style="3" customWidth="1"/>
     <col min="513" max="532" width="3.875" style="3" customWidth="1"/>
     <col min="533" max="767" width="4.25" style="3"/>
     <col min="768" max="768" width="8.25" style="3" customWidth="1"/>
     <col min="769" max="788" width="3.875" style="3" customWidth="1"/>
     <col min="789" max="1023" width="4.25" style="3"/>
     <col min="1024" max="1024" width="8.25" style="3" customWidth="1"/>
     <col min="1025" max="1044" width="3.875" style="3" customWidth="1"/>
     <col min="1045" max="1279" width="4.25" style="3"/>
     <col min="1280" max="1280" width="8.25" style="3" customWidth="1"/>
@@ -5942,1756 +9494,1729 @@
     <col min="15360" max="15360" width="8.25" style="3" customWidth="1"/>
     <col min="15361" max="15380" width="3.875" style="3" customWidth="1"/>
     <col min="15381" max="15615" width="4.25" style="3"/>
     <col min="15616" max="15616" width="8.25" style="3" customWidth="1"/>
     <col min="15617" max="15636" width="3.875" style="3" customWidth="1"/>
     <col min="15637" max="15871" width="4.25" style="3"/>
     <col min="15872" max="15872" width="8.25" style="3" customWidth="1"/>
     <col min="15873" max="15892" width="3.875" style="3" customWidth="1"/>
     <col min="15893" max="16127" width="4.25" style="3"/>
     <col min="16128" max="16128" width="8.25" style="3" customWidth="1"/>
     <col min="16129" max="16148" width="3.875" style="3" customWidth="1"/>
     <col min="16149" max="16384" width="4.25" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:20" ht="12.75" customHeight="1">
       <c r="L2" s="32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A3" s="350"/>
+      <c r="A3" s="326"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
-      <c r="I3" s="292"/>
+      <c r="I3" s="327"/>
     </row>
     <row r="4" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A4" s="350"/>
+      <c r="A4" s="326"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
-      <c r="I4" s="292"/>
-      <c r="N4" s="351" t="s">
+      <c r="I4" s="327"/>
+      <c r="N4" s="328" t="s">
         <v>55</v>
       </c>
-      <c r="O4" s="352"/>
-[...4 lines deleted...]
-      <c r="T4" s="354"/>
+      <c r="O4" s="329"/>
+      <c r="P4" s="330"/>
+      <c r="Q4" s="330"/>
+      <c r="R4" s="330"/>
+      <c r="S4" s="330"/>
+      <c r="T4" s="331"/>
     </row>
     <row r="5" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
       <c r="B5" s="33"/>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
     </row>
     <row r="6" spans="1:20" ht="12.75" customHeight="1">
       <c r="A6" s="5"/>
-      <c r="B6" s="355" t="s">
+      <c r="B6" s="332" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="356"/>
-[...16 lines deleted...]
-      <c r="T6" s="360"/>
+      <c r="C6" s="333"/>
+      <c r="D6" s="334"/>
+      <c r="E6" s="335"/>
+      <c r="F6" s="335"/>
+      <c r="G6" s="335"/>
+      <c r="H6" s="335"/>
+      <c r="I6" s="335"/>
+      <c r="J6" s="335"/>
+      <c r="K6" s="335"/>
+      <c r="L6" s="335"/>
+      <c r="M6" s="335"/>
+      <c r="N6" s="335"/>
+      <c r="O6" s="335"/>
+      <c r="P6" s="335"/>
+      <c r="Q6" s="335"/>
+      <c r="R6" s="336"/>
+      <c r="S6" s="336"/>
+      <c r="T6" s="337"/>
     </row>
     <row r="7" spans="1:20" ht="12.75" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B7" s="251" t="s">
+      <c r="B7" s="338" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="286"/>
-[...16 lines deleted...]
-      <c r="T7" s="338"/>
+      <c r="C7" s="339"/>
+      <c r="D7" s="340"/>
+      <c r="E7" s="341"/>
+      <c r="F7" s="341"/>
+      <c r="G7" s="341"/>
+      <c r="H7" s="341"/>
+      <c r="I7" s="341"/>
+      <c r="J7" s="341"/>
+      <c r="K7" s="341"/>
+      <c r="L7" s="341"/>
+      <c r="M7" s="341"/>
+      <c r="N7" s="341"/>
+      <c r="O7" s="341"/>
+      <c r="P7" s="341"/>
+      <c r="Q7" s="341"/>
+      <c r="R7" s="342"/>
+      <c r="S7" s="342"/>
+      <c r="T7" s="343"/>
     </row>
     <row r="8" spans="1:20" ht="12.75" customHeight="1">
       <c r="A8" s="6"/>
-      <c r="B8" s="326" t="s">
+      <c r="B8" s="344" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="325"/>
+      <c r="C8" s="345"/>
       <c r="D8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="9"/>
     </row>
     <row r="9" spans="1:20" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="361"/>
-      <c r="C9" s="343"/>
+      <c r="B9" s="346"/>
+      <c r="C9" s="347"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11"/>
       <c r="F9" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
-      <c r="I9" s="362" t="s">
+      <c r="I9" s="350" t="s">
         <v>60</v>
       </c>
-      <c r="J9" s="362"/>
+      <c r="J9" s="350"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
       <c r="T9" s="14"/>
     </row>
     <row r="10" spans="1:20" ht="12.75" customHeight="1">
       <c r="A10" s="15"/>
-      <c r="B10" s="267"/>
-      <c r="C10" s="268"/>
+      <c r="B10" s="348"/>
+      <c r="C10" s="349"/>
       <c r="D10" s="16"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="17"/>
       <c r="O10" s="17"/>
       <c r="P10" s="17"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="18"/>
     </row>
     <row r="11" spans="1:20" ht="12.75" customHeight="1">
       <c r="A11" s="19"/>
-      <c r="B11" s="251" t="s">
+      <c r="B11" s="338" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="286"/>
-      <c r="D11" s="286" t="s">
+      <c r="C11" s="339"/>
+      <c r="D11" s="339" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="286"/>
-[...5 lines deleted...]
-      <c r="K11" s="336" t="s">
+      <c r="E11" s="339"/>
+      <c r="F11" s="351"/>
+      <c r="G11" s="351"/>
+      <c r="H11" s="351"/>
+      <c r="I11" s="351"/>
+      <c r="J11" s="352"/>
+      <c r="K11" s="353" t="s">
         <v>61</v>
       </c>
-      <c r="L11" s="336"/>
-[...7 lines deleted...]
-      <c r="T11" s="338"/>
+      <c r="L11" s="353"/>
+      <c r="M11" s="340"/>
+      <c r="N11" s="341"/>
+      <c r="O11" s="341"/>
+      <c r="P11" s="341"/>
+      <c r="Q11" s="341"/>
+      <c r="R11" s="342"/>
+      <c r="S11" s="342"/>
+      <c r="T11" s="343"/>
     </row>
     <row r="12" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A12" s="339" t="s">
+      <c r="A12" s="354" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="307"/>
-[...7 lines deleted...]
-      <c r="J12" s="250" t="s">
+      <c r="B12" s="355"/>
+      <c r="C12" s="355"/>
+      <c r="D12" s="355"/>
+      <c r="E12" s="355"/>
+      <c r="F12" s="355"/>
+      <c r="G12" s="355"/>
+      <c r="H12" s="355"/>
+      <c r="I12" s="356"/>
+      <c r="J12" s="357" t="s">
         <v>62</v>
       </c>
-      <c r="K12" s="256"/>
-[...8 lines deleted...]
-      <c r="T12" s="270"/>
+      <c r="K12" s="358"/>
+      <c r="L12" s="358"/>
+      <c r="M12" s="358"/>
+      <c r="N12" s="358"/>
+      <c r="O12" s="358"/>
+      <c r="P12" s="358"/>
+      <c r="Q12" s="358"/>
+      <c r="R12" s="359"/>
+      <c r="S12" s="359"/>
+      <c r="T12" s="360"/>
     </row>
     <row r="13" spans="1:20" ht="13.5">
-      <c r="A13" s="341" t="s">
+      <c r="A13" s="361" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="342"/>
-      <c r="C13" s="286" t="s">
+      <c r="B13" s="362"/>
+      <c r="C13" s="339" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="250"/>
+      <c r="D13" s="357"/>
       <c r="E13" s="20"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="22"/>
-      <c r="J13" s="273" t="s">
+      <c r="J13" s="363" t="s">
         <v>64</v>
       </c>
-      <c r="K13" s="343"/>
-      <c r="L13" s="344" t="s">
+      <c r="K13" s="347"/>
+      <c r="L13" s="365" t="s">
         <v>65</v>
       </c>
-      <c r="M13" s="345"/>
-[...6 lines deleted...]
-      <c r="T13" s="338"/>
+      <c r="M13" s="366"/>
+      <c r="N13" s="366"/>
+      <c r="O13" s="366"/>
+      <c r="P13" s="366"/>
+      <c r="Q13" s="366"/>
+      <c r="R13" s="342"/>
+      <c r="S13" s="342"/>
+      <c r="T13" s="343"/>
     </row>
     <row r="14" spans="1:20" ht="20.25" customHeight="1">
-      <c r="A14" s="346" t="s">
+      <c r="A14" s="367" t="s">
         <v>66</v>
       </c>
-      <c r="B14" s="347"/>
-      <c r="C14" s="286" t="s">
+      <c r="B14" s="368"/>
+      <c r="C14" s="339" t="s">
         <v>9</v>
       </c>
-      <c r="D14" s="250"/>
-[...6 lines deleted...]
-      <c r="K14" s="267"/>
+      <c r="D14" s="357"/>
+      <c r="E14" s="364"/>
+      <c r="F14" s="369"/>
+      <c r="G14" s="369"/>
+      <c r="H14" s="369"/>
+      <c r="I14" s="370"/>
+      <c r="J14" s="364"/>
+      <c r="K14" s="348"/>
       <c r="L14" s="23"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="24"/>
       <c r="S14" s="24"/>
       <c r="T14" s="25"/>
     </row>
     <row r="15" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A15" s="330" t="s">
+      <c r="A15" s="375" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="326"/>
-[...3 lines deleted...]
-      <c r="F15" s="286" t="s">
+      <c r="B15" s="344"/>
+      <c r="C15" s="344"/>
+      <c r="D15" s="344"/>
+      <c r="E15" s="345"/>
+      <c r="F15" s="339" t="s">
         <v>67</v>
       </c>
-      <c r="G15" s="286"/>
-[...1 lines deleted...]
-      <c r="I15" s="306" t="s">
+      <c r="G15" s="339"/>
+      <c r="H15" s="339"/>
+      <c r="I15" s="373" t="s">
         <v>38</v>
       </c>
-      <c r="J15" s="307"/>
-[...1 lines deleted...]
-      <c r="L15" s="286" t="s">
+      <c r="J15" s="355"/>
+      <c r="K15" s="374"/>
+      <c r="L15" s="339" t="s">
         <v>68</v>
       </c>
-      <c r="M15" s="286"/>
-[...1 lines deleted...]
-      <c r="O15" s="286" t="s">
+      <c r="M15" s="339"/>
+      <c r="N15" s="339"/>
+      <c r="O15" s="339" t="s">
         <v>69</v>
       </c>
-      <c r="P15" s="286"/>
-[...1 lines deleted...]
-      <c r="R15" s="332" t="s">
+      <c r="P15" s="339"/>
+      <c r="Q15" s="357"/>
+      <c r="R15" s="377" t="s">
         <v>70</v>
       </c>
-      <c r="S15" s="332"/>
-      <c r="T15" s="333"/>
+      <c r="S15" s="377"/>
+      <c r="T15" s="378"/>
     </row>
     <row r="16" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A16" s="331"/>
-[...3 lines deleted...]
-      <c r="E16" s="268"/>
+      <c r="A16" s="376"/>
+      <c r="B16" s="348"/>
+      <c r="C16" s="348"/>
+      <c r="D16" s="348"/>
+      <c r="E16" s="349"/>
       <c r="F16" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="G16" s="250" t="s">
+      <c r="G16" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="H16" s="251"/>
+      <c r="H16" s="338"/>
       <c r="I16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="J16" s="250" t="s">
+      <c r="J16" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="K16" s="251"/>
+      <c r="K16" s="338"/>
       <c r="L16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="M16" s="250" t="s">
+      <c r="M16" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="N16" s="251"/>
+      <c r="N16" s="338"/>
       <c r="O16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="P16" s="250" t="s">
+      <c r="P16" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="Q16" s="256"/>
+      <c r="Q16" s="358"/>
       <c r="R16" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="S16" s="250" t="s">
+      <c r="S16" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="T16" s="329"/>
+      <c r="T16" s="371"/>
     </row>
     <row r="17" spans="1:20" ht="12.75" customHeight="1">
       <c r="A17" s="28"/>
-      <c r="B17" s="324" t="s">
+      <c r="B17" s="372" t="s">
         <v>72</v>
       </c>
-      <c r="C17" s="325"/>
-      <c r="D17" s="306" t="s">
+      <c r="C17" s="345"/>
+      <c r="D17" s="373" t="s">
         <v>26</v>
       </c>
-      <c r="E17" s="308"/>
+      <c r="E17" s="374"/>
       <c r="F17" s="27"/>
-      <c r="G17" s="250"/>
-      <c r="H17" s="251"/>
+      <c r="G17" s="357"/>
+      <c r="H17" s="338"/>
       <c r="I17" s="27"/>
-      <c r="J17" s="250"/>
-      <c r="K17" s="251"/>
+      <c r="J17" s="357"/>
+      <c r="K17" s="338"/>
       <c r="L17" s="27"/>
-      <c r="M17" s="250"/>
-      <c r="N17" s="251"/>
+      <c r="M17" s="357"/>
+      <c r="N17" s="338"/>
       <c r="O17" s="27"/>
-      <c r="P17" s="250"/>
-      <c r="Q17" s="256"/>
+      <c r="P17" s="357"/>
+      <c r="Q17" s="358"/>
       <c r="R17" s="27"/>
-      <c r="S17" s="250"/>
-      <c r="T17" s="329"/>
+      <c r="S17" s="357"/>
+      <c r="T17" s="371"/>
     </row>
     <row r="18" spans="1:20" ht="12.75" customHeight="1">
       <c r="A18" s="28"/>
-      <c r="B18" s="266"/>
-[...1 lines deleted...]
-      <c r="D18" s="306" t="s">
+      <c r="B18" s="364"/>
+      <c r="C18" s="349"/>
+      <c r="D18" s="373" t="s">
         <v>27</v>
       </c>
-      <c r="E18" s="308"/>
+      <c r="E18" s="374"/>
       <c r="F18" s="27"/>
-      <c r="G18" s="250"/>
-      <c r="H18" s="251"/>
+      <c r="G18" s="357"/>
+      <c r="H18" s="338"/>
       <c r="I18" s="27"/>
-      <c r="J18" s="250"/>
-      <c r="K18" s="251"/>
+      <c r="J18" s="357"/>
+      <c r="K18" s="338"/>
       <c r="L18" s="27"/>
-      <c r="M18" s="250"/>
-      <c r="N18" s="251"/>
+      <c r="M18" s="357"/>
+      <c r="N18" s="338"/>
       <c r="O18" s="27"/>
-      <c r="P18" s="250"/>
-      <c r="Q18" s="256"/>
+      <c r="P18" s="357"/>
+      <c r="Q18" s="358"/>
       <c r="R18" s="27"/>
-      <c r="S18" s="250"/>
-      <c r="T18" s="329"/>
+      <c r="S18" s="357"/>
+      <c r="T18" s="371"/>
     </row>
     <row r="19" spans="1:20" ht="12.75" customHeight="1">
       <c r="A19" s="28"/>
-      <c r="B19" s="306" t="s">
+      <c r="B19" s="373" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="307"/>
-[...16 lines deleted...]
-      <c r="T19" s="329"/>
+      <c r="C19" s="355"/>
+      <c r="D19" s="355"/>
+      <c r="E19" s="374"/>
+      <c r="F19" s="357"/>
+      <c r="G19" s="358"/>
+      <c r="H19" s="338"/>
+      <c r="I19" s="357"/>
+      <c r="J19" s="358"/>
+      <c r="K19" s="338"/>
+      <c r="L19" s="357"/>
+      <c r="M19" s="358"/>
+      <c r="N19" s="338"/>
+      <c r="O19" s="357"/>
+      <c r="P19" s="358"/>
+      <c r="Q19" s="358"/>
+      <c r="R19" s="357"/>
+      <c r="S19" s="358"/>
+      <c r="T19" s="371"/>
     </row>
     <row r="20" spans="1:20" ht="12.75" customHeight="1">
       <c r="A20" s="28"/>
-      <c r="B20" s="306" t="s">
+      <c r="B20" s="373" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="307"/>
-[...16 lines deleted...]
-      <c r="T20" s="328"/>
+      <c r="C20" s="355"/>
+      <c r="D20" s="355"/>
+      <c r="E20" s="374"/>
+      <c r="F20" s="379"/>
+      <c r="G20" s="380"/>
+      <c r="H20" s="381"/>
+      <c r="I20" s="379"/>
+      <c r="J20" s="380"/>
+      <c r="K20" s="381"/>
+      <c r="L20" s="379"/>
+      <c r="M20" s="380"/>
+      <c r="N20" s="381"/>
+      <c r="O20" s="379"/>
+      <c r="P20" s="380"/>
+      <c r="Q20" s="380"/>
+      <c r="R20" s="379"/>
+      <c r="S20" s="380"/>
+      <c r="T20" s="382"/>
     </row>
     <row r="21" spans="1:20" ht="12.75" customHeight="1">
       <c r="A21" s="28"/>
-      <c r="B21" s="326"/>
-[...3 lines deleted...]
-      <c r="F21" s="286" t="s">
+      <c r="B21" s="344"/>
+      <c r="C21" s="344"/>
+      <c r="D21" s="344"/>
+      <c r="E21" s="345"/>
+      <c r="F21" s="339" t="s">
         <v>73</v>
       </c>
-      <c r="G21" s="286"/>
-[...1 lines deleted...]
-      <c r="I21" s="250" t="s">
+      <c r="G21" s="339"/>
+      <c r="H21" s="339"/>
+      <c r="I21" s="357" t="s">
         <v>74</v>
       </c>
-      <c r="J21" s="256"/>
-[...1 lines deleted...]
-      <c r="L21" s="306" t="s">
+      <c r="J21" s="358"/>
+      <c r="K21" s="338"/>
+      <c r="L21" s="373" t="s">
         <v>75</v>
       </c>
-      <c r="M21" s="307"/>
-[...1 lines deleted...]
-      <c r="O21" s="250" t="s">
+      <c r="M21" s="355"/>
+      <c r="N21" s="374"/>
+      <c r="O21" s="357" t="s">
         <v>23</v>
       </c>
-      <c r="P21" s="256"/>
-      <c r="Q21" s="256"/>
+      <c r="P21" s="358"/>
+      <c r="Q21" s="358"/>
       <c r="R21" s="35"/>
       <c r="T21" s="36"/>
     </row>
     <row r="22" spans="1:20" ht="12.75" customHeight="1">
       <c r="A22" s="28"/>
-      <c r="B22" s="267"/>
-[...2 lines deleted...]
-      <c r="E22" s="268"/>
+      <c r="B22" s="348"/>
+      <c r="C22" s="348"/>
+      <c r="D22" s="348"/>
+      <c r="E22" s="349"/>
       <c r="F22" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="G22" s="250" t="s">
+      <c r="G22" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="H22" s="251"/>
+      <c r="H22" s="338"/>
       <c r="I22" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="J22" s="250" t="s">
+      <c r="J22" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="K22" s="251"/>
+      <c r="K22" s="338"/>
       <c r="L22" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="M22" s="250" t="s">
+      <c r="M22" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="N22" s="251"/>
+      <c r="N22" s="338"/>
       <c r="O22" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="P22" s="250" t="s">
+      <c r="P22" s="357" t="s">
         <v>71</v>
       </c>
-      <c r="Q22" s="256"/>
+      <c r="Q22" s="358"/>
       <c r="R22" s="35"/>
       <c r="T22" s="36"/>
     </row>
     <row r="23" spans="1:20" ht="12.75" customHeight="1">
       <c r="A23" s="28"/>
-      <c r="B23" s="324" t="s">
+      <c r="B23" s="372" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="325"/>
-      <c r="D23" s="306" t="s">
+      <c r="C23" s="345"/>
+      <c r="D23" s="373" t="s">
         <v>26</v>
       </c>
-      <c r="E23" s="308"/>
+      <c r="E23" s="374"/>
       <c r="F23" s="27"/>
-      <c r="G23" s="250"/>
-      <c r="H23" s="251"/>
+      <c r="G23" s="357"/>
+      <c r="H23" s="338"/>
       <c r="I23" s="27"/>
-      <c r="J23" s="250"/>
-      <c r="K23" s="251"/>
+      <c r="J23" s="357"/>
+      <c r="K23" s="338"/>
       <c r="L23" s="27"/>
-      <c r="M23" s="250"/>
-      <c r="N23" s="251"/>
+      <c r="M23" s="357"/>
+      <c r="N23" s="338"/>
       <c r="O23" s="27"/>
-      <c r="P23" s="250"/>
-      <c r="Q23" s="256"/>
+      <c r="P23" s="357"/>
+      <c r="Q23" s="358"/>
       <c r="R23" s="35"/>
       <c r="T23" s="36"/>
     </row>
     <row r="24" spans="1:20" ht="12.75" customHeight="1">
       <c r="A24" s="28"/>
-      <c r="B24" s="266"/>
-[...1 lines deleted...]
-      <c r="D24" s="306" t="s">
+      <c r="B24" s="364"/>
+      <c r="C24" s="349"/>
+      <c r="D24" s="373" t="s">
         <v>27</v>
       </c>
-      <c r="E24" s="308"/>
+      <c r="E24" s="374"/>
       <c r="F24" s="27"/>
-      <c r="G24" s="250"/>
-      <c r="H24" s="251"/>
+      <c r="G24" s="357"/>
+      <c r="H24" s="338"/>
       <c r="I24" s="27"/>
-      <c r="J24" s="250"/>
-      <c r="K24" s="251"/>
+      <c r="J24" s="357"/>
+      <c r="K24" s="338"/>
       <c r="L24" s="27"/>
-      <c r="M24" s="250"/>
-      <c r="N24" s="251"/>
+      <c r="M24" s="357"/>
+      <c r="N24" s="338"/>
       <c r="O24" s="27"/>
-      <c r="P24" s="250"/>
-      <c r="Q24" s="256"/>
+      <c r="P24" s="357"/>
+      <c r="Q24" s="358"/>
       <c r="R24" s="35"/>
       <c r="T24" s="36"/>
     </row>
     <row r="25" spans="1:20" ht="12.75" customHeight="1">
       <c r="A25" s="28"/>
-      <c r="B25" s="306" t="s">
+      <c r="B25" s="373" t="s">
         <v>28</v>
       </c>
-      <c r="C25" s="307"/>
-[...13 lines deleted...]
-      <c r="Q25" s="250"/>
+      <c r="C25" s="355"/>
+      <c r="D25" s="355"/>
+      <c r="E25" s="374"/>
+      <c r="F25" s="357"/>
+      <c r="G25" s="358"/>
+      <c r="H25" s="338"/>
+      <c r="I25" s="357"/>
+      <c r="J25" s="358"/>
+      <c r="K25" s="338"/>
+      <c r="L25" s="357"/>
+      <c r="M25" s="358"/>
+      <c r="N25" s="338"/>
+      <c r="O25" s="339"/>
+      <c r="P25" s="339"/>
+      <c r="Q25" s="357"/>
       <c r="R25" s="35"/>
       <c r="T25" s="36"/>
     </row>
     <row r="26" spans="1:20" ht="12.75" customHeight="1">
       <c r="A26" s="28"/>
-      <c r="B26" s="306" t="s">
+      <c r="B26" s="373" t="s">
         <v>29</v>
       </c>
-      <c r="C26" s="307"/>
-[...13 lines deleted...]
-      <c r="Q26" s="309"/>
+      <c r="C26" s="355"/>
+      <c r="D26" s="355"/>
+      <c r="E26" s="374"/>
+      <c r="F26" s="386"/>
+      <c r="G26" s="387"/>
+      <c r="H26" s="388"/>
+      <c r="I26" s="386"/>
+      <c r="J26" s="387"/>
+      <c r="K26" s="388"/>
+      <c r="L26" s="386"/>
+      <c r="M26" s="387"/>
+      <c r="N26" s="388"/>
+      <c r="O26" s="389"/>
+      <c r="P26" s="389"/>
+      <c r="Q26" s="386"/>
       <c r="R26" s="35"/>
       <c r="T26" s="36"/>
     </row>
     <row r="27" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="37"/>
-      <c r="B27" s="313" t="s">
+      <c r="B27" s="390" t="s">
         <v>76</v>
       </c>
-      <c r="C27" s="314"/>
-[...2 lines deleted...]
-      <c r="F27" s="303" t="s">
+      <c r="C27" s="391"/>
+      <c r="D27" s="391"/>
+      <c r="E27" s="392"/>
+      <c r="F27" s="383" t="s">
         <v>77</v>
       </c>
-      <c r="G27" s="248"/>
-[...12 lines deleted...]
-      <c r="T27" s="321"/>
+      <c r="G27" s="398"/>
+      <c r="H27" s="398"/>
+      <c r="I27" s="398"/>
+      <c r="J27" s="398"/>
+      <c r="K27" s="398"/>
+      <c r="L27" s="398"/>
+      <c r="M27" s="398"/>
+      <c r="N27" s="398"/>
+      <c r="O27" s="398"/>
+      <c r="P27" s="398"/>
+      <c r="Q27" s="398"/>
+      <c r="R27" s="398"/>
+      <c r="S27" s="398"/>
+      <c r="T27" s="399"/>
     </row>
     <row r="28" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="37"/>
-      <c r="B28" s="316"/>
-[...2 lines deleted...]
-      <c r="E28" s="317"/>
+      <c r="B28" s="393"/>
+      <c r="C28" s="342"/>
+      <c r="D28" s="342"/>
+      <c r="E28" s="394"/>
       <c r="F28" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
-      <c r="I28" s="322" t="s">
+      <c r="I28" s="400" t="s">
         <v>42</v>
       </c>
-      <c r="J28" s="322"/>
-[...2 lines deleted...]
-      <c r="M28" s="322" t="s">
+      <c r="J28" s="400"/>
+      <c r="K28" s="400"/>
+      <c r="L28" s="400"/>
+      <c r="M28" s="400" t="s">
         <v>43</v>
       </c>
-      <c r="N28" s="322"/>
-[...2 lines deleted...]
-      <c r="Q28" s="322" t="s">
+      <c r="N28" s="400"/>
+      <c r="O28" s="400"/>
+      <c r="P28" s="400"/>
+      <c r="Q28" s="400" t="s">
         <v>44</v>
       </c>
-      <c r="R28" s="322"/>
-[...1 lines deleted...]
-      <c r="T28" s="323"/>
+      <c r="R28" s="400"/>
+      <c r="S28" s="400"/>
+      <c r="T28" s="401"/>
     </row>
     <row r="29" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="37"/>
-      <c r="B29" s="316"/>
-[...2 lines deleted...]
-      <c r="E29" s="317"/>
+      <c r="B29" s="393"/>
+      <c r="C29" s="342"/>
+      <c r="D29" s="342"/>
+      <c r="E29" s="394"/>
       <c r="F29" s="39" t="s">
         <v>45</v>
       </c>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
-      <c r="I29" s="303"/>
-[...10 lines deleted...]
-      <c r="T29" s="270"/>
+      <c r="I29" s="383"/>
+      <c r="J29" s="384"/>
+      <c r="K29" s="384"/>
+      <c r="L29" s="385"/>
+      <c r="M29" s="383"/>
+      <c r="N29" s="384"/>
+      <c r="O29" s="384"/>
+      <c r="P29" s="385"/>
+      <c r="Q29" s="383"/>
+      <c r="R29" s="359"/>
+      <c r="S29" s="359"/>
+      <c r="T29" s="360"/>
     </row>
     <row r="30" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="37"/>
-      <c r="B30" s="316"/>
-[...2 lines deleted...]
-      <c r="E30" s="317"/>
+      <c r="B30" s="393"/>
+      <c r="C30" s="342"/>
+      <c r="D30" s="342"/>
+      <c r="E30" s="394"/>
       <c r="F30" s="39" t="s">
         <v>46</v>
       </c>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
-      <c r="I30" s="303"/>
-[...10 lines deleted...]
-      <c r="T30" s="270"/>
+      <c r="I30" s="383"/>
+      <c r="J30" s="384"/>
+      <c r="K30" s="384"/>
+      <c r="L30" s="385"/>
+      <c r="M30" s="383"/>
+      <c r="N30" s="384"/>
+      <c r="O30" s="384"/>
+      <c r="P30" s="385"/>
+      <c r="Q30" s="383"/>
+      <c r="R30" s="359"/>
+      <c r="S30" s="359"/>
+      <c r="T30" s="360"/>
     </row>
     <row r="31" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="41"/>
-      <c r="B31" s="318"/>
-[...2 lines deleted...]
-      <c r="E31" s="320"/>
+      <c r="B31" s="395"/>
+      <c r="C31" s="396"/>
+      <c r="D31" s="396"/>
+      <c r="E31" s="397"/>
       <c r="F31" s="39" t="s">
         <v>47</v>
       </c>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
-      <c r="I31" s="303"/>
-[...10 lines deleted...]
-      <c r="T31" s="270"/>
+      <c r="I31" s="383"/>
+      <c r="J31" s="384"/>
+      <c r="K31" s="384"/>
+      <c r="L31" s="385"/>
+      <c r="M31" s="383"/>
+      <c r="N31" s="384"/>
+      <c r="O31" s="384"/>
+      <c r="P31" s="385"/>
+      <c r="Q31" s="383"/>
+      <c r="R31" s="359"/>
+      <c r="S31" s="359"/>
+      <c r="T31" s="360"/>
     </row>
     <row r="32" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A32" s="285" t="s">
+      <c r="A32" s="402" t="s">
         <v>78</v>
       </c>
-      <c r="B32" s="286"/>
-[...17 lines deleted...]
-      <c r="T32" s="257"/>
+      <c r="B32" s="339"/>
+      <c r="C32" s="339"/>
+      <c r="D32" s="339"/>
+      <c r="E32" s="339"/>
+      <c r="F32" s="357"/>
+      <c r="G32" s="358"/>
+      <c r="H32" s="358"/>
+      <c r="I32" s="358"/>
+      <c r="J32" s="358"/>
+      <c r="K32" s="358"/>
+      <c r="L32" s="358"/>
+      <c r="M32" s="358"/>
+      <c r="N32" s="358"/>
+      <c r="O32" s="358"/>
+      <c r="P32" s="358"/>
+      <c r="Q32" s="358"/>
+      <c r="R32" s="403"/>
+      <c r="S32" s="403"/>
+      <c r="T32" s="404"/>
     </row>
     <row r="33" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A33" s="285"/>
-      <c r="B33" s="264" t="s">
+      <c r="A33" s="402"/>
+      <c r="B33" s="405" t="s">
         <v>79</v>
       </c>
-      <c r="C33" s="264"/>
-[...2 lines deleted...]
-      <c r="F33" s="276" t="s">
+      <c r="C33" s="405"/>
+      <c r="D33" s="405"/>
+      <c r="E33" s="405"/>
+      <c r="F33" s="406" t="s">
         <v>80</v>
       </c>
-      <c r="G33" s="277"/>
-[...12 lines deleted...]
-      <c r="T33" s="257"/>
+      <c r="G33" s="407"/>
+      <c r="H33" s="407"/>
+      <c r="I33" s="407"/>
+      <c r="J33" s="407"/>
+      <c r="K33" s="407"/>
+      <c r="L33" s="407"/>
+      <c r="M33" s="407"/>
+      <c r="N33" s="407"/>
+      <c r="O33" s="407"/>
+      <c r="P33" s="407"/>
+      <c r="Q33" s="407"/>
+      <c r="R33" s="403"/>
+      <c r="S33" s="403"/>
+      <c r="T33" s="404"/>
     </row>
     <row r="34" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A34" s="285"/>
-      <c r="B34" s="264" t="s">
+      <c r="A34" s="402"/>
+      <c r="B34" s="405" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="264"/>
-[...2 lines deleted...]
-      <c r="F34" s="276" t="s">
+      <c r="C34" s="405"/>
+      <c r="D34" s="405"/>
+      <c r="E34" s="405"/>
+      <c r="F34" s="406" t="s">
         <v>81</v>
       </c>
-      <c r="G34" s="277"/>
-[...12 lines deleted...]
-      <c r="T34" s="257"/>
+      <c r="G34" s="407"/>
+      <c r="H34" s="407"/>
+      <c r="I34" s="407"/>
+      <c r="J34" s="407"/>
+      <c r="K34" s="407"/>
+      <c r="L34" s="407"/>
+      <c r="M34" s="407"/>
+      <c r="N34" s="407"/>
+      <c r="O34" s="407"/>
+      <c r="P34" s="407"/>
+      <c r="Q34" s="407"/>
+      <c r="R34" s="403"/>
+      <c r="S34" s="403"/>
+      <c r="T34" s="404"/>
     </row>
     <row r="35" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A35" s="285"/>
-      <c r="B35" s="288" t="s">
+      <c r="A35" s="402"/>
+      <c r="B35" s="411" t="s">
         <v>82</v>
       </c>
-      <c r="C35" s="289"/>
-[...2 lines deleted...]
-      <c r="F35" s="297" t="s">
+      <c r="C35" s="412"/>
+      <c r="D35" s="412"/>
+      <c r="E35" s="413"/>
+      <c r="F35" s="419" t="s">
         <v>83</v>
       </c>
-      <c r="G35" s="298"/>
-      <c r="H35" s="299" t="s">
+      <c r="G35" s="420"/>
+      <c r="H35" s="421" t="s">
         <v>84</v>
       </c>
-      <c r="I35" s="299"/>
-[...7 lines deleted...]
-      <c r="Q35" s="300"/>
+      <c r="I35" s="421"/>
+      <c r="J35" s="421"/>
+      <c r="K35" s="421"/>
+      <c r="L35" s="421"/>
+      <c r="M35" s="421"/>
+      <c r="N35" s="421"/>
+      <c r="O35" s="421"/>
+      <c r="P35" s="421"/>
+      <c r="Q35" s="422"/>
       <c r="R35" s="42"/>
       <c r="S35" s="43"/>
       <c r="T35" s="44"/>
     </row>
     <row r="36" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A36" s="285"/>
-[...6 lines deleted...]
-      <c r="H36" s="301" t="s">
+      <c r="A36" s="402"/>
+      <c r="B36" s="414"/>
+      <c r="C36" s="327"/>
+      <c r="D36" s="327"/>
+      <c r="E36" s="415"/>
+      <c r="F36" s="419"/>
+      <c r="G36" s="420"/>
+      <c r="H36" s="423" t="s">
         <v>85</v>
       </c>
-      <c r="I36" s="301"/>
-      <c r="J36" s="301" t="s">
+      <c r="I36" s="423"/>
+      <c r="J36" s="423" t="s">
         <v>86</v>
       </c>
-      <c r="K36" s="301"/>
-      <c r="L36" s="301" t="s">
+      <c r="K36" s="423"/>
+      <c r="L36" s="423" t="s">
         <v>87</v>
       </c>
-      <c r="M36" s="301"/>
-      <c r="N36" s="301" t="s">
+      <c r="M36" s="423"/>
+      <c r="N36" s="423" t="s">
         <v>88</v>
       </c>
-      <c r="O36" s="301"/>
-      <c r="P36" s="301" t="s">
+      <c r="O36" s="423"/>
+      <c r="P36" s="423" t="s">
         <v>89</v>
       </c>
-      <c r="Q36" s="302"/>
+      <c r="Q36" s="424"/>
       <c r="R36" s="35"/>
       <c r="T36" s="36"/>
     </row>
     <row r="37" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A37" s="285"/>
-[...15 lines deleted...]
-      <c r="Q37" s="279"/>
+      <c r="A37" s="402"/>
+      <c r="B37" s="414"/>
+      <c r="C37" s="327"/>
+      <c r="D37" s="327"/>
+      <c r="E37" s="415"/>
+      <c r="F37" s="408"/>
+      <c r="G37" s="408"/>
+      <c r="H37" s="408"/>
+      <c r="I37" s="408"/>
+      <c r="J37" s="408"/>
+      <c r="K37" s="408"/>
+      <c r="L37" s="408"/>
+      <c r="M37" s="408"/>
+      <c r="N37" s="408"/>
+      <c r="O37" s="408"/>
+      <c r="P37" s="408"/>
+      <c r="Q37" s="409"/>
       <c r="R37" s="35"/>
       <c r="T37" s="36"/>
     </row>
     <row r="38" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A38" s="285"/>
-[...4 lines deleted...]
-      <c r="F38" s="282" t="s">
+      <c r="A38" s="402"/>
+      <c r="B38" s="414"/>
+      <c r="C38" s="327"/>
+      <c r="D38" s="327"/>
+      <c r="E38" s="415"/>
+      <c r="F38" s="408" t="s">
         <v>90</v>
       </c>
-      <c r="G38" s="282"/>
-      <c r="H38" s="282" t="s">
+      <c r="G38" s="408"/>
+      <c r="H38" s="408" t="s">
         <v>91</v>
       </c>
-      <c r="I38" s="279"/>
-      <c r="J38" s="287" t="s">
+      <c r="I38" s="409"/>
+      <c r="J38" s="410" t="s">
         <v>92</v>
       </c>
-      <c r="K38" s="287"/>
+      <c r="K38" s="410"/>
       <c r="L38" s="45"/>
       <c r="M38" s="45"/>
       <c r="N38" s="45"/>
       <c r="O38" s="45"/>
       <c r="P38" s="45"/>
       <c r="Q38" s="45"/>
       <c r="R38" s="46"/>
       <c r="S38" s="46"/>
       <c r="T38" s="47"/>
       <c r="U38" s="46"/>
     </row>
     <row r="39" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A39" s="285"/>
-[...9 lines deleted...]
-      <c r="K39" s="287"/>
+      <c r="A39" s="402"/>
+      <c r="B39" s="414"/>
+      <c r="C39" s="327"/>
+      <c r="D39" s="327"/>
+      <c r="E39" s="415"/>
+      <c r="F39" s="408"/>
+      <c r="G39" s="408"/>
+      <c r="H39" s="408"/>
+      <c r="I39" s="409"/>
+      <c r="J39" s="410"/>
+      <c r="K39" s="410"/>
       <c r="L39" s="46"/>
       <c r="M39" s="46"/>
       <c r="N39" s="46"/>
       <c r="O39" s="46"/>
       <c r="P39" s="46"/>
       <c r="Q39" s="46"/>
       <c r="R39" s="46"/>
       <c r="S39" s="46"/>
       <c r="T39" s="47"/>
       <c r="U39" s="46"/>
     </row>
     <row r="40" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A40" s="285"/>
-[...9 lines deleted...]
-      <c r="K40" s="282"/>
+      <c r="A40" s="402"/>
+      <c r="B40" s="416"/>
+      <c r="C40" s="417"/>
+      <c r="D40" s="417"/>
+      <c r="E40" s="418"/>
+      <c r="F40" s="409"/>
+      <c r="G40" s="426"/>
+      <c r="H40" s="409"/>
+      <c r="I40" s="427"/>
+      <c r="J40" s="408"/>
+      <c r="K40" s="408"/>
       <c r="L40" s="48"/>
       <c r="M40" s="48"/>
       <c r="N40" s="48"/>
       <c r="O40" s="48"/>
       <c r="P40" s="48"/>
       <c r="Q40" s="48"/>
       <c r="R40" s="48"/>
       <c r="S40" s="48"/>
       <c r="T40" s="49"/>
       <c r="U40" s="46"/>
     </row>
     <row r="41" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A41" s="285"/>
-      <c r="B41" s="276" t="s">
+      <c r="A41" s="402"/>
+      <c r="B41" s="406" t="s">
         <v>93</v>
       </c>
-      <c r="C41" s="277"/>
-[...2 lines deleted...]
-      <c r="F41" s="250" t="s">
+      <c r="C41" s="407"/>
+      <c r="D41" s="407"/>
+      <c r="E41" s="425"/>
+      <c r="F41" s="357" t="s">
         <v>94</v>
       </c>
-      <c r="G41" s="256"/>
-[...12 lines deleted...]
-      <c r="T41" s="257"/>
+      <c r="G41" s="358"/>
+      <c r="H41" s="358"/>
+      <c r="I41" s="358"/>
+      <c r="J41" s="358"/>
+      <c r="K41" s="358"/>
+      <c r="L41" s="358"/>
+      <c r="M41" s="358"/>
+      <c r="N41" s="358"/>
+      <c r="O41" s="358"/>
+      <c r="P41" s="358"/>
+      <c r="Q41" s="358"/>
+      <c r="R41" s="403"/>
+      <c r="S41" s="403"/>
+      <c r="T41" s="404"/>
     </row>
     <row r="42" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A42" s="285"/>
-      <c r="B42" s="264" t="s">
+      <c r="A42" s="402"/>
+      <c r="B42" s="405" t="s">
         <v>95</v>
       </c>
-      <c r="C42" s="264"/>
-[...16 lines deleted...]
-      <c r="T42" s="257"/>
+      <c r="C42" s="405"/>
+      <c r="D42" s="405"/>
+      <c r="E42" s="405"/>
+      <c r="F42" s="379"/>
+      <c r="G42" s="380"/>
+      <c r="H42" s="380"/>
+      <c r="I42" s="380"/>
+      <c r="J42" s="380"/>
+      <c r="K42" s="380"/>
+      <c r="L42" s="380"/>
+      <c r="M42" s="380"/>
+      <c r="N42" s="380"/>
+      <c r="O42" s="380"/>
+      <c r="P42" s="380"/>
+      <c r="Q42" s="380"/>
+      <c r="R42" s="403"/>
+      <c r="S42" s="403"/>
+      <c r="T42" s="404"/>
     </row>
     <row r="43" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A43" s="285"/>
-      <c r="B43" s="276" t="s">
+      <c r="A43" s="402"/>
+      <c r="B43" s="406" t="s">
         <v>96</v>
       </c>
-      <c r="C43" s="277"/>
-[...2 lines deleted...]
-      <c r="F43" s="250" t="s">
+      <c r="C43" s="407"/>
+      <c r="D43" s="407"/>
+      <c r="E43" s="425"/>
+      <c r="F43" s="357" t="s">
         <v>97</v>
       </c>
-      <c r="G43" s="256"/>
-[...12 lines deleted...]
-      <c r="T43" s="257"/>
+      <c r="G43" s="358"/>
+      <c r="H43" s="358"/>
+      <c r="I43" s="358"/>
+      <c r="J43" s="358"/>
+      <c r="K43" s="358"/>
+      <c r="L43" s="358"/>
+      <c r="M43" s="358"/>
+      <c r="N43" s="358"/>
+      <c r="O43" s="358"/>
+      <c r="P43" s="358"/>
+      <c r="Q43" s="358"/>
+      <c r="R43" s="403"/>
+      <c r="S43" s="403"/>
+      <c r="T43" s="404"/>
     </row>
     <row r="44" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A44" s="285"/>
-      <c r="B44" s="264" t="s">
+      <c r="A44" s="402"/>
+      <c r="B44" s="405" t="s">
         <v>33</v>
       </c>
-      <c r="C44" s="264"/>
-[...16 lines deleted...]
-      <c r="T44" s="257"/>
+      <c r="C44" s="405"/>
+      <c r="D44" s="405"/>
+      <c r="E44" s="405"/>
+      <c r="F44" s="357"/>
+      <c r="G44" s="358"/>
+      <c r="H44" s="358"/>
+      <c r="I44" s="358"/>
+      <c r="J44" s="358"/>
+      <c r="K44" s="358"/>
+      <c r="L44" s="358"/>
+      <c r="M44" s="358"/>
+      <c r="N44" s="358"/>
+      <c r="O44" s="358"/>
+      <c r="P44" s="358"/>
+      <c r="Q44" s="358"/>
+      <c r="R44" s="403"/>
+      <c r="S44" s="403"/>
+      <c r="T44" s="404"/>
     </row>
     <row r="45" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A45" s="285"/>
-[...18 lines deleted...]
-      <c r="T45" s="257"/>
+      <c r="A45" s="402"/>
+      <c r="B45" s="405"/>
+      <c r="C45" s="405"/>
+      <c r="D45" s="405"/>
+      <c r="E45" s="405"/>
+      <c r="F45" s="357"/>
+      <c r="G45" s="358"/>
+      <c r="H45" s="358"/>
+      <c r="I45" s="358"/>
+      <c r="J45" s="358"/>
+      <c r="K45" s="358"/>
+      <c r="L45" s="358"/>
+      <c r="M45" s="358"/>
+      <c r="N45" s="358"/>
+      <c r="O45" s="358"/>
+      <c r="P45" s="358"/>
+      <c r="Q45" s="358"/>
+      <c r="R45" s="403"/>
+      <c r="S45" s="403"/>
+      <c r="T45" s="404"/>
     </row>
     <row r="46" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A46" s="285"/>
-      <c r="B46" s="264" t="s">
+      <c r="A46" s="402"/>
+      <c r="B46" s="405" t="s">
         <v>34</v>
       </c>
-      <c r="C46" s="264"/>
-[...16 lines deleted...]
-      <c r="T46" s="257"/>
+      <c r="C46" s="405"/>
+      <c r="D46" s="405"/>
+      <c r="E46" s="405"/>
+      <c r="F46" s="357"/>
+      <c r="G46" s="358"/>
+      <c r="H46" s="358"/>
+      <c r="I46" s="358"/>
+      <c r="J46" s="358"/>
+      <c r="K46" s="358"/>
+      <c r="L46" s="358"/>
+      <c r="M46" s="358"/>
+      <c r="N46" s="358"/>
+      <c r="O46" s="358"/>
+      <c r="P46" s="358"/>
+      <c r="Q46" s="358"/>
+      <c r="R46" s="403"/>
+      <c r="S46" s="403"/>
+      <c r="T46" s="404"/>
     </row>
     <row r="47" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A47" s="285"/>
-      <c r="B47" s="264" t="s">
+      <c r="A47" s="402"/>
+      <c r="B47" s="405" t="s">
         <v>98</v>
       </c>
-      <c r="C47" s="264"/>
-[...2 lines deleted...]
-      <c r="F47" s="266" t="s">
+      <c r="C47" s="405"/>
+      <c r="D47" s="405"/>
+      <c r="E47" s="405"/>
+      <c r="F47" s="364" t="s">
         <v>99</v>
       </c>
-      <c r="G47" s="267"/>
-[...2 lines deleted...]
-      <c r="J47" s="266" t="s">
+      <c r="G47" s="348"/>
+      <c r="H47" s="348"/>
+      <c r="I47" s="349"/>
+      <c r="J47" s="364" t="s">
         <v>100</v>
       </c>
-      <c r="K47" s="267"/>
-[...8 lines deleted...]
-      <c r="T47" s="270"/>
+      <c r="K47" s="348"/>
+      <c r="L47" s="348"/>
+      <c r="M47" s="349"/>
+      <c r="N47" s="357"/>
+      <c r="O47" s="398"/>
+      <c r="P47" s="398"/>
+      <c r="Q47" s="398"/>
+      <c r="R47" s="359"/>
+      <c r="S47" s="359"/>
+      <c r="T47" s="360"/>
     </row>
     <row r="48" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A48" s="285"/>
-[...4 lines deleted...]
-      <c r="F48" s="250" t="s">
+      <c r="A48" s="402"/>
+      <c r="B48" s="439"/>
+      <c r="C48" s="439"/>
+      <c r="D48" s="439"/>
+      <c r="E48" s="439"/>
+      <c r="F48" s="357" t="s">
         <v>101</v>
       </c>
-      <c r="G48" s="256"/>
-[...2 lines deleted...]
-      <c r="J48" s="271" t="s">
+      <c r="G48" s="358"/>
+      <c r="H48" s="358"/>
+      <c r="I48" s="338"/>
+      <c r="J48" s="440" t="s">
         <v>102</v>
       </c>
-      <c r="K48" s="272"/>
+      <c r="K48" s="441"/>
       <c r="L48" s="50"/>
       <c r="M48" s="51"/>
       <c r="N48" s="52" t="s">
         <v>103</v>
       </c>
-      <c r="O48" s="273"/>
-[...3 lines deleted...]
-      <c r="S48" s="275"/>
+      <c r="O48" s="363"/>
+      <c r="P48" s="341"/>
+      <c r="Q48" s="341"/>
+      <c r="R48" s="342"/>
+      <c r="S48" s="342"/>
       <c r="T48" s="36"/>
     </row>
     <row r="49" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A49" s="285"/>
-[...4 lines deleted...]
-      <c r="F49" s="250" t="s">
+      <c r="A49" s="402"/>
+      <c r="B49" s="439"/>
+      <c r="C49" s="439"/>
+      <c r="D49" s="439"/>
+      <c r="E49" s="439"/>
+      <c r="F49" s="357" t="s">
         <v>104</v>
       </c>
-      <c r="G49" s="256"/>
-[...12 lines deleted...]
-      <c r="T49" s="270"/>
+      <c r="G49" s="358"/>
+      <c r="H49" s="358"/>
+      <c r="I49" s="338"/>
+      <c r="J49" s="357"/>
+      <c r="K49" s="398"/>
+      <c r="L49" s="398"/>
+      <c r="M49" s="398"/>
+      <c r="N49" s="398"/>
+      <c r="O49" s="398"/>
+      <c r="P49" s="398"/>
+      <c r="Q49" s="398"/>
+      <c r="R49" s="359"/>
+      <c r="S49" s="359"/>
+      <c r="T49" s="360"/>
     </row>
     <row r="50" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A50" s="247" t="s">
+      <c r="A50" s="428" t="s">
         <v>105</v>
       </c>
-      <c r="B50" s="248"/>
-[...3 lines deleted...]
-      <c r="F50" s="250" t="s">
+      <c r="B50" s="398"/>
+      <c r="C50" s="398"/>
+      <c r="D50" s="398"/>
+      <c r="E50" s="429"/>
+      <c r="F50" s="357" t="s">
         <v>106</v>
       </c>
-      <c r="G50" s="251"/>
+      <c r="G50" s="338"/>
       <c r="H50" s="53"/>
       <c r="I50" s="53"/>
       <c r="J50" s="54"/>
       <c r="K50" s="55"/>
-      <c r="L50" s="252" t="s">
+      <c r="L50" s="430" t="s">
         <v>107</v>
       </c>
-      <c r="M50" s="252"/>
-      <c r="N50" s="252"/>
+      <c r="M50" s="430"/>
+      <c r="N50" s="430"/>
       <c r="O50" s="56"/>
       <c r="P50" s="57"/>
       <c r="Q50" s="57"/>
       <c r="R50" s="57"/>
       <c r="S50" s="57"/>
       <c r="T50" s="58"/>
     </row>
     <row r="51" spans="1:20" ht="26.25" customHeight="1">
-      <c r="A51" s="253" t="s">
+      <c r="A51" s="431" t="s">
         <v>108</v>
       </c>
-      <c r="B51" s="254"/>
-[...17 lines deleted...]
-      <c r="T51" s="257"/>
+      <c r="B51" s="403"/>
+      <c r="C51" s="403"/>
+      <c r="D51" s="403"/>
+      <c r="E51" s="432"/>
+      <c r="F51" s="357"/>
+      <c r="G51" s="358"/>
+      <c r="H51" s="358"/>
+      <c r="I51" s="358"/>
+      <c r="J51" s="358"/>
+      <c r="K51" s="358"/>
+      <c r="L51" s="358"/>
+      <c r="M51" s="358"/>
+      <c r="N51" s="358"/>
+      <c r="O51" s="358"/>
+      <c r="P51" s="358"/>
+      <c r="Q51" s="358"/>
+      <c r="R51" s="403"/>
+      <c r="S51" s="403"/>
+      <c r="T51" s="404"/>
     </row>
     <row r="52" spans="1:20" ht="39" customHeight="1" thickBot="1">
-      <c r="A52" s="258" t="s">
+      <c r="A52" s="433" t="s">
         <v>109</v>
       </c>
-      <c r="B52" s="259"/>
-[...3 lines deleted...]
-      <c r="F52" s="260" t="s">
+      <c r="B52" s="434"/>
+      <c r="C52" s="434"/>
+      <c r="D52" s="434"/>
+      <c r="E52" s="434"/>
+      <c r="F52" s="435" t="s">
         <v>110</v>
       </c>
-      <c r="G52" s="261"/>
-[...12 lines deleted...]
-      <c r="T52" s="263"/>
+      <c r="G52" s="436"/>
+      <c r="H52" s="436"/>
+      <c r="I52" s="436"/>
+      <c r="J52" s="436"/>
+      <c r="K52" s="436"/>
+      <c r="L52" s="436"/>
+      <c r="M52" s="436"/>
+      <c r="N52" s="436"/>
+      <c r="O52" s="436"/>
+      <c r="P52" s="436"/>
+      <c r="Q52" s="436"/>
+      <c r="R52" s="437"/>
+      <c r="S52" s="437"/>
+      <c r="T52" s="438"/>
     </row>
     <row r="53" spans="1:20" ht="12.75" customHeight="1">
       <c r="A53" s="30" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A54" s="244" t="s">
+      <c r="A54" s="442" t="s">
         <v>112</v>
       </c>
-      <c r="B54" s="245"/>
-[...17 lines deleted...]
-      <c r="T54" s="245"/>
+      <c r="B54" s="443"/>
+      <c r="C54" s="443"/>
+      <c r="D54" s="443"/>
+      <c r="E54" s="443"/>
+      <c r="F54" s="443"/>
+      <c r="G54" s="443"/>
+      <c r="H54" s="443"/>
+      <c r="I54" s="443"/>
+      <c r="J54" s="443"/>
+      <c r="K54" s="443"/>
+      <c r="L54" s="443"/>
+      <c r="M54" s="443"/>
+      <c r="N54" s="443"/>
+      <c r="O54" s="443"/>
+      <c r="P54" s="443"/>
+      <c r="Q54" s="443"/>
+      <c r="R54" s="443"/>
+      <c r="S54" s="443"/>
+      <c r="T54" s="443"/>
     </row>
     <row r="55" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A55" s="244" t="s">
+      <c r="A55" s="442" t="s">
         <v>113</v>
       </c>
-      <c r="B55" s="245"/>
-[...17 lines deleted...]
-      <c r="T55" s="245"/>
+      <c r="B55" s="443"/>
+      <c r="C55" s="443"/>
+      <c r="D55" s="443"/>
+      <c r="E55" s="443"/>
+      <c r="F55" s="443"/>
+      <c r="G55" s="443"/>
+      <c r="H55" s="443"/>
+      <c r="I55" s="443"/>
+      <c r="J55" s="443"/>
+      <c r="K55" s="443"/>
+      <c r="L55" s="443"/>
+      <c r="M55" s="443"/>
+      <c r="N55" s="443"/>
+      <c r="O55" s="443"/>
+      <c r="P55" s="443"/>
+      <c r="Q55" s="443"/>
+      <c r="R55" s="443"/>
+      <c r="S55" s="443"/>
+      <c r="T55" s="443"/>
     </row>
     <row r="56" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A56" s="244" t="s">
+      <c r="A56" s="442" t="s">
         <v>114</v>
       </c>
-      <c r="B56" s="245"/>
-[...17 lines deleted...]
-      <c r="T56" s="245"/>
+      <c r="B56" s="443"/>
+      <c r="C56" s="443"/>
+      <c r="D56" s="443"/>
+      <c r="E56" s="443"/>
+      <c r="F56" s="443"/>
+      <c r="G56" s="443"/>
+      <c r="H56" s="443"/>
+      <c r="I56" s="443"/>
+      <c r="J56" s="443"/>
+      <c r="K56" s="443"/>
+      <c r="L56" s="443"/>
+      <c r="M56" s="443"/>
+      <c r="N56" s="443"/>
+      <c r="O56" s="443"/>
+      <c r="P56" s="443"/>
+      <c r="Q56" s="443"/>
+      <c r="R56" s="443"/>
+      <c r="S56" s="443"/>
+      <c r="T56" s="443"/>
     </row>
     <row r="57" spans="1:20" s="31" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A57" s="244" t="s">
+      <c r="A57" s="442" t="s">
         <v>115</v>
       </c>
-      <c r="B57" s="244"/>
-[...14 lines deleted...]
-      <c r="Q57" s="244"/>
+      <c r="B57" s="442"/>
+      <c r="C57" s="442"/>
+      <c r="D57" s="442"/>
+      <c r="E57" s="442"/>
+      <c r="F57" s="442"/>
+      <c r="G57" s="442"/>
+      <c r="H57" s="442"/>
+      <c r="I57" s="442"/>
+      <c r="J57" s="442"/>
+      <c r="K57" s="442"/>
+      <c r="L57" s="442"/>
+      <c r="M57" s="442"/>
+      <c r="N57" s="442"/>
+      <c r="O57" s="442"/>
+      <c r="P57" s="442"/>
+      <c r="Q57" s="442"/>
     </row>
     <row r="58" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A58" s="244" t="s">
+      <c r="A58" s="442" t="s">
         <v>116</v>
       </c>
-      <c r="B58" s="245"/>
-[...17 lines deleted...]
-      <c r="T58" s="245"/>
+      <c r="B58" s="443"/>
+      <c r="C58" s="443"/>
+      <c r="D58" s="443"/>
+      <c r="E58" s="443"/>
+      <c r="F58" s="443"/>
+      <c r="G58" s="443"/>
+      <c r="H58" s="443"/>
+      <c r="I58" s="443"/>
+      <c r="J58" s="443"/>
+      <c r="K58" s="443"/>
+      <c r="L58" s="443"/>
+      <c r="M58" s="443"/>
+      <c r="N58" s="443"/>
+      <c r="O58" s="443"/>
+      <c r="P58" s="443"/>
+      <c r="Q58" s="443"/>
+      <c r="R58" s="443"/>
+      <c r="S58" s="443"/>
+      <c r="T58" s="443"/>
     </row>
     <row r="59" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A59" s="244" t="s">
+      <c r="A59" s="442" t="s">
         <v>117</v>
       </c>
-      <c r="B59" s="245"/>
-[...17 lines deleted...]
-      <c r="T59" s="245"/>
+      <c r="B59" s="443"/>
+      <c r="C59" s="443"/>
+      <c r="D59" s="443"/>
+      <c r="E59" s="443"/>
+      <c r="F59" s="443"/>
+      <c r="G59" s="443"/>
+      <c r="H59" s="443"/>
+      <c r="I59" s="443"/>
+      <c r="J59" s="443"/>
+      <c r="K59" s="443"/>
+      <c r="L59" s="443"/>
+      <c r="M59" s="443"/>
+      <c r="N59" s="443"/>
+      <c r="O59" s="443"/>
+      <c r="P59" s="443"/>
+      <c r="Q59" s="443"/>
+      <c r="R59" s="443"/>
+      <c r="S59" s="443"/>
+      <c r="T59" s="443"/>
     </row>
     <row r="60" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A60" s="244" t="s">
+      <c r="A60" s="442" t="s">
         <v>118</v>
       </c>
-      <c r="B60" s="245"/>
-[...17 lines deleted...]
-      <c r="T60" s="245"/>
+      <c r="B60" s="443"/>
+      <c r="C60" s="443"/>
+      <c r="D60" s="443"/>
+      <c r="E60" s="443"/>
+      <c r="F60" s="443"/>
+      <c r="G60" s="443"/>
+      <c r="H60" s="443"/>
+      <c r="I60" s="443"/>
+      <c r="J60" s="443"/>
+      <c r="K60" s="443"/>
+      <c r="L60" s="443"/>
+      <c r="M60" s="443"/>
+      <c r="N60" s="443"/>
+      <c r="O60" s="443"/>
+      <c r="P60" s="443"/>
+      <c r="Q60" s="443"/>
+      <c r="R60" s="443"/>
+      <c r="S60" s="443"/>
+      <c r="T60" s="443"/>
     </row>
     <row r="61" spans="1:20" ht="12.75" customHeight="1">
       <c r="A61" s="59"/>
       <c r="B61" s="29"/>
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="29"/>
       <c r="I61" s="29"/>
       <c r="J61" s="29"/>
       <c r="K61" s="29"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
       <c r="N61" s="29"/>
       <c r="O61" s="29"/>
       <c r="P61" s="29"/>
       <c r="Q61" s="29"/>
     </row>
     <row r="62" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A62" s="246"/>
-[...1 lines deleted...]
-      <c r="C62" s="246"/>
+      <c r="A62" s="444"/>
+      <c r="B62" s="444"/>
+      <c r="C62" s="444"/>
     </row>
     <row r="63" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A63" s="246"/>
-[...1 lines deleted...]
-      <c r="C63" s="246"/>
+      <c r="A63" s="444"/>
+      <c r="B63" s="444"/>
+      <c r="C63" s="444"/>
     </row>
     <row r="64" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A64" s="246"/>
-[...1 lines deleted...]
-      <c r="C64" s="246"/>
+      <c r="A64" s="444"/>
+      <c r="B64" s="444"/>
+      <c r="C64" s="444"/>
     </row>
     <row r="65" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A65" s="246"/>
-[...1 lines deleted...]
-      <c r="C65" s="246"/>
+      <c r="A65" s="444"/>
+      <c r="B65" s="444"/>
+      <c r="C65" s="444"/>
     </row>
     <row r="66" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A66" s="246"/>
-[...1 lines deleted...]
-      <c r="C66" s="246"/>
+      <c r="A66" s="444"/>
+      <c r="B66" s="444"/>
+      <c r="C66" s="444"/>
     </row>
   </sheetData>
   <mergeCells count="169">
-    <mergeCell ref="A3:A4"/>
-[...102 lines deleted...]
-    <mergeCell ref="Q31:T31"/>
+    <mergeCell ref="A60:T60"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A54:T54"/>
+    <mergeCell ref="A55:T55"/>
+    <mergeCell ref="A56:T56"/>
+    <mergeCell ref="A57:Q57"/>
+    <mergeCell ref="A58:T58"/>
+    <mergeCell ref="A59:T59"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="L50:N50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:T51"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="F52:T52"/>
+    <mergeCell ref="B47:E49"/>
+    <mergeCell ref="F47:I47"/>
+    <mergeCell ref="J47:M47"/>
+    <mergeCell ref="N47:T47"/>
+    <mergeCell ref="F48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="O48:S48"/>
+    <mergeCell ref="F49:I49"/>
+    <mergeCell ref="J49:T49"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:T43"/>
+    <mergeCell ref="B44:E45"/>
+    <mergeCell ref="F44:T45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:T46"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:T41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:T42"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="F32:T32"/>
     <mergeCell ref="A33:A49"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="F33:T33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="F34:T34"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="F38:G39"/>
     <mergeCell ref="H38:I39"/>
     <mergeCell ref="J38:K39"/>
     <mergeCell ref="B35:E40"/>
     <mergeCell ref="F35:G36"/>
     <mergeCell ref="H35:Q35"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="H37:I37"/>
-    <mergeCell ref="B43:E43"/>
-[...39 lines deleted...]
-    <mergeCell ref="A59:T59"/>
+    <mergeCell ref="I29:L29"/>
+    <mergeCell ref="M29:P29"/>
+    <mergeCell ref="Q29:T29"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="M30:P30"/>
+    <mergeCell ref="Q30:T30"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="I26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="O26:Q26"/>
+    <mergeCell ref="B27:E31"/>
+    <mergeCell ref="F27:T27"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="Q28:T28"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="M31:P31"/>
+    <mergeCell ref="Q31:T31"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="I25:K25"/>
+    <mergeCell ref="L25:N25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="B21:E22"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="I21:K21"/>
+    <mergeCell ref="L21:N21"/>
+    <mergeCell ref="O21:Q21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="L20:N20"/>
+    <mergeCell ref="O20:Q20"/>
+    <mergeCell ref="R20:T20"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="I19:K19"/>
+    <mergeCell ref="L19:N19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="R19:T19"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="B17:C18"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="S17:T17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="A15:E16"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="L15:N15"/>
+    <mergeCell ref="O15:Q15"/>
+    <mergeCell ref="R15:T15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:T11"/>
+    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="J12:T12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="J13:K14"/>
+    <mergeCell ref="L13:T13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:T4"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:T6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:T7"/>
+    <mergeCell ref="B8:C10"/>
+    <mergeCell ref="I9:J9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.19685039370078741" top="0.47244094488188981" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="103" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100C01E761D7F10AC4AA5F2ABE28D747455" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="a143d2307fc8a2191278fd36c543140b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b7b391f-316a-4bc7-a585-b2bcaf106fac" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6855582b5da0a3aa643b3aa1955d7827" ns2:_="" ns3:_="">
     <xsd:import namespace="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7874,119 +11399,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b7b391f-316a-4bc7-a585-b2bcaf106fac">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Owner xmlns="3b7b391f-316a-4bc7-a585-b2bcaf106fac">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E41F9C36-CE5F-46CB-9EB7-58D016E3E70F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9752C6-158C-411B-905E-5C19F9899F13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFF32671-1337-47DB-B0C9-24E3BAD098AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9752C6-158C-411B-905E-5C19F9899F13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E41F9C36-CE5F-46CB-9EB7-58D016E3E70F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>(記載例)付表４</vt:lpstr>
       <vt:lpstr>付表４</vt:lpstr>
       <vt:lpstr>付表３－２</vt:lpstr>
+      <vt:lpstr>'(記載例)付表４'!Print_Area</vt:lpstr>
       <vt:lpstr>付表４!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>小林　裕美</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C01E761D7F10AC4AA5F2ABE28D747455</vt:lpwstr>