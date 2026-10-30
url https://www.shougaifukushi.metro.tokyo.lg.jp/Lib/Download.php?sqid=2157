--- v0 (2026-06-12)
+++ v1 (2026-10-30)
@@ -10,58 +10,58 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅指定\各種フォーマット\00_東京都障害者サービス情報\A【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）\１　指定申請書類（新規立上げ・事業追加）　※まずは、Ａ　【全サービス共通】指定申請等についてをご確認ください\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F86A8C30-A13F-4DCE-9E93-7FC8571F4EB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C2A332A-E477-40AB-AD90-ECECC6A4F0B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="740" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="居宅・重度訪問・同行援護・行動援護書類共通一覧" sheetId="1" r:id="rId1"/>
     <sheet name="(別紙)同行援護・行動援護を申請する場合" sheetId="2" r:id="rId2"/>
     <sheet name="第１号様式" sheetId="3" r:id="rId3"/>
     <sheet name="付表１ " sheetId="7" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="__kk06">#REF!</definedName>
     <definedName name="__kk29">#REF!</definedName>
     <definedName name="_kk06">#REF!</definedName>
     <definedName name="_kk29">#REF!</definedName>
     <definedName name="Avrg">#REF!</definedName>
     <definedName name="avrg1">#REF!</definedName>
     <definedName name="DaihyoFurigana">#REF!</definedName>
     <definedName name="DaihyoJyusho">#REF!</definedName>
     <definedName name="DaihyoShimei">#REF!</definedName>
@@ -76,51 +76,51 @@
     <definedName name="JigyoShozai">#REF!</definedName>
     <definedName name="JigyoShozaiKana">#REF!</definedName>
     <definedName name="JigyosyoFurigana">#REF!</definedName>
     <definedName name="JigyosyoMei">#REF!</definedName>
     <definedName name="JigyosyoSyozai">#REF!</definedName>
     <definedName name="JigyosyoYubin">#REF!</definedName>
     <definedName name="JigyoTel">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
     <definedName name="jiritu">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(別紙)同行援護・行動援護を申請する場合'!$A$1:$H$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">居宅・重度訪問・同行援護・行動援護書類共通一覧!$A$1:$AB$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">第１号様式!$A$1:$U$69</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'付表１ '!$A$1:$M$108</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'付表１ '!$A$1:$M$101</definedName>
     <definedName name="prtNo">[1]main!#REF!</definedName>
     <definedName name="QW_Excel">[2]data!#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
     <definedName name="roman11">#REF!</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
     <definedName name="Roman2_3">#REF!</definedName>
     <definedName name="roman31">#REF!</definedName>
     <definedName name="roman33">#REF!</definedName>
     <definedName name="roman4_3">#REF!</definedName>
     <definedName name="roman7_1">#REF!</definedName>
     <definedName name="roman77">#REF!</definedName>
     <definedName name="romann_12">#REF!</definedName>
     <definedName name="romann_66">#REF!</definedName>
     <definedName name="romann33">#REF!</definedName>
     <definedName name="SasekiFuri">#REF!</definedName>
     <definedName name="SasekiJyusyo">#REF!</definedName>
     <definedName name="SasekiShimei">#REF!</definedName>
     <definedName name="SasekiYubin">#REF!</definedName>
     <definedName name="serv">#REF!</definedName>
     <definedName name="serv_">#REF!</definedName>
@@ -149,80 +149,79 @@
     <definedName name="食事">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C3" i="7" l="1"/>
   <c r="C4" i="7"/>
-  <c r="N46" i="7"/>
-[...1 lines deleted...]
-  <c r="N35" i="7"/>
+  <c r="N39" i="7"/>
+  <c r="N34" i="7"/>
   <c r="U6" i="7"/>
   <c r="T6" i="7"/>
   <c r="S6" i="7"/>
   <c r="R6" i="7"/>
   <c r="Q6" i="7"/>
   <c r="T5" i="7"/>
   <c r="R5" i="7"/>
   <c r="Q4" i="7"/>
   <c r="Q3" i="7"/>
   <c r="G4" i="2"/>
   <c r="D4" i="2"/>
   <c r="C28" i="1" l="1"/>
   <c r="C27" i="1"/>
   <c r="D5" i="7" l="1"/>
   <c r="C7" i="7" l="1"/>
   <c r="G6" i="7"/>
   <c r="F6" i="7"/>
   <c r="E6" i="7"/>
   <c r="D6" i="7"/>
   <c r="C6" i="7"/>
   <c r="F5" i="7"/>
   <c r="E5" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="794" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="768" uniqueCount="306">
   <si>
     <t>　</t>
   </si>
   <si>
     <t>障害者の日常生活及び社会生活を総合的に支援するための法律（障害者総合支援法）に基づく事業者指定の申請に係る書類一覧</t>
   </si>
   <si>
     <t>（居宅介護・重度訪問介護・同行援護・行動援護）</t>
   </si>
   <si>
     <t>事業所の名称</t>
   </si>
   <si>
     <t>所在地
 （区市町村名）</t>
   </si>
   <si>
     <t>　※「申請者確認欄」の該当欄に「○」を付し、添付書類等に漏れがないよう確認してください。</t>
   </si>
   <si>
     <t>申請書及び添付書類</t>
   </si>
   <si>
     <t>申請者確認欄</t>
   </si>
@@ -2147,54 +2146,50 @@
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>XX　2-33-1　XXビル3階</t>
     <rPh sb="15" eb="16">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>○</t>
   </si>
   <si>
     <t>東京都新宿区○○○１－８－１</t>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>福祉一郎</t>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>社会福祉法人東京介護　</t>
     <phoneticPr fontId="28"/>
   </si>
   <si>
-    <t>㊞　</t>
-[...2 lines deleted...]
-  <si>
     <t>令和X年X月1日</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>X</t>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>　　　　　　　</t>
     <phoneticPr fontId="44"/>
   </si>
   <si>
     <t>付表１　居宅介護・重度訪問介護・同行援護・行動援護事業所の指定等に係る記載事項</t>
@@ -2394,161 +2389,50 @@
       <t>キンム</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジカン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>サービス提供責任者</t>
     <rPh sb="6" eb="9">
       <t>セキニンシャ</t>
     </rPh>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="41"/>
   </si>
   <si>
-    <t>従業者の職種・員数</t>
-[...109 lines deleted...]
-  <si>
     <t>営業日(該当する日に○)</t>
     <rPh sb="0" eb="3">
       <t>エイギョウビ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ゲツ</t>
     </rPh>
     <phoneticPr fontId="41"/>
   </si>
   <si>
     <t>火</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="41"/>
@@ -2743,72 +2627,50 @@
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="28"/>
   </si>
   <si>
     <t>第　　条 第　　項 第　　号</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ダイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>コウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ダイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="28"/>
-  </si>
-[...20 lines deleted...]
-    <phoneticPr fontId="41"/>
   </si>
   <si>
     <t>○運営・設備に関する基準の確認に必要な事項</t>
     <rPh sb="1" eb="3">
       <t>ウンエイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セツビ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>カン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キジュン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>カクニン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="41"/>
@@ -3706,51 +3568,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="140">
+  <borders count="123">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
@@ -5202,338 +5064,119 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...204 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="756">
+  <cellXfs count="719">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -5768,105 +5411,96 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="108" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="43" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="25" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="49" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="53" fillId="9" borderId="24" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="109" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="49" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="101" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="23" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="43" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="53" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="23" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="22" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="23" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="13" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5876,53 +5510,50 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="103" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="102" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="50" xfId="23" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="109" xfId="23" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="53" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="50" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="51" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="43" xfId="23" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="23" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="50" xfId="23" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="19" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="50" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="116" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -5931,96 +5562,81 @@
     <xf numFmtId="49" fontId="54" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="109" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="25" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="49" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="54" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="54" fillId="0" borderId="25" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="25" xfId="23" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="13" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="113" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="115" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="113" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="115" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="50" fillId="0" borderId="23" xfId="23" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="110" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="23" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="9" borderId="0" xfId="23" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="49" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="54" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -6032,56 +5648,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="50" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="50" xfId="23" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="9" borderId="50" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="54" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="50" xfId="23" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="50" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="49" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="23" applyFont="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="54" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="49" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="55" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="54" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="55" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="54" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -6628,50 +6238,53 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="19" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="22" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -7035,53 +6648,50 @@
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="47" fillId="9" borderId="22" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="47" fillId="9" borderId="24" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" xfId="22" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="9" borderId="0" xfId="19" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="22" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="24" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="10" borderId="98" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="98" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="100" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="99" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="10" borderId="101" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
@@ -7302,62 +6912,50 @@
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="105" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="106" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="107" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="117" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="118" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="119" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="125" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="23" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="105" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="106" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
@@ -7412,59 +7010,50 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="109" xfId="23" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="112" xfId="23" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="17" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="24" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="43" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="49" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="50" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="52" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -7629,150 +7218,93 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="22" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="24" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="43" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="54" fillId="0" borderId="23" xfId="19" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="54" fillId="0" borderId="24" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="22" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="23" xfId="19" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="24" xfId="19" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="114" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="19" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="101" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="103" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="102" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="54" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -7786,180 +7318,173 @@
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="49" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="52" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="52" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="53" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="136" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="120" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="137" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="121" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="138" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="122" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="105" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="106" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="107" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="22" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="23" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="98" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="100" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="99" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="25" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="17" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="25">
     <cellStyle name="Accent" xfId="14" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Accent 1" xfId="15" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Accent 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Accent 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Bad" xfId="11" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Error" xfId="13" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Excel Built-in Explanatory Text" xfId="18" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Footnote" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Good" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Heading" xfId="2" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 1" xfId="3" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Heading 2" xfId="4" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Neutral" xfId="10" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 2" xfId="23" xr:uid="{38E158FC-E759-4B23-A07D-EB514E18B767}"/>
     <cellStyle name="Note" xfId="6" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Status" xfId="8" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Text" xfId="5" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Warning" xfId="12" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="標準 2 2" xfId="24" xr:uid="{F48FAC11-F454-498D-8E56-02BB5306FC39}"/>
     <cellStyle name="標準 3" xfId="21" xr:uid="{A233218F-20D9-4C56-98C0-0466D6896A8B}"/>
     <cellStyle name="標準 4" xfId="20" xr:uid="{B735A2D3-E8EC-4972-ABEA-8BF7E235C544}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="22" xr:uid="{3B89AC90-07E9-45EE-A85B-A0E07330D206}"/>
   </cellStyles>
-  <dxfs count="11">
+  <dxfs count="10">
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <fgColor auto="1"/>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
-        </patternFill>
-[...5 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="gray0625">
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="gray125">
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -8621,172 +8146,50 @@
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="DejaVu Sans"/>
             </a:rPr>
             <a:t>詳細に記載ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>20</xdr:col>
-[...120 lines deleted...]
-    <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1997075</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>377825</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8483600" y="9525"/>
@@ -8899,57 +8302,57 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>一覧に戻る</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>2047874</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>95251</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>19051</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="CustomShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E1A4E41-B0DA-A7D1-25CA-11B5663E54D1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="8534399" y="13030201"/>
           <a:ext cx="6505576" cy="1295400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8967,57 +8370,57 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="72000" tIns="72000" rIns="72000" bIns="72000" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="DejaVu Sans"/>
             </a:rPr>
             <a:t>サービス提供責任者を２名以上配置している場合は、下記に記載ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>24</xdr:col>
       <xdr:colOff>19048</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>139563</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>339586</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>48868</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="CustomShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6994404-6F83-02A0-C3E9-AB983BCD5A31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13991809" y="7279172"/>
           <a:ext cx="1745147" cy="1309066"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9035,254 +8438,133 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="72000" tIns="72000" rIns="72000" bIns="72000" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="DejaVu Sans"/>
             </a:rPr>
             <a:t>居宅介護を実施する場合は、記載してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>2482</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>153693</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>347868</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>8283</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="正方形/長方形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{735F3A81-32B6-4EB4-8855-68536F9EDBAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="9635156" y="8162976"/>
           <a:ext cx="3973169" cy="558611"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="76200" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
       <xdr:colOff>347868</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>90075</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>19048</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>76847</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="5" name="コネクタ: カギ線 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{220E9CC1-78D3-48A7-B936-39D666F0E90C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:cxnSpLocks/>
           <a:stCxn id="4" idx="3"/>
           <a:endCxn id="3" idx="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="13608325" y="7933705"/>
           <a:ext cx="383484" cy="508577"/>
-        </a:xfrm>
-[...119 lines deleted...]
-          <a:ext cx="607113" cy="29842"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
         </a:solidFill>
         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="oval" w="med" len="med"/>
           <a:tailEnd type="oval" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
@@ -9356,57 +8638,57 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>記載例</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>2047874</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>95251</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>19051</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="CustomShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC96AFAA-D1D0-402E-A29B-1B27278F477B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="8534399" y="12954001"/>
           <a:ext cx="6505576" cy="1295400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9424,252 +8706,132 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="72000" tIns="72000" rIns="72000" bIns="72000" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="DejaVu Sans"/>
             </a:rPr>
             <a:t>サービス提供責任者を２名以上配置している場合は、下記に記載ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>2482</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>153693</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>347868</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>8283</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="正方形/長方形 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9723F2B8-B1E8-44BD-8929-A3D02CAD92EE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="9632257" y="8068968"/>
           <a:ext cx="3983936" cy="549915"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="76200" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>22</xdr:col>
       <xdr:colOff>347868</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>90075</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>19048</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>76847</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="11" name="コネクタ: カギ線 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4D9D5AB-4C77-44D5-8D32-9FF560960215}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:cxnSpLocks/>
           <a:stCxn id="10" idx="3"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm flipV="1">
           <a:off x="13616193" y="7843425"/>
           <a:ext cx="376030" cy="501122"/>
-        </a:xfrm>
-[...118 lines deleted...]
-          <a:ext cx="270425" cy="168162"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
         </a:solidFill>
         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="oval" w="med" len="med"/>
           <a:tailEnd type="oval" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
@@ -10416,1550 +9578,1550 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD46"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.21875" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.21875" style="25" customWidth="1"/>
     <col min="3" max="4" width="4.21875" style="1" customWidth="1"/>
     <col min="5" max="25" width="4.21875" style="2" customWidth="1"/>
     <col min="26" max="28" width="4.21875" style="21" customWidth="1"/>
     <col min="29" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="6.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:30" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="214" t="s">
+      <c r="A2" s="203" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="214"/>
-[...25 lines deleted...]
-      <c r="AB2" s="214"/>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="203"/>
+      <c r="E2" s="203"/>
+      <c r="F2" s="203"/>
+      <c r="G2" s="203"/>
+      <c r="H2" s="203"/>
+      <c r="I2" s="203"/>
+      <c r="J2" s="203"/>
+      <c r="K2" s="203"/>
+      <c r="L2" s="203"/>
+      <c r="M2" s="203"/>
+      <c r="N2" s="203"/>
+      <c r="O2" s="203"/>
+      <c r="P2" s="203"/>
+      <c r="Q2" s="203"/>
+      <c r="R2" s="203"/>
+      <c r="S2" s="203"/>
+      <c r="T2" s="203"/>
+      <c r="U2" s="203"/>
+      <c r="V2" s="203"/>
+      <c r="W2" s="203"/>
+      <c r="X2" s="203"/>
+      <c r="Y2" s="203"/>
+      <c r="Z2" s="203"/>
+      <c r="AA2" s="203"/>
+      <c r="AB2" s="203"/>
     </row>
     <row r="3" spans="1:30" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="237" t="s">
+      <c r="A3" s="226" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="237"/>
-[...25 lines deleted...]
-      <c r="AB3" s="237"/>
+      <c r="B3" s="226"/>
+      <c r="C3" s="226"/>
+      <c r="D3" s="226"/>
+      <c r="E3" s="226"/>
+      <c r="F3" s="226"/>
+      <c r="G3" s="226"/>
+      <c r="H3" s="226"/>
+      <c r="I3" s="226"/>
+      <c r="J3" s="226"/>
+      <c r="K3" s="226"/>
+      <c r="L3" s="226"/>
+      <c r="M3" s="226"/>
+      <c r="N3" s="226"/>
+      <c r="O3" s="226"/>
+      <c r="P3" s="226"/>
+      <c r="Q3" s="226"/>
+      <c r="R3" s="226"/>
+      <c r="S3" s="226"/>
+      <c r="T3" s="226"/>
+      <c r="U3" s="226"/>
+      <c r="V3" s="226"/>
+      <c r="W3" s="226"/>
+      <c r="X3" s="226"/>
+      <c r="Y3" s="226"/>
+      <c r="Z3" s="226"/>
+      <c r="AA3" s="226"/>
+      <c r="AB3" s="226"/>
     </row>
     <row r="4" spans="1:30" s="4" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="222" t="s">
+      <c r="A4" s="211" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="222"/>
-[...18 lines deleted...]
-      <c r="U4" s="238" t="s">
+      <c r="B4" s="211"/>
+      <c r="C4" s="211"/>
+      <c r="D4" s="211"/>
+      <c r="E4" s="228"/>
+      <c r="F4" s="228"/>
+      <c r="G4" s="228"/>
+      <c r="H4" s="228"/>
+      <c r="I4" s="228"/>
+      <c r="J4" s="228"/>
+      <c r="K4" s="228"/>
+      <c r="L4" s="228"/>
+      <c r="M4" s="228"/>
+      <c r="N4" s="228"/>
+      <c r="O4" s="228"/>
+      <c r="P4" s="228"/>
+      <c r="Q4" s="228"/>
+      <c r="R4" s="228"/>
+      <c r="S4" s="228"/>
+      <c r="T4" s="228"/>
+      <c r="U4" s="227" t="s">
         <v>4</v>
       </c>
-      <c r="V4" s="238"/>
-[...5 lines deleted...]
-      <c r="AB4" s="222"/>
+      <c r="V4" s="227"/>
+      <c r="W4" s="227"/>
+      <c r="X4" s="211"/>
+      <c r="Y4" s="211"/>
+      <c r="Z4" s="211"/>
+      <c r="AA4" s="211"/>
+      <c r="AB4" s="211"/>
     </row>
     <row r="5" spans="1:30" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="220" t="s">
+      <c r="A5" s="209" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="220"/>
-[...25 lines deleted...]
-      <c r="AB5" s="220"/>
+      <c r="B5" s="209"/>
+      <c r="C5" s="209"/>
+      <c r="D5" s="209"/>
+      <c r="E5" s="209"/>
+      <c r="F5" s="209"/>
+      <c r="G5" s="209"/>
+      <c r="H5" s="209"/>
+      <c r="I5" s="209"/>
+      <c r="J5" s="209"/>
+      <c r="K5" s="209"/>
+      <c r="L5" s="209"/>
+      <c r="M5" s="209"/>
+      <c r="N5" s="209"/>
+      <c r="O5" s="209"/>
+      <c r="P5" s="209"/>
+      <c r="Q5" s="209"/>
+      <c r="R5" s="209"/>
+      <c r="S5" s="209"/>
+      <c r="T5" s="209"/>
+      <c r="U5" s="209"/>
+      <c r="V5" s="209"/>
+      <c r="W5" s="209"/>
+      <c r="X5" s="209"/>
+      <c r="Y5" s="209"/>
+      <c r="Z5" s="209"/>
+      <c r="AA5" s="209"/>
+      <c r="AB5" s="209"/>
     </row>
     <row r="6" spans="1:30" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="222" t="s">
+      <c r="A6" s="211" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="222"/>
-[...20 lines deleted...]
-      <c r="W6" s="222" t="s">
+      <c r="B6" s="211"/>
+      <c r="C6" s="211"/>
+      <c r="D6" s="211"/>
+      <c r="E6" s="211"/>
+      <c r="F6" s="211"/>
+      <c r="G6" s="211"/>
+      <c r="H6" s="211"/>
+      <c r="I6" s="211"/>
+      <c r="J6" s="211"/>
+      <c r="K6" s="211"/>
+      <c r="L6" s="211"/>
+      <c r="M6" s="211"/>
+      <c r="N6" s="211"/>
+      <c r="O6" s="211"/>
+      <c r="P6" s="211"/>
+      <c r="Q6" s="211"/>
+      <c r="R6" s="211"/>
+      <c r="S6" s="211"/>
+      <c r="T6" s="211"/>
+      <c r="U6" s="211"/>
+      <c r="V6" s="221"/>
+      <c r="W6" s="211" t="s">
         <v>7</v>
       </c>
-      <c r="X6" s="222"/>
-[...1 lines deleted...]
-      <c r="Z6" s="221" t="s">
+      <c r="X6" s="211"/>
+      <c r="Y6" s="211"/>
+      <c r="Z6" s="210" t="s">
         <v>8</v>
       </c>
-      <c r="AA6" s="222"/>
-      <c r="AB6" s="222"/>
+      <c r="AA6" s="211"/>
+      <c r="AB6" s="211"/>
     </row>
     <row r="7" spans="1:30" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="215" t="s">
+      <c r="A7" s="204" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="19">
         <v>1</v>
       </c>
-      <c r="C7" s="240" t="s">
-[...24 lines deleted...]
-      <c r="Z7" s="223" t="s">
+      <c r="C7" s="229" t="s">
+        <v>298</v>
+      </c>
+      <c r="D7" s="230"/>
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
+      <c r="G7" s="230"/>
+      <c r="H7" s="230"/>
+      <c r="I7" s="230"/>
+      <c r="J7" s="230"/>
+      <c r="K7" s="230"/>
+      <c r="L7" s="230"/>
+      <c r="M7" s="230"/>
+      <c r="N7" s="230"/>
+      <c r="O7" s="230"/>
+      <c r="P7" s="230"/>
+      <c r="Q7" s="230"/>
+      <c r="R7" s="230"/>
+      <c r="S7" s="230"/>
+      <c r="T7" s="230"/>
+      <c r="U7" s="230"/>
+      <c r="V7" s="231"/>
+      <c r="W7" s="218"/>
+      <c r="X7" s="219"/>
+      <c r="Y7" s="220"/>
+      <c r="Z7" s="212" t="s">
         <v>51</v>
       </c>
-      <c r="AA7" s="224"/>
-      <c r="AB7" s="225"/>
+      <c r="AA7" s="213"/>
+      <c r="AB7" s="214"/>
       <c r="AC7" s="5"/>
     </row>
     <row r="8" spans="1:30" s="6" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="215"/>
+      <c r="A8" s="204"/>
       <c r="B8" s="20">
         <v>2</v>
       </c>
-      <c r="C8" s="243" t="s">
-[...24 lines deleted...]
-      <c r="Z8" s="246" t="s">
+      <c r="C8" s="232" t="s">
+        <v>297</v>
+      </c>
+      <c r="D8" s="233"/>
+      <c r="E8" s="233"/>
+      <c r="F8" s="233"/>
+      <c r="G8" s="233"/>
+      <c r="H8" s="233"/>
+      <c r="I8" s="233"/>
+      <c r="J8" s="233"/>
+      <c r="K8" s="233"/>
+      <c r="L8" s="233"/>
+      <c r="M8" s="233"/>
+      <c r="N8" s="233"/>
+      <c r="O8" s="233"/>
+      <c r="P8" s="233"/>
+      <c r="Q8" s="233"/>
+      <c r="R8" s="233"/>
+      <c r="S8" s="233"/>
+      <c r="T8" s="233"/>
+      <c r="U8" s="233"/>
+      <c r="V8" s="234"/>
+      <c r="W8" s="199"/>
+      <c r="X8" s="200"/>
+      <c r="Y8" s="201"/>
+      <c r="Z8" s="235" t="s">
         <v>50</v>
       </c>
-      <c r="AA8" s="247"/>
-      <c r="AB8" s="248"/>
+      <c r="AA8" s="236"/>
+      <c r="AB8" s="237"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="17"/>
     </row>
     <row r="9" spans="1:30" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="235" t="s">
+      <c r="A9" s="224" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="19">
         <v>3</v>
       </c>
-      <c r="C9" s="249" t="s">
+      <c r="C9" s="238" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="250"/>
-[...23 lines deleted...]
-      <c r="AB9" s="228"/>
+      <c r="D9" s="239"/>
+      <c r="E9" s="239"/>
+      <c r="F9" s="239"/>
+      <c r="G9" s="239"/>
+      <c r="H9" s="239"/>
+      <c r="I9" s="239"/>
+      <c r="J9" s="239"/>
+      <c r="K9" s="239"/>
+      <c r="L9" s="239"/>
+      <c r="M9" s="239"/>
+      <c r="N9" s="239"/>
+      <c r="O9" s="239"/>
+      <c r="P9" s="239"/>
+      <c r="Q9" s="239"/>
+      <c r="R9" s="239"/>
+      <c r="S9" s="239"/>
+      <c r="T9" s="239"/>
+      <c r="U9" s="239"/>
+      <c r="V9" s="240"/>
+      <c r="W9" s="215"/>
+      <c r="X9" s="216"/>
+      <c r="Y9" s="217"/>
+      <c r="Z9" s="215"/>
+      <c r="AA9" s="216"/>
+      <c r="AB9" s="217"/>
     </row>
     <row r="10" spans="1:30" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="236"/>
+      <c r="A10" s="225"/>
       <c r="B10" s="20">
         <v>4</v>
       </c>
-      <c r="C10" s="207" t="s">
+      <c r="C10" s="196" t="s">
         <v>12</v>
       </c>
-      <c r="D10" s="208"/>
-[...23 lines deleted...]
-      <c r="AB10" s="212"/>
+      <c r="D10" s="197"/>
+      <c r="E10" s="197"/>
+      <c r="F10" s="197"/>
+      <c r="G10" s="197"/>
+      <c r="H10" s="197"/>
+      <c r="I10" s="197"/>
+      <c r="J10" s="197"/>
+      <c r="K10" s="197"/>
+      <c r="L10" s="197"/>
+      <c r="M10" s="197"/>
+      <c r="N10" s="197"/>
+      <c r="O10" s="197"/>
+      <c r="P10" s="197"/>
+      <c r="Q10" s="197"/>
+      <c r="R10" s="197"/>
+      <c r="S10" s="197"/>
+      <c r="T10" s="197"/>
+      <c r="U10" s="197"/>
+      <c r="V10" s="198"/>
+      <c r="W10" s="199"/>
+      <c r="X10" s="200"/>
+      <c r="Y10" s="201"/>
+      <c r="Z10" s="202"/>
+      <c r="AA10" s="200"/>
+      <c r="AB10" s="201"/>
     </row>
     <row r="11" spans="1:30" s="4" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="236"/>
+      <c r="A11" s="225"/>
       <c r="B11" s="20">
         <v>5</v>
       </c>
-      <c r="C11" s="219" t="s">
+      <c r="C11" s="208" t="s">
         <v>29</v>
       </c>
-      <c r="D11" s="233"/>
-[...23 lines deleted...]
-      <c r="AB11" s="218"/>
+      <c r="D11" s="222"/>
+      <c r="E11" s="222"/>
+      <c r="F11" s="222"/>
+      <c r="G11" s="222"/>
+      <c r="H11" s="222"/>
+      <c r="I11" s="222"/>
+      <c r="J11" s="222"/>
+      <c r="K11" s="222"/>
+      <c r="L11" s="222"/>
+      <c r="M11" s="222"/>
+      <c r="N11" s="222"/>
+      <c r="O11" s="222"/>
+      <c r="P11" s="222"/>
+      <c r="Q11" s="222"/>
+      <c r="R11" s="222"/>
+      <c r="S11" s="222"/>
+      <c r="T11" s="222"/>
+      <c r="U11" s="222"/>
+      <c r="V11" s="223"/>
+      <c r="W11" s="199"/>
+      <c r="X11" s="200"/>
+      <c r="Y11" s="201"/>
+      <c r="Z11" s="205"/>
+      <c r="AA11" s="206"/>
+      <c r="AB11" s="207"/>
       <c r="AC11" s="5"/>
     </row>
     <row r="12" spans="1:30" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="236"/>
+      <c r="A12" s="225"/>
       <c r="B12" s="20">
         <v>6</v>
       </c>
-      <c r="C12" s="207" t="s">
+      <c r="C12" s="196" t="s">
         <v>13</v>
       </c>
-      <c r="D12" s="208"/>
-[...23 lines deleted...]
-      <c r="AB12" s="218"/>
+      <c r="D12" s="197"/>
+      <c r="E12" s="197"/>
+      <c r="F12" s="197"/>
+      <c r="G12" s="197"/>
+      <c r="H12" s="197"/>
+      <c r="I12" s="197"/>
+      <c r="J12" s="197"/>
+      <c r="K12" s="197"/>
+      <c r="L12" s="197"/>
+      <c r="M12" s="197"/>
+      <c r="N12" s="197"/>
+      <c r="O12" s="197"/>
+      <c r="P12" s="197"/>
+      <c r="Q12" s="197"/>
+      <c r="R12" s="197"/>
+      <c r="S12" s="197"/>
+      <c r="T12" s="197"/>
+      <c r="U12" s="197"/>
+      <c r="V12" s="198"/>
+      <c r="W12" s="199"/>
+      <c r="X12" s="200"/>
+      <c r="Y12" s="201"/>
+      <c r="Z12" s="205"/>
+      <c r="AA12" s="206"/>
+      <c r="AB12" s="207"/>
       <c r="AC12" s="5"/>
     </row>
     <row r="13" spans="1:30" s="4" customFormat="1" ht="64.2" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="236"/>
+      <c r="A13" s="225"/>
       <c r="B13" s="37">
         <v>7</v>
       </c>
-      <c r="C13" s="219" t="s">
+      <c r="C13" s="208" t="s">
         <v>80</v>
       </c>
-      <c r="D13" s="208"/>
-[...23 lines deleted...]
-      <c r="AB13" s="263"/>
+      <c r="D13" s="197"/>
+      <c r="E13" s="197"/>
+      <c r="F13" s="197"/>
+      <c r="G13" s="197"/>
+      <c r="H13" s="197"/>
+      <c r="I13" s="197"/>
+      <c r="J13" s="197"/>
+      <c r="K13" s="197"/>
+      <c r="L13" s="197"/>
+      <c r="M13" s="197"/>
+      <c r="N13" s="197"/>
+      <c r="O13" s="197"/>
+      <c r="P13" s="197"/>
+      <c r="Q13" s="197"/>
+      <c r="R13" s="197"/>
+      <c r="S13" s="197"/>
+      <c r="T13" s="197"/>
+      <c r="U13" s="197"/>
+      <c r="V13" s="198"/>
+      <c r="W13" s="244"/>
+      <c r="X13" s="245"/>
+      <c r="Y13" s="246"/>
+      <c r="Z13" s="250"/>
+      <c r="AA13" s="251"/>
+      <c r="AB13" s="252"/>
       <c r="AC13" s="5"/>
     </row>
     <row r="14" spans="1:30" s="4" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
-      <c r="A14" s="236"/>
-      <c r="B14" s="190" t="s">
+      <c r="A14" s="225"/>
+      <c r="B14" s="179" t="s">
         <v>82</v>
       </c>
-      <c r="C14" s="267" t="s">
+      <c r="C14" s="256" t="s">
         <v>81</v>
       </c>
-      <c r="D14" s="268"/>
-[...23 lines deleted...]
-      <c r="AB14" s="266"/>
+      <c r="D14" s="257"/>
+      <c r="E14" s="257"/>
+      <c r="F14" s="257"/>
+      <c r="G14" s="257"/>
+      <c r="H14" s="257"/>
+      <c r="I14" s="257"/>
+      <c r="J14" s="257"/>
+      <c r="K14" s="257"/>
+      <c r="L14" s="257"/>
+      <c r="M14" s="257"/>
+      <c r="N14" s="257"/>
+      <c r="O14" s="257"/>
+      <c r="P14" s="257"/>
+      <c r="Q14" s="257"/>
+      <c r="R14" s="257"/>
+      <c r="S14" s="257"/>
+      <c r="T14" s="257"/>
+      <c r="U14" s="257"/>
+      <c r="V14" s="258"/>
+      <c r="W14" s="247"/>
+      <c r="X14" s="248"/>
+      <c r="Y14" s="249"/>
+      <c r="Z14" s="253"/>
+      <c r="AA14" s="254"/>
+      <c r="AB14" s="255"/>
       <c r="AC14" s="5"/>
     </row>
     <row r="15" spans="1:30" s="4" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="236"/>
+      <c r="A15" s="225"/>
       <c r="B15" s="20">
         <v>8</v>
       </c>
-      <c r="C15" s="207" t="s">
+      <c r="C15" s="196" t="s">
         <v>30</v>
       </c>
-      <c r="D15" s="208"/>
-[...23 lines deleted...]
-      <c r="AB15" s="218"/>
+      <c r="D15" s="197"/>
+      <c r="E15" s="197"/>
+      <c r="F15" s="197"/>
+      <c r="G15" s="197"/>
+      <c r="H15" s="197"/>
+      <c r="I15" s="197"/>
+      <c r="J15" s="197"/>
+      <c r="K15" s="197"/>
+      <c r="L15" s="197"/>
+      <c r="M15" s="197"/>
+      <c r="N15" s="197"/>
+      <c r="O15" s="197"/>
+      <c r="P15" s="197"/>
+      <c r="Q15" s="197"/>
+      <c r="R15" s="197"/>
+      <c r="S15" s="197"/>
+      <c r="T15" s="197"/>
+      <c r="U15" s="197"/>
+      <c r="V15" s="198"/>
+      <c r="W15" s="199"/>
+      <c r="X15" s="200"/>
+      <c r="Y15" s="201"/>
+      <c r="Z15" s="205"/>
+      <c r="AA15" s="206"/>
+      <c r="AB15" s="207"/>
       <c r="AC15" s="5"/>
     </row>
     <row r="16" spans="1:30" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="236"/>
+      <c r="A16" s="225"/>
       <c r="B16" s="20">
         <v>9</v>
       </c>
-      <c r="C16" s="207" t="s">
+      <c r="C16" s="196" t="s">
         <v>14</v>
       </c>
-      <c r="D16" s="208"/>
-[...23 lines deleted...]
-      <c r="AB16" s="212"/>
+      <c r="D16" s="197"/>
+      <c r="E16" s="197"/>
+      <c r="F16" s="197"/>
+      <c r="G16" s="197"/>
+      <c r="H16" s="197"/>
+      <c r="I16" s="197"/>
+      <c r="J16" s="197"/>
+      <c r="K16" s="197"/>
+      <c r="L16" s="197"/>
+      <c r="M16" s="197"/>
+      <c r="N16" s="197"/>
+      <c r="O16" s="197"/>
+      <c r="P16" s="197"/>
+      <c r="Q16" s="197"/>
+      <c r="R16" s="197"/>
+      <c r="S16" s="197"/>
+      <c r="T16" s="197"/>
+      <c r="U16" s="197"/>
+      <c r="V16" s="198"/>
+      <c r="W16" s="199"/>
+      <c r="X16" s="200"/>
+      <c r="Y16" s="201"/>
+      <c r="Z16" s="202"/>
+      <c r="AA16" s="200"/>
+      <c r="AB16" s="201"/>
     </row>
     <row r="17" spans="1:29" s="4" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="236"/>
+      <c r="A17" s="225"/>
       <c r="B17" s="20">
         <v>10</v>
       </c>
-      <c r="C17" s="219" t="s">
-[...26 lines deleted...]
-      <c r="AB17" s="218"/>
+      <c r="C17" s="208" t="s">
+        <v>303</v>
+      </c>
+      <c r="D17" s="197"/>
+      <c r="E17" s="197"/>
+      <c r="F17" s="197"/>
+      <c r="G17" s="197"/>
+      <c r="H17" s="197"/>
+      <c r="I17" s="197"/>
+      <c r="J17" s="197"/>
+      <c r="K17" s="197"/>
+      <c r="L17" s="197"/>
+      <c r="M17" s="197"/>
+      <c r="N17" s="197"/>
+      <c r="O17" s="197"/>
+      <c r="P17" s="197"/>
+      <c r="Q17" s="197"/>
+      <c r="R17" s="197"/>
+      <c r="S17" s="197"/>
+      <c r="T17" s="197"/>
+      <c r="U17" s="197"/>
+      <c r="V17" s="198"/>
+      <c r="W17" s="199"/>
+      <c r="X17" s="200"/>
+      <c r="Y17" s="201"/>
+      <c r="Z17" s="205"/>
+      <c r="AA17" s="206"/>
+      <c r="AB17" s="207"/>
       <c r="AC17" s="5"/>
     </row>
     <row r="18" spans="1:29" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="236"/>
+      <c r="A18" s="225"/>
       <c r="B18" s="20">
         <v>11</v>
       </c>
-      <c r="C18" s="207" t="s">
-[...26 lines deleted...]
-      <c r="AB18" s="218"/>
+      <c r="C18" s="196" t="s">
+        <v>304</v>
+      </c>
+      <c r="D18" s="197"/>
+      <c r="E18" s="197"/>
+      <c r="F18" s="197"/>
+      <c r="G18" s="197"/>
+      <c r="H18" s="197"/>
+      <c r="I18" s="197"/>
+      <c r="J18" s="197"/>
+      <c r="K18" s="197"/>
+      <c r="L18" s="197"/>
+      <c r="M18" s="197"/>
+      <c r="N18" s="197"/>
+      <c r="O18" s="197"/>
+      <c r="P18" s="197"/>
+      <c r="Q18" s="197"/>
+      <c r="R18" s="197"/>
+      <c r="S18" s="197"/>
+      <c r="T18" s="197"/>
+      <c r="U18" s="197"/>
+      <c r="V18" s="198"/>
+      <c r="W18" s="199"/>
+      <c r="X18" s="200"/>
+      <c r="Y18" s="201"/>
+      <c r="Z18" s="205"/>
+      <c r="AA18" s="206"/>
+      <c r="AB18" s="207"/>
       <c r="AC18" s="5"/>
     </row>
     <row r="19" spans="1:29" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="236"/>
+      <c r="A19" s="225"/>
       <c r="B19" s="20">
         <v>12</v>
       </c>
-      <c r="C19" s="207" t="s">
+      <c r="C19" s="196" t="s">
         <v>15</v>
       </c>
-      <c r="D19" s="208"/>
-[...23 lines deleted...]
-      <c r="AB19" s="218"/>
+      <c r="D19" s="197"/>
+      <c r="E19" s="197"/>
+      <c r="F19" s="197"/>
+      <c r="G19" s="197"/>
+      <c r="H19" s="197"/>
+      <c r="I19" s="197"/>
+      <c r="J19" s="197"/>
+      <c r="K19" s="197"/>
+      <c r="L19" s="197"/>
+      <c r="M19" s="197"/>
+      <c r="N19" s="197"/>
+      <c r="O19" s="197"/>
+      <c r="P19" s="197"/>
+      <c r="Q19" s="197"/>
+      <c r="R19" s="197"/>
+      <c r="S19" s="197"/>
+      <c r="T19" s="197"/>
+      <c r="U19" s="197"/>
+      <c r="V19" s="198"/>
+      <c r="W19" s="199"/>
+      <c r="X19" s="200"/>
+      <c r="Y19" s="201"/>
+      <c r="Z19" s="205"/>
+      <c r="AA19" s="206"/>
+      <c r="AB19" s="207"/>
       <c r="AC19" s="5"/>
     </row>
     <row r="20" spans="1:29" ht="83.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="236"/>
+      <c r="A20" s="225"/>
       <c r="B20" s="20">
         <v>13</v>
       </c>
-      <c r="C20" s="219" t="s">
+      <c r="C20" s="208" t="s">
         <v>83</v>
       </c>
-      <c r="D20" s="233"/>
-[...23 lines deleted...]
-      <c r="AB20" s="257"/>
+      <c r="D20" s="222"/>
+      <c r="E20" s="222"/>
+      <c r="F20" s="222"/>
+      <c r="G20" s="222"/>
+      <c r="H20" s="222"/>
+      <c r="I20" s="222"/>
+      <c r="J20" s="222"/>
+      <c r="K20" s="222"/>
+      <c r="L20" s="222"/>
+      <c r="M20" s="222"/>
+      <c r="N20" s="222"/>
+      <c r="O20" s="222"/>
+      <c r="P20" s="222"/>
+      <c r="Q20" s="222"/>
+      <c r="R20" s="222"/>
+      <c r="S20" s="222"/>
+      <c r="T20" s="222"/>
+      <c r="U20" s="222"/>
+      <c r="V20" s="223"/>
+      <c r="W20" s="244"/>
+      <c r="X20" s="245"/>
+      <c r="Y20" s="246"/>
+      <c r="Z20" s="244"/>
+      <c r="AA20" s="245"/>
+      <c r="AB20" s="246"/>
     </row>
     <row r="21" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A21" s="236"/>
-      <c r="B21" s="190" t="s">
+      <c r="A21" s="225"/>
+      <c r="B21" s="179" t="s">
         <v>82</v>
       </c>
-      <c r="C21" s="267" t="s">
+      <c r="C21" s="256" t="s">
         <v>81</v>
       </c>
-      <c r="D21" s="268"/>
-[...23 lines deleted...]
-      <c r="AB21" s="260"/>
+      <c r="D21" s="257"/>
+      <c r="E21" s="257"/>
+      <c r="F21" s="257"/>
+      <c r="G21" s="257"/>
+      <c r="H21" s="257"/>
+      <c r="I21" s="257"/>
+      <c r="J21" s="257"/>
+      <c r="K21" s="257"/>
+      <c r="L21" s="257"/>
+      <c r="M21" s="257"/>
+      <c r="N21" s="257"/>
+      <c r="O21" s="257"/>
+      <c r="P21" s="257"/>
+      <c r="Q21" s="257"/>
+      <c r="R21" s="257"/>
+      <c r="S21" s="257"/>
+      <c r="T21" s="257"/>
+      <c r="U21" s="257"/>
+      <c r="V21" s="258"/>
+      <c r="W21" s="247"/>
+      <c r="X21" s="248"/>
+      <c r="Y21" s="249"/>
+      <c r="Z21" s="247"/>
+      <c r="AA21" s="248"/>
+      <c r="AB21" s="249"/>
     </row>
     <row r="22" spans="1:29" s="4" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="236"/>
+      <c r="A22" s="225"/>
       <c r="B22" s="20">
         <v>14</v>
       </c>
-      <c r="C22" s="207" t="s">
-[...26 lines deleted...]
-      <c r="AB22" s="218"/>
+      <c r="C22" s="196" t="s">
+        <v>305</v>
+      </c>
+      <c r="D22" s="197"/>
+      <c r="E22" s="197"/>
+      <c r="F22" s="197"/>
+      <c r="G22" s="197"/>
+      <c r="H22" s="197"/>
+      <c r="I22" s="197"/>
+      <c r="J22" s="197"/>
+      <c r="K22" s="197"/>
+      <c r="L22" s="197"/>
+      <c r="M22" s="197"/>
+      <c r="N22" s="197"/>
+      <c r="O22" s="197"/>
+      <c r="P22" s="197"/>
+      <c r="Q22" s="197"/>
+      <c r="R22" s="197"/>
+      <c r="S22" s="197"/>
+      <c r="T22" s="197"/>
+      <c r="U22" s="197"/>
+      <c r="V22" s="198"/>
+      <c r="W22" s="199"/>
+      <c r="X22" s="200"/>
+      <c r="Y22" s="201"/>
+      <c r="Z22" s="205"/>
+      <c r="AA22" s="206"/>
+      <c r="AB22" s="207"/>
       <c r="AC22" s="5"/>
     </row>
     <row r="23" spans="1:29" s="4" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="236"/>
+      <c r="A23" s="225"/>
       <c r="B23" s="20">
         <v>15</v>
       </c>
-      <c r="C23" s="207" t="s">
-[...26 lines deleted...]
-      <c r="AB23" s="212"/>
+      <c r="C23" s="196" t="s">
+        <v>301</v>
+      </c>
+      <c r="D23" s="197"/>
+      <c r="E23" s="197"/>
+      <c r="F23" s="197"/>
+      <c r="G23" s="197"/>
+      <c r="H23" s="197"/>
+      <c r="I23" s="197"/>
+      <c r="J23" s="197"/>
+      <c r="K23" s="197"/>
+      <c r="L23" s="197"/>
+      <c r="M23" s="197"/>
+      <c r="N23" s="197"/>
+      <c r="O23" s="197"/>
+      <c r="P23" s="197"/>
+      <c r="Q23" s="197"/>
+      <c r="R23" s="197"/>
+      <c r="S23" s="197"/>
+      <c r="T23" s="197"/>
+      <c r="U23" s="197"/>
+      <c r="V23" s="198"/>
+      <c r="W23" s="199"/>
+      <c r="X23" s="200"/>
+      <c r="Y23" s="201"/>
+      <c r="Z23" s="202"/>
+      <c r="AA23" s="200"/>
+      <c r="AB23" s="201"/>
     </row>
     <row r="24" spans="1:29" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="236"/>
+      <c r="A24" s="225"/>
       <c r="B24" s="20">
         <v>16</v>
       </c>
-      <c r="C24" s="270" t="s">
+      <c r="C24" s="259" t="s">
         <v>16</v>
       </c>
-      <c r="D24" s="271"/>
-[...23 lines deleted...]
-      <c r="AB24" s="257"/>
+      <c r="D24" s="260"/>
+      <c r="E24" s="260"/>
+      <c r="F24" s="260"/>
+      <c r="G24" s="260"/>
+      <c r="H24" s="260"/>
+      <c r="I24" s="260"/>
+      <c r="J24" s="260"/>
+      <c r="K24" s="260"/>
+      <c r="L24" s="260"/>
+      <c r="M24" s="260"/>
+      <c r="N24" s="260"/>
+      <c r="O24" s="260"/>
+      <c r="P24" s="260"/>
+      <c r="Q24" s="260"/>
+      <c r="R24" s="260"/>
+      <c r="S24" s="260"/>
+      <c r="T24" s="260"/>
+      <c r="U24" s="260"/>
+      <c r="V24" s="261"/>
+      <c r="W24" s="244"/>
+      <c r="X24" s="245"/>
+      <c r="Y24" s="246"/>
+      <c r="Z24" s="244"/>
+      <c r="AA24" s="245"/>
+      <c r="AB24" s="246"/>
     </row>
     <row r="25" spans="1:29" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="236"/>
-      <c r="B25" s="190" t="s">
+      <c r="A25" s="225"/>
+      <c r="B25" s="179" t="s">
         <v>82</v>
       </c>
-      <c r="C25" s="252" t="s">
+      <c r="C25" s="241" t="s">
         <v>52</v>
       </c>
-      <c r="D25" s="253"/>
-[...23 lines deleted...]
-      <c r="AB25" s="260"/>
+      <c r="D25" s="242"/>
+      <c r="E25" s="242"/>
+      <c r="F25" s="242"/>
+      <c r="G25" s="242"/>
+      <c r="H25" s="242"/>
+      <c r="I25" s="242"/>
+      <c r="J25" s="242"/>
+      <c r="K25" s="242"/>
+      <c r="L25" s="242"/>
+      <c r="M25" s="242"/>
+      <c r="N25" s="242"/>
+      <c r="O25" s="242"/>
+      <c r="P25" s="242"/>
+      <c r="Q25" s="242"/>
+      <c r="R25" s="242"/>
+      <c r="S25" s="242"/>
+      <c r="T25" s="242"/>
+      <c r="U25" s="242"/>
+      <c r="V25" s="243"/>
+      <c r="W25" s="247"/>
+      <c r="X25" s="248"/>
+      <c r="Y25" s="249"/>
+      <c r="Z25" s="247"/>
+      <c r="AA25" s="248"/>
+      <c r="AB25" s="249"/>
     </row>
     <row r="26" spans="1:29" s="6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="215" t="s">
+      <c r="A26" s="204" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="226">
+      <c r="B26" s="215">
         <v>17</v>
       </c>
-      <c r="C26" s="240" t="s">
+      <c r="C26" s="229" t="s">
         <v>34</v>
       </c>
-      <c r="D26" s="241"/>
-[...23 lines deleted...]
-      <c r="AB26" s="225"/>
+      <c r="D26" s="230"/>
+      <c r="E26" s="230"/>
+      <c r="F26" s="230"/>
+      <c r="G26" s="230"/>
+      <c r="H26" s="230"/>
+      <c r="I26" s="230"/>
+      <c r="J26" s="230"/>
+      <c r="K26" s="230"/>
+      <c r="L26" s="230"/>
+      <c r="M26" s="230"/>
+      <c r="N26" s="230"/>
+      <c r="O26" s="230"/>
+      <c r="P26" s="230"/>
+      <c r="Q26" s="230"/>
+      <c r="R26" s="230"/>
+      <c r="S26" s="230"/>
+      <c r="T26" s="230"/>
+      <c r="U26" s="230"/>
+      <c r="V26" s="231"/>
+      <c r="W26" s="218"/>
+      <c r="X26" s="219"/>
+      <c r="Y26" s="220"/>
+      <c r="Z26" s="212"/>
+      <c r="AA26" s="213"/>
+      <c r="AB26" s="214"/>
       <c r="AC26" s="5"/>
     </row>
     <row r="27" spans="1:29" s="6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="215"/>
-      <c r="B27" s="304"/>
+      <c r="A27" s="204"/>
+      <c r="B27" s="293"/>
       <c r="C27" s="36" t="str">
         <f>B26&amp;"-1"</f>
         <v>17-1</v>
       </c>
-      <c r="D27" s="208" t="s">
+      <c r="D27" s="197" t="s">
         <v>48</v>
       </c>
-      <c r="E27" s="208"/>
-[...22 lines deleted...]
-      <c r="AB27" s="218"/>
+      <c r="E27" s="197"/>
+      <c r="F27" s="197"/>
+      <c r="G27" s="197"/>
+      <c r="H27" s="197"/>
+      <c r="I27" s="197"/>
+      <c r="J27" s="197"/>
+      <c r="K27" s="197"/>
+      <c r="L27" s="197"/>
+      <c r="M27" s="197"/>
+      <c r="N27" s="197"/>
+      <c r="O27" s="197"/>
+      <c r="P27" s="197"/>
+      <c r="Q27" s="197"/>
+      <c r="R27" s="197"/>
+      <c r="S27" s="197"/>
+      <c r="T27" s="197"/>
+      <c r="U27" s="197"/>
+      <c r="V27" s="198"/>
+      <c r="W27" s="199"/>
+      <c r="X27" s="200"/>
+      <c r="Y27" s="201"/>
+      <c r="Z27" s="205"/>
+      <c r="AA27" s="206"/>
+      <c r="AB27" s="207"/>
       <c r="AC27" s="5"/>
     </row>
     <row r="28" spans="1:29" s="6" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="215"/>
-[...1 lines deleted...]
-      <c r="C28" s="191" t="str">
+      <c r="A28" s="204"/>
+      <c r="B28" s="294"/>
+      <c r="C28" s="180" t="str">
         <f>B26&amp;"-2"</f>
         <v>17-2</v>
       </c>
-      <c r="D28" s="276" t="s">
+      <c r="D28" s="265" t="s">
         <v>49</v>
       </c>
-      <c r="E28" s="276"/>
-[...22 lines deleted...]
-      <c r="AB28" s="296"/>
+      <c r="E28" s="265"/>
+      <c r="F28" s="265"/>
+      <c r="G28" s="265"/>
+      <c r="H28" s="265"/>
+      <c r="I28" s="265"/>
+      <c r="J28" s="265"/>
+      <c r="K28" s="265"/>
+      <c r="L28" s="265"/>
+      <c r="M28" s="265"/>
+      <c r="N28" s="265"/>
+      <c r="O28" s="265"/>
+      <c r="P28" s="265"/>
+      <c r="Q28" s="265"/>
+      <c r="R28" s="265"/>
+      <c r="S28" s="265"/>
+      <c r="T28" s="265"/>
+      <c r="U28" s="265"/>
+      <c r="V28" s="266"/>
+      <c r="W28" s="280"/>
+      <c r="X28" s="281"/>
+      <c r="Y28" s="282"/>
+      <c r="Z28" s="283"/>
+      <c r="AA28" s="284"/>
+      <c r="AB28" s="285"/>
       <c r="AC28" s="5"/>
     </row>
     <row r="29" spans="1:29" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="215"/>
-      <c r="B29" s="222">
+      <c r="A29" s="204"/>
+      <c r="B29" s="211">
         <v>18</v>
       </c>
-      <c r="C29" s="278" t="s">
+      <c r="C29" s="267" t="s">
         <v>35</v>
       </c>
-      <c r="D29" s="279"/>
-[...23 lines deleted...]
-      <c r="AB29" s="290"/>
+      <c r="D29" s="268"/>
+      <c r="E29" s="268"/>
+      <c r="F29" s="268"/>
+      <c r="G29" s="268"/>
+      <c r="H29" s="268"/>
+      <c r="I29" s="268"/>
+      <c r="J29" s="268"/>
+      <c r="K29" s="268"/>
+      <c r="L29" s="268"/>
+      <c r="M29" s="268"/>
+      <c r="N29" s="268"/>
+      <c r="O29" s="268"/>
+      <c r="P29" s="268"/>
+      <c r="Q29" s="268"/>
+      <c r="R29" s="268"/>
+      <c r="S29" s="268"/>
+      <c r="T29" s="268"/>
+      <c r="U29" s="268"/>
+      <c r="V29" s="269"/>
+      <c r="W29" s="286"/>
+      <c r="X29" s="287"/>
+      <c r="Y29" s="288"/>
+      <c r="Z29" s="277"/>
+      <c r="AA29" s="278"/>
+      <c r="AB29" s="279"/>
       <c r="AC29" s="5"/>
     </row>
     <row r="30" spans="1:29" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="215"/>
-[...1 lines deleted...]
-      <c r="C30" s="301" t="s">
+      <c r="A30" s="204"/>
+      <c r="B30" s="211"/>
+      <c r="C30" s="290" t="s">
         <v>36</v>
       </c>
-      <c r="D30" s="281" t="s">
+      <c r="D30" s="270" t="s">
         <v>37</v>
       </c>
-      <c r="E30" s="282"/>
-[...7 lines deleted...]
-      <c r="M30" s="282" t="s">
+      <c r="E30" s="271"/>
+      <c r="F30" s="271"/>
+      <c r="G30" s="271"/>
+      <c r="H30" s="271"/>
+      <c r="I30" s="271"/>
+      <c r="J30" s="271"/>
+      <c r="K30" s="271"/>
+      <c r="L30" s="271"/>
+      <c r="M30" s="271" t="s">
         <v>38</v>
       </c>
-      <c r="N30" s="282"/>
-[...13 lines deleted...]
-      <c r="AB30" s="231"/>
+      <c r="N30" s="271"/>
+      <c r="O30" s="271"/>
+      <c r="P30" s="271"/>
+      <c r="Q30" s="271"/>
+      <c r="R30" s="271"/>
+      <c r="S30" s="271"/>
+      <c r="T30" s="271"/>
+      <c r="U30" s="271"/>
+      <c r="V30" s="272"/>
+      <c r="W30" s="218"/>
+      <c r="X30" s="219"/>
+      <c r="Y30" s="220"/>
+      <c r="Z30" s="218"/>
+      <c r="AA30" s="219"/>
+      <c r="AB30" s="220"/>
     </row>
     <row r="31" spans="1:29" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="215"/>
-[...2 lines deleted...]
-      <c r="D31" s="207" t="s">
+      <c r="A31" s="204"/>
+      <c r="B31" s="211"/>
+      <c r="C31" s="291"/>
+      <c r="D31" s="196" t="s">
         <v>39</v>
       </c>
-      <c r="E31" s="208"/>
-[...22 lines deleted...]
-      <c r="AB31" s="212"/>
+      <c r="E31" s="197"/>
+      <c r="F31" s="197"/>
+      <c r="G31" s="197"/>
+      <c r="H31" s="197"/>
+      <c r="I31" s="197"/>
+      <c r="J31" s="197"/>
+      <c r="K31" s="197"/>
+      <c r="L31" s="197"/>
+      <c r="M31" s="197"/>
+      <c r="N31" s="197"/>
+      <c r="O31" s="197"/>
+      <c r="P31" s="197"/>
+      <c r="Q31" s="197"/>
+      <c r="R31" s="197"/>
+      <c r="S31" s="197"/>
+      <c r="T31" s="197"/>
+      <c r="U31" s="197"/>
+      <c r="V31" s="198"/>
+      <c r="W31" s="199"/>
+      <c r="X31" s="200"/>
+      <c r="Y31" s="201"/>
+      <c r="Z31" s="199"/>
+      <c r="AA31" s="200"/>
+      <c r="AB31" s="201"/>
     </row>
     <row r="32" spans="1:29" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="215"/>
-[...2 lines deleted...]
-      <c r="D32" s="284" t="s">
+      <c r="A32" s="204"/>
+      <c r="B32" s="211"/>
+      <c r="C32" s="292"/>
+      <c r="D32" s="273" t="s">
         <v>40</v>
       </c>
-      <c r="E32" s="276"/>
-[...7 lines deleted...]
-      <c r="M32" s="285" t="s">
+      <c r="E32" s="265"/>
+      <c r="F32" s="265"/>
+      <c r="G32" s="265"/>
+      <c r="H32" s="265"/>
+      <c r="I32" s="265"/>
+      <c r="J32" s="265"/>
+      <c r="K32" s="265"/>
+      <c r="L32" s="265"/>
+      <c r="M32" s="274" t="s">
         <v>41</v>
       </c>
-      <c r="N32" s="285"/>
-[...13 lines deleted...]
-      <c r="AB32" s="293"/>
+      <c r="N32" s="274"/>
+      <c r="O32" s="274"/>
+      <c r="P32" s="274"/>
+      <c r="Q32" s="274"/>
+      <c r="R32" s="274"/>
+      <c r="S32" s="274"/>
+      <c r="T32" s="274"/>
+      <c r="U32" s="274"/>
+      <c r="V32" s="275"/>
+      <c r="W32" s="280"/>
+      <c r="X32" s="281"/>
+      <c r="Y32" s="282"/>
+      <c r="Z32" s="280"/>
+      <c r="AA32" s="281"/>
+      <c r="AB32" s="282"/>
     </row>
     <row r="33" spans="1:30" s="6" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="215"/>
-[...1 lines deleted...]
-      <c r="C33" s="301" t="s">
+      <c r="A33" s="204"/>
+      <c r="B33" s="211"/>
+      <c r="C33" s="290" t="s">
         <v>42</v>
       </c>
-      <c r="D33" s="240" t="s">
+      <c r="D33" s="229" t="s">
         <v>43</v>
       </c>
-      <c r="E33" s="241"/>
-[...7 lines deleted...]
-      <c r="M33" s="241" t="s">
+      <c r="E33" s="230"/>
+      <c r="F33" s="230"/>
+      <c r="G33" s="230"/>
+      <c r="H33" s="230"/>
+      <c r="I33" s="230"/>
+      <c r="J33" s="230"/>
+      <c r="K33" s="230"/>
+      <c r="L33" s="230"/>
+      <c r="M33" s="230" t="s">
         <v>44</v>
       </c>
-      <c r="N33" s="241"/>
-[...13 lines deleted...]
-      <c r="AB33" s="231"/>
+      <c r="N33" s="230"/>
+      <c r="O33" s="230"/>
+      <c r="P33" s="230"/>
+      <c r="Q33" s="230"/>
+      <c r="R33" s="230"/>
+      <c r="S33" s="230"/>
+      <c r="T33" s="230"/>
+      <c r="U33" s="230"/>
+      <c r="V33" s="231"/>
+      <c r="W33" s="218"/>
+      <c r="X33" s="219"/>
+      <c r="Y33" s="220"/>
+      <c r="Z33" s="218"/>
+      <c r="AA33" s="219"/>
+      <c r="AB33" s="220"/>
     </row>
     <row r="34" spans="1:30" s="6" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="215"/>
-[...2 lines deleted...]
-      <c r="D34" s="284" t="s">
+      <c r="A34" s="204"/>
+      <c r="B34" s="211"/>
+      <c r="C34" s="292"/>
+      <c r="D34" s="273" t="s">
         <v>45</v>
       </c>
-      <c r="E34" s="276"/>
-[...7 lines deleted...]
-      <c r="M34" s="285" t="s">
+      <c r="E34" s="265"/>
+      <c r="F34" s="265"/>
+      <c r="G34" s="265"/>
+      <c r="H34" s="265"/>
+      <c r="I34" s="265"/>
+      <c r="J34" s="265"/>
+      <c r="K34" s="265"/>
+      <c r="L34" s="265"/>
+      <c r="M34" s="274" t="s">
         <v>46</v>
       </c>
-      <c r="N34" s="285"/>
-[...13 lines deleted...]
-      <c r="AB34" s="293"/>
+      <c r="N34" s="274"/>
+      <c r="O34" s="274"/>
+      <c r="P34" s="274"/>
+      <c r="Q34" s="274"/>
+      <c r="R34" s="274"/>
+      <c r="S34" s="274"/>
+      <c r="T34" s="274"/>
+      <c r="U34" s="274"/>
+      <c r="V34" s="275"/>
+      <c r="W34" s="280"/>
+      <c r="X34" s="281"/>
+      <c r="Y34" s="282"/>
+      <c r="Z34" s="280"/>
+      <c r="AA34" s="281"/>
+      <c r="AB34" s="282"/>
     </row>
     <row r="35" spans="1:30" s="6" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="215"/>
+      <c r="A35" s="204"/>
       <c r="B35" s="41">
         <v>19</v>
       </c>
-      <c r="C35" s="300" t="s">
+      <c r="C35" s="289" t="s">
         <v>88</v>
       </c>
-      <c r="D35" s="300"/>
-[...23 lines deleted...]
-      <c r="AB35" s="287"/>
+      <c r="D35" s="289"/>
+      <c r="E35" s="289"/>
+      <c r="F35" s="289"/>
+      <c r="G35" s="289"/>
+      <c r="H35" s="289"/>
+      <c r="I35" s="289"/>
+      <c r="J35" s="289"/>
+      <c r="K35" s="289"/>
+      <c r="L35" s="289"/>
+      <c r="M35" s="289"/>
+      <c r="N35" s="289"/>
+      <c r="O35" s="289"/>
+      <c r="P35" s="289"/>
+      <c r="Q35" s="289"/>
+      <c r="R35" s="289"/>
+      <c r="S35" s="289"/>
+      <c r="T35" s="289"/>
+      <c r="U35" s="289"/>
+      <c r="V35" s="289"/>
+      <c r="W35" s="211"/>
+      <c r="X35" s="211"/>
+      <c r="Y35" s="211"/>
+      <c r="Z35" s="276"/>
+      <c r="AA35" s="276"/>
+      <c r="AB35" s="276"/>
       <c r="AC35" s="5"/>
     </row>
     <row r="36" spans="1:30" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="1"/>
       <c r="B36" s="25"/>
       <c r="C36" s="24" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="Z36" s="5"/>
       <c r="AA36" s="5"/>
       <c r="AB36" s="5"/>
     </row>
     <row r="37" spans="1:30" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="5"/>
       <c r="C37" s="16" t="s">
         <v>53</v>
       </c>
       <c r="W37" s="5"/>
       <c r="Z37" s="5"/>
       <c r="AA37" s="5"/>
       <c r="AB37" s="5"/>
       <c r="AD37" s="17"/>
     </row>
     <row r="38" spans="1:30" s="6" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="5"/>
-      <c r="C38" s="275" t="s">
+      <c r="C38" s="264" t="s">
         <v>84</v>
       </c>
-      <c r="D38" s="275"/>
-[...20 lines deleted...]
-      <c r="Y38" s="275"/>
+      <c r="D38" s="264"/>
+      <c r="E38" s="264"/>
+      <c r="F38" s="264"/>
+      <c r="G38" s="264"/>
+      <c r="H38" s="264"/>
+      <c r="I38" s="264"/>
+      <c r="J38" s="264"/>
+      <c r="K38" s="264"/>
+      <c r="L38" s="264"/>
+      <c r="M38" s="264"/>
+      <c r="N38" s="264"/>
+      <c r="O38" s="264"/>
+      <c r="P38" s="264"/>
+      <c r="Q38" s="264"/>
+      <c r="R38" s="264"/>
+      <c r="S38" s="264"/>
+      <c r="T38" s="264"/>
+      <c r="U38" s="264"/>
+      <c r="V38" s="264"/>
+      <c r="W38" s="264"/>
+      <c r="X38" s="264"/>
+      <c r="Y38" s="264"/>
       <c r="Z38" s="22"/>
       <c r="AA38" s="22"/>
       <c r="AB38" s="5"/>
       <c r="AD38" s="17"/>
     </row>
     <row r="39" spans="1:30" s="6" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="5"/>
-      <c r="C39" s="232" t="s">
+      <c r="C39" s="221" t="s">
         <v>54</v>
       </c>
-      <c r="D39" s="274"/>
-[...20 lines deleted...]
-      <c r="Y39" s="221"/>
+      <c r="D39" s="263"/>
+      <c r="E39" s="263"/>
+      <c r="F39" s="263"/>
+      <c r="G39" s="263"/>
+      <c r="H39" s="263"/>
+      <c r="I39" s="263"/>
+      <c r="J39" s="210"/>
+      <c r="K39" s="221"/>
+      <c r="L39" s="263"/>
+      <c r="M39" s="263"/>
+      <c r="N39" s="263"/>
+      <c r="O39" s="263"/>
+      <c r="P39" s="263"/>
+      <c r="Q39" s="263"/>
+      <c r="R39" s="263"/>
+      <c r="S39" s="263"/>
+      <c r="T39" s="263"/>
+      <c r="U39" s="263"/>
+      <c r="V39" s="263"/>
+      <c r="W39" s="263"/>
+      <c r="X39" s="263"/>
+      <c r="Y39" s="210"/>
       <c r="Z39" s="5"/>
       <c r="AA39" s="5"/>
       <c r="AB39" s="5"/>
       <c r="AD39" s="17"/>
     </row>
     <row r="40" spans="1:30" s="6" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="5"/>
-      <c r="C40" s="222" t="s">
+      <c r="C40" s="211" t="s">
         <v>55</v>
       </c>
-      <c r="D40" s="222"/>
-[...20 lines deleted...]
-      <c r="Y40" s="221"/>
+      <c r="D40" s="211"/>
+      <c r="E40" s="211"/>
+      <c r="F40" s="211"/>
+      <c r="G40" s="211"/>
+      <c r="H40" s="211"/>
+      <c r="I40" s="211"/>
+      <c r="J40" s="211"/>
+      <c r="K40" s="221"/>
+      <c r="L40" s="263"/>
+      <c r="M40" s="263"/>
+      <c r="N40" s="263"/>
+      <c r="O40" s="263"/>
+      <c r="P40" s="263"/>
+      <c r="Q40" s="263"/>
+      <c r="R40" s="263"/>
+      <c r="S40" s="263"/>
+      <c r="T40" s="263"/>
+      <c r="U40" s="263"/>
+      <c r="V40" s="263"/>
+      <c r="W40" s="263"/>
+      <c r="X40" s="263"/>
+      <c r="Y40" s="210"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AD40" s="17"/>
     </row>
     <row r="41" spans="1:30" s="6" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="8"/>
       <c r="B41" s="38"/>
-      <c r="C41" s="222" t="s">
+      <c r="C41" s="211" t="s">
         <v>56</v>
       </c>
-      <c r="D41" s="222"/>
-[...6 lines deleted...]
-      <c r="K41" s="232" t="s">
+      <c r="D41" s="211"/>
+      <c r="E41" s="211"/>
+      <c r="F41" s="211"/>
+      <c r="G41" s="211"/>
+      <c r="H41" s="211"/>
+      <c r="I41" s="211"/>
+      <c r="J41" s="211"/>
+      <c r="K41" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="L41" s="274"/>
-[...12 lines deleted...]
-      <c r="Y41" s="221"/>
+      <c r="L41" s="263"/>
+      <c r="M41" s="263"/>
+      <c r="N41" s="263"/>
+      <c r="O41" s="263"/>
+      <c r="P41" s="263"/>
+      <c r="Q41" s="263"/>
+      <c r="R41" s="263"/>
+      <c r="S41" s="263"/>
+      <c r="T41" s="263"/>
+      <c r="U41" s="263"/>
+      <c r="V41" s="263"/>
+      <c r="W41" s="263"/>
+      <c r="X41" s="263"/>
+      <c r="Y41" s="210"/>
       <c r="Z41" s="5"/>
       <c r="AA41" s="5"/>
       <c r="AB41" s="5"/>
       <c r="AD41" s="17"/>
     </row>
     <row r="42" spans="1:30" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="8"/>
       <c r="B42" s="38"/>
-      <c r="C42" s="222" t="s">
+      <c r="C42" s="211" t="s">
         <v>58</v>
       </c>
-      <c r="D42" s="222"/>
-[...6 lines deleted...]
-      <c r="K42" s="232" t="s">
+      <c r="D42" s="211"/>
+      <c r="E42" s="211"/>
+      <c r="F42" s="211"/>
+      <c r="G42" s="211"/>
+      <c r="H42" s="211"/>
+      <c r="I42" s="211"/>
+      <c r="J42" s="211"/>
+      <c r="K42" s="221" t="s">
         <v>47</v>
       </c>
-      <c r="L42" s="274"/>
-[...12 lines deleted...]
-      <c r="Y42" s="221"/>
+      <c r="L42" s="263"/>
+      <c r="M42" s="263"/>
+      <c r="N42" s="263"/>
+      <c r="O42" s="263"/>
+      <c r="P42" s="263"/>
+      <c r="Q42" s="263"/>
+      <c r="R42" s="263"/>
+      <c r="S42" s="263"/>
+      <c r="T42" s="263"/>
+      <c r="U42" s="263"/>
+      <c r="V42" s="263"/>
+      <c r="W42" s="263"/>
+      <c r="X42" s="263"/>
+      <c r="Y42" s="210"/>
       <c r="Z42" s="5"/>
       <c r="AA42" s="5"/>
       <c r="AB42" s="21"/>
       <c r="AD42" s="18"/>
     </row>
     <row r="43" spans="1:30" s="3" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="15"/>
       <c r="B43" s="39"/>
-      <c r="C43" s="273" t="s">
+      <c r="C43" s="262" t="s">
         <v>59</v>
       </c>
-      <c r="D43" s="273"/>
-[...20 lines deleted...]
-      <c r="Y43" s="273"/>
+      <c r="D43" s="262"/>
+      <c r="E43" s="262"/>
+      <c r="F43" s="262"/>
+      <c r="G43" s="262"/>
+      <c r="H43" s="262"/>
+      <c r="I43" s="262"/>
+      <c r="J43" s="262"/>
+      <c r="K43" s="262"/>
+      <c r="L43" s="262"/>
+      <c r="M43" s="262"/>
+      <c r="N43" s="262"/>
+      <c r="O43" s="262"/>
+      <c r="P43" s="262"/>
+      <c r="Q43" s="262"/>
+      <c r="R43" s="262"/>
+      <c r="S43" s="262"/>
+      <c r="T43" s="262"/>
+      <c r="U43" s="262"/>
+      <c r="V43" s="262"/>
+      <c r="W43" s="262"/>
+      <c r="X43" s="262"/>
+      <c r="Y43" s="262"/>
       <c r="Z43" s="23"/>
       <c r="AA43" s="21"/>
       <c r="AB43" s="21"/>
       <c r="AD43" s="18"/>
     </row>
     <row r="44" spans="1:30" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="15"/>
       <c r="B44" s="39"/>
-      <c r="C44" s="192"/>
-[...21 lines deleted...]
-      <c r="Y44" s="192"/>
+      <c r="C44" s="181"/>
+      <c r="D44" s="181"/>
+      <c r="E44" s="181"/>
+      <c r="F44" s="181"/>
+      <c r="G44" s="181"/>
+      <c r="H44" s="181"/>
+      <c r="I44" s="181"/>
+      <c r="J44" s="181"/>
+      <c r="K44" s="181"/>
+      <c r="L44" s="181"/>
+      <c r="M44" s="181"/>
+      <c r="N44" s="181"/>
+      <c r="O44" s="181"/>
+      <c r="P44" s="181"/>
+      <c r="Q44" s="181"/>
+      <c r="R44" s="181"/>
+      <c r="S44" s="181"/>
+      <c r="T44" s="181"/>
+      <c r="U44" s="181"/>
+      <c r="V44" s="181"/>
+      <c r="W44" s="181"/>
+      <c r="X44" s="181"/>
+      <c r="Y44" s="181"/>
       <c r="Z44" s="23"/>
       <c r="AA44" s="21"/>
       <c r="AB44" s="21"/>
       <c r="AD44" s="18"/>
     </row>
     <row r="45" spans="1:30" s="3" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="15"/>
       <c r="B45" s="39"/>
-      <c r="C45" s="222" t="s">
-[...9 lines deleted...]
-      <c r="K45" s="232" t="s">
+      <c r="C45" s="211" t="s">
+        <v>299</v>
+      </c>
+      <c r="D45" s="211"/>
+      <c r="E45" s="211"/>
+      <c r="F45" s="211"/>
+      <c r="G45" s="211"/>
+      <c r="H45" s="211"/>
+      <c r="I45" s="211"/>
+      <c r="J45" s="211"/>
+      <c r="K45" s="221" t="s">
         <v>47</v>
       </c>
-      <c r="L45" s="274"/>
-[...12 lines deleted...]
-      <c r="Y45" s="221"/>
+      <c r="L45" s="263"/>
+      <c r="M45" s="263"/>
+      <c r="N45" s="263"/>
+      <c r="O45" s="263"/>
+      <c r="P45" s="263"/>
+      <c r="Q45" s="263"/>
+      <c r="R45" s="263"/>
+      <c r="S45" s="263"/>
+      <c r="T45" s="263"/>
+      <c r="U45" s="263"/>
+      <c r="V45" s="263"/>
+      <c r="W45" s="263"/>
+      <c r="X45" s="263"/>
+      <c r="Y45" s="210"/>
       <c r="Z45" s="23"/>
       <c r="AA45" s="21"/>
       <c r="AB45" s="21"/>
       <c r="AD45" s="18"/>
     </row>
     <row r="46" spans="1:30" s="3" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="15"/>
       <c r="B46" s="39"/>
-      <c r="C46" s="193" t="s">
-[...23 lines deleted...]
-      <c r="Y46" s="192"/>
+      <c r="C46" s="182" t="s">
+        <v>300</v>
+      </c>
+      <c r="D46" s="181"/>
+      <c r="E46" s="181"/>
+      <c r="F46" s="181"/>
+      <c r="G46" s="181"/>
+      <c r="H46" s="181"/>
+      <c r="I46" s="181"/>
+      <c r="J46" s="181"/>
+      <c r="K46" s="181"/>
+      <c r="L46" s="181"/>
+      <c r="M46" s="181"/>
+      <c r="N46" s="181"/>
+      <c r="O46" s="181"/>
+      <c r="P46" s="181"/>
+      <c r="Q46" s="181"/>
+      <c r="R46" s="181"/>
+      <c r="S46" s="181"/>
+      <c r="T46" s="181"/>
+      <c r="U46" s="181"/>
+      <c r="V46" s="181"/>
+      <c r="W46" s="181"/>
+      <c r="X46" s="181"/>
+      <c r="Y46" s="181"/>
       <c r="Z46" s="23"/>
       <c r="AA46" s="21"/>
       <c r="AB46" s="21"/>
       <c r="AD46" s="18"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="108">
     <mergeCell ref="C45:J45"/>
     <mergeCell ref="K45:Y45"/>
     <mergeCell ref="D34:L34"/>
     <mergeCell ref="C40:J40"/>
     <mergeCell ref="C42:J42"/>
     <mergeCell ref="M34:V34"/>
     <mergeCell ref="A26:A35"/>
     <mergeCell ref="C35:V35"/>
     <mergeCell ref="W35:Y35"/>
     <mergeCell ref="B29:B34"/>
     <mergeCell ref="C30:C32"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="B26:B28"/>
     <mergeCell ref="Z35:AB35"/>
     <mergeCell ref="Z29:AB29"/>
     <mergeCell ref="Z30:AB32"/>
     <mergeCell ref="Z33:AB34"/>
@@ -12075,409 +11237,409 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:I44"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.109375" style="25" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.88671875" style="1" customWidth="1"/>
     <col min="5" max="5" width="48" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.109375" style="21" customWidth="1"/>
     <col min="8" max="8" width="2.77734375" style="21" customWidth="1"/>
     <col min="9" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E1" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="214" t="s">
+      <c r="A2" s="203" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="214"/>
-[...5 lines deleted...]
-      <c r="H2" s="214"/>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="203"/>
+      <c r="E2" s="203"/>
+      <c r="F2" s="203"/>
+      <c r="G2" s="203"/>
+      <c r="H2" s="203"/>
     </row>
     <row r="3" spans="1:9" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="323" t="s">
+      <c r="A3" s="312" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="323"/>
-[...5 lines deleted...]
-      <c r="H3" s="323"/>
+      <c r="B3" s="312"/>
+      <c r="C3" s="312"/>
+      <c r="D3" s="312"/>
+      <c r="E3" s="312"/>
+      <c r="F3" s="312"/>
+      <c r="G3" s="312"/>
+      <c r="H3" s="312"/>
     </row>
     <row r="4" spans="1:9" s="4" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="308" t="s">
+      <c r="A4" s="297" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="308"/>
-[...1 lines deleted...]
-      <c r="D4" s="324">
+      <c r="B4" s="297"/>
+      <c r="C4" s="297"/>
+      <c r="D4" s="313">
         <f>居宅・重度訪問・同行援護・行動援護書類共通一覧!E4</f>
         <v>0</v>
       </c>
-      <c r="E4" s="324"/>
+      <c r="E4" s="313"/>
       <c r="F4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="308">
+      <c r="G4" s="297">
         <f>居宅・重度訪問・同行援護・行動援護書類共通一覧!X4</f>
         <v>0</v>
       </c>
-      <c r="H4" s="308"/>
+      <c r="H4" s="297"/>
     </row>
     <row r="5" spans="1:9" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:9" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:9" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="321" t="s">
+      <c r="A7" s="310" t="s">
         <v>64</v>
       </c>
-      <c r="B7" s="321"/>
-[...2 lines deleted...]
-      <c r="E7" s="321"/>
+      <c r="B7" s="310"/>
+      <c r="C7" s="310"/>
+      <c r="D7" s="310"/>
+      <c r="E7" s="310"/>
       <c r="F7" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="322" t="s">
+      <c r="G7" s="311" t="s">
         <v>8</v>
       </c>
-      <c r="H7" s="322"/>
+      <c r="H7" s="311"/>
     </row>
     <row r="8" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="325" t="s">
+      <c r="A8" s="314" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="335" t="s">
+      <c r="B8" s="324" t="s">
         <v>31</v>
       </c>
-      <c r="C8" s="336"/>
-[...4 lines deleted...]
-      <c r="H8" s="337"/>
+      <c r="C8" s="325"/>
+      <c r="D8" s="325"/>
+      <c r="E8" s="325"/>
+      <c r="F8" s="325"/>
+      <c r="G8" s="325"/>
+      <c r="H8" s="326"/>
     </row>
     <row r="9" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="326"/>
-      <c r="B9" s="354" t="s">
+      <c r="A9" s="315"/>
+      <c r="B9" s="343" t="s">
         <v>65</v>
       </c>
-      <c r="C9" s="331" t="s">
+      <c r="C9" s="320" t="s">
         <v>70</v>
       </c>
-      <c r="D9" s="329"/>
-      <c r="E9" s="330"/>
+      <c r="D9" s="318"/>
+      <c r="E9" s="319"/>
       <c r="F9" s="27"/>
-      <c r="G9" s="342"/>
-      <c r="H9" s="343"/>
+      <c r="G9" s="331"/>
+      <c r="H9" s="332"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="326"/>
-[...1 lines deleted...]
-      <c r="C10" s="332" t="s">
+      <c r="A10" s="315"/>
+      <c r="B10" s="344"/>
+      <c r="C10" s="321" t="s">
         <v>71</v>
       </c>
-      <c r="D10" s="333"/>
-      <c r="E10" s="334"/>
+      <c r="D10" s="322"/>
+      <c r="E10" s="323"/>
       <c r="F10" s="40"/>
-      <c r="G10" s="338"/>
-      <c r="H10" s="339"/>
+      <c r="G10" s="327"/>
+      <c r="H10" s="328"/>
     </row>
     <row r="11" spans="1:9" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="326"/>
-[...1 lines deleted...]
-      <c r="C11" s="356" t="s">
+      <c r="A11" s="315"/>
+      <c r="B11" s="344"/>
+      <c r="C11" s="345" t="s">
         <v>86</v>
       </c>
-      <c r="D11" s="357"/>
-[...3 lines deleted...]
-      <c r="H11" s="307"/>
+      <c r="D11" s="346"/>
+      <c r="E11" s="347"/>
+      <c r="F11" s="178"/>
+      <c r="G11" s="295"/>
+      <c r="H11" s="296"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="326"/>
-      <c r="B12" s="310" t="s">
+      <c r="A12" s="315"/>
+      <c r="B12" s="299" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="328" t="s">
+      <c r="C12" s="317" t="s">
         <v>72</v>
       </c>
-      <c r="D12" s="329"/>
-      <c r="E12" s="330"/>
+      <c r="D12" s="318"/>
+      <c r="E12" s="319"/>
       <c r="F12" s="32"/>
-      <c r="G12" s="344"/>
-      <c r="H12" s="345"/>
+      <c r="G12" s="333"/>
+      <c r="H12" s="334"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="326"/>
-[...1 lines deleted...]
-      <c r="C13" s="359" t="s">
+      <c r="A13" s="315"/>
+      <c r="B13" s="299"/>
+      <c r="C13" s="348" t="s">
         <v>66</v>
       </c>
-      <c r="D13" s="360"/>
-[...3 lines deleted...]
-      <c r="H13" s="347"/>
+      <c r="D13" s="349"/>
+      <c r="E13" s="350"/>
+      <c r="F13" s="329"/>
+      <c r="G13" s="335"/>
+      <c r="H13" s="336"/>
     </row>
     <row r="14" spans="1:9" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="326"/>
-[...1 lines deleted...]
-      <c r="C14" s="348" t="s">
+      <c r="A14" s="315"/>
+      <c r="B14" s="299"/>
+      <c r="C14" s="337" t="s">
         <v>67</v>
       </c>
-      <c r="D14" s="349"/>
-[...3 lines deleted...]
-      <c r="H14" s="351"/>
+      <c r="D14" s="338"/>
+      <c r="E14" s="338"/>
+      <c r="F14" s="329"/>
+      <c r="G14" s="339"/>
+      <c r="H14" s="340"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="327"/>
-      <c r="B15" s="311"/>
+      <c r="A15" s="316"/>
+      <c r="B15" s="300"/>
       <c r="C15" s="31" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="28"/>
       <c r="E15" s="30"/>
-      <c r="F15" s="341"/>
-[...1 lines deleted...]
-      <c r="H15" s="353"/>
+      <c r="F15" s="330"/>
+      <c r="G15" s="341"/>
+      <c r="H15" s="342"/>
     </row>
     <row r="16" spans="1:9" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="325" t="s">
+      <c r="A16" s="314" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="364" t="s">
+      <c r="B16" s="353" t="s">
         <v>32</v>
       </c>
-      <c r="C16" s="220"/>
-[...4 lines deleted...]
-      <c r="H16" s="365"/>
+      <c r="C16" s="209"/>
+      <c r="D16" s="209"/>
+      <c r="E16" s="209"/>
+      <c r="F16" s="209"/>
+      <c r="G16" s="209"/>
+      <c r="H16" s="354"/>
     </row>
     <row r="17" spans="1:9" s="4" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="326"/>
-      <c r="B17" s="312" t="s">
+      <c r="A17" s="315"/>
+      <c r="B17" s="301" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="368" t="s">
+      <c r="C17" s="357" t="s">
         <v>73</v>
       </c>
-      <c r="D17" s="369"/>
-      <c r="E17" s="370"/>
+      <c r="D17" s="358"/>
+      <c r="E17" s="359"/>
       <c r="F17" s="33"/>
-      <c r="G17" s="362"/>
-      <c r="H17" s="363"/>
+      <c r="G17" s="351"/>
+      <c r="H17" s="352"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9" s="4" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="326"/>
-[...1 lines deleted...]
-      <c r="C18" s="371" t="s">
+      <c r="A18" s="315"/>
+      <c r="B18" s="302"/>
+      <c r="C18" s="360" t="s">
         <v>74</v>
       </c>
-      <c r="D18" s="233"/>
-      <c r="E18" s="372"/>
+      <c r="D18" s="222"/>
+      <c r="E18" s="361"/>
       <c r="F18" s="34"/>
-      <c r="G18" s="319"/>
-      <c r="H18" s="320"/>
+      <c r="G18" s="308"/>
+      <c r="H18" s="309"/>
     </row>
     <row r="19" spans="1:9" s="4" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="326"/>
-[...1 lines deleted...]
-      <c r="C19" s="366" t="s">
+      <c r="A19" s="315"/>
+      <c r="B19" s="303"/>
+      <c r="C19" s="355" t="s">
         <v>75</v>
       </c>
-      <c r="D19" s="276"/>
-      <c r="E19" s="367"/>
+      <c r="D19" s="265"/>
+      <c r="E19" s="356"/>
       <c r="F19" s="35"/>
-      <c r="G19" s="315"/>
-      <c r="H19" s="316"/>
+      <c r="G19" s="304"/>
+      <c r="H19" s="305"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9" s="4" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="326"/>
-      <c r="B20" s="312" t="s">
+      <c r="A20" s="315"/>
+      <c r="B20" s="301" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="368" t="s">
+      <c r="C20" s="357" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="369"/>
-      <c r="E20" s="370"/>
+      <c r="D20" s="358"/>
+      <c r="E20" s="359"/>
       <c r="F20" s="33"/>
-      <c r="G20" s="362"/>
-      <c r="H20" s="363"/>
+      <c r="G20" s="351"/>
+      <c r="H20" s="352"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9" s="4" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="326"/>
-[...1 lines deleted...]
-      <c r="C21" s="371" t="s">
+      <c r="A21" s="315"/>
+      <c r="B21" s="302"/>
+      <c r="C21" s="360" t="s">
         <v>77</v>
       </c>
-      <c r="D21" s="233"/>
-      <c r="E21" s="372"/>
+      <c r="D21" s="222"/>
+      <c r="E21" s="361"/>
       <c r="F21" s="34"/>
-      <c r="G21" s="317"/>
-      <c r="H21" s="318"/>
+      <c r="G21" s="306"/>
+      <c r="H21" s="307"/>
     </row>
     <row r="22" spans="1:9" s="4" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="327"/>
-[...1 lines deleted...]
-      <c r="C22" s="366" t="s">
+      <c r="A22" s="316"/>
+      <c r="B22" s="303"/>
+      <c r="C22" s="355" t="s">
         <v>78</v>
       </c>
-      <c r="D22" s="373"/>
-      <c r="E22" s="374"/>
+      <c r="D22" s="362"/>
+      <c r="E22" s="363"/>
       <c r="F22" s="35"/>
-      <c r="G22" s="315"/>
-      <c r="H22" s="316"/>
+      <c r="G22" s="304"/>
+      <c r="H22" s="305"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7"/>
       <c r="B23" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
     </row>
     <row r="24" spans="1:9" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:9" s="4" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="309" t="s">
+      <c r="B25" s="298" t="s">
         <v>18</v>
       </c>
-      <c r="C25" s="309"/>
-[...3 lines deleted...]
-      <c r="G25" s="309"/>
+      <c r="C25" s="298"/>
+      <c r="D25" s="298"/>
+      <c r="E25" s="298"/>
+      <c r="F25" s="298"/>
+      <c r="G25" s="298"/>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="1:9" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="308" t="s">
+      <c r="B26" s="297" t="s">
         <v>19</v>
       </c>
-      <c r="C26" s="308"/>
-[...3 lines deleted...]
-      <c r="G26" s="308"/>
+      <c r="C26" s="297"/>
+      <c r="D26" s="297"/>
+      <c r="E26" s="297"/>
+      <c r="F26" s="297"/>
+      <c r="G26" s="297"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:9" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="308" t="s">
+      <c r="B27" s="297" t="s">
         <v>20</v>
       </c>
-      <c r="C27" s="308"/>
-[...3 lines deleted...]
-      <c r="G27" s="308"/>
+      <c r="C27" s="297"/>
+      <c r="D27" s="297"/>
+      <c r="E27" s="297"/>
+      <c r="F27" s="297"/>
+      <c r="G27" s="297"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:9" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="8"/>
-      <c r="B28" s="308" t="s">
+      <c r="B28" s="297" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="308"/>
-[...1 lines deleted...]
-      <c r="E28" s="308" t="s">
+      <c r="C28" s="297"/>
+      <c r="D28" s="297"/>
+      <c r="E28" s="297" t="s">
         <v>21</v>
       </c>
-      <c r="F28" s="308"/>
-      <c r="G28" s="308"/>
+      <c r="F28" s="297"/>
+      <c r="G28" s="297"/>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="8"/>
-      <c r="B29" s="308" t="s">
+      <c r="B29" s="297" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="308"/>
-[...1 lines deleted...]
-      <c r="E29" s="308" t="s">
+      <c r="C29" s="297"/>
+      <c r="D29" s="297"/>
+      <c r="E29" s="297" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="308"/>
-      <c r="G29" s="308"/>
+      <c r="F29" s="297"/>
+      <c r="G29" s="297"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="E30" s="13"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="E31" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="E32" s="13"/>
     </row>
     <row r="33" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E33" s="13"/>
     </row>
     <row r="34" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E34" s="13"/>
     </row>
     <row r="35" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E35" s="13"/>
     </row>
     <row r="36" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E36" s="13" t="s">
         <v>24</v>
@@ -12561,628 +11723,623 @@
     <mergeCell ref="B12:B15"/>
     <mergeCell ref="B20:B22"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="G18:H18"/>
   </mergeCells>
   <phoneticPr fontId="28"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19652777777777777" right="0.19652777777777777" top="0.69027777777777777" bottom="0.2" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AQ69"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D28" sqref="D28:U28"/>
+      <selection activeCell="AQ9" sqref="AQ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" style="42" customWidth="1"/>
     <col min="2" max="2" width="6.6640625" style="42" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="42" customWidth="1"/>
     <col min="4" max="4" width="10.88671875" style="42" customWidth="1"/>
     <col min="5" max="5" width="8.6640625" style="42" customWidth="1"/>
     <col min="6" max="6" width="6.6640625" style="42" customWidth="1"/>
     <col min="7" max="7" width="8.109375" style="42" customWidth="1"/>
     <col min="8" max="21" width="2.6640625" style="42" customWidth="1"/>
     <col min="22" max="22" width="25.6640625" style="42" customWidth="1"/>
     <col min="23" max="23" width="2.6640625" style="42" customWidth="1"/>
     <col min="24" max="24" width="6.6640625" style="42" customWidth="1"/>
     <col min="25" max="25" width="8.6640625" style="42" customWidth="1"/>
     <col min="26" max="26" width="10.88671875" style="42" customWidth="1"/>
     <col min="27" max="27" width="8.6640625" style="42" customWidth="1"/>
     <col min="28" max="28" width="6.6640625" style="42" customWidth="1"/>
     <col min="29" max="29" width="8.109375" style="42" customWidth="1"/>
     <col min="30" max="43" width="2.6640625" style="42" customWidth="1"/>
     <col min="44" max="16384" width="5.109375" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="507" t="s">
+      <c r="A1" s="497" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="507"/>
-[...1 lines deleted...]
-      <c r="W1" s="507" t="s">
+      <c r="B1" s="497"/>
+      <c r="C1" s="497"/>
+      <c r="W1" s="497" t="s">
         <v>89</v>
       </c>
-      <c r="X1" s="507"/>
-      <c r="Y1" s="507"/>
+      <c r="X1" s="497"/>
+      <c r="Y1" s="497"/>
     </row>
     <row r="2" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="508" t="s">
+      <c r="A2" s="498" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="508"/>
-[...19 lines deleted...]
-      <c r="W2" s="508" t="s">
+      <c r="B2" s="498"/>
+      <c r="C2" s="498"/>
+      <c r="D2" s="498"/>
+      <c r="E2" s="498"/>
+      <c r="F2" s="498"/>
+      <c r="G2" s="498"/>
+      <c r="H2" s="498"/>
+      <c r="I2" s="498"/>
+      <c r="J2" s="498"/>
+      <c r="K2" s="498"/>
+      <c r="L2" s="498"/>
+      <c r="M2" s="498"/>
+      <c r="N2" s="498"/>
+      <c r="O2" s="498"/>
+      <c r="P2" s="498"/>
+      <c r="Q2" s="498"/>
+      <c r="R2" s="498"/>
+      <c r="S2" s="498"/>
+      <c r="T2" s="498"/>
+      <c r="U2" s="498"/>
+      <c r="W2" s="498" t="s">
         <v>90</v>
       </c>
-      <c r="X2" s="508"/>
-[...18 lines deleted...]
-      <c r="AQ2" s="508"/>
+      <c r="X2" s="498"/>
+      <c r="Y2" s="498"/>
+      <c r="Z2" s="498"/>
+      <c r="AA2" s="498"/>
+      <c r="AB2" s="498"/>
+      <c r="AC2" s="498"/>
+      <c r="AD2" s="498"/>
+      <c r="AE2" s="498"/>
+      <c r="AF2" s="498"/>
+      <c r="AG2" s="498"/>
+      <c r="AH2" s="498"/>
+      <c r="AI2" s="498"/>
+      <c r="AJ2" s="498"/>
+      <c r="AK2" s="498"/>
+      <c r="AL2" s="498"/>
+      <c r="AM2" s="498"/>
+      <c r="AN2" s="498"/>
+      <c r="AO2" s="498"/>
+      <c r="AP2" s="498"/>
+      <c r="AQ2" s="498"/>
     </row>
     <row r="3" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="508" t="s">
+      <c r="A3" s="498" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="508"/>
-[...18 lines deleted...]
-      <c r="U3" s="508"/>
+      <c r="B3" s="498"/>
+      <c r="C3" s="498"/>
+      <c r="D3" s="498"/>
+      <c r="E3" s="498"/>
+      <c r="F3" s="498"/>
+      <c r="G3" s="498"/>
+      <c r="H3" s="498"/>
+      <c r="I3" s="498"/>
+      <c r="J3" s="498"/>
+      <c r="K3" s="498"/>
+      <c r="L3" s="498"/>
+      <c r="M3" s="498"/>
+      <c r="N3" s="498"/>
+      <c r="O3" s="498"/>
+      <c r="P3" s="498"/>
+      <c r="Q3" s="498"/>
+      <c r="R3" s="498"/>
+      <c r="S3" s="498"/>
+      <c r="T3" s="498"/>
+      <c r="U3" s="498"/>
       <c r="V3" s="42"/>
-      <c r="W3" s="508" t="s">
+      <c r="W3" s="498" t="s">
         <v>91</v>
       </c>
-      <c r="X3" s="508"/>
-[...18 lines deleted...]
-      <c r="AQ3" s="508"/>
+      <c r="X3" s="498"/>
+      <c r="Y3" s="498"/>
+      <c r="Z3" s="498"/>
+      <c r="AA3" s="498"/>
+      <c r="AB3" s="498"/>
+      <c r="AC3" s="498"/>
+      <c r="AD3" s="498"/>
+      <c r="AE3" s="498"/>
+      <c r="AF3" s="498"/>
+      <c r="AG3" s="498"/>
+      <c r="AH3" s="498"/>
+      <c r="AI3" s="498"/>
+      <c r="AJ3" s="498"/>
+      <c r="AK3" s="498"/>
+      <c r="AL3" s="498"/>
+      <c r="AM3" s="498"/>
+      <c r="AN3" s="498"/>
+      <c r="AO3" s="498"/>
+      <c r="AP3" s="498"/>
+      <c r="AQ3" s="498"/>
     </row>
     <row r="4" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="508" t="s">
+      <c r="A4" s="498" t="s">
         <v>92</v>
       </c>
-      <c r="B4" s="508"/>
-[...18 lines deleted...]
-      <c r="U4" s="508"/>
+      <c r="B4" s="498"/>
+      <c r="C4" s="498"/>
+      <c r="D4" s="498"/>
+      <c r="E4" s="498"/>
+      <c r="F4" s="498"/>
+      <c r="G4" s="498"/>
+      <c r="H4" s="498"/>
+      <c r="I4" s="498"/>
+      <c r="J4" s="498"/>
+      <c r="K4" s="498"/>
+      <c r="L4" s="498"/>
+      <c r="M4" s="498"/>
+      <c r="N4" s="498"/>
+      <c r="O4" s="498"/>
+      <c r="P4" s="498"/>
+      <c r="Q4" s="498"/>
+      <c r="R4" s="498"/>
+      <c r="S4" s="498"/>
+      <c r="T4" s="498"/>
+      <c r="U4" s="498"/>
       <c r="V4" s="42"/>
-      <c r="W4" s="508" t="s">
+      <c r="W4" s="498" t="s">
         <v>92</v>
       </c>
-      <c r="X4" s="508"/>
-[...18 lines deleted...]
-      <c r="AQ4" s="508"/>
+      <c r="X4" s="498"/>
+      <c r="Y4" s="498"/>
+      <c r="Z4" s="498"/>
+      <c r="AA4" s="498"/>
+      <c r="AB4" s="498"/>
+      <c r="AC4" s="498"/>
+      <c r="AD4" s="498"/>
+      <c r="AE4" s="498"/>
+      <c r="AF4" s="498"/>
+      <c r="AG4" s="498"/>
+      <c r="AH4" s="498"/>
+      <c r="AI4" s="498"/>
+      <c r="AJ4" s="498"/>
+      <c r="AK4" s="498"/>
+      <c r="AL4" s="498"/>
+      <c r="AM4" s="498"/>
+      <c r="AN4" s="498"/>
+      <c r="AO4" s="498"/>
+      <c r="AP4" s="498"/>
+      <c r="AQ4" s="498"/>
     </row>
     <row r="5" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43"/>
       <c r="B5" s="43"/>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
-      <c r="E5" s="509" t="s">
+      <c r="E5" s="499" t="s">
         <v>93</v>
       </c>
-      <c r="F5" s="509"/>
+      <c r="F5" s="499"/>
       <c r="G5" s="43" t="s">
         <v>94</v>
       </c>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="43"/>
       <c r="N5" s="43"/>
       <c r="O5" s="43"/>
       <c r="P5" s="43"/>
       <c r="Q5" s="43"/>
       <c r="R5" s="43"/>
       <c r="S5" s="43"/>
       <c r="T5" s="43"/>
       <c r="U5" s="43"/>
       <c r="V5" s="42"/>
       <c r="W5" s="43"/>
       <c r="X5" s="43"/>
       <c r="Y5" s="43"/>
       <c r="Z5" s="43"/>
-      <c r="AA5" s="509" t="s">
+      <c r="AA5" s="499" t="s">
         <v>93</v>
       </c>
-      <c r="AB5" s="509"/>
+      <c r="AB5" s="499"/>
       <c r="AC5" s="43" t="s">
         <v>94</v>
       </c>
       <c r="AD5" s="43"/>
       <c r="AE5" s="43"/>
       <c r="AF5" s="43"/>
       <c r="AG5" s="43"/>
       <c r="AH5" s="43"/>
       <c r="AI5" s="43"/>
       <c r="AJ5" s="43"/>
       <c r="AK5" s="43"/>
       <c r="AL5" s="43"/>
       <c r="AM5" s="43"/>
       <c r="AN5" s="43"/>
       <c r="AO5" s="43"/>
       <c r="AP5" s="43"/>
       <c r="AQ5" s="43"/>
     </row>
     <row r="6" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43"/>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
-      <c r="L6" s="520" t="s">
+      <c r="L6" s="509" t="s">
         <v>85</v>
       </c>
-      <c r="M6" s="520"/>
+      <c r="M6" s="509"/>
       <c r="N6" s="78"/>
       <c r="O6" s="43" t="s">
         <v>95</v>
       </c>
-      <c r="P6" s="510"/>
-      <c r="Q6" s="510"/>
+      <c r="P6" s="500"/>
+      <c r="Q6" s="500"/>
       <c r="R6" s="43" t="s">
         <v>96</v>
       </c>
-      <c r="S6" s="510"/>
-      <c r="T6" s="510"/>
+      <c r="S6" s="500"/>
+      <c r="T6" s="500"/>
       <c r="U6" s="43" t="s">
         <v>97</v>
       </c>
       <c r="V6" s="42"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
       <c r="Y6" s="43"/>
       <c r="Z6" s="43"/>
       <c r="AA6" s="43"/>
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
-      <c r="AH6" s="520" t="s">
+      <c r="AH6" s="509" t="s">
         <v>85</v>
       </c>
-      <c r="AI6" s="520"/>
+      <c r="AI6" s="509"/>
       <c r="AJ6" s="78" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="AK6" s="43" t="s">
         <v>95</v>
       </c>
-      <c r="AL6" s="510" t="s">
+      <c r="AL6" s="500" t="s">
         <v>87</v>
       </c>
-      <c r="AM6" s="510"/>
+      <c r="AM6" s="500"/>
       <c r="AN6" s="43" t="s">
         <v>96</v>
       </c>
-      <c r="AO6" s="510" t="s">
+      <c r="AO6" s="500" t="s">
         <v>87</v>
       </c>
-      <c r="AP6" s="510"/>
+      <c r="AP6" s="500"/>
       <c r="AQ6" s="43" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="43"/>
-      <c r="B7" s="508"/>
-      <c r="C7" s="508"/>
+      <c r="B7" s="498"/>
+      <c r="C7" s="498"/>
       <c r="D7" s="44" t="s">
         <v>98</v>
       </c>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="45"/>
       <c r="L7" s="45"/>
       <c r="M7" s="45"/>
       <c r="N7" s="45"/>
       <c r="O7" s="43"/>
       <c r="P7" s="45"/>
       <c r="Q7" s="45"/>
       <c r="R7" s="43"/>
       <c r="S7" s="45"/>
       <c r="T7" s="45"/>
       <c r="U7" s="43"/>
       <c r="V7" s="42"/>
       <c r="W7" s="43"/>
-      <c r="X7" s="508"/>
-      <c r="Y7" s="508"/>
+      <c r="X7" s="498"/>
+      <c r="Y7" s="498"/>
       <c r="Z7" s="44" t="s">
         <v>98</v>
       </c>
       <c r="AA7" s="43"/>
       <c r="AB7" s="43"/>
       <c r="AC7" s="43"/>
       <c r="AD7" s="43"/>
       <c r="AE7" s="43"/>
       <c r="AF7" s="43"/>
       <c r="AG7" s="45"/>
       <c r="AH7" s="45"/>
       <c r="AI7" s="45"/>
       <c r="AJ7" s="45"/>
       <c r="AK7" s="43"/>
       <c r="AL7" s="45"/>
       <c r="AM7" s="45"/>
       <c r="AN7" s="43"/>
       <c r="AO7" s="45"/>
       <c r="AP7" s="45"/>
       <c r="AQ7" s="43"/>
     </row>
     <row r="8" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="43"/>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
       <c r="H8" s="43" t="s">
         <v>99</v>
       </c>
       <c r="I8" s="43"/>
       <c r="J8" s="46"/>
-      <c r="K8" s="511"/>
-[...9 lines deleted...]
-      <c r="U8" s="511"/>
+      <c r="K8" s="364"/>
+      <c r="L8" s="364"/>
+      <c r="M8" s="364"/>
+      <c r="N8" s="364"/>
+      <c r="O8" s="364"/>
+      <c r="P8" s="364"/>
+      <c r="Q8" s="364"/>
+      <c r="R8" s="364"/>
+      <c r="S8" s="364"/>
+      <c r="T8" s="364"/>
+      <c r="U8" s="364"/>
       <c r="V8" s="42"/>
       <c r="W8" s="43"/>
       <c r="X8" s="43"/>
       <c r="Y8" s="43"/>
       <c r="Z8" s="43"/>
       <c r="AA8" s="43"/>
       <c r="AB8" s="43"/>
       <c r="AC8" s="43"/>
-      <c r="AD8" s="508" t="s">
+      <c r="AD8" s="498" t="s">
         <v>99</v>
       </c>
-      <c r="AE8" s="508"/>
-[...1 lines deleted...]
-      <c r="AG8" s="511" t="s">
+      <c r="AE8" s="498"/>
+      <c r="AF8" s="498"/>
+      <c r="AG8" s="364" t="s">
         <v>212</v>
       </c>
-      <c r="AH8" s="511"/>
-[...8 lines deleted...]
-      <c r="AQ8" s="511"/>
+      <c r="AH8" s="364"/>
+      <c r="AI8" s="364"/>
+      <c r="AJ8" s="364"/>
+      <c r="AK8" s="364"/>
+      <c r="AL8" s="364"/>
+      <c r="AM8" s="364"/>
+      <c r="AN8" s="364"/>
+      <c r="AO8" s="364"/>
+      <c r="AP8" s="364"/>
+      <c r="AQ8" s="364"/>
     </row>
     <row r="9" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="43"/>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43" t="s">
         <v>100</v>
       </c>
       <c r="H9" s="47" t="s">
         <v>101</v>
       </c>
       <c r="I9" s="47"/>
       <c r="J9" s="46"/>
-      <c r="K9" s="391"/>
-[...11 lines deleted...]
-      </c>
+      <c r="K9" s="364"/>
+      <c r="L9" s="364"/>
+      <c r="M9" s="364"/>
+      <c r="N9" s="364"/>
+      <c r="O9" s="364"/>
+      <c r="P9" s="364"/>
+      <c r="Q9" s="364"/>
+      <c r="R9" s="364"/>
+      <c r="S9" s="364"/>
+      <c r="T9" s="364"/>
+      <c r="U9" s="364"/>
       <c r="V9" s="42"/>
       <c r="W9" s="43"/>
       <c r="X9" s="43"/>
       <c r="Y9" s="43"/>
       <c r="Z9" s="43"/>
       <c r="AA9" s="43"/>
       <c r="AB9" s="43"/>
       <c r="AC9" s="43" t="s">
         <v>100</v>
       </c>
-      <c r="AD9" s="392" t="s">
+      <c r="AD9" s="382" t="s">
         <v>101</v>
       </c>
-      <c r="AE9" s="392"/>
-[...1 lines deleted...]
-      <c r="AG9" s="391" t="s">
+      <c r="AE9" s="382"/>
+      <c r="AF9" s="382"/>
+      <c r="AG9" s="381" t="s">
         <v>214</v>
       </c>
-      <c r="AH9" s="391"/>
-[...10 lines deleted...]
-      </c>
+      <c r="AH9" s="381"/>
+      <c r="AI9" s="381"/>
+      <c r="AJ9" s="381"/>
+      <c r="AK9" s="381"/>
+      <c r="AL9" s="381"/>
+      <c r="AM9" s="381"/>
+      <c r="AN9" s="381"/>
+      <c r="AO9" s="381"/>
+      <c r="AP9" s="381"/>
     </row>
     <row r="10" spans="1:43" s="10" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="43"/>
       <c r="B10" s="43"/>
       <c r="C10" s="43"/>
       <c r="D10" s="43"/>
       <c r="E10" s="43"/>
       <c r="F10" s="43"/>
       <c r="G10" s="43"/>
       <c r="H10" s="43" t="s">
         <v>102</v>
       </c>
       <c r="I10" s="43"/>
       <c r="J10" s="46"/>
-      <c r="K10" s="511"/>
-[...9 lines deleted...]
-      <c r="U10" s="511"/>
+      <c r="K10" s="364"/>
+      <c r="L10" s="364"/>
+      <c r="M10" s="364"/>
+      <c r="N10" s="364"/>
+      <c r="O10" s="364"/>
+      <c r="P10" s="364"/>
+      <c r="Q10" s="364"/>
+      <c r="R10" s="364"/>
+      <c r="S10" s="364"/>
+      <c r="T10" s="364"/>
+      <c r="U10" s="364"/>
       <c r="V10" s="42"/>
       <c r="W10" s="43"/>
       <c r="X10" s="43"/>
       <c r="Y10" s="43"/>
       <c r="Z10" s="43"/>
       <c r="AA10" s="43"/>
       <c r="AB10" s="43"/>
       <c r="AC10" s="43"/>
       <c r="AD10" s="43" t="s">
         <v>102</v>
       </c>
       <c r="AE10" s="43"/>
       <c r="AF10" s="46"/>
-      <c r="AG10" s="511" t="s">
+      <c r="AG10" s="364" t="s">
         <v>213</v>
       </c>
-      <c r="AH10" s="511"/>
-[...8 lines deleted...]
-      <c r="AQ10" s="511"/>
+      <c r="AH10" s="364"/>
+      <c r="AI10" s="364"/>
+      <c r="AJ10" s="364"/>
+      <c r="AK10" s="364"/>
+      <c r="AL10" s="364"/>
+      <c r="AM10" s="364"/>
+      <c r="AN10" s="364"/>
+      <c r="AO10" s="364"/>
+      <c r="AP10" s="364"/>
+      <c r="AQ10" s="364"/>
     </row>
     <row r="11" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="48"/>
       <c r="B11" s="48"/>
       <c r="C11" s="48"/>
       <c r="D11" s="48"/>
       <c r="E11" s="48"/>
       <c r="F11" s="48"/>
       <c r="G11" s="48"/>
       <c r="H11" s="48"/>
       <c r="I11" s="48"/>
       <c r="J11" s="48"/>
       <c r="K11" s="48"/>
       <c r="L11" s="48"/>
       <c r="M11" s="48"/>
       <c r="N11" s="48"/>
       <c r="O11" s="48"/>
       <c r="P11" s="48"/>
       <c r="Q11" s="48"/>
       <c r="R11" s="48"/>
       <c r="S11" s="48"/>
       <c r="T11" s="48"/>
       <c r="U11" s="48"/>
       <c r="W11" s="48"/>
       <c r="X11" s="48"/>
       <c r="Y11" s="48"/>
       <c r="Z11" s="48"/>
       <c r="AA11" s="48"/>
       <c r="AB11" s="48"/>
       <c r="AC11" s="48"/>
       <c r="AD11" s="48"/>
       <c r="AE11" s="48"/>
       <c r="AF11" s="48"/>
       <c r="AG11" s="48"/>
       <c r="AH11" s="48"/>
       <c r="AI11" s="48"/>
       <c r="AJ11" s="48"/>
       <c r="AK11" s="48"/>
       <c r="AL11" s="48"/>
       <c r="AM11" s="48"/>
       <c r="AN11" s="48"/>
       <c r="AO11" s="48"/>
       <c r="AP11" s="48"/>
       <c r="AQ11" s="48"/>
     </row>
     <row r="12" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="48"/>
-      <c r="B12" s="551" t="s">
+      <c r="B12" s="540" t="s">
         <v>103</v>
       </c>
-      <c r="C12" s="551"/>
-[...16 lines deleted...]
-      <c r="T12" s="551"/>
+      <c r="C12" s="540"/>
+      <c r="D12" s="540"/>
+      <c r="E12" s="540"/>
+      <c r="F12" s="540"/>
+      <c r="G12" s="540"/>
+      <c r="H12" s="540"/>
+      <c r="I12" s="540"/>
+      <c r="J12" s="540"/>
+      <c r="K12" s="540"/>
+      <c r="L12" s="540"/>
+      <c r="M12" s="540"/>
+      <c r="N12" s="540"/>
+      <c r="O12" s="540"/>
+      <c r="P12" s="540"/>
+      <c r="Q12" s="540"/>
+      <c r="R12" s="540"/>
+      <c r="S12" s="540"/>
+      <c r="T12" s="540"/>
       <c r="U12" s="48"/>
       <c r="W12" s="48"/>
       <c r="X12" s="49" t="s">
         <v>103</v>
       </c>
       <c r="Y12" s="48"/>
       <c r="Z12" s="48"/>
       <c r="AA12" s="48"/>
       <c r="AB12" s="48"/>
       <c r="AC12" s="48"/>
       <c r="AD12" s="48"/>
       <c r="AE12" s="48"/>
       <c r="AF12" s="48"/>
       <c r="AG12" s="48"/>
       <c r="AH12" s="48"/>
       <c r="AI12" s="48"/>
       <c r="AJ12" s="48"/>
       <c r="AK12" s="48"/>
       <c r="AL12" s="48"/>
       <c r="AM12" s="48"/>
       <c r="AN12" s="48"/>
       <c r="AO12" s="48"/>
       <c r="AP12" s="48"/>
       <c r="AQ12" s="48"/>
     </row>
@@ -13214,2683 +12371,2683 @@
       <c r="Z13" s="48"/>
       <c r="AA13" s="48"/>
       <c r="AB13" s="48"/>
       <c r="AC13" s="48"/>
       <c r="AD13" s="48"/>
       <c r="AE13" s="48"/>
       <c r="AF13" s="48"/>
       <c r="AG13" s="48"/>
       <c r="AH13" s="48"/>
       <c r="AI13" s="48"/>
       <c r="AJ13" s="48"/>
       <c r="AK13" s="48"/>
       <c r="AL13" s="48"/>
       <c r="AM13" s="48"/>
       <c r="AN13" s="48"/>
       <c r="AO13" s="48"/>
       <c r="AP13" s="48"/>
       <c r="AQ13" s="48"/>
     </row>
     <row r="14" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="50"/>
       <c r="B14" s="48"/>
       <c r="C14" s="48"/>
       <c r="D14" s="48"/>
       <c r="E14" s="48"/>
-      <c r="F14" s="512" t="s">
+      <c r="F14" s="501" t="s">
         <v>104</v>
       </c>
-      <c r="G14" s="513"/>
-      <c r="H14" s="514"/>
+      <c r="G14" s="502"/>
+      <c r="H14" s="503"/>
       <c r="I14" s="51"/>
       <c r="J14" s="51"/>
       <c r="K14" s="51"/>
       <c r="L14" s="51"/>
       <c r="M14" s="51"/>
       <c r="N14" s="51"/>
       <c r="O14" s="52"/>
       <c r="P14" s="52"/>
       <c r="Q14" s="52"/>
       <c r="R14" s="52"/>
       <c r="S14" s="52"/>
       <c r="T14" s="52"/>
       <c r="U14" s="53"/>
       <c r="W14" s="50"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
       <c r="Z14" s="48"/>
       <c r="AA14" s="48"/>
-      <c r="AB14" s="512" t="s">
+      <c r="AB14" s="501" t="s">
         <v>104</v>
       </c>
-      <c r="AC14" s="513"/>
-      <c r="AD14" s="514"/>
+      <c r="AC14" s="502"/>
+      <c r="AD14" s="503"/>
       <c r="AE14" s="51"/>
       <c r="AF14" s="51"/>
       <c r="AG14" s="51"/>
       <c r="AH14" s="51"/>
       <c r="AI14" s="51"/>
       <c r="AJ14" s="51"/>
       <c r="AK14" s="52"/>
       <c r="AL14" s="52"/>
       <c r="AM14" s="52"/>
       <c r="AN14" s="52"/>
       <c r="AO14" s="52"/>
       <c r="AP14" s="52"/>
       <c r="AQ14" s="53"/>
     </row>
     <row r="15" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="423" t="s">
+      <c r="A15" s="413" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="515" t="s">
+      <c r="B15" s="504" t="s">
         <v>106</v>
       </c>
-      <c r="C15" s="427"/>
-[...18 lines deleted...]
-      <c r="W15" s="423" t="s">
+      <c r="C15" s="417"/>
+      <c r="D15" s="520"/>
+      <c r="E15" s="521"/>
+      <c r="F15" s="521"/>
+      <c r="G15" s="521"/>
+      <c r="H15" s="521"/>
+      <c r="I15" s="521"/>
+      <c r="J15" s="521"/>
+      <c r="K15" s="521"/>
+      <c r="L15" s="521"/>
+      <c r="M15" s="521"/>
+      <c r="N15" s="521"/>
+      <c r="O15" s="521"/>
+      <c r="P15" s="521"/>
+      <c r="Q15" s="521"/>
+      <c r="R15" s="521"/>
+      <c r="S15" s="521"/>
+      <c r="T15" s="521"/>
+      <c r="U15" s="522"/>
+      <c r="W15" s="413" t="s">
         <v>105</v>
       </c>
-      <c r="X15" s="515" t="s">
+      <c r="X15" s="504" t="s">
         <v>106</v>
       </c>
-      <c r="Y15" s="427"/>
-      <c r="Z15" s="516" t="s">
+      <c r="Y15" s="417"/>
+      <c r="Z15" s="505" t="s">
         <v>187</v>
       </c>
-      <c r="AA15" s="517"/>
-[...15 lines deleted...]
-      <c r="AQ15" s="518"/>
+      <c r="AA15" s="506"/>
+      <c r="AB15" s="506"/>
+      <c r="AC15" s="506"/>
+      <c r="AD15" s="506"/>
+      <c r="AE15" s="506"/>
+      <c r="AF15" s="506"/>
+      <c r="AG15" s="506"/>
+      <c r="AH15" s="506"/>
+      <c r="AI15" s="506"/>
+      <c r="AJ15" s="506"/>
+      <c r="AK15" s="506"/>
+      <c r="AL15" s="506"/>
+      <c r="AM15" s="506"/>
+      <c r="AN15" s="506"/>
+      <c r="AO15" s="506"/>
+      <c r="AP15" s="506"/>
+      <c r="AQ15" s="507"/>
     </row>
     <row r="16" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="424"/>
-      <c r="B16" s="519" t="s">
+      <c r="A16" s="414"/>
+      <c r="B16" s="508" t="s">
         <v>107</v>
       </c>
-      <c r="C16" s="432"/>
-[...19 lines deleted...]
-      <c r="X16" s="519" t="s">
+      <c r="C16" s="422"/>
+      <c r="D16" s="513"/>
+      <c r="E16" s="514"/>
+      <c r="F16" s="514"/>
+      <c r="G16" s="514"/>
+      <c r="H16" s="514"/>
+      <c r="I16" s="514"/>
+      <c r="J16" s="514"/>
+      <c r="K16" s="514"/>
+      <c r="L16" s="514"/>
+      <c r="M16" s="514"/>
+      <c r="N16" s="514"/>
+      <c r="O16" s="514"/>
+      <c r="P16" s="514"/>
+      <c r="Q16" s="514"/>
+      <c r="R16" s="514"/>
+      <c r="S16" s="514"/>
+      <c r="T16" s="514"/>
+      <c r="U16" s="515"/>
+      <c r="W16" s="414"/>
+      <c r="X16" s="508" t="s">
         <v>107</v>
       </c>
-      <c r="Y16" s="432"/>
-      <c r="Z16" s="433" t="s">
+      <c r="Y16" s="422"/>
+      <c r="Z16" s="423" t="s">
         <v>186</v>
       </c>
-      <c r="AA16" s="434"/>
-[...15 lines deleted...]
-      <c r="AQ16" s="435"/>
+      <c r="AA16" s="424"/>
+      <c r="AB16" s="424"/>
+      <c r="AC16" s="424"/>
+      <c r="AD16" s="424"/>
+      <c r="AE16" s="424"/>
+      <c r="AF16" s="424"/>
+      <c r="AG16" s="424"/>
+      <c r="AH16" s="424"/>
+      <c r="AI16" s="424"/>
+      <c r="AJ16" s="424"/>
+      <c r="AK16" s="424"/>
+      <c r="AL16" s="424"/>
+      <c r="AM16" s="424"/>
+      <c r="AN16" s="424"/>
+      <c r="AO16" s="424"/>
+      <c r="AP16" s="424"/>
+      <c r="AQ16" s="425"/>
     </row>
     <row r="17" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="424"/>
-      <c r="B17" s="496" t="s">
+      <c r="A17" s="414"/>
+      <c r="B17" s="486" t="s">
         <v>108</v>
       </c>
-      <c r="C17" s="436"/>
+      <c r="C17" s="426"/>
       <c r="D17" s="55" t="s">
         <v>109</v>
       </c>
       <c r="E17" s="56"/>
       <c r="F17" s="72" t="s">
         <v>110</v>
       </c>
-      <c r="G17" s="527"/>
-      <c r="H17" s="527"/>
+      <c r="G17" s="516"/>
+      <c r="H17" s="516"/>
       <c r="I17" s="57" t="s">
         <v>111</v>
       </c>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="57"/>
       <c r="N17" s="57"/>
       <c r="O17" s="57"/>
       <c r="P17" s="57"/>
       <c r="Q17" s="57"/>
       <c r="R17" s="57"/>
       <c r="S17" s="57"/>
       <c r="T17" s="57"/>
       <c r="U17" s="58"/>
-      <c r="W17" s="424"/>
-      <c r="X17" s="496" t="s">
+      <c r="W17" s="414"/>
+      <c r="X17" s="486" t="s">
         <v>108</v>
       </c>
-      <c r="Y17" s="436"/>
+      <c r="Y17" s="426"/>
       <c r="Z17" s="55" t="s">
         <v>109</v>
       </c>
       <c r="AA17" s="76" t="s">
         <v>188</v>
       </c>
       <c r="AB17" s="57" t="s">
         <v>110</v>
       </c>
-      <c r="AC17" s="442" t="s">
+      <c r="AC17" s="432" t="s">
         <v>189</v>
       </c>
-      <c r="AD17" s="442"/>
+      <c r="AD17" s="432"/>
       <c r="AE17" s="57" t="s">
         <v>111</v>
       </c>
       <c r="AF17" s="57"/>
       <c r="AG17" s="57"/>
       <c r="AH17" s="57"/>
       <c r="AI17" s="57"/>
       <c r="AJ17" s="57"/>
       <c r="AK17" s="57"/>
       <c r="AL17" s="57"/>
       <c r="AM17" s="57"/>
       <c r="AN17" s="57"/>
       <c r="AO17" s="57"/>
       <c r="AP17" s="57"/>
       <c r="AQ17" s="58"/>
     </row>
     <row r="18" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="424"/>
-[...1 lines deleted...]
-      <c r="C18" s="438"/>
+      <c r="A18" s="414"/>
+      <c r="B18" s="487"/>
+      <c r="C18" s="428"/>
       <c r="D18" s="59"/>
       <c r="E18" s="60"/>
-      <c r="F18" s="528"/>
-      <c r="G18" s="528"/>
+      <c r="F18" s="517"/>
+      <c r="G18" s="517"/>
       <c r="H18" s="61"/>
-      <c r="I18" s="529"/>
-[...14 lines deleted...]
-      <c r="Y18" s="438"/>
+      <c r="I18" s="518"/>
+      <c r="J18" s="518"/>
+      <c r="K18" s="518"/>
+      <c r="L18" s="518"/>
+      <c r="M18" s="518"/>
+      <c r="N18" s="518"/>
+      <c r="O18" s="518"/>
+      <c r="P18" s="518"/>
+      <c r="Q18" s="518"/>
+      <c r="R18" s="518"/>
+      <c r="S18" s="518"/>
+      <c r="T18" s="518"/>
+      <c r="U18" s="519"/>
+      <c r="W18" s="414"/>
+      <c r="X18" s="487"/>
+      <c r="Y18" s="428"/>
       <c r="Z18" s="77" t="s">
         <v>191</v>
       </c>
       <c r="AA18" s="79" t="s">
         <v>190</v>
       </c>
-      <c r="AB18" s="443" t="s">
+      <c r="AB18" s="433" t="s">
         <v>193</v>
       </c>
-      <c r="AC18" s="443"/>
+      <c r="AC18" s="433"/>
       <c r="AD18" s="80" t="s">
         <v>192</v>
       </c>
-      <c r="AE18" s="444" t="s">
+      <c r="AE18" s="434" t="s">
         <v>194</v>
       </c>
-      <c r="AF18" s="444"/>
-[...10 lines deleted...]
-      <c r="AQ18" s="445"/>
+      <c r="AF18" s="434"/>
+      <c r="AG18" s="434"/>
+      <c r="AH18" s="434"/>
+      <c r="AI18" s="434"/>
+      <c r="AJ18" s="434"/>
+      <c r="AK18" s="434"/>
+      <c r="AL18" s="434"/>
+      <c r="AM18" s="434"/>
+      <c r="AN18" s="434"/>
+      <c r="AO18" s="434"/>
+      <c r="AP18" s="434"/>
+      <c r="AQ18" s="435"/>
     </row>
     <row r="19" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="424"/>
-[...40 lines deleted...]
-      <c r="AQ19" s="495"/>
+      <c r="A19" s="414"/>
+      <c r="B19" s="488"/>
+      <c r="C19" s="430"/>
+      <c r="D19" s="436"/>
+      <c r="E19" s="437"/>
+      <c r="F19" s="437"/>
+      <c r="G19" s="437"/>
+      <c r="H19" s="437"/>
+      <c r="I19" s="437"/>
+      <c r="J19" s="437"/>
+      <c r="K19" s="437"/>
+      <c r="L19" s="437"/>
+      <c r="M19" s="437"/>
+      <c r="N19" s="437"/>
+      <c r="O19" s="437"/>
+      <c r="P19" s="437"/>
+      <c r="Q19" s="437"/>
+      <c r="R19" s="437"/>
+      <c r="S19" s="437"/>
+      <c r="T19" s="437"/>
+      <c r="U19" s="485"/>
+      <c r="W19" s="414"/>
+      <c r="X19" s="488"/>
+      <c r="Y19" s="430"/>
+      <c r="Z19" s="436"/>
+      <c r="AA19" s="437"/>
+      <c r="AB19" s="437"/>
+      <c r="AC19" s="437"/>
+      <c r="AD19" s="437"/>
+      <c r="AE19" s="437"/>
+      <c r="AF19" s="437"/>
+      <c r="AG19" s="437"/>
+      <c r="AH19" s="437"/>
+      <c r="AI19" s="437"/>
+      <c r="AJ19" s="437"/>
+      <c r="AK19" s="437"/>
+      <c r="AL19" s="437"/>
+      <c r="AM19" s="437"/>
+      <c r="AN19" s="437"/>
+      <c r="AO19" s="437"/>
+      <c r="AP19" s="437"/>
+      <c r="AQ19" s="485"/>
     </row>
     <row r="20" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="424"/>
-      <c r="B20" s="489" t="s">
+      <c r="A20" s="414"/>
+      <c r="B20" s="479" t="s">
         <v>112</v>
       </c>
-      <c r="C20" s="490"/>
+      <c r="C20" s="480"/>
       <c r="D20" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="E20" s="552" t="s">
-[...19 lines deleted...]
-      <c r="X20" s="489" t="s">
+      <c r="E20" s="541" t="s">
+        <v>217</v>
+      </c>
+      <c r="F20" s="542"/>
+      <c r="G20" s="542"/>
+      <c r="H20" s="542"/>
+      <c r="I20" s="542"/>
+      <c r="J20" s="542"/>
+      <c r="K20" s="542"/>
+      <c r="L20" s="543"/>
+      <c r="M20" s="543"/>
+      <c r="N20" s="543"/>
+      <c r="O20" s="543"/>
+      <c r="P20" s="543"/>
+      <c r="Q20" s="543"/>
+      <c r="R20" s="543"/>
+      <c r="S20" s="543"/>
+      <c r="T20" s="543"/>
+      <c r="U20" s="544"/>
+      <c r="W20" s="414"/>
+      <c r="X20" s="479" t="s">
         <v>112</v>
       </c>
-      <c r="Y20" s="490"/>
+      <c r="Y20" s="480"/>
       <c r="Z20" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="AA20" s="499" t="s">
+      <c r="AA20" s="489" t="s">
         <v>195</v>
       </c>
-      <c r="AB20" s="500"/>
-[...14 lines deleted...]
-      <c r="AQ20" s="502"/>
+      <c r="AB20" s="490"/>
+      <c r="AC20" s="490"/>
+      <c r="AD20" s="490"/>
+      <c r="AE20" s="490"/>
+      <c r="AF20" s="490"/>
+      <c r="AG20" s="490"/>
+      <c r="AH20" s="491"/>
+      <c r="AI20" s="491"/>
+      <c r="AJ20" s="491"/>
+      <c r="AK20" s="491"/>
+      <c r="AL20" s="491"/>
+      <c r="AM20" s="491"/>
+      <c r="AN20" s="491"/>
+      <c r="AO20" s="491"/>
+      <c r="AP20" s="491"/>
+      <c r="AQ20" s="492"/>
     </row>
     <row r="21" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="424"/>
-[...2 lines deleted...]
-      <c r="D21" s="503" t="s">
+      <c r="A21" s="414"/>
+      <c r="B21" s="483"/>
+      <c r="C21" s="484"/>
+      <c r="D21" s="493" t="s">
         <v>113</v>
       </c>
-      <c r="E21" s="504"/>
-[...19 lines deleted...]
-      <c r="Z21" s="503" t="s">
+      <c r="E21" s="494"/>
+      <c r="F21" s="403"/>
+      <c r="G21" s="403"/>
+      <c r="H21" s="403"/>
+      <c r="I21" s="403"/>
+      <c r="J21" s="403"/>
+      <c r="K21" s="403"/>
+      <c r="L21" s="403"/>
+      <c r="M21" s="403"/>
+      <c r="N21" s="403"/>
+      <c r="O21" s="403"/>
+      <c r="P21" s="403"/>
+      <c r="Q21" s="403"/>
+      <c r="R21" s="403"/>
+      <c r="S21" s="403"/>
+      <c r="T21" s="403"/>
+      <c r="U21" s="401"/>
+      <c r="W21" s="414"/>
+      <c r="X21" s="483"/>
+      <c r="Y21" s="484"/>
+      <c r="Z21" s="493" t="s">
         <v>113</v>
       </c>
-      <c r="AA21" s="504"/>
-      <c r="AB21" s="505" t="s">
+      <c r="AA21" s="494"/>
+      <c r="AB21" s="495" t="s">
         <v>196</v>
       </c>
-      <c r="AC21" s="505"/>
-[...13 lines deleted...]
-      <c r="AQ21" s="506"/>
+      <c r="AC21" s="495"/>
+      <c r="AD21" s="495"/>
+      <c r="AE21" s="495"/>
+      <c r="AF21" s="495"/>
+      <c r="AG21" s="495"/>
+      <c r="AH21" s="495"/>
+      <c r="AI21" s="495"/>
+      <c r="AJ21" s="495"/>
+      <c r="AK21" s="495"/>
+      <c r="AL21" s="495"/>
+      <c r="AM21" s="495"/>
+      <c r="AN21" s="495"/>
+      <c r="AO21" s="495"/>
+      <c r="AP21" s="495"/>
+      <c r="AQ21" s="496"/>
     </row>
     <row r="22" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="424"/>
+      <c r="A22" s="414"/>
       <c r="B22" s="63" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="64"/>
       <c r="D22" s="55"/>
       <c r="E22" s="57"/>
       <c r="F22" s="65"/>
       <c r="G22" s="65"/>
       <c r="H22" s="65"/>
       <c r="I22" s="65"/>
       <c r="J22" s="65"/>
       <c r="K22" s="65"/>
       <c r="L22" s="65"/>
       <c r="M22" s="65"/>
       <c r="N22" s="65"/>
       <c r="O22" s="65"/>
       <c r="P22" s="65"/>
       <c r="Q22" s="65"/>
       <c r="R22" s="65"/>
       <c r="S22" s="65"/>
       <c r="T22" s="65"/>
       <c r="U22" s="66"/>
-      <c r="W22" s="424"/>
+      <c r="W22" s="414"/>
       <c r="X22" s="63" t="s">
         <v>114</v>
       </c>
       <c r="Y22" s="64"/>
-      <c r="Z22" s="382" t="s">
+      <c r="Z22" s="372" t="s">
         <v>197</v>
       </c>
-      <c r="AA22" s="383"/>
-[...15 lines deleted...]
-      <c r="AQ22" s="384"/>
+      <c r="AA22" s="373"/>
+      <c r="AB22" s="373"/>
+      <c r="AC22" s="373"/>
+      <c r="AD22" s="373"/>
+      <c r="AE22" s="373"/>
+      <c r="AF22" s="373"/>
+      <c r="AG22" s="373"/>
+      <c r="AH22" s="373"/>
+      <c r="AI22" s="373"/>
+      <c r="AJ22" s="373"/>
+      <c r="AK22" s="373"/>
+      <c r="AL22" s="373"/>
+      <c r="AM22" s="373"/>
+      <c r="AN22" s="373"/>
+      <c r="AO22" s="373"/>
+      <c r="AP22" s="373"/>
+      <c r="AQ22" s="374"/>
     </row>
     <row r="23" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="424"/>
-      <c r="B23" s="469" t="s">
+      <c r="A23" s="414"/>
+      <c r="B23" s="459" t="s">
         <v>115</v>
       </c>
-      <c r="C23" s="470"/>
-      <c r="D23" s="473" t="s">
+      <c r="C23" s="460"/>
+      <c r="D23" s="463" t="s">
         <v>116</v>
       </c>
-      <c r="E23" s="534"/>
-      <c r="F23" s="535"/>
+      <c r="E23" s="523"/>
+      <c r="F23" s="524"/>
       <c r="G23" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="H23" s="538"/>
-[...4 lines deleted...]
-      <c r="M23" s="541" t="s">
+      <c r="H23" s="527"/>
+      <c r="I23" s="528"/>
+      <c r="J23" s="528"/>
+      <c r="K23" s="528"/>
+      <c r="L23" s="529"/>
+      <c r="M23" s="530" t="s">
         <v>117</v>
       </c>
-      <c r="N23" s="542"/>
-[...8 lines deleted...]
-      <c r="X23" s="469" t="s">
+      <c r="N23" s="531"/>
+      <c r="O23" s="405"/>
+      <c r="P23" s="406"/>
+      <c r="Q23" s="406"/>
+      <c r="R23" s="406"/>
+      <c r="S23" s="406"/>
+      <c r="T23" s="406"/>
+      <c r="U23" s="407"/>
+      <c r="W23" s="414"/>
+      <c r="X23" s="459" t="s">
         <v>115</v>
       </c>
-      <c r="Y23" s="470"/>
-      <c r="Z23" s="473" t="s">
+      <c r="Y23" s="460"/>
+      <c r="Z23" s="463" t="s">
         <v>116</v>
       </c>
-      <c r="AA23" s="475" t="s">
+      <c r="AA23" s="465" t="s">
         <v>198</v>
       </c>
-      <c r="AB23" s="476"/>
+      <c r="AB23" s="466"/>
       <c r="AC23" s="54" t="s">
         <v>106</v>
       </c>
-      <c r="AD23" s="479" t="s">
+      <c r="AD23" s="469" t="s">
         <v>199</v>
       </c>
-      <c r="AE23" s="480"/>
-[...3 lines deleted...]
-      <c r="AI23" s="482" t="s">
+      <c r="AE23" s="470"/>
+      <c r="AF23" s="470"/>
+      <c r="AG23" s="470"/>
+      <c r="AH23" s="471"/>
+      <c r="AI23" s="472" t="s">
         <v>117</v>
       </c>
-      <c r="AJ23" s="483"/>
-      <c r="AK23" s="385" t="s">
+      <c r="AJ23" s="473"/>
+      <c r="AK23" s="375" t="s">
         <v>201</v>
       </c>
-      <c r="AL23" s="386"/>
-[...4 lines deleted...]
-      <c r="AQ23" s="387"/>
+      <c r="AL23" s="376"/>
+      <c r="AM23" s="376"/>
+      <c r="AN23" s="376"/>
+      <c r="AO23" s="376"/>
+      <c r="AP23" s="376"/>
+      <c r="AQ23" s="377"/>
     </row>
     <row r="24" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="424"/>
-[...4 lines deleted...]
-      <c r="F24" s="537"/>
+      <c r="A24" s="414"/>
+      <c r="B24" s="461"/>
+      <c r="C24" s="462"/>
+      <c r="D24" s="464"/>
+      <c r="E24" s="525"/>
+      <c r="F24" s="526"/>
       <c r="G24" s="67" t="s">
         <v>118</v>
       </c>
-      <c r="H24" s="545"/>
-[...18 lines deleted...]
-      <c r="AB24" s="478"/>
+      <c r="H24" s="534"/>
+      <c r="I24" s="535"/>
+      <c r="J24" s="535"/>
+      <c r="K24" s="535"/>
+      <c r="L24" s="536"/>
+      <c r="M24" s="532"/>
+      <c r="N24" s="533"/>
+      <c r="O24" s="537"/>
+      <c r="P24" s="538"/>
+      <c r="Q24" s="538"/>
+      <c r="R24" s="538"/>
+      <c r="S24" s="538"/>
+      <c r="T24" s="538"/>
+      <c r="U24" s="539"/>
+      <c r="W24" s="414"/>
+      <c r="X24" s="461"/>
+      <c r="Y24" s="462"/>
+      <c r="Z24" s="464"/>
+      <c r="AA24" s="467"/>
+      <c r="AB24" s="468"/>
       <c r="AC24" s="67" t="s">
         <v>118</v>
       </c>
-      <c r="AD24" s="486" t="s">
+      <c r="AD24" s="476" t="s">
         <v>200</v>
       </c>
-      <c r="AE24" s="487"/>
-[...11 lines deleted...]
-      <c r="AQ24" s="390"/>
+      <c r="AE24" s="477"/>
+      <c r="AF24" s="477"/>
+      <c r="AG24" s="477"/>
+      <c r="AH24" s="478"/>
+      <c r="AI24" s="474"/>
+      <c r="AJ24" s="475"/>
+      <c r="AK24" s="378"/>
+      <c r="AL24" s="379"/>
+      <c r="AM24" s="379"/>
+      <c r="AN24" s="379"/>
+      <c r="AO24" s="379"/>
+      <c r="AP24" s="379"/>
+      <c r="AQ24" s="380"/>
     </row>
     <row r="25" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="424"/>
-      <c r="B25" s="489" t="s">
+      <c r="A25" s="414"/>
+      <c r="B25" s="479" t="s">
         <v>119</v>
       </c>
-      <c r="C25" s="490"/>
+      <c r="C25" s="480"/>
       <c r="D25" s="55" t="s">
         <v>109</v>
       </c>
       <c r="E25" s="56"/>
       <c r="F25" s="72" t="s">
         <v>110</v>
       </c>
-      <c r="G25" s="527"/>
-      <c r="H25" s="527"/>
+      <c r="G25" s="516"/>
+      <c r="H25" s="516"/>
       <c r="I25" s="57" t="s">
         <v>111</v>
       </c>
       <c r="J25" s="57"/>
       <c r="K25" s="57"/>
       <c r="L25" s="57"/>
       <c r="M25" s="57"/>
       <c r="N25" s="57"/>
       <c r="O25" s="57"/>
       <c r="P25" s="57"/>
       <c r="Q25" s="57"/>
       <c r="R25" s="57"/>
       <c r="S25" s="57"/>
       <c r="T25" s="57"/>
       <c r="U25" s="58"/>
-      <c r="W25" s="424"/>
-      <c r="X25" s="489" t="s">
+      <c r="W25" s="414"/>
+      <c r="X25" s="479" t="s">
         <v>119</v>
       </c>
-      <c r="Y25" s="490"/>
+      <c r="Y25" s="480"/>
       <c r="Z25" s="55" t="s">
         <v>109</v>
       </c>
       <c r="AA25" s="76" t="s">
         <v>188</v>
       </c>
       <c r="AB25" s="57" t="s">
         <v>110</v>
       </c>
-      <c r="AC25" s="442" t="s">
+      <c r="AC25" s="432" t="s">
         <v>202</v>
       </c>
-      <c r="AD25" s="442"/>
+      <c r="AD25" s="432"/>
       <c r="AE25" s="57" t="s">
         <v>111</v>
       </c>
       <c r="AF25" s="57"/>
       <c r="AG25" s="57"/>
       <c r="AH25" s="57"/>
       <c r="AI25" s="57"/>
       <c r="AJ25" s="57"/>
       <c r="AK25" s="57"/>
       <c r="AL25" s="57"/>
       <c r="AM25" s="57"/>
       <c r="AN25" s="57"/>
       <c r="AO25" s="57"/>
       <c r="AP25" s="57"/>
       <c r="AQ25" s="58"/>
     </row>
     <row r="26" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="424"/>
-[...1 lines deleted...]
-      <c r="C26" s="492"/>
+      <c r="A26" s="414"/>
+      <c r="B26" s="481"/>
+      <c r="C26" s="482"/>
       <c r="D26" s="59"/>
       <c r="E26" s="60"/>
-      <c r="F26" s="528"/>
-      <c r="G26" s="528"/>
+      <c r="F26" s="517"/>
+      <c r="G26" s="517"/>
       <c r="H26" s="61"/>
-      <c r="I26" s="529"/>
-[...14 lines deleted...]
-      <c r="Y26" s="492"/>
+      <c r="I26" s="518"/>
+      <c r="J26" s="518"/>
+      <c r="K26" s="518"/>
+      <c r="L26" s="518"/>
+      <c r="M26" s="518"/>
+      <c r="N26" s="518"/>
+      <c r="O26" s="518"/>
+      <c r="P26" s="518"/>
+      <c r="Q26" s="518"/>
+      <c r="R26" s="518"/>
+      <c r="S26" s="518"/>
+      <c r="T26" s="518"/>
+      <c r="U26" s="519"/>
+      <c r="W26" s="414"/>
+      <c r="X26" s="481"/>
+      <c r="Y26" s="482"/>
       <c r="Z26" s="77" t="s">
         <v>191</v>
       </c>
       <c r="AA26" s="79" t="s">
         <v>203</v>
       </c>
-      <c r="AB26" s="443" t="s">
+      <c r="AB26" s="433" t="s">
         <v>193</v>
       </c>
-      <c r="AC26" s="443"/>
+      <c r="AC26" s="433"/>
       <c r="AD26" s="80" t="s">
         <v>204</v>
       </c>
-      <c r="AE26" s="444" t="s">
+      <c r="AE26" s="434" t="s">
         <v>205</v>
       </c>
-      <c r="AF26" s="444"/>
-[...10 lines deleted...]
-      <c r="AQ26" s="445"/>
+      <c r="AF26" s="434"/>
+      <c r="AG26" s="434"/>
+      <c r="AH26" s="434"/>
+      <c r="AI26" s="434"/>
+      <c r="AJ26" s="434"/>
+      <c r="AK26" s="434"/>
+      <c r="AL26" s="434"/>
+      <c r="AM26" s="434"/>
+      <c r="AN26" s="434"/>
+      <c r="AO26" s="434"/>
+      <c r="AP26" s="434"/>
+      <c r="AQ26" s="435"/>
     </row>
     <row r="27" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="425"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="495"/>
+      <c r="A27" s="415"/>
+      <c r="B27" s="483"/>
+      <c r="C27" s="484"/>
+      <c r="D27" s="436"/>
+      <c r="E27" s="437"/>
+      <c r="F27" s="437"/>
+      <c r="G27" s="437"/>
+      <c r="H27" s="437"/>
+      <c r="I27" s="437"/>
+      <c r="J27" s="437"/>
+      <c r="K27" s="437"/>
+      <c r="L27" s="437"/>
+      <c r="M27" s="437"/>
+      <c r="N27" s="437"/>
+      <c r="O27" s="437"/>
+      <c r="P27" s="437"/>
+      <c r="Q27" s="437"/>
+      <c r="R27" s="437"/>
+      <c r="S27" s="437"/>
+      <c r="T27" s="437"/>
+      <c r="U27" s="485"/>
+      <c r="W27" s="415"/>
+      <c r="X27" s="483"/>
+      <c r="Y27" s="484"/>
+      <c r="Z27" s="436"/>
+      <c r="AA27" s="437"/>
+      <c r="AB27" s="437"/>
+      <c r="AC27" s="437"/>
+      <c r="AD27" s="437"/>
+      <c r="AE27" s="437"/>
+      <c r="AF27" s="437"/>
+      <c r="AG27" s="437"/>
+      <c r="AH27" s="437"/>
+      <c r="AI27" s="437"/>
+      <c r="AJ27" s="437"/>
+      <c r="AK27" s="437"/>
+      <c r="AL27" s="437"/>
+      <c r="AM27" s="437"/>
+      <c r="AN27" s="437"/>
+      <c r="AO27" s="437"/>
+      <c r="AP27" s="437"/>
+      <c r="AQ27" s="485"/>
     </row>
     <row r="28" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="423" t="s">
+      <c r="A28" s="413" t="s">
         <v>120</v>
       </c>
-      <c r="B28" s="426" t="s">
+      <c r="B28" s="416" t="s">
         <v>106</v>
       </c>
-      <c r="C28" s="427"/>
-[...18 lines deleted...]
-      <c r="W28" s="423" t="s">
+      <c r="C28" s="417"/>
+      <c r="D28" s="510"/>
+      <c r="E28" s="511"/>
+      <c r="F28" s="511"/>
+      <c r="G28" s="511"/>
+      <c r="H28" s="511"/>
+      <c r="I28" s="511"/>
+      <c r="J28" s="511"/>
+      <c r="K28" s="511"/>
+      <c r="L28" s="511"/>
+      <c r="M28" s="511"/>
+      <c r="N28" s="511"/>
+      <c r="O28" s="511"/>
+      <c r="P28" s="511"/>
+      <c r="Q28" s="511"/>
+      <c r="R28" s="511"/>
+      <c r="S28" s="511"/>
+      <c r="T28" s="511"/>
+      <c r="U28" s="512"/>
+      <c r="W28" s="413" t="s">
         <v>120</v>
       </c>
-      <c r="X28" s="426" t="s">
+      <c r="X28" s="416" t="s">
         <v>106</v>
       </c>
-      <c r="Y28" s="427"/>
-      <c r="Z28" s="428" t="s">
+      <c r="Y28" s="417"/>
+      <c r="Z28" s="418" t="s">
         <v>206</v>
       </c>
-      <c r="AA28" s="429"/>
-[...15 lines deleted...]
-      <c r="AQ28" s="430"/>
+      <c r="AA28" s="419"/>
+      <c r="AB28" s="419"/>
+      <c r="AC28" s="419"/>
+      <c r="AD28" s="419"/>
+      <c r="AE28" s="419"/>
+      <c r="AF28" s="419"/>
+      <c r="AG28" s="419"/>
+      <c r="AH28" s="419"/>
+      <c r="AI28" s="419"/>
+      <c r="AJ28" s="419"/>
+      <c r="AK28" s="419"/>
+      <c r="AL28" s="419"/>
+      <c r="AM28" s="419"/>
+      <c r="AN28" s="419"/>
+      <c r="AO28" s="419"/>
+      <c r="AP28" s="419"/>
+      <c r="AQ28" s="420"/>
     </row>
     <row r="29" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="424"/>
-      <c r="B29" s="431" t="s">
+      <c r="A29" s="414"/>
+      <c r="B29" s="421" t="s">
         <v>107</v>
       </c>
-      <c r="C29" s="432"/>
-[...19 lines deleted...]
-      <c r="X29" s="431" t="s">
+      <c r="C29" s="422"/>
+      <c r="D29" s="513"/>
+      <c r="E29" s="514"/>
+      <c r="F29" s="514"/>
+      <c r="G29" s="514"/>
+      <c r="H29" s="514"/>
+      <c r="I29" s="514"/>
+      <c r="J29" s="514"/>
+      <c r="K29" s="514"/>
+      <c r="L29" s="514"/>
+      <c r="M29" s="514"/>
+      <c r="N29" s="514"/>
+      <c r="O29" s="514"/>
+      <c r="P29" s="514"/>
+      <c r="Q29" s="514"/>
+      <c r="R29" s="514"/>
+      <c r="S29" s="514"/>
+      <c r="T29" s="514"/>
+      <c r="U29" s="515"/>
+      <c r="W29" s="414"/>
+      <c r="X29" s="421" t="s">
         <v>107</v>
       </c>
-      <c r="Y29" s="432"/>
-      <c r="Z29" s="433" t="s">
+      <c r="Y29" s="422"/>
+      <c r="Z29" s="423" t="s">
         <v>207</v>
       </c>
-      <c r="AA29" s="434"/>
-[...15 lines deleted...]
-      <c r="AQ29" s="435"/>
+      <c r="AA29" s="424"/>
+      <c r="AB29" s="424"/>
+      <c r="AC29" s="424"/>
+      <c r="AD29" s="424"/>
+      <c r="AE29" s="424"/>
+      <c r="AF29" s="424"/>
+      <c r="AG29" s="424"/>
+      <c r="AH29" s="424"/>
+      <c r="AI29" s="424"/>
+      <c r="AJ29" s="424"/>
+      <c r="AK29" s="424"/>
+      <c r="AL29" s="424"/>
+      <c r="AM29" s="424"/>
+      <c r="AN29" s="424"/>
+      <c r="AO29" s="424"/>
+      <c r="AP29" s="424"/>
+      <c r="AQ29" s="425"/>
     </row>
     <row r="30" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="424"/>
-      <c r="B30" s="436" t="s">
+      <c r="A30" s="414"/>
+      <c r="B30" s="426" t="s">
         <v>121</v>
       </c>
-      <c r="C30" s="437"/>
+      <c r="C30" s="427"/>
       <c r="D30" s="55" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="56"/>
       <c r="F30" s="72" t="s">
         <v>110</v>
       </c>
-      <c r="G30" s="527"/>
-      <c r="H30" s="527"/>
+      <c r="G30" s="516"/>
+      <c r="H30" s="516"/>
       <c r="I30" s="57" t="s">
         <v>111</v>
       </c>
       <c r="J30" s="57"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="57"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="57"/>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="58"/>
-      <c r="W30" s="424"/>
-      <c r="X30" s="436" t="s">
+      <c r="W30" s="414"/>
+      <c r="X30" s="426" t="s">
         <v>121</v>
       </c>
-      <c r="Y30" s="437"/>
+      <c r="Y30" s="427"/>
       <c r="Z30" s="55" t="s">
         <v>109</v>
       </c>
       <c r="AA30" s="76" t="s">
         <v>208</v>
       </c>
       <c r="AB30" s="57" t="s">
         <v>110</v>
       </c>
-      <c r="AC30" s="442" t="s">
+      <c r="AC30" s="432" t="s">
         <v>209</v>
       </c>
-      <c r="AD30" s="442"/>
+      <c r="AD30" s="432"/>
       <c r="AE30" s="57" t="s">
         <v>111</v>
       </c>
       <c r="AF30" s="57"/>
       <c r="AG30" s="57"/>
       <c r="AH30" s="57"/>
       <c r="AI30" s="57"/>
       <c r="AJ30" s="57"/>
       <c r="AK30" s="57"/>
       <c r="AL30" s="57"/>
       <c r="AM30" s="57"/>
       <c r="AN30" s="57"/>
       <c r="AO30" s="57"/>
       <c r="AP30" s="57"/>
       <c r="AQ30" s="58"/>
     </row>
     <row r="31" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="424"/>
-[...1 lines deleted...]
-      <c r="C31" s="439"/>
+      <c r="A31" s="414"/>
+      <c r="B31" s="428"/>
+      <c r="C31" s="429"/>
       <c r="D31" s="59"/>
       <c r="E31" s="60"/>
-      <c r="F31" s="528"/>
-      <c r="G31" s="528"/>
+      <c r="F31" s="517"/>
+      <c r="G31" s="517"/>
       <c r="H31" s="61"/>
-      <c r="I31" s="529"/>
-[...14 lines deleted...]
-      <c r="Y31" s="439"/>
+      <c r="I31" s="518"/>
+      <c r="J31" s="518"/>
+      <c r="K31" s="518"/>
+      <c r="L31" s="518"/>
+      <c r="M31" s="518"/>
+      <c r="N31" s="518"/>
+      <c r="O31" s="518"/>
+      <c r="P31" s="518"/>
+      <c r="Q31" s="518"/>
+      <c r="R31" s="518"/>
+      <c r="S31" s="518"/>
+      <c r="T31" s="518"/>
+      <c r="U31" s="519"/>
+      <c r="W31" s="414"/>
+      <c r="X31" s="428"/>
+      <c r="Y31" s="429"/>
       <c r="Z31" s="77" t="s">
         <v>191</v>
       </c>
       <c r="AA31" s="79" t="s">
         <v>203</v>
       </c>
-      <c r="AB31" s="443" t="s">
+      <c r="AB31" s="433" t="s">
         <v>193</v>
       </c>
-      <c r="AC31" s="443"/>
+      <c r="AC31" s="433"/>
       <c r="AD31" s="80" t="s">
         <v>204</v>
       </c>
-      <c r="AE31" s="444" t="s">
+      <c r="AE31" s="434" t="s">
         <v>210</v>
       </c>
-      <c r="AF31" s="444"/>
-[...10 lines deleted...]
-      <c r="AQ31" s="445"/>
+      <c r="AF31" s="434"/>
+      <c r="AG31" s="434"/>
+      <c r="AH31" s="434"/>
+      <c r="AI31" s="434"/>
+      <c r="AJ31" s="434"/>
+      <c r="AK31" s="434"/>
+      <c r="AL31" s="434"/>
+      <c r="AM31" s="434"/>
+      <c r="AN31" s="434"/>
+      <c r="AO31" s="434"/>
+      <c r="AP31" s="434"/>
+      <c r="AQ31" s="435"/>
     </row>
     <row r="32" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="424"/>
-[...40 lines deleted...]
-      <c r="AQ32" s="448"/>
+      <c r="A32" s="414"/>
+      <c r="B32" s="430"/>
+      <c r="C32" s="431"/>
+      <c r="D32" s="436"/>
+      <c r="E32" s="437"/>
+      <c r="F32" s="437"/>
+      <c r="G32" s="437"/>
+      <c r="H32" s="437"/>
+      <c r="I32" s="437"/>
+      <c r="J32" s="437"/>
+      <c r="K32" s="437"/>
+      <c r="L32" s="437"/>
+      <c r="M32" s="437"/>
+      <c r="N32" s="437"/>
+      <c r="O32" s="437"/>
+      <c r="P32" s="437"/>
+      <c r="Q32" s="437"/>
+      <c r="R32" s="437"/>
+      <c r="S32" s="437"/>
+      <c r="T32" s="437"/>
+      <c r="U32" s="438"/>
+      <c r="W32" s="414"/>
+      <c r="X32" s="430"/>
+      <c r="Y32" s="431"/>
+      <c r="Z32" s="436"/>
+      <c r="AA32" s="437"/>
+      <c r="AB32" s="437"/>
+      <c r="AC32" s="437"/>
+      <c r="AD32" s="437"/>
+      <c r="AE32" s="437"/>
+      <c r="AF32" s="437"/>
+      <c r="AG32" s="437"/>
+      <c r="AH32" s="437"/>
+      <c r="AI32" s="437"/>
+      <c r="AJ32" s="437"/>
+      <c r="AK32" s="437"/>
+      <c r="AL32" s="437"/>
+      <c r="AM32" s="437"/>
+      <c r="AN32" s="437"/>
+      <c r="AO32" s="437"/>
+      <c r="AP32" s="437"/>
+      <c r="AQ32" s="438"/>
     </row>
     <row r="33" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="424"/>
-      <c r="B33" s="449" t="s">
+      <c r="A33" s="414"/>
+      <c r="B33" s="439" t="s">
         <v>122</v>
       </c>
-      <c r="C33" s="450"/>
-[...3 lines deleted...]
-      <c r="G33" s="453"/>
+      <c r="C33" s="440"/>
+      <c r="D33" s="440"/>
+      <c r="E33" s="441"/>
+      <c r="F33" s="442"/>
+      <c r="G33" s="443"/>
       <c r="H33" s="68"/>
       <c r="I33" s="68"/>
       <c r="J33" s="68"/>
       <c r="K33" s="68"/>
       <c r="L33" s="68"/>
       <c r="M33" s="68"/>
       <c r="N33" s="68"/>
       <c r="O33" s="68"/>
       <c r="P33" s="68"/>
       <c r="Q33" s="68"/>
       <c r="R33" s="68"/>
       <c r="S33" s="68"/>
       <c r="T33" s="68"/>
       <c r="U33" s="68"/>
-      <c r="W33" s="424"/>
-      <c r="X33" s="449" t="s">
+      <c r="W33" s="414"/>
+      <c r="X33" s="439" t="s">
         <v>122</v>
       </c>
-      <c r="Y33" s="450"/>
-[...3 lines deleted...]
-      <c r="AC33" s="453"/>
+      <c r="Y33" s="440"/>
+      <c r="Z33" s="440"/>
+      <c r="AA33" s="441"/>
+      <c r="AB33" s="442"/>
+      <c r="AC33" s="443"/>
       <c r="AD33" s="68"/>
       <c r="AE33" s="68"/>
       <c r="AF33" s="68"/>
       <c r="AG33" s="68"/>
       <c r="AH33" s="68"/>
       <c r="AI33" s="68"/>
       <c r="AJ33" s="68"/>
       <c r="AK33" s="68"/>
       <c r="AL33" s="68"/>
       <c r="AM33" s="68"/>
       <c r="AN33" s="68"/>
       <c r="AO33" s="68"/>
       <c r="AP33" s="68"/>
       <c r="AQ33" s="81"/>
     </row>
     <row r="34" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="424"/>
-      <c r="B34" s="454" t="s">
+      <c r="A34" s="414"/>
+      <c r="B34" s="444" t="s">
         <v>123</v>
       </c>
-      <c r="C34" s="454"/>
-      <c r="D34" s="454"/>
+      <c r="C34" s="444"/>
+      <c r="D34" s="444"/>
       <c r="E34" s="69"/>
-      <c r="F34" s="456" t="s">
+      <c r="F34" s="446" t="s">
         <v>124</v>
       </c>
-      <c r="G34" s="456"/>
-      <c r="H34" s="456" t="s">
+      <c r="G34" s="446"/>
+      <c r="H34" s="446" t="s">
         <v>125</v>
       </c>
-      <c r="I34" s="456"/>
-[...2 lines deleted...]
-      <c r="L34" s="457" t="s">
+      <c r="I34" s="446"/>
+      <c r="J34" s="446"/>
+      <c r="K34" s="446"/>
+      <c r="L34" s="447" t="s">
         <v>126</v>
       </c>
-      <c r="M34" s="457"/>
-[...4 lines deleted...]
-      <c r="R34" s="458" t="s">
+      <c r="M34" s="447"/>
+      <c r="N34" s="447"/>
+      <c r="O34" s="447"/>
+      <c r="P34" s="447"/>
+      <c r="Q34" s="447"/>
+      <c r="R34" s="448" t="s">
         <v>127</v>
       </c>
-      <c r="S34" s="459"/>
-[...3 lines deleted...]
-      <c r="X34" s="454" t="s">
+      <c r="S34" s="449"/>
+      <c r="T34" s="449"/>
+      <c r="U34" s="450"/>
+      <c r="W34" s="414"/>
+      <c r="X34" s="444" t="s">
         <v>123</v>
       </c>
-      <c r="Y34" s="454"/>
-      <c r="Z34" s="454"/>
+      <c r="Y34" s="444"/>
+      <c r="Z34" s="444"/>
       <c r="AA34" s="69"/>
-      <c r="AB34" s="456" t="s">
+      <c r="AB34" s="446" t="s">
         <v>124</v>
       </c>
-      <c r="AC34" s="456"/>
-      <c r="AD34" s="456" t="s">
+      <c r="AC34" s="446"/>
+      <c r="AD34" s="446" t="s">
         <v>125</v>
       </c>
-      <c r="AE34" s="456"/>
-[...2 lines deleted...]
-      <c r="AH34" s="457" t="s">
+      <c r="AE34" s="446"/>
+      <c r="AF34" s="446"/>
+      <c r="AG34" s="446"/>
+      <c r="AH34" s="447" t="s">
         <v>126</v>
       </c>
-      <c r="AI34" s="457"/>
-[...4 lines deleted...]
-      <c r="AN34" s="458" t="s">
+      <c r="AI34" s="447"/>
+      <c r="AJ34" s="447"/>
+      <c r="AK34" s="447"/>
+      <c r="AL34" s="447"/>
+      <c r="AM34" s="447"/>
+      <c r="AN34" s="448" t="s">
         <v>127</v>
       </c>
-      <c r="AO34" s="459"/>
-[...1 lines deleted...]
-      <c r="AQ34" s="460"/>
+      <c r="AO34" s="449"/>
+      <c r="AP34" s="449"/>
+      <c r="AQ34" s="450"/>
     </row>
     <row r="35" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="424"/>
-[...2 lines deleted...]
-      <c r="D35" s="455"/>
+      <c r="A35" s="414"/>
+      <c r="B35" s="445"/>
+      <c r="C35" s="445"/>
+      <c r="D35" s="445"/>
       <c r="E35" s="70" t="s">
         <v>128</v>
       </c>
-      <c r="F35" s="456"/>
-[...18 lines deleted...]
-      <c r="Z35" s="455"/>
+      <c r="F35" s="446"/>
+      <c r="G35" s="446"/>
+      <c r="H35" s="446"/>
+      <c r="I35" s="446"/>
+      <c r="J35" s="446"/>
+      <c r="K35" s="446"/>
+      <c r="L35" s="447"/>
+      <c r="M35" s="447"/>
+      <c r="N35" s="447"/>
+      <c r="O35" s="447"/>
+      <c r="P35" s="447"/>
+      <c r="Q35" s="447"/>
+      <c r="R35" s="451"/>
+      <c r="S35" s="452"/>
+      <c r="T35" s="452"/>
+      <c r="U35" s="453"/>
+      <c r="W35" s="414"/>
+      <c r="X35" s="445"/>
+      <c r="Y35" s="445"/>
+      <c r="Z35" s="445"/>
       <c r="AA35" s="70" t="s">
         <v>128</v>
       </c>
-      <c r="AB35" s="456"/>
-[...14 lines deleted...]
-      <c r="AQ35" s="463"/>
+      <c r="AB35" s="446"/>
+      <c r="AC35" s="446"/>
+      <c r="AD35" s="446"/>
+      <c r="AE35" s="446"/>
+      <c r="AF35" s="446"/>
+      <c r="AG35" s="446"/>
+      <c r="AH35" s="447"/>
+      <c r="AI35" s="447"/>
+      <c r="AJ35" s="447"/>
+      <c r="AK35" s="447"/>
+      <c r="AL35" s="447"/>
+      <c r="AM35" s="447"/>
+      <c r="AN35" s="451"/>
+      <c r="AO35" s="452"/>
+      <c r="AP35" s="452"/>
+      <c r="AQ35" s="453"/>
     </row>
     <row r="36" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="424"/>
-      <c r="B36" s="464" t="s">
+      <c r="A36" s="414"/>
+      <c r="B36" s="454" t="s">
         <v>129</v>
       </c>
-      <c r="C36" s="467" t="s">
+      <c r="C36" s="457" t="s">
         <v>130</v>
       </c>
-      <c r="D36" s="468"/>
+      <c r="D36" s="458"/>
       <c r="E36" s="71"/>
-      <c r="F36" s="393"/>
-[...11 lines deleted...]
-      <c r="R36" s="415" t="s">
+      <c r="F36" s="383"/>
+      <c r="G36" s="385"/>
+      <c r="H36" s="383"/>
+      <c r="I36" s="384"/>
+      <c r="J36" s="384"/>
+      <c r="K36" s="385"/>
+      <c r="L36" s="383"/>
+      <c r="M36" s="384"/>
+      <c r="N36" s="384"/>
+      <c r="O36" s="384"/>
+      <c r="P36" s="384"/>
+      <c r="Q36" s="385"/>
+      <c r="R36" s="405" t="s">
         <v>131</v>
       </c>
-      <c r="S36" s="416"/>
-[...3 lines deleted...]
-      <c r="X36" s="464" t="s">
+      <c r="S36" s="406"/>
+      <c r="T36" s="406"/>
+      <c r="U36" s="407"/>
+      <c r="W36" s="414"/>
+      <c r="X36" s="454" t="s">
         <v>129</v>
       </c>
-      <c r="Y36" s="467" t="s">
+      <c r="Y36" s="457" t="s">
         <v>130</v>
       </c>
-      <c r="Z36" s="468"/>
+      <c r="Z36" s="458"/>
       <c r="AA36" s="71"/>
-      <c r="AB36" s="420" t="s">
+      <c r="AB36" s="410" t="s">
         <v>211</v>
       </c>
-      <c r="AC36" s="421"/>
-[...12 lines deleted...]
-      <c r="AN36" s="415" t="s">
+      <c r="AC36" s="411"/>
+      <c r="AD36" s="383"/>
+      <c r="AE36" s="384"/>
+      <c r="AF36" s="384"/>
+      <c r="AG36" s="385"/>
+      <c r="AH36" s="410" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI36" s="412"/>
+      <c r="AJ36" s="412"/>
+      <c r="AK36" s="412"/>
+      <c r="AL36" s="412"/>
+      <c r="AM36" s="411"/>
+      <c r="AN36" s="405" t="s">
         <v>131</v>
       </c>
-      <c r="AO36" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ36" s="417"/>
+      <c r="AO36" s="406"/>
+      <c r="AP36" s="406"/>
+      <c r="AQ36" s="407"/>
     </row>
     <row r="37" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="424"/>
-[...1 lines deleted...]
-      <c r="C37" s="410" t="s">
+      <c r="A37" s="414"/>
+      <c r="B37" s="455"/>
+      <c r="C37" s="400" t="s">
         <v>132</v>
       </c>
-      <c r="D37" s="414"/>
+      <c r="D37" s="404"/>
       <c r="E37" s="71"/>
-      <c r="F37" s="393"/>
-[...11 lines deleted...]
-      <c r="R37" s="415" t="s">
+      <c r="F37" s="383"/>
+      <c r="G37" s="385"/>
+      <c r="H37" s="383"/>
+      <c r="I37" s="384"/>
+      <c r="J37" s="384"/>
+      <c r="K37" s="385"/>
+      <c r="L37" s="383"/>
+      <c r="M37" s="384"/>
+      <c r="N37" s="384"/>
+      <c r="O37" s="384"/>
+      <c r="P37" s="384"/>
+      <c r="Q37" s="385"/>
+      <c r="R37" s="405" t="s">
         <v>131</v>
       </c>
-      <c r="S37" s="416"/>
-[...4 lines deleted...]
-      <c r="Y37" s="410" t="s">
+      <c r="S37" s="406"/>
+      <c r="T37" s="406"/>
+      <c r="U37" s="407"/>
+      <c r="W37" s="414"/>
+      <c r="X37" s="455"/>
+      <c r="Y37" s="400" t="s">
         <v>132</v>
       </c>
-      <c r="Z37" s="414"/>
+      <c r="Z37" s="404"/>
       <c r="AA37" s="71"/>
-      <c r="AB37" s="420" t="s">
+      <c r="AB37" s="410" t="s">
         <v>211</v>
       </c>
-      <c r="AC37" s="421"/>
-[...12 lines deleted...]
-      <c r="AN37" s="415" t="s">
+      <c r="AC37" s="411"/>
+      <c r="AD37" s="383"/>
+      <c r="AE37" s="384"/>
+      <c r="AF37" s="384"/>
+      <c r="AG37" s="385"/>
+      <c r="AH37" s="410" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI37" s="412"/>
+      <c r="AJ37" s="412"/>
+      <c r="AK37" s="412"/>
+      <c r="AL37" s="412"/>
+      <c r="AM37" s="411"/>
+      <c r="AN37" s="405" t="s">
         <v>131</v>
       </c>
-      <c r="AO37" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ37" s="417"/>
+      <c r="AO37" s="406"/>
+      <c r="AP37" s="406"/>
+      <c r="AQ37" s="407"/>
     </row>
     <row r="38" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="424"/>
-[...1 lines deleted...]
-      <c r="C38" s="410" t="s">
+      <c r="A38" s="414"/>
+      <c r="B38" s="455"/>
+      <c r="C38" s="400" t="s">
         <v>133</v>
       </c>
-      <c r="D38" s="414"/>
+      <c r="D38" s="404"/>
       <c r="E38" s="73"/>
-      <c r="F38" s="393"/>
-[...11 lines deleted...]
-      <c r="R38" s="415" t="s">
+      <c r="F38" s="383"/>
+      <c r="G38" s="385"/>
+      <c r="H38" s="383"/>
+      <c r="I38" s="384"/>
+      <c r="J38" s="384"/>
+      <c r="K38" s="385"/>
+      <c r="L38" s="383"/>
+      <c r="M38" s="384"/>
+      <c r="N38" s="384"/>
+      <c r="O38" s="384"/>
+      <c r="P38" s="384"/>
+      <c r="Q38" s="385"/>
+      <c r="R38" s="405" t="s">
         <v>131</v>
       </c>
-      <c r="S38" s="416"/>
-[...4 lines deleted...]
-      <c r="Y38" s="410" t="s">
+      <c r="S38" s="406"/>
+      <c r="T38" s="406"/>
+      <c r="U38" s="407"/>
+      <c r="W38" s="414"/>
+      <c r="X38" s="455"/>
+      <c r="Y38" s="400" t="s">
         <v>133</v>
       </c>
-      <c r="Z38" s="414"/>
+      <c r="Z38" s="404"/>
       <c r="AA38" s="73"/>
-      <c r="AB38" s="420" t="s">
+      <c r="AB38" s="410" t="s">
         <v>211</v>
       </c>
-      <c r="AC38" s="421"/>
-[...12 lines deleted...]
-      <c r="AN38" s="415" t="s">
+      <c r="AC38" s="411"/>
+      <c r="AD38" s="383"/>
+      <c r="AE38" s="384"/>
+      <c r="AF38" s="384"/>
+      <c r="AG38" s="385"/>
+      <c r="AH38" s="410" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI38" s="412"/>
+      <c r="AJ38" s="412"/>
+      <c r="AK38" s="412"/>
+      <c r="AL38" s="412"/>
+      <c r="AM38" s="411"/>
+      <c r="AN38" s="405" t="s">
         <v>131</v>
       </c>
-      <c r="AO38" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ38" s="417"/>
+      <c r="AO38" s="406"/>
+      <c r="AP38" s="406"/>
+      <c r="AQ38" s="407"/>
     </row>
     <row r="39" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="424"/>
-[...1 lines deleted...]
-      <c r="C39" s="410" t="s">
+      <c r="A39" s="414"/>
+      <c r="B39" s="455"/>
+      <c r="C39" s="400" t="s">
         <v>134</v>
       </c>
-      <c r="D39" s="414"/>
+      <c r="D39" s="404"/>
       <c r="E39" s="73"/>
-      <c r="F39" s="393"/>
-[...11 lines deleted...]
-      <c r="R39" s="415" t="s">
+      <c r="F39" s="383"/>
+      <c r="G39" s="385"/>
+      <c r="H39" s="383"/>
+      <c r="I39" s="384"/>
+      <c r="J39" s="384"/>
+      <c r="K39" s="385"/>
+      <c r="L39" s="383"/>
+      <c r="M39" s="384"/>
+      <c r="N39" s="384"/>
+      <c r="O39" s="384"/>
+      <c r="P39" s="384"/>
+      <c r="Q39" s="385"/>
+      <c r="R39" s="405" t="s">
         <v>131</v>
       </c>
-      <c r="S39" s="416"/>
-[...4 lines deleted...]
-      <c r="Y39" s="410" t="s">
+      <c r="S39" s="406"/>
+      <c r="T39" s="406"/>
+      <c r="U39" s="407"/>
+      <c r="W39" s="414"/>
+      <c r="X39" s="455"/>
+      <c r="Y39" s="400" t="s">
         <v>134</v>
       </c>
-      <c r="Z39" s="414"/>
+      <c r="Z39" s="404"/>
       <c r="AA39" s="73"/>
-      <c r="AB39" s="420" t="s">
+      <c r="AB39" s="410" t="s">
         <v>211</v>
       </c>
-      <c r="AC39" s="421"/>
-[...12 lines deleted...]
-      <c r="AN39" s="415" t="s">
+      <c r="AC39" s="411"/>
+      <c r="AD39" s="383"/>
+      <c r="AE39" s="384"/>
+      <c r="AF39" s="384"/>
+      <c r="AG39" s="385"/>
+      <c r="AH39" s="410" t="s">
+        <v>215</v>
+      </c>
+      <c r="AI39" s="412"/>
+      <c r="AJ39" s="412"/>
+      <c r="AK39" s="412"/>
+      <c r="AL39" s="412"/>
+      <c r="AM39" s="411"/>
+      <c r="AN39" s="405" t="s">
         <v>131</v>
       </c>
-      <c r="AO39" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ39" s="417"/>
+      <c r="AO39" s="406"/>
+      <c r="AP39" s="406"/>
+      <c r="AQ39" s="407"/>
     </row>
     <row r="40" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="424"/>
-[...1 lines deleted...]
-      <c r="C40" s="410" t="s">
+      <c r="A40" s="414"/>
+      <c r="B40" s="455"/>
+      <c r="C40" s="400" t="s">
         <v>135</v>
       </c>
-      <c r="D40" s="414"/>
+      <c r="D40" s="404"/>
       <c r="E40" s="73"/>
-      <c r="F40" s="393"/>
-[...11 lines deleted...]
-      <c r="R40" s="415" t="s">
+      <c r="F40" s="383"/>
+      <c r="G40" s="385"/>
+      <c r="H40" s="383"/>
+      <c r="I40" s="384"/>
+      <c r="J40" s="384"/>
+      <c r="K40" s="385"/>
+      <c r="L40" s="383"/>
+      <c r="M40" s="384"/>
+      <c r="N40" s="384"/>
+      <c r="O40" s="384"/>
+      <c r="P40" s="384"/>
+      <c r="Q40" s="385"/>
+      <c r="R40" s="405" t="s">
         <v>136</v>
       </c>
-      <c r="S40" s="416"/>
-[...4 lines deleted...]
-      <c r="Y40" s="410" t="s">
+      <c r="S40" s="406"/>
+      <c r="T40" s="406"/>
+      <c r="U40" s="407"/>
+      <c r="W40" s="414"/>
+      <c r="X40" s="455"/>
+      <c r="Y40" s="400" t="s">
         <v>135</v>
       </c>
-      <c r="Z40" s="414"/>
+      <c r="Z40" s="404"/>
       <c r="AA40" s="73"/>
-      <c r="AB40" s="393"/>
-[...11 lines deleted...]
-      <c r="AN40" s="415" t="s">
+      <c r="AB40" s="383"/>
+      <c r="AC40" s="385"/>
+      <c r="AD40" s="383"/>
+      <c r="AE40" s="384"/>
+      <c r="AF40" s="384"/>
+      <c r="AG40" s="385"/>
+      <c r="AH40" s="383"/>
+      <c r="AI40" s="384"/>
+      <c r="AJ40" s="384"/>
+      <c r="AK40" s="384"/>
+      <c r="AL40" s="384"/>
+      <c r="AM40" s="385"/>
+      <c r="AN40" s="405" t="s">
         <v>136</v>
       </c>
-      <c r="AO40" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ40" s="417"/>
+      <c r="AO40" s="406"/>
+      <c r="AP40" s="406"/>
+      <c r="AQ40" s="407"/>
     </row>
     <row r="41" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="424"/>
-[...1 lines deleted...]
-      <c r="C41" s="410" t="s">
+      <c r="A41" s="414"/>
+      <c r="B41" s="455"/>
+      <c r="C41" s="400" t="s">
         <v>137</v>
       </c>
-      <c r="D41" s="414"/>
+      <c r="D41" s="404"/>
       <c r="E41" s="71"/>
-      <c r="F41" s="393"/>
-[...11 lines deleted...]
-      <c r="R41" s="415" t="s">
+      <c r="F41" s="383"/>
+      <c r="G41" s="385"/>
+      <c r="H41" s="383"/>
+      <c r="I41" s="384"/>
+      <c r="J41" s="384"/>
+      <c r="K41" s="385"/>
+      <c r="L41" s="383"/>
+      <c r="M41" s="384"/>
+      <c r="N41" s="384"/>
+      <c r="O41" s="384"/>
+      <c r="P41" s="384"/>
+      <c r="Q41" s="385"/>
+      <c r="R41" s="405" t="s">
         <v>138</v>
       </c>
-      <c r="S41" s="416"/>
-[...4 lines deleted...]
-      <c r="Y41" s="410" t="s">
+      <c r="S41" s="406"/>
+      <c r="T41" s="406"/>
+      <c r="U41" s="407"/>
+      <c r="W41" s="414"/>
+      <c r="X41" s="455"/>
+      <c r="Y41" s="400" t="s">
         <v>137</v>
       </c>
-      <c r="Z41" s="414"/>
+      <c r="Z41" s="404"/>
       <c r="AA41" s="71"/>
-      <c r="AB41" s="393"/>
-[...11 lines deleted...]
-      <c r="AN41" s="415" t="s">
+      <c r="AB41" s="383"/>
+      <c r="AC41" s="385"/>
+      <c r="AD41" s="383"/>
+      <c r="AE41" s="384"/>
+      <c r="AF41" s="384"/>
+      <c r="AG41" s="385"/>
+      <c r="AH41" s="383"/>
+      <c r="AI41" s="384"/>
+      <c r="AJ41" s="384"/>
+      <c r="AK41" s="384"/>
+      <c r="AL41" s="384"/>
+      <c r="AM41" s="385"/>
+      <c r="AN41" s="405" t="s">
         <v>138</v>
       </c>
-      <c r="AO41" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ41" s="417"/>
+      <c r="AO41" s="406"/>
+      <c r="AP41" s="406"/>
+      <c r="AQ41" s="407"/>
     </row>
     <row r="42" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="424"/>
-[...1 lines deleted...]
-      <c r="C42" s="410" t="s">
+      <c r="A42" s="414"/>
+      <c r="B42" s="455"/>
+      <c r="C42" s="400" t="s">
         <v>139</v>
       </c>
-      <c r="D42" s="414"/>
+      <c r="D42" s="404"/>
       <c r="E42" s="71"/>
-      <c r="F42" s="393"/>
-[...11 lines deleted...]
-      <c r="R42" s="415" t="s">
+      <c r="F42" s="383"/>
+      <c r="G42" s="385"/>
+      <c r="H42" s="383"/>
+      <c r="I42" s="384"/>
+      <c r="J42" s="384"/>
+      <c r="K42" s="385"/>
+      <c r="L42" s="383"/>
+      <c r="M42" s="384"/>
+      <c r="N42" s="384"/>
+      <c r="O42" s="384"/>
+      <c r="P42" s="384"/>
+      <c r="Q42" s="385"/>
+      <c r="R42" s="405" t="s">
         <v>140</v>
       </c>
-      <c r="S42" s="416"/>
-[...4 lines deleted...]
-      <c r="Y42" s="410" t="s">
+      <c r="S42" s="406"/>
+      <c r="T42" s="406"/>
+      <c r="U42" s="407"/>
+      <c r="W42" s="414"/>
+      <c r="X42" s="455"/>
+      <c r="Y42" s="400" t="s">
         <v>139</v>
       </c>
-      <c r="Z42" s="414"/>
+      <c r="Z42" s="404"/>
       <c r="AA42" s="71"/>
-      <c r="AB42" s="393"/>
-[...11 lines deleted...]
-      <c r="AN42" s="415" t="s">
+      <c r="AB42" s="383"/>
+      <c r="AC42" s="385"/>
+      <c r="AD42" s="383"/>
+      <c r="AE42" s="384"/>
+      <c r="AF42" s="384"/>
+      <c r="AG42" s="385"/>
+      <c r="AH42" s="383"/>
+      <c r="AI42" s="384"/>
+      <c r="AJ42" s="384"/>
+      <c r="AK42" s="384"/>
+      <c r="AL42" s="384"/>
+      <c r="AM42" s="385"/>
+      <c r="AN42" s="405" t="s">
         <v>140</v>
       </c>
-      <c r="AO42" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ42" s="417"/>
+      <c r="AO42" s="406"/>
+      <c r="AP42" s="406"/>
+      <c r="AQ42" s="407"/>
     </row>
     <row r="43" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="424"/>
-[...1 lines deleted...]
-      <c r="C43" s="410" t="s">
+      <c r="A43" s="414"/>
+      <c r="B43" s="455"/>
+      <c r="C43" s="400" t="s">
         <v>141</v>
       </c>
-      <c r="D43" s="414"/>
+      <c r="D43" s="404"/>
       <c r="E43" s="73"/>
-      <c r="F43" s="393"/>
-[...11 lines deleted...]
-      <c r="R43" s="415" t="s">
+      <c r="F43" s="383"/>
+      <c r="G43" s="385"/>
+      <c r="H43" s="383"/>
+      <c r="I43" s="384"/>
+      <c r="J43" s="384"/>
+      <c r="K43" s="385"/>
+      <c r="L43" s="383"/>
+      <c r="M43" s="384"/>
+      <c r="N43" s="384"/>
+      <c r="O43" s="384"/>
+      <c r="P43" s="384"/>
+      <c r="Q43" s="385"/>
+      <c r="R43" s="405" t="s">
         <v>142</v>
       </c>
-      <c r="S43" s="416"/>
-[...4 lines deleted...]
-      <c r="Y43" s="410" t="s">
+      <c r="S43" s="406"/>
+      <c r="T43" s="406"/>
+      <c r="U43" s="407"/>
+      <c r="W43" s="414"/>
+      <c r="X43" s="455"/>
+      <c r="Y43" s="400" t="s">
         <v>141</v>
       </c>
-      <c r="Z43" s="414"/>
+      <c r="Z43" s="404"/>
       <c r="AA43" s="73"/>
-      <c r="AB43" s="393"/>
-[...11 lines deleted...]
-      <c r="AN43" s="415" t="s">
+      <c r="AB43" s="383"/>
+      <c r="AC43" s="385"/>
+      <c r="AD43" s="383"/>
+      <c r="AE43" s="384"/>
+      <c r="AF43" s="384"/>
+      <c r="AG43" s="385"/>
+      <c r="AH43" s="383"/>
+      <c r="AI43" s="384"/>
+      <c r="AJ43" s="384"/>
+      <c r="AK43" s="384"/>
+      <c r="AL43" s="384"/>
+      <c r="AM43" s="385"/>
+      <c r="AN43" s="405" t="s">
         <v>142</v>
       </c>
-      <c r="AO43" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ43" s="417"/>
+      <c r="AO43" s="406"/>
+      <c r="AP43" s="406"/>
+      <c r="AQ43" s="407"/>
     </row>
     <row r="44" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="424"/>
-[...1 lines deleted...]
-      <c r="C44" s="410" t="s">
+      <c r="A44" s="414"/>
+      <c r="B44" s="455"/>
+      <c r="C44" s="400" t="s">
         <v>143</v>
       </c>
-      <c r="D44" s="411"/>
+      <c r="D44" s="401"/>
       <c r="E44" s="71"/>
-      <c r="F44" s="393"/>
-[...11 lines deleted...]
-      <c r="R44" s="415" t="s">
+      <c r="F44" s="383"/>
+      <c r="G44" s="385"/>
+      <c r="H44" s="383"/>
+      <c r="I44" s="384"/>
+      <c r="J44" s="384"/>
+      <c r="K44" s="385"/>
+      <c r="L44" s="383"/>
+      <c r="M44" s="384"/>
+      <c r="N44" s="384"/>
+      <c r="O44" s="384"/>
+      <c r="P44" s="384"/>
+      <c r="Q44" s="385"/>
+      <c r="R44" s="405" t="s">
         <v>144</v>
       </c>
-      <c r="S44" s="416"/>
-[...4 lines deleted...]
-      <c r="Y44" s="410" t="s">
+      <c r="S44" s="406"/>
+      <c r="T44" s="406"/>
+      <c r="U44" s="407"/>
+      <c r="W44" s="414"/>
+      <c r="X44" s="455"/>
+      <c r="Y44" s="400" t="s">
         <v>143</v>
       </c>
-      <c r="Z44" s="411"/>
+      <c r="Z44" s="401"/>
       <c r="AA44" s="71"/>
-      <c r="AB44" s="393"/>
-[...11 lines deleted...]
-      <c r="AN44" s="415" t="s">
+      <c r="AB44" s="383"/>
+      <c r="AC44" s="385"/>
+      <c r="AD44" s="383"/>
+      <c r="AE44" s="384"/>
+      <c r="AF44" s="384"/>
+      <c r="AG44" s="385"/>
+      <c r="AH44" s="383"/>
+      <c r="AI44" s="384"/>
+      <c r="AJ44" s="384"/>
+      <c r="AK44" s="384"/>
+      <c r="AL44" s="384"/>
+      <c r="AM44" s="385"/>
+      <c r="AN44" s="405" t="s">
         <v>144</v>
       </c>
-      <c r="AO44" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ44" s="417"/>
+      <c r="AO44" s="406"/>
+      <c r="AP44" s="406"/>
+      <c r="AQ44" s="407"/>
     </row>
     <row r="45" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="424"/>
-[...1 lines deleted...]
-      <c r="C45" s="410" t="s">
+      <c r="A45" s="414"/>
+      <c r="B45" s="455"/>
+      <c r="C45" s="400" t="s">
         <v>145</v>
       </c>
-      <c r="D45" s="411"/>
+      <c r="D45" s="401"/>
       <c r="E45" s="71"/>
-      <c r="F45" s="393"/>
-[...11 lines deleted...]
-      <c r="R45" s="415" t="s">
+      <c r="F45" s="383"/>
+      <c r="G45" s="385"/>
+      <c r="H45" s="383"/>
+      <c r="I45" s="384"/>
+      <c r="J45" s="384"/>
+      <c r="K45" s="385"/>
+      <c r="L45" s="383"/>
+      <c r="M45" s="384"/>
+      <c r="N45" s="384"/>
+      <c r="O45" s="384"/>
+      <c r="P45" s="384"/>
+      <c r="Q45" s="385"/>
+      <c r="R45" s="405" t="s">
         <v>144</v>
       </c>
-      <c r="S45" s="416"/>
-[...4 lines deleted...]
-      <c r="Y45" s="410" t="s">
+      <c r="S45" s="406"/>
+      <c r="T45" s="406"/>
+      <c r="U45" s="407"/>
+      <c r="W45" s="414"/>
+      <c r="X45" s="455"/>
+      <c r="Y45" s="400" t="s">
         <v>145</v>
       </c>
-      <c r="Z45" s="411"/>
+      <c r="Z45" s="401"/>
       <c r="AA45" s="71"/>
-      <c r="AB45" s="393"/>
-[...11 lines deleted...]
-      <c r="AN45" s="415" t="s">
+      <c r="AB45" s="383"/>
+      <c r="AC45" s="385"/>
+      <c r="AD45" s="383"/>
+      <c r="AE45" s="384"/>
+      <c r="AF45" s="384"/>
+      <c r="AG45" s="385"/>
+      <c r="AH45" s="383"/>
+      <c r="AI45" s="384"/>
+      <c r="AJ45" s="384"/>
+      <c r="AK45" s="384"/>
+      <c r="AL45" s="384"/>
+      <c r="AM45" s="385"/>
+      <c r="AN45" s="405" t="s">
         <v>144</v>
       </c>
-      <c r="AO45" s="416"/>
-[...1 lines deleted...]
-      <c r="AQ45" s="417"/>
+      <c r="AO45" s="406"/>
+      <c r="AP45" s="406"/>
+      <c r="AQ45" s="407"/>
     </row>
     <row r="46" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="424"/>
-[...1 lines deleted...]
-      <c r="C46" s="418" t="s">
+      <c r="A46" s="414"/>
+      <c r="B46" s="455"/>
+      <c r="C46" s="408" t="s">
         <v>146</v>
       </c>
-      <c r="D46" s="419"/>
+      <c r="D46" s="409"/>
       <c r="E46" s="73"/>
-      <c r="F46" s="393"/>
-[...11 lines deleted...]
-      <c r="R46" s="396" t="s">
+      <c r="F46" s="383"/>
+      <c r="G46" s="385"/>
+      <c r="H46" s="383"/>
+      <c r="I46" s="384"/>
+      <c r="J46" s="384"/>
+      <c r="K46" s="385"/>
+      <c r="L46" s="383"/>
+      <c r="M46" s="384"/>
+      <c r="N46" s="384"/>
+      <c r="O46" s="384"/>
+      <c r="P46" s="384"/>
+      <c r="Q46" s="385"/>
+      <c r="R46" s="386" t="s">
         <v>147</v>
       </c>
-      <c r="S46" s="397"/>
-[...4 lines deleted...]
-      <c r="Y46" s="418" t="s">
+      <c r="S46" s="387"/>
+      <c r="T46" s="387"/>
+      <c r="U46" s="388"/>
+      <c r="W46" s="414"/>
+      <c r="X46" s="455"/>
+      <c r="Y46" s="408" t="s">
         <v>146</v>
       </c>
-      <c r="Z46" s="419"/>
+      <c r="Z46" s="409"/>
       <c r="AA46" s="73"/>
-      <c r="AB46" s="393"/>
-[...11 lines deleted...]
-      <c r="AN46" s="396" t="s">
+      <c r="AB46" s="383"/>
+      <c r="AC46" s="385"/>
+      <c r="AD46" s="383"/>
+      <c r="AE46" s="384"/>
+      <c r="AF46" s="384"/>
+      <c r="AG46" s="385"/>
+      <c r="AH46" s="383"/>
+      <c r="AI46" s="384"/>
+      <c r="AJ46" s="384"/>
+      <c r="AK46" s="384"/>
+      <c r="AL46" s="384"/>
+      <c r="AM46" s="385"/>
+      <c r="AN46" s="386" t="s">
         <v>147</v>
       </c>
-      <c r="AO46" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ46" s="398"/>
+      <c r="AO46" s="387"/>
+      <c r="AP46" s="387"/>
+      <c r="AQ46" s="388"/>
     </row>
     <row r="47" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="424"/>
-[...1 lines deleted...]
-      <c r="C47" s="410" t="s">
+      <c r="A47" s="414"/>
+      <c r="B47" s="455"/>
+      <c r="C47" s="400" t="s">
         <v>148</v>
       </c>
-      <c r="D47" s="411"/>
+      <c r="D47" s="401"/>
       <c r="E47" s="73"/>
-      <c r="F47" s="393"/>
-[...11 lines deleted...]
-      <c r="R47" s="396" t="s">
+      <c r="F47" s="383"/>
+      <c r="G47" s="385"/>
+      <c r="H47" s="383"/>
+      <c r="I47" s="384"/>
+      <c r="J47" s="384"/>
+      <c r="K47" s="385"/>
+      <c r="L47" s="383"/>
+      <c r="M47" s="384"/>
+      <c r="N47" s="384"/>
+      <c r="O47" s="384"/>
+      <c r="P47" s="384"/>
+      <c r="Q47" s="385"/>
+      <c r="R47" s="386" t="s">
         <v>149</v>
       </c>
-      <c r="S47" s="397"/>
-[...4 lines deleted...]
-      <c r="Y47" s="410" t="s">
+      <c r="S47" s="387"/>
+      <c r="T47" s="387"/>
+      <c r="U47" s="388"/>
+      <c r="W47" s="414"/>
+      <c r="X47" s="455"/>
+      <c r="Y47" s="400" t="s">
         <v>148</v>
       </c>
-      <c r="Z47" s="411"/>
+      <c r="Z47" s="401"/>
       <c r="AA47" s="73"/>
-      <c r="AB47" s="393"/>
-[...11 lines deleted...]
-      <c r="AN47" s="396" t="s">
+      <c r="AB47" s="383"/>
+      <c r="AC47" s="385"/>
+      <c r="AD47" s="383"/>
+      <c r="AE47" s="384"/>
+      <c r="AF47" s="384"/>
+      <c r="AG47" s="385"/>
+      <c r="AH47" s="383"/>
+      <c r="AI47" s="384"/>
+      <c r="AJ47" s="384"/>
+      <c r="AK47" s="384"/>
+      <c r="AL47" s="384"/>
+      <c r="AM47" s="385"/>
+      <c r="AN47" s="386" t="s">
         <v>149</v>
       </c>
-      <c r="AO47" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ47" s="398"/>
+      <c r="AO47" s="387"/>
+      <c r="AP47" s="387"/>
+      <c r="AQ47" s="388"/>
     </row>
     <row r="48" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="424"/>
-[...1 lines deleted...]
-      <c r="C48" s="410" t="s">
+      <c r="A48" s="414"/>
+      <c r="B48" s="455"/>
+      <c r="C48" s="400" t="s">
         <v>150</v>
       </c>
-      <c r="D48" s="411"/>
+      <c r="D48" s="401"/>
       <c r="E48" s="73"/>
-      <c r="F48" s="393"/>
-[...11 lines deleted...]
-      <c r="R48" s="396" t="s">
+      <c r="F48" s="383"/>
+      <c r="G48" s="385"/>
+      <c r="H48" s="383"/>
+      <c r="I48" s="384"/>
+      <c r="J48" s="384"/>
+      <c r="K48" s="385"/>
+      <c r="L48" s="383"/>
+      <c r="M48" s="384"/>
+      <c r="N48" s="384"/>
+      <c r="O48" s="384"/>
+      <c r="P48" s="384"/>
+      <c r="Q48" s="385"/>
+      <c r="R48" s="386" t="s">
         <v>151</v>
       </c>
-      <c r="S48" s="397"/>
-[...4 lines deleted...]
-      <c r="Y48" s="410" t="s">
+      <c r="S48" s="387"/>
+      <c r="T48" s="387"/>
+      <c r="U48" s="388"/>
+      <c r="W48" s="414"/>
+      <c r="X48" s="455"/>
+      <c r="Y48" s="400" t="s">
         <v>150</v>
       </c>
-      <c r="Z48" s="411"/>
+      <c r="Z48" s="401"/>
       <c r="AA48" s="73"/>
-      <c r="AB48" s="393"/>
-[...11 lines deleted...]
-      <c r="AN48" s="396" t="s">
+      <c r="AB48" s="383"/>
+      <c r="AC48" s="385"/>
+      <c r="AD48" s="383"/>
+      <c r="AE48" s="384"/>
+      <c r="AF48" s="384"/>
+      <c r="AG48" s="385"/>
+      <c r="AH48" s="383"/>
+      <c r="AI48" s="384"/>
+      <c r="AJ48" s="384"/>
+      <c r="AK48" s="384"/>
+      <c r="AL48" s="384"/>
+      <c r="AM48" s="385"/>
+      <c r="AN48" s="386" t="s">
         <v>151</v>
       </c>
-      <c r="AO48" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ48" s="398"/>
+      <c r="AO48" s="387"/>
+      <c r="AP48" s="387"/>
+      <c r="AQ48" s="388"/>
     </row>
     <row r="49" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="424"/>
-[...1 lines deleted...]
-      <c r="C49" s="410" t="s">
+      <c r="A49" s="414"/>
+      <c r="B49" s="455"/>
+      <c r="C49" s="400" t="s">
         <v>152</v>
       </c>
-      <c r="D49" s="411"/>
+      <c r="D49" s="401"/>
       <c r="E49" s="73"/>
-      <c r="F49" s="393"/>
-[...11 lines deleted...]
-      <c r="R49" s="396" t="s">
+      <c r="F49" s="383"/>
+      <c r="G49" s="385"/>
+      <c r="H49" s="383"/>
+      <c r="I49" s="384"/>
+      <c r="J49" s="384"/>
+      <c r="K49" s="385"/>
+      <c r="L49" s="383"/>
+      <c r="M49" s="384"/>
+      <c r="N49" s="384"/>
+      <c r="O49" s="384"/>
+      <c r="P49" s="384"/>
+      <c r="Q49" s="385"/>
+      <c r="R49" s="386" t="s">
         <v>153</v>
       </c>
-      <c r="S49" s="397"/>
-[...4 lines deleted...]
-      <c r="Y49" s="410" t="s">
+      <c r="S49" s="387"/>
+      <c r="T49" s="387"/>
+      <c r="U49" s="388"/>
+      <c r="W49" s="414"/>
+      <c r="X49" s="455"/>
+      <c r="Y49" s="400" t="s">
         <v>152</v>
       </c>
-      <c r="Z49" s="411"/>
+      <c r="Z49" s="401"/>
       <c r="AA49" s="73"/>
-      <c r="AB49" s="393"/>
-[...11 lines deleted...]
-      <c r="AN49" s="396" t="s">
+      <c r="AB49" s="383"/>
+      <c r="AC49" s="385"/>
+      <c r="AD49" s="383"/>
+      <c r="AE49" s="384"/>
+      <c r="AF49" s="384"/>
+      <c r="AG49" s="385"/>
+      <c r="AH49" s="383"/>
+      <c r="AI49" s="384"/>
+      <c r="AJ49" s="384"/>
+      <c r="AK49" s="384"/>
+      <c r="AL49" s="384"/>
+      <c r="AM49" s="385"/>
+      <c r="AN49" s="386" t="s">
         <v>153</v>
       </c>
-      <c r="AO49" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ49" s="398"/>
+      <c r="AO49" s="387"/>
+      <c r="AP49" s="387"/>
+      <c r="AQ49" s="388"/>
     </row>
     <row r="50" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="424"/>
-[...1 lines deleted...]
-      <c r="C50" s="410" t="s">
+      <c r="A50" s="414"/>
+      <c r="B50" s="455"/>
+      <c r="C50" s="400" t="s">
         <v>154</v>
       </c>
-      <c r="D50" s="411"/>
+      <c r="D50" s="401"/>
       <c r="E50" s="73"/>
-      <c r="F50" s="393"/>
-[...11 lines deleted...]
-      <c r="R50" s="396" t="s">
+      <c r="F50" s="383"/>
+      <c r="G50" s="385"/>
+      <c r="H50" s="383"/>
+      <c r="I50" s="384"/>
+      <c r="J50" s="384"/>
+      <c r="K50" s="385"/>
+      <c r="L50" s="383"/>
+      <c r="M50" s="384"/>
+      <c r="N50" s="384"/>
+      <c r="O50" s="384"/>
+      <c r="P50" s="384"/>
+      <c r="Q50" s="385"/>
+      <c r="R50" s="386" t="s">
         <v>153</v>
       </c>
-      <c r="S50" s="397"/>
-[...4 lines deleted...]
-      <c r="Y50" s="410" t="s">
+      <c r="S50" s="387"/>
+      <c r="T50" s="387"/>
+      <c r="U50" s="388"/>
+      <c r="W50" s="414"/>
+      <c r="X50" s="455"/>
+      <c r="Y50" s="400" t="s">
         <v>154</v>
       </c>
-      <c r="Z50" s="411"/>
+      <c r="Z50" s="401"/>
       <c r="AA50" s="73"/>
-      <c r="AB50" s="393"/>
-[...11 lines deleted...]
-      <c r="AN50" s="396" t="s">
+      <c r="AB50" s="383"/>
+      <c r="AC50" s="385"/>
+      <c r="AD50" s="383"/>
+      <c r="AE50" s="384"/>
+      <c r="AF50" s="384"/>
+      <c r="AG50" s="385"/>
+      <c r="AH50" s="383"/>
+      <c r="AI50" s="384"/>
+      <c r="AJ50" s="384"/>
+      <c r="AK50" s="384"/>
+      <c r="AL50" s="384"/>
+      <c r="AM50" s="385"/>
+      <c r="AN50" s="386" t="s">
         <v>153</v>
       </c>
-      <c r="AO50" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ50" s="398"/>
+      <c r="AO50" s="387"/>
+      <c r="AP50" s="387"/>
+      <c r="AQ50" s="388"/>
     </row>
     <row r="51" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="424"/>
-[...1 lines deleted...]
-      <c r="C51" s="410" t="s">
+      <c r="A51" s="414"/>
+      <c r="B51" s="455"/>
+      <c r="C51" s="400" t="s">
         <v>155</v>
       </c>
-      <c r="D51" s="414"/>
+      <c r="D51" s="404"/>
       <c r="E51" s="73"/>
-      <c r="F51" s="393"/>
-[...11 lines deleted...]
-      <c r="R51" s="396" t="s">
+      <c r="F51" s="383"/>
+      <c r="G51" s="385"/>
+      <c r="H51" s="383"/>
+      <c r="I51" s="384"/>
+      <c r="J51" s="384"/>
+      <c r="K51" s="385"/>
+      <c r="L51" s="383"/>
+      <c r="M51" s="384"/>
+      <c r="N51" s="384"/>
+      <c r="O51" s="384"/>
+      <c r="P51" s="384"/>
+      <c r="Q51" s="385"/>
+      <c r="R51" s="386" t="s">
         <v>156</v>
       </c>
-      <c r="S51" s="397"/>
-[...4 lines deleted...]
-      <c r="Y51" s="410" t="s">
+      <c r="S51" s="387"/>
+      <c r="T51" s="387"/>
+      <c r="U51" s="388"/>
+      <c r="W51" s="414"/>
+      <c r="X51" s="455"/>
+      <c r="Y51" s="400" t="s">
         <v>155</v>
       </c>
-      <c r="Z51" s="414"/>
+      <c r="Z51" s="404"/>
       <c r="AA51" s="73"/>
-      <c r="AB51" s="393"/>
-[...11 lines deleted...]
-      <c r="AN51" s="396" t="s">
+      <c r="AB51" s="383"/>
+      <c r="AC51" s="385"/>
+      <c r="AD51" s="383"/>
+      <c r="AE51" s="384"/>
+      <c r="AF51" s="384"/>
+      <c r="AG51" s="385"/>
+      <c r="AH51" s="383"/>
+      <c r="AI51" s="384"/>
+      <c r="AJ51" s="384"/>
+      <c r="AK51" s="384"/>
+      <c r="AL51" s="384"/>
+      <c r="AM51" s="385"/>
+      <c r="AN51" s="386" t="s">
         <v>156</v>
       </c>
-      <c r="AO51" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ51" s="398"/>
+      <c r="AO51" s="387"/>
+      <c r="AP51" s="387"/>
+      <c r="AQ51" s="388"/>
     </row>
     <row r="52" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="424"/>
-[...1 lines deleted...]
-      <c r="C52" s="410" t="s">
+      <c r="A52" s="414"/>
+      <c r="B52" s="456"/>
+      <c r="C52" s="400" t="s">
         <v>157</v>
       </c>
-      <c r="D52" s="414"/>
+      <c r="D52" s="404"/>
       <c r="E52" s="73"/>
-      <c r="F52" s="393"/>
-[...11 lines deleted...]
-      <c r="R52" s="396" t="s">
+      <c r="F52" s="383"/>
+      <c r="G52" s="385"/>
+      <c r="H52" s="383"/>
+      <c r="I52" s="384"/>
+      <c r="J52" s="384"/>
+      <c r="K52" s="385"/>
+      <c r="L52" s="383"/>
+      <c r="M52" s="384"/>
+      <c r="N52" s="384"/>
+      <c r="O52" s="384"/>
+      <c r="P52" s="384"/>
+      <c r="Q52" s="385"/>
+      <c r="R52" s="386" t="s">
         <v>158</v>
       </c>
-      <c r="S52" s="397"/>
-[...4 lines deleted...]
-      <c r="Y52" s="410" t="s">
+      <c r="S52" s="387"/>
+      <c r="T52" s="387"/>
+      <c r="U52" s="388"/>
+      <c r="W52" s="414"/>
+      <c r="X52" s="456"/>
+      <c r="Y52" s="400" t="s">
         <v>157</v>
       </c>
-      <c r="Z52" s="414"/>
+      <c r="Z52" s="404"/>
       <c r="AA52" s="73"/>
-      <c r="AB52" s="393"/>
-[...11 lines deleted...]
-      <c r="AN52" s="396" t="s">
+      <c r="AB52" s="383"/>
+      <c r="AC52" s="385"/>
+      <c r="AD52" s="383"/>
+      <c r="AE52" s="384"/>
+      <c r="AF52" s="384"/>
+      <c r="AG52" s="385"/>
+      <c r="AH52" s="383"/>
+      <c r="AI52" s="384"/>
+      <c r="AJ52" s="384"/>
+      <c r="AK52" s="384"/>
+      <c r="AL52" s="384"/>
+      <c r="AM52" s="385"/>
+      <c r="AN52" s="386" t="s">
         <v>158</v>
       </c>
-      <c r="AO52" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ52" s="398"/>
+      <c r="AO52" s="387"/>
+      <c r="AP52" s="387"/>
+      <c r="AQ52" s="388"/>
     </row>
     <row r="53" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="424"/>
-      <c r="B53" s="399" t="s">
+      <c r="A53" s="414"/>
+      <c r="B53" s="389" t="s">
         <v>159</v>
       </c>
-      <c r="C53" s="400"/>
-      <c r="D53" s="401"/>
+      <c r="C53" s="390"/>
+      <c r="D53" s="391"/>
       <c r="E53" s="73"/>
-      <c r="F53" s="393"/>
-[...11 lines deleted...]
-      <c r="R53" s="396" t="s">
+      <c r="F53" s="383"/>
+      <c r="G53" s="385"/>
+      <c r="H53" s="383"/>
+      <c r="I53" s="384"/>
+      <c r="J53" s="384"/>
+      <c r="K53" s="385"/>
+      <c r="L53" s="383"/>
+      <c r="M53" s="384"/>
+      <c r="N53" s="384"/>
+      <c r="O53" s="384"/>
+      <c r="P53" s="384"/>
+      <c r="Q53" s="385"/>
+      <c r="R53" s="386" t="s">
         <v>160</v>
       </c>
-      <c r="S53" s="397"/>
-[...3 lines deleted...]
-      <c r="X53" s="399" t="s">
+      <c r="S53" s="387"/>
+      <c r="T53" s="387"/>
+      <c r="U53" s="388"/>
+      <c r="W53" s="414"/>
+      <c r="X53" s="389" t="s">
         <v>159</v>
       </c>
-      <c r="Y53" s="400"/>
-      <c r="Z53" s="401"/>
+      <c r="Y53" s="390"/>
+      <c r="Z53" s="391"/>
       <c r="AA53" s="73"/>
-      <c r="AB53" s="393"/>
-[...11 lines deleted...]
-      <c r="AN53" s="396" t="s">
+      <c r="AB53" s="383"/>
+      <c r="AC53" s="385"/>
+      <c r="AD53" s="383"/>
+      <c r="AE53" s="384"/>
+      <c r="AF53" s="384"/>
+      <c r="AG53" s="385"/>
+      <c r="AH53" s="383"/>
+      <c r="AI53" s="384"/>
+      <c r="AJ53" s="384"/>
+      <c r="AK53" s="384"/>
+      <c r="AL53" s="384"/>
+      <c r="AM53" s="385"/>
+      <c r="AN53" s="386" t="s">
         <v>160</v>
       </c>
-      <c r="AO53" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ53" s="398"/>
+      <c r="AO53" s="387"/>
+      <c r="AP53" s="387"/>
+      <c r="AQ53" s="388"/>
     </row>
     <row r="54" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="424"/>
-      <c r="B54" s="412" t="s">
+      <c r="A54" s="414"/>
+      <c r="B54" s="402" t="s">
         <v>161</v>
       </c>
-      <c r="C54" s="410" t="s">
+      <c r="C54" s="400" t="s">
         <v>162</v>
       </c>
-      <c r="D54" s="413"/>
+      <c r="D54" s="403"/>
       <c r="E54" s="73"/>
-      <c r="F54" s="393"/>
-[...11 lines deleted...]
-      <c r="R54" s="396" t="s">
+      <c r="F54" s="383"/>
+      <c r="G54" s="385"/>
+      <c r="H54" s="383"/>
+      <c r="I54" s="384"/>
+      <c r="J54" s="384"/>
+      <c r="K54" s="385"/>
+      <c r="L54" s="383"/>
+      <c r="M54" s="384"/>
+      <c r="N54" s="384"/>
+      <c r="O54" s="384"/>
+      <c r="P54" s="384"/>
+      <c r="Q54" s="385"/>
+      <c r="R54" s="386" t="s">
         <v>163</v>
       </c>
-      <c r="S54" s="397"/>
-[...3 lines deleted...]
-      <c r="X54" s="412" t="s">
+      <c r="S54" s="387"/>
+      <c r="T54" s="387"/>
+      <c r="U54" s="388"/>
+      <c r="W54" s="414"/>
+      <c r="X54" s="402" t="s">
         <v>161</v>
       </c>
-      <c r="Y54" s="410" t="s">
+      <c r="Y54" s="400" t="s">
         <v>162</v>
       </c>
-      <c r="Z54" s="413"/>
+      <c r="Z54" s="403"/>
       <c r="AA54" s="73"/>
-      <c r="AB54" s="393"/>
-[...11 lines deleted...]
-      <c r="AN54" s="396" t="s">
+      <c r="AB54" s="383"/>
+      <c r="AC54" s="385"/>
+      <c r="AD54" s="383"/>
+      <c r="AE54" s="384"/>
+      <c r="AF54" s="384"/>
+      <c r="AG54" s="385"/>
+      <c r="AH54" s="383"/>
+      <c r="AI54" s="384"/>
+      <c r="AJ54" s="384"/>
+      <c r="AK54" s="384"/>
+      <c r="AL54" s="384"/>
+      <c r="AM54" s="385"/>
+      <c r="AN54" s="386" t="s">
         <v>163</v>
       </c>
-      <c r="AO54" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ54" s="398"/>
+      <c r="AO54" s="387"/>
+      <c r="AP54" s="387"/>
+      <c r="AQ54" s="388"/>
     </row>
     <row r="55" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="424"/>
-[...1 lines deleted...]
-      <c r="C55" s="410" t="s">
+      <c r="A55" s="414"/>
+      <c r="B55" s="402"/>
+      <c r="C55" s="400" t="s">
         <v>164</v>
       </c>
-      <c r="D55" s="413"/>
+      <c r="D55" s="403"/>
       <c r="E55" s="73"/>
-      <c r="F55" s="393"/>
-[...11 lines deleted...]
-      <c r="R55" s="396" t="s">
+      <c r="F55" s="383"/>
+      <c r="G55" s="385"/>
+      <c r="H55" s="383"/>
+      <c r="I55" s="384"/>
+      <c r="J55" s="384"/>
+      <c r="K55" s="385"/>
+      <c r="L55" s="383"/>
+      <c r="M55" s="384"/>
+      <c r="N55" s="384"/>
+      <c r="O55" s="384"/>
+      <c r="P55" s="384"/>
+      <c r="Q55" s="385"/>
+      <c r="R55" s="386" t="s">
         <v>163</v>
       </c>
-      <c r="S55" s="397"/>
-[...4 lines deleted...]
-      <c r="Y55" s="410" t="s">
+      <c r="S55" s="387"/>
+      <c r="T55" s="387"/>
+      <c r="U55" s="388"/>
+      <c r="W55" s="414"/>
+      <c r="X55" s="402"/>
+      <c r="Y55" s="400" t="s">
         <v>164</v>
       </c>
-      <c r="Z55" s="413"/>
+      <c r="Z55" s="403"/>
       <c r="AA55" s="73"/>
-      <c r="AB55" s="393"/>
-[...11 lines deleted...]
-      <c r="AN55" s="396" t="s">
+      <c r="AB55" s="383"/>
+      <c r="AC55" s="385"/>
+      <c r="AD55" s="383"/>
+      <c r="AE55" s="384"/>
+      <c r="AF55" s="384"/>
+      <c r="AG55" s="385"/>
+      <c r="AH55" s="383"/>
+      <c r="AI55" s="384"/>
+      <c r="AJ55" s="384"/>
+      <c r="AK55" s="384"/>
+      <c r="AL55" s="384"/>
+      <c r="AM55" s="385"/>
+      <c r="AN55" s="386" t="s">
         <v>163</v>
       </c>
-      <c r="AO55" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ55" s="398"/>
+      <c r="AO55" s="387"/>
+      <c r="AP55" s="387"/>
+      <c r="AQ55" s="388"/>
     </row>
     <row r="56" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="424"/>
-      <c r="B56" s="406" t="s">
+      <c r="A56" s="414"/>
+      <c r="B56" s="396" t="s">
         <v>165</v>
       </c>
-      <c r="C56" s="406"/>
-      <c r="D56" s="406"/>
+      <c r="C56" s="396"/>
+      <c r="D56" s="396"/>
       <c r="E56" s="73"/>
-      <c r="F56" s="393"/>
-[...11 lines deleted...]
-      <c r="R56" s="396" t="s">
+      <c r="F56" s="383"/>
+      <c r="G56" s="385"/>
+      <c r="H56" s="383"/>
+      <c r="I56" s="384"/>
+      <c r="J56" s="384"/>
+      <c r="K56" s="385"/>
+      <c r="L56" s="383"/>
+      <c r="M56" s="384"/>
+      <c r="N56" s="384"/>
+      <c r="O56" s="384"/>
+      <c r="P56" s="384"/>
+      <c r="Q56" s="385"/>
+      <c r="R56" s="386" t="s">
         <v>166</v>
       </c>
-      <c r="S56" s="397"/>
-[...3 lines deleted...]
-      <c r="X56" s="406" t="s">
+      <c r="S56" s="387"/>
+      <c r="T56" s="387"/>
+      <c r="U56" s="388"/>
+      <c r="W56" s="414"/>
+      <c r="X56" s="396" t="s">
         <v>165</v>
       </c>
-      <c r="Y56" s="406"/>
-      <c r="Z56" s="406"/>
+      <c r="Y56" s="396"/>
+      <c r="Z56" s="396"/>
       <c r="AA56" s="73"/>
-      <c r="AB56" s="393"/>
-[...11 lines deleted...]
-      <c r="AN56" s="396" t="s">
+      <c r="AB56" s="383"/>
+      <c r="AC56" s="385"/>
+      <c r="AD56" s="383"/>
+      <c r="AE56" s="384"/>
+      <c r="AF56" s="384"/>
+      <c r="AG56" s="385"/>
+      <c r="AH56" s="383"/>
+      <c r="AI56" s="384"/>
+      <c r="AJ56" s="384"/>
+      <c r="AK56" s="384"/>
+      <c r="AL56" s="384"/>
+      <c r="AM56" s="385"/>
+      <c r="AN56" s="386" t="s">
         <v>166</v>
       </c>
-      <c r="AO56" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ56" s="398"/>
+      <c r="AO56" s="387"/>
+      <c r="AP56" s="387"/>
+      <c r="AQ56" s="388"/>
     </row>
     <row r="57" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="424"/>
-      <c r="B57" s="407" t="s">
+      <c r="A57" s="414"/>
+      <c r="B57" s="397" t="s">
         <v>167</v>
       </c>
-      <c r="C57" s="410" t="s">
+      <c r="C57" s="400" t="s">
         <v>168</v>
       </c>
-      <c r="D57" s="411"/>
+      <c r="D57" s="401"/>
       <c r="E57" s="71"/>
-      <c r="F57" s="393"/>
-[...11 lines deleted...]
-      <c r="R57" s="396" t="s">
+      <c r="F57" s="383"/>
+      <c r="G57" s="385"/>
+      <c r="H57" s="383"/>
+      <c r="I57" s="384"/>
+      <c r="J57" s="384"/>
+      <c r="K57" s="385"/>
+      <c r="L57" s="383"/>
+      <c r="M57" s="384"/>
+      <c r="N57" s="384"/>
+      <c r="O57" s="384"/>
+      <c r="P57" s="384"/>
+      <c r="Q57" s="385"/>
+      <c r="R57" s="386" t="s">
         <v>169</v>
       </c>
-      <c r="S57" s="397"/>
-[...3 lines deleted...]
-      <c r="X57" s="407" t="s">
+      <c r="S57" s="387"/>
+      <c r="T57" s="387"/>
+      <c r="U57" s="388"/>
+      <c r="W57" s="414"/>
+      <c r="X57" s="397" t="s">
         <v>167</v>
       </c>
-      <c r="Y57" s="410" t="s">
+      <c r="Y57" s="400" t="s">
         <v>168</v>
       </c>
-      <c r="Z57" s="411"/>
+      <c r="Z57" s="401"/>
       <c r="AA57" s="71"/>
-      <c r="AB57" s="393"/>
-[...11 lines deleted...]
-      <c r="AN57" s="396" t="s">
+      <c r="AB57" s="383"/>
+      <c r="AC57" s="385"/>
+      <c r="AD57" s="383"/>
+      <c r="AE57" s="384"/>
+      <c r="AF57" s="384"/>
+      <c r="AG57" s="385"/>
+      <c r="AH57" s="383"/>
+      <c r="AI57" s="384"/>
+      <c r="AJ57" s="384"/>
+      <c r="AK57" s="384"/>
+      <c r="AL57" s="384"/>
+      <c r="AM57" s="385"/>
+      <c r="AN57" s="386" t="s">
         <v>169</v>
       </c>
-      <c r="AO57" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ57" s="398"/>
+      <c r="AO57" s="387"/>
+      <c r="AP57" s="387"/>
+      <c r="AQ57" s="388"/>
     </row>
     <row r="58" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="424"/>
-[...1 lines deleted...]
-      <c r="C58" s="410" t="s">
+      <c r="A58" s="414"/>
+      <c r="B58" s="398"/>
+      <c r="C58" s="400" t="s">
         <v>170</v>
       </c>
-      <c r="D58" s="411"/>
+      <c r="D58" s="401"/>
       <c r="E58" s="71"/>
-      <c r="F58" s="393"/>
-[...11 lines deleted...]
-      <c r="R58" s="396" t="s">
+      <c r="F58" s="383"/>
+      <c r="G58" s="385"/>
+      <c r="H58" s="383"/>
+      <c r="I58" s="384"/>
+      <c r="J58" s="384"/>
+      <c r="K58" s="385"/>
+      <c r="L58" s="383"/>
+      <c r="M58" s="384"/>
+      <c r="N58" s="384"/>
+      <c r="O58" s="384"/>
+      <c r="P58" s="384"/>
+      <c r="Q58" s="385"/>
+      <c r="R58" s="386" t="s">
         <v>171</v>
       </c>
-      <c r="S58" s="397"/>
-[...4 lines deleted...]
-      <c r="Y58" s="410" t="s">
+      <c r="S58" s="387"/>
+      <c r="T58" s="387"/>
+      <c r="U58" s="388"/>
+      <c r="W58" s="414"/>
+      <c r="X58" s="398"/>
+      <c r="Y58" s="400" t="s">
         <v>170</v>
       </c>
-      <c r="Z58" s="411"/>
+      <c r="Z58" s="401"/>
       <c r="AA58" s="71"/>
-      <c r="AB58" s="393"/>
-[...11 lines deleted...]
-      <c r="AN58" s="396" t="s">
+      <c r="AB58" s="383"/>
+      <c r="AC58" s="385"/>
+      <c r="AD58" s="383"/>
+      <c r="AE58" s="384"/>
+      <c r="AF58" s="384"/>
+      <c r="AG58" s="385"/>
+      <c r="AH58" s="383"/>
+      <c r="AI58" s="384"/>
+      <c r="AJ58" s="384"/>
+      <c r="AK58" s="384"/>
+      <c r="AL58" s="384"/>
+      <c r="AM58" s="385"/>
+      <c r="AN58" s="386" t="s">
         <v>171</v>
       </c>
-      <c r="AO58" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ58" s="398"/>
+      <c r="AO58" s="387"/>
+      <c r="AP58" s="387"/>
+      <c r="AQ58" s="388"/>
     </row>
     <row r="59" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="424"/>
-[...1 lines deleted...]
-      <c r="C59" s="410" t="s">
+      <c r="A59" s="414"/>
+      <c r="B59" s="398"/>
+      <c r="C59" s="400" t="s">
         <v>172</v>
       </c>
-      <c r="D59" s="411"/>
+      <c r="D59" s="401"/>
       <c r="E59" s="73"/>
-      <c r="F59" s="393"/>
-[...11 lines deleted...]
-      <c r="R59" s="396" t="s">
+      <c r="F59" s="383"/>
+      <c r="G59" s="385"/>
+      <c r="H59" s="383"/>
+      <c r="I59" s="384"/>
+      <c r="J59" s="384"/>
+      <c r="K59" s="385"/>
+      <c r="L59" s="383"/>
+      <c r="M59" s="384"/>
+      <c r="N59" s="384"/>
+      <c r="O59" s="384"/>
+      <c r="P59" s="384"/>
+      <c r="Q59" s="385"/>
+      <c r="R59" s="386" t="s">
         <v>173</v>
       </c>
-      <c r="S59" s="397"/>
-[...4 lines deleted...]
-      <c r="Y59" s="410" t="s">
+      <c r="S59" s="387"/>
+      <c r="T59" s="387"/>
+      <c r="U59" s="388"/>
+      <c r="W59" s="414"/>
+      <c r="X59" s="398"/>
+      <c r="Y59" s="400" t="s">
         <v>172</v>
       </c>
-      <c r="Z59" s="411"/>
+      <c r="Z59" s="401"/>
       <c r="AA59" s="73"/>
-      <c r="AB59" s="393"/>
-[...11 lines deleted...]
-      <c r="AN59" s="396" t="s">
+      <c r="AB59" s="383"/>
+      <c r="AC59" s="385"/>
+      <c r="AD59" s="383"/>
+      <c r="AE59" s="384"/>
+      <c r="AF59" s="384"/>
+      <c r="AG59" s="385"/>
+      <c r="AH59" s="383"/>
+      <c r="AI59" s="384"/>
+      <c r="AJ59" s="384"/>
+      <c r="AK59" s="384"/>
+      <c r="AL59" s="384"/>
+      <c r="AM59" s="385"/>
+      <c r="AN59" s="386" t="s">
         <v>173</v>
       </c>
-      <c r="AO59" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ59" s="398"/>
+      <c r="AO59" s="387"/>
+      <c r="AP59" s="387"/>
+      <c r="AQ59" s="388"/>
     </row>
     <row r="60" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="424"/>
-[...1 lines deleted...]
-      <c r="C60" s="410" t="s">
+      <c r="A60" s="414"/>
+      <c r="B60" s="399"/>
+      <c r="C60" s="400" t="s">
         <v>174</v>
       </c>
-      <c r="D60" s="411"/>
+      <c r="D60" s="401"/>
       <c r="E60" s="73"/>
-      <c r="F60" s="393"/>
-[...11 lines deleted...]
-      <c r="R60" s="396" t="s">
+      <c r="F60" s="383"/>
+      <c r="G60" s="385"/>
+      <c r="H60" s="383"/>
+      <c r="I60" s="384"/>
+      <c r="J60" s="384"/>
+      <c r="K60" s="385"/>
+      <c r="L60" s="383"/>
+      <c r="M60" s="384"/>
+      <c r="N60" s="384"/>
+      <c r="O60" s="384"/>
+      <c r="P60" s="384"/>
+      <c r="Q60" s="385"/>
+      <c r="R60" s="386" t="s">
         <v>175</v>
       </c>
-      <c r="S60" s="397"/>
-[...4 lines deleted...]
-      <c r="Y60" s="410" t="s">
+      <c r="S60" s="387"/>
+      <c r="T60" s="387"/>
+      <c r="U60" s="388"/>
+      <c r="W60" s="414"/>
+      <c r="X60" s="399"/>
+      <c r="Y60" s="400" t="s">
         <v>174</v>
       </c>
-      <c r="Z60" s="411"/>
+      <c r="Z60" s="401"/>
       <c r="AA60" s="73"/>
-      <c r="AB60" s="393"/>
-[...11 lines deleted...]
-      <c r="AN60" s="396" t="s">
+      <c r="AB60" s="383"/>
+      <c r="AC60" s="385"/>
+      <c r="AD60" s="383"/>
+      <c r="AE60" s="384"/>
+      <c r="AF60" s="384"/>
+      <c r="AG60" s="385"/>
+      <c r="AH60" s="383"/>
+      <c r="AI60" s="384"/>
+      <c r="AJ60" s="384"/>
+      <c r="AK60" s="384"/>
+      <c r="AL60" s="384"/>
+      <c r="AM60" s="385"/>
+      <c r="AN60" s="386" t="s">
         <v>175</v>
       </c>
-      <c r="AO60" s="397"/>
-[...1 lines deleted...]
-      <c r="AQ60" s="398"/>
+      <c r="AO60" s="387"/>
+      <c r="AP60" s="387"/>
+      <c r="AQ60" s="388"/>
     </row>
     <row r="61" spans="1:43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="424"/>
-      <c r="B61" s="399" t="s">
+      <c r="A61" s="414"/>
+      <c r="B61" s="389" t="s">
         <v>176</v>
       </c>
-      <c r="C61" s="400"/>
-      <c r="D61" s="401"/>
+      <c r="C61" s="390"/>
+      <c r="D61" s="391"/>
       <c r="E61" s="73"/>
-      <c r="F61" s="393"/>
-[...11 lines deleted...]
-      <c r="R61" s="402" t="s">
+      <c r="F61" s="383"/>
+      <c r="G61" s="385"/>
+      <c r="H61" s="383"/>
+      <c r="I61" s="384"/>
+      <c r="J61" s="384"/>
+      <c r="K61" s="385"/>
+      <c r="L61" s="383"/>
+      <c r="M61" s="384"/>
+      <c r="N61" s="384"/>
+      <c r="O61" s="384"/>
+      <c r="P61" s="384"/>
+      <c r="Q61" s="385"/>
+      <c r="R61" s="392" t="s">
         <v>177</v>
       </c>
-      <c r="S61" s="403"/>
-[...3 lines deleted...]
-      <c r="X61" s="399" t="s">
+      <c r="S61" s="393"/>
+      <c r="T61" s="393"/>
+      <c r="U61" s="394"/>
+      <c r="W61" s="414"/>
+      <c r="X61" s="389" t="s">
         <v>176</v>
       </c>
-      <c r="Y61" s="400"/>
-      <c r="Z61" s="401"/>
+      <c r="Y61" s="390"/>
+      <c r="Z61" s="391"/>
       <c r="AA61" s="73"/>
-      <c r="AB61" s="393"/>
-[...11 lines deleted...]
-      <c r="AN61" s="402" t="s">
+      <c r="AB61" s="383"/>
+      <c r="AC61" s="385"/>
+      <c r="AD61" s="383"/>
+      <c r="AE61" s="384"/>
+      <c r="AF61" s="384"/>
+      <c r="AG61" s="385"/>
+      <c r="AH61" s="383"/>
+      <c r="AI61" s="384"/>
+      <c r="AJ61" s="384"/>
+      <c r="AK61" s="384"/>
+      <c r="AL61" s="384"/>
+      <c r="AM61" s="385"/>
+      <c r="AN61" s="392" t="s">
         <v>177</v>
       </c>
-      <c r="AO61" s="403"/>
-[...1 lines deleted...]
-      <c r="AQ61" s="404"/>
+      <c r="AO61" s="393"/>
+      <c r="AP61" s="393"/>
+      <c r="AQ61" s="394"/>
     </row>
     <row r="62" spans="1:43" x14ac:dyDescent="0.2">
-      <c r="A62" s="425"/>
-      <c r="B62" s="399" t="s">
+      <c r="A62" s="415"/>
+      <c r="B62" s="389" t="s">
         <v>178</v>
       </c>
-      <c r="C62" s="400"/>
-      <c r="D62" s="401"/>
+      <c r="C62" s="390"/>
+      <c r="D62" s="391"/>
       <c r="E62" s="73"/>
-      <c r="F62" s="393"/>
-[...11 lines deleted...]
-      <c r="R62" s="405" t="s">
+      <c r="F62" s="383"/>
+      <c r="G62" s="385"/>
+      <c r="H62" s="383"/>
+      <c r="I62" s="384"/>
+      <c r="J62" s="384"/>
+      <c r="K62" s="385"/>
+      <c r="L62" s="383"/>
+      <c r="M62" s="384"/>
+      <c r="N62" s="384"/>
+      <c r="O62" s="384"/>
+      <c r="P62" s="384"/>
+      <c r="Q62" s="385"/>
+      <c r="R62" s="395" t="s">
         <v>166</v>
       </c>
-      <c r="S62" s="405"/>
-[...3 lines deleted...]
-      <c r="X62" s="399" t="s">
+      <c r="S62" s="395"/>
+      <c r="T62" s="395"/>
+      <c r="U62" s="395"/>
+      <c r="W62" s="415"/>
+      <c r="X62" s="389" t="s">
         <v>178</v>
       </c>
-      <c r="Y62" s="400"/>
-      <c r="Z62" s="401"/>
+      <c r="Y62" s="390"/>
+      <c r="Z62" s="391"/>
       <c r="AA62" s="73"/>
-      <c r="AB62" s="393"/>
-[...11 lines deleted...]
-      <c r="AN62" s="405" t="s">
+      <c r="AB62" s="383"/>
+      <c r="AC62" s="385"/>
+      <c r="AD62" s="383"/>
+      <c r="AE62" s="384"/>
+      <c r="AF62" s="384"/>
+      <c r="AG62" s="385"/>
+      <c r="AH62" s="383"/>
+      <c r="AI62" s="384"/>
+      <c r="AJ62" s="384"/>
+      <c r="AK62" s="384"/>
+      <c r="AL62" s="384"/>
+      <c r="AM62" s="385"/>
+      <c r="AN62" s="395" t="s">
         <v>166</v>
       </c>
-      <c r="AO62" s="405"/>
-[...1 lines deleted...]
-      <c r="AQ62" s="405"/>
+      <c r="AO62" s="395"/>
+      <c r="AP62" s="395"/>
+      <c r="AQ62" s="395"/>
     </row>
     <row r="63" spans="1:43" x14ac:dyDescent="0.2">
-      <c r="A63" s="375" t="s">
+      <c r="A63" s="365" t="s">
         <v>179</v>
       </c>
-      <c r="B63" s="376"/>
-[...4 lines deleted...]
-      <c r="G63" s="377"/>
+      <c r="B63" s="366"/>
+      <c r="C63" s="366"/>
+      <c r="D63" s="366"/>
+      <c r="E63" s="366"/>
+      <c r="F63" s="366"/>
+      <c r="G63" s="367"/>
       <c r="H63" s="74"/>
       <c r="I63" s="51"/>
       <c r="J63" s="51"/>
       <c r="K63" s="51"/>
       <c r="L63" s="51"/>
       <c r="M63" s="51"/>
       <c r="N63" s="52"/>
       <c r="O63" s="52"/>
       <c r="P63" s="52"/>
       <c r="Q63" s="53"/>
       <c r="R63" s="11"/>
       <c r="S63" s="11"/>
       <c r="T63" s="11"/>
       <c r="U63" s="11"/>
-      <c r="W63" s="375" t="s">
+      <c r="W63" s="365" t="s">
         <v>179</v>
       </c>
-      <c r="X63" s="376"/>
-[...4 lines deleted...]
-      <c r="AC63" s="377"/>
+      <c r="X63" s="366"/>
+      <c r="Y63" s="366"/>
+      <c r="Z63" s="366"/>
+      <c r="AA63" s="366"/>
+      <c r="AB63" s="366"/>
+      <c r="AC63" s="367"/>
       <c r="AD63" s="74"/>
       <c r="AE63" s="51"/>
       <c r="AF63" s="51"/>
       <c r="AG63" s="51"/>
       <c r="AH63" s="51"/>
       <c r="AI63" s="51"/>
       <c r="AJ63" s="52"/>
       <c r="AK63" s="52"/>
       <c r="AL63" s="52"/>
       <c r="AM63" s="53"/>
       <c r="AN63" s="11"/>
       <c r="AO63" s="11"/>
       <c r="AP63" s="11"/>
       <c r="AQ63" s="11"/>
     </row>
     <row r="64" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A64" s="48" t="s">
         <v>180</v>
       </c>
       <c r="B64" s="48"/>
       <c r="C64" s="48"/>
       <c r="D64" s="48"/>
       <c r="E64" s="48"/>
       <c r="F64" s="48"/>
       <c r="G64" s="48"/>
@@ -15914,313 +15071,312 @@
       <c r="X64" s="48"/>
       <c r="Y64" s="48"/>
       <c r="Z64" s="48"/>
       <c r="AA64" s="48"/>
       <c r="AB64" s="48"/>
       <c r="AC64" s="48"/>
       <c r="AD64" s="48"/>
       <c r="AE64" s="48"/>
       <c r="AF64" s="48"/>
       <c r="AG64" s="48"/>
       <c r="AH64" s="48"/>
       <c r="AI64" s="48"/>
       <c r="AJ64" s="48"/>
       <c r="AK64" s="48"/>
       <c r="AL64" s="48"/>
       <c r="AM64" s="48"/>
       <c r="AN64" s="48"/>
       <c r="AO64" s="48"/>
       <c r="AP64" s="48"/>
       <c r="AQ64" s="48"/>
     </row>
     <row r="65" spans="1:43" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="75">
         <v>1</v>
       </c>
-      <c r="B65" s="378" t="s">
+      <c r="B65" s="368" t="s">
         <v>181</v>
       </c>
-      <c r="C65" s="378"/>
-[...17 lines deleted...]
-      <c r="U65" s="378"/>
+      <c r="C65" s="368"/>
+      <c r="D65" s="368"/>
+      <c r="E65" s="368"/>
+      <c r="F65" s="368"/>
+      <c r="G65" s="368"/>
+      <c r="H65" s="368"/>
+      <c r="I65" s="368"/>
+      <c r="J65" s="368"/>
+      <c r="K65" s="368"/>
+      <c r="L65" s="368"/>
+      <c r="M65" s="368"/>
+      <c r="N65" s="368"/>
+      <c r="O65" s="368"/>
+      <c r="P65" s="368"/>
+      <c r="Q65" s="368"/>
+      <c r="R65" s="368"/>
+      <c r="S65" s="368"/>
+      <c r="T65" s="368"/>
+      <c r="U65" s="368"/>
       <c r="W65" s="75">
         <v>1</v>
       </c>
-      <c r="X65" s="378" t="s">
+      <c r="X65" s="368" t="s">
         <v>181</v>
       </c>
-      <c r="Y65" s="378"/>
-[...17 lines deleted...]
-      <c r="AQ65" s="378"/>
+      <c r="Y65" s="368"/>
+      <c r="Z65" s="368"/>
+      <c r="AA65" s="368"/>
+      <c r="AB65" s="368"/>
+      <c r="AC65" s="368"/>
+      <c r="AD65" s="368"/>
+      <c r="AE65" s="368"/>
+      <c r="AF65" s="368"/>
+      <c r="AG65" s="368"/>
+      <c r="AH65" s="368"/>
+      <c r="AI65" s="368"/>
+      <c r="AJ65" s="368"/>
+      <c r="AK65" s="368"/>
+      <c r="AL65" s="368"/>
+      <c r="AM65" s="368"/>
+      <c r="AN65" s="368"/>
+      <c r="AO65" s="368"/>
+      <c r="AP65" s="368"/>
+      <c r="AQ65" s="368"/>
     </row>
     <row r="66" spans="1:43" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="75">
         <v>2</v>
       </c>
-      <c r="B66" s="379" t="s">
+      <c r="B66" s="369" t="s">
         <v>182</v>
       </c>
-      <c r="C66" s="379"/>
-[...17 lines deleted...]
-      <c r="U66" s="379"/>
+      <c r="C66" s="369"/>
+      <c r="D66" s="369"/>
+      <c r="E66" s="369"/>
+      <c r="F66" s="369"/>
+      <c r="G66" s="369"/>
+      <c r="H66" s="369"/>
+      <c r="I66" s="369"/>
+      <c r="J66" s="369"/>
+      <c r="K66" s="369"/>
+      <c r="L66" s="369"/>
+      <c r="M66" s="369"/>
+      <c r="N66" s="369"/>
+      <c r="O66" s="369"/>
+      <c r="P66" s="369"/>
+      <c r="Q66" s="369"/>
+      <c r="R66" s="369"/>
+      <c r="S66" s="369"/>
+      <c r="T66" s="369"/>
+      <c r="U66" s="369"/>
       <c r="W66" s="75">
         <v>2</v>
       </c>
-      <c r="X66" s="379" t="s">
+      <c r="X66" s="369" t="s">
         <v>182</v>
       </c>
-      <c r="Y66" s="379"/>
-[...17 lines deleted...]
-      <c r="AQ66" s="379"/>
+      <c r="Y66" s="369"/>
+      <c r="Z66" s="369"/>
+      <c r="AA66" s="369"/>
+      <c r="AB66" s="369"/>
+      <c r="AC66" s="369"/>
+      <c r="AD66" s="369"/>
+      <c r="AE66" s="369"/>
+      <c r="AF66" s="369"/>
+      <c r="AG66" s="369"/>
+      <c r="AH66" s="369"/>
+      <c r="AI66" s="369"/>
+      <c r="AJ66" s="369"/>
+      <c r="AK66" s="369"/>
+      <c r="AL66" s="369"/>
+      <c r="AM66" s="369"/>
+      <c r="AN66" s="369"/>
+      <c r="AO66" s="369"/>
+      <c r="AP66" s="369"/>
+      <c r="AQ66" s="369"/>
     </row>
     <row r="67" spans="1:43" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="75">
         <v>3</v>
       </c>
-      <c r="B67" s="380" t="s">
+      <c r="B67" s="370" t="s">
         <v>183</v>
       </c>
-      <c r="C67" s="381"/>
-[...17 lines deleted...]
-      <c r="U67" s="381"/>
+      <c r="C67" s="371"/>
+      <c r="D67" s="371"/>
+      <c r="E67" s="371"/>
+      <c r="F67" s="371"/>
+      <c r="G67" s="371"/>
+      <c r="H67" s="371"/>
+      <c r="I67" s="371"/>
+      <c r="J67" s="371"/>
+      <c r="K67" s="371"/>
+      <c r="L67" s="371"/>
+      <c r="M67" s="371"/>
+      <c r="N67" s="371"/>
+      <c r="O67" s="371"/>
+      <c r="P67" s="371"/>
+      <c r="Q67" s="371"/>
+      <c r="R67" s="371"/>
+      <c r="S67" s="371"/>
+      <c r="T67" s="371"/>
+      <c r="U67" s="371"/>
       <c r="W67" s="75">
         <v>3</v>
       </c>
-      <c r="X67" s="380" t="s">
+      <c r="X67" s="370" t="s">
         <v>183</v>
       </c>
-      <c r="Y67" s="381"/>
-[...17 lines deleted...]
-      <c r="AQ67" s="381"/>
+      <c r="Y67" s="371"/>
+      <c r="Z67" s="371"/>
+      <c r="AA67" s="371"/>
+      <c r="AB67" s="371"/>
+      <c r="AC67" s="371"/>
+      <c r="AD67" s="371"/>
+      <c r="AE67" s="371"/>
+      <c r="AF67" s="371"/>
+      <c r="AG67" s="371"/>
+      <c r="AH67" s="371"/>
+      <c r="AI67" s="371"/>
+      <c r="AJ67" s="371"/>
+      <c r="AK67" s="371"/>
+      <c r="AL67" s="371"/>
+      <c r="AM67" s="371"/>
+      <c r="AN67" s="371"/>
+      <c r="AO67" s="371"/>
+      <c r="AP67" s="371"/>
+      <c r="AQ67" s="371"/>
     </row>
     <row r="68" spans="1:43" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="75">
         <v>4</v>
       </c>
-      <c r="B68" s="380" t="s">
+      <c r="B68" s="370" t="s">
         <v>184</v>
       </c>
-      <c r="C68" s="381"/>
-[...17 lines deleted...]
-      <c r="U68" s="381"/>
+      <c r="C68" s="371"/>
+      <c r="D68" s="371"/>
+      <c r="E68" s="371"/>
+      <c r="F68" s="371"/>
+      <c r="G68" s="371"/>
+      <c r="H68" s="371"/>
+      <c r="I68" s="371"/>
+      <c r="J68" s="371"/>
+      <c r="K68" s="371"/>
+      <c r="L68" s="371"/>
+      <c r="M68" s="371"/>
+      <c r="N68" s="371"/>
+      <c r="O68" s="371"/>
+      <c r="P68" s="371"/>
+      <c r="Q68" s="371"/>
+      <c r="R68" s="371"/>
+      <c r="S68" s="371"/>
+      <c r="T68" s="371"/>
+      <c r="U68" s="371"/>
       <c r="W68" s="75">
         <v>4</v>
       </c>
-      <c r="X68" s="380" t="s">
+      <c r="X68" s="370" t="s">
         <v>184</v>
       </c>
-      <c r="Y68" s="381"/>
-[...17 lines deleted...]
-      <c r="AQ68" s="381"/>
+      <c r="Y68" s="371"/>
+      <c r="Z68" s="371"/>
+      <c r="AA68" s="371"/>
+      <c r="AB68" s="371"/>
+      <c r="AC68" s="371"/>
+      <c r="AD68" s="371"/>
+      <c r="AE68" s="371"/>
+      <c r="AF68" s="371"/>
+      <c r="AG68" s="371"/>
+      <c r="AH68" s="371"/>
+      <c r="AI68" s="371"/>
+      <c r="AJ68" s="371"/>
+      <c r="AK68" s="371"/>
+      <c r="AL68" s="371"/>
+      <c r="AM68" s="371"/>
+      <c r="AN68" s="371"/>
+      <c r="AO68" s="371"/>
+      <c r="AP68" s="371"/>
+      <c r="AQ68" s="371"/>
     </row>
     <row r="69" spans="1:43" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="75">
         <v>5</v>
       </c>
-      <c r="B69" s="379" t="s">
+      <c r="B69" s="369" t="s">
         <v>185</v>
       </c>
-      <c r="C69" s="379"/>
-[...17 lines deleted...]
-      <c r="U69" s="379"/>
+      <c r="C69" s="369"/>
+      <c r="D69" s="369"/>
+      <c r="E69" s="369"/>
+      <c r="F69" s="369"/>
+      <c r="G69" s="369"/>
+      <c r="H69" s="369"/>
+      <c r="I69" s="369"/>
+      <c r="J69" s="369"/>
+      <c r="K69" s="369"/>
+      <c r="L69" s="369"/>
+      <c r="M69" s="369"/>
+      <c r="N69" s="369"/>
+      <c r="O69" s="369"/>
+      <c r="P69" s="369"/>
+      <c r="Q69" s="369"/>
+      <c r="R69" s="369"/>
+      <c r="S69" s="369"/>
+      <c r="T69" s="369"/>
+      <c r="U69" s="369"/>
       <c r="W69" s="75">
         <v>5</v>
       </c>
-      <c r="X69" s="379" t="s">
+      <c r="X69" s="369" t="s">
         <v>185</v>
       </c>
-      <c r="Y69" s="379"/>
-[...17 lines deleted...]
-      <c r="AQ69" s="379"/>
+      <c r="Y69" s="369"/>
+      <c r="Z69" s="369"/>
+      <c r="AA69" s="369"/>
+      <c r="AB69" s="369"/>
+      <c r="AC69" s="369"/>
+      <c r="AD69" s="369"/>
+      <c r="AE69" s="369"/>
+      <c r="AF69" s="369"/>
+      <c r="AG69" s="369"/>
+      <c r="AH69" s="369"/>
+      <c r="AI69" s="369"/>
+      <c r="AJ69" s="369"/>
+      <c r="AK69" s="369"/>
+      <c r="AL69" s="369"/>
+      <c r="AM69" s="369"/>
+      <c r="AN69" s="369"/>
+      <c r="AO69" s="369"/>
+      <c r="AP69" s="369"/>
+      <c r="AQ69" s="369"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="404">
     <mergeCell ref="K8:U8"/>
     <mergeCell ref="K10:U10"/>
     <mergeCell ref="AH6:AI6"/>
-    <mergeCell ref="K9:T9"/>
     <mergeCell ref="B12:T12"/>
     <mergeCell ref="AD8:AF8"/>
     <mergeCell ref="L39:Q39"/>
     <mergeCell ref="R39:U39"/>
     <mergeCell ref="L40:Q40"/>
     <mergeCell ref="R40:U40"/>
     <mergeCell ref="B20:C21"/>
     <mergeCell ref="E20:U20"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="F33:G33"/>
     <mergeCell ref="B34:D35"/>
     <mergeCell ref="F34:G35"/>
     <mergeCell ref="H34:K35"/>
     <mergeCell ref="L34:Q35"/>
     <mergeCell ref="R34:U35"/>
     <mergeCell ref="B36:B52"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:K36"/>
     <mergeCell ref="L36:Q36"/>
     <mergeCell ref="A15:A27"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:U15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:U16"/>
@@ -16531,4584 +15687,4294 @@
     <mergeCell ref="AB51:AC51"/>
     <mergeCell ref="AD51:AG51"/>
     <mergeCell ref="AH51:AM51"/>
     <mergeCell ref="AN51:AQ51"/>
     <mergeCell ref="Y52:Z52"/>
     <mergeCell ref="AB52:AC52"/>
     <mergeCell ref="AD52:AG52"/>
     <mergeCell ref="AH52:AM52"/>
     <mergeCell ref="AN52:AQ52"/>
     <mergeCell ref="X53:Z53"/>
     <mergeCell ref="AB53:AC53"/>
     <mergeCell ref="AD53:AG53"/>
     <mergeCell ref="AH53:AM53"/>
     <mergeCell ref="AN53:AQ53"/>
     <mergeCell ref="X54:X55"/>
     <mergeCell ref="Y54:Z54"/>
     <mergeCell ref="AB54:AC54"/>
     <mergeCell ref="AD54:AG54"/>
     <mergeCell ref="AH54:AM54"/>
     <mergeCell ref="AN54:AQ54"/>
     <mergeCell ref="Y55:Z55"/>
     <mergeCell ref="AB55:AC55"/>
     <mergeCell ref="AD55:AG55"/>
     <mergeCell ref="AH55:AM55"/>
     <mergeCell ref="AN55:AQ55"/>
+    <mergeCell ref="AB56:AC56"/>
     <mergeCell ref="AD56:AG56"/>
     <mergeCell ref="AH56:AM56"/>
     <mergeCell ref="AN56:AQ56"/>
     <mergeCell ref="X57:X60"/>
     <mergeCell ref="Y57:Z57"/>
     <mergeCell ref="AB57:AC57"/>
     <mergeCell ref="AD57:AG57"/>
     <mergeCell ref="AH57:AM57"/>
     <mergeCell ref="AN57:AQ57"/>
     <mergeCell ref="Y58:Z58"/>
     <mergeCell ref="AB58:AC58"/>
     <mergeCell ref="AD58:AG58"/>
     <mergeCell ref="AH58:AM58"/>
     <mergeCell ref="AN58:AQ58"/>
     <mergeCell ref="Y59:Z59"/>
     <mergeCell ref="AB59:AC59"/>
     <mergeCell ref="AD59:AG59"/>
     <mergeCell ref="AH59:AM59"/>
     <mergeCell ref="AN59:AQ59"/>
     <mergeCell ref="Y60:Z60"/>
     <mergeCell ref="AB60:AC60"/>
     <mergeCell ref="AD60:AG60"/>
+    <mergeCell ref="K9:U9"/>
     <mergeCell ref="W63:AC63"/>
     <mergeCell ref="X65:AQ65"/>
     <mergeCell ref="X66:AQ66"/>
     <mergeCell ref="X67:AQ67"/>
     <mergeCell ref="X68:AQ68"/>
     <mergeCell ref="X69:AQ69"/>
     <mergeCell ref="Z22:AQ22"/>
     <mergeCell ref="AK23:AQ24"/>
     <mergeCell ref="AG9:AP9"/>
     <mergeCell ref="AD9:AF9"/>
     <mergeCell ref="AH60:AM60"/>
     <mergeCell ref="AN60:AQ60"/>
     <mergeCell ref="X61:Z61"/>
     <mergeCell ref="AB61:AC61"/>
     <mergeCell ref="AD61:AG61"/>
     <mergeCell ref="AH61:AM61"/>
     <mergeCell ref="AN61:AQ61"/>
     <mergeCell ref="X62:Z62"/>
     <mergeCell ref="AB62:AC62"/>
     <mergeCell ref="AD62:AG62"/>
     <mergeCell ref="AH62:AM62"/>
     <mergeCell ref="AN62:AQ62"/>
     <mergeCell ref="X56:Z56"/>
-    <mergeCell ref="AB56:AC56"/>
   </mergeCells>
   <phoneticPr fontId="28"/>
   <conditionalFormatting sqref="L36:Q39 L43">
-    <cfRule type="expression" dxfId="10" priority="1">
+    <cfRule type="expression" dxfId="9" priority="1">
       <formula>AND(F36="○",L36="")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N6 P6:Q6 S6:T6 K8:U8 K9:T9 K10:U10 D15:U16 E17 G17:H17 D18:U18 E20:U20 F21:U21 D22:U22 O23 E23:F24 H23:L24 E25 G25:H25 D26:U26 D28:U29 E30 G30:H30 D31:U31">
-    <cfRule type="containsBlanks" dxfId="9" priority="2">
+  <conditionalFormatting sqref="N6 P6:Q6 S6:T6 K8:U10 D15:U16 E17 G17:H17 D18:U18 E20:U20 F21:U21 D22:U22 O23 E23:F24 H23:L24 E25 G25:H25 D26:U26 D28:U29 E30 G30:H30 D31:U31">
+    <cfRule type="containsBlanks" dxfId="8" priority="2">
       <formula>LEN(TRIM(D6))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5 AA5:AB5" xr:uid="{05B2FBF7-07F0-4CA7-A0ED-524B8833384A}">
       <formula1>"指定,指定更新,指定変更"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 AB36:AG62 AA45 AA36:AA37 AA41:AA42 AB33 AA57:AA58 F36:K62" xr:uid="{B6DDCE76-2BD4-4303-90FD-868089424AD8}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44 AA44" xr:uid="{118EEFD3-208A-481E-859F-D2540EF67038}">
       <formula1>"　,○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18 H26 H31 AD18 AD26 AD31" xr:uid="{58ABEC3A-4417-4E82-A5E1-2A07A2E852B5}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31 AA18 AA26 AA31" xr:uid="{C98BF943-7EBD-4BBB-B5E7-1A1F7B428292}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39374999999999999" right="0.19652777777777777" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" scale="71" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AA108"/>
+  <dimension ref="A1:AA101"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="N7" sqref="N7"/>
+      <selection activeCell="A33" sqref="A33:B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="4.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.6640625" style="114" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="27" width="4.6640625" style="114"/>
+    <col min="1" max="1" width="5.6640625" style="111" customWidth="1"/>
+    <col min="2" max="7" width="8.6640625" style="111" customWidth="1"/>
+    <col min="8" max="13" width="4.6640625" style="111"/>
+    <col min="14" max="14" width="27" style="170" customWidth="1"/>
+    <col min="15" max="15" width="5.6640625" style="111" customWidth="1"/>
+    <col min="16" max="21" width="8.6640625" style="111" customWidth="1"/>
+    <col min="22" max="27" width="4.6640625" style="111"/>
     <col min="28" max="16384" width="4.6640625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A1" s="82" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="B1" s="83"/>
       <c r="C1" s="83"/>
       <c r="D1" s="83"/>
       <c r="E1" s="83"/>
       <c r="F1" s="83"/>
       <c r="G1" s="83"/>
       <c r="H1" s="83"/>
       <c r="I1" s="83"/>
       <c r="J1" s="83"/>
       <c r="K1" s="83"/>
       <c r="L1" s="83"/>
       <c r="M1" s="83"/>
-      <c r="N1" s="161"/>
+      <c r="N1" s="152"/>
       <c r="O1" s="82" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P1" s="83"/>
       <c r="Q1" s="83"/>
       <c r="R1" s="83"/>
       <c r="S1" s="83"/>
       <c r="T1" s="83"/>
       <c r="U1" s="83"/>
       <c r="V1" s="83"/>
       <c r="W1" s="83"/>
       <c r="X1" s="83"/>
       <c r="Y1" s="83"/>
       <c r="Z1" s="83"/>
       <c r="AA1" s="83"/>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A2" s="84"/>
       <c r="B2" s="85"/>
       <c r="C2" s="85"/>
       <c r="D2" s="85"/>
       <c r="E2" s="85"/>
       <c r="F2" s="83"/>
       <c r="G2" s="83"/>
       <c r="H2" s="83"/>
       <c r="I2" s="83"/>
       <c r="J2" s="83"/>
       <c r="K2" s="83"/>
       <c r="L2" s="83"/>
       <c r="M2" s="83"/>
-      <c r="N2" s="161"/>
+      <c r="N2" s="152"/>
       <c r="O2" s="84"/>
       <c r="P2" s="85"/>
       <c r="Q2" s="85"/>
       <c r="R2" s="85"/>
       <c r="S2" s="85"/>
       <c r="T2" s="83"/>
       <c r="U2" s="83"/>
       <c r="V2" s="83"/>
       <c r="W2" s="83"/>
       <c r="X2" s="83"/>
       <c r="Y2" s="83"/>
       <c r="Z2" s="83"/>
       <c r="AA2" s="83"/>
     </row>
     <row r="3" spans="1:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="576" t="s">
+      <c r="A3" s="565" t="s">
         <v>79</v>
       </c>
       <c r="B3" s="86" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C3" s="605" t="str">
+        <v>219</v>
+      </c>
+      <c r="C3" s="590" t="str">
         <f>IF(第１号様式!D28="","",第１号様式!D28)</f>
         <v/>
       </c>
-      <c r="D3" s="606"/>
-[...10 lines deleted...]
-      <c r="O3" s="741" t="s">
+      <c r="D3" s="591"/>
+      <c r="E3" s="591"/>
+      <c r="F3" s="591"/>
+      <c r="G3" s="591"/>
+      <c r="H3" s="591"/>
+      <c r="I3" s="591"/>
+      <c r="J3" s="591"/>
+      <c r="K3" s="591"/>
+      <c r="L3" s="591"/>
+      <c r="M3" s="592"/>
+      <c r="N3" s="153"/>
+      <c r="O3" s="704" t="s">
         <v>79</v>
       </c>
-      <c r="P3" s="112" t="s">
-[...2 lines deleted...]
-      <c r="Q3" s="744" t="str">
+      <c r="P3" s="110" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q3" s="707" t="str">
         <f>IF([4]第１号様式!Z28="","",[4]第１号様式!Z28)</f>
         <v>ヘルパーステーションシンジュク</v>
       </c>
-      <c r="R3" s="745"/>
-[...8 lines deleted...]
-      <c r="AA3" s="746"/>
+      <c r="R3" s="708"/>
+      <c r="S3" s="708"/>
+      <c r="T3" s="708"/>
+      <c r="U3" s="708"/>
+      <c r="V3" s="708"/>
+      <c r="W3" s="708"/>
+      <c r="X3" s="708"/>
+      <c r="Y3" s="708"/>
+      <c r="Z3" s="708"/>
+      <c r="AA3" s="709"/>
     </row>
     <row r="4" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A4" s="577"/>
+      <c r="A4" s="566"/>
       <c r="B4" s="89" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="C4" s="605" t="str">
+        <v>220</v>
+      </c>
+      <c r="C4" s="590" t="str">
         <f>IF(第１号様式!D29="","",第１号様式!D29)</f>
         <v/>
       </c>
-      <c r="D4" s="606"/>
-[...14 lines deleted...]
-      <c r="Q4" s="744" t="str">
+      <c r="D4" s="591"/>
+      <c r="E4" s="591"/>
+      <c r="F4" s="591"/>
+      <c r="G4" s="591"/>
+      <c r="H4" s="591"/>
+      <c r="I4" s="591"/>
+      <c r="J4" s="591"/>
+      <c r="K4" s="591"/>
+      <c r="L4" s="591"/>
+      <c r="M4" s="592"/>
+      <c r="N4" s="153"/>
+      <c r="O4" s="705"/>
+      <c r="P4" s="151" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q4" s="707" t="str">
         <f>IF([4]第１号様式!Z29="","",[4]第１号様式!Z29)</f>
         <v>ヘルパーステーション新宿</v>
       </c>
-      <c r="R4" s="745"/>
-[...8 lines deleted...]
-      <c r="AA4" s="746"/>
+      <c r="R4" s="708"/>
+      <c r="S4" s="708"/>
+      <c r="T4" s="708"/>
+      <c r="U4" s="708"/>
+      <c r="V4" s="708"/>
+      <c r="W4" s="708"/>
+      <c r="X4" s="708"/>
+      <c r="Y4" s="708"/>
+      <c r="Z4" s="708"/>
+      <c r="AA4" s="709"/>
     </row>
     <row r="5" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A5" s="577"/>
-      <c r="B5" s="579" t="s">
+      <c r="A5" s="566"/>
+      <c r="B5" s="568" t="s">
+        <v>221</v>
+      </c>
+      <c r="C5" s="91" t="s">
         <v>222</v>
       </c>
-      <c r="C5" s="91" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="138" t="str">
+      <c r="D5" s="134" t="str">
         <f>IF(第１号様式!E30="","",第１号様式!E30)</f>
         <v/>
       </c>
-      <c r="E5" s="138" t="str">
+      <c r="E5" s="134" t="str">
         <f>IF(第１号様式!F30="","",第１号様式!F30)</f>
         <v>-</v>
       </c>
-      <c r="F5" s="138" t="str">
+      <c r="F5" s="134" t="str">
         <f>IF(第１号様式!G30="","",第１号様式!G30)</f>
         <v/>
       </c>
       <c r="G5" s="93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H5" s="93"/>
       <c r="I5" s="93"/>
       <c r="J5" s="93"/>
       <c r="K5" s="93"/>
       <c r="L5" s="93"/>
       <c r="M5" s="94"/>
-      <c r="N5" s="163"/>
-[...1 lines deleted...]
-      <c r="P5" s="579" t="s">
+      <c r="N5" s="154"/>
+      <c r="O5" s="705"/>
+      <c r="P5" s="568" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q5" s="91" t="s">
         <v>222</v>
       </c>
-      <c r="Q5" s="91" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="143" t="str">
+      <c r="R5" s="139" t="str">
         <f>IF([4]第１号様式!AA30="","",[4]第１号様式!AA30)</f>
         <v>160</v>
       </c>
       <c r="S5" s="90" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="T5" s="143" t="str">
+        <v>223</v>
+      </c>
+      <c r="T5" s="139" t="str">
         <f>IF([4]第１号様式!AC30="","",[4]第１号様式!AC30)</f>
         <v>0008</v>
       </c>
       <c r="U5" s="93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="V5" s="93"/>
       <c r="W5" s="93"/>
       <c r="X5" s="93"/>
       <c r="Y5" s="93"/>
       <c r="Z5" s="93"/>
       <c r="AA5" s="94"/>
     </row>
     <row r="6" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A6" s="577"/>
-      <c r="B6" s="584"/>
+      <c r="A6" s="566"/>
+      <c r="B6" s="573"/>
       <c r="C6" s="95" t="str">
         <f>IF(第１号様式!D31="","",第１号様式!D31)</f>
         <v/>
       </c>
-      <c r="D6" s="99" t="str">
+      <c r="D6" s="98" t="str">
         <f>IF(第１号様式!E31="","",第１号様式!E31)</f>
         <v/>
       </c>
-      <c r="E6" s="100" t="str">
+      <c r="E6" s="99" t="str">
         <f>IF(第１号様式!F31="","",第１号様式!F31)</f>
         <v/>
       </c>
-      <c r="F6" s="101" t="str">
+      <c r="F6" s="100" t="str">
         <f>IF(第１号様式!G31="","",第１号様式!G31)</f>
         <v/>
       </c>
-      <c r="G6" s="585" t="str">
+      <c r="G6" s="574" t="str">
         <f>IF(第１号様式!I31="","",第１号様式!I31)</f>
         <v/>
       </c>
-      <c r="H6" s="585"/>
-[...8 lines deleted...]
-      <c r="Q6" s="139" t="str">
+      <c r="H6" s="574"/>
+      <c r="I6" s="574"/>
+      <c r="J6" s="574"/>
+      <c r="K6" s="574"/>
+      <c r="L6" s="574"/>
+      <c r="M6" s="575"/>
+      <c r="N6" s="155"/>
+      <c r="O6" s="705"/>
+      <c r="P6" s="573"/>
+      <c r="Q6" s="135" t="str">
         <f>IF([4]第１号様式!Z31="","",[4]第１号様式!Z31)</f>
         <v>東京</v>
       </c>
-      <c r="R6" s="140" t="str">
+      <c r="R6" s="136" t="str">
         <f>IF([4]第１号様式!AA31="","",[4]第１号様式!AA31)</f>
         <v>都</v>
       </c>
-      <c r="S6" s="141" t="str">
+      <c r="S6" s="137" t="str">
         <f>IF([4]第１号様式!AB31="","",[4]第１号様式!AB31)</f>
         <v>新宿</v>
       </c>
-      <c r="T6" s="142" t="str">
+      <c r="T6" s="138" t="str">
         <f>IF([4]第１号様式!AD31="","",[4]第１号様式!AD31)</f>
         <v>区</v>
       </c>
-      <c r="U6" s="621" t="str">
+      <c r="U6" s="606" t="str">
         <f>IF([4]第１号様式!AE31="","",[4]第１号様式!AE31)</f>
         <v>XX　2-33-1　XXビル3階</v>
       </c>
-      <c r="V6" s="621"/>
-[...4 lines deleted...]
-      <c r="AA6" s="622"/>
+      <c r="V6" s="606"/>
+      <c r="W6" s="606"/>
+      <c r="X6" s="606"/>
+      <c r="Y6" s="606"/>
+      <c r="Z6" s="606"/>
+      <c r="AA6" s="607"/>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A7" s="577"/>
-[...1 lines deleted...]
-      <c r="C7" s="587" t="str">
+      <c r="A7" s="566"/>
+      <c r="B7" s="569"/>
+      <c r="C7" s="576" t="str">
         <f>IF(第１号様式!D32="","",第１号様式!D32)</f>
         <v/>
       </c>
-      <c r="D7" s="588"/>
-[...22 lines deleted...]
-      <c r="AA7" s="589"/>
+      <c r="D7" s="577"/>
+      <c r="E7" s="577"/>
+      <c r="F7" s="577"/>
+      <c r="G7" s="577"/>
+      <c r="H7" s="577"/>
+      <c r="I7" s="577"/>
+      <c r="J7" s="577"/>
+      <c r="K7" s="577"/>
+      <c r="L7" s="577"/>
+      <c r="M7" s="578"/>
+      <c r="N7" s="153"/>
+      <c r="O7" s="705"/>
+      <c r="P7" s="569"/>
+      <c r="Q7" s="576"/>
+      <c r="R7" s="577"/>
+      <c r="S7" s="577"/>
+      <c r="T7" s="577"/>
+      <c r="U7" s="577"/>
+      <c r="V7" s="577"/>
+      <c r="W7" s="577"/>
+      <c r="X7" s="577"/>
+      <c r="Y7" s="577"/>
+      <c r="Z7" s="577"/>
+      <c r="AA7" s="578"/>
     </row>
     <row r="8" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A8" s="577"/>
-      <c r="B8" s="97" t="s">
+      <c r="A8" s="566"/>
+      <c r="B8" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="C8" s="559"/>
+      <c r="D8" s="560"/>
+      <c r="E8" s="560"/>
+      <c r="F8" s="560"/>
+      <c r="G8" s="560"/>
+      <c r="H8" s="560"/>
+      <c r="I8" s="560"/>
+      <c r="J8" s="560"/>
+      <c r="K8" s="560"/>
+      <c r="L8" s="560"/>
+      <c r="M8" s="561"/>
+      <c r="N8" s="156"/>
+      <c r="O8" s="705"/>
+      <c r="P8" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q8" s="623" t="s">
+        <v>273</v>
+      </c>
+      <c r="R8" s="624"/>
+      <c r="S8" s="624"/>
+      <c r="T8" s="624"/>
+      <c r="U8" s="624"/>
+      <c r="V8" s="624"/>
+      <c r="W8" s="624"/>
+      <c r="X8" s="624"/>
+      <c r="Y8" s="624"/>
+      <c r="Z8" s="624"/>
+      <c r="AA8" s="625"/>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A9" s="567"/>
+      <c r="B9" s="97" t="s">
         <v>226</v>
       </c>
-      <c r="C8" s="570"/>
-[...12 lines deleted...]
-      <c r="P8" s="97" t="s">
+      <c r="C9" s="562"/>
+      <c r="D9" s="563"/>
+      <c r="E9" s="563"/>
+      <c r="F9" s="563"/>
+      <c r="G9" s="563"/>
+      <c r="H9" s="563"/>
+      <c r="I9" s="563"/>
+      <c r="J9" s="563"/>
+      <c r="K9" s="563"/>
+      <c r="L9" s="563"/>
+      <c r="M9" s="564"/>
+      <c r="N9" s="157"/>
+      <c r="O9" s="706"/>
+      <c r="P9" s="107" t="s">
         <v>226</v>
       </c>
-      <c r="Q8" s="641" t="s">
-[...15 lines deleted...]
-      <c r="B9" s="98" t="s">
+      <c r="Q9" s="626" t="s">
+        <v>274</v>
+      </c>
+      <c r="R9" s="627"/>
+      <c r="S9" s="627"/>
+      <c r="T9" s="627"/>
+      <c r="U9" s="627"/>
+      <c r="V9" s="627"/>
+      <c r="W9" s="627"/>
+      <c r="X9" s="627"/>
+      <c r="Y9" s="627"/>
+      <c r="Z9" s="627"/>
+      <c r="AA9" s="628"/>
+    </row>
+    <row r="10" spans="1:27" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="565" t="s">
         <v>227</v>
       </c>
-      <c r="C9" s="573"/>
-[...12 lines deleted...]
-      <c r="P9" s="108" t="s">
+      <c r="B10" s="86" t="s">
+        <v>219</v>
+      </c>
+      <c r="C10" s="590"/>
+      <c r="D10" s="591"/>
+      <c r="E10" s="591"/>
+      <c r="F10" s="591"/>
+      <c r="G10" s="591"/>
+      <c r="H10" s="591"/>
+      <c r="I10" s="591"/>
+      <c r="J10" s="591"/>
+      <c r="K10" s="591"/>
+      <c r="L10" s="591"/>
+      <c r="M10" s="592"/>
+      <c r="N10" s="158"/>
+      <c r="O10" s="629" t="s">
         <v>227</v>
       </c>
-      <c r="Q9" s="644" t="s">
-[...17 lines deleted...]
-      <c r="B10" s="86" t="s">
+      <c r="P10" s="183" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q10" s="631"/>
+      <c r="R10" s="632"/>
+      <c r="S10" s="632"/>
+      <c r="T10" s="632"/>
+      <c r="U10" s="632"/>
+      <c r="V10" s="632"/>
+      <c r="W10" s="632"/>
+      <c r="X10" s="632"/>
+      <c r="Y10" s="632"/>
+      <c r="Z10" s="632"/>
+      <c r="AA10" s="633"/>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A11" s="566"/>
+      <c r="B11" s="89" t="s">
         <v>220</v>
       </c>
-      <c r="C10" s="605"/>
-[...14 lines deleted...]
-      <c r="P10" s="194" t="s">
+      <c r="C11" s="570"/>
+      <c r="D11" s="571"/>
+      <c r="E11" s="571"/>
+      <c r="F11" s="571"/>
+      <c r="G11" s="571"/>
+      <c r="H11" s="571"/>
+      <c r="I11" s="571"/>
+      <c r="J11" s="571"/>
+      <c r="K11" s="571"/>
+      <c r="L11" s="571"/>
+      <c r="M11" s="572"/>
+      <c r="N11" s="159"/>
+      <c r="O11" s="629"/>
+      <c r="P11" s="184" t="s">
         <v>220</v>
       </c>
-      <c r="Q10" s="649"/>
-[...13 lines deleted...]
-      <c r="B11" s="89" t="s">
+      <c r="Q11" s="634"/>
+      <c r="R11" s="635"/>
+      <c r="S11" s="635"/>
+      <c r="T11" s="635"/>
+      <c r="U11" s="635"/>
+      <c r="V11" s="635"/>
+      <c r="W11" s="635"/>
+      <c r="X11" s="635"/>
+      <c r="Y11" s="635"/>
+      <c r="Z11" s="635"/>
+      <c r="AA11" s="636"/>
+    </row>
+    <row r="12" spans="1:27" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="566"/>
+      <c r="B12" s="568" t="s">
         <v>221</v>
       </c>
-      <c r="C11" s="581"/>
-[...29 lines deleted...]
-      <c r="B12" s="579" t="s">
+      <c r="C12" s="91" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D12" s="92"/>
       <c r="E12" s="90" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F12" s="92"/>
       <c r="G12" s="93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="93"/>
       <c r="K12" s="93"/>
       <c r="L12" s="93"/>
       <c r="M12" s="94"/>
-      <c r="N12" s="169"/>
-[...1 lines deleted...]
-      <c r="P12" s="655" t="s">
+      <c r="N12" s="160"/>
+      <c r="O12" s="629"/>
+      <c r="P12" s="637" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q12" s="186" t="s">
         <v>222</v>
       </c>
-      <c r="Q12" s="197" t="s">
+      <c r="R12" s="187"/>
+      <c r="S12" s="185" t="s">
         <v>223</v>
       </c>
-      <c r="R12" s="198"/>
-      <c r="S12" s="196" t="s">
+      <c r="T12" s="187"/>
+      <c r="U12" s="188" t="s">
         <v>224</v>
       </c>
-      <c r="T12" s="198"/>
-      <c r="U12" s="199" t="s">
+      <c r="V12" s="188"/>
+      <c r="W12" s="188"/>
+      <c r="X12" s="188"/>
+      <c r="Y12" s="188"/>
+      <c r="Z12" s="188"/>
+      <c r="AA12" s="189"/>
+    </row>
+    <row r="13" spans="1:27" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="566"/>
+      <c r="B13" s="573"/>
+      <c r="C13" s="95"/>
+      <c r="D13" s="98"/>
+      <c r="E13" s="99"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="574"/>
+      <c r="H13" s="574"/>
+      <c r="I13" s="574"/>
+      <c r="J13" s="574"/>
+      <c r="K13" s="574"/>
+      <c r="L13" s="574"/>
+      <c r="M13" s="575"/>
+      <c r="N13" s="161"/>
+      <c r="O13" s="629"/>
+      <c r="P13" s="638"/>
+      <c r="Q13" s="190"/>
+      <c r="R13" s="191"/>
+      <c r="S13" s="192"/>
+      <c r="T13" s="193"/>
+      <c r="U13" s="640"/>
+      <c r="V13" s="640"/>
+      <c r="W13" s="640"/>
+      <c r="X13" s="640"/>
+      <c r="Y13" s="640"/>
+      <c r="Z13" s="640"/>
+      <c r="AA13" s="641"/>
+    </row>
+    <row r="14" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="566"/>
+      <c r="B14" s="569"/>
+      <c r="C14" s="576"/>
+      <c r="D14" s="577"/>
+      <c r="E14" s="577"/>
+      <c r="F14" s="577"/>
+      <c r="G14" s="577"/>
+      <c r="H14" s="577"/>
+      <c r="I14" s="577"/>
+      <c r="J14" s="577"/>
+      <c r="K14" s="577"/>
+      <c r="L14" s="577"/>
+      <c r="M14" s="578"/>
+      <c r="N14" s="159"/>
+      <c r="O14" s="629"/>
+      <c r="P14" s="639"/>
+      <c r="Q14" s="642"/>
+      <c r="R14" s="643"/>
+      <c r="S14" s="643"/>
+      <c r="T14" s="643"/>
+      <c r="U14" s="643"/>
+      <c r="V14" s="643"/>
+      <c r="W14" s="643"/>
+      <c r="X14" s="643"/>
+      <c r="Y14" s="643"/>
+      <c r="Z14" s="643"/>
+      <c r="AA14" s="644"/>
+    </row>
+    <row r="15" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="566"/>
+      <c r="B15" s="96" t="s">
         <v>225</v>
       </c>
-      <c r="V12" s="199"/>
-[...66 lines deleted...]
-      <c r="B15" s="97" t="s">
+      <c r="C15" s="559"/>
+      <c r="D15" s="560"/>
+      <c r="E15" s="560"/>
+      <c r="F15" s="560"/>
+      <c r="G15" s="560"/>
+      <c r="H15" s="560"/>
+      <c r="I15" s="560"/>
+      <c r="J15" s="560"/>
+      <c r="K15" s="560"/>
+      <c r="L15" s="560"/>
+      <c r="M15" s="561"/>
+      <c r="N15" s="162"/>
+      <c r="O15" s="629"/>
+      <c r="P15" s="194" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q15" s="645"/>
+      <c r="R15" s="646"/>
+      <c r="S15" s="646"/>
+      <c r="T15" s="646"/>
+      <c r="U15" s="646"/>
+      <c r="V15" s="646"/>
+      <c r="W15" s="646"/>
+      <c r="X15" s="646"/>
+      <c r="Y15" s="646"/>
+      <c r="Z15" s="646"/>
+      <c r="AA15" s="647"/>
+    </row>
+    <row r="16" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="567"/>
+      <c r="B16" s="97" t="s">
         <v>226</v>
       </c>
-      <c r="C15" s="570"/>
-[...12 lines deleted...]
-      <c r="P15" s="205" t="s">
+      <c r="C16" s="562"/>
+      <c r="D16" s="563"/>
+      <c r="E16" s="563"/>
+      <c r="F16" s="563"/>
+      <c r="G16" s="563"/>
+      <c r="H16" s="563"/>
+      <c r="I16" s="563"/>
+      <c r="J16" s="563"/>
+      <c r="K16" s="563"/>
+      <c r="L16" s="563"/>
+      <c r="M16" s="564"/>
+      <c r="N16" s="159"/>
+      <c r="O16" s="630"/>
+      <c r="P16" s="195" t="s">
         <v>226</v>
       </c>
-      <c r="Q15" s="663"/>
-[...42 lines deleted...]
-      <c r="AA16" s="668"/>
+      <c r="Q16" s="648"/>
+      <c r="R16" s="649"/>
+      <c r="S16" s="649"/>
+      <c r="T16" s="649"/>
+      <c r="U16" s="649"/>
+      <c r="V16" s="649"/>
+      <c r="W16" s="649"/>
+      <c r="X16" s="649"/>
+      <c r="Y16" s="649"/>
+      <c r="Z16" s="649"/>
+      <c r="AA16" s="650"/>
     </row>
     <row r="17" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="576" t="s">
+      <c r="A17" s="565" t="s">
+        <v>228</v>
+      </c>
+      <c r="B17" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="C17" s="601"/>
+      <c r="D17" s="602"/>
+      <c r="E17" s="603"/>
+      <c r="F17" s="558" t="s">
         <v>229</v>
       </c>
-      <c r="B17" s="102" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="569" t="s">
+      <c r="G17" s="604"/>
+      <c r="H17" s="103"/>
+      <c r="I17" s="604"/>
+      <c r="J17" s="103"/>
+      <c r="K17" s="604"/>
+      <c r="L17" s="103"/>
+      <c r="M17" s="125"/>
+      <c r="N17" s="163"/>
+      <c r="O17" s="565" t="s">
+        <v>228</v>
+      </c>
+      <c r="P17" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q17" s="713" t="s">
+        <v>275</v>
+      </c>
+      <c r="R17" s="714"/>
+      <c r="S17" s="715"/>
+      <c r="T17" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="U17" s="717">
+        <v>1992</v>
+      </c>
+      <c r="V17" s="103"/>
+      <c r="W17" s="717">
+        <v>11</v>
+      </c>
+      <c r="X17" s="103"/>
+      <c r="Y17" s="717">
+        <v>21</v>
+      </c>
+      <c r="Z17" s="103"/>
+      <c r="AA17" s="125"/>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A18" s="566"/>
+      <c r="B18" s="104" t="s">
         <v>230</v>
       </c>
-      <c r="G17" s="619"/>
-[...18 lines deleted...]
-      <c r="T17" s="569" t="s">
+      <c r="C18" s="576"/>
+      <c r="D18" s="577"/>
+      <c r="E18" s="578"/>
+      <c r="F18" s="558"/>
+      <c r="G18" s="605"/>
+      <c r="H18" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="I18" s="605"/>
+      <c r="J18" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="K18" s="605"/>
+      <c r="L18" s="126" t="s">
+        <v>257</v>
+      </c>
+      <c r="M18" s="123"/>
+      <c r="N18" s="164"/>
+      <c r="O18" s="566"/>
+      <c r="P18" s="104" t="s">
         <v>230</v>
       </c>
-      <c r="U17" s="754">
-[...15 lines deleted...]
-      <c r="B18" s="105" t="s">
+      <c r="Q18" s="690" t="s">
+        <v>276</v>
+      </c>
+      <c r="R18" s="691"/>
+      <c r="S18" s="692"/>
+      <c r="T18" s="558"/>
+      <c r="U18" s="718"/>
+      <c r="V18" s="105" t="s">
         <v>231</v>
       </c>
-      <c r="C18" s="587"/>
-[...4 lines deleted...]
-      <c r="H18" s="106" t="s">
+      <c r="W18" s="718"/>
+      <c r="X18" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y18" s="718"/>
+      <c r="Z18" s="126" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA18" s="123"/>
+    </row>
+    <row r="19" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A19" s="566"/>
+      <c r="B19" s="547" t="s">
         <v>232</v>
       </c>
-      <c r="I18" s="620"/>
-[...37 lines deleted...]
-      </c>
       <c r="C19" s="91" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D19" s="92"/>
       <c r="E19" s="90" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F19" s="92"/>
       <c r="G19" s="93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H19" s="93"/>
       <c r="I19" s="93"/>
       <c r="J19" s="93"/>
       <c r="K19" s="93"/>
       <c r="L19" s="93"/>
       <c r="M19" s="94"/>
-      <c r="N19" s="169"/>
-[...2 lines deleted...]
-        <v>233</v>
+      <c r="N19" s="160"/>
+      <c r="O19" s="566"/>
+      <c r="P19" s="547" t="s">
+        <v>232</v>
       </c>
       <c r="Q19" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="R19" s="142" t="s">
+        <v>277</v>
+      </c>
+      <c r="S19" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="R19" s="146" t="s">
-[...2 lines deleted...]
-      <c r="S19" s="90" t="s">
+      <c r="T19" s="142" t="s">
+        <v>278</v>
+      </c>
+      <c r="U19" s="93" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
       <c r="V19" s="93"/>
       <c r="W19" s="93"/>
       <c r="X19" s="93"/>
       <c r="Y19" s="93"/>
       <c r="Z19" s="93"/>
       <c r="AA19" s="94"/>
     </row>
     <row r="20" spans="1:27" ht="12.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="577"/>
-      <c r="B20" s="559"/>
+      <c r="A20" s="566"/>
+      <c r="B20" s="548"/>
       <c r="C20" s="95"/>
-      <c r="D20" s="99"/>
-[...15 lines deleted...]
-      <c r="R20" s="140" t="s">
+      <c r="D20" s="98"/>
+      <c r="E20" s="99"/>
+      <c r="F20" s="100"/>
+      <c r="G20" s="574"/>
+      <c r="H20" s="574"/>
+      <c r="I20" s="574"/>
+      <c r="J20" s="574"/>
+      <c r="K20" s="574"/>
+      <c r="L20" s="574"/>
+      <c r="M20" s="575"/>
+      <c r="N20" s="161"/>
+      <c r="O20" s="566"/>
+      <c r="P20" s="548"/>
+      <c r="Q20" s="140" t="s">
+        <v>279</v>
+      </c>
+      <c r="R20" s="136" t="s">
         <v>203</v>
       </c>
-      <c r="S20" s="141" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="145" t="s">
+      <c r="S20" s="137" t="s">
+        <v>280</v>
+      </c>
+      <c r="T20" s="141" t="s">
         <v>204</v>
       </c>
-      <c r="U20" s="621" t="s">
-[...7 lines deleted...]
-      <c r="AA20" s="622"/>
+      <c r="U20" s="606" t="s">
+        <v>281</v>
+      </c>
+      <c r="V20" s="606"/>
+      <c r="W20" s="606"/>
+      <c r="X20" s="606"/>
+      <c r="Y20" s="606"/>
+      <c r="Z20" s="606"/>
+      <c r="AA20" s="607"/>
     </row>
     <row r="21" spans="1:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="577"/>
-[...25 lines deleted...]
-      <c r="AA21" s="589"/>
+      <c r="A21" s="566"/>
+      <c r="B21" s="549"/>
+      <c r="C21" s="576"/>
+      <c r="D21" s="577"/>
+      <c r="E21" s="577"/>
+      <c r="F21" s="577"/>
+      <c r="G21" s="577"/>
+      <c r="H21" s="577"/>
+      <c r="I21" s="577"/>
+      <c r="J21" s="577"/>
+      <c r="K21" s="577"/>
+      <c r="L21" s="577"/>
+      <c r="M21" s="578"/>
+      <c r="N21" s="159"/>
+      <c r="O21" s="566"/>
+      <c r="P21" s="549"/>
+      <c r="Q21" s="576"/>
+      <c r="R21" s="577"/>
+      <c r="S21" s="577"/>
+      <c r="T21" s="577"/>
+      <c r="U21" s="577"/>
+      <c r="V21" s="577"/>
+      <c r="W21" s="577"/>
+      <c r="X21" s="577"/>
+      <c r="Y21" s="577"/>
+      <c r="Z21" s="577"/>
+      <c r="AA21" s="578"/>
     </row>
     <row r="22" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="577"/>
-      <c r="B22" s="639" t="s">
+      <c r="A22" s="566"/>
+      <c r="B22" s="621" t="s">
+        <v>233</v>
+      </c>
+      <c r="C22" s="663"/>
+      <c r="D22" s="663"/>
+      <c r="E22" s="663"/>
+      <c r="F22" s="663"/>
+      <c r="G22" s="622"/>
+      <c r="H22" s="621"/>
+      <c r="I22" s="663"/>
+      <c r="J22" s="663"/>
+      <c r="K22" s="663"/>
+      <c r="L22" s="663"/>
+      <c r="M22" s="622"/>
+      <c r="N22" s="165"/>
+      <c r="O22" s="566"/>
+      <c r="P22" s="621" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q22" s="663"/>
+      <c r="R22" s="663"/>
+      <c r="S22" s="663"/>
+      <c r="T22" s="663"/>
+      <c r="U22" s="622"/>
+      <c r="V22" s="710" t="s">
+        <v>282</v>
+      </c>
+      <c r="W22" s="711"/>
+      <c r="X22" s="711"/>
+      <c r="Y22" s="711"/>
+      <c r="Z22" s="711"/>
+      <c r="AA22" s="712"/>
+    </row>
+    <row r="23" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="693"/>
+      <c r="B23" s="695" t="s">
         <v>234</v>
       </c>
-      <c r="C22" s="681"/>
-[...12 lines deleted...]
-      <c r="P22" s="639" t="s">
+      <c r="C23" s="696"/>
+      <c r="D23" s="659" t="s">
+        <v>235</v>
+      </c>
+      <c r="E23" s="660"/>
+      <c r="F23" s="563"/>
+      <c r="G23" s="563"/>
+      <c r="H23" s="686"/>
+      <c r="I23" s="686"/>
+      <c r="J23" s="686"/>
+      <c r="K23" s="563"/>
+      <c r="L23" s="563"/>
+      <c r="M23" s="564"/>
+      <c r="N23" s="159"/>
+      <c r="O23" s="693"/>
+      <c r="P23" s="695" t="s">
         <v>234</v>
       </c>
-      <c r="Q22" s="681"/>
-[...15 lines deleted...]
-      <c r="B23" s="732" t="s">
+      <c r="Q23" s="696"/>
+      <c r="R23" s="659" t="s">
         <v>235</v>
       </c>
-      <c r="C23" s="733"/>
-      <c r="D23" s="677" t="s">
+      <c r="S23" s="660"/>
+      <c r="T23" s="665" t="s">
+        <v>207</v>
+      </c>
+      <c r="U23" s="665"/>
+      <c r="V23" s="716"/>
+      <c r="W23" s="716"/>
+      <c r="X23" s="716"/>
+      <c r="Y23" s="665"/>
+      <c r="Z23" s="665"/>
+      <c r="AA23" s="666"/>
+    </row>
+    <row r="24" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="693"/>
+      <c r="B24" s="697"/>
+      <c r="C24" s="698"/>
+      <c r="D24" s="615" t="s">
         <v>236</v>
       </c>
-      <c r="E23" s="678"/>
-[...36 lines deleted...]
-      <c r="E24" s="738"/>
+      <c r="E24" s="701"/>
       <c r="F24" s="87"/>
       <c r="G24" s="87"/>
       <c r="H24" s="87"/>
       <c r="I24" s="87"/>
       <c r="J24" s="87"/>
       <c r="K24" s="87"/>
       <c r="L24" s="87"/>
       <c r="M24" s="88"/>
-      <c r="N24" s="168"/>
-[...3 lines deleted...]
-      <c r="R24" s="633" t="s">
+      <c r="N24" s="159"/>
+      <c r="O24" s="693"/>
+      <c r="P24" s="697"/>
+      <c r="Q24" s="698"/>
+      <c r="R24" s="615" t="s">
+        <v>236</v>
+      </c>
+      <c r="S24" s="701"/>
+      <c r="T24" s="579" t="s">
+        <v>283</v>
+      </c>
+      <c r="U24" s="580"/>
+      <c r="V24" s="580"/>
+      <c r="W24" s="580"/>
+      <c r="X24" s="580"/>
+      <c r="Y24" s="580"/>
+      <c r="Z24" s="580"/>
+      <c r="AA24" s="581"/>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A25" s="694"/>
+      <c r="B25" s="699"/>
+      <c r="C25" s="700"/>
+      <c r="D25" s="702"/>
+      <c r="E25" s="703"/>
+      <c r="F25" s="108"/>
+      <c r="G25" s="108"/>
+      <c r="H25" s="108"/>
+      <c r="I25" s="108"/>
+      <c r="J25" s="108"/>
+      <c r="K25" s="108"/>
+      <c r="L25" s="108"/>
+      <c r="M25" s="127"/>
+      <c r="N25" s="159"/>
+      <c r="O25" s="694"/>
+      <c r="P25" s="699"/>
+      <c r="Q25" s="700"/>
+      <c r="R25" s="702"/>
+      <c r="S25" s="703"/>
+      <c r="T25" s="582" t="s">
+        <v>284</v>
+      </c>
+      <c r="U25" s="583"/>
+      <c r="V25" s="583"/>
+      <c r="W25" s="583"/>
+      <c r="X25" s="583"/>
+      <c r="Y25" s="583"/>
+      <c r="Z25" s="583"/>
+      <c r="AA25" s="584"/>
+    </row>
+    <row r="26" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="565" t="s">
         <v>237</v>
       </c>
-      <c r="S24" s="738"/>
-[...43 lines deleted...]
-      <c r="A26" s="576" t="s">
+      <c r="B26" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="C26" s="601"/>
+      <c r="D26" s="602"/>
+      <c r="E26" s="603"/>
+      <c r="F26" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="G26" s="604"/>
+      <c r="H26" s="103"/>
+      <c r="I26" s="604"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="604"/>
+      <c r="L26" s="103"/>
+      <c r="M26" s="125"/>
+      <c r="N26" s="166"/>
+      <c r="O26" s="565" t="s">
+        <v>237</v>
+      </c>
+      <c r="P26" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q26" s="601" t="s">
+        <v>285</v>
+      </c>
+      <c r="R26" s="602"/>
+      <c r="S26" s="603"/>
+      <c r="T26" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="U26" s="604">
+        <v>1993</v>
+      </c>
+      <c r="V26" s="103"/>
+      <c r="W26" s="604">
+        <v>8</v>
+      </c>
+      <c r="X26" s="103"/>
+      <c r="Y26" s="604">
+        <v>19</v>
+      </c>
+      <c r="Z26" s="103"/>
+      <c r="AA26" s="125"/>
+    </row>
+    <row r="27" spans="1:27" ht="12.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="566"/>
+      <c r="B27" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="C27" s="576"/>
+      <c r="D27" s="577"/>
+      <c r="E27" s="578"/>
+      <c r="F27" s="558"/>
+      <c r="G27" s="605"/>
+      <c r="H27" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="I27" s="605"/>
+      <c r="J27" s="105" t="s">
         <v>238</v>
       </c>
-      <c r="B26" s="102" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="569" t="s">
+      <c r="K27" s="605"/>
+      <c r="L27" s="126" t="s">
+        <v>257</v>
+      </c>
+      <c r="M27" s="123"/>
+      <c r="N27" s="167"/>
+      <c r="O27" s="566"/>
+      <c r="P27" s="104" t="s">
         <v>230</v>
       </c>
-      <c r="G26" s="619"/>
-[...7 lines deleted...]
-      <c r="O26" s="576" t="s">
+      <c r="Q27" s="576" t="s">
+        <v>286</v>
+      </c>
+      <c r="R27" s="577"/>
+      <c r="S27" s="578"/>
+      <c r="T27" s="558"/>
+      <c r="U27" s="605"/>
+      <c r="V27" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="W27" s="605"/>
+      <c r="X27" s="105" t="s">
         <v>238</v>
       </c>
-      <c r="P26" s="102" t="s">
-[...34 lines deleted...]
-      <c r="H27" s="106" t="s">
+      <c r="Y27" s="605"/>
+      <c r="Z27" s="126" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA27" s="123"/>
+    </row>
+    <row r="28" spans="1:27" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="566"/>
+      <c r="B28" s="547" t="s">
         <v>232</v>
       </c>
-      <c r="I27" s="620"/>
-[...37 lines deleted...]
-      </c>
       <c r="C28" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="D28" s="109"/>
+      <c r="E28" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="D28" s="111"/>
-      <c r="E28" s="90" t="s">
+      <c r="F28" s="109"/>
+      <c r="G28" s="93" t="s">
         <v>224</v>
-      </c>
-[...2 lines deleted...]
-        <v>225</v>
       </c>
       <c r="H28" s="93"/>
       <c r="I28" s="93"/>
       <c r="J28" s="93"/>
       <c r="K28" s="93"/>
       <c r="L28" s="93"/>
       <c r="M28" s="94"/>
-      <c r="N28" s="163"/>
-[...2 lines deleted...]
-        <v>233</v>
+      <c r="N28" s="154"/>
+      <c r="O28" s="566"/>
+      <c r="P28" s="547" t="s">
+        <v>232</v>
       </c>
       <c r="Q28" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="R28" s="139">
+        <v>191</v>
+      </c>
+      <c r="S28" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="R28" s="143">
-[...2 lines deleted...]
-      <c r="S28" s="90" t="s">
+      <c r="T28" s="143" t="s">
+        <v>278</v>
+      </c>
+      <c r="U28" s="93" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
       <c r="V28" s="93"/>
       <c r="W28" s="93"/>
       <c r="X28" s="93"/>
       <c r="Y28" s="93"/>
       <c r="Z28" s="93"/>
       <c r="AA28" s="94"/>
     </row>
     <row r="29" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A29" s="577"/>
-      <c r="B29" s="559"/>
+      <c r="A29" s="566"/>
+      <c r="B29" s="548"/>
       <c r="C29" s="95"/>
-      <c r="D29" s="99"/>
-[...12 lines deleted...]
-      <c r="Q29" s="144" t="s">
+      <c r="D29" s="98"/>
+      <c r="E29" s="99"/>
+      <c r="F29" s="100"/>
+      <c r="G29" s="574"/>
+      <c r="H29" s="574"/>
+      <c r="I29" s="574"/>
+      <c r="J29" s="574"/>
+      <c r="K29" s="574"/>
+      <c r="L29" s="574"/>
+      <c r="M29" s="575"/>
+      <c r="N29" s="155"/>
+      <c r="O29" s="566"/>
+      <c r="P29" s="548"/>
+      <c r="Q29" s="140" t="s">
+        <v>279</v>
+      </c>
+      <c r="R29" s="136" t="s">
+        <v>203</v>
+      </c>
+      <c r="S29" s="137" t="s">
+        <v>287</v>
+      </c>
+      <c r="T29" s="141" t="s">
+        <v>288</v>
+      </c>
+      <c r="U29" s="606" t="s">
+        <v>289</v>
+      </c>
+      <c r="V29" s="606"/>
+      <c r="W29" s="606"/>
+      <c r="X29" s="606"/>
+      <c r="Y29" s="606"/>
+      <c r="Z29" s="606"/>
+      <c r="AA29" s="607"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A30" s="567"/>
+      <c r="B30" s="549"/>
+      <c r="C30" s="576"/>
+      <c r="D30" s="577"/>
+      <c r="E30" s="577"/>
+      <c r="F30" s="577"/>
+      <c r="G30" s="577"/>
+      <c r="H30" s="577"/>
+      <c r="I30" s="577"/>
+      <c r="J30" s="577"/>
+      <c r="K30" s="577"/>
+      <c r="L30" s="577"/>
+      <c r="M30" s="578"/>
+      <c r="N30" s="153"/>
+      <c r="O30" s="567"/>
+      <c r="P30" s="549"/>
+      <c r="Q30" s="576"/>
+      <c r="R30" s="577"/>
+      <c r="S30" s="577"/>
+      <c r="T30" s="577"/>
+      <c r="U30" s="577"/>
+      <c r="V30" s="577"/>
+      <c r="W30" s="577"/>
+      <c r="X30" s="577"/>
+      <c r="Y30" s="577"/>
+      <c r="Z30" s="577"/>
+      <c r="AA30" s="578"/>
+    </row>
+    <row r="31" spans="1:27" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="668" t="s">
+        <v>258</v>
+      </c>
+      <c r="B31" s="669"/>
+      <c r="C31" s="669"/>
+      <c r="D31" s="670"/>
+      <c r="E31" s="670"/>
+      <c r="F31" s="671"/>
+      <c r="G31" s="672"/>
+      <c r="H31" s="687" t="s">
+        <v>259</v>
+      </c>
+      <c r="I31" s="688"/>
+      <c r="J31" s="688"/>
+      <c r="K31" s="688"/>
+      <c r="L31" s="688"/>
+      <c r="M31" s="689"/>
+      <c r="N31" s="168"/>
+      <c r="O31" s="668" t="s">
+        <v>258</v>
+      </c>
+      <c r="P31" s="669"/>
+      <c r="Q31" s="669"/>
+      <c r="R31" s="670"/>
+      <c r="S31" s="670"/>
+      <c r="T31" s="671"/>
+      <c r="U31" s="672"/>
+      <c r="V31" s="673" t="s">
+        <v>259</v>
+      </c>
+      <c r="W31" s="674"/>
+      <c r="X31" s="674"/>
+      <c r="Y31" s="674"/>
+      <c r="Z31" s="674"/>
+      <c r="AA31" s="675"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A32" s="678" t="s">
+        <v>260</v>
+      </c>
+      <c r="B32" s="613"/>
+      <c r="C32" s="613"/>
+      <c r="D32" s="613"/>
+      <c r="E32" s="613"/>
+      <c r="F32" s="613"/>
+      <c r="G32" s="613"/>
+      <c r="H32" s="613"/>
+      <c r="I32" s="613"/>
+      <c r="J32" s="613"/>
+      <c r="K32" s="613"/>
+      <c r="L32" s="613"/>
+      <c r="M32" s="614"/>
+      <c r="N32" s="169"/>
+      <c r="O32" s="612" t="s">
+        <v>260</v>
+      </c>
+      <c r="P32" s="612"/>
+      <c r="Q32" s="612"/>
+      <c r="R32" s="612"/>
+      <c r="S32" s="612"/>
+      <c r="T32" s="612"/>
+      <c r="U32" s="613"/>
+      <c r="V32" s="613"/>
+      <c r="W32" s="613"/>
+      <c r="X32" s="613"/>
+      <c r="Y32" s="613"/>
+      <c r="Z32" s="613"/>
+      <c r="AA32" s="614"/>
+    </row>
+    <row r="33" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="615" t="s">
+        <v>239</v>
+      </c>
+      <c r="B33" s="616"/>
+      <c r="C33" s="111" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="102" t="s">
+        <v>240</v>
+      </c>
+      <c r="E33" s="102" t="s">
+        <v>241</v>
+      </c>
+      <c r="F33" s="102" t="s">
+        <v>242</v>
+      </c>
+      <c r="G33" s="102" t="s">
+        <v>243</v>
+      </c>
+      <c r="H33" s="621" t="s">
+        <v>244</v>
+      </c>
+      <c r="I33" s="622"/>
+      <c r="J33" s="621" t="s">
+        <v>245</v>
+      </c>
+      <c r="K33" s="622"/>
+      <c r="L33" s="621" t="s">
+        <v>246</v>
+      </c>
+      <c r="M33" s="622"/>
+      <c r="O33" s="615" t="s">
+        <v>239</v>
+      </c>
+      <c r="P33" s="616"/>
+      <c r="Q33" s="111" t="s">
+        <v>97</v>
+      </c>
+      <c r="R33" s="102" t="s">
+        <v>240</v>
+      </c>
+      <c r="S33" s="102" t="s">
+        <v>241</v>
+      </c>
+      <c r="T33" s="102" t="s">
+        <v>242</v>
+      </c>
+      <c r="U33" s="102" t="s">
+        <v>243</v>
+      </c>
+      <c r="V33" s="621" t="s">
+        <v>244</v>
+      </c>
+      <c r="W33" s="622"/>
+      <c r="X33" s="621" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y33" s="622"/>
+      <c r="Z33" s="621" t="s">
+        <v>246</v>
+      </c>
+      <c r="AA33" s="622"/>
+    </row>
+    <row r="34" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A34" s="617"/>
+      <c r="B34" s="618"/>
+      <c r="C34" s="112"/>
+      <c r="D34" s="112"/>
+      <c r="E34" s="112"/>
+      <c r="F34" s="112"/>
+      <c r="G34" s="112"/>
+      <c r="H34" s="667"/>
+      <c r="I34" s="611"/>
+      <c r="J34" s="667"/>
+      <c r="K34" s="611"/>
+      <c r="L34" s="667"/>
+      <c r="M34" s="611"/>
+      <c r="N34" s="158">
+        <f>COUNTIF(C34:M34,"○")</f>
+        <v>0</v>
+      </c>
+      <c r="O34" s="617"/>
+      <c r="P34" s="618"/>
+      <c r="Q34" s="112"/>
+      <c r="R34" s="144" t="s">
+        <v>211</v>
+      </c>
+      <c r="S34" s="144" t="s">
+        <v>211</v>
+      </c>
+      <c r="T34" s="144" t="s">
+        <v>211</v>
+      </c>
+      <c r="U34" s="144" t="s">
+        <v>211</v>
+      </c>
+      <c r="V34" s="608" t="s">
+        <v>211</v>
+      </c>
+      <c r="W34" s="609"/>
+      <c r="X34" s="610"/>
+      <c r="Y34" s="611"/>
+      <c r="Z34" s="667"/>
+      <c r="AA34" s="611"/>
+    </row>
+    <row r="35" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A35" s="619"/>
+      <c r="B35" s="620"/>
+      <c r="C35" s="621" t="s">
+        <v>247</v>
+      </c>
+      <c r="D35" s="663"/>
+      <c r="E35" s="622"/>
+      <c r="F35" s="562"/>
+      <c r="G35" s="563"/>
+      <c r="H35" s="563"/>
+      <c r="I35" s="563"/>
+      <c r="J35" s="563"/>
+      <c r="K35" s="563"/>
+      <c r="L35" s="563"/>
+      <c r="M35" s="564"/>
+      <c r="O35" s="619"/>
+      <c r="P35" s="620"/>
+      <c r="Q35" s="621" t="s">
+        <v>247</v>
+      </c>
+      <c r="R35" s="663"/>
+      <c r="S35" s="622"/>
+      <c r="T35" s="664" t="s">
         <v>290</v>
       </c>
-      <c r="R29" s="140" t="s">
-[...48 lines deleted...]
-      <c r="A31" s="686" t="s">
+      <c r="U35" s="665"/>
+      <c r="V35" s="665"/>
+      <c r="W35" s="665"/>
+      <c r="X35" s="665"/>
+      <c r="Y35" s="665"/>
+      <c r="Z35" s="665"/>
+      <c r="AA35" s="666"/>
+    </row>
+    <row r="36" spans="1:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="593" t="s">
+        <v>261</v>
+      </c>
+      <c r="B36" s="550"/>
+      <c r="C36" s="113" t="s">
+        <v>248</v>
+      </c>
+      <c r="D36" s="114"/>
+      <c r="E36" s="115" t="s">
+        <v>249</v>
+      </c>
+      <c r="F36" s="117"/>
+      <c r="G36" s="118" t="s">
+        <v>251</v>
+      </c>
+      <c r="H36" s="679"/>
+      <c r="I36" s="679"/>
+      <c r="J36" s="598" t="s">
+        <v>249</v>
+      </c>
+      <c r="K36" s="598"/>
+      <c r="L36" s="679"/>
+      <c r="M36" s="680"/>
+      <c r="N36" s="171"/>
+      <c r="O36" s="593" t="s">
+        <v>261</v>
+      </c>
+      <c r="P36" s="550"/>
+      <c r="Q36" s="113" t="s">
+        <v>248</v>
+      </c>
+      <c r="R36" s="150">
+        <v>9</v>
+      </c>
+      <c r="S36" s="115" t="s">
+        <v>249</v>
+      </c>
+      <c r="T36" s="149" t="s">
+        <v>291</v>
+      </c>
+      <c r="U36" s="118" t="s">
+        <v>251</v>
+      </c>
+      <c r="V36" s="597" t="s">
+        <v>292</v>
+      </c>
+      <c r="W36" s="597"/>
+      <c r="X36" s="598" t="s">
+        <v>249</v>
+      </c>
+      <c r="Y36" s="598"/>
+      <c r="Z36" s="676" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA36" s="677"/>
+    </row>
+    <row r="37" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="594"/>
+      <c r="B37" s="595"/>
+      <c r="C37" s="116" t="s">
+        <v>250</v>
+      </c>
+      <c r="D37" s="114"/>
+      <c r="E37" s="115" t="s">
+        <v>249</v>
+      </c>
+      <c r="F37" s="117"/>
+      <c r="G37" s="118" t="s">
+        <v>251</v>
+      </c>
+      <c r="H37" s="599"/>
+      <c r="I37" s="599"/>
+      <c r="J37" s="598" t="s">
+        <v>249</v>
+      </c>
+      <c r="K37" s="598"/>
+      <c r="L37" s="599"/>
+      <c r="M37" s="600"/>
+      <c r="N37" s="171"/>
+      <c r="O37" s="594"/>
+      <c r="P37" s="595"/>
+      <c r="Q37" s="116" t="s">
+        <v>250</v>
+      </c>
+      <c r="R37" s="114"/>
+      <c r="S37" s="115" t="s">
+        <v>249</v>
+      </c>
+      <c r="T37" s="117"/>
+      <c r="U37" s="118" t="s">
+        <v>251</v>
+      </c>
+      <c r="V37" s="599"/>
+      <c r="W37" s="599"/>
+      <c r="X37" s="598" t="s">
+        <v>249</v>
+      </c>
+      <c r="Y37" s="598"/>
+      <c r="Z37" s="599"/>
+      <c r="AA37" s="600"/>
+    </row>
+    <row r="38" spans="1:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="596"/>
+      <c r="B38" s="551"/>
+      <c r="C38" s="128" t="s">
+        <v>262</v>
+      </c>
+      <c r="D38" s="129"/>
+      <c r="E38" s="130" t="s">
+        <v>249</v>
+      </c>
+      <c r="F38" s="117"/>
+      <c r="G38" s="118" t="s">
+        <v>251</v>
+      </c>
+      <c r="H38" s="599"/>
+      <c r="I38" s="599"/>
+      <c r="J38" s="598" t="s">
+        <v>249</v>
+      </c>
+      <c r="K38" s="598"/>
+      <c r="L38" s="599"/>
+      <c r="M38" s="600"/>
+      <c r="N38" s="171"/>
+      <c r="O38" s="596"/>
+      <c r="P38" s="551"/>
+      <c r="Q38" s="128" t="s">
+        <v>262</v>
+      </c>
+      <c r="R38" s="129"/>
+      <c r="S38" s="130" t="s">
+        <v>249</v>
+      </c>
+      <c r="T38" s="117"/>
+      <c r="U38" s="118" t="s">
+        <v>251</v>
+      </c>
+      <c r="V38" s="599"/>
+      <c r="W38" s="599"/>
+      <c r="X38" s="598" t="s">
+        <v>249</v>
+      </c>
+      <c r="Y38" s="598"/>
+      <c r="Z38" s="599"/>
+      <c r="AA38" s="600"/>
+    </row>
+    <row r="39" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A39" s="593" t="s">
+        <v>263</v>
+      </c>
+      <c r="B39" s="651"/>
+      <c r="C39" s="654" t="s">
+        <v>264</v>
+      </c>
+      <c r="D39" s="655"/>
+      <c r="E39" s="145"/>
+      <c r="F39" s="654" t="s">
+        <v>265</v>
+      </c>
+      <c r="G39" s="655"/>
+      <c r="H39" s="681"/>
+      <c r="I39" s="682"/>
+      <c r="M39" s="131"/>
+      <c r="N39" s="172">
+        <f>COUNTIF(E39:I41,"○")</f>
+        <v>0</v>
+      </c>
+      <c r="O39" s="593" t="s">
+        <v>263</v>
+      </c>
+      <c r="P39" s="651"/>
+      <c r="Q39" s="654" t="s">
+        <v>264</v>
+      </c>
+      <c r="R39" s="655"/>
+      <c r="S39" s="147" t="s">
+        <v>211</v>
+      </c>
+      <c r="T39" s="654" t="s">
+        <v>265</v>
+      </c>
+      <c r="U39" s="655"/>
+      <c r="V39" s="656" t="s">
+        <v>211</v>
+      </c>
+      <c r="W39" s="657"/>
+      <c r="AA39" s="131"/>
+    </row>
+    <row r="40" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="594"/>
+      <c r="B40" s="652"/>
+      <c r="C40" s="654" t="s">
+        <v>266</v>
+      </c>
+      <c r="D40" s="655"/>
+      <c r="E40" s="145"/>
+      <c r="F40" s="654" t="s">
+        <v>267</v>
+      </c>
+      <c r="G40" s="655"/>
+      <c r="H40" s="681"/>
+      <c r="I40" s="682"/>
+      <c r="J40" s="132"/>
+      <c r="K40" s="132"/>
+      <c r="L40" s="98"/>
+      <c r="M40" s="133"/>
+      <c r="N40" s="173"/>
+      <c r="O40" s="594"/>
+      <c r="P40" s="652"/>
+      <c r="Q40" s="654" t="s">
+        <v>266</v>
+      </c>
+      <c r="R40" s="655"/>
+      <c r="S40" s="147" t="s">
+        <v>211</v>
+      </c>
+      <c r="T40" s="654" t="s">
+        <v>267</v>
+      </c>
+      <c r="U40" s="655"/>
+      <c r="V40" s="656" t="s">
+        <v>211</v>
+      </c>
+      <c r="W40" s="657"/>
+      <c r="X40" s="132"/>
+      <c r="Y40" s="132"/>
+      <c r="Z40" s="98"/>
+      <c r="AA40" s="133"/>
+    </row>
+    <row r="41" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A41" s="596"/>
+      <c r="B41" s="653"/>
+      <c r="C41" s="654" t="s">
         <v>268</v>
       </c>
-      <c r="B31" s="687"/>
-[...5 lines deleted...]
-      <c r="H31" s="724" t="s">
+      <c r="D41" s="658"/>
+      <c r="E41" s="146"/>
+      <c r="F41" s="132"/>
+      <c r="I41" s="132"/>
+      <c r="J41" s="132"/>
+      <c r="K41" s="132"/>
+      <c r="L41" s="98"/>
+      <c r="M41" s="133"/>
+      <c r="N41" s="173"/>
+      <c r="O41" s="596"/>
+      <c r="P41" s="653"/>
+      <c r="Q41" s="654" t="s">
+        <v>268</v>
+      </c>
+      <c r="R41" s="658"/>
+      <c r="S41" s="148" t="s">
+        <v>211</v>
+      </c>
+      <c r="T41" s="132"/>
+      <c r="W41" s="132"/>
+      <c r="X41" s="132"/>
+      <c r="Y41" s="132"/>
+      <c r="Z41" s="98"/>
+      <c r="AA41" s="133"/>
+    </row>
+    <row r="42" spans="1:27" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="659" t="s">
         <v>269</v>
       </c>
-      <c r="I31" s="725"/>
-[...14 lines deleted...]
-      <c r="V31" s="691" t="s">
+      <c r="B42" s="660"/>
+      <c r="C42" s="683"/>
+      <c r="D42" s="684"/>
+      <c r="E42" s="684"/>
+      <c r="F42" s="684"/>
+      <c r="G42" s="684"/>
+      <c r="H42" s="684"/>
+      <c r="I42" s="684"/>
+      <c r="J42" s="684"/>
+      <c r="K42" s="684"/>
+      <c r="L42" s="684"/>
+      <c r="M42" s="685"/>
+      <c r="N42" s="174"/>
+      <c r="O42" s="659" t="s">
         <v>269</v>
       </c>
-      <c r="W31" s="692"/>
-[...6 lines deleted...]
-      <c r="A32" s="711" t="s">
+      <c r="P42" s="660"/>
+      <c r="Q42" s="587" t="s">
+        <v>293</v>
+      </c>
+      <c r="R42" s="588"/>
+      <c r="S42" s="588"/>
+      <c r="T42" s="588"/>
+      <c r="U42" s="588"/>
+      <c r="V42" s="588"/>
+      <c r="W42" s="588"/>
+      <c r="X42" s="588"/>
+      <c r="Y42" s="588"/>
+      <c r="Z42" s="588"/>
+      <c r="AA42" s="589"/>
+    </row>
+    <row r="43" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="659" t="s">
         <v>270</v>
       </c>
-      <c r="B32" s="631"/>
-[...12 lines deleted...]
-      <c r="O32" s="694" t="s">
+      <c r="B43" s="660"/>
+      <c r="C43" s="683"/>
+      <c r="D43" s="684"/>
+      <c r="E43" s="684"/>
+      <c r="F43" s="684"/>
+      <c r="G43" s="684"/>
+      <c r="H43" s="684"/>
+      <c r="I43" s="684"/>
+      <c r="J43" s="684"/>
+      <c r="K43" s="684"/>
+      <c r="L43" s="684"/>
+      <c r="M43" s="685"/>
+      <c r="N43" s="175"/>
+      <c r="O43" s="659" t="s">
         <v>270</v>
       </c>
-      <c r="P32" s="695"/>
-[...242 lines deleted...]
-      <c r="A39" s="711" t="s">
+      <c r="P43" s="660"/>
+      <c r="Q43" s="587" t="s">
+        <v>294</v>
+      </c>
+      <c r="R43" s="588"/>
+      <c r="S43" s="588"/>
+      <c r="T43" s="588"/>
+      <c r="U43" s="588"/>
+      <c r="V43" s="588"/>
+      <c r="W43" s="588"/>
+      <c r="X43" s="588"/>
+      <c r="Y43" s="588"/>
+      <c r="Z43" s="588"/>
+      <c r="AA43" s="589"/>
+    </row>
+    <row r="44" spans="1:27" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="585" t="s">
         <v>271</v>
       </c>
-      <c r="B39" s="631"/>
-[...12 lines deleted...]
-      <c r="O39" s="630" t="s">
+      <c r="B44" s="586"/>
+      <c r="C44" s="683"/>
+      <c r="D44" s="684"/>
+      <c r="E44" s="684"/>
+      <c r="F44" s="684"/>
+      <c r="G44" s="684"/>
+      <c r="H44" s="684"/>
+      <c r="I44" s="684"/>
+      <c r="J44" s="684"/>
+      <c r="K44" s="684"/>
+      <c r="L44" s="684"/>
+      <c r="M44" s="685"/>
+      <c r="N44" s="174"/>
+      <c r="O44" s="585" t="s">
         <v>271</v>
       </c>
-      <c r="P39" s="630"/>
-[...26 lines deleted...]
-      <c r="F40" s="103" t="s">
+      <c r="P44" s="586"/>
+      <c r="Q44" s="587" t="s">
+        <v>295</v>
+      </c>
+      <c r="R44" s="588"/>
+      <c r="S44" s="588"/>
+      <c r="T44" s="588"/>
+      <c r="U44" s="588"/>
+      <c r="V44" s="588"/>
+      <c r="W44" s="588"/>
+      <c r="X44" s="588"/>
+      <c r="Y44" s="588"/>
+      <c r="Z44" s="588"/>
+      <c r="AA44" s="589"/>
+    </row>
+    <row r="45" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A45" s="83" t="s">
+        <v>272</v>
+      </c>
+      <c r="B45" s="83"/>
+      <c r="C45" s="83"/>
+      <c r="D45" s="83"/>
+      <c r="E45" s="83"/>
+      <c r="F45" s="83"/>
+      <c r="G45" s="83"/>
+      <c r="H45" s="83"/>
+      <c r="I45" s="83"/>
+      <c r="J45" s="83"/>
+      <c r="K45" s="83"/>
+      <c r="L45" s="83"/>
+      <c r="M45" s="83"/>
+      <c r="N45" s="152"/>
+      <c r="O45" s="83" t="s">
+        <v>272</v>
+      </c>
+      <c r="P45" s="83"/>
+      <c r="Q45" s="83"/>
+      <c r="R45" s="83"/>
+      <c r="S45" s="83"/>
+      <c r="T45" s="83"/>
+      <c r="U45" s="83"/>
+      <c r="V45" s="83"/>
+      <c r="W45" s="83"/>
+      <c r="X45" s="83"/>
+      <c r="Y45" s="83"/>
+      <c r="Z45" s="83"/>
+      <c r="AA45" s="83"/>
+    </row>
+    <row r="46" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="661" t="s">
         <v>252</v>
       </c>
-      <c r="G40" s="103" t="s">
+      <c r="B46" s="661"/>
+      <c r="C46" s="661"/>
+      <c r="D46" s="661"/>
+      <c r="E46" s="661"/>
+      <c r="F46" s="661"/>
+      <c r="G46" s="661"/>
+      <c r="H46" s="661"/>
+      <c r="I46" s="661"/>
+      <c r="J46" s="661"/>
+      <c r="K46" s="661"/>
+      <c r="L46" s="661"/>
+      <c r="M46" s="661"/>
+      <c r="N46" s="176"/>
+      <c r="O46" s="661" t="s">
+        <v>252</v>
+      </c>
+      <c r="P46" s="661"/>
+      <c r="Q46" s="661"/>
+      <c r="R46" s="661"/>
+      <c r="S46" s="661"/>
+      <c r="T46" s="661"/>
+      <c r="U46" s="661"/>
+      <c r="V46" s="661"/>
+      <c r="W46" s="661"/>
+      <c r="X46" s="661"/>
+      <c r="Y46" s="661"/>
+      <c r="Z46" s="661"/>
+      <c r="AA46" s="661"/>
+    </row>
+    <row r="47" spans="1:27" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="661" t="s">
+        <v>296</v>
+      </c>
+      <c r="B47" s="662"/>
+      <c r="C47" s="662"/>
+      <c r="D47" s="662"/>
+      <c r="E47" s="662"/>
+      <c r="F47" s="662"/>
+      <c r="G47" s="662"/>
+      <c r="H47" s="662"/>
+      <c r="I47" s="662"/>
+      <c r="J47" s="662"/>
+      <c r="K47" s="662"/>
+      <c r="L47" s="662"/>
+      <c r="M47" s="662"/>
+      <c r="N47" s="177"/>
+      <c r="O47" s="661" t="s">
         <v>253</v>
       </c>
-      <c r="H40" s="639" t="s">
+      <c r="P47" s="662"/>
+      <c r="Q47" s="662"/>
+      <c r="R47" s="662"/>
+      <c r="S47" s="662"/>
+      <c r="T47" s="662"/>
+      <c r="U47" s="662"/>
+      <c r="V47" s="662"/>
+      <c r="W47" s="662"/>
+      <c r="X47" s="662"/>
+      <c r="Y47" s="662"/>
+      <c r="Z47" s="662"/>
+      <c r="AA47" s="662"/>
+    </row>
+    <row r="48" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A48" s="119" t="s">
         <v>254</v>
       </c>
-      <c r="I40" s="640"/>
-      <c r="J40" s="639" t="s">
+      <c r="B48" s="83"/>
+      <c r="C48" s="83"/>
+      <c r="D48" s="83"/>
+      <c r="E48" s="83"/>
+      <c r="F48" s="83"/>
+      <c r="G48" s="83"/>
+      <c r="H48" s="83"/>
+      <c r="I48" s="83"/>
+      <c r="J48" s="83"/>
+      <c r="K48" s="83"/>
+      <c r="L48" s="83"/>
+      <c r="M48" s="83"/>
+      <c r="N48" s="152"/>
+      <c r="O48" s="119" t="s">
+        <v>254</v>
+      </c>
+      <c r="P48" s="83"/>
+      <c r="Q48" s="83"/>
+      <c r="R48" s="83"/>
+      <c r="S48" s="83"/>
+      <c r="T48" s="83"/>
+      <c r="U48" s="83"/>
+      <c r="V48" s="83"/>
+      <c r="W48" s="83"/>
+      <c r="X48" s="83"/>
+      <c r="Y48" s="83"/>
+      <c r="Z48" s="83"/>
+      <c r="AA48" s="83"/>
+    </row>
+    <row r="49" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A49" s="119" t="s">
         <v>255</v>
       </c>
-      <c r="K40" s="640"/>
-[...27 lines deleted...]
-      <c r="X40" s="639" t="s">
+      <c r="B49" s="83"/>
+      <c r="C49" s="83"/>
+      <c r="D49" s="83"/>
+      <c r="E49" s="83"/>
+      <c r="F49" s="83"/>
+      <c r="G49" s="83"/>
+      <c r="H49" s="83"/>
+      <c r="I49" s="83"/>
+      <c r="J49" s="83"/>
+      <c r="K49" s="83"/>
+      <c r="L49" s="83"/>
+      <c r="M49" s="83"/>
+      <c r="N49" s="152"/>
+      <c r="O49" s="119" t="s">
         <v>255</v>
       </c>
-      <c r="Y40" s="640"/>
-[...445 lines deleted...]
-      <c r="AA51" s="604"/>
+      <c r="P49" s="83"/>
+      <c r="Q49" s="83"/>
+      <c r="R49" s="83"/>
+      <c r="S49" s="83"/>
+      <c r="T49" s="83"/>
+      <c r="U49" s="83"/>
+      <c r="V49" s="83"/>
+      <c r="W49" s="83"/>
+      <c r="X49" s="83"/>
+      <c r="Y49" s="83"/>
+      <c r="Z49" s="83"/>
+      <c r="AA49" s="83"/>
+    </row>
+    <row r="50" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="565" t="s">
+        <v>227</v>
+      </c>
+      <c r="B50" s="86" t="s">
+        <v>219</v>
+      </c>
+      <c r="C50" s="590"/>
+      <c r="D50" s="591"/>
+      <c r="E50" s="591"/>
+      <c r="F50" s="591"/>
+      <c r="G50" s="591"/>
+      <c r="H50" s="591"/>
+      <c r="I50" s="591"/>
+      <c r="J50" s="591"/>
+      <c r="K50" s="591"/>
+      <c r="L50" s="591"/>
+      <c r="M50" s="592"/>
+      <c r="N50" s="159"/>
+      <c r="O50" s="565" t="s">
+        <v>227</v>
+      </c>
+      <c r="P50" s="86" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q50" s="590"/>
+      <c r="R50" s="591"/>
+      <c r="S50" s="591"/>
+      <c r="T50" s="591"/>
+      <c r="U50" s="591"/>
+      <c r="V50" s="591"/>
+      <c r="W50" s="591"/>
+      <c r="X50" s="591"/>
+      <c r="Y50" s="591"/>
+      <c r="Z50" s="591"/>
+      <c r="AA50" s="592"/>
+    </row>
+    <row r="51" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A51" s="566"/>
+      <c r="B51" s="89" t="s">
+        <v>220</v>
+      </c>
+      <c r="C51" s="570"/>
+      <c r="D51" s="571"/>
+      <c r="E51" s="571"/>
+      <c r="F51" s="571"/>
+      <c r="G51" s="571"/>
+      <c r="H51" s="571"/>
+      <c r="I51" s="571"/>
+      <c r="J51" s="571"/>
+      <c r="K51" s="571"/>
+      <c r="L51" s="571"/>
+      <c r="M51" s="572"/>
+      <c r="N51" s="159"/>
+      <c r="O51" s="566"/>
+      <c r="P51" s="89" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q51" s="570"/>
+      <c r="R51" s="571"/>
+      <c r="S51" s="571"/>
+      <c r="T51" s="571"/>
+      <c r="U51" s="571"/>
+      <c r="V51" s="571"/>
+      <c r="W51" s="571"/>
+      <c r="X51" s="571"/>
+      <c r="Y51" s="571"/>
+      <c r="Z51" s="571"/>
+      <c r="AA51" s="572"/>
     </row>
     <row r="52" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A52" s="83" t="s">
-[...95 lines deleted...]
-      <c r="AA54" s="680"/>
+      <c r="A52" s="566"/>
+      <c r="B52" s="568" t="s">
+        <v>221</v>
+      </c>
+      <c r="C52" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="D52" s="92"/>
+      <c r="E52" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="F52" s="92"/>
+      <c r="G52" s="93" t="s">
+        <v>224</v>
+      </c>
+      <c r="H52" s="93"/>
+      <c r="I52" s="93"/>
+      <c r="J52" s="93"/>
+      <c r="K52" s="93"/>
+      <c r="L52" s="93"/>
+      <c r="M52" s="94"/>
+      <c r="N52" s="160"/>
+      <c r="O52" s="566"/>
+      <c r="P52" s="568" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q52" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="R52" s="92"/>
+      <c r="S52" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="T52" s="92"/>
+      <c r="U52" s="93" t="s">
+        <v>224</v>
+      </c>
+      <c r="V52" s="93"/>
+      <c r="W52" s="93"/>
+      <c r="X52" s="93"/>
+      <c r="Y52" s="93"/>
+      <c r="Z52" s="93"/>
+      <c r="AA52" s="94"/>
+    </row>
+    <row r="53" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A53" s="566"/>
+      <c r="B53" s="573"/>
+      <c r="C53" s="95"/>
+      <c r="D53" s="98"/>
+      <c r="E53" s="99"/>
+      <c r="F53" s="100"/>
+      <c r="G53" s="574"/>
+      <c r="H53" s="574"/>
+      <c r="I53" s="574"/>
+      <c r="J53" s="574"/>
+      <c r="K53" s="574"/>
+      <c r="L53" s="574"/>
+      <c r="M53" s="575"/>
+      <c r="N53" s="161"/>
+      <c r="O53" s="566"/>
+      <c r="P53" s="573"/>
+      <c r="Q53" s="95"/>
+      <c r="R53" s="98"/>
+      <c r="S53" s="99"/>
+      <c r="T53" s="100"/>
+      <c r="U53" s="574"/>
+      <c r="V53" s="574"/>
+      <c r="W53" s="574"/>
+      <c r="X53" s="574"/>
+      <c r="Y53" s="574"/>
+      <c r="Z53" s="574"/>
+      <c r="AA53" s="575"/>
+    </row>
+    <row r="54" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A54" s="566"/>
+      <c r="B54" s="569"/>
+      <c r="C54" s="576"/>
+      <c r="D54" s="577"/>
+      <c r="E54" s="577"/>
+      <c r="F54" s="577"/>
+      <c r="G54" s="577"/>
+      <c r="H54" s="577"/>
+      <c r="I54" s="577"/>
+      <c r="J54" s="577"/>
+      <c r="K54" s="577"/>
+      <c r="L54" s="577"/>
+      <c r="M54" s="578"/>
+      <c r="N54" s="159"/>
+      <c r="O54" s="566"/>
+      <c r="P54" s="569"/>
+      <c r="Q54" s="576"/>
+      <c r="R54" s="577"/>
+      <c r="S54" s="577"/>
+      <c r="T54" s="577"/>
+      <c r="U54" s="577"/>
+      <c r="V54" s="577"/>
+      <c r="W54" s="577"/>
+      <c r="X54" s="577"/>
+      <c r="Y54" s="577"/>
+      <c r="Z54" s="577"/>
+      <c r="AA54" s="578"/>
     </row>
     <row r="55" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A55" s="122" t="s">
-[...29 lines deleted...]
-      <c r="AA55" s="83"/>
+      <c r="A55" s="566"/>
+      <c r="B55" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="C55" s="559"/>
+      <c r="D55" s="560"/>
+      <c r="E55" s="560"/>
+      <c r="F55" s="560"/>
+      <c r="G55" s="560"/>
+      <c r="H55" s="560"/>
+      <c r="I55" s="560"/>
+      <c r="J55" s="560"/>
+      <c r="K55" s="560"/>
+      <c r="L55" s="560"/>
+      <c r="M55" s="561"/>
+      <c r="N55" s="162"/>
+      <c r="O55" s="566"/>
+      <c r="P55" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q55" s="559"/>
+      <c r="R55" s="560"/>
+      <c r="S55" s="560"/>
+      <c r="T55" s="560"/>
+      <c r="U55" s="560"/>
+      <c r="V55" s="560"/>
+      <c r="W55" s="560"/>
+      <c r="X55" s="560"/>
+      <c r="Y55" s="560"/>
+      <c r="Z55" s="560"/>
+      <c r="AA55" s="561"/>
     </row>
     <row r="56" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A56" s="122" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="A56" s="566"/>
+      <c r="B56" s="97" t="s">
+        <v>226</v>
+      </c>
+      <c r="C56" s="562"/>
+      <c r="D56" s="563"/>
+      <c r="E56" s="563"/>
+      <c r="F56" s="563"/>
+      <c r="G56" s="563"/>
+      <c r="H56" s="563"/>
+      <c r="I56" s="563"/>
+      <c r="J56" s="563"/>
+      <c r="K56" s="563"/>
+      <c r="L56" s="563"/>
+      <c r="M56" s="564"/>
+      <c r="N56" s="159"/>
+      <c r="O56" s="566"/>
+      <c r="P56" s="97" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q56" s="562"/>
+      <c r="R56" s="563"/>
+      <c r="S56" s="563"/>
+      <c r="T56" s="563"/>
+      <c r="U56" s="563"/>
+      <c r="V56" s="563"/>
+      <c r="W56" s="563"/>
+      <c r="X56" s="563"/>
+      <c r="Y56" s="563"/>
+      <c r="Z56" s="563"/>
+      <c r="AA56" s="564"/>
+    </row>
+    <row r="57" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A57" s="566"/>
       <c r="B57" s="86" t="s">
+        <v>219</v>
+      </c>
+      <c r="C57" s="590"/>
+      <c r="D57" s="591"/>
+      <c r="E57" s="591"/>
+      <c r="F57" s="591"/>
+      <c r="G57" s="591"/>
+      <c r="H57" s="591"/>
+      <c r="I57" s="591"/>
+      <c r="J57" s="591"/>
+      <c r="K57" s="591"/>
+      <c r="L57" s="591"/>
+      <c r="M57" s="592"/>
+      <c r="N57" s="159"/>
+      <c r="O57" s="566"/>
+      <c r="P57" s="86" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q57" s="590"/>
+      <c r="R57" s="591"/>
+      <c r="S57" s="591"/>
+      <c r="T57" s="591"/>
+      <c r="U57" s="591"/>
+      <c r="V57" s="591"/>
+      <c r="W57" s="591"/>
+      <c r="X57" s="591"/>
+      <c r="Y57" s="591"/>
+      <c r="Z57" s="591"/>
+      <c r="AA57" s="592"/>
+    </row>
+    <row r="58" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A58" s="566"/>
+      <c r="B58" s="89" t="s">
         <v>220</v>
       </c>
-      <c r="C57" s="605"/>
-[...14 lines deleted...]
-      <c r="P57" s="86" t="s">
+      <c r="C58" s="570"/>
+      <c r="D58" s="571"/>
+      <c r="E58" s="571"/>
+      <c r="F58" s="571"/>
+      <c r="G58" s="571"/>
+      <c r="H58" s="571"/>
+      <c r="I58" s="571"/>
+      <c r="J58" s="571"/>
+      <c r="K58" s="571"/>
+      <c r="L58" s="571"/>
+      <c r="M58" s="572"/>
+      <c r="N58" s="159"/>
+      <c r="O58" s="566"/>
+      <c r="P58" s="89" t="s">
         <v>220</v>
       </c>
-      <c r="Q57" s="605"/>
-[...13 lines deleted...]
-      <c r="B58" s="89" t="s">
+      <c r="Q58" s="570"/>
+      <c r="R58" s="571"/>
+      <c r="S58" s="571"/>
+      <c r="T58" s="571"/>
+      <c r="U58" s="571"/>
+      <c r="V58" s="571"/>
+      <c r="W58" s="571"/>
+      <c r="X58" s="571"/>
+      <c r="Y58" s="571"/>
+      <c r="Z58" s="571"/>
+      <c r="AA58" s="572"/>
+    </row>
+    <row r="59" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A59" s="566"/>
+      <c r="B59" s="568" t="s">
         <v>221</v>
       </c>
-      <c r="C58" s="581"/>
-[...29 lines deleted...]
-      <c r="B59" s="579" t="s">
+      <c r="C59" s="91" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D59" s="92"/>
       <c r="E59" s="90" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F59" s="92"/>
       <c r="G59" s="93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H59" s="93"/>
       <c r="I59" s="93"/>
       <c r="J59" s="93"/>
       <c r="K59" s="93"/>
       <c r="L59" s="93"/>
       <c r="M59" s="94"/>
-      <c r="N59" s="169"/>
-[...1 lines deleted...]
-      <c r="P59" s="579" t="s">
+      <c r="N59" s="160"/>
+      <c r="O59" s="566"/>
+      <c r="P59" s="568" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q59" s="91" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="R59" s="92"/>
       <c r="S59" s="90" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="T59" s="92"/>
       <c r="U59" s="93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="V59" s="93"/>
       <c r="W59" s="93"/>
       <c r="X59" s="93"/>
       <c r="Y59" s="93"/>
       <c r="Z59" s="93"/>
       <c r="AA59" s="94"/>
     </row>
     <row r="60" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A60" s="577"/>
-      <c r="B60" s="584"/>
+      <c r="A60" s="566"/>
+      <c r="B60" s="573"/>
       <c r="C60" s="95"/>
-      <c r="D60" s="99"/>
-[...11 lines deleted...]
-      <c r="P60" s="584"/>
+      <c r="D60" s="98"/>
+      <c r="E60" s="99"/>
+      <c r="F60" s="100"/>
+      <c r="G60" s="574"/>
+      <c r="H60" s="574"/>
+      <c r="I60" s="574"/>
+      <c r="J60" s="574"/>
+      <c r="K60" s="574"/>
+      <c r="L60" s="574"/>
+      <c r="M60" s="575"/>
+      <c r="N60" s="161"/>
+      <c r="O60" s="566"/>
+      <c r="P60" s="573"/>
       <c r="Q60" s="95"/>
-      <c r="R60" s="99"/>
-[...8 lines deleted...]
-      <c r="AA60" s="586"/>
+      <c r="R60" s="98"/>
+      <c r="S60" s="99"/>
+      <c r="T60" s="100"/>
+      <c r="U60" s="574"/>
+      <c r="V60" s="574"/>
+      <c r="W60" s="574"/>
+      <c r="X60" s="574"/>
+      <c r="Y60" s="574"/>
+      <c r="Z60" s="574"/>
+      <c r="AA60" s="575"/>
     </row>
     <row r="61" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A61" s="577"/>
-[...25 lines deleted...]
-      <c r="AA61" s="589"/>
+      <c r="A61" s="566"/>
+      <c r="B61" s="569"/>
+      <c r="C61" s="576"/>
+      <c r="D61" s="577"/>
+      <c r="E61" s="577"/>
+      <c r="F61" s="577"/>
+      <c r="G61" s="577"/>
+      <c r="H61" s="577"/>
+      <c r="I61" s="577"/>
+      <c r="J61" s="577"/>
+      <c r="K61" s="577"/>
+      <c r="L61" s="577"/>
+      <c r="M61" s="578"/>
+      <c r="N61" s="159"/>
+      <c r="O61" s="566"/>
+      <c r="P61" s="569"/>
+      <c r="Q61" s="576"/>
+      <c r="R61" s="577"/>
+      <c r="S61" s="577"/>
+      <c r="T61" s="577"/>
+      <c r="U61" s="577"/>
+      <c r="V61" s="577"/>
+      <c r="W61" s="577"/>
+      <c r="X61" s="577"/>
+      <c r="Y61" s="577"/>
+      <c r="Z61" s="577"/>
+      <c r="AA61" s="578"/>
     </row>
     <row r="62" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A62" s="577"/>
-      <c r="B62" s="97" t="s">
+      <c r="A62" s="566"/>
+      <c r="B62" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="C62" s="559"/>
+      <c r="D62" s="560"/>
+      <c r="E62" s="560"/>
+      <c r="F62" s="560"/>
+      <c r="G62" s="560"/>
+      <c r="H62" s="560"/>
+      <c r="I62" s="560"/>
+      <c r="J62" s="560"/>
+      <c r="K62" s="560"/>
+      <c r="L62" s="560"/>
+      <c r="M62" s="561"/>
+      <c r="N62" s="162"/>
+      <c r="O62" s="566"/>
+      <c r="P62" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q62" s="559"/>
+      <c r="R62" s="560"/>
+      <c r="S62" s="560"/>
+      <c r="T62" s="560"/>
+      <c r="U62" s="560"/>
+      <c r="V62" s="560"/>
+      <c r="W62" s="560"/>
+      <c r="X62" s="560"/>
+      <c r="Y62" s="560"/>
+      <c r="Z62" s="560"/>
+      <c r="AA62" s="561"/>
+    </row>
+    <row r="63" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A63" s="566"/>
+      <c r="B63" s="97" t="s">
         <v>226</v>
       </c>
-      <c r="C62" s="570"/>
-[...12 lines deleted...]
-      <c r="P62" s="97" t="s">
+      <c r="C63" s="562"/>
+      <c r="D63" s="563"/>
+      <c r="E63" s="563"/>
+      <c r="F63" s="563"/>
+      <c r="G63" s="563"/>
+      <c r="H63" s="563"/>
+      <c r="I63" s="563"/>
+      <c r="J63" s="563"/>
+      <c r="K63" s="563"/>
+      <c r="L63" s="563"/>
+      <c r="M63" s="564"/>
+      <c r="N63" s="159"/>
+      <c r="O63" s="566"/>
+      <c r="P63" s="97" t="s">
         <v>226</v>
       </c>
-      <c r="Q62" s="570"/>
-[...42 lines deleted...]
-      <c r="AA63" s="575"/>
+      <c r="Q63" s="562"/>
+      <c r="R63" s="563"/>
+      <c r="S63" s="563"/>
+      <c r="T63" s="563"/>
+      <c r="U63" s="563"/>
+      <c r="V63" s="563"/>
+      <c r="W63" s="563"/>
+      <c r="X63" s="563"/>
+      <c r="Y63" s="563"/>
+      <c r="Z63" s="563"/>
+      <c r="AA63" s="564"/>
     </row>
     <row r="64" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A64" s="577"/>
+      <c r="A64" s="566"/>
       <c r="B64" s="86" t="s">
+        <v>219</v>
+      </c>
+      <c r="C64" s="590"/>
+      <c r="D64" s="591"/>
+      <c r="E64" s="591"/>
+      <c r="F64" s="591"/>
+      <c r="G64" s="591"/>
+      <c r="H64" s="591"/>
+      <c r="I64" s="591"/>
+      <c r="J64" s="591"/>
+      <c r="K64" s="591"/>
+      <c r="L64" s="591"/>
+      <c r="M64" s="592"/>
+      <c r="N64" s="159"/>
+      <c r="O64" s="566"/>
+      <c r="P64" s="86" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q64" s="590"/>
+      <c r="R64" s="591"/>
+      <c r="S64" s="591"/>
+      <c r="T64" s="591"/>
+      <c r="U64" s="591"/>
+      <c r="V64" s="591"/>
+      <c r="W64" s="591"/>
+      <c r="X64" s="591"/>
+      <c r="Y64" s="591"/>
+      <c r="Z64" s="591"/>
+      <c r="AA64" s="592"/>
+    </row>
+    <row r="65" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A65" s="566"/>
+      <c r="B65" s="89" t="s">
         <v>220</v>
       </c>
-      <c r="C64" s="605"/>
-[...12 lines deleted...]
-      <c r="P64" s="86" t="s">
+      <c r="C65" s="570"/>
+      <c r="D65" s="571"/>
+      <c r="E65" s="571"/>
+      <c r="F65" s="571"/>
+      <c r="G65" s="571"/>
+      <c r="H65" s="571"/>
+      <c r="I65" s="571"/>
+      <c r="J65" s="571"/>
+      <c r="K65" s="571"/>
+      <c r="L65" s="571"/>
+      <c r="M65" s="572"/>
+      <c r="N65" s="159"/>
+      <c r="O65" s="566"/>
+      <c r="P65" s="89" t="s">
         <v>220</v>
       </c>
-      <c r="Q64" s="605"/>
-[...13 lines deleted...]
-      <c r="B65" s="89" t="s">
+      <c r="Q65" s="570"/>
+      <c r="R65" s="571"/>
+      <c r="S65" s="571"/>
+      <c r="T65" s="571"/>
+      <c r="U65" s="571"/>
+      <c r="V65" s="571"/>
+      <c r="W65" s="571"/>
+      <c r="X65" s="571"/>
+      <c r="Y65" s="571"/>
+      <c r="Z65" s="571"/>
+      <c r="AA65" s="572"/>
+    </row>
+    <row r="66" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A66" s="566"/>
+      <c r="B66" s="568" t="s">
         <v>221</v>
       </c>
-      <c r="C65" s="581"/>
-[...29 lines deleted...]
-      <c r="B66" s="579" t="s">
+      <c r="C66" s="91" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D66" s="92"/>
       <c r="E66" s="90" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F66" s="92"/>
       <c r="G66" s="93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H66" s="93"/>
       <c r="I66" s="93"/>
       <c r="J66" s="93"/>
       <c r="K66" s="93"/>
       <c r="L66" s="93"/>
       <c r="M66" s="94"/>
-      <c r="N66" s="169"/>
-[...1 lines deleted...]
-      <c r="P66" s="579" t="s">
+      <c r="N66" s="160"/>
+      <c r="O66" s="566"/>
+      <c r="P66" s="568" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q66" s="91" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="R66" s="92"/>
       <c r="S66" s="90" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="T66" s="92"/>
       <c r="U66" s="93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="V66" s="93"/>
       <c r="W66" s="93"/>
       <c r="X66" s="93"/>
       <c r="Y66" s="93"/>
       <c r="Z66" s="93"/>
       <c r="AA66" s="94"/>
     </row>
     <row r="67" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A67" s="577"/>
-      <c r="B67" s="584"/>
+      <c r="A67" s="566"/>
+      <c r="B67" s="573"/>
       <c r="C67" s="95"/>
-      <c r="D67" s="99"/>
-[...11 lines deleted...]
-      <c r="P67" s="584"/>
+      <c r="D67" s="98"/>
+      <c r="E67" s="99"/>
+      <c r="F67" s="100"/>
+      <c r="G67" s="574"/>
+      <c r="H67" s="574"/>
+      <c r="I67" s="574"/>
+      <c r="J67" s="574"/>
+      <c r="K67" s="574"/>
+      <c r="L67" s="574"/>
+      <c r="M67" s="575"/>
+      <c r="N67" s="161"/>
+      <c r="O67" s="566"/>
+      <c r="P67" s="573"/>
       <c r="Q67" s="95"/>
-      <c r="R67" s="99"/>
-[...8 lines deleted...]
-      <c r="AA67" s="586"/>
+      <c r="R67" s="98"/>
+      <c r="S67" s="99"/>
+      <c r="T67" s="100"/>
+      <c r="U67" s="574"/>
+      <c r="V67" s="574"/>
+      <c r="W67" s="574"/>
+      <c r="X67" s="574"/>
+      <c r="Y67" s="574"/>
+      <c r="Z67" s="574"/>
+      <c r="AA67" s="575"/>
     </row>
     <row r="68" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A68" s="577"/>
-[...25 lines deleted...]
-      <c r="AA68" s="589"/>
+      <c r="A68" s="566"/>
+      <c r="B68" s="569"/>
+      <c r="C68" s="576"/>
+      <c r="D68" s="577"/>
+      <c r="E68" s="577"/>
+      <c r="F68" s="577"/>
+      <c r="G68" s="577"/>
+      <c r="H68" s="577"/>
+      <c r="I68" s="577"/>
+      <c r="J68" s="577"/>
+      <c r="K68" s="577"/>
+      <c r="L68" s="577"/>
+      <c r="M68" s="578"/>
+      <c r="N68" s="159"/>
+      <c r="O68" s="566"/>
+      <c r="P68" s="569"/>
+      <c r="Q68" s="576"/>
+      <c r="R68" s="577"/>
+      <c r="S68" s="577"/>
+      <c r="T68" s="577"/>
+      <c r="U68" s="577"/>
+      <c r="V68" s="577"/>
+      <c r="W68" s="577"/>
+      <c r="X68" s="577"/>
+      <c r="Y68" s="577"/>
+      <c r="Z68" s="577"/>
+      <c r="AA68" s="578"/>
     </row>
     <row r="69" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A69" s="577"/>
-      <c r="B69" s="97" t="s">
+      <c r="A69" s="566"/>
+      <c r="B69" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="C69" s="559"/>
+      <c r="D69" s="560"/>
+      <c r="E69" s="560"/>
+      <c r="F69" s="560"/>
+      <c r="G69" s="560"/>
+      <c r="H69" s="560"/>
+      <c r="I69" s="560"/>
+      <c r="J69" s="560"/>
+      <c r="K69" s="560"/>
+      <c r="L69" s="560"/>
+      <c r="M69" s="561"/>
+      <c r="N69" s="162"/>
+      <c r="O69" s="566"/>
+      <c r="P69" s="96" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q69" s="559"/>
+      <c r="R69" s="560"/>
+      <c r="S69" s="560"/>
+      <c r="T69" s="560"/>
+      <c r="U69" s="560"/>
+      <c r="V69" s="560"/>
+      <c r="W69" s="560"/>
+      <c r="X69" s="560"/>
+      <c r="Y69" s="560"/>
+      <c r="Z69" s="560"/>
+      <c r="AA69" s="561"/>
+    </row>
+    <row r="70" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A70" s="567"/>
+      <c r="B70" s="97" t="s">
         <v>226</v>
       </c>
-      <c r="C69" s="570"/>
-[...12 lines deleted...]
-      <c r="P69" s="97" t="s">
+      <c r="C70" s="562"/>
+      <c r="D70" s="563"/>
+      <c r="E70" s="563"/>
+      <c r="F70" s="563"/>
+      <c r="G70" s="563"/>
+      <c r="H70" s="563"/>
+      <c r="I70" s="563"/>
+      <c r="J70" s="563"/>
+      <c r="K70" s="563"/>
+      <c r="L70" s="563"/>
+      <c r="M70" s="564"/>
+      <c r="N70" s="159"/>
+      <c r="O70" s="567"/>
+      <c r="P70" s="97" t="s">
         <v>226</v>
       </c>
-      <c r="Q69" s="570"/>
-[...42 lines deleted...]
-      <c r="AA70" s="575"/>
+      <c r="Q70" s="562"/>
+      <c r="R70" s="563"/>
+      <c r="S70" s="563"/>
+      <c r="T70" s="563"/>
+      <c r="U70" s="563"/>
+      <c r="V70" s="563"/>
+      <c r="W70" s="563"/>
+      <c r="X70" s="563"/>
+      <c r="Y70" s="563"/>
+      <c r="Z70" s="563"/>
+      <c r="AA70" s="564"/>
     </row>
     <row r="71" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A71" s="577"/>
-[...66 lines deleted...]
-      <c r="B73" s="579" t="s">
+      <c r="A71" s="119" t="s">
+        <v>256</v>
+      </c>
+      <c r="B71" s="83"/>
+      <c r="C71" s="83"/>
+      <c r="D71" s="83"/>
+      <c r="E71" s="83"/>
+      <c r="F71" s="83"/>
+      <c r="G71" s="83"/>
+      <c r="H71" s="83"/>
+      <c r="I71" s="83"/>
+      <c r="J71" s="83"/>
+      <c r="K71" s="83"/>
+      <c r="L71" s="83"/>
+      <c r="M71" s="83"/>
+      <c r="N71" s="152"/>
+      <c r="O71" s="119" t="s">
+        <v>256</v>
+      </c>
+      <c r="P71" s="83"/>
+      <c r="Q71" s="83"/>
+      <c r="R71" s="83"/>
+      <c r="S71" s="83"/>
+      <c r="T71" s="83"/>
+      <c r="U71" s="83"/>
+      <c r="V71" s="83"/>
+      <c r="W71" s="83"/>
+      <c r="X71" s="83"/>
+      <c r="Y71" s="83"/>
+      <c r="Z71" s="83"/>
+      <c r="AA71" s="83"/>
+    </row>
+    <row r="72" spans="1:27" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="565" t="s">
+        <v>237</v>
+      </c>
+      <c r="B72" s="106" t="s">
+        <v>219</v>
+      </c>
+      <c r="C72" s="555"/>
+      <c r="D72" s="556"/>
+      <c r="E72" s="557"/>
+      <c r="F72" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="G72" s="568"/>
+      <c r="H72" s="93"/>
+      <c r="I72" s="550"/>
+      <c r="J72" s="93"/>
+      <c r="K72" s="550"/>
+      <c r="L72" s="93"/>
+      <c r="M72" s="94"/>
+      <c r="N72" s="160"/>
+      <c r="O72" s="565" t="s">
+        <v>237</v>
+      </c>
+      <c r="P72" s="106" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q72" s="555"/>
+      <c r="R72" s="556"/>
+      <c r="S72" s="557"/>
+      <c r="T72" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="U72" s="568"/>
+      <c r="V72" s="93"/>
+      <c r="W72" s="550"/>
+      <c r="X72" s="93"/>
+      <c r="Y72" s="550"/>
+      <c r="Z72" s="93"/>
+      <c r="AA72" s="94"/>
+    </row>
+    <row r="73" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A73" s="566"/>
+      <c r="B73" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="C73" s="552"/>
+      <c r="D73" s="553"/>
+      <c r="E73" s="554"/>
+      <c r="F73" s="558"/>
+      <c r="G73" s="569"/>
+      <c r="H73" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="I73" s="551"/>
+      <c r="J73" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="K73" s="551"/>
+      <c r="L73" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="M73" s="123"/>
+      <c r="N73" s="164"/>
+      <c r="O73" s="566"/>
+      <c r="P73" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q73" s="552"/>
+      <c r="R73" s="553"/>
+      <c r="S73" s="554"/>
+      <c r="T73" s="558"/>
+      <c r="U73" s="569"/>
+      <c r="V73" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="W73" s="551"/>
+      <c r="X73" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y73" s="551"/>
+      <c r="Z73" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA73" s="123"/>
+    </row>
+    <row r="74" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A74" s="566"/>
+      <c r="B74" s="547" t="s">
+        <v>232</v>
+      </c>
+      <c r="C74" s="91" t="s">
         <v>222</v>
       </c>
-      <c r="C73" s="91" t="s">
+      <c r="D74" s="93"/>
+      <c r="E74" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="D73" s="92"/>
-      <c r="E73" s="90" t="s">
+      <c r="F74" s="93"/>
+      <c r="G74" s="93" t="s">
         <v>224</v>
       </c>
-      <c r="F73" s="92"/>
-[...11 lines deleted...]
-      <c r="P73" s="579" t="s">
+      <c r="H74" s="93"/>
+      <c r="I74" s="93"/>
+      <c r="J74" s="93"/>
+      <c r="K74" s="93"/>
+      <c r="L74" s="93"/>
+      <c r="M74" s="94"/>
+      <c r="N74" s="160"/>
+      <c r="O74" s="566"/>
+      <c r="P74" s="547" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q74" s="91" t="s">
         <v>222</v>
       </c>
-      <c r="Q73" s="91" t="s">
+      <c r="R74" s="93"/>
+      <c r="S74" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="R73" s="92"/>
-      <c r="S73" s="90" t="s">
+      <c r="T74" s="93"/>
+      <c r="U74" s="93" t="s">
         <v>224</v>
       </c>
-      <c r="T73" s="92"/>
-[...66 lines deleted...]
-      <c r="AA75" s="589"/>
+      <c r="V74" s="93"/>
+      <c r="W74" s="93"/>
+      <c r="X74" s="93"/>
+      <c r="Y74" s="93"/>
+      <c r="Z74" s="93"/>
+      <c r="AA74" s="94"/>
+    </row>
+    <row r="75" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A75" s="566"/>
+      <c r="B75" s="548"/>
+      <c r="C75" s="101"/>
+      <c r="D75" s="98"/>
+      <c r="E75" s="124"/>
+      <c r="F75" s="100"/>
+      <c r="G75" s="545"/>
+      <c r="H75" s="545"/>
+      <c r="I75" s="545"/>
+      <c r="J75" s="545"/>
+      <c r="K75" s="545"/>
+      <c r="L75" s="545"/>
+      <c r="M75" s="546"/>
+      <c r="N75" s="164"/>
+      <c r="O75" s="566"/>
+      <c r="P75" s="548"/>
+      <c r="Q75" s="101"/>
+      <c r="R75" s="98"/>
+      <c r="S75" s="124"/>
+      <c r="T75" s="100"/>
+      <c r="U75" s="545"/>
+      <c r="V75" s="545"/>
+      <c r="W75" s="545"/>
+      <c r="X75" s="545"/>
+      <c r="Y75" s="545"/>
+      <c r="Z75" s="545"/>
+      <c r="AA75" s="546"/>
     </row>
     <row r="76" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A76" s="577"/>
-[...29 lines deleted...]
-      <c r="AA76" s="572"/>
+      <c r="A76" s="566"/>
+      <c r="B76" s="549"/>
+      <c r="C76" s="104"/>
+      <c r="D76" s="120"/>
+      <c r="E76" s="120"/>
+      <c r="F76" s="120"/>
+      <c r="G76" s="120"/>
+      <c r="H76" s="120"/>
+      <c r="I76" s="120"/>
+      <c r="J76" s="120"/>
+      <c r="K76" s="120"/>
+      <c r="L76" s="120"/>
+      <c r="M76" s="121"/>
+      <c r="N76" s="165"/>
+      <c r="O76" s="566"/>
+      <c r="P76" s="549"/>
+      <c r="Q76" s="104"/>
+      <c r="R76" s="120"/>
+      <c r="S76" s="120"/>
+      <c r="T76" s="120"/>
+      <c r="U76" s="120"/>
+      <c r="V76" s="120"/>
+      <c r="W76" s="120"/>
+      <c r="X76" s="120"/>
+      <c r="Y76" s="120"/>
+      <c r="Z76" s="120"/>
+      <c r="AA76" s="121"/>
     </row>
     <row r="77" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A77" s="578"/>
-[...65 lines deleted...]
-      <c r="A79" s="576" t="s">
+      <c r="A77" s="566"/>
+      <c r="B77" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="C77" s="555"/>
+      <c r="D77" s="556"/>
+      <c r="E77" s="557"/>
+      <c r="F77" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="G77" s="568"/>
+      <c r="H77" s="93"/>
+      <c r="I77" s="550"/>
+      <c r="J77" s="93"/>
+      <c r="K77" s="550"/>
+      <c r="L77" s="93"/>
+      <c r="M77" s="94"/>
+      <c r="N77" s="160"/>
+      <c r="O77" s="566"/>
+      <c r="P77" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q77" s="555"/>
+      <c r="R77" s="556"/>
+      <c r="S77" s="557"/>
+      <c r="T77" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="U77" s="568"/>
+      <c r="V77" s="93"/>
+      <c r="W77" s="550"/>
+      <c r="X77" s="93"/>
+      <c r="Y77" s="550"/>
+      <c r="Z77" s="93"/>
+      <c r="AA77" s="94"/>
+    </row>
+    <row r="78" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A78" s="566"/>
+      <c r="B78" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="C78" s="552"/>
+      <c r="D78" s="553"/>
+      <c r="E78" s="554"/>
+      <c r="F78" s="558"/>
+      <c r="G78" s="569"/>
+      <c r="H78" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="I78" s="551"/>
+      <c r="J78" s="105" t="s">
         <v>238</v>
       </c>
-      <c r="B79" s="107" t="s">
-[...5 lines deleted...]
-      <c r="F79" s="569" t="s">
+      <c r="K78" s="551"/>
+      <c r="L78" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="M78" s="123"/>
+      <c r="N78" s="164"/>
+      <c r="O78" s="566"/>
+      <c r="P78" s="104" t="s">
         <v>230</v>
       </c>
-      <c r="G79" s="579"/>
+      <c r="Q78" s="552"/>
+      <c r="R78" s="553"/>
+      <c r="S78" s="554"/>
+      <c r="T78" s="558"/>
+      <c r="U78" s="569"/>
+      <c r="V78" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="W78" s="551"/>
+      <c r="X78" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y78" s="551"/>
+      <c r="Z78" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA78" s="123"/>
+    </row>
+    <row r="79" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A79" s="566"/>
+      <c r="B79" s="547" t="s">
+        <v>232</v>
+      </c>
+      <c r="C79" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="D79" s="93"/>
+      <c r="E79" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="93"/>
+      <c r="G79" s="93" t="s">
+        <v>224</v>
+      </c>
       <c r="H79" s="93"/>
-      <c r="I79" s="561"/>
+      <c r="I79" s="93"/>
       <c r="J79" s="93"/>
-      <c r="K79" s="561"/>
+      <c r="K79" s="93"/>
       <c r="L79" s="93"/>
       <c r="M79" s="94"/>
-      <c r="N79" s="169"/>
-[...12 lines deleted...]
-      <c r="U79" s="579"/>
+      <c r="N79" s="160"/>
+      <c r="O79" s="566"/>
+      <c r="P79" s="547" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q79" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="R79" s="93"/>
+      <c r="S79" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="T79" s="93"/>
+      <c r="U79" s="93" t="s">
+        <v>224</v>
+      </c>
       <c r="V79" s="93"/>
-      <c r="W79" s="561"/>
+      <c r="W79" s="93"/>
       <c r="X79" s="93"/>
-      <c r="Y79" s="561"/>
+      <c r="Y79" s="93"/>
       <c r="Z79" s="93"/>
       <c r="AA79" s="94"/>
     </row>
     <row r="80" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A80" s="577"/>
-      <c r="B80" s="105" t="s">
+      <c r="A80" s="566"/>
+      <c r="B80" s="548"/>
+      <c r="C80" s="101"/>
+      <c r="D80" s="98"/>
+      <c r="E80" s="124"/>
+      <c r="F80" s="100"/>
+      <c r="G80" s="545"/>
+      <c r="H80" s="545"/>
+      <c r="I80" s="545"/>
+      <c r="J80" s="545"/>
+      <c r="K80" s="545"/>
+      <c r="L80" s="545"/>
+      <c r="M80" s="546"/>
+      <c r="N80" s="164"/>
+      <c r="O80" s="566"/>
+      <c r="P80" s="548"/>
+      <c r="Q80" s="101"/>
+      <c r="R80" s="98"/>
+      <c r="S80" s="124"/>
+      <c r="T80" s="100"/>
+      <c r="U80" s="545"/>
+      <c r="V80" s="545"/>
+      <c r="W80" s="545"/>
+      <c r="X80" s="545"/>
+      <c r="Y80" s="545"/>
+      <c r="Z80" s="545"/>
+      <c r="AA80" s="546"/>
+    </row>
+    <row r="81" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A81" s="566"/>
+      <c r="B81" s="549"/>
+      <c r="C81" s="104"/>
+      <c r="D81" s="120"/>
+      <c r="E81" s="120"/>
+      <c r="F81" s="120"/>
+      <c r="G81" s="120"/>
+      <c r="H81" s="120"/>
+      <c r="I81" s="120"/>
+      <c r="J81" s="120"/>
+      <c r="K81" s="120"/>
+      <c r="L81" s="120"/>
+      <c r="M81" s="121"/>
+      <c r="N81" s="165"/>
+      <c r="O81" s="566"/>
+      <c r="P81" s="549"/>
+      <c r="Q81" s="104"/>
+      <c r="R81" s="120"/>
+      <c r="S81" s="120"/>
+      <c r="T81" s="120"/>
+      <c r="U81" s="120"/>
+      <c r="V81" s="120"/>
+      <c r="W81" s="120"/>
+      <c r="X81" s="120"/>
+      <c r="Y81" s="120"/>
+      <c r="Z81" s="120"/>
+      <c r="AA81" s="121"/>
+    </row>
+    <row r="82" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A82" s="566"/>
+      <c r="B82" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="C82" s="555"/>
+      <c r="D82" s="556"/>
+      <c r="E82" s="557"/>
+      <c r="F82" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="G82" s="568"/>
+      <c r="H82" s="93"/>
+      <c r="I82" s="550"/>
+      <c r="J82" s="93"/>
+      <c r="K82" s="550"/>
+      <c r="L82" s="93"/>
+      <c r="M82" s="94"/>
+      <c r="N82" s="160"/>
+      <c r="O82" s="566"/>
+      <c r="P82" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q82" s="555"/>
+      <c r="R82" s="556"/>
+      <c r="S82" s="557"/>
+      <c r="T82" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="U82" s="568"/>
+      <c r="V82" s="93"/>
+      <c r="W82" s="550"/>
+      <c r="X82" s="93"/>
+      <c r="Y82" s="550"/>
+      <c r="Z82" s="93"/>
+      <c r="AA82" s="94"/>
+    </row>
+    <row r="83" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A83" s="566"/>
+      <c r="B83" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="C83" s="552"/>
+      <c r="D83" s="553"/>
+      <c r="E83" s="554"/>
+      <c r="F83" s="558"/>
+      <c r="G83" s="569"/>
+      <c r="H83" s="105" t="s">
         <v>231</v>
       </c>
-      <c r="C80" s="563"/>
-[...4 lines deleted...]
-      <c r="H80" s="106" t="s">
+      <c r="I83" s="551"/>
+      <c r="J83" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="K83" s="551"/>
+      <c r="L83" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="M83" s="123"/>
+      <c r="N83" s="164"/>
+      <c r="O83" s="566"/>
+      <c r="P83" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q83" s="552"/>
+      <c r="R83" s="553"/>
+      <c r="S83" s="554"/>
+      <c r="T83" s="558"/>
+      <c r="U83" s="569"/>
+      <c r="V83" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="W83" s="551"/>
+      <c r="X83" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y83" s="551"/>
+      <c r="Z83" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA83" s="123"/>
+    </row>
+    <row r="84" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A84" s="566"/>
+      <c r="B84" s="547" t="s">
         <v>232</v>
       </c>
-      <c r="I80" s="562"/>
-[...36 lines deleted...]
-      <c r="C81" s="91" t="s">
+      <c r="C84" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="D84" s="93"/>
+      <c r="E84" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="D81" s="93"/>
-      <c r="E81" s="90" t="s">
+      <c r="F84" s="93"/>
+      <c r="G84" s="93" t="s">
         <v>224</v>
       </c>
-      <c r="F81" s="93"/>
-[...101 lines deleted...]
-      <c r="G84" s="579"/>
       <c r="H84" s="93"/>
-      <c r="I84" s="561"/>
+      <c r="I84" s="93"/>
       <c r="J84" s="93"/>
-      <c r="K84" s="561"/>
+      <c r="K84" s="93"/>
       <c r="L84" s="93"/>
       <c r="M84" s="94"/>
-      <c r="N84" s="169"/>
-[...10 lines deleted...]
-      <c r="U84" s="579"/>
+      <c r="N84" s="160"/>
+      <c r="O84" s="566"/>
+      <c r="P84" s="547" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q84" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="R84" s="93"/>
+      <c r="S84" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="T84" s="93"/>
+      <c r="U84" s="93" t="s">
+        <v>224</v>
+      </c>
       <c r="V84" s="93"/>
-      <c r="W84" s="561"/>
+      <c r="W84" s="93"/>
       <c r="X84" s="93"/>
-      <c r="Y84" s="561"/>
+      <c r="Y84" s="93"/>
       <c r="Z84" s="93"/>
       <c r="AA84" s="94"/>
     </row>
     <row r="85" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A85" s="577"/>
-      <c r="B85" s="105" t="s">
+      <c r="A85" s="566"/>
+      <c r="B85" s="548"/>
+      <c r="C85" s="101"/>
+      <c r="D85" s="98"/>
+      <c r="E85" s="124"/>
+      <c r="F85" s="100"/>
+      <c r="G85" s="545"/>
+      <c r="H85" s="545"/>
+      <c r="I85" s="545"/>
+      <c r="J85" s="545"/>
+      <c r="K85" s="545"/>
+      <c r="L85" s="545"/>
+      <c r="M85" s="546"/>
+      <c r="N85" s="164"/>
+      <c r="O85" s="566"/>
+      <c r="P85" s="548"/>
+      <c r="Q85" s="101"/>
+      <c r="R85" s="98"/>
+      <c r="S85" s="124"/>
+      <c r="T85" s="100"/>
+      <c r="U85" s="545"/>
+      <c r="V85" s="545"/>
+      <c r="W85" s="545"/>
+      <c r="X85" s="545"/>
+      <c r="Y85" s="545"/>
+      <c r="Z85" s="545"/>
+      <c r="AA85" s="546"/>
+    </row>
+    <row r="86" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A86" s="566"/>
+      <c r="B86" s="549"/>
+      <c r="C86" s="104"/>
+      <c r="D86" s="120"/>
+      <c r="E86" s="120"/>
+      <c r="F86" s="120"/>
+      <c r="G86" s="120"/>
+      <c r="H86" s="120"/>
+      <c r="I86" s="120"/>
+      <c r="J86" s="120"/>
+      <c r="K86" s="120"/>
+      <c r="L86" s="120"/>
+      <c r="M86" s="121"/>
+      <c r="N86" s="165"/>
+      <c r="O86" s="566"/>
+      <c r="P86" s="549"/>
+      <c r="Q86" s="104"/>
+      <c r="R86" s="120"/>
+      <c r="S86" s="120"/>
+      <c r="T86" s="120"/>
+      <c r="U86" s="120"/>
+      <c r="V86" s="120"/>
+      <c r="W86" s="120"/>
+      <c r="X86" s="120"/>
+      <c r="Y86" s="120"/>
+      <c r="Z86" s="120"/>
+      <c r="AA86" s="121"/>
+    </row>
+    <row r="87" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A87" s="566"/>
+      <c r="B87" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="C87" s="555"/>
+      <c r="D87" s="556"/>
+      <c r="E87" s="557"/>
+      <c r="F87" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="G87" s="568"/>
+      <c r="H87" s="93"/>
+      <c r="I87" s="550"/>
+      <c r="J87" s="93"/>
+      <c r="K87" s="550"/>
+      <c r="L87" s="93"/>
+      <c r="M87" s="94"/>
+      <c r="N87" s="160"/>
+      <c r="O87" s="566"/>
+      <c r="P87" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q87" s="555"/>
+      <c r="R87" s="556"/>
+      <c r="S87" s="557"/>
+      <c r="T87" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="U87" s="568"/>
+      <c r="V87" s="93"/>
+      <c r="W87" s="550"/>
+      <c r="X87" s="93"/>
+      <c r="Y87" s="550"/>
+      <c r="Z87" s="93"/>
+      <c r="AA87" s="94"/>
+    </row>
+    <row r="88" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A88" s="566"/>
+      <c r="B88" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="C88" s="552"/>
+      <c r="D88" s="553"/>
+      <c r="E88" s="554"/>
+      <c r="F88" s="558"/>
+      <c r="G88" s="569"/>
+      <c r="H88" s="105" t="s">
         <v>231</v>
       </c>
-      <c r="C85" s="563"/>
-[...4 lines deleted...]
-      <c r="H85" s="106" t="s">
+      <c r="I88" s="551"/>
+      <c r="J88" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="K88" s="551"/>
+      <c r="L88" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="M88" s="123"/>
+      <c r="N88" s="164"/>
+      <c r="O88" s="566"/>
+      <c r="P88" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q88" s="552"/>
+      <c r="R88" s="553"/>
+      <c r="S88" s="554"/>
+      <c r="T88" s="558"/>
+      <c r="U88" s="569"/>
+      <c r="V88" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="W88" s="551"/>
+      <c r="X88" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y88" s="551"/>
+      <c r="Z88" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA88" s="123"/>
+    </row>
+    <row r="89" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A89" s="566"/>
+      <c r="B89" s="547" t="s">
         <v>232</v>
       </c>
-      <c r="I85" s="562"/>
-[...36 lines deleted...]
-      <c r="C86" s="91" t="s">
+      <c r="C89" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="D89" s="93"/>
+      <c r="E89" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="D86" s="93"/>
-      <c r="E86" s="90" t="s">
+      <c r="F89" s="93"/>
+      <c r="G89" s="93" t="s">
         <v>224</v>
       </c>
-      <c r="F86" s="93"/>
-[...101 lines deleted...]
-      <c r="G89" s="579"/>
       <c r="H89" s="93"/>
-      <c r="I89" s="561"/>
+      <c r="I89" s="93"/>
       <c r="J89" s="93"/>
-      <c r="K89" s="561"/>
+      <c r="K89" s="93"/>
       <c r="L89" s="93"/>
       <c r="M89" s="94"/>
-      <c r="N89" s="169"/>
-[...10 lines deleted...]
-      <c r="U89" s="579"/>
+      <c r="N89" s="160"/>
+      <c r="O89" s="566"/>
+      <c r="P89" s="547" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q89" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="R89" s="93"/>
+      <c r="S89" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="T89" s="93"/>
+      <c r="U89" s="93" t="s">
+        <v>224</v>
+      </c>
       <c r="V89" s="93"/>
-      <c r="W89" s="561"/>
+      <c r="W89" s="93"/>
       <c r="X89" s="93"/>
-      <c r="Y89" s="561"/>
+      <c r="Y89" s="93"/>
       <c r="Z89" s="93"/>
       <c r="AA89" s="94"/>
     </row>
     <row r="90" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A90" s="577"/>
-      <c r="B90" s="105" t="s">
+      <c r="A90" s="566"/>
+      <c r="B90" s="548"/>
+      <c r="C90" s="101"/>
+      <c r="D90" s="98"/>
+      <c r="E90" s="124"/>
+      <c r="F90" s="100"/>
+      <c r="G90" s="545"/>
+      <c r="H90" s="545"/>
+      <c r="I90" s="545"/>
+      <c r="J90" s="545"/>
+      <c r="K90" s="545"/>
+      <c r="L90" s="545"/>
+      <c r="M90" s="546"/>
+      <c r="N90" s="164"/>
+      <c r="O90" s="566"/>
+      <c r="P90" s="548"/>
+      <c r="Q90" s="101"/>
+      <c r="R90" s="98"/>
+      <c r="S90" s="124"/>
+      <c r="T90" s="100"/>
+      <c r="U90" s="545"/>
+      <c r="V90" s="545"/>
+      <c r="W90" s="545"/>
+      <c r="X90" s="545"/>
+      <c r="Y90" s="545"/>
+      <c r="Z90" s="545"/>
+      <c r="AA90" s="546"/>
+    </row>
+    <row r="91" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A91" s="566"/>
+      <c r="B91" s="549"/>
+      <c r="C91" s="104"/>
+      <c r="D91" s="120"/>
+      <c r="E91" s="120"/>
+      <c r="F91" s="120"/>
+      <c r="G91" s="120"/>
+      <c r="H91" s="120"/>
+      <c r="I91" s="120"/>
+      <c r="J91" s="120"/>
+      <c r="K91" s="120"/>
+      <c r="L91" s="120"/>
+      <c r="M91" s="121"/>
+      <c r="N91" s="165"/>
+      <c r="O91" s="566"/>
+      <c r="P91" s="549"/>
+      <c r="Q91" s="104"/>
+      <c r="R91" s="120"/>
+      <c r="S91" s="120"/>
+      <c r="T91" s="120"/>
+      <c r="U91" s="120"/>
+      <c r="V91" s="120"/>
+      <c r="W91" s="120"/>
+      <c r="X91" s="120"/>
+      <c r="Y91" s="120"/>
+      <c r="Z91" s="120"/>
+      <c r="AA91" s="121"/>
+    </row>
+    <row r="92" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A92" s="566"/>
+      <c r="B92" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="C92" s="555"/>
+      <c r="D92" s="556"/>
+      <c r="E92" s="557"/>
+      <c r="F92" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="G92" s="568"/>
+      <c r="H92" s="93"/>
+      <c r="I92" s="550"/>
+      <c r="J92" s="93"/>
+      <c r="K92" s="550"/>
+      <c r="L92" s="93"/>
+      <c r="M92" s="94"/>
+      <c r="N92" s="160"/>
+      <c r="O92" s="566"/>
+      <c r="P92" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q92" s="555"/>
+      <c r="R92" s="556"/>
+      <c r="S92" s="557"/>
+      <c r="T92" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="U92" s="568"/>
+      <c r="V92" s="93"/>
+      <c r="W92" s="550"/>
+      <c r="X92" s="93"/>
+      <c r="Y92" s="550"/>
+      <c r="Z92" s="93"/>
+      <c r="AA92" s="94"/>
+    </row>
+    <row r="93" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A93" s="566"/>
+      <c r="B93" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="C93" s="552"/>
+      <c r="D93" s="553"/>
+      <c r="E93" s="554"/>
+      <c r="F93" s="558"/>
+      <c r="G93" s="569"/>
+      <c r="H93" s="105" t="s">
         <v>231</v>
       </c>
-      <c r="C90" s="563"/>
-[...4 lines deleted...]
-      <c r="H90" s="106" t="s">
+      <c r="I93" s="551"/>
+      <c r="J93" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="K93" s="551"/>
+      <c r="L93" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="M93" s="123"/>
+      <c r="N93" s="164"/>
+      <c r="O93" s="566"/>
+      <c r="P93" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q93" s="552"/>
+      <c r="R93" s="553"/>
+      <c r="S93" s="554"/>
+      <c r="T93" s="558"/>
+      <c r="U93" s="569"/>
+      <c r="V93" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="W93" s="551"/>
+      <c r="X93" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y93" s="551"/>
+      <c r="Z93" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA93" s="123"/>
+    </row>
+    <row r="94" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A94" s="566"/>
+      <c r="B94" s="547" t="s">
         <v>232</v>
       </c>
-      <c r="I90" s="562"/>
-[...36 lines deleted...]
-      <c r="C91" s="91" t="s">
+      <c r="C94" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="D94" s="93"/>
+      <c r="E94" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="D91" s="93"/>
-      <c r="E91" s="90" t="s">
+      <c r="F94" s="93"/>
+      <c r="G94" s="93" t="s">
         <v>224</v>
       </c>
-      <c r="F91" s="93"/>
-[...101 lines deleted...]
-      <c r="G94" s="579"/>
       <c r="H94" s="93"/>
-      <c r="I94" s="561"/>
+      <c r="I94" s="93"/>
       <c r="J94" s="93"/>
-      <c r="K94" s="561"/>
+      <c r="K94" s="93"/>
       <c r="L94" s="93"/>
       <c r="M94" s="94"/>
-      <c r="N94" s="169"/>
-[...10 lines deleted...]
-      <c r="U94" s="579"/>
+      <c r="N94" s="160"/>
+      <c r="O94" s="566"/>
+      <c r="P94" s="547" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q94" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="R94" s="93"/>
+      <c r="S94" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="T94" s="93"/>
+      <c r="U94" s="93" t="s">
+        <v>224</v>
+      </c>
       <c r="V94" s="93"/>
-      <c r="W94" s="561"/>
+      <c r="W94" s="93"/>
       <c r="X94" s="93"/>
-      <c r="Y94" s="561"/>
+      <c r="Y94" s="93"/>
       <c r="Z94" s="93"/>
       <c r="AA94" s="94"/>
     </row>
     <row r="95" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A95" s="577"/>
-      <c r="B95" s="105" t="s">
+      <c r="A95" s="566"/>
+      <c r="B95" s="548"/>
+      <c r="C95" s="101"/>
+      <c r="D95" s="98"/>
+      <c r="E95" s="124"/>
+      <c r="F95" s="100"/>
+      <c r="G95" s="545"/>
+      <c r="H95" s="545"/>
+      <c r="I95" s="545"/>
+      <c r="J95" s="545"/>
+      <c r="K95" s="545"/>
+      <c r="L95" s="545"/>
+      <c r="M95" s="546"/>
+      <c r="N95" s="164"/>
+      <c r="O95" s="566"/>
+      <c r="P95" s="548"/>
+      <c r="Q95" s="101"/>
+      <c r="R95" s="98"/>
+      <c r="S95" s="124"/>
+      <c r="T95" s="100"/>
+      <c r="U95" s="545"/>
+      <c r="V95" s="545"/>
+      <c r="W95" s="545"/>
+      <c r="X95" s="545"/>
+      <c r="Y95" s="545"/>
+      <c r="Z95" s="545"/>
+      <c r="AA95" s="546"/>
+    </row>
+    <row r="96" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A96" s="566"/>
+      <c r="B96" s="549"/>
+      <c r="C96" s="104"/>
+      <c r="D96" s="120"/>
+      <c r="E96" s="120"/>
+      <c r="F96" s="120"/>
+      <c r="G96" s="120"/>
+      <c r="H96" s="120"/>
+      <c r="I96" s="120"/>
+      <c r="J96" s="120"/>
+      <c r="K96" s="120"/>
+      <c r="L96" s="120"/>
+      <c r="M96" s="121"/>
+      <c r="N96" s="165"/>
+      <c r="O96" s="566"/>
+      <c r="P96" s="549"/>
+      <c r="Q96" s="104"/>
+      <c r="R96" s="120"/>
+      <c r="S96" s="120"/>
+      <c r="T96" s="120"/>
+      <c r="U96" s="120"/>
+      <c r="V96" s="120"/>
+      <c r="W96" s="120"/>
+      <c r="X96" s="120"/>
+      <c r="Y96" s="120"/>
+      <c r="Z96" s="120"/>
+      <c r="AA96" s="121"/>
+    </row>
+    <row r="97" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A97" s="566"/>
+      <c r="B97" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="C97" s="555"/>
+      <c r="D97" s="556"/>
+      <c r="E97" s="557"/>
+      <c r="F97" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="G97" s="568"/>
+      <c r="H97" s="93"/>
+      <c r="I97" s="550"/>
+      <c r="J97" s="93"/>
+      <c r="K97" s="550"/>
+      <c r="L97" s="93"/>
+      <c r="M97" s="94"/>
+      <c r="N97" s="160"/>
+      <c r="O97" s="566"/>
+      <c r="P97" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q97" s="555"/>
+      <c r="R97" s="556"/>
+      <c r="S97" s="557"/>
+      <c r="T97" s="558" t="s">
+        <v>229</v>
+      </c>
+      <c r="U97" s="568"/>
+      <c r="V97" s="93"/>
+      <c r="W97" s="550"/>
+      <c r="X97" s="93"/>
+      <c r="Y97" s="550"/>
+      <c r="Z97" s="93"/>
+      <c r="AA97" s="94"/>
+    </row>
+    <row r="98" spans="1:27" x14ac:dyDescent="0.15">
+      <c r="A98" s="566"/>
+      <c r="B98" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="C98" s="552"/>
+      <c r="D98" s="553"/>
+      <c r="E98" s="554"/>
+      <c r="F98" s="558"/>
+      <c r="G98" s="569"/>
+      <c r="H98" s="105" t="s">
         <v>231</v>
       </c>
-      <c r="C95" s="563"/>
-[...4 lines deleted...]
-      <c r="H95" s="106" t="s">
+      <c r="I98" s="551"/>
+      <c r="J98" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="K98" s="551"/>
+      <c r="L98" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="M98" s="123"/>
+      <c r="N98" s="164"/>
+      <c r="O98" s="566"/>
+      <c r="P98" s="104" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q98" s="552"/>
+      <c r="R98" s="553"/>
+      <c r="S98" s="554"/>
+      <c r="T98" s="558"/>
+      <c r="U98" s="569"/>
+      <c r="V98" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="W98" s="551"/>
+      <c r="X98" s="105" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y98" s="551"/>
+      <c r="Z98" s="122" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA98" s="123"/>
+    </row>
+    <row r="99" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="A99" s="566"/>
+      <c r="B99" s="547" t="s">
         <v>232</v>
       </c>
-      <c r="I95" s="562"/>
-[...36 lines deleted...]
-      <c r="C96" s="91" t="s">
+      <c r="C99" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="D99" s="93"/>
+      <c r="E99" s="90" t="s">
         <v>223</v>
       </c>
-      <c r="D96" s="93"/>
-      <c r="E96" s="90" t="s">
+      <c r="F99" s="93"/>
+      <c r="G99" s="93" t="s">
         <v>224</v>
       </c>
-      <c r="F96" s="93"/>
-[...101 lines deleted...]
-      <c r="G99" s="579"/>
       <c r="H99" s="93"/>
-      <c r="I99" s="561"/>
+      <c r="I99" s="93"/>
       <c r="J99" s="93"/>
-      <c r="K99" s="561"/>
+      <c r="K99" s="93"/>
       <c r="L99" s="93"/>
       <c r="M99" s="94"/>
-      <c r="N99" s="169"/>
-[...10 lines deleted...]
-      <c r="U99" s="579"/>
+      <c r="N99" s="160"/>
+      <c r="O99" s="566"/>
+      <c r="P99" s="547" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q99" s="91" t="s">
+        <v>222</v>
+      </c>
+      <c r="R99" s="93"/>
+      <c r="S99" s="90" t="s">
+        <v>223</v>
+      </c>
+      <c r="T99" s="93"/>
+      <c r="U99" s="93" t="s">
+        <v>224</v>
+      </c>
       <c r="V99" s="93"/>
-      <c r="W99" s="561"/>
+      <c r="W99" s="93"/>
       <c r="X99" s="93"/>
-      <c r="Y99" s="561"/>
+      <c r="Y99" s="93"/>
       <c r="Z99" s="93"/>
       <c r="AA99" s="94"/>
     </row>
     <row r="100" spans="1:27" x14ac:dyDescent="0.15">
-      <c r="A100" s="577"/>
-[...41 lines deleted...]
-      <c r="AA100" s="126"/>
+      <c r="A100" s="566"/>
+      <c r="B100" s="548"/>
+      <c r="C100" s="101"/>
+      <c r="D100" s="98"/>
+      <c r="E100" s="124"/>
+      <c r="F100" s="100"/>
+      <c r="G100" s="545"/>
+      <c r="H100" s="545"/>
+      <c r="I100" s="545"/>
+      <c r="J100" s="545"/>
+      <c r="K100" s="545"/>
+      <c r="L100" s="545"/>
+      <c r="M100" s="546"/>
+      <c r="N100" s="164"/>
+      <c r="O100" s="566"/>
+      <c r="P100" s="548"/>
+      <c r="Q100" s="101"/>
+      <c r="R100" s="98"/>
+      <c r="S100" s="124"/>
+      <c r="T100" s="100"/>
+      <c r="U100" s="545"/>
+      <c r="V100" s="545"/>
+      <c r="W100" s="545"/>
+      <c r="X100" s="545"/>
+      <c r="Y100" s="545"/>
+      <c r="Z100" s="545"/>
+      <c r="AA100" s="546"/>
     </row>
     <row r="101" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A101" s="577"/>
-[...284 lines deleted...]
-      <c r="AA108" s="124"/>
+      <c r="A101" s="567"/>
+      <c r="B101" s="549"/>
+      <c r="C101" s="104"/>
+      <c r="D101" s="120"/>
+      <c r="E101" s="120"/>
+      <c r="F101" s="120"/>
+      <c r="G101" s="120"/>
+      <c r="H101" s="120"/>
+      <c r="I101" s="120"/>
+      <c r="J101" s="120"/>
+      <c r="K101" s="120"/>
+      <c r="L101" s="120"/>
+      <c r="M101" s="121"/>
+      <c r="N101" s="165"/>
+      <c r="O101" s="567"/>
+      <c r="P101" s="549"/>
+      <c r="Q101" s="104"/>
+      <c r="R101" s="120"/>
+      <c r="S101" s="120"/>
+      <c r="T101" s="120"/>
+      <c r="U101" s="120"/>
+      <c r="V101" s="120"/>
+      <c r="W101" s="120"/>
+      <c r="X101" s="120"/>
+      <c r="Y101" s="120"/>
+      <c r="Z101" s="120"/>
+      <c r="AA101" s="121"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-  <mergeCells count="328">
+  <mergeCells count="304">
     <mergeCell ref="V22:AA22"/>
     <mergeCell ref="I26:I27"/>
     <mergeCell ref="K26:K27"/>
     <mergeCell ref="C27:E27"/>
     <mergeCell ref="B28:B30"/>
-    <mergeCell ref="A33:B34"/>
-    <mergeCell ref="C33:D33"/>
     <mergeCell ref="O17:O25"/>
     <mergeCell ref="Q17:S17"/>
     <mergeCell ref="T17:T18"/>
     <mergeCell ref="P23:Q25"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="T23:AA23"/>
     <mergeCell ref="R24:S25"/>
-    <mergeCell ref="E33:F33"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="F26:F27"/>
     <mergeCell ref="G26:G27"/>
     <mergeCell ref="G29:M29"/>
     <mergeCell ref="C30:M30"/>
-    <mergeCell ref="A31:G31"/>
     <mergeCell ref="U17:U18"/>
     <mergeCell ref="W17:W18"/>
     <mergeCell ref="Y17:Y18"/>
     <mergeCell ref="Q18:S18"/>
     <mergeCell ref="P19:P21"/>
     <mergeCell ref="U20:AA20"/>
     <mergeCell ref="Q21:AA21"/>
     <mergeCell ref="P22:U22"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="C3:M3"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="A10:A16"/>
     <mergeCell ref="B12:B14"/>
     <mergeCell ref="C15:M15"/>
     <mergeCell ref="A17:A25"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="B19:B21"/>
     <mergeCell ref="B22:G22"/>
     <mergeCell ref="B23:C25"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D24:E25"/>
     <mergeCell ref="O3:O9"/>
     <mergeCell ref="Q3:AA3"/>
     <mergeCell ref="Q4:AA4"/>
-    <mergeCell ref="A35:B35"/>
-    <mergeCell ref="A36:B36"/>
     <mergeCell ref="A26:A30"/>
     <mergeCell ref="H31:M31"/>
-    <mergeCell ref="A32:M32"/>
-[...1 lines deleted...]
-    <mergeCell ref="A57:A77"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A50:A70"/>
+    <mergeCell ref="C50:M50"/>
+    <mergeCell ref="C51:M51"/>
+    <mergeCell ref="B52:B54"/>
+    <mergeCell ref="G53:M53"/>
+    <mergeCell ref="C54:M54"/>
+    <mergeCell ref="C55:M55"/>
+    <mergeCell ref="C56:M56"/>
     <mergeCell ref="C57:M57"/>
     <mergeCell ref="C58:M58"/>
     <mergeCell ref="B59:B61"/>
     <mergeCell ref="G60:M60"/>
     <mergeCell ref="C61:M61"/>
     <mergeCell ref="C62:M62"/>
     <mergeCell ref="C63:M63"/>
     <mergeCell ref="C64:M64"/>
     <mergeCell ref="C65:M65"/>
     <mergeCell ref="B66:B68"/>
+    <mergeCell ref="A31:G31"/>
     <mergeCell ref="G67:M67"/>
     <mergeCell ref="C68:M68"/>
     <mergeCell ref="C69:M69"/>
     <mergeCell ref="C70:M70"/>
-    <mergeCell ref="C71:M71"/>
-[...54 lines deleted...]
-    <mergeCell ref="G107:M107"/>
+    <mergeCell ref="A72:A101"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="F72:F73"/>
+    <mergeCell ref="G72:G73"/>
+    <mergeCell ref="I72:I73"/>
+    <mergeCell ref="K72:K73"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="B74:B76"/>
+    <mergeCell ref="G75:M75"/>
+    <mergeCell ref="C77:E77"/>
+    <mergeCell ref="F77:F78"/>
+    <mergeCell ref="G77:G78"/>
+    <mergeCell ref="I77:I78"/>
+    <mergeCell ref="K77:K78"/>
+    <mergeCell ref="C78:E78"/>
+    <mergeCell ref="B79:B81"/>
+    <mergeCell ref="G80:M80"/>
+    <mergeCell ref="C82:E82"/>
+    <mergeCell ref="F82:F83"/>
+    <mergeCell ref="G82:G83"/>
+    <mergeCell ref="I82:I83"/>
+    <mergeCell ref="K82:K83"/>
+    <mergeCell ref="C83:E83"/>
+    <mergeCell ref="B84:B86"/>
+    <mergeCell ref="G85:M85"/>
+    <mergeCell ref="C87:E87"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="G87:G88"/>
+    <mergeCell ref="I87:I88"/>
+    <mergeCell ref="K87:K88"/>
+    <mergeCell ref="C88:E88"/>
+    <mergeCell ref="B89:B91"/>
+    <mergeCell ref="G90:M90"/>
+    <mergeCell ref="C92:E92"/>
+    <mergeCell ref="F92:F93"/>
+    <mergeCell ref="G92:G93"/>
+    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="K92:K93"/>
+    <mergeCell ref="C93:E93"/>
+    <mergeCell ref="B94:B96"/>
+    <mergeCell ref="G95:M95"/>
+    <mergeCell ref="C97:E97"/>
+    <mergeCell ref="F97:F98"/>
+    <mergeCell ref="G97:G98"/>
+    <mergeCell ref="I97:I98"/>
+    <mergeCell ref="K97:K98"/>
+    <mergeCell ref="C98:E98"/>
+    <mergeCell ref="B99:B101"/>
+    <mergeCell ref="G100:M100"/>
     <mergeCell ref="C4:M4"/>
     <mergeCell ref="G6:M6"/>
     <mergeCell ref="C7:M7"/>
     <mergeCell ref="C8:M8"/>
     <mergeCell ref="C9:M9"/>
     <mergeCell ref="C10:M10"/>
     <mergeCell ref="C11:M11"/>
     <mergeCell ref="G13:M13"/>
     <mergeCell ref="C14:M14"/>
     <mergeCell ref="C16:M16"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="G20:M20"/>
     <mergeCell ref="C21:M21"/>
     <mergeCell ref="H22:M22"/>
     <mergeCell ref="F23:M23"/>
-    <mergeCell ref="A53:M53"/>
-[...31 lines deleted...]
-    <mergeCell ref="A40:B42"/>
+    <mergeCell ref="A33:B35"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A39:B41"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
-    <mergeCell ref="J40:K40"/>
-[...9 lines deleted...]
-    <mergeCell ref="Z41:AA41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:M43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="Q35:S35"/>
+    <mergeCell ref="T35:AA35"/>
+    <mergeCell ref="Z34:AA34"/>
     <mergeCell ref="O31:U31"/>
     <mergeCell ref="V31:AA31"/>
-    <mergeCell ref="O32:AA32"/>
-[...25 lines deleted...]
-    <mergeCell ref="O50:P50"/>
+    <mergeCell ref="Z36:AA36"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="Z37:AA37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="A32:M32"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="F35:M35"/>
+    <mergeCell ref="A36:B38"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="U72:U73"/>
+    <mergeCell ref="U77:U78"/>
+    <mergeCell ref="U82:U83"/>
+    <mergeCell ref="O39:P41"/>
+    <mergeCell ref="Q39:R39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="Q40:R40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="Q41:R41"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="Q42:AA42"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="Q43:AA43"/>
+    <mergeCell ref="O46:AA46"/>
+    <mergeCell ref="O47:AA47"/>
+    <mergeCell ref="O50:O70"/>
     <mergeCell ref="Q50:AA50"/>
-    <mergeCell ref="O53:AA53"/>
-[...7 lines deleted...]
-    <mergeCell ref="Q62:AA62"/>
+    <mergeCell ref="Q51:AA51"/>
+    <mergeCell ref="P52:P54"/>
+    <mergeCell ref="U53:AA53"/>
+    <mergeCell ref="Q54:AA54"/>
+    <mergeCell ref="Q55:AA55"/>
     <mergeCell ref="P5:P7"/>
     <mergeCell ref="U6:AA6"/>
     <mergeCell ref="Q7:AA7"/>
     <mergeCell ref="Q8:AA8"/>
     <mergeCell ref="Q9:AA9"/>
     <mergeCell ref="O10:O16"/>
     <mergeCell ref="Q10:AA10"/>
     <mergeCell ref="Q11:AA11"/>
     <mergeCell ref="P12:P14"/>
     <mergeCell ref="U13:AA13"/>
     <mergeCell ref="Q14:AA14"/>
     <mergeCell ref="Q15:AA15"/>
     <mergeCell ref="Q16:AA16"/>
-    <mergeCell ref="V45:W45"/>
-[...1 lines deleted...]
-    <mergeCell ref="Z45:AA45"/>
+    <mergeCell ref="Z38:AA38"/>
     <mergeCell ref="O26:O30"/>
     <mergeCell ref="Q26:S26"/>
     <mergeCell ref="T26:T27"/>
     <mergeCell ref="W26:W27"/>
     <mergeCell ref="Y26:Y27"/>
     <mergeCell ref="Q27:S27"/>
     <mergeCell ref="P28:P30"/>
     <mergeCell ref="U29:AA29"/>
     <mergeCell ref="Q30:AA30"/>
     <mergeCell ref="U26:U27"/>
-    <mergeCell ref="V41:W41"/>
-[...19 lines deleted...]
-    <mergeCell ref="Q64:AA64"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="O32:AA32"/>
+    <mergeCell ref="O33:P35"/>
+    <mergeCell ref="V33:W33"/>
     <mergeCell ref="Q65:AA65"/>
     <mergeCell ref="P66:P68"/>
     <mergeCell ref="U67:AA67"/>
     <mergeCell ref="Q68:AA68"/>
+    <mergeCell ref="T24:AA24"/>
+    <mergeCell ref="T25:AA25"/>
+    <mergeCell ref="P89:P91"/>
+    <mergeCell ref="U90:AA90"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="Q44:AA44"/>
+    <mergeCell ref="Q56:AA56"/>
+    <mergeCell ref="Q57:AA57"/>
+    <mergeCell ref="Q58:AA58"/>
+    <mergeCell ref="P59:P61"/>
+    <mergeCell ref="U60:AA60"/>
+    <mergeCell ref="Q61:AA61"/>
+    <mergeCell ref="Q62:AA62"/>
+    <mergeCell ref="Q63:AA63"/>
+    <mergeCell ref="Q64:AA64"/>
+    <mergeCell ref="O36:P38"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
     <mergeCell ref="Q69:AA69"/>
     <mergeCell ref="Q70:AA70"/>
-    <mergeCell ref="Q71:AA71"/>
-[...48 lines deleted...]
-    <mergeCell ref="Q95:S95"/>
+    <mergeCell ref="O72:O101"/>
+    <mergeCell ref="Q72:S72"/>
+    <mergeCell ref="T72:T73"/>
+    <mergeCell ref="W72:W73"/>
+    <mergeCell ref="Y72:Y73"/>
+    <mergeCell ref="Q73:S73"/>
+    <mergeCell ref="P74:P76"/>
+    <mergeCell ref="U75:AA75"/>
+    <mergeCell ref="Q77:S77"/>
+    <mergeCell ref="T77:T78"/>
+    <mergeCell ref="W77:W78"/>
+    <mergeCell ref="Q97:S97"/>
+    <mergeCell ref="T97:T98"/>
+    <mergeCell ref="W97:W98"/>
+    <mergeCell ref="Y97:Y98"/>
+    <mergeCell ref="Q98:S98"/>
+    <mergeCell ref="P99:P101"/>
+    <mergeCell ref="U97:U98"/>
+    <mergeCell ref="U92:U93"/>
+    <mergeCell ref="U87:U88"/>
+    <mergeCell ref="Q87:S87"/>
+    <mergeCell ref="T87:T88"/>
+    <mergeCell ref="U100:AA100"/>
+    <mergeCell ref="P94:P96"/>
+    <mergeCell ref="U95:AA95"/>
+    <mergeCell ref="Y77:Y78"/>
+    <mergeCell ref="Q78:S78"/>
+    <mergeCell ref="P79:P81"/>
+    <mergeCell ref="U80:AA80"/>
+    <mergeCell ref="Q82:S82"/>
+    <mergeCell ref="T82:T83"/>
+    <mergeCell ref="W82:W83"/>
+    <mergeCell ref="Y82:Y83"/>
+    <mergeCell ref="Q83:S83"/>
+    <mergeCell ref="P84:P86"/>
+    <mergeCell ref="U85:AA85"/>
+    <mergeCell ref="Q92:S92"/>
+    <mergeCell ref="T92:T93"/>
+    <mergeCell ref="W92:W93"/>
+    <mergeCell ref="Y92:Y93"/>
+    <mergeCell ref="Q93:S93"/>
+    <mergeCell ref="W87:W88"/>
+    <mergeCell ref="Y87:Y88"/>
+    <mergeCell ref="Q88:S88"/>
   </mergeCells>
   <phoneticPr fontId="28"/>
-  <conditionalFormatting sqref="C35:D37">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C8:M9 C17:E18 G17:G18 I17:I18 K17:K18 D19 F19 C20:M20 C26:E27 G26:G27 I26:I27 K26:K27 D28 F28 C29:M29">
     <cfRule type="containsBlanks" dxfId="7" priority="11">
       <formula>LEN(TRIM(C8))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C41:M41">
+  <conditionalFormatting sqref="C34:M34">
     <cfRule type="expression" dxfId="6" priority="10">
-      <formula>$N$41=0</formula>
+      <formula>$N$34=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D43:D45 F43:F45 H45 L45">
+  <conditionalFormatting sqref="D36:D38 F36:F38 H38 L38">
     <cfRule type="notContainsBlanks" dxfId="5" priority="2">
-      <formula>LEN(TRIM(D43))&gt;0</formula>
+      <formula>LEN(TRIM(D36))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D45 F45 H45 L45">
+  <conditionalFormatting sqref="D38 F38 H38 L38">
     <cfRule type="expression" dxfId="4" priority="3">
-      <formula>OR($C$41="○",$L$41="○")</formula>
+      <formula>OR($C$34="○",$L$34="○")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H43:I43 L43:M43 D43 F43">
+  <conditionalFormatting sqref="H36:I36 L36:M36 D36 F36">
     <cfRule type="expression" dxfId="3" priority="7">
-      <formula>COUNTIF($D$41:$I$41,"○")&gt;0</formula>
+      <formula>COUNTIF($D$34:$I$34,"○")&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H43:I44 L43:M44">
+  <conditionalFormatting sqref="H36:I37 L36:M37">
     <cfRule type="notContainsBlanks" dxfId="2" priority="5">
-      <formula>LEN(TRIM(H43))&gt;0</formula>
+      <formula>LEN(TRIM(H36))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H44:I44 L44:M44 D44 F44">
+  <conditionalFormatting sqref="H37:I37 L37:M37 D37 F37">
     <cfRule type="expression" dxfId="1" priority="12">
-      <formula>$J$41="○"</formula>
+      <formula>$J$34="○"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H46:I47 E46:E48">
+  <conditionalFormatting sqref="H39:I40 E39:E41">
     <cfRule type="expression" dxfId="0" priority="1">
-      <formula>$N$46=0</formula>
+      <formula>$N$39=0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="6">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E46:E48 H46:I47 C41:M41 Q41:AA41 S46:S48 V46:W47" xr:uid="{A14B0D9C-0AC9-4DC9-8BAB-F49CA4ED181C}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E39:E41 H39:I40 C34:M34 Q34:AA34 S39:S41 V39:W40" xr:uid="{A14B0D9C-0AC9-4DC9-8BAB-F49CA4ED181C}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G17:G18 I17:I18 K17:K18 G26:G27 I26:I27 K26:K27 U17:U18 W17:W18 Y17:Y18 U26:U27 W26:W27 Y26:Y27" xr:uid="{DE5CD8D5-C973-49A9-AE62-12382B53F18F}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:F5 F73 D19 F19 D12 F12 D59 F59 D66 F66 D73 T73 R5 R73 R19 T19 R12 T12 R59 T59 R66 T66 T5 Q6" xr:uid="{363BAB10-6292-48D2-82D0-F8122CE055D7}"/>
-[...1 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F107 F6 F29 F82 F87 F92 F97 F102 F20 F13 F60 F67 F74 T107 T74 T67 T82 T87 T92 T97 T102 T20 T13 T60 T29" xr:uid="{729B125B-70F3-4407-9F39-C89895B51B3C}">
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:F5 F66 D19 F19 D12 F12 D52 F52 D59 F59 D66 T66 R5 R66 R19 T19 R12 T12 R52 T52 R59 T59 T5 Q6" xr:uid="{363BAB10-6292-48D2-82D0-F8122CE055D7}"/>
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C50:N50 C17:E17 C26:E26 C57:N57 C64:N64 C3:N4 C10:N10 Q10:AA10 Q17:S17 Q26:S26 Q50:AA50 Q57:AA57 Q64:AA64 Q3:AA4" xr:uid="{CF063C7C-8275-43D4-B864-D24B4313C456}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F100 F6 F29 F75 F80 F85 F90 F95 F20 F13 F53 F60 F67 T100 T67 T60 T75 T80 T85 T90 T95 T20 T13 T53 T29" xr:uid="{729B125B-70F3-4407-9F39-C89895B51B3C}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D107 D6 D29 D82 D87 D92 D97 D102 D20 D13 D60 D67 D74 R107 R6 R74 R82 R87 R92 R97 R102 R20 R13 R60 R67 R29" xr:uid="{62CE3508-FE46-4528-9180-EF21FE426CEF}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D100 D6 D29 D75 D80 D85 D90 D95 D20 D13 D53 D60 D67 R100 R6 R67 R75 R80 R85 R90 R95 R20 R13 R53 R60 R29" xr:uid="{62CE3508-FE46-4528-9180-EF21FE426CEF}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="54" max="12" man="1"/>
+    <brk id="47" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>