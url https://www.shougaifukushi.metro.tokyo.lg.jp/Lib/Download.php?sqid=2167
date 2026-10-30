--- v0 (2026-06-12)
+++ v1 (2026-10-30)
@@ -1,2925 +1,4842 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...237 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp239.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅指定\各種フォーマット\00_東京都障害者サービス情報\A【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）\６　更新に関する書類（６年毎）\080416財団より修正依頼\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅指定\【指定更新】（訪問系）\指定更新【1月,2月,3月】R9.1, R9.2,R9.3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82B8772D-6318-43A8-AD3C-1ABC1102AFBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CAAAE3D7-2308-4714-B7DB-24C596F8F823}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="939" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="939" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="更新申請書提出一覧" sheetId="33" r:id="rId1"/>
-    <sheet name="指定（更新）申請書" sheetId="29" r:id="rId2"/>
-[...2 lines deleted...]
-    <sheet name="役員等名簿" sheetId="39" r:id="rId5"/>
+    <sheet name="指定（更新）申請書" sheetId="36" r:id="rId2"/>
+    <sheet name="指定（更新）申請書 (記載例)" sheetId="37" r:id="rId3"/>
+    <sheet name="付表１" sheetId="38" r:id="rId4"/>
+    <sheet name="《記載例》誓約書" sheetId="34" r:id="rId5"/>
+    <sheet name="《参考》別添(誓約項目)" sheetId="35" r:id="rId6"/>
+    <sheet name="《参考》別紙①" sheetId="40" r:id="rId7"/>
+    <sheet name="別紙２　勤務一覧（数式あり）　" sheetId="39" r:id="rId8"/>
+    <sheet name="平面図（例）" sheetId="32" r:id="rId9"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId6"/>
-[...2 lines deleted...]
-    <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
+    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
+    <externalReference r:id="rId13"/>
+    <externalReference r:id="rId14"/>
+    <externalReference r:id="rId15"/>
+    <externalReference r:id="rId16"/>
+    <externalReference r:id="rId17"/>
+    <externalReference r:id="rId18"/>
+    <externalReference r:id="rId19"/>
+    <externalReference r:id="rId20"/>
+    <externalReference r:id="rId21"/>
   </externalReferences>
   <definedNames>
-    <definedName name="__kk06" localSheetId="3">#REF!</definedName>
+    <definedName name="________________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________________________________________kk29">#REF!</definedName>
+    <definedName name="______________________________________________________________kk06">#REF!</definedName>
+    <definedName name="______________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________________________________kk29">#REF!</definedName>
+    <definedName name="______________________________________________________kk06">#REF!</definedName>
+    <definedName name="______________________________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________________________kk29">#REF!</definedName>
+    <definedName name="______________________________________________kk06">#REF!</definedName>
+    <definedName name="______________________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________________kk29">#REF!</definedName>
+    <definedName name="______________________________________kk06">#REF!</definedName>
+    <definedName name="______________________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________________kk29">#REF!</definedName>
+    <definedName name="____________________________________kk06">#REF!</definedName>
+    <definedName name="____________________________________kk29">#REF!</definedName>
+    <definedName name="___________________________________kk06">#REF!</definedName>
+    <definedName name="___________________________________kk29">#REF!</definedName>
+    <definedName name="__________________________________kk06">#REF!</definedName>
+    <definedName name="__________________________________kk29">#REF!</definedName>
+    <definedName name="_________________________________kk06">#REF!</definedName>
+    <definedName name="_________________________________kk29">#REF!</definedName>
+    <definedName name="________________________________kk06">#REF!</definedName>
+    <definedName name="________________________________kk29">#REF!</definedName>
+    <definedName name="_______________________________kk06">#REF!</definedName>
+    <definedName name="_______________________________kk29">#REF!</definedName>
+    <definedName name="______________________________kk06">#REF!</definedName>
+    <definedName name="______________________________kk29">#REF!</definedName>
+    <definedName name="_____________________________kk06">#REF!</definedName>
+    <definedName name="_____________________________kk29">#REF!</definedName>
+    <definedName name="____________________________kk06">#REF!</definedName>
+    <definedName name="____________________________kk29">#REF!</definedName>
+    <definedName name="___________________________kk06">#REF!</definedName>
+    <definedName name="___________________________kk29">#REF!</definedName>
+    <definedName name="__________________________kk06">#REF!</definedName>
+    <definedName name="__________________________kk29">#REF!</definedName>
+    <definedName name="_________________________kk06">#REF!</definedName>
+    <definedName name="_________________________kk29">#REF!</definedName>
+    <definedName name="________________________kk06">#REF!</definedName>
+    <definedName name="________________________kk29">#REF!</definedName>
+    <definedName name="_______________________kk06">#REF!</definedName>
+    <definedName name="_______________________kk29">#REF!</definedName>
+    <definedName name="______________________kk06">#REF!</definedName>
+    <definedName name="______________________kk29">#REF!</definedName>
+    <definedName name="_____________________kk06">#REF!</definedName>
+    <definedName name="_____________________kk29">#REF!</definedName>
+    <definedName name="____________________kk06">#REF!</definedName>
+    <definedName name="____________________kk29">#REF!</definedName>
+    <definedName name="___________________kk06">#REF!</definedName>
+    <definedName name="___________________kk29">#REF!</definedName>
+    <definedName name="__________________kk06">#REF!</definedName>
+    <definedName name="__________________kk29">#REF!</definedName>
+    <definedName name="_________________kk06">#REF!</definedName>
+    <definedName name="_________________kk29">#REF!</definedName>
+    <definedName name="________________kk06">#REF!</definedName>
+    <definedName name="________________kk29">#REF!</definedName>
+    <definedName name="_______________kk06">#REF!</definedName>
+    <definedName name="_______________kk29">#REF!</definedName>
+    <definedName name="______________kk06">#REF!</definedName>
+    <definedName name="______________kk29">#REF!</definedName>
+    <definedName name="_____________kk06">#REF!</definedName>
+    <definedName name="_____________kk29">#REF!</definedName>
+    <definedName name="____________kk06">#REF!</definedName>
+    <definedName name="____________kk29">#REF!</definedName>
+    <definedName name="___________kk06">#REF!</definedName>
+    <definedName name="___________kk29">#REF!</definedName>
+    <definedName name="__________kk06">#REF!</definedName>
+    <definedName name="__________kk29">#REF!</definedName>
+    <definedName name="_________kk06">#REF!</definedName>
+    <definedName name="_________kk29">#REF!</definedName>
+    <definedName name="________kk06">#REF!</definedName>
+    <definedName name="________kk29">#N/A</definedName>
+    <definedName name="_______kk06">#N/A</definedName>
+    <definedName name="_______kk29">#N/A</definedName>
+    <definedName name="______kk06">#N/A</definedName>
+    <definedName name="______kk29">#N/A</definedName>
+    <definedName name="_____kk06">#N/A</definedName>
+    <definedName name="_____kk29">#N/A</definedName>
+    <definedName name="____kk06">#N/A</definedName>
+    <definedName name="____kk1">#REF!</definedName>
+    <definedName name="____kk29">#N/A</definedName>
+    <definedName name="___kk06">#N/A</definedName>
+    <definedName name="___kk1">#REF!</definedName>
+    <definedName name="___kk29">#N/A</definedName>
+    <definedName name="__08">#N/A</definedName>
+    <definedName name="__kk06" localSheetId="6">#N/A</definedName>
     <definedName name="__kk06">#REF!</definedName>
-    <definedName name="__kk29" localSheetId="3">#REF!</definedName>
+    <definedName name="__kk1">#REF!</definedName>
+    <definedName name="__kk29" localSheetId="6">#N/A</definedName>
     <definedName name="__kk29">#REF!</definedName>
+    <definedName name="_1.介護サービス包括型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="_2.外部サービス利用型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="_3.日中サービス支援型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="_BQ4.1" hidden="1">#REF!</definedName>
+    <definedName name="_Fill" hidden="1">#REF!</definedName>
+    <definedName name="_kk06" localSheetId="6">#N/A</definedName>
     <definedName name="_kk06">#REF!</definedName>
+    <definedName name="_kk07">#REF!</definedName>
+    <definedName name="_kk1">#REF!</definedName>
+    <definedName name="_kk2">#REF!</definedName>
+    <definedName name="_kk29" localSheetId="6">#N/A</definedName>
     <definedName name="_kk29">#REF!</definedName>
+    <definedName name="_kk30">#REF!</definedName>
+    <definedName name="＿kk31">#REF!</definedName>
+    <definedName name="_kk311">#REF!</definedName>
+    <definedName name="_kk32">#REF!</definedName>
+    <definedName name="_kk33">#REF!</definedName>
+    <definedName name="_kk40">#REF!</definedName>
+    <definedName name="_new1">#REF!</definedName>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Regression_X" hidden="1">#REF!</definedName>
+    <definedName name="▼選択してください。">#REF!</definedName>
+    <definedName name="②従業者の員数">#REF!</definedName>
+    <definedName name="a">#REF!</definedName>
+    <definedName name="aa">#REF!</definedName>
+    <definedName name="aaaaa">#REF!</definedName>
+    <definedName name="aaaaaaaaaaaaa">#REF!</definedName>
+    <definedName name="ACwvu.受給権者テーブル." hidden="1">#REF!</definedName>
+    <definedName name="as">#REF!</definedName>
+    <definedName name="asasasasasasa">#REF!</definedName>
+    <definedName name="Avrg" localSheetId="6">#N/A</definedName>
     <definedName name="Avrg">#REF!</definedName>
+    <definedName name="avrg1" localSheetId="6">#N/A</definedName>
     <definedName name="avrg1">#REF!</definedName>
+    <definedName name="b">#REF!</definedName>
+    <definedName name="chiba">#REF!</definedName>
+    <definedName name="CSV_サービス情報">#REF!</definedName>
+    <definedName name="CSV_口座振込依頼書">#REF!</definedName>
+    <definedName name="CSV_施設種別">#REF!</definedName>
+    <definedName name="CSV_追加情報">#REF!</definedName>
+    <definedName name="CSV_付表１">#REF!</definedName>
+    <definedName name="CSV_付表１＿１">#REF!</definedName>
+    <definedName name="CSV_付表１＿２">#REF!</definedName>
+    <definedName name="CSV_付表１０">#REF!</definedName>
+    <definedName name="CSV_付表１０＿２">#REF!</definedName>
+    <definedName name="CSV_付表１１">#REF!</definedName>
+    <definedName name="CSV_付表１１＿２">#REF!</definedName>
+    <definedName name="CSV_付表１２">#REF!</definedName>
+    <definedName name="CSV_付表１２＿２">#REF!</definedName>
+    <definedName name="CSV_付表１３その１">#REF!</definedName>
+    <definedName name="CSV_付表１３その２">#REF!</definedName>
+    <definedName name="CSV_付表１４">#REF!</definedName>
+    <definedName name="CSV_付表２">#REF!</definedName>
+    <definedName name="CSV_付表３">#REF!</definedName>
+    <definedName name="CSV_付表３＿２">#REF!</definedName>
+    <definedName name="CSV_付表４">#REF!</definedName>
+    <definedName name="CSV_付表４＿１">#REF!</definedName>
+    <definedName name="CSV_付表４＿２">#REF!</definedName>
+    <definedName name="CSV_付表５">#REF!</definedName>
+    <definedName name="CSV_付表６">#REF!</definedName>
+    <definedName name="CSV_付表７">#REF!</definedName>
+    <definedName name="CSV_付表８その１">#REF!</definedName>
+    <definedName name="CSV_付表８その２">#REF!</definedName>
+    <definedName name="CSV_付表８その３">#REF!</definedName>
+    <definedName name="CSV_付表９">#REF!</definedName>
+    <definedName name="CSV_付表９＿２">#REF!</definedName>
+    <definedName name="CSV_様式第１号">#REF!</definedName>
+    <definedName name="d">#REF!</definedName>
+    <definedName name="DaihyoFurigana" localSheetId="8">#REF!</definedName>
     <definedName name="DaihyoFurigana">#REF!</definedName>
+    <definedName name="DaihyoJyusho" localSheetId="8">#REF!</definedName>
     <definedName name="DaihyoJyusho">#REF!</definedName>
+    <definedName name="DaihyoShimei" localSheetId="8">#REF!</definedName>
     <definedName name="DaihyoShimei">#REF!</definedName>
+    <definedName name="DaihyoShokumei" localSheetId="8">#REF!</definedName>
     <definedName name="DaihyoShokumei">#REF!</definedName>
+    <definedName name="DaihyoYubin" localSheetId="8">#REF!</definedName>
     <definedName name="DaihyoYubin">#REF!</definedName>
+    <definedName name="e">#REF!</definedName>
+    <definedName name="ee">#REF!</definedName>
+    <definedName name="endNo">#REF!</definedName>
+    <definedName name="endNumber">#REF!</definedName>
+    <definedName name="erea">#REF!</definedName>
+    <definedName name="fd">#REF!</definedName>
+    <definedName name="ｇ">#REF!</definedName>
+    <definedName name="houjin">#REF!</definedName>
+    <definedName name="houjin1">#REF!</definedName>
+    <definedName name="HoujinShokatsu" localSheetId="8">#REF!</definedName>
     <definedName name="HoujinShokatsu">#REF!</definedName>
+    <definedName name="HoujinSyubetsu" localSheetId="8">#REF!</definedName>
     <definedName name="HoujinSyubetsu">#REF!</definedName>
+    <definedName name="HoujinSyubetu" localSheetId="8">#REF!</definedName>
     <definedName name="HoujinSyubetu">#REF!</definedName>
+    <definedName name="HTML_CodePage" hidden="1">932</definedName>
+    <definedName name="HTML_Control" localSheetId="4" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" localSheetId="6" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" localSheetId="5" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ'!$E$5:$F$11"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">"住記ｲﾝﾀｰﾌｪｰｽﾚｲｱｳﾄ"</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">"98/01/19"</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">"野尻和輝"</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\My Documents\MyHTML０.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">"住記レイアウト"</definedName>
+    <definedName name="i">#REF!</definedName>
+    <definedName name="jhgf">#REF!</definedName>
+    <definedName name="JigyoFax" localSheetId="8">#REF!</definedName>
     <definedName name="JigyoFax">#REF!</definedName>
+    <definedName name="jigyoFurigana" localSheetId="8">#REF!</definedName>
     <definedName name="jigyoFurigana">#REF!</definedName>
+    <definedName name="JigyoMeisyo" localSheetId="8">#REF!</definedName>
     <definedName name="JigyoMeisyo">#REF!</definedName>
+    <definedName name="JigyoShozai" localSheetId="8">#REF!</definedName>
     <definedName name="JigyoShozai">#REF!</definedName>
+    <definedName name="JigyoShozaiKana" localSheetId="8">#REF!</definedName>
     <definedName name="JigyoShozaiKana">#REF!</definedName>
+    <definedName name="JigyosyoFurigana" localSheetId="8">#REF!</definedName>
     <definedName name="JigyosyoFurigana">#REF!</definedName>
+    <definedName name="JigyosyoMei" localSheetId="8">#REF!</definedName>
     <definedName name="JigyosyoMei">#REF!</definedName>
+    <definedName name="JigyosyoSyozai" localSheetId="8">#REF!</definedName>
     <definedName name="JigyosyoSyozai">#REF!</definedName>
+    <definedName name="JigyosyoYubin" localSheetId="8">#REF!</definedName>
     <definedName name="JigyosyoYubin">#REF!</definedName>
+    <definedName name="JigyoTel" localSheetId="8">#REF!</definedName>
     <definedName name="JigyoTel">#REF!</definedName>
+    <definedName name="jigyoumeishou">#REF!</definedName>
+    <definedName name="JigyoYubin" localSheetId="8">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
+    <definedName name="jiritu" localSheetId="6">#N/A</definedName>
     <definedName name="jiritu">#REF!</definedName>
+    <definedName name="ｋ">#N/A</definedName>
+    <definedName name="kanagawaken">#REF!</definedName>
+    <definedName name="KanriJyusyo" localSheetId="8">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
+    <definedName name="KanriJyusyoKana" localSheetId="8">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
+    <definedName name="KanriShimei" localSheetId="8">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
+    <definedName name="KanriYubin" localSheetId="8">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
+    <definedName name="kawasaki">#REF!</definedName>
+    <definedName name="KenmuJigyoMei" localSheetId="8">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
+    <definedName name="KenmuJikan" localSheetId="8">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
+    <definedName name="KenmuShokushu" localSheetId="8">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
+    <definedName name="KenmuUmu" localSheetId="8">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
+    <definedName name="kk">#REF!</definedName>
+    <definedName name="KK_03" localSheetId="6">#N/A</definedName>
     <definedName name="KK_03">#REF!</definedName>
+    <definedName name="kk_04" localSheetId="6">#N/A</definedName>
     <definedName name="kk_04">#REF!</definedName>
+    <definedName name="KK_06" localSheetId="6">#N/A</definedName>
     <definedName name="KK_06">#REF!</definedName>
+    <definedName name="kk_07" localSheetId="6">#N/A</definedName>
     <definedName name="kk_07">#REF!</definedName>
+    <definedName name="‐㏍08">#REF!</definedName>
+    <definedName name="KK2_3" localSheetId="6">#N/A</definedName>
     <definedName name="KK2_3">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">更新申請書提出一覧!$A$1:$H$25</definedName>
+    <definedName name="KKK">#REF!</definedName>
+    <definedName name="ｋｋｋｋ">#REF!</definedName>
+    <definedName name="new">#REF!</definedName>
+    <definedName name="nn">#REF!</definedName>
+    <definedName name="o">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">《記載例》誓約書!$A$2:$M$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">《参考》別紙①!$A$1:$D$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'《参考》別添(誓約項目)'!$A$2:$B$77</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">更新申請書提出一覧!$A$1:$H$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'指定（更新）申請書'!$A$1:$V$69</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'別紙２　勤務一覧（数式あり）'!$A$1:$BI$30</definedName>
-[...6 lines deleted...]
-    <definedName name="Roman_01" localSheetId="3">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'指定（更新）申請書 (記載例)'!$A$1:$V$69</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'別紙２　勤務一覧（数式あり）　'!$A$1:$BK$29</definedName>
+    <definedName name="prtNo" localSheetId="6">[2]main!#REF!</definedName>
+    <definedName name="prtNo" localSheetId="5">[2]main!#REF!</definedName>
+    <definedName name="prtNo">[3]main!#REF!</definedName>
+    <definedName name="q">#REF!</definedName>
+    <definedName name="qq">#REF!</definedName>
+    <definedName name="qqq" localSheetId="4" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" localSheetId="6" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" localSheetId="5" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="QW_Excel" localSheetId="5">[4]data!#REF!</definedName>
+    <definedName name="QW_Excel">[4]data!#REF!</definedName>
+    <definedName name="qwerty">#REF!</definedName>
+    <definedName name="Roman_01" localSheetId="6">#N/A</definedName>
     <definedName name="Roman_01">#REF!</definedName>
-    <definedName name="Roman_03" localSheetId="3">#REF!</definedName>
+    <definedName name="Roman_02">#REF!</definedName>
+    <definedName name="Roman_03" localSheetId="6">#N/A</definedName>
     <definedName name="Roman_03">#REF!</definedName>
-    <definedName name="Roman_04" localSheetId="3">#REF!</definedName>
+    <definedName name="Roman_04" localSheetId="6">#N/A</definedName>
     <definedName name="Roman_04">#REF!</definedName>
+    <definedName name="Roman_06" localSheetId="6">#N/A</definedName>
     <definedName name="Roman_06">#REF!</definedName>
+    <definedName name="roman_09" localSheetId="6">#N/A</definedName>
     <definedName name="roman_09">#REF!</definedName>
+    <definedName name="roman_11" localSheetId="6">#N/A</definedName>
     <definedName name="roman_11">#REF!</definedName>
+    <definedName name="roman11" localSheetId="6">#N/A</definedName>
     <definedName name="roman11">#REF!</definedName>
+    <definedName name="Roman2_1" localSheetId="6">#N/A</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
+    <definedName name="Roman2_3" localSheetId="6">#N/A</definedName>
     <definedName name="Roman2_3">#REF!</definedName>
+    <definedName name="roman31" localSheetId="6">#N/A</definedName>
     <definedName name="roman31">#REF!</definedName>
+    <definedName name="roman33" localSheetId="6">#N/A</definedName>
     <definedName name="roman33">#REF!</definedName>
+    <definedName name="roman4_3" localSheetId="6">#N/A</definedName>
     <definedName name="roman4_3">#REF!</definedName>
+    <definedName name="roman43">#REF!</definedName>
+    <definedName name="roman7_1" localSheetId="6">#N/A</definedName>
     <definedName name="roman7_1">#REF!</definedName>
+    <definedName name="roman77" localSheetId="6">#N/A</definedName>
     <definedName name="roman77">#REF!</definedName>
+    <definedName name="romann_12" localSheetId="6">#N/A</definedName>
     <definedName name="romann_12">#REF!</definedName>
+    <definedName name="romann_66" localSheetId="6">#N/A</definedName>
     <definedName name="romann_66">#REF!</definedName>
+    <definedName name="romann33" localSheetId="6">#N/A</definedName>
     <definedName name="romann33">#REF!</definedName>
+    <definedName name="Rwvu.受給権者テーブル." hidden="1">#REF!</definedName>
+    <definedName name="s">#REF!</definedName>
+    <definedName name="sankouyousiki">#REF!</definedName>
+    <definedName name="sasa">#REF!</definedName>
+    <definedName name="SasekiFuri" localSheetId="8">#REF!</definedName>
     <definedName name="SasekiFuri">#REF!</definedName>
+    <definedName name="SasekiJyusyo" localSheetId="8">#REF!</definedName>
     <definedName name="SasekiJyusyo">#REF!</definedName>
+    <definedName name="SasekiShimei" localSheetId="8">#REF!</definedName>
     <definedName name="SasekiShimei">#REF!</definedName>
+    <definedName name="SasekiYubin" localSheetId="8">#REF!</definedName>
     <definedName name="SasekiYubin">#REF!</definedName>
+    <definedName name="sdsgfsgfs">#REF!</definedName>
+    <definedName name="serv" localSheetId="6">#N/A</definedName>
     <definedName name="serv">#REF!</definedName>
+    <definedName name="serv_" localSheetId="6">#N/A</definedName>
     <definedName name="serv_">#REF!</definedName>
+    <definedName name="Serv_LIST" localSheetId="6">#N/A</definedName>
     <definedName name="Serv_LIST">#REF!</definedName>
+    <definedName name="servo1" localSheetId="6">#N/A</definedName>
     <definedName name="servo1">#REF!</definedName>
+    <definedName name="ShinseiFax" localSheetId="8">#REF!</definedName>
     <definedName name="ShinseiFax">#REF!</definedName>
+    <definedName name="ShinseiMeisyo" localSheetId="8">#REF!</definedName>
     <definedName name="ShinseiMeisyo">#REF!</definedName>
+    <definedName name="ShinseiMeisyoKana" localSheetId="8">#REF!</definedName>
     <definedName name="ShinseiMeisyoKana">#REF!</definedName>
+    <definedName name="ShinseiSyozai" localSheetId="8">#REF!</definedName>
     <definedName name="ShinseiSyozai">#REF!</definedName>
+    <definedName name="ShinseiTel" localSheetId="8">#REF!</definedName>
     <definedName name="ShinseiTel">#REF!</definedName>
+    <definedName name="ShinseiYubin" localSheetId="8">#REF!</definedName>
     <definedName name="ShinseiYubin">#REF!</definedName>
-    <definedName name="startNo" localSheetId="4">[5]main!#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="ｔａｂｉｅ＿04" localSheetId="3">#REF!</definedName>
+    <definedName name="siharai">#REF!</definedName>
+    <definedName name="sikuchouson">#REF!</definedName>
+    <definedName name="sinseisaki">#REF!</definedName>
+    <definedName name="ss">#REF!</definedName>
+    <definedName name="ssss">#REF!</definedName>
+    <definedName name="sssss">#REF!</definedName>
+    <definedName name="ssssssssss">#REF!</definedName>
+    <definedName name="startNo" localSheetId="5">[5]main!#REF!</definedName>
+    <definedName name="startNo" localSheetId="8">[5]main!#REF!</definedName>
+    <definedName name="startNo">[5]main!#REF!</definedName>
+    <definedName name="startNumber" localSheetId="5">[5]main!#REF!</definedName>
+    <definedName name="startNumber" localSheetId="8">[5]main!#REF!</definedName>
+    <definedName name="startNumber">[5]main!#REF!</definedName>
+    <definedName name="Swvu.受給権者テーブル." hidden="1">#REF!</definedName>
+    <definedName name="swwww">#REF!</definedName>
+    <definedName name="t">#REF!</definedName>
+    <definedName name="ｔａｂｉｅ_04" localSheetId="6">#N/A</definedName>
     <definedName name="ｔａｂｉｅ＿04">#REF!</definedName>
-    <definedName name="table_03" localSheetId="3">#REF!</definedName>
+    <definedName name="table_03" localSheetId="6">#N/A</definedName>
     <definedName name="table_03">#REF!</definedName>
-    <definedName name="table_06" localSheetId="3">#REF!</definedName>
+    <definedName name="table_06" localSheetId="6">#N/A</definedName>
     <definedName name="table_06">#REF!</definedName>
+    <definedName name="table2_3" localSheetId="6">#N/A</definedName>
     <definedName name="table2_3">#REF!</definedName>
+    <definedName name="tanaka">#REF!</definedName>
+    <definedName name="tanaka1">#REF!</definedName>
+    <definedName name="tanaka2">#REF!</definedName>
+    <definedName name="tapi2" localSheetId="6">#N/A</definedName>
     <definedName name="tapi2">#REF!</definedName>
+    <definedName name="tebie_07">#REF!</definedName>
+    <definedName name="tebie_o7" localSheetId="6">#N/A</definedName>
     <definedName name="tebie_o7">#REF!</definedName>
+    <definedName name="tebie07">#REF!</definedName>
+    <definedName name="tebie08" localSheetId="6">#N/A</definedName>
     <definedName name="tebie08">#REF!</definedName>
+    <definedName name="tebie33" localSheetId="6">#N/A</definedName>
     <definedName name="tebie33">#REF!</definedName>
+    <definedName name="tebiroo" localSheetId="6">#N/A</definedName>
     <definedName name="tebiroo">#REF!</definedName>
+    <definedName name="teble" localSheetId="6">#N/A</definedName>
     <definedName name="teble">#REF!</definedName>
+    <definedName name="teble_09" localSheetId="6">#N/A</definedName>
     <definedName name="teble_09">#REF!</definedName>
+    <definedName name="teble77" localSheetId="6">#N/A</definedName>
     <definedName name="teble77">#REF!</definedName>
+    <definedName name="tttt">#REF!</definedName>
+    <definedName name="u">#REF!</definedName>
+    <definedName name="w">#REF!</definedName>
+    <definedName name="WAM対応1">#REF!</definedName>
+    <definedName name="WAM対応2">[6]様式第１号!$AX$85:$BB$93</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="4" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="6" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." localSheetId="5" hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wrn.世田谷ＤＢ設計書." hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="4" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="6" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." localSheetId="5" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.受給権者テーブル." hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="ww">#REF!</definedName>
+    <definedName name="www">#REF!</definedName>
+    <definedName name="wwwwwwww">#REF!</definedName>
+    <definedName name="xx">#REF!</definedName>
+    <definedName name="xxx">#REF!</definedName>
+    <definedName name="y">#REF!</definedName>
+    <definedName name="yokohama">#REF!</definedName>
+    <definedName name="z">#REF!</definedName>
+    <definedName name="ア">#REF!</definedName>
+    <definedName name="あ">#REF!</definedName>
+    <definedName name="アア">#REF!</definedName>
+    <definedName name="あああ" localSheetId="5">[2]main!#REF!</definedName>
+    <definedName name="あああ">[2]main!#REF!</definedName>
+    <definedName name="アアアア">#REF!</definedName>
+    <definedName name="あああああああ">#REF!</definedName>
+    <definedName name="ああああああああああああ">#REF!</definedName>
+    <definedName name="あいう">#REF!</definedName>
+    <definedName name="か">#REF!</definedName>
+    <definedName name="かながわ">#REF!</definedName>
+    <definedName name="こ">#REF!</definedName>
+    <definedName name="サービス">#REF!</definedName>
+    <definedName name="サービス２">#REF!</definedName>
+    <definedName name="サービス種別" localSheetId="5">[7]サービス種類一覧!$B$4:$B$20</definedName>
+    <definedName name="サービス種別">[7]サービス種類一覧!$B$4:$B$20</definedName>
+    <definedName name="サービス種類" localSheetId="5">[7]サービス種類一覧!$C$4:$C$20</definedName>
+    <definedName name="サービス種類">[7]サービス種類一覧!$C$4:$C$20</definedName>
+    <definedName name="サービス種類別提出書類一覧">#REF!</definedName>
+    <definedName name="サービス種類別提出書類一覧２">#REF!</definedName>
+    <definedName name="サービス名">#N/A</definedName>
+    <definedName name="サービス名称">#N/A</definedName>
+    <definedName name="だだ">#N/A</definedName>
+    <definedName name="っっｋ">#N/A</definedName>
+    <definedName name="っっっっｌ">#N/A</definedName>
+    <definedName name="に" localSheetId="6" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="に" localSheetId="5" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="に" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
+&amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="はじめに">#REF!</definedName>
+    <definedName name="ほげほげ">#REF!</definedName>
+    <definedName name="リスト_サービス種類">#REF!</definedName>
+    <definedName name="リスト_医療型障害児入所支援のみ">#REF!</definedName>
+    <definedName name="リスト_栄養士配置加算">[6]様式第１号!$BG$352:$BG$355</definedName>
+    <definedName name="リスト_栄養士配置減算">[6]様式第１号!$BG$363:$BG$365</definedName>
+    <definedName name="リスト_開所時間減算区分">[8]様式第１号!$CR$151:$CR$153</definedName>
+    <definedName name="リスト_開所時間減算区分＿付３">[6]様式第１号!$AT$421:$AT$423</definedName>
+    <definedName name="リスト_看護職員配置加算＿付３">[6]様式第１号!$AT$461:$AT$463</definedName>
+    <definedName name="リスト_共生型サービス体制強化加算区分">[8]様式第１号!$CR$164:$CS$167</definedName>
+    <definedName name="リスト_施設等の区分">#REF!</definedName>
+    <definedName name="リスト_施設等の区分_児童デイ">#REF!</definedName>
+    <definedName name="リスト_施設等の区分_障害児施設給付費">#REF!</definedName>
+    <definedName name="リスト_施設等の区分_付３">[6]様式第１号!$AT$353:$AT$358</definedName>
+    <definedName name="リスト_施設等の区分＿付５">[6]様式第１号!$AT$473:$AT$475</definedName>
+    <definedName name="リスト_施設等の区分_付８_１">[6]様式第１号!$BM$351:$BN$354</definedName>
+    <definedName name="リスト_児童指導員等加配加算＿付３">[6]様式第１号!$AT$467:$AT$469</definedName>
+    <definedName name="リスト_主たるサービス種類_付１１">[6]様式第１号!$AT$338:$AT$339</definedName>
+    <definedName name="リスト_主たるサービス種類_付１２">[6]様式第１号!$AT$343:$AT$344</definedName>
+    <definedName name="リスト_主たるサービス種類_付３">[6]様式第１号!$AT$313:$AT$314</definedName>
+    <definedName name="リスト_主たるサービス種類_付５">[6]様式第１号!$AT$318:$AU$322</definedName>
+    <definedName name="リスト_主たるサービス種類_付９">[6]様式第１号!$AT$328:$AT$329</definedName>
+    <definedName name="リスト_主たる事業所施設区分_付５">[6]様式第１号!$AT$393:$AU$395</definedName>
+    <definedName name="リスト_就労移行支援体制加算区分">[6]様式第１号!$AT$293:$AT$298</definedName>
+    <definedName name="リスト_就労定着支援利用者数＿付１６">[6]様式第１号!$AT$534:$AT$537</definedName>
+    <definedName name="リスト_就労定着実績区分">[6]様式第１号!$BY$351:$BY$354</definedName>
+    <definedName name="リスト_就労定着率区分＿付１１">[6]様式第１号!$AT$479:$AT$487</definedName>
+    <definedName name="リスト_就労定着率区分＿付１６">[6]様式第１号!$AT$524:$AT$530</definedName>
+    <definedName name="リスト_処遇改善助成金キャリアパス区分">#REF!</definedName>
+    <definedName name="リスト_障害児施設区分_付３">[6]様式第１号!$BA$352:$BA$357</definedName>
+    <definedName name="リスト_障害児施設区分_付８_１">[6]様式第１号!$BS$351:$BT$356</definedName>
+    <definedName name="リスト_心理担当職員配置加算＿付３">[6]様式第１号!$AT$455:$AT$457</definedName>
+    <definedName name="リスト_人員配置区分_共同生活援助">[6]様式第１号!$AT$260:$AT$267</definedName>
+    <definedName name="リスト_人員配置区分_生活介護">[6]様式第１号!$AT$145:$AT$155</definedName>
+    <definedName name="リスト_人員配置区分＿付１５">[6]様式第１号!$AT$541:$AT$542</definedName>
+    <definedName name="リスト_人員配置区分_療養介護">[6]様式第１号!$AT$244:$AT$249</definedName>
+    <definedName name="リスト_定員区分">#REF!</definedName>
+    <definedName name="リスト_定員区分_肢体不自由児施設_通所通園">#REF!</definedName>
+    <definedName name="リスト_定員区分_肢体不自由児療護施設">#REF!</definedName>
+    <definedName name="リスト_定員区分_児童デイ">[6]様式第１号!$AT$184:$AT$187</definedName>
+    <definedName name="リスト_定員区分_障害児施設">#REF!</definedName>
+    <definedName name="リスト_定員区分_対象無し">#REF!</definedName>
+    <definedName name="リスト_定員区分_第２種自閉症児施設">#REF!</definedName>
+    <definedName name="リスト_定員区分_知的障害児通園施設">#REF!</definedName>
+    <definedName name="リスト_定員区分_難聴幼児通園施設">#REF!</definedName>
+    <definedName name="リスト_定員区分_盲児施設_ろうあ児施設">#REF!</definedName>
+    <definedName name="リスト_評価点区分_付12">[6]様式第１号!$AT$580:$AT$587</definedName>
+    <definedName name="リスト_福祉・介護職員等特定処遇改善加算区分">[6]様式第１号!$AT$572:$AT$574</definedName>
+    <definedName name="リスト_平均工賃月額区分＿付１２">[6]様式第１号!$AT$503:$AT$513</definedName>
+    <definedName name="リスト_平均労働時間区分＿付１２">[6]様式第１号!$AT$491:$AT$499</definedName>
+    <definedName name="リスト_夜間看護体制加算＿付８">[6]様式第１号!$AT$518:$AT$520</definedName>
+    <definedName name="リスト_夜間支援体制加算の人数_付10">[6]様式第１号!$AT$440:$AU$450</definedName>
+    <definedName name="リスト_夜間支援体制加算の人数_付７">[6]様式第１号!$AT$405:$AT$416</definedName>
+    <definedName name="リスト_夜間支援等体制加算">[6]様式第１号!$AT$428:$AT$435</definedName>
+    <definedName name="リスト_夜間支援等体制加算Ⅰ加配職員体制の有無_付7">[6]様式第１号!$AT$592:$AT$599</definedName>
+    <definedName name="一覧" localSheetId="5">[9]加算率一覧!$A$4:$A$25</definedName>
+    <definedName name="一覧">[9]加算率一覧!$A$4:$A$25</definedName>
+    <definedName name="引上率" localSheetId="5">[10]単価引上率!$B$2</definedName>
+    <definedName name="引上率">[10]単価引上率!$B$2</definedName>
+    <definedName name="栄養士配置加算">#REF!</definedName>
+    <definedName name="確認">#N/A</definedName>
+    <definedName name="看護時間">#N/A</definedName>
+    <definedName name="関連表" hidden="1">#REF!</definedName>
+    <definedName name="共同生活援助">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="共同生活援助・介護サービス包括型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="共同生活援助・外部サービス利用型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="共同生活援助・日中サービス支援型">'[1]★選択肢（公開時非表示）'!#REF!</definedName>
+    <definedName name="研修誓約">#REF!</definedName>
+    <definedName name="参考様式">#REF!</definedName>
+    <definedName name="山口県">#REF!</definedName>
+    <definedName name="事業種類">#REF!</definedName>
+    <definedName name="事業種類コード">#REF!</definedName>
+    <definedName name="自己評価">#REF!</definedName>
+    <definedName name="取込変換_医療型障害児入所支援のみ">#REF!</definedName>
+    <definedName name="取込変換_開所時間減算区分＿付３">[6]様式第１号!$AV$421:$AW$423</definedName>
+    <definedName name="取込変換_施設等の区分">#REF!</definedName>
+    <definedName name="取込変換_施設等の区分_児童デイ">#REF!</definedName>
+    <definedName name="取込変換_施設等の区分_障害児施設給付費">#REF!</definedName>
+    <definedName name="取込変換_施設等の区分_付３">[6]様式第１号!$AV$353:$AW$358</definedName>
+    <definedName name="取込変換_施設等の区分_付８_１">[6]様式第１号!$BO$351:$BP$354</definedName>
+    <definedName name="取込変換_児童指導員等加配加算">[6]様式第１号!$AV$558:$AW$560</definedName>
+    <definedName name="取込変換_主たるサービス種類_付１０">[6]様式第１号!$AV$333:$AW$334</definedName>
+    <definedName name="取込変換_主たるサービス種類_付１１">[6]様式第１号!$AV$338:$AW$339</definedName>
+    <definedName name="取込変換_主たるサービス種類_付１２">[6]様式第１号!$AV$343:$AW$344</definedName>
+    <definedName name="取込変換_主たるサービス種類_付３">[6]様式第１号!$AV$313:$AW$314</definedName>
+    <definedName name="取込変換_主たるサービス種類_付５">[6]様式第１号!$AV$318:$AW$322</definedName>
+    <definedName name="取込変換_主たるサービス種類_付９">[6]様式第１号!$AV$328:$AW$329</definedName>
+    <definedName name="取込変換_主たる事業者施設区分_付５">[6]様式第１号!$AV$393:$AW$395</definedName>
+    <definedName name="取込変換_就労移行支援体制加算区分">[6]様式第１号!$AV$293:$AW$298</definedName>
+    <definedName name="取込変換_就労定着支援利用者数">[6]様式第１号!$AV$534:$AW$537</definedName>
+    <definedName name="取込変換_就労定着実績区分">[6]様式第１号!$CA$351:$CB$354</definedName>
+    <definedName name="取込変換_就労定着率区分">[6]様式第１号!$AV$524:$AW$530</definedName>
+    <definedName name="取込変換_就労定着率区分＿付１１">[6]様式第１号!$AV$479:$AW$487</definedName>
+    <definedName name="取込変換_処遇改善助成金キャリアパス区分">#REF!</definedName>
+    <definedName name="取込変換_障害児施設区分_付３">[6]様式第１号!$BC$352:$BD$357</definedName>
+    <definedName name="取込変換_障害児施設区分_付８_１">[6]様式第１号!$BU$351:$BV$356</definedName>
+    <definedName name="取込変換_心理担当職員配置加算">[6]様式第１号!$AV$546:$AW$548</definedName>
+    <definedName name="取込変換_人員配置区分_共同生活援助">[6]様式第１号!$AV$260:$AW$267</definedName>
+    <definedName name="取込変換_人員配置区分_生活介護">[6]様式第１号!$AV$145:$AW$155</definedName>
+    <definedName name="取込変換_人員配置区分＿付１５">[6]様式第１号!$AV$541:$AW$542</definedName>
+    <definedName name="取込変換_人員配置区分_療養介護">[6]様式第１号!$AV$244:$AW$249</definedName>
+    <definedName name="取込変換_定員区分">#REF!</definedName>
+    <definedName name="取込変換_定員区分_肢体不自由児施設_通所通園">#REF!</definedName>
+    <definedName name="取込変換_定員区分_肢体不自由児療護施設">#REF!</definedName>
+    <definedName name="取込変換_定員区分_児童デイ">[6]様式第１号!$AV$184:$AW$187</definedName>
+    <definedName name="取込変換_定員区分_障害児施設">#REF!</definedName>
+    <definedName name="取込変換_定員区分_対象無し">#REF!</definedName>
+    <definedName name="取込変換_定員区分_第２種自閉症児施設">#REF!</definedName>
+    <definedName name="取込変換_定員区分_知的障害児通園施設">#REF!</definedName>
+    <definedName name="取込変換_定員区分_難聴幼児通園施設">#REF!</definedName>
+    <definedName name="取込変換_定員区分_盲児施設_ろうあ児施設">#REF!</definedName>
+    <definedName name="取込変換_評価点区分_付12">[6]様式第１号!$AV$580:$AW$587</definedName>
+    <definedName name="取込変換_平均工賃月額区分＿付１２">[6]様式第１号!$AV$503:$AW$513</definedName>
+    <definedName name="取込変換_平均労働時間区分＿付１２">[6]様式第１号!$AV$491:$AW$499</definedName>
+    <definedName name="取込変換_夜間看護体制加算＿付８">[6]様式第１号!$AV$518:$AW$520</definedName>
+    <definedName name="取込変換_夜間支援体制加算の人数_付１０">[6]様式第１号!$AV$440:$AW$450</definedName>
+    <definedName name="取込変換_夜間支援対象利用者数">#REF!</definedName>
+    <definedName name="取込変換_夜間支援等体制加算">[6]様式第１号!$AV$428:$AW$435</definedName>
+    <definedName name="取込変換_夜間支援等体制加算Ⅰ加配職員体制の有無_付7">[6]様式第１号!$AV$592:$AW$599</definedName>
+    <definedName name="種類" localSheetId="5">[7]サービス種類一覧!$A$4:$A$20</definedName>
+    <definedName name="種類">[7]サービス種類一覧!$A$4:$A$20</definedName>
+    <definedName name="出力変換_医療型障害児入所支援のみ">#REF!</definedName>
+    <definedName name="出力変換_開所時間減算区分＿付３">[6]様式第１号!$AS$421:$AW$423</definedName>
+    <definedName name="出力変換_施設等の区分">#REF!</definedName>
+    <definedName name="出力変換_施設等の区分_児童デイ">#REF!</definedName>
+    <definedName name="出力変換_施設等の区分_障害児施設給付費">#REF!</definedName>
+    <definedName name="出力変換_施設等の区分_付３">[6]様式第１号!$AS$353:$AW$358</definedName>
+    <definedName name="出力変換_施設等の区分_付８_１">[6]様式第１号!$BL$351:$BP$354</definedName>
+    <definedName name="出力変換_児童指導員等加配加算">[6]様式第１号!$AS$558:$AW$560</definedName>
+    <definedName name="出力変換_主たるサービス種類_付１０">[6]様式第１号!$AS$333:$AW$334</definedName>
+    <definedName name="出力変換_主たるサービス種類_付１１">[6]様式第１号!$AS$338:$AW$339</definedName>
+    <definedName name="出力変換_主たるサービス種類_付１２">[6]様式第１号!$AS$343:$AW$344</definedName>
+    <definedName name="出力変換_主たるサービス種類_付３">[6]様式第１号!$AS$313:$AW$314</definedName>
+    <definedName name="出力変換_主たるサービス種類_付５">[6]様式第１号!$AS$318:$AW$322</definedName>
+    <definedName name="出力変換_主たるサービス種類_付９">[6]様式第１号!$AS$328:$AW$329</definedName>
+    <definedName name="出力変換_主たる事業者施設区分_付５">[6]様式第１号!$AS$393:$AW$395</definedName>
+    <definedName name="出力変換_就労移行支援体制加算区分">[6]様式第１号!$AS$293:$AW$298</definedName>
+    <definedName name="出力変換_就労定着支援利用者数">[6]様式第１号!$AS$534:$AW$537</definedName>
+    <definedName name="出力変換_就労定着実績区分">[6]様式第１号!$BX$351:$CB$354</definedName>
+    <definedName name="出力変換_就労定着率区分">[6]様式第１号!$AS$524:$AW$530</definedName>
+    <definedName name="出力変換_就労定着率区分＿付１１">[6]様式第１号!$AS$479:$AW$487</definedName>
+    <definedName name="出力変換_処遇改善助成金キャリアパス区分">#REF!</definedName>
+    <definedName name="出力変換_障害児施設区分_付３">[6]様式第１号!$AZ$352:$BD$357</definedName>
+    <definedName name="出力変換_障害児施設区分_付８_１">[6]様式第１号!$BR$351:$BV$356</definedName>
+    <definedName name="出力変換_心理担当職員配置加算">[6]様式第１号!$AS$546:$AW$548</definedName>
+    <definedName name="出力変換_人員配置区分_共同生活援助">[6]様式第１号!$AS$260:$AW$267</definedName>
+    <definedName name="出力変換_人員配置区分_生活介護">[6]様式第１号!$AS$145:$AW$155</definedName>
+    <definedName name="出力変換_人員配置区分＿付１５">[6]様式第１号!$AS$541:$AW$542</definedName>
+    <definedName name="出力変換_人員配置区分_療養介護">[6]様式第１号!$AS$244:$AW$249</definedName>
+    <definedName name="出力変換_定員区分">#REF!</definedName>
+    <definedName name="出力変換_定員区分_肢体不自由児施設_通所通園">#REF!</definedName>
+    <definedName name="出力変換_定員区分_肢体不自由児療護施設">#REF!</definedName>
+    <definedName name="出力変換_定員区分_児童デイ">[6]様式第１号!$AS$184:$AW$187</definedName>
+    <definedName name="出力変換_定員区分_障害児施設">#REF!</definedName>
+    <definedName name="出力変換_定員区分_対象無し">#REF!</definedName>
+    <definedName name="出力変換_定員区分_第２種自閉症児施設">#REF!</definedName>
+    <definedName name="出力変換_定員区分_知的障害児通園施設">#REF!</definedName>
+    <definedName name="出力変換_定員区分_難聴幼児通園施設">#REF!</definedName>
+    <definedName name="出力変換_定員区分_盲児施設_ろうあ児施設">#REF!</definedName>
+    <definedName name="出力変換_評価点区分_付12">[6]様式第１号!$AS$580:$AW$587</definedName>
+    <definedName name="出力変換_平均工賃月額区分＿付１２">[6]様式第１号!$AS$503:$AW$513</definedName>
+    <definedName name="出力変換_平均労働時間区分＿付１２">[6]様式第１号!$AS$491:$AW$499</definedName>
+    <definedName name="出力変換_夜間看護体制加算＿付８">[6]様式第１号!$AS$518:$AW$520</definedName>
+    <definedName name="出力変換_夜間支援体制加算の人数_付１０">[6]様式第１号!$AS$440:$AW$450</definedName>
+    <definedName name="出力変換_夜間支援対象利用者数">#REF!</definedName>
+    <definedName name="出力変換_夜間支援等体制加算">[6]様式第１号!$AS$428:$AW$435</definedName>
+    <definedName name="出力変換_夜間支援等体制加算Ⅰ加配職員体制の有無_付7">[6]様式第１号!$AS$592:$AW$599</definedName>
+    <definedName name="障害福祉サービス">#REF!</definedName>
+    <definedName name="食事" localSheetId="6">#N/A</definedName>
     <definedName name="食事">#REF!</definedName>
+    <definedName name="体制等状況一覧">#REF!</definedName>
+    <definedName name="台帳" localSheetId="5">[11]D台帳!$A$6:$AF$3439</definedName>
+    <definedName name="台帳">[11]D台帳!$A$6:$AF$3439</definedName>
+    <definedName name="短期入所・空床利用型">'[12]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・単独型">'[12]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="短期入所・併設型">'[12]★選択肢(公開時非表示)'!#REF!</definedName>
+    <definedName name="町っ油" localSheetId="6">#N/A</definedName>
     <definedName name="町っ油">#REF!</definedName>
+    <definedName name="同行援護">#REF!</definedName>
+    <definedName name="特定">#REF!</definedName>
+    <definedName name="付表7_CH_グループ1_1">"Group Box 1288"</definedName>
+    <definedName name="別紙">#REF!</definedName>
+    <definedName name="別紙19２">#REF!</definedName>
+    <definedName name="別紙3ｰ9">#REF!</definedName>
+    <definedName name="別紙3ｰ9ｑｑｑｑ">#REF!</definedName>
+    <definedName name="別紙47">#REF!</definedName>
+    <definedName name="別紙7の2">#REF!</definedName>
+    <definedName name="夜間支援">#REF!</definedName>
+    <definedName name="様式名等">#REF!</definedName>
+    <definedName name="利用日数記入例" localSheetId="6">#N/A</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q21" i="38" l="1"/>
-[...4 lines deleted...]
-  <c r="CN12" i="38" s="1"/>
+  <c r="AW19" i="39" l="1"/>
+  <c r="AZ19" i="39" s="1"/>
+  <c r="AW18" i="39"/>
+  <c r="AZ18" i="39" s="1"/>
+  <c r="AW17" i="39"/>
+  <c r="AZ17" i="39" s="1"/>
+  <c r="DJ16" i="39"/>
+  <c r="DM16" i="39" s="1"/>
+  <c r="AW16" i="39"/>
+  <c r="AZ16" i="39" s="1"/>
+  <c r="DJ15" i="39"/>
+  <c r="DM15" i="39" s="1"/>
+  <c r="AW15" i="39"/>
+  <c r="AZ15" i="39" s="1"/>
+  <c r="DJ14" i="39"/>
+  <c r="DM14" i="39" s="1"/>
+  <c r="AZ14" i="39"/>
+  <c r="AW14" i="39"/>
+  <c r="DJ13" i="39"/>
+  <c r="DM13" i="39" s="1"/>
+  <c r="AZ13" i="39"/>
+  <c r="AW13" i="39"/>
+  <c r="DJ12" i="39"/>
+  <c r="DM12" i="39" s="1"/>
+  <c r="AW12" i="39"/>
+  <c r="AZ12" i="39" s="1"/>
+  <c r="DJ11" i="39"/>
+  <c r="DJ20" i="39" s="1"/>
+  <c r="AW11" i="39"/>
+  <c r="AW20" i="39" s="1"/>
+  <c r="DM11" i="39" l="1"/>
+  <c r="DM20" i="39" s="1"/>
+  <c r="DP11" i="39" s="1"/>
+  <c r="AZ11" i="39"/>
+  <c r="AZ20" i="39" s="1"/>
+  <c r="BC11" i="39" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="802" uniqueCount="405">
+  <si>
+    <t>　</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　障害者総合支援法に基づく事業者指定の更新申請に係る提出書類一覧</t>
+    <rPh sb="1" eb="4">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウゴウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ホウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>コウシン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>（居宅介護・重度訪問介護・行動援護・同行援護）</t>
+    <rPh sb="18" eb="20">
+      <t>ドウコウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>エンゴ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>事業所の名称</t>
+    <rPh sb="0" eb="2">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>【事業所共通】　</t>
+    <rPh sb="1" eb="4">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>※申請者確認欄に〇を入れてください。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請書及び添付書類</t>
+    <rPh sb="8" eb="9">
+      <t>ルイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者確認欄</t>
+  </si>
+  <si>
+    <t>備考</t>
+  </si>
+  <si>
+    <t>申請書</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>①</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>指定（更新）申請書</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>コウシン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>→リンク有</t>
+    <rPh sb="4" eb="5">
+      <t>アリ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>②</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>障害福祉サービス事業等に係る記載事項</t>
+    <rPh sb="0" eb="2">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>URL:</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>④</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別紙２</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>⑤</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>事業所更新時講習会　受講報告書
+※更新時講習会の動画を御確認いただき、必要事項を記入の上御提出ください。</t>
+    <rPh sb="17" eb="20">
+      <t>コウシンジ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>コウシュウカイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ドウガ</t>
+    </rPh>
+    <rPh sb="27" eb="30">
+      <t>ゴカクニン</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="44" eb="47">
+      <t>ゴテイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>確認事項</t>
+    <rPh sb="0" eb="2">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>⑥</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>情報公表制度に係る報告（システム入力）を行っているか</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>コウヒョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ニュウリョク</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>オコナ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000202214_00001.html</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=079-004</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　その他、届出内容の変更、廃止・休止等に該当する場合は、以下のホームページから様式をダウンロードの上、記入してください。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=079-003</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=079-006</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>〔担当者連絡先〕</t>
+    <rPh sb="1" eb="4">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
   <si>
     <t>事業所名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>担当者名</t>
+    <rPh sb="0" eb="3">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>電　　　話　／　F　A　X</t>
+    <rPh sb="0" eb="1">
+      <t>デン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ハナシ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>／</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>メールアドレス</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>@</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>※申請される際には、事業所保管用として事前に提出書類一式をコピーし、保存してください。</t>
+    <rPh sb="1" eb="3">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ホカンヨウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ジゼン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>イッシキ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ホゾン</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　　　</t>
   </si>
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　ヘルパーステーション新宿</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>フリガナ</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>名　　称</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>管理者</t>
+    <rPh sb="0" eb="1">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>住　所</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トコロ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>氏　名</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
-[...144 lines deleted...]
-      <t>ゴウ</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(１)　申請者の定款、寄附行為等及びその登記事項証明書又は条例等</t>
+  </si>
+  <si>
+    <t>１</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>２</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>３</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>４</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>５</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>（参考様式）</t>
+    <rPh sb="1" eb="3">
+      <t>サンコウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨウシキ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
-[...2 lines deleted...]
-    <t>障害福祉サービス事業等に係る記載事項</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>平　面　図</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>事業所の名称</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>洗面所</t>
     <rPh sb="0" eb="2">
+      <t>センメン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジョ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>玄関</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>扉</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>事務室　</t>
+    <rPh sb="0" eb="1">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ツトム</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シツ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>相談室</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　　　　</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>電話機</t>
+    <rPh sb="0" eb="3">
+      <t>デンワキ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>ＦＡＸ</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>プリンター</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>鍵付書庫</t>
+    <rPh sb="0" eb="1">
+      <t>カギ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショコ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>（左半分：訪問介護、右半分：居宅介護等）</t>
+    <rPh sb="1" eb="2">
+      <t>ヒダリ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ハンブン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ミギ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ハンブン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キョタク</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>備考１　各室の用途を記載してください。※事務室・相談スペース・手指洗浄設備（洗面所等）が必要です。</t>
+    <rPh sb="20" eb="22">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>シツ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>テ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ユビ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>センジョウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>センメン</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>ジョ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　　　２　当該事業所の専用部分と他の事業所等との共有部分がある場合はそれぞれ色分けする等して使用関係を分かり易く表示してください。</t>
+    <rPh sb="9" eb="10">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キョウユウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ブブン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>イロワ</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="46" eb="48">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="54" eb="55">
+      <t>ヤス</t>
+    </rPh>
+    <rPh sb="56" eb="58">
+      <t>ヒョウジ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　　　　　（例：　介護保険法の事業等と共有部分がある場合、事務机、鍵付書庫の使用部分を分かり易く表示してください。）</t>
+    <rPh sb="6" eb="7">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ホウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キョウユウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ブブン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ヅクエ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>カギ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ショコ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ブブン</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>ヤス</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ヒョウジ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　　　３　必要な設備及び備品（机、椅子、鍵付書庫等）、を記載してください。</t>
+    <rPh sb="5" eb="7">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ビヒン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ツクエ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>イス</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>カギ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ショコ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　　　４　この様式は参考様式です。上記事項を満たす書類の添付に代えることも可能です。</t>
+    <rPh sb="7" eb="9">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>サンコウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>カノウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>誓約書　標準様式３　裏面：別添（誓約項目）　別葉：別紙①</t>
+    <rPh sb="0" eb="3">
+      <t>セイヤクショ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(標準様式３)</t>
+    <rPh sb="1" eb="3">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨウシキ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>誓　約　書</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>○○</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ゲツ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>東京都</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>知事    殿</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t xml:space="preserve">申請者    </t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>（名称）</t>
+    <rPh sb="1" eb="3">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　社会福祉法人東京障害福祉会</t>
+    <rPh sb="9" eb="11">
       <t>ショウガイ</t>
     </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>（代表者の職名・氏名）</t>
+    <rPh sb="1" eb="4">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショクメイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t xml:space="preserve">   理事長　福祉 一郎</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>　申請者が別紙のいずれにも該当しない者であることを誓約します。</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <rPh sb="5" eb="7">
+      <t>ベッシ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>○</t>
+  </si>
+  <si>
+    <t>別紙①：　障害福祉サービス事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別紙②：　障害者支援施設向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別紙③：　一般相談支援事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別紙④：　特定相談支援事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別紙⑤：　障害児通所支援事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別紙⑥：　障害児入所施設向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ニュウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別紙⑦：　障害児相談支援事業者向け</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>注　該当する種別に○を付けてください。</t>
+    <rPh sb="0" eb="1">
+      <t>チュウ</t>
+    </rPh>
     <rPh sb="2" eb="4">
-      <t>フクシ</t>
-[...182 lines deleted...]
-      <t>シンセイショ</t>
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シュベツ</t>
     </rPh>
     <rPh sb="11" eb="12">
-      <t>ルイ</t>
-[...22 lines deleted...]
-    <phoneticPr fontId="20"/>
+      <t>ツ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <r>
-      <t>　その他、届出している事業所の平面図、</t>
+      <t>　また、指定の更新を申請する障害福祉サービス事業等に係る別添の項目について、</t>
     </r>
     <r>
       <rPr>
         <b/>
+        <i/>
+        <u/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>既に届け出た内容に変更がない</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.5"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ことを誓約します</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10.5"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>。</t>
+    </r>
+    <rPh sb="22" eb="24">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ベッテン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別添（誓約項目）</t>
+    <rPh sb="0" eb="2">
+      <t>ベッテン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>セイヤク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウモク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>【生活介護、自立訓練、施設入所支援】</t>
+    <rPh sb="1" eb="3">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>クンレン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ニュウショ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(２)　事業所の平面図及び設備の概要</t>
+    <rPh sb="11" eb="12">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(３)　管理者及びサービス管理責任者の氏名、生年月日、住所及び経歴</t>
+    <rPh sb="4" eb="7">
+      <t>カンリシャ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>セキニン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ガッピ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ケイレキ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(４)　運営規程</t>
+    <rPh sb="4" eb="8">
+      <t>ウンエイキテイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(５)　利用者又はその家族からの苦情を解決するために講ずる措置の概要</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(６)　協力医療機関の名称及び診療科名並びに当該協力医療機関との契約の内容</t>
+    <rPh sb="4" eb="6">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シンリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>カメイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>【療養介護】</t>
+    <rPh sb="1" eb="3">
+      <t>リョウヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カイゴ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>【就労継続支援A型・B型】</t>
+    <rPh sb="1" eb="3">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ケイゾク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(３)　管理者及びサービス管理責任者の氏名、生年月日、住所及び経歴</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>セキニン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ガッピ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ケイレキ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>【就労移行支援】</t>
+    <rPh sb="1" eb="3">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(７)　連携する公共職業安定所その他関係機関の名称</t>
+    <rPh sb="4" eb="6">
+      <t>レンケイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コウキョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショクギョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>アンテイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ジョ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>【就労定着支援】</t>
+    <rPh sb="1" eb="3">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>テイチャク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(６)　連携する公共職業安定所その他関係機関の名称</t>
+    <rPh sb="4" eb="6">
+      <t>レンケイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コウキョウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショクギョウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>アンテイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ジョ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>【共同生活援助】</t>
+    <rPh sb="1" eb="7">
+      <t>キョウドウセイカツエンジョ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(１)　申請者の登記事項証明書又は条例等</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(２)　建物の構造概要及び平面図並びに設備の概要</t>
+    <rPh sb="4" eb="6">
+      <t>タテモノ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コウゾウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ガイヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ヘイメンズ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(６)　（外部サービス利用型共同生活援助事業所の場合）受託居宅介護サービス事業者が事業を行う事業所の名称
+        及び所在地並びに当該事業者の名称及び所在地</t>
+    <rPh sb="5" eb="7">
+      <t>ガイブ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>リヨウガタ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キョウドウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>エンジョ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ジュタク</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キョタク</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="37" eb="40">
+      <t>ジギョウシャ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="44" eb="45">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="46" eb="49">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="61" eb="62">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="63" eb="66">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="66" eb="67">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="69" eb="71">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="71" eb="73">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="73" eb="74">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="75" eb="77">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="77" eb="78">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="79" eb="82">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(７)　協力医療機関の名称及び診療科名並びに当該協力医療機関との契約の内容
+　　　(協力歯科医療機関があるときは、その名称及び当該協力歯科医療機関との契約内容を含む)</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(８)　関係機関との連携その他適切な支援体制の概要</t>
+    <rPh sb="4" eb="6">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>レンケイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>テキセツ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>【短期入所】</t>
+    <rPh sb="1" eb="3">
+      <t>タンキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ニュウショ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(２)　事業所の種別</t>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シュベツ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(３)（併設事業所の場合）利用者の推定数（空床利用型事業所の場合）本体施設の入所定員</t>
+    <rPh sb="4" eb="6">
+      <t>ヘイセツ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>スイテイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(４)　建物の構造概要及び平面図並びに設備の概要</t>
+    <rPh sb="4" eb="6">
+      <t>タテモノ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コウゾウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ガイヨウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ヘイメンズ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(５)　事業所の管理者の氏名、生年月日、住所及び経歴</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(６)　運営規程</t>
+    <rPh sb="4" eb="6">
+      <t>ウンエイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キテイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(７)　利用者又はその家族からの苦情を解決するために講ずる措置の概要</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(８)　協力医療機関の名称及び診療科名並びに当該協力医療機関との契約の内容</t>
+    <rPh sb="4" eb="6">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>シンリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>カメイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ナラ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ウチ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(１)　登記事項証明書又は条例等</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(２)　事業所の平面図</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(３)　管理者・サービス提供（管理）責任者の氏名、生年月日、住所及び経歴</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>セキニン</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ガッピ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ケイレキ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(６)　医療機関との協力の体制（※重度障害者等包括支援のみ）</t>
+    <rPh sb="4" eb="6">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ジュウド</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ホウカツ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>【一般相談支援（地域移行支援・地域定着支援）】</t>
+    <rPh sb="1" eb="3">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テイチャク</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(３)　管理者・指定地域相談支援の提供に当たる者の氏名、生年月日、住所及び経歴</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>モノ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ガッピ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ケイレキ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>別紙様式第一号</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>イチゴウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定障害福祉サービス事業所/指定障害者支援施設</t>
+  </si>
+  <si>
+    <t>指定障害児通所支援事業所/指定障害児入所施設</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="78"/>
+  </si>
+  <si>
+    <t>指定特定相談支援事業所/指定一般相談支援事業所/指定障害児相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定更新</t>
+  </si>
+  <si>
+    <t>申請書</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>東京都知事　殿</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>チジ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ドノ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>申請者</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>名　称</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>代表者</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>表題の事業所・施設に係る指定/指定の更新/指定の変更を受けたいので、下記のとおり、関係書類を添えて申請します。</t>
+    <rPh sb="24" eb="26">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>法人番号(13桁)</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ケタ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>申請者(設置者)</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>セッチシャ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>フリガナ</t>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>名称</t>
+    <rPh sb="0" eb="2">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>主たる事務所の所在地</t>
+    <rPh sb="0" eb="1">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>(郵便番号</t>
+    <rPh sb="1" eb="5">
+      <t>ユウビンバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>）</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <rPh sb="0" eb="3">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+  </si>
+  <si>
+    <t>E-mailアドレス</t>
+  </si>
+  <si>
+    <t>法人等の種類</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>代表者の職名・氏名・生年月日</t>
+  </si>
+  <si>
+    <t>職名</t>
+    <rPh sb="0" eb="2">
+      <t>ショクメイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <rPh sb="0" eb="2">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ガッピ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>氏名</t>
+    <rPh sb="0" eb="2">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>代表者の住所</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定を受けようとする事業所・施設の種類</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>事業所(施設)の所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>多機能型事業所に係る指定の申請の場合は○</t>
+    <rPh sb="0" eb="3">
+      <t>タキノウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>同一所在地において
+行う事業等の種類</t>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>今回の指定(更新・変更)申請をする対象事業等に○</t>
+    <rPh sb="0" eb="2">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジギョウトウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>既に指定を受けている事業に○</t>
+    <rPh sb="0" eb="1">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジギョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>事業の開始予定年月日</t>
+    <rPh sb="0" eb="2">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>カイシヨテイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>本申請書に添付して提出する様式(付表)</t>
+    <rPh sb="0" eb="4">
+      <t>ホンシンセイショ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>共生型サービスの指定を申請するものに○</t>
+    <rPh sb="0" eb="3">
+      <t>キョウセイガタ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定障害福祉サービス事業所</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>居宅介護</t>
+    <rPh sb="0" eb="4">
+      <t>キョタクカイゴ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>重度訪問介護</t>
+    <rPh sb="0" eb="6">
+      <t>ジュウドホウモンカイゴ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>同行援護</t>
+    <rPh sb="0" eb="4">
+      <t>ドウコウエンゴ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>行動援護</t>
+    <rPh sb="0" eb="2">
+      <t>コウドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>エンゴ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>療養介護</t>
+    <rPh sb="0" eb="4">
+      <t>リョウヨウカイゴ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表２</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>生活介護</t>
+    <rPh sb="0" eb="4">
+      <t>セイカツカイゴ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表３</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>短期入所</t>
+    <rPh sb="0" eb="4">
+      <t>タンキニュウショ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表４</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>重度障害者等包括支援</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウド</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホウカツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表５</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>自立訓練(機能訓練)</t>
+    <rPh sb="0" eb="2">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クンレン</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>キノウクンレン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表６</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>自立訓練(生活訓練)</t>
+    <rPh sb="0" eb="2">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クンレン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>クンレン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>就労選択支援</t>
+    <rPh sb="0" eb="2">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>センタク</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表７</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>就労移行支援</t>
+    <rPh sb="0" eb="6">
+      <t>シュウロウイコウシエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表８</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>就労継続支援Ａ型</t>
+    <rPh sb="0" eb="6">
+      <t>シュウロウケイゾクシエン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表９</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>就労継続支援Ｂ型</t>
+    <rPh sb="0" eb="6">
+      <t>シュウロウケイゾクシエン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガタ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>就労定着支援</t>
+    <rPh sb="0" eb="2">
+      <t>シュウロウ</t>
+    </rPh>
+    <rPh sb="2" eb="6">
+      <t>テイチャクシエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１０</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>自立生活援助</t>
+    <rPh sb="0" eb="2">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１１</t>
+  </si>
+  <si>
+    <t>共同生活援助</t>
+    <rPh sb="0" eb="6">
+      <t>キョウドウセイカツエンジョ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１２</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定障害者支援施設(施設入所支援)</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>シエンシセツ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１３</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定一般相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t>ソウダンシエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>地域移行支援</t>
+    <rPh sb="0" eb="4">
+      <t>チイキイコウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１４</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>地域定着支援</t>
+    <rPh sb="0" eb="6">
+      <t>チイキテイチャクシエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>指定特定相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１５</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定障害児通所支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="7" eb="12">
+      <t>シエンジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>児童発達支援</t>
+    <rPh sb="0" eb="2">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="2" eb="6">
+      <t>ハッタツシエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１６</t>
+  </si>
+  <si>
+    <t>放課後等デイサービス</t>
+    <rPh sb="0" eb="4">
+      <t>ホウカゴトウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１６</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>居宅訪問型児童発達支援</t>
+    <rPh sb="0" eb="5">
+      <t>キョタクホウモンガタ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ハッタツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１７</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>保育所等訪問支援</t>
+    <rPh sb="0" eb="3">
+      <t>ホイクショ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１８</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定障害児入所施設</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ニュウショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>付表１９/２０</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>指定障害児相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>【既に指定を受けている場合】事業所番号</t>
+    <rPh sb="1" eb="2">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="14" eb="19">
+      <t>ジギョウショバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(備考)</t>
+    <rPh sb="1" eb="3">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>本申請書の表題は、指定の更新の申請の際には「指定更新申請書」に、指定の変更の申請の際には「指定変更申請書」に変更して使用してください。</t>
+  </si>
+  <si>
+    <t>「法人等の種類」欄には、「社会福祉法人(社協以外)」、「社会福祉法人(社協)」、「医療法人」、「社団・財団」、「営利法人」、「非営利法人(ＮＰＯ)」、「農協」、「生協」、「その他法人」、「地方公共団体(都道府県)」、「地方公共団体(市町村)」、「地方公共団体(広域連合・一部事務組合等)」、「非法人」、「その他」のいずれかを記入してください。</t>
+    <rPh sb="8" eb="9">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>「同一所在地において行う事業等の種類」欄には、今回申請をする事業及び既に指定を受けている事業のそれぞれに「○」を記載してください。</t>
+    <rPh sb="1" eb="3">
+      <t>ドウイツ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="56" eb="58">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>「【既に指定を受けている場合】事業所番号」欄には、申請を行う都道府県等において既に事業所としての指定を受け、番号が付番されている場合に、その事業所番号を記載してください。</t>
+    <rPh sb="21" eb="22">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="30" eb="34">
+      <t>トドウフケン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="41" eb="44">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="57" eb="59">
+      <t>フバン</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="72" eb="73">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="76" eb="78">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>「事業の開始予定年月日」欄については、更新の場合にあっては、現に受けている指定の有効期間満了日を記載してください。</t>
+    <rPh sb="1" eb="3">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ネンガッピ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>社会福祉法人東京介護</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>シャカイフクシホウジントウキョウカイゴ</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>６</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>７</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>８</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>９</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>０</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>１６３</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>８００１</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>社会福祉法人</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>理事長</t>
+    <rPh sb="0" eb="3">
+      <t>リジチョウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>東京　一郎</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イチロウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>ﾄｳｷｮｳ　ｲﾁﾛｳ</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>**年**月**日</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(内線)</t>
+    <rPh sb="1" eb="3">
+      <t>ナイセン</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>８００２</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>０３－５３２０－＊＊＊＊</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>＊＊＊</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>*******＠****.**</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>ヘルパーステーション東京</t>
+    <rPh sb="10" eb="12">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>ヘルパーステーショントウキョウ</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>８００３</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>東京都新宿区西新宿＊－＊－＊</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>シンジュクク</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ニシ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>＊</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>付表１</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>付表１　居宅介護・重度訪問介護・同行援護・行動援護事業所の指定等に係る記載事項</t>
+  </si>
+  <si>
+    <t>事業所</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(郵便番号</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>)</t>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>E-Mail</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>事業所以外の
+事務所</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジムショ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <rPh sb="0" eb="4">
+      <t>セイネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>当該事業所で兼務する他の職種(兼務の場合記入)</t>
+    <rPh sb="0" eb="2">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>他の事業所又は施設の従業者との兼務(兼務の場合記入)</t>
+    <rPh sb="0" eb="1">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>事業所等の名称</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>兼務する職種及び勤務時間等</t>
+    <rPh sb="0" eb="2">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>サービス提供責任者</t>
+    <rPh sb="6" eb="9">
+      <t>セキニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>実施主体が地方公共団体である場合は、当該事業の実施について定めてある条例等</t>
+    <rPh sb="18" eb="20">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>サダ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジョウレイ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>第　　条 第　　項 第　　号</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>障害児対象事業(該当するものに○。重度訪問介護を除く。)</t>
+    <rPh sb="0" eb="3">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ジュウド</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>(　　該当　　非該当　　)</t>
+    <rPh sb="3" eb="5">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ガイトウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>利用する障害児の推定数(人)(障害児対象事業に該当する場合記入)</t>
+    <rPh sb="12" eb="13">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>○運営・設備に関する基準の確認に必要な事項</t>
+    <rPh sb="1" eb="3">
+      <t>ウンエイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>営業日(該当する日に○)</t>
+    <rPh sb="0" eb="3">
+      <t>エイギョウビ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ゲツ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>火</t>
+    <rPh sb="0" eb="1">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>水</t>
+    <rPh sb="0" eb="1">
+      <t>スイ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>木</t>
+    <rPh sb="0" eb="1">
+      <t>モク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>金</t>
+    <rPh sb="0" eb="1">
+      <t>キン</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>土</t>
+    <rPh sb="0" eb="1">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>祝</t>
+    <rPh sb="0" eb="1">
+      <t>シュク</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>その他(年末年始等)</t>
+    <rPh sb="2" eb="3">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンマツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ネンシ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>営業時間</t>
+    <rPh sb="0" eb="2">
+      <t>エイギョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジカン</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>平日</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイジツ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>：</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>～</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>土曜</t>
+    <rPh sb="0" eb="2">
+      <t>ドヨウ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>日・祝</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シュク</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>サービス内容</t>
+    <rPh sb="4" eb="6">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>身体介護</t>
+    <rPh sb="0" eb="2">
+      <t>シンタイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイゴ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>身体介護(通院介助)</t>
+    <rPh sb="0" eb="2">
+      <t>シンタイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ツウイン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>家事援助</t>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>家事援助(通院介助)</t>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>乗降介助</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>利用料</t>
+    <rPh sb="0" eb="3">
+      <t>リヨウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>その他の費用</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヒヨウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>通常の事業の実施地域</t>
+    <rPh sb="0" eb="2">
+      <t>ツウジョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>(備考)</t>
+    <rPh sb="1" eb="3">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>１．記入欄が不足する場合は、次頁の「記入欄不足時の資料」に記載して添付してください。</t>
+    <rPh sb="14" eb="15">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ページ</t>
+    </rPh>
+    <rPh sb="18" eb="24">
+      <t>キニュウランフソクジ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シリョウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>２．更新の場合には、「利用する障害児の推定数」欄は前年度の平均利用者数を記入してください。</t>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <t>３．「その他の費用」欄には、利用者に直接金銭の負担を求める場合のサービス内容についても記載してく
+　　ださい。</t>
+    <rPh sb="5" eb="6">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>チョクセツ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キンセン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>フタン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>記入欄不足時の資料</t>
+  </si>
+  <si>
+    <t>■事業所以外の事務所</t>
+    <rPh sb="1" eb="3">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ジョ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>■サービス提供責任者</t>
+    <rPh sb="5" eb="7">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>セキニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="77"/>
+  </si>
+  <si>
+    <t>別紙様式第１号</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>従事者の勤務の体制及び勤務形態一覧表</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウジ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ケイタイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>イチラン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>（別紙２）</t>
+  </si>
+  <si>
+    <t>従業者の勤務の体制及び勤務形態一覧表</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>従業者の勤務の体制及び勤務形態一覧表</t>
+  </si>
+  <si>
+    <t>サービス種類</t>
+  </si>
+  <si>
+    <t>事業所名</t>
+  </si>
+  <si>
+    <t>兼務先及び兼務する職務の内　　　　容</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>居宅介護・重度訪問介護・同行援護・行動援護</t>
+  </si>
+  <si>
+    <t>○○ヘルパーステーション</t>
+  </si>
+  <si>
+    <t>兼務先及び兼務する職務の内　　　　容</t>
+  </si>
+  <si>
+    <t>人員配置区分</t>
+  </si>
+  <si>
+    <t>介護保険法に基づく訪問介護事業所の指定</t>
+  </si>
+  <si>
+    <t>あり・なし</t>
+  </si>
+  <si>
+    <t>職種</t>
+  </si>
+  <si>
+    <t>勤務形態</t>
+  </si>
+  <si>
+    <t>氏名</t>
+  </si>
+  <si>
+    <t>第１週</t>
+  </si>
+  <si>
+    <t>第２週</t>
+  </si>
+  <si>
+    <t>第３週</t>
+  </si>
+  <si>
+    <t>第４週</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
         <sz val="12"/>
-        <color rgb="FFFF0000"/>
-[...1 lines deleted...]
-        <family val="1"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>就業規則（所定労働時間等）</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="ＭＳ Ｐ明朝"/>
-        <family val="1"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>週の合計</t>
+    </r>
+  </si>
+  <si>
+    <t>週平均の勤務時間</t>
+  </si>
+  <si>
+    <t>常勤換算後の人数</t>
+  </si>
+  <si>
+    <t>注３</t>
+  </si>
+  <si>
+    <t>月</t>
+  </si>
+  <si>
+    <t>火</t>
+  </si>
+  <si>
+    <t>水</t>
+  </si>
+  <si>
+    <t>木</t>
+  </si>
+  <si>
+    <t>金</t>
+  </si>
+  <si>
+    <t>土</t>
+  </si>
+  <si>
+    <t>日</t>
+  </si>
+  <si>
+    <t>管理者</t>
+  </si>
+  <si>
+    <t>常勤・兼務</t>
+  </si>
+  <si>
+    <t>　○○　○○</t>
+  </si>
+  <si>
+    <t>･訪問介護事業所管理者</t>
+  </si>
+  <si>
+    <t>サービス提供責任者</t>
+  </si>
+  <si>
+    <t>同・行</t>
+  </si>
+  <si>
+    <t>常勤・専従</t>
+  </si>
+  <si>
+    <t>同</t>
+  </si>
+  <si>
+    <t>･訪問介護事業所サ責</t>
+  </si>
+  <si>
+    <t>居宅介護員</t>
+  </si>
+  <si>
+    <t>・訪問介護員</t>
+  </si>
+  <si>
+    <t>非常勤・専従</t>
+  </si>
+  <si>
+    <t>行</t>
+  </si>
+  <si>
+    <t>非常勤・兼務</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>に変更がある場合は、併せて御提出ください。</t>
+      <t>1</t>
     </r>
-    <rPh sb="3" eb="4">
-[...1741 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">サービス提供責任者の資格要件確認書類
-</t>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>週間に当該事業所における常勤職員の勤務すべき時間数（就業規則上に定める時間数）</t>
     </r>
+  </si>
+  <si>
+    <t>注１　居宅介護・重度訪問介護・同行援護・行動援護については、本表は共通のもの一枚で結構です。</t>
+  </si>
+  <si>
+    <t>注２　「職種」欄は、直接サービス提供職員に係る職種を記載し、「勤務形態」欄は、①常勤・専従、②常勤・兼務、③非常勤・専従、④非常勤・兼務のいずれかを記載。</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <rFont val="MS UI Gothic"/>
-[...1 lines deleted...]
-        <charset val="128"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
       </rPr>
-      <t xml:space="preserve">※サービス提供責任者が資格要件等を満たすことを確認できる書類を添付してください。資格要件については、下記”資格要件一覧”ファイルを御確認ください。
-</t>
+      <t>注３　同行援護又は行動援護に従事される方の職種の横に</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
-        <rFont val="MS UI Gothic"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>「 同 」又は「 行 」</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>を記載してください。同行援護及び行動援護の両方に従事する場合</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>「同・行」</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>と記載してください。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>注４　常勤換算の算定に当たっては、サービス提供責任者、居宅介護員の週平均の勤務時間の合計時間数を、</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>●東京都障害者サービス情報＞書式ライブラリ＞トップカテゴリ:Ａ　【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）＞３　主要職種の資格要件（サービス提供責任者・従業者）＞従業者の資格要件一覧（サービス提供責任者・居宅介護員等）</t>
+      <t>1</t>
     </r>
-    <rPh sb="4" eb="6">
-[...261 lines deleted...]
-  <si>
     <r>
-      <t>注５　介護保険法に規定する指定訪問介護事業所等が併設されている場合で、指定訪問介護事業所等と兼務される方の勤務時間は、</t>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>週間に当該事業所における常勤職員の勤務すべき時間数（就業規則上に定める
+　　　時間数）で割り、小数点以下第２位を切り捨てた数とする。</t>
+    </r>
+  </si>
+  <si>
+    <t>注５　従業者の勤務時間は、各職種（管理者・サ責・居宅介護員）ごとに、従事している時間を記載してください。</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">             </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>※勤務形態が兼務の職員で兼務している職種が、「管理者兼サ責」・「管理者兼居宅介護員」の場合、勤務時間数を各職種ごとに按分し、記載してください。</t>
+    </r>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>※勤務形態が兼務の職員で兼務している職種が、「管理者兼サ責」・「管理者兼居宅介護員」の場合、勤務時間数を各職種ごとに按分し、記載してください。</t>
+  </si>
+  <si>
+    <r>
+      <t>注６　介護保険法に規定する指定訪問介護事業所等が併設されている場合で、指定訪問介護事業所等と兼務される方の勤務時間は、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>職種（管理者・サ責・居宅介護員）ごとに、両サービスに従事している時間を合計して</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>記載いただけます。</t>
     </r>
     <rPh sb="3" eb="5">
       <t>カイゴ</t>
     </rPh>
@@ -2949,1098 +4866,781 @@
     </rPh>
     <rPh sb="44" eb="45">
       <t>ナド</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>ケンム</t>
     </rPh>
     <rPh sb="51" eb="52">
       <t>カタ</t>
     </rPh>
     <rPh sb="79" eb="80">
       <t>リョウ</t>
     </rPh>
     <rPh sb="85" eb="87">
       <t>ジュウジ</t>
     </rPh>
     <rPh sb="91" eb="93">
       <t>ジカン</t>
     </rPh>
     <rPh sb="94" eb="96">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="98" eb="100">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
-[...63 lines deleted...]
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <r>
-      <t>注４　従業者の勤務時間は、各職種（</t>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>注６　訪問介護事業所等が併設されている場合の勤務時間は、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>各職種（管理者・サ責・居宅介護員）ごとに、障害福祉サービス事業に従事している時間のみ記</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <rFont val="ＭＳ ゴシック"/>
+        <rFont val="DejaVu Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>載してください。</t>
+    </r>
+  </si>
+  <si>
+    <t>注７　介護保険法に規定する指定訪問介護事業所等が併設されている場合で、指定障害福祉サービスにおいては”居宅介護”、”重度訪問介護”のみを実施する・している事業所の場合は、指定訪問介護事業所等用に作成している”勤務体制一覧”の添付により本様式の添付に代えることができます。</t>
+    <rPh sb="35" eb="37">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>キョタク</t>
+    </rPh>
+    <rPh sb="53" eb="55">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>ジュウド</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="62" eb="64">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="77" eb="80">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="85" eb="87">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="87" eb="89">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="89" eb="91">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="91" eb="94">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="94" eb="95">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="95" eb="96">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="97" eb="99">
+      <t>サクセイ</t>
+    </rPh>
+    <rPh sb="104" eb="106">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="106" eb="108">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="108" eb="110">
+      <t>イチラン</t>
+    </rPh>
+    <rPh sb="112" eb="114">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="117" eb="118">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="118" eb="120">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="121" eb="123">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="124" eb="125">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>（別紙①：障害福祉サービス事業者向け）</t>
+    <rPh sb="1" eb="3">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="95"/>
+  </si>
+  <si>
+    <t>障害者の日常生活及び社会生活を総合的に支援するための法律第３６条第３項</t>
+    <rPh sb="0" eb="3">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ニチジョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ソウゴウテキ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ホウリツ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>コウダイジョウダイコウ</t>
+    </rPh>
+    <phoneticPr fontId="95"/>
+  </si>
+  <si>
+    <t>一</t>
+    <rPh sb="0" eb="1">
+      <t>イチ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が都道府県の条例で定める者でないとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>二</t>
+    <rPh sb="0" eb="1">
+      <t>ニ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>当該申請に係るサービス事業所の従業者の知識及び技能並びに人員が、第四十三条第一項の都道府県の条例で定める基準を満たしていないとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>三</t>
+    <rPh sb="0" eb="1">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、第四十三条第二項の都道府県の条例で定める指定障害福祉サービスの事業の設備及び運営に関する基準に従って適正な障害福祉サービス事業の運営をすることができないと認められるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>四</t>
+    <rPh sb="0" eb="1">
+      <t>ヨン</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、禁錮以上の刑に処せられ、その執行を終わり、又は執行を受けることがなくなるまでの者であるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>五</t>
+    <rPh sb="0" eb="1">
+      <t>ゴ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、この法律その他国民の保健医療若しくは福祉に関する法律で政令で定めるものの規定により罰金の刑に処せられ、その執行を終わり、又は執行を受けることがなくなるまでの者であるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>五の二</t>
+    <rPh sb="0" eb="1">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ニ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、労働に関する法律の規定であって政令で定めるものにより罰金の刑に処せられ、その執行を終わり、又は執行を受けることがなくなるまでの者であるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>六</t>
+    <rPh sb="0" eb="1">
+      <t>ロク</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、第五十条第一項（同条第三項において準用する場合を含む。以下この項において同じ。）、第五十一条の二十九第一項若しくは第二項又は第七十六条の三第六項の規定により指定を取り消され、その取消しの日から起算して五年を経過しない者（当該指定を取り消された者が法人である場合においては、当該取消しの処分に係る行政手続法（平成五年法律第八十八号）第十五条の規定による通知があった日前六十日以内に当該法人の役員又はそのサービス事所を管理する者その他の政令で定める使用人（以下「役員等」という。）であった者で当該取消しの日から起算して五年を経過しないものを含み、当該指定を取り消された者が法人でない場合においては、当該通知があった日前六十日以内に当該者の管理者であった者で当該取消しの日から起算して五年を経過しないものを含む。）であるとき。ただし、当該指定の取消しが、指定障害福祉サービス事業者の指定の取消しのうち当該指定の取消しの処分の理由となった事実及び当該事実の発生を防止するための当該指定障害福祉サービス事業者による業務管理体制の整備についての取組の状況その他の当該事実に関して当該指定障害福祉サービス事業者が有していた責任の程度を考慮して、この号本文に規定する指定の取消しに該当しないこととすることが相当であると認められるものとして主務省令で定めるものに該当する場合を除く。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>七</t>
+    <rPh sb="0" eb="1">
+      <t>ナナ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者と密接な関係を有する者（申請者（法人に限る。以下この号において同じ。）の株式の所有その他の事由を通じて当該申請者の事業を実質的に支配し、若しくはその事業に重要な影響を与える関係にある者として主務省令で定めるもの（以下この号において「申請者の親会社等」という。）、申請者の親会社等が株式の所有その他の事由を通じてその事業を実質的に支配し、若しくはその事業に重要な影響を与える関係にある者として主務省令で定めるもの又は当該申請者が株式の所有その他の事由を通じてその事業を実質的に支配し、若しくはその事業に重要な影響を与える関係にある者として主務省令で定めるもののうち、当該申請者と主務省令で定める密接な関係を有する法人をいう。）が、第五十条第一項、第五十一条の二十九第一項若しくは第二項又は第七十六条の三第六項の規定により指定を取り消され、その取消しの日から起算して五年を経過していないとき。ただし、当該指定の取消しが、指定障害福祉サービス事業者の指定の取消しのうち当該指定の取消しの処分の理由となった事実及び当該事実の発生を防止するための当該指定障害福祉サービス事業者による業務管理体制の整備についての取組の状況その他の当該事実に関して当該指定障害福祉サービス事業者が有していた責任の程度を考慮して、この号本文に規定する指定の取消しに該当しないこととすることが相当であると認められるものとして主務省令で定めるものに該当する場合を除く。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>八</t>
+    <rPh sb="0" eb="1">
+      <t>ハチ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、第五十条第一項、第五十一条の二十九第一項若しくは第二項又は第七十六条の三第六項の規定による指定の取消しの処分に係る行政手続法第十五条の規定による通知があった日から当該処分をする日又は処分をしないことを決定する日までの間に第四十六条第二項又は第五十一条の二十五第二項若しくは第四項の規定による事業の廃止の届出をした者（当該事業の廃止について相当の理由がある者を除く。）で、当該届出の日から起算して五年を経過しないものであるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>九</t>
+    <rPh sb="0" eb="1">
+      <t>キュウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、第四十八条第一項（同条第三項において準用する場合を含む。）又は第五十一条の二十七第一項若しくは第二項の規定による検査が行われた日から聴聞決定予定日（当該検査の結果に基づき第五十条第一項又は第五十一条の二十九第一項若しくは第二項の規定による指定の取消しの処分に係る聴聞を行うか否かの決定をすることが見込まれる日として主務省令で定めるところにより都道府県知事が当該申請者に当該検査が行われた日から十日以内に特定の日を通知した場合における当該特定の日をいう。）までの間に第四十六条第二項又は第五十一条の二十五第二項若しくは第四項の規定による事業の廃止の届出をした者（当該事業の廃止について相当の理由がある者を除く。）で、当該届出の日から起算して五年を経過しないものであるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>十</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>第八号に規定する期間内に第四十六条第二項又は第五十一条の二十五第二項若しくは第四項の規定による事業の廃止の届出があった場合において、申請者が、同号の通知の日前六十日以内に当該届出に係る法人（当該事業の廃止について相当の理由がある法人を除く。）の役員等又は当該届出に係る法人でない者（当該事業の廃止について相当の理由がある者を除く。）の管理者であった者で、当該届出の日から起算して五年を経過しないものであるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>十一</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>イチ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、指定の申請前五年以内に障害福祉サービスに関し不正又は著しく不当な行為をした者であるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>十二</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ニ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、法人で、その役員等のうちに第四号から第六号まで又は第八号から前号までのいずれかに該当する者のあるものであるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>十三</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>サン</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>申請者が、法人でない者で、その管理者が第四号から第六号まで又は第八号から第十一号までのいずれかに該当する者であるとき。</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　※療養介護に係る指定の申請にあっては、第七号を除く。</t>
+    <rPh sb="2" eb="4">
+      <t>リョウヨウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ナナ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>③</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>　提出していただいた申請書類に記載されている内容について、問い合わせする際の連絡先を記入してください。</t>
+    <rPh sb="1" eb="3">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ルイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="38" eb="41">
+      <t>レンラクサキ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>所在地
+(区市町村名)</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>クシ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>チョウソン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <t>添付書類</t>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>サ責・居宅介護員）ごとに、従事している時間を記載してください。</t>
+      <t>【①指定（更新）申請書、②障害福祉サービス事業等に係る記載事項】</t>
     </r>
-    <rPh sb="0" eb="1">
-[...2 lines deleted...]
-    <rPh sb="3" eb="6">
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　
+　都から更新に係る書類を送付している場合は、直近までに審査完了した内容を印字した書類を案内に同封しています。必ず内容を御確認ください。
+　何も記入されていない様式については、本ブック内各シートを御参照ください。</t>
+    </r>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">【③従事者の勤務の体制及び勤務形態一覧表】
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　都から更新に係る書類を送付している場合は、以下のホームページから様式をダウンロードの上、記入してください。
+　東京都障害者サービス情報＞書式ライブラリ＞トップカテゴリ:Ａ　【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）＞７　添付資料類（各種申請共通）＞０７_従業者の勤務の体制及び勤務形態一覧表」</t>
+    </r>
+    <rPh sb="159" eb="161">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="161" eb="163">
+      <t>シリョウ</t>
+    </rPh>
+    <rPh sb="163" eb="164">
+      <t>ルイ</t>
+    </rPh>
+    <rPh sb="165" eb="167">
+      <t>カクシュ</t>
+    </rPh>
+    <rPh sb="167" eb="169">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="169" eb="171">
+      <t>キョウツウ</t>
+    </rPh>
+    <rPh sb="176" eb="179">
       <t>ジュウギョウシャ</t>
     </rPh>
-    <rPh sb="7" eb="9">
+    <rPh sb="180" eb="182">
       <t>キンム</t>
     </rPh>
-    <rPh sb="9" eb="11">
+    <rPh sb="183" eb="185">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="185" eb="186">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="187" eb="189">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="189" eb="191">
+      <t>ケイタイ</t>
+    </rPh>
+    <rPh sb="191" eb="193">
+      <t>イチラン</t>
+    </rPh>
+    <rPh sb="193" eb="194">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>【変更届】</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+　東京都障害者サービス情報＞書式ライブラリ＞トップカテゴリ:Ａ　【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）＞２　変更届関係書類（変更の都度）</t>
+    </r>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>【廃止届・休止届】</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+　東京都障害者サービス情報＞書式ライブラリ＞トップカテゴリ:Ａ　【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）＞４　廃止休止届出書　再開届出書
+</t>
+    </r>
+    <phoneticPr fontId="21"/>
+  </si>
+  <si>
+    <r>
+      <t>【居宅介護、重度訪問介護、同行援護、行動援護、重度障害者等包括支援、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>自立生活援助</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>】</t>
+    </r>
+    <rPh sb="1" eb="5">
+      <t>キョタクカイゴ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジュウド</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ホウモン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ドウコウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>エンゴ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>コウドウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>エンゴ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジリツ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>エンジョ</t>
+    </rPh>
+    <phoneticPr fontId="56"/>
+  </si>
+  <si>
+    <r>
+      <t>　その他、届出している事業所の平面図、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>就業規則（所定労働時間等）</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>に変更がある場合は、併せて御提出ください。</t>
+    </r>
+    <rPh sb="3" eb="4">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>トドケデ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ヘイメンズ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シュウギョウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>キソク</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ショテイ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ロウドウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
       <t>ジカン</t>
     </rPh>
-    <rPh sb="13" eb="14">
-[...163 lines deleted...]
-      <t>キンム</t>
+    <rPh sb="30" eb="31">
+      <t>ナド</t>
     </rPh>
     <rPh sb="33" eb="35">
-      <t>ケイタイ</t>
-[...69 lines deleted...]
-      <t>キョウツウ</t>
+      <t>ヘンコウ</t>
     </rPh>
     <rPh sb="38" eb="40">
-      <t>イチマイ</t>
-[...367 lines deleted...]
-    <rPh sb="4" eb="5">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>アワ</t>
+    </rPh>
+    <rPh sb="45" eb="46">
       <t>ゴ</t>
     </rPh>
-    <rPh sb="6" eb="8">
-[...327 lines deleted...]
-    <phoneticPr fontId="20"/>
+    <rPh sb="46" eb="48">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="21"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
-    <numFmt numFmtId="177" formatCode="[$-411]ge\.m\.d;@"/>
   </numFmts>
-  <fonts count="66">
+  <fonts count="101">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="56"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
@@ -4159,88 +5759,135 @@
       <sz val="11"/>
       <color indexed="17"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="12"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -4251,243 +5898,445 @@
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="MS UI Gothic"/>
+      <name val="DejaVu Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u/>
+      <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.5"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.5"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <name val="MS UI Gothic"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="major"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="ＭＳ ゴシック"/>
-[...1 lines deleted...]
-      <charset val="128"/>
+      <name val="DejaVu Sans"/>
+      <family val="2"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <charset val="128"/>
+      <sz val="14"/>
+      <name val="DejaVu Sans"/>
+      <family val="2"/>
     </font>
     <font>
-      <b/>
+      <sz val="12"/>
+      <color indexed="10"/>
+      <name val="DejaVu Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="DejaVu Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
+      <name val="DejaVu Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="DejaVu Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
-      <name val="ＭＳ ゴシック"/>
+      <name val="DejaVu Sans"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <charset val="128"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <charset val="128"/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-      <name val="ＭＳ ゴシック"/>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="MS UI Gothic"/>
+      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <u/>
+      <sz val="12"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="ＭＳ 明朝"/>
-[...19 lines deleted...]
-      <name val="ＭＳ 明朝"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="27">
+  <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -4562,68 +6411,98 @@
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor indexed="44"/>
+        <bgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="143">
+  <borders count="128">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
@@ -4933,50 +6812,63 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -4992,68 +6884,68 @@
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
-      </left>
-      <right/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-      <top style="thin">
+      </left>
+      <right/>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
@@ -5136,74 +7028,143 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color rgb="FF002060"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FF002060"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF002060"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF002060"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF002060"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF002060"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF002060"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF002060"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF002060"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF002060"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF002060"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF002060"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
@@ -5291,4314 +7252,3175 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="1">
-      <left/>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="medium">
+        <color indexed="8"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
-      <diagonal style="thin">
-[...1 lines deleted...]
-      </diagonal>
+      <diagonal/>
     </border>
-    <border diagonalUp="1">
-      <left/>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...27 lines deleted...]
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-        <color indexed="64"/>
+      <right style="thin">
+        <color indexed="8"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
       </right>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border diagonalUp="1">
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="8"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="8"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="8"/>
+      </diagonal>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border diagonalUp="1">
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="8"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="8"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="8"/>
+      </diagonal>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border diagonalUp="1">
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="8"/>
+      </diagonal>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...92 lines deleted...]
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color indexed="64"/>
-[...34 lines deleted...]
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...816 lines deleted...]
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="52">
+  <cellStyleXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="22" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="23" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="23" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="93" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="663">
+  <cellXfs count="710">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="44" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="44" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="45" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="45" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="44" applyFont="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="45" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="27" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="21" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="44" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="44" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="44" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="22" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...37 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="19" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="44"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="23" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="13" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="14" xfId="44" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="28" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="29" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="30" xfId="44" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="22" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="23" xfId="44" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="28" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="28" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="28" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="28" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="62" fillId="25" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="25" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="58" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="27" borderId="16" xfId="49" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="26" borderId="31" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="49" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="31" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="50" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="52" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="51" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="49" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="49" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="48" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="79" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="51" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="51" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="80" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="59" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="59" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="52" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="60" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="53" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="61" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="13" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="13" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="26" borderId="23" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="13" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="83" fillId="28" borderId="31" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="28" borderId="27" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="64" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="54" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="54" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="54" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="54" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="11" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="54" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="49" fillId="24" borderId="23" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="54" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="47" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="90" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="25" borderId="13" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="91" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="92" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="93" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="89" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="94" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="90" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="98" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="91" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="92" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="99" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="95" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="96" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="104" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="105" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="90" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="98" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="91" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="92" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="99" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="90" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="91" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="92" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="99" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="113" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="114" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="90" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="91" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="92" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="99" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="98" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="98" xfId="47" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="115" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="116" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="67" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="119" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="120" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="121" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="124" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="125" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="67" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="119" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="120" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="121" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="124" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="47" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="125" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="74" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="126" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="127" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="74" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="126" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="127" xfId="47" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="47" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="0" xfId="56" applyFont="1"/>
+    <xf numFmtId="0" fontId="96" fillId="0" borderId="0" xfId="56" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="56" applyFont="1"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="56" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="0" borderId="0" xfId="56"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0" xfId="56" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="0" borderId="0" xfId="56" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="0" borderId="0" xfId="56" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="0" borderId="0" xfId="56" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="25" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="22" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="43" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="44" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="40" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="11" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="10" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="11" xfId="54" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="11" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="12" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="13" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="46" xfId="54" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="13" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="31" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="11" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="12" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="24" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="0" xfId="54" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="14" xfId="54" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="10" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="19" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="11" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="19" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" xfId="54" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="31" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="27" xfId="54" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="17" xfId="54" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="17" xfId="54" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="31" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="22" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="10" xfId="54" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="11" xfId="54" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="65" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="14" xfId="54" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="0" xfId="43" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="66" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="25" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="26" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="46" xfId="54" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="10" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="13" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="15" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="46" xfId="54" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="47" xfId="54" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="61" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="63" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="62" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="31" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="11" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="11" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="24" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="25" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="26" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="22" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="20" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="23" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="42" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="43" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="44" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="40" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="41" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="45" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="46" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="47" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="24" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="25" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="26" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="10" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="12" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="13" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="14" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="15" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="19" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="31" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="18" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="31" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="31" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="27" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="17" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="21" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="10" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="12" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="13" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="14" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="15" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="19" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="11" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="27" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="17" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="21" xfId="55" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="12" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="19" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="10" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="15" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="61" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="63" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="62" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="11" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="10" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="11" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="13" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="0" xfId="54" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="15" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="16" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="12" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="15" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="19" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="20" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="23" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="44" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="41" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="45" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="54" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="46" xfId="54" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="47" xfId="54" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="54" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="27" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="17" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="21" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="28" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="28" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="54" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="55" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="52" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="28" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="28" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="28" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="28" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="28" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="31" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="28" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="28" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="28" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="26" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="28" borderId="31" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="28" borderId="31" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="28" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="28" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="28" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="28" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="28" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="28" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="22" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="20" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="23" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="22" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="20" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="23" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="63" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="62" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="25" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="26" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="24" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="25" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="26" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="28" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="28" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="28" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="28" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="26" borderId="22" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="26" borderId="23" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="61" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="63" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="62" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="24" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="11" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="16" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="12" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="13" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="14" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="19" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="61" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="61" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="63" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="62" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="24" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="13" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="28" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="26" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="81" fillId="26" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="27" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="17" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="25" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="21" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="51" fillId="25" borderId="30" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="81" fillId="26" borderId="31" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="26" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="26" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="26" borderId="0" xfId="53" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="25" borderId="27" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="26" borderId="0" xfId="43" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="13" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="15" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="24" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="25" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="26" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="27" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="17" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="21" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="27" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="17" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="21" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="56" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="26" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="27" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="27" borderId="16" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="26" borderId="11" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="27" borderId="11" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="27" borderId="16" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="27" xfId="51" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="21" xfId="51" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="26" borderId="16" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="16" xfId="52" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="26" borderId="16" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" xfId="47" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="24" borderId="0" xfId="47" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" xfId="47" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="24" borderId="0" xfId="47" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="89" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="118" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="118" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="30" borderId="92" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="111" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="118" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="122" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="119" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="123" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="29" borderId="118" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="122" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="29" borderId="119" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="123" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="91" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="79" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="77" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="117" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="30" borderId="79" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="90" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="79" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="77" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="99" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="89" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="91" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="92" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="90" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="30" borderId="91" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="91" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="92" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="30" borderId="91" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="91" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="29" borderId="91" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="29" borderId="91" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="29" borderId="110" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="112" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="48" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="26" fillId="29" borderId="89" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="90" fillId="0" borderId="111" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="26" fillId="29" borderId="91" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="42" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="91" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="43" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="110" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="39" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="29" borderId="90" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="29" borderId="99" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="91" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="90" fillId="0" borderId="109" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="102" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="103" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="95" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="96" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="96" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="97" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="11" xfId="48" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="26" fillId="29" borderId="94" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="77" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="95" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="97" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="100" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="101" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="106" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="107" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="108" xfId="47" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="73" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="74" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="75" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="76" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="78" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="79" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="79" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="80" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="81" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="69" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="71" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="82" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="83" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="86" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="87" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="84" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="47" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="67" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="68" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="70" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="71" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="71" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="72" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="68" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="70" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="85" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="88" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="89" fillId="0" borderId="89" xfId="47" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="27" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="21" xfId="44" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="48" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="24" borderId="21" xfId="48" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="10" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="27" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="30" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="19" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="48" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1743 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="52">
+  <cellStyles count="57">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="Normal 2" xfId="48" xr:uid="{D51E3B34-A060-42D4-B192-BCD5D92A93ED}"/>
+    <cellStyle name="Normal 2" xfId="54" xr:uid="{AD83D2AE-BD25-4A9F-B96D-1D044563F86F}"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="タイトル" xfId="25" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="26" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="27" builtinId="28" customBuiltin="1"/>
     <cellStyle name="ハイパーリンク" xfId="28" builtinId="8"/>
     <cellStyle name="メモ" xfId="29" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="30" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="31" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="32" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="33" builtinId="11" customBuiltin="1"/>
     <cellStyle name="桁区切り 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="見出し 1" xfId="35" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="36" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="37" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="38" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="39" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="40" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="41" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="42" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
-    <cellStyle name="標準 3" xfId="49" xr:uid="{0D33A1EB-58B8-4C9D-8E50-077478CD9481}"/>
-[...5 lines deleted...]
-    <cellStyle name="良い" xfId="45" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="標準 2 2 2 2" xfId="51" xr:uid="{C808AF97-401A-43AF-9A5B-8011829C9DDA}"/>
+    <cellStyle name="標準 2 3" xfId="56" xr:uid="{CB7A389B-F030-4C02-8781-DAC78321A2B3}"/>
+    <cellStyle name="標準 2 3 2" xfId="48" xr:uid="{76298491-6A5E-4CBF-B68D-E93862277FD3}"/>
+    <cellStyle name="標準 3" xfId="55" xr:uid="{514734A5-DA57-41B5-BFD4-3259C62B7738}"/>
+    <cellStyle name="標準 4" xfId="47" xr:uid="{F8EA52F3-D0CD-4BBD-B609-D57D99259293}"/>
+    <cellStyle name="標準 4 2" xfId="52" xr:uid="{B39F4E2D-613D-4366-8BA3-B8083FEB656D}"/>
+    <cellStyle name="標準 5" xfId="50" xr:uid="{2C590F33-8E94-4B25-9C98-1FECEEA61D1F}"/>
+    <cellStyle name="標準 6" xfId="49" xr:uid="{AD5A90EA-3650-49F9-9726-7D345D1E7E6D}"/>
+    <cellStyle name="標準_kyotaku_kinyuurei" xfId="44" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="標準_居宅申請書" xfId="45" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="標準_第１号様式・付表" xfId="53" xr:uid="{FE0B5E71-F2FD-4121-B492-6B7C7891886E}"/>
+    <cellStyle name="良い" xfId="46" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
-[...955 lines deleted...]
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26356;&#26032;&#30003;&#35531;&#26360;&#25552;&#20986;&#19968;&#35239;!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26356;&#26032;&#30003;&#35531;&#26360;&#25552;&#20986;&#19968;&#35239;!A1"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26356;&#26032;&#30003;&#35531;&#26360;&#25552;&#20986;&#19968;&#35239;!A1"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26356;&#26032;&#30003;&#35531;&#26360;&#25552;&#20986;&#19968;&#35239;!A1"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#&#26356;&#26032;&#30003;&#35531;&#26360;&#25552;&#20986;&#19968;&#35239;!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -9634,77 +10456,77 @@
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO"/>
             </a:rPr>
             <a:t>別　添</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
-      <xdr:col>27</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>30</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CC7DCAE-4875-4F13-9324-2D2C16C8CB17}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9201150" y="76200"/>
-          <a:ext cx="1285875" cy="581025"/>
+          <a:off x="6865620" y="190500"/>
+          <a:ext cx="1160145" cy="575310"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cmpd="sng">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9714,20004 +10536,10724 @@
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>一覧に戻る</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{783EFF06-CF94-4E3E-AFB6-981CD37B0421}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8326755" y="76200"/>
+          <a:ext cx="1160145" cy="575310"/>
+        </a:xfrm>
+        <a:prstGeom prst="bevel">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="19050" cmpd="sng">
+          <a:solidFill>
+            <a:sysClr val="windowText" lastClr="000000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>一覧に戻る</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData fPrintsWithSheet="0"/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>148604</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>62865</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="AutoShape 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4269C594-7DAC-4158-8853-E66DBBFD5173}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3566160" y="68580"/>
+          <a:ext cx="2731784" cy="626745"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeEllipseCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 20987"/>
+            <a:gd name="adj2" fmla="val 105275"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1200"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1200"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+              <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            </a:rPr>
+            <a:t>　　記載日を記入してください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1100"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック"/>
+            <a:ea typeface="ＭＳ Ｐゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>373380</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>318130</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83088D11-CC58-4062-8B60-2A805F83D5F5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1607820" y="1424940"/>
+          <a:ext cx="1743070" cy="737235"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 62884"/>
+            <a:gd name="adj2" fmla="val -11398"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1200"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1200"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+              <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            </a:rPr>
+            <a:t>申請者(法人)の所在地・名称を記入してください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1300"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>278108</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="AutoShape 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B862DCFC-7080-41D3-8B42-16172FE42455}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="777240" y="2209800"/>
+          <a:ext cx="2533628" cy="621030"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRoundRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 27947"/>
+            <a:gd name="adj2" fmla="val 105985"/>
+            <a:gd name="adj3" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1200"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+              <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            </a:rPr>
+            <a:t>印字内容を確認してください。</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1100"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+              <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            </a:rPr>
+            <a:t>※ 印字内容に変更・訂正がある場合は・・・</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1000"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+              <a:ea typeface="HG創英角ﾎﾟｯﾌﾟ体"/>
+            </a:rPr>
+            <a:t>　 更新のしおりの５を参照してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>496957</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>140804</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>407919</xdr:colOff>
+      <xdr:colOff>298938</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>26090</xdr:rowOff>
+      <xdr:rowOff>5862</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{679DA0A4-AEE0-480F-A5DC-FE80C42C9C4A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{094690A2-1E7B-4B1D-AC9F-4FE2655248DB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6990522" y="140804"/>
+          <a:off x="6370219" y="140804"/>
+          <a:ext cx="1021181" cy="544996"/>
+        </a:xfrm>
+        <a:prstGeom prst="bevel">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="19050" cmpd="sng">
+          <a:solidFill>
+            <a:sysClr val="windowText" lastClr="000000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>一覧に戻る</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData fPrintsWithSheet="0"/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>561975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D47F38B-01F5-4E2C-B9BC-7775D3CE9E4D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="38100" y="38100"/>
+          <a:ext cx="6438900" cy="523875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>申請者情報を印字した誓約書を個別に郵送します。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>866774</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>41152</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="四角形: 角を丸くする 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7669EC5B-DA91-4FE7-9A85-7FEBE940881E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4379594" y="1322070"/>
+          <a:ext cx="2024258" cy="445770"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>485776</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="吹き出し: 四角形 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9574F96-9054-4233-A9D8-8CF01F6A808D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1375410" y="1150620"/>
+          <a:ext cx="2623186" cy="422910"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 60739"/>
+            <a:gd name="adj2" fmla="val 24621"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>申請日付を記入してください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>800100</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="正方形/長方形 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AA1A4CD-4739-49A6-8CBB-77E8D8520BEA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="948690" y="2948940"/>
+          <a:ext cx="3364230" cy="868680"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>印字されている内容をご確認ください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>　　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>印字内容に変更・訂正がある場合は、</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>　　　 更新のしおりの</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>4</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>をご覧ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>695325</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>135255</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>137272</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>200250</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="吹き出し: 四角形 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40BC16B8-97C4-4F07-95E6-94C69C21DC2E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1899285" y="4684395"/>
+          <a:ext cx="3991087" cy="826995"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -73001"/>
+            <a:gd name="adj2" fmla="val -84666"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>別紙①の各項目を確認し、いずれにも該当しないことをご確認ください</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>いずれかに該当する場合は、指定を更新できません。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>66676</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="吹き出し: 四角形 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E08D58CB-BE53-4938-8DF4-256A8B370FAF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1670685" y="6473190"/>
+          <a:ext cx="4672965" cy="809626"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 1829"/>
+            <a:gd name="adj2" fmla="val 67941"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>誓約書裏面の別添（誓約項目）のうち、について、既に届け出た内容に変更がないことをご確認ください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1400">
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>変更がある場合は、更新のしおりの</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>4</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>をご覧ください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1200">
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>126065</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>571499</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>107015</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="吹き出し: 四角形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4F0C75C-687B-4727-9DA5-F3DDC5DE81BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="10776136"/>
+          <a:ext cx="7286064" cy="1092573"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -38177"/>
+            <a:gd name="adj2" fmla="val 83837"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>誓約書を提出した場合でも、変更届の提出が不要になるものではありません。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1" u="sng">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>届出事項に変更がある場合は、指定更新申請とは別に、必要な変更届及び関係書類を提出してください。</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　なお、サービス管理責任者の配置要件の確認のため、必要に応じて現任研修修了証等の写しの提出を求めることがあります。</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1050" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>変更がある場合は、更新のしおりの</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>4</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>をご覧ください。</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1200">
+            <a:effectLst/>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>581025</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="正方形/長方形 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E23ABFE-E29C-44E6-BAA5-04E4417B1DB4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="38100" y="57150"/>
+          <a:ext cx="7566660" cy="523875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" b="1">
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>別添（誓約項目）は、同封の誓約書の裏面に印刷しています。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400" b="1">
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>99</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>101</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="CustomShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25320F7C-0D2E-4391-BFE6-C9B266DBA6B3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="18291810" y="1666875"/>
+          <a:ext cx="396240" cy="133350"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="G0" fmla="*/ 1432 1 2"/>
+            <a:gd name="G1" fmla="*/ 1 35987 55552"/>
+            <a:gd name="G2" fmla="*/ G1 13024 1"/>
+            <a:gd name="G3" fmla="*/ G2 1 52096"/>
+            <a:gd name="G4" fmla="cos G0 G3"/>
+            <a:gd name="G5" fmla="*/ 370 1 2"/>
+            <a:gd name="G6" fmla="*/ 1 35987 55552"/>
+            <a:gd name="G7" fmla="*/ G6 13024 1"/>
+            <a:gd name="G8" fmla="*/ G7 1 52096"/>
+            <a:gd name="G9" fmla="sin G5 G8"/>
+            <a:gd name="G10" fmla="*/ 1432 1 2"/>
+            <a:gd name="G11" fmla="+- G10 0 G4"/>
+            <a:gd name="G12" fmla="+- G10 G4 0"/>
+            <a:gd name="G13" fmla="+- G12 0 0"/>
+            <a:gd name="G14" fmla="*/ 370 1 2"/>
+            <a:gd name="G15" fmla="+- G14 0 G9"/>
+            <a:gd name="G16" fmla="+- G14 G9 0"/>
+            <a:gd name="G17" fmla="+- G16 0 0"/>
+            <a:gd name="G18" fmla="+- 370 0 0"/>
+            <a:gd name="G19" fmla="+- 1432 0 0"/>
+            <a:gd name="G20" fmla="+- 180 0 0"/>
+            <a:gd name="G21" fmla="+- 90 0 0"/>
+            <a:gd name="G22" fmla="+- 270 0 0"/>
+            <a:gd name="G23" fmla="+- 90 0 0"/>
+            <a:gd name="G24" fmla="+- 0 0 0"/>
+            <a:gd name="G25" fmla="+- 90 0 0"/>
+            <a:gd name="G26" fmla="+- 90 0 0"/>
+            <a:gd name="G27" fmla="+- 90 0 0"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="0">
+              <a:pos x="r" y="vc"/>
+            </a:cxn>
+            <a:cxn ang="5400000">
+              <a:pos x="hc" y="b"/>
+            </a:cxn>
+            <a:cxn ang="10800000">
+              <a:pos x="l" y="vc"/>
+            </a:cxn>
+            <a:cxn ang="16200000">
+              <a:pos x="hc" y="t"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="185"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="716" y="185"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="180" y="90"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="716" y="185"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="270" y="90"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>122</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>125</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="CustomShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE14C95D-769F-42B8-8E0B-F89930A91F21}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="22402800" y="152400"/>
+          <a:ext cx="710565" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="22320" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="74160" tIns="8640" rIns="74160" bIns="8640" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="DejaVu Sans"/>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="DejaVu Sans"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>99</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>101</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="CustomShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9B99B5-F929-4DC7-968E-DDB4538FB6DD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="18291810" y="1666875"/>
+          <a:ext cx="396240" cy="133350"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="G0" fmla="*/ 1432 1 2"/>
+            <a:gd name="G1" fmla="*/ 1 35987 55552"/>
+            <a:gd name="G2" fmla="*/ G1 13024 1"/>
+            <a:gd name="G3" fmla="*/ G2 1 52096"/>
+            <a:gd name="G4" fmla="cos G0 G3"/>
+            <a:gd name="G5" fmla="*/ 370 1 2"/>
+            <a:gd name="G6" fmla="*/ 1 35987 55552"/>
+            <a:gd name="G7" fmla="*/ G6 13024 1"/>
+            <a:gd name="G8" fmla="*/ G7 1 52096"/>
+            <a:gd name="G9" fmla="sin G5 G8"/>
+            <a:gd name="G10" fmla="*/ 1432 1 2"/>
+            <a:gd name="G11" fmla="+- G10 0 G4"/>
+            <a:gd name="G12" fmla="+- G10 G4 0"/>
+            <a:gd name="G13" fmla="+- G12 0 0"/>
+            <a:gd name="G14" fmla="*/ 370 1 2"/>
+            <a:gd name="G15" fmla="+- G14 0 G9"/>
+            <a:gd name="G16" fmla="+- G14 G9 0"/>
+            <a:gd name="G17" fmla="+- G16 0 0"/>
+            <a:gd name="G18" fmla="+- 370 0 0"/>
+            <a:gd name="G19" fmla="+- 1432 0 0"/>
+            <a:gd name="G20" fmla="+- 180 0 0"/>
+            <a:gd name="G21" fmla="+- 90 0 0"/>
+            <a:gd name="G22" fmla="+- 270 0 0"/>
+            <a:gd name="G23" fmla="+- 90 0 0"/>
+            <a:gd name="G24" fmla="+- 0 0 0"/>
+            <a:gd name="G25" fmla="+- 90 0 0"/>
+            <a:gd name="G26" fmla="+- 90 0 0"/>
+            <a:gd name="G27" fmla="+- 90 0 0"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="0">
+              <a:pos x="r" y="vc"/>
+            </a:cxn>
+            <a:cxn ang="5400000">
+              <a:pos x="hc" y="b"/>
+            </a:cxn>
+            <a:cxn ang="10800000">
+              <a:pos x="l" y="vc"/>
+            </a:cxn>
+            <a:cxn ang="16200000">
+              <a:pos x="hc" y="t"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="185"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="716" y="185"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="180" y="90"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="716" y="185"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="270" y="90"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>122</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>125</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="CustomShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF0D9987-B9FB-489C-B939-A629A2618321}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="22402800" y="152400"/>
+          <a:ext cx="710565" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="22320" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="74160" tIns="8640" rIns="74160" bIns="8640" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="DejaVu Sans"/>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="DejaVu Sans"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>84</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>98</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="CustomShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{855D9500-146B-4918-AB22-15C15E366E1B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15274290" y="1323975"/>
+          <a:ext cx="2710815" cy="266700"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="G0" fmla="*/ 9804 1 2"/>
+            <a:gd name="G1" fmla="*/ 1 35987 55552"/>
+            <a:gd name="G2" fmla="*/ G1 13024 1"/>
+            <a:gd name="G3" fmla="*/ G2 1 52096"/>
+            <a:gd name="G4" fmla="cos G0 G3"/>
+            <a:gd name="G5" fmla="*/ 741 1 2"/>
+            <a:gd name="G6" fmla="*/ 1 35987 55552"/>
+            <a:gd name="G7" fmla="*/ G6 13024 1"/>
+            <a:gd name="G8" fmla="*/ G7 1 52096"/>
+            <a:gd name="G9" fmla="sin G5 G8"/>
+            <a:gd name="G10" fmla="*/ 9804 1 2"/>
+            <a:gd name="G11" fmla="+- G10 0 G4"/>
+            <a:gd name="G12" fmla="+- G10 G4 0"/>
+            <a:gd name="G13" fmla="+- G12 0 0"/>
+            <a:gd name="G14" fmla="*/ 741 1 2"/>
+            <a:gd name="G15" fmla="+- G14 0 G9"/>
+            <a:gd name="G16" fmla="+- G14 G9 0"/>
+            <a:gd name="G17" fmla="+- G16 0 0"/>
+            <a:gd name="G18" fmla="+- 741 0 0"/>
+            <a:gd name="G19" fmla="+- 9804 0 0"/>
+            <a:gd name="G20" fmla="+- 180 0 0"/>
+            <a:gd name="G21" fmla="+- 90 0 0"/>
+            <a:gd name="G22" fmla="+- 270 0 0"/>
+            <a:gd name="G23" fmla="+- 90 0 0"/>
+            <a:gd name="G24" fmla="+- 0 0 0"/>
+            <a:gd name="G25" fmla="+- 90 0 0"/>
+            <a:gd name="G26" fmla="+- 90 0 0"/>
+            <a:gd name="G27" fmla="+- 90 0 0"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="0">
+              <a:pos x="r" y="vc"/>
+            </a:cxn>
+            <a:cxn ang="5400000">
+              <a:pos x="hc" y="b"/>
+            </a:cxn>
+            <a:cxn ang="10800000">
+              <a:pos x="l" y="vc"/>
+            </a:cxn>
+            <a:cxn ang="16200000">
+              <a:pos x="hc" y="t"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="371"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="4902" y="371"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="180" y="90"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4902" y="371"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="270" y="90"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="9360" cap="rnd">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="sysDot"/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>85</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>222250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>98</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="CustomShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7BC8C03-9E58-4A44-8813-3FA0217CF213}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15333345" y="755650"/>
+          <a:ext cx="2699385" cy="511175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="38160" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="4F81BD"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27360" tIns="18000" rIns="0" bIns="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="DejaVu Sans"/>
+            </a:rPr>
+            <a:t>指定を受ける（既に受けている）障害福祉サービス事業について記載すること</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>116</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>125</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="CustomShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07ECAE59-6330-45CE-AFDE-777A0EC469C8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="21315045" y="523875"/>
+          <a:ext cx="1817370" cy="723900"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 27680"/>
+            <a:gd name="adj2" fmla="val 94968"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27360" tIns="18000" rIns="0" bIns="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="DejaVu Sans"/>
+            </a:rPr>
+            <a:t>兼務している場合、兼務先及び兼務する職種の内容について、記載すること</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>111</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>238125</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>127</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="CustomShape 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7813EABF-3AFC-4A81-A2A6-DFBEB82164C9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="20627340" y="4505325"/>
+          <a:ext cx="2766060" cy="428625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="28440" cap="rnd">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="sysDot"/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="74160" tIns="8640" rIns="74160" bIns="8640" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="DejaVu Sans"/>
+            </a:rPr>
+            <a:t>就業規則で定められている時間数</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>118</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>122</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Line 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{027454D3-B395-43B2-BBB1-DB723F90E6AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="21804630" y="4953000"/>
+          <a:ext cx="607695" cy="504825"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="22320" cap="rnd">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="dash"/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd type="triangle" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>70</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>146050</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="テキスト ボックス 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4F6AA0-CFAC-4628-B3DB-6BAA742E6125}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12866370" y="85725"/>
+          <a:ext cx="2024380" cy="714375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" b="1"/>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>63</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>106680</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>69</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="テキスト ボックス 11">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BB80527-10DF-41D3-91D3-287DBC6D6FCC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11719560" y="373380"/>
+          <a:ext cx="1028700" cy="579120"/>
+        </a:xfrm>
+        <a:prstGeom prst="bevel">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1">
+            <a:lumMod val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="19050" cmpd="sng">
+          <a:solidFill>
+            <a:sysClr val="windowText" lastClr="000000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>一覧に戻る</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData fPrintsWithSheet="0"/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>790575</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="29409" name="Group 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E1720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="152400" y="2260600"/>
+          <a:ext cx="569595" cy="647700"/>
+          <a:chOff x="851" y="286"/>
+          <a:chExt cx="89" cy="86"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29439" name="Arc 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000FF720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr>
+            <a:spLocks/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="855" y="287"/>
+            <a:ext cx="85" cy="85"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="T0" fmla="*/ 0 w 21600"/>
+              <a:gd name="T1" fmla="*/ 0 h 25088"/>
+              <a:gd name="T2" fmla="*/ 0 w 21600"/>
+              <a:gd name="T3" fmla="*/ 0 h 25088"/>
+              <a:gd name="T4" fmla="*/ 0 w 21600"/>
+              <a:gd name="T5" fmla="*/ 0 h 25088"/>
+              <a:gd name="T6" fmla="*/ 0 60000 65536"/>
+              <a:gd name="T7" fmla="*/ 0 60000 65536"/>
+              <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="T6">
+                <a:pos x="T0" y="T1"/>
+              </a:cxn>
+              <a:cxn ang="T7">
+                <a:pos x="T2" y="T3"/>
+              </a:cxn>
+              <a:cxn ang="T8">
+                <a:pos x="T4" y="T5"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="0" t="0" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="21600" h="25088" fill="none" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="-1" y="0"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="11929" y="0"/>
+                  <a:pt x="21600" y="9670"/>
+                  <a:pt x="21600" y="21600"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="21600" y="22768"/>
+                  <a:pt x="21505" y="23934"/>
+                  <a:pt x="21316" y="25087"/>
+                </a:cubicBezTo>
+              </a:path>
+              <a:path w="21600" h="25088" stroke="0" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="-1" y="0"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="11929" y="0"/>
+                  <a:pt x="21600" y="9670"/>
+                  <a:pt x="21600" y="21600"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="21600" y="22768"/>
+                  <a:pt x="21505" y="23934"/>
+                  <a:pt x="21316" y="25087"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="21600"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="-1" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29440" name="Line 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000000730000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="851" y="286"/>
+            <a:ext cx="84" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:noFill/>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="29410" name="Group 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E2720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm rot="5400000">
+          <a:off x="5995988" y="2017712"/>
+          <a:ext cx="361950" cy="428625"/>
+          <a:chOff x="851" y="286"/>
+          <a:chExt cx="85" cy="86"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29437" name="Arc 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000FD720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr>
+            <a:spLocks/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="851" y="287"/>
+            <a:ext cx="85" cy="85"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="T0" fmla="*/ 0 w 21600"/>
+              <a:gd name="T1" fmla="*/ 0 h 25088"/>
+              <a:gd name="T2" fmla="*/ 0 w 21600"/>
+              <a:gd name="T3" fmla="*/ 0 h 25088"/>
+              <a:gd name="T4" fmla="*/ 0 w 21600"/>
+              <a:gd name="T5" fmla="*/ 0 h 25088"/>
+              <a:gd name="T6" fmla="*/ 0 60000 65536"/>
+              <a:gd name="T7" fmla="*/ 0 60000 65536"/>
+              <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="T6">
+                <a:pos x="T0" y="T1"/>
+              </a:cxn>
+              <a:cxn ang="T7">
+                <a:pos x="T2" y="T3"/>
+              </a:cxn>
+              <a:cxn ang="T8">
+                <a:pos x="T4" y="T5"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="0" t="0" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="21600" h="25088" fill="none" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="-1" y="0"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="11929" y="0"/>
+                  <a:pt x="21600" y="9670"/>
+                  <a:pt x="21600" y="21600"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="21600" y="22768"/>
+                  <a:pt x="21505" y="23934"/>
+                  <a:pt x="21316" y="25087"/>
+                </a:cubicBezTo>
+              </a:path>
+              <a:path w="21600" h="25088" stroke="0" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="-1" y="0"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="11929" y="0"/>
+                  <a:pt x="21600" y="9670"/>
+                  <a:pt x="21600" y="21600"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="21600" y="22768"/>
+                  <a:pt x="21505" y="23934"/>
+                  <a:pt x="21316" y="25087"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="21600"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="-1" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29438" name="Line 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000FE720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="851" y="286"/>
+            <a:ext cx="84" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:noFill/>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>800100</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="29411" name="Group 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E3720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="3095625" y="2270125"/>
+          <a:ext cx="523875" cy="581025"/>
+          <a:chOff x="851" y="286"/>
+          <a:chExt cx="85" cy="86"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29435" name="Arc 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000FB720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr>
+            <a:spLocks/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm rot="5400000">
+            <a:off x="851" y="287"/>
+            <a:ext cx="85" cy="85"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="T0" fmla="*/ 0 w 21600"/>
+              <a:gd name="T1" fmla="*/ 0 h 25088"/>
+              <a:gd name="T2" fmla="*/ 0 w 21600"/>
+              <a:gd name="T3" fmla="*/ 0 h 25088"/>
+              <a:gd name="T4" fmla="*/ 0 w 21600"/>
+              <a:gd name="T5" fmla="*/ 0 h 25088"/>
+              <a:gd name="T6" fmla="*/ 0 60000 65536"/>
+              <a:gd name="T7" fmla="*/ 0 60000 65536"/>
+              <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="T6">
+                <a:pos x="T0" y="T1"/>
+              </a:cxn>
+              <a:cxn ang="T7">
+                <a:pos x="T2" y="T3"/>
+              </a:cxn>
+              <a:cxn ang="T8">
+                <a:pos x="T4" y="T5"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="0" t="0" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="21600" h="25088" fill="none" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="-1" y="0"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="11929" y="0"/>
+                  <a:pt x="21600" y="9670"/>
+                  <a:pt x="21600" y="21600"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="21600" y="22768"/>
+                  <a:pt x="21505" y="23934"/>
+                  <a:pt x="21316" y="25087"/>
+                </a:cubicBezTo>
+              </a:path>
+              <a:path w="21600" h="25088" stroke="0" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="-1" y="0"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="11929" y="0"/>
+                  <a:pt x="21600" y="9670"/>
+                  <a:pt x="21600" y="21600"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="21600" y="22768"/>
+                  <a:pt x="21505" y="23934"/>
+                  <a:pt x="21316" y="25087"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="21600"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="-1" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29436" name="Line 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000FC720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="851" y="286"/>
+            <a:ext cx="84" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            </a:solidFill>
+            <a:round/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:noFill/>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>647700</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="29412" name="Group 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E4720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4991100" y="3175000"/>
+          <a:ext cx="1781175" cy="1276350"/>
+          <a:chOff x="122" y="264"/>
+          <a:chExt cx="162" cy="134"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="29429" name="Group 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000F5720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </xdr:cNvGrpSpPr>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="122" y="264"/>
+            <a:ext cx="162" cy="67"/>
+            <a:chOff x="128" y="215"/>
+            <a:chExt cx="162" cy="67"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="29433" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000F9720000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="128" y="215"/>
+              <a:ext cx="81" cy="67"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="29434" name="Rectangle 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000FA720000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="209" y="215"/>
+              <a:ext cx="81" cy="67"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+      </xdr:grpSp>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="29430" name="Group 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000F6720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </xdr:cNvGrpSpPr>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="122" y="331"/>
+            <a:ext cx="162" cy="67"/>
+            <a:chOff x="128" y="215"/>
+            <a:chExt cx="162" cy="67"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="29431" name="Rectangle 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000F7720000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="128" y="215"/>
+              <a:ext cx="81" cy="67"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="29432" name="Rectangle 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000F8720000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="209" y="215"/>
+              <a:ext cx="81" cy="67"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+      </xdr:grpSp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>742950</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="29413" name="Group 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E5720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr>
+          <a:grpSpLocks/>
+        </xdr:cNvGrpSpPr>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr bwMode="auto">
+        <a:xfrm rot="10800000">
+          <a:off x="1457325" y="3194050"/>
+          <a:ext cx="1434465" cy="1514475"/>
+          <a:chOff x="171" y="388"/>
+          <a:chExt cx="162" cy="67"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29427" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000F3720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="171" y="388"/>
+            <a:ext cx="81" cy="67"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </xdr:spPr>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="29428" name="Rectangle 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000F4720000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="252" y="388"/>
+            <a:ext cx="81" cy="67"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </xdr:spPr>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>628650</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29414" name="couch2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E6720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noEditPoints="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="5400000">
+          <a:off x="3033712" y="3643313"/>
+          <a:ext cx="1133475" cy="533400"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="T0" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T1" fmla="*/ 0 h 21600"/>
+            <a:gd name="T2" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T3" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T4" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T5" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T6" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T7" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T8" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T9" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T10" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T11" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T12" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T13" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T14" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T15" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T16" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T17" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T18" fmla="*/ 3062 w 21600"/>
+            <a:gd name="T19" fmla="*/ 6469 h 21600"/>
+            <a:gd name="T20" fmla="*/ 18553 w 21600"/>
+            <a:gd name="T21" fmla="*/ 17831 h 21600"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="T12">
+              <a:pos x="T0" y="T1"/>
+            </a:cxn>
+            <a:cxn ang="T13">
+              <a:pos x="T2" y="T3"/>
+            </a:cxn>
+            <a:cxn ang="T14">
+              <a:pos x="T4" y="T5"/>
+            </a:cxn>
+            <a:cxn ang="T15">
+              <a:pos x="T6" y="T7"/>
+            </a:cxn>
+            <a:cxn ang="T16">
+              <a:pos x="T8" y="T9"/>
+            </a:cxn>
+            <a:cxn ang="T17">
+              <a:pos x="T10" y="T11"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="T18" t="T19" r="T20" b="T21"/>
+          <a:pathLst>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="19477" y="19515"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="19563" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19672" y="20263"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19780" y="20531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19888" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20170" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20408" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20712" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20950" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21167" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21362" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21513" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="19408"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="18873"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21557" y="18285"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21470" y="17857"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21362" y="17376"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21167" y="16895"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20993" y="16574"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20993" y="10533"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20993" y="2887"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20993" y="2513"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20950" y="2192"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20950" y="1925"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20863" y="1604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20820" y="1390"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20755" y="1176"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20668" y="962"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20582" y="802"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20300" y="481"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19997" y="321"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19628" y="107"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19195" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18654" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18047" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17375" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16617" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10768" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4983" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4225" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3553" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2946" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2405" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1972" y="107"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1582" y="321"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1257" y="481"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1018" y="802"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="932" y="962"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="845" y="1176"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="780" y="1390"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="737" y="1604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="650" y="1925"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="650" y="2192"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="607" y="2513"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="607" y="2887"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="607" y="10800"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="607" y="16574"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="433" y="16895"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="238" y="17376"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="130" y="17857"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="43" y="18285"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="18873"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="19408"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="87" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="238" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="433" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="650" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="888" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1148" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1430" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1668" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1820" y="20531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1928" y="20263"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2037" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="19515"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2275" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2491" y="20210"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2795" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3141" y="20638"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3553" y="20798"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3965" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4398" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4896" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5373" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5828" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6283" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6738" y="20905"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7128" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7453" y="20531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7713" y="20210"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7908" y="19782"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8059" y="20103"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8276" y="20263"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8579" y="20424"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8926" y="20638"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9381" y="20798"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9814" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10313" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10789" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11244" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11699" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12111" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12522" y="20905"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12912" y="20798"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13194" y="20531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13454" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13692" y="20103"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13844" y="20424"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14104" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14386" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14797" y="21279"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15165" y="21493"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15599" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16097" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16552" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17029" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17484" y="21386"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17939" y="21279"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18350" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18719" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19022" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19282" y="19996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="19515"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="19477" y="19515"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="19477" y="19515"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="19087"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="17697"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="15719"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="13473"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="11174"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="8929"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="7218"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="6042"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19434" y="5988"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19434" y="5828"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19434" y="5721"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19390" y="5614"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19390" y="5507"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19369" y="5400"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19325" y="5347"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19282" y="5240"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19065" y="4865"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18784" y="4705"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18459" y="4491"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18134" y="4384"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17765" y="4331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17375" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16964" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16617" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4983" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4593" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4225" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3835" y="4331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3466" y="4384"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3141" y="4491"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2795" y="4705"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2535" y="4865"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2318" y="5240"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2275" y="5347"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2231" y="5400"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2188" y="5507"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2188" y="5614"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2166" y="5721"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2166" y="5828"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="5988"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="6042"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="7218"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="8929"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="11174"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="13473"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="15719"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="17697"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="19087"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="19515"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="2318" y="5240"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="2123" y="4865"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1907" y="4331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1712" y="3743"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1473" y="3101"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1343" y="2406"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1170" y="1818"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1062" y="1230"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1018" y="802"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="19282" y="5240"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="19477" y="4865"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19693" y="4331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19888" y="3743"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20127" y="3101"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20257" y="2406"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20408" y="1818"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20538" y="1230"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20582" y="802"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="7908" y="4224"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="7908" y="6790"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7908" y="16574"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7908" y="19782"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7908" y="4224"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="13692" y="4224"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="13692" y="6844"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13692" y="16788"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13692" y="20103"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13692" y="4224"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFCC"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="107763" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="808080"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29415" name="couch2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E7720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noEditPoints="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="-5400000">
+          <a:off x="585787" y="3662363"/>
+          <a:ext cx="1133475" cy="533400"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="T0" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T1" fmla="*/ 0 h 21600"/>
+            <a:gd name="T2" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T3" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T4" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T5" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T6" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T7" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T8" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T9" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T10" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T11" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T12" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T13" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T14" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T15" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T16" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T17" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T18" fmla="*/ 3062 w 21600"/>
+            <a:gd name="T19" fmla="*/ 6469 h 21600"/>
+            <a:gd name="T20" fmla="*/ 18553 w 21600"/>
+            <a:gd name="T21" fmla="*/ 17831 h 21600"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="T12">
+              <a:pos x="T0" y="T1"/>
+            </a:cxn>
+            <a:cxn ang="T13">
+              <a:pos x="T2" y="T3"/>
+            </a:cxn>
+            <a:cxn ang="T14">
+              <a:pos x="T4" y="T5"/>
+            </a:cxn>
+            <a:cxn ang="T15">
+              <a:pos x="T6" y="T7"/>
+            </a:cxn>
+            <a:cxn ang="T16">
+              <a:pos x="T8" y="T9"/>
+            </a:cxn>
+            <a:cxn ang="T17">
+              <a:pos x="T10" y="T11"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="T18" t="T19" r="T20" b="T21"/>
+          <a:pathLst>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="19477" y="19515"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="19563" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19672" y="20263"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19780" y="20531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19888" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20170" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20408" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20712" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20950" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21167" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21362" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21513" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="19408"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="18873"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21557" y="18285"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21470" y="17857"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21362" y="17376"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21167" y="16895"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20993" y="16574"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20993" y="10533"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20993" y="2887"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20993" y="2513"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20950" y="2192"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20950" y="1925"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20863" y="1604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20820" y="1390"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20755" y="1176"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20668" y="962"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20582" y="802"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20300" y="481"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19997" y="321"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19628" y="107"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19195" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18654" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18047" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17375" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16617" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10768" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4983" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4225" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3553" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2946" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2405" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1972" y="107"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1582" y="321"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1257" y="481"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1018" y="802"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="932" y="962"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="845" y="1176"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="780" y="1390"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="737" y="1604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="650" y="1925"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="650" y="2192"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="607" y="2513"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="607" y="2887"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="607" y="10800"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="607" y="16574"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="433" y="16895"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="238" y="17376"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="130" y="17857"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="43" y="18285"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="18873"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="19408"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="87" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="238" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="433" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="650" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="888" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1148" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1430" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1668" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1820" y="20531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1928" y="20263"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2037" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="19515"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2275" y="19889"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2491" y="20210"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2795" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3141" y="20638"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3553" y="20798"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3965" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4398" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4896" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5373" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5828" y="21172"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6283" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6738" y="20905"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7128" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7453" y="20531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7713" y="20210"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7908" y="19782"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8059" y="20103"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8276" y="20263"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8579" y="20424"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8926" y="20638"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9381" y="20798"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9814" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10313" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10789" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11244" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11699" y="21119"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12111" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12522" y="20905"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12912" y="20798"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13194" y="20531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13454" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13692" y="20103"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13844" y="20424"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14104" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14386" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14797" y="21279"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15165" y="21493"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15599" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16097" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16552" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17029" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17484" y="21386"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17939" y="21279"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18350" y="21012"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18719" y="20691"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19022" y="20370"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19282" y="19996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="19515"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="19477" y="19515"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="19477" y="19515"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="19087"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="17697"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="15719"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="13473"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="11174"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="8929"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="7218"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19477" y="6042"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19434" y="5988"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19434" y="5828"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19434" y="5721"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19390" y="5614"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19390" y="5507"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19369" y="5400"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19325" y="5347"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19282" y="5240"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19065" y="4865"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18784" y="4705"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18459" y="4491"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18134" y="4384"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17765" y="4331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17375" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16964" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16617" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4983" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4593" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4225" y="4224"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3835" y="4331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3466" y="4384"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3141" y="4491"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2795" y="4705"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2535" y="4865"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2318" y="5240"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2275" y="5347"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2231" y="5400"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2188" y="5507"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2188" y="5614"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2166" y="5721"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2166" y="5828"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="5988"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="6042"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="7218"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="8929"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="11174"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="13473"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="15719"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="17697"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="19087"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2123" y="19515"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="2318" y="5240"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="2123" y="4865"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1907" y="4331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1712" y="3743"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1473" y="3101"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1343" y="2406"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1170" y="1818"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1062" y="1230"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="1018" y="802"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="19282" y="5240"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="19477" y="4865"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19693" y="4331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="19888" y="3743"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20127" y="3101"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20257" y="2406"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20408" y="1818"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20538" y="1230"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="20582" y="802"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="7908" y="4224"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="7908" y="6790"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7908" y="16574"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7908" y="19782"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7908" y="4224"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="13692" y="4224"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="13692" y="6844"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13692" y="16788"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13692" y="20103"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13692" y="4224"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFCC"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="107763" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="808080"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>666750</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29416" name="chair">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E8720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noEditPoints="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5724525" y="2686050"/>
+          <a:ext cx="609600" cy="400050"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="T0" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T1" fmla="*/ 0 h 21600"/>
+            <a:gd name="T2" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T3" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T4" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T5" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T6" fmla="*/ 0 w 21600"/>
+            <a:gd name="T7" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T9" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T10" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T11" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T12" fmla="*/ 5400 w 21600"/>
+            <a:gd name="T13" fmla="*/ 7265 h 21600"/>
+            <a:gd name="T14" fmla="*/ 16200 w 21600"/>
+            <a:gd name="T15" fmla="*/ 17869 h 21600"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="T8">
+              <a:pos x="T0" y="T1"/>
+            </a:cxn>
+            <a:cxn ang="T9">
+              <a:pos x="T2" y="T3"/>
+            </a:cxn>
+            <a:cxn ang="T10">
+              <a:pos x="T4" y="T5"/>
+            </a:cxn>
+            <a:cxn ang="T11">
+              <a:pos x="T6" y="T7"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="T12" t="T13" r="T14" b="T15"/>
+          <a:pathLst>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="12960" y="3927"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="14760" y="3927"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="17640" y="4713"/>
+                <a:pt x="18000" y="3535"/>
+                <a:pt x="18000" y="2356"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="18000" y="785"/>
+                <a:pt x="15840" y="0"/>
+                <a:pt x="10800" y="0"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="6120" y="0"/>
+                <a:pt x="3600" y="785"/>
+                <a:pt x="3600" y="2356"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="3600" y="3535"/>
+                <a:pt x="4320" y="4713"/>
+                <a:pt x="6840" y="3927"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="8640" y="3927"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8640" y="5891"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6840" y="5891"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="5400" y="5891"/>
+                <a:pt x="4320" y="7069"/>
+                <a:pt x="4320" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="4320" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2880" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2880" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="2880" y="7855"/>
+                <a:pt x="2520" y="7069"/>
+                <a:pt x="1440" y="7069"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="720" y="7069"/>
+                <a:pt x="0" y="7855"/>
+                <a:pt x="0" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="0" y="10604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="17280"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="0" y="18065"/>
+                <a:pt x="720" y="18851"/>
+                <a:pt x="1440" y="18851"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="2520" y="18851"/>
+                <a:pt x="2880" y="18065"/>
+                <a:pt x="2880" y="17280"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="2880" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4320" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4320" y="15709"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="4320" y="18458"/>
+                <a:pt x="6840" y="21600"/>
+                <a:pt x="10800" y="21600"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="15120" y="21600"/>
+                <a:pt x="17280" y="18458"/>
+                <a:pt x="17280" y="15709"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="17280" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18720" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18720" y="17280"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="18720" y="18065"/>
+                <a:pt x="19440" y="18851"/>
+                <a:pt x="20160" y="18851"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="20880" y="18851"/>
+                <a:pt x="21600" y="18065"/>
+                <a:pt x="21600" y="17280"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="21600" y="10604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="21600" y="7855"/>
+                <a:pt x="20880" y="7069"/>
+                <a:pt x="20160" y="7069"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="19440" y="7069"/>
+                <a:pt x="18720" y="7855"/>
+                <a:pt x="18720" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="18720" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17280" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17280" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="17280" y="7069"/>
+                <a:pt x="16200" y="5891"/>
+                <a:pt x="14760" y="5891"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="12960" y="5891"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12960" y="3927"/>
+              </a:lnTo>
+              <a:close/>
+              <a:moveTo>
+                <a:pt x="12960" y="3927"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="2880" y="10996"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="4320" y="10996"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="4320" y="14531"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="2880" y="14531"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="2880" y="10996"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="17280" y="10996"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="18720" y="10996"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="18720" y="14531"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="17280" y="14531"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="17280" y="10996"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="8640" y="3927"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="12960" y="3927"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="12960" y="5891"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="8640" y="5891"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="CCCCFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="107763" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="808080"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>771525</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29417" name="chair">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000E9720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noEditPoints="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6638925" y="2705100"/>
+          <a:ext cx="609600" cy="400050"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="T0" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T1" fmla="*/ 0 h 21600"/>
+            <a:gd name="T2" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T3" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T4" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T5" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T6" fmla="*/ 0 w 21600"/>
+            <a:gd name="T7" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T9" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T10" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T11" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T12" fmla="*/ 5400 w 21600"/>
+            <a:gd name="T13" fmla="*/ 7265 h 21600"/>
+            <a:gd name="T14" fmla="*/ 16200 w 21600"/>
+            <a:gd name="T15" fmla="*/ 17869 h 21600"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="T8">
+              <a:pos x="T0" y="T1"/>
+            </a:cxn>
+            <a:cxn ang="T9">
+              <a:pos x="T2" y="T3"/>
+            </a:cxn>
+            <a:cxn ang="T10">
+              <a:pos x="T4" y="T5"/>
+            </a:cxn>
+            <a:cxn ang="T11">
+              <a:pos x="T6" y="T7"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="T12" t="T13" r="T14" b="T15"/>
+          <a:pathLst>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="12960" y="3927"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="14760" y="3927"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="17640" y="4713"/>
+                <a:pt x="18000" y="3535"/>
+                <a:pt x="18000" y="2356"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="18000" y="785"/>
+                <a:pt x="15840" y="0"/>
+                <a:pt x="10800" y="0"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="6120" y="0"/>
+                <a:pt x="3600" y="785"/>
+                <a:pt x="3600" y="2356"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="3600" y="3535"/>
+                <a:pt x="4320" y="4713"/>
+                <a:pt x="6840" y="3927"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="8640" y="3927"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8640" y="5891"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6840" y="5891"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="5400" y="5891"/>
+                <a:pt x="4320" y="7069"/>
+                <a:pt x="4320" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="4320" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2880" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2880" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="2880" y="7855"/>
+                <a:pt x="2520" y="7069"/>
+                <a:pt x="1440" y="7069"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="720" y="7069"/>
+                <a:pt x="0" y="7855"/>
+                <a:pt x="0" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="0" y="10604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="17280"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="0" y="18065"/>
+                <a:pt x="720" y="18851"/>
+                <a:pt x="1440" y="18851"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="2520" y="18851"/>
+                <a:pt x="2880" y="18065"/>
+                <a:pt x="2880" y="17280"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="2880" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4320" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4320" y="15709"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="4320" y="18458"/>
+                <a:pt x="6840" y="21600"/>
+                <a:pt x="10800" y="21600"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="15120" y="21600"/>
+                <a:pt x="17280" y="18458"/>
+                <a:pt x="17280" y="15709"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="17280" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18720" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18720" y="17280"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="18720" y="18065"/>
+                <a:pt x="19440" y="18851"/>
+                <a:pt x="20160" y="18851"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="20880" y="18851"/>
+                <a:pt x="21600" y="18065"/>
+                <a:pt x="21600" y="17280"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="21600" y="10604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="21600" y="7855"/>
+                <a:pt x="20880" y="7069"/>
+                <a:pt x="20160" y="7069"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="19440" y="7069"/>
+                <a:pt x="18720" y="7855"/>
+                <a:pt x="18720" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="18720" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17280" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17280" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="17280" y="7069"/>
+                <a:pt x="16200" y="5891"/>
+                <a:pt x="14760" y="5891"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="12960" y="5891"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12960" y="3927"/>
+              </a:lnTo>
+              <a:close/>
+              <a:moveTo>
+                <a:pt x="12960" y="3927"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="2880" y="10996"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="4320" y="10996"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="4320" y="14531"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="2880" y="14531"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="2880" y="10996"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="17280" y="10996"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="18720" y="10996"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="18720" y="14531"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="17280" y="14531"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="17280" y="10996"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="8640" y="3927"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="12960" y="3927"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="12960" y="5891"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="8640" y="5891"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="CCCCFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="107763" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="808080"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>666750</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29418" name="chair">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000EA720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noEditPoints="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="10800000">
+          <a:off x="5724525" y="4572000"/>
+          <a:ext cx="609600" cy="400050"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="T0" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T1" fmla="*/ 0 h 21600"/>
+            <a:gd name="T2" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T3" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T4" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T5" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T6" fmla="*/ 0 w 21600"/>
+            <a:gd name="T7" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T9" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T10" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T11" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T12" fmla="*/ 5400 w 21600"/>
+            <a:gd name="T13" fmla="*/ 7265 h 21600"/>
+            <a:gd name="T14" fmla="*/ 16200 w 21600"/>
+            <a:gd name="T15" fmla="*/ 17869 h 21600"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="T8">
+              <a:pos x="T0" y="T1"/>
+            </a:cxn>
+            <a:cxn ang="T9">
+              <a:pos x="T2" y="T3"/>
+            </a:cxn>
+            <a:cxn ang="T10">
+              <a:pos x="T4" y="T5"/>
+            </a:cxn>
+            <a:cxn ang="T11">
+              <a:pos x="T6" y="T7"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="T12" t="T13" r="T14" b="T15"/>
+          <a:pathLst>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="12960" y="3927"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="14760" y="3927"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="17640" y="4713"/>
+                <a:pt x="18000" y="3535"/>
+                <a:pt x="18000" y="2356"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="18000" y="785"/>
+                <a:pt x="15840" y="0"/>
+                <a:pt x="10800" y="0"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="6120" y="0"/>
+                <a:pt x="3600" y="785"/>
+                <a:pt x="3600" y="2356"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="3600" y="3535"/>
+                <a:pt x="4320" y="4713"/>
+                <a:pt x="6840" y="3927"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="8640" y="3927"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8640" y="5891"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6840" y="5891"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="5400" y="5891"/>
+                <a:pt x="4320" y="7069"/>
+                <a:pt x="4320" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="4320" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2880" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2880" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="2880" y="7855"/>
+                <a:pt x="2520" y="7069"/>
+                <a:pt x="1440" y="7069"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="720" y="7069"/>
+                <a:pt x="0" y="7855"/>
+                <a:pt x="0" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="0" y="10604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="17280"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="0" y="18065"/>
+                <a:pt x="720" y="18851"/>
+                <a:pt x="1440" y="18851"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="2520" y="18851"/>
+                <a:pt x="2880" y="18065"/>
+                <a:pt x="2880" y="17280"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="2880" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4320" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4320" y="15709"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="4320" y="18458"/>
+                <a:pt x="6840" y="21600"/>
+                <a:pt x="10800" y="21600"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="15120" y="21600"/>
+                <a:pt x="17280" y="18458"/>
+                <a:pt x="17280" y="15709"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="17280" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18720" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18720" y="17280"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="18720" y="18065"/>
+                <a:pt x="19440" y="18851"/>
+                <a:pt x="20160" y="18851"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="20880" y="18851"/>
+                <a:pt x="21600" y="18065"/>
+                <a:pt x="21600" y="17280"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="21600" y="10604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="21600" y="7855"/>
+                <a:pt x="20880" y="7069"/>
+                <a:pt x="20160" y="7069"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="19440" y="7069"/>
+                <a:pt x="18720" y="7855"/>
+                <a:pt x="18720" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="18720" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17280" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17280" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="17280" y="7069"/>
+                <a:pt x="16200" y="5891"/>
+                <a:pt x="14760" y="5891"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="12960" y="5891"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12960" y="3927"/>
+              </a:lnTo>
+              <a:close/>
+              <a:moveTo>
+                <a:pt x="12960" y="3927"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="2880" y="10996"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="4320" y="10996"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="4320" y="14531"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="2880" y="14531"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="2880" y="10996"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="17280" y="10996"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="18720" y="10996"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="18720" y="14531"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="17280" y="14531"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="17280" y="10996"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="8640" y="3927"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="12960" y="3927"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="12960" y="5891"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="8640" y="5891"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="CCCCFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="107763" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="808080"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>723900</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29419" name="chair">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000EB720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noEditPoints="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="10800000">
+          <a:off x="6591300" y="4572000"/>
+          <a:ext cx="609600" cy="400050"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="T0" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T1" fmla="*/ 0 h 21600"/>
+            <a:gd name="T2" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T3" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T4" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T5" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T6" fmla="*/ 0 w 21600"/>
+            <a:gd name="T7" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T8" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T9" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T10" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T11" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T12" fmla="*/ 5400 w 21600"/>
+            <a:gd name="T13" fmla="*/ 7265 h 21600"/>
+            <a:gd name="T14" fmla="*/ 16200 w 21600"/>
+            <a:gd name="T15" fmla="*/ 17869 h 21600"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="T8">
+              <a:pos x="T0" y="T1"/>
+            </a:cxn>
+            <a:cxn ang="T9">
+              <a:pos x="T2" y="T3"/>
+            </a:cxn>
+            <a:cxn ang="T10">
+              <a:pos x="T4" y="T5"/>
+            </a:cxn>
+            <a:cxn ang="T11">
+              <a:pos x="T6" y="T7"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="T12" t="T13" r="T14" b="T15"/>
+          <a:pathLst>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="12960" y="3927"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="14760" y="3927"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="17640" y="4713"/>
+                <a:pt x="18000" y="3535"/>
+                <a:pt x="18000" y="2356"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="18000" y="785"/>
+                <a:pt x="15840" y="0"/>
+                <a:pt x="10800" y="0"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="6120" y="0"/>
+                <a:pt x="3600" y="785"/>
+                <a:pt x="3600" y="2356"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="3600" y="3535"/>
+                <a:pt x="4320" y="4713"/>
+                <a:pt x="6840" y="3927"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="8640" y="3927"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8640" y="5891"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6840" y="5891"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="5400" y="5891"/>
+                <a:pt x="4320" y="7069"/>
+                <a:pt x="4320" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="4320" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2880" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2880" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="2880" y="7855"/>
+                <a:pt x="2520" y="7069"/>
+                <a:pt x="1440" y="7069"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="720" y="7069"/>
+                <a:pt x="0" y="7855"/>
+                <a:pt x="0" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="0" y="10604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="17280"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="0" y="18065"/>
+                <a:pt x="720" y="18851"/>
+                <a:pt x="1440" y="18851"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="2520" y="18851"/>
+                <a:pt x="2880" y="18065"/>
+                <a:pt x="2880" y="17280"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="2880" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4320" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4320" y="15709"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="4320" y="18458"/>
+                <a:pt x="6840" y="21600"/>
+                <a:pt x="10800" y="21600"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="15120" y="21600"/>
+                <a:pt x="17280" y="18458"/>
+                <a:pt x="17280" y="15709"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="17280" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18720" y="14531"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18720" y="17280"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="18720" y="18065"/>
+                <a:pt x="19440" y="18851"/>
+                <a:pt x="20160" y="18851"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="20880" y="18851"/>
+                <a:pt x="21600" y="18065"/>
+                <a:pt x="21600" y="17280"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="21600" y="10604"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="21600" y="7855"/>
+                <a:pt x="20880" y="7069"/>
+                <a:pt x="20160" y="7069"/>
+              </a:cubicBezTo>
+              <a:cubicBezTo>
+                <a:pt x="19440" y="7069"/>
+                <a:pt x="18720" y="7855"/>
+                <a:pt x="18720" y="8640"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="18720" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17280" y="10996"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17280" y="8640"/>
+              </a:lnTo>
+              <a:cubicBezTo>
+                <a:pt x="17280" y="7069"/>
+                <a:pt x="16200" y="5891"/>
+                <a:pt x="14760" y="5891"/>
+              </a:cubicBezTo>
+              <a:lnTo>
+                <a:pt x="12960" y="5891"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12960" y="3927"/>
+              </a:lnTo>
+              <a:close/>
+              <a:moveTo>
+                <a:pt x="12960" y="3927"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="2880" y="10996"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="4320" y="10996"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="4320" y="14531"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="2880" y="14531"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="2880" y="10996"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="17280" y="10996"/>
+              </a:moveTo>
+              <a:moveTo>
+                <a:pt x="18720" y="10996"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="18720" y="14531"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="17280" y="14531"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="17280" y="10996"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="8640" y="3927"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="12960" y="3927"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="12960" y="5891"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="8640" y="5891"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="CCCCFF"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="107763" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="808080"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29420" name="sink1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000EC720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noEditPoints="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5781675" y="1266825"/>
+          <a:ext cx="752475" cy="323850"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="T0" fmla="*/ 0 w 21600"/>
+            <a:gd name="T1" fmla="*/ 0 h 21600"/>
+            <a:gd name="T2" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T3" fmla="*/ 0 h 21600"/>
+            <a:gd name="T4" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T5" fmla="*/ 0 h 21600"/>
+            <a:gd name="T6" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T7" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T8" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T9" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T10" fmla="*/ 2147483646 w 21600"/>
+            <a:gd name="T11" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T12" fmla="*/ 0 w 21600"/>
+            <a:gd name="T13" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T14" fmla="*/ 0 w 21600"/>
+            <a:gd name="T15" fmla="*/ 2147483646 h 21600"/>
+            <a:gd name="T16" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T17" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T18" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T19" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T20" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T21" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T22" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T23" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T24" fmla="*/ 968 w 21600"/>
+            <a:gd name="T25" fmla="*/ 23215 h 21600"/>
+            <a:gd name="T26" fmla="*/ 20654 w 21600"/>
+            <a:gd name="T27" fmla="*/ 27978 h 21600"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="T16">
+              <a:pos x="T0" y="T1"/>
+            </a:cxn>
+            <a:cxn ang="T17">
+              <a:pos x="T2" y="T3"/>
+            </a:cxn>
+            <a:cxn ang="T18">
+              <a:pos x="T4" y="T5"/>
+            </a:cxn>
+            <a:cxn ang="T19">
+              <a:pos x="T6" y="T7"/>
+            </a:cxn>
+            <a:cxn ang="T20">
+              <a:pos x="T8" y="T9"/>
+            </a:cxn>
+            <a:cxn ang="T21">
+              <a:pos x="T10" y="T11"/>
+            </a:cxn>
+            <a:cxn ang="T22">
+              <a:pos x="T12" y="T13"/>
+            </a:cxn>
+            <a:cxn ang="T23">
+              <a:pos x="T14" y="T15"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="T24" t="T25" r="T26" b="T27"/>
+          <a:pathLst>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="10595" y="21600"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="21600" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="10800"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10709" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="10545"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="0" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10595" y="21600"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+            <a:path w="21600" h="21600" extrusionOk="0">
+              <a:moveTo>
+                <a:pt x="9478" y="6945"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="8157" y="7200"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6835" y="7625"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5787" y="8249"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4762" y="9014"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4375" y="9524"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3987" y="10006"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3646" y="10431"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3349" y="10913"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3144" y="11537"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2962" y="12076"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2848" y="12557"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2848" y="13124"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2962" y="13861"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3053" y="14400"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3258" y="14995"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3532" y="15619"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3828" y="16157"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4170" y="16781"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4671" y="17263"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5104" y="17688"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5696" y="18057"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6334" y="18425"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6927" y="18794"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7656" y="18964"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="8339" y="19219"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9091" y="19332"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9866" y="19474"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10709" y="19474"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11438" y="19474"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12213" y="19332"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12965" y="19219"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13739" y="18964"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14377" y="18794"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15061" y="18425"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15608" y="18057"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16200" y="17688"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16724" y="17263"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17134" y="16781"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17613" y="16157"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17863" y="15619"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18159" y="14995"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18342" y="14400"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18456" y="13861"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18547" y="13124"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18456" y="12557"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18342" y="12076"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="18251" y="11537"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17954" y="10913"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17704" y="10431"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17430" y="10006"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="17020" y="9524"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16633" y="9014"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15699" y="8362"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14582" y="7625"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13352" y="7200"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12030" y="6945"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="10800" y="12557"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="11096" y="12444"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11301" y="12444"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11438" y="12331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11643" y="12076"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11825" y="11820"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11939" y="11594"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11939" y="11282"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12030" y="11055"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="12030" y="3912"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11939" y="3543"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11939" y="3288"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11825" y="3061"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11643" y="2806"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11438" y="2636"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11301" y="2494"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="11096" y="2381"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10800" y="2381"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10595" y="2381"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10299" y="2494"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10162" y="2636"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9957" y="2806"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9775" y="3061"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9661" y="3288"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9661" y="3543"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9570" y="3912"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9570" y="11055"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9661" y="11282"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9661" y="11594"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9775" y="11820"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="9957" y="12076"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10162" y="12331"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10299" y="12444"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10595" y="12444"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="10800" y="12557"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="6289" y="6463"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="6539" y="6350"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6722" y="6350"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7018" y="6094"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7223" y="5981"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7405" y="5669"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7519" y="5414"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7610" y="5074"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7610" y="4706"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7610" y="4337"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7519" y="4139"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7405" y="3770"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7223" y="3543"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="7018" y="3288"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6722" y="3175"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6539" y="3061"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6289" y="3061"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5992" y="3061"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5696" y="3175"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5514" y="3288"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5309" y="3543"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5104" y="3770"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4967" y="4139"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4967" y="4337"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4876" y="4706"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4967" y="5074"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="4967" y="5414"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5104" y="5669"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5309" y="5981"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5514" y="6094"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5696" y="6350"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="5992" y="6350"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="6289" y="6463"/>
+              </a:lnTo>
+              <a:moveTo>
+                <a:pt x="15311" y="6463"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="15061" y="6350"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14878" y="6350"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14582" y="6094"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14377" y="5981"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14195" y="5669"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14081" y="5414"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13990" y="5074"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13990" y="4706"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="13990" y="4337"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14081" y="4139"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14195" y="3770"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14377" y="3543"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14582" y="3288"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="14878" y="3175"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15061" y="3061"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15311" y="3061"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15608" y="3061"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15904" y="3175"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16086" y="3288"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16382" y="3543"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16496" y="3770"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16633" y="4139"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16633" y="4337"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16724" y="4706"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16633" y="5074"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16633" y="5414"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16496" y="5669"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16382" y="5981"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16086" y="6094"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15904" y="6350"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15608" y="6350"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="15311" y="6463"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFCC"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>702945</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>11811</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="28" name="テキスト ボックス 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-00001C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5562600" y="3248025"/>
+          <a:ext cx="933450" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>訪問介護</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>（介護保険）</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>ＰＣ</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>78106</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>203838</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29" name="テキスト ボックス 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-00001D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6553201" y="3248025"/>
+          <a:ext cx="933450" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>居宅介護等</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>ＰＣ</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>693421</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>9399</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="テキスト ボックス 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-00001E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5553076" y="3867150"/>
+          <a:ext cx="933450" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>訪問介護</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>（介護保険）</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>ＰＣ</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>87631</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>11430</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>205784</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>104802</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="テキスト ボックス 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-00001F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6562726" y="3886200"/>
+          <a:ext cx="933450" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>居宅介護等</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
+            <a:t>ＰＣ</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>99060</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>323967</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="32" name="線吹き出し 1 (枠付き) 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000020000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7391400" y="180975"/>
+          <a:ext cx="1838325" cy="733425"/>
+        </a:xfrm>
+        <a:prstGeom prst="borderCallout1">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 18750"/>
+            <a:gd name="adj2" fmla="val -8333"/>
+            <a:gd name="adj3" fmla="val 167642"/>
+            <a:gd name="adj4" fmla="val -49891"/>
+          </a:avLst>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l">
+            <a:lnSpc>
+              <a:spcPts val="1200"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+            </a:rPr>
+            <a:t>設備等</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+            <a:latin typeface="+mn-ea"/>
+            <a:ea typeface="+mn-ea"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l">
+            <a:lnSpc>
+              <a:spcPts val="1200"/>
+            </a:lnSpc>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:latin typeface="+mn-ea"/>
+              <a:ea typeface="+mn-ea"/>
+            </a:rPr>
+            <a:t>（ペーパータオル、ハンドソープ、アルコール消毒液</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000"/>
+            <a:t>）</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>704850</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29426" name="図 34" descr="C:\Users\T0520909\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\E5IIYN8J\lock[1].jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-0000F2720000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4752975" y="4610100"/>
+          <a:ext cx="219075" cy="219075"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>247650</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="テキスト ボックス 33">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000022000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10915650" y="209550"/>
           <a:ext cx="1285875" cy="581025"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cmpd="sng">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:latin typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>一覧に戻る</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
-[...19624 lines deleted...]
-</xdr:wsDr>
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;/04&#12288;&#25351;&#23450;&#26356;&#26032;/04&#12288;&#25351;&#23450;&#26356;&#26032;/&#25351;&#23450;&#26356;&#26032;/20260721_&#27161;&#28310;&#27096;&#24335;&#23550;&#24540;&#65288;&#26283;&#23450;&#65289;/&#65331;&#65331;/&#20803;&#12487;&#12540;&#12479;/16_&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#22320;&#22495;&#29983;&#27963;&#25903;&#25588;&#35506;\5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;\04&#12288;&#25351;&#23450;&#26356;&#26032;\04&#12288;&#25351;&#23450;&#26356;&#26032;\&#25351;&#23450;&#26356;&#26032;\20260721_&#27161;&#28310;&#27096;&#24335;&#23550;&#24540;&#65288;&#26283;&#23450;&#65289;\&#65331;&#65331;\&#20803;&#12487;&#12540;&#12479;\16_&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;/04&#12288;&#25351;&#23450;&#26356;&#26032;/04&#12288;&#25351;&#23450;&#26356;&#26032;/&#25351;&#23450;&#26356;&#26032;/20260721_&#27161;&#28310;&#27096;&#24335;&#23550;&#24540;&#65288;&#26283;&#23450;&#65289;/&#65331;&#65331;/&#20803;&#12487;&#12540;&#12479;/16_&#27161;&#28310;&#27096;&#24335;4(&#21220;&#21209;&#20307;&#21046;&#19968;&#35239;&#34920;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
-[...76 lines deleted...]
-</xdr:wsDr>
+<file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\l6x4kyuc99s0\&#31038;&#20250;&#12539;&#25588;&#35703;&#23616;&#38556;&#23475;&#20445;&#20581;&#31119;&#31049;&#37096;&#38556;&#23475;&#31119;&#31049;&#35506;\DOCUME~1\HTFFW\LOCALS~1\Temp\DxExp\210220&#9632;&#26368;&#26032;&#29256;&#9632;&#26032;&#26087;&#23550;&#29031;&#9632;\&#9312;20080226&#12288;H20%2004%20&#29256;&#38556;&#23475;&#32773;&#31639;&#23450;&#27083;&#36896;&#35211;&#12360;&#28040;&#12375;&#29256;.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.pref.yamaguchi.lg.jp/2008&#23665;&#26412;/03&#38556;&#23475;&#20816;&#26045;&#35373;&#32102;&#20184;&#36027;&#38306;&#36899;(2008&#65289;/003&#39640;&#38989;&#38556;&#23475;&#20816;&#26045;&#35373;&#32102;&#20184;&#36027;/&#27770;&#23450;&#36890;&#30693;&#26360;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#26045;&#35373;&#12469;&#12540;&#12499;&#12473;&#25903;&#25588;&#35506;\&#38556;&#23475;&#32773;&#25903;&#25588;&#26045;&#35373;&#25285;&#24403;&#65288;&#26032;&#65289;\04%20&#36939;&#21942;&#25351;&#23566;&#12539;&#25351;&#23450;&#20107;&#21209;&#12539;&#32102;&#20184;&#36027;\03%20&#25351;&#23450;&#20107;&#21209;\00%20&#25351;&#23450;&#32207;&#25324;&#65288;&#36001;&#22243;&#32207;&#25324;&#20860;&#29992;&#65289;\20260610%20&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#26360;&#12398;&#12456;&#12521;&#12540;&#23550;&#24540;\GH\GH&#26356;&#26032;&#30003;&#35531;&#26360;&#19968;&#24335;(20260722).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#26045;&#35373;&#12469;&#12540;&#12499;&#12473;&#25903;&#25588;&#35506;\&#38556;&#23475;&#32773;&#25903;&#25588;&#26045;&#35373;&#25285;&#24403;&#65288;&#26032;&#65289;\04%20&#36939;&#21942;&#25351;&#23566;&#12539;&#25351;&#23450;&#20107;&#21209;&#12539;&#32102;&#20184;&#36027;\03%20&#25351;&#23450;&#20107;&#21209;\00%20&#25351;&#23450;&#32207;&#25324;&#65288;&#36001;&#22243;&#32207;&#25324;&#20860;&#29992;&#65289;\20260610%20&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#26360;&#12398;&#12456;&#12521;&#12540;&#23550;&#24540;\GH\GH&#26356;&#26032;&#30003;&#35531;&#26360;&#19968;&#24335;(20260722).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.70.33.11\&#23621;&#20303;&#25903;&#25588;&#35506;\&#20816;&#31461;&#31119;&#31049;&#26045;&#35373;&#20418;\&#9670;&#65320;30&#25351;&#23450;&#26356;&#26032;&#65288;&#26045;&#35373;&#20837;&#25152;&#12289;&#29983;&#27963;&#20171;&#35703;&#12289;&#30274;&#39178;&#20171;&#35703;&#65289;\&#9733;&#25351;&#23450;&#26356;&#26032;&#20816;&#31461;&#31995;&#36890;&#30693;&#26360;&#20316;&#25104;&#12484;&#12540;&#12523;&#9733;\&#9313;&#65308;&#26032;&#26032;&#20816;&#31461;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\&#20107;&#26989;&#32773;&#25351;&#23450;&#20418;\&#12304;&#25351;&#23450;&#26356;&#26032;&#12305;\&#25351;&#23450;&#26356;&#26032;&#12304;H19.7&#26376;&#65374;&#65305;&#26376;&#12305;\&#23621;&#23429;&#20171;&#35703;\&#21407;&#35696;&#39006;\&#20803;&#12487;&#12540;&#12479;\&#26356;&#26032;Prg\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\&#20107;&#26989;&#32773;&#25351;&#23450;&#20418;\&#12304;&#26045;&#35373;&#31995;&#12305;&#25351;&#23450;&#26356;&#26032;&#65288;H24.10.1&#20197;&#38477;&#65289;\&#26085;&#20013;&#27963;&#21205;&#31995;&#65288;&#12503;&#12525;&#12464;&#12521;&#12512;&#65289;\&#65308;&#26085;&#20013;&#27963;&#21205;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N00~1\AppData\Local\Temp\notes7C0C87\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\kfs01\s1333\group\&#20107;&#26989;&#25903;&#25588;G\098_&#21508;&#31278;&#23626;&#20986;&#27096;&#24335;&#12539;&#22522;&#28310;&#31561;\00_&#21508;&#31278;&#27096;&#24335;&#12539;&#25351;&#23450;&#22522;&#28310;\&#65297;%20%20%20%20&#30003;&#35531;&#27096;&#24335;&#12539;&#25351;&#23450;&#22522;&#28310;\R07.6_&#25351;&#23450;&#22522;&#28310;&#12539;&#20107;&#26989;&#35336;&#30011;&#26360;&#65288;&#23601;&#21172;&#36984;&#25246;&#25903;&#25588;&#65289;\&#65288;&#36984;&#25246;&#25903;&#25588;&#36861;&#21152;&#65289;&#25351;&#23450;&#38556;&#23475;&#31119;&#31049;&#12469;&#12540;&#12499;&#12473;&#20107;&#26989;&#32773;&#31561;&#30003;&#35531;&#27096;&#24335;V120.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\kfs01\s1333\group\&#20107;&#26989;&#25903;&#25588;G\098_&#21508;&#31278;&#23626;&#20986;&#27096;&#24335;&#12539;&#22522;&#28310;&#31561;\00_&#21508;&#31278;&#27096;&#24335;&#12539;&#25351;&#23450;&#22522;&#28310;\&#65297;%20%20%20%20&#30003;&#35531;&#27096;&#24335;&#12539;&#25351;&#23450;&#22522;&#28310;\R07.6_&#25351;&#23450;&#22522;&#28310;&#12539;&#20107;&#26989;&#35336;&#30011;&#26360;&#65288;&#23601;&#21172;&#36984;&#25246;&#25903;&#25588;&#65289;\&#65288;&#36984;&#25246;&#25903;&#25588;&#36861;&#21152;&#65289;&#25351;&#23450;&#38556;&#23475;&#31119;&#31049;&#12469;&#12540;&#12499;&#12473;&#20107;&#26989;&#32773;&#31561;&#30003;&#35531;&#27096;&#24335;V120.xlsm" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.132.2\&#22320;&#22495;&#29983;&#27963;&#25903;&#25588;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="http://invalid.uri" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="&#38556;&#23475;&#20816;&#26045;&#35373;&#30003;&#35531;&#27096;&#24335;V0851" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.fukushihoken.metro.tokyo.jp/kourei/hoken/shogu/index.files/30keikakusyo_rei.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="付表３－２"/>
+      <sheetName val="勤務形態一覧表（SS）"/>
+      <sheetName val="★選択肢（公開時非表示）"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink10.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="単価引上率"/>
+      <sheetName val="目次１"/>
+      <sheetName val="１居宅介護"/>
+      <sheetName val="２重度訪問介護"/>
+      <sheetName val="３行動援護"/>
+      <sheetName val="４重度包括"/>
+      <sheetName val="５療養介護"/>
+      <sheetName val="６生活介護"/>
+      <sheetName val="７児童デイ"/>
+      <sheetName val="８短期入所"/>
+      <sheetName val="９共同生活介護"/>
+      <sheetName val="１０施設入所支援"/>
+      <sheetName val="１１共同生活援助"/>
+      <sheetName val="１２自立訓練（機能）"/>
+      <sheetName val="１３自立訓練（生活）"/>
+      <sheetName val="１４宿泊型自立訓練"/>
+      <sheetName val="１５就労移行支援"/>
+      <sheetName val="１６就労移行支援（養成）"/>
+      <sheetName val="１７就労継続支援Ａ型"/>
+      <sheetName val="１８就労継続支援Ｂ型"/>
+      <sheetName val="１９相談支援"/>
+      <sheetName val="２０身体入所更生"/>
+      <sheetName val="２１身体通所更生"/>
+      <sheetName val="２２身体入所療護"/>
+      <sheetName val="２３身体通所療護"/>
+      <sheetName val="２４身体入所授産"/>
+      <sheetName val="２５身体通所授産"/>
+      <sheetName val="２６知的入所更生"/>
+      <sheetName val="２７知的通所更生"/>
+      <sheetName val="２８知的入所授産"/>
+      <sheetName val="２９知的通所授産"/>
+      <sheetName val="３０知的通勤寮"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="2">
+          <cell r="B2">
+            <v>4.5999999999999999E-2</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+      <sheetData sheetId="31"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink11.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="A算定表"/>
+      <sheetName val="B負担額通知"/>
+      <sheetName val="C調書（特例ありver）"/>
+      <sheetName val="D台帳"/>
+      <sheetName val="様式第14号"/>
+      <sheetName val="フロー図"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink12.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="提出書類一覧"/>
+      <sheetName val="指定申請書"/>
+      <sheetName val="付表１２"/>
+      <sheetName val="標準様式３（誓約書）"/>
+      <sheetName val="標準様式第4号(勤務形態一覧表(GH))"/>
+      <sheetName val="★選択肢(公開時非表示)"/>
+      <sheetName val="付表３－２"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="利用説明①"/>
+      <sheetName val="利用説明②"/>
+      <sheetName val="main"/>
+      <sheetName val="sheetInfo"/>
+      <sheetName val="info"/>
+      <sheetName val="data"/>
+      <sheetName val="サ責"/>
+      <sheetName val="人員"/>
+      <sheetName val="様式"/>
+      <sheetName val="付表１ "/>
+      <sheetName val="一覧"/>
+      <sheetName val="付表１　手動修正箇所"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明①"/>
       <sheetName val="利用説明②"/>
       <sheetName val="main"/>
       <sheetName val="sheetInfo"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="一覧"/>
       <sheetName val="付表１　手動修正箇所"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明①"/>
       <sheetName val="利用説明②"/>
       <sheetName val="main"/>
       <sheetName val="sheetInfo"/>
       <sheetName val="data"/>
       <sheetName val="info"/>
       <sheetName val="様式"/>
       <sheetName val="別紙１"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
-    </sheetDataSet>
-[...60 lines deleted...]
-      <sheetData sheetId="9" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明"/>
       <sheetName val="main"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="付表１　手動修正箇所"/>
       <sheetName val="Label"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="CSV用"/>
+      <sheetName val="様式第１号"/>
+      <sheetName val="口座振込依頼書"/>
+      <sheetName val="付表１"/>
+      <sheetName val="付表１－２"/>
+      <sheetName val="付表２"/>
+      <sheetName val="付表３"/>
+      <sheetName val="付表３－２"/>
+      <sheetName val="付表４"/>
+      <sheetName val="付表４－２"/>
+      <sheetName val="付表５"/>
+      <sheetName val="付表６"/>
+      <sheetName val="付表７"/>
+      <sheetName val="付表７－(２)"/>
+      <sheetName val="付表８その１"/>
+      <sheetName val="付表８その２"/>
+      <sheetName val="付表８その３"/>
+      <sheetName val="付表９"/>
+      <sheetName val="付表９－２"/>
+      <sheetName val="付表１０"/>
+      <sheetName val="付表１０－２"/>
+      <sheetName val="付表１１"/>
+      <sheetName val="付表１１－２"/>
+      <sheetName val="付表１２"/>
+      <sheetName val="付表１２－２"/>
+      <sheetName val="付表１３その１"/>
+      <sheetName val="付表１３その２"/>
+      <sheetName val="付表１４"/>
+      <sheetName val="付表１５"/>
+      <sheetName val="付表１６"/>
+      <sheetName val="付表１７"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="5">
+          <cell r="AA5">
+            <v>33</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="AX85">
+            <v>1</v>
+          </cell>
+          <cell r="AY85" t="str">
+            <v>生活介護</v>
+          </cell>
+          <cell r="AZ85">
+            <v>3</v>
+          </cell>
+          <cell r="BA85">
+            <v>22</v>
+          </cell>
+          <cell r="BB85">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="AX86">
+            <v>2</v>
+          </cell>
+          <cell r="AY86" t="str">
+            <v>施設入所支援</v>
+          </cell>
+          <cell r="AZ86">
+            <v>8</v>
+          </cell>
+          <cell r="BA86">
+            <v>32</v>
+          </cell>
+          <cell r="BB86">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="AX87">
+            <v>3</v>
+          </cell>
+          <cell r="AY87" t="str">
+            <v>自立訓練（機能訓練）</v>
+          </cell>
+          <cell r="AZ87">
+            <v>9</v>
+          </cell>
+          <cell r="BA87">
+            <v>41</v>
+          </cell>
+          <cell r="BB87">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="AX88">
+            <v>4</v>
+          </cell>
+          <cell r="AY88" t="str">
+            <v>自立訓練（生活訓練通所型）</v>
+          </cell>
+          <cell r="AZ88">
+            <v>10</v>
+          </cell>
+          <cell r="BA88">
+            <v>42</v>
+          </cell>
+          <cell r="BB88">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="89">
+          <cell r="AX89">
+            <v>5</v>
+          </cell>
+          <cell r="AY89" t="str">
+            <v>自立訓練（生活訓練宿泊型）</v>
+          </cell>
+          <cell r="AZ89">
+            <v>10</v>
+          </cell>
+          <cell r="BA89">
+            <v>34</v>
+          </cell>
+          <cell r="BB89">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="90">
+          <cell r="AX90">
+            <v>6</v>
+          </cell>
+          <cell r="AY90" t="str">
+            <v>就労移行支援（一般型）</v>
+          </cell>
+          <cell r="AZ90">
+            <v>11</v>
+          </cell>
+          <cell r="BA90">
+            <v>43</v>
+          </cell>
+          <cell r="BB90">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="91">
+          <cell r="AX91">
+            <v>7</v>
+          </cell>
+          <cell r="AY91" t="str">
+            <v>就労移行支援（資格取得型）</v>
+          </cell>
+          <cell r="AZ91">
+            <v>11</v>
+          </cell>
+          <cell r="BA91">
+            <v>44</v>
+          </cell>
+          <cell r="BB91">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="92">
+          <cell r="AX92">
+            <v>8</v>
+          </cell>
+          <cell r="AY92" t="str">
+            <v>就労継続支援（Ａ型）</v>
+          </cell>
+          <cell r="AZ92">
+            <v>12</v>
+          </cell>
+          <cell r="BA92">
+            <v>45</v>
+          </cell>
+          <cell r="BB92">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="93">
+          <cell r="AX93">
+            <v>9</v>
+          </cell>
+          <cell r="AY93" t="str">
+            <v>就労継続支援（Ｂ型）</v>
+          </cell>
+          <cell r="AZ93">
+            <v>12</v>
+          </cell>
+          <cell r="BA93">
+            <v>46</v>
+          </cell>
+          <cell r="BB93">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="145">
+          <cell r="AS145">
+            <v>1</v>
+          </cell>
+          <cell r="AT145"/>
+          <cell r="AU145"/>
+          <cell r="AV145" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW145">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="146">
+          <cell r="AS146">
+            <v>2</v>
+          </cell>
+          <cell r="AT146" t="str">
+            <v>Ⅰ型（1.7：1以上)</v>
+          </cell>
+          <cell r="AU146"/>
+          <cell r="AV146" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW146">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="147">
+          <cell r="AS147">
+            <v>3</v>
+          </cell>
+          <cell r="AT147" t="str">
+            <v>Ⅱ型（2：1以上)</v>
+          </cell>
+          <cell r="AU147"/>
+          <cell r="AV147" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW147">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="148">
+          <cell r="AS148">
+            <v>4</v>
+          </cell>
+          <cell r="AT148" t="str">
+            <v>Ⅲ型(2.5：1以上)</v>
+          </cell>
+          <cell r="AU148"/>
+          <cell r="AV148" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW148">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="149">
+          <cell r="AS149">
+            <v>5</v>
+          </cell>
+          <cell r="AT149" t="str">
+            <v>Ⅳ型(3：1以上)</v>
+          </cell>
+          <cell r="AU149"/>
+          <cell r="AV149" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW149">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="150">
+          <cell r="AS150">
+            <v>6</v>
+          </cell>
+          <cell r="AT150" t="str">
+            <v>Ⅴ型(3.5：1以上)</v>
+          </cell>
+          <cell r="AU150"/>
+          <cell r="AV150" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW150">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="151">
+          <cell r="AS151">
+            <v>7</v>
+          </cell>
+          <cell r="AT151" t="str">
+            <v>Ⅵ型(4.1：1以上）</v>
+          </cell>
+          <cell r="AU151"/>
+          <cell r="AV151" t="str">
+            <v>06</v>
+          </cell>
+          <cell r="AW151">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="152">
+          <cell r="AS152">
+            <v>8</v>
+          </cell>
+          <cell r="AT152" t="str">
+            <v>Ⅶ型(4.5：1以上)</v>
+          </cell>
+          <cell r="AU152"/>
+          <cell r="AV152" t="str">
+            <v>07</v>
+          </cell>
+          <cell r="AW152">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="153">
+          <cell r="AS153">
+            <v>9</v>
+          </cell>
+          <cell r="AT153" t="str">
+            <v>Ⅷ型（5：1以上)</v>
+          </cell>
+          <cell r="AU153"/>
+          <cell r="AV153" t="str">
+            <v>08</v>
+          </cell>
+          <cell r="AW153">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="154">
+          <cell r="AS154">
+            <v>10</v>
+          </cell>
+          <cell r="AT154" t="str">
+            <v>Ⅸ型(5.5：1以上）</v>
+          </cell>
+          <cell r="AU154"/>
+          <cell r="AV154" t="str">
+            <v>09</v>
+          </cell>
+          <cell r="AW154">
+            <v>10</v>
+          </cell>
+        </row>
+        <row r="155">
+          <cell r="AS155">
+            <v>11</v>
+          </cell>
+          <cell r="AT155" t="str">
+            <v>Ⅹ型(6：1以上)</v>
+          </cell>
+          <cell r="AU155"/>
+          <cell r="AV155" t="str">
+            <v>10</v>
+          </cell>
+          <cell r="AW155">
+            <v>11</v>
+          </cell>
+        </row>
+        <row r="184">
+          <cell r="AS184">
+            <v>1</v>
+          </cell>
+          <cell r="AT184"/>
+          <cell r="AU184"/>
+          <cell r="AV184" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW184">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="185">
+          <cell r="AS185">
+            <v>2</v>
+          </cell>
+          <cell r="AT185" t="str">
+            <v>10人以下</v>
+          </cell>
+          <cell r="AU185"/>
+          <cell r="AV185" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW185">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="186">
+          <cell r="AS186">
+            <v>3</v>
+          </cell>
+          <cell r="AT186" t="str">
+            <v>11～20人</v>
+          </cell>
+          <cell r="AU186"/>
+          <cell r="AV186" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW186">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="187">
+          <cell r="AS187">
+            <v>4</v>
+          </cell>
+          <cell r="AT187" t="str">
+            <v>21人以上</v>
+          </cell>
+          <cell r="AU187"/>
+          <cell r="AV187" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW187">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="244">
+          <cell r="AS244">
+            <v>1</v>
+          </cell>
+          <cell r="AT244"/>
+          <cell r="AU244"/>
+          <cell r="AV244" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW244">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="245">
+          <cell r="AS245">
+            <v>2</v>
+          </cell>
+          <cell r="AT245" t="str">
+            <v>Ⅰ型（2：1以上)</v>
+          </cell>
+          <cell r="AU245"/>
+          <cell r="AV245" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW245">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="246">
+          <cell r="AS246">
+            <v>3</v>
+          </cell>
+          <cell r="AT246" t="str">
+            <v>Ⅱ型（3：1以上)</v>
+          </cell>
+          <cell r="AU246"/>
+          <cell r="AV246" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW246">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="247">
+          <cell r="AS247">
+            <v>4</v>
+          </cell>
+          <cell r="AT247" t="str">
+            <v>Ⅲ型(4：1以上)</v>
+          </cell>
+          <cell r="AU247"/>
+          <cell r="AV247" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW247">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="248">
+          <cell r="AS248">
+            <v>5</v>
+          </cell>
+          <cell r="AT248" t="str">
+            <v>Ⅳ型(6：1以上)</v>
+          </cell>
+          <cell r="AU248"/>
+          <cell r="AV248" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW248">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="249">
+          <cell r="AS249">
+            <v>6</v>
+          </cell>
+          <cell r="AT249" t="str">
+            <v>Ⅴ型(特定旧法受給者)</v>
+          </cell>
+          <cell r="AU249"/>
+          <cell r="AV249" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW249">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="AS260">
+            <v>1</v>
+          </cell>
+          <cell r="AT260"/>
+          <cell r="AU260"/>
+          <cell r="AV260" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW260">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="AS261">
+            <v>2</v>
+          </cell>
+          <cell r="AT261" t="str">
+            <v>Ⅰ型(4:1以上)</v>
+          </cell>
+          <cell r="AU261"/>
+          <cell r="AV261" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW261">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="AS262">
+            <v>3</v>
+          </cell>
+          <cell r="AT262" t="str">
+            <v>Ⅱ型(5:1以上)</v>
+          </cell>
+          <cell r="AU262"/>
+          <cell r="AV262" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW262">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="AS263">
+            <v>4</v>
+          </cell>
+          <cell r="AT263" t="str">
+            <v>Ⅲ型(6:1以上）</v>
+          </cell>
+          <cell r="AU263"/>
+          <cell r="AV263" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW263">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="AS264">
+            <v>5</v>
+          </cell>
+          <cell r="AT264" t="str">
+            <v>Ⅳ型(10:1以上）</v>
+          </cell>
+          <cell r="AU264"/>
+          <cell r="AV264" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW264">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="AS265">
+            <v>6</v>
+          </cell>
+          <cell r="AT265" t="str">
+            <v>日中支援Ⅰ型（3：1）　</v>
+          </cell>
+          <cell r="AU265"/>
+          <cell r="AV265" t="str">
+            <v>11</v>
+          </cell>
+          <cell r="AW265">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="AS266">
+            <v>7</v>
+          </cell>
+          <cell r="AT266" t="str">
+            <v>日中支援Ⅱ型（4：1）　</v>
+          </cell>
+          <cell r="AU266"/>
+          <cell r="AV266" t="str">
+            <v>12</v>
+          </cell>
+          <cell r="AW266">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="267">
+          <cell r="AS267">
+            <v>8</v>
+          </cell>
+          <cell r="AT267" t="str">
+            <v>日中支援Ⅲ型（5：1）</v>
+          </cell>
+          <cell r="AU267"/>
+          <cell r="AV267" t="str">
+            <v>13</v>
+          </cell>
+          <cell r="AW267">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="AS293">
+            <v>1</v>
+          </cell>
+          <cell r="AT293" t="str">
+            <v>無</v>
+          </cell>
+          <cell r="AU293"/>
+          <cell r="AV293" t="str">
+            <v>1</v>
+          </cell>
+          <cell r="AW293">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="AS294">
+            <v>2</v>
+          </cell>
+          <cell r="AT294" t="str">
+            <v>定着率５％以上１５％未満</v>
+          </cell>
+          <cell r="AU294"/>
+          <cell r="AV294" t="str">
+            <v>2</v>
+          </cell>
+          <cell r="AW294">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="AS295">
+            <v>3</v>
+          </cell>
+          <cell r="AT295" t="str">
+            <v>定着率１５％以上２５％未満</v>
+          </cell>
+          <cell r="AU295"/>
+          <cell r="AV295" t="str">
+            <v>3</v>
+          </cell>
+          <cell r="AW295">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="AS296">
+            <v>4</v>
+          </cell>
+          <cell r="AT296" t="str">
+            <v>定着率２５％以上３５％未満</v>
+          </cell>
+          <cell r="AU296"/>
+          <cell r="AV296" t="str">
+            <v>4</v>
+          </cell>
+          <cell r="AW296">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="AS297">
+            <v>5</v>
+          </cell>
+          <cell r="AT297" t="str">
+            <v>定着率３５％以上４５％未満</v>
+          </cell>
+          <cell r="AU297"/>
+          <cell r="AV297" t="str">
+            <v>5</v>
+          </cell>
+          <cell r="AW297">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="AS298">
+            <v>6</v>
+          </cell>
+          <cell r="AT298" t="str">
+            <v>定着率４５％以上</v>
+          </cell>
+          <cell r="AU298"/>
+          <cell r="AV298" t="str">
+            <v>6</v>
+          </cell>
+          <cell r="AW298">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="313">
+          <cell r="AS313">
+            <v>1</v>
+          </cell>
+          <cell r="AT313"/>
+          <cell r="AU313"/>
+          <cell r="AV313" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW313">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="314">
+          <cell r="AS314">
+            <v>2</v>
+          </cell>
+          <cell r="AT314" t="str">
+            <v>施設入所支援</v>
+          </cell>
+          <cell r="AU314"/>
+          <cell r="AV314" t="str">
+            <v>32</v>
+          </cell>
+          <cell r="AW314">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="318">
+          <cell r="AS318">
+            <v>1</v>
+          </cell>
+          <cell r="AT318" t="str">
+            <v>処遇改善（特別）加算なし</v>
+          </cell>
+          <cell r="AU318"/>
+          <cell r="AV318" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW318">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="319">
+          <cell r="AS319">
+            <v>2</v>
+          </cell>
+          <cell r="AT319" t="str">
+            <v>単独型</v>
+          </cell>
+          <cell r="AU319"/>
+          <cell r="AV319" t="str">
+            <v>22</v>
+          </cell>
+          <cell r="AW319">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="320">
+          <cell r="AS320">
+            <v>3</v>
+          </cell>
+          <cell r="AT320" t="str">
+            <v>施設入所支援</v>
+          </cell>
+          <cell r="AU320"/>
+          <cell r="AV320" t="str">
+            <v>32</v>
+          </cell>
+          <cell r="AW320">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="321">
+          <cell r="AS321">
+            <v>4</v>
+          </cell>
+          <cell r="AT321" t="str">
+            <v>共同生活援助</v>
+          </cell>
+          <cell r="AU321"/>
+          <cell r="AV321" t="str">
+            <v>33</v>
+          </cell>
+          <cell r="AW321">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="322">
+          <cell r="AS322">
+            <v>5</v>
+          </cell>
+          <cell r="AT322" t="str">
+            <v>宿泊型自立訓練</v>
+          </cell>
+          <cell r="AU322"/>
+          <cell r="AV322" t="str">
+            <v>34</v>
+          </cell>
+          <cell r="AW322">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="328">
+          <cell r="AS328">
+            <v>1</v>
+          </cell>
+          <cell r="AT328"/>
+          <cell r="AU328"/>
+          <cell r="AV328" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW328">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="329">
+          <cell r="AS329">
+            <v>2</v>
+          </cell>
+          <cell r="AT329" t="str">
+            <v>施設入所支援</v>
+          </cell>
+          <cell r="AU329"/>
+          <cell r="AV329" t="str">
+            <v>32</v>
+          </cell>
+          <cell r="AW329">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="333">
+          <cell r="AS333">
+            <v>1</v>
+          </cell>
+          <cell r="AT333"/>
+          <cell r="AU333"/>
+          <cell r="AV333" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW333">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="334">
+          <cell r="AS334">
+            <v>2</v>
+          </cell>
+          <cell r="AT334" t="str">
+            <v>施設入所支援</v>
+          </cell>
+          <cell r="AU334"/>
+          <cell r="AV334" t="str">
+            <v>32</v>
+          </cell>
+          <cell r="AW334">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="338">
+          <cell r="AS338">
+            <v>1</v>
+          </cell>
+          <cell r="AT338"/>
+          <cell r="AU338"/>
+          <cell r="AV338" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW338">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="339">
+          <cell r="AS339">
+            <v>2</v>
+          </cell>
+          <cell r="AT339" t="str">
+            <v>施設入所支援</v>
+          </cell>
+          <cell r="AU339"/>
+          <cell r="AV339" t="str">
+            <v>32</v>
+          </cell>
+          <cell r="AW339">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="343">
+          <cell r="AS343">
+            <v>1</v>
+          </cell>
+          <cell r="AT343"/>
+          <cell r="AU343"/>
+          <cell r="AV343" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW343">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="344">
+          <cell r="AS344">
+            <v>2</v>
+          </cell>
+          <cell r="AT344" t="str">
+            <v>施設入所支援</v>
+          </cell>
+          <cell r="AU344"/>
+          <cell r="AV344" t="str">
+            <v>32</v>
+          </cell>
+          <cell r="AW344">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="351">
+          <cell r="BL351">
+            <v>1</v>
+          </cell>
+          <cell r="BM351"/>
+          <cell r="BN351"/>
+          <cell r="BO351" t="str">
+            <v>0</v>
+          </cell>
+          <cell r="BP351">
+            <v>1</v>
+          </cell>
+          <cell r="BR351">
+            <v>1</v>
+          </cell>
+          <cell r="BS351"/>
+          <cell r="BT351"/>
+          <cell r="BU351" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="BV351">
+            <v>1</v>
+          </cell>
+          <cell r="BX351">
+            <v>1</v>
+          </cell>
+          <cell r="BY351" t="str">
+            <v>無</v>
+          </cell>
+          <cell r="BZ351"/>
+          <cell r="CA351" t="str">
+            <v>1</v>
+          </cell>
+          <cell r="CB351">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="352">
+          <cell r="AZ352">
+            <v>1</v>
+          </cell>
+          <cell r="BA352"/>
+          <cell r="BB352"/>
+          <cell r="BC352" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="BD352">
+            <v>1</v>
+          </cell>
+          <cell r="BG352" t="str">
+            <v>無</v>
+          </cell>
+          <cell r="BL352">
+            <v>2</v>
+          </cell>
+          <cell r="BM352" t="str">
+            <v>当該施設が単独施設</v>
+          </cell>
+          <cell r="BN352"/>
+          <cell r="BO352" t="str">
+            <v>1</v>
+          </cell>
+          <cell r="BP352">
+            <v>2</v>
+          </cell>
+          <cell r="BR352">
+            <v>2</v>
+          </cell>
+          <cell r="BS352" t="str">
+            <v>知的障害の場合</v>
+          </cell>
+          <cell r="BT352"/>
+          <cell r="BU352" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="BV352">
+            <v>2</v>
+          </cell>
+          <cell r="BX352">
+            <v>2</v>
+          </cell>
+          <cell r="BY352" t="str">
+            <v>過去2年間移行実績ゼロ</v>
+          </cell>
+          <cell r="BZ352"/>
+          <cell r="CA352" t="str">
+            <v>4</v>
+          </cell>
+          <cell r="CB352">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="353">
+          <cell r="AS353">
+            <v>1</v>
+          </cell>
+          <cell r="AT353"/>
+          <cell r="AU353"/>
+          <cell r="AV353" t="str">
+            <v>0</v>
+          </cell>
+          <cell r="AW353">
+            <v>1</v>
+          </cell>
+          <cell r="AZ353">
+            <v>2</v>
+          </cell>
+          <cell r="BA353" t="str">
+            <v>知的障害の場合</v>
+          </cell>
+          <cell r="BB353"/>
+          <cell r="BC353" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="BD353">
+            <v>2</v>
+          </cell>
+          <cell r="BG353" t="str">
+            <v>その他栄養士</v>
+          </cell>
+          <cell r="BL353">
+            <v>3</v>
+          </cell>
+          <cell r="BM353" t="str">
+            <v>当該施設に併設する施設が主たる施設</v>
+          </cell>
+          <cell r="BN353"/>
+          <cell r="BO353" t="str">
+            <v>2</v>
+          </cell>
+          <cell r="BP353">
+            <v>3</v>
+          </cell>
+          <cell r="BR353">
+            <v>3</v>
+          </cell>
+          <cell r="BS353" t="str">
+            <v>自閉症の場合</v>
+          </cell>
+          <cell r="BT353"/>
+          <cell r="BU353" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="BV353">
+            <v>3</v>
+          </cell>
+          <cell r="BX353">
+            <v>3</v>
+          </cell>
+          <cell r="BY353" t="str">
+            <v>過去3年間定着者ゼロ</v>
+          </cell>
+          <cell r="BZ353"/>
+          <cell r="CA353" t="str">
+            <v>2</v>
+          </cell>
+          <cell r="CB353">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="354">
+          <cell r="AS354">
+            <v>2</v>
+          </cell>
+          <cell r="AT354" t="str">
+            <v>一般</v>
+          </cell>
+          <cell r="AU354"/>
+          <cell r="AV354" t="str">
+            <v>1</v>
+          </cell>
+          <cell r="AW354">
+            <v>2</v>
+          </cell>
+          <cell r="AZ354">
+            <v>3</v>
+          </cell>
+          <cell r="BA354" t="str">
+            <v>自閉症の場合</v>
+          </cell>
+          <cell r="BB354"/>
+          <cell r="BC354" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="BD354">
+            <v>3</v>
+          </cell>
+          <cell r="BG354" t="str">
+            <v>常勤栄養士</v>
+          </cell>
+          <cell r="BL354">
+            <v>4</v>
+          </cell>
+          <cell r="BM354" t="str">
+            <v>当該施設が主たる施設</v>
+          </cell>
+          <cell r="BN354"/>
+          <cell r="BO354" t="str">
+            <v>3</v>
+          </cell>
+          <cell r="BP354">
+            <v>4</v>
+          </cell>
+          <cell r="BR354">
+            <v>4</v>
+          </cell>
+          <cell r="BS354" t="str">
+            <v>盲の場合</v>
+          </cell>
+          <cell r="BT354"/>
+          <cell r="BU354" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="BV354">
+            <v>4</v>
+          </cell>
+          <cell r="BX354">
+            <v>4</v>
+          </cell>
+          <cell r="BY354" t="str">
+            <v>過去4年間定着者ゼロ</v>
+          </cell>
+          <cell r="BZ354"/>
+          <cell r="CA354" t="str">
+            <v>3</v>
+          </cell>
+          <cell r="CB354">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="355">
+          <cell r="AS355">
+            <v>3</v>
+          </cell>
+          <cell r="AT355" t="str">
+            <v>小規模多機能</v>
+          </cell>
+          <cell r="AU355"/>
+          <cell r="AV355" t="str">
+            <v>2</v>
+          </cell>
+          <cell r="AW355">
+            <v>3</v>
+          </cell>
+          <cell r="AZ355">
+            <v>4</v>
+          </cell>
+          <cell r="BA355" t="str">
+            <v>盲の場合</v>
+          </cell>
+          <cell r="BB355"/>
+          <cell r="BC355" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="BD355">
+            <v>4</v>
+          </cell>
+          <cell r="BG355" t="str">
+            <v>常勤管理栄養士</v>
+          </cell>
+          <cell r="BR355">
+            <v>5</v>
+          </cell>
+          <cell r="BS355" t="str">
+            <v>ろうあの場合</v>
+          </cell>
+          <cell r="BT355"/>
+          <cell r="BU355" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="BV355">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="356">
+          <cell r="AS356">
+            <v>4</v>
+          </cell>
+          <cell r="AT356" t="str">
+            <v>当該施設が単独施設</v>
+          </cell>
+          <cell r="AU356"/>
+          <cell r="AV356" t="str">
+            <v>3</v>
+          </cell>
+          <cell r="AW356">
+            <v>4</v>
+          </cell>
+          <cell r="AZ356">
+            <v>5</v>
+          </cell>
+          <cell r="BA356" t="str">
+            <v>ろうあの場合</v>
+          </cell>
+          <cell r="BB356"/>
+          <cell r="BC356" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="BD356">
+            <v>5</v>
+          </cell>
+          <cell r="BR356">
+            <v>6</v>
+          </cell>
+          <cell r="BS356" t="str">
+            <v>肢体不自由の場合</v>
+          </cell>
+          <cell r="BT356"/>
+          <cell r="BU356" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="BV356">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="357">
+          <cell r="AS357">
+            <v>5</v>
+          </cell>
+          <cell r="AT357" t="str">
+            <v>当該施設に併設する施設が主たる施設</v>
+          </cell>
+          <cell r="AU357"/>
+          <cell r="AV357" t="str">
+            <v>4</v>
+          </cell>
+          <cell r="AW357">
+            <v>5</v>
+          </cell>
+          <cell r="AZ357">
+            <v>6</v>
+          </cell>
+          <cell r="BA357" t="str">
+            <v>肢体不自由の場合</v>
+          </cell>
+          <cell r="BB357"/>
+          <cell r="BC357" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="BD357">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="358">
+          <cell r="AS358">
+            <v>6</v>
+          </cell>
+          <cell r="AT358" t="str">
+            <v>当該施設が主たる施設</v>
+          </cell>
+          <cell r="AU358"/>
+          <cell r="AV358" t="str">
+            <v>5</v>
+          </cell>
+          <cell r="AW358">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="363">
+          <cell r="BG363" t="str">
+            <v>無</v>
+          </cell>
+        </row>
+        <row r="364">
+          <cell r="BG364" t="str">
+            <v>非常勤栄養士減算</v>
+          </cell>
+        </row>
+        <row r="365">
+          <cell r="BG365" t="str">
+            <v>栄養士未配置減算</v>
+          </cell>
+        </row>
+        <row r="393">
+          <cell r="AS393">
+            <v>1</v>
+          </cell>
+          <cell r="AT393" t="str">
+            <v>共同生活援助以外</v>
+          </cell>
+          <cell r="AU393"/>
+          <cell r="AV393" t="str">
+            <v>0</v>
+          </cell>
+          <cell r="AW393">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="394">
+          <cell r="AS394">
+            <v>2</v>
+          </cell>
+          <cell r="AT394" t="str">
+            <v>介護サービス包括型</v>
+          </cell>
+          <cell r="AU394"/>
+          <cell r="AV394" t="str">
+            <v>1</v>
+          </cell>
+          <cell r="AW394">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="395">
+          <cell r="AS395">
+            <v>3</v>
+          </cell>
+          <cell r="AT395" t="str">
+            <v>外部サービス利用型</v>
+          </cell>
+          <cell r="AU395"/>
+          <cell r="AV395" t="str">
+            <v>2</v>
+          </cell>
+          <cell r="AW395">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="405">
+          <cell r="AT405"/>
+        </row>
+        <row r="406">
+          <cell r="AT406" t="str">
+            <v>2人以下</v>
+          </cell>
+        </row>
+        <row r="407">
+          <cell r="AT407" t="str">
+            <v>3人</v>
+          </cell>
+        </row>
+        <row r="408">
+          <cell r="AT408" t="str">
+            <v>4人</v>
+          </cell>
+        </row>
+        <row r="409">
+          <cell r="AT409" t="str">
+            <v>5人</v>
+          </cell>
+        </row>
+        <row r="410">
+          <cell r="AT410" t="str">
+            <v>6人</v>
+          </cell>
+        </row>
+        <row r="411">
+          <cell r="AT411" t="str">
+            <v>7人</v>
+          </cell>
+        </row>
+        <row r="412">
+          <cell r="AT412" t="str">
+            <v>8人以上10人以下</v>
+          </cell>
+        </row>
+        <row r="413">
+          <cell r="AT413" t="str">
+            <v>11人以上13人以下</v>
+          </cell>
+        </row>
+        <row r="414">
+          <cell r="AT414" t="str">
+            <v>14人以上16人以下</v>
+          </cell>
+        </row>
+        <row r="415">
+          <cell r="AT415" t="str">
+            <v>17人以上20人以下</v>
+          </cell>
+        </row>
+        <row r="416">
+          <cell r="AT416" t="str">
+            <v>21人以上30人以下</v>
+          </cell>
+        </row>
+        <row r="421">
+          <cell r="AS421">
+            <v>1</v>
+          </cell>
+          <cell r="AT421"/>
+          <cell r="AU421"/>
+          <cell r="AV421" t="str">
+            <v>1</v>
+          </cell>
+          <cell r="AW421">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="422">
+          <cell r="AS422">
+            <v>2</v>
+          </cell>
+          <cell r="AT422" t="str">
+            <v>4時間未満</v>
+          </cell>
+          <cell r="AU422"/>
+          <cell r="AV422" t="str">
+            <v>2</v>
+          </cell>
+          <cell r="AW422">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="423">
+          <cell r="AS423">
+            <v>3</v>
+          </cell>
+          <cell r="AT423" t="str">
+            <v>4時間以上6時間未満</v>
+          </cell>
+          <cell r="AU423"/>
+          <cell r="AV423" t="str">
+            <v>3</v>
+          </cell>
+          <cell r="AW423">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="428">
+          <cell r="AS428">
+            <v>1</v>
+          </cell>
+          <cell r="AT428" t="str">
+            <v>無</v>
+          </cell>
+          <cell r="AU428"/>
+          <cell r="AV428" t="str">
+            <v>1</v>
+          </cell>
+          <cell r="AW428">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="429">
+          <cell r="AS429">
+            <v>2</v>
+          </cell>
+          <cell r="AT429" t="str">
+            <v>Ⅰ</v>
+          </cell>
+          <cell r="AU429"/>
+          <cell r="AV429" t="str">
+            <v>2</v>
+          </cell>
+          <cell r="AW429">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="430">
+          <cell r="AS430">
+            <v>3</v>
+          </cell>
+          <cell r="AT430" t="str">
+            <v>Ⅱ</v>
+          </cell>
+          <cell r="AU430"/>
+          <cell r="AV430" t="str">
+            <v>3</v>
+          </cell>
+          <cell r="AW430">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="431">
+          <cell r="AS431">
+            <v>4</v>
+          </cell>
+          <cell r="AT431" t="str">
+            <v>Ⅲ</v>
+          </cell>
+          <cell r="AU431"/>
+          <cell r="AV431" t="str">
+            <v>4</v>
+          </cell>
+          <cell r="AW431">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="432">
+          <cell r="AS432">
+            <v>5</v>
+          </cell>
+          <cell r="AT432" t="str">
+            <v>Ⅰ・Ⅱ</v>
+          </cell>
+          <cell r="AU432"/>
+          <cell r="AV432" t="str">
+            <v>5</v>
+          </cell>
+          <cell r="AW432">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="433">
+          <cell r="AS433">
+            <v>6</v>
+          </cell>
+          <cell r="AT433" t="str">
+            <v>Ⅰ・Ⅲ</v>
+          </cell>
+          <cell r="AU433"/>
+          <cell r="AV433" t="str">
+            <v>6</v>
+          </cell>
+          <cell r="AW433">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="434">
+          <cell r="AS434">
+            <v>7</v>
+          </cell>
+          <cell r="AT434" t="str">
+            <v>Ⅱ・Ⅲ</v>
+          </cell>
+          <cell r="AU434"/>
+          <cell r="AV434" t="str">
+            <v>7</v>
+          </cell>
+          <cell r="AW434">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="435">
+          <cell r="AS435">
+            <v>8</v>
+          </cell>
+          <cell r="AT435" t="str">
+            <v>Ⅰ・Ⅱ・Ⅲ</v>
+          </cell>
+          <cell r="AU435"/>
+          <cell r="AV435" t="str">
+            <v>8</v>
+          </cell>
+          <cell r="AW435">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="440">
+          <cell r="AS440">
+            <v>1</v>
+          </cell>
+          <cell r="AT440"/>
+          <cell r="AU440"/>
+          <cell r="AV440" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW440">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="441">
+          <cell r="AS441">
+            <v>2</v>
+          </cell>
+          <cell r="AT441" t="str">
+            <v>3人以下</v>
+          </cell>
+          <cell r="AU441"/>
+          <cell r="AV441" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW441">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="442">
+          <cell r="AS442">
+            <v>3</v>
+          </cell>
+          <cell r="AT442" t="str">
+            <v>4人以上6人以下</v>
+          </cell>
+          <cell r="AU442"/>
+          <cell r="AV442" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW442">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="443">
+          <cell r="AS443">
+            <v>4</v>
+          </cell>
+          <cell r="AT443" t="str">
+            <v>7人以上9人以下</v>
+          </cell>
+          <cell r="AU443"/>
+          <cell r="AV443" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW443">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="444">
+          <cell r="AS444">
+            <v>5</v>
+          </cell>
+          <cell r="AT444" t="str">
+            <v>10人以上12人以下</v>
+          </cell>
+          <cell r="AU444"/>
+          <cell r="AV444" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW444">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="445">
+          <cell r="AS445">
+            <v>6</v>
+          </cell>
+          <cell r="AT445" t="str">
+            <v>13人以上15人以下</v>
+          </cell>
+          <cell r="AU445"/>
+          <cell r="AV445" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW445">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="446">
+          <cell r="AS446">
+            <v>7</v>
+          </cell>
+          <cell r="AT446" t="str">
+            <v>16人以上18人以下</v>
+          </cell>
+          <cell r="AU446"/>
+          <cell r="AV446" t="str">
+            <v>06</v>
+          </cell>
+          <cell r="AW446">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="447">
+          <cell r="AS447">
+            <v>8</v>
+          </cell>
+          <cell r="AT447" t="str">
+            <v>19人以上21人以下</v>
+          </cell>
+          <cell r="AU447"/>
+          <cell r="AV447" t="str">
+            <v>07</v>
+          </cell>
+          <cell r="AW447">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="448">
+          <cell r="AS448">
+            <v>9</v>
+          </cell>
+          <cell r="AT448" t="str">
+            <v>22人以上24人以下</v>
+          </cell>
+          <cell r="AU448"/>
+          <cell r="AV448" t="str">
+            <v>08</v>
+          </cell>
+          <cell r="AW448">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="449">
+          <cell r="AS449">
+            <v>10</v>
+          </cell>
+          <cell r="AT449" t="str">
+            <v>25人以上27人以下</v>
+          </cell>
+          <cell r="AU449"/>
+          <cell r="AV449" t="str">
+            <v>09</v>
+          </cell>
+          <cell r="AW449">
+            <v>10</v>
+          </cell>
+        </row>
+        <row r="450">
+          <cell r="AS450">
+            <v>11</v>
+          </cell>
+          <cell r="AT450" t="str">
+            <v>28人以上30人以下</v>
+          </cell>
+          <cell r="AU450"/>
+          <cell r="AV450" t="str">
+            <v>10</v>
+          </cell>
+          <cell r="AW450">
+            <v>11</v>
+          </cell>
+        </row>
+        <row r="455">
+          <cell r="AT455" t="str">
+            <v>無</v>
+          </cell>
+        </row>
+        <row r="456">
+          <cell r="AT456" t="str">
+            <v>Ⅰ</v>
+          </cell>
+        </row>
+        <row r="457">
+          <cell r="AT457" t="str">
+            <v>Ⅱ</v>
+          </cell>
+        </row>
+        <row r="461">
+          <cell r="AT461" t="str">
+            <v>無</v>
+          </cell>
+        </row>
+        <row r="462">
+          <cell r="AT462" t="str">
+            <v>有</v>
+          </cell>
+        </row>
+        <row r="463">
+          <cell r="AT463" t="str">
+            <v>Ⅱ</v>
+          </cell>
+        </row>
+        <row r="467">
+          <cell r="AT467" t="str">
+            <v>無</v>
+          </cell>
+        </row>
+        <row r="468">
+          <cell r="AT468" t="str">
+            <v>専門職員</v>
+          </cell>
+        </row>
+        <row r="469">
+          <cell r="AT469" t="str">
+            <v>児童指導員等</v>
+          </cell>
+        </row>
+        <row r="473">
+          <cell r="AT473" t="str">
+            <v>福祉型</v>
+          </cell>
+        </row>
+        <row r="474">
+          <cell r="AT474" t="str">
+            <v>医療型</v>
+          </cell>
+        </row>
+        <row r="475">
+          <cell r="AT475" t="str">
+            <v>福祉型（強化）</v>
+          </cell>
+        </row>
+        <row r="479">
+          <cell r="AS479">
+            <v>1</v>
+          </cell>
+          <cell r="AT479"/>
+          <cell r="AU479"/>
+          <cell r="AV479" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW479">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="480">
+          <cell r="AS480">
+            <v>2</v>
+          </cell>
+          <cell r="AT480" t="str">
+            <v>就職後６月以上定着率が５割以上</v>
+          </cell>
+          <cell r="AU480"/>
+          <cell r="AV480" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW480">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="481">
+          <cell r="AS481">
+            <v>3</v>
+          </cell>
+          <cell r="AT481" t="str">
+            <v>就職後６月以上定着率が４割以上５割未満</v>
+          </cell>
+          <cell r="AU481"/>
+          <cell r="AV481" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW481">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="482">
+          <cell r="AS482">
+            <v>4</v>
+          </cell>
+          <cell r="AT482" t="str">
+            <v>就職後６月以上定着率が３割以上４割未満</v>
+          </cell>
+          <cell r="AU482"/>
+          <cell r="AV482" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW482">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="483">
+          <cell r="AS483">
+            <v>5</v>
+          </cell>
+          <cell r="AT483" t="str">
+            <v>就職後６月以上定着率が２割以上３割未満</v>
+          </cell>
+          <cell r="AU483"/>
+          <cell r="AV483" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW483">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="484">
+          <cell r="AS484">
+            <v>6</v>
+          </cell>
+          <cell r="AT484" t="str">
+            <v>就職後６月以上定着率が１割以上２割未満</v>
+          </cell>
+          <cell r="AU484"/>
+          <cell r="AV484" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW484">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="485">
+          <cell r="AS485">
+            <v>7</v>
+          </cell>
+          <cell r="AT485" t="str">
+            <v>就職後６月以上定着率が０割以上１割未満</v>
+          </cell>
+          <cell r="AU485"/>
+          <cell r="AV485" t="str">
+            <v>06</v>
+          </cell>
+          <cell r="AW485">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="486">
+          <cell r="AS486">
+            <v>8</v>
+          </cell>
+          <cell r="AT486" t="str">
+            <v>就職後６月以上定着率が０</v>
+          </cell>
+          <cell r="AU486"/>
+          <cell r="AV486" t="str">
+            <v>07</v>
+          </cell>
+          <cell r="AW486">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="487">
+          <cell r="AS487">
+            <v>9</v>
+          </cell>
+          <cell r="AT487" t="str">
+            <v>無</v>
+          </cell>
+          <cell r="AU487"/>
+          <cell r="AV487" t="str">
+            <v>08</v>
+          </cell>
+          <cell r="AW487">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="491">
+          <cell r="AS491">
+            <v>1</v>
+          </cell>
+          <cell r="AT491"/>
+          <cell r="AU491"/>
+          <cell r="AV491" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW491">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="492">
+          <cell r="AS492">
+            <v>2</v>
+          </cell>
+          <cell r="AT492" t="str">
+            <v>１日の平均労働時間が７時間以上　</v>
+          </cell>
+          <cell r="AU492"/>
+          <cell r="AV492" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW492">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="493">
+          <cell r="AS493">
+            <v>3</v>
+          </cell>
+          <cell r="AT493" t="str">
+            <v>１日の平均労働時間が６時間以上７時間未満</v>
+          </cell>
+          <cell r="AU493"/>
+          <cell r="AV493" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW493">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="494">
+          <cell r="AS494">
+            <v>4</v>
+          </cell>
+          <cell r="AT494" t="str">
+            <v>１日の平均労働時間が５時間以上６時間未満</v>
+          </cell>
+          <cell r="AU494"/>
+          <cell r="AV494" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW494">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="495">
+          <cell r="AS495">
+            <v>5</v>
+          </cell>
+          <cell r="AT495" t="str">
+            <v>１日の平均労働時間が４時間以上５時間未満</v>
+          </cell>
+          <cell r="AU495"/>
+          <cell r="AV495" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW495">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="496">
+          <cell r="AS496">
+            <v>6</v>
+          </cell>
+          <cell r="AT496" t="str">
+            <v>１日の平均労働時間が３時間以上４時間未満</v>
+          </cell>
+          <cell r="AU496"/>
+          <cell r="AV496" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW496">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="497">
+          <cell r="AS497">
+            <v>7</v>
+          </cell>
+          <cell r="AT497" t="str">
+            <v>１日の平均労働時間が２時間以上３時間未満</v>
+          </cell>
+          <cell r="AU497"/>
+          <cell r="AV497" t="str">
+            <v>06</v>
+          </cell>
+          <cell r="AW497">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="498">
+          <cell r="AS498">
+            <v>8</v>
+          </cell>
+          <cell r="AT498" t="str">
+            <v>１日の平均労働時間が２時間未満</v>
+          </cell>
+          <cell r="AU498"/>
+          <cell r="AV498" t="str">
+            <v>07</v>
+          </cell>
+          <cell r="AW498">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="499">
+          <cell r="AS499">
+            <v>9</v>
+          </cell>
+          <cell r="AT499" t="str">
+            <v>無し（経過措置対象）</v>
+          </cell>
+          <cell r="AU499"/>
+          <cell r="AV499" t="str">
+            <v>08</v>
+          </cell>
+          <cell r="AW499">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="503">
+          <cell r="AS503">
+            <v>1</v>
+          </cell>
+          <cell r="AT503"/>
+          <cell r="AU503"/>
+          <cell r="AV503" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW503">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="504">
+          <cell r="AS504">
+            <v>2</v>
+          </cell>
+          <cell r="AT504" t="str">
+            <v>４万５千円以上</v>
+          </cell>
+          <cell r="AU504"/>
+          <cell r="AV504" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW504">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="505">
+          <cell r="AS505">
+            <v>3</v>
+          </cell>
+          <cell r="AT505" t="str">
+            <v>３万５千円以上４万５千円未満　</v>
+          </cell>
+          <cell r="AU505"/>
+          <cell r="AV505" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW505">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="506">
+          <cell r="AS506">
+            <v>4</v>
+          </cell>
+          <cell r="AT506" t="str">
+            <v>３万円以上３万５千円未満</v>
+          </cell>
+          <cell r="AU506"/>
+          <cell r="AV506" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW506">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="507">
+          <cell r="AS507">
+            <v>5</v>
+          </cell>
+          <cell r="AT507" t="str">
+            <v>２万５千円以上３万円未満</v>
+          </cell>
+          <cell r="AU507"/>
+          <cell r="AV507" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW507">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="508">
+          <cell r="AS508">
+            <v>6</v>
+          </cell>
+          <cell r="AT508" t="str">
+            <v>２万円以上２万５千円未満</v>
+          </cell>
+          <cell r="AU508"/>
+          <cell r="AV508" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW508">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="509">
+          <cell r="AS509">
+            <v>7</v>
+          </cell>
+          <cell r="AT509" t="str">
+            <v>１万５千円以上２万円未満</v>
+          </cell>
+          <cell r="AU509"/>
+          <cell r="AV509" t="str">
+            <v>06</v>
+          </cell>
+          <cell r="AW509">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="510">
+          <cell r="AS510">
+            <v>8</v>
+          </cell>
+          <cell r="AT510" t="str">
+            <v>１万円以上１万５千円未満</v>
+          </cell>
+          <cell r="AU510"/>
+          <cell r="AV510" t="str">
+            <v>07</v>
+          </cell>
+          <cell r="AW510">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="511">
+          <cell r="AS511">
+            <v>9</v>
+          </cell>
+          <cell r="AT511" t="str">
+            <v>無し（経過措置対象）</v>
+          </cell>
+          <cell r="AU511"/>
+          <cell r="AV511" t="str">
+            <v>08</v>
+          </cell>
+          <cell r="AW511">
+            <v>9</v>
+          </cell>
+        </row>
+        <row r="512">
+          <cell r="AS512">
+            <v>10</v>
+          </cell>
+          <cell r="AT512" t="str">
+            <v>１万円未満</v>
+          </cell>
+          <cell r="AU512"/>
+          <cell r="AV512" t="str">
+            <v>09</v>
+          </cell>
+          <cell r="AW512">
+            <v>10</v>
+          </cell>
+        </row>
+        <row r="513">
+          <cell r="AS513">
+            <v>11</v>
+          </cell>
+          <cell r="AT513" t="str">
+            <v>無し（生産活動等への支援実施対象）</v>
+          </cell>
+          <cell r="AU513"/>
+          <cell r="AV513" t="str">
+            <v>10</v>
+          </cell>
+          <cell r="AW513">
+            <v>11</v>
+          </cell>
+        </row>
+        <row r="518">
+          <cell r="AS518">
+            <v>1</v>
+          </cell>
+          <cell r="AT518" t="str">
+            <v>無</v>
+          </cell>
+          <cell r="AU518"/>
+          <cell r="AV518">
+            <v>1</v>
+          </cell>
+          <cell r="AW518">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="519">
+          <cell r="AS519">
+            <v>2</v>
+          </cell>
+          <cell r="AT519" t="str">
+            <v>有</v>
+          </cell>
+          <cell r="AU519"/>
+          <cell r="AV519">
+            <v>2</v>
+          </cell>
+          <cell r="AW519">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="520">
+          <cell r="AS520">
+            <v>3</v>
+          </cell>
+          <cell r="AT520" t="str">
+            <v>Ⅱ</v>
+          </cell>
+          <cell r="AU520"/>
+          <cell r="AV520">
+            <v>3</v>
+          </cell>
+          <cell r="AW520">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="524">
+          <cell r="AS524">
+            <v>1</v>
+          </cell>
+          <cell r="AT524" t="str">
+            <v>9割5分以上</v>
+          </cell>
+          <cell r="AU524"/>
+          <cell r="AV524" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW524">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="525">
+          <cell r="AS525">
+            <v>2</v>
+          </cell>
+          <cell r="AT525" t="str">
+            <v>9割以上9割5分未満</v>
+          </cell>
+          <cell r="AU525"/>
+          <cell r="AV525" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW525">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="526">
+          <cell r="AS526">
+            <v>3</v>
+          </cell>
+          <cell r="AT526" t="str">
+            <v>8割以上9割未満</v>
+          </cell>
+          <cell r="AU526"/>
+          <cell r="AV526" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW526">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="527">
+          <cell r="AS527">
+            <v>4</v>
+          </cell>
+          <cell r="AT527" t="str">
+            <v>7割以上8割未満</v>
+          </cell>
+          <cell r="AU527"/>
+          <cell r="AV527" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW527">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="528">
+          <cell r="AS528">
+            <v>5</v>
+          </cell>
+          <cell r="AT528" t="str">
+            <v>5割以上7割未満</v>
+          </cell>
+          <cell r="AU528"/>
+          <cell r="AV528" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW528">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="529">
+          <cell r="AS529">
+            <v>6</v>
+          </cell>
+          <cell r="AT529" t="str">
+            <v>3割以上5割未満</v>
+          </cell>
+          <cell r="AU529"/>
+          <cell r="AV529" t="str">
+            <v>06</v>
+          </cell>
+          <cell r="AW529">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="530">
+          <cell r="AS530">
+            <v>7</v>
+          </cell>
+          <cell r="AT530" t="str">
+            <v>3割未満</v>
+          </cell>
+          <cell r="AU530"/>
+          <cell r="AV530" t="str">
+            <v>07</v>
+          </cell>
+          <cell r="AW530">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="534">
+          <cell r="AS534">
+            <v>1</v>
+          </cell>
+          <cell r="AT534"/>
+          <cell r="AU534"/>
+          <cell r="AV534" t="str">
+            <v>00</v>
+          </cell>
+          <cell r="AW534">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="535">
+          <cell r="AS535">
+            <v>2</v>
+          </cell>
+          <cell r="AT535" t="str">
+            <v>利用者が20人以下</v>
+          </cell>
+          <cell r="AU535"/>
+          <cell r="AV535" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW535">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="536">
+          <cell r="AS536">
+            <v>3</v>
+          </cell>
+          <cell r="AT536" t="str">
+            <v>利用者が21人以上40人以下</v>
+          </cell>
+          <cell r="AU536"/>
+          <cell r="AV536" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW536">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="537">
+          <cell r="AS537">
+            <v>4</v>
+          </cell>
+          <cell r="AT537" t="str">
+            <v>利用者が41人以上</v>
+          </cell>
+          <cell r="AU537"/>
+          <cell r="AV537" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW537">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="541">
+          <cell r="AS541">
+            <v>1</v>
+          </cell>
+          <cell r="AT541" t="str">
+            <v>30：1以上</v>
+          </cell>
+          <cell r="AU541"/>
+          <cell r="AV541" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW541" t="str">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="542">
+          <cell r="AS542">
+            <v>2</v>
+          </cell>
+          <cell r="AT542" t="str">
+            <v>30：1未満</v>
+          </cell>
+          <cell r="AU542"/>
+          <cell r="AV542" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW542" t="str">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="546">
+          <cell r="AS546">
+            <v>1</v>
+          </cell>
+          <cell r="AT546" t="str">
+            <v>無</v>
+          </cell>
+          <cell r="AU546"/>
+          <cell r="AV546">
+            <v>1</v>
+          </cell>
+          <cell r="AW546">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="547">
+          <cell r="AS547">
+            <v>2</v>
+          </cell>
+          <cell r="AT547" t="str">
+            <v>Ⅰ</v>
+          </cell>
+          <cell r="AU547"/>
+          <cell r="AV547">
+            <v>2</v>
+          </cell>
+          <cell r="AW547">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="548">
+          <cell r="AS548">
+            <v>3</v>
+          </cell>
+          <cell r="AT548" t="str">
+            <v>Ⅱ</v>
+          </cell>
+          <cell r="AU548"/>
+          <cell r="AV548">
+            <v>3</v>
+          </cell>
+          <cell r="AW548">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="558">
+          <cell r="AS558">
+            <v>1</v>
+          </cell>
+          <cell r="AT558" t="str">
+            <v>無</v>
+          </cell>
+          <cell r="AU558"/>
+          <cell r="AV558">
+            <v>1</v>
+          </cell>
+          <cell r="AW558">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="559">
+          <cell r="AS559">
+            <v>2</v>
+          </cell>
+          <cell r="AT559" t="str">
+            <v>専門職員</v>
+          </cell>
+          <cell r="AU559"/>
+          <cell r="AV559">
+            <v>2</v>
+          </cell>
+          <cell r="AW559">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="560">
+          <cell r="AS560">
+            <v>3</v>
+          </cell>
+          <cell r="AT560" t="str">
+            <v>児童指導員等</v>
+          </cell>
+          <cell r="AU560"/>
+          <cell r="AV560">
+            <v>3</v>
+          </cell>
+          <cell r="AW560">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="572">
+          <cell r="AT572"/>
+        </row>
+        <row r="573">
+          <cell r="AT573" t="str">
+            <v>Ⅰ</v>
+          </cell>
+        </row>
+        <row r="574">
+          <cell r="AT574" t="str">
+            <v>Ⅱ</v>
+          </cell>
+        </row>
+        <row r="580">
+          <cell r="AS580">
+            <v>1</v>
+          </cell>
+          <cell r="AT580" t="str">
+            <v>評価点が170点以上の場合</v>
+          </cell>
+          <cell r="AU580"/>
+          <cell r="AV580" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW580">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="581">
+          <cell r="AS581">
+            <v>2</v>
+          </cell>
+          <cell r="AT581" t="str">
+            <v>評価点が150点以上170点未満の場合</v>
+          </cell>
+          <cell r="AU581"/>
+          <cell r="AV581" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW581">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="582">
+          <cell r="AS582">
+            <v>3</v>
+          </cell>
+          <cell r="AT582" t="str">
+            <v>評価点が130点以上150点未満の場合</v>
+          </cell>
+          <cell r="AU582"/>
+          <cell r="AV582" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW582">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="583">
+          <cell r="AS583">
+            <v>4</v>
+          </cell>
+          <cell r="AT583" t="str">
+            <v>評価点が105点以上130点未満の場合</v>
+          </cell>
+          <cell r="AU583"/>
+          <cell r="AV583" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW583">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="584">
+          <cell r="AS584">
+            <v>5</v>
+          </cell>
+          <cell r="AT584" t="str">
+            <v>評価点が80点以上105点未満の場合</v>
+          </cell>
+          <cell r="AU584"/>
+          <cell r="AV584" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW584">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="585">
+          <cell r="AS585">
+            <v>6</v>
+          </cell>
+          <cell r="AT585" t="str">
+            <v>評価点が60点以上80点未満の場合</v>
+          </cell>
+          <cell r="AU585"/>
+          <cell r="AV585" t="str">
+            <v>06</v>
+          </cell>
+          <cell r="AW585">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="586">
+          <cell r="AS586">
+            <v>7</v>
+          </cell>
+          <cell r="AT586" t="str">
+            <v>評価点が60点未満の場合</v>
+          </cell>
+          <cell r="AU586"/>
+          <cell r="AV586" t="str">
+            <v>07</v>
+          </cell>
+          <cell r="AW586">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="587">
+          <cell r="AS587">
+            <v>8</v>
+          </cell>
+          <cell r="AT587" t="str">
+            <v>無し（経過措置対象）</v>
+          </cell>
+          <cell r="AU587"/>
+          <cell r="AV587" t="str">
+            <v>08</v>
+          </cell>
+          <cell r="AW587">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="592">
+          <cell r="AS592">
+            <v>1</v>
+          </cell>
+          <cell r="AT592" t="str">
+            <v>無し</v>
+          </cell>
+          <cell r="AU592"/>
+          <cell r="AV592" t="str">
+            <v>01</v>
+          </cell>
+          <cell r="AW592">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="593">
+          <cell r="AS593">
+            <v>2</v>
+          </cell>
+          <cell r="AT593" t="str">
+            <v>Ⅳ</v>
+          </cell>
+          <cell r="AU593"/>
+          <cell r="AV593" t="str">
+            <v>02</v>
+          </cell>
+          <cell r="AW593">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="594">
+          <cell r="AS594">
+            <v>3</v>
+          </cell>
+          <cell r="AT594" t="str">
+            <v>Ⅴ</v>
+          </cell>
+          <cell r="AU594"/>
+          <cell r="AV594" t="str">
+            <v>03</v>
+          </cell>
+          <cell r="AW594">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="595">
+          <cell r="AS595">
+            <v>4</v>
+          </cell>
+          <cell r="AT595" t="str">
+            <v>Ⅵ</v>
+          </cell>
+          <cell r="AU595"/>
+          <cell r="AV595" t="str">
+            <v>04</v>
+          </cell>
+          <cell r="AW595">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="596">
+          <cell r="AS596">
+            <v>5</v>
+          </cell>
+          <cell r="AT596" t="str">
+            <v>Ⅳ・Ⅴ</v>
+          </cell>
+          <cell r="AU596"/>
+          <cell r="AV596" t="str">
+            <v>05</v>
+          </cell>
+          <cell r="AW596">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="597">
+          <cell r="AS597">
+            <v>6</v>
+          </cell>
+          <cell r="AT597" t="str">
+            <v>Ⅳ・Ⅵ</v>
+          </cell>
+          <cell r="AU597"/>
+          <cell r="AV597" t="str">
+            <v>06</v>
+          </cell>
+          <cell r="AW597">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="598">
+          <cell r="AS598">
+            <v>7</v>
+          </cell>
+          <cell r="AT598" t="str">
+            <v>Ⅴ・Ⅵ</v>
+          </cell>
+          <cell r="AU598"/>
+          <cell r="AV598" t="str">
+            <v>07</v>
+          </cell>
+          <cell r="AW598">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="599">
+          <cell r="AS599">
+            <v>8</v>
+          </cell>
+          <cell r="AT599" t="str">
+            <v>Ⅳ・Ⅴ・Ⅵ</v>
+          </cell>
+          <cell r="AU599"/>
+          <cell r="AV599" t="str">
+            <v>08</v>
+          </cell>
+          <cell r="AW599">
+            <v>8</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="共通様式"/>
+      <sheetName val="まとめ提出一覧"/>
+      <sheetName val="様式６（ｷｬﾘｱﾊﾟｽ等届）"/>
+      <sheetName val="整理表"/>
+      <sheetName val="サービス種類一覧"/>
+      <sheetName val="共通様式 (2)"/>
+      <sheetName val="共通別紙"/>
+      <sheetName val="Sheet3"/>
+      <sheetName val="様式3"/>
+      <sheetName val="様式４"/>
+      <sheetName val="様式4添付１"/>
+      <sheetName val="様式2添付3（周知方法）"/>
+      <sheetName val="別表加算率一覧"/>
+      <sheetName val="はじめに"/>
+      <sheetName val="基本情報入力シート"/>
+      <sheetName val="別紙様式3-1"/>
+      <sheetName val="別紙様式3-2"/>
+      <sheetName val="【参考】サービス名一覧"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4">
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>訪問介護（介護予防含む）</v>
+          </cell>
+          <cell r="B4" t="str">
+            <v>訪問介護（介護予防含む）</v>
+          </cell>
+          <cell r="C4" t="str">
+            <v>訪問介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>夜間対応型訪問介護</v>
+          </cell>
+          <cell r="B5" t="str">
+            <v>夜間対応型訪問介護</v>
+          </cell>
+          <cell r="C5" t="str">
+            <v>夜間対応型訪問介護</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>訪問入浴介護（介護予防含む）</v>
+          </cell>
+          <cell r="B6" t="str">
+            <v>訪問入浴介護（介護予防含む）</v>
+          </cell>
+          <cell r="C6" t="str">
+            <v>訪問入浴介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>通所介護（介護予防含む）</v>
+          </cell>
+          <cell r="B7" t="str">
+            <v>通所介護（介護予防含む）</v>
+          </cell>
+          <cell r="C7" t="str">
+            <v>通所介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>認知症対応型通所介護（介護予防含む）</v>
+          </cell>
+          <cell r="B8" t="str">
+            <v>認知症対応型通所介護（介護予防含む）</v>
+          </cell>
+          <cell r="C8" t="str">
+            <v>認知症対応型通所介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>通所リハビリテーション（介護予防含む）</v>
+          </cell>
+          <cell r="B9" t="str">
+            <v>通所リハビリテーション（介護予防含む）</v>
+          </cell>
+          <cell r="C9" t="str">
+            <v>通所リハビリテーション（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>短期入所生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="B10" t="str">
+            <v>短期入所生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="C10" t="str">
+            <v>短期入所生活介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>短期入所療養介護（老健）（介護予防含む）</v>
+          </cell>
+          <cell r="B11" t="str">
+            <v>短期入所療養介護（老健）（介護予防含む）</v>
+          </cell>
+          <cell r="C11" t="str">
+            <v>短期入所療養介護（老健）（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>短期入所療養介護（老健以外）（介護予防含む）</v>
+          </cell>
+          <cell r="B12" t="str">
+            <v>短期入所療養介護（老健以外）（介護予防含む）</v>
+          </cell>
+          <cell r="C12" t="str">
+            <v>短期入所療養介護（老健以外）（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>特定施設入居者生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="B13" t="str">
+            <v>特定施設入居者生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="C13" t="str">
+            <v>特定施設入居者生活介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>地域密着型特定施設入居者生活介護</v>
+          </cell>
+          <cell r="B14" t="str">
+            <v>地域密着型特定施設入居者生活介護</v>
+          </cell>
+          <cell r="C14" t="str">
+            <v>地域密着型特定施設入居者生活介護</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>認知症対応型共同生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="B15" t="str">
+            <v>認知症対応型共同生活介護（介護予防含む）</v>
+          </cell>
+          <cell r="C15" t="str">
+            <v>認知症対応型共同生活介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>小規模多機能型居宅介護（介護予防含む）</v>
+          </cell>
+          <cell r="B16" t="str">
+            <v>小規模多機能型居宅介護（介護予防含む）</v>
+          </cell>
+          <cell r="C16" t="str">
+            <v>小規模多機能型居宅介護（介護予防含む）</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>介護福祉施設サービス</v>
+          </cell>
+          <cell r="B17" t="str">
+            <v>介護福祉施設サービス</v>
+          </cell>
+          <cell r="C17" t="str">
+            <v>介護福祉施設サービス</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>地域密着型介護老人福祉施設</v>
+          </cell>
+          <cell r="B18" t="str">
+            <v>地域密着型介護老人福祉施設</v>
+          </cell>
+          <cell r="C18" t="str">
+            <v>地域密着型介護老人福祉施設</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>介護保健施設サービス</v>
+          </cell>
+          <cell r="B19" t="str">
+            <v>介護保健施設サービス</v>
+          </cell>
+          <cell r="C19" t="str">
+            <v>介護保健施設サービス</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>介護療養施設サービス</v>
+          </cell>
+          <cell r="B20" t="str">
+            <v>介護療養施設サービス</v>
+          </cell>
+          <cell r="C20" t="str">
+            <v>介護療養施設サービス</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14">
+        <row r="15">
+          <cell r="M15" t="str">
+            <v>○○ケアサービス</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17">
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>訪問介護</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink8.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="CSV用"/>
+      <sheetName val="様式第１号"/>
+      <sheetName val="口座振込依頼書"/>
+      <sheetName val="付表１"/>
+      <sheetName val="付表１の２"/>
+      <sheetName val="付表２"/>
+      <sheetName val="付表３"/>
+      <sheetName val="付表３の２"/>
+      <sheetName val="付表４"/>
+      <sheetName val="付表５"/>
+      <sheetName val="付表５の２"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="152">
+          <cell r="CR152" t="str">
+            <v>４時間未満</v>
+          </cell>
+        </row>
+        <row r="153">
+          <cell r="CR153" t="str">
+            <v>４時間以上６時間未満</v>
+          </cell>
+        </row>
+        <row r="164">
+          <cell r="CR164" t="str">
+            <v>非該当</v>
+          </cell>
+        </row>
+        <row r="165">
+          <cell r="CR165" t="str">
+            <v>Ⅰ</v>
+          </cell>
+        </row>
+        <row r="166">
+          <cell r="CR166" t="str">
+            <v>Ⅱ</v>
+          </cell>
+        </row>
+        <row r="167">
+          <cell r="CR167" t="str">
+            <v>Ⅲ</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink9.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="共通様式"/>
+      <sheetName val="届出書類一覧 "/>
+      <sheetName val="加算届出・様式３"/>
+      <sheetName val="加算届出・様式４ "/>
+      <sheetName val="誓約書"/>
+      <sheetName val="様式２-1（計画書)"/>
+      <sheetName val="様式2-1添付1"/>
+      <sheetName val="加算率一覧"/>
+      <sheetName val="様式2-1添付２"/>
+      <sheetName val="様式2-1添付３"/>
+      <sheetName val="様式2-2（キャリアパス等届出加算）"/>
+      <sheetName val="様式６（特別な事情に係る届出書）"/>
+      <sheetName val="参考（派遣委託誓約書）"/>
+      <sheetName val="整理表"/>
+      <sheetName val="労働保険証明の例"/>
+      <sheetName val="賃金改善実施期間"/>
+      <sheetName val="見込額①"/>
+      <sheetName val="見込額②"/>
+      <sheetName val="ｻｰﾋﾞｽｺｰﾄﾞ"/>
+      <sheetName val="「手当」の考え方"/>
+      <sheetName val="サービス種類一覧"/>
+      <sheetName val="別表加算率一覧"/>
+      <sheetName val="【参考】数式用"/>
+      <sheetName val="届出書類一覧_"/>
+      <sheetName val="加算届出・様式４_"/>
+      <sheetName val="数式用"/>
+      <sheetName val="【参考】サービス名一覧"/>
+      <sheetName val="届出書類一覧_1"/>
+      <sheetName val="加算届出・様式４_1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7">
+        <row r="4">
+          <cell r="A4" t="str">
+            <v>訪問介護</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5" t="str">
+            <v>訪問型サービス（独自）Ａ２　</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6" t="str">
+            <v>夜間対応型訪問介護</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7" t="str">
+            <v>定期巡回随時対応型訪問介護看護</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8" t="str">
+            <v>訪問入浴介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9" t="str">
+            <v>通所介護</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10" t="str">
+            <v>通所型サービス（独自）Ａ６</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11" t="str">
+            <v>地域密着型通所介護</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12" t="str">
+            <v>通所リハビリテーション（介護予防）</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13" t="str">
+            <v>特定施設入居者生活介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14" t="str">
+            <v>地域密着型特定施設入居者生活介護</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15" t="str">
+            <v>認知症対応型通所介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16" t="str">
+            <v>小規模多機能型居宅介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17" t="str">
+            <v>看護小規模多機能型居宅介護</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18" t="str">
+            <v>認知症対応型共同生活介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19" t="str">
+            <v>介護老人福祉施設</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20" t="str">
+            <v>地域密着型介護老人福祉施設</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21" t="str">
+            <v>短期入所生活介護（介護予防）</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22" t="str">
+            <v>介護老人保健施設</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23" t="str">
+            <v>短期入所療養介護 （介護予防）（老健）</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24" t="str">
+            <v>介護療養型医療施設</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="A25" t="str">
+            <v>短期入所療養介護 （介護予防） （病院等（老健以外）)</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="8" refreshError="1"/>
+      <sheetData sheetId="9" refreshError="1"/>
+      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14" refreshError="1"/>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="17" refreshError="1"/>
+      <sheetData sheetId="18" refreshError="1"/>
+      <sheetData sheetId="19" refreshError="1"/>
+      <sheetData sheetId="20" refreshError="1"/>
+      <sheetData sheetId="21" refreshError="1"/>
+      <sheetData sheetId="22" refreshError="1"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25" refreshError="1"/>
+      <sheetData sheetId="26" refreshError="1"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -29959,15432 +21501,12875 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=079-005" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000202214_00001.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=079-006" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=079-003" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shougaifukushi.metro.tokyo.lg.jp/Lib/LibDspList.php?catid=079-004" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/0000202214_00001.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp167.xml"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp188.xml"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp202.xml"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp223.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp178.xml"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp213.xml"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp234.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp168.xml"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp189.xml"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp203.xml"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp224.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp158.xml"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp179.xml"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp214.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp235.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp169.xml"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp190.xml"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp204.xml"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp225.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp159.xml"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp180.xml"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp215.xml"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp236.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp170.xml"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp191.xml"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp205.xml"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp226.xml"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp237.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp160.xml"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp181.xml"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp216.xml"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp227.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp171.xml"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp192.xml"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp206.xml"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp217.xml"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp238.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp161.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp166.xml"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp182.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp177.xml"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp207.xml"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp212.xml"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp233.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp228.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp172.xml"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp193.xml"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp197.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp218.xml"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp239.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp162.xml"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp183.xml"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp208.xml"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp229.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp173.xml"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp194.xml"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp198.xml"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp219.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp163.xml"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp184.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp209.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp230.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp174.xml"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp195.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp199.xml"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp220.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp164.xml"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp185.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp210.xml"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp231.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp175.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp196.xml"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp200.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp221.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp165.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp186.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp211.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp232.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp176.xml"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp187.xml"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp201.xml"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp222.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J39"/>
+  <dimension ref="A1:J45"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A8" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13:H13"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="4.21875" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9" style="6"/>
+    <col min="1" max="1" width="4.33203125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="3.33203125" style="50" customWidth="1"/>
+    <col min="3" max="3" width="23.88671875" style="39" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="39" customWidth="1"/>
+    <col min="5" max="5" width="44" style="41" customWidth="1"/>
+    <col min="6" max="6" width="11.88671875" style="41" customWidth="1"/>
+    <col min="7" max="7" width="11.33203125" style="41" customWidth="1"/>
+    <col min="8" max="8" width="3.5546875" style="41" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="6.75" customHeight="1">
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="40" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="21" customHeight="1">
+      <c r="A2" s="399" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="399"/>
+      <c r="C2" s="399"/>
+      <c r="D2" s="399"/>
+      <c r="E2" s="399"/>
+      <c r="F2" s="399"/>
+      <c r="G2" s="399"/>
+      <c r="H2" s="399"/>
+    </row>
+    <row r="3" spans="1:10" ht="18" customHeight="1">
+      <c r="A3" s="400" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="400"/>
+      <c r="C3" s="400"/>
+      <c r="D3" s="400"/>
+      <c r="E3" s="400"/>
+      <c r="F3" s="400"/>
+      <c r="G3" s="400"/>
+      <c r="H3" s="400"/>
+    </row>
+    <row r="4" spans="1:10" ht="5.25" customHeight="1"/>
+    <row r="5" spans="1:10" s="43" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A5" s="401" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="402"/>
+      <c r="C5" s="403"/>
+      <c r="D5" s="402"/>
+      <c r="E5" s="404"/>
+      <c r="F5" s="42" t="s">
+        <v>397</v>
+      </c>
+      <c r="G5" s="401"/>
+      <c r="H5" s="404"/>
+      <c r="J5" s="54"/>
+    </row>
+    <row r="6" spans="1:10" ht="18" customHeight="1"/>
+    <row r="7" spans="1:10" s="43" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="51"/>
+      <c r="F7" s="45" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="43" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="388" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="389"/>
+      <c r="C8" s="389"/>
+      <c r="D8" s="389"/>
+      <c r="E8" s="389"/>
+      <c r="F8" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="388" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="183" t="s">
+      <c r="H8" s="398"/>
+    </row>
+    <row r="9" spans="1:10" s="43" customFormat="1" ht="36" customHeight="1">
+      <c r="A9" s="394" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="183"/>
-[...8 lines deleted...]
-      <c r="A3" s="184" t="s">
+      <c r="B9" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="390" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="390"/>
+      <c r="E9" s="391"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="396" t="s">
+        <v>306</v>
+      </c>
+      <c r="H9" s="396"/>
+      <c r="I9" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="43" customFormat="1" ht="36" customHeight="1">
+      <c r="A10" s="395"/>
+      <c r="B10" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="392" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="392"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="211"/>
+      <c r="G10" s="397" t="s">
+        <v>252</v>
+      </c>
+      <c r="H10" s="397"/>
+      <c r="I10" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="43" customFormat="1" ht="36" customHeight="1">
+      <c r="A11" s="428" t="s">
+        <v>398</v>
+      </c>
+      <c r="B11" s="62" t="s">
+        <v>395</v>
+      </c>
+      <c r="C11" s="409" t="s">
+        <v>307</v>
+      </c>
+      <c r="D11" s="409"/>
+      <c r="E11" s="410"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="427" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="427"/>
+      <c r="I11" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="43" customFormat="1" ht="36" customHeight="1">
+      <c r="A12" s="428"/>
+      <c r="B12" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="438" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="439"/>
+      <c r="E12" s="440"/>
+      <c r="F12" s="211"/>
+      <c r="G12" s="441"/>
+      <c r="H12" s="442"/>
+    </row>
+    <row r="13" spans="1:10" s="43" customFormat="1" ht="36" customHeight="1">
+      <c r="A13" s="395"/>
+      <c r="B13" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="434" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="434"/>
+      <c r="E13" s="435"/>
+      <c r="F13" s="211"/>
+      <c r="G13" s="432"/>
+      <c r="H13" s="433"/>
+    </row>
+    <row r="14" spans="1:10" s="43" customFormat="1" ht="36" customHeight="1">
+      <c r="A14" s="394" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="390" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="390"/>
+      <c r="E14" s="391"/>
+      <c r="F14" s="212"/>
+      <c r="G14" s="388"/>
+      <c r="H14" s="398"/>
+    </row>
+    <row r="15" spans="1:10" s="43" customFormat="1" ht="13.2">
+      <c r="A15" s="395"/>
+      <c r="B15" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="55"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="210"/>
+      <c r="G15" s="436"/>
+      <c r="H15" s="437"/>
+    </row>
+    <row r="16" spans="1:10" s="43" customFormat="1" ht="23.25" customHeight="1" thickBot="1">
+      <c r="A16" s="39" t="s">
+        <v>404</v>
+      </c>
+      <c r="B16" s="52"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="J16" s="53"/>
+    </row>
+    <row r="17" spans="1:8" s="43" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A17" s="418" t="s">
+        <v>399</v>
+      </c>
+      <c r="B17" s="419"/>
+      <c r="C17" s="419"/>
+      <c r="D17" s="419"/>
+      <c r="E17" s="419"/>
+      <c r="F17" s="419"/>
+      <c r="G17" s="419"/>
+      <c r="H17" s="420"/>
+    </row>
+    <row r="18" spans="1:8" s="43" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A18" s="421" t="s">
+        <v>400</v>
+      </c>
+      <c r="B18" s="422"/>
+      <c r="C18" s="422"/>
+      <c r="D18" s="422"/>
+      <c r="E18" s="422"/>
+      <c r="F18" s="422"/>
+      <c r="G18" s="422"/>
+      <c r="H18" s="423"/>
+    </row>
+    <row r="19" spans="1:8" s="43" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A19" s="411" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="412"/>
+      <c r="C19" s="413" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="413"/>
+      <c r="E19" s="413"/>
+      <c r="F19" s="413"/>
+      <c r="G19" s="413"/>
+      <c r="H19" s="414"/>
+    </row>
+    <row r="20" spans="1:8" s="43" customFormat="1" ht="12">
+      <c r="A20" s="424" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="425"/>
+      <c r="C20" s="425"/>
+      <c r="D20" s="425"/>
+      <c r="E20" s="425"/>
+      <c r="F20" s="425"/>
+      <c r="G20" s="425"/>
+      <c r="H20" s="426"/>
+    </row>
+    <row r="21" spans="1:8" s="43" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A21" s="415" t="s">
+        <v>401</v>
+      </c>
+      <c r="B21" s="416"/>
+      <c r="C21" s="416"/>
+      <c r="D21" s="416"/>
+      <c r="E21" s="416"/>
+      <c r="F21" s="416"/>
+      <c r="G21" s="416"/>
+      <c r="H21" s="417"/>
+    </row>
+    <row r="22" spans="1:8" s="43" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="411" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="412"/>
+      <c r="C22" s="413" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="413"/>
+      <c r="E22" s="413"/>
+      <c r="F22" s="413"/>
+      <c r="G22" s="413"/>
+      <c r="H22" s="414"/>
+    </row>
+    <row r="23" spans="1:8" s="43" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A23" s="415" t="s">
+        <v>402</v>
+      </c>
+      <c r="B23" s="416"/>
+      <c r="C23" s="416"/>
+      <c r="D23" s="416"/>
+      <c r="E23" s="416"/>
+      <c r="F23" s="416"/>
+      <c r="G23" s="416"/>
+      <c r="H23" s="417"/>
+    </row>
+    <row r="24" spans="1:8" s="43" customFormat="1" ht="12.6" thickBot="1">
+      <c r="A24" s="405" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="406"/>
+      <c r="C24" s="407" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="407"/>
+      <c r="E24" s="407"/>
+      <c r="F24" s="407"/>
+      <c r="G24" s="407"/>
+      <c r="H24" s="408"/>
+    </row>
+    <row r="25" spans="1:8" s="43" customFormat="1" ht="24.75" customHeight="1">
+      <c r="B25" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="43" customFormat="1" ht="16.95" customHeight="1">
+      <c r="B26" s="429" t="s">
+        <v>396</v>
+      </c>
+      <c r="C26" s="429"/>
+      <c r="D26" s="429"/>
+      <c r="E26" s="429"/>
+      <c r="F26" s="429"/>
+      <c r="G26" s="429"/>
+      <c r="H26" s="48"/>
+    </row>
+    <row r="27" spans="1:8" s="43" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B27" s="401" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="402"/>
+      <c r="D27" s="404"/>
+      <c r="E27" s="401"/>
+      <c r="F27" s="402"/>
+      <c r="G27" s="404"/>
+    </row>
+    <row r="28" spans="1:8" s="43" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B28" s="430" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="184"/>
-[...101 lines deleted...]
-      <c r="B12" s="30" t="s">
+      <c r="C28" s="430"/>
+      <c r="D28" s="430"/>
+      <c r="E28" s="401"/>
+      <c r="F28" s="402"/>
+      <c r="G28" s="404"/>
+    </row>
+    <row r="29" spans="1:8" s="43" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A29" s="49"/>
+      <c r="B29" s="430" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="160" t="s">
+      <c r="C29" s="430"/>
+      <c r="D29" s="430"/>
+      <c r="E29" s="401" t="s">
+        <v>32</v>
+      </c>
+      <c r="F29" s="402"/>
+      <c r="G29" s="404"/>
+    </row>
+    <row r="30" spans="1:8" ht="28.5" customHeight="1">
+      <c r="A30" s="49"/>
+      <c r="B30" s="430" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="430"/>
+      <c r="D30" s="430"/>
+      <c r="E30" s="401" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30" s="402"/>
+      <c r="G30" s="404"/>
+      <c r="H30" s="43"/>
+    </row>
+    <row r="31" spans="1:8" ht="22.5" customHeight="1">
+      <c r="B31" s="431" t="s">
         <v>35</v>
       </c>
-      <c r="D12" s="161"/>
-[...96 lines deleted...]
-      <c r="B20" s="182" t="s">
+      <c r="C31" s="431"/>
+      <c r="D31" s="431"/>
+      <c r="E31" s="431"/>
+      <c r="F31" s="431"/>
+      <c r="G31" s="431"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="E32" s="40"/>
+    </row>
+    <row r="33" spans="5:5">
+      <c r="E33" s="40"/>
+    </row>
+    <row r="34" spans="5:5">
+      <c r="E34" s="40"/>
+    </row>
+    <row r="35" spans="5:5">
+      <c r="E35" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="182"/>
-[...95 lines deleted...]
-      <c r="E36" s="5"/>
     </row>
     <row r="37" spans="5:5">
-      <c r="E37" s="5"/>
+      <c r="E37" s="40" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="38" spans="5:5">
-      <c r="E38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E38" s="40"/>
     </row>
     <row r="39" spans="5:5">
-      <c r="E39" s="5"/>
+      <c r="E39" s="40"/>
+    </row>
+    <row r="40" spans="5:5">
+      <c r="E40" s="40"/>
+    </row>
+    <row r="41" spans="5:5">
+      <c r="E41" s="40"/>
+    </row>
+    <row r="42" spans="5:5">
+      <c r="E42" s="40"/>
+    </row>
+    <row r="43" spans="5:5">
+      <c r="E43" s="40"/>
+    </row>
+    <row r="44" spans="5:5">
+      <c r="E44" s="40" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="45" spans="5:5">
+      <c r="E45" s="40"/>
     </row>
   </sheetData>
-  <mergeCells count="37">
+  <mergeCells count="43">
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="G14:H15"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="B26:G26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:H24"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A23:H23"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="C19:H19"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="G5:H5"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G8:H8"/>
-    <mergeCell ref="A2:H2"/>
-[...28 lines deleted...]
-    <mergeCell ref="C14:E14"/>
   </mergeCells>
-  <phoneticPr fontId="20"/>
+  <phoneticPr fontId="21"/>
   <dataValidations count="1">
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="F9:F14" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="G9:H9" location="'指定（更新）申請書'!A1" display="第１号様式" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="G10:H10" location="付表１!A1" display="付表１" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="C17" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="G13:H13" location="'別紙２　勤務一覧（数式あり）'!A1" display="別紙２" xr:uid="{208157C9-2E87-4134-BE06-D572CDFCEFCC}"/>
+    <hyperlink ref="G11:H11" location="'別紙２　勤務一覧（数式あり）　'!A1" display="別紙２" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="C19" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C22" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C24" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.2" bottom="0.2" header="0.2" footer="0.2"/>
-  <pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="portrait" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="87" fitToHeight="0" orientation="portrait" r:id="rId5"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="25" max="7" man="1"/>
+    <brk id="31" max="7" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="1048575" man="1"/>
   </colBreaks>
-  <drawing r:id="rId4"/>
+  <drawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr codeName="Sheet4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D446420E-8AA7-452D-BCD7-2A834591EE94}">
   <dimension ref="A1:V69"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+      <selection activeCell="Z7" sqref="Z7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.21875" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" style="33" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="22" max="22" width="5.21875" style="33"/>
+    <col min="1" max="1" width="2.6640625" style="90" customWidth="1"/>
+    <col min="2" max="2" width="6.6640625" style="90" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" style="90" customWidth="1"/>
+    <col min="4" max="4" width="10.88671875" style="90" customWidth="1"/>
+    <col min="5" max="5" width="8.6640625" style="90" customWidth="1"/>
+    <col min="6" max="6" width="6.6640625" style="90" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="90" customWidth="1"/>
+    <col min="8" max="21" width="2.6640625" style="90" customWidth="1"/>
+    <col min="22" max="22" width="5.21875" style="90"/>
     <col min="23" max="16384" width="5.21875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15" customHeight="1">
-      <c r="A1" s="188" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="188"/>
+      <c r="A1" s="572" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="572"/>
+      <c r="C1" s="572"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
-      <c r="A2" s="189" t="s">
-[...21 lines deleted...]
-      <c r="U2" s="189"/>
+      <c r="A2" s="573" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="573"/>
+      <c r="C2" s="573"/>
+      <c r="D2" s="573"/>
+      <c r="E2" s="573"/>
+      <c r="F2" s="573"/>
+      <c r="G2" s="573"/>
+      <c r="H2" s="573"/>
+      <c r="I2" s="573"/>
+      <c r="J2" s="573"/>
+      <c r="K2" s="573"/>
+      <c r="L2" s="573"/>
+      <c r="M2" s="573"/>
+      <c r="N2" s="573"/>
+      <c r="O2" s="573"/>
+      <c r="P2" s="573"/>
+      <c r="Q2" s="573"/>
+      <c r="R2" s="573"/>
+      <c r="S2" s="573"/>
+      <c r="T2" s="573"/>
+      <c r="U2" s="573"/>
     </row>
     <row r="3" spans="1:22" ht="20.25" customHeight="1">
-      <c r="A3" s="189" t="s">
-[...21 lines deleted...]
-      <c r="U3" s="189"/>
+      <c r="A3" s="573" t="s">
+        <v>132</v>
+      </c>
+      <c r="B3" s="573"/>
+      <c r="C3" s="573"/>
+      <c r="D3" s="573"/>
+      <c r="E3" s="573"/>
+      <c r="F3" s="573"/>
+      <c r="G3" s="573"/>
+      <c r="H3" s="573"/>
+      <c r="I3" s="573"/>
+      <c r="J3" s="573"/>
+      <c r="K3" s="573"/>
+      <c r="L3" s="573"/>
+      <c r="M3" s="573"/>
+      <c r="N3" s="573"/>
+      <c r="O3" s="573"/>
+      <c r="P3" s="573"/>
+      <c r="Q3" s="573"/>
+      <c r="R3" s="573"/>
+      <c r="S3" s="573"/>
+      <c r="T3" s="573"/>
+      <c r="U3" s="573"/>
     </row>
     <row r="4" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A4" s="189" t="s">
-[...21 lines deleted...]
-      <c r="U4" s="189"/>
+      <c r="A4" s="573" t="s">
+        <v>133</v>
+      </c>
+      <c r="B4" s="573"/>
+      <c r="C4" s="573"/>
+      <c r="D4" s="573"/>
+      <c r="E4" s="573"/>
+      <c r="F4" s="573"/>
+      <c r="G4" s="573"/>
+      <c r="H4" s="573"/>
+      <c r="I4" s="573"/>
+      <c r="J4" s="573"/>
+      <c r="K4" s="573"/>
+      <c r="L4" s="573"/>
+      <c r="M4" s="573"/>
+      <c r="N4" s="573"/>
+      <c r="O4" s="573"/>
+      <c r="P4" s="573"/>
+      <c r="Q4" s="573"/>
+      <c r="R4" s="573"/>
+      <c r="S4" s="573"/>
+      <c r="T4" s="573"/>
+      <c r="U4" s="573"/>
     </row>
     <row r="5" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="34"/>
-[...3 lines deleted...]
-      <c r="E5" s="190" t="s">
+      <c r="A5" s="91"/>
+      <c r="B5" s="91"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="574" t="s">
+        <v>134</v>
+      </c>
+      <c r="F5" s="574"/>
+      <c r="G5" s="91" t="s">
+        <v>135</v>
+      </c>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="91"/>
+      <c r="O5" s="91"/>
+      <c r="P5" s="91"/>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="90"/>
+    </row>
+    <row r="6" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="91"/>
+      <c r="B6" s="91"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="575"/>
+      <c r="L6" s="575"/>
+      <c r="M6" s="575"/>
+      <c r="N6" s="575"/>
+      <c r="O6" s="91" t="s">
+        <v>136</v>
+      </c>
+      <c r="P6" s="575"/>
+      <c r="Q6" s="575"/>
+      <c r="R6" s="91" t="s">
         <v>137</v>
       </c>
-      <c r="F5" s="190"/>
-[...47 lines deleted...]
-      <c r="V6" s="33"/>
+      <c r="S6" s="575"/>
+      <c r="T6" s="575"/>
+      <c r="U6" s="91" t="s">
+        <v>138</v>
+      </c>
+      <c r="V6" s="90"/>
     </row>
     <row r="7" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A7" s="34"/>
-[...22 lines deleted...]
-      <c r="V7" s="33"/>
+      <c r="A7" s="91"/>
+      <c r="B7" s="573"/>
+      <c r="C7" s="573"/>
+      <c r="D7" s="93" t="s">
+        <v>139</v>
+      </c>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="91"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="92"/>
+      <c r="U7" s="91"/>
+      <c r="V7" s="90"/>
     </row>
     <row r="8" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A8" s="34"/>
-[...22 lines deleted...]
-      <c r="V8" s="33"/>
+      <c r="A8" s="91"/>
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91" t="s">
+        <v>140</v>
+      </c>
+      <c r="I8" s="91"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="552"/>
+      <c r="L8" s="552"/>
+      <c r="M8" s="552"/>
+      <c r="N8" s="552"/>
+      <c r="O8" s="552"/>
+      <c r="P8" s="552"/>
+      <c r="Q8" s="552"/>
+      <c r="R8" s="552"/>
+      <c r="S8" s="552"/>
+      <c r="T8" s="552"/>
+      <c r="U8" s="552"/>
+      <c r="V8" s="90"/>
     </row>
     <row r="9" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A9" s="34"/>
-[...24 lines deleted...]
-      <c r="V9" s="33"/>
+      <c r="A9" s="91"/>
+      <c r="B9" s="91"/>
+      <c r="C9" s="91"/>
+      <c r="D9" s="91"/>
+      <c r="E9" s="91"/>
+      <c r="F9" s="91"/>
+      <c r="G9" s="91" t="s">
+        <v>141</v>
+      </c>
+      <c r="H9" s="95" t="s">
+        <v>142</v>
+      </c>
+      <c r="I9" s="95"/>
+      <c r="J9" s="94"/>
+      <c r="K9" s="552"/>
+      <c r="L9" s="552"/>
+      <c r="M9" s="552"/>
+      <c r="N9" s="552"/>
+      <c r="O9" s="552"/>
+      <c r="P9" s="552"/>
+      <c r="Q9" s="552"/>
+      <c r="R9" s="552"/>
+      <c r="S9" s="552"/>
+      <c r="T9" s="552"/>
+      <c r="U9" s="552"/>
+      <c r="V9" s="90"/>
     </row>
     <row r="10" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A10" s="34"/>
-[...22 lines deleted...]
-      <c r="V10" s="33"/>
+      <c r="A10" s="91"/>
+      <c r="B10" s="91"/>
+      <c r="C10" s="91"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="91"/>
+      <c r="F10" s="91"/>
+      <c r="G10" s="91"/>
+      <c r="H10" s="91" t="s">
+        <v>143</v>
+      </c>
+      <c r="I10" s="91"/>
+      <c r="J10" s="94"/>
+      <c r="K10" s="552"/>
+      <c r="L10" s="552"/>
+      <c r="M10" s="552"/>
+      <c r="N10" s="552"/>
+      <c r="O10" s="552"/>
+      <c r="P10" s="552"/>
+      <c r="Q10" s="552"/>
+      <c r="R10" s="552"/>
+      <c r="S10" s="552"/>
+      <c r="T10" s="552"/>
+      <c r="U10" s="552"/>
+      <c r="V10" s="90"/>
     </row>
     <row r="11" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A11" s="39"/>
-[...20 lines deleted...]
-      <c r="V11" s="33"/>
+      <c r="A11" s="96"/>
+      <c r="B11" s="96"/>
+      <c r="C11" s="96"/>
+      <c r="D11" s="96"/>
+      <c r="E11" s="96"/>
+      <c r="F11" s="96"/>
+      <c r="G11" s="96"/>
+      <c r="H11" s="96"/>
+      <c r="I11" s="96"/>
+      <c r="J11" s="96"/>
+      <c r="K11" s="96"/>
+      <c r="L11" s="96"/>
+      <c r="M11" s="96"/>
+      <c r="N11" s="96"/>
+      <c r="O11" s="96"/>
+      <c r="P11" s="96"/>
+      <c r="Q11" s="96"/>
+      <c r="R11" s="96"/>
+      <c r="S11" s="96"/>
+      <c r="T11" s="96"/>
+      <c r="U11" s="96"/>
+      <c r="V11" s="90"/>
     </row>
     <row r="12" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A12" s="39"/>
-[...22 lines deleted...]
-      <c r="V12" s="33"/>
+      <c r="A12" s="96"/>
+      <c r="B12" s="97" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="96"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="96"/>
+      <c r="G12" s="96"/>
+      <c r="H12" s="96"/>
+      <c r="I12" s="96"/>
+      <c r="J12" s="96"/>
+      <c r="K12" s="96"/>
+      <c r="L12" s="96"/>
+      <c r="M12" s="96"/>
+      <c r="N12" s="96"/>
+      <c r="O12" s="96"/>
+      <c r="P12" s="96"/>
+      <c r="Q12" s="96"/>
+      <c r="R12" s="96"/>
+      <c r="S12" s="96"/>
+      <c r="T12" s="96"/>
+      <c r="U12" s="96"/>
+      <c r="V12" s="90"/>
     </row>
     <row r="13" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A13" s="41"/>
-[...19 lines deleted...]
-      <c r="U13" s="39"/>
+      <c r="A13" s="98"/>
+      <c r="B13" s="96"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="96"/>
+      <c r="E13" s="96"/>
+      <c r="F13" s="96"/>
+      <c r="G13" s="96"/>
+      <c r="H13" s="96"/>
+      <c r="I13" s="96"/>
+      <c r="J13" s="96"/>
+      <c r="K13" s="96"/>
+      <c r="L13" s="96"/>
+      <c r="M13" s="96"/>
+      <c r="N13" s="96"/>
+      <c r="O13" s="96"/>
+      <c r="P13" s="96"/>
+      <c r="Q13" s="96"/>
+      <c r="R13" s="96"/>
+      <c r="S13" s="96"/>
+      <c r="T13" s="96"/>
+      <c r="U13" s="96"/>
     </row>
     <row r="14" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A14" s="41"/>
-[...21 lines deleted...]
-      <c r="U14" s="44"/>
+      <c r="A14" s="98"/>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="553" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="554"/>
+      <c r="H14" s="555"/>
+      <c r="I14" s="99"/>
+      <c r="J14" s="99"/>
+      <c r="K14" s="99"/>
+      <c r="L14" s="99"/>
+      <c r="M14" s="99"/>
+      <c r="N14" s="99"/>
+      <c r="O14" s="100"/>
+      <c r="P14" s="100"/>
+      <c r="Q14" s="100"/>
+      <c r="R14" s="100"/>
+      <c r="S14" s="100"/>
+      <c r="T14" s="100"/>
+      <c r="U14" s="101"/>
     </row>
     <row r="15" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A15" s="196" t="s">
-[...23 lines deleted...]
-      <c r="U15" s="203"/>
+      <c r="A15" s="497" t="s">
+        <v>146</v>
+      </c>
+      <c r="B15" s="556" t="s">
+        <v>147</v>
+      </c>
+      <c r="C15" s="501"/>
+      <c r="D15" s="557"/>
+      <c r="E15" s="558"/>
+      <c r="F15" s="558"/>
+      <c r="G15" s="558"/>
+      <c r="H15" s="558"/>
+      <c r="I15" s="558"/>
+      <c r="J15" s="558"/>
+      <c r="K15" s="558"/>
+      <c r="L15" s="558"/>
+      <c r="M15" s="558"/>
+      <c r="N15" s="558"/>
+      <c r="O15" s="558"/>
+      <c r="P15" s="558"/>
+      <c r="Q15" s="558"/>
+      <c r="R15" s="558"/>
+      <c r="S15" s="558"/>
+      <c r="T15" s="558"/>
+      <c r="U15" s="559"/>
     </row>
     <row r="16" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A16" s="197"/>
-[...21 lines deleted...]
-      <c r="U16" s="208"/>
+      <c r="A16" s="498"/>
+      <c r="B16" s="560" t="s">
+        <v>148</v>
+      </c>
+      <c r="C16" s="503"/>
+      <c r="D16" s="504"/>
+      <c r="E16" s="505"/>
+      <c r="F16" s="505"/>
+      <c r="G16" s="505"/>
+      <c r="H16" s="505"/>
+      <c r="I16" s="505"/>
+      <c r="J16" s="505"/>
+      <c r="K16" s="505"/>
+      <c r="L16" s="505"/>
+      <c r="M16" s="505"/>
+      <c r="N16" s="505"/>
+      <c r="O16" s="505"/>
+      <c r="P16" s="505"/>
+      <c r="Q16" s="505"/>
+      <c r="R16" s="505"/>
+      <c r="S16" s="505"/>
+      <c r="T16" s="505"/>
+      <c r="U16" s="506"/>
     </row>
     <row r="17" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A17" s="197"/>
-[...27 lines deleted...]
-      <c r="U17" s="49"/>
+      <c r="A17" s="498"/>
+      <c r="B17" s="561" t="s">
+        <v>149</v>
+      </c>
+      <c r="C17" s="527"/>
+      <c r="D17" s="103" t="s">
+        <v>150</v>
+      </c>
+      <c r="E17" s="104"/>
+      <c r="F17" s="105" t="s">
+        <v>151</v>
+      </c>
+      <c r="G17" s="533"/>
+      <c r="H17" s="533"/>
+      <c r="I17" s="105" t="s">
+        <v>152</v>
+      </c>
+      <c r="J17" s="105"/>
+      <c r="K17" s="105"/>
+      <c r="L17" s="105"/>
+      <c r="M17" s="105"/>
+      <c r="N17" s="105"/>
+      <c r="O17" s="105"/>
+      <c r="P17" s="105"/>
+      <c r="Q17" s="105"/>
+      <c r="R17" s="105"/>
+      <c r="S17" s="105"/>
+      <c r="T17" s="105"/>
+      <c r="U17" s="106"/>
     </row>
     <row r="18" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A18" s="197"/>
-[...19 lines deleted...]
-      <c r="U18" s="218"/>
+      <c r="A18" s="498"/>
+      <c r="B18" s="562"/>
+      <c r="C18" s="529"/>
+      <c r="D18" s="107"/>
+      <c r="E18" s="108"/>
+      <c r="F18" s="534"/>
+      <c r="G18" s="534"/>
+      <c r="H18" s="109"/>
+      <c r="I18" s="535"/>
+      <c r="J18" s="535"/>
+      <c r="K18" s="535"/>
+      <c r="L18" s="535"/>
+      <c r="M18" s="535"/>
+      <c r="N18" s="535"/>
+      <c r="O18" s="535"/>
+      <c r="P18" s="535"/>
+      <c r="Q18" s="535"/>
+      <c r="R18" s="535"/>
+      <c r="S18" s="535"/>
+      <c r="T18" s="535"/>
+      <c r="U18" s="536"/>
     </row>
     <row r="19" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A19" s="197"/>
-[...19 lines deleted...]
-      <c r="U19" s="221"/>
+      <c r="A19" s="498"/>
+      <c r="B19" s="563"/>
+      <c r="C19" s="531"/>
+      <c r="D19" s="537"/>
+      <c r="E19" s="538"/>
+      <c r="F19" s="538"/>
+      <c r="G19" s="538"/>
+      <c r="H19" s="538"/>
+      <c r="I19" s="538"/>
+      <c r="J19" s="538"/>
+      <c r="K19" s="538"/>
+      <c r="L19" s="538"/>
+      <c r="M19" s="538"/>
+      <c r="N19" s="538"/>
+      <c r="O19" s="538"/>
+      <c r="P19" s="538"/>
+      <c r="Q19" s="538"/>
+      <c r="R19" s="538"/>
+      <c r="S19" s="538"/>
+      <c r="T19" s="538"/>
+      <c r="U19" s="551"/>
     </row>
     <row r="20" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A20" s="197"/>
-[...25 lines deleted...]
-      <c r="U20" s="229"/>
+      <c r="A20" s="498"/>
+      <c r="B20" s="545" t="s">
+        <v>153</v>
+      </c>
+      <c r="C20" s="546"/>
+      <c r="D20" s="110" t="s">
+        <v>154</v>
+      </c>
+      <c r="E20" s="566"/>
+      <c r="F20" s="567"/>
+      <c r="G20" s="567"/>
+      <c r="H20" s="567"/>
+      <c r="I20" s="567"/>
+      <c r="J20" s="567"/>
+      <c r="K20" s="567"/>
+      <c r="L20" s="568"/>
+      <c r="M20" s="569" t="s">
+        <v>242</v>
+      </c>
+      <c r="N20" s="569"/>
+      <c r="O20" s="569"/>
+      <c r="P20" s="570"/>
+      <c r="Q20" s="570"/>
+      <c r="R20" s="570"/>
+      <c r="S20" s="570"/>
+      <c r="T20" s="570"/>
+      <c r="U20" s="571"/>
     </row>
     <row r="21" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A21" s="197"/>
-[...21 lines deleted...]
-      <c r="U21" s="233"/>
+      <c r="A21" s="498"/>
+      <c r="B21" s="549"/>
+      <c r="C21" s="550"/>
+      <c r="D21" s="564" t="s">
+        <v>155</v>
+      </c>
+      <c r="E21" s="565"/>
+      <c r="F21" s="476"/>
+      <c r="G21" s="476"/>
+      <c r="H21" s="476"/>
+      <c r="I21" s="476"/>
+      <c r="J21" s="476"/>
+      <c r="K21" s="476"/>
+      <c r="L21" s="476"/>
+      <c r="M21" s="476"/>
+      <c r="N21" s="476"/>
+      <c r="O21" s="476"/>
+      <c r="P21" s="476"/>
+      <c r="Q21" s="476"/>
+      <c r="R21" s="476"/>
+      <c r="S21" s="476"/>
+      <c r="T21" s="476"/>
+      <c r="U21" s="464"/>
     </row>
     <row r="22" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A22" s="197"/>
-[...21 lines deleted...]
-      <c r="U22" s="57"/>
+      <c r="A22" s="498"/>
+      <c r="B22" s="111" t="s">
+        <v>156</v>
+      </c>
+      <c r="C22" s="112"/>
+      <c r="D22" s="103"/>
+      <c r="E22" s="105"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="113"/>
+      <c r="H22" s="113"/>
+      <c r="I22" s="113"/>
+      <c r="J22" s="113"/>
+      <c r="K22" s="113"/>
+      <c r="L22" s="113"/>
+      <c r="M22" s="113"/>
+      <c r="N22" s="113"/>
+      <c r="O22" s="113"/>
+      <c r="P22" s="113"/>
+      <c r="Q22" s="113"/>
+      <c r="R22" s="113"/>
+      <c r="S22" s="113"/>
+      <c r="T22" s="113"/>
+      <c r="U22" s="114"/>
     </row>
     <row r="23" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A23" s="197"/>
-[...27 lines deleted...]
-      <c r="U23" s="49"/>
+      <c r="A23" s="498"/>
+      <c r="B23" s="507" t="s">
+        <v>157</v>
+      </c>
+      <c r="C23" s="508"/>
+      <c r="D23" s="511" t="s">
+        <v>158</v>
+      </c>
+      <c r="E23" s="513"/>
+      <c r="F23" s="514"/>
+      <c r="G23" s="102" t="s">
+        <v>147</v>
+      </c>
+      <c r="H23" s="517"/>
+      <c r="I23" s="518"/>
+      <c r="J23" s="518"/>
+      <c r="K23" s="518"/>
+      <c r="L23" s="519"/>
+      <c r="M23" s="520" t="s">
+        <v>159</v>
+      </c>
+      <c r="N23" s="521"/>
+      <c r="O23" s="447"/>
+      <c r="P23" s="448"/>
+      <c r="Q23" s="448"/>
+      <c r="R23" s="448"/>
+      <c r="S23" s="448"/>
+      <c r="T23" s="448"/>
+      <c r="U23" s="449"/>
     </row>
     <row r="24" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A24" s="197"/>
-[...21 lines deleted...]
-      <c r="U24" s="59"/>
+      <c r="A24" s="498"/>
+      <c r="B24" s="509"/>
+      <c r="C24" s="510"/>
+      <c r="D24" s="512"/>
+      <c r="E24" s="515"/>
+      <c r="F24" s="516"/>
+      <c r="G24" s="115" t="s">
+        <v>160</v>
+      </c>
+      <c r="H24" s="524"/>
+      <c r="I24" s="525"/>
+      <c r="J24" s="525"/>
+      <c r="K24" s="525"/>
+      <c r="L24" s="526"/>
+      <c r="M24" s="522"/>
+      <c r="N24" s="523"/>
+      <c r="O24" s="450"/>
+      <c r="P24" s="451"/>
+      <c r="Q24" s="451"/>
+      <c r="R24" s="451"/>
+      <c r="S24" s="451"/>
+      <c r="T24" s="451"/>
+      <c r="U24" s="452"/>
     </row>
     <row r="25" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A25" s="197"/>
-[...27 lines deleted...]
-      <c r="U25" s="49"/>
+      <c r="A25" s="498"/>
+      <c r="B25" s="545" t="s">
+        <v>161</v>
+      </c>
+      <c r="C25" s="546"/>
+      <c r="D25" s="103" t="s">
+        <v>150</v>
+      </c>
+      <c r="E25" s="104"/>
+      <c r="F25" s="105" t="s">
+        <v>151</v>
+      </c>
+      <c r="G25" s="533"/>
+      <c r="H25" s="533"/>
+      <c r="I25" s="105" t="s">
+        <v>152</v>
+      </c>
+      <c r="J25" s="105"/>
+      <c r="K25" s="105"/>
+      <c r="L25" s="105"/>
+      <c r="M25" s="105"/>
+      <c r="N25" s="105"/>
+      <c r="O25" s="105"/>
+      <c r="P25" s="105"/>
+      <c r="Q25" s="105"/>
+      <c r="R25" s="105"/>
+      <c r="S25" s="105"/>
+      <c r="T25" s="105"/>
+      <c r="U25" s="106"/>
     </row>
     <row r="26" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A26" s="197"/>
-[...19 lines deleted...]
-      <c r="U26" s="218"/>
+      <c r="A26" s="498"/>
+      <c r="B26" s="547"/>
+      <c r="C26" s="548"/>
+      <c r="D26" s="107"/>
+      <c r="E26" s="108"/>
+      <c r="F26" s="534"/>
+      <c r="G26" s="534"/>
+      <c r="H26" s="109"/>
+      <c r="I26" s="535"/>
+      <c r="J26" s="535"/>
+      <c r="K26" s="535"/>
+      <c r="L26" s="535"/>
+      <c r="M26" s="535"/>
+      <c r="N26" s="535"/>
+      <c r="O26" s="535"/>
+      <c r="P26" s="535"/>
+      <c r="Q26" s="535"/>
+      <c r="R26" s="535"/>
+      <c r="S26" s="535"/>
+      <c r="T26" s="535"/>
+      <c r="U26" s="536"/>
     </row>
     <row r="27" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A27" s="198"/>
-[...19 lines deleted...]
-      <c r="U27" s="221"/>
+      <c r="A27" s="499"/>
+      <c r="B27" s="549"/>
+      <c r="C27" s="550"/>
+      <c r="D27" s="537"/>
+      <c r="E27" s="538"/>
+      <c r="F27" s="538"/>
+      <c r="G27" s="538"/>
+      <c r="H27" s="538"/>
+      <c r="I27" s="538"/>
+      <c r="J27" s="538"/>
+      <c r="K27" s="538"/>
+      <c r="L27" s="538"/>
+      <c r="M27" s="538"/>
+      <c r="N27" s="538"/>
+      <c r="O27" s="538"/>
+      <c r="P27" s="538"/>
+      <c r="Q27" s="538"/>
+      <c r="R27" s="538"/>
+      <c r="S27" s="538"/>
+      <c r="T27" s="538"/>
+      <c r="U27" s="551"/>
     </row>
     <row r="28" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A28" s="196" t="s">
-[...23 lines deleted...]
-      <c r="U28" s="259"/>
+      <c r="A28" s="497" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28" s="500" t="s">
+        <v>147</v>
+      </c>
+      <c r="C28" s="501"/>
+      <c r="D28" s="447"/>
+      <c r="E28" s="448"/>
+      <c r="F28" s="448"/>
+      <c r="G28" s="448"/>
+      <c r="H28" s="448"/>
+      <c r="I28" s="448"/>
+      <c r="J28" s="448"/>
+      <c r="K28" s="448"/>
+      <c r="L28" s="448"/>
+      <c r="M28" s="448"/>
+      <c r="N28" s="448"/>
+      <c r="O28" s="448"/>
+      <c r="P28" s="448"/>
+      <c r="Q28" s="448"/>
+      <c r="R28" s="448"/>
+      <c r="S28" s="448"/>
+      <c r="T28" s="448"/>
+      <c r="U28" s="449"/>
     </row>
     <row r="29" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A29" s="197"/>
-[...21 lines deleted...]
-      <c r="U29" s="208"/>
+      <c r="A29" s="498"/>
+      <c r="B29" s="502" t="s">
+        <v>148</v>
+      </c>
+      <c r="C29" s="503"/>
+      <c r="D29" s="504"/>
+      <c r="E29" s="505"/>
+      <c r="F29" s="505"/>
+      <c r="G29" s="505"/>
+      <c r="H29" s="505"/>
+      <c r="I29" s="505"/>
+      <c r="J29" s="505"/>
+      <c r="K29" s="505"/>
+      <c r="L29" s="505"/>
+      <c r="M29" s="505"/>
+      <c r="N29" s="505"/>
+      <c r="O29" s="505"/>
+      <c r="P29" s="505"/>
+      <c r="Q29" s="505"/>
+      <c r="R29" s="505"/>
+      <c r="S29" s="505"/>
+      <c r="T29" s="505"/>
+      <c r="U29" s="506"/>
     </row>
     <row r="30" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A30" s="197"/>
-[...27 lines deleted...]
-      <c r="U30" s="49"/>
+      <c r="A30" s="498"/>
+      <c r="B30" s="527" t="s">
+        <v>163</v>
+      </c>
+      <c r="C30" s="528"/>
+      <c r="D30" s="103" t="s">
+        <v>150</v>
+      </c>
+      <c r="E30" s="104"/>
+      <c r="F30" s="105" t="s">
+        <v>151</v>
+      </c>
+      <c r="G30" s="533"/>
+      <c r="H30" s="533"/>
+      <c r="I30" s="105" t="s">
+        <v>152</v>
+      </c>
+      <c r="J30" s="105"/>
+      <c r="K30" s="105"/>
+      <c r="L30" s="105"/>
+      <c r="M30" s="105"/>
+      <c r="N30" s="105"/>
+      <c r="O30" s="105"/>
+      <c r="P30" s="105"/>
+      <c r="Q30" s="105"/>
+      <c r="R30" s="105"/>
+      <c r="S30" s="105"/>
+      <c r="T30" s="105"/>
+      <c r="U30" s="106"/>
     </row>
     <row r="31" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A31" s="197"/>
-[...19 lines deleted...]
-      <c r="U31" s="218"/>
+      <c r="A31" s="498"/>
+      <c r="B31" s="529"/>
+      <c r="C31" s="530"/>
+      <c r="D31" s="107"/>
+      <c r="E31" s="108"/>
+      <c r="F31" s="534"/>
+      <c r="G31" s="534"/>
+      <c r="H31" s="109"/>
+      <c r="I31" s="535"/>
+      <c r="J31" s="535"/>
+      <c r="K31" s="535"/>
+      <c r="L31" s="535"/>
+      <c r="M31" s="535"/>
+      <c r="N31" s="535"/>
+      <c r="O31" s="535"/>
+      <c r="P31" s="535"/>
+      <c r="Q31" s="535"/>
+      <c r="R31" s="535"/>
+      <c r="S31" s="535"/>
+      <c r="T31" s="535"/>
+      <c r="U31" s="536"/>
     </row>
     <row r="32" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A32" s="197"/>
-[...19 lines deleted...]
-      <c r="U32" s="264"/>
+      <c r="A32" s="498"/>
+      <c r="B32" s="531"/>
+      <c r="C32" s="532"/>
+      <c r="D32" s="537"/>
+      <c r="E32" s="538"/>
+      <c r="F32" s="538"/>
+      <c r="G32" s="538"/>
+      <c r="H32" s="538"/>
+      <c r="I32" s="538"/>
+      <c r="J32" s="538"/>
+      <c r="K32" s="538"/>
+      <c r="L32" s="538"/>
+      <c r="M32" s="538"/>
+      <c r="N32" s="538"/>
+      <c r="O32" s="538"/>
+      <c r="P32" s="538"/>
+      <c r="Q32" s="538"/>
+      <c r="R32" s="538"/>
+      <c r="S32" s="538"/>
+      <c r="T32" s="538"/>
+      <c r="U32" s="539"/>
     </row>
     <row r="33" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A33" s="197"/>
-[...21 lines deleted...]
-      <c r="U33" s="61"/>
+      <c r="A33" s="498"/>
+      <c r="B33" s="540" t="s">
+        <v>164</v>
+      </c>
+      <c r="C33" s="541"/>
+      <c r="D33" s="541"/>
+      <c r="E33" s="542"/>
+      <c r="F33" s="543"/>
+      <c r="G33" s="544"/>
+      <c r="H33" s="116"/>
+      <c r="I33" s="116"/>
+      <c r="J33" s="116"/>
+      <c r="K33" s="116"/>
+      <c r="L33" s="116"/>
+      <c r="M33" s="116"/>
+      <c r="N33" s="116"/>
+      <c r="O33" s="116"/>
+      <c r="P33" s="116"/>
+      <c r="Q33" s="116"/>
+      <c r="R33" s="116"/>
+      <c r="S33" s="116"/>
+      <c r="T33" s="116"/>
+      <c r="U33" s="116"/>
     </row>
     <row r="34" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A34" s="197"/>
-[...29 lines deleted...]
-      <c r="U34" s="276"/>
+      <c r="A34" s="498"/>
+      <c r="B34" s="483" t="s">
+        <v>165</v>
+      </c>
+      <c r="C34" s="483"/>
+      <c r="D34" s="483"/>
+      <c r="E34" s="117"/>
+      <c r="F34" s="485" t="s">
+        <v>166</v>
+      </c>
+      <c r="G34" s="485"/>
+      <c r="H34" s="485" t="s">
+        <v>167</v>
+      </c>
+      <c r="I34" s="485"/>
+      <c r="J34" s="485"/>
+      <c r="K34" s="485"/>
+      <c r="L34" s="486" t="s">
+        <v>168</v>
+      </c>
+      <c r="M34" s="486"/>
+      <c r="N34" s="486"/>
+      <c r="O34" s="486"/>
+      <c r="P34" s="486"/>
+      <c r="Q34" s="486"/>
+      <c r="R34" s="487" t="s">
+        <v>169</v>
+      </c>
+      <c r="S34" s="488"/>
+      <c r="T34" s="488"/>
+      <c r="U34" s="489"/>
     </row>
     <row r="35" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A35" s="197"/>
-[...21 lines deleted...]
-      <c r="U35" s="279"/>
+      <c r="A35" s="498"/>
+      <c r="B35" s="484"/>
+      <c r="C35" s="484"/>
+      <c r="D35" s="484"/>
+      <c r="E35" s="118" t="s">
+        <v>170</v>
+      </c>
+      <c r="F35" s="485"/>
+      <c r="G35" s="485"/>
+      <c r="H35" s="485"/>
+      <c r="I35" s="485"/>
+      <c r="J35" s="485"/>
+      <c r="K35" s="485"/>
+      <c r="L35" s="486"/>
+      <c r="M35" s="486"/>
+      <c r="N35" s="486"/>
+      <c r="O35" s="486"/>
+      <c r="P35" s="486"/>
+      <c r="Q35" s="486"/>
+      <c r="R35" s="490"/>
+      <c r="S35" s="491"/>
+      <c r="T35" s="491"/>
+      <c r="U35" s="492"/>
     </row>
     <row r="36" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A36" s="197"/>
-[...25 lines deleted...]
-      <c r="U36" s="290"/>
+      <c r="A36" s="498"/>
+      <c r="B36" s="493" t="s">
+        <v>171</v>
+      </c>
+      <c r="C36" s="450" t="s">
+        <v>172</v>
+      </c>
+      <c r="D36" s="496"/>
+      <c r="E36" s="119"/>
+      <c r="F36" s="456"/>
+      <c r="G36" s="457"/>
+      <c r="H36" s="456"/>
+      <c r="I36" s="458"/>
+      <c r="J36" s="458"/>
+      <c r="K36" s="457"/>
+      <c r="L36" s="456"/>
+      <c r="M36" s="458"/>
+      <c r="N36" s="458"/>
+      <c r="O36" s="458"/>
+      <c r="P36" s="458"/>
+      <c r="Q36" s="457"/>
+      <c r="R36" s="478" t="s">
+        <v>173</v>
+      </c>
+      <c r="S36" s="479"/>
+      <c r="T36" s="479"/>
+      <c r="U36" s="480"/>
     </row>
     <row r="37" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A37" s="197"/>
-[...23 lines deleted...]
-      <c r="U37" s="290"/>
+      <c r="A37" s="498"/>
+      <c r="B37" s="494"/>
+      <c r="C37" s="463" t="s">
+        <v>174</v>
+      </c>
+      <c r="D37" s="477"/>
+      <c r="E37" s="119"/>
+      <c r="F37" s="456"/>
+      <c r="G37" s="457"/>
+      <c r="H37" s="456"/>
+      <c r="I37" s="458"/>
+      <c r="J37" s="458"/>
+      <c r="K37" s="457"/>
+      <c r="L37" s="456"/>
+      <c r="M37" s="458"/>
+      <c r="N37" s="458"/>
+      <c r="O37" s="458"/>
+      <c r="P37" s="458"/>
+      <c r="Q37" s="457"/>
+      <c r="R37" s="478" t="s">
+        <v>173</v>
+      </c>
+      <c r="S37" s="479"/>
+      <c r="T37" s="479"/>
+      <c r="U37" s="480"/>
     </row>
     <row r="38" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A38" s="197"/>
-[...23 lines deleted...]
-      <c r="U38" s="290"/>
+      <c r="A38" s="498"/>
+      <c r="B38" s="494"/>
+      <c r="C38" s="463" t="s">
+        <v>175</v>
+      </c>
+      <c r="D38" s="477"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="456"/>
+      <c r="G38" s="457"/>
+      <c r="H38" s="456"/>
+      <c r="I38" s="458"/>
+      <c r="J38" s="458"/>
+      <c r="K38" s="457"/>
+      <c r="L38" s="456"/>
+      <c r="M38" s="458"/>
+      <c r="N38" s="458"/>
+      <c r="O38" s="458"/>
+      <c r="P38" s="458"/>
+      <c r="Q38" s="457"/>
+      <c r="R38" s="478" t="s">
+        <v>173</v>
+      </c>
+      <c r="S38" s="479"/>
+      <c r="T38" s="479"/>
+      <c r="U38" s="480"/>
     </row>
     <row r="39" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A39" s="197"/>
-[...23 lines deleted...]
-      <c r="U39" s="290"/>
+      <c r="A39" s="498"/>
+      <c r="B39" s="494"/>
+      <c r="C39" s="463" t="s">
+        <v>176</v>
+      </c>
+      <c r="D39" s="477"/>
+      <c r="E39" s="121"/>
+      <c r="F39" s="456"/>
+      <c r="G39" s="457"/>
+      <c r="H39" s="456"/>
+      <c r="I39" s="458"/>
+      <c r="J39" s="458"/>
+      <c r="K39" s="457"/>
+      <c r="L39" s="456"/>
+      <c r="M39" s="458"/>
+      <c r="N39" s="458"/>
+      <c r="O39" s="458"/>
+      <c r="P39" s="458"/>
+      <c r="Q39" s="457"/>
+      <c r="R39" s="478" t="s">
+        <v>173</v>
+      </c>
+      <c r="S39" s="479"/>
+      <c r="T39" s="479"/>
+      <c r="U39" s="480"/>
     </row>
     <row r="40" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A40" s="197"/>
-[...23 lines deleted...]
-      <c r="U40" s="290"/>
+      <c r="A40" s="498"/>
+      <c r="B40" s="494"/>
+      <c r="C40" s="463" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" s="477"/>
+      <c r="E40" s="121"/>
+      <c r="F40" s="456"/>
+      <c r="G40" s="457"/>
+      <c r="H40" s="456"/>
+      <c r="I40" s="458"/>
+      <c r="J40" s="458"/>
+      <c r="K40" s="457"/>
+      <c r="L40" s="456"/>
+      <c r="M40" s="458"/>
+      <c r="N40" s="458"/>
+      <c r="O40" s="458"/>
+      <c r="P40" s="458"/>
+      <c r="Q40" s="457"/>
+      <c r="R40" s="478" t="s">
+        <v>178</v>
+      </c>
+      <c r="S40" s="479"/>
+      <c r="T40" s="479"/>
+      <c r="U40" s="480"/>
     </row>
     <row r="41" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A41" s="197"/>
-[...23 lines deleted...]
-      <c r="U41" s="290"/>
+      <c r="A41" s="498"/>
+      <c r="B41" s="494"/>
+      <c r="C41" s="463" t="s">
+        <v>179</v>
+      </c>
+      <c r="D41" s="477"/>
+      <c r="E41" s="119"/>
+      <c r="F41" s="456"/>
+      <c r="G41" s="457"/>
+      <c r="H41" s="456"/>
+      <c r="I41" s="458"/>
+      <c r="J41" s="458"/>
+      <c r="K41" s="457"/>
+      <c r="L41" s="456"/>
+      <c r="M41" s="458"/>
+      <c r="N41" s="458"/>
+      <c r="O41" s="458"/>
+      <c r="P41" s="458"/>
+      <c r="Q41" s="457"/>
+      <c r="R41" s="478" t="s">
+        <v>180</v>
+      </c>
+      <c r="S41" s="479"/>
+      <c r="T41" s="479"/>
+      <c r="U41" s="480"/>
     </row>
     <row r="42" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A42" s="197"/>
-[...23 lines deleted...]
-      <c r="U42" s="290"/>
+      <c r="A42" s="498"/>
+      <c r="B42" s="494"/>
+      <c r="C42" s="463" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" s="477"/>
+      <c r="E42" s="119"/>
+      <c r="F42" s="456"/>
+      <c r="G42" s="457"/>
+      <c r="H42" s="456"/>
+      <c r="I42" s="458"/>
+      <c r="J42" s="458"/>
+      <c r="K42" s="457"/>
+      <c r="L42" s="456"/>
+      <c r="M42" s="458"/>
+      <c r="N42" s="458"/>
+      <c r="O42" s="458"/>
+      <c r="P42" s="458"/>
+      <c r="Q42" s="457"/>
+      <c r="R42" s="478" t="s">
+        <v>182</v>
+      </c>
+      <c r="S42" s="479"/>
+      <c r="T42" s="479"/>
+      <c r="U42" s="480"/>
     </row>
     <row r="43" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A43" s="197"/>
-[...23 lines deleted...]
-      <c r="U43" s="290"/>
+      <c r="A43" s="498"/>
+      <c r="B43" s="494"/>
+      <c r="C43" s="463" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" s="477"/>
+      <c r="E43" s="121"/>
+      <c r="F43" s="456"/>
+      <c r="G43" s="457"/>
+      <c r="H43" s="456"/>
+      <c r="I43" s="458"/>
+      <c r="J43" s="458"/>
+      <c r="K43" s="457"/>
+      <c r="L43" s="456"/>
+      <c r="M43" s="458"/>
+      <c r="N43" s="458"/>
+      <c r="O43" s="458"/>
+      <c r="P43" s="458"/>
+      <c r="Q43" s="457"/>
+      <c r="R43" s="478" t="s">
+        <v>184</v>
+      </c>
+      <c r="S43" s="479"/>
+      <c r="T43" s="479"/>
+      <c r="U43" s="480"/>
     </row>
     <row r="44" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A44" s="197"/>
-[...23 lines deleted...]
-      <c r="U44" s="290"/>
+      <c r="A44" s="498"/>
+      <c r="B44" s="494"/>
+      <c r="C44" s="463" t="s">
+        <v>185</v>
+      </c>
+      <c r="D44" s="464"/>
+      <c r="E44" s="119"/>
+      <c r="F44" s="456"/>
+      <c r="G44" s="457"/>
+      <c r="H44" s="456"/>
+      <c r="I44" s="458"/>
+      <c r="J44" s="458"/>
+      <c r="K44" s="457"/>
+      <c r="L44" s="456"/>
+      <c r="M44" s="458"/>
+      <c r="N44" s="458"/>
+      <c r="O44" s="458"/>
+      <c r="P44" s="458"/>
+      <c r="Q44" s="457"/>
+      <c r="R44" s="478" t="s">
+        <v>186</v>
+      </c>
+      <c r="S44" s="479"/>
+      <c r="T44" s="479"/>
+      <c r="U44" s="480"/>
     </row>
     <row r="45" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A45" s="197"/>
-[...23 lines deleted...]
-      <c r="U45" s="290"/>
+      <c r="A45" s="498"/>
+      <c r="B45" s="494"/>
+      <c r="C45" s="463" t="s">
+        <v>187</v>
+      </c>
+      <c r="D45" s="464"/>
+      <c r="E45" s="119"/>
+      <c r="F45" s="456"/>
+      <c r="G45" s="457"/>
+      <c r="H45" s="456"/>
+      <c r="I45" s="458"/>
+      <c r="J45" s="458"/>
+      <c r="K45" s="457"/>
+      <c r="L45" s="456"/>
+      <c r="M45" s="458"/>
+      <c r="N45" s="458"/>
+      <c r="O45" s="458"/>
+      <c r="P45" s="458"/>
+      <c r="Q45" s="457"/>
+      <c r="R45" s="478" t="s">
+        <v>186</v>
+      </c>
+      <c r="S45" s="479"/>
+      <c r="T45" s="479"/>
+      <c r="U45" s="480"/>
     </row>
     <row r="46" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A46" s="197"/>
-[...23 lines deleted...]
-      <c r="U46" s="297"/>
+      <c r="A46" s="498"/>
+      <c r="B46" s="494"/>
+      <c r="C46" s="481" t="s">
+        <v>188</v>
+      </c>
+      <c r="D46" s="482"/>
+      <c r="E46" s="121"/>
+      <c r="F46" s="456"/>
+      <c r="G46" s="457"/>
+      <c r="H46" s="456"/>
+      <c r="I46" s="458"/>
+      <c r="J46" s="458"/>
+      <c r="K46" s="457"/>
+      <c r="L46" s="456"/>
+      <c r="M46" s="458"/>
+      <c r="N46" s="458"/>
+      <c r="O46" s="458"/>
+      <c r="P46" s="458"/>
+      <c r="Q46" s="457"/>
+      <c r="R46" s="465" t="s">
+        <v>189</v>
+      </c>
+      <c r="S46" s="466"/>
+      <c r="T46" s="466"/>
+      <c r="U46" s="467"/>
     </row>
     <row r="47" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A47" s="197"/>
-[...23 lines deleted...]
-      <c r="U47" s="297"/>
+      <c r="A47" s="498"/>
+      <c r="B47" s="494"/>
+      <c r="C47" s="463" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" s="464"/>
+      <c r="E47" s="121"/>
+      <c r="F47" s="456"/>
+      <c r="G47" s="457"/>
+      <c r="H47" s="456"/>
+      <c r="I47" s="458"/>
+      <c r="J47" s="458"/>
+      <c r="K47" s="457"/>
+      <c r="L47" s="456"/>
+      <c r="M47" s="458"/>
+      <c r="N47" s="458"/>
+      <c r="O47" s="458"/>
+      <c r="P47" s="458"/>
+      <c r="Q47" s="457"/>
+      <c r="R47" s="465" t="s">
+        <v>191</v>
+      </c>
+      <c r="S47" s="466"/>
+      <c r="T47" s="466"/>
+      <c r="U47" s="467"/>
     </row>
     <row r="48" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A48" s="197"/>
-[...23 lines deleted...]
-      <c r="U48" s="297"/>
+      <c r="A48" s="498"/>
+      <c r="B48" s="494"/>
+      <c r="C48" s="463" t="s">
+        <v>192</v>
+      </c>
+      <c r="D48" s="464"/>
+      <c r="E48" s="121"/>
+      <c r="F48" s="456"/>
+      <c r="G48" s="457"/>
+      <c r="H48" s="456"/>
+      <c r="I48" s="458"/>
+      <c r="J48" s="458"/>
+      <c r="K48" s="457"/>
+      <c r="L48" s="456"/>
+      <c r="M48" s="458"/>
+      <c r="N48" s="458"/>
+      <c r="O48" s="458"/>
+      <c r="P48" s="458"/>
+      <c r="Q48" s="457"/>
+      <c r="R48" s="465" t="s">
+        <v>193</v>
+      </c>
+      <c r="S48" s="466"/>
+      <c r="T48" s="466"/>
+      <c r="U48" s="467"/>
     </row>
     <row r="49" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A49" s="197"/>
-[...23 lines deleted...]
-      <c r="U49" s="290"/>
+      <c r="A49" s="498"/>
+      <c r="B49" s="494"/>
+      <c r="C49" s="463" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="464"/>
+      <c r="E49" s="121"/>
+      <c r="F49" s="456"/>
+      <c r="G49" s="457"/>
+      <c r="H49" s="456"/>
+      <c r="I49" s="458"/>
+      <c r="J49" s="458"/>
+      <c r="K49" s="457"/>
+      <c r="L49" s="456"/>
+      <c r="M49" s="458"/>
+      <c r="N49" s="458"/>
+      <c r="O49" s="458"/>
+      <c r="P49" s="458"/>
+      <c r="Q49" s="457"/>
+      <c r="R49" s="478" t="s">
+        <v>193</v>
+      </c>
+      <c r="S49" s="479"/>
+      <c r="T49" s="479"/>
+      <c r="U49" s="480"/>
     </row>
     <row r="50" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A50" s="197"/>
-[...23 lines deleted...]
-      <c r="U50" s="297"/>
+      <c r="A50" s="498"/>
+      <c r="B50" s="494"/>
+      <c r="C50" s="463" t="s">
+        <v>195</v>
+      </c>
+      <c r="D50" s="464"/>
+      <c r="E50" s="121"/>
+      <c r="F50" s="456"/>
+      <c r="G50" s="457"/>
+      <c r="H50" s="456"/>
+      <c r="I50" s="458"/>
+      <c r="J50" s="458"/>
+      <c r="K50" s="457"/>
+      <c r="L50" s="456"/>
+      <c r="M50" s="458"/>
+      <c r="N50" s="458"/>
+      <c r="O50" s="458"/>
+      <c r="P50" s="458"/>
+      <c r="Q50" s="457"/>
+      <c r="R50" s="465" t="s">
+        <v>196</v>
+      </c>
+      <c r="S50" s="466"/>
+      <c r="T50" s="466"/>
+      <c r="U50" s="467"/>
     </row>
     <row r="51" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A51" s="197"/>
-[...23 lines deleted...]
-      <c r="U51" s="297"/>
+      <c r="A51" s="498"/>
+      <c r="B51" s="494"/>
+      <c r="C51" s="463" t="s">
+        <v>197</v>
+      </c>
+      <c r="D51" s="477"/>
+      <c r="E51" s="121"/>
+      <c r="F51" s="456"/>
+      <c r="G51" s="457"/>
+      <c r="H51" s="456"/>
+      <c r="I51" s="458"/>
+      <c r="J51" s="458"/>
+      <c r="K51" s="457"/>
+      <c r="L51" s="456"/>
+      <c r="M51" s="458"/>
+      <c r="N51" s="458"/>
+      <c r="O51" s="458"/>
+      <c r="P51" s="458"/>
+      <c r="Q51" s="457"/>
+      <c r="R51" s="465" t="s">
+        <v>198</v>
+      </c>
+      <c r="S51" s="466"/>
+      <c r="T51" s="466"/>
+      <c r="U51" s="467"/>
     </row>
     <row r="52" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A52" s="197"/>
-[...23 lines deleted...]
-      <c r="U52" s="297"/>
+      <c r="A52" s="498"/>
+      <c r="B52" s="495"/>
+      <c r="C52" s="463" t="s">
+        <v>199</v>
+      </c>
+      <c r="D52" s="477"/>
+      <c r="E52" s="121"/>
+      <c r="F52" s="456"/>
+      <c r="G52" s="457"/>
+      <c r="H52" s="456"/>
+      <c r="I52" s="458"/>
+      <c r="J52" s="458"/>
+      <c r="K52" s="457"/>
+      <c r="L52" s="456"/>
+      <c r="M52" s="458"/>
+      <c r="N52" s="458"/>
+      <c r="O52" s="458"/>
+      <c r="P52" s="458"/>
+      <c r="Q52" s="457"/>
+      <c r="R52" s="465" t="s">
+        <v>200</v>
+      </c>
+      <c r="S52" s="466"/>
+      <c r="T52" s="466"/>
+      <c r="U52" s="467"/>
     </row>
     <row r="53" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A53" s="197"/>
-[...23 lines deleted...]
-      <c r="U53" s="297"/>
+      <c r="A53" s="498"/>
+      <c r="B53" s="453" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="454"/>
+      <c r="D53" s="455"/>
+      <c r="E53" s="121"/>
+      <c r="F53" s="456"/>
+      <c r="G53" s="457"/>
+      <c r="H53" s="456"/>
+      <c r="I53" s="458"/>
+      <c r="J53" s="458"/>
+      <c r="K53" s="457"/>
+      <c r="L53" s="456"/>
+      <c r="M53" s="458"/>
+      <c r="N53" s="458"/>
+      <c r="O53" s="458"/>
+      <c r="P53" s="458"/>
+      <c r="Q53" s="457"/>
+      <c r="R53" s="465" t="s">
+        <v>202</v>
+      </c>
+      <c r="S53" s="466"/>
+      <c r="T53" s="466"/>
+      <c r="U53" s="467"/>
     </row>
     <row r="54" spans="1:22" ht="15.75" customHeight="1">
-      <c r="A54" s="197"/>
-[...25 lines deleted...]
-      <c r="U54" s="297"/>
+      <c r="A54" s="498"/>
+      <c r="B54" s="475" t="s">
+        <v>203</v>
+      </c>
+      <c r="C54" s="463" t="s">
+        <v>204</v>
+      </c>
+      <c r="D54" s="476"/>
+      <c r="E54" s="121"/>
+      <c r="F54" s="456"/>
+      <c r="G54" s="457"/>
+      <c r="H54" s="456"/>
+      <c r="I54" s="458"/>
+      <c r="J54" s="458"/>
+      <c r="K54" s="457"/>
+      <c r="L54" s="456"/>
+      <c r="M54" s="458"/>
+      <c r="N54" s="458"/>
+      <c r="O54" s="458"/>
+      <c r="P54" s="458"/>
+      <c r="Q54" s="457"/>
+      <c r="R54" s="465" t="s">
+        <v>205</v>
+      </c>
+      <c r="S54" s="466"/>
+      <c r="T54" s="466"/>
+      <c r="U54" s="467"/>
     </row>
     <row r="55" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A55" s="197"/>
-[...24 lines deleted...]
-      <c r="V55" s="33"/>
+      <c r="A55" s="498"/>
+      <c r="B55" s="475"/>
+      <c r="C55" s="463" t="s">
+        <v>206</v>
+      </c>
+      <c r="D55" s="476"/>
+      <c r="E55" s="121"/>
+      <c r="F55" s="456"/>
+      <c r="G55" s="457"/>
+      <c r="H55" s="456"/>
+      <c r="I55" s="458"/>
+      <c r="J55" s="458"/>
+      <c r="K55" s="457"/>
+      <c r="L55" s="456"/>
+      <c r="M55" s="458"/>
+      <c r="N55" s="458"/>
+      <c r="O55" s="458"/>
+      <c r="P55" s="458"/>
+      <c r="Q55" s="457"/>
+      <c r="R55" s="465" t="s">
+        <v>205</v>
+      </c>
+      <c r="S55" s="466"/>
+      <c r="T55" s="466"/>
+      <c r="U55" s="467"/>
+      <c r="V55" s="90"/>
     </row>
     <row r="56" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A56" s="197"/>
-[...24 lines deleted...]
-      <c r="V56" s="33"/>
+      <c r="A56" s="498"/>
+      <c r="B56" s="474" t="s">
+        <v>207</v>
+      </c>
+      <c r="C56" s="474"/>
+      <c r="D56" s="474"/>
+      <c r="E56" s="121"/>
+      <c r="F56" s="456"/>
+      <c r="G56" s="457"/>
+      <c r="H56" s="456"/>
+      <c r="I56" s="458"/>
+      <c r="J56" s="458"/>
+      <c r="K56" s="457"/>
+      <c r="L56" s="456"/>
+      <c r="M56" s="458"/>
+      <c r="N56" s="458"/>
+      <c r="O56" s="458"/>
+      <c r="P56" s="458"/>
+      <c r="Q56" s="457"/>
+      <c r="R56" s="465" t="s">
+        <v>208</v>
+      </c>
+      <c r="S56" s="466"/>
+      <c r="T56" s="466"/>
+      <c r="U56" s="467"/>
+      <c r="V56" s="90"/>
     </row>
     <row r="57" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A57" s="197"/>
-[...26 lines deleted...]
-      <c r="V57" s="33"/>
+      <c r="A57" s="498"/>
+      <c r="B57" s="471" t="s">
+        <v>209</v>
+      </c>
+      <c r="C57" s="463" t="s">
+        <v>210</v>
+      </c>
+      <c r="D57" s="464"/>
+      <c r="E57" s="119"/>
+      <c r="F57" s="456"/>
+      <c r="G57" s="457"/>
+      <c r="H57" s="456"/>
+      <c r="I57" s="458"/>
+      <c r="J57" s="458"/>
+      <c r="K57" s="457"/>
+      <c r="L57" s="456"/>
+      <c r="M57" s="458"/>
+      <c r="N57" s="458"/>
+      <c r="O57" s="458"/>
+      <c r="P57" s="458"/>
+      <c r="Q57" s="457"/>
+      <c r="R57" s="465" t="s">
+        <v>211</v>
+      </c>
+      <c r="S57" s="466"/>
+      <c r="T57" s="466"/>
+      <c r="U57" s="467"/>
+      <c r="V57" s="90"/>
     </row>
     <row r="58" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A58" s="197"/>
-[...24 lines deleted...]
-      <c r="V58" s="33"/>
+      <c r="A58" s="498"/>
+      <c r="B58" s="472"/>
+      <c r="C58" s="463" t="s">
+        <v>212</v>
+      </c>
+      <c r="D58" s="464"/>
+      <c r="E58" s="119"/>
+      <c r="F58" s="456"/>
+      <c r="G58" s="457"/>
+      <c r="H58" s="456"/>
+      <c r="I58" s="458"/>
+      <c r="J58" s="458"/>
+      <c r="K58" s="457"/>
+      <c r="L58" s="456"/>
+      <c r="M58" s="458"/>
+      <c r="N58" s="458"/>
+      <c r="O58" s="458"/>
+      <c r="P58" s="458"/>
+      <c r="Q58" s="457"/>
+      <c r="R58" s="465" t="s">
+        <v>213</v>
+      </c>
+      <c r="S58" s="466"/>
+      <c r="T58" s="466"/>
+      <c r="U58" s="467"/>
+      <c r="V58" s="90"/>
     </row>
     <row r="59" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A59" s="197"/>
-[...24 lines deleted...]
-      <c r="V59" s="33"/>
+      <c r="A59" s="498"/>
+      <c r="B59" s="472"/>
+      <c r="C59" s="463" t="s">
+        <v>214</v>
+      </c>
+      <c r="D59" s="464"/>
+      <c r="E59" s="121"/>
+      <c r="F59" s="456"/>
+      <c r="G59" s="457"/>
+      <c r="H59" s="456"/>
+      <c r="I59" s="458"/>
+      <c r="J59" s="458"/>
+      <c r="K59" s="457"/>
+      <c r="L59" s="456"/>
+      <c r="M59" s="458"/>
+      <c r="N59" s="458"/>
+      <c r="O59" s="458"/>
+      <c r="P59" s="458"/>
+      <c r="Q59" s="457"/>
+      <c r="R59" s="465" t="s">
+        <v>215</v>
+      </c>
+      <c r="S59" s="466"/>
+      <c r="T59" s="466"/>
+      <c r="U59" s="467"/>
+      <c r="V59" s="90"/>
     </row>
     <row r="60" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A60" s="197"/>
-[...24 lines deleted...]
-      <c r="V60" s="33"/>
+      <c r="A60" s="498"/>
+      <c r="B60" s="473"/>
+      <c r="C60" s="463" t="s">
+        <v>216</v>
+      </c>
+      <c r="D60" s="464"/>
+      <c r="E60" s="121"/>
+      <c r="F60" s="456"/>
+      <c r="G60" s="457"/>
+      <c r="H60" s="456"/>
+      <c r="I60" s="458"/>
+      <c r="J60" s="458"/>
+      <c r="K60" s="457"/>
+      <c r="L60" s="456"/>
+      <c r="M60" s="458"/>
+      <c r="N60" s="458"/>
+      <c r="O60" s="458"/>
+      <c r="P60" s="458"/>
+      <c r="Q60" s="457"/>
+      <c r="R60" s="465" t="s">
+        <v>217</v>
+      </c>
+      <c r="S60" s="466"/>
+      <c r="T60" s="466"/>
+      <c r="U60" s="467"/>
+      <c r="V60" s="90"/>
     </row>
     <row r="61" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A61" s="197"/>
-[...24 lines deleted...]
-      <c r="V61" s="33"/>
+      <c r="A61" s="498"/>
+      <c r="B61" s="453" t="s">
+        <v>218</v>
+      </c>
+      <c r="C61" s="454"/>
+      <c r="D61" s="455"/>
+      <c r="E61" s="121"/>
+      <c r="F61" s="456"/>
+      <c r="G61" s="457"/>
+      <c r="H61" s="456"/>
+      <c r="I61" s="458"/>
+      <c r="J61" s="458"/>
+      <c r="K61" s="457"/>
+      <c r="L61" s="456"/>
+      <c r="M61" s="458"/>
+      <c r="N61" s="458"/>
+      <c r="O61" s="458"/>
+      <c r="P61" s="458"/>
+      <c r="Q61" s="457"/>
+      <c r="R61" s="468" t="s">
+        <v>219</v>
+      </c>
+      <c r="S61" s="469"/>
+      <c r="T61" s="469"/>
+      <c r="U61" s="470"/>
+      <c r="V61" s="90"/>
     </row>
     <row r="62" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A62" s="198"/>
-[...24 lines deleted...]
-      <c r="V62" s="33"/>
+      <c r="A62" s="499"/>
+      <c r="B62" s="453" t="s">
+        <v>220</v>
+      </c>
+      <c r="C62" s="454"/>
+      <c r="D62" s="455"/>
+      <c r="E62" s="121"/>
+      <c r="F62" s="456"/>
+      <c r="G62" s="457"/>
+      <c r="H62" s="456"/>
+      <c r="I62" s="458"/>
+      <c r="J62" s="458"/>
+      <c r="K62" s="457"/>
+      <c r="L62" s="456"/>
+      <c r="M62" s="458"/>
+      <c r="N62" s="458"/>
+      <c r="O62" s="458"/>
+      <c r="P62" s="458"/>
+      <c r="Q62" s="457"/>
+      <c r="R62" s="459" t="s">
+        <v>208</v>
+      </c>
+      <c r="S62" s="459"/>
+      <c r="T62" s="459"/>
+      <c r="U62" s="459"/>
+      <c r="V62" s="90"/>
     </row>
     <row r="63" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A63" s="306" t="s">
-[...22 lines deleted...]
-      <c r="V63" s="33"/>
+      <c r="A63" s="460" t="s">
+        <v>221</v>
+      </c>
+      <c r="B63" s="461"/>
+      <c r="C63" s="461"/>
+      <c r="D63" s="461"/>
+      <c r="E63" s="461"/>
+      <c r="F63" s="461"/>
+      <c r="G63" s="462"/>
+      <c r="H63" s="122"/>
+      <c r="I63" s="99"/>
+      <c r="J63" s="99"/>
+      <c r="K63" s="99"/>
+      <c r="L63" s="99"/>
+      <c r="M63" s="99"/>
+      <c r="N63" s="100"/>
+      <c r="O63" s="100"/>
+      <c r="P63" s="100"/>
+      <c r="Q63" s="101"/>
+      <c r="R63" s="123"/>
+      <c r="S63" s="123"/>
+      <c r="T63" s="123"/>
+      <c r="U63" s="123"/>
+      <c r="V63" s="90"/>
     </row>
     <row r="64" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A64" s="39" t="s">
-[...22 lines deleted...]
-      <c r="V64" s="33"/>
+      <c r="A64" s="96" t="s">
+        <v>222</v>
+      </c>
+      <c r="B64" s="96"/>
+      <c r="C64" s="96"/>
+      <c r="D64" s="96"/>
+      <c r="E64" s="96"/>
+      <c r="F64" s="96"/>
+      <c r="G64" s="96"/>
+      <c r="H64" s="96"/>
+      <c r="I64" s="96"/>
+      <c r="J64" s="96"/>
+      <c r="K64" s="96"/>
+      <c r="L64" s="96"/>
+      <c r="M64" s="96"/>
+      <c r="N64" s="96"/>
+      <c r="O64" s="96"/>
+      <c r="P64" s="96"/>
+      <c r="Q64" s="96"/>
+      <c r="R64" s="96"/>
+      <c r="S64" s="96"/>
+      <c r="T64" s="96"/>
+      <c r="U64" s="96"/>
+      <c r="V64" s="90"/>
     </row>
     <row r="65" spans="1:21" ht="9" customHeight="1">
-      <c r="A65" s="68">
+      <c r="A65" s="124">
         <v>1</v>
       </c>
-      <c r="B65" s="309" t="s">
-[...20 lines deleted...]
-      <c r="U65" s="309"/>
+      <c r="B65" s="443" t="s">
+        <v>223</v>
+      </c>
+      <c r="C65" s="443"/>
+      <c r="D65" s="443"/>
+      <c r="E65" s="443"/>
+      <c r="F65" s="443"/>
+      <c r="G65" s="443"/>
+      <c r="H65" s="443"/>
+      <c r="I65" s="443"/>
+      <c r="J65" s="443"/>
+      <c r="K65" s="443"/>
+      <c r="L65" s="443"/>
+      <c r="M65" s="443"/>
+      <c r="N65" s="443"/>
+      <c r="O65" s="443"/>
+      <c r="P65" s="443"/>
+      <c r="Q65" s="443"/>
+      <c r="R65" s="443"/>
+      <c r="S65" s="443"/>
+      <c r="T65" s="443"/>
+      <c r="U65" s="443"/>
     </row>
     <row r="66" spans="1:21" ht="15" customHeight="1">
-      <c r="A66" s="68">
+      <c r="A66" s="124">
         <v>2</v>
       </c>
-      <c r="B66" s="310" t="s">
-[...20 lines deleted...]
-      <c r="U66" s="310"/>
+      <c r="B66" s="444" t="s">
+        <v>224</v>
+      </c>
+      <c r="C66" s="444"/>
+      <c r="D66" s="444"/>
+      <c r="E66" s="444"/>
+      <c r="F66" s="444"/>
+      <c r="G66" s="444"/>
+      <c r="H66" s="444"/>
+      <c r="I66" s="444"/>
+      <c r="J66" s="444"/>
+      <c r="K66" s="444"/>
+      <c r="L66" s="444"/>
+      <c r="M66" s="444"/>
+      <c r="N66" s="444"/>
+      <c r="O66" s="444"/>
+      <c r="P66" s="444"/>
+      <c r="Q66" s="444"/>
+      <c r="R66" s="444"/>
+      <c r="S66" s="444"/>
+      <c r="T66" s="444"/>
+      <c r="U66" s="444"/>
     </row>
     <row r="67" spans="1:21" ht="13.5" customHeight="1">
-      <c r="A67" s="68">
+      <c r="A67" s="124">
         <v>3</v>
       </c>
-      <c r="B67" s="311" t="s">
-[...20 lines deleted...]
-      <c r="U67" s="312"/>
+      <c r="B67" s="445" t="s">
+        <v>225</v>
+      </c>
+      <c r="C67" s="446"/>
+      <c r="D67" s="446"/>
+      <c r="E67" s="446"/>
+      <c r="F67" s="446"/>
+      <c r="G67" s="446"/>
+      <c r="H67" s="446"/>
+      <c r="I67" s="446"/>
+      <c r="J67" s="446"/>
+      <c r="K67" s="446"/>
+      <c r="L67" s="446"/>
+      <c r="M67" s="446"/>
+      <c r="N67" s="446"/>
+      <c r="O67" s="446"/>
+      <c r="P67" s="446"/>
+      <c r="Q67" s="446"/>
+      <c r="R67" s="446"/>
+      <c r="S67" s="446"/>
+      <c r="T67" s="446"/>
+      <c r="U67" s="446"/>
     </row>
     <row r="68" spans="1:21" ht="13.5" customHeight="1">
-      <c r="A68" s="68">
+      <c r="A68" s="124">
         <v>4</v>
       </c>
-      <c r="B68" s="311" t="s">
-[...20 lines deleted...]
-      <c r="U68" s="312"/>
+      <c r="B68" s="445" t="s">
+        <v>226</v>
+      </c>
+      <c r="C68" s="446"/>
+      <c r="D68" s="446"/>
+      <c r="E68" s="446"/>
+      <c r="F68" s="446"/>
+      <c r="G68" s="446"/>
+      <c r="H68" s="446"/>
+      <c r="I68" s="446"/>
+      <c r="J68" s="446"/>
+      <c r="K68" s="446"/>
+      <c r="L68" s="446"/>
+      <c r="M68" s="446"/>
+      <c r="N68" s="446"/>
+      <c r="O68" s="446"/>
+      <c r="P68" s="446"/>
+      <c r="Q68" s="446"/>
+      <c r="R68" s="446"/>
+      <c r="S68" s="446"/>
+      <c r="T68" s="446"/>
+      <c r="U68" s="446"/>
     </row>
     <row r="69" spans="1:21" ht="13.5" customHeight="1">
-      <c r="A69" s="68">
+      <c r="A69" s="124">
         <v>5</v>
       </c>
-      <c r="B69" s="310" t="s">
-[...20 lines deleted...]
-      <c r="U69" s="310"/>
+      <c r="B69" s="444" t="s">
+        <v>227</v>
+      </c>
+      <c r="C69" s="444"/>
+      <c r="D69" s="444"/>
+      <c r="E69" s="444"/>
+      <c r="F69" s="444"/>
+      <c r="G69" s="444"/>
+      <c r="H69" s="444"/>
+      <c r="I69" s="444"/>
+      <c r="J69" s="444"/>
+      <c r="K69" s="444"/>
+      <c r="L69" s="444"/>
+      <c r="M69" s="444"/>
+      <c r="N69" s="444"/>
+      <c r="O69" s="444"/>
+      <c r="P69" s="444"/>
+      <c r="Q69" s="444"/>
+      <c r="R69" s="444"/>
+      <c r="S69" s="444"/>
+      <c r="T69" s="444"/>
+      <c r="U69" s="444"/>
     </row>
   </sheetData>
-  <mergeCells count="199">
-[...165 lines deleted...]
-    <mergeCell ref="C36:D36"/>
+  <mergeCells count="202">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="B7:C7"/>
     <mergeCell ref="K8:U8"/>
     <mergeCell ref="K9:U9"/>
     <mergeCell ref="K10:U10"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="A15:A27"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:U15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:U16"/>
     <mergeCell ref="B17:C19"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="I18:U18"/>
     <mergeCell ref="D19:U19"/>
     <mergeCell ref="B20:C21"/>
-    <mergeCell ref="E20:U20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:U21"/>
+    <mergeCell ref="E20:L20"/>
+    <mergeCell ref="M20:O20"/>
+    <mergeCell ref="P20:U20"/>
+    <mergeCell ref="A28:A62"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:U29"/>
     <mergeCell ref="B23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:F24"/>
     <mergeCell ref="H23:L23"/>
     <mergeCell ref="M23:N24"/>
     <mergeCell ref="H24:L24"/>
+    <mergeCell ref="B30:C32"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="I31:U31"/>
+    <mergeCell ref="D32:U32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B25:C27"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="I26:U26"/>
+    <mergeCell ref="D27:U27"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B34:D35"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="R34:U35"/>
+    <mergeCell ref="B36:B52"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="L36:Q36"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="L38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="L39:Q39"/>
+    <mergeCell ref="R39:U39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="R43:U43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="R44:U44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="R45:U45"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:U46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="R47:U47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="R49:U49"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="R50:U50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:U52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="R53:U53"/>
+    <mergeCell ref="R55:U55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:K56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="R56:U56"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="R59:U59"/>
+    <mergeCell ref="B57:B60"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="R57:U57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="B65:U65"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="O23:U24"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="R58:U58"/>
+    <mergeCell ref="C59:D59"/>
+  </mergeCells>
+  <phoneticPr fontId="21"/>
+  <dataValidations count="5">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{8AC0E3F1-4ECF-4DE3-947E-94DB858F17F2}">
+      <formula1>"指定,指定更新,指定変更"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 F36:K62" xr:uid="{49AAE0F6-6978-433D-9954-D19324034DE9}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44" xr:uid="{0E994CA7-D124-43E8-8A4C-3D7A139754A1}">
+      <formula1>"　,○"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18 H26 H31" xr:uid="{68FB2C7A-DFAB-4161-B38B-7744249F9967}">
+      <formula1>"市,郡,区"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31" xr:uid="{7AA90FDE-8432-4369-9A4F-B8A63088BE70}">
+      <formula1>"都,道,府,県"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.23622047244094491" bottom="0.27559055118110237" header="0.51181102362204722" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37B950EB-6EE2-45E2-A0D7-F7E93E0BD568}">
+  <dimension ref="A1:V69"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18:U18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.21875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="2.6640625" style="90" customWidth="1"/>
+    <col min="2" max="2" width="6.6640625" style="90" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" style="90" customWidth="1"/>
+    <col min="4" max="4" width="10.88671875" style="90" customWidth="1"/>
+    <col min="5" max="5" width="8.6640625" style="90" customWidth="1"/>
+    <col min="6" max="6" width="6.6640625" style="90" customWidth="1"/>
+    <col min="7" max="7" width="8.109375" style="90" customWidth="1"/>
+    <col min="8" max="21" width="2.6640625" style="90" customWidth="1"/>
+    <col min="22" max="22" width="5.21875" style="90"/>
+    <col min="23" max="16384" width="5.21875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="15" customHeight="1">
+      <c r="A1" s="572" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="572"/>
+      <c r="C1" s="572"/>
+    </row>
+    <row r="2" spans="1:22" ht="15" customHeight="1">
+      <c r="A2" s="573" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="573"/>
+      <c r="C2" s="573"/>
+      <c r="D2" s="573"/>
+      <c r="E2" s="573"/>
+      <c r="F2" s="573"/>
+      <c r="G2" s="573"/>
+      <c r="H2" s="573"/>
+      <c r="I2" s="573"/>
+      <c r="J2" s="573"/>
+      <c r="K2" s="573"/>
+      <c r="L2" s="573"/>
+      <c r="M2" s="573"/>
+      <c r="N2" s="573"/>
+      <c r="O2" s="573"/>
+      <c r="P2" s="573"/>
+      <c r="Q2" s="573"/>
+      <c r="R2" s="573"/>
+      <c r="S2" s="573"/>
+      <c r="T2" s="573"/>
+      <c r="U2" s="573"/>
+    </row>
+    <row r="3" spans="1:22" ht="20.25" customHeight="1">
+      <c r="A3" s="573" t="s">
+        <v>132</v>
+      </c>
+      <c r="B3" s="573"/>
+      <c r="C3" s="573"/>
+      <c r="D3" s="573"/>
+      <c r="E3" s="573"/>
+      <c r="F3" s="573"/>
+      <c r="G3" s="573"/>
+      <c r="H3" s="573"/>
+      <c r="I3" s="573"/>
+      <c r="J3" s="573"/>
+      <c r="K3" s="573"/>
+      <c r="L3" s="573"/>
+      <c r="M3" s="573"/>
+      <c r="N3" s="573"/>
+      <c r="O3" s="573"/>
+      <c r="P3" s="573"/>
+      <c r="Q3" s="573"/>
+      <c r="R3" s="573"/>
+      <c r="S3" s="573"/>
+      <c r="T3" s="573"/>
+      <c r="U3" s="573"/>
+    </row>
+    <row r="4" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A4" s="573" t="s">
+        <v>133</v>
+      </c>
+      <c r="B4" s="573"/>
+      <c r="C4" s="573"/>
+      <c r="D4" s="573"/>
+      <c r="E4" s="573"/>
+      <c r="F4" s="573"/>
+      <c r="G4" s="573"/>
+      <c r="H4" s="573"/>
+      <c r="I4" s="573"/>
+      <c r="J4" s="573"/>
+      <c r="K4" s="573"/>
+      <c r="L4" s="573"/>
+      <c r="M4" s="573"/>
+      <c r="N4" s="573"/>
+      <c r="O4" s="573"/>
+      <c r="P4" s="573"/>
+      <c r="Q4" s="573"/>
+      <c r="R4" s="573"/>
+      <c r="S4" s="573"/>
+      <c r="T4" s="573"/>
+      <c r="U4" s="573"/>
+    </row>
+    <row r="5" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="91"/>
+      <c r="B5" s="91"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="574" t="s">
+        <v>134</v>
+      </c>
+      <c r="F5" s="574"/>
+      <c r="G5" s="91" t="s">
+        <v>135</v>
+      </c>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="91"/>
+      <c r="O5" s="91"/>
+      <c r="P5" s="91"/>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="90"/>
+    </row>
+    <row r="6" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="91"/>
+      <c r="B6" s="91"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="575"/>
+      <c r="L6" s="575"/>
+      <c r="M6" s="575"/>
+      <c r="N6" s="575"/>
+      <c r="O6" s="91" t="s">
+        <v>136</v>
+      </c>
+      <c r="P6" s="575"/>
+      <c r="Q6" s="575"/>
+      <c r="R6" s="91" t="s">
+        <v>137</v>
+      </c>
+      <c r="S6" s="575"/>
+      <c r="T6" s="575"/>
+      <c r="U6" s="91" t="s">
+        <v>138</v>
+      </c>
+      <c r="V6" s="90"/>
+    </row>
+    <row r="7" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="91"/>
+      <c r="B7" s="573"/>
+      <c r="C7" s="573"/>
+      <c r="D7" s="93" t="s">
+        <v>139</v>
+      </c>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="92"/>
+      <c r="L7" s="92"/>
+      <c r="M7" s="92"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="91"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="92"/>
+      <c r="U7" s="91"/>
+      <c r="V7" s="90"/>
+    </row>
+    <row r="8" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="91"/>
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91" t="s">
+        <v>140</v>
+      </c>
+      <c r="I8" s="91"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="552"/>
+      <c r="L8" s="552"/>
+      <c r="M8" s="552"/>
+      <c r="N8" s="552"/>
+      <c r="O8" s="552"/>
+      <c r="P8" s="552"/>
+      <c r="Q8" s="552"/>
+      <c r="R8" s="552"/>
+      <c r="S8" s="552"/>
+      <c r="T8" s="552"/>
+      <c r="U8" s="552"/>
+      <c r="V8" s="90"/>
+    </row>
+    <row r="9" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="91"/>
+      <c r="B9" s="91"/>
+      <c r="C9" s="91"/>
+      <c r="D9" s="91"/>
+      <c r="E9" s="91"/>
+      <c r="F9" s="91"/>
+      <c r="G9" s="91" t="s">
+        <v>141</v>
+      </c>
+      <c r="H9" s="95" t="s">
+        <v>142</v>
+      </c>
+      <c r="I9" s="95"/>
+      <c r="J9" s="94"/>
+      <c r="K9" s="552"/>
+      <c r="L9" s="552"/>
+      <c r="M9" s="552"/>
+      <c r="N9" s="552"/>
+      <c r="O9" s="552"/>
+      <c r="P9" s="552"/>
+      <c r="Q9" s="552"/>
+      <c r="R9" s="552"/>
+      <c r="S9" s="552"/>
+      <c r="T9" s="552"/>
+      <c r="U9" s="552"/>
+      <c r="V9" s="90"/>
+    </row>
+    <row r="10" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="91"/>
+      <c r="B10" s="91"/>
+      <c r="C10" s="91"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="91"/>
+      <c r="F10" s="91"/>
+      <c r="G10" s="91"/>
+      <c r="H10" s="91" t="s">
+        <v>143</v>
+      </c>
+      <c r="I10" s="91"/>
+      <c r="J10" s="94"/>
+      <c r="K10" s="552"/>
+      <c r="L10" s="552"/>
+      <c r="M10" s="552"/>
+      <c r="N10" s="552"/>
+      <c r="O10" s="552"/>
+      <c r="P10" s="552"/>
+      <c r="Q10" s="552"/>
+      <c r="R10" s="552"/>
+      <c r="S10" s="552"/>
+      <c r="T10" s="552"/>
+      <c r="U10" s="552"/>
+      <c r="V10" s="90"/>
+    </row>
+    <row r="11" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A11" s="96"/>
+      <c r="B11" s="96"/>
+      <c r="C11" s="96"/>
+      <c r="D11" s="96"/>
+      <c r="E11" s="96"/>
+      <c r="F11" s="96"/>
+      <c r="G11" s="96"/>
+      <c r="H11" s="96"/>
+      <c r="I11" s="96"/>
+      <c r="J11" s="96"/>
+      <c r="K11" s="96"/>
+      <c r="L11" s="96"/>
+      <c r="M11" s="96"/>
+      <c r="N11" s="96"/>
+      <c r="O11" s="96"/>
+      <c r="P11" s="96"/>
+      <c r="Q11" s="96"/>
+      <c r="R11" s="96"/>
+      <c r="S11" s="96"/>
+      <c r="T11" s="96"/>
+      <c r="U11" s="96"/>
+      <c r="V11" s="90"/>
+    </row>
+    <row r="12" spans="1:22" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A12" s="96"/>
+      <c r="B12" s="97" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="96"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="96"/>
+      <c r="G12" s="96"/>
+      <c r="H12" s="96"/>
+      <c r="I12" s="96"/>
+      <c r="J12" s="96"/>
+      <c r="K12" s="96"/>
+      <c r="L12" s="96"/>
+      <c r="M12" s="96"/>
+      <c r="N12" s="96"/>
+      <c r="O12" s="96"/>
+      <c r="P12" s="96"/>
+      <c r="Q12" s="96"/>
+      <c r="R12" s="96"/>
+      <c r="S12" s="96"/>
+      <c r="T12" s="96"/>
+      <c r="U12" s="96"/>
+      <c r="V12" s="90"/>
+    </row>
+    <row r="13" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A13" s="98"/>
+      <c r="B13" s="96"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="96"/>
+      <c r="E13" s="96"/>
+      <c r="F13" s="96"/>
+      <c r="G13" s="96"/>
+      <c r="H13" s="96"/>
+      <c r="I13" s="96"/>
+      <c r="J13" s="96"/>
+      <c r="K13" s="96"/>
+      <c r="L13" s="96"/>
+      <c r="M13" s="96"/>
+      <c r="N13" s="96"/>
+      <c r="O13" s="96"/>
+      <c r="P13" s="96"/>
+      <c r="Q13" s="96"/>
+      <c r="R13" s="96"/>
+      <c r="S13" s="96"/>
+      <c r="T13" s="96"/>
+      <c r="U13" s="96"/>
+    </row>
+    <row r="14" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A14" s="98"/>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="553" t="s">
+        <v>145</v>
+      </c>
+      <c r="G14" s="554"/>
+      <c r="H14" s="555"/>
+      <c r="I14" s="99" t="s">
+        <v>46</v>
+      </c>
+      <c r="J14" s="99" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="L14" s="99" t="s">
+        <v>49</v>
+      </c>
+      <c r="M14" s="99" t="s">
+        <v>50</v>
+      </c>
+      <c r="N14" s="99" t="s">
+        <v>230</v>
+      </c>
+      <c r="O14" s="100" t="s">
+        <v>231</v>
+      </c>
+      <c r="P14" s="100" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q14" s="100" t="s">
+        <v>233</v>
+      </c>
+      <c r="R14" s="100" t="s">
+        <v>234</v>
+      </c>
+      <c r="S14" s="100" t="s">
+        <v>46</v>
+      </c>
+      <c r="T14" s="100" t="s">
+        <v>47</v>
+      </c>
+      <c r="U14" s="101" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A15" s="497" t="s">
+        <v>146</v>
+      </c>
+      <c r="B15" s="556" t="s">
+        <v>147</v>
+      </c>
+      <c r="C15" s="501"/>
+      <c r="D15" s="557" t="s">
+        <v>229</v>
+      </c>
+      <c r="E15" s="558"/>
+      <c r="F15" s="558"/>
+      <c r="G15" s="558"/>
+      <c r="H15" s="558"/>
+      <c r="I15" s="558"/>
+      <c r="J15" s="558"/>
+      <c r="K15" s="558"/>
+      <c r="L15" s="558"/>
+      <c r="M15" s="558"/>
+      <c r="N15" s="558"/>
+      <c r="O15" s="558"/>
+      <c r="P15" s="558"/>
+      <c r="Q15" s="558"/>
+      <c r="R15" s="558"/>
+      <c r="S15" s="558"/>
+      <c r="T15" s="558"/>
+      <c r="U15" s="559"/>
+    </row>
+    <row r="16" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A16" s="498"/>
+      <c r="B16" s="560" t="s">
+        <v>148</v>
+      </c>
+      <c r="C16" s="503"/>
+      <c r="D16" s="579" t="s">
+        <v>228</v>
+      </c>
+      <c r="E16" s="580"/>
+      <c r="F16" s="580"/>
+      <c r="G16" s="580"/>
+      <c r="H16" s="580"/>
+      <c r="I16" s="580"/>
+      <c r="J16" s="580"/>
+      <c r="K16" s="580"/>
+      <c r="L16" s="580"/>
+      <c r="M16" s="580"/>
+      <c r="N16" s="580"/>
+      <c r="O16" s="580"/>
+      <c r="P16" s="580"/>
+      <c r="Q16" s="580"/>
+      <c r="R16" s="580"/>
+      <c r="S16" s="580"/>
+      <c r="T16" s="580"/>
+      <c r="U16" s="581"/>
+    </row>
+    <row r="17" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A17" s="498"/>
+      <c r="B17" s="561" t="s">
+        <v>149</v>
+      </c>
+      <c r="C17" s="527"/>
+      <c r="D17" s="103" t="s">
+        <v>150</v>
+      </c>
+      <c r="E17" s="104" t="s">
+        <v>235</v>
+      </c>
+      <c r="F17" s="120" t="s">
+        <v>151</v>
+      </c>
+      <c r="G17" s="533" t="s">
+        <v>236</v>
+      </c>
+      <c r="H17" s="533"/>
+      <c r="I17" s="105" t="s">
+        <v>152</v>
+      </c>
+      <c r="J17" s="105"/>
+      <c r="K17" s="105"/>
+      <c r="L17" s="105"/>
+      <c r="M17" s="105"/>
+      <c r="N17" s="105"/>
+      <c r="O17" s="105"/>
+      <c r="P17" s="105"/>
+      <c r="Q17" s="105"/>
+      <c r="R17" s="105"/>
+      <c r="S17" s="105"/>
+      <c r="T17" s="105"/>
+      <c r="U17" s="106"/>
+    </row>
+    <row r="18" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A18" s="498"/>
+      <c r="B18" s="562"/>
+      <c r="C18" s="529"/>
+      <c r="D18" s="576" t="s">
+        <v>250</v>
+      </c>
+      <c r="E18" s="535"/>
+      <c r="F18" s="535"/>
+      <c r="G18" s="535"/>
+      <c r="H18" s="535"/>
+      <c r="I18" s="535"/>
+      <c r="J18" s="535"/>
+      <c r="K18" s="535"/>
+      <c r="L18" s="535"/>
+      <c r="M18" s="535"/>
+      <c r="N18" s="535"/>
+      <c r="O18" s="535"/>
+      <c r="P18" s="535"/>
+      <c r="Q18" s="535"/>
+      <c r="R18" s="535"/>
+      <c r="S18" s="535"/>
+      <c r="T18" s="535"/>
+      <c r="U18" s="536"/>
+    </row>
+    <row r="19" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A19" s="498"/>
+      <c r="B19" s="563"/>
+      <c r="C19" s="531"/>
+      <c r="D19" s="537"/>
+      <c r="E19" s="538"/>
+      <c r="F19" s="538"/>
+      <c r="G19" s="538"/>
+      <c r="H19" s="538"/>
+      <c r="I19" s="538"/>
+      <c r="J19" s="538"/>
+      <c r="K19" s="538"/>
+      <c r="L19" s="538"/>
+      <c r="M19" s="538"/>
+      <c r="N19" s="538"/>
+      <c r="O19" s="538"/>
+      <c r="P19" s="538"/>
+      <c r="Q19" s="538"/>
+      <c r="R19" s="538"/>
+      <c r="S19" s="538"/>
+      <c r="T19" s="538"/>
+      <c r="U19" s="551"/>
+    </row>
+    <row r="20" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A20" s="498"/>
+      <c r="B20" s="545" t="s">
+        <v>153</v>
+      </c>
+      <c r="C20" s="546"/>
+      <c r="D20" s="110" t="s">
+        <v>154</v>
+      </c>
+      <c r="E20" s="566" t="s">
+        <v>244</v>
+      </c>
+      <c r="F20" s="567"/>
+      <c r="G20" s="567"/>
+      <c r="H20" s="567"/>
+      <c r="I20" s="567"/>
+      <c r="J20" s="567"/>
+      <c r="K20" s="567"/>
+      <c r="L20" s="568"/>
+      <c r="M20" s="569" t="s">
+        <v>242</v>
+      </c>
+      <c r="N20" s="569"/>
+      <c r="O20" s="569"/>
+      <c r="P20" s="570" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q20" s="570"/>
+      <c r="R20" s="570"/>
+      <c r="S20" s="570"/>
+      <c r="T20" s="570"/>
+      <c r="U20" s="571"/>
+    </row>
+    <row r="21" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A21" s="498"/>
+      <c r="B21" s="549"/>
+      <c r="C21" s="550"/>
+      <c r="D21" s="564" t="s">
+        <v>155</v>
+      </c>
+      <c r="E21" s="565"/>
+      <c r="F21" s="476" t="s">
+        <v>246</v>
+      </c>
+      <c r="G21" s="476"/>
+      <c r="H21" s="476"/>
+      <c r="I21" s="476"/>
+      <c r="J21" s="476"/>
+      <c r="K21" s="476"/>
+      <c r="L21" s="476"/>
+      <c r="M21" s="476"/>
+      <c r="N21" s="476"/>
+      <c r="O21" s="476"/>
+      <c r="P21" s="476"/>
+      <c r="Q21" s="476"/>
+      <c r="R21" s="476"/>
+      <c r="S21" s="476"/>
+      <c r="T21" s="476"/>
+      <c r="U21" s="464"/>
+    </row>
+    <row r="22" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A22" s="498"/>
+      <c r="B22" s="111" t="s">
+        <v>156</v>
+      </c>
+      <c r="C22" s="112"/>
+      <c r="D22" s="103" t="s">
+        <v>237</v>
+      </c>
+      <c r="E22" s="105"/>
+      <c r="F22" s="113"/>
+      <c r="G22" s="113"/>
+      <c r="H22" s="113"/>
+      <c r="I22" s="113"/>
+      <c r="J22" s="113"/>
+      <c r="K22" s="113"/>
+      <c r="L22" s="113"/>
+      <c r="M22" s="113"/>
+      <c r="N22" s="113"/>
+      <c r="O22" s="113"/>
+      <c r="P22" s="113"/>
+      <c r="Q22" s="113"/>
+      <c r="R22" s="113"/>
+      <c r="S22" s="113"/>
+      <c r="T22" s="113"/>
+      <c r="U22" s="114"/>
+    </row>
+    <row r="23" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A23" s="498"/>
+      <c r="B23" s="507" t="s">
+        <v>157</v>
+      </c>
+      <c r="C23" s="508"/>
+      <c r="D23" s="511" t="s">
+        <v>158</v>
+      </c>
+      <c r="E23" s="513" t="s">
+        <v>238</v>
+      </c>
+      <c r="F23" s="514"/>
+      <c r="G23" s="102" t="s">
+        <v>147</v>
+      </c>
+      <c r="H23" s="517" t="s">
+        <v>240</v>
+      </c>
+      <c r="I23" s="518"/>
+      <c r="J23" s="518"/>
+      <c r="K23" s="518"/>
+      <c r="L23" s="519"/>
+      <c r="M23" s="520" t="s">
+        <v>159</v>
+      </c>
+      <c r="N23" s="521"/>
+      <c r="O23" s="577" t="s">
+        <v>241</v>
+      </c>
+      <c r="P23" s="513"/>
+      <c r="Q23" s="513"/>
+      <c r="R23" s="513"/>
+      <c r="S23" s="513"/>
+      <c r="T23" s="513"/>
+      <c r="U23" s="514"/>
+    </row>
+    <row r="24" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A24" s="498"/>
+      <c r="B24" s="509"/>
+      <c r="C24" s="510"/>
+      <c r="D24" s="512"/>
+      <c r="E24" s="515"/>
+      <c r="F24" s="516"/>
+      <c r="G24" s="115" t="s">
+        <v>160</v>
+      </c>
+      <c r="H24" s="524" t="s">
+        <v>239</v>
+      </c>
+      <c r="I24" s="525"/>
+      <c r="J24" s="525"/>
+      <c r="K24" s="525"/>
+      <c r="L24" s="526"/>
+      <c r="M24" s="522"/>
+      <c r="N24" s="523"/>
+      <c r="O24" s="578"/>
+      <c r="P24" s="515"/>
+      <c r="Q24" s="515"/>
+      <c r="R24" s="515"/>
+      <c r="S24" s="515"/>
+      <c r="T24" s="515"/>
+      <c r="U24" s="516"/>
+    </row>
+    <row r="25" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A25" s="498"/>
+      <c r="B25" s="545" t="s">
+        <v>161</v>
+      </c>
+      <c r="C25" s="546"/>
+      <c r="D25" s="103" t="s">
+        <v>150</v>
+      </c>
+      <c r="E25" s="104" t="s">
+        <v>235</v>
+      </c>
+      <c r="F25" s="120" t="s">
+        <v>151</v>
+      </c>
+      <c r="G25" s="533" t="s">
+        <v>243</v>
+      </c>
+      <c r="H25" s="533"/>
+      <c r="I25" s="105" t="s">
+        <v>152</v>
+      </c>
+      <c r="J25" s="105"/>
+      <c r="K25" s="105"/>
+      <c r="L25" s="105"/>
+      <c r="M25" s="105"/>
+      <c r="N25" s="105"/>
+      <c r="O25" s="105"/>
+      <c r="P25" s="105"/>
+      <c r="Q25" s="105"/>
+      <c r="R25" s="105"/>
+      <c r="S25" s="105"/>
+      <c r="T25" s="105"/>
+      <c r="U25" s="106"/>
+    </row>
+    <row r="26" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A26" s="498"/>
+      <c r="B26" s="547"/>
+      <c r="C26" s="548"/>
+      <c r="D26" s="576" t="s">
+        <v>250</v>
+      </c>
+      <c r="E26" s="535"/>
+      <c r="F26" s="535"/>
+      <c r="G26" s="535"/>
+      <c r="H26" s="535"/>
+      <c r="I26" s="535"/>
+      <c r="J26" s="535"/>
+      <c r="K26" s="535"/>
+      <c r="L26" s="535"/>
+      <c r="M26" s="535"/>
+      <c r="N26" s="535"/>
+      <c r="O26" s="535"/>
+      <c r="P26" s="535"/>
+      <c r="Q26" s="535"/>
+      <c r="R26" s="535"/>
+      <c r="S26" s="535"/>
+      <c r="T26" s="535"/>
+      <c r="U26" s="536"/>
+    </row>
+    <row r="27" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A27" s="499"/>
+      <c r="B27" s="549"/>
+      <c r="C27" s="550"/>
+      <c r="D27" s="537"/>
+      <c r="E27" s="538"/>
+      <c r="F27" s="538"/>
+      <c r="G27" s="538"/>
+      <c r="H27" s="538"/>
+      <c r="I27" s="538"/>
+      <c r="J27" s="538"/>
+      <c r="K27" s="538"/>
+      <c r="L27" s="538"/>
+      <c r="M27" s="538"/>
+      <c r="N27" s="538"/>
+      <c r="O27" s="538"/>
+      <c r="P27" s="538"/>
+      <c r="Q27" s="538"/>
+      <c r="R27" s="538"/>
+      <c r="S27" s="538"/>
+      <c r="T27" s="538"/>
+      <c r="U27" s="551"/>
+    </row>
+    <row r="28" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A28" s="497" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28" s="500" t="s">
+        <v>147</v>
+      </c>
+      <c r="C28" s="501"/>
+      <c r="D28" s="447" t="s">
+        <v>248</v>
+      </c>
+      <c r="E28" s="448"/>
+      <c r="F28" s="448"/>
+      <c r="G28" s="448"/>
+      <c r="H28" s="448"/>
+      <c r="I28" s="448"/>
+      <c r="J28" s="448"/>
+      <c r="K28" s="448"/>
+      <c r="L28" s="448"/>
+      <c r="M28" s="448"/>
+      <c r="N28" s="448"/>
+      <c r="O28" s="448"/>
+      <c r="P28" s="448"/>
+      <c r="Q28" s="448"/>
+      <c r="R28" s="448"/>
+      <c r="S28" s="448"/>
+      <c r="T28" s="448"/>
+      <c r="U28" s="449"/>
+    </row>
+    <row r="29" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A29" s="498"/>
+      <c r="B29" s="502" t="s">
+        <v>148</v>
+      </c>
+      <c r="C29" s="503"/>
+      <c r="D29" s="504" t="s">
+        <v>247</v>
+      </c>
+      <c r="E29" s="505"/>
+      <c r="F29" s="505"/>
+      <c r="G29" s="505"/>
+      <c r="H29" s="505"/>
+      <c r="I29" s="505"/>
+      <c r="J29" s="505"/>
+      <c r="K29" s="505"/>
+      <c r="L29" s="505"/>
+      <c r="M29" s="505"/>
+      <c r="N29" s="505"/>
+      <c r="O29" s="505"/>
+      <c r="P29" s="505"/>
+      <c r="Q29" s="505"/>
+      <c r="R29" s="505"/>
+      <c r="S29" s="505"/>
+      <c r="T29" s="505"/>
+      <c r="U29" s="506"/>
+    </row>
+    <row r="30" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A30" s="498"/>
+      <c r="B30" s="527" t="s">
+        <v>163</v>
+      </c>
+      <c r="C30" s="528"/>
+      <c r="D30" s="103" t="s">
+        <v>150</v>
+      </c>
+      <c r="E30" s="104" t="s">
+        <v>235</v>
+      </c>
+      <c r="F30" s="120" t="s">
+        <v>151</v>
+      </c>
+      <c r="G30" s="533" t="s">
+        <v>249</v>
+      </c>
+      <c r="H30" s="533"/>
+      <c r="I30" s="105" t="s">
+        <v>152</v>
+      </c>
+      <c r="J30" s="105"/>
+      <c r="K30" s="105"/>
+      <c r="L30" s="105"/>
+      <c r="M30" s="105"/>
+      <c r="N30" s="105"/>
+      <c r="O30" s="105"/>
+      <c r="P30" s="105"/>
+      <c r="Q30" s="105"/>
+      <c r="R30" s="105"/>
+      <c r="S30" s="105"/>
+      <c r="T30" s="105"/>
+      <c r="U30" s="106"/>
+    </row>
+    <row r="31" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A31" s="498"/>
+      <c r="B31" s="529"/>
+      <c r="C31" s="530"/>
+      <c r="D31" s="576" t="s">
+        <v>250</v>
+      </c>
+      <c r="E31" s="535"/>
+      <c r="F31" s="535"/>
+      <c r="G31" s="535"/>
+      <c r="H31" s="535"/>
+      <c r="I31" s="535"/>
+      <c r="J31" s="535"/>
+      <c r="K31" s="535"/>
+      <c r="L31" s="535"/>
+      <c r="M31" s="535"/>
+      <c r="N31" s="535"/>
+      <c r="O31" s="535"/>
+      <c r="P31" s="535"/>
+      <c r="Q31" s="535"/>
+      <c r="R31" s="535"/>
+      <c r="S31" s="535"/>
+      <c r="T31" s="535"/>
+      <c r="U31" s="536"/>
+    </row>
+    <row r="32" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A32" s="498"/>
+      <c r="B32" s="531"/>
+      <c r="C32" s="532"/>
+      <c r="D32" s="537"/>
+      <c r="E32" s="538"/>
+      <c r="F32" s="538"/>
+      <c r="G32" s="538"/>
+      <c r="H32" s="538"/>
+      <c r="I32" s="538"/>
+      <c r="J32" s="538"/>
+      <c r="K32" s="538"/>
+      <c r="L32" s="538"/>
+      <c r="M32" s="538"/>
+      <c r="N32" s="538"/>
+      <c r="O32" s="538"/>
+      <c r="P32" s="538"/>
+      <c r="Q32" s="538"/>
+      <c r="R32" s="538"/>
+      <c r="S32" s="538"/>
+      <c r="T32" s="538"/>
+      <c r="U32" s="539"/>
+    </row>
+    <row r="33" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A33" s="498"/>
+      <c r="B33" s="540" t="s">
+        <v>164</v>
+      </c>
+      <c r="C33" s="541"/>
+      <c r="D33" s="541"/>
+      <c r="E33" s="542"/>
+      <c r="F33" s="543"/>
+      <c r="G33" s="544"/>
+      <c r="H33" s="116"/>
+      <c r="I33" s="116"/>
+      <c r="J33" s="116"/>
+      <c r="K33" s="116"/>
+      <c r="L33" s="116"/>
+      <c r="M33" s="116"/>
+      <c r="N33" s="116"/>
+      <c r="O33" s="116"/>
+      <c r="P33" s="116"/>
+      <c r="Q33" s="116"/>
+      <c r="R33" s="116"/>
+      <c r="S33" s="116"/>
+      <c r="T33" s="116"/>
+      <c r="U33" s="116"/>
+    </row>
+    <row r="34" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A34" s="498"/>
+      <c r="B34" s="483" t="s">
+        <v>165</v>
+      </c>
+      <c r="C34" s="483"/>
+      <c r="D34" s="483"/>
+      <c r="E34" s="117"/>
+      <c r="F34" s="485" t="s">
+        <v>166</v>
+      </c>
+      <c r="G34" s="485"/>
+      <c r="H34" s="485" t="s">
+        <v>167</v>
+      </c>
+      <c r="I34" s="485"/>
+      <c r="J34" s="485"/>
+      <c r="K34" s="485"/>
+      <c r="L34" s="486" t="s">
+        <v>168</v>
+      </c>
+      <c r="M34" s="486"/>
+      <c r="N34" s="486"/>
+      <c r="O34" s="486"/>
+      <c r="P34" s="486"/>
+      <c r="Q34" s="486"/>
+      <c r="R34" s="487" t="s">
+        <v>169</v>
+      </c>
+      <c r="S34" s="488"/>
+      <c r="T34" s="488"/>
+      <c r="U34" s="489"/>
+    </row>
+    <row r="35" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A35" s="498"/>
+      <c r="B35" s="484"/>
+      <c r="C35" s="484"/>
+      <c r="D35" s="484"/>
+      <c r="E35" s="118" t="s">
+        <v>170</v>
+      </c>
+      <c r="F35" s="485"/>
+      <c r="G35" s="485"/>
+      <c r="H35" s="485"/>
+      <c r="I35" s="485"/>
+      <c r="J35" s="485"/>
+      <c r="K35" s="485"/>
+      <c r="L35" s="486"/>
+      <c r="M35" s="486"/>
+      <c r="N35" s="486"/>
+      <c r="O35" s="486"/>
+      <c r="P35" s="486"/>
+      <c r="Q35" s="486"/>
+      <c r="R35" s="490"/>
+      <c r="S35" s="491"/>
+      <c r="T35" s="491"/>
+      <c r="U35" s="492"/>
+    </row>
+    <row r="36" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A36" s="498"/>
+      <c r="B36" s="493" t="s">
+        <v>171</v>
+      </c>
+      <c r="C36" s="450" t="s">
+        <v>172</v>
+      </c>
+      <c r="D36" s="496"/>
+      <c r="E36" s="119"/>
+      <c r="F36" s="456" t="s">
+        <v>86</v>
+      </c>
+      <c r="G36" s="457"/>
+      <c r="H36" s="456" t="s">
+        <v>86</v>
+      </c>
+      <c r="I36" s="458"/>
+      <c r="J36" s="458"/>
+      <c r="K36" s="457"/>
+      <c r="L36" s="456" t="s">
+        <v>241</v>
+      </c>
+      <c r="M36" s="458"/>
+      <c r="N36" s="458"/>
+      <c r="O36" s="458"/>
+      <c r="P36" s="458"/>
+      <c r="Q36" s="457"/>
+      <c r="R36" s="478" t="s">
+        <v>173</v>
+      </c>
+      <c r="S36" s="479"/>
+      <c r="T36" s="479"/>
+      <c r="U36" s="480"/>
+    </row>
+    <row r="37" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A37" s="498"/>
+      <c r="B37" s="494"/>
+      <c r="C37" s="463" t="s">
+        <v>174</v>
+      </c>
+      <c r="D37" s="477"/>
+      <c r="E37" s="119"/>
+      <c r="F37" s="456" t="s">
+        <v>86</v>
+      </c>
+      <c r="G37" s="457"/>
+      <c r="H37" s="456" t="s">
+        <v>86</v>
+      </c>
+      <c r="I37" s="458"/>
+      <c r="J37" s="458"/>
+      <c r="K37" s="457"/>
+      <c r="L37" s="456" t="s">
+        <v>241</v>
+      </c>
+      <c r="M37" s="458"/>
+      <c r="N37" s="458"/>
+      <c r="O37" s="458"/>
+      <c r="P37" s="458"/>
+      <c r="Q37" s="457"/>
+      <c r="R37" s="478" t="s">
+        <v>173</v>
+      </c>
+      <c r="S37" s="479"/>
+      <c r="T37" s="479"/>
+      <c r="U37" s="480"/>
+    </row>
+    <row r="38" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A38" s="498"/>
+      <c r="B38" s="494"/>
+      <c r="C38" s="463" t="s">
+        <v>175</v>
+      </c>
+      <c r="D38" s="477"/>
+      <c r="E38" s="121"/>
+      <c r="F38" s="456"/>
+      <c r="G38" s="457"/>
+      <c r="H38" s="456"/>
+      <c r="I38" s="458"/>
+      <c r="J38" s="458"/>
+      <c r="K38" s="457"/>
+      <c r="L38" s="456"/>
+      <c r="M38" s="458"/>
+      <c r="N38" s="458"/>
+      <c r="O38" s="458"/>
+      <c r="P38" s="458"/>
+      <c r="Q38" s="457"/>
+      <c r="R38" s="478" t="s">
+        <v>173</v>
+      </c>
+      <c r="S38" s="479"/>
+      <c r="T38" s="479"/>
+      <c r="U38" s="480"/>
+    </row>
+    <row r="39" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A39" s="498"/>
+      <c r="B39" s="494"/>
+      <c r="C39" s="463" t="s">
+        <v>176</v>
+      </c>
+      <c r="D39" s="477"/>
+      <c r="E39" s="121"/>
+      <c r="F39" s="456"/>
+      <c r="G39" s="457"/>
+      <c r="H39" s="456"/>
+      <c r="I39" s="458"/>
+      <c r="J39" s="458"/>
+      <c r="K39" s="457"/>
+      <c r="L39" s="456"/>
+      <c r="M39" s="458"/>
+      <c r="N39" s="458"/>
+      <c r="O39" s="458"/>
+      <c r="P39" s="458"/>
+      <c r="Q39" s="457"/>
+      <c r="R39" s="478" t="s">
+        <v>173</v>
+      </c>
+      <c r="S39" s="479"/>
+      <c r="T39" s="479"/>
+      <c r="U39" s="480"/>
+    </row>
+    <row r="40" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A40" s="498"/>
+      <c r="B40" s="494"/>
+      <c r="C40" s="463" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" s="477"/>
+      <c r="E40" s="121"/>
+      <c r="F40" s="456"/>
+      <c r="G40" s="457"/>
+      <c r="H40" s="456"/>
+      <c r="I40" s="458"/>
+      <c r="J40" s="458"/>
+      <c r="K40" s="457"/>
+      <c r="L40" s="456"/>
+      <c r="M40" s="458"/>
+      <c r="N40" s="458"/>
+      <c r="O40" s="458"/>
+      <c r="P40" s="458"/>
+      <c r="Q40" s="457"/>
+      <c r="R40" s="478" t="s">
+        <v>178</v>
+      </c>
+      <c r="S40" s="479"/>
+      <c r="T40" s="479"/>
+      <c r="U40" s="480"/>
+    </row>
+    <row r="41" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A41" s="498"/>
+      <c r="B41" s="494"/>
+      <c r="C41" s="463" t="s">
+        <v>179</v>
+      </c>
+      <c r="D41" s="477"/>
+      <c r="E41" s="119"/>
+      <c r="F41" s="456"/>
+      <c r="G41" s="457"/>
+      <c r="H41" s="456"/>
+      <c r="I41" s="458"/>
+      <c r="J41" s="458"/>
+      <c r="K41" s="457"/>
+      <c r="L41" s="456"/>
+      <c r="M41" s="458"/>
+      <c r="N41" s="458"/>
+      <c r="O41" s="458"/>
+      <c r="P41" s="458"/>
+      <c r="Q41" s="457"/>
+      <c r="R41" s="478" t="s">
+        <v>180</v>
+      </c>
+      <c r="S41" s="479"/>
+      <c r="T41" s="479"/>
+      <c r="U41" s="480"/>
+    </row>
+    <row r="42" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A42" s="498"/>
+      <c r="B42" s="494"/>
+      <c r="C42" s="463" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" s="477"/>
+      <c r="E42" s="119"/>
+      <c r="F42" s="456"/>
+      <c r="G42" s="457"/>
+      <c r="H42" s="456"/>
+      <c r="I42" s="458"/>
+      <c r="J42" s="458"/>
+      <c r="K42" s="457"/>
+      <c r="L42" s="456"/>
+      <c r="M42" s="458"/>
+      <c r="N42" s="458"/>
+      <c r="O42" s="458"/>
+      <c r="P42" s="458"/>
+      <c r="Q42" s="457"/>
+      <c r="R42" s="478" t="s">
+        <v>182</v>
+      </c>
+      <c r="S42" s="479"/>
+      <c r="T42" s="479"/>
+      <c r="U42" s="480"/>
+    </row>
+    <row r="43" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A43" s="498"/>
+      <c r="B43" s="494"/>
+      <c r="C43" s="463" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" s="477"/>
+      <c r="E43" s="121"/>
+      <c r="F43" s="456"/>
+      <c r="G43" s="457"/>
+      <c r="H43" s="456"/>
+      <c r="I43" s="458"/>
+      <c r="J43" s="458"/>
+      <c r="K43" s="457"/>
+      <c r="L43" s="456"/>
+      <c r="M43" s="458"/>
+      <c r="N43" s="458"/>
+      <c r="O43" s="458"/>
+      <c r="P43" s="458"/>
+      <c r="Q43" s="457"/>
+      <c r="R43" s="478" t="s">
+        <v>184</v>
+      </c>
+      <c r="S43" s="479"/>
+      <c r="T43" s="479"/>
+      <c r="U43" s="480"/>
+    </row>
+    <row r="44" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A44" s="498"/>
+      <c r="B44" s="494"/>
+      <c r="C44" s="463" t="s">
+        <v>185</v>
+      </c>
+      <c r="D44" s="464"/>
+      <c r="E44" s="119"/>
+      <c r="F44" s="456"/>
+      <c r="G44" s="457"/>
+      <c r="H44" s="456"/>
+      <c r="I44" s="458"/>
+      <c r="J44" s="458"/>
+      <c r="K44" s="457"/>
+      <c r="L44" s="456"/>
+      <c r="M44" s="458"/>
+      <c r="N44" s="458"/>
+      <c r="O44" s="458"/>
+      <c r="P44" s="458"/>
+      <c r="Q44" s="457"/>
+      <c r="R44" s="478" t="s">
+        <v>186</v>
+      </c>
+      <c r="S44" s="479"/>
+      <c r="T44" s="479"/>
+      <c r="U44" s="480"/>
+    </row>
+    <row r="45" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A45" s="498"/>
+      <c r="B45" s="494"/>
+      <c r="C45" s="463" t="s">
+        <v>187</v>
+      </c>
+      <c r="D45" s="464"/>
+      <c r="E45" s="119"/>
+      <c r="F45" s="456"/>
+      <c r="G45" s="457"/>
+      <c r="H45" s="456"/>
+      <c r="I45" s="458"/>
+      <c r="J45" s="458"/>
+      <c r="K45" s="457"/>
+      <c r="L45" s="456"/>
+      <c r="M45" s="458"/>
+      <c r="N45" s="458"/>
+      <c r="O45" s="458"/>
+      <c r="P45" s="458"/>
+      <c r="Q45" s="457"/>
+      <c r="R45" s="478" t="s">
+        <v>186</v>
+      </c>
+      <c r="S45" s="479"/>
+      <c r="T45" s="479"/>
+      <c r="U45" s="480"/>
+    </row>
+    <row r="46" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A46" s="498"/>
+      <c r="B46" s="494"/>
+      <c r="C46" s="481" t="s">
+        <v>188</v>
+      </c>
+      <c r="D46" s="482"/>
+      <c r="E46" s="121"/>
+      <c r="F46" s="456"/>
+      <c r="G46" s="457"/>
+      <c r="H46" s="456"/>
+      <c r="I46" s="458"/>
+      <c r="J46" s="458"/>
+      <c r="K46" s="457"/>
+      <c r="L46" s="456"/>
+      <c r="M46" s="458"/>
+      <c r="N46" s="458"/>
+      <c r="O46" s="458"/>
+      <c r="P46" s="458"/>
+      <c r="Q46" s="457"/>
+      <c r="R46" s="465" t="s">
+        <v>189</v>
+      </c>
+      <c r="S46" s="466"/>
+      <c r="T46" s="466"/>
+      <c r="U46" s="467"/>
+    </row>
+    <row r="47" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A47" s="498"/>
+      <c r="B47" s="494"/>
+      <c r="C47" s="463" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" s="464"/>
+      <c r="E47" s="121"/>
+      <c r="F47" s="456"/>
+      <c r="G47" s="457"/>
+      <c r="H47" s="456"/>
+      <c r="I47" s="458"/>
+      <c r="J47" s="458"/>
+      <c r="K47" s="457"/>
+      <c r="L47" s="456"/>
+      <c r="M47" s="458"/>
+      <c r="N47" s="458"/>
+      <c r="O47" s="458"/>
+      <c r="P47" s="458"/>
+      <c r="Q47" s="457"/>
+      <c r="R47" s="465" t="s">
+        <v>191</v>
+      </c>
+      <c r="S47" s="466"/>
+      <c r="T47" s="466"/>
+      <c r="U47" s="467"/>
+    </row>
+    <row r="48" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A48" s="498"/>
+      <c r="B48" s="494"/>
+      <c r="C48" s="463" t="s">
+        <v>192</v>
+      </c>
+      <c r="D48" s="464"/>
+      <c r="E48" s="121"/>
+      <c r="F48" s="456"/>
+      <c r="G48" s="457"/>
+      <c r="H48" s="456"/>
+      <c r="I48" s="458"/>
+      <c r="J48" s="458"/>
+      <c r="K48" s="457"/>
+      <c r="L48" s="456"/>
+      <c r="M48" s="458"/>
+      <c r="N48" s="458"/>
+      <c r="O48" s="458"/>
+      <c r="P48" s="458"/>
+      <c r="Q48" s="457"/>
+      <c r="R48" s="465" t="s">
+        <v>193</v>
+      </c>
+      <c r="S48" s="466"/>
+      <c r="T48" s="466"/>
+      <c r="U48" s="467"/>
+    </row>
+    <row r="49" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A49" s="498"/>
+      <c r="B49" s="494"/>
+      <c r="C49" s="463" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="464"/>
+      <c r="E49" s="121"/>
+      <c r="F49" s="456"/>
+      <c r="G49" s="457"/>
+      <c r="H49" s="456"/>
+      <c r="I49" s="458"/>
+      <c r="J49" s="458"/>
+      <c r="K49" s="457"/>
+      <c r="L49" s="456"/>
+      <c r="M49" s="458"/>
+      <c r="N49" s="458"/>
+      <c r="O49" s="458"/>
+      <c r="P49" s="458"/>
+      <c r="Q49" s="457"/>
+      <c r="R49" s="478" t="s">
+        <v>193</v>
+      </c>
+      <c r="S49" s="479"/>
+      <c r="T49" s="479"/>
+      <c r="U49" s="480"/>
+    </row>
+    <row r="50" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A50" s="498"/>
+      <c r="B50" s="494"/>
+      <c r="C50" s="463" t="s">
+        <v>195</v>
+      </c>
+      <c r="D50" s="464"/>
+      <c r="E50" s="121"/>
+      <c r="F50" s="456"/>
+      <c r="G50" s="457"/>
+      <c r="H50" s="456"/>
+      <c r="I50" s="458"/>
+      <c r="J50" s="458"/>
+      <c r="K50" s="457"/>
+      <c r="L50" s="456"/>
+      <c r="M50" s="458"/>
+      <c r="N50" s="458"/>
+      <c r="O50" s="458"/>
+      <c r="P50" s="458"/>
+      <c r="Q50" s="457"/>
+      <c r="R50" s="465" t="s">
+        <v>196</v>
+      </c>
+      <c r="S50" s="466"/>
+      <c r="T50" s="466"/>
+      <c r="U50" s="467"/>
+    </row>
+    <row r="51" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A51" s="498"/>
+      <c r="B51" s="494"/>
+      <c r="C51" s="463" t="s">
+        <v>197</v>
+      </c>
+      <c r="D51" s="477"/>
+      <c r="E51" s="121"/>
+      <c r="F51" s="456"/>
+      <c r="G51" s="457"/>
+      <c r="H51" s="456"/>
+      <c r="I51" s="458"/>
+      <c r="J51" s="458"/>
+      <c r="K51" s="457"/>
+      <c r="L51" s="456"/>
+      <c r="M51" s="458"/>
+      <c r="N51" s="458"/>
+      <c r="O51" s="458"/>
+      <c r="P51" s="458"/>
+      <c r="Q51" s="457"/>
+      <c r="R51" s="465" t="s">
+        <v>198</v>
+      </c>
+      <c r="S51" s="466"/>
+      <c r="T51" s="466"/>
+      <c r="U51" s="467"/>
+    </row>
+    <row r="52" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A52" s="498"/>
+      <c r="B52" s="495"/>
+      <c r="C52" s="463" t="s">
+        <v>199</v>
+      </c>
+      <c r="D52" s="477"/>
+      <c r="E52" s="121"/>
+      <c r="F52" s="456"/>
+      <c r="G52" s="457"/>
+      <c r="H52" s="456"/>
+      <c r="I52" s="458"/>
+      <c r="J52" s="458"/>
+      <c r="K52" s="457"/>
+      <c r="L52" s="456"/>
+      <c r="M52" s="458"/>
+      <c r="N52" s="458"/>
+      <c r="O52" s="458"/>
+      <c r="P52" s="458"/>
+      <c r="Q52" s="457"/>
+      <c r="R52" s="465" t="s">
+        <v>200</v>
+      </c>
+      <c r="S52" s="466"/>
+      <c r="T52" s="466"/>
+      <c r="U52" s="467"/>
+    </row>
+    <row r="53" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A53" s="498"/>
+      <c r="B53" s="453" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="454"/>
+      <c r="D53" s="455"/>
+      <c r="E53" s="121"/>
+      <c r="F53" s="456"/>
+      <c r="G53" s="457"/>
+      <c r="H53" s="456"/>
+      <c r="I53" s="458"/>
+      <c r="J53" s="458"/>
+      <c r="K53" s="457"/>
+      <c r="L53" s="456"/>
+      <c r="M53" s="458"/>
+      <c r="N53" s="458"/>
+      <c r="O53" s="458"/>
+      <c r="P53" s="458"/>
+      <c r="Q53" s="457"/>
+      <c r="R53" s="465" t="s">
+        <v>202</v>
+      </c>
+      <c r="S53" s="466"/>
+      <c r="T53" s="466"/>
+      <c r="U53" s="467"/>
+    </row>
+    <row r="54" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A54" s="498"/>
+      <c r="B54" s="475" t="s">
+        <v>203</v>
+      </c>
+      <c r="C54" s="463" t="s">
+        <v>204</v>
+      </c>
+      <c r="D54" s="476"/>
+      <c r="E54" s="121"/>
+      <c r="F54" s="456"/>
+      <c r="G54" s="457"/>
+      <c r="H54" s="456"/>
+      <c r="I54" s="458"/>
+      <c r="J54" s="458"/>
+      <c r="K54" s="457"/>
+      <c r="L54" s="456"/>
+      <c r="M54" s="458"/>
+      <c r="N54" s="458"/>
+      <c r="O54" s="458"/>
+      <c r="P54" s="458"/>
+      <c r="Q54" s="457"/>
+      <c r="R54" s="465" t="s">
+        <v>205</v>
+      </c>
+      <c r="S54" s="466"/>
+      <c r="T54" s="466"/>
+      <c r="U54" s="467"/>
+    </row>
+    <row r="55" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A55" s="498"/>
+      <c r="B55" s="475"/>
+      <c r="C55" s="463" t="s">
+        <v>206</v>
+      </c>
+      <c r="D55" s="476"/>
+      <c r="E55" s="121"/>
+      <c r="F55" s="456"/>
+      <c r="G55" s="457"/>
+      <c r="H55" s="456"/>
+      <c r="I55" s="458"/>
+      <c r="J55" s="458"/>
+      <c r="K55" s="457"/>
+      <c r="L55" s="456"/>
+      <c r="M55" s="458"/>
+      <c r="N55" s="458"/>
+      <c r="O55" s="458"/>
+      <c r="P55" s="458"/>
+      <c r="Q55" s="457"/>
+      <c r="R55" s="465" t="s">
+        <v>205</v>
+      </c>
+      <c r="S55" s="466"/>
+      <c r="T55" s="466"/>
+      <c r="U55" s="467"/>
+      <c r="V55" s="90"/>
+    </row>
+    <row r="56" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A56" s="498"/>
+      <c r="B56" s="474" t="s">
+        <v>207</v>
+      </c>
+      <c r="C56" s="474"/>
+      <c r="D56" s="474"/>
+      <c r="E56" s="121"/>
+      <c r="F56" s="456"/>
+      <c r="G56" s="457"/>
+      <c r="H56" s="456"/>
+      <c r="I56" s="458"/>
+      <c r="J56" s="458"/>
+      <c r="K56" s="457"/>
+      <c r="L56" s="456"/>
+      <c r="M56" s="458"/>
+      <c r="N56" s="458"/>
+      <c r="O56" s="458"/>
+      <c r="P56" s="458"/>
+      <c r="Q56" s="457"/>
+      <c r="R56" s="465" t="s">
+        <v>208</v>
+      </c>
+      <c r="S56" s="466"/>
+      <c r="T56" s="466"/>
+      <c r="U56" s="467"/>
+      <c r="V56" s="90"/>
+    </row>
+    <row r="57" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A57" s="498"/>
+      <c r="B57" s="471" t="s">
+        <v>209</v>
+      </c>
+      <c r="C57" s="463" t="s">
+        <v>210</v>
+      </c>
+      <c r="D57" s="464"/>
+      <c r="E57" s="119"/>
+      <c r="F57" s="456"/>
+      <c r="G57" s="457"/>
+      <c r="H57" s="456"/>
+      <c r="I57" s="458"/>
+      <c r="J57" s="458"/>
+      <c r="K57" s="457"/>
+      <c r="L57" s="456"/>
+      <c r="M57" s="458"/>
+      <c r="N57" s="458"/>
+      <c r="O57" s="458"/>
+      <c r="P57" s="458"/>
+      <c r="Q57" s="457"/>
+      <c r="R57" s="465" t="s">
+        <v>211</v>
+      </c>
+      <c r="S57" s="466"/>
+      <c r="T57" s="466"/>
+      <c r="U57" s="467"/>
+      <c r="V57" s="90"/>
+    </row>
+    <row r="58" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A58" s="498"/>
+      <c r="B58" s="472"/>
+      <c r="C58" s="463" t="s">
+        <v>212</v>
+      </c>
+      <c r="D58" s="464"/>
+      <c r="E58" s="119"/>
+      <c r="F58" s="456"/>
+      <c r="G58" s="457"/>
+      <c r="H58" s="456"/>
+      <c r="I58" s="458"/>
+      <c r="J58" s="458"/>
+      <c r="K58" s="457"/>
+      <c r="L58" s="456"/>
+      <c r="M58" s="458"/>
+      <c r="N58" s="458"/>
+      <c r="O58" s="458"/>
+      <c r="P58" s="458"/>
+      <c r="Q58" s="457"/>
+      <c r="R58" s="465" t="s">
+        <v>213</v>
+      </c>
+      <c r="S58" s="466"/>
+      <c r="T58" s="466"/>
+      <c r="U58" s="467"/>
+      <c r="V58" s="90"/>
+    </row>
+    <row r="59" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A59" s="498"/>
+      <c r="B59" s="472"/>
+      <c r="C59" s="463" t="s">
+        <v>214</v>
+      </c>
+      <c r="D59" s="464"/>
+      <c r="E59" s="121"/>
+      <c r="F59" s="456"/>
+      <c r="G59" s="457"/>
+      <c r="H59" s="456"/>
+      <c r="I59" s="458"/>
+      <c r="J59" s="458"/>
+      <c r="K59" s="457"/>
+      <c r="L59" s="456"/>
+      <c r="M59" s="458"/>
+      <c r="N59" s="458"/>
+      <c r="O59" s="458"/>
+      <c r="P59" s="458"/>
+      <c r="Q59" s="457"/>
+      <c r="R59" s="465" t="s">
+        <v>215</v>
+      </c>
+      <c r="S59" s="466"/>
+      <c r="T59" s="466"/>
+      <c r="U59" s="467"/>
+      <c r="V59" s="90"/>
+    </row>
+    <row r="60" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A60" s="498"/>
+      <c r="B60" s="473"/>
+      <c r="C60" s="463" t="s">
+        <v>216</v>
+      </c>
+      <c r="D60" s="464"/>
+      <c r="E60" s="121"/>
+      <c r="F60" s="456"/>
+      <c r="G60" s="457"/>
+      <c r="H60" s="456"/>
+      <c r="I60" s="458"/>
+      <c r="J60" s="458"/>
+      <c r="K60" s="457"/>
+      <c r="L60" s="456"/>
+      <c r="M60" s="458"/>
+      <c r="N60" s="458"/>
+      <c r="O60" s="458"/>
+      <c r="P60" s="458"/>
+      <c r="Q60" s="457"/>
+      <c r="R60" s="465" t="s">
+        <v>217</v>
+      </c>
+      <c r="S60" s="466"/>
+      <c r="T60" s="466"/>
+      <c r="U60" s="467"/>
+      <c r="V60" s="90"/>
+    </row>
+    <row r="61" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A61" s="498"/>
+      <c r="B61" s="453" t="s">
+        <v>218</v>
+      </c>
+      <c r="C61" s="454"/>
+      <c r="D61" s="455"/>
+      <c r="E61" s="121"/>
+      <c r="F61" s="456"/>
+      <c r="G61" s="457"/>
+      <c r="H61" s="456"/>
+      <c r="I61" s="458"/>
+      <c r="J61" s="458"/>
+      <c r="K61" s="457"/>
+      <c r="L61" s="456"/>
+      <c r="M61" s="458"/>
+      <c r="N61" s="458"/>
+      <c r="O61" s="458"/>
+      <c r="P61" s="458"/>
+      <c r="Q61" s="457"/>
+      <c r="R61" s="468" t="s">
+        <v>219</v>
+      </c>
+      <c r="S61" s="469"/>
+      <c r="T61" s="469"/>
+      <c r="U61" s="470"/>
+      <c r="V61" s="90"/>
+    </row>
+    <row r="62" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A62" s="499"/>
+      <c r="B62" s="453" t="s">
+        <v>220</v>
+      </c>
+      <c r="C62" s="454"/>
+      <c r="D62" s="455"/>
+      <c r="E62" s="121"/>
+      <c r="F62" s="456"/>
+      <c r="G62" s="457"/>
+      <c r="H62" s="456"/>
+      <c r="I62" s="458"/>
+      <c r="J62" s="458"/>
+      <c r="K62" s="457"/>
+      <c r="L62" s="456"/>
+      <c r="M62" s="458"/>
+      <c r="N62" s="458"/>
+      <c r="O62" s="458"/>
+      <c r="P62" s="458"/>
+      <c r="Q62" s="457"/>
+      <c r="R62" s="459" t="s">
+        <v>208</v>
+      </c>
+      <c r="S62" s="459"/>
+      <c r="T62" s="459"/>
+      <c r="U62" s="459"/>
+      <c r="V62" s="90"/>
+    </row>
+    <row r="63" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A63" s="460" t="s">
+        <v>221</v>
+      </c>
+      <c r="B63" s="461"/>
+      <c r="C63" s="461"/>
+      <c r="D63" s="461"/>
+      <c r="E63" s="461"/>
+      <c r="F63" s="461"/>
+      <c r="G63" s="462"/>
+      <c r="H63" s="122" t="s">
+        <v>46</v>
+      </c>
+      <c r="I63" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="J63" s="99" t="s">
+        <v>46</v>
+      </c>
+      <c r="K63" s="99" t="s">
+        <v>251</v>
+      </c>
+      <c r="L63" s="99" t="s">
+        <v>251</v>
+      </c>
+      <c r="M63" s="99" t="s">
+        <v>251</v>
+      </c>
+      <c r="N63" s="100" t="s">
+        <v>251</v>
+      </c>
+      <c r="O63" s="100" t="s">
+        <v>251</v>
+      </c>
+      <c r="P63" s="100" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q63" s="101" t="s">
+        <v>251</v>
+      </c>
+      <c r="R63" s="123"/>
+      <c r="S63" s="123"/>
+      <c r="T63" s="123"/>
+      <c r="U63" s="123"/>
+      <c r="V63" s="90"/>
+    </row>
+    <row r="64" spans="1:22" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A64" s="96" t="s">
+        <v>222</v>
+      </c>
+      <c r="B64" s="96"/>
+      <c r="C64" s="96"/>
+      <c r="D64" s="96"/>
+      <c r="E64" s="96"/>
+      <c r="F64" s="96"/>
+      <c r="G64" s="96"/>
+      <c r="H64" s="96"/>
+      <c r="I64" s="96"/>
+      <c r="J64" s="96"/>
+      <c r="K64" s="96"/>
+      <c r="L64" s="96"/>
+      <c r="M64" s="96"/>
+      <c r="N64" s="96"/>
+      <c r="O64" s="96"/>
+      <c r="P64" s="96"/>
+      <c r="Q64" s="96"/>
+      <c r="R64" s="96"/>
+      <c r="S64" s="96"/>
+      <c r="T64" s="96"/>
+      <c r="U64" s="96"/>
+      <c r="V64" s="90"/>
+    </row>
+    <row r="65" spans="1:21" ht="9" customHeight="1">
+      <c r="A65" s="124">
+        <v>1</v>
+      </c>
+      <c r="B65" s="443" t="s">
+        <v>223</v>
+      </c>
+      <c r="C65" s="443"/>
+      <c r="D65" s="443"/>
+      <c r="E65" s="443"/>
+      <c r="F65" s="443"/>
+      <c r="G65" s="443"/>
+      <c r="H65" s="443"/>
+      <c r="I65" s="443"/>
+      <c r="J65" s="443"/>
+      <c r="K65" s="443"/>
+      <c r="L65" s="443"/>
+      <c r="M65" s="443"/>
+      <c r="N65" s="443"/>
+      <c r="O65" s="443"/>
+      <c r="P65" s="443"/>
+      <c r="Q65" s="443"/>
+      <c r="R65" s="443"/>
+      <c r="S65" s="443"/>
+      <c r="T65" s="443"/>
+      <c r="U65" s="443"/>
+    </row>
+    <row r="66" spans="1:21" ht="15" customHeight="1">
+      <c r="A66" s="124">
+        <v>2</v>
+      </c>
+      <c r="B66" s="444" t="s">
+        <v>224</v>
+      </c>
+      <c r="C66" s="444"/>
+      <c r="D66" s="444"/>
+      <c r="E66" s="444"/>
+      <c r="F66" s="444"/>
+      <c r="G66" s="444"/>
+      <c r="H66" s="444"/>
+      <c r="I66" s="444"/>
+      <c r="J66" s="444"/>
+      <c r="K66" s="444"/>
+      <c r="L66" s="444"/>
+      <c r="M66" s="444"/>
+      <c r="N66" s="444"/>
+      <c r="O66" s="444"/>
+      <c r="P66" s="444"/>
+      <c r="Q66" s="444"/>
+      <c r="R66" s="444"/>
+      <c r="S66" s="444"/>
+      <c r="T66" s="444"/>
+      <c r="U66" s="444"/>
+    </row>
+    <row r="67" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A67" s="124">
+        <v>3</v>
+      </c>
+      <c r="B67" s="445" t="s">
+        <v>225</v>
+      </c>
+      <c r="C67" s="446"/>
+      <c r="D67" s="446"/>
+      <c r="E67" s="446"/>
+      <c r="F67" s="446"/>
+      <c r="G67" s="446"/>
+      <c r="H67" s="446"/>
+      <c r="I67" s="446"/>
+      <c r="J67" s="446"/>
+      <c r="K67" s="446"/>
+      <c r="L67" s="446"/>
+      <c r="M67" s="446"/>
+      <c r="N67" s="446"/>
+      <c r="O67" s="446"/>
+      <c r="P67" s="446"/>
+      <c r="Q67" s="446"/>
+      <c r="R67" s="446"/>
+      <c r="S67" s="446"/>
+      <c r="T67" s="446"/>
+      <c r="U67" s="446"/>
+    </row>
+    <row r="68" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A68" s="124">
+        <v>4</v>
+      </c>
+      <c r="B68" s="445" t="s">
+        <v>226</v>
+      </c>
+      <c r="C68" s="446"/>
+      <c r="D68" s="446"/>
+      <c r="E68" s="446"/>
+      <c r="F68" s="446"/>
+      <c r="G68" s="446"/>
+      <c r="H68" s="446"/>
+      <c r="I68" s="446"/>
+      <c r="J68" s="446"/>
+      <c r="K68" s="446"/>
+      <c r="L68" s="446"/>
+      <c r="M68" s="446"/>
+      <c r="N68" s="446"/>
+      <c r="O68" s="446"/>
+      <c r="P68" s="446"/>
+      <c r="Q68" s="446"/>
+      <c r="R68" s="446"/>
+      <c r="S68" s="446"/>
+      <c r="T68" s="446"/>
+      <c r="U68" s="446"/>
+    </row>
+    <row r="69" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A69" s="124">
+        <v>5</v>
+      </c>
+      <c r="B69" s="444" t="s">
+        <v>227</v>
+      </c>
+      <c r="C69" s="444"/>
+      <c r="D69" s="444"/>
+      <c r="E69" s="444"/>
+      <c r="F69" s="444"/>
+      <c r="G69" s="444"/>
+      <c r="H69" s="444"/>
+      <c r="I69" s="444"/>
+      <c r="J69" s="444"/>
+      <c r="K69" s="444"/>
+      <c r="L69" s="444"/>
+      <c r="M69" s="444"/>
+      <c r="N69" s="444"/>
+      <c r="O69" s="444"/>
+      <c r="P69" s="444"/>
+      <c r="Q69" s="444"/>
+      <c r="R69" s="444"/>
+      <c r="S69" s="444"/>
+      <c r="T69" s="444"/>
+      <c r="U69" s="444"/>
+    </row>
+  </sheetData>
+  <mergeCells count="199">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:U2"/>
     <mergeCell ref="A3:U3"/>
     <mergeCell ref="A4:U4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="K6:N6"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="B7:C7"/>
+    <mergeCell ref="K8:U8"/>
+    <mergeCell ref="K9:U9"/>
+    <mergeCell ref="K10:U10"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="A15:A27"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:U15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:U16"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:F24"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="M23:N24"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="B17:C19"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="D19:U19"/>
+    <mergeCell ref="B20:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:U21"/>
+    <mergeCell ref="M20:O20"/>
+    <mergeCell ref="E20:L20"/>
+    <mergeCell ref="P20:U20"/>
+    <mergeCell ref="B30:C32"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="D32:U32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B25:C27"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="D27:U27"/>
+    <mergeCell ref="A28:A62"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:U29"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B34:D35"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="R34:U35"/>
+    <mergeCell ref="B36:B52"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="L36:Q36"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="L38:Q38"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="L39:Q39"/>
+    <mergeCell ref="R39:U39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="R43:U43"/>
+    <mergeCell ref="R44:U44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="R45:U45"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:U46"/>
+    <mergeCell ref="R47:U47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="R49:U49"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="R50:U50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:U52"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="R53:U53"/>
+    <mergeCell ref="R56:U56"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="O23:U24"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="R58:U58"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="R59:U59"/>
+    <mergeCell ref="D18:U18"/>
+    <mergeCell ref="D26:U26"/>
+    <mergeCell ref="D31:U31"/>
+    <mergeCell ref="B65:U65"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="B57:B60"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="R57:U57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="R55:U55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:K56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="F53:G53"/>
   </mergeCells>
-  <phoneticPr fontId="20"/>
-[...7 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44" xr:uid="{E2267D69-B9CA-483B-9220-262FC2BB2C8C}">
+  <phoneticPr fontId="21"/>
+  <dataValidations count="3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44" xr:uid="{531FB356-6127-4451-970D-F77C9904E3FE}">
       <formula1>"　,○"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 F36:K62" xr:uid="{7E72E67E-82A0-41B5-A121-F8372FD521ED}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 F36:K62" xr:uid="{A892AB08-BB79-41CE-A86E-757A7E7A8ADE}">
       <formula1>"○"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{5FE4F98C-6D0D-4A85-8CEA-3B02B70B9151}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{4427B18D-032A-426D-9AB5-6738675E7470}">
       <formula1>"指定,指定更新,指定変更"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.23622047244094491" bottom="0.27559055118110237" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1E50B86-C106-47B4-B738-142F528F3B48}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94390526-262A-40E5-A180-A71409B6ED3B}">
   <dimension ref="A1:M105"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleNormal="115" zoomScaleSheetLayoutView="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="5.6640625" style="103" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="13" width="4.6640625" style="103" customWidth="1"/>
+    <col min="1" max="1" width="5.6640625" style="141" customWidth="1"/>
+    <col min="2" max="7" width="8.6640625" style="141" customWidth="1"/>
+    <col min="8" max="13" width="4.6640625" style="141" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="125" t="s">
+        <v>253</v>
+      </c>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+      <c r="L1" s="126"/>
+      <c r="M1" s="126"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="127"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="128"/>
+      <c r="F2" s="126"/>
+      <c r="G2" s="126"/>
+      <c r="H2" s="126"/>
+      <c r="I2" s="126"/>
+      <c r="J2" s="126"/>
+      <c r="K2" s="126"/>
+      <c r="L2" s="126"/>
+      <c r="M2" s="126"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="368" t="s">
+        <v>254</v>
+      </c>
+      <c r="B3" s="129" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="371"/>
+      <c r="D3" s="372"/>
+      <c r="E3" s="372"/>
+      <c r="F3" s="372"/>
+      <c r="G3" s="372"/>
+      <c r="H3" s="372"/>
+      <c r="I3" s="372"/>
+      <c r="J3" s="372"/>
+      <c r="K3" s="372"/>
+      <c r="L3" s="372"/>
+      <c r="M3" s="373"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="369"/>
+      <c r="B4" s="130" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="374"/>
+      <c r="D4" s="375"/>
+      <c r="E4" s="375"/>
+      <c r="F4" s="375"/>
+      <c r="G4" s="375"/>
+      <c r="H4" s="375"/>
+      <c r="I4" s="375"/>
+      <c r="J4" s="375"/>
+      <c r="K4" s="375"/>
+      <c r="L4" s="375"/>
+      <c r="M4" s="376"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="369"/>
+      <c r="B5" s="377" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="132" t="s">
+        <v>255</v>
+      </c>
+      <c r="D5" s="133"/>
+      <c r="E5" s="131" t="s">
+        <v>256</v>
+      </c>
+      <c r="F5" s="133"/>
+      <c r="G5" s="134" t="s">
+        <v>257</v>
+      </c>
+      <c r="H5" s="134"/>
+      <c r="I5" s="134"/>
+      <c r="J5" s="134"/>
+      <c r="K5" s="134"/>
+      <c r="L5" s="134"/>
+      <c r="M5" s="135"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="369"/>
+      <c r="B6" s="378"/>
+      <c r="C6" s="136"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="138"/>
+      <c r="F6" s="139"/>
+      <c r="G6" s="380"/>
+      <c r="H6" s="380"/>
+      <c r="I6" s="380"/>
+      <c r="J6" s="380"/>
+      <c r="K6" s="380"/>
+      <c r="L6" s="380"/>
+      <c r="M6" s="381"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="369"/>
+      <c r="B7" s="379"/>
+      <c r="C7" s="382"/>
+      <c r="D7" s="383"/>
+      <c r="E7" s="383"/>
+      <c r="F7" s="383"/>
+      <c r="G7" s="383"/>
+      <c r="H7" s="383"/>
+      <c r="I7" s="383"/>
+      <c r="J7" s="383"/>
+      <c r="K7" s="383"/>
+      <c r="L7" s="383"/>
+      <c r="M7" s="384"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="369"/>
+      <c r="B8" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="385"/>
+      <c r="D8" s="386"/>
+      <c r="E8" s="386"/>
+      <c r="F8" s="386"/>
+      <c r="G8" s="386"/>
+      <c r="H8" s="386"/>
+      <c r="I8" s="386"/>
+      <c r="J8" s="386"/>
+      <c r="K8" s="386"/>
+      <c r="L8" s="386"/>
+      <c r="M8" s="387"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="370"/>
+      <c r="B9" s="214" t="s">
+        <v>258</v>
+      </c>
+      <c r="C9" s="282"/>
+      <c r="D9" s="283"/>
+      <c r="E9" s="283"/>
+      <c r="F9" s="283"/>
+      <c r="G9" s="283"/>
+      <c r="H9" s="283"/>
+      <c r="I9" s="283"/>
+      <c r="J9" s="283"/>
+      <c r="K9" s="283"/>
+      <c r="L9" s="283"/>
+      <c r="M9" s="284"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="285" t="s">
+        <v>259</v>
+      </c>
+      <c r="B10" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="290"/>
+      <c r="D10" s="291"/>
+      <c r="E10" s="291"/>
+      <c r="F10" s="291"/>
+      <c r="G10" s="291"/>
+      <c r="H10" s="291"/>
+      <c r="I10" s="291"/>
+      <c r="J10" s="291"/>
+      <c r="K10" s="291"/>
+      <c r="L10" s="291"/>
+      <c r="M10" s="292"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="286"/>
+      <c r="B11" s="218" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="293"/>
+      <c r="D11" s="294"/>
+      <c r="E11" s="294"/>
+      <c r="F11" s="294"/>
+      <c r="G11" s="294"/>
+      <c r="H11" s="294"/>
+      <c r="I11" s="294"/>
+      <c r="J11" s="294"/>
+      <c r="K11" s="294"/>
+      <c r="L11" s="294"/>
+      <c r="M11" s="295"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="286"/>
+      <c r="B12" s="275" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D12" s="221"/>
+      <c r="E12" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F12" s="221"/>
+      <c r="G12" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H12" s="222"/>
+      <c r="I12" s="222"/>
+      <c r="J12" s="222"/>
+      <c r="K12" s="222"/>
+      <c r="L12" s="222"/>
+      <c r="M12" s="223"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="286"/>
+      <c r="B13" s="296"/>
+      <c r="C13" s="225"/>
+      <c r="D13" s="226"/>
+      <c r="E13" s="227"/>
+      <c r="F13" s="228"/>
+      <c r="G13" s="297"/>
+      <c r="H13" s="297"/>
+      <c r="I13" s="297"/>
+      <c r="J13" s="297"/>
+      <c r="K13" s="297"/>
+      <c r="L13" s="297"/>
+      <c r="M13" s="298"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="286"/>
+      <c r="B14" s="276"/>
+      <c r="C14" s="299"/>
+      <c r="D14" s="300"/>
+      <c r="E14" s="300"/>
+      <c r="F14" s="300"/>
+      <c r="G14" s="300"/>
+      <c r="H14" s="300"/>
+      <c r="I14" s="300"/>
+      <c r="J14" s="300"/>
+      <c r="K14" s="300"/>
+      <c r="L14" s="300"/>
+      <c r="M14" s="301"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="286"/>
+      <c r="B15" s="230" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="302"/>
+      <c r="D15" s="303"/>
+      <c r="E15" s="303"/>
+      <c r="F15" s="303"/>
+      <c r="G15" s="303"/>
+      <c r="H15" s="303"/>
+      <c r="I15" s="303"/>
+      <c r="J15" s="303"/>
+      <c r="K15" s="303"/>
+      <c r="L15" s="303"/>
+      <c r="M15" s="304"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="287"/>
+      <c r="B16" s="214" t="s">
+        <v>258</v>
+      </c>
+      <c r="C16" s="282"/>
+      <c r="D16" s="283"/>
+      <c r="E16" s="283"/>
+      <c r="F16" s="283"/>
+      <c r="G16" s="283"/>
+      <c r="H16" s="283"/>
+      <c r="I16" s="283"/>
+      <c r="J16" s="283"/>
+      <c r="K16" s="283"/>
+      <c r="L16" s="283"/>
+      <c r="M16" s="284"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="285" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="351"/>
+      <c r="D17" s="352"/>
+      <c r="E17" s="353"/>
+      <c r="F17" s="274" t="s">
+        <v>260</v>
+      </c>
+      <c r="G17" s="354"/>
+      <c r="H17" s="233"/>
+      <c r="I17" s="354"/>
+      <c r="J17" s="233"/>
+      <c r="K17" s="354"/>
+      <c r="L17" s="233"/>
+      <c r="M17" s="234"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="286"/>
+      <c r="B18" s="235" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="299"/>
+      <c r="D18" s="300"/>
+      <c r="E18" s="301"/>
+      <c r="F18" s="274"/>
+      <c r="G18" s="355"/>
+      <c r="H18" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="I18" s="355"/>
+      <c r="J18" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="K18" s="355"/>
+      <c r="L18" s="237" t="s">
+        <v>263</v>
+      </c>
+      <c r="M18" s="238"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="286"/>
+      <c r="B19" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D19" s="221"/>
+      <c r="E19" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F19" s="221"/>
+      <c r="G19" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H19" s="222"/>
+      <c r="I19" s="222"/>
+      <c r="J19" s="222"/>
+      <c r="K19" s="222"/>
+      <c r="L19" s="222"/>
+      <c r="M19" s="223"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="286"/>
+      <c r="B20" s="267"/>
+      <c r="C20" s="225"/>
+      <c r="D20" s="226"/>
+      <c r="E20" s="227"/>
+      <c r="F20" s="228"/>
+      <c r="G20" s="297"/>
+      <c r="H20" s="297"/>
+      <c r="I20" s="297"/>
+      <c r="J20" s="297"/>
+      <c r="K20" s="297"/>
+      <c r="L20" s="297"/>
+      <c r="M20" s="298"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="286"/>
+      <c r="B21" s="268"/>
+      <c r="C21" s="299"/>
+      <c r="D21" s="300"/>
+      <c r="E21" s="300"/>
+      <c r="F21" s="300"/>
+      <c r="G21" s="300"/>
+      <c r="H21" s="300"/>
+      <c r="I21" s="300"/>
+      <c r="J21" s="300"/>
+      <c r="K21" s="300"/>
+      <c r="L21" s="300"/>
+      <c r="M21" s="301"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="286"/>
+      <c r="B22" s="302" t="s">
+        <v>264</v>
+      </c>
+      <c r="C22" s="303"/>
+      <c r="D22" s="303"/>
+      <c r="E22" s="303"/>
+      <c r="F22" s="303"/>
+      <c r="G22" s="304"/>
+      <c r="H22" s="302"/>
+      <c r="I22" s="303"/>
+      <c r="J22" s="303"/>
+      <c r="K22" s="303"/>
+      <c r="L22" s="303"/>
+      <c r="M22" s="304"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="366"/>
+      <c r="B23" s="356" t="s">
+        <v>265</v>
+      </c>
+      <c r="C23" s="357"/>
+      <c r="D23" s="305" t="s">
+        <v>266</v>
+      </c>
+      <c r="E23" s="306"/>
+      <c r="F23" s="283"/>
+      <c r="G23" s="283"/>
+      <c r="H23" s="362"/>
+      <c r="I23" s="362"/>
+      <c r="J23" s="362"/>
+      <c r="K23" s="283"/>
+      <c r="L23" s="283"/>
+      <c r="M23" s="284"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="366"/>
+      <c r="B24" s="358"/>
+      <c r="C24" s="359"/>
+      <c r="D24" s="331" t="s">
+        <v>267</v>
+      </c>
+      <c r="E24" s="363"/>
+      <c r="F24" s="216"/>
+      <c r="G24" s="216"/>
+      <c r="H24" s="216"/>
+      <c r="I24" s="216"/>
+      <c r="J24" s="216"/>
+      <c r="K24" s="216"/>
+      <c r="L24" s="216"/>
+      <c r="M24" s="217"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="367"/>
+      <c r="B25" s="360"/>
+      <c r="C25" s="361"/>
+      <c r="D25" s="364"/>
+      <c r="E25" s="365"/>
+      <c r="F25" s="240"/>
+      <c r="G25" s="240"/>
+      <c r="H25" s="240"/>
+      <c r="I25" s="240"/>
+      <c r="J25" s="240"/>
+      <c r="K25" s="240"/>
+      <c r="L25" s="240"/>
+      <c r="M25" s="241"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="285" t="s">
+        <v>268</v>
+      </c>
+      <c r="B26" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="351"/>
+      <c r="D26" s="352"/>
+      <c r="E26" s="353"/>
+      <c r="F26" s="274" t="s">
+        <v>260</v>
+      </c>
+      <c r="G26" s="354"/>
+      <c r="H26" s="233"/>
+      <c r="I26" s="354"/>
+      <c r="J26" s="233"/>
+      <c r="K26" s="354"/>
+      <c r="L26" s="233"/>
+      <c r="M26" s="234"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="286"/>
+      <c r="B27" s="235" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="299"/>
+      <c r="D27" s="300"/>
+      <c r="E27" s="301"/>
+      <c r="F27" s="274"/>
+      <c r="G27" s="355"/>
+      <c r="H27" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="I27" s="355"/>
+      <c r="J27" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="K27" s="355"/>
+      <c r="L27" s="237" t="s">
+        <v>263</v>
+      </c>
+      <c r="M27" s="238"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="286"/>
+      <c r="B28" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D28" s="242"/>
+      <c r="E28" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F28" s="242"/>
+      <c r="G28" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H28" s="222"/>
+      <c r="I28" s="222"/>
+      <c r="J28" s="222"/>
+      <c r="K28" s="222"/>
+      <c r="L28" s="222"/>
+      <c r="M28" s="223"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="286"/>
+      <c r="B29" s="267"/>
+      <c r="C29" s="225"/>
+      <c r="D29" s="226"/>
+      <c r="E29" s="227"/>
+      <c r="F29" s="228"/>
+      <c r="G29" s="297"/>
+      <c r="H29" s="297"/>
+      <c r="I29" s="297"/>
+      <c r="J29" s="297"/>
+      <c r="K29" s="297"/>
+      <c r="L29" s="297"/>
+      <c r="M29" s="298"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="286"/>
+      <c r="B30" s="268"/>
+      <c r="C30" s="299"/>
+      <c r="D30" s="300"/>
+      <c r="E30" s="300"/>
+      <c r="F30" s="300"/>
+      <c r="G30" s="300"/>
+      <c r="H30" s="300"/>
+      <c r="I30" s="300"/>
+      <c r="J30" s="300"/>
+      <c r="K30" s="300"/>
+      <c r="L30" s="300"/>
+      <c r="M30" s="301"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="339" t="s">
+        <v>269</v>
+      </c>
+      <c r="B31" s="340"/>
+      <c r="C31" s="340"/>
+      <c r="D31" s="341"/>
+      <c r="E31" s="341"/>
+      <c r="F31" s="342"/>
+      <c r="G31" s="343"/>
+      <c r="H31" s="344" t="s">
+        <v>270</v>
+      </c>
+      <c r="I31" s="345"/>
+      <c r="J31" s="345"/>
+      <c r="K31" s="345"/>
+      <c r="L31" s="345"/>
+      <c r="M31" s="346"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="331" t="s">
+        <v>271</v>
+      </c>
+      <c r="B32" s="332"/>
+      <c r="C32" s="266" t="s">
+        <v>272</v>
+      </c>
+      <c r="D32" s="275"/>
+      <c r="E32" s="347"/>
+      <c r="F32" s="349"/>
+      <c r="G32" s="275"/>
+      <c r="H32" s="275"/>
+      <c r="I32" s="275"/>
+      <c r="J32" s="275"/>
+      <c r="K32" s="275"/>
+      <c r="L32" s="275"/>
+      <c r="M32" s="347"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="335"/>
+      <c r="B33" s="336"/>
+      <c r="C33" s="268"/>
+      <c r="D33" s="276"/>
+      <c r="E33" s="348"/>
+      <c r="F33" s="350"/>
+      <c r="G33" s="276"/>
+      <c r="H33" s="276"/>
+      <c r="I33" s="276"/>
+      <c r="J33" s="276"/>
+      <c r="K33" s="276"/>
+      <c r="L33" s="276"/>
+      <c r="M33" s="348"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="327" t="s">
+        <v>273</v>
+      </c>
+      <c r="B34" s="327"/>
+      <c r="C34" s="229"/>
+      <c r="D34" s="229"/>
+      <c r="E34" s="229"/>
+      <c r="F34" s="244"/>
+      <c r="G34" s="229"/>
+      <c r="H34" s="229"/>
+      <c r="I34" s="229"/>
+      <c r="J34" s="229"/>
+      <c r="K34" s="229"/>
+      <c r="L34" s="229"/>
+      <c r="M34" s="243"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="328" t="s">
+        <v>274</v>
+      </c>
+      <c r="B35" s="329"/>
+      <c r="C35" s="329"/>
+      <c r="D35" s="329"/>
+      <c r="E35" s="329"/>
+      <c r="F35" s="329"/>
+      <c r="G35" s="329"/>
+      <c r="H35" s="329"/>
+      <c r="I35" s="329"/>
+      <c r="J35" s="329"/>
+      <c r="K35" s="329"/>
+      <c r="L35" s="329"/>
+      <c r="M35" s="330"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="331" t="s">
+        <v>275</v>
+      </c>
+      <c r="B36" s="332"/>
+      <c r="C36" s="245" t="s">
         <v>138</v>
       </c>
-      <c r="B1" s="70"/>
-[...653 lines deleted...]
-      <c r="M36" s="342"/>
+      <c r="D36" s="232" t="s">
+        <v>276</v>
+      </c>
+      <c r="E36" s="232" t="s">
+        <v>277</v>
+      </c>
+      <c r="F36" s="232" t="s">
+        <v>278</v>
+      </c>
+      <c r="G36" s="232" t="s">
+        <v>279</v>
+      </c>
+      <c r="H36" s="302" t="s">
+        <v>280</v>
+      </c>
+      <c r="I36" s="304"/>
+      <c r="J36" s="302" t="s">
+        <v>281</v>
+      </c>
+      <c r="K36" s="304"/>
+      <c r="L36" s="302" t="s">
+        <v>282</v>
+      </c>
+      <c r="M36" s="304"/>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="386"/>
-[...11 lines deleted...]
-      <c r="M37" s="389"/>
+      <c r="A37" s="333"/>
+      <c r="B37" s="334"/>
+      <c r="C37" s="246"/>
+      <c r="D37" s="246"/>
+      <c r="E37" s="246"/>
+      <c r="F37" s="246"/>
+      <c r="G37" s="246"/>
+      <c r="H37" s="337"/>
+      <c r="I37" s="338"/>
+      <c r="J37" s="337"/>
+      <c r="K37" s="338"/>
+      <c r="L37" s="337"/>
+      <c r="M37" s="338"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="376"/>
-[...13 lines deleted...]
-      <c r="M38" s="339"/>
+      <c r="A38" s="335"/>
+      <c r="B38" s="336"/>
+      <c r="C38" s="302" t="s">
+        <v>283</v>
+      </c>
+      <c r="D38" s="303"/>
+      <c r="E38" s="304"/>
+      <c r="F38" s="282"/>
+      <c r="G38" s="283"/>
+      <c r="H38" s="283"/>
+      <c r="I38" s="283"/>
+      <c r="J38" s="283"/>
+      <c r="K38" s="283"/>
+      <c r="L38" s="283"/>
+      <c r="M38" s="284"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="397" t="s">
-[...21 lines deleted...]
-      <c r="M39" s="396"/>
+      <c r="A39" s="314" t="s">
+        <v>284</v>
+      </c>
+      <c r="B39" s="277"/>
+      <c r="C39" s="247" t="s">
+        <v>285</v>
+      </c>
+      <c r="D39" s="248"/>
+      <c r="E39" s="249" t="s">
+        <v>286</v>
+      </c>
+      <c r="F39" s="250"/>
+      <c r="G39" s="251" t="s">
+        <v>287</v>
+      </c>
+      <c r="H39" s="312"/>
+      <c r="I39" s="312"/>
+      <c r="J39" s="326" t="s">
+        <v>286</v>
+      </c>
+      <c r="K39" s="326"/>
+      <c r="L39" s="312"/>
+      <c r="M39" s="313"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="399"/>
-[...19 lines deleted...]
-      <c r="M40" s="396"/>
+      <c r="A40" s="316"/>
+      <c r="B40" s="325"/>
+      <c r="C40" s="253" t="s">
+        <v>288</v>
+      </c>
+      <c r="D40" s="248"/>
+      <c r="E40" s="249" t="s">
+        <v>286</v>
+      </c>
+      <c r="F40" s="250"/>
+      <c r="G40" s="251" t="s">
+        <v>287</v>
+      </c>
+      <c r="H40" s="312"/>
+      <c r="I40" s="312"/>
+      <c r="J40" s="326" t="s">
+        <v>286</v>
+      </c>
+      <c r="K40" s="326"/>
+      <c r="L40" s="312"/>
+      <c r="M40" s="313"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="401"/>
-[...19 lines deleted...]
-      <c r="M41" s="396"/>
+      <c r="A41" s="318"/>
+      <c r="B41" s="278"/>
+      <c r="C41" s="255" t="s">
+        <v>289</v>
+      </c>
+      <c r="D41" s="256"/>
+      <c r="E41" s="257" t="s">
+        <v>286</v>
+      </c>
+      <c r="F41" s="250"/>
+      <c r="G41" s="251" t="s">
+        <v>287</v>
+      </c>
+      <c r="H41" s="312"/>
+      <c r="I41" s="312"/>
+      <c r="J41" s="326" t="s">
+        <v>286</v>
+      </c>
+      <c r="K41" s="326"/>
+      <c r="L41" s="312"/>
+      <c r="M41" s="313"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="397" t="s">
-[...14 lines deleted...]
-      <c r="M42" s="117"/>
+      <c r="A42" s="314" t="s">
+        <v>290</v>
+      </c>
+      <c r="B42" s="315"/>
+      <c r="C42" s="320" t="s">
+        <v>291</v>
+      </c>
+      <c r="D42" s="321"/>
+      <c r="E42" s="258"/>
+      <c r="F42" s="320" t="s">
+        <v>292</v>
+      </c>
+      <c r="G42" s="321"/>
+      <c r="H42" s="322"/>
+      <c r="I42" s="323"/>
+      <c r="J42" s="245"/>
+      <c r="K42" s="245"/>
+      <c r="L42" s="245"/>
+      <c r="M42" s="259"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="399"/>
-[...15 lines deleted...]
-      <c r="M43" s="119"/>
+      <c r="A43" s="316"/>
+      <c r="B43" s="317"/>
+      <c r="C43" s="320" t="s">
+        <v>293</v>
+      </c>
+      <c r="D43" s="321"/>
+      <c r="E43" s="258"/>
+      <c r="F43" s="320" t="s">
+        <v>294</v>
+      </c>
+      <c r="G43" s="321"/>
+      <c r="H43" s="322"/>
+      <c r="I43" s="323"/>
+      <c r="J43" s="260"/>
+      <c r="K43" s="260"/>
+      <c r="L43" s="226"/>
+      <c r="M43" s="261"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="401"/>
-[...11 lines deleted...]
-      <c r="M44" s="119"/>
+      <c r="A44" s="318"/>
+      <c r="B44" s="319"/>
+      <c r="C44" s="320" t="s">
+        <v>295</v>
+      </c>
+      <c r="D44" s="324"/>
+      <c r="E44" s="262"/>
+      <c r="F44" s="260"/>
+      <c r="G44" s="245"/>
+      <c r="H44" s="245"/>
+      <c r="I44" s="260"/>
+      <c r="J44" s="260"/>
+      <c r="K44" s="260"/>
+      <c r="L44" s="226"/>
+      <c r="M44" s="261"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="349" t="s">
-[...13 lines deleted...]
-      <c r="M45" s="392"/>
+      <c r="A45" s="305" t="s">
+        <v>296</v>
+      </c>
+      <c r="B45" s="306"/>
+      <c r="C45" s="307"/>
+      <c r="D45" s="308"/>
+      <c r="E45" s="308"/>
+      <c r="F45" s="308"/>
+      <c r="G45" s="308"/>
+      <c r="H45" s="308"/>
+      <c r="I45" s="308"/>
+      <c r="J45" s="308"/>
+      <c r="K45" s="308"/>
+      <c r="L45" s="308"/>
+      <c r="M45" s="309"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="349" t="s">
-[...13 lines deleted...]
-      <c r="M46" s="392"/>
+      <c r="A46" s="305" t="s">
+        <v>297</v>
+      </c>
+      <c r="B46" s="306"/>
+      <c r="C46" s="307"/>
+      <c r="D46" s="308"/>
+      <c r="E46" s="308"/>
+      <c r="F46" s="308"/>
+      <c r="G46" s="308"/>
+      <c r="H46" s="308"/>
+      <c r="I46" s="308"/>
+      <c r="J46" s="308"/>
+      <c r="K46" s="308"/>
+      <c r="L46" s="308"/>
+      <c r="M46" s="309"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="393" t="s">
-[...13 lines deleted...]
-      <c r="M47" s="392"/>
+      <c r="A47" s="310" t="s">
+        <v>298</v>
+      </c>
+      <c r="B47" s="311"/>
+      <c r="C47" s="307"/>
+      <c r="D47" s="308"/>
+      <c r="E47" s="308"/>
+      <c r="F47" s="308"/>
+      <c r="G47" s="308"/>
+      <c r="H47" s="308"/>
+      <c r="I47" s="308"/>
+      <c r="J47" s="308"/>
+      <c r="K47" s="308"/>
+      <c r="L47" s="308"/>
+      <c r="M47" s="309"/>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="70" t="s">
-[...13 lines deleted...]
-      <c r="M48" s="70"/>
+      <c r="A48" s="224" t="s">
+        <v>299</v>
+      </c>
+      <c r="B48" s="224"/>
+      <c r="C48" s="224"/>
+      <c r="D48" s="224"/>
+      <c r="E48" s="224"/>
+      <c r="F48" s="224"/>
+      <c r="G48" s="224"/>
+      <c r="H48" s="224"/>
+      <c r="I48" s="224"/>
+      <c r="J48" s="224"/>
+      <c r="K48" s="224"/>
+      <c r="L48" s="224"/>
+      <c r="M48" s="224"/>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="412" t="s">
-[...13 lines deleted...]
-      <c r="M49" s="412"/>
+      <c r="A49" s="288" t="s">
+        <v>300</v>
+      </c>
+      <c r="B49" s="288"/>
+      <c r="C49" s="288"/>
+      <c r="D49" s="288"/>
+      <c r="E49" s="288"/>
+      <c r="F49" s="288"/>
+      <c r="G49" s="288"/>
+      <c r="H49" s="288"/>
+      <c r="I49" s="288"/>
+      <c r="J49" s="288"/>
+      <c r="K49" s="288"/>
+      <c r="L49" s="288"/>
+      <c r="M49" s="288"/>
     </row>
     <row r="50" spans="1:13">
-      <c r="A50" s="412" t="s">
-[...13 lines deleted...]
-      <c r="M50" s="412"/>
+      <c r="A50" s="288" t="s">
+        <v>301</v>
+      </c>
+      <c r="B50" s="288"/>
+      <c r="C50" s="288"/>
+      <c r="D50" s="288"/>
+      <c r="E50" s="288"/>
+      <c r="F50" s="288"/>
+      <c r="G50" s="288"/>
+      <c r="H50" s="288"/>
+      <c r="I50" s="288"/>
+      <c r="J50" s="288"/>
+      <c r="K50" s="288"/>
+      <c r="L50" s="288"/>
+      <c r="M50" s="288"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="412" t="s">
-[...13 lines deleted...]
-      <c r="M51" s="413"/>
+      <c r="A51" s="288" t="s">
+        <v>302</v>
+      </c>
+      <c r="B51" s="289"/>
+      <c r="C51" s="289"/>
+      <c r="D51" s="289"/>
+      <c r="E51" s="289"/>
+      <c r="F51" s="289"/>
+      <c r="G51" s="289"/>
+      <c r="H51" s="289"/>
+      <c r="I51" s="289"/>
+      <c r="J51" s="289"/>
+      <c r="K51" s="289"/>
+      <c r="L51" s="289"/>
+      <c r="M51" s="289"/>
     </row>
     <row r="52" spans="1:13">
-      <c r="A52" s="110" t="s">
-[...13 lines deleted...]
-      <c r="M52" s="70"/>
+      <c r="A52" s="252" t="s">
+        <v>303</v>
+      </c>
+      <c r="B52" s="224"/>
+      <c r="C52" s="224"/>
+      <c r="D52" s="224"/>
+      <c r="E52" s="224"/>
+      <c r="F52" s="224"/>
+      <c r="G52" s="224"/>
+      <c r="H52" s="224"/>
+      <c r="I52" s="224"/>
+      <c r="J52" s="224"/>
+      <c r="K52" s="224"/>
+      <c r="L52" s="224"/>
+      <c r="M52" s="224"/>
     </row>
     <row r="53" spans="1:13">
-      <c r="A53" s="110" t="s">
-[...13 lines deleted...]
-      <c r="M53" s="70"/>
+      <c r="A53" s="252" t="s">
+        <v>304</v>
+      </c>
+      <c r="B53" s="224"/>
+      <c r="C53" s="224"/>
+      <c r="D53" s="224"/>
+      <c r="E53" s="224"/>
+      <c r="F53" s="224"/>
+      <c r="G53" s="224"/>
+      <c r="H53" s="224"/>
+      <c r="I53" s="224"/>
+      <c r="J53" s="224"/>
+      <c r="K53" s="224"/>
+      <c r="L53" s="224"/>
+      <c r="M53" s="224"/>
     </row>
     <row r="54" spans="1:13">
-      <c r="A54" s="317" t="s">
-[...15 lines deleted...]
-      <c r="M54" s="322"/>
+      <c r="A54" s="285" t="s">
+        <v>259</v>
+      </c>
+      <c r="B54" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="C54" s="290"/>
+      <c r="D54" s="291"/>
+      <c r="E54" s="291"/>
+      <c r="F54" s="291"/>
+      <c r="G54" s="291"/>
+      <c r="H54" s="291"/>
+      <c r="I54" s="291"/>
+      <c r="J54" s="291"/>
+      <c r="K54" s="291"/>
+      <c r="L54" s="291"/>
+      <c r="M54" s="292"/>
     </row>
     <row r="55" spans="1:13">
-      <c r="A55" s="318"/>
-[...13 lines deleted...]
-      <c r="M55" s="325"/>
+      <c r="A55" s="286"/>
+      <c r="B55" s="218" t="s">
+        <v>40</v>
+      </c>
+      <c r="C55" s="293"/>
+      <c r="D55" s="294"/>
+      <c r="E55" s="294"/>
+      <c r="F55" s="294"/>
+      <c r="G55" s="294"/>
+      <c r="H55" s="294"/>
+      <c r="I55" s="294"/>
+      <c r="J55" s="294"/>
+      <c r="K55" s="294"/>
+      <c r="L55" s="294"/>
+      <c r="M55" s="295"/>
     </row>
     <row r="56" spans="1:13">
-      <c r="A56" s="318"/>
-[...19 lines deleted...]
-      <c r="M56" s="81"/>
+      <c r="A56" s="286"/>
+      <c r="B56" s="275" t="s">
+        <v>37</v>
+      </c>
+      <c r="C56" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D56" s="221"/>
+      <c r="E56" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F56" s="221"/>
+      <c r="G56" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H56" s="222"/>
+      <c r="I56" s="222"/>
+      <c r="J56" s="222"/>
+      <c r="K56" s="222"/>
+      <c r="L56" s="222"/>
+      <c r="M56" s="223"/>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="318"/>
-[...11 lines deleted...]
-      <c r="M57" s="330"/>
+      <c r="A57" s="286"/>
+      <c r="B57" s="296"/>
+      <c r="C57" s="225"/>
+      <c r="D57" s="226"/>
+      <c r="E57" s="227"/>
+      <c r="F57" s="228"/>
+      <c r="G57" s="297"/>
+      <c r="H57" s="297"/>
+      <c r="I57" s="297"/>
+      <c r="J57" s="297"/>
+      <c r="K57" s="297"/>
+      <c r="L57" s="297"/>
+      <c r="M57" s="298"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="318"/>
-[...11 lines deleted...]
-      <c r="M58" s="333"/>
+      <c r="A58" s="286"/>
+      <c r="B58" s="276"/>
+      <c r="C58" s="299"/>
+      <c r="D58" s="300"/>
+      <c r="E58" s="300"/>
+      <c r="F58" s="300"/>
+      <c r="G58" s="300"/>
+      <c r="H58" s="300"/>
+      <c r="I58" s="300"/>
+      <c r="J58" s="300"/>
+      <c r="K58" s="300"/>
+      <c r="L58" s="300"/>
+      <c r="M58" s="301"/>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="318"/>
-[...13 lines deleted...]
-      <c r="M59" s="336"/>
+      <c r="A59" s="286"/>
+      <c r="B59" s="230" t="s">
+        <v>41</v>
+      </c>
+      <c r="C59" s="302"/>
+      <c r="D59" s="303"/>
+      <c r="E59" s="303"/>
+      <c r="F59" s="303"/>
+      <c r="G59" s="303"/>
+      <c r="H59" s="303"/>
+      <c r="I59" s="303"/>
+      <c r="J59" s="303"/>
+      <c r="K59" s="303"/>
+      <c r="L59" s="303"/>
+      <c r="M59" s="304"/>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="318"/>
-[...13 lines deleted...]
-      <c r="M60" s="339"/>
+      <c r="A60" s="286"/>
+      <c r="B60" s="214" t="s">
+        <v>258</v>
+      </c>
+      <c r="C60" s="282"/>
+      <c r="D60" s="283"/>
+      <c r="E60" s="283"/>
+      <c r="F60" s="283"/>
+      <c r="G60" s="283"/>
+      <c r="H60" s="283"/>
+      <c r="I60" s="283"/>
+      <c r="J60" s="283"/>
+      <c r="K60" s="283"/>
+      <c r="L60" s="283"/>
+      <c r="M60" s="284"/>
     </row>
     <row r="61" spans="1:13">
-      <c r="A61" s="318"/>
-[...13 lines deleted...]
-      <c r="M61" s="322"/>
+      <c r="A61" s="286"/>
+      <c r="B61" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" s="290"/>
+      <c r="D61" s="291"/>
+      <c r="E61" s="291"/>
+      <c r="F61" s="291"/>
+      <c r="G61" s="291"/>
+      <c r="H61" s="291"/>
+      <c r="I61" s="291"/>
+      <c r="J61" s="291"/>
+      <c r="K61" s="291"/>
+      <c r="L61" s="291"/>
+      <c r="M61" s="292"/>
     </row>
     <row r="62" spans="1:13">
-      <c r="A62" s="318"/>
-[...13 lines deleted...]
-      <c r="M62" s="325"/>
+      <c r="A62" s="286"/>
+      <c r="B62" s="218" t="s">
+        <v>40</v>
+      </c>
+      <c r="C62" s="293"/>
+      <c r="D62" s="294"/>
+      <c r="E62" s="294"/>
+      <c r="F62" s="294"/>
+      <c r="G62" s="294"/>
+      <c r="H62" s="294"/>
+      <c r="I62" s="294"/>
+      <c r="J62" s="294"/>
+      <c r="K62" s="294"/>
+      <c r="L62" s="294"/>
+      <c r="M62" s="295"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="318"/>
-[...19 lines deleted...]
-      <c r="M63" s="81"/>
+      <c r="A63" s="286"/>
+      <c r="B63" s="275" t="s">
+        <v>37</v>
+      </c>
+      <c r="C63" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D63" s="221"/>
+      <c r="E63" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F63" s="221"/>
+      <c r="G63" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H63" s="222"/>
+      <c r="I63" s="222"/>
+      <c r="J63" s="222"/>
+      <c r="K63" s="222"/>
+      <c r="L63" s="222"/>
+      <c r="M63" s="223"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="318"/>
-[...11 lines deleted...]
-      <c r="M64" s="330"/>
+      <c r="A64" s="286"/>
+      <c r="B64" s="296"/>
+      <c r="C64" s="225"/>
+      <c r="D64" s="226"/>
+      <c r="E64" s="227"/>
+      <c r="F64" s="228"/>
+      <c r="G64" s="297"/>
+      <c r="H64" s="297"/>
+      <c r="I64" s="297"/>
+      <c r="J64" s="297"/>
+      <c r="K64" s="297"/>
+      <c r="L64" s="297"/>
+      <c r="M64" s="298"/>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="318"/>
-[...11 lines deleted...]
-      <c r="M65" s="333"/>
+      <c r="A65" s="286"/>
+      <c r="B65" s="276"/>
+      <c r="C65" s="299"/>
+      <c r="D65" s="300"/>
+      <c r="E65" s="300"/>
+      <c r="F65" s="300"/>
+      <c r="G65" s="300"/>
+      <c r="H65" s="300"/>
+      <c r="I65" s="300"/>
+      <c r="J65" s="300"/>
+      <c r="K65" s="300"/>
+      <c r="L65" s="300"/>
+      <c r="M65" s="301"/>
     </row>
     <row r="66" spans="1:13">
-      <c r="A66" s="318"/>
-[...13 lines deleted...]
-      <c r="M66" s="336"/>
+      <c r="A66" s="286"/>
+      <c r="B66" s="230" t="s">
+        <v>41</v>
+      </c>
+      <c r="C66" s="302"/>
+      <c r="D66" s="303"/>
+      <c r="E66" s="303"/>
+      <c r="F66" s="303"/>
+      <c r="G66" s="303"/>
+      <c r="H66" s="303"/>
+      <c r="I66" s="303"/>
+      <c r="J66" s="303"/>
+      <c r="K66" s="303"/>
+      <c r="L66" s="303"/>
+      <c r="M66" s="304"/>
     </row>
     <row r="67" spans="1:13">
-      <c r="A67" s="318"/>
-[...13 lines deleted...]
-      <c r="M67" s="339"/>
+      <c r="A67" s="286"/>
+      <c r="B67" s="214" t="s">
+        <v>258</v>
+      </c>
+      <c r="C67" s="282"/>
+      <c r="D67" s="283"/>
+      <c r="E67" s="283"/>
+      <c r="F67" s="283"/>
+      <c r="G67" s="283"/>
+      <c r="H67" s="283"/>
+      <c r="I67" s="283"/>
+      <c r="J67" s="283"/>
+      <c r="K67" s="283"/>
+      <c r="L67" s="283"/>
+      <c r="M67" s="284"/>
     </row>
     <row r="68" spans="1:13">
-      <c r="A68" s="318"/>
-[...13 lines deleted...]
-      <c r="M68" s="322"/>
+      <c r="A68" s="286"/>
+      <c r="B68" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="C68" s="290"/>
+      <c r="D68" s="291"/>
+      <c r="E68" s="291"/>
+      <c r="F68" s="291"/>
+      <c r="G68" s="291"/>
+      <c r="H68" s="291"/>
+      <c r="I68" s="291"/>
+      <c r="J68" s="291"/>
+      <c r="K68" s="291"/>
+      <c r="L68" s="291"/>
+      <c r="M68" s="292"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="318"/>
-[...13 lines deleted...]
-      <c r="M69" s="325"/>
+      <c r="A69" s="286"/>
+      <c r="B69" s="218" t="s">
+        <v>40</v>
+      </c>
+      <c r="C69" s="293"/>
+      <c r="D69" s="294"/>
+      <c r="E69" s="294"/>
+      <c r="F69" s="294"/>
+      <c r="G69" s="294"/>
+      <c r="H69" s="294"/>
+      <c r="I69" s="294"/>
+      <c r="J69" s="294"/>
+      <c r="K69" s="294"/>
+      <c r="L69" s="294"/>
+      <c r="M69" s="295"/>
     </row>
     <row r="70" spans="1:13">
-      <c r="A70" s="318"/>
-[...19 lines deleted...]
-      <c r="M70" s="81"/>
+      <c r="A70" s="286"/>
+      <c r="B70" s="275" t="s">
+        <v>37</v>
+      </c>
+      <c r="C70" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D70" s="221"/>
+      <c r="E70" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F70" s="221"/>
+      <c r="G70" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H70" s="222"/>
+      <c r="I70" s="222"/>
+      <c r="J70" s="222"/>
+      <c r="K70" s="222"/>
+      <c r="L70" s="222"/>
+      <c r="M70" s="223"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="318"/>
-[...11 lines deleted...]
-      <c r="M71" s="330"/>
+      <c r="A71" s="286"/>
+      <c r="B71" s="296"/>
+      <c r="C71" s="225"/>
+      <c r="D71" s="226"/>
+      <c r="E71" s="227"/>
+      <c r="F71" s="228"/>
+      <c r="G71" s="297"/>
+      <c r="H71" s="297"/>
+      <c r="I71" s="297"/>
+      <c r="J71" s="297"/>
+      <c r="K71" s="297"/>
+      <c r="L71" s="297"/>
+      <c r="M71" s="298"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="318"/>
-[...11 lines deleted...]
-      <c r="M72" s="333"/>
+      <c r="A72" s="286"/>
+      <c r="B72" s="276"/>
+      <c r="C72" s="299"/>
+      <c r="D72" s="300"/>
+      <c r="E72" s="300"/>
+      <c r="F72" s="300"/>
+      <c r="G72" s="300"/>
+      <c r="H72" s="300"/>
+      <c r="I72" s="300"/>
+      <c r="J72" s="300"/>
+      <c r="K72" s="300"/>
+      <c r="L72" s="300"/>
+      <c r="M72" s="301"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="318"/>
-[...13 lines deleted...]
-      <c r="M73" s="336"/>
+      <c r="A73" s="286"/>
+      <c r="B73" s="230" t="s">
+        <v>41</v>
+      </c>
+      <c r="C73" s="302"/>
+      <c r="D73" s="303"/>
+      <c r="E73" s="303"/>
+      <c r="F73" s="303"/>
+      <c r="G73" s="303"/>
+      <c r="H73" s="303"/>
+      <c r="I73" s="303"/>
+      <c r="J73" s="303"/>
+      <c r="K73" s="303"/>
+      <c r="L73" s="303"/>
+      <c r="M73" s="304"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="319"/>
-[...13 lines deleted...]
-      <c r="M74" s="339"/>
+      <c r="A74" s="287"/>
+      <c r="B74" s="214" t="s">
+        <v>258</v>
+      </c>
+      <c r="C74" s="282"/>
+      <c r="D74" s="283"/>
+      <c r="E74" s="283"/>
+      <c r="F74" s="283"/>
+      <c r="G74" s="283"/>
+      <c r="H74" s="283"/>
+      <c r="I74" s="283"/>
+      <c r="J74" s="283"/>
+      <c r="K74" s="283"/>
+      <c r="L74" s="283"/>
+      <c r="M74" s="284"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="110" t="s">
-[...13 lines deleted...]
-      <c r="M75" s="70"/>
+      <c r="A75" s="252" t="s">
+        <v>305</v>
+      </c>
+      <c r="B75" s="224"/>
+      <c r="C75" s="224"/>
+      <c r="D75" s="224"/>
+      <c r="E75" s="224"/>
+      <c r="F75" s="224"/>
+      <c r="G75" s="224"/>
+      <c r="H75" s="224"/>
+      <c r="I75" s="224"/>
+      <c r="J75" s="224"/>
+      <c r="K75" s="224"/>
+      <c r="L75" s="224"/>
+      <c r="M75" s="224"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="317" t="s">
-[...17 lines deleted...]
-      <c r="M76" s="81"/>
+      <c r="A76" s="285" t="s">
+        <v>268</v>
+      </c>
+      <c r="B76" s="239" t="s">
+        <v>39</v>
+      </c>
+      <c r="C76" s="271"/>
+      <c r="D76" s="272"/>
+      <c r="E76" s="273"/>
+      <c r="F76" s="274" t="s">
+        <v>260</v>
+      </c>
+      <c r="G76" s="275"/>
+      <c r="H76" s="222"/>
+      <c r="I76" s="277"/>
+      <c r="J76" s="222"/>
+      <c r="K76" s="277"/>
+      <c r="L76" s="222"/>
+      <c r="M76" s="223"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="318"/>
-[...19 lines deleted...]
-      <c r="M77" s="96"/>
+      <c r="A77" s="286"/>
+      <c r="B77" s="235" t="s">
+        <v>44</v>
+      </c>
+      <c r="C77" s="279"/>
+      <c r="D77" s="280"/>
+      <c r="E77" s="281"/>
+      <c r="F77" s="274"/>
+      <c r="G77" s="276"/>
+      <c r="H77" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="I77" s="278"/>
+      <c r="J77" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="K77" s="278"/>
+      <c r="L77" s="254" t="s">
+        <v>263</v>
+      </c>
+      <c r="M77" s="238"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="318"/>
-[...19 lines deleted...]
-      <c r="M78" s="81"/>
+      <c r="A78" s="286"/>
+      <c r="B78" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="C78" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D78" s="222"/>
+      <c r="E78" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F78" s="222"/>
+      <c r="G78" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H78" s="222"/>
+      <c r="I78" s="222"/>
+      <c r="J78" s="222"/>
+      <c r="K78" s="222"/>
+      <c r="L78" s="222"/>
+      <c r="M78" s="223"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="318"/>
-[...11 lines deleted...]
-      <c r="M79" s="421"/>
+      <c r="A79" s="286"/>
+      <c r="B79" s="267"/>
+      <c r="C79" s="231"/>
+      <c r="D79" s="226"/>
+      <c r="E79" s="265"/>
+      <c r="F79" s="228"/>
+      <c r="G79" s="269"/>
+      <c r="H79" s="269"/>
+      <c r="I79" s="269"/>
+      <c r="J79" s="269"/>
+      <c r="K79" s="269"/>
+      <c r="L79" s="269"/>
+      <c r="M79" s="270"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="318"/>
-[...11 lines deleted...]
-      <c r="M80" s="122"/>
+      <c r="A80" s="286"/>
+      <c r="B80" s="268"/>
+      <c r="C80" s="235"/>
+      <c r="D80" s="263"/>
+      <c r="E80" s="263"/>
+      <c r="F80" s="263"/>
+      <c r="G80" s="263"/>
+      <c r="H80" s="263"/>
+      <c r="I80" s="263"/>
+      <c r="J80" s="263"/>
+      <c r="K80" s="263"/>
+      <c r="L80" s="263"/>
+      <c r="M80" s="264"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="318"/>
-[...15 lines deleted...]
-      <c r="M81" s="81"/>
+      <c r="A81" s="286"/>
+      <c r="B81" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="C81" s="271"/>
+      <c r="D81" s="272"/>
+      <c r="E81" s="273"/>
+      <c r="F81" s="274" t="s">
+        <v>260</v>
+      </c>
+      <c r="G81" s="275"/>
+      <c r="H81" s="222"/>
+      <c r="I81" s="277"/>
+      <c r="J81" s="222"/>
+      <c r="K81" s="277"/>
+      <c r="L81" s="222"/>
+      <c r="M81" s="223"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="318"/>
-[...19 lines deleted...]
-      <c r="M82" s="96"/>
+      <c r="A82" s="286"/>
+      <c r="B82" s="235" t="s">
+        <v>44</v>
+      </c>
+      <c r="C82" s="279"/>
+      <c r="D82" s="280"/>
+      <c r="E82" s="281"/>
+      <c r="F82" s="274"/>
+      <c r="G82" s="276"/>
+      <c r="H82" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="I82" s="278"/>
+      <c r="J82" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="K82" s="278"/>
+      <c r="L82" s="254" t="s">
+        <v>263</v>
+      </c>
+      <c r="M82" s="238"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="318"/>
-[...19 lines deleted...]
-      <c r="M83" s="81"/>
+      <c r="A83" s="286"/>
+      <c r="B83" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="C83" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D83" s="222"/>
+      <c r="E83" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F83" s="222"/>
+      <c r="G83" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H83" s="222"/>
+      <c r="I83" s="222"/>
+      <c r="J83" s="222"/>
+      <c r="K83" s="222"/>
+      <c r="L83" s="222"/>
+      <c r="M83" s="223"/>
     </row>
     <row r="84" spans="1:13">
-      <c r="A84" s="318"/>
-[...11 lines deleted...]
-      <c r="M84" s="421"/>
+      <c r="A84" s="286"/>
+      <c r="B84" s="267"/>
+      <c r="C84" s="231"/>
+      <c r="D84" s="226"/>
+      <c r="E84" s="265"/>
+      <c r="F84" s="228"/>
+      <c r="G84" s="269"/>
+      <c r="H84" s="269"/>
+      <c r="I84" s="269"/>
+      <c r="J84" s="269"/>
+      <c r="K84" s="269"/>
+      <c r="L84" s="269"/>
+      <c r="M84" s="270"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="318"/>
-[...11 lines deleted...]
-      <c r="M85" s="122"/>
+      <c r="A85" s="286"/>
+      <c r="B85" s="268"/>
+      <c r="C85" s="235"/>
+      <c r="D85" s="263"/>
+      <c r="E85" s="263"/>
+      <c r="F85" s="263"/>
+      <c r="G85" s="263"/>
+      <c r="H85" s="263"/>
+      <c r="I85" s="263"/>
+      <c r="J85" s="263"/>
+      <c r="K85" s="263"/>
+      <c r="L85" s="263"/>
+      <c r="M85" s="264"/>
     </row>
     <row r="86" spans="1:13">
-      <c r="A86" s="318"/>
-[...15 lines deleted...]
-      <c r="M86" s="81"/>
+      <c r="A86" s="286"/>
+      <c r="B86" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="C86" s="271"/>
+      <c r="D86" s="272"/>
+      <c r="E86" s="273"/>
+      <c r="F86" s="274" t="s">
+        <v>260</v>
+      </c>
+      <c r="G86" s="275"/>
+      <c r="H86" s="222"/>
+      <c r="I86" s="277"/>
+      <c r="J86" s="222"/>
+      <c r="K86" s="277"/>
+      <c r="L86" s="222"/>
+      <c r="M86" s="223"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="318"/>
-[...19 lines deleted...]
-      <c r="M87" s="96"/>
+      <c r="A87" s="286"/>
+      <c r="B87" s="235" t="s">
+        <v>44</v>
+      </c>
+      <c r="C87" s="279"/>
+      <c r="D87" s="280"/>
+      <c r="E87" s="281"/>
+      <c r="F87" s="274"/>
+      <c r="G87" s="276"/>
+      <c r="H87" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="I87" s="278"/>
+      <c r="J87" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="K87" s="278"/>
+      <c r="L87" s="254" t="s">
+        <v>263</v>
+      </c>
+      <c r="M87" s="238"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="318"/>
-[...19 lines deleted...]
-      <c r="M88" s="81"/>
+      <c r="A88" s="286"/>
+      <c r="B88" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="C88" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D88" s="222"/>
+      <c r="E88" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F88" s="222"/>
+      <c r="G88" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H88" s="222"/>
+      <c r="I88" s="222"/>
+      <c r="J88" s="222"/>
+      <c r="K88" s="222"/>
+      <c r="L88" s="222"/>
+      <c r="M88" s="223"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="318"/>
-[...11 lines deleted...]
-      <c r="M89" s="421"/>
+      <c r="A89" s="286"/>
+      <c r="B89" s="267"/>
+      <c r="C89" s="231"/>
+      <c r="D89" s="226"/>
+      <c r="E89" s="265"/>
+      <c r="F89" s="228"/>
+      <c r="G89" s="269"/>
+      <c r="H89" s="269"/>
+      <c r="I89" s="269"/>
+      <c r="J89" s="269"/>
+      <c r="K89" s="269"/>
+      <c r="L89" s="269"/>
+      <c r="M89" s="270"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="318"/>
-[...11 lines deleted...]
-      <c r="M90" s="122"/>
+      <c r="A90" s="286"/>
+      <c r="B90" s="268"/>
+      <c r="C90" s="235"/>
+      <c r="D90" s="263"/>
+      <c r="E90" s="263"/>
+      <c r="F90" s="263"/>
+      <c r="G90" s="263"/>
+      <c r="H90" s="263"/>
+      <c r="I90" s="263"/>
+      <c r="J90" s="263"/>
+      <c r="K90" s="263"/>
+      <c r="L90" s="263"/>
+      <c r="M90" s="264"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="318"/>
-[...15 lines deleted...]
-      <c r="M91" s="81"/>
+      <c r="A91" s="286"/>
+      <c r="B91" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="C91" s="271"/>
+      <c r="D91" s="272"/>
+      <c r="E91" s="273"/>
+      <c r="F91" s="274" t="s">
+        <v>260</v>
+      </c>
+      <c r="G91" s="275"/>
+      <c r="H91" s="222"/>
+      <c r="I91" s="277"/>
+      <c r="J91" s="222"/>
+      <c r="K91" s="277"/>
+      <c r="L91" s="222"/>
+      <c r="M91" s="223"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="318"/>
-[...19 lines deleted...]
-      <c r="M92" s="96"/>
+      <c r="A92" s="286"/>
+      <c r="B92" s="235" t="s">
+        <v>44</v>
+      </c>
+      <c r="C92" s="279"/>
+      <c r="D92" s="280"/>
+      <c r="E92" s="281"/>
+      <c r="F92" s="274"/>
+      <c r="G92" s="276"/>
+      <c r="H92" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="I92" s="278"/>
+      <c r="J92" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="K92" s="278"/>
+      <c r="L92" s="254" t="s">
+        <v>263</v>
+      </c>
+      <c r="M92" s="238"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="318"/>
-[...19 lines deleted...]
-      <c r="M93" s="81"/>
+      <c r="A93" s="286"/>
+      <c r="B93" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="C93" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D93" s="222"/>
+      <c r="E93" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F93" s="222"/>
+      <c r="G93" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H93" s="222"/>
+      <c r="I93" s="222"/>
+      <c r="J93" s="222"/>
+      <c r="K93" s="222"/>
+      <c r="L93" s="222"/>
+      <c r="M93" s="223"/>
     </row>
     <row r="94" spans="1:13">
-      <c r="A94" s="318"/>
-[...11 lines deleted...]
-      <c r="M94" s="421"/>
+      <c r="A94" s="286"/>
+      <c r="B94" s="267"/>
+      <c r="C94" s="231"/>
+      <c r="D94" s="226"/>
+      <c r="E94" s="265"/>
+      <c r="F94" s="228"/>
+      <c r="G94" s="269"/>
+      <c r="H94" s="269"/>
+      <c r="I94" s="269"/>
+      <c r="J94" s="269"/>
+      <c r="K94" s="269"/>
+      <c r="L94" s="269"/>
+      <c r="M94" s="270"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="318"/>
-[...11 lines deleted...]
-      <c r="M95" s="122"/>
+      <c r="A95" s="286"/>
+      <c r="B95" s="268"/>
+      <c r="C95" s="235"/>
+      <c r="D95" s="263"/>
+      <c r="E95" s="263"/>
+      <c r="F95" s="263"/>
+      <c r="G95" s="263"/>
+      <c r="H95" s="263"/>
+      <c r="I95" s="263"/>
+      <c r="J95" s="263"/>
+      <c r="K95" s="263"/>
+      <c r="L95" s="263"/>
+      <c r="M95" s="264"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="318"/>
-[...15 lines deleted...]
-      <c r="M96" s="81"/>
+      <c r="A96" s="286"/>
+      <c r="B96" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="C96" s="271"/>
+      <c r="D96" s="272"/>
+      <c r="E96" s="273"/>
+      <c r="F96" s="274" t="s">
+        <v>260</v>
+      </c>
+      <c r="G96" s="275"/>
+      <c r="H96" s="222"/>
+      <c r="I96" s="277"/>
+      <c r="J96" s="222"/>
+      <c r="K96" s="277"/>
+      <c r="L96" s="222"/>
+      <c r="M96" s="223"/>
     </row>
     <row r="97" spans="1:13">
-      <c r="A97" s="318"/>
-[...19 lines deleted...]
-      <c r="M97" s="96"/>
+      <c r="A97" s="286"/>
+      <c r="B97" s="235" t="s">
+        <v>44</v>
+      </c>
+      <c r="C97" s="279"/>
+      <c r="D97" s="280"/>
+      <c r="E97" s="281"/>
+      <c r="F97" s="274"/>
+      <c r="G97" s="276"/>
+      <c r="H97" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="I97" s="278"/>
+      <c r="J97" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="K97" s="278"/>
+      <c r="L97" s="254" t="s">
+        <v>263</v>
+      </c>
+      <c r="M97" s="238"/>
     </row>
     <row r="98" spans="1:13">
-      <c r="A98" s="318"/>
-[...19 lines deleted...]
-      <c r="M98" s="81"/>
+      <c r="A98" s="286"/>
+      <c r="B98" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="C98" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D98" s="222"/>
+      <c r="E98" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F98" s="222"/>
+      <c r="G98" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H98" s="222"/>
+      <c r="I98" s="222"/>
+      <c r="J98" s="222"/>
+      <c r="K98" s="222"/>
+      <c r="L98" s="222"/>
+      <c r="M98" s="223"/>
     </row>
     <row r="99" spans="1:13">
-      <c r="A99" s="318"/>
-[...11 lines deleted...]
-      <c r="M99" s="421"/>
+      <c r="A99" s="286"/>
+      <c r="B99" s="267"/>
+      <c r="C99" s="231"/>
+      <c r="D99" s="226"/>
+      <c r="E99" s="265"/>
+      <c r="F99" s="228"/>
+      <c r="G99" s="269"/>
+      <c r="H99" s="269"/>
+      <c r="I99" s="269"/>
+      <c r="J99" s="269"/>
+      <c r="K99" s="269"/>
+      <c r="L99" s="269"/>
+      <c r="M99" s="270"/>
     </row>
     <row r="100" spans="1:13">
-      <c r="A100" s="318"/>
-[...11 lines deleted...]
-      <c r="M100" s="122"/>
+      <c r="A100" s="286"/>
+      <c r="B100" s="268"/>
+      <c r="C100" s="235"/>
+      <c r="D100" s="263"/>
+      <c r="E100" s="263"/>
+      <c r="F100" s="263"/>
+      <c r="G100" s="263"/>
+      <c r="H100" s="263"/>
+      <c r="I100" s="263"/>
+      <c r="J100" s="263"/>
+      <c r="K100" s="263"/>
+      <c r="L100" s="263"/>
+      <c r="M100" s="264"/>
     </row>
     <row r="101" spans="1:13">
-      <c r="A101" s="318"/>
-[...15 lines deleted...]
-      <c r="M101" s="81"/>
+      <c r="A101" s="286"/>
+      <c r="B101" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="C101" s="271"/>
+      <c r="D101" s="272"/>
+      <c r="E101" s="273"/>
+      <c r="F101" s="274" t="s">
+        <v>260</v>
+      </c>
+      <c r="G101" s="275"/>
+      <c r="H101" s="222"/>
+      <c r="I101" s="277"/>
+      <c r="J101" s="222"/>
+      <c r="K101" s="277"/>
+      <c r="L101" s="222"/>
+      <c r="M101" s="223"/>
     </row>
     <row r="102" spans="1:13">
-      <c r="A102" s="318"/>
-[...19 lines deleted...]
-      <c r="M102" s="96"/>
+      <c r="A102" s="286"/>
+      <c r="B102" s="235" t="s">
+        <v>44</v>
+      </c>
+      <c r="C102" s="279"/>
+      <c r="D102" s="280"/>
+      <c r="E102" s="281"/>
+      <c r="F102" s="274"/>
+      <c r="G102" s="276"/>
+      <c r="H102" s="236" t="s">
+        <v>261</v>
+      </c>
+      <c r="I102" s="278"/>
+      <c r="J102" s="236" t="s">
+        <v>262</v>
+      </c>
+      <c r="K102" s="278"/>
+      <c r="L102" s="254" t="s">
+        <v>263</v>
+      </c>
+      <c r="M102" s="238"/>
     </row>
     <row r="103" spans="1:13">
-      <c r="A103" s="318"/>
-[...19 lines deleted...]
-      <c r="M103" s="81"/>
+      <c r="A103" s="286"/>
+      <c r="B103" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="C103" s="220" t="s">
+        <v>255</v>
+      </c>
+      <c r="D103" s="222"/>
+      <c r="E103" s="219" t="s">
+        <v>256</v>
+      </c>
+      <c r="F103" s="222"/>
+      <c r="G103" s="222" t="s">
+        <v>257</v>
+      </c>
+      <c r="H103" s="222"/>
+      <c r="I103" s="222"/>
+      <c r="J103" s="222"/>
+      <c r="K103" s="222"/>
+      <c r="L103" s="222"/>
+      <c r="M103" s="223"/>
     </row>
     <row r="104" spans="1:13">
-      <c r="A104" s="318"/>
-[...11 lines deleted...]
-      <c r="M104" s="421"/>
+      <c r="A104" s="286"/>
+      <c r="B104" s="267"/>
+      <c r="C104" s="231"/>
+      <c r="D104" s="226"/>
+      <c r="E104" s="265"/>
+      <c r="F104" s="228"/>
+      <c r="G104" s="269"/>
+      <c r="H104" s="269"/>
+      <c r="I104" s="269"/>
+      <c r="J104" s="269"/>
+      <c r="K104" s="269"/>
+      <c r="L104" s="269"/>
+      <c r="M104" s="270"/>
     </row>
     <row r="105" spans="1:13">
-      <c r="A105" s="319"/>
-[...11 lines deleted...]
-      <c r="M105" s="122"/>
+      <c r="A105" s="287"/>
+      <c r="B105" s="268"/>
+      <c r="C105" s="235"/>
+      <c r="D105" s="263"/>
+      <c r="E105" s="263"/>
+      <c r="F105" s="263"/>
+      <c r="G105" s="263"/>
+      <c r="H105" s="263"/>
+      <c r="I105" s="263"/>
+      <c r="J105" s="263"/>
+      <c r="K105" s="263"/>
+      <c r="L105" s="263"/>
+      <c r="M105" s="264"/>
     </row>
   </sheetData>
   <mergeCells count="157">
-    <mergeCell ref="B103:B105"/>
-[...24 lines deleted...]
-    <mergeCell ref="C92:E92"/>
+    <mergeCell ref="A10:A16"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="C11:M11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="C15:M15"/>
+    <mergeCell ref="C16:M16"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="B22:G22"/>
+    <mergeCell ref="H22:M22"/>
+    <mergeCell ref="B23:C25"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:M23"/>
+    <mergeCell ref="D24:E25"/>
+    <mergeCell ref="A17:A25"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="G20:M20"/>
+    <mergeCell ref="C21:M21"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="H31:M31"/>
+    <mergeCell ref="A32:B33"/>
+    <mergeCell ref="C32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:M33"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="G29:M29"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A36:B38"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="F38:M38"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:M47"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="A42:B44"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="A39:B41"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="A49:M49"/>
+    <mergeCell ref="A50:M50"/>
+    <mergeCell ref="A51:M51"/>
+    <mergeCell ref="A54:A74"/>
+    <mergeCell ref="C54:M54"/>
+    <mergeCell ref="C55:M55"/>
+    <mergeCell ref="B56:B58"/>
+    <mergeCell ref="G57:M57"/>
+    <mergeCell ref="C58:M58"/>
+    <mergeCell ref="C59:M59"/>
+    <mergeCell ref="C66:M66"/>
+    <mergeCell ref="C67:M67"/>
+    <mergeCell ref="C68:M68"/>
+    <mergeCell ref="C69:M69"/>
+    <mergeCell ref="B70:B72"/>
+    <mergeCell ref="G71:M71"/>
+    <mergeCell ref="C72:M72"/>
+    <mergeCell ref="C60:M60"/>
+    <mergeCell ref="C61:M61"/>
+    <mergeCell ref="C62:M62"/>
+    <mergeCell ref="B63:B65"/>
+    <mergeCell ref="G64:M64"/>
+    <mergeCell ref="C65:M65"/>
+    <mergeCell ref="C73:M73"/>
     <mergeCell ref="C74:M74"/>
     <mergeCell ref="A76:A105"/>
     <mergeCell ref="C76:E76"/>
     <mergeCell ref="F76:F77"/>
     <mergeCell ref="G76:G77"/>
     <mergeCell ref="I76:I77"/>
     <mergeCell ref="K76:K77"/>
     <mergeCell ref="C77:E77"/>
     <mergeCell ref="B78:B80"/>
     <mergeCell ref="B83:B85"/>
     <mergeCell ref="G84:M84"/>
     <mergeCell ref="C86:E86"/>
     <mergeCell ref="F86:F87"/>
     <mergeCell ref="G86:G87"/>
     <mergeCell ref="I86:I87"/>
     <mergeCell ref="K86:K87"/>
     <mergeCell ref="C87:E87"/>
     <mergeCell ref="G79:M79"/>
     <mergeCell ref="C81:E81"/>
     <mergeCell ref="F81:F82"/>
     <mergeCell ref="G81:G82"/>
     <mergeCell ref="I81:I82"/>
     <mergeCell ref="K81:K82"/>
     <mergeCell ref="C82:E82"/>
-    <mergeCell ref="A49:M49"/>
-[...105 lines deleted...]
-    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="B93:B95"/>
+    <mergeCell ref="G94:M94"/>
+    <mergeCell ref="C96:E96"/>
+    <mergeCell ref="F96:F97"/>
+    <mergeCell ref="G96:G97"/>
+    <mergeCell ref="I96:I97"/>
+    <mergeCell ref="K96:K97"/>
+    <mergeCell ref="C97:E97"/>
+    <mergeCell ref="B88:B90"/>
+    <mergeCell ref="G89:M89"/>
+    <mergeCell ref="C91:E91"/>
+    <mergeCell ref="F91:F92"/>
+    <mergeCell ref="G91:G92"/>
+    <mergeCell ref="I91:I92"/>
+    <mergeCell ref="K91:K92"/>
+    <mergeCell ref="C92:E92"/>
+    <mergeCell ref="B103:B105"/>
+    <mergeCell ref="G104:M104"/>
+    <mergeCell ref="B98:B100"/>
+    <mergeCell ref="G99:M99"/>
+    <mergeCell ref="C101:E101"/>
+    <mergeCell ref="F101:F102"/>
+    <mergeCell ref="G101:G102"/>
+    <mergeCell ref="I101:I102"/>
+    <mergeCell ref="K101:K102"/>
+    <mergeCell ref="C102:E102"/>
   </mergeCells>
-  <phoneticPr fontId="20"/>
-[...1 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D104 D6 D29 D79 D84 D89 D94 D99 D20 D13 D57 D64 D71" xr:uid="{91CA16DF-F128-41F8-B708-6F5A07FC2124}">
+  <phoneticPr fontId="21"/>
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E42:E44 H42:I43 C37:M37" xr:uid="{B91CA7F5-49E0-44FE-B9FD-5DA31DD56AC3}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G17:G18 I17:I18 K17:K18 G26:G27 I26:I27 K26:K27" xr:uid="{94F6EAA2-E8E9-48B7-A96F-A66101DCD998}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 F5 D19 F19 D12 F12 D56 F56 D63 F63 D70 F70" xr:uid="{9680D9E2-3FB9-4BD5-9F60-1434186C9082}"/>
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C17:E17 C26:E26 C10:M10 C54:M54 C61:M61 C68:M68" xr:uid="{0C8D6086-1600-466D-B9AA-E89B9BC75414}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F104 F6 F29 F79 F84 F89 F94 F99 F20 F13 F57 F64 F71" xr:uid="{DF67692B-8BF2-4342-9D9A-A8E1FC03F8D3}">
+      <formula1>"市,郡,区"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D104 D6 D29 D79 D84 D89 D94 D99 D20 D13 D57 D64 D71" xr:uid="{8CFD6DC8-22F7-416B-9891-BA7E8B0C8CE2}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F104 F6 F29 F79 F84 F89 F94 F99 F20 F13 F57 F64 F71" xr:uid="{67FAB511-7769-4C18-9FD5-6E9D994B2452}">
-[...9 lines deleted...]
-    </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.9055118110236221" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="51" max="16383" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A84A6482-17EE-490B-AF86-DC3B483F37C1}">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29DDFC4B-3993-44B5-9419-4B853A40FA42}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ30"/>
+  <dimension ref="A1:O25"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="S1" sqref="S1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="7.33203125" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="6" width="2.6640625" style="125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="131" max="16384" width="9" style="124"/>
+    <col min="1" max="1" width="5.21875" style="63" customWidth="1"/>
+    <col min="2" max="3" width="12.33203125" style="63" customWidth="1"/>
+    <col min="4" max="5" width="10.6640625" style="63" customWidth="1"/>
+    <col min="6" max="6" width="14.88671875" style="63" customWidth="1"/>
+    <col min="7" max="12" width="4.44140625" style="63" customWidth="1"/>
+    <col min="13" max="13" width="2.109375" style="63" customWidth="1"/>
+    <col min="14" max="16384" width="7.33203125" style="63"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130" ht="21" customHeight="1">
-[...1518 lines deleted...]
-      <c r="CH13" s="434">
+    <row r="1" spans="1:13" ht="51" customHeight="1"/>
+    <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="64" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="591" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="591"/>
+      <c r="C3" s="591"/>
+      <c r="D3" s="591"/>
+      <c r="E3" s="591"/>
+      <c r="F3" s="591"/>
+      <c r="G3" s="591"/>
+      <c r="H3" s="591"/>
+      <c r="I3" s="591"/>
+      <c r="J3" s="591"/>
+      <c r="K3" s="591"/>
+      <c r="L3" s="591"/>
+      <c r="M3" s="591"/>
+    </row>
+    <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="65"/>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+    </row>
+    <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="66"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="H5" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="I5" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="J5" s="68" t="s">
         <v>76</v>
       </c>
-      <c r="CI13" s="435"/>
-[...2268 lines deleted...]
-      <c r="DY30" s="462"/>
+      <c r="K5" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="L5" s="68" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="592" t="s">
+        <v>78</v>
+      </c>
+      <c r="B6" s="592"/>
+      <c r="C6" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+    </row>
+    <row r="7" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="64"/>
+      <c r="B7" s="64"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="64"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="64"/>
+      <c r="K7" s="64"/>
+      <c r="L7" s="64"/>
+    </row>
+    <row r="8" spans="1:13" s="71" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="593" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="593"/>
+      <c r="C8" s="593"/>
+      <c r="D8" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="E8" s="594" t="s">
+        <v>82</v>
+      </c>
+      <c r="F8" s="594"/>
+      <c r="G8" s="594"/>
+      <c r="H8" s="594"/>
+      <c r="I8" s="594"/>
+      <c r="J8" s="594"/>
+      <c r="K8" s="594"/>
+      <c r="L8" s="594"/>
+    </row>
+    <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="72"/>
+      <c r="B9" s="72"/>
+      <c r="C9" s="72"/>
+      <c r="D9" s="73"/>
+      <c r="E9" s="595"/>
+      <c r="F9" s="595"/>
+      <c r="G9" s="595"/>
+      <c r="H9" s="595"/>
+      <c r="I9" s="595"/>
+      <c r="J9" s="595"/>
+      <c r="K9" s="595"/>
+      <c r="L9" s="595"/>
+    </row>
+    <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="72"/>
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="596" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10" s="596"/>
+      <c r="F10" s="597" t="s">
+        <v>84</v>
+      </c>
+      <c r="G10" s="597"/>
+      <c r="H10" s="597"/>
+      <c r="I10" s="597"/>
+      <c r="J10" s="597"/>
+      <c r="K10" s="597"/>
+      <c r="L10" s="597"/>
+    </row>
+    <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="D11" s="598"/>
+      <c r="E11" s="598"/>
+      <c r="F11" s="595"/>
+      <c r="G11" s="595"/>
+      <c r="H11" s="595"/>
+      <c r="I11" s="595"/>
+      <c r="J11" s="595"/>
+      <c r="K11" s="595"/>
+      <c r="L11" s="595"/>
+    </row>
+    <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="586"/>
+      <c r="B12" s="586"/>
+      <c r="C12" s="586"/>
+      <c r="D12" s="586"/>
+      <c r="E12" s="586"/>
+      <c r="F12" s="586"/>
+      <c r="G12" s="586"/>
+      <c r="H12" s="586"/>
+      <c r="I12" s="586"/>
+      <c r="J12" s="586"/>
+      <c r="K12" s="586"/>
+      <c r="L12" s="586"/>
+    </row>
+    <row r="13" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="74"/>
+      <c r="B13" s="74"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="74"/>
+      <c r="J13" s="74"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="74"/>
+    </row>
+    <row r="14" spans="1:13" s="75" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="587" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="587"/>
+      <c r="C14" s="587"/>
+      <c r="D14" s="587"/>
+      <c r="E14" s="587"/>
+      <c r="F14" s="587"/>
+      <c r="G14" s="587"/>
+      <c r="H14" s="587"/>
+      <c r="I14" s="587"/>
+      <c r="J14" s="587"/>
+      <c r="K14" s="587"/>
+      <c r="L14" s="587"/>
+      <c r="M14" s="587"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1"/>
+    <row r="16" spans="1:13" ht="30" customHeight="1">
+      <c r="B16" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="588" t="s">
+        <v>87</v>
+      </c>
+      <c r="D16" s="589"/>
+      <c r="E16" s="589"/>
+      <c r="F16" s="589"/>
+      <c r="G16" s="589"/>
+      <c r="H16" s="589"/>
+      <c r="I16" s="590"/>
+    </row>
+    <row r="17" spans="1:15" ht="30" customHeight="1">
+      <c r="B17" s="76"/>
+      <c r="C17" s="588" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" s="589"/>
+      <c r="E17" s="589"/>
+      <c r="F17" s="589"/>
+      <c r="G17" s="589"/>
+      <c r="H17" s="589"/>
+      <c r="I17" s="590"/>
+    </row>
+    <row r="18" spans="1:15" ht="30" customHeight="1">
+      <c r="B18" s="76"/>
+      <c r="C18" s="588" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="589"/>
+      <c r="E18" s="589"/>
+      <c r="F18" s="589"/>
+      <c r="G18" s="589"/>
+      <c r="H18" s="589"/>
+      <c r="I18" s="590"/>
+      <c r="O18" s="77"/>
+    </row>
+    <row r="19" spans="1:15" ht="30" customHeight="1">
+      <c r="B19" s="76"/>
+      <c r="C19" s="588" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="589"/>
+      <c r="E19" s="589"/>
+      <c r="F19" s="589"/>
+      <c r="G19" s="589"/>
+      <c r="H19" s="589"/>
+      <c r="I19" s="590"/>
+    </row>
+    <row r="20" spans="1:15" s="78" customFormat="1" ht="30" customHeight="1">
+      <c r="B20" s="79"/>
+      <c r="C20" s="582" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" s="583"/>
+      <c r="E20" s="583"/>
+      <c r="F20" s="583"/>
+      <c r="G20" s="583"/>
+      <c r="H20" s="583"/>
+      <c r="I20" s="584"/>
+    </row>
+    <row r="21" spans="1:15" s="78" customFormat="1" ht="30" customHeight="1">
+      <c r="B21" s="79"/>
+      <c r="C21" s="582" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" s="583"/>
+      <c r="E21" s="583"/>
+      <c r="F21" s="583"/>
+      <c r="G21" s="583"/>
+      <c r="H21" s="583"/>
+      <c r="I21" s="584"/>
+    </row>
+    <row r="22" spans="1:15" s="78" customFormat="1" ht="30" customHeight="1">
+      <c r="B22" s="79"/>
+      <c r="C22" s="582" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="583"/>
+      <c r="E22" s="583"/>
+      <c r="F22" s="583"/>
+      <c r="G22" s="583"/>
+      <c r="H22" s="583"/>
+      <c r="I22" s="584"/>
+    </row>
+    <row r="23" spans="1:15" s="80" customFormat="1" ht="30" customHeight="1">
+      <c r="B23" s="80" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="18" customHeight="1"/>
+    <row r="25" spans="1:15" s="81" customFormat="1" ht="36" customHeight="1">
+      <c r="A25" s="585" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="585"/>
+      <c r="C25" s="585"/>
+      <c r="D25" s="585"/>
+      <c r="E25" s="585"/>
+      <c r="F25" s="585"/>
+      <c r="G25" s="585"/>
+      <c r="H25" s="585"/>
+      <c r="I25" s="585"/>
+      <c r="J25" s="585"/>
+      <c r="K25" s="585"/>
+      <c r="L25" s="585"/>
+      <c r="M25" s="585"/>
     </row>
   </sheetData>
-  <mergeCells count="235">
-[...234 lines deleted...]
-    <mergeCell ref="AZ12:BB12"/>
+  <mergeCells count="17">
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="E8:L9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:L11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="C20:I20"/>
+    <mergeCell ref="C21:I21"/>
+    <mergeCell ref="C22:I22"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="A12:L12"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="C16:I16"/>
+    <mergeCell ref="C17:I17"/>
+    <mergeCell ref="C18:I18"/>
+    <mergeCell ref="C19:I19"/>
   </mergeCells>
-  <phoneticPr fontId="20"/>
+  <phoneticPr fontId="21"/>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B16:B22" xr:uid="{6C47C9B9-6F6D-4731-8700-347D6360CFDF}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.39370078740157483" footer="0.39370078740157483"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...5263 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5409BED-4B94-46FD-93B3-52E86D602B06}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B1A7393-7207-4DB7-9C49-E971B6530332}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N109"/>
+  <dimension ref="A1:K77"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="U21" sqref="U21"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A55" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A67" sqref="A67:B67"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="7.33203125" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="10.44140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="14" width="16.33203125" customWidth="1"/>
+    <col min="1" max="1" width="97.88671875" style="63" customWidth="1"/>
+    <col min="2" max="2" width="13" style="63" customWidth="1"/>
+    <col min="3" max="16384" width="7.33203125" style="63"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="22.5" customHeight="1">
-[...178 lines deleted...]
-      <c r="I10" s="655"/>
+    <row r="1" spans="1:6" ht="51" customHeight="1"/>
+    <row r="2" spans="1:6">
+      <c r="A2" s="75" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" s="75"/>
+    </row>
+    <row r="3" spans="1:6" ht="5.0999999999999996" customHeight="1">
+      <c r="A3" s="75"/>
+      <c r="B3" s="75"/>
+    </row>
+    <row r="4" spans="1:6" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="82" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="75"/>
+    </row>
+    <row r="5" spans="1:6" s="83" customFormat="1" ht="19.649999999999999" customHeight="1">
+      <c r="A5" s="599" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="600"/>
+    </row>
+    <row r="6" spans="1:6" s="83" customFormat="1" ht="16.350000000000001" customHeight="1">
+      <c r="A6" s="599" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6" s="600"/>
+      <c r="E6" s="84"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="599" t="s">
+        <v>99</v>
+      </c>
+      <c r="B7" s="600"/>
+      <c r="C7" s="84"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="84"/>
+      <c r="F7" s="84"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="599" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="600"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+    </row>
+    <row r="9" spans="1:6" ht="18" customHeight="1">
+      <c r="A9" s="599" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="600"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+    </row>
+    <row r="10" spans="1:6" ht="18" customHeight="1">
+      <c r="A10" s="599" t="s">
+        <v>102</v>
+      </c>
+      <c r="B10" s="600"/>
+      <c r="C10" s="84"/>
+      <c r="D10" s="84"/>
+      <c r="E10" s="84"/>
+      <c r="F10" s="84"/>
+    </row>
+    <row r="11" spans="1:6" ht="5.0999999999999996" customHeight="1">
+      <c r="A11" s="85"/>
+      <c r="B11" s="85"/>
+      <c r="C11" s="84"/>
+      <c r="D11" s="84"/>
+      <c r="E11" s="84"/>
+      <c r="F11" s="84"/>
+    </row>
+    <row r="12" spans="1:6" ht="18" customHeight="1">
+      <c r="A12" s="82" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12" s="75"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="84"/>
+    </row>
+    <row r="13" spans="1:6" ht="18" customHeight="1">
+      <c r="A13" s="599" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="600"/>
+      <c r="C13" s="84"/>
+      <c r="D13" s="84"/>
+      <c r="E13" s="84"/>
+      <c r="F13" s="84"/>
+    </row>
+    <row r="14" spans="1:6" ht="18" customHeight="1">
+      <c r="A14" s="599" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="600"/>
+      <c r="C14" s="84"/>
+      <c r="D14" s="84"/>
+      <c r="E14" s="84"/>
+      <c r="F14" s="84"/>
+    </row>
+    <row r="15" spans="1:6" ht="18" customHeight="1">
+      <c r="A15" s="599" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="600"/>
+      <c r="C15" s="84"/>
+      <c r="D15" s="84"/>
+      <c r="E15" s="84"/>
+      <c r="F15" s="84"/>
+    </row>
+    <row r="16" spans="1:6" ht="18" customHeight="1">
+      <c r="A16" s="599" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="600"/>
+      <c r="C16" s="84"/>
+      <c r="D16" s="84"/>
+      <c r="E16" s="84"/>
+      <c r="F16" s="84"/>
+    </row>
+    <row r="17" spans="1:11" ht="18" customHeight="1">
+      <c r="A17" s="599" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="600"/>
+      <c r="C17" s="84"/>
+      <c r="D17" s="84"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="84"/>
+    </row>
+    <row r="18" spans="1:11" ht="5.0999999999999996" customHeight="1">
+      <c r="A18" s="85"/>
+      <c r="B18" s="85"/>
+      <c r="C18" s="84"/>
+      <c r="D18" s="84"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="84"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" customHeight="1">
+      <c r="A19" s="603" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="603"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="84"/>
+      <c r="F19" s="84"/>
+    </row>
+    <row r="20" spans="1:11" ht="18" customHeight="1">
+      <c r="A20" s="599" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="600"/>
+      <c r="C20" s="86"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="87"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="87"/>
+      <c r="J20" s="87"/>
+      <c r="K20" s="87"/>
+    </row>
+    <row r="21" spans="1:11" ht="18" customHeight="1">
+      <c r="A21" s="599" t="s">
+        <v>98</v>
+      </c>
+      <c r="B21" s="600"/>
+      <c r="C21" s="86"/>
+      <c r="D21" s="86"/>
+      <c r="E21" s="86"/>
+      <c r="F21" s="87"/>
+      <c r="G21" s="87"/>
+      <c r="H21" s="87"/>
+      <c r="I21" s="87"/>
+      <c r="J21" s="87"/>
+      <c r="K21" s="87"/>
+    </row>
+    <row r="22" spans="1:11" ht="18" customHeight="1">
+      <c r="A22" s="599" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" s="600"/>
+    </row>
+    <row r="23" spans="1:11" ht="18" customHeight="1">
+      <c r="A23" s="599" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" s="600"/>
+    </row>
+    <row r="24" spans="1:11" ht="18" customHeight="1">
+      <c r="A24" s="599" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="600"/>
+    </row>
+    <row r="25" spans="1:11" ht="18" customHeight="1">
+      <c r="A25" s="599" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" s="600"/>
+    </row>
+    <row r="26" spans="1:11" ht="5.0999999999999996" customHeight="1">
+      <c r="A26" s="75"/>
+      <c r="B26" s="75"/>
+    </row>
+    <row r="27" spans="1:11" ht="14.4">
+      <c r="A27" s="601" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="602"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="599" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="600"/>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="599" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" s="600"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="599" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" s="600"/>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="599" t="s">
+        <v>100</v>
+      </c>
+      <c r="B31" s="600"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="599" t="s">
+        <v>101</v>
+      </c>
+      <c r="B32" s="600"/>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="599" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="600"/>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="599" t="s">
+        <v>107</v>
+      </c>
+      <c r="B34" s="600"/>
+    </row>
+    <row r="35" spans="1:2" ht="5.0999999999999996" customHeight="1">
+      <c r="A35" s="75"/>
+      <c r="B35" s="75"/>
+    </row>
+    <row r="36" spans="1:2" ht="14.4">
+      <c r="A36" s="601" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" s="602"/>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="599" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" s="600"/>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="599" t="s">
+        <v>98</v>
+      </c>
+      <c r="B38" s="600"/>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="599" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="600"/>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="599" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40" s="600"/>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="599" t="s">
+        <v>101</v>
+      </c>
+      <c r="B41" s="600"/>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="599" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="600"/>
+    </row>
+    <row r="43" spans="1:2" ht="5.0999999999999996" customHeight="1">
+      <c r="A43" s="75"/>
+      <c r="B43" s="75"/>
+    </row>
+    <row r="44" spans="1:2" ht="14.4">
+      <c r="A44" s="601" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" s="602"/>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="599" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" s="600"/>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" s="599" t="s">
+        <v>112</v>
+      </c>
+      <c r="B46" s="600"/>
+    </row>
+    <row r="47" spans="1:2">
+      <c r="A47" s="599" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="600"/>
+    </row>
+    <row r="48" spans="1:2">
+      <c r="A48" s="599" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" s="600"/>
+    </row>
+    <row r="49" spans="1:2">
+      <c r="A49" s="599" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="600"/>
+    </row>
+    <row r="50" spans="1:2" ht="33" customHeight="1">
+      <c r="A50" s="599" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" s="600"/>
+    </row>
+    <row r="51" spans="1:2" ht="33" customHeight="1">
+      <c r="A51" s="599" t="s">
+        <v>114</v>
+      </c>
+      <c r="B51" s="600"/>
+    </row>
+    <row r="52" spans="1:2" ht="18" customHeight="1">
+      <c r="A52" s="599" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="600"/>
+    </row>
+    <row r="53" spans="1:2" ht="5.0999999999999996" customHeight="1">
+      <c r="A53" s="75"/>
+      <c r="B53" s="75"/>
+    </row>
+    <row r="54" spans="1:2" ht="14.4">
+      <c r="A54" s="601" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" s="602"/>
+    </row>
+    <row r="55" spans="1:2">
+      <c r="A55" s="599" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="600"/>
+    </row>
+    <row r="56" spans="1:2">
+      <c r="A56" s="599" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="600"/>
+    </row>
+    <row r="57" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A57" s="599" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="600"/>
+    </row>
+    <row r="58" spans="1:2">
+      <c r="A58" s="599" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="600"/>
+    </row>
+    <row r="59" spans="1:2">
+      <c r="A59" s="599" t="s">
+        <v>120</v>
+      </c>
+      <c r="B59" s="600"/>
+    </row>
+    <row r="60" spans="1:2" ht="15.6" customHeight="1">
+      <c r="A60" s="599" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" s="600"/>
+    </row>
+    <row r="61" spans="1:2" ht="17.399999999999999" customHeight="1">
+      <c r="A61" s="599" t="s">
+        <v>122</v>
+      </c>
+      <c r="B61" s="600"/>
+    </row>
+    <row r="62" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A62" s="599" t="s">
+        <v>123</v>
+      </c>
+      <c r="B62" s="600"/>
+    </row>
+    <row r="63" spans="1:2" ht="5.0999999999999996" customHeight="1">
+      <c r="A63" s="75"/>
+      <c r="B63" s="75"/>
+    </row>
+    <row r="64" spans="1:2" ht="14.4">
+      <c r="A64" s="213" t="s">
+        <v>403</v>
+      </c>
+      <c r="B64" s="75"/>
+    </row>
+    <row r="65" spans="1:2" ht="18" customHeight="1">
+      <c r="A65" s="599" t="s">
+        <v>124</v>
+      </c>
+      <c r="B65" s="600"/>
+    </row>
+    <row r="66" spans="1:2" ht="18" customHeight="1">
+      <c r="A66" s="599" t="s">
+        <v>125</v>
+      </c>
+      <c r="B66" s="600"/>
+    </row>
+    <row r="67" spans="1:2" ht="18" customHeight="1">
+      <c r="A67" s="599" t="s">
+        <v>126</v>
+      </c>
+      <c r="B67" s="600"/>
+    </row>
+    <row r="68" spans="1:2" ht="18" customHeight="1">
+      <c r="A68" s="599" t="s">
+        <v>100</v>
+      </c>
+      <c r="B68" s="600"/>
+    </row>
+    <row r="69" spans="1:2" ht="18" customHeight="1">
+      <c r="A69" s="599" t="s">
+        <v>101</v>
+      </c>
+      <c r="B69" s="600"/>
+    </row>
+    <row r="70" spans="1:2" ht="18" customHeight="1">
+      <c r="A70" s="599" t="s">
+        <v>127</v>
+      </c>
+      <c r="B70" s="600"/>
+    </row>
+    <row r="71" spans="1:2" ht="5.0999999999999996" customHeight="1">
+      <c r="A71" s="75"/>
+      <c r="B71" s="75"/>
+    </row>
+    <row r="72" spans="1:2" ht="14.4">
+      <c r="A72" s="88" t="s">
+        <v>128</v>
+      </c>
+      <c r="B72" s="89"/>
+    </row>
+    <row r="73" spans="1:2" ht="18" customHeight="1">
+      <c r="A73" s="599" t="s">
+        <v>124</v>
+      </c>
+      <c r="B73" s="600"/>
+    </row>
+    <row r="74" spans="1:2" ht="18" customHeight="1">
+      <c r="A74" s="599" t="s">
+        <v>125</v>
+      </c>
+      <c r="B74" s="600"/>
+    </row>
+    <row r="75" spans="1:2" ht="18" customHeight="1">
+      <c r="A75" s="599" t="s">
+        <v>129</v>
+      </c>
+      <c r="B75" s="600"/>
+    </row>
+    <row r="76" spans="1:2" ht="18" customHeight="1">
+      <c r="A76" s="599" t="s">
+        <v>100</v>
+      </c>
+      <c r="B76" s="600"/>
+    </row>
+    <row r="77" spans="1:2" ht="18" customHeight="1">
+      <c r="A77" s="599" t="s">
+        <v>101</v>
+      </c>
+      <c r="B77" s="600"/>
+    </row>
+  </sheetData>
+  <mergeCells count="62">
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A75:B75"/>
+  </mergeCells>
+  <phoneticPr fontId="21"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="3.472222222222222E-3" right="3.472222222222222E-3" top="3.472222222222222E-3" bottom="3.472222222222222E-3" header="1.3888888888888889E-3" footer="1.3888888888888889E-3"/>
+  <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28ADDCBB-23F6-4D66-B0E0-91BAC2A303E9}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:C18"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A11" zoomScaleNormal="150" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.77734375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="0.77734375" style="205" customWidth="1"/>
+    <col min="2" max="2" width="6.5546875" style="205" customWidth="1"/>
+    <col min="3" max="3" width="92.33203125" style="206" customWidth="1"/>
+    <col min="4" max="4" width="0.77734375" style="205" customWidth="1"/>
+    <col min="5" max="10" width="7.77734375" style="205"/>
+    <col min="11" max="11" width="7.21875" style="205" customWidth="1"/>
+    <col min="12" max="16384" width="7.77734375" style="205"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:3" s="203" customFormat="1">
+      <c r="B1" s="201" t="s">
+        <v>364</v>
+      </c>
+      <c r="C1" s="202"/>
+    </row>
+    <row r="2" spans="2:3" s="203" customFormat="1">
+      <c r="C2" s="204" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="6" customHeight="1"/>
+    <row r="4" spans="2:3">
+      <c r="B4" s="207" t="s">
+        <v>366</v>
+      </c>
+      <c r="C4" s="208" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="30" customHeight="1">
+      <c r="B5" s="207" t="s">
+        <v>368</v>
+      </c>
+      <c r="C5" s="208" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" ht="30" customHeight="1">
+      <c r="B6" s="207" t="s">
+        <v>370</v>
+      </c>
+      <c r="C6" s="208" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="24" customHeight="1">
+      <c r="B7" s="207" t="s">
+        <v>372</v>
+      </c>
+      <c r="C7" s="208" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="30" customHeight="1">
+      <c r="B8" s="207" t="s">
+        <v>374</v>
+      </c>
+      <c r="C8" s="208" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="30" customHeight="1">
+      <c r="B9" s="207" t="s">
+        <v>376</v>
+      </c>
+      <c r="C9" s="208" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="102" customHeight="1">
+      <c r="B10" s="207" t="s">
+        <v>378</v>
+      </c>
+      <c r="C10" s="208" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" ht="108.6" customHeight="1">
+      <c r="B11" s="207" t="s">
+        <v>380</v>
+      </c>
+      <c r="C11" s="208" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="51.6" customHeight="1">
+      <c r="B12" s="207" t="s">
+        <v>382</v>
+      </c>
+      <c r="C12" s="208" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="70.2" customHeight="1">
+      <c r="B13" s="207" t="s">
+        <v>384</v>
+      </c>
+      <c r="C13" s="208" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="52.8" customHeight="1">
+      <c r="B14" s="207" t="s">
+        <v>386</v>
+      </c>
+      <c r="C14" s="208" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3">
+      <c r="B15" s="207" t="s">
+        <v>388</v>
+      </c>
+      <c r="C15" s="208" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3">
+      <c r="B16" s="207" t="s">
+        <v>390</v>
+      </c>
+      <c r="C16" s="208" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3">
+      <c r="B17" s="207" t="s">
+        <v>392</v>
+      </c>
+      <c r="C17" s="208" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3">
+      <c r="B18" s="209" t="s">
+        <v>394</v>
+      </c>
+      <c r="C18" s="202"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="21"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F585CE07-2A13-44B8-8E01-A63576247643}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:DX29"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BR5" sqref="BR5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="6" width="2.6640625" style="200" customWidth="1"/>
+    <col min="7" max="13" width="2.6640625" style="142" customWidth="1"/>
+    <col min="14" max="20" width="2.109375" style="142" customWidth="1"/>
+    <col min="21" max="48" width="2.88671875" style="142" customWidth="1"/>
+    <col min="49" max="51" width="2.109375" style="142" customWidth="1"/>
+    <col min="52" max="66" width="2.6640625" style="142" customWidth="1"/>
+    <col min="67" max="71" width="2.6640625" style="200" customWidth="1"/>
+    <col min="72" max="78" width="2.6640625" style="142" customWidth="1"/>
+    <col min="79" max="85" width="2.109375" style="142" customWidth="1"/>
+    <col min="86" max="113" width="2.88671875" style="142" customWidth="1"/>
+    <col min="114" max="116" width="2.109375" style="142" customWidth="1"/>
+    <col min="117" max="128" width="2.6640625" style="142" customWidth="1"/>
+    <col min="129" max="16384" width="9" style="142"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:128" ht="21" customHeight="1">
+      <c r="A1" s="684" t="s">
+        <v>308</v>
+      </c>
+      <c r="B1" s="684"/>
+      <c r="C1" s="684"/>
+      <c r="D1" s="684"/>
+      <c r="E1" s="684"/>
+      <c r="F1" s="684"/>
+      <c r="G1" s="684"/>
+      <c r="H1" s="684"/>
+      <c r="I1" s="684"/>
+      <c r="J1" s="684"/>
+      <c r="K1" s="684"/>
+      <c r="L1" s="684"/>
+      <c r="M1" s="684"/>
+      <c r="N1" s="684"/>
+      <c r="O1" s="684"/>
+      <c r="P1" s="684"/>
+      <c r="Q1" s="684"/>
+      <c r="R1" s="684"/>
+      <c r="S1" s="684"/>
+      <c r="T1" s="684"/>
+      <c r="U1" s="684"/>
+      <c r="V1" s="684"/>
+      <c r="W1" s="684"/>
+      <c r="X1" s="684"/>
+      <c r="Y1" s="684"/>
+      <c r="Z1" s="684"/>
+      <c r="AA1" s="684"/>
+      <c r="AB1" s="684"/>
+      <c r="AC1" s="684"/>
+      <c r="AD1" s="684"/>
+      <c r="AE1" s="684"/>
+      <c r="AF1" s="684"/>
+      <c r="AG1" s="684"/>
+      <c r="AH1" s="684"/>
+      <c r="AI1" s="684"/>
+      <c r="AJ1" s="684"/>
+      <c r="AK1" s="684"/>
+      <c r="AL1" s="684"/>
+      <c r="AM1" s="684"/>
+      <c r="AN1" s="684"/>
+      <c r="AO1" s="684"/>
+      <c r="AP1" s="684"/>
+      <c r="AQ1" s="684"/>
+      <c r="AR1" s="684"/>
+      <c r="AS1" s="684"/>
+      <c r="AT1" s="684"/>
+      <c r="AU1" s="684"/>
+      <c r="AV1" s="684"/>
+      <c r="AW1" s="684"/>
+      <c r="AX1" s="684"/>
+      <c r="AY1" s="684"/>
+      <c r="BN1" s="684" t="s">
+        <v>308</v>
+      </c>
+      <c r="BO1" s="684"/>
+      <c r="BP1" s="684"/>
+      <c r="BQ1" s="684"/>
+      <c r="BR1" s="684"/>
+      <c r="BS1" s="684"/>
+      <c r="BT1" s="684"/>
+      <c r="BU1" s="684"/>
+      <c r="BV1" s="684"/>
+      <c r="BW1" s="684"/>
+      <c r="BX1" s="684"/>
+      <c r="BY1" s="684"/>
+      <c r="BZ1" s="684"/>
+      <c r="CA1" s="684"/>
+      <c r="CB1" s="684"/>
+      <c r="CC1" s="684"/>
+      <c r="CD1" s="684"/>
+      <c r="CE1" s="684"/>
+      <c r="CF1" s="684"/>
+      <c r="CG1" s="684"/>
+      <c r="CH1" s="684"/>
+      <c r="CI1" s="684"/>
+      <c r="CJ1" s="684"/>
+      <c r="CK1" s="684"/>
+      <c r="CL1" s="684"/>
+      <c r="CM1" s="684"/>
+      <c r="CN1" s="684"/>
+      <c r="CO1" s="684"/>
+      <c r="CP1" s="684"/>
+      <c r="CQ1" s="684"/>
+      <c r="CR1" s="684"/>
+      <c r="CS1" s="684"/>
+      <c r="CT1" s="684"/>
+      <c r="CU1" s="684"/>
+      <c r="CV1" s="684"/>
+      <c r="CW1" s="684"/>
+      <c r="CX1" s="684"/>
+      <c r="CY1" s="684"/>
+      <c r="CZ1" s="684"/>
+      <c r="DA1" s="684"/>
+      <c r="DB1" s="684"/>
+      <c r="DC1" s="684"/>
+      <c r="DD1" s="684"/>
+      <c r="DE1" s="684"/>
+      <c r="DF1" s="684"/>
+      <c r="DG1" s="684"/>
+      <c r="DH1" s="684"/>
+      <c r="DI1" s="684"/>
+      <c r="DJ1" s="684"/>
+      <c r="DK1" s="684"/>
+      <c r="DL1" s="684"/>
+    </row>
+    <row r="2" spans="1:128" ht="21" customHeight="1">
+      <c r="A2" s="143"/>
+      <c r="B2" s="143"/>
+      <c r="C2" s="143"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="143"/>
+      <c r="F2" s="143"/>
+      <c r="G2" s="143"/>
+      <c r="H2" s="143"/>
+      <c r="I2" s="143"/>
+      <c r="J2" s="143"/>
+      <c r="K2" s="143"/>
+      <c r="L2" s="143"/>
+      <c r="M2" s="143"/>
+      <c r="N2" s="143"/>
+      <c r="O2" s="143"/>
+      <c r="P2" s="143"/>
+      <c r="Q2" s="143"/>
+      <c r="R2" s="143"/>
+      <c r="S2" s="143"/>
+      <c r="T2" s="143"/>
+      <c r="U2" s="143"/>
+      <c r="V2" s="143"/>
+      <c r="W2" s="143"/>
+      <c r="X2" s="143"/>
+      <c r="Y2" s="143"/>
+      <c r="Z2" s="143"/>
+      <c r="AA2" s="143"/>
+      <c r="AB2" s="143"/>
+      <c r="AC2" s="143"/>
+      <c r="AD2" s="143"/>
+      <c r="AE2" s="143"/>
+      <c r="AF2" s="143"/>
+      <c r="AG2" s="143"/>
+      <c r="AH2" s="143"/>
+      <c r="AI2" s="143"/>
+      <c r="AJ2" s="143"/>
+      <c r="AK2" s="143"/>
+      <c r="AL2" s="143"/>
+      <c r="AM2" s="143"/>
+      <c r="AN2" s="143"/>
+      <c r="AO2" s="143"/>
+      <c r="AP2" s="143"/>
+      <c r="AQ2" s="143"/>
+      <c r="AR2" s="143"/>
+      <c r="AS2" s="143"/>
+      <c r="AT2" s="143"/>
+      <c r="AU2" s="143"/>
+      <c r="AV2" s="143"/>
+      <c r="AW2" s="143"/>
+      <c r="AX2" s="143"/>
+      <c r="AY2" s="143"/>
+      <c r="BO2" s="143"/>
+      <c r="BP2" s="143"/>
+      <c r="BQ2" s="143"/>
+      <c r="BR2" s="143"/>
+      <c r="BS2" s="143"/>
+      <c r="BT2" s="143"/>
+      <c r="BU2" s="143"/>
+      <c r="BV2" s="143"/>
+      <c r="BW2" s="143"/>
+      <c r="BX2" s="143"/>
+      <c r="BY2" s="143"/>
+      <c r="BZ2" s="143"/>
+      <c r="CA2" s="143"/>
+      <c r="CB2" s="143"/>
+      <c r="CC2" s="143"/>
+      <c r="CD2" s="143"/>
+      <c r="CE2" s="143"/>
+      <c r="CF2" s="143"/>
+      <c r="CG2" s="143"/>
+      <c r="CH2" s="143"/>
+      <c r="CI2" s="143"/>
+      <c r="CJ2" s="143"/>
+      <c r="CK2" s="143"/>
+      <c r="CL2" s="143"/>
+      <c r="CM2" s="143"/>
+      <c r="CN2" s="143"/>
+      <c r="CO2" s="143"/>
+      <c r="CP2" s="143"/>
+      <c r="CQ2" s="143"/>
+      <c r="CR2" s="143"/>
+      <c r="CS2" s="143"/>
+      <c r="CT2" s="143"/>
+      <c r="CU2" s="143"/>
+      <c r="CV2" s="143"/>
+      <c r="CW2" s="143"/>
+      <c r="CX2" s="143"/>
+      <c r="CY2" s="143"/>
+      <c r="CZ2" s="143"/>
+      <c r="DA2" s="143"/>
+      <c r="DB2" s="143"/>
+      <c r="DC2" s="143"/>
+      <c r="DD2" s="143"/>
+      <c r="DE2" s="143"/>
+      <c r="DF2" s="143"/>
+      <c r="DG2" s="143"/>
+      <c r="DH2" s="143"/>
+      <c r="DI2" s="143"/>
+      <c r="DJ2" s="143"/>
+      <c r="DK2" s="143"/>
+      <c r="DL2" s="143"/>
+    </row>
+    <row r="3" spans="1:128" ht="21" customHeight="1">
+      <c r="A3" s="685" t="s">
+        <v>309</v>
+      </c>
+      <c r="B3" s="686"/>
+      <c r="C3" s="686"/>
+      <c r="D3" s="686"/>
+      <c r="E3" s="686"/>
+      <c r="F3" s="686"/>
+      <c r="G3" s="686"/>
+      <c r="H3" s="686"/>
+      <c r="I3" s="686"/>
+      <c r="J3" s="686"/>
+      <c r="K3" s="686"/>
+      <c r="L3" s="686"/>
+      <c r="M3" s="686"/>
+      <c r="N3" s="686"/>
+      <c r="O3" s="686"/>
+      <c r="P3" s="686"/>
+      <c r="Q3" s="686"/>
+      <c r="R3" s="686"/>
+      <c r="S3" s="686"/>
+      <c r="T3" s="686"/>
+      <c r="U3" s="686"/>
+      <c r="V3" s="686"/>
+      <c r="W3" s="686"/>
+      <c r="X3" s="686"/>
+      <c r="Y3" s="686"/>
+      <c r="Z3" s="686"/>
+      <c r="AA3" s="686"/>
+      <c r="AB3" s="686"/>
+      <c r="AC3" s="686"/>
+      <c r="AD3" s="686"/>
+      <c r="AE3" s="686"/>
+      <c r="AF3" s="686"/>
+      <c r="AG3" s="686"/>
+      <c r="AH3" s="686"/>
+      <c r="AI3" s="686"/>
+      <c r="AJ3" s="686"/>
+      <c r="AK3" s="686"/>
+      <c r="AL3" s="686"/>
+      <c r="AM3" s="686"/>
+      <c r="AN3" s="686"/>
+      <c r="AO3" s="686"/>
+      <c r="AP3" s="686"/>
+      <c r="AQ3" s="686"/>
+      <c r="AR3" s="686"/>
+      <c r="AS3" s="686"/>
+      <c r="AT3" s="686"/>
+      <c r="AU3" s="686"/>
+      <c r="AV3" s="686"/>
+      <c r="AW3" s="686"/>
+      <c r="AX3" s="686"/>
+      <c r="AY3" s="686"/>
+      <c r="AZ3" s="686"/>
+      <c r="BA3" s="686"/>
+      <c r="BB3" s="686"/>
+      <c r="BC3" s="686"/>
+      <c r="BD3" s="686"/>
+      <c r="BE3" s="686"/>
+      <c r="BN3" s="686" t="s">
+        <v>310</v>
+      </c>
+      <c r="BO3" s="686"/>
+      <c r="BP3" s="686"/>
+      <c r="BQ3" s="686"/>
+      <c r="BR3" s="686"/>
+      <c r="BS3" s="686"/>
+      <c r="BT3" s="686"/>
+      <c r="BU3" s="686"/>
+      <c r="BV3" s="686"/>
+      <c r="BW3" s="686"/>
+      <c r="BX3" s="686"/>
+      <c r="BY3" s="686"/>
+      <c r="BZ3" s="686"/>
+      <c r="CA3" s="686"/>
+      <c r="CB3" s="686"/>
+      <c r="CC3" s="686"/>
+      <c r="CD3" s="686"/>
+      <c r="CE3" s="686"/>
+      <c r="CF3" s="686"/>
+      <c r="CG3" s="686"/>
+      <c r="CH3" s="686"/>
+      <c r="CI3" s="686"/>
+      <c r="CJ3" s="686"/>
+      <c r="CK3" s="686"/>
+      <c r="CL3" s="686"/>
+      <c r="CM3" s="686"/>
+      <c r="CN3" s="686"/>
+      <c r="CO3" s="686"/>
+      <c r="CP3" s="686"/>
+      <c r="CQ3" s="686"/>
+      <c r="CR3" s="686"/>
+      <c r="CS3" s="686"/>
+      <c r="CT3" s="686"/>
+      <c r="CU3" s="686"/>
+      <c r="CV3" s="686"/>
+      <c r="CW3" s="686"/>
+      <c r="CX3" s="686"/>
+      <c r="CY3" s="686"/>
+      <c r="CZ3" s="686"/>
+      <c r="DA3" s="686"/>
+      <c r="DB3" s="686"/>
+      <c r="DC3" s="686"/>
+      <c r="DD3" s="686"/>
+      <c r="DE3" s="686"/>
+      <c r="DF3" s="686"/>
+      <c r="DG3" s="686"/>
+      <c r="DH3" s="686"/>
+      <c r="DI3" s="686"/>
+      <c r="DJ3" s="686"/>
+      <c r="DK3" s="686"/>
+      <c r="DL3" s="686"/>
+      <c r="DM3" s="686"/>
+      <c r="DN3" s="686"/>
+      <c r="DO3" s="686"/>
+      <c r="DP3" s="686"/>
+      <c r="DQ3" s="686"/>
+      <c r="DR3" s="686"/>
+    </row>
+    <row r="4" spans="1:128" ht="21" customHeight="1">
+      <c r="A4" s="144"/>
+      <c r="B4" s="144"/>
+      <c r="C4" s="144"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="144"/>
+      <c r="N4" s="144"/>
+      <c r="O4" s="144"/>
+      <c r="P4" s="144"/>
+      <c r="Q4" s="144"/>
+      <c r="R4" s="144"/>
+      <c r="S4" s="144"/>
+      <c r="T4" s="144"/>
+      <c r="U4" s="144"/>
+      <c r="V4" s="144"/>
+      <c r="W4" s="144"/>
+      <c r="X4" s="144"/>
+      <c r="Y4" s="144"/>
+      <c r="Z4" s="144"/>
+      <c r="AA4" s="144"/>
+      <c r="AB4" s="144"/>
+      <c r="AC4" s="144"/>
+      <c r="AD4" s="144"/>
+      <c r="AE4" s="144"/>
+      <c r="AF4" s="144"/>
+      <c r="AG4" s="144"/>
+      <c r="AH4" s="144"/>
+      <c r="AI4" s="144"/>
+      <c r="AJ4" s="144"/>
+      <c r="AK4" s="144"/>
+      <c r="AL4" s="144"/>
+      <c r="AM4" s="144"/>
+      <c r="AN4" s="144"/>
+      <c r="AO4" s="144"/>
+      <c r="AP4" s="144"/>
+      <c r="AQ4" s="144"/>
+      <c r="AR4" s="144"/>
+      <c r="AS4" s="144"/>
+      <c r="AT4" s="144"/>
+      <c r="AU4" s="144"/>
+      <c r="AV4" s="144"/>
+      <c r="AW4" s="144"/>
+      <c r="AX4" s="144"/>
+      <c r="AY4" s="144"/>
+      <c r="AZ4" s="144"/>
+      <c r="BA4" s="144"/>
+      <c r="BB4" s="144"/>
+      <c r="BC4" s="144"/>
+      <c r="BD4" s="144"/>
+      <c r="BE4" s="144"/>
+      <c r="BO4" s="144"/>
+      <c r="BP4" s="144"/>
+      <c r="BQ4" s="144"/>
+      <c r="BR4" s="144"/>
+      <c r="BS4" s="144"/>
+      <c r="BT4" s="144"/>
+      <c r="BU4" s="144"/>
+      <c r="BV4" s="144"/>
+      <c r="BW4" s="144"/>
+      <c r="BX4" s="144"/>
+      <c r="BY4" s="144"/>
+      <c r="BZ4" s="144"/>
+      <c r="CA4" s="144"/>
+      <c r="CB4" s="144"/>
+      <c r="CC4" s="144"/>
+      <c r="CD4" s="144"/>
+      <c r="CE4" s="144"/>
+      <c r="CF4" s="144"/>
+      <c r="CG4" s="144"/>
+      <c r="CH4" s="144"/>
+      <c r="CI4" s="144"/>
+      <c r="CJ4" s="144"/>
+      <c r="CK4" s="144"/>
+      <c r="CL4" s="144"/>
+      <c r="CM4" s="144"/>
+      <c r="CN4" s="144"/>
+      <c r="CO4" s="144"/>
+      <c r="CP4" s="144"/>
+      <c r="CQ4" s="144"/>
+      <c r="CR4" s="144"/>
+      <c r="CS4" s="144"/>
+      <c r="CT4" s="144"/>
+      <c r="CU4" s="144"/>
+      <c r="CV4" s="144"/>
+      <c r="CW4" s="144"/>
+      <c r="CX4" s="144"/>
+      <c r="CY4" s="144"/>
+      <c r="CZ4" s="144"/>
+      <c r="DA4" s="144"/>
+      <c r="DB4" s="144"/>
+      <c r="DC4" s="144"/>
+      <c r="DD4" s="144"/>
+      <c r="DE4" s="144"/>
+      <c r="DF4" s="144"/>
+      <c r="DG4" s="144"/>
+      <c r="DH4" s="144"/>
+      <c r="DI4" s="144"/>
+      <c r="DJ4" s="144"/>
+      <c r="DK4" s="144"/>
+      <c r="DL4" s="144"/>
+      <c r="DM4" s="144"/>
+      <c r="DN4" s="144"/>
+      <c r="DO4" s="144"/>
+      <c r="DP4" s="144"/>
+      <c r="DQ4" s="144"/>
+      <c r="DR4" s="144"/>
+    </row>
+    <row r="5" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A5" s="145"/>
+      <c r="B5" s="145"/>
+      <c r="C5" s="145"/>
+      <c r="D5" s="145"/>
+      <c r="E5" s="145"/>
+      <c r="F5" s="145"/>
+      <c r="G5" s="145"/>
+      <c r="BO5" s="145"/>
+      <c r="BP5" s="145"/>
+      <c r="BQ5" s="145"/>
+      <c r="BR5" s="145"/>
+      <c r="BS5" s="145"/>
+      <c r="BT5" s="145"/>
+    </row>
+    <row r="6" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A6" s="687" t="s">
+        <v>311</v>
+      </c>
+      <c r="B6" s="687"/>
+      <c r="C6" s="687"/>
+      <c r="D6" s="687"/>
+      <c r="E6" s="687"/>
+      <c r="F6" s="687"/>
+      <c r="G6" s="687"/>
+      <c r="H6" s="687"/>
+      <c r="I6" s="687"/>
+      <c r="J6" s="687"/>
+      <c r="K6" s="687"/>
+      <c r="L6" s="687"/>
+      <c r="M6" s="687"/>
+      <c r="N6" s="687"/>
+      <c r="O6" s="687"/>
+      <c r="P6" s="687"/>
+      <c r="Q6" s="687"/>
+      <c r="R6" s="687"/>
+      <c r="S6" s="687"/>
+      <c r="T6" s="687"/>
+      <c r="U6" s="688"/>
+      <c r="V6" s="688"/>
+      <c r="W6" s="688"/>
+      <c r="X6" s="688"/>
+      <c r="Y6" s="688"/>
+      <c r="Z6" s="688"/>
+      <c r="AA6" s="688"/>
+      <c r="AB6" s="688"/>
+      <c r="AC6" s="688"/>
+      <c r="AD6" s="688"/>
+      <c r="AE6" s="688"/>
+      <c r="AF6" s="688"/>
+      <c r="AG6" s="688"/>
+      <c r="AH6" s="677" t="s">
+        <v>312</v>
+      </c>
+      <c r="AI6" s="677"/>
+      <c r="AJ6" s="677"/>
+      <c r="AK6" s="677"/>
+      <c r="AL6" s="677"/>
+      <c r="AM6" s="677"/>
+      <c r="AN6" s="677"/>
+      <c r="AO6" s="677"/>
+      <c r="AP6" s="689"/>
+      <c r="AQ6" s="689"/>
+      <c r="AR6" s="689"/>
+      <c r="AS6" s="689"/>
+      <c r="AT6" s="689"/>
+      <c r="AU6" s="689"/>
+      <c r="AV6" s="689"/>
+      <c r="AW6" s="689"/>
+      <c r="AX6" s="689"/>
+      <c r="AY6" s="689"/>
+      <c r="AZ6" s="689"/>
+      <c r="BA6" s="689"/>
+      <c r="BB6" s="689"/>
+      <c r="BC6" s="689"/>
+      <c r="BD6" s="689"/>
+      <c r="BE6" s="689"/>
+      <c r="BF6" s="690" t="s">
+        <v>313</v>
+      </c>
+      <c r="BG6" s="691"/>
+      <c r="BH6" s="691"/>
+      <c r="BI6" s="691"/>
+      <c r="BJ6" s="691"/>
+      <c r="BK6" s="691"/>
+      <c r="BN6" s="692" t="s">
+        <v>311</v>
+      </c>
+      <c r="BO6" s="692"/>
+      <c r="BP6" s="692"/>
+      <c r="BQ6" s="692"/>
+      <c r="BR6" s="692"/>
+      <c r="BS6" s="692"/>
+      <c r="BT6" s="692"/>
+      <c r="BU6" s="692"/>
+      <c r="BV6" s="692"/>
+      <c r="BW6" s="692"/>
+      <c r="BX6" s="692"/>
+      <c r="BY6" s="692"/>
+      <c r="BZ6" s="692"/>
+      <c r="CA6" s="692"/>
+      <c r="CB6" s="692"/>
+      <c r="CC6" s="692"/>
+      <c r="CD6" s="692"/>
+      <c r="CE6" s="692"/>
+      <c r="CF6" s="692"/>
+      <c r="CG6" s="692"/>
+      <c r="CH6" s="693" t="s">
+        <v>314</v>
+      </c>
+      <c r="CI6" s="693"/>
+      <c r="CJ6" s="693"/>
+      <c r="CK6" s="693"/>
+      <c r="CL6" s="693"/>
+      <c r="CM6" s="693"/>
+      <c r="CN6" s="693"/>
+      <c r="CO6" s="693"/>
+      <c r="CP6" s="693"/>
+      <c r="CQ6" s="693"/>
+      <c r="CR6" s="693"/>
+      <c r="CS6" s="693"/>
+      <c r="CT6" s="693"/>
+      <c r="CU6" s="677" t="s">
+        <v>312</v>
+      </c>
+      <c r="CV6" s="677"/>
+      <c r="CW6" s="677"/>
+      <c r="CX6" s="677"/>
+      <c r="CY6" s="677"/>
+      <c r="CZ6" s="677"/>
+      <c r="DA6" s="677"/>
+      <c r="DB6" s="677"/>
+      <c r="DC6" s="694" t="s">
+        <v>315</v>
+      </c>
+      <c r="DD6" s="694"/>
+      <c r="DE6" s="694"/>
+      <c r="DF6" s="694"/>
+      <c r="DG6" s="694"/>
+      <c r="DH6" s="694"/>
+      <c r="DI6" s="694"/>
+      <c r="DJ6" s="694"/>
+      <c r="DK6" s="694"/>
+      <c r="DL6" s="694"/>
+      <c r="DM6" s="694"/>
+      <c r="DN6" s="694"/>
+      <c r="DO6" s="694"/>
+      <c r="DP6" s="694"/>
+      <c r="DQ6" s="694"/>
+      <c r="DR6" s="694"/>
+      <c r="DS6" s="668" t="s">
+        <v>316</v>
+      </c>
+      <c r="DT6" s="668"/>
+      <c r="DU6" s="668"/>
+      <c r="DV6" s="668"/>
+      <c r="DW6" s="668"/>
+      <c r="DX6" s="668"/>
+    </row>
+    <row r="7" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A7" s="669" t="s">
+        <v>317</v>
+      </c>
+      <c r="B7" s="669"/>
+      <c r="C7" s="669"/>
+      <c r="D7" s="669"/>
+      <c r="E7" s="669"/>
+      <c r="F7" s="669"/>
+      <c r="G7" s="669"/>
+      <c r="H7" s="669"/>
+      <c r="I7" s="669"/>
+      <c r="J7" s="669"/>
+      <c r="K7" s="669"/>
+      <c r="L7" s="669"/>
+      <c r="M7" s="669"/>
+      <c r="N7" s="669"/>
+      <c r="O7" s="669"/>
+      <c r="P7" s="669"/>
+      <c r="Q7" s="669"/>
+      <c r="R7" s="669"/>
+      <c r="S7" s="669"/>
+      <c r="T7" s="669"/>
+      <c r="U7" s="670" t="s">
+        <v>318</v>
+      </c>
+      <c r="V7" s="670"/>
+      <c r="W7" s="670"/>
+      <c r="X7" s="670"/>
+      <c r="Y7" s="670"/>
+      <c r="Z7" s="670"/>
+      <c r="AA7" s="670"/>
+      <c r="AB7" s="670"/>
+      <c r="AC7" s="670"/>
+      <c r="AD7" s="670"/>
+      <c r="AE7" s="670"/>
+      <c r="AF7" s="670"/>
+      <c r="AG7" s="670"/>
+      <c r="AH7" s="671" t="s">
+        <v>319</v>
+      </c>
+      <c r="AI7" s="671"/>
+      <c r="AJ7" s="671"/>
+      <c r="AK7" s="671"/>
+      <c r="AL7" s="671"/>
+      <c r="AM7" s="671"/>
+      <c r="AN7" s="671"/>
+      <c r="AO7" s="671"/>
+      <c r="AP7" s="629"/>
+      <c r="AQ7" s="629"/>
+      <c r="AR7" s="629"/>
+      <c r="AS7" s="629"/>
+      <c r="AT7" s="629"/>
+      <c r="AU7" s="629"/>
+      <c r="AV7" s="629"/>
+      <c r="AW7" s="629"/>
+      <c r="AX7" s="629"/>
+      <c r="AY7" s="629"/>
+      <c r="AZ7" s="629"/>
+      <c r="BA7" s="629"/>
+      <c r="BB7" s="629"/>
+      <c r="BC7" s="629"/>
+      <c r="BD7" s="629"/>
+      <c r="BE7" s="629"/>
+      <c r="BF7" s="691"/>
+      <c r="BG7" s="691"/>
+      <c r="BH7" s="691"/>
+      <c r="BI7" s="691"/>
+      <c r="BJ7" s="691"/>
+      <c r="BK7" s="691"/>
+      <c r="BN7" s="672" t="s">
+        <v>317</v>
+      </c>
+      <c r="BO7" s="672"/>
+      <c r="BP7" s="672"/>
+      <c r="BQ7" s="672"/>
+      <c r="BR7" s="672"/>
+      <c r="BS7" s="672"/>
+      <c r="BT7" s="672"/>
+      <c r="BU7" s="672"/>
+      <c r="BV7" s="672"/>
+      <c r="BW7" s="672"/>
+      <c r="BX7" s="672"/>
+      <c r="BY7" s="672"/>
+      <c r="BZ7" s="672"/>
+      <c r="CA7" s="672"/>
+      <c r="CB7" s="672"/>
+      <c r="CC7" s="672"/>
+      <c r="CD7" s="672"/>
+      <c r="CE7" s="672"/>
+      <c r="CF7" s="672"/>
+      <c r="CG7" s="672"/>
+      <c r="CH7" s="673" t="s">
+        <v>318</v>
+      </c>
+      <c r="CI7" s="673"/>
+      <c r="CJ7" s="673"/>
+      <c r="CK7" s="673"/>
+      <c r="CL7" s="673"/>
+      <c r="CM7" s="673"/>
+      <c r="CN7" s="673"/>
+      <c r="CO7" s="673"/>
+      <c r="CP7" s="673"/>
+      <c r="CQ7" s="673"/>
+      <c r="CR7" s="673"/>
+      <c r="CS7" s="673"/>
+      <c r="CT7" s="673"/>
+      <c r="CU7" s="674" t="s">
+        <v>319</v>
+      </c>
+      <c r="CV7" s="674"/>
+      <c r="CW7" s="674"/>
+      <c r="CX7" s="674"/>
+      <c r="CY7" s="674"/>
+      <c r="CZ7" s="674"/>
+      <c r="DA7" s="674"/>
+      <c r="DB7" s="674"/>
+      <c r="DC7" s="629"/>
+      <c r="DD7" s="629"/>
+      <c r="DE7" s="629"/>
+      <c r="DF7" s="629"/>
+      <c r="DG7" s="629"/>
+      <c r="DH7" s="629"/>
+      <c r="DI7" s="629"/>
+      <c r="DJ7" s="629"/>
+      <c r="DK7" s="629"/>
+      <c r="DL7" s="629"/>
+      <c r="DM7" s="629"/>
+      <c r="DN7" s="629"/>
+      <c r="DO7" s="629"/>
+      <c r="DP7" s="629"/>
+      <c r="DQ7" s="629"/>
+      <c r="DR7" s="629"/>
+      <c r="DS7" s="668"/>
+      <c r="DT7" s="668"/>
+      <c r="DU7" s="668"/>
+      <c r="DV7" s="668"/>
+      <c r="DW7" s="668"/>
+      <c r="DX7" s="668"/>
+    </row>
+    <row r="8" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A8" s="675" t="s">
+        <v>320</v>
+      </c>
+      <c r="B8" s="675"/>
+      <c r="C8" s="675"/>
+      <c r="D8" s="675"/>
+      <c r="E8" s="675"/>
+      <c r="F8" s="675"/>
+      <c r="G8" s="675"/>
+      <c r="H8" s="675"/>
+      <c r="I8" s="676" t="s">
+        <v>321</v>
+      </c>
+      <c r="J8" s="676"/>
+      <c r="K8" s="676"/>
+      <c r="L8" s="676"/>
+      <c r="M8" s="676"/>
+      <c r="N8" s="677" t="s">
+        <v>322</v>
+      </c>
+      <c r="O8" s="677"/>
+      <c r="P8" s="677"/>
+      <c r="Q8" s="677"/>
+      <c r="R8" s="677"/>
+      <c r="S8" s="677"/>
+      <c r="T8" s="677"/>
+      <c r="U8" s="678" t="s">
+        <v>323</v>
+      </c>
+      <c r="V8" s="678"/>
+      <c r="W8" s="678"/>
+      <c r="X8" s="678"/>
+      <c r="Y8" s="678"/>
+      <c r="Z8" s="678"/>
+      <c r="AA8" s="678"/>
+      <c r="AB8" s="678" t="s">
+        <v>324</v>
+      </c>
+      <c r="AC8" s="678"/>
+      <c r="AD8" s="678"/>
+      <c r="AE8" s="678"/>
+      <c r="AF8" s="678"/>
+      <c r="AG8" s="678"/>
+      <c r="AH8" s="678"/>
+      <c r="AI8" s="678" t="s">
+        <v>325</v>
+      </c>
+      <c r="AJ8" s="678"/>
+      <c r="AK8" s="678"/>
+      <c r="AL8" s="678"/>
+      <c r="AM8" s="678"/>
+      <c r="AN8" s="678"/>
+      <c r="AO8" s="678"/>
+      <c r="AP8" s="679" t="s">
+        <v>326</v>
+      </c>
+      <c r="AQ8" s="679"/>
+      <c r="AR8" s="679"/>
+      <c r="AS8" s="679"/>
+      <c r="AT8" s="679"/>
+      <c r="AU8" s="679"/>
+      <c r="AV8" s="679"/>
+      <c r="AW8" s="680" t="s">
+        <v>327</v>
+      </c>
+      <c r="AX8" s="680"/>
+      <c r="AY8" s="680"/>
+      <c r="AZ8" s="683" t="s">
+        <v>328</v>
+      </c>
+      <c r="BA8" s="683"/>
+      <c r="BB8" s="683"/>
+      <c r="BC8" s="695" t="s">
+        <v>329</v>
+      </c>
+      <c r="BD8" s="695"/>
+      <c r="BE8" s="695"/>
+      <c r="BF8" s="691"/>
+      <c r="BG8" s="691"/>
+      <c r="BH8" s="691"/>
+      <c r="BI8" s="691"/>
+      <c r="BJ8" s="691"/>
+      <c r="BK8" s="691"/>
+      <c r="BN8" s="675" t="s">
+        <v>320</v>
+      </c>
+      <c r="BO8" s="675"/>
+      <c r="BP8" s="675"/>
+      <c r="BQ8" s="675"/>
+      <c r="BR8" s="675"/>
+      <c r="BS8" s="675"/>
+      <c r="BT8" s="675"/>
+      <c r="BU8" s="675"/>
+      <c r="BV8" s="676" t="s">
+        <v>321</v>
+      </c>
+      <c r="BW8" s="676"/>
+      <c r="BX8" s="676"/>
+      <c r="BY8" s="676"/>
+      <c r="BZ8" s="676"/>
+      <c r="CA8" s="677" t="s">
+        <v>322</v>
+      </c>
+      <c r="CB8" s="677"/>
+      <c r="CC8" s="677"/>
+      <c r="CD8" s="677"/>
+      <c r="CE8" s="677"/>
+      <c r="CF8" s="677"/>
+      <c r="CG8" s="677"/>
+      <c r="CH8" s="678" t="s">
+        <v>323</v>
+      </c>
+      <c r="CI8" s="678"/>
+      <c r="CJ8" s="678"/>
+      <c r="CK8" s="678"/>
+      <c r="CL8" s="678"/>
+      <c r="CM8" s="678"/>
+      <c r="CN8" s="678"/>
+      <c r="CO8" s="678" t="s">
+        <v>324</v>
+      </c>
+      <c r="CP8" s="678"/>
+      <c r="CQ8" s="678"/>
+      <c r="CR8" s="678"/>
+      <c r="CS8" s="678"/>
+      <c r="CT8" s="678"/>
+      <c r="CU8" s="678"/>
+      <c r="CV8" s="678" t="s">
+        <v>325</v>
+      </c>
+      <c r="CW8" s="678"/>
+      <c r="CX8" s="678"/>
+      <c r="CY8" s="678"/>
+      <c r="CZ8" s="678"/>
+      <c r="DA8" s="678"/>
+      <c r="DB8" s="678"/>
+      <c r="DC8" s="679" t="s">
+        <v>326</v>
+      </c>
+      <c r="DD8" s="679"/>
+      <c r="DE8" s="679"/>
+      <c r="DF8" s="679"/>
+      <c r="DG8" s="679"/>
+      <c r="DH8" s="679"/>
+      <c r="DI8" s="679"/>
+      <c r="DJ8" s="681" t="s">
+        <v>327</v>
+      </c>
+      <c r="DK8" s="681"/>
+      <c r="DL8" s="681"/>
+      <c r="DM8" s="676" t="s">
+        <v>328</v>
+      </c>
+      <c r="DN8" s="676"/>
+      <c r="DO8" s="676"/>
+      <c r="DP8" s="682" t="s">
+        <v>329</v>
+      </c>
+      <c r="DQ8" s="682"/>
+      <c r="DR8" s="682"/>
+      <c r="DS8" s="668"/>
+      <c r="DT8" s="668"/>
+      <c r="DU8" s="668"/>
+      <c r="DV8" s="668"/>
+      <c r="DW8" s="668"/>
+      <c r="DX8" s="668"/>
+    </row>
+    <row r="9" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A9" s="696"/>
+      <c r="B9" s="696"/>
+      <c r="C9" s="696"/>
+      <c r="D9" s="696"/>
+      <c r="E9" s="696"/>
+      <c r="F9" s="696"/>
+      <c r="G9" s="697" t="s">
+        <v>330</v>
+      </c>
+      <c r="H9" s="697"/>
+      <c r="I9" s="676"/>
+      <c r="J9" s="676"/>
+      <c r="K9" s="676"/>
+      <c r="L9" s="676"/>
+      <c r="M9" s="676"/>
+      <c r="N9" s="677"/>
+      <c r="O9" s="677"/>
+      <c r="P9" s="677"/>
+      <c r="Q9" s="677"/>
+      <c r="R9" s="677"/>
+      <c r="S9" s="677"/>
+      <c r="T9" s="677"/>
+      <c r="U9" s="146" t="s">
+        <v>331</v>
+      </c>
+      <c r="V9" s="147" t="s">
+        <v>332</v>
+      </c>
+      <c r="W9" s="147" t="s">
+        <v>333</v>
+      </c>
+      <c r="X9" s="147" t="s">
+        <v>334</v>
+      </c>
+      <c r="Y9" s="147" t="s">
+        <v>335</v>
+      </c>
+      <c r="Z9" s="147" t="s">
+        <v>336</v>
+      </c>
+      <c r="AA9" s="148" t="s">
+        <v>337</v>
+      </c>
+      <c r="AB9" s="146" t="s">
+        <v>331</v>
+      </c>
+      <c r="AC9" s="147" t="s">
+        <v>332</v>
+      </c>
+      <c r="AD9" s="147" t="s">
+        <v>333</v>
+      </c>
+      <c r="AE9" s="147" t="s">
+        <v>334</v>
+      </c>
+      <c r="AF9" s="147" t="s">
+        <v>335</v>
+      </c>
+      <c r="AG9" s="147" t="s">
+        <v>336</v>
+      </c>
+      <c r="AH9" s="148" t="s">
+        <v>337</v>
+      </c>
+      <c r="AI9" s="146" t="s">
+        <v>331</v>
+      </c>
+      <c r="AJ9" s="147" t="s">
+        <v>332</v>
+      </c>
+      <c r="AK9" s="147" t="s">
+        <v>333</v>
+      </c>
+      <c r="AL9" s="147" t="s">
+        <v>334</v>
+      </c>
+      <c r="AM9" s="147" t="s">
+        <v>335</v>
+      </c>
+      <c r="AN9" s="147" t="s">
+        <v>336</v>
+      </c>
+      <c r="AO9" s="148" t="s">
+        <v>337</v>
+      </c>
+      <c r="AP9" s="146" t="s">
+        <v>331</v>
+      </c>
+      <c r="AQ9" s="147" t="s">
+        <v>332</v>
+      </c>
+      <c r="AR9" s="147" t="s">
+        <v>333</v>
+      </c>
+      <c r="AS9" s="147" t="s">
+        <v>334</v>
+      </c>
+      <c r="AT9" s="147" t="s">
+        <v>335</v>
+      </c>
+      <c r="AU9" s="147" t="s">
+        <v>336</v>
+      </c>
+      <c r="AV9" s="148" t="s">
+        <v>337</v>
+      </c>
+      <c r="AW9" s="680"/>
+      <c r="AX9" s="680"/>
+      <c r="AY9" s="680"/>
+      <c r="AZ9" s="683"/>
+      <c r="BA9" s="683"/>
+      <c r="BB9" s="683"/>
+      <c r="BC9" s="695"/>
+      <c r="BD9" s="695"/>
+      <c r="BE9" s="695"/>
+      <c r="BF9" s="691"/>
+      <c r="BG9" s="691"/>
+      <c r="BH9" s="691"/>
+      <c r="BI9" s="691"/>
+      <c r="BJ9" s="691"/>
+      <c r="BK9" s="691"/>
+      <c r="BN9" s="696"/>
+      <c r="BO9" s="696"/>
+      <c r="BP9" s="696"/>
+      <c r="BQ9" s="696"/>
+      <c r="BR9" s="696"/>
+      <c r="BS9" s="696"/>
+      <c r="BT9" s="697" t="s">
+        <v>330</v>
+      </c>
+      <c r="BU9" s="697"/>
+      <c r="BV9" s="676"/>
+      <c r="BW9" s="676"/>
+      <c r="BX9" s="676"/>
+      <c r="BY9" s="676"/>
+      <c r="BZ9" s="676"/>
+      <c r="CA9" s="677"/>
+      <c r="CB9" s="677"/>
+      <c r="CC9" s="677"/>
+      <c r="CD9" s="677"/>
+      <c r="CE9" s="677"/>
+      <c r="CF9" s="677"/>
+      <c r="CG9" s="677"/>
+      <c r="CH9" s="149" t="s">
+        <v>331</v>
+      </c>
+      <c r="CI9" s="150" t="s">
+        <v>332</v>
+      </c>
+      <c r="CJ9" s="150" t="s">
+        <v>333</v>
+      </c>
+      <c r="CK9" s="150" t="s">
+        <v>334</v>
+      </c>
+      <c r="CL9" s="150" t="s">
+        <v>335</v>
+      </c>
+      <c r="CM9" s="150" t="s">
+        <v>336</v>
+      </c>
+      <c r="CN9" s="151" t="s">
+        <v>337</v>
+      </c>
+      <c r="CO9" s="149" t="s">
+        <v>331</v>
+      </c>
+      <c r="CP9" s="150" t="s">
+        <v>332</v>
+      </c>
+      <c r="CQ9" s="150" t="s">
+        <v>333</v>
+      </c>
+      <c r="CR9" s="150" t="s">
+        <v>334</v>
+      </c>
+      <c r="CS9" s="150" t="s">
+        <v>335</v>
+      </c>
+      <c r="CT9" s="150" t="s">
+        <v>336</v>
+      </c>
+      <c r="CU9" s="151" t="s">
+        <v>337</v>
+      </c>
+      <c r="CV9" s="149" t="s">
+        <v>331</v>
+      </c>
+      <c r="CW9" s="150" t="s">
+        <v>332</v>
+      </c>
+      <c r="CX9" s="150" t="s">
+        <v>333</v>
+      </c>
+      <c r="CY9" s="150" t="s">
+        <v>334</v>
+      </c>
+      <c r="CZ9" s="150" t="s">
+        <v>335</v>
+      </c>
+      <c r="DA9" s="150" t="s">
+        <v>336</v>
+      </c>
+      <c r="DB9" s="151" t="s">
+        <v>337</v>
+      </c>
+      <c r="DC9" s="149" t="s">
+        <v>331</v>
+      </c>
+      <c r="DD9" s="150" t="s">
+        <v>332</v>
+      </c>
+      <c r="DE9" s="150" t="s">
+        <v>333</v>
+      </c>
+      <c r="DF9" s="150" t="s">
+        <v>334</v>
+      </c>
+      <c r="DG9" s="150" t="s">
+        <v>335</v>
+      </c>
+      <c r="DH9" s="150" t="s">
+        <v>336</v>
+      </c>
+      <c r="DI9" s="151" t="s">
+        <v>337</v>
+      </c>
+      <c r="DJ9" s="681"/>
+      <c r="DK9" s="681"/>
+      <c r="DL9" s="681"/>
+      <c r="DM9" s="676"/>
+      <c r="DN9" s="676"/>
+      <c r="DO9" s="676"/>
+      <c r="DP9" s="682"/>
+      <c r="DQ9" s="682"/>
+      <c r="DR9" s="682"/>
+      <c r="DS9" s="668"/>
+      <c r="DT9" s="668"/>
+      <c r="DU9" s="668"/>
+      <c r="DV9" s="668"/>
+      <c r="DW9" s="668"/>
+      <c r="DX9" s="668"/>
+    </row>
+    <row r="10" spans="1:128" ht="21" customHeight="1" thickTop="1">
+      <c r="A10" s="661"/>
+      <c r="B10" s="661"/>
+      <c r="C10" s="661"/>
+      <c r="D10" s="661"/>
+      <c r="E10" s="661"/>
+      <c r="F10" s="661"/>
+      <c r="G10" s="656"/>
+      <c r="H10" s="656"/>
+      <c r="I10" s="656"/>
       <c r="J10" s="656"/>
       <c r="K10" s="656"/>
       <c r="L10" s="656"/>
       <c r="M10" s="656"/>
-      <c r="N10" s="657"/>
-[...1025 lines deleted...]
-    <row r="109" ht="15" customHeight="1"/>
+      <c r="N10" s="662"/>
+      <c r="O10" s="662"/>
+      <c r="P10" s="662"/>
+      <c r="Q10" s="662"/>
+      <c r="R10" s="662"/>
+      <c r="S10" s="662"/>
+      <c r="T10" s="662"/>
+      <c r="U10" s="152"/>
+      <c r="V10" s="153"/>
+      <c r="W10" s="153"/>
+      <c r="X10" s="153"/>
+      <c r="Y10" s="153"/>
+      <c r="Z10" s="154"/>
+      <c r="AA10" s="155"/>
+      <c r="AB10" s="152"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="154"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="154"/>
+      <c r="AH10" s="155"/>
+      <c r="AI10" s="152"/>
+      <c r="AJ10" s="154"/>
+      <c r="AK10" s="154"/>
+      <c r="AL10" s="154"/>
+      <c r="AM10" s="154"/>
+      <c r="AN10" s="154"/>
+      <c r="AO10" s="155"/>
+      <c r="AP10" s="156"/>
+      <c r="AQ10" s="154"/>
+      <c r="AR10" s="154"/>
+      <c r="AS10" s="154"/>
+      <c r="AT10" s="154"/>
+      <c r="AU10" s="154"/>
+      <c r="AV10" s="155"/>
+      <c r="AW10" s="663"/>
+      <c r="AX10" s="663"/>
+      <c r="AY10" s="663"/>
+      <c r="AZ10" s="664"/>
+      <c r="BA10" s="664"/>
+      <c r="BB10" s="664"/>
+      <c r="BC10" s="653"/>
+      <c r="BD10" s="653"/>
+      <c r="BE10" s="653"/>
+      <c r="BF10" s="654"/>
+      <c r="BG10" s="654"/>
+      <c r="BH10" s="654"/>
+      <c r="BI10" s="654"/>
+      <c r="BJ10" s="654"/>
+      <c r="BK10" s="654"/>
+      <c r="BN10" s="655" t="s">
+        <v>338</v>
+      </c>
+      <c r="BO10" s="655"/>
+      <c r="BP10" s="655"/>
+      <c r="BQ10" s="655"/>
+      <c r="BR10" s="655"/>
+      <c r="BS10" s="655"/>
+      <c r="BT10" s="656"/>
+      <c r="BU10" s="656"/>
+      <c r="BV10" s="657" t="s">
+        <v>339</v>
+      </c>
+      <c r="BW10" s="657"/>
+      <c r="BX10" s="657"/>
+      <c r="BY10" s="657"/>
+      <c r="BZ10" s="657"/>
+      <c r="CA10" s="658" t="s">
+        <v>340</v>
+      </c>
+      <c r="CB10" s="658"/>
+      <c r="CC10" s="658"/>
+      <c r="CD10" s="658"/>
+      <c r="CE10" s="658"/>
+      <c r="CF10" s="658"/>
+      <c r="CG10" s="658"/>
+      <c r="CH10" s="157">
+        <v>4</v>
+      </c>
+      <c r="CI10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CJ10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CK10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CL10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CM10" s="158"/>
+      <c r="CN10" s="159"/>
+      <c r="CO10" s="157">
+        <v>4</v>
+      </c>
+      <c r="CP10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CQ10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CR10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CS10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CT10" s="158"/>
+      <c r="CU10" s="159"/>
+      <c r="CV10" s="157">
+        <v>4</v>
+      </c>
+      <c r="CW10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CX10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CY10" s="158">
+        <v>4</v>
+      </c>
+      <c r="CZ10" s="158">
+        <v>4</v>
+      </c>
+      <c r="DA10" s="158"/>
+      <c r="DB10" s="159"/>
+      <c r="DC10" s="160">
+        <v>4</v>
+      </c>
+      <c r="DD10" s="158">
+        <v>4</v>
+      </c>
+      <c r="DE10" s="158">
+        <v>4</v>
+      </c>
+      <c r="DF10" s="158">
+        <v>4</v>
+      </c>
+      <c r="DG10" s="158">
+        <v>4</v>
+      </c>
+      <c r="DH10" s="158"/>
+      <c r="DI10" s="159"/>
+      <c r="DJ10" s="665"/>
+      <c r="DK10" s="665"/>
+      <c r="DL10" s="665"/>
+      <c r="DM10" s="666"/>
+      <c r="DN10" s="666"/>
+      <c r="DO10" s="666"/>
+      <c r="DP10" s="667"/>
+      <c r="DQ10" s="667"/>
+      <c r="DR10" s="667"/>
+      <c r="DS10" s="652" t="s">
+        <v>341</v>
+      </c>
+      <c r="DT10" s="652"/>
+      <c r="DU10" s="652"/>
+      <c r="DV10" s="652"/>
+      <c r="DW10" s="652"/>
+      <c r="DX10" s="652"/>
+    </row>
+    <row r="11" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A11" s="627"/>
+      <c r="B11" s="627"/>
+      <c r="C11" s="627"/>
+      <c r="D11" s="627"/>
+      <c r="E11" s="627"/>
+      <c r="F11" s="627"/>
+      <c r="G11" s="622"/>
+      <c r="H11" s="622"/>
+      <c r="I11" s="622"/>
+      <c r="J11" s="622"/>
+      <c r="K11" s="622"/>
+      <c r="L11" s="622"/>
+      <c r="M11" s="622"/>
+      <c r="N11" s="648"/>
+      <c r="O11" s="648"/>
+      <c r="P11" s="648"/>
+      <c r="Q11" s="648"/>
+      <c r="R11" s="648"/>
+      <c r="S11" s="648"/>
+      <c r="T11" s="648"/>
+      <c r="U11" s="152"/>
+      <c r="V11" s="153"/>
+      <c r="W11" s="153"/>
+      <c r="X11" s="153"/>
+      <c r="Y11" s="153"/>
+      <c r="Z11" s="154"/>
+      <c r="AA11" s="155"/>
+      <c r="AB11" s="152"/>
+      <c r="AC11" s="154"/>
+      <c r="AD11" s="154"/>
+      <c r="AE11" s="154"/>
+      <c r="AF11" s="154"/>
+      <c r="AG11" s="154"/>
+      <c r="AH11" s="155"/>
+      <c r="AI11" s="152"/>
+      <c r="AJ11" s="154"/>
+      <c r="AK11" s="154"/>
+      <c r="AL11" s="154"/>
+      <c r="AM11" s="154"/>
+      <c r="AN11" s="154"/>
+      <c r="AO11" s="155"/>
+      <c r="AP11" s="156"/>
+      <c r="AQ11" s="154"/>
+      <c r="AR11" s="154"/>
+      <c r="AS11" s="154"/>
+      <c r="AT11" s="154"/>
+      <c r="AU11" s="154"/>
+      <c r="AV11" s="155"/>
+      <c r="AW11" s="630">
+        <f t="shared" ref="AW11:AW19" si="0">SUM(U11:AV11)</f>
+        <v>0</v>
+      </c>
+      <c r="AX11" s="630"/>
+      <c r="AY11" s="630"/>
+      <c r="AZ11" s="651">
+        <f t="shared" ref="AZ11:AZ19" si="1">ROUND(AW11/4,1)</f>
+        <v>0</v>
+      </c>
+      <c r="BA11" s="651"/>
+      <c r="BB11" s="651"/>
+      <c r="BC11" s="660">
+        <f>ROUNDDOWN(AZ20/AW21,1)</f>
+        <v>0</v>
+      </c>
+      <c r="BD11" s="660"/>
+      <c r="BE11" s="660"/>
+      <c r="BF11" s="613"/>
+      <c r="BG11" s="613"/>
+      <c r="BH11" s="613"/>
+      <c r="BI11" s="613"/>
+      <c r="BJ11" s="613"/>
+      <c r="BK11" s="613"/>
+      <c r="BN11" s="649" t="s">
+        <v>342</v>
+      </c>
+      <c r="BO11" s="649"/>
+      <c r="BP11" s="649"/>
+      <c r="BQ11" s="649"/>
+      <c r="BR11" s="649"/>
+      <c r="BS11" s="649"/>
+      <c r="BT11" s="640" t="s">
+        <v>343</v>
+      </c>
+      <c r="BU11" s="640"/>
+      <c r="BV11" s="640" t="s">
+        <v>344</v>
+      </c>
+      <c r="BW11" s="640"/>
+      <c r="BX11" s="640"/>
+      <c r="BY11" s="640"/>
+      <c r="BZ11" s="640"/>
+      <c r="CA11" s="642" t="s">
+        <v>340</v>
+      </c>
+      <c r="CB11" s="642"/>
+      <c r="CC11" s="642"/>
+      <c r="CD11" s="642"/>
+      <c r="CE11" s="642"/>
+      <c r="CF11" s="642"/>
+      <c r="CG11" s="642"/>
+      <c r="CH11" s="161">
+        <v>8</v>
+      </c>
+      <c r="CI11" s="162">
+        <v>8</v>
+      </c>
+      <c r="CJ11" s="162">
+        <v>8</v>
+      </c>
+      <c r="CK11" s="162">
+        <v>8</v>
+      </c>
+      <c r="CL11" s="162">
+        <v>8</v>
+      </c>
+      <c r="CM11" s="163"/>
+      <c r="CN11" s="164"/>
+      <c r="CO11" s="161">
+        <v>8</v>
+      </c>
+      <c r="CP11" s="163">
+        <v>8</v>
+      </c>
+      <c r="CQ11" s="163">
+        <v>8</v>
+      </c>
+      <c r="CR11" s="163">
+        <v>8</v>
+      </c>
+      <c r="CS11" s="163">
+        <v>8</v>
+      </c>
+      <c r="CT11" s="163"/>
+      <c r="CU11" s="164"/>
+      <c r="CV11" s="161">
+        <v>8</v>
+      </c>
+      <c r="CW11" s="163">
+        <v>8</v>
+      </c>
+      <c r="CX11" s="163">
+        <v>8</v>
+      </c>
+      <c r="CY11" s="163">
+        <v>8</v>
+      </c>
+      <c r="CZ11" s="163">
+        <v>8</v>
+      </c>
+      <c r="DA11" s="163"/>
+      <c r="DB11" s="164"/>
+      <c r="DC11" s="165">
+        <v>8</v>
+      </c>
+      <c r="DD11" s="163">
+        <v>8</v>
+      </c>
+      <c r="DE11" s="163">
+        <v>8</v>
+      </c>
+      <c r="DF11" s="163">
+        <v>8</v>
+      </c>
+      <c r="DG11" s="163">
+        <v>8</v>
+      </c>
+      <c r="DH11" s="163"/>
+      <c r="DI11" s="164"/>
+      <c r="DJ11" s="650">
+        <f t="shared" ref="DJ11:DJ16" si="2">SUM(CH11:DI11)</f>
+        <v>160</v>
+      </c>
+      <c r="DK11" s="650"/>
+      <c r="DL11" s="650"/>
+      <c r="DM11" s="646">
+        <f t="shared" ref="DM11:DM16" si="3">ROUND(DJ11/4,1)</f>
+        <v>40</v>
+      </c>
+      <c r="DN11" s="646"/>
+      <c r="DO11" s="646"/>
+      <c r="DP11" s="659">
+        <f>ROUNDDOWN(DM20/DJ21,1)</f>
+        <v>3.4</v>
+      </c>
+      <c r="DQ11" s="659"/>
+      <c r="DR11" s="659"/>
+      <c r="DS11" s="613"/>
+      <c r="DT11" s="613"/>
+      <c r="DU11" s="613"/>
+      <c r="DV11" s="613"/>
+      <c r="DW11" s="613"/>
+      <c r="DX11" s="613"/>
+    </row>
+    <row r="12" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A12" s="627"/>
+      <c r="B12" s="627"/>
+      <c r="C12" s="627"/>
+      <c r="D12" s="627"/>
+      <c r="E12" s="627"/>
+      <c r="F12" s="627"/>
+      <c r="G12" s="622"/>
+      <c r="H12" s="622"/>
+      <c r="I12" s="622"/>
+      <c r="J12" s="622"/>
+      <c r="K12" s="622"/>
+      <c r="L12" s="622"/>
+      <c r="M12" s="622"/>
+      <c r="N12" s="648"/>
+      <c r="O12" s="648"/>
+      <c r="P12" s="648"/>
+      <c r="Q12" s="648"/>
+      <c r="R12" s="648"/>
+      <c r="S12" s="648"/>
+      <c r="T12" s="648"/>
+      <c r="U12" s="152"/>
+      <c r="V12" s="153"/>
+      <c r="W12" s="153"/>
+      <c r="X12" s="153"/>
+      <c r="Y12" s="153"/>
+      <c r="Z12" s="154"/>
+      <c r="AA12" s="155"/>
+      <c r="AB12" s="152"/>
+      <c r="AC12" s="154"/>
+      <c r="AD12" s="154"/>
+      <c r="AE12" s="154"/>
+      <c r="AF12" s="154"/>
+      <c r="AG12" s="154"/>
+      <c r="AH12" s="155"/>
+      <c r="AI12" s="152"/>
+      <c r="AJ12" s="154"/>
+      <c r="AK12" s="154"/>
+      <c r="AL12" s="154"/>
+      <c r="AM12" s="154"/>
+      <c r="AN12" s="154"/>
+      <c r="AO12" s="155"/>
+      <c r="AP12" s="156"/>
+      <c r="AQ12" s="154"/>
+      <c r="AR12" s="154"/>
+      <c r="AS12" s="154"/>
+      <c r="AT12" s="154"/>
+      <c r="AU12" s="154"/>
+      <c r="AV12" s="155"/>
+      <c r="AW12" s="630">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AX12" s="630"/>
+      <c r="AY12" s="630"/>
+      <c r="AZ12" s="651">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="BA12" s="651"/>
+      <c r="BB12" s="651"/>
+      <c r="BC12" s="660"/>
+      <c r="BD12" s="660"/>
+      <c r="BE12" s="660"/>
+      <c r="BF12" s="613"/>
+      <c r="BG12" s="613"/>
+      <c r="BH12" s="613"/>
+      <c r="BI12" s="613"/>
+      <c r="BJ12" s="613"/>
+      <c r="BK12" s="613"/>
+      <c r="BN12" s="649" t="s">
+        <v>342</v>
+      </c>
+      <c r="BO12" s="649"/>
+      <c r="BP12" s="649"/>
+      <c r="BQ12" s="649"/>
+      <c r="BR12" s="649"/>
+      <c r="BS12" s="649"/>
+      <c r="BT12" s="640" t="s">
+        <v>345</v>
+      </c>
+      <c r="BU12" s="640"/>
+      <c r="BV12" s="640" t="s">
+        <v>339</v>
+      </c>
+      <c r="BW12" s="640"/>
+      <c r="BX12" s="640"/>
+      <c r="BY12" s="640"/>
+      <c r="BZ12" s="640"/>
+      <c r="CA12" s="642" t="s">
+        <v>340</v>
+      </c>
+      <c r="CB12" s="642"/>
+      <c r="CC12" s="642"/>
+      <c r="CD12" s="642"/>
+      <c r="CE12" s="642"/>
+      <c r="CF12" s="642"/>
+      <c r="CG12" s="642"/>
+      <c r="CH12" s="161"/>
+      <c r="CI12" s="162">
+        <v>4</v>
+      </c>
+      <c r="CJ12" s="162">
+        <v>4</v>
+      </c>
+      <c r="CK12" s="162">
+        <v>4</v>
+      </c>
+      <c r="CL12" s="162">
+        <v>4</v>
+      </c>
+      <c r="CM12" s="163"/>
+      <c r="CN12" s="164"/>
+      <c r="CO12" s="161">
+        <v>4</v>
+      </c>
+      <c r="CP12" s="163">
+        <v>4</v>
+      </c>
+      <c r="CQ12" s="163">
+        <v>4</v>
+      </c>
+      <c r="CR12" s="163">
+        <v>4</v>
+      </c>
+      <c r="CS12" s="163">
+        <v>4</v>
+      </c>
+      <c r="CT12" s="163"/>
+      <c r="CU12" s="164"/>
+      <c r="CV12" s="161">
+        <v>4</v>
+      </c>
+      <c r="CW12" s="163">
+        <v>4</v>
+      </c>
+      <c r="CX12" s="163">
+        <v>4</v>
+      </c>
+      <c r="CY12" s="163">
+        <v>4</v>
+      </c>
+      <c r="CZ12" s="163">
+        <v>4</v>
+      </c>
+      <c r="DA12" s="163"/>
+      <c r="DB12" s="164"/>
+      <c r="DC12" s="165">
+        <v>4</v>
+      </c>
+      <c r="DD12" s="163">
+        <v>4</v>
+      </c>
+      <c r="DE12" s="163">
+        <v>4</v>
+      </c>
+      <c r="DF12" s="163">
+        <v>4</v>
+      </c>
+      <c r="DG12" s="163">
+        <v>4</v>
+      </c>
+      <c r="DH12" s="163"/>
+      <c r="DI12" s="164"/>
+      <c r="DJ12" s="650">
+        <f t="shared" si="2"/>
+        <v>76</v>
+      </c>
+      <c r="DK12" s="650"/>
+      <c r="DL12" s="650"/>
+      <c r="DM12" s="646">
+        <f t="shared" si="3"/>
+        <v>19</v>
+      </c>
+      <c r="DN12" s="646"/>
+      <c r="DO12" s="646"/>
+      <c r="DP12" s="659"/>
+      <c r="DQ12" s="659"/>
+      <c r="DR12" s="659"/>
+      <c r="DS12" s="645" t="s">
+        <v>346</v>
+      </c>
+      <c r="DT12" s="645"/>
+      <c r="DU12" s="645"/>
+      <c r="DV12" s="645"/>
+      <c r="DW12" s="645"/>
+      <c r="DX12" s="645"/>
+    </row>
+    <row r="13" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A13" s="627"/>
+      <c r="B13" s="627"/>
+      <c r="C13" s="627"/>
+      <c r="D13" s="627"/>
+      <c r="E13" s="627"/>
+      <c r="F13" s="627"/>
+      <c r="G13" s="622"/>
+      <c r="H13" s="622"/>
+      <c r="I13" s="622"/>
+      <c r="J13" s="622"/>
+      <c r="K13" s="622"/>
+      <c r="L13" s="622"/>
+      <c r="M13" s="622"/>
+      <c r="N13" s="648"/>
+      <c r="O13" s="648"/>
+      <c r="P13" s="648"/>
+      <c r="Q13" s="648"/>
+      <c r="R13" s="648"/>
+      <c r="S13" s="648"/>
+      <c r="T13" s="648"/>
+      <c r="U13" s="152"/>
+      <c r="V13" s="153"/>
+      <c r="W13" s="153"/>
+      <c r="X13" s="153"/>
+      <c r="Y13" s="153"/>
+      <c r="Z13" s="154"/>
+      <c r="AA13" s="155"/>
+      <c r="AB13" s="152"/>
+      <c r="AC13" s="153"/>
+      <c r="AD13" s="153"/>
+      <c r="AE13" s="153"/>
+      <c r="AF13" s="153"/>
+      <c r="AG13" s="154"/>
+      <c r="AH13" s="155"/>
+      <c r="AI13" s="152"/>
+      <c r="AJ13" s="153"/>
+      <c r="AK13" s="153"/>
+      <c r="AL13" s="153"/>
+      <c r="AM13" s="153"/>
+      <c r="AN13" s="154"/>
+      <c r="AO13" s="155"/>
+      <c r="AP13" s="152"/>
+      <c r="AQ13" s="153"/>
+      <c r="AR13" s="153"/>
+      <c r="AS13" s="153"/>
+      <c r="AT13" s="153"/>
+      <c r="AU13" s="154"/>
+      <c r="AV13" s="155"/>
+      <c r="AW13" s="630">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AX13" s="630"/>
+      <c r="AY13" s="630"/>
+      <c r="AZ13" s="651">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="BA13" s="651"/>
+      <c r="BB13" s="651"/>
+      <c r="BC13" s="660"/>
+      <c r="BD13" s="660"/>
+      <c r="BE13" s="660"/>
+      <c r="BF13" s="613"/>
+      <c r="BG13" s="613"/>
+      <c r="BH13" s="613"/>
+      <c r="BI13" s="613"/>
+      <c r="BJ13" s="613"/>
+      <c r="BK13" s="613"/>
+      <c r="BN13" s="649" t="s">
+        <v>347</v>
+      </c>
+      <c r="BO13" s="649"/>
+      <c r="BP13" s="649"/>
+      <c r="BQ13" s="649"/>
+      <c r="BR13" s="649"/>
+      <c r="BS13" s="649"/>
+      <c r="BT13" s="640" t="s">
+        <v>345</v>
+      </c>
+      <c r="BU13" s="640"/>
+      <c r="BV13" s="640" t="s">
+        <v>344</v>
+      </c>
+      <c r="BW13" s="640"/>
+      <c r="BX13" s="640"/>
+      <c r="BY13" s="640"/>
+      <c r="BZ13" s="640"/>
+      <c r="CA13" s="642" t="s">
+        <v>340</v>
+      </c>
+      <c r="CB13" s="642"/>
+      <c r="CC13" s="642"/>
+      <c r="CD13" s="642"/>
+      <c r="CE13" s="642"/>
+      <c r="CF13" s="642"/>
+      <c r="CG13" s="642"/>
+      <c r="CH13" s="161"/>
+      <c r="CI13" s="162"/>
+      <c r="CJ13" s="162">
+        <v>8</v>
+      </c>
+      <c r="CK13" s="162">
+        <v>8</v>
+      </c>
+      <c r="CL13" s="162">
+        <v>8</v>
+      </c>
+      <c r="CM13" s="163">
+        <v>8</v>
+      </c>
+      <c r="CN13" s="164">
+        <v>8</v>
+      </c>
+      <c r="CO13" s="161"/>
+      <c r="CP13" s="162"/>
+      <c r="CQ13" s="162">
+        <v>8</v>
+      </c>
+      <c r="CR13" s="162">
+        <v>8</v>
+      </c>
+      <c r="CS13" s="162">
+        <v>8</v>
+      </c>
+      <c r="CT13" s="163">
+        <v>8</v>
+      </c>
+      <c r="CU13" s="164">
+        <v>8</v>
+      </c>
+      <c r="CV13" s="161"/>
+      <c r="CW13" s="162"/>
+      <c r="CX13" s="162">
+        <v>8</v>
+      </c>
+      <c r="CY13" s="162">
+        <v>8</v>
+      </c>
+      <c r="CZ13" s="162">
+        <v>8</v>
+      </c>
+      <c r="DA13" s="163">
+        <v>8</v>
+      </c>
+      <c r="DB13" s="164">
+        <v>8</v>
+      </c>
+      <c r="DC13" s="161"/>
+      <c r="DD13" s="162"/>
+      <c r="DE13" s="162">
+        <v>8</v>
+      </c>
+      <c r="DF13" s="162">
+        <v>8</v>
+      </c>
+      <c r="DG13" s="162">
+        <v>8</v>
+      </c>
+      <c r="DH13" s="163">
+        <v>8</v>
+      </c>
+      <c r="DI13" s="164">
+        <v>8</v>
+      </c>
+      <c r="DJ13" s="650">
+        <f t="shared" si="2"/>
+        <v>160</v>
+      </c>
+      <c r="DK13" s="650"/>
+      <c r="DL13" s="650"/>
+      <c r="DM13" s="646">
+        <f t="shared" si="3"/>
+        <v>40</v>
+      </c>
+      <c r="DN13" s="646"/>
+      <c r="DO13" s="646"/>
+      <c r="DP13" s="659"/>
+      <c r="DQ13" s="659"/>
+      <c r="DR13" s="659"/>
+      <c r="DS13" s="613"/>
+      <c r="DT13" s="613"/>
+      <c r="DU13" s="613"/>
+      <c r="DV13" s="613"/>
+      <c r="DW13" s="613"/>
+      <c r="DX13" s="613"/>
+    </row>
+    <row r="14" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A14" s="627"/>
+      <c r="B14" s="627"/>
+      <c r="C14" s="627"/>
+      <c r="D14" s="627"/>
+      <c r="E14" s="627"/>
+      <c r="F14" s="627"/>
+      <c r="G14" s="622"/>
+      <c r="H14" s="622"/>
+      <c r="I14" s="622"/>
+      <c r="J14" s="622"/>
+      <c r="K14" s="622"/>
+      <c r="L14" s="622"/>
+      <c r="M14" s="622"/>
+      <c r="N14" s="648"/>
+      <c r="O14" s="648"/>
+      <c r="P14" s="648"/>
+      <c r="Q14" s="648"/>
+      <c r="R14" s="648"/>
+      <c r="S14" s="648"/>
+      <c r="T14" s="648"/>
+      <c r="U14" s="152"/>
+      <c r="V14" s="154"/>
+      <c r="W14" s="154"/>
+      <c r="X14" s="154"/>
+      <c r="Y14" s="154"/>
+      <c r="Z14" s="154"/>
+      <c r="AA14" s="155"/>
+      <c r="AB14" s="152"/>
+      <c r="AC14" s="154"/>
+      <c r="AD14" s="154"/>
+      <c r="AE14" s="154"/>
+      <c r="AF14" s="154"/>
+      <c r="AG14" s="154"/>
+      <c r="AH14" s="155"/>
+      <c r="AI14" s="152"/>
+      <c r="AJ14" s="154"/>
+      <c r="AK14" s="154"/>
+      <c r="AL14" s="154"/>
+      <c r="AM14" s="154"/>
+      <c r="AN14" s="154"/>
+      <c r="AO14" s="155"/>
+      <c r="AP14" s="156"/>
+      <c r="AQ14" s="154"/>
+      <c r="AR14" s="154"/>
+      <c r="AS14" s="154"/>
+      <c r="AT14" s="154"/>
+      <c r="AU14" s="154"/>
+      <c r="AV14" s="155"/>
+      <c r="AW14" s="630">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AX14" s="630"/>
+      <c r="AY14" s="630"/>
+      <c r="AZ14" s="651">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="BA14" s="651"/>
+      <c r="BB14" s="651"/>
+      <c r="BC14" s="660"/>
+      <c r="BD14" s="660"/>
+      <c r="BE14" s="660"/>
+      <c r="BF14" s="613"/>
+      <c r="BG14" s="613"/>
+      <c r="BH14" s="613"/>
+      <c r="BI14" s="613"/>
+      <c r="BJ14" s="613"/>
+      <c r="BK14" s="613"/>
+      <c r="BN14" s="649" t="s">
+        <v>347</v>
+      </c>
+      <c r="BO14" s="649"/>
+      <c r="BP14" s="649"/>
+      <c r="BQ14" s="649"/>
+      <c r="BR14" s="649"/>
+      <c r="BS14" s="649"/>
+      <c r="BT14" s="640"/>
+      <c r="BU14" s="640"/>
+      <c r="BV14" s="640" t="s">
+        <v>339</v>
+      </c>
+      <c r="BW14" s="640"/>
+      <c r="BX14" s="640"/>
+      <c r="BY14" s="640"/>
+      <c r="BZ14" s="640"/>
+      <c r="CA14" s="642" t="s">
+        <v>340</v>
+      </c>
+      <c r="CB14" s="642"/>
+      <c r="CC14" s="642"/>
+      <c r="CD14" s="642"/>
+      <c r="CE14" s="642"/>
+      <c r="CF14" s="642"/>
+      <c r="CG14" s="642"/>
+      <c r="CH14" s="161">
+        <v>3</v>
+      </c>
+      <c r="CI14" s="163"/>
+      <c r="CJ14" s="163"/>
+      <c r="CK14" s="163">
+        <v>3</v>
+      </c>
+      <c r="CL14" s="163">
+        <v>4</v>
+      </c>
+      <c r="CM14" s="163">
+        <v>4</v>
+      </c>
+      <c r="CN14" s="164">
+        <v>4</v>
+      </c>
+      <c r="CO14" s="161">
+        <v>3</v>
+      </c>
+      <c r="CP14" s="163">
+        <v>3</v>
+      </c>
+      <c r="CQ14" s="163"/>
+      <c r="CR14" s="163"/>
+      <c r="CS14" s="163">
+        <v>4</v>
+      </c>
+      <c r="CT14" s="163">
+        <v>3</v>
+      </c>
+      <c r="CU14" s="164">
+        <v>4</v>
+      </c>
+      <c r="CV14" s="161"/>
+      <c r="CW14" s="163">
+        <v>3</v>
+      </c>
+      <c r="CX14" s="163">
+        <v>4</v>
+      </c>
+      <c r="CY14" s="163">
+        <v>3</v>
+      </c>
+      <c r="CZ14" s="163">
+        <v>4</v>
+      </c>
+      <c r="DA14" s="163">
+        <v>4</v>
+      </c>
+      <c r="DB14" s="164"/>
+      <c r="DC14" s="165">
+        <v>3</v>
+      </c>
+      <c r="DD14" s="163">
+        <v>3</v>
+      </c>
+      <c r="DE14" s="163">
+        <v>4</v>
+      </c>
+      <c r="DF14" s="163">
+        <v>3</v>
+      </c>
+      <c r="DG14" s="163">
+        <v>4</v>
+      </c>
+      <c r="DH14" s="163"/>
+      <c r="DI14" s="164"/>
+      <c r="DJ14" s="650">
+        <f t="shared" si="2"/>
+        <v>70</v>
+      </c>
+      <c r="DK14" s="650"/>
+      <c r="DL14" s="650"/>
+      <c r="DM14" s="646">
+        <f t="shared" si="3"/>
+        <v>17.5</v>
+      </c>
+      <c r="DN14" s="646"/>
+      <c r="DO14" s="646"/>
+      <c r="DP14" s="659"/>
+      <c r="DQ14" s="659"/>
+      <c r="DR14" s="659"/>
+      <c r="DS14" s="645" t="s">
+        <v>348</v>
+      </c>
+      <c r="DT14" s="645"/>
+      <c r="DU14" s="645"/>
+      <c r="DV14" s="645"/>
+      <c r="DW14" s="645"/>
+      <c r="DX14" s="645"/>
+    </row>
+    <row r="15" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A15" s="627"/>
+      <c r="B15" s="627"/>
+      <c r="C15" s="627"/>
+      <c r="D15" s="627"/>
+      <c r="E15" s="627"/>
+      <c r="F15" s="627"/>
+      <c r="G15" s="622"/>
+      <c r="H15" s="622"/>
+      <c r="I15" s="622"/>
+      <c r="J15" s="622"/>
+      <c r="K15" s="622"/>
+      <c r="L15" s="622"/>
+      <c r="M15" s="622"/>
+      <c r="N15" s="648"/>
+      <c r="O15" s="648"/>
+      <c r="P15" s="648"/>
+      <c r="Q15" s="648"/>
+      <c r="R15" s="648"/>
+      <c r="S15" s="648"/>
+      <c r="T15" s="648"/>
+      <c r="U15" s="152"/>
+      <c r="V15" s="154"/>
+      <c r="W15" s="154"/>
+      <c r="X15" s="154"/>
+      <c r="Y15" s="154"/>
+      <c r="Z15" s="154"/>
+      <c r="AA15" s="155"/>
+      <c r="AB15" s="152"/>
+      <c r="AC15" s="154"/>
+      <c r="AD15" s="154"/>
+      <c r="AE15" s="154"/>
+      <c r="AF15" s="154"/>
+      <c r="AG15" s="154"/>
+      <c r="AH15" s="155"/>
+      <c r="AI15" s="152"/>
+      <c r="AJ15" s="154"/>
+      <c r="AK15" s="154"/>
+      <c r="AL15" s="154"/>
+      <c r="AM15" s="154"/>
+      <c r="AN15" s="154"/>
+      <c r="AO15" s="155"/>
+      <c r="AP15" s="156"/>
+      <c r="AQ15" s="154"/>
+      <c r="AR15" s="154"/>
+      <c r="AS15" s="154"/>
+      <c r="AT15" s="154"/>
+      <c r="AU15" s="154"/>
+      <c r="AV15" s="155"/>
+      <c r="AW15" s="630">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AX15" s="630"/>
+      <c r="AY15" s="630"/>
+      <c r="AZ15" s="651">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="BA15" s="651"/>
+      <c r="BB15" s="651"/>
+      <c r="BC15" s="660"/>
+      <c r="BD15" s="660"/>
+      <c r="BE15" s="660"/>
+      <c r="BF15" s="613"/>
+      <c r="BG15" s="613"/>
+      <c r="BH15" s="613"/>
+      <c r="BI15" s="613"/>
+      <c r="BJ15" s="613"/>
+      <c r="BK15" s="613"/>
+      <c r="BN15" s="649" t="s">
+        <v>347</v>
+      </c>
+      <c r="BO15" s="649"/>
+      <c r="BP15" s="649"/>
+      <c r="BQ15" s="649"/>
+      <c r="BR15" s="649"/>
+      <c r="BS15" s="649"/>
+      <c r="BT15" s="640"/>
+      <c r="BU15" s="640"/>
+      <c r="BV15" s="640" t="s">
+        <v>349</v>
+      </c>
+      <c r="BW15" s="640"/>
+      <c r="BX15" s="640"/>
+      <c r="BY15" s="640"/>
+      <c r="BZ15" s="640"/>
+      <c r="CA15" s="642" t="s">
+        <v>340</v>
+      </c>
+      <c r="CB15" s="642"/>
+      <c r="CC15" s="642"/>
+      <c r="CD15" s="642"/>
+      <c r="CE15" s="642"/>
+      <c r="CF15" s="642"/>
+      <c r="CG15" s="642"/>
+      <c r="CH15" s="161">
+        <v>4</v>
+      </c>
+      <c r="CI15" s="163">
+        <v>4</v>
+      </c>
+      <c r="CJ15" s="163"/>
+      <c r="CK15" s="163">
+        <v>4</v>
+      </c>
+      <c r="CL15" s="163">
+        <v>4</v>
+      </c>
+      <c r="CM15" s="163"/>
+      <c r="CN15" s="164"/>
+      <c r="CO15" s="161">
+        <v>4</v>
+      </c>
+      <c r="CP15" s="163"/>
+      <c r="CQ15" s="163">
+        <v>5</v>
+      </c>
+      <c r="CR15" s="163"/>
+      <c r="CS15" s="163">
+        <v>4</v>
+      </c>
+      <c r="CT15" s="163"/>
+      <c r="CU15" s="164"/>
+      <c r="CV15" s="161"/>
+      <c r="CW15" s="163"/>
+      <c r="CX15" s="163">
+        <v>3</v>
+      </c>
+      <c r="CY15" s="163">
+        <v>4</v>
+      </c>
+      <c r="CZ15" s="163"/>
+      <c r="DA15" s="163"/>
+      <c r="DB15" s="164"/>
+      <c r="DC15" s="165">
+        <v>4</v>
+      </c>
+      <c r="DD15" s="163">
+        <v>4</v>
+      </c>
+      <c r="DE15" s="163"/>
+      <c r="DF15" s="163">
+        <v>4</v>
+      </c>
+      <c r="DG15" s="163">
+        <v>4</v>
+      </c>
+      <c r="DH15" s="163"/>
+      <c r="DI15" s="164"/>
+      <c r="DJ15" s="650">
+        <f t="shared" si="2"/>
+        <v>52</v>
+      </c>
+      <c r="DK15" s="650"/>
+      <c r="DL15" s="650"/>
+      <c r="DM15" s="646">
+        <f t="shared" si="3"/>
+        <v>13</v>
+      </c>
+      <c r="DN15" s="646"/>
+      <c r="DO15" s="646"/>
+      <c r="DP15" s="659"/>
+      <c r="DQ15" s="659"/>
+      <c r="DR15" s="659"/>
+      <c r="DS15" s="613"/>
+      <c r="DT15" s="613"/>
+      <c r="DU15" s="613"/>
+      <c r="DV15" s="613"/>
+      <c r="DW15" s="613"/>
+      <c r="DX15" s="613"/>
+    </row>
+    <row r="16" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A16" s="627"/>
+      <c r="B16" s="627"/>
+      <c r="C16" s="627"/>
+      <c r="D16" s="627"/>
+      <c r="E16" s="627"/>
+      <c r="F16" s="627"/>
+      <c r="G16" s="622"/>
+      <c r="H16" s="622"/>
+      <c r="I16" s="647"/>
+      <c r="J16" s="647"/>
+      <c r="K16" s="647"/>
+      <c r="L16" s="647"/>
+      <c r="M16" s="647"/>
+      <c r="N16" s="648"/>
+      <c r="O16" s="648"/>
+      <c r="P16" s="648"/>
+      <c r="Q16" s="648"/>
+      <c r="R16" s="648"/>
+      <c r="S16" s="648"/>
+      <c r="T16" s="648"/>
+      <c r="U16" s="152"/>
+      <c r="V16" s="154"/>
+      <c r="W16" s="154"/>
+      <c r="X16" s="154"/>
+      <c r="Y16" s="154"/>
+      <c r="Z16" s="154"/>
+      <c r="AA16" s="155"/>
+      <c r="AB16" s="152"/>
+      <c r="AC16" s="154"/>
+      <c r="AD16" s="154"/>
+      <c r="AE16" s="154"/>
+      <c r="AF16" s="154"/>
+      <c r="AG16" s="154"/>
+      <c r="AH16" s="155"/>
+      <c r="AI16" s="152"/>
+      <c r="AJ16" s="154"/>
+      <c r="AK16" s="154"/>
+      <c r="AL16" s="154"/>
+      <c r="AM16" s="154"/>
+      <c r="AN16" s="154"/>
+      <c r="AO16" s="155"/>
+      <c r="AP16" s="156"/>
+      <c r="AQ16" s="154"/>
+      <c r="AR16" s="154"/>
+      <c r="AS16" s="154"/>
+      <c r="AT16" s="154"/>
+      <c r="AU16" s="154"/>
+      <c r="AV16" s="155"/>
+      <c r="AW16" s="630">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AX16" s="630"/>
+      <c r="AY16" s="630"/>
+      <c r="AZ16" s="631">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="BA16" s="631"/>
+      <c r="BB16" s="631"/>
+      <c r="BC16" s="660"/>
+      <c r="BD16" s="660"/>
+      <c r="BE16" s="660"/>
+      <c r="BF16" s="613"/>
+      <c r="BG16" s="613"/>
+      <c r="BH16" s="613"/>
+      <c r="BI16" s="613"/>
+      <c r="BJ16" s="613"/>
+      <c r="BK16" s="613"/>
+      <c r="BN16" s="649" t="s">
+        <v>347</v>
+      </c>
+      <c r="BO16" s="649"/>
+      <c r="BP16" s="649"/>
+      <c r="BQ16" s="649"/>
+      <c r="BR16" s="649"/>
+      <c r="BS16" s="649"/>
+      <c r="BT16" s="640" t="s">
+        <v>350</v>
+      </c>
+      <c r="BU16" s="640"/>
+      <c r="BV16" s="641" t="s">
+        <v>351</v>
+      </c>
+      <c r="BW16" s="641"/>
+      <c r="BX16" s="641"/>
+      <c r="BY16" s="641"/>
+      <c r="BZ16" s="641"/>
+      <c r="CA16" s="642" t="s">
+        <v>340</v>
+      </c>
+      <c r="CB16" s="642"/>
+      <c r="CC16" s="642"/>
+      <c r="CD16" s="642"/>
+      <c r="CE16" s="642"/>
+      <c r="CF16" s="642"/>
+      <c r="CG16" s="642"/>
+      <c r="CH16" s="161"/>
+      <c r="CI16" s="163"/>
+      <c r="CJ16" s="163">
+        <v>3</v>
+      </c>
+      <c r="CK16" s="163"/>
+      <c r="CL16" s="163">
+        <v>2</v>
+      </c>
+      <c r="CM16" s="163">
+        <v>2</v>
+      </c>
+      <c r="CN16" s="164">
+        <v>2</v>
+      </c>
+      <c r="CO16" s="161">
+        <v>4</v>
+      </c>
+      <c r="CP16" s="163">
+        <v>3</v>
+      </c>
+      <c r="CQ16" s="163"/>
+      <c r="CR16" s="163"/>
+      <c r="CS16" s="163"/>
+      <c r="CT16" s="163">
+        <v>4</v>
+      </c>
+      <c r="CU16" s="164">
+        <v>4</v>
+      </c>
+      <c r="CV16" s="161"/>
+      <c r="CW16" s="163"/>
+      <c r="CX16" s="163"/>
+      <c r="CY16" s="163">
+        <v>3</v>
+      </c>
+      <c r="CZ16" s="163">
+        <v>3</v>
+      </c>
+      <c r="DA16" s="163"/>
+      <c r="DB16" s="164">
+        <v>2</v>
+      </c>
+      <c r="DC16" s="165"/>
+      <c r="DD16" s="163">
+        <v>2</v>
+      </c>
+      <c r="DE16" s="163">
+        <v>3</v>
+      </c>
+      <c r="DF16" s="163"/>
+      <c r="DG16" s="163"/>
+      <c r="DH16" s="163">
+        <v>1</v>
+      </c>
+      <c r="DI16" s="164"/>
+      <c r="DJ16" s="643">
+        <f t="shared" si="2"/>
+        <v>38</v>
+      </c>
+      <c r="DK16" s="643"/>
+      <c r="DL16" s="643"/>
+      <c r="DM16" s="644">
+        <f t="shared" si="3"/>
+        <v>9.5</v>
+      </c>
+      <c r="DN16" s="644"/>
+      <c r="DO16" s="644"/>
+      <c r="DP16" s="659"/>
+      <c r="DQ16" s="659"/>
+      <c r="DR16" s="659"/>
+      <c r="DS16" s="645" t="s">
+        <v>348</v>
+      </c>
+      <c r="DT16" s="645"/>
+      <c r="DU16" s="645"/>
+      <c r="DV16" s="645"/>
+      <c r="DW16" s="645"/>
+      <c r="DX16" s="645"/>
+    </row>
+    <row r="17" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A17" s="627"/>
+      <c r="B17" s="627"/>
+      <c r="C17" s="627"/>
+      <c r="D17" s="627"/>
+      <c r="E17" s="627"/>
+      <c r="F17" s="627"/>
+      <c r="G17" s="622"/>
+      <c r="H17" s="622"/>
+      <c r="I17" s="639"/>
+      <c r="J17" s="639"/>
+      <c r="K17" s="639"/>
+      <c r="L17" s="639"/>
+      <c r="M17" s="639"/>
+      <c r="N17" s="637"/>
+      <c r="O17" s="637"/>
+      <c r="P17" s="637"/>
+      <c r="Q17" s="637"/>
+      <c r="R17" s="637"/>
+      <c r="S17" s="637"/>
+      <c r="T17" s="637"/>
+      <c r="U17" s="166"/>
+      <c r="V17" s="167"/>
+      <c r="W17" s="167"/>
+      <c r="X17" s="167"/>
+      <c r="Y17" s="167"/>
+      <c r="Z17" s="167"/>
+      <c r="AA17" s="168"/>
+      <c r="AB17" s="166"/>
+      <c r="AC17" s="167"/>
+      <c r="AD17" s="167"/>
+      <c r="AE17" s="167"/>
+      <c r="AF17" s="167"/>
+      <c r="AG17" s="167"/>
+      <c r="AH17" s="168"/>
+      <c r="AI17" s="166"/>
+      <c r="AJ17" s="167"/>
+      <c r="AK17" s="167"/>
+      <c r="AL17" s="167"/>
+      <c r="AM17" s="167"/>
+      <c r="AN17" s="167"/>
+      <c r="AO17" s="168"/>
+      <c r="AP17" s="169"/>
+      <c r="AQ17" s="167"/>
+      <c r="AR17" s="167"/>
+      <c r="AS17" s="167"/>
+      <c r="AT17" s="167"/>
+      <c r="AU17" s="167"/>
+      <c r="AV17" s="168"/>
+      <c r="AW17" s="630">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AX17" s="630"/>
+      <c r="AY17" s="630"/>
+      <c r="AZ17" s="631">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="BA17" s="631"/>
+      <c r="BB17" s="631"/>
+      <c r="BC17" s="660"/>
+      <c r="BD17" s="660"/>
+      <c r="BE17" s="660"/>
+      <c r="BF17" s="613"/>
+      <c r="BG17" s="613"/>
+      <c r="BH17" s="613"/>
+      <c r="BI17" s="613"/>
+      <c r="BJ17" s="613"/>
+      <c r="BK17" s="613"/>
+      <c r="BN17" s="170"/>
+      <c r="BO17" s="171"/>
+      <c r="BP17" s="171"/>
+      <c r="BQ17" s="171"/>
+      <c r="BR17" s="171"/>
+      <c r="BS17" s="171"/>
+      <c r="BT17" s="622"/>
+      <c r="BU17" s="622"/>
+      <c r="BV17" s="638"/>
+      <c r="BW17" s="638"/>
+      <c r="BX17" s="638"/>
+      <c r="BY17" s="638"/>
+      <c r="BZ17" s="638"/>
+      <c r="CA17" s="633"/>
+      <c r="CB17" s="633"/>
+      <c r="CC17" s="633"/>
+      <c r="CD17" s="633"/>
+      <c r="CE17" s="633"/>
+      <c r="CF17" s="633"/>
+      <c r="CG17" s="633"/>
+      <c r="CH17" s="172"/>
+      <c r="CI17" s="173"/>
+      <c r="CJ17" s="173"/>
+      <c r="CK17" s="173"/>
+      <c r="CL17" s="173"/>
+      <c r="CM17" s="173"/>
+      <c r="CN17" s="174"/>
+      <c r="CO17" s="172"/>
+      <c r="CP17" s="173"/>
+      <c r="CQ17" s="173"/>
+      <c r="CR17" s="173"/>
+      <c r="CS17" s="173"/>
+      <c r="CT17" s="173"/>
+      <c r="CU17" s="174"/>
+      <c r="CV17" s="172"/>
+      <c r="CW17" s="173"/>
+      <c r="CX17" s="173"/>
+      <c r="CY17" s="173"/>
+      <c r="CZ17" s="173"/>
+      <c r="DA17" s="173"/>
+      <c r="DB17" s="174"/>
+      <c r="DC17" s="175"/>
+      <c r="DD17" s="173"/>
+      <c r="DE17" s="173"/>
+      <c r="DF17" s="173"/>
+      <c r="DG17" s="173"/>
+      <c r="DH17" s="173"/>
+      <c r="DI17" s="174"/>
+      <c r="DJ17" s="634"/>
+      <c r="DK17" s="634"/>
+      <c r="DL17" s="634"/>
+      <c r="DM17" s="635"/>
+      <c r="DN17" s="635"/>
+      <c r="DO17" s="635"/>
+      <c r="DP17" s="612"/>
+      <c r="DQ17" s="612"/>
+      <c r="DR17" s="612"/>
+      <c r="DS17" s="613"/>
+      <c r="DT17" s="613"/>
+      <c r="DU17" s="613"/>
+      <c r="DV17" s="613"/>
+      <c r="DW17" s="613"/>
+      <c r="DX17" s="613"/>
+    </row>
+    <row r="18" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A18" s="627"/>
+      <c r="B18" s="627"/>
+      <c r="C18" s="627"/>
+      <c r="D18" s="627"/>
+      <c r="E18" s="627"/>
+      <c r="F18" s="627"/>
+      <c r="G18" s="622"/>
+      <c r="H18" s="622"/>
+      <c r="I18" s="636"/>
+      <c r="J18" s="636"/>
+      <c r="K18" s="636"/>
+      <c r="L18" s="636"/>
+      <c r="M18" s="636"/>
+      <c r="N18" s="637"/>
+      <c r="O18" s="637"/>
+      <c r="P18" s="637"/>
+      <c r="Q18" s="637"/>
+      <c r="R18" s="637"/>
+      <c r="S18" s="637"/>
+      <c r="T18" s="637"/>
+      <c r="U18" s="166"/>
+      <c r="V18" s="176"/>
+      <c r="W18" s="176"/>
+      <c r="X18" s="176"/>
+      <c r="Y18" s="176"/>
+      <c r="Z18" s="167"/>
+      <c r="AA18" s="168"/>
+      <c r="AB18" s="166"/>
+      <c r="AC18" s="167"/>
+      <c r="AD18" s="167"/>
+      <c r="AE18" s="167"/>
+      <c r="AF18" s="167"/>
+      <c r="AG18" s="167"/>
+      <c r="AH18" s="168"/>
+      <c r="AI18" s="166"/>
+      <c r="AJ18" s="167"/>
+      <c r="AK18" s="167"/>
+      <c r="AL18" s="167"/>
+      <c r="AM18" s="167"/>
+      <c r="AN18" s="167"/>
+      <c r="AO18" s="168"/>
+      <c r="AP18" s="169"/>
+      <c r="AQ18" s="167"/>
+      <c r="AR18" s="167"/>
+      <c r="AS18" s="167"/>
+      <c r="AT18" s="167"/>
+      <c r="AU18" s="167"/>
+      <c r="AV18" s="168"/>
+      <c r="AW18" s="630">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AX18" s="630"/>
+      <c r="AY18" s="630"/>
+      <c r="AZ18" s="631">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="BA18" s="631"/>
+      <c r="BB18" s="631"/>
+      <c r="BC18" s="660"/>
+      <c r="BD18" s="660"/>
+      <c r="BE18" s="660"/>
+      <c r="BF18" s="613"/>
+      <c r="BG18" s="613"/>
+      <c r="BH18" s="613"/>
+      <c r="BI18" s="613"/>
+      <c r="BJ18" s="613"/>
+      <c r="BK18" s="613"/>
+      <c r="BN18" s="170"/>
+      <c r="BO18" s="171"/>
+      <c r="BP18" s="171"/>
+      <c r="BQ18" s="171"/>
+      <c r="BR18" s="171"/>
+      <c r="BS18" s="171"/>
+      <c r="BT18" s="622"/>
+      <c r="BU18" s="622"/>
+      <c r="BV18" s="632"/>
+      <c r="BW18" s="632"/>
+      <c r="BX18" s="632"/>
+      <c r="BY18" s="632"/>
+      <c r="BZ18" s="632"/>
+      <c r="CA18" s="633"/>
+      <c r="CB18" s="633"/>
+      <c r="CC18" s="633"/>
+      <c r="CD18" s="633"/>
+      <c r="CE18" s="633"/>
+      <c r="CF18" s="633"/>
+      <c r="CG18" s="633"/>
+      <c r="CH18" s="172"/>
+      <c r="CI18" s="177"/>
+      <c r="CJ18" s="177"/>
+      <c r="CK18" s="177"/>
+      <c r="CL18" s="177"/>
+      <c r="CM18" s="173"/>
+      <c r="CN18" s="174"/>
+      <c r="CO18" s="172"/>
+      <c r="CP18" s="173"/>
+      <c r="CQ18" s="173"/>
+      <c r="CR18" s="173"/>
+      <c r="CS18" s="173"/>
+      <c r="CT18" s="173"/>
+      <c r="CU18" s="174"/>
+      <c r="CV18" s="172"/>
+      <c r="CW18" s="173"/>
+      <c r="CX18" s="173"/>
+      <c r="CY18" s="173"/>
+      <c r="CZ18" s="173"/>
+      <c r="DA18" s="173"/>
+      <c r="DB18" s="174"/>
+      <c r="DC18" s="175"/>
+      <c r="DD18" s="173"/>
+      <c r="DE18" s="173"/>
+      <c r="DF18" s="173"/>
+      <c r="DG18" s="173"/>
+      <c r="DH18" s="173"/>
+      <c r="DI18" s="174"/>
+      <c r="DJ18" s="634"/>
+      <c r="DK18" s="634"/>
+      <c r="DL18" s="634"/>
+      <c r="DM18" s="635"/>
+      <c r="DN18" s="635"/>
+      <c r="DO18" s="635"/>
+      <c r="DP18" s="612"/>
+      <c r="DQ18" s="612"/>
+      <c r="DR18" s="612"/>
+      <c r="DS18" s="613"/>
+      <c r="DT18" s="613"/>
+      <c r="DU18" s="613"/>
+      <c r="DV18" s="613"/>
+      <c r="DW18" s="613"/>
+      <c r="DX18" s="613"/>
+    </row>
+    <row r="19" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A19" s="627"/>
+      <c r="B19" s="627"/>
+      <c r="C19" s="627"/>
+      <c r="D19" s="627"/>
+      <c r="E19" s="627"/>
+      <c r="F19" s="627"/>
+      <c r="G19" s="622"/>
+      <c r="H19" s="622"/>
+      <c r="I19" s="628"/>
+      <c r="J19" s="628"/>
+      <c r="K19" s="628"/>
+      <c r="L19" s="628"/>
+      <c r="M19" s="628"/>
+      <c r="N19" s="629"/>
+      <c r="O19" s="629"/>
+      <c r="P19" s="629"/>
+      <c r="Q19" s="629"/>
+      <c r="R19" s="629"/>
+      <c r="S19" s="629"/>
+      <c r="T19" s="629"/>
+      <c r="U19" s="166"/>
+      <c r="V19" s="167"/>
+      <c r="W19" s="167"/>
+      <c r="X19" s="167"/>
+      <c r="Y19" s="167"/>
+      <c r="Z19" s="167"/>
+      <c r="AA19" s="168"/>
+      <c r="AB19" s="166"/>
+      <c r="AC19" s="167"/>
+      <c r="AD19" s="167"/>
+      <c r="AE19" s="167"/>
+      <c r="AF19" s="167"/>
+      <c r="AG19" s="167"/>
+      <c r="AH19" s="168"/>
+      <c r="AI19" s="166"/>
+      <c r="AJ19" s="167"/>
+      <c r="AK19" s="167"/>
+      <c r="AL19" s="167"/>
+      <c r="AM19" s="167"/>
+      <c r="AN19" s="167"/>
+      <c r="AO19" s="168"/>
+      <c r="AP19" s="169"/>
+      <c r="AQ19" s="167"/>
+      <c r="AR19" s="167"/>
+      <c r="AS19" s="167"/>
+      <c r="AT19" s="167"/>
+      <c r="AU19" s="167"/>
+      <c r="AV19" s="168"/>
+      <c r="AW19" s="630">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AX19" s="630"/>
+      <c r="AY19" s="630"/>
+      <c r="AZ19" s="631">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="BA19" s="631"/>
+      <c r="BB19" s="631"/>
+      <c r="BC19" s="660"/>
+      <c r="BD19" s="660"/>
+      <c r="BE19" s="660"/>
+      <c r="BF19" s="613"/>
+      <c r="BG19" s="613"/>
+      <c r="BH19" s="613"/>
+      <c r="BI19" s="613"/>
+      <c r="BJ19" s="613"/>
+      <c r="BK19" s="613"/>
+      <c r="BN19" s="178"/>
+      <c r="BO19" s="179"/>
+      <c r="BP19" s="179"/>
+      <c r="BQ19" s="179"/>
+      <c r="BR19" s="179"/>
+      <c r="BS19" s="179"/>
+      <c r="BT19" s="622"/>
+      <c r="BU19" s="622"/>
+      <c r="BV19" s="623"/>
+      <c r="BW19" s="623"/>
+      <c r="BX19" s="623"/>
+      <c r="BY19" s="623"/>
+      <c r="BZ19" s="623"/>
+      <c r="CA19" s="624"/>
+      <c r="CB19" s="624"/>
+      <c r="CC19" s="624"/>
+      <c r="CD19" s="624"/>
+      <c r="CE19" s="624"/>
+      <c r="CF19" s="624"/>
+      <c r="CG19" s="624"/>
+      <c r="CH19" s="172"/>
+      <c r="CI19" s="173"/>
+      <c r="CJ19" s="173"/>
+      <c r="CK19" s="173"/>
+      <c r="CL19" s="173"/>
+      <c r="CM19" s="173"/>
+      <c r="CN19" s="174"/>
+      <c r="CO19" s="172"/>
+      <c r="CP19" s="173"/>
+      <c r="CQ19" s="173"/>
+      <c r="CR19" s="173"/>
+      <c r="CS19" s="173"/>
+      <c r="CT19" s="173"/>
+      <c r="CU19" s="174"/>
+      <c r="CV19" s="172"/>
+      <c r="CW19" s="173"/>
+      <c r="CX19" s="173"/>
+      <c r="CY19" s="173"/>
+      <c r="CZ19" s="173"/>
+      <c r="DA19" s="173"/>
+      <c r="DB19" s="174"/>
+      <c r="DC19" s="175"/>
+      <c r="DD19" s="173"/>
+      <c r="DE19" s="173"/>
+      <c r="DF19" s="173"/>
+      <c r="DG19" s="173"/>
+      <c r="DH19" s="173"/>
+      <c r="DI19" s="174"/>
+      <c r="DJ19" s="625"/>
+      <c r="DK19" s="625"/>
+      <c r="DL19" s="625"/>
+      <c r="DM19" s="626"/>
+      <c r="DN19" s="626"/>
+      <c r="DO19" s="626"/>
+      <c r="DP19" s="612"/>
+      <c r="DQ19" s="612"/>
+      <c r="DR19" s="612"/>
+      <c r="DS19" s="613"/>
+      <c r="DT19" s="613"/>
+      <c r="DU19" s="613"/>
+      <c r="DV19" s="613"/>
+      <c r="DW19" s="613"/>
+      <c r="DX19" s="613"/>
+    </row>
+    <row r="20" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A20" s="614" t="s">
+        <v>352</v>
+      </c>
+      <c r="B20" s="614"/>
+      <c r="C20" s="614"/>
+      <c r="D20" s="614"/>
+      <c r="E20" s="614"/>
+      <c r="F20" s="614"/>
+      <c r="G20" s="614"/>
+      <c r="H20" s="614"/>
+      <c r="I20" s="614"/>
+      <c r="J20" s="614"/>
+      <c r="K20" s="614"/>
+      <c r="L20" s="614"/>
+      <c r="M20" s="614"/>
+      <c r="N20" s="614"/>
+      <c r="O20" s="614"/>
+      <c r="P20" s="614"/>
+      <c r="Q20" s="614"/>
+      <c r="R20" s="614"/>
+      <c r="S20" s="614"/>
+      <c r="T20" s="614"/>
+      <c r="U20" s="180"/>
+      <c r="V20" s="181"/>
+      <c r="W20" s="181"/>
+      <c r="X20" s="181"/>
+      <c r="Y20" s="181"/>
+      <c r="Z20" s="181"/>
+      <c r="AA20" s="182"/>
+      <c r="AB20" s="183"/>
+      <c r="AC20" s="181"/>
+      <c r="AD20" s="181"/>
+      <c r="AE20" s="181"/>
+      <c r="AF20" s="181"/>
+      <c r="AG20" s="181"/>
+      <c r="AH20" s="182"/>
+      <c r="AI20" s="183"/>
+      <c r="AJ20" s="181"/>
+      <c r="AK20" s="181"/>
+      <c r="AL20" s="181"/>
+      <c r="AM20" s="181"/>
+      <c r="AN20" s="181"/>
+      <c r="AO20" s="182"/>
+      <c r="AP20" s="183"/>
+      <c r="AQ20" s="181"/>
+      <c r="AR20" s="181"/>
+      <c r="AS20" s="181"/>
+      <c r="AT20" s="181"/>
+      <c r="AU20" s="181"/>
+      <c r="AV20" s="182"/>
+      <c r="AW20" s="615">
+        <f>SUM(AW11:AY19)</f>
+        <v>0</v>
+      </c>
+      <c r="AX20" s="615"/>
+      <c r="AY20" s="615"/>
+      <c r="AZ20" s="616">
+        <f>SUM(AZ11:BB19)</f>
+        <v>0</v>
+      </c>
+      <c r="BA20" s="616"/>
+      <c r="BB20" s="616"/>
+      <c r="BC20" s="617"/>
+      <c r="BD20" s="617"/>
+      <c r="BE20" s="617"/>
+      <c r="BF20" s="184"/>
+      <c r="BK20" s="185"/>
+      <c r="BN20" s="618" t="s">
+        <v>352</v>
+      </c>
+      <c r="BO20" s="618"/>
+      <c r="BP20" s="618"/>
+      <c r="BQ20" s="618"/>
+      <c r="BR20" s="618"/>
+      <c r="BS20" s="618"/>
+      <c r="BT20" s="618"/>
+      <c r="BU20" s="618"/>
+      <c r="BV20" s="618"/>
+      <c r="BW20" s="618"/>
+      <c r="BX20" s="618"/>
+      <c r="BY20" s="618"/>
+      <c r="BZ20" s="618"/>
+      <c r="CA20" s="618"/>
+      <c r="CB20" s="618"/>
+      <c r="CC20" s="618"/>
+      <c r="CD20" s="618"/>
+      <c r="CE20" s="618"/>
+      <c r="CF20" s="618"/>
+      <c r="CG20" s="618"/>
+      <c r="CH20" s="186"/>
+      <c r="CI20" s="187"/>
+      <c r="CJ20" s="187"/>
+      <c r="CK20" s="187"/>
+      <c r="CL20" s="187"/>
+      <c r="CM20" s="187"/>
+      <c r="CN20" s="188"/>
+      <c r="CO20" s="189"/>
+      <c r="CP20" s="187"/>
+      <c r="CQ20" s="187"/>
+      <c r="CR20" s="187"/>
+      <c r="CS20" s="187"/>
+      <c r="CT20" s="187"/>
+      <c r="CU20" s="188"/>
+      <c r="CV20" s="189"/>
+      <c r="CW20" s="187"/>
+      <c r="CX20" s="187"/>
+      <c r="CY20" s="187"/>
+      <c r="CZ20" s="187"/>
+      <c r="DA20" s="187"/>
+      <c r="DB20" s="188"/>
+      <c r="DC20" s="189"/>
+      <c r="DD20" s="187"/>
+      <c r="DE20" s="187"/>
+      <c r="DF20" s="187"/>
+      <c r="DG20" s="187"/>
+      <c r="DH20" s="187"/>
+      <c r="DI20" s="188"/>
+      <c r="DJ20" s="619">
+        <f>SUM(DJ11:DL19)</f>
+        <v>556</v>
+      </c>
+      <c r="DK20" s="619"/>
+      <c r="DL20" s="619"/>
+      <c r="DM20" s="620">
+        <f>SUM(DM11:DO19)</f>
+        <v>139</v>
+      </c>
+      <c r="DN20" s="620"/>
+      <c r="DO20" s="620"/>
+      <c r="DP20" s="621"/>
+      <c r="DQ20" s="621"/>
+      <c r="DR20" s="621"/>
+      <c r="DS20" s="190"/>
+      <c r="DT20" s="191"/>
+      <c r="DU20" s="191"/>
+      <c r="DV20" s="191"/>
+      <c r="DW20" s="191"/>
+      <c r="DX20" s="192"/>
+    </row>
+    <row r="21" spans="1:128" ht="21" customHeight="1" thickBot="1">
+      <c r="A21" s="610" t="s">
+        <v>353</v>
+      </c>
+      <c r="B21" s="610"/>
+      <c r="C21" s="610"/>
+      <c r="D21" s="610"/>
+      <c r="E21" s="610"/>
+      <c r="F21" s="610"/>
+      <c r="G21" s="610"/>
+      <c r="H21" s="610"/>
+      <c r="I21" s="610"/>
+      <c r="J21" s="610"/>
+      <c r="K21" s="610"/>
+      <c r="L21" s="610"/>
+      <c r="M21" s="610"/>
+      <c r="N21" s="610"/>
+      <c r="O21" s="610"/>
+      <c r="P21" s="610"/>
+      <c r="Q21" s="610"/>
+      <c r="R21" s="610"/>
+      <c r="S21" s="610"/>
+      <c r="T21" s="610"/>
+      <c r="U21" s="610"/>
+      <c r="V21" s="610"/>
+      <c r="W21" s="610"/>
+      <c r="X21" s="610"/>
+      <c r="Y21" s="610"/>
+      <c r="Z21" s="610"/>
+      <c r="AA21" s="610"/>
+      <c r="AB21" s="610"/>
+      <c r="AC21" s="610"/>
+      <c r="AD21" s="610"/>
+      <c r="AE21" s="610"/>
+      <c r="AF21" s="610"/>
+      <c r="AG21" s="610"/>
+      <c r="AH21" s="610"/>
+      <c r="AI21" s="610"/>
+      <c r="AJ21" s="610"/>
+      <c r="AK21" s="610"/>
+      <c r="AL21" s="610"/>
+      <c r="AM21" s="610"/>
+      <c r="AN21" s="610"/>
+      <c r="AO21" s="610"/>
+      <c r="AP21" s="610"/>
+      <c r="AQ21" s="610"/>
+      <c r="AR21" s="610"/>
+      <c r="AS21" s="610"/>
+      <c r="AT21" s="610"/>
+      <c r="AU21" s="610"/>
+      <c r="AV21" s="610"/>
+      <c r="AW21" s="611">
+        <v>40</v>
+      </c>
+      <c r="AX21" s="611"/>
+      <c r="AY21" s="611"/>
+      <c r="AZ21" s="611"/>
+      <c r="BA21" s="611"/>
+      <c r="BB21" s="611"/>
+      <c r="BC21" s="611"/>
+      <c r="BD21" s="611"/>
+      <c r="BE21" s="611"/>
+      <c r="BF21" s="193"/>
+      <c r="BG21" s="194"/>
+      <c r="BH21" s="194"/>
+      <c r="BI21" s="194"/>
+      <c r="BJ21" s="194"/>
+      <c r="BK21" s="195"/>
+      <c r="BN21" s="610" t="s">
+        <v>353</v>
+      </c>
+      <c r="BO21" s="610"/>
+      <c r="BP21" s="610"/>
+      <c r="BQ21" s="610"/>
+      <c r="BR21" s="610"/>
+      <c r="BS21" s="610"/>
+      <c r="BT21" s="610"/>
+      <c r="BU21" s="610"/>
+      <c r="BV21" s="610"/>
+      <c r="BW21" s="610"/>
+      <c r="BX21" s="610"/>
+      <c r="BY21" s="610"/>
+      <c r="BZ21" s="610"/>
+      <c r="CA21" s="610"/>
+      <c r="CB21" s="610"/>
+      <c r="CC21" s="610"/>
+      <c r="CD21" s="610"/>
+      <c r="CE21" s="610"/>
+      <c r="CF21" s="610"/>
+      <c r="CG21" s="610"/>
+      <c r="CH21" s="610"/>
+      <c r="CI21" s="610"/>
+      <c r="CJ21" s="610"/>
+      <c r="CK21" s="610"/>
+      <c r="CL21" s="610"/>
+      <c r="CM21" s="610"/>
+      <c r="CN21" s="610"/>
+      <c r="CO21" s="610"/>
+      <c r="CP21" s="610"/>
+      <c r="CQ21" s="610"/>
+      <c r="CR21" s="610"/>
+      <c r="CS21" s="610"/>
+      <c r="CT21" s="610"/>
+      <c r="CU21" s="610"/>
+      <c r="CV21" s="610"/>
+      <c r="CW21" s="610"/>
+      <c r="CX21" s="610"/>
+      <c r="CY21" s="610"/>
+      <c r="CZ21" s="610"/>
+      <c r="DA21" s="610"/>
+      <c r="DB21" s="610"/>
+      <c r="DC21" s="610"/>
+      <c r="DD21" s="610"/>
+      <c r="DE21" s="610"/>
+      <c r="DF21" s="610"/>
+      <c r="DG21" s="610"/>
+      <c r="DH21" s="610"/>
+      <c r="DI21" s="610"/>
+      <c r="DJ21" s="611">
+        <v>40</v>
+      </c>
+      <c r="DK21" s="611"/>
+      <c r="DL21" s="611"/>
+      <c r="DM21" s="611"/>
+      <c r="DN21" s="611"/>
+      <c r="DO21" s="611"/>
+      <c r="DP21" s="611"/>
+      <c r="DQ21" s="611"/>
+      <c r="DR21" s="611"/>
+      <c r="DS21" s="196"/>
+      <c r="DT21" s="197"/>
+      <c r="DU21" s="197"/>
+      <c r="DV21" s="197"/>
+      <c r="DW21" s="197"/>
+      <c r="DX21" s="198"/>
+    </row>
+    <row r="22" spans="1:128" ht="19.5" customHeight="1">
+      <c r="A22" s="609" t="s">
+        <v>354</v>
+      </c>
+      <c r="B22" s="609"/>
+      <c r="C22" s="609"/>
+      <c r="D22" s="609"/>
+      <c r="E22" s="609"/>
+      <c r="F22" s="609"/>
+      <c r="G22" s="609"/>
+      <c r="H22" s="609"/>
+      <c r="I22" s="609"/>
+      <c r="J22" s="609"/>
+      <c r="K22" s="609"/>
+      <c r="L22" s="609"/>
+      <c r="M22" s="609"/>
+      <c r="N22" s="609"/>
+      <c r="O22" s="609"/>
+      <c r="P22" s="609"/>
+      <c r="Q22" s="609"/>
+      <c r="R22" s="609"/>
+      <c r="S22" s="609"/>
+      <c r="T22" s="609"/>
+      <c r="U22" s="609"/>
+      <c r="V22" s="609"/>
+      <c r="W22" s="609"/>
+      <c r="X22" s="609"/>
+      <c r="Y22" s="609"/>
+      <c r="Z22" s="609"/>
+      <c r="AA22" s="609"/>
+      <c r="AB22" s="609"/>
+      <c r="AC22" s="609"/>
+      <c r="AD22" s="609"/>
+      <c r="AE22" s="609"/>
+      <c r="AF22" s="609"/>
+      <c r="AG22" s="609"/>
+      <c r="AH22" s="609"/>
+      <c r="AI22" s="609"/>
+      <c r="AJ22" s="609"/>
+      <c r="AK22" s="609"/>
+      <c r="AL22" s="609"/>
+      <c r="AM22" s="609"/>
+      <c r="AN22" s="609"/>
+      <c r="AO22" s="609"/>
+      <c r="AP22" s="609"/>
+      <c r="AQ22" s="609"/>
+      <c r="AR22" s="609"/>
+      <c r="AS22" s="609"/>
+      <c r="AT22" s="609"/>
+      <c r="AU22" s="609"/>
+      <c r="AV22" s="609"/>
+      <c r="AW22" s="609"/>
+      <c r="AX22" s="609"/>
+      <c r="AY22" s="609"/>
+      <c r="AZ22" s="609"/>
+      <c r="BA22" s="609"/>
+      <c r="BB22" s="609"/>
+      <c r="BC22" s="609"/>
+      <c r="BD22" s="609"/>
+      <c r="BE22" s="609"/>
+      <c r="BF22" s="609"/>
+      <c r="BG22" s="609"/>
+      <c r="BH22" s="609"/>
+      <c r="BN22" s="609" t="s">
+        <v>354</v>
+      </c>
+      <c r="BO22" s="609"/>
+      <c r="BP22" s="609"/>
+      <c r="BQ22" s="609"/>
+      <c r="BR22" s="609"/>
+      <c r="BS22" s="609"/>
+      <c r="BT22" s="609"/>
+      <c r="BU22" s="609"/>
+      <c r="BV22" s="609"/>
+      <c r="BW22" s="609"/>
+      <c r="BX22" s="609"/>
+      <c r="BY22" s="609"/>
+      <c r="BZ22" s="609"/>
+      <c r="CA22" s="609"/>
+      <c r="CB22" s="609"/>
+      <c r="CC22" s="609"/>
+      <c r="CD22" s="609"/>
+      <c r="CE22" s="609"/>
+      <c r="CF22" s="609"/>
+      <c r="CG22" s="609"/>
+      <c r="CH22" s="609"/>
+      <c r="CI22" s="609"/>
+      <c r="CJ22" s="609"/>
+      <c r="CK22" s="609"/>
+      <c r="CL22" s="609"/>
+      <c r="CM22" s="609"/>
+      <c r="CN22" s="609"/>
+      <c r="CO22" s="609"/>
+      <c r="CP22" s="609"/>
+      <c r="CQ22" s="609"/>
+      <c r="CR22" s="609"/>
+      <c r="CS22" s="609"/>
+      <c r="CT22" s="609"/>
+      <c r="CU22" s="609"/>
+      <c r="CV22" s="609"/>
+      <c r="CW22" s="609"/>
+      <c r="CX22" s="609"/>
+      <c r="CY22" s="609"/>
+      <c r="CZ22" s="609"/>
+      <c r="DA22" s="609"/>
+      <c r="DB22" s="609"/>
+      <c r="DC22" s="609"/>
+      <c r="DD22" s="609"/>
+      <c r="DE22" s="609"/>
+      <c r="DF22" s="609"/>
+      <c r="DG22" s="609"/>
+      <c r="DH22" s="609"/>
+      <c r="DI22" s="609"/>
+      <c r="DJ22" s="609"/>
+      <c r="DK22" s="609"/>
+      <c r="DL22" s="609"/>
+      <c r="DM22" s="609"/>
+      <c r="DN22" s="609"/>
+      <c r="DO22" s="609"/>
+      <c r="DP22" s="609"/>
+      <c r="DQ22" s="609"/>
+      <c r="DR22" s="609"/>
+      <c r="DS22" s="609"/>
+      <c r="DT22" s="609"/>
+      <c r="DU22" s="609"/>
+    </row>
+    <row r="23" spans="1:128" ht="19.5" customHeight="1">
+      <c r="A23" s="609" t="s">
+        <v>355</v>
+      </c>
+      <c r="B23" s="609"/>
+      <c r="C23" s="609"/>
+      <c r="D23" s="609"/>
+      <c r="E23" s="609"/>
+      <c r="F23" s="609"/>
+      <c r="G23" s="609"/>
+      <c r="H23" s="609"/>
+      <c r="I23" s="609"/>
+      <c r="J23" s="609"/>
+      <c r="K23" s="609"/>
+      <c r="L23" s="609"/>
+      <c r="M23" s="609"/>
+      <c r="N23" s="609"/>
+      <c r="O23" s="609"/>
+      <c r="P23" s="609"/>
+      <c r="Q23" s="609"/>
+      <c r="R23" s="609"/>
+      <c r="S23" s="609"/>
+      <c r="T23" s="609"/>
+      <c r="U23" s="609"/>
+      <c r="V23" s="609"/>
+      <c r="W23" s="609"/>
+      <c r="X23" s="609"/>
+      <c r="Y23" s="609"/>
+      <c r="Z23" s="609"/>
+      <c r="AA23" s="609"/>
+      <c r="AB23" s="609"/>
+      <c r="AC23" s="609"/>
+      <c r="AD23" s="609"/>
+      <c r="AE23" s="609"/>
+      <c r="AF23" s="609"/>
+      <c r="AG23" s="609"/>
+      <c r="AH23" s="609"/>
+      <c r="AI23" s="609"/>
+      <c r="AJ23" s="609"/>
+      <c r="AK23" s="609"/>
+      <c r="AL23" s="609"/>
+      <c r="AM23" s="609"/>
+      <c r="AN23" s="609"/>
+      <c r="AO23" s="609"/>
+      <c r="AP23" s="609"/>
+      <c r="AQ23" s="609"/>
+      <c r="AR23" s="609"/>
+      <c r="AS23" s="609"/>
+      <c r="AT23" s="609"/>
+      <c r="AU23" s="609"/>
+      <c r="AV23" s="609"/>
+      <c r="AW23" s="609"/>
+      <c r="AX23" s="609"/>
+      <c r="AY23" s="609"/>
+      <c r="AZ23" s="609"/>
+      <c r="BA23" s="609"/>
+      <c r="BB23" s="609"/>
+      <c r="BC23" s="609"/>
+      <c r="BD23" s="609"/>
+      <c r="BE23" s="609"/>
+      <c r="BF23" s="609"/>
+      <c r="BG23" s="609"/>
+      <c r="BH23" s="609"/>
+      <c r="BN23" s="609" t="s">
+        <v>355</v>
+      </c>
+      <c r="BO23" s="609"/>
+      <c r="BP23" s="609"/>
+      <c r="BQ23" s="609"/>
+      <c r="BR23" s="609"/>
+      <c r="BS23" s="609"/>
+      <c r="BT23" s="609"/>
+      <c r="BU23" s="609"/>
+      <c r="BV23" s="609"/>
+      <c r="BW23" s="609"/>
+      <c r="BX23" s="609"/>
+      <c r="BY23" s="609"/>
+      <c r="BZ23" s="609"/>
+      <c r="CA23" s="609"/>
+      <c r="CB23" s="609"/>
+      <c r="CC23" s="609"/>
+      <c r="CD23" s="609"/>
+      <c r="CE23" s="609"/>
+      <c r="CF23" s="609"/>
+      <c r="CG23" s="609"/>
+      <c r="CH23" s="609"/>
+      <c r="CI23" s="609"/>
+      <c r="CJ23" s="609"/>
+      <c r="CK23" s="609"/>
+      <c r="CL23" s="609"/>
+      <c r="CM23" s="609"/>
+      <c r="CN23" s="609"/>
+      <c r="CO23" s="609"/>
+      <c r="CP23" s="609"/>
+      <c r="CQ23" s="609"/>
+      <c r="CR23" s="609"/>
+      <c r="CS23" s="609"/>
+      <c r="CT23" s="609"/>
+      <c r="CU23" s="609"/>
+      <c r="CV23" s="609"/>
+      <c r="CW23" s="609"/>
+      <c r="CX23" s="609"/>
+      <c r="CY23" s="609"/>
+      <c r="CZ23" s="609"/>
+      <c r="DA23" s="609"/>
+      <c r="DB23" s="609"/>
+      <c r="DC23" s="609"/>
+      <c r="DD23" s="609"/>
+      <c r="DE23" s="609"/>
+      <c r="DF23" s="609"/>
+      <c r="DG23" s="609"/>
+      <c r="DH23" s="609"/>
+      <c r="DI23" s="609"/>
+      <c r="DJ23" s="609"/>
+      <c r="DK23" s="609"/>
+      <c r="DL23" s="609"/>
+      <c r="DM23" s="609"/>
+      <c r="DN23" s="609"/>
+      <c r="DO23" s="609"/>
+      <c r="DP23" s="609"/>
+      <c r="DQ23" s="609"/>
+      <c r="DR23" s="609"/>
+      <c r="DS23" s="609"/>
+      <c r="DT23" s="609"/>
+      <c r="DU23" s="609"/>
+    </row>
+    <row r="24" spans="1:128" ht="19.5" customHeight="1">
+      <c r="A24" s="604" t="s">
+        <v>356</v>
+      </c>
+      <c r="B24" s="604"/>
+      <c r="C24" s="604"/>
+      <c r="D24" s="604"/>
+      <c r="E24" s="604"/>
+      <c r="F24" s="604"/>
+      <c r="G24" s="604"/>
+      <c r="H24" s="604"/>
+      <c r="I24" s="604"/>
+      <c r="J24" s="604"/>
+      <c r="K24" s="604"/>
+      <c r="L24" s="604"/>
+      <c r="M24" s="604"/>
+      <c r="N24" s="604"/>
+      <c r="O24" s="604"/>
+      <c r="P24" s="604"/>
+      <c r="Q24" s="604"/>
+      <c r="R24" s="604"/>
+      <c r="S24" s="604"/>
+      <c r="T24" s="604"/>
+      <c r="U24" s="604"/>
+      <c r="V24" s="604"/>
+      <c r="W24" s="604"/>
+      <c r="X24" s="604"/>
+      <c r="Y24" s="604"/>
+      <c r="Z24" s="604"/>
+      <c r="AA24" s="604"/>
+      <c r="AB24" s="604"/>
+      <c r="AC24" s="604"/>
+      <c r="AD24" s="604"/>
+      <c r="AE24" s="604"/>
+      <c r="AF24" s="604"/>
+      <c r="AG24" s="604"/>
+      <c r="AH24" s="604"/>
+      <c r="AI24" s="604"/>
+      <c r="AJ24" s="604"/>
+      <c r="AK24" s="604"/>
+      <c r="AL24" s="604"/>
+      <c r="AM24" s="604"/>
+      <c r="AN24" s="604"/>
+      <c r="AO24" s="604"/>
+      <c r="AP24" s="604"/>
+      <c r="AQ24" s="604"/>
+      <c r="AR24" s="604"/>
+      <c r="AS24" s="604"/>
+      <c r="AT24" s="604"/>
+      <c r="AU24" s="604"/>
+      <c r="AV24" s="604"/>
+      <c r="AW24" s="604"/>
+      <c r="AX24" s="604"/>
+      <c r="AY24" s="604"/>
+      <c r="AZ24" s="604"/>
+      <c r="BA24" s="604"/>
+      <c r="BB24" s="604"/>
+      <c r="BC24" s="604"/>
+      <c r="BD24" s="604"/>
+      <c r="BE24" s="604"/>
+      <c r="BF24" s="604"/>
+      <c r="BG24" s="604"/>
+      <c r="BH24" s="604"/>
+      <c r="BI24" s="604"/>
+      <c r="BJ24" s="604"/>
+      <c r="BK24" s="604"/>
+      <c r="BL24" s="604"/>
+      <c r="BM24" s="604"/>
+      <c r="BO24" s="142"/>
+      <c r="BP24" s="142"/>
+      <c r="BQ24" s="142"/>
+      <c r="BR24" s="142"/>
+      <c r="BS24" s="142"/>
+    </row>
+    <row r="25" spans="1:128" ht="34.5" customHeight="1">
+      <c r="A25" s="609" t="s">
+        <v>357</v>
+      </c>
+      <c r="B25" s="609"/>
+      <c r="C25" s="609"/>
+      <c r="D25" s="609"/>
+      <c r="E25" s="609"/>
+      <c r="F25" s="609"/>
+      <c r="G25" s="609"/>
+      <c r="H25" s="609"/>
+      <c r="I25" s="609"/>
+      <c r="J25" s="609"/>
+      <c r="K25" s="609"/>
+      <c r="L25" s="609"/>
+      <c r="M25" s="609"/>
+      <c r="N25" s="609"/>
+      <c r="O25" s="609"/>
+      <c r="P25" s="609"/>
+      <c r="Q25" s="609"/>
+      <c r="R25" s="609"/>
+      <c r="S25" s="609"/>
+      <c r="T25" s="609"/>
+      <c r="U25" s="609"/>
+      <c r="V25" s="609"/>
+      <c r="W25" s="609"/>
+      <c r="X25" s="609"/>
+      <c r="Y25" s="609"/>
+      <c r="Z25" s="609"/>
+      <c r="AA25" s="609"/>
+      <c r="AB25" s="609"/>
+      <c r="AC25" s="609"/>
+      <c r="AD25" s="609"/>
+      <c r="AE25" s="609"/>
+      <c r="AF25" s="609"/>
+      <c r="AG25" s="609"/>
+      <c r="AH25" s="609"/>
+      <c r="AI25" s="609"/>
+      <c r="AJ25" s="609"/>
+      <c r="AK25" s="609"/>
+      <c r="AL25" s="609"/>
+      <c r="AM25" s="609"/>
+      <c r="AN25" s="609"/>
+      <c r="AO25" s="609"/>
+      <c r="AP25" s="609"/>
+      <c r="AQ25" s="609"/>
+      <c r="AR25" s="609"/>
+      <c r="AS25" s="609"/>
+      <c r="AT25" s="609"/>
+      <c r="AU25" s="609"/>
+      <c r="AV25" s="609"/>
+      <c r="AW25" s="609"/>
+      <c r="AX25" s="609"/>
+      <c r="AY25" s="609"/>
+      <c r="AZ25" s="609"/>
+      <c r="BA25" s="609"/>
+      <c r="BB25" s="609"/>
+      <c r="BC25" s="609"/>
+      <c r="BD25" s="609"/>
+      <c r="BE25" s="609"/>
+      <c r="BF25" s="609"/>
+      <c r="BG25" s="609"/>
+      <c r="BH25" s="609"/>
+      <c r="BI25" s="609"/>
+      <c r="BJ25" s="609"/>
+      <c r="BK25" s="609"/>
+      <c r="BN25" s="609" t="s">
+        <v>357</v>
+      </c>
+      <c r="BO25" s="609"/>
+      <c r="BP25" s="609"/>
+      <c r="BQ25" s="609"/>
+      <c r="BR25" s="609"/>
+      <c r="BS25" s="609"/>
+      <c r="BT25" s="609"/>
+      <c r="BU25" s="609"/>
+      <c r="BV25" s="609"/>
+      <c r="BW25" s="609"/>
+      <c r="BX25" s="609"/>
+      <c r="BY25" s="609"/>
+      <c r="BZ25" s="609"/>
+      <c r="CA25" s="609"/>
+      <c r="CB25" s="609"/>
+      <c r="CC25" s="609"/>
+      <c r="CD25" s="609"/>
+      <c r="CE25" s="609"/>
+      <c r="CF25" s="609"/>
+      <c r="CG25" s="609"/>
+      <c r="CH25" s="609"/>
+      <c r="CI25" s="609"/>
+      <c r="CJ25" s="609"/>
+      <c r="CK25" s="609"/>
+      <c r="CL25" s="609"/>
+      <c r="CM25" s="609"/>
+      <c r="CN25" s="609"/>
+      <c r="CO25" s="609"/>
+      <c r="CP25" s="609"/>
+      <c r="CQ25" s="609"/>
+      <c r="CR25" s="609"/>
+      <c r="CS25" s="609"/>
+      <c r="CT25" s="609"/>
+      <c r="CU25" s="609"/>
+      <c r="CV25" s="609"/>
+      <c r="CW25" s="609"/>
+      <c r="CX25" s="609"/>
+      <c r="CY25" s="609"/>
+      <c r="CZ25" s="609"/>
+      <c r="DA25" s="609"/>
+      <c r="DB25" s="609"/>
+      <c r="DC25" s="609"/>
+      <c r="DD25" s="609"/>
+      <c r="DE25" s="609"/>
+      <c r="DF25" s="609"/>
+      <c r="DG25" s="609"/>
+      <c r="DH25" s="609"/>
+      <c r="DI25" s="609"/>
+      <c r="DJ25" s="609"/>
+      <c r="DK25" s="609"/>
+      <c r="DL25" s="609"/>
+      <c r="DM25" s="609"/>
+      <c r="DN25" s="609"/>
+      <c r="DO25" s="609"/>
+      <c r="DP25" s="609"/>
+      <c r="DQ25" s="609"/>
+      <c r="DR25" s="609"/>
+      <c r="DS25" s="609"/>
+      <c r="DT25" s="609"/>
+      <c r="DU25" s="609"/>
+      <c r="DV25" s="609"/>
+      <c r="DW25" s="609"/>
+      <c r="DX25" s="609"/>
+    </row>
+    <row r="26" spans="1:128" s="199" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A26" s="604" t="s">
+        <v>358</v>
+      </c>
+      <c r="B26" s="604"/>
+      <c r="C26" s="604"/>
+      <c r="D26" s="604"/>
+      <c r="E26" s="604"/>
+      <c r="F26" s="604"/>
+      <c r="G26" s="604"/>
+      <c r="H26" s="604"/>
+      <c r="I26" s="604"/>
+      <c r="J26" s="604"/>
+      <c r="K26" s="604"/>
+      <c r="L26" s="604"/>
+      <c r="M26" s="604"/>
+      <c r="N26" s="604"/>
+      <c r="O26" s="604"/>
+      <c r="P26" s="604"/>
+      <c r="Q26" s="604"/>
+      <c r="R26" s="604"/>
+      <c r="S26" s="604"/>
+      <c r="T26" s="604"/>
+      <c r="U26" s="604"/>
+      <c r="V26" s="604"/>
+      <c r="W26" s="604"/>
+      <c r="X26" s="604"/>
+      <c r="Y26" s="604"/>
+      <c r="Z26" s="604"/>
+      <c r="AA26" s="604"/>
+      <c r="AB26" s="604"/>
+      <c r="AC26" s="604"/>
+      <c r="AD26" s="604"/>
+      <c r="AE26" s="604"/>
+      <c r="AF26" s="604"/>
+      <c r="AG26" s="604"/>
+      <c r="AH26" s="604"/>
+      <c r="AI26" s="604"/>
+      <c r="AJ26" s="604"/>
+      <c r="AK26" s="604"/>
+      <c r="AL26" s="604"/>
+      <c r="AM26" s="604"/>
+      <c r="AN26" s="604"/>
+      <c r="AO26" s="604"/>
+      <c r="AP26" s="604"/>
+      <c r="AQ26" s="604"/>
+      <c r="AR26" s="604"/>
+      <c r="AS26" s="604"/>
+      <c r="AT26" s="604"/>
+      <c r="AU26" s="604"/>
+      <c r="AV26" s="604"/>
+      <c r="AW26" s="604"/>
+      <c r="AX26" s="604"/>
+      <c r="AY26" s="604"/>
+      <c r="AZ26" s="604"/>
+      <c r="BA26" s="604"/>
+      <c r="BB26" s="604"/>
+      <c r="BC26" s="604"/>
+      <c r="BD26" s="604"/>
+      <c r="BE26" s="604"/>
+      <c r="BF26" s="604"/>
+      <c r="BG26" s="604"/>
+      <c r="BH26" s="604"/>
+      <c r="BN26" s="604" t="s">
+        <v>358</v>
+      </c>
+      <c r="BO26" s="604"/>
+      <c r="BP26" s="604"/>
+      <c r="BQ26" s="604"/>
+      <c r="BR26" s="604"/>
+      <c r="BS26" s="604"/>
+      <c r="BT26" s="604"/>
+      <c r="BU26" s="604"/>
+      <c r="BV26" s="604"/>
+      <c r="BW26" s="604"/>
+      <c r="BX26" s="604"/>
+      <c r="BY26" s="604"/>
+      <c r="BZ26" s="604"/>
+      <c r="CA26" s="604"/>
+      <c r="CB26" s="604"/>
+      <c r="CC26" s="604"/>
+      <c r="CD26" s="604"/>
+      <c r="CE26" s="604"/>
+      <c r="CF26" s="604"/>
+      <c r="CG26" s="604"/>
+      <c r="CH26" s="604"/>
+      <c r="CI26" s="604"/>
+      <c r="CJ26" s="604"/>
+      <c r="CK26" s="604"/>
+      <c r="CL26" s="604"/>
+      <c r="CM26" s="604"/>
+      <c r="CN26" s="604"/>
+      <c r="CO26" s="604"/>
+      <c r="CP26" s="604"/>
+      <c r="CQ26" s="604"/>
+      <c r="CR26" s="604"/>
+      <c r="CS26" s="604"/>
+      <c r="CT26" s="604"/>
+      <c r="CU26" s="604"/>
+      <c r="CV26" s="604"/>
+      <c r="CW26" s="604"/>
+      <c r="CX26" s="604"/>
+      <c r="CY26" s="604"/>
+      <c r="CZ26" s="604"/>
+      <c r="DA26" s="604"/>
+      <c r="DB26" s="604"/>
+      <c r="DC26" s="604"/>
+      <c r="DD26" s="604"/>
+      <c r="DE26" s="604"/>
+      <c r="DF26" s="604"/>
+      <c r="DG26" s="604"/>
+      <c r="DH26" s="604"/>
+      <c r="DI26" s="604"/>
+      <c r="DJ26" s="604"/>
+      <c r="DK26" s="604"/>
+      <c r="DL26" s="604"/>
+      <c r="DM26" s="604"/>
+      <c r="DN26" s="604"/>
+      <c r="DO26" s="604"/>
+      <c r="DP26" s="604"/>
+      <c r="DQ26" s="604"/>
+      <c r="DR26" s="604"/>
+      <c r="DS26" s="604"/>
+      <c r="DT26" s="604"/>
+      <c r="DU26" s="604"/>
+    </row>
+    <row r="27" spans="1:128" s="199" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A27" s="604" t="s">
+        <v>359</v>
+      </c>
+      <c r="B27" s="604"/>
+      <c r="C27" s="604"/>
+      <c r="D27" s="604"/>
+      <c r="E27" s="604"/>
+      <c r="F27" s="604"/>
+      <c r="G27" s="604"/>
+      <c r="H27" s="604"/>
+      <c r="I27" s="604"/>
+      <c r="J27" s="604"/>
+      <c r="K27" s="604"/>
+      <c r="L27" s="604"/>
+      <c r="M27" s="604"/>
+      <c r="N27" s="604"/>
+      <c r="O27" s="604"/>
+      <c r="P27" s="604"/>
+      <c r="Q27" s="604"/>
+      <c r="R27" s="604"/>
+      <c r="S27" s="604"/>
+      <c r="T27" s="604"/>
+      <c r="U27" s="604"/>
+      <c r="V27" s="604"/>
+      <c r="W27" s="604"/>
+      <c r="X27" s="604"/>
+      <c r="Y27" s="604"/>
+      <c r="Z27" s="604"/>
+      <c r="AA27" s="604"/>
+      <c r="AB27" s="604"/>
+      <c r="AC27" s="604"/>
+      <c r="AD27" s="604"/>
+      <c r="AE27" s="604"/>
+      <c r="AF27" s="604"/>
+      <c r="AG27" s="604"/>
+      <c r="AH27" s="604"/>
+      <c r="AI27" s="604"/>
+      <c r="AJ27" s="604"/>
+      <c r="AK27" s="604"/>
+      <c r="AL27" s="604"/>
+      <c r="AM27" s="604"/>
+      <c r="AN27" s="604"/>
+      <c r="AO27" s="604"/>
+      <c r="AP27" s="604"/>
+      <c r="AQ27" s="604"/>
+      <c r="AR27" s="604"/>
+      <c r="AS27" s="604"/>
+      <c r="AT27" s="604"/>
+      <c r="AU27" s="604"/>
+      <c r="AV27" s="604"/>
+      <c r="AW27" s="604"/>
+      <c r="AX27" s="604"/>
+      <c r="AY27" s="604"/>
+      <c r="AZ27" s="604"/>
+      <c r="BA27" s="604"/>
+      <c r="BB27" s="604"/>
+      <c r="BC27" s="604"/>
+      <c r="BD27" s="604"/>
+      <c r="BE27" s="604"/>
+      <c r="BF27" s="604"/>
+      <c r="BG27" s="604"/>
+      <c r="BH27" s="604"/>
+      <c r="BN27" s="604" t="s">
+        <v>360</v>
+      </c>
+      <c r="BO27" s="604"/>
+      <c r="BP27" s="604"/>
+      <c r="BQ27" s="604"/>
+      <c r="BR27" s="604"/>
+      <c r="BS27" s="604"/>
+      <c r="BT27" s="604"/>
+      <c r="BU27" s="604"/>
+      <c r="BV27" s="604"/>
+      <c r="BW27" s="604"/>
+      <c r="BX27" s="604"/>
+      <c r="BY27" s="604"/>
+      <c r="BZ27" s="604"/>
+      <c r="CA27" s="604"/>
+      <c r="CB27" s="604"/>
+      <c r="CC27" s="604"/>
+      <c r="CD27" s="604"/>
+      <c r="CE27" s="604"/>
+      <c r="CF27" s="604"/>
+      <c r="CG27" s="604"/>
+      <c r="CH27" s="604"/>
+      <c r="CI27" s="604"/>
+      <c r="CJ27" s="604"/>
+      <c r="CK27" s="604"/>
+      <c r="CL27" s="604"/>
+      <c r="CM27" s="604"/>
+      <c r="CN27" s="604"/>
+      <c r="CO27" s="604"/>
+      <c r="CP27" s="604"/>
+      <c r="CQ27" s="604"/>
+      <c r="CR27" s="604"/>
+      <c r="CS27" s="604"/>
+      <c r="CT27" s="604"/>
+      <c r="CU27" s="604"/>
+      <c r="CV27" s="604"/>
+      <c r="CW27" s="604"/>
+      <c r="CX27" s="604"/>
+      <c r="CY27" s="604"/>
+      <c r="CZ27" s="604"/>
+      <c r="DA27" s="604"/>
+      <c r="DB27" s="604"/>
+      <c r="DC27" s="604"/>
+      <c r="DD27" s="604"/>
+      <c r="DE27" s="604"/>
+      <c r="DF27" s="604"/>
+      <c r="DG27" s="604"/>
+      <c r="DH27" s="604"/>
+      <c r="DI27" s="604"/>
+      <c r="DJ27" s="604"/>
+      <c r="DK27" s="604"/>
+      <c r="DL27" s="604"/>
+      <c r="DM27" s="604"/>
+      <c r="DN27" s="604"/>
+      <c r="DO27" s="604"/>
+      <c r="DP27" s="604"/>
+      <c r="DQ27" s="604"/>
+      <c r="DR27" s="604"/>
+      <c r="DS27" s="604"/>
+      <c r="DT27" s="604"/>
+      <c r="DU27" s="604"/>
+    </row>
+    <row r="28" spans="1:128" s="199" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A28" s="605" t="s">
+        <v>361</v>
+      </c>
+      <c r="B28" s="606"/>
+      <c r="C28" s="606"/>
+      <c r="D28" s="606"/>
+      <c r="E28" s="606"/>
+      <c r="F28" s="606"/>
+      <c r="G28" s="606"/>
+      <c r="H28" s="606"/>
+      <c r="I28" s="606"/>
+      <c r="J28" s="606"/>
+      <c r="K28" s="606"/>
+      <c r="L28" s="606"/>
+      <c r="M28" s="606"/>
+      <c r="N28" s="606"/>
+      <c r="O28" s="606"/>
+      <c r="P28" s="606"/>
+      <c r="Q28" s="606"/>
+      <c r="R28" s="606"/>
+      <c r="S28" s="606"/>
+      <c r="T28" s="606"/>
+      <c r="U28" s="606"/>
+      <c r="V28" s="606"/>
+      <c r="W28" s="606"/>
+      <c r="X28" s="606"/>
+      <c r="Y28" s="606"/>
+      <c r="Z28" s="606"/>
+      <c r="AA28" s="606"/>
+      <c r="AB28" s="606"/>
+      <c r="AC28" s="606"/>
+      <c r="AD28" s="606"/>
+      <c r="AE28" s="606"/>
+      <c r="AF28" s="606"/>
+      <c r="AG28" s="606"/>
+      <c r="AH28" s="606"/>
+      <c r="AI28" s="606"/>
+      <c r="AJ28" s="606"/>
+      <c r="AK28" s="606"/>
+      <c r="AL28" s="606"/>
+      <c r="AM28" s="606"/>
+      <c r="AN28" s="606"/>
+      <c r="AO28" s="606"/>
+      <c r="AP28" s="606"/>
+      <c r="AQ28" s="606"/>
+      <c r="AR28" s="606"/>
+      <c r="AS28" s="606"/>
+      <c r="AT28" s="606"/>
+      <c r="AU28" s="606"/>
+      <c r="AV28" s="606"/>
+      <c r="AW28" s="606"/>
+      <c r="AX28" s="606"/>
+      <c r="AY28" s="606"/>
+      <c r="AZ28" s="606"/>
+      <c r="BA28" s="606"/>
+      <c r="BB28" s="606"/>
+      <c r="BC28" s="606"/>
+      <c r="BD28" s="606"/>
+      <c r="BE28" s="606"/>
+      <c r="BF28" s="606"/>
+      <c r="BG28" s="606"/>
+      <c r="BH28" s="606"/>
+      <c r="BN28" s="604" t="s">
+        <v>362</v>
+      </c>
+      <c r="BO28" s="604"/>
+      <c r="BP28" s="604"/>
+      <c r="BQ28" s="604"/>
+      <c r="BR28" s="604"/>
+      <c r="BS28" s="604"/>
+      <c r="BT28" s="604"/>
+      <c r="BU28" s="604"/>
+      <c r="BV28" s="604"/>
+      <c r="BW28" s="604"/>
+      <c r="BX28" s="604"/>
+      <c r="BY28" s="604"/>
+      <c r="BZ28" s="604"/>
+      <c r="CA28" s="604"/>
+      <c r="CB28" s="604"/>
+      <c r="CC28" s="604"/>
+      <c r="CD28" s="604"/>
+      <c r="CE28" s="604"/>
+      <c r="CF28" s="604"/>
+      <c r="CG28" s="604"/>
+      <c r="CH28" s="604"/>
+      <c r="CI28" s="604"/>
+      <c r="CJ28" s="604"/>
+      <c r="CK28" s="604"/>
+      <c r="CL28" s="604"/>
+      <c r="CM28" s="604"/>
+      <c r="CN28" s="604"/>
+      <c r="CO28" s="604"/>
+      <c r="CP28" s="604"/>
+      <c r="CQ28" s="604"/>
+      <c r="CR28" s="604"/>
+      <c r="CS28" s="604"/>
+      <c r="CT28" s="604"/>
+      <c r="CU28" s="604"/>
+      <c r="CV28" s="604"/>
+      <c r="CW28" s="604"/>
+      <c r="CX28" s="604"/>
+      <c r="CY28" s="604"/>
+      <c r="CZ28" s="604"/>
+      <c r="DA28" s="604"/>
+      <c r="DB28" s="604"/>
+      <c r="DC28" s="604"/>
+      <c r="DD28" s="604"/>
+      <c r="DE28" s="604"/>
+      <c r="DF28" s="604"/>
+      <c r="DG28" s="604"/>
+      <c r="DH28" s="604"/>
+      <c r="DI28" s="604"/>
+      <c r="DJ28" s="604"/>
+      <c r="DK28" s="604"/>
+      <c r="DL28" s="604"/>
+      <c r="DM28" s="604"/>
+      <c r="DN28" s="604"/>
+      <c r="DO28" s="604"/>
+      <c r="DP28" s="604"/>
+      <c r="DQ28" s="604"/>
+      <c r="DR28" s="604"/>
+      <c r="DS28" s="604"/>
+      <c r="DT28" s="604"/>
+      <c r="DU28" s="604"/>
+    </row>
+    <row r="29" spans="1:128" ht="29.25" customHeight="1">
+      <c r="A29" s="607" t="s">
+        <v>363</v>
+      </c>
+      <c r="B29" s="608"/>
+      <c r="C29" s="608"/>
+      <c r="D29" s="608"/>
+      <c r="E29" s="608"/>
+      <c r="F29" s="608"/>
+      <c r="G29" s="608"/>
+      <c r="H29" s="608"/>
+      <c r="I29" s="608"/>
+      <c r="J29" s="608"/>
+      <c r="K29" s="608"/>
+      <c r="L29" s="608"/>
+      <c r="M29" s="608"/>
+      <c r="N29" s="608"/>
+      <c r="O29" s="608"/>
+      <c r="P29" s="608"/>
+      <c r="Q29" s="608"/>
+      <c r="R29" s="608"/>
+      <c r="S29" s="608"/>
+      <c r="T29" s="608"/>
+      <c r="U29" s="608"/>
+      <c r="V29" s="608"/>
+      <c r="W29" s="608"/>
+      <c r="X29" s="608"/>
+      <c r="Y29" s="608"/>
+      <c r="Z29" s="608"/>
+      <c r="AA29" s="608"/>
+      <c r="AB29" s="608"/>
+      <c r="AC29" s="608"/>
+      <c r="AD29" s="608"/>
+      <c r="AE29" s="608"/>
+      <c r="AF29" s="608"/>
+      <c r="AG29" s="608"/>
+      <c r="AH29" s="608"/>
+      <c r="AI29" s="608"/>
+      <c r="AJ29" s="608"/>
+      <c r="AK29" s="608"/>
+      <c r="AL29" s="608"/>
+      <c r="AM29" s="608"/>
+      <c r="AN29" s="608"/>
+      <c r="AO29" s="608"/>
+      <c r="AP29" s="608"/>
+      <c r="AQ29" s="608"/>
+      <c r="AR29" s="608"/>
+      <c r="AS29" s="608"/>
+      <c r="AT29" s="608"/>
+      <c r="AU29" s="608"/>
+      <c r="AV29" s="608"/>
+      <c r="AW29" s="608"/>
+      <c r="AX29" s="608"/>
+      <c r="AY29" s="608"/>
+      <c r="AZ29" s="608"/>
+      <c r="BA29" s="608"/>
+      <c r="BB29" s="608"/>
+      <c r="BC29" s="608"/>
+      <c r="BD29" s="608"/>
+      <c r="BE29" s="608"/>
+      <c r="BF29" s="608"/>
+      <c r="BG29" s="608"/>
+      <c r="BH29" s="608"/>
+      <c r="BN29" s="607" t="s">
+        <v>363</v>
+      </c>
+      <c r="BO29" s="608"/>
+      <c r="BP29" s="608"/>
+      <c r="BQ29" s="608"/>
+      <c r="BR29" s="608"/>
+      <c r="BS29" s="608"/>
+      <c r="BT29" s="608"/>
+      <c r="BU29" s="608"/>
+      <c r="BV29" s="608"/>
+      <c r="BW29" s="608"/>
+      <c r="BX29" s="608"/>
+      <c r="BY29" s="608"/>
+      <c r="BZ29" s="608"/>
+      <c r="CA29" s="608"/>
+      <c r="CB29" s="608"/>
+      <c r="CC29" s="608"/>
+      <c r="CD29" s="608"/>
+      <c r="CE29" s="608"/>
+      <c r="CF29" s="608"/>
+      <c r="CG29" s="608"/>
+      <c r="CH29" s="608"/>
+      <c r="CI29" s="608"/>
+      <c r="CJ29" s="608"/>
+      <c r="CK29" s="608"/>
+      <c r="CL29" s="608"/>
+      <c r="CM29" s="608"/>
+      <c r="CN29" s="608"/>
+      <c r="CO29" s="608"/>
+      <c r="CP29" s="608"/>
+      <c r="CQ29" s="608"/>
+      <c r="CR29" s="608"/>
+      <c r="CS29" s="608"/>
+      <c r="CT29" s="608"/>
+      <c r="CU29" s="608"/>
+      <c r="CV29" s="608"/>
+      <c r="CW29" s="608"/>
+      <c r="CX29" s="608"/>
+      <c r="CY29" s="608"/>
+      <c r="CZ29" s="608"/>
+      <c r="DA29" s="608"/>
+      <c r="DB29" s="608"/>
+      <c r="DC29" s="608"/>
+      <c r="DD29" s="608"/>
+      <c r="DE29" s="608"/>
+      <c r="DF29" s="608"/>
+      <c r="DG29" s="608"/>
+      <c r="DH29" s="608"/>
+      <c r="DI29" s="608"/>
+      <c r="DJ29" s="608"/>
+      <c r="DK29" s="608"/>
+      <c r="DL29" s="608"/>
+      <c r="DM29" s="608"/>
+      <c r="DN29" s="608"/>
+      <c r="DO29" s="608"/>
+      <c r="DP29" s="608"/>
+      <c r="DQ29" s="608"/>
+      <c r="DR29" s="608"/>
+      <c r="DS29" s="608"/>
+      <c r="DT29" s="608"/>
+      <c r="DU29" s="608"/>
+    </row>
   </sheetData>
-  <mergeCells count="130">
-[...129 lines deleted...]
-    <mergeCell ref="H7:N7"/>
+  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
+  <mergeCells count="217">
+    <mergeCell ref="A1:AY1"/>
+    <mergeCell ref="BN1:DL1"/>
+    <mergeCell ref="A3:BE3"/>
+    <mergeCell ref="BN3:DR3"/>
+    <mergeCell ref="A6:T6"/>
+    <mergeCell ref="U6:AG6"/>
+    <mergeCell ref="AH6:AO6"/>
+    <mergeCell ref="AP6:BE6"/>
+    <mergeCell ref="BF6:BK9"/>
+    <mergeCell ref="BN6:CG6"/>
+    <mergeCell ref="CH6:CT6"/>
+    <mergeCell ref="CU6:DB6"/>
+    <mergeCell ref="DC6:DR6"/>
+    <mergeCell ref="BC8:BE9"/>
+    <mergeCell ref="BN8:BU8"/>
+    <mergeCell ref="BV8:BZ9"/>
+    <mergeCell ref="CA8:CG9"/>
+    <mergeCell ref="CH8:CN8"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="BN9:BS9"/>
+    <mergeCell ref="BT9:BU9"/>
+    <mergeCell ref="DS6:DX9"/>
+    <mergeCell ref="A7:T7"/>
+    <mergeCell ref="U7:AG7"/>
+    <mergeCell ref="AH7:AO7"/>
+    <mergeCell ref="AP7:BE7"/>
+    <mergeCell ref="BN7:CG7"/>
+    <mergeCell ref="CH7:CT7"/>
+    <mergeCell ref="CU7:DB7"/>
+    <mergeCell ref="DC7:DR7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="I8:M9"/>
+    <mergeCell ref="N8:T9"/>
+    <mergeCell ref="U8:AA8"/>
+    <mergeCell ref="AB8:AH8"/>
+    <mergeCell ref="AI8:AO8"/>
+    <mergeCell ref="AP8:AV8"/>
+    <mergeCell ref="AW8:AY9"/>
+    <mergeCell ref="CO8:CU8"/>
+    <mergeCell ref="CV8:DB8"/>
+    <mergeCell ref="DC8:DI8"/>
+    <mergeCell ref="DJ8:DL9"/>
+    <mergeCell ref="DM8:DO9"/>
+    <mergeCell ref="DP8:DR9"/>
+    <mergeCell ref="AZ8:BB9"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:M10"/>
+    <mergeCell ref="N10:T10"/>
+    <mergeCell ref="AW10:AY10"/>
+    <mergeCell ref="AZ10:BB10"/>
+    <mergeCell ref="DJ10:DL10"/>
+    <mergeCell ref="DM10:DO10"/>
+    <mergeCell ref="DP10:DR10"/>
+    <mergeCell ref="DS10:DX10"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:M11"/>
+    <mergeCell ref="N11:T11"/>
+    <mergeCell ref="AW11:AY11"/>
+    <mergeCell ref="AZ11:BB11"/>
+    <mergeCell ref="BC10:BE10"/>
+    <mergeCell ref="BF10:BK10"/>
+    <mergeCell ref="BN10:BS10"/>
+    <mergeCell ref="BT10:BU10"/>
+    <mergeCell ref="BV10:BZ10"/>
+    <mergeCell ref="CA10:CG10"/>
+    <mergeCell ref="DJ11:DL11"/>
+    <mergeCell ref="DM11:DO11"/>
+    <mergeCell ref="DP11:DR16"/>
+    <mergeCell ref="DS11:DX11"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:M12"/>
+    <mergeCell ref="N12:T12"/>
+    <mergeCell ref="AW12:AY12"/>
+    <mergeCell ref="AZ12:BB12"/>
+    <mergeCell ref="BC11:BE19"/>
+    <mergeCell ref="BF11:BK11"/>
+    <mergeCell ref="BN11:BS11"/>
+    <mergeCell ref="BT11:BU11"/>
+    <mergeCell ref="BV11:BZ11"/>
+    <mergeCell ref="CA11:CG11"/>
+    <mergeCell ref="BF12:BK12"/>
+    <mergeCell ref="BN12:BS12"/>
+    <mergeCell ref="BT12:BU12"/>
+    <mergeCell ref="BV12:BZ12"/>
+    <mergeCell ref="CA12:CG12"/>
+    <mergeCell ref="DJ12:DL12"/>
+    <mergeCell ref="DM12:DO12"/>
+    <mergeCell ref="DS12:DX12"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:M13"/>
+    <mergeCell ref="N13:T13"/>
+    <mergeCell ref="AW13:AY13"/>
+    <mergeCell ref="AZ13:BB13"/>
+    <mergeCell ref="DS14:DX14"/>
+    <mergeCell ref="DM13:DO13"/>
+    <mergeCell ref="DS13:DX13"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="I14:M14"/>
+    <mergeCell ref="N14:T14"/>
+    <mergeCell ref="AW14:AY14"/>
+    <mergeCell ref="AZ14:BB14"/>
+    <mergeCell ref="BF14:BK14"/>
+    <mergeCell ref="BN14:BS14"/>
+    <mergeCell ref="BF13:BK13"/>
+    <mergeCell ref="BN13:BS13"/>
+    <mergeCell ref="BT13:BU13"/>
+    <mergeCell ref="BV13:BZ13"/>
+    <mergeCell ref="CA13:CG13"/>
+    <mergeCell ref="DJ13:DL13"/>
+    <mergeCell ref="I15:M15"/>
+    <mergeCell ref="N15:T15"/>
+    <mergeCell ref="AW15:AY15"/>
+    <mergeCell ref="AZ15:BB15"/>
+    <mergeCell ref="BT14:BU14"/>
+    <mergeCell ref="BV14:BZ14"/>
+    <mergeCell ref="CA14:CG14"/>
+    <mergeCell ref="DJ14:DL14"/>
+    <mergeCell ref="DM14:DO14"/>
+    <mergeCell ref="BT16:BU16"/>
+    <mergeCell ref="BV16:BZ16"/>
+    <mergeCell ref="CA16:CG16"/>
+    <mergeCell ref="DJ16:DL16"/>
+    <mergeCell ref="DM16:DO16"/>
+    <mergeCell ref="DS16:DX16"/>
+    <mergeCell ref="DM15:DO15"/>
+    <mergeCell ref="DS15:DX15"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="N16:T16"/>
+    <mergeCell ref="AW16:AY16"/>
+    <mergeCell ref="AZ16:BB16"/>
+    <mergeCell ref="BF16:BK16"/>
+    <mergeCell ref="BN16:BS16"/>
+    <mergeCell ref="BF15:BK15"/>
+    <mergeCell ref="BN15:BS15"/>
+    <mergeCell ref="BT15:BU15"/>
+    <mergeCell ref="BV15:BZ15"/>
+    <mergeCell ref="CA15:CG15"/>
+    <mergeCell ref="DJ15:DL15"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="DS18:DX18"/>
+    <mergeCell ref="DP17:DR17"/>
+    <mergeCell ref="DS17:DX17"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:M18"/>
+    <mergeCell ref="N18:T18"/>
+    <mergeCell ref="AW18:AY18"/>
+    <mergeCell ref="AZ18:BB18"/>
+    <mergeCell ref="BF18:BK18"/>
+    <mergeCell ref="BT18:BU18"/>
+    <mergeCell ref="BF17:BK17"/>
+    <mergeCell ref="BT17:BU17"/>
+    <mergeCell ref="BV17:BZ17"/>
+    <mergeCell ref="CA17:CG17"/>
+    <mergeCell ref="DJ17:DL17"/>
+    <mergeCell ref="DM17:DO17"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="I17:M17"/>
+    <mergeCell ref="N17:T17"/>
+    <mergeCell ref="AW17:AY17"/>
+    <mergeCell ref="AZ17:BB17"/>
+    <mergeCell ref="I19:M19"/>
+    <mergeCell ref="N19:T19"/>
+    <mergeCell ref="AW19:AY19"/>
+    <mergeCell ref="AZ19:BB19"/>
+    <mergeCell ref="BV18:BZ18"/>
+    <mergeCell ref="CA18:CG18"/>
+    <mergeCell ref="DJ18:DL18"/>
+    <mergeCell ref="DM18:DO18"/>
+    <mergeCell ref="DP18:DR18"/>
+    <mergeCell ref="A21:AV21"/>
+    <mergeCell ref="AW21:BE21"/>
+    <mergeCell ref="BN21:DI21"/>
+    <mergeCell ref="DJ21:DR21"/>
+    <mergeCell ref="A22:BH22"/>
+    <mergeCell ref="BN22:DU22"/>
+    <mergeCell ref="DP19:DR19"/>
+    <mergeCell ref="DS19:DX19"/>
+    <mergeCell ref="A20:T20"/>
+    <mergeCell ref="AW20:AY20"/>
+    <mergeCell ref="AZ20:BB20"/>
+    <mergeCell ref="BC20:BE20"/>
+    <mergeCell ref="BN20:CG20"/>
+    <mergeCell ref="DJ20:DL20"/>
+    <mergeCell ref="DM20:DO20"/>
+    <mergeCell ref="DP20:DR20"/>
+    <mergeCell ref="BF19:BK19"/>
+    <mergeCell ref="BT19:BU19"/>
+    <mergeCell ref="BV19:BZ19"/>
+    <mergeCell ref="CA19:CG19"/>
+    <mergeCell ref="DJ19:DL19"/>
+    <mergeCell ref="DM19:DO19"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="A27:BH27"/>
+    <mergeCell ref="BN27:DU27"/>
+    <mergeCell ref="A28:BH28"/>
+    <mergeCell ref="BN28:DU28"/>
+    <mergeCell ref="A29:BH29"/>
+    <mergeCell ref="BN29:DU29"/>
+    <mergeCell ref="A23:BH23"/>
+    <mergeCell ref="BN23:DU23"/>
+    <mergeCell ref="A24:BM24"/>
+    <mergeCell ref="A25:BK25"/>
+    <mergeCell ref="BN25:DX25"/>
+    <mergeCell ref="A26:BH26"/>
+    <mergeCell ref="BN26:DU26"/>
   </mergeCells>
-  <phoneticPr fontId="20"/>
+  <phoneticPr fontId="21"/>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.2" bottom="0.2" header="0.2" footer="0.2"/>
-  <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0" right="0" top="0.19652777777777777" bottom="0.19652777777777777" header="0.51180555555555551" footer="0.51180555555555551"/>
+  <pageSetup paperSize="9" scale="88" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="14" max="41" man="1"/>
+    <brk id="63" max="1048575" man="1"/>
   </colBreaks>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr codeName="Sheet11"/>
+  <dimension ref="A1:M58"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S18" sqref="S18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.5546875" defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="16384" width="10.5546875" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="21.75" customHeight="1">
+      <c r="C4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" s="6"/>
+      <c r="E4" s="700" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="701"/>
+      <c r="G4" s="701"/>
+      <c r="H4" s="702"/>
+    </row>
+    <row r="5" spans="1:13" ht="12" customHeight="1">
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+    </row>
+    <row r="6" spans="1:13" ht="19.2">
+      <c r="A6" s="8"/>
+      <c r="B6" s="9"/>
+      <c r="M6" s="10"/>
+    </row>
+    <row r="7" spans="1:13" ht="19.2">
+      <c r="A7" s="11"/>
+      <c r="B7" s="8"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="703"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="15"/>
+      <c r="K7" s="16"/>
+      <c r="M7" s="17"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="18"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="17"/>
+      <c r="G8" s="704"/>
+      <c r="H8" s="20"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="705"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="17"/>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="18"/>
+      <c r="B9" s="18"/>
+      <c r="E9" s="17"/>
+      <c r="G9" s="704"/>
+      <c r="H9" s="706" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="707"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="705"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="17"/>
+    </row>
+    <row r="10" spans="1:13" ht="18" customHeight="1">
+      <c r="A10" s="25"/>
+      <c r="B10" s="25"/>
+      <c r="E10" s="17"/>
+      <c r="G10" s="704"/>
+      <c r="H10" s="708"/>
+      <c r="I10" s="709"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="17"/>
+    </row>
+    <row r="11" spans="1:13" ht="18" customHeight="1">
+      <c r="A11" s="27"/>
+      <c r="B11" s="25"/>
+      <c r="E11" s="17"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="17"/>
+    </row>
+    <row r="12" spans="1:13" ht="18" customHeight="1">
+      <c r="A12" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="25"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="J12" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="K12" s="17"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" ht="18" customHeight="1">
+      <c r="A13" s="18"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="28"/>
+      <c r="E13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="17"/>
+    </row>
+    <row r="14" spans="1:13" ht="18" customHeight="1">
+      <c r="A14" s="18"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="698" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="698"/>
+      <c r="E14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="17"/>
+    </row>
+    <row r="15" spans="1:13" ht="18" customHeight="1">
+      <c r="A15" s="27"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="698"/>
+      <c r="D15" s="698"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="29"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" ht="18" customHeight="1">
+      <c r="A16" s="18"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="17"/>
+      <c r="K16" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="L16" s="23"/>
+      <c r="M16" s="17"/>
+    </row>
+    <row r="17" spans="1:13" ht="18" customHeight="1">
+      <c r="A17" s="18"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="17"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="30"/>
+    </row>
+    <row r="18" spans="1:13" ht="18" customHeight="1">
+      <c r="A18" s="18"/>
+      <c r="B18" s="18"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="31"/>
+      <c r="K18" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="L18" s="23"/>
+      <c r="M18" s="17"/>
+    </row>
+    <row r="19" spans="1:13" ht="18" customHeight="1">
+      <c r="A19" s="18"/>
+      <c r="B19" s="18"/>
+      <c r="E19" s="17"/>
+      <c r="K19" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="L19" s="23"/>
+      <c r="M19" s="17"/>
+    </row>
+    <row r="20" spans="1:13" ht="18" customHeight="1">
+      <c r="A20" s="18"/>
+      <c r="B20" s="18"/>
+      <c r="E20" s="17"/>
+      <c r="K20" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="L20" s="23"/>
+      <c r="M20" s="17"/>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1">
+      <c r="A21" s="18"/>
+      <c r="B21" s="18"/>
+      <c r="D21" s="698"/>
+      <c r="E21" s="698"/>
+      <c r="F21" s="18"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="17"/>
+    </row>
+    <row r="22" spans="1:13" ht="18" customHeight="1">
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="35"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="17"/>
+    </row>
+    <row r="23" spans="1:13" ht="18" customHeight="1">
+      <c r="A23" s="18"/>
+      <c r="B23" s="18"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="G23" s="10"/>
+      <c r="K23" s="17"/>
+      <c r="M23" s="30"/>
+    </row>
+    <row r="24" spans="1:13" ht="18" customHeight="1">
+      <c r="A24" s="18"/>
+      <c r="B24" s="18"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="G24" s="21"/>
+      <c r="K24" s="17"/>
+      <c r="M24" s="17"/>
+    </row>
+    <row r="25" spans="1:13" ht="18" customHeight="1">
+      <c r="A25" s="18"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="699"/>
+      <c r="I25" s="699"/>
+      <c r="J25" s="699"/>
+      <c r="K25" s="21"/>
+      <c r="M25" s="17"/>
+    </row>
+    <row r="26" spans="1:13" ht="18" customHeight="1">
+      <c r="A26" s="18"/>
+      <c r="M26" s="17"/>
+    </row>
+    <row r="27" spans="1:13" ht="18" customHeight="1">
+      <c r="A27" s="20"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="21"/>
+    </row>
+    <row r="28" spans="1:13" ht="18" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="18" customHeight="1">
+      <c r="A29" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="18" customHeight="1">
+      <c r="A30" s="4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="18" customHeight="1">
+      <c r="A31" s="4" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="18" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L32" s="38"/>
+    </row>
+    <row r="33" spans="1:2" ht="18" customHeight="1"/>
+    <row r="34" spans="1:2" ht="18" customHeight="1"/>
+    <row r="35" spans="1:2" ht="18" customHeight="1"/>
+    <row r="36" spans="1:2" ht="18" customHeight="1"/>
+    <row r="37" spans="1:2" ht="18" customHeight="1"/>
+    <row r="38" spans="1:2" ht="18" customHeight="1"/>
+    <row r="39" spans="1:2" ht="18" customHeight="1"/>
+    <row r="40" spans="1:2" ht="18" customHeight="1"/>
+    <row r="41" spans="1:2" ht="18" customHeight="1"/>
+    <row r="42" spans="1:2" ht="18" customHeight="1">
+      <c r="A42" s="38"/>
+      <c r="B42" s="38"/>
+    </row>
+    <row r="43" spans="1:2" ht="18" customHeight="1">
+      <c r="A43" s="38"/>
+      <c r="B43" s="38"/>
+    </row>
+    <row r="44" spans="1:2" ht="18" customHeight="1">
+      <c r="A44" s="38"/>
+      <c r="B44" s="38"/>
+    </row>
+    <row r="45" spans="1:2" ht="18" customHeight="1">
+      <c r="A45" s="38"/>
+      <c r="B45" s="38"/>
+    </row>
+    <row r="46" spans="1:2" ht="18" customHeight="1"/>
+    <row r="47" spans="1:2" ht="18" customHeight="1"/>
+    <row r="48" spans="1:2" ht="18" customHeight="1"/>
+    <row r="49" ht="18" customHeight="1"/>
+    <row r="50" ht="18" customHeight="1"/>
+    <row r="51" ht="18" customHeight="1"/>
+    <row r="52" ht="18" customHeight="1"/>
+    <row r="53" ht="18" customHeight="1"/>
+    <row r="54" ht="18" customHeight="1"/>
+    <row r="55" ht="18" customHeight="1"/>
+    <row r="56" ht="18" customHeight="1"/>
+    <row r="57" ht="18" customHeight="1"/>
+    <row r="58" ht="18" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="H9:I10"/>
+    <mergeCell ref="C14:D15"/>
+  </mergeCells>
+  <phoneticPr fontId="21"/>
+  <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>更新申請書提出一覧</vt:lpstr>
       <vt:lpstr>指定（更新）申請書</vt:lpstr>
+      <vt:lpstr>指定（更新）申請書 (記載例)</vt:lpstr>
       <vt:lpstr>付表１</vt:lpstr>
-      <vt:lpstr>別紙２　勤務一覧（数式あり）</vt:lpstr>
-      <vt:lpstr>役員等名簿</vt:lpstr>
+      <vt:lpstr>《記載例》誓約書</vt:lpstr>
+      <vt:lpstr>《参考》別添(誓約項目)</vt:lpstr>
+      <vt:lpstr>《参考》別紙①</vt:lpstr>
+      <vt:lpstr>別紙２　勤務一覧（数式あり）　</vt:lpstr>
+      <vt:lpstr>平面図（例）</vt:lpstr>
+      <vt:lpstr>《記載例》誓約書!Print_Area</vt:lpstr>
+      <vt:lpstr>《参考》別紙①!Print_Area</vt:lpstr>
+      <vt:lpstr>'《参考》別添(誓約項目)'!Print_Area</vt:lpstr>
       <vt:lpstr>更新申請書提出一覧!Print_Area</vt:lpstr>
       <vt:lpstr>'指定（更新）申請書'!Print_Area</vt:lpstr>
-      <vt:lpstr>'別紙２　勤務一覧（数式あり）'!Print_Area</vt:lpstr>
-      <vt:lpstr>役員等名簿!Print_Area</vt:lpstr>
+      <vt:lpstr>'指定（更新）申請書 (記載例)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'別紙２　勤務一覧（数式あり）　'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>東京都</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>