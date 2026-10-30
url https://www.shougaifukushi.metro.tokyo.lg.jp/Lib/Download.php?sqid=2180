--- v0 (2026-06-12)
+++ v1 (2026-10-30)
@@ -5,60 +5,60 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅介護等\06 法制度改正、区市町村説明会、国通知関係\R07\2026XXXX_様式標準化\新様式案\特定事業所加算\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\居宅指定\各種フォーマット\00_東京都障害者サービス情報\A【訪問系サービス】指定申請書・変更届等（居宅介護・重度訪問介護・同行援護・行動援護・重度包括）\５　特定事業所加算関連（処遇改善加算は別）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7732E15-7D74-4339-B806-A75B015458CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{040BE96D-EB88-40A4-9EDA-6A60F0E2FDE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01_居宅介護" sheetId="1" r:id="rId1"/>
     <sheet name="02_重度訪問介護" sheetId="3" r:id="rId2"/>
     <sheet name="03_同行援護" sheetId="4" r:id="rId3"/>
     <sheet name="04_行動援護" sheetId="5" r:id="rId4"/>
     <sheet name="厚労省QA" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="__xlnm.Print_Area" localSheetId="0">'01_居宅介護'!$A$1:$O$59</definedName>
     <definedName name="__xlnm.Print_Area" localSheetId="1">'02_重度訪問介護'!$A$1:$O$54</definedName>
     <definedName name="__xlnm.Print_Area" localSheetId="2">'03_同行援護'!$A$1:$O$58</definedName>
     <definedName name="__xlnm.Print_Area" localSheetId="3">'04_行動援護'!$A$1:$O$62</definedName>
     <definedName name="Excel_BuiltIn__FilterDatabase" localSheetId="1">'02_重度訪問介護'!$A$1:$O$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'01_居宅介護'!$A$1:$O$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'02_重度訪問介護'!$A$1:$O$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'03_同行援護'!$A$1:$O$62</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'04_行動援護'!$A$1:$O$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'01_居宅介護'!$1:$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'02_重度訪問介護'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'03_同行援護'!$1:$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'04_行動援護'!$1:$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">厚労省QA!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
@@ -2282,69 +2282,50 @@
   <si>
     <t>②ウ</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>特定事業所加算（Ⅰ）所定単位の20/100加算</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>特定事業所加算（Ⅱ）所定単位の10/100加算</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>特定事業所加算（Ⅲ）所定単位の10/100加算</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t xml:space="preserve">特定事業所加算（Ⅳ）所定単位の5/100加算 </t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>&lt;人員要件：①～②&gt;　</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
-    <t>【体制要件①～⑦】【人員要件①及び②ア、イ】【重度障害者対応要件①】すべて適合</t>
-[...17 lines deleted...]
-  <si>
     <t>【体制要件①～⑦】【重度障害者対応要件①】が適合</t>
     <rPh sb="22" eb="24">
       <t>テキゴウ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>１人を超えるサービス提供責任者を配置することとされている事業所にあっては、常勤のサービス提供責任者を2名以上配置していること。【告示第５号イ(９)】</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>特定事業所加算（Ⅳ）所定単位の5/100加算</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>&lt;人員要件：①～③&gt;　</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>&lt;重度障害者対応要件：①～②&gt;　</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>【体制要件①ア及び②～⑥】【人材要件①】 又は 【体制要件①ア及び②～⑥】【人材要件②ア及びイ】が適合</t>
     <rPh sb="25" eb="27">
@@ -2404,63 +2385,50 @@
     <rPh sb="3" eb="5">
       <t>ヨウケン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>オヨ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ヨウケン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>&lt;重度障害者対応要件：①&gt;　</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
-    <t>【体制要件①～⑦】【人員要件①及び②ア】 又は 【体制要件①～⑦】【人員要件②ア及びイ】が適合</t>
-[...11 lines deleted...]
-  <si>
     <t>【体制要件①ア及び②～⑥】【人材要件①】又は【体制要件①ア及び②～⑥】【人材要件②ア及びイ】が適合</t>
     <rPh sb="20" eb="21">
       <t>マタ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ジンザイ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>ヨウケン</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>オヨ</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>【体制要件①ア及び②～⑥】【重度障害者対応要件①】が適合</t>
     <rPh sb="14" eb="16">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>タイオウ</t>
@@ -2576,50 +2544,82 @@
     <t>【体制要件①ア及び②～⑦】【重度障害者対応要件①】が適合</t>
     <rPh sb="14" eb="16">
       <t>ジュウド</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>タイオウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ヨウケン</t>
     </rPh>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>【体制要件①イ及び②～⑦】【人材要件②ウ】【重度障害者対応要件②】が適合</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>行動援護　特定事業所加算　チェックリスト</t>
     <phoneticPr fontId="22"/>
   </si>
   <si>
     <t>令和8年3月時点</t>
+    <phoneticPr fontId="22"/>
+  </si>
+  <si>
+    <t>【体制要件①～⑦】【人員要件①】 又は 【体制要件①～⑦】【人員要件②ア及びイ】が適合</t>
+    <rPh sb="30" eb="32">
+      <t>ジンイン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ヨウケン</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>オヨ</t>
+    </rPh>
+    <phoneticPr fontId="22"/>
+  </si>
+  <si>
+    <t>【体制要件①～⑦】【人員要件①、②ア及びイ】【重度障害者対応要件①】すべて適合</t>
+    <rPh sb="1" eb="3">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨウケン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジンイン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヨウケン</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>オヨ</t>
+    </rPh>
     <phoneticPr fontId="22"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <color indexed="8"/>
@@ -3760,295 +3760,295 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="17">
     <cellStyle name="Accent" xfId="13" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Accent 1" xfId="14" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Accent 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Accent 3" xfId="16" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Bad" xfId="10" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Error" xfId="12" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Footnote" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Good" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Heading" xfId="1" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Heading 1" xfId="2" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Heading 2" xfId="3" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Neutral" xfId="9" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Note" xfId="5" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Status" xfId="7" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Text" xfId="4" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Warning" xfId="11" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="51">
     <dxf>
       <fill>
         <patternFill>
@@ -4968,1116 +4968,1116 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
-    <col min="2" max="4" width="9.375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="15" width="9.375" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="1" customWidth="1"/>
+    <col min="6" max="15" width="9.33203125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-    <row r="2" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="75" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+    </row>
+    <row r="2" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="3"/>
       <c r="O2" s="51" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
     </row>
-    <row r="4" spans="1:17" ht="81" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="87" t="s">
+    <row r="4" spans="1:17" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="87"/>
-[...14 lines deleted...]
-    <row r="5" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="76"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+    </row>
+    <row r="5" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
     </row>
-    <row r="6" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
     </row>
-    <row r="7" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="88" t="s">
+    <row r="7" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="77" t="s">
         <v>185</v>
       </c>
-      <c r="B7" s="89"/>
-[...4 lines deleted...]
-      <c r="G7" s="96" t="s">
+      <c r="B7" s="78"/>
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="85" t="s">
+        <v>197</v>
+      </c>
+      <c r="H7" s="86"/>
+      <c r="I7" s="86"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="87"/>
+    </row>
+    <row r="8" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="79" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="80"/>
+      <c r="C8" s="80"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="80"/>
+      <c r="G8" s="88" t="s">
+        <v>195</v>
+      </c>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="90"/>
+    </row>
+    <row r="9" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="83" t="s">
+        <v>187</v>
+      </c>
+      <c r="B9" s="84"/>
+      <c r="C9" s="84"/>
+      <c r="D9" s="84"/>
+      <c r="E9" s="84"/>
+      <c r="F9" s="84"/>
+      <c r="G9" s="91" t="s">
         <v>198</v>
       </c>
-      <c r="H7" s="97"/>
-[...17 lines deleted...]
-      <c r="G8" s="99" t="s">
+      <c r="H9" s="84"/>
+      <c r="I9" s="84"/>
+      <c r="J9" s="84"/>
+      <c r="K9" s="84"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="84"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="92"/>
+    </row>
+    <row r="10" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="81" t="s">
+        <v>188</v>
+      </c>
+      <c r="B10" s="82"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="93" t="s">
         <v>196</v>
       </c>
-      <c r="H8" s="100"/>
-[...50 lines deleted...]
-    <row r="11" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H10" s="94"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="94"/>
+      <c r="K10" s="94"/>
+      <c r="L10" s="94"/>
+      <c r="M10" s="94"/>
+      <c r="N10" s="94"/>
+      <c r="O10" s="95"/>
+    </row>
+    <row r="11" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="66"/>
       <c r="B11" s="66"/>
       <c r="C11" s="66"/>
       <c r="D11" s="66"/>
       <c r="E11" s="66"/>
       <c r="F11" s="66"/>
       <c r="G11" s="68"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
     </row>
-    <row r="12" spans="1:17" ht="14.25" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:17" ht="14.4" x14ac:dyDescent="0.2">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
     </row>
-    <row r="13" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="B14" s="78" t="s">
+      <c r="B14" s="74" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="78"/>
-[...10 lines deleted...]
-      <c r="N14" s="78"/>
+      <c r="C14" s="74"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="74"/>
+      <c r="M14" s="74"/>
+      <c r="N14" s="74"/>
       <c r="O14" s="57"/>
     </row>
-    <row r="15" spans="1:17" ht="101.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="74" t="s">
+    <row r="15" spans="1:17" ht="101.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="97" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="74"/>
-[...12 lines deleted...]
-      <c r="O15" s="74"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="97"/>
+      <c r="D15" s="97"/>
+      <c r="E15" s="97"/>
+      <c r="F15" s="97"/>
+      <c r="G15" s="97"/>
+      <c r="H15" s="97"/>
+      <c r="I15" s="97"/>
+      <c r="J15" s="97"/>
+      <c r="K15" s="97"/>
+      <c r="L15" s="97"/>
+      <c r="M15" s="97"/>
+      <c r="N15" s="97"/>
+      <c r="O15" s="97"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="10"/>
     </row>
-    <row r="16" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="11"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="12"/>
       <c r="O16" s="11"/>
       <c r="Q16" s="10"/>
     </row>
-    <row r="17" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="11"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="11"/>
       <c r="O17" s="67" t="s">
         <v>0</v>
       </c>
       <c r="Q17" s="10"/>
     </row>
-    <row r="18" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="61" t="s">
         <v>179</v>
       </c>
-      <c r="B18" s="78" t="s">
+      <c r="B18" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="78"/>
-[...10 lines deleted...]
-      <c r="N18" s="78"/>
+      <c r="C18" s="74"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="74"/>
+      <c r="K18" s="74"/>
+      <c r="L18" s="74"/>
+      <c r="M18" s="74"/>
+      <c r="N18" s="74"/>
       <c r="O18" s="54"/>
     </row>
-    <row r="19" spans="1:17" ht="127.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="74" t="s">
+    <row r="19" spans="1:17" ht="127.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="74"/>
-[...12 lines deleted...]
-      <c r="O19" s="74"/>
+      <c r="B19" s="97"/>
+      <c r="C19" s="97"/>
+      <c r="D19" s="97"/>
+      <c r="E19" s="97"/>
+      <c r="F19" s="97"/>
+      <c r="G19" s="97"/>
+      <c r="H19" s="97"/>
+      <c r="I19" s="97"/>
+      <c r="J19" s="97"/>
+      <c r="K19" s="97"/>
+      <c r="L19" s="97"/>
+      <c r="M19" s="97"/>
+      <c r="N19" s="97"/>
+      <c r="O19" s="97"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="10"/>
     </row>
-    <row r="20" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="11"/>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="12"/>
       <c r="O20" s="12"/>
       <c r="Q20" s="10"/>
     </row>
-    <row r="21" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="11"/>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
       <c r="N21" s="11"/>
       <c r="O21" s="67" t="s">
         <v>0</v>
       </c>
       <c r="Q21" s="10"/>
     </row>
-    <row r="22" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="83" t="s">
+      <c r="B22" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="83"/>
-[...10 lines deleted...]
-      <c r="N22" s="83"/>
+      <c r="C22" s="98"/>
+      <c r="D22" s="98"/>
+      <c r="E22" s="98"/>
+      <c r="F22" s="98"/>
+      <c r="G22" s="98"/>
+      <c r="H22" s="98"/>
+      <c r="I22" s="98"/>
+      <c r="J22" s="98"/>
+      <c r="K22" s="98"/>
+      <c r="L22" s="98"/>
+      <c r="M22" s="98"/>
+      <c r="N22" s="98"/>
       <c r="O22" s="54"/>
     </row>
-    <row r="23" spans="1:17" ht="121.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="74" t="s">
+    <row r="23" spans="1:17" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="74"/>
-[...31 lines deleted...]
-    <row r="25" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="97"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="97"/>
+      <c r="E23" s="97"/>
+      <c r="F23" s="97"/>
+      <c r="G23" s="97"/>
+      <c r="H23" s="97"/>
+      <c r="I23" s="97"/>
+      <c r="J23" s="97"/>
+      <c r="K23" s="97"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="97"/>
+      <c r="N23" s="97"/>
+      <c r="O23" s="97"/>
+    </row>
+    <row r="24" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="75"/>
+      <c r="B24" s="75"/>
+      <c r="C24" s="75"/>
+      <c r="D24" s="75"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="75"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="75"/>
+      <c r="I24" s="75"/>
+      <c r="J24" s="75"/>
+      <c r="K24" s="75"/>
+      <c r="L24" s="75"/>
+      <c r="M24" s="75"/>
+      <c r="N24" s="75"/>
+      <c r="O24" s="75"/>
+    </row>
+    <row r="25" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="23"/>
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="23"/>
       <c r="I25" s="23"/>
       <c r="J25" s="23"/>
       <c r="K25" s="23"/>
       <c r="L25" s="23"/>
       <c r="M25" s="23"/>
       <c r="N25" s="23"/>
       <c r="O25" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:17" ht="60.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:17" ht="60.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="75"/>
-[...10 lines deleted...]
-      <c r="N26" s="75"/>
+      <c r="C26" s="99"/>
+      <c r="D26" s="99"/>
+      <c r="E26" s="99"/>
+      <c r="F26" s="99"/>
+      <c r="G26" s="99"/>
+      <c r="H26" s="99"/>
+      <c r="I26" s="99"/>
+      <c r="J26" s="99"/>
+      <c r="K26" s="99"/>
+      <c r="L26" s="99"/>
+      <c r="M26" s="99"/>
+      <c r="N26" s="99"/>
       <c r="O26" s="54"/>
     </row>
-    <row r="27" spans="1:17" ht="275.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="74" t="s">
+    <row r="27" spans="1:17" ht="275.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="97" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="74"/>
-[...14 lines deleted...]
-    <row r="28" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B27" s="97"/>
+      <c r="C27" s="97"/>
+      <c r="D27" s="97"/>
+      <c r="E27" s="97"/>
+      <c r="F27" s="97"/>
+      <c r="G27" s="97"/>
+      <c r="H27" s="97"/>
+      <c r="I27" s="97"/>
+      <c r="J27" s="97"/>
+      <c r="K27" s="97"/>
+      <c r="L27" s="97"/>
+      <c r="M27" s="97"/>
+      <c r="N27" s="97"/>
+      <c r="O27" s="97"/>
+    </row>
+    <row r="28" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="11"/>
     </row>
-    <row r="29" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="11"/>
       <c r="O29" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="78" t="s">
+      <c r="B30" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="C30" s="78"/>
-[...10 lines deleted...]
-      <c r="N30" s="78"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="74"/>
+      <c r="N30" s="74"/>
       <c r="O30" s="54"/>
       <c r="P30" s="16"/>
     </row>
-    <row r="31" spans="1:17" ht="135.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="74" t="s">
+    <row r="31" spans="1:17" ht="135.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="97" t="s">
         <v>172</v>
       </c>
-      <c r="B31" s="74"/>
-[...15 lines deleted...]
-    <row r="33" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
+      <c r="F31" s="97"/>
+      <c r="G31" s="97"/>
+      <c r="H31" s="97"/>
+      <c r="I31" s="97"/>
+      <c r="J31" s="97"/>
+      <c r="K31" s="97"/>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
+    </row>
+    <row r="32" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O33" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:16" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:16" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="78" t="s">
+      <c r="B34" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="C34" s="85"/>
-[...10 lines deleted...]
-      <c r="N34" s="86"/>
+      <c r="C34" s="100"/>
+      <c r="D34" s="100"/>
+      <c r="E34" s="100"/>
+      <c r="F34" s="100"/>
+      <c r="G34" s="100"/>
+      <c r="H34" s="100"/>
+      <c r="I34" s="100"/>
+      <c r="J34" s="100"/>
+      <c r="K34" s="100"/>
+      <c r="L34" s="100"/>
+      <c r="M34" s="100"/>
+      <c r="N34" s="101"/>
       <c r="O34" s="54"/>
     </row>
-    <row r="35" spans="1:16" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="77" t="s">
+    <row r="35" spans="1:16" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="102" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="77"/>
-[...31 lines deleted...]
-    <row r="37" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="102"/>
+      <c r="C35" s="102"/>
+      <c r="D35" s="102"/>
+      <c r="E35" s="102"/>
+      <c r="F35" s="102"/>
+      <c r="G35" s="102"/>
+      <c r="H35" s="102"/>
+      <c r="I35" s="102"/>
+      <c r="J35" s="102"/>
+      <c r="K35" s="102"/>
+      <c r="L35" s="102"/>
+      <c r="M35" s="102"/>
+      <c r="N35" s="102"/>
+      <c r="O35" s="102"/>
+    </row>
+    <row r="36" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="75"/>
+      <c r="B36" s="75"/>
+      <c r="C36" s="75"/>
+      <c r="D36" s="75"/>
+      <c r="E36" s="75"/>
+      <c r="F36" s="75"/>
+      <c r="G36" s="75"/>
+      <c r="H36" s="75"/>
+      <c r="I36" s="75"/>
+      <c r="J36" s="75"/>
+      <c r="K36" s="75"/>
+      <c r="L36" s="75"/>
+      <c r="M36" s="75"/>
+      <c r="N36" s="75"/>
+      <c r="O36" s="75"/>
+    </row>
+    <row r="37" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="23"/>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:16" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:16" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B38" s="82" t="s">
+      <c r="B38" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="C38" s="82"/>
-[...10 lines deleted...]
-      <c r="N38" s="82"/>
+      <c r="C38" s="96"/>
+      <c r="D38" s="96"/>
+      <c r="E38" s="96"/>
+      <c r="F38" s="96"/>
+      <c r="G38" s="96"/>
+      <c r="H38" s="96"/>
+      <c r="I38" s="96"/>
+      <c r="J38" s="96"/>
+      <c r="K38" s="96"/>
+      <c r="L38" s="96"/>
+      <c r="M38" s="96"/>
+      <c r="N38" s="96"/>
       <c r="O38" s="54"/>
     </row>
-    <row r="39" spans="1:16" ht="141.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="77" t="s">
+    <row r="39" spans="1:16" ht="141.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="77"/>
-[...15 lines deleted...]
-    <row r="41" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B39" s="102"/>
+      <c r="C39" s="102"/>
+      <c r="D39" s="102"/>
+      <c r="E39" s="102"/>
+      <c r="F39" s="102"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
+      <c r="I39" s="102"/>
+      <c r="J39" s="102"/>
+      <c r="K39" s="102"/>
+      <c r="L39" s="102"/>
+      <c r="M39" s="102"/>
+      <c r="N39" s="102"/>
+      <c r="O39" s="102"/>
+    </row>
+    <row r="40" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="18" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="O41" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:16" ht="101.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:16" ht="101.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B42" s="78" t="s">
+      <c r="B42" s="74" t="s">
         <v>182</v>
       </c>
-      <c r="C42" s="78"/>
-[...10 lines deleted...]
-      <c r="N42" s="78"/>
+      <c r="C42" s="74"/>
+      <c r="D42" s="74"/>
+      <c r="E42" s="74"/>
+      <c r="F42" s="74"/>
+      <c r="G42" s="74"/>
+      <c r="H42" s="74"/>
+      <c r="I42" s="74"/>
+      <c r="J42" s="74"/>
+      <c r="K42" s="74"/>
+      <c r="L42" s="74"/>
+      <c r="M42" s="74"/>
+      <c r="N42" s="74"/>
       <c r="O42" s="54"/>
       <c r="P42" s="16"/>
     </row>
-    <row r="43" spans="1:16" ht="243" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="74" t="s">
+    <row r="43" spans="1:16" ht="243" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="97" t="s">
         <v>174</v>
       </c>
-      <c r="B43" s="74"/>
-[...14 lines deleted...]
-    <row r="44" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B43" s="97"/>
+      <c r="C43" s="97"/>
+      <c r="D43" s="97"/>
+      <c r="E43" s="97"/>
+      <c r="F43" s="97"/>
+      <c r="G43" s="97"/>
+      <c r="H43" s="97"/>
+      <c r="I43" s="97"/>
+      <c r="J43" s="97"/>
+      <c r="K43" s="97"/>
+      <c r="L43" s="97"/>
+      <c r="M43" s="97"/>
+      <c r="N43" s="97"/>
+      <c r="O43" s="97"/>
+    </row>
+    <row r="44" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="11"/>
     </row>
-    <row r="45" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18"/>
       <c r="B45" s="65"/>
       <c r="C45" s="65"/>
       <c r="D45" s="65"/>
       <c r="E45" s="65"/>
       <c r="F45" s="65"/>
       <c r="G45" s="65"/>
       <c r="H45" s="65"/>
       <c r="I45" s="65"/>
       <c r="J45" s="65"/>
       <c r="K45" s="65"/>
       <c r="L45" s="65"/>
       <c r="M45" s="65"/>
       <c r="N45" s="65"/>
       <c r="O45" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="64" t="s">
         <v>175</v>
       </c>
-      <c r="B46" s="75" t="s">
+      <c r="B46" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="C46" s="75"/>
-[...10 lines deleted...]
-      <c r="N46" s="75"/>
+      <c r="C46" s="99"/>
+      <c r="D46" s="99"/>
+      <c r="E46" s="99"/>
+      <c r="F46" s="99"/>
+      <c r="G46" s="99"/>
+      <c r="H46" s="99"/>
+      <c r="I46" s="99"/>
+      <c r="J46" s="99"/>
+      <c r="K46" s="99"/>
+      <c r="L46" s="99"/>
+      <c r="M46" s="99"/>
+      <c r="N46" s="99"/>
       <c r="O46" s="54"/>
     </row>
-    <row r="47" spans="1:16" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="77" t="s">
+    <row r="47" spans="1:16" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="102" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="77"/>
-[...15 lines deleted...]
-    <row r="49" spans="1:16" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="102"/>
+      <c r="C47" s="102"/>
+      <c r="D47" s="102"/>
+      <c r="E47" s="102"/>
+      <c r="F47" s="102"/>
+      <c r="G47" s="102"/>
+      <c r="H47" s="102"/>
+      <c r="I47" s="102"/>
+      <c r="J47" s="102"/>
+      <c r="K47" s="102"/>
+      <c r="L47" s="102"/>
+      <c r="M47" s="102"/>
+      <c r="N47" s="102"/>
+      <c r="O47" s="102"/>
+    </row>
+    <row r="48" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" spans="1:16" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O49" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="63" t="s">
         <v>176</v>
       </c>
-      <c r="B50" s="75" t="s">
+      <c r="B50" s="99" t="s">
         <v>13</v>
       </c>
-      <c r="C50" s="75"/>
-[...10 lines deleted...]
-      <c r="N50" s="75"/>
+      <c r="C50" s="99"/>
+      <c r="D50" s="99"/>
+      <c r="E50" s="99"/>
+      <c r="F50" s="99"/>
+      <c r="G50" s="99"/>
+      <c r="H50" s="99"/>
+      <c r="I50" s="99"/>
+      <c r="J50" s="99"/>
+      <c r="K50" s="99"/>
+      <c r="L50" s="99"/>
+      <c r="M50" s="99"/>
+      <c r="N50" s="99"/>
       <c r="O50" s="54"/>
       <c r="P50" s="16"/>
     </row>
-    <row r="51" spans="1:16" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="74" t="s">
+    <row r="51" spans="1:16" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="97" t="s">
         <v>14</v>
       </c>
-      <c r="B51" s="74"/>
-[...15 lines deleted...]
-    <row r="53" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="97"/>
+      <c r="C51" s="97"/>
+      <c r="D51" s="97"/>
+      <c r="E51" s="97"/>
+      <c r="F51" s="97"/>
+      <c r="G51" s="97"/>
+      <c r="H51" s="97"/>
+      <c r="I51" s="97"/>
+      <c r="J51" s="97"/>
+      <c r="K51" s="97"/>
+      <c r="L51" s="97"/>
+      <c r="M51" s="97"/>
+      <c r="N51" s="97"/>
+      <c r="O51" s="97"/>
+    </row>
+    <row r="52" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O53" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:16" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:16" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="64" t="s">
         <v>184</v>
       </c>
-      <c r="B54" s="79" t="s">
+      <c r="B54" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="C54" s="80"/>
-[...10 lines deleted...]
-      <c r="N54" s="81"/>
+      <c r="C54" s="104"/>
+      <c r="D54" s="104"/>
+      <c r="E54" s="104"/>
+      <c r="F54" s="104"/>
+      <c r="G54" s="104"/>
+      <c r="H54" s="104"/>
+      <c r="I54" s="104"/>
+      <c r="J54" s="104"/>
+      <c r="K54" s="104"/>
+      <c r="L54" s="104"/>
+      <c r="M54" s="104"/>
+      <c r="N54" s="105"/>
       <c r="O54" s="58"/>
       <c r="P54" s="16"/>
     </row>
-    <row r="55" spans="1:16" ht="66.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="74" t="s">
+    <row r="55" spans="1:16" ht="66.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="B55" s="77"/>
-[...12 lines deleted...]
-      <c r="O55" s="74"/>
+      <c r="B55" s="102"/>
+      <c r="C55" s="102"/>
+      <c r="D55" s="102"/>
+      <c r="E55" s="102"/>
+      <c r="F55" s="102"/>
+      <c r="G55" s="102"/>
+      <c r="H55" s="102"/>
+      <c r="I55" s="102"/>
+      <c r="J55" s="102"/>
+      <c r="K55" s="102"/>
+      <c r="L55" s="102"/>
+      <c r="M55" s="102"/>
+      <c r="N55" s="102"/>
+      <c r="O55" s="97"/>
       <c r="P55" s="9"/>
     </row>
-    <row r="56" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="57" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="20" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B57" s="17"/>
       <c r="C57" s="17"/>
       <c r="D57" s="17"/>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
       <c r="G57" s="17"/>
       <c r="H57" s="17"/>
       <c r="I57" s="17"/>
       <c r="J57" s="17"/>
       <c r="K57" s="17"/>
       <c r="L57" s="17"/>
       <c r="M57" s="17"/>
       <c r="N57" s="17"/>
       <c r="O57" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A58" s="63" t="s">
         <v>181</v>
       </c>
-      <c r="B58" s="76" t="s">
+      <c r="B58" s="106" t="s">
         <v>15</v>
       </c>
-      <c r="C58" s="76"/>
-[...10 lines deleted...]
-      <c r="N58" s="76"/>
+      <c r="C58" s="106"/>
+      <c r="D58" s="106"/>
+      <c r="E58" s="106"/>
+      <c r="F58" s="106"/>
+      <c r="G58" s="106"/>
+      <c r="H58" s="106"/>
+      <c r="I58" s="106"/>
+      <c r="J58" s="106"/>
+      <c r="K58" s="106"/>
+      <c r="L58" s="106"/>
+      <c r="M58" s="106"/>
+      <c r="N58" s="106"/>
       <c r="O58" s="54"/>
       <c r="P58" s="16"/>
     </row>
-    <row r="59" spans="1:16" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="74" t="s">
+    <row r="59" spans="1:16" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="B59" s="74"/>
-[...12 lines deleted...]
-      <c r="O59" s="74"/>
+      <c r="B59" s="97"/>
+      <c r="C59" s="97"/>
+      <c r="D59" s="97"/>
+      <c r="E59" s="97"/>
+      <c r="F59" s="97"/>
+      <c r="G59" s="97"/>
+      <c r="H59" s="97"/>
+      <c r="I59" s="97"/>
+      <c r="J59" s="97"/>
+      <c r="K59" s="97"/>
+      <c r="L59" s="97"/>
+      <c r="M59" s="97"/>
+      <c r="N59" s="97"/>
+      <c r="O59" s="97"/>
       <c r="P59" s="9"/>
     </row>
-    <row r="61" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O61" s="67" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="62" t="s">
         <v>183</v>
       </c>
-      <c r="B62" s="75" t="s">
+      <c r="B62" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="C62" s="75"/>
-[...10 lines deleted...]
-      <c r="N62" s="75"/>
+      <c r="C62" s="99"/>
+      <c r="D62" s="99"/>
+      <c r="E62" s="99"/>
+      <c r="F62" s="99"/>
+      <c r="G62" s="99"/>
+      <c r="H62" s="99"/>
+      <c r="I62" s="99"/>
+      <c r="J62" s="99"/>
+      <c r="K62" s="99"/>
+      <c r="L62" s="99"/>
+      <c r="M62" s="99"/>
+      <c r="N62" s="99"/>
       <c r="O62" s="54"/>
       <c r="P62" s="16"/>
     </row>
-    <row r="63" spans="1:16" ht="79.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="74" t="s">
+    <row r="63" spans="1:16" ht="79.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="B63" s="74"/>
-[...12 lines deleted...]
-      <c r="O63" s="74"/>
+      <c r="B63" s="97"/>
+      <c r="C63" s="97"/>
+      <c r="D63" s="97"/>
+      <c r="E63" s="97"/>
+      <c r="F63" s="97"/>
+      <c r="G63" s="97"/>
+      <c r="H63" s="97"/>
+      <c r="I63" s="97"/>
+      <c r="J63" s="97"/>
+      <c r="K63" s="97"/>
+      <c r="L63" s="97"/>
+      <c r="M63" s="97"/>
+      <c r="N63" s="97"/>
+      <c r="O63" s="97"/>
       <c r="P63" s="9"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="38">
-    <mergeCell ref="B14:N14"/>
-[...9 lines deleted...]
-    <mergeCell ref="G10:O10"/>
+    <mergeCell ref="A63:O63"/>
+    <mergeCell ref="B50:N50"/>
+    <mergeCell ref="A51:O51"/>
+    <mergeCell ref="B58:N58"/>
+    <mergeCell ref="A59:O59"/>
+    <mergeCell ref="A39:O39"/>
+    <mergeCell ref="B42:N42"/>
+    <mergeCell ref="A43:O43"/>
+    <mergeCell ref="B46:N46"/>
+    <mergeCell ref="B62:N62"/>
+    <mergeCell ref="A47:O47"/>
+    <mergeCell ref="B54:N54"/>
+    <mergeCell ref="A55:O55"/>
     <mergeCell ref="B38:N38"/>
     <mergeCell ref="A15:O15"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="A23:O23"/>
     <mergeCell ref="A24:O24"/>
     <mergeCell ref="B26:N26"/>
     <mergeCell ref="A27:O27"/>
     <mergeCell ref="B30:N30"/>
     <mergeCell ref="A31:O31"/>
     <mergeCell ref="B34:N34"/>
     <mergeCell ref="A35:O35"/>
     <mergeCell ref="A36:O36"/>
     <mergeCell ref="B18:N18"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A39:O39"/>
-[...11 lines deleted...]
-    <mergeCell ref="A59:O59"/>
+    <mergeCell ref="B14:N14"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A4:O4"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G7:O7"/>
+    <mergeCell ref="G8:O8"/>
+    <mergeCell ref="G9:O9"/>
+    <mergeCell ref="G10:O10"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <conditionalFormatting sqref="O14">
     <cfRule type="containsBlanks" dxfId="50" priority="13">
       <formula>LEN(TRIM(O14))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O18">
     <cfRule type="containsBlanks" dxfId="49" priority="3">
       <formula>LEN(TRIM(O18))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O22">
     <cfRule type="containsBlanks" dxfId="48" priority="12">
       <formula>LEN(TRIM(O22))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O26">
     <cfRule type="containsBlanks" dxfId="47" priority="11">
       <formula>LEN(TRIM(O26))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O30">
     <cfRule type="containsBlanks" dxfId="46" priority="10">
       <formula>LEN(TRIM(O30))=0</formula>
@@ -6130,990 +6130,990 @@
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="14" man="1"/>
     <brk id="39" max="14" man="1"/>
     <brk id="56" max="14" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="15" width="9.375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="1" customWidth="1"/>
+    <col min="6" max="15" width="9.33203125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-    <row r="2" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="75" t="s">
+        <v>206</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+    </row>
+    <row r="2" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="4"/>
       <c r="O2" s="51" t="str">
         <f>'01_居宅介護'!O2</f>
         <v>令和8年3月時点</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
     </row>
-    <row r="4" spans="1:17" ht="81" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="87" t="s">
+    <row r="4" spans="1:17" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="87"/>
-[...14 lines deleted...]
-    <row r="5" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="76"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+    </row>
+    <row r="5" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
     </row>
-    <row r="6" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
     </row>
-    <row r="7" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="113" t="s">
+    <row r="7" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="111" t="s">
         <v>185</v>
       </c>
-      <c r="B7" s="114"/>
-[...4 lines deleted...]
-      <c r="G7" s="122" t="s">
+      <c r="B7" s="112"/>
+      <c r="C7" s="112"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="112"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="120" t="s">
+        <v>217</v>
+      </c>
+      <c r="H7" s="121"/>
+      <c r="I7" s="121"/>
+      <c r="J7" s="121"/>
+      <c r="K7" s="121"/>
+      <c r="L7" s="121"/>
+      <c r="M7" s="121"/>
+      <c r="N7" s="121"/>
+      <c r="O7" s="122"/>
+    </row>
+    <row r="8" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="114" t="s">
+        <v>186</v>
+      </c>
+      <c r="B8" s="115"/>
+      <c r="C8" s="115"/>
+      <c r="D8" s="115"/>
+      <c r="E8" s="115"/>
+      <c r="F8" s="116"/>
+      <c r="G8" s="107" t="s">
+        <v>216</v>
+      </c>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="108"/>
+    </row>
+    <row r="9" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="117" t="s">
+        <v>187</v>
+      </c>
+      <c r="B9" s="118"/>
+      <c r="C9" s="118"/>
+      <c r="D9" s="118"/>
+      <c r="E9" s="118"/>
+      <c r="F9" s="119"/>
+      <c r="G9" s="81" t="s">
         <v>190</v>
       </c>
-      <c r="H7" s="123"/>
-[...50 lines deleted...]
-    <row r="10" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="82"/>
+      <c r="L9" s="82"/>
+      <c r="M9" s="82"/>
+      <c r="N9" s="82"/>
+      <c r="O9" s="109"/>
+    </row>
+    <row r="10" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
     </row>
-    <row r="11" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="40.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:17" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="78" t="s">
+      <c r="B12" s="74" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="78"/>
-[...10 lines deleted...]
-      <c r="N12" s="78"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="74"/>
+      <c r="E12" s="74"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="74"/>
+      <c r="H12" s="74"/>
+      <c r="I12" s="74"/>
+      <c r="J12" s="74"/>
+      <c r="K12" s="74"/>
+      <c r="L12" s="74"/>
+      <c r="M12" s="74"/>
+      <c r="N12" s="74"/>
       <c r="O12" s="54"/>
     </row>
-    <row r="13" spans="1:17" ht="101.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="74" t="s">
+    <row r="13" spans="1:17" ht="101.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="97" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="74"/>
-[...12 lines deleted...]
-      <c r="O13" s="74"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="97"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97"/>
+      <c r="F13" s="97"/>
+      <c r="G13" s="97"/>
+      <c r="H13" s="97"/>
+      <c r="I13" s="97"/>
+      <c r="J13" s="97"/>
+      <c r="K13" s="97"/>
+      <c r="L13" s="97"/>
+      <c r="M13" s="97"/>
+      <c r="N13" s="97"/>
+      <c r="O13" s="97"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="10"/>
     </row>
-    <row r="14" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11"/>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="Q14" s="10"/>
     </row>
-    <row r="15" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="67" t="s">
         <v>0</v>
       </c>
       <c r="Q15" s="10"/>
     </row>
-    <row r="16" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="112" t="s">
+      <c r="B16" s="110" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="112"/>
-[...10 lines deleted...]
-      <c r="N16" s="112"/>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="110"/>
+      <c r="G16" s="110"/>
+      <c r="H16" s="110"/>
+      <c r="I16" s="110"/>
+      <c r="J16" s="110"/>
+      <c r="K16" s="110"/>
+      <c r="L16" s="110"/>
+      <c r="M16" s="110"/>
+      <c r="N16" s="110"/>
       <c r="O16" s="54"/>
     </row>
-    <row r="17" spans="1:17" ht="151.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="77" t="s">
+    <row r="17" spans="1:17" ht="151.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="77"/>
-[...31 lines deleted...]
-    <row r="19" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="102"/>
+      <c r="C17" s="102"/>
+      <c r="D17" s="102"/>
+      <c r="E17" s="102"/>
+      <c r="F17" s="102"/>
+      <c r="G17" s="102"/>
+      <c r="H17" s="102"/>
+      <c r="I17" s="102"/>
+      <c r="J17" s="102"/>
+      <c r="K17" s="102"/>
+      <c r="L17" s="102"/>
+      <c r="M17" s="102"/>
+      <c r="N17" s="102"/>
+      <c r="O17" s="102"/>
+    </row>
+    <row r="18" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="75"/>
+      <c r="B18" s="75"/>
+      <c r="C18" s="75"/>
+      <c r="D18" s="75"/>
+      <c r="E18" s="75"/>
+      <c r="F18" s="75"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="75"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="75"/>
+      <c r="O18" s="75"/>
+    </row>
+    <row r="19" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="11"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="67" t="s">
         <v>0</v>
       </c>
       <c r="Q19" s="10"/>
     </row>
-    <row r="20" spans="1:17" ht="60.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" ht="60.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="78" t="s">
+      <c r="B20" s="74" t="s">
         <v>54</v>
       </c>
-      <c r="C20" s="78"/>
-[...10 lines deleted...]
-      <c r="N20" s="78"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="74"/>
+      <c r="N20" s="74"/>
       <c r="O20" s="54"/>
     </row>
-    <row r="21" spans="1:17" ht="159.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="74" t="s">
+    <row r="21" spans="1:17" ht="159.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="74"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="97"/>
+      <c r="C21" s="97"/>
+      <c r="D21" s="97"/>
+      <c r="E21" s="97"/>
+      <c r="F21" s="97"/>
+      <c r="G21" s="97"/>
+      <c r="H21" s="97"/>
+      <c r="I21" s="97"/>
+      <c r="J21" s="97"/>
+      <c r="K21" s="97"/>
+      <c r="L21" s="97"/>
+      <c r="M21" s="97"/>
+      <c r="N21" s="97"/>
+      <c r="O21" s="97"/>
+    </row>
+    <row r="22" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="11"/>
     </row>
-    <row r="23" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="11"/>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="N23" s="11"/>
       <c r="O23" s="67" t="s">
         <v>0</v>
       </c>
       <c r="Q23" s="10"/>
     </row>
-    <row r="24" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="78" t="s">
+      <c r="B24" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="C24" s="78"/>
-[...10 lines deleted...]
-      <c r="N24" s="78"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="74"/>
+      <c r="N24" s="74"/>
       <c r="O24" s="54"/>
       <c r="P24" s="16"/>
     </row>
-    <row r="25" spans="1:17" ht="139.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="74" t="s">
+    <row r="25" spans="1:17" ht="139.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="97" t="s">
         <v>171</v>
       </c>
-      <c r="B25" s="74"/>
-[...15 lines deleted...]
-    <row r="27" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="97"/>
+      <c r="C25" s="97"/>
+      <c r="D25" s="97"/>
+      <c r="E25" s="97"/>
+      <c r="F25" s="97"/>
+      <c r="G25" s="97"/>
+      <c r="H25" s="97"/>
+      <c r="I25" s="97"/>
+      <c r="J25" s="97"/>
+      <c r="K25" s="97"/>
+      <c r="L25" s="97"/>
+      <c r="M25" s="97"/>
+      <c r="N25" s="97"/>
+      <c r="O25" s="97"/>
+    </row>
+    <row r="26" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="11"/>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="67" t="s">
         <v>0</v>
       </c>
       <c r="Q27" s="10"/>
     </row>
-    <row r="28" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="75" t="s">
+      <c r="B28" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="C28" s="75"/>
-[...10 lines deleted...]
-      <c r="N28" s="75"/>
+      <c r="C28" s="99"/>
+      <c r="D28" s="99"/>
+      <c r="E28" s="99"/>
+      <c r="F28" s="99"/>
+      <c r="G28" s="99"/>
+      <c r="H28" s="99"/>
+      <c r="I28" s="99"/>
+      <c r="J28" s="99"/>
+      <c r="K28" s="99"/>
+      <c r="L28" s="99"/>
+      <c r="M28" s="99"/>
+      <c r="N28" s="99"/>
       <c r="O28" s="54"/>
     </row>
-    <row r="29" spans="1:17" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="77" t="s">
+    <row r="29" spans="1:17" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="77"/>
-[...31 lines deleted...]
-    <row r="31" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="102"/>
+      <c r="C29" s="102"/>
+      <c r="D29" s="102"/>
+      <c r="E29" s="102"/>
+      <c r="F29" s="102"/>
+      <c r="G29" s="102"/>
+      <c r="H29" s="102"/>
+      <c r="I29" s="102"/>
+      <c r="J29" s="102"/>
+      <c r="K29" s="102"/>
+      <c r="L29" s="102"/>
+      <c r="M29" s="102"/>
+      <c r="N29" s="102"/>
+      <c r="O29" s="102"/>
+    </row>
+    <row r="30" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="75"/>
+      <c r="B30" s="75"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="75"/>
+      <c r="E30" s="75"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="75"/>
+      <c r="H30" s="75"/>
+      <c r="I30" s="75"/>
+      <c r="J30" s="75"/>
+      <c r="K30" s="75"/>
+      <c r="L30" s="75"/>
+      <c r="M30" s="75"/>
+      <c r="N30" s="75"/>
+      <c r="O30" s="75"/>
+    </row>
+    <row r="31" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="11"/>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="11"/>
       <c r="O31" s="67" t="s">
         <v>0</v>
       </c>
       <c r="Q31" s="10"/>
     </row>
-    <row r="32" spans="1:17" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:17" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="82" t="s">
-[...13 lines deleted...]
-      <c r="N32" s="82"/>
+      <c r="B32" s="96" t="s">
+        <v>208</v>
+      </c>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="96"/>
       <c r="O32" s="54"/>
     </row>
-    <row r="33" spans="1:17" ht="141.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="77" t="s">
+    <row r="33" spans="1:17" ht="141.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="B33" s="77"/>
-[...14 lines deleted...]
-    <row r="34" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B33" s="102"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+      <c r="K33" s="102"/>
+      <c r="L33" s="102"/>
+      <c r="M33" s="102"/>
+      <c r="N33" s="102"/>
+      <c r="O33" s="102"/>
+    </row>
+    <row r="34" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="18"/>
     </row>
-    <row r="35" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="11"/>
       <c r="O35" s="72" t="s">
         <v>0</v>
       </c>
       <c r="Q35" s="10"/>
     </row>
-    <row r="36" spans="1:17" ht="37.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:17" ht="37.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="107" t="s">
+      <c r="B36" s="123" t="s">
         <v>46</v>
       </c>
-      <c r="C36" s="82"/>
-[...10 lines deleted...]
-      <c r="N36" s="81"/>
+      <c r="C36" s="96"/>
+      <c r="D36" s="96"/>
+      <c r="E36" s="96"/>
+      <c r="F36" s="96"/>
+      <c r="G36" s="96"/>
+      <c r="H36" s="96"/>
+      <c r="I36" s="96"/>
+      <c r="J36" s="96"/>
+      <c r="K36" s="96"/>
+      <c r="L36" s="96"/>
+      <c r="M36" s="96"/>
+      <c r="N36" s="105"/>
       <c r="O36" s="58"/>
     </row>
-    <row r="37" spans="1:17" ht="132" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="108" t="s">
+    <row r="37" spans="1:17" ht="132" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="124" t="s">
         <v>173</v>
       </c>
-      <c r="B37" s="108"/>
-[...31 lines deleted...]
-    <row r="39" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="124"/>
+      <c r="C37" s="124"/>
+      <c r="D37" s="124"/>
+      <c r="E37" s="124"/>
+      <c r="F37" s="124"/>
+      <c r="G37" s="124"/>
+      <c r="H37" s="124"/>
+      <c r="I37" s="124"/>
+      <c r="J37" s="124"/>
+      <c r="K37" s="124"/>
+      <c r="L37" s="124"/>
+      <c r="M37" s="124"/>
+      <c r="N37" s="124"/>
+      <c r="O37" s="124"/>
+    </row>
+    <row r="38" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="75"/>
+      <c r="B38" s="75"/>
+      <c r="C38" s="75"/>
+      <c r="D38" s="75"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="75"/>
+      <c r="G38" s="75"/>
+      <c r="H38" s="75"/>
+      <c r="I38" s="75"/>
+      <c r="J38" s="75"/>
+      <c r="K38" s="75"/>
+      <c r="L38" s="75"/>
+      <c r="M38" s="75"/>
+      <c r="N38" s="75"/>
+      <c r="O38" s="75"/>
+    </row>
+    <row r="39" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>189</v>
       </c>
       <c r="O39" s="72" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:17" ht="100.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:17" ht="100.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="13" t="s">
         <v>181</v>
       </c>
-      <c r="B40" s="78" t="s">
+      <c r="B40" s="74" t="s">
         <v>47</v>
       </c>
-      <c r="C40" s="78"/>
-[...10 lines deleted...]
-      <c r="N40" s="78"/>
+      <c r="C40" s="74"/>
+      <c r="D40" s="74"/>
+      <c r="E40" s="74"/>
+      <c r="F40" s="74"/>
+      <c r="G40" s="74"/>
+      <c r="H40" s="74"/>
+      <c r="I40" s="74"/>
+      <c r="J40" s="74"/>
+      <c r="K40" s="74"/>
+      <c r="L40" s="74"/>
+      <c r="M40" s="74"/>
+      <c r="N40" s="74"/>
       <c r="O40" s="54"/>
       <c r="P40" s="16"/>
     </row>
-    <row r="41" spans="1:17" ht="243" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="74" t="s">
+    <row r="41" spans="1:17" ht="243" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="97" t="s">
         <v>48</v>
       </c>
-      <c r="B41" s="74"/>
-[...14 lines deleted...]
-    <row r="42" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B41" s="97"/>
+      <c r="C41" s="97"/>
+      <c r="D41" s="97"/>
+      <c r="E41" s="97"/>
+      <c r="F41" s="97"/>
+      <c r="G41" s="97"/>
+      <c r="H41" s="97"/>
+      <c r="I41" s="97"/>
+      <c r="J41" s="97"/>
+      <c r="K41" s="97"/>
+      <c r="L41" s="97"/>
+      <c r="M41" s="97"/>
+      <c r="N41" s="97"/>
+      <c r="O41" s="97"/>
+    </row>
+    <row r="42" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="11"/>
     </row>
-    <row r="43" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O43" s="72" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:17" ht="72.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:17" ht="72.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="64" t="s">
         <v>175</v>
       </c>
-      <c r="B44" s="75" t="s">
+      <c r="B44" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="C44" s="75"/>
-[...10 lines deleted...]
-      <c r="N44" s="75"/>
+      <c r="C44" s="99"/>
+      <c r="D44" s="99"/>
+      <c r="E44" s="99"/>
+      <c r="F44" s="99"/>
+      <c r="G44" s="99"/>
+      <c r="H44" s="99"/>
+      <c r="I44" s="99"/>
+      <c r="J44" s="99"/>
+      <c r="K44" s="99"/>
+      <c r="L44" s="99"/>
+      <c r="M44" s="99"/>
+      <c r="N44" s="99"/>
       <c r="O44" s="54"/>
       <c r="P44" s="22"/>
     </row>
-    <row r="45" spans="1:17" ht="89.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="77" t="s">
+    <row r="45" spans="1:17" ht="89.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="102" t="s">
         <v>50</v>
       </c>
-      <c r="B45" s="77"/>
-[...31 lines deleted...]
-    <row r="47" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="102"/>
+      <c r="C45" s="102"/>
+      <c r="D45" s="102"/>
+      <c r="E45" s="102"/>
+      <c r="F45" s="102"/>
+      <c r="G45" s="102"/>
+      <c r="H45" s="102"/>
+      <c r="I45" s="102"/>
+      <c r="J45" s="102"/>
+      <c r="K45" s="102"/>
+      <c r="L45" s="102"/>
+      <c r="M45" s="102"/>
+      <c r="N45" s="102"/>
+      <c r="O45" s="102"/>
+    </row>
+    <row r="46" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="75"/>
+      <c r="B46" s="75"/>
+      <c r="C46" s="75"/>
+      <c r="D46" s="75"/>
+      <c r="E46" s="75"/>
+      <c r="F46" s="75"/>
+      <c r="G46" s="75"/>
+      <c r="H46" s="75"/>
+      <c r="I46" s="75"/>
+      <c r="J46" s="75"/>
+      <c r="K46" s="75"/>
+      <c r="L46" s="75"/>
+      <c r="M46" s="75"/>
+      <c r="N46" s="75"/>
+      <c r="O46" s="75"/>
+    </row>
+    <row r="47" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O47" s="72" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:17" ht="45.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:17" ht="45.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="63" t="s">
         <v>176</v>
       </c>
-      <c r="B48" s="75" t="s">
-[...13 lines deleted...]
-      <c r="N48" s="75"/>
+      <c r="B48" s="99" t="s">
+        <v>191</v>
+      </c>
+      <c r="C48" s="99"/>
+      <c r="D48" s="99"/>
+      <c r="E48" s="99"/>
+      <c r="F48" s="99"/>
+      <c r="G48" s="99"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="K48" s="99"/>
+      <c r="L48" s="99"/>
+      <c r="M48" s="99"/>
+      <c r="N48" s="99"/>
       <c r="O48" s="54"/>
       <c r="P48" s="16"/>
     </row>
-    <row r="49" spans="1:16" ht="55.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="74" t="s">
+    <row r="49" spans="1:16" ht="55.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="97" t="s">
         <v>51</v>
       </c>
-      <c r="B49" s="74"/>
-[...15 lines deleted...]
-    <row r="51" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B49" s="97"/>
+      <c r="C49" s="97"/>
+      <c r="D49" s="97"/>
+      <c r="E49" s="97"/>
+      <c r="F49" s="97"/>
+      <c r="G49" s="97"/>
+      <c r="H49" s="97"/>
+      <c r="I49" s="97"/>
+      <c r="J49" s="97"/>
+      <c r="K49" s="97"/>
+      <c r="L49" s="97"/>
+      <c r="M49" s="97"/>
+      <c r="N49" s="97"/>
+      <c r="O49" s="97"/>
+    </row>
+    <row r="50" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="18" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O52" s="72" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B53" s="76" t="s">
+      <c r="B53" s="106" t="s">
         <v>52</v>
       </c>
-      <c r="C53" s="76"/>
-[...10 lines deleted...]
-      <c r="N53" s="76"/>
+      <c r="C53" s="106"/>
+      <c r="D53" s="106"/>
+      <c r="E53" s="106"/>
+      <c r="F53" s="106"/>
+      <c r="G53" s="106"/>
+      <c r="H53" s="106"/>
+      <c r="I53" s="106"/>
+      <c r="J53" s="106"/>
+      <c r="K53" s="106"/>
+      <c r="L53" s="106"/>
+      <c r="M53" s="106"/>
+      <c r="N53" s="106"/>
       <c r="O53" s="54"/>
       <c r="P53" s="16"/>
     </row>
-    <row r="54" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="74" t="s">
+    <row r="54" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="97" t="s">
         <v>53</v>
       </c>
-      <c r="B54" s="74"/>
-[...12 lines deleted...]
-      <c r="O54" s="74"/>
+      <c r="B54" s="97"/>
+      <c r="C54" s="97"/>
+      <c r="D54" s="97"/>
+      <c r="E54" s="97"/>
+      <c r="F54" s="97"/>
+      <c r="G54" s="97"/>
+      <c r="H54" s="97"/>
+      <c r="I54" s="97"/>
+      <c r="J54" s="97"/>
+      <c r="K54" s="97"/>
+      <c r="L54" s="97"/>
+      <c r="M54" s="97"/>
+      <c r="N54" s="97"/>
+      <c r="O54" s="97"/>
       <c r="P54" s="9"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="34">
+    <mergeCell ref="A54:O54"/>
+    <mergeCell ref="B44:N44"/>
+    <mergeCell ref="A45:O45"/>
+    <mergeCell ref="A46:O46"/>
+    <mergeCell ref="B48:N48"/>
+    <mergeCell ref="A49:O49"/>
+    <mergeCell ref="B53:N53"/>
+    <mergeCell ref="A41:O41"/>
+    <mergeCell ref="B24:N24"/>
+    <mergeCell ref="A25:O25"/>
+    <mergeCell ref="B28:N28"/>
+    <mergeCell ref="A29:O29"/>
+    <mergeCell ref="A30:O30"/>
+    <mergeCell ref="B32:N32"/>
+    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="B36:N36"/>
+    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A38:O38"/>
+    <mergeCell ref="B40:N40"/>
     <mergeCell ref="G8:O8"/>
     <mergeCell ref="G9:O9"/>
     <mergeCell ref="A21:O21"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="B12:N12"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="B16:N16"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="G7:O7"/>
-    <mergeCell ref="A41:O41"/>
-[...17 lines deleted...]
-    <mergeCell ref="B53:N53"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <conditionalFormatting sqref="O12">
     <cfRule type="containsBlanks" dxfId="37" priority="11">
       <formula>LEN(TRIM(O12))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O16">
     <cfRule type="containsBlanks" dxfId="36" priority="10">
       <formula>LEN(TRIM(O16))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O20">
     <cfRule type="containsBlanks" dxfId="35" priority="9">
       <formula>LEN(TRIM(O20))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O24">
     <cfRule type="containsBlanks" dxfId="34" priority="8">
       <formula>LEN(TRIM(O24))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O28">
     <cfRule type="containsBlanks" dxfId="33" priority="7">
       <formula>LEN(TRIM(O28))=0</formula>
@@ -7154,1117 +7154,1117 @@
       <formula1>"✔"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="26" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="5.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="1" customWidth="1"/>
+    <col min="6" max="15" width="9.33203125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="5.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-    <row r="2" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="75" t="s">
+        <v>209</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+    </row>
+    <row r="2" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="4"/>
       <c r="O2" s="51" t="str">
         <f>'01_居宅介護'!O2</f>
         <v>令和8年3月時点</v>
       </c>
     </row>
-    <row r="3" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
     </row>
-    <row r="4" spans="1:17" ht="81" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="87" t="s">
+    <row r="4" spans="1:17" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="87"/>
-[...14 lines deleted...]
-    <row r="5" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="76"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+    </row>
+    <row r="5" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
     </row>
-    <row r="6" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
     </row>
-    <row r="7" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="125" t="s">
         <v>185</v>
       </c>
       <c r="B7" s="126"/>
       <c r="C7" s="126"/>
       <c r="D7" s="126"/>
       <c r="E7" s="126"/>
       <c r="F7" s="126"/>
       <c r="G7" s="130" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="H7" s="131"/>
       <c r="I7" s="131"/>
       <c r="J7" s="131"/>
       <c r="K7" s="131"/>
       <c r="L7" s="131"/>
       <c r="M7" s="131"/>
       <c r="N7" s="131"/>
       <c r="O7" s="132"/>
     </row>
-    <row r="8" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="127" t="s">
         <v>186</v>
       </c>
-      <c r="B8" s="91"/>
-[...3 lines deleted...]
-      <c r="F8" s="91"/>
+      <c r="B8" s="80"/>
+      <c r="C8" s="80"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="80"/>
       <c r="G8" s="133" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H8" s="134"/>
       <c r="I8" s="134"/>
       <c r="J8" s="134"/>
       <c r="K8" s="134"/>
       <c r="L8" s="134"/>
       <c r="M8" s="134"/>
       <c r="N8" s="134"/>
       <c r="O8" s="135"/>
     </row>
-    <row r="9" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="127" t="s">
         <v>187</v>
       </c>
-      <c r="B9" s="91"/>
-[...3 lines deleted...]
-      <c r="F9" s="91"/>
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
       <c r="G9" s="127" t="s">
-        <v>203</v>
-[...7 lines deleted...]
-      <c r="N9" s="91"/>
+        <v>201</v>
+      </c>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="80"/>
+      <c r="N9" s="80"/>
       <c r="O9" s="136"/>
     </row>
-    <row r="10" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="128" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B10" s="129"/>
       <c r="C10" s="129"/>
       <c r="D10" s="129"/>
       <c r="E10" s="129"/>
       <c r="F10" s="129"/>
       <c r="G10" s="128" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="H10" s="129"/>
       <c r="I10" s="129"/>
       <c r="J10" s="129"/>
       <c r="K10" s="129"/>
       <c r="L10" s="129"/>
       <c r="M10" s="129"/>
       <c r="N10" s="129"/>
       <c r="O10" s="137"/>
     </row>
-    <row r="11" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
     </row>
-    <row r="12" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="69" t="s">
         <v>180</v>
       </c>
-      <c r="B13" s="78" t="s">
+      <c r="B13" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="C13" s="78"/>
-[...10 lines deleted...]
-      <c r="N13" s="78"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="74"/>
+      <c r="J13" s="74"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="74"/>
+      <c r="M13" s="74"/>
+      <c r="N13" s="74"/>
       <c r="O13" s="54"/>
     </row>
-    <row r="14" spans="1:17" ht="101.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="74" t="s">
+    <row r="14" spans="1:17" ht="101.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="97" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="74"/>
-[...12 lines deleted...]
-      <c r="O14" s="74"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="97"/>
+      <c r="D14" s="97"/>
+      <c r="E14" s="97"/>
+      <c r="F14" s="97"/>
+      <c r="G14" s="97"/>
+      <c r="H14" s="97"/>
+      <c r="I14" s="97"/>
+      <c r="J14" s="97"/>
+      <c r="K14" s="97"/>
+      <c r="L14" s="97"/>
+      <c r="M14" s="97"/>
+      <c r="N14" s="97"/>
+      <c r="O14" s="97"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="10"/>
     </row>
-    <row r="15" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="60"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
     </row>
-    <row r="16" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="60"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="78" t="s">
+      <c r="B17" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="C17" s="78"/>
-[...10 lines deleted...]
-      <c r="N17" s="78"/>
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="74"/>
+      <c r="J17" s="74"/>
+      <c r="K17" s="74"/>
+      <c r="L17" s="74"/>
+      <c r="M17" s="74"/>
+      <c r="N17" s="74"/>
       <c r="O17" s="54"/>
     </row>
-    <row r="18" spans="1:17" ht="127.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="74" t="s">
+    <row r="18" spans="1:17" ht="127.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="74"/>
-[...12 lines deleted...]
-      <c r="O18" s="74"/>
+      <c r="B18" s="97"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="97"/>
+      <c r="L18" s="97"/>
+      <c r="M18" s="97"/>
+      <c r="N18" s="97"/>
+      <c r="O18" s="97"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="10"/>
     </row>
-    <row r="19" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11"/>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="12"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="12"/>
       <c r="O19" s="12"/>
       <c r="Q19" s="10"/>
     </row>
-    <row r="20" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="11"/>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="21" t="s">
         <v>0</v>
       </c>
       <c r="Q20" s="10"/>
     </row>
-    <row r="21" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="83" t="s">
+      <c r="B21" s="98" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="83"/>
-[...10 lines deleted...]
-      <c r="N21" s="83"/>
+      <c r="C21" s="98"/>
+      <c r="D21" s="98"/>
+      <c r="E21" s="98"/>
+      <c r="F21" s="98"/>
+      <c r="G21" s="98"/>
+      <c r="H21" s="98"/>
+      <c r="I21" s="98"/>
+      <c r="J21" s="98"/>
+      <c r="K21" s="98"/>
+      <c r="L21" s="98"/>
+      <c r="M21" s="98"/>
+      <c r="N21" s="98"/>
       <c r="O21" s="54"/>
     </row>
-    <row r="22" spans="1:17" ht="121.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="74" t="s">
+    <row r="22" spans="1:17" ht="121.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="97" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="74"/>
-[...31 lines deleted...]
-    <row r="24" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="97"/>
+      <c r="C22" s="97"/>
+      <c r="D22" s="97"/>
+      <c r="E22" s="97"/>
+      <c r="F22" s="97"/>
+      <c r="G22" s="97"/>
+      <c r="H22" s="97"/>
+      <c r="I22" s="97"/>
+      <c r="J22" s="97"/>
+      <c r="K22" s="97"/>
+      <c r="L22" s="97"/>
+      <c r="M22" s="97"/>
+      <c r="N22" s="97"/>
+      <c r="O22" s="97"/>
+    </row>
+    <row r="23" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="75"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="75"/>
+    </row>
+    <row r="24" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:17" ht="60.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:17" ht="60.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="75" t="s">
+      <c r="B25" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="C25" s="75"/>
-[...10 lines deleted...]
-      <c r="N25" s="75"/>
+      <c r="C25" s="99"/>
+      <c r="D25" s="99"/>
+      <c r="E25" s="99"/>
+      <c r="F25" s="99"/>
+      <c r="G25" s="99"/>
+      <c r="H25" s="99"/>
+      <c r="I25" s="99"/>
+      <c r="J25" s="99"/>
+      <c r="K25" s="99"/>
+      <c r="L25" s="99"/>
+      <c r="M25" s="99"/>
+      <c r="N25" s="99"/>
       <c r="O25" s="54"/>
     </row>
-    <row r="26" spans="1:17" ht="260.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="74" t="s">
+    <row r="26" spans="1:17" ht="260.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="97" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="74"/>
-[...14 lines deleted...]
-    <row r="27" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="97"/>
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="97"/>
+      <c r="H26" s="97"/>
+      <c r="I26" s="97"/>
+      <c r="J26" s="97"/>
+      <c r="K26" s="97"/>
+      <c r="L26" s="97"/>
+      <c r="M26" s="97"/>
+      <c r="N26" s="97"/>
+      <c r="O26" s="97"/>
+    </row>
+    <row r="27" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="11"/>
     </row>
-    <row r="28" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="11"/>
       <c r="O28" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:17" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B29" s="78" t="s">
+      <c r="B29" s="74" t="s">
         <v>55</v>
       </c>
-      <c r="C29" s="78"/>
-[...10 lines deleted...]
-      <c r="N29" s="78"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
       <c r="O29" s="54"/>
       <c r="P29" s="16"/>
     </row>
-    <row r="30" spans="1:17" ht="142.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="74" t="s">
+    <row r="30" spans="1:17" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="97" t="s">
         <v>171</v>
       </c>
-      <c r="B30" s="74"/>
-[...15 lines deleted...]
-    <row r="32" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="97"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="97"/>
+      <c r="E30" s="97"/>
+      <c r="F30" s="97"/>
+      <c r="G30" s="97"/>
+      <c r="H30" s="97"/>
+      <c r="I30" s="97"/>
+      <c r="J30" s="97"/>
+      <c r="K30" s="97"/>
+      <c r="L30" s="97"/>
+      <c r="M30" s="97"/>
+      <c r="N30" s="97"/>
+      <c r="O30" s="97"/>
+    </row>
+    <row r="31" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:17" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O32" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:16" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:16" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="75" t="s">
+      <c r="B33" s="99" t="s">
         <v>56</v>
       </c>
-      <c r="C33" s="75"/>
-[...10 lines deleted...]
-      <c r="N33" s="75"/>
+      <c r="C33" s="99"/>
+      <c r="D33" s="99"/>
+      <c r="E33" s="99"/>
+      <c r="F33" s="99"/>
+      <c r="G33" s="99"/>
+      <c r="H33" s="99"/>
+      <c r="I33" s="99"/>
+      <c r="J33" s="99"/>
+      <c r="K33" s="99"/>
+      <c r="L33" s="99"/>
+      <c r="M33" s="99"/>
+      <c r="N33" s="99"/>
       <c r="O33" s="54"/>
     </row>
-    <row r="34" spans="1:16" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="77" t="s">
+    <row r="34" spans="1:16" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="B34" s="77"/>
-[...31 lines deleted...]
-    <row r="36" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="102"/>
+      <c r="C34" s="102"/>
+      <c r="D34" s="102"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="102"/>
+      <c r="G34" s="102"/>
+      <c r="H34" s="102"/>
+      <c r="I34" s="102"/>
+      <c r="J34" s="102"/>
+      <c r="K34" s="102"/>
+      <c r="L34" s="102"/>
+      <c r="M34" s="102"/>
+      <c r="N34" s="102"/>
+      <c r="O34" s="102"/>
+    </row>
+    <row r="35" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="75"/>
+      <c r="B35" s="75"/>
+      <c r="C35" s="75"/>
+      <c r="D35" s="75"/>
+      <c r="E35" s="75"/>
+      <c r="F35" s="75"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="75"/>
+      <c r="I35" s="75"/>
+      <c r="J35" s="75"/>
+      <c r="K35" s="75"/>
+      <c r="L35" s="75"/>
+      <c r="M35" s="75"/>
+      <c r="N35" s="75"/>
+      <c r="O35" s="75"/>
+    </row>
+    <row r="36" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="23"/>
       <c r="L36" s="23"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:16" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:16" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="82" t="s">
+      <c r="B37" s="96" t="s">
         <v>63</v>
       </c>
-      <c r="C37" s="82"/>
-[...10 lines deleted...]
-      <c r="N37" s="82"/>
+      <c r="C37" s="96"/>
+      <c r="D37" s="96"/>
+      <c r="E37" s="96"/>
+      <c r="F37" s="96"/>
+      <c r="G37" s="96"/>
+      <c r="H37" s="96"/>
+      <c r="I37" s="96"/>
+      <c r="J37" s="96"/>
+      <c r="K37" s="96"/>
+      <c r="L37" s="96"/>
+      <c r="M37" s="96"/>
+      <c r="N37" s="96"/>
       <c r="O37" s="54"/>
     </row>
-    <row r="38" spans="1:16" ht="141.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="77" t="s">
+    <row r="38" spans="1:16" ht="141.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="B38" s="77"/>
-[...15 lines deleted...]
-    <row r="40" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B38" s="102"/>
+      <c r="C38" s="102"/>
+      <c r="D38" s="102"/>
+      <c r="E38" s="102"/>
+      <c r="F38" s="102"/>
+      <c r="G38" s="102"/>
+      <c r="H38" s="102"/>
+      <c r="I38" s="102"/>
+      <c r="J38" s="102"/>
+      <c r="K38" s="102"/>
+      <c r="L38" s="102"/>
+      <c r="M38" s="102"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="102"/>
+    </row>
+    <row r="39" spans="1:16" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="18" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="O40" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:16" ht="132.6" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:16" ht="132.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B41" s="78" t="s">
+      <c r="B41" s="74" t="s">
         <v>64</v>
       </c>
-      <c r="C41" s="78"/>
-[...10 lines deleted...]
-      <c r="N41" s="78"/>
+      <c r="C41" s="74"/>
+      <c r="D41" s="74"/>
+      <c r="E41" s="74"/>
+      <c r="F41" s="74"/>
+      <c r="G41" s="74"/>
+      <c r="H41" s="74"/>
+      <c r="I41" s="74"/>
+      <c r="J41" s="74"/>
+      <c r="K41" s="74"/>
+      <c r="L41" s="74"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="74"/>
       <c r="O41" s="54"/>
       <c r="P41" s="16"/>
     </row>
-    <row r="42" spans="1:16" ht="243" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="74" t="s">
+    <row r="42" spans="1:16" ht="243" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="97" t="s">
         <v>48</v>
       </c>
-      <c r="B42" s="74"/>
-[...31 lines deleted...]
-    <row r="44" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="97"/>
+      <c r="C42" s="97"/>
+      <c r="D42" s="97"/>
+      <c r="E42" s="97"/>
+      <c r="F42" s="97"/>
+      <c r="G42" s="97"/>
+      <c r="H42" s="97"/>
+      <c r="I42" s="97"/>
+      <c r="J42" s="97"/>
+      <c r="K42" s="97"/>
+      <c r="L42" s="97"/>
+      <c r="M42" s="97"/>
+      <c r="N42" s="97"/>
+      <c r="O42" s="97"/>
+    </row>
+    <row r="43" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="75"/>
+      <c r="B43" s="75"/>
+      <c r="C43" s="75"/>
+      <c r="D43" s="75"/>
+      <c r="E43" s="75"/>
+      <c r="F43" s="75"/>
+      <c r="G43" s="75"/>
+      <c r="H43" s="75"/>
+      <c r="I43" s="75"/>
+      <c r="J43" s="75"/>
+      <c r="K43" s="75"/>
+      <c r="L43" s="75"/>
+      <c r="M43" s="75"/>
+      <c r="N43" s="75"/>
+      <c r="O43" s="75"/>
+    </row>
+    <row r="44" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="23"/>
       <c r="I44" s="23"/>
       <c r="J44" s="23"/>
       <c r="K44" s="23"/>
       <c r="L44" s="23"/>
       <c r="M44" s="23"/>
       <c r="N44" s="23"/>
       <c r="O44" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:16" ht="54" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:16" ht="54" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="70" t="s">
         <v>175</v>
       </c>
-      <c r="B45" s="75" t="s">
+      <c r="B45" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="C45" s="75"/>
-[...10 lines deleted...]
-      <c r="N45" s="75"/>
+      <c r="C45" s="99"/>
+      <c r="D45" s="99"/>
+      <c r="E45" s="99"/>
+      <c r="F45" s="99"/>
+      <c r="G45" s="99"/>
+      <c r="H45" s="99"/>
+      <c r="I45" s="99"/>
+      <c r="J45" s="99"/>
+      <c r="K45" s="99"/>
+      <c r="L45" s="99"/>
+      <c r="M45" s="99"/>
+      <c r="N45" s="99"/>
       <c r="O45" s="54"/>
     </row>
-    <row r="46" spans="1:16" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="77" t="s">
+    <row r="46" spans="1:16" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="102" t="s">
         <v>66</v>
       </c>
-      <c r="B46" s="77"/>
-[...15 lines deleted...]
-    <row r="48" spans="1:16" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="102"/>
+      <c r="C46" s="102"/>
+      <c r="D46" s="102"/>
+      <c r="E46" s="102"/>
+      <c r="F46" s="102"/>
+      <c r="G46" s="102"/>
+      <c r="H46" s="102"/>
+      <c r="I46" s="102"/>
+      <c r="J46" s="102"/>
+      <c r="K46" s="102"/>
+      <c r="L46" s="102"/>
+      <c r="M46" s="102"/>
+      <c r="N46" s="102"/>
+      <c r="O46" s="102"/>
+    </row>
+    <row r="47" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:16" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O48" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="71" t="s">
         <v>176</v>
       </c>
-      <c r="B49" s="75" t="s">
+      <c r="B49" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C49" s="75"/>
-[...10 lines deleted...]
-      <c r="N49" s="75"/>
+      <c r="C49" s="99"/>
+      <c r="D49" s="99"/>
+      <c r="E49" s="99"/>
+      <c r="F49" s="99"/>
+      <c r="G49" s="99"/>
+      <c r="H49" s="99"/>
+      <c r="I49" s="99"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="99"/>
+      <c r="L49" s="99"/>
+      <c r="M49" s="99"/>
+      <c r="N49" s="99"/>
       <c r="O49" s="54"/>
       <c r="P49" s="16"/>
     </row>
-    <row r="50" spans="1:16" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="74" t="s">
+    <row r="50" spans="1:16" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="97" t="s">
         <v>51</v>
       </c>
-      <c r="B50" s="74"/>
-[...15 lines deleted...]
-    <row r="52" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="97"/>
+      <c r="C50" s="97"/>
+      <c r="D50" s="97"/>
+      <c r="E50" s="97"/>
+      <c r="F50" s="97"/>
+      <c r="G50" s="97"/>
+      <c r="H50" s="97"/>
+      <c r="I50" s="97"/>
+      <c r="J50" s="97"/>
+      <c r="K50" s="97"/>
+      <c r="L50" s="97"/>
+      <c r="M50" s="97"/>
+      <c r="N50" s="97"/>
+      <c r="O50" s="97"/>
+    </row>
+    <row r="51" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O52" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:16" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:16" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="70" t="s">
         <v>184</v>
       </c>
-      <c r="B53" s="79" t="s">
+      <c r="B53" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="C53" s="80"/>
-[...10 lines deleted...]
-      <c r="N53" s="81"/>
+      <c r="C53" s="104"/>
+      <c r="D53" s="104"/>
+      <c r="E53" s="104"/>
+      <c r="F53" s="104"/>
+      <c r="G53" s="104"/>
+      <c r="H53" s="104"/>
+      <c r="I53" s="104"/>
+      <c r="J53" s="104"/>
+      <c r="K53" s="104"/>
+      <c r="L53" s="104"/>
+      <c r="M53" s="104"/>
+      <c r="N53" s="105"/>
       <c r="O53" s="58"/>
       <c r="P53" s="16"/>
     </row>
-    <row r="54" spans="1:16" ht="66.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="74" t="s">
+    <row r="54" spans="1:16" ht="66.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="B54" s="77"/>
-[...12 lines deleted...]
-      <c r="O54" s="74"/>
+      <c r="B54" s="102"/>
+      <c r="C54" s="102"/>
+      <c r="D54" s="102"/>
+      <c r="E54" s="102"/>
+      <c r="F54" s="102"/>
+      <c r="G54" s="102"/>
+      <c r="H54" s="102"/>
+      <c r="I54" s="102"/>
+      <c r="J54" s="102"/>
+      <c r="K54" s="102"/>
+      <c r="L54" s="102"/>
+      <c r="M54" s="102"/>
+      <c r="N54" s="102"/>
+      <c r="O54" s="97"/>
       <c r="P54" s="9"/>
     </row>
-    <row r="55" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="56"/>
     </row>
-    <row r="56" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:16" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="20" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B56" s="17"/>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
       <c r="E56" s="17"/>
       <c r="F56" s="17"/>
       <c r="G56" s="17"/>
       <c r="H56" s="17"/>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
       <c r="M56" s="17"/>
       <c r="N56" s="17"/>
       <c r="O56" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B57" s="76" t="s">
+      <c r="B57" s="106" t="s">
         <v>58</v>
       </c>
-      <c r="C57" s="76"/>
-[...10 lines deleted...]
-      <c r="N57" s="76"/>
+      <c r="C57" s="106"/>
+      <c r="D57" s="106"/>
+      <c r="E57" s="106"/>
+      <c r="F57" s="106"/>
+      <c r="G57" s="106"/>
+      <c r="H57" s="106"/>
+      <c r="I57" s="106"/>
+      <c r="J57" s="106"/>
+      <c r="K57" s="106"/>
+      <c r="L57" s="106"/>
+      <c r="M57" s="106"/>
+      <c r="N57" s="106"/>
       <c r="O57" s="54"/>
       <c r="P57" s="16"/>
     </row>
-    <row r="58" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="74" t="s">
+    <row r="58" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="97" t="s">
         <v>53</v>
       </c>
-      <c r="B58" s="74"/>
-[...12 lines deleted...]
-      <c r="O58" s="74"/>
+      <c r="B58" s="97"/>
+      <c r="C58" s="97"/>
+      <c r="D58" s="97"/>
+      <c r="E58" s="97"/>
+      <c r="F58" s="97"/>
+      <c r="G58" s="97"/>
+      <c r="H58" s="97"/>
+      <c r="I58" s="97"/>
+      <c r="J58" s="97"/>
+      <c r="K58" s="97"/>
+      <c r="L58" s="97"/>
+      <c r="M58" s="97"/>
+      <c r="N58" s="97"/>
+      <c r="O58" s="97"/>
       <c r="P58" s="9"/>
     </row>
-    <row r="60" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:16" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O60" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:16" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="B61" s="75" t="s">
+      <c r="B61" s="99" t="s">
         <v>78</v>
       </c>
-      <c r="C61" s="75"/>
-[...10 lines deleted...]
-      <c r="N61" s="75"/>
+      <c r="C61" s="99"/>
+      <c r="D61" s="99"/>
+      <c r="E61" s="99"/>
+      <c r="F61" s="99"/>
+      <c r="G61" s="99"/>
+      <c r="H61" s="99"/>
+      <c r="I61" s="99"/>
+      <c r="J61" s="99"/>
+      <c r="K61" s="99"/>
+      <c r="L61" s="99"/>
+      <c r="M61" s="99"/>
+      <c r="N61" s="99"/>
       <c r="O61" s="54"/>
       <c r="P61" s="16"/>
     </row>
-    <row r="62" spans="1:16" ht="79.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="74" t="s">
+    <row r="62" spans="1:16" ht="79.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="B62" s="74"/>
-[...12 lines deleted...]
-      <c r="O62" s="74"/>
+      <c r="B62" s="97"/>
+      <c r="C62" s="97"/>
+      <c r="D62" s="97"/>
+      <c r="E62" s="97"/>
+      <c r="F62" s="97"/>
+      <c r="G62" s="97"/>
+      <c r="H62" s="97"/>
+      <c r="I62" s="97"/>
+      <c r="J62" s="97"/>
+      <c r="K62" s="97"/>
+      <c r="L62" s="97"/>
+      <c r="M62" s="97"/>
+      <c r="N62" s="97"/>
+      <c r="O62" s="97"/>
       <c r="P62" s="9"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="39">
-    <mergeCell ref="A18:O18"/>
-[...10 lines deleted...]
-    <mergeCell ref="G10:O10"/>
+    <mergeCell ref="B61:N61"/>
+    <mergeCell ref="A62:O62"/>
+    <mergeCell ref="B49:N49"/>
+    <mergeCell ref="A50:O50"/>
+    <mergeCell ref="B57:N57"/>
+    <mergeCell ref="A58:O58"/>
+    <mergeCell ref="A38:O38"/>
+    <mergeCell ref="B41:N41"/>
+    <mergeCell ref="A42:O42"/>
+    <mergeCell ref="A43:O43"/>
+    <mergeCell ref="B45:N45"/>
     <mergeCell ref="A46:O46"/>
     <mergeCell ref="B53:N53"/>
     <mergeCell ref="A54:O54"/>
     <mergeCell ref="B37:N37"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="B21:N21"/>
     <mergeCell ref="A22:O22"/>
     <mergeCell ref="A23:O23"/>
     <mergeCell ref="B25:N25"/>
     <mergeCell ref="A26:O26"/>
     <mergeCell ref="B29:N29"/>
     <mergeCell ref="A30:O30"/>
     <mergeCell ref="B33:N33"/>
     <mergeCell ref="A34:O34"/>
     <mergeCell ref="A35:O35"/>
     <mergeCell ref="B17:N17"/>
-    <mergeCell ref="A38:O38"/>
-[...9 lines deleted...]
-    <mergeCell ref="A58:O58"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="B13:N13"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A4:O4"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="G7:O7"/>
+    <mergeCell ref="G8:O8"/>
+    <mergeCell ref="G9:O9"/>
+    <mergeCell ref="G10:O10"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <conditionalFormatting sqref="O13">
     <cfRule type="containsBlanks" dxfId="26" priority="13">
       <formula>LEN(TRIM(O13))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O17">
     <cfRule type="containsBlanks" dxfId="25" priority="3">
       <formula>LEN(TRIM(O17))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O21">
     <cfRule type="containsBlanks" dxfId="24" priority="12">
       <formula>LEN(TRIM(O21))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O25">
     <cfRule type="containsBlanks" dxfId="23" priority="11">
       <formula>LEN(TRIM(O25))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O29">
     <cfRule type="containsBlanks" dxfId="22" priority="10">
       <formula>LEN(TRIM(O29))=0</formula>
@@ -8316,1178 +8316,1178 @@
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="39" max="14" man="1"/>
     <brk id="55" max="14" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O66"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="15" width="9.375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
+    <col min="2" max="4" width="9.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" style="1" customWidth="1"/>
+    <col min="6" max="15" width="9.33203125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-    <row r="2" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="75" t="s">
+        <v>214</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+    </row>
+    <row r="2" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="O2" s="51" t="str">
         <f>'01_居宅介護'!O2</f>
         <v>令和8年3月時点</v>
       </c>
     </row>
-    <row r="3" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
     </row>
-    <row r="4" spans="1:15" ht="81" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="87" t="s">
+    <row r="4" spans="1:15" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="87"/>
-[...14 lines deleted...]
-    <row r="5" spans="1:15" ht="6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="76"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="76"/>
+    </row>
+    <row r="5" spans="1:15" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
     </row>
-    <row r="6" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
     </row>
-    <row r="7" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="125" t="s">
         <v>185</v>
       </c>
       <c r="B7" s="126"/>
       <c r="C7" s="126"/>
       <c r="D7" s="126"/>
       <c r="E7" s="126"/>
       <c r="F7" s="126"/>
-      <c r="G7" s="138" t="s">
-[...11 lines deleted...]
-    <row r="8" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G7" s="139" t="s">
+        <v>210</v>
+      </c>
+      <c r="H7" s="140"/>
+      <c r="I7" s="140"/>
+      <c r="J7" s="140"/>
+      <c r="K7" s="140"/>
+      <c r="L7" s="140"/>
+      <c r="M7" s="140"/>
+      <c r="N7" s="140"/>
+      <c r="O7" s="141"/>
+    </row>
+    <row r="8" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="127" t="s">
         <v>186</v>
       </c>
-      <c r="B8" s="91"/>
-[...3 lines deleted...]
-      <c r="F8" s="91"/>
+      <c r="B8" s="80"/>
+      <c r="C8" s="80"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="80"/>
       <c r="G8" s="133" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="H8" s="134"/>
       <c r="I8" s="134"/>
       <c r="J8" s="134"/>
       <c r="K8" s="134"/>
       <c r="L8" s="134"/>
       <c r="M8" s="134"/>
       <c r="N8" s="134"/>
       <c r="O8" s="135"/>
     </row>
-    <row r="9" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="127" t="s">
         <v>187</v>
       </c>
-      <c r="B9" s="91"/>
-[...3 lines deleted...]
-      <c r="F9" s="91"/>
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
       <c r="G9" s="127" t="s">
-        <v>214</v>
-[...7 lines deleted...]
-      <c r="N9" s="91"/>
+        <v>212</v>
+      </c>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="80"/>
+      <c r="N9" s="80"/>
       <c r="O9" s="136"/>
     </row>
-    <row r="10" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="128" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B10" s="129"/>
       <c r="C10" s="129"/>
       <c r="D10" s="129"/>
       <c r="E10" s="129"/>
       <c r="F10" s="129"/>
       <c r="G10" s="128" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="H10" s="129"/>
       <c r="I10" s="129"/>
       <c r="J10" s="129"/>
       <c r="K10" s="129"/>
       <c r="L10" s="129"/>
       <c r="M10" s="129"/>
       <c r="N10" s="129"/>
       <c r="O10" s="137"/>
     </row>
-    <row r="11" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6"/>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="53"/>
     </row>
-    <row r="12" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="B13" s="78" t="s">
+      <c r="B13" s="74" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="78"/>
-[...10 lines deleted...]
-      <c r="N13" s="78"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="74"/>
+      <c r="J13" s="74"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="74"/>
+      <c r="M13" s="74"/>
+      <c r="N13" s="74"/>
       <c r="O13" s="54"/>
     </row>
-    <row r="14" spans="1:15" ht="101.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="74" t="s">
+    <row r="14" spans="1:15" ht="101.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="97" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="74"/>
-[...14 lines deleted...]
-    <row r="15" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B14" s="97"/>
+      <c r="C14" s="97"/>
+      <c r="D14" s="97"/>
+      <c r="E14" s="97"/>
+      <c r="F14" s="97"/>
+      <c r="G14" s="97"/>
+      <c r="H14" s="97"/>
+      <c r="I14" s="97"/>
+      <c r="J14" s="97"/>
+      <c r="K14" s="97"/>
+      <c r="L14" s="97"/>
+      <c r="M14" s="97"/>
+      <c r="N14" s="97"/>
+      <c r="O14" s="97"/>
+    </row>
+    <row r="15" spans="1:15" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="12"/>
       <c r="O15" s="12"/>
     </row>
-    <row r="16" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="11"/>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="78" t="s">
+      <c r="B17" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="C17" s="78"/>
-[...10 lines deleted...]
-      <c r="N17" s="78"/>
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="74"/>
+      <c r="J17" s="74"/>
+      <c r="K17" s="74"/>
+      <c r="L17" s="74"/>
+      <c r="M17" s="74"/>
+      <c r="N17" s="74"/>
       <c r="O17" s="54"/>
     </row>
-    <row r="18" spans="1:15" ht="127.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="74" t="s">
+    <row r="18" spans="1:15" ht="127.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="74"/>
-[...14 lines deleted...]
-    <row r="19" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="97"/>
+      <c r="C18" s="97"/>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="97"/>
+      <c r="L18" s="97"/>
+      <c r="M18" s="97"/>
+      <c r="N18" s="97"/>
+      <c r="O18" s="97"/>
+    </row>
+    <row r="19" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11"/>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="12"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="12"/>
       <c r="O19" s="55"/>
     </row>
-    <row r="20" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="11"/>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:15" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="83" t="s">
+      <c r="B21" s="98" t="s">
         <v>68</v>
       </c>
-      <c r="C21" s="83"/>
-[...10 lines deleted...]
-      <c r="N21" s="83"/>
+      <c r="C21" s="98"/>
+      <c r="D21" s="98"/>
+      <c r="E21" s="98"/>
+      <c r="F21" s="98"/>
+      <c r="G21" s="98"/>
+      <c r="H21" s="98"/>
+      <c r="I21" s="98"/>
+      <c r="J21" s="98"/>
+      <c r="K21" s="98"/>
+      <c r="L21" s="98"/>
+      <c r="M21" s="98"/>
+      <c r="N21" s="98"/>
       <c r="O21" s="54"/>
     </row>
-    <row r="22" spans="1:15" ht="121.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="74" t="s">
+    <row r="22" spans="1:15" ht="121.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="97" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="74"/>
-[...31 lines deleted...]
-    <row r="24" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="97"/>
+      <c r="C22" s="97"/>
+      <c r="D22" s="97"/>
+      <c r="E22" s="97"/>
+      <c r="F22" s="97"/>
+      <c r="G22" s="97"/>
+      <c r="H22" s="97"/>
+      <c r="I22" s="97"/>
+      <c r="J22" s="97"/>
+      <c r="K22" s="97"/>
+      <c r="L22" s="97"/>
+      <c r="M22" s="97"/>
+      <c r="N22" s="97"/>
+      <c r="O22" s="97"/>
+    </row>
+    <row r="23" spans="1:15" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="75"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="75"/>
+      <c r="I23" s="75"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="75"/>
+    </row>
+    <row r="24" spans="1:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:15" ht="60.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" ht="60.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="75" t="s">
+      <c r="B25" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="C25" s="75"/>
-[...10 lines deleted...]
-      <c r="N25" s="75"/>
+      <c r="C25" s="99"/>
+      <c r="D25" s="99"/>
+      <c r="E25" s="99"/>
+      <c r="F25" s="99"/>
+      <c r="G25" s="99"/>
+      <c r="H25" s="99"/>
+      <c r="I25" s="99"/>
+      <c r="J25" s="99"/>
+      <c r="K25" s="99"/>
+      <c r="L25" s="99"/>
+      <c r="M25" s="99"/>
+      <c r="N25" s="99"/>
       <c r="O25" s="54"/>
     </row>
-    <row r="26" spans="1:15" ht="270" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="74" t="s">
+    <row r="26" spans="1:15" ht="270" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="97" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="74"/>
-[...14 lines deleted...]
-    <row r="27" spans="1:15" x14ac:dyDescent="0.15">
+      <c r="B26" s="97"/>
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="97"/>
+      <c r="H26" s="97"/>
+      <c r="I26" s="97"/>
+      <c r="J26" s="97"/>
+      <c r="K26" s="97"/>
+      <c r="L26" s="97"/>
+      <c r="M26" s="97"/>
+      <c r="N26" s="97"/>
+      <c r="O26" s="97"/>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="11"/>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
     </row>
-    <row r="28" spans="1:15" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="11"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="11"/>
       <c r="O28" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:15" ht="43.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" ht="43.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B29" s="78" t="s">
+      <c r="B29" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="C29" s="78"/>
-[...10 lines deleted...]
-      <c r="N29" s="78"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
       <c r="O29" s="54"/>
     </row>
-    <row r="30" spans="1:15" ht="256.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="74" t="s">
+    <row r="30" spans="1:15" ht="256.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="97" t="s">
         <v>177</v>
       </c>
-      <c r="B30" s="74"/>
-[...14 lines deleted...]
-    <row r="31" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="97"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="97"/>
+      <c r="E30" s="97"/>
+      <c r="F30" s="97"/>
+      <c r="G30" s="97"/>
+      <c r="H30" s="97"/>
+      <c r="I30" s="97"/>
+      <c r="J30" s="97"/>
+      <c r="K30" s="97"/>
+      <c r="L30" s="97"/>
+      <c r="M30" s="97"/>
+      <c r="N30" s="97"/>
+      <c r="O30" s="97"/>
+    </row>
+    <row r="31" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="11"/>
     </row>
-    <row r="32" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="11"/>
       <c r="O32" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:15" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:15" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="78" t="s">
+      <c r="B33" s="74" t="s">
         <v>71</v>
       </c>
-      <c r="C33" s="78"/>
-[...10 lines deleted...]
-      <c r="N33" s="78"/>
+      <c r="C33" s="74"/>
+      <c r="D33" s="74"/>
+      <c r="E33" s="74"/>
+      <c r="F33" s="74"/>
+      <c r="G33" s="74"/>
+      <c r="H33" s="74"/>
+      <c r="I33" s="74"/>
+      <c r="J33" s="74"/>
+      <c r="K33" s="74"/>
+      <c r="L33" s="74"/>
+      <c r="M33" s="74"/>
+      <c r="N33" s="74"/>
       <c r="O33" s="54"/>
     </row>
-    <row r="34" spans="1:15" ht="140.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="74" t="s">
+    <row r="34" spans="1:15" ht="140.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="97" t="s">
         <v>171</v>
       </c>
-      <c r="B34" s="74"/>
-[...15 lines deleted...]
-    <row r="36" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="97"/>
+      <c r="C34" s="97"/>
+      <c r="D34" s="97"/>
+      <c r="E34" s="97"/>
+      <c r="F34" s="97"/>
+      <c r="G34" s="97"/>
+      <c r="H34" s="97"/>
+      <c r="I34" s="97"/>
+      <c r="J34" s="97"/>
+      <c r="K34" s="97"/>
+      <c r="L34" s="97"/>
+      <c r="M34" s="97"/>
+      <c r="N34" s="97"/>
+      <c r="O34" s="97"/>
+    </row>
+    <row r="35" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O36" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:15" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15" ht="29.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="75" t="s">
+      <c r="B37" s="99" t="s">
         <v>72</v>
       </c>
-      <c r="C37" s="75"/>
-[...10 lines deleted...]
-      <c r="N37" s="75"/>
+      <c r="C37" s="99"/>
+      <c r="D37" s="99"/>
+      <c r="E37" s="99"/>
+      <c r="F37" s="99"/>
+      <c r="G37" s="99"/>
+      <c r="H37" s="99"/>
+      <c r="I37" s="99"/>
+      <c r="J37" s="99"/>
+      <c r="K37" s="99"/>
+      <c r="L37" s="99"/>
+      <c r="M37" s="99"/>
+      <c r="N37" s="99"/>
       <c r="O37" s="54"/>
     </row>
-    <row r="38" spans="1:15" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="77" t="s">
+    <row r="38" spans="1:15" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="B38" s="77"/>
-[...31 lines deleted...]
-    <row r="40" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="102"/>
+      <c r="C38" s="102"/>
+      <c r="D38" s="102"/>
+      <c r="E38" s="102"/>
+      <c r="F38" s="102"/>
+      <c r="G38" s="102"/>
+      <c r="H38" s="102"/>
+      <c r="I38" s="102"/>
+      <c r="J38" s="102"/>
+      <c r="K38" s="102"/>
+      <c r="L38" s="102"/>
+      <c r="M38" s="102"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="102"/>
+    </row>
+    <row r="39" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="75"/>
+      <c r="B39" s="75"/>
+      <c r="C39" s="75"/>
+      <c r="D39" s="75"/>
+      <c r="E39" s="75"/>
+      <c r="F39" s="75"/>
+      <c r="G39" s="75"/>
+      <c r="H39" s="75"/>
+      <c r="I39" s="75"/>
+      <c r="J39" s="75"/>
+      <c r="K39" s="75"/>
+      <c r="L39" s="75"/>
+      <c r="M39" s="75"/>
+      <c r="N39" s="75"/>
+      <c r="O39" s="75"/>
+    </row>
+    <row r="40" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="23"/>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
       <c r="D40" s="23"/>
       <c r="E40" s="23"/>
       <c r="F40" s="23"/>
       <c r="G40" s="23"/>
       <c r="H40" s="23"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="23"/>
       <c r="N40" s="23"/>
       <c r="O40" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:15" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:15" ht="36" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B41" s="107" t="s">
+      <c r="B41" s="123" t="s">
         <v>73</v>
       </c>
-      <c r="C41" s="141"/>
-[...10 lines deleted...]
-      <c r="N41" s="142"/>
+      <c r="C41" s="142"/>
+      <c r="D41" s="142"/>
+      <c r="E41" s="142"/>
+      <c r="F41" s="142"/>
+      <c r="G41" s="142"/>
+      <c r="H41" s="142"/>
+      <c r="I41" s="142"/>
+      <c r="J41" s="142"/>
+      <c r="K41" s="142"/>
+      <c r="L41" s="142"/>
+      <c r="M41" s="142"/>
+      <c r="N41" s="143"/>
       <c r="O41" s="58"/>
     </row>
-    <row r="42" spans="1:15" ht="141.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="77" t="s">
+    <row r="42" spans="1:15" ht="141.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="B42" s="77"/>
-[...15 lines deleted...]
-    <row r="44" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="102"/>
+      <c r="C42" s="102"/>
+      <c r="D42" s="102"/>
+      <c r="E42" s="102"/>
+      <c r="F42" s="102"/>
+      <c r="G42" s="102"/>
+      <c r="H42" s="102"/>
+      <c r="I42" s="102"/>
+      <c r="J42" s="102"/>
+      <c r="K42" s="102"/>
+      <c r="L42" s="102"/>
+      <c r="M42" s="102"/>
+      <c r="N42" s="102"/>
+      <c r="O42" s="102"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>189</v>
       </c>
       <c r="O44" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:15" ht="101.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:15" ht="101.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B45" s="78" t="s">
+      <c r="B45" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="C45" s="78"/>
-[...10 lines deleted...]
-      <c r="N45" s="78"/>
+      <c r="C45" s="74"/>
+      <c r="D45" s="74"/>
+      <c r="E45" s="74"/>
+      <c r="F45" s="74"/>
+      <c r="G45" s="74"/>
+      <c r="H45" s="74"/>
+      <c r="I45" s="74"/>
+      <c r="J45" s="74"/>
+      <c r="K45" s="74"/>
+      <c r="L45" s="74"/>
+      <c r="M45" s="74"/>
+      <c r="N45" s="74"/>
       <c r="O45" s="59"/>
     </row>
-    <row r="46" spans="1:15" ht="243" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="74" t="s">
+    <row r="46" spans="1:15" ht="243" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="97" t="s">
         <v>48</v>
       </c>
-      <c r="B46" s="74"/>
-[...31 lines deleted...]
-    <row r="48" spans="1:15" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="97"/>
+      <c r="C46" s="97"/>
+      <c r="D46" s="97"/>
+      <c r="E46" s="97"/>
+      <c r="F46" s="97"/>
+      <c r="G46" s="97"/>
+      <c r="H46" s="97"/>
+      <c r="I46" s="97"/>
+      <c r="J46" s="97"/>
+      <c r="K46" s="97"/>
+      <c r="L46" s="97"/>
+      <c r="M46" s="97"/>
+      <c r="N46" s="97"/>
+      <c r="O46" s="102"/>
+    </row>
+    <row r="47" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="75"/>
+      <c r="B47" s="75"/>
+      <c r="C47" s="75"/>
+      <c r="D47" s="75"/>
+      <c r="E47" s="75"/>
+      <c r="F47" s="75"/>
+      <c r="G47" s="75"/>
+      <c r="H47" s="75"/>
+      <c r="I47" s="75"/>
+      <c r="J47" s="75"/>
+      <c r="K47" s="75"/>
+      <c r="L47" s="75"/>
+      <c r="M47" s="75"/>
+      <c r="N47" s="75"/>
+      <c r="O47" s="75"/>
+    </row>
+    <row r="48" spans="1:15" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="23"/>
       <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
       <c r="I48" s="23"/>
       <c r="J48" s="23"/>
       <c r="K48" s="23"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:15" ht="45" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:15" ht="45" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="64" t="s">
         <v>175</v>
       </c>
-      <c r="B49" s="75" t="s">
+      <c r="B49" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="C49" s="75"/>
-[...10 lines deleted...]
-      <c r="N49" s="75"/>
+      <c r="C49" s="99"/>
+      <c r="D49" s="99"/>
+      <c r="E49" s="99"/>
+      <c r="F49" s="99"/>
+      <c r="G49" s="99"/>
+      <c r="H49" s="99"/>
+      <c r="I49" s="99"/>
+      <c r="J49" s="99"/>
+      <c r="K49" s="99"/>
+      <c r="L49" s="99"/>
+      <c r="M49" s="99"/>
+      <c r="N49" s="99"/>
       <c r="O49" s="58"/>
     </row>
-    <row r="50" spans="1:15" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="77" t="s">
+    <row r="50" spans="1:15" ht="60.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="102" t="s">
         <v>66</v>
       </c>
-      <c r="B50" s="77"/>
-[...15 lines deleted...]
-    <row r="52" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="102"/>
+      <c r="C50" s="102"/>
+      <c r="D50" s="102"/>
+      <c r="E50" s="102"/>
+      <c r="F50" s="102"/>
+      <c r="G50" s="102"/>
+      <c r="H50" s="102"/>
+      <c r="I50" s="102"/>
+      <c r="J50" s="102"/>
+      <c r="K50" s="102"/>
+      <c r="L50" s="102"/>
+      <c r="M50" s="102"/>
+      <c r="N50" s="102"/>
+      <c r="O50" s="102"/>
+    </row>
+    <row r="51" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O52" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:15" ht="45" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:15" ht="45" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="63" t="s">
         <v>176</v>
       </c>
-      <c r="B53" s="75" t="s">
+      <c r="B53" s="99" t="s">
         <v>76</v>
       </c>
-      <c r="C53" s="75"/>
-[...10 lines deleted...]
-      <c r="N53" s="75"/>
+      <c r="C53" s="99"/>
+      <c r="D53" s="99"/>
+      <c r="E53" s="99"/>
+      <c r="F53" s="99"/>
+      <c r="G53" s="99"/>
+      <c r="H53" s="99"/>
+      <c r="I53" s="99"/>
+      <c r="J53" s="99"/>
+      <c r="K53" s="99"/>
+      <c r="L53" s="99"/>
+      <c r="M53" s="99"/>
+      <c r="N53" s="99"/>
       <c r="O53" s="58"/>
     </row>
-    <row r="54" spans="1:15" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="74" t="s">
+    <row r="54" spans="1:15" ht="40.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="97" t="s">
         <v>51</v>
       </c>
-      <c r="B54" s="74"/>
-[...15 lines deleted...]
-    <row r="56" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="97"/>
+      <c r="C54" s="97"/>
+      <c r="D54" s="97"/>
+      <c r="E54" s="97"/>
+      <c r="F54" s="97"/>
+      <c r="G54" s="97"/>
+      <c r="H54" s="97"/>
+      <c r="I54" s="97"/>
+      <c r="J54" s="97"/>
+      <c r="K54" s="97"/>
+      <c r="L54" s="97"/>
+      <c r="M54" s="97"/>
+      <c r="N54" s="97"/>
+      <c r="O54" s="97"/>
+    </row>
+    <row r="55" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O56" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:15" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:15" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="73" t="s">
         <v>184</v>
       </c>
-      <c r="B57" s="80" t="s">
+      <c r="B57" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="C57" s="80"/>
-[...10 lines deleted...]
-      <c r="N57" s="80"/>
+      <c r="C57" s="104"/>
+      <c r="D57" s="104"/>
+      <c r="E57" s="104"/>
+      <c r="F57" s="104"/>
+      <c r="G57" s="104"/>
+      <c r="H57" s="104"/>
+      <c r="I57" s="104"/>
+      <c r="J57" s="104"/>
+      <c r="K57" s="104"/>
+      <c r="L57" s="104"/>
+      <c r="M57" s="104"/>
+      <c r="N57" s="104"/>
       <c r="O57" s="58"/>
     </row>
-    <row r="58" spans="1:15" ht="66.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="77" t="s">
+    <row r="58" spans="1:15" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="102" t="s">
         <v>30</v>
       </c>
-      <c r="B58" s="77"/>
-[...14 lines deleted...]
-    <row r="59" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B58" s="102"/>
+      <c r="C58" s="102"/>
+      <c r="D58" s="102"/>
+      <c r="E58" s="102"/>
+      <c r="F58" s="102"/>
+      <c r="G58" s="102"/>
+      <c r="H58" s="102"/>
+      <c r="I58" s="102"/>
+      <c r="J58" s="102"/>
+      <c r="K58" s="102"/>
+      <c r="L58" s="102"/>
+      <c r="M58" s="102"/>
+      <c r="N58" s="102"/>
+      <c r="O58" s="102"/>
+    </row>
+    <row r="59" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O59" s="56"/>
     </row>
-    <row r="60" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:15" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="20" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="17"/>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="17"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="17"/>
       <c r="J60" s="17"/>
       <c r="K60" s="17"/>
       <c r="L60" s="17"/>
       <c r="M60" s="17"/>
       <c r="N60" s="17"/>
       <c r="O60" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:15" ht="54.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:15" ht="54.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B61" s="78" t="s">
+      <c r="B61" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="C61" s="85"/>
-[...10 lines deleted...]
-      <c r="N61" s="143"/>
+      <c r="C61" s="100"/>
+      <c r="D61" s="100"/>
+      <c r="E61" s="100"/>
+      <c r="F61" s="100"/>
+      <c r="G61" s="100"/>
+      <c r="H61" s="100"/>
+      <c r="I61" s="100"/>
+      <c r="J61" s="100"/>
+      <c r="K61" s="100"/>
+      <c r="L61" s="100"/>
+      <c r="M61" s="100"/>
+      <c r="N61" s="138"/>
       <c r="O61" s="59"/>
     </row>
-    <row r="62" spans="1:15" ht="145.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="74" t="s">
+    <row r="62" spans="1:15" ht="145.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="97" t="s">
         <v>178</v>
       </c>
-      <c r="B62" s="74"/>
-[...14 lines deleted...]
-    <row r="64" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="97"/>
+      <c r="C62" s="97"/>
+      <c r="D62" s="97"/>
+      <c r="E62" s="97"/>
+      <c r="F62" s="97"/>
+      <c r="G62" s="97"/>
+      <c r="H62" s="97"/>
+      <c r="I62" s="97"/>
+      <c r="J62" s="97"/>
+      <c r="K62" s="97"/>
+      <c r="L62" s="97"/>
+      <c r="M62" s="97"/>
+      <c r="N62" s="97"/>
+      <c r="O62" s="102"/>
+    </row>
+    <row r="64" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="O64" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:15" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:15" ht="40.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="13" t="s">
         <v>183</v>
       </c>
-      <c r="B65" s="75" t="s">
+      <c r="B65" s="99" t="s">
         <v>78</v>
       </c>
-      <c r="C65" s="75"/>
-[...10 lines deleted...]
-      <c r="N65" s="75"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
+      <c r="I65" s="99"/>
+      <c r="J65" s="99"/>
+      <c r="K65" s="99"/>
+      <c r="L65" s="99"/>
+      <c r="M65" s="99"/>
+      <c r="N65" s="99"/>
       <c r="O65" s="58"/>
     </row>
-    <row r="66" spans="1:15" ht="79.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="74" t="s">
+    <row r="66" spans="1:15" ht="79.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="B66" s="74"/>
-[...12 lines deleted...]
-      <c r="O66" s="74"/>
+      <c r="B66" s="97"/>
+      <c r="C66" s="97"/>
+      <c r="D66" s="97"/>
+      <c r="E66" s="97"/>
+      <c r="F66" s="97"/>
+      <c r="G66" s="97"/>
+      <c r="H66" s="97"/>
+      <c r="I66" s="97"/>
+      <c r="J66" s="97"/>
+      <c r="K66" s="97"/>
+      <c r="L66" s="97"/>
+      <c r="M66" s="97"/>
+      <c r="N66" s="97"/>
+      <c r="O66" s="97"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="41">
+    <mergeCell ref="A66:O66"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="G7:O7"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="G8:O8"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="G9:O9"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="G10:O10"/>
+    <mergeCell ref="A62:O62"/>
+    <mergeCell ref="A39:O39"/>
+    <mergeCell ref="B41:N41"/>
+    <mergeCell ref="A42:O42"/>
+    <mergeCell ref="B45:N45"/>
+    <mergeCell ref="A46:O46"/>
+    <mergeCell ref="B49:N49"/>
+    <mergeCell ref="A50:O50"/>
+    <mergeCell ref="B53:N53"/>
+    <mergeCell ref="A54:O54"/>
+    <mergeCell ref="B65:N65"/>
+    <mergeCell ref="B33:N33"/>
+    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="B37:N37"/>
+    <mergeCell ref="B17:N17"/>
+    <mergeCell ref="A47:O47"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="B13:N13"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="B61:N61"/>
     <mergeCell ref="B57:N57"/>
     <mergeCell ref="A58:O58"/>
     <mergeCell ref="A38:O38"/>
     <mergeCell ref="A14:O14"/>
     <mergeCell ref="B21:N21"/>
     <mergeCell ref="A22:O22"/>
     <mergeCell ref="A23:O23"/>
     <mergeCell ref="B25:N25"/>
     <mergeCell ref="A26:O26"/>
     <mergeCell ref="B29:N29"/>
     <mergeCell ref="A30:O30"/>
-    <mergeCell ref="B33:N33"/>
-[...23 lines deleted...]
-    <mergeCell ref="A46:O46"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <conditionalFormatting sqref="O13">
     <cfRule type="containsBlanks" dxfId="13" priority="17">
       <formula>LEN(TRIM(O13))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O17">
     <cfRule type="containsBlanks" dxfId="12" priority="3">
       <formula>LEN(TRIM(O17))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O21">
     <cfRule type="containsBlanks" dxfId="11" priority="16">
       <formula>LEN(TRIM(O21))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O25">
     <cfRule type="containsBlanks" dxfId="10" priority="15">
       <formula>LEN(TRIM(O25))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O29">
     <cfRule type="containsBlanks" dxfId="9" priority="14">
       <formula>LEN(TRIM(O29))=0</formula>
@@ -9546,814 +9546,814 @@
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="0" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="59" max="14" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.5" style="25" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.44140625" style="25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="27" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="15.875" style="26" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="11" width="18.5" style="25" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="26" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.21875" style="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.21875" style="25" customWidth="1"/>
+    <col min="6" max="11" width="18.44140625" style="25" customWidth="1"/>
     <col min="12" max="16384" width="9" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="26" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:11" s="26" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="49" t="s">
         <v>166</v>
       </c>
       <c r="B1" s="48" t="s">
         <v>165</v>
       </c>
       <c r="C1" s="49" t="s">
         <v>164</v>
       </c>
       <c r="D1" s="49" t="s">
         <v>163</v>
       </c>
       <c r="E1" s="48" t="s">
         <v>162</v>
       </c>
-      <c r="F1" s="155" t="s">
+      <c r="F1" s="145" t="s">
         <v>161</v>
       </c>
-      <c r="G1" s="155"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:11" ht="69" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="145"/>
+      <c r="J1" s="145"/>
+      <c r="K1" s="145"/>
+    </row>
+    <row r="2" spans="1:11" ht="69" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="37">
         <v>1</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C2" s="34" t="s">
         <v>99</v>
       </c>
       <c r="D2" s="34" t="s">
         <v>160</v>
       </c>
       <c r="E2" s="33" t="s">
         <v>159</v>
       </c>
-      <c r="F2" s="146" t="s">
+      <c r="F2" s="144" t="s">
         <v>158</v>
       </c>
-      <c r="G2" s="146"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:11" ht="66" x14ac:dyDescent="0.15">
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+    </row>
+    <row r="3" spans="1:11" ht="81" x14ac:dyDescent="0.2">
       <c r="A3" s="37">
         <v>2</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>99</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>126</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>157</v>
       </c>
-      <c r="F3" s="146" t="s">
+      <c r="F3" s="144" t="s">
         <v>156</v>
       </c>
-      <c r="G3" s="146"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:11" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+    </row>
+    <row r="4" spans="1:11" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="37">
         <v>3</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C4" s="34" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="34" t="s">
         <v>122</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>155</v>
       </c>
-      <c r="F4" s="146" t="s">
+      <c r="F4" s="144" t="s">
         <v>154</v>
       </c>
-      <c r="G4" s="146"/>
-[...5 lines deleted...]
-    <row r="5" spans="1:11" ht="116.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+    </row>
+    <row r="5" spans="1:11" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="37">
         <v>4</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>99</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>153</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>152</v>
       </c>
-      <c r="F5" s="146" t="s">
+      <c r="F5" s="144" t="s">
         <v>151</v>
       </c>
-      <c r="G5" s="146"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:11" ht="47.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G5" s="144"/>
+      <c r="H5" s="144"/>
+      <c r="I5" s="144"/>
+      <c r="J5" s="144"/>
+      <c r="K5" s="144"/>
+    </row>
+    <row r="6" spans="1:11" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="37">
         <v>5</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>150</v>
       </c>
       <c r="E6" s="33" t="s">
         <v>149</v>
       </c>
-      <c r="F6" s="146" t="s">
+      <c r="F6" s="144" t="s">
         <v>148</v>
       </c>
-      <c r="G6" s="146"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:11" ht="49.5" x14ac:dyDescent="0.15">
+      <c r="G6" s="144"/>
+      <c r="H6" s="144"/>
+      <c r="I6" s="144"/>
+      <c r="J6" s="144"/>
+      <c r="K6" s="144"/>
+    </row>
+    <row r="7" spans="1:11" ht="48.6" x14ac:dyDescent="0.2">
       <c r="A7" s="37">
         <v>6</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D7" s="35" t="s">
         <v>147</v>
       </c>
       <c r="E7" s="33" t="s">
         <v>146</v>
       </c>
-      <c r="F7" s="146" t="s">
+      <c r="F7" s="144" t="s">
         <v>145</v>
       </c>
-      <c r="G7" s="146"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:11" ht="210.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G7" s="144"/>
+      <c r="H7" s="144"/>
+      <c r="I7" s="144"/>
+      <c r="J7" s="144"/>
+      <c r="K7" s="144"/>
+    </row>
+    <row r="8" spans="1:11" ht="210.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="37">
         <v>7</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C8" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D8" s="35" t="s">
         <v>144</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>143</v>
       </c>
-      <c r="F8" s="146" t="s">
+      <c r="F8" s="144" t="s">
         <v>142</v>
       </c>
-      <c r="G8" s="146"/>
-[...5 lines deleted...]
-    <row r="9" spans="1:11" ht="98.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G8" s="144"/>
+      <c r="H8" s="144"/>
+      <c r="I8" s="144"/>
+      <c r="J8" s="144"/>
+      <c r="K8" s="144"/>
+    </row>
+    <row r="9" spans="1:11" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="37">
         <v>8</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D9" s="35" t="s">
         <v>141</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>140</v>
       </c>
-      <c r="F9" s="146" t="s">
+      <c r="F9" s="144" t="s">
         <v>139</v>
       </c>
-      <c r="G9" s="146"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:11" ht="49.5" x14ac:dyDescent="0.15">
+      <c r="G9" s="144"/>
+      <c r="H9" s="144"/>
+      <c r="I9" s="144"/>
+      <c r="J9" s="144"/>
+      <c r="K9" s="144"/>
+    </row>
+    <row r="10" spans="1:11" ht="48.6" x14ac:dyDescent="0.2">
       <c r="A10" s="37">
         <v>9</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C10" s="35" t="s">
         <v>138</v>
       </c>
       <c r="D10" s="35" t="s">
         <v>137</v>
       </c>
       <c r="E10" s="33" t="s">
         <v>136</v>
       </c>
-      <c r="F10" s="146" t="s">
+      <c r="F10" s="144" t="s">
         <v>135</v>
       </c>
-      <c r="G10" s="146"/>
-[...5 lines deleted...]
-    <row r="11" spans="1:11" ht="66" x14ac:dyDescent="0.15">
+      <c r="G10" s="144"/>
+      <c r="H10" s="144"/>
+      <c r="I10" s="144"/>
+      <c r="J10" s="144"/>
+      <c r="K10" s="144"/>
+    </row>
+    <row r="11" spans="1:11" ht="81" x14ac:dyDescent="0.2">
       <c r="A11" s="37">
         <v>10</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C11" s="35" t="s">
         <v>131</v>
       </c>
       <c r="D11" s="35" t="s">
         <v>129</v>
       </c>
       <c r="E11" s="33" t="s">
         <v>134</v>
       </c>
-      <c r="F11" s="146" t="s">
+      <c r="F11" s="144" t="s">
         <v>133</v>
       </c>
-      <c r="G11" s="146"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:11" ht="246.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G11" s="144"/>
+      <c r="H11" s="144"/>
+      <c r="I11" s="144"/>
+      <c r="J11" s="144"/>
+      <c r="K11" s="144"/>
+    </row>
+    <row r="12" spans="1:11" ht="246.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="47">
         <v>11</v>
       </c>
       <c r="B12" s="46" t="s">
         <v>123</v>
       </c>
       <c r="C12" s="45" t="s">
         <v>131</v>
       </c>
       <c r="D12" s="44" t="s">
         <v>126</v>
       </c>
       <c r="E12" s="43" t="s">
         <v>130</v>
       </c>
-      <c r="F12" s="151" t="s">
+      <c r="F12" s="147" t="s">
         <v>132</v>
       </c>
-      <c r="G12" s="151"/>
-[...5 lines deleted...]
-    <row r="13" spans="1:11" ht="210" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G12" s="147"/>
+      <c r="H12" s="147"/>
+      <c r="I12" s="147"/>
+      <c r="J12" s="147"/>
+      <c r="K12" s="148"/>
+    </row>
+    <row r="13" spans="1:11" ht="210" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42">
         <v>11</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>123</v>
       </c>
       <c r="C13" s="40" t="s">
         <v>131</v>
       </c>
       <c r="D13" s="39" t="s">
         <v>126</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="F13" s="153"/>
-[...6 lines deleted...]
-    <row r="14" spans="1:11" ht="105" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="F13" s="149"/>
+      <c r="G13" s="149"/>
+      <c r="H13" s="149"/>
+      <c r="I13" s="149"/>
+      <c r="J13" s="149"/>
+      <c r="K13" s="150"/>
+    </row>
+    <row r="14" spans="1:11" ht="105" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="37">
         <v>12</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C14" s="35" t="s">
         <v>91</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>129</v>
       </c>
       <c r="E14" s="33" t="s">
         <v>128</v>
       </c>
-      <c r="F14" s="146" t="s">
+      <c r="F14" s="144" t="s">
         <v>127</v>
       </c>
-      <c r="G14" s="146"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:11" ht="90" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G14" s="144"/>
+      <c r="H14" s="144"/>
+      <c r="I14" s="144"/>
+      <c r="J14" s="144"/>
+      <c r="K14" s="144"/>
+    </row>
+    <row r="15" spans="1:11" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="37">
         <v>13</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C15" s="35" t="s">
         <v>91</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>126</v>
       </c>
       <c r="E15" s="33" t="s">
         <v>125</v>
       </c>
-      <c r="F15" s="146" t="s">
+      <c r="F15" s="144" t="s">
         <v>124</v>
       </c>
-      <c r="G15" s="146"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:11" ht="194.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G15" s="144"/>
+      <c r="H15" s="144"/>
+      <c r="I15" s="144"/>
+      <c r="J15" s="144"/>
+      <c r="K15" s="144"/>
+    </row>
+    <row r="16" spans="1:11" ht="194.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="37">
         <v>14</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C16" s="35" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>122</v>
       </c>
       <c r="E16" s="33" t="s">
         <v>121</v>
       </c>
-      <c r="F16" s="147" t="s">
+      <c r="F16" s="146" t="s">
         <v>120</v>
       </c>
-      <c r="G16" s="147"/>
-[...5 lines deleted...]
-    <row r="17" spans="1:11" ht="66" x14ac:dyDescent="0.15">
+      <c r="G16" s="146"/>
+      <c r="H16" s="146"/>
+      <c r="I16" s="146"/>
+      <c r="J16" s="146"/>
+      <c r="K16" s="146"/>
+    </row>
+    <row r="17" spans="1:11" ht="81" x14ac:dyDescent="0.2">
       <c r="A17" s="37">
         <v>15</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>112</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D17" s="34" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="33" t="s">
         <v>119</v>
       </c>
-      <c r="F17" s="146" t="s">
+      <c r="F17" s="144" t="s">
         <v>118</v>
       </c>
-      <c r="G17" s="146"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:11" ht="129" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G17" s="144"/>
+      <c r="H17" s="144"/>
+      <c r="I17" s="144"/>
+      <c r="J17" s="144"/>
+      <c r="K17" s="144"/>
+    </row>
+    <row r="18" spans="1:11" ht="129" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37">
         <v>16</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>112</v>
       </c>
       <c r="C18" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D18" s="34" t="s">
         <v>90</v>
       </c>
       <c r="E18" s="33" t="s">
         <v>117</v>
       </c>
-      <c r="F18" s="146" t="s">
+      <c r="F18" s="144" t="s">
         <v>116</v>
       </c>
-      <c r="G18" s="146"/>
-[...5 lines deleted...]
-    <row r="19" spans="1:11" ht="117.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G18" s="144"/>
+      <c r="H18" s="144"/>
+      <c r="I18" s="144"/>
+      <c r="J18" s="144"/>
+      <c r="K18" s="144"/>
+    </row>
+    <row r="19" spans="1:11" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37">
         <v>17</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>112</v>
       </c>
       <c r="C19" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D19" s="34" t="s">
         <v>115</v>
       </c>
       <c r="E19" s="33" t="s">
         <v>114</v>
       </c>
-      <c r="F19" s="146" t="s">
+      <c r="F19" s="144" t="s">
         <v>113</v>
       </c>
-      <c r="G19" s="146"/>
-[...5 lines deleted...]
-    <row r="20" spans="1:11" ht="203.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G19" s="144"/>
+      <c r="H19" s="144"/>
+      <c r="I19" s="144"/>
+      <c r="J19" s="144"/>
+      <c r="K19" s="144"/>
+    </row>
+    <row r="20" spans="1:11" ht="203.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37">
         <v>18</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>112</v>
       </c>
       <c r="C20" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D20" s="34" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="33" t="s">
         <v>110</v>
       </c>
-      <c r="F20" s="146" t="s">
+      <c r="F20" s="144" t="s">
         <v>109</v>
       </c>
-      <c r="G20" s="146"/>
-[...5 lines deleted...]
-    <row r="21" spans="1:11" ht="152.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G20" s="144"/>
+      <c r="H20" s="144"/>
+      <c r="I20" s="144"/>
+      <c r="J20" s="144"/>
+      <c r="K20" s="144"/>
+    </row>
+    <row r="21" spans="1:11" ht="152.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37">
         <v>19</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>108</v>
       </c>
       <c r="E21" s="33" t="s">
         <v>107</v>
       </c>
-      <c r="F21" s="146" t="s">
+      <c r="F21" s="144" t="s">
         <v>106</v>
       </c>
-      <c r="G21" s="146"/>
-[...5 lines deleted...]
-    <row r="22" spans="1:11" ht="144" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G21" s="144"/>
+      <c r="H21" s="144"/>
+      <c r="I21" s="144"/>
+      <c r="J21" s="144"/>
+      <c r="K21" s="144"/>
+    </row>
+    <row r="22" spans="1:11" ht="144" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37">
         <v>20</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D22" s="34" t="s">
         <v>105</v>
       </c>
       <c r="E22" s="33" t="s">
         <v>104</v>
       </c>
-      <c r="F22" s="146" t="s">
+      <c r="F22" s="144" t="s">
         <v>103</v>
       </c>
-      <c r="G22" s="146"/>
-[...5 lines deleted...]
-    <row r="23" spans="1:11" ht="86.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G22" s="144"/>
+      <c r="H22" s="144"/>
+      <c r="I22" s="144"/>
+      <c r="J22" s="144"/>
+      <c r="K22" s="144"/>
+    </row>
+    <row r="23" spans="1:11" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37">
         <v>21</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>102</v>
       </c>
       <c r="E23" s="33" t="s">
         <v>101</v>
       </c>
-      <c r="F23" s="146" t="s">
+      <c r="F23" s="144" t="s">
         <v>100</v>
       </c>
-      <c r="G23" s="146"/>
-[...5 lines deleted...]
-    <row r="24" spans="1:11" ht="168" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G23" s="144"/>
+      <c r="H23" s="144"/>
+      <c r="I23" s="144"/>
+      <c r="J23" s="144"/>
+      <c r="K23" s="144"/>
+    </row>
+    <row r="24" spans="1:11" ht="168" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37">
         <v>22</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D24" s="34" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="33" t="s">
         <v>97</v>
       </c>
-      <c r="F24" s="146" t="s">
+      <c r="F24" s="144" t="s">
         <v>96</v>
       </c>
-      <c r="G24" s="146"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:11" ht="49.5" x14ac:dyDescent="0.15">
+      <c r="G24" s="144"/>
+      <c r="H24" s="144"/>
+      <c r="I24" s="144"/>
+      <c r="J24" s="144"/>
+      <c r="K24" s="144"/>
+    </row>
+    <row r="25" spans="1:11" ht="64.8" x14ac:dyDescent="0.2">
       <c r="A25" s="37">
         <v>23</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>92</v>
       </c>
       <c r="C25" s="35" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="34" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="33" t="s">
         <v>94</v>
       </c>
-      <c r="F25" s="146" t="s">
+      <c r="F25" s="144" t="s">
         <v>93</v>
       </c>
-      <c r="G25" s="146"/>
-[...5 lines deleted...]
-    <row r="26" spans="1:11" ht="188.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G25" s="144"/>
+      <c r="H25" s="144"/>
+      <c r="I25" s="144"/>
+      <c r="J25" s="144"/>
+      <c r="K25" s="144"/>
+    </row>
+    <row r="26" spans="1:11" ht="188.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37">
         <v>24</v>
       </c>
       <c r="B26" s="36" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="35" t="s">
         <v>91</v>
       </c>
       <c r="D26" s="34" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="F26" s="147" t="s">
+      <c r="F26" s="146" t="s">
         <v>88</v>
       </c>
-      <c r="G26" s="147"/>
-[...5 lines deleted...]
-    <row r="27" spans="1:11" ht="188.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G26" s="146"/>
+      <c r="H26" s="146"/>
+      <c r="I26" s="146"/>
+      <c r="J26" s="146"/>
+      <c r="K26" s="146"/>
+    </row>
+    <row r="27" spans="1:11" ht="188.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="30">
         <v>25</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>123</v>
       </c>
       <c r="C27" s="32" t="s">
         <v>170</v>
       </c>
       <c r="D27" s="29" t="s">
         <v>168</v>
       </c>
       <c r="E27" s="50" t="s">
         <v>167</v>
       </c>
-      <c r="F27" s="148" t="s">
+      <c r="F27" s="153" t="s">
         <v>169</v>
       </c>
-      <c r="G27" s="149"/>
-[...5 lines deleted...]
-    <row r="28" spans="1:11" ht="82.5" x14ac:dyDescent="0.15">
+      <c r="G27" s="154"/>
+      <c r="H27" s="154"/>
+      <c r="I27" s="154"/>
+      <c r="J27" s="154"/>
+      <c r="K27" s="155"/>
+    </row>
+    <row r="28" spans="1:11" ht="97.2" x14ac:dyDescent="0.2">
       <c r="A28" s="30">
         <v>26</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>82</v>
       </c>
       <c r="D28" s="29" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="31" t="s">
         <v>85</v>
       </c>
-      <c r="F28" s="144" t="s">
+      <c r="F28" s="151" t="s">
         <v>84</v>
       </c>
-      <c r="G28" s="144"/>
-[...5 lines deleted...]
-    <row r="29" spans="1:11" ht="108" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G28" s="151"/>
+      <c r="H28" s="151"/>
+      <c r="I28" s="151"/>
+      <c r="J28" s="151"/>
+      <c r="K28" s="151"/>
+    </row>
+    <row r="29" spans="1:11" ht="108" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="30">
         <v>27</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="29" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="28" t="s">
         <v>80</v>
       </c>
-      <c r="F29" s="145" t="s">
+      <c r="F29" s="152" t="s">
         <v>79</v>
       </c>
-      <c r="G29" s="145"/>
-[...3 lines deleted...]
-      <c r="K29" s="145"/>
+      <c r="G29" s="152"/>
+      <c r="H29" s="152"/>
+      <c r="I29" s="152"/>
+      <c r="J29" s="152"/>
+      <c r="K29" s="152"/>
     </row>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="F28:K28"/>
+    <mergeCell ref="F29:K29"/>
+    <mergeCell ref="F25:K25"/>
+    <mergeCell ref="F26:K26"/>
+    <mergeCell ref="F23:K23"/>
+    <mergeCell ref="F24:K24"/>
+    <mergeCell ref="F27:K27"/>
+    <mergeCell ref="F7:K7"/>
+    <mergeCell ref="F8:K8"/>
+    <mergeCell ref="F20:K20"/>
+    <mergeCell ref="F14:K14"/>
+    <mergeCell ref="F12:K13"/>
     <mergeCell ref="F21:K21"/>
     <mergeCell ref="F22:K22"/>
     <mergeCell ref="F1:K1"/>
     <mergeCell ref="F2:K2"/>
     <mergeCell ref="F3:K3"/>
     <mergeCell ref="F4:K4"/>
     <mergeCell ref="F5:K5"/>
     <mergeCell ref="F19:K19"/>
     <mergeCell ref="F18:K18"/>
     <mergeCell ref="F17:K17"/>
     <mergeCell ref="F15:K15"/>
     <mergeCell ref="F16:K16"/>
     <mergeCell ref="F10:K10"/>
     <mergeCell ref="F11:K11"/>
     <mergeCell ref="F9:K9"/>
     <mergeCell ref="F6:K6"/>
-    <mergeCell ref="F7:K7"/>
-[...10 lines deleted...]
-    <mergeCell ref="F27:K27"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="15" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>