--- v0 (2026-05-13)
+++ v1 (2026-10-18)
@@ -16,60 +16,60 @@
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\00　指定関係業務\５　通知書同封書類\GH\三木R8.5.1～同封資料の見直し中\GH\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\03　障害者サービス情報関係\GH障害者サービス情報掲載資料\01 指定申請・変更等に係る様式・記載例\【あとでこっちに差し替え】標準様式(20260331)\サビ情掲載済\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7637A02-BBB8-4C8C-91F3-6C179D8F5118}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F14C0DE3-A8D3-4D10-B9B0-BCF07CAC36D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="825" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
+    <workbookView xWindow="29430" yWindow="0" windowWidth="14265" windowHeight="15585" tabRatio="785" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
   </bookViews>
   <sheets>
     <sheet name="提出書類一覧①" sheetId="97" r:id="rId1"/>
     <sheet name="提出書類一覧②" sheetId="96" r:id="rId2"/>
     <sheet name="変更届出書" sheetId="94" r:id="rId3"/>
     <sheet name="変更届出書（記載例）" sheetId="98" r:id="rId4"/>
     <sheet name="付表３－２" sheetId="27" state="hidden" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="_____________kk06">#REF!</definedName>
     <definedName name="_____________kk29">#REF!</definedName>
     <definedName name="____________kk06">#REF!</definedName>
     <definedName name="____________kk29" localSheetId="0">#REF!</definedName>
     <definedName name="____________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="____________kk29">#REF!</definedName>
     <definedName name="___________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="___________kk06">#REF!</definedName>
     <definedName name="___________kk29" localSheetId="1">#REF!</definedName>
     <definedName name="___________kk29">#REF!</definedName>
     <definedName name="__________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="__________kk06">#REF!</definedName>
@@ -165,51 +165,51 @@
     <definedName name="jiritu" localSheetId="1">#REF!</definedName>
     <definedName name="jiritu">#REF!</definedName>
     <definedName name="kanagawaken">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
     <definedName name="kawasaki">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
     <definedName name="KK_03" localSheetId="1">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04" localSheetId="1">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06" localSheetId="1">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07" localSheetId="1">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="‐㏍08" localSheetId="1">#REF!</definedName>
     <definedName name="‐㏍08">#REF!</definedName>
     <definedName name="KK2_3" localSheetId="1">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="ｋｋｋｋ">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">提出書類一覧①!$A$1:$AD$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">提出書類一覧①!$A$1:$AD$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">提出書類一覧②!$A$1:$L$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">変更届出書!$A$1:$AK$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'変更届出書（記載例）'!$A$1:$AN$63</definedName>
     <definedName name="qqq" localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" localSheetId="1" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" localSheetId="3" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="Roman_01" localSheetId="0">#REF!</definedName>
     <definedName name="Roman_01" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_03" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
     <definedName name="Roman_06" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
     <definedName name="roman_09" localSheetId="1">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
     <definedName name="roman_11" localSheetId="1">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
     <definedName name="roman11" localSheetId="1">#REF!</definedName>
@@ -315,51 +315,51 @@
     <definedName name="提出書類一覧">#REF!</definedName>
     <definedName name="利用日数記入例" localSheetId="1">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="689" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="704" uniqueCount="344">
   <si>
     <t>別紙様式第二号</t>
     <rPh sb="5" eb="6">
       <t>ニ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>指定障害福祉サービス事業所/指定障害者支援施設</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>指定障害児通所支援事業所/指定障害児入所施設</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>指定特定相談支援事業所/指定一般相談支援事業所/指定障害児相談支援事業所</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>変更届出書</t>
     <rPh sb="0" eb="2">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
@@ -2892,91 +2892,50 @@
       <t>キンム</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ケイタイ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>付表１２</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>経歴書</t>
     <rPh sb="0" eb="1">
       <t>キョウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>レキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
-    <r>
-[...39 lines deleted...]
-  <si>
     <t>都からの連絡先メールアドレス</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>サービス管理責任者
 （氏名、住所変更含む）</t>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>管理者
 （氏名、住所変更含む）</t>
     <rPh sb="0" eb="3">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シメイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジュウショ</t>
@@ -3452,71 +3411,50 @@
     <rPh sb="1" eb="3">
       <t>コウセツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>コウエイ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>▲</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>利用者から受領する費用の変更にあたっては、事前に利用者に十分説明する必要があります。
 また、料金の根拠として、金額の積算方法を任意様式でご提出ください。</t>
     <rPh sb="12" eb="14">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ジゼン</t>
     </rPh>
     <phoneticPr fontId="2"/>
-  </si>
-[...19 lines deleted...]
-    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>受託居宅介護サービス事業委託契約書の写し</t>
     <rPh sb="0" eb="2">
       <t>ジュタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キョタク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カイゴ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>イタク</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>ケイヤクショ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ウツ</t>
     </rPh>
     <phoneticPr fontId="6"/>
@@ -3671,91 +3609,50 @@
     </rPh>
     <rPh sb="38" eb="41">
       <t>ゴキョウリョク</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>　(※)資格証等に記載されている名前が旧姓の場合、①苗字が変わったことがわかる書類（運転免許証、パスポート、戸籍抄本など）②法人による証明（○○と相違ないことを証明する旨を記載し法人印を押印）のいずれかをご提出ください。</t>
     <rPh sb="6" eb="7">
       <t>ショウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>条例等</t>
     <rPh sb="0" eb="2">
       <t>ジョウレイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
-  </si>
-[...39 lines deleted...]
-    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>管理者が苦情相談窓口の場合、運営規程等に変更がないかご確認ください。</t>
     <rPh sb="0" eb="3">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>クジョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ソウダン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>マドグチ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>バアイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ウンエイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>キテイ</t>
     </rPh>
     <rPh sb="18" eb="19">
@@ -4727,98 +4624,50 @@
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ショウ</t>
     </rPh>
     <rPh sb="54" eb="56">
       <t>カクニン</t>
     </rPh>
     <rPh sb="63" eb="65">
       <t>テイイン</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ゲン</t>
     </rPh>
     <rPh sb="67" eb="69">
       <t>バアイ</t>
     </rPh>
     <rPh sb="70" eb="72">
       <t>イコウ</t>
     </rPh>
     <rPh sb="72" eb="73">
       <t>シャ</t>
     </rPh>
     <rPh sb="77" eb="79">
       <t>テンプ</t>
-    </rPh>
-[...46 lines deleted...]
-      <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>・原則として</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>事前相談</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
@@ -4895,142 +4744,591 @@
     </rPh>
     <rPh sb="54" eb="56">
       <t>カコ</t>
     </rPh>
     <rPh sb="57" eb="60">
       <t>ホジョキン</t>
     </rPh>
     <rPh sb="61" eb="62">
       <t>ウ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>タテモノ</t>
     </rPh>
     <rPh sb="66" eb="67">
       <t>トウ</t>
     </rPh>
     <rPh sb="68" eb="70">
       <t>セイビ</t>
     </rPh>
     <rPh sb="77" eb="79">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>令和　８</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都新宿区西新宿○－○</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>シンジュクク</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ニシシンジュク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>社会福祉法人　都庁福祉会</t>
+    <rPh sb="0" eb="2">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>トチョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>カイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京　一郎</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イチロウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>0</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>1</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>6</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>＊</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>3</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和８</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>４</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>○</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京　太郎</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タロウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>03-○○○○-○○○○</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>S******＠tokyo.jp</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都新宿区西新宿△ー△</t>
+    <rPh sb="0" eb="2">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>シンジュクク</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ニシ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シンジュク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グループホーム東京</t>
+    <rPh sb="7" eb="9">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>２</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>○</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（変更前）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・事業所の所在地
+　〒１６３－８００１
+　東京都新宿区西新宿△ー△
+・管理者
+　東京　太郎</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・福祉専門職員配置等加算
+　なし</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="31" eb="34">
+      <t>シンジュクク</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ニシ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>シンジュク</t>
+    </rPh>
+    <rPh sb="43" eb="46">
+      <t>カンリシャ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>トウキョウ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>タロウ</t>
+    </rPh>
+    <rPh sb="56" eb="58">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>センモン</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="62" eb="64">
+      <t>ハイチ</t>
+    </rPh>
+    <rPh sb="64" eb="65">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>カサン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（変更後）
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+・事業所の所在地
+　〒１６３－８００１
+　東京都新宿区西新宿▲ー▲
+・管理者
+　東京　正和</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>・福祉専門職員配置等加算
+　あり</t>
+    </r>
+    <rPh sb="51" eb="53">
+      <t>マサカズ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>別紙1-1</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>介護給付費等の算定に係る
+体制等
+状況
+一覧表</t>
+    <rPh sb="0" eb="2">
+      <t>カイゴ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キュウフ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>イチラン</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">提供する障害福祉サービス等の種類
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（日中サービス支援型への変更）</t>
+    </r>
+    <rPh sb="18" eb="20">
+      <t>ニッチュウ</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>シエンガタ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <r>
+      <t>・原則として</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>事前相談</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>が必要です。</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">提供する障害福祉サービス等の種類
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（上記以外）</t>
+    </r>
+    <rPh sb="18" eb="20">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>イガイ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">提供する障害福祉サービス等の種類
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（外部サービス利用型への変更）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>テイキョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ガイブ</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>リヨウガタ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>＜提出期限＞</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>ユニット増、サテライト設置に係る変更届</t>
+      <t>ユニット増、サテライト設置、障害福祉サービス等の種類（日中サービス支援型への変更）に係る変更届</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　届出が月末までになされた場合は翌々月からの開設となります。
 ※</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>ユニット増減、定員増減、サテライト増減、移転</t>
+      <t>ユニット増減、定員増減、サテライト増減、移転、日サ型への変更</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>の場合は</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>事前相談が必要</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t xml:space="preserve">です。説明会資料3をよく御確認ください。
+      <t xml:space="preserve">です。
+　 説明会資料3をよく御確認ください。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>その他、下記変更事項に係る変更届</t>
     </r>
     <r>
       <rPr>
@@ -5061,436 +5359,203 @@
         <charset val="128"/>
       </rPr>
       <t>１０日以内</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>に届け出てください</t>
     </r>
     <rPh sb="1" eb="3">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キゲン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ゾウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>セッチ</t>
     </rPh>
-    <rPh sb="21" eb="22">
+    <rPh sb="21" eb="25">
+      <t>ショウガイフクシ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ニッチュウ</t>
+    </rPh>
+    <rPh sb="40" eb="43">
+      <t>シエンガタ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="49" eb="50">
       <t>カカ</t>
     </rPh>
-    <rPh sb="23" eb="26">
+    <rPh sb="51" eb="54">
       <t>ヘンコウトドケ</t>
     </rPh>
-    <rPh sb="28" eb="30">
+    <rPh sb="56" eb="58">
       <t>トドケデ</t>
     </rPh>
-    <rPh sb="31" eb="33">
+    <rPh sb="59" eb="61">
       <t>ゲツマツ</t>
     </rPh>
-    <rPh sb="40" eb="42">
+    <rPh sb="68" eb="70">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="64" eb="65">
+    <rPh sb="92" eb="93">
       <t>ゲン</t>
     </rPh>
-    <rPh sb="69" eb="70">
+    <rPh sb="97" eb="98">
       <t>ゲン</t>
     </rPh>
-    <rPh sb="76" eb="78">
+    <rPh sb="104" eb="106">
       <t>ゾウゲン</t>
     </rPh>
-    <rPh sb="82" eb="84">
+    <rPh sb="112" eb="113">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="115" eb="117">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="118" eb="120">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="85" eb="87">
+    <rPh sb="121" eb="123">
       <t>ジゼン</t>
     </rPh>
-    <rPh sb="87" eb="89">
+    <rPh sb="123" eb="125">
       <t>ソウダン</t>
     </rPh>
-    <rPh sb="90" eb="92">
+    <rPh sb="126" eb="128">
       <t>ヒツヨウ</t>
     </rPh>
-    <rPh sb="122" eb="124">
+    <rPh sb="161" eb="163">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
-    <t>令和　８</t>
+    <t>関係
+機関等
+確認書</t>
     <rPh sb="0" eb="2">
-      <t>レイワ</t>
-[...28 lines deleted...]
-      <t>ホウジン</t>
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>トウ</t>
     </rPh>
     <rPh sb="7" eb="9">
-      <t>トチョウ</t>
-[...107 lines deleted...]
-    <t>○</t>
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（変更前）
-</t>
+      <t>都からのご連絡は</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <b/>
+        <u/>
+        <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>・事業所の所在地
-[...3 lines deleted...]
-　東京　太郎</t>
+      <t>付表12の「主たる事業所」の「E-Mail」</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...9 lines deleted...]
-        <sz val="10"/>
+        <b/>
+        <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>・福祉専門職員配置等加算
-[...61 lines deleted...]
-</t>
+      <t>欄</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-        <color rgb="FFFF0000"/>
+        <sz val="16"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t xml:space="preserve">
-[...4 lines deleted...]
-　東京　正和</t>
+      <t>のメールアドレス宛てお送りします。</t>
     </r>
-    <r>
-[...21 lines deleted...]
-      <t>マサカズ</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>レンラク</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>フヒョウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>オク</t>
     </rPh>
     <phoneticPr fontId="2"/>
-  </si>
-[...45 lines deleted...]
-    <phoneticPr fontId="6"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode=";;;"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="44">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
@@ -5735,50 +5800,66 @@
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="16"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -7966,56 +8047,386 @@
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="41" fillId="5" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="41" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="41" fillId="5" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="41" fillId="5" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="7" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="53" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="4" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="115" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="116" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="117" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="86" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="88" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="76" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="77" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="86" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="86" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="88" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="86" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="88" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="76" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="77" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="89" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="75" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="108" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="109" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="110" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="86" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="88" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="64" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="71" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="86" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="105" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="84" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="77" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="105" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="84" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="77" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="58" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="59" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="67" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="38" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="68" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="103" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="60" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="104" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="105" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="84" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="105" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="84" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="38" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="84" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="77" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="64" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="71" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="59" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="68" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="16" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="15" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="11" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="13" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="16" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="54" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="13" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="12" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="55" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="15" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="56" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="9" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="11" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="12" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="5" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="16" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="15" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="11" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="13" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -8038,778 +8449,448 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="5" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="5" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="5" borderId="13" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="5" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="5" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="16" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="40" fillId="0" borderId="33" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="9" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="11" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="12" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="41" fillId="5" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="5" borderId="16" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="4" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="10" fillId="5" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...316 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="16" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="13" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="40" fillId="5" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="5" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="41" fillId="4" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="5" borderId="16" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="10" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="9" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="12" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="9" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="11" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="12" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="5" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="47" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="48" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="4" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="4" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="4" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="47" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="48" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Normal 2" xfId="2" xr:uid="{436B2A24-8AFA-416F-9C4C-1666A3362B91}"/>
     <cellStyle name="通貨 2" xfId="7" xr:uid="{AB0F1C88-3834-4568-A6B6-B6BF705B9A4C}"/>
     <cellStyle name="通貨 2 2" xfId="11" xr:uid="{DC5783F6-6B6E-4322-877D-6B5B224E7024}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{D2E9B860-FEC8-45E6-ACF7-E3608C800E36}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{210C22F7-C27B-4BE5-A11B-D3206057B0C3}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{C5557D82-D66D-467D-B3CA-14E16DB20428}"/>
     <cellStyle name="標準 4" xfId="12" xr:uid="{4860ACA7-B594-4766-8E6B-2D9A6445531A}"/>
     <cellStyle name="標準_(H26制度改正後)変更届提出書類一式(1)" xfId="13" xr:uid="{7AE998DD-45CA-42DA-9DDB-54E3A7725EEE}"/>
     <cellStyle name="標準_⑨指定申請様式（案）（多機能用総括表）" xfId="3" xr:uid="{DF3CA8F1-1F6F-4ED5-9A91-E97ADBD999B5}"/>
     <cellStyle name="標準_kyotaku_shinnsei" xfId="9" xr:uid="{ACF5B8E0-8AEC-4D31-A56B-61ABC5DEE1BA}"/>
     <cellStyle name="標準_事業者指定様式（多機能用総括表）作業ファイル" xfId="5" xr:uid="{E647E5B1-0B03-4A17-A884-C912BBB44671}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="8" xr:uid="{0BA782A7-DFE0-4D4C-8974-31A0AF9BBAC2}"/>
     <cellStyle name="標準_付表　訪問介護　修正版_第一号様式 2" xfId="10" xr:uid="{09911C21-9183-4ABB-AF0C-1FBE44C87590}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
@@ -9182,57 +9263,57 @@
           <a:r>
             <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>場合は直近のもののみ。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>406401</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="角丸四角形 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9367719-CBC3-4B5C-8425-319ADA23B08C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="13855701" y="14116050"/>
           <a:ext cx="1517649" cy="190500"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 32052"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
@@ -9268,57 +9349,57 @@
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
             <a:t>資格要件をよく</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200"/>
         </a:p>
         <a:p>
           <a:pPr algn="l">
             <a:lnSpc>
               <a:spcPts val="1400"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
             <a:t>ご確認ください</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>495300</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>285750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="AutoShape 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86F0322E-FC21-453F-BED1-1FCBC2C4EC89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="12363450" y="16744950"/>
           <a:ext cx="4038600" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout1">
           <a:avLst>
             <a:gd name="adj1" fmla="val 56952"/>
             <a:gd name="adj2" fmla="val -630"/>
             <a:gd name="adj3" fmla="val 107088"/>
@@ -9459,57 +9540,57 @@
           <a:r>
             <a:rPr kumimoji="0" lang="ja-JP" altLang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>ユニットごとに作成</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>69849</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>29</xdr:col>
       <xdr:colOff>4365625</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>492124</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="正方形/長方形 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E65B56C-D2E6-73CB-7AFA-F266B2A20FED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3924300" y="15246349"/>
           <a:ext cx="23348950" cy="422275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
@@ -12468,2048 +12549,1769 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7893B6F9-9963-44FF-B224-F756DE30772D}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AD47"/>
+  <dimension ref="A1:AD49"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <pane xSplit="3" ySplit="9" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="6.625" style="93" customWidth="1"/>
     <col min="2" max="2" width="13.5" style="94" customWidth="1"/>
     <col min="3" max="3" width="30.5" style="94" customWidth="1"/>
     <col min="4" max="15" width="10.375" style="94" customWidth="1"/>
     <col min="16" max="17" width="10.375" style="94" hidden="1" customWidth="1"/>
     <col min="18" max="21" width="10.375" style="94" customWidth="1"/>
     <col min="22" max="22" width="10.5" style="94" customWidth="1"/>
     <col min="23" max="29" width="10.375" style="94" customWidth="1"/>
     <col min="30" max="30" width="58.875" style="94" customWidth="1"/>
     <col min="31" max="31" width="7.25" style="94" customWidth="1"/>
-    <col min="32" max="253" width="9" style="94"/>
-[...377 lines deleted...]
-    <col min="16159" max="16384" width="9" style="94"/>
+    <col min="32" max="16384" width="9" style="94"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="27.75" customHeight="1">
       <c r="C1" s="95"/>
       <c r="G1" s="136"/>
-      <c r="H1" s="314" t="s">
-[...17 lines deleted...]
-      <c r="X1" s="314"/>
+      <c r="H1" s="274" t="s">
+        <v>341</v>
+      </c>
+      <c r="I1" s="274"/>
+      <c r="J1" s="274"/>
+      <c r="K1" s="274"/>
+      <c r="L1" s="274"/>
+      <c r="M1" s="274"/>
+      <c r="N1" s="274"/>
+      <c r="O1" s="274"/>
+      <c r="P1" s="274"/>
+      <c r="Q1" s="274"/>
+      <c r="R1" s="274"/>
+      <c r="S1" s="274"/>
+      <c r="T1" s="274"/>
+      <c r="U1" s="274"/>
+      <c r="V1" s="274"/>
+      <c r="W1" s="274"/>
+      <c r="X1" s="274"/>
       <c r="Y1" s="136"/>
     </row>
     <row r="2" spans="1:30" ht="27.75" customHeight="1">
       <c r="D2" s="97"/>
       <c r="E2" s="97"/>
       <c r="F2" s="97"/>
       <c r="G2" s="136"/>
-      <c r="H2" s="314"/>
-[...15 lines deleted...]
-      <c r="X2" s="314"/>
+      <c r="H2" s="274"/>
+      <c r="I2" s="274"/>
+      <c r="J2" s="274"/>
+      <c r="K2" s="274"/>
+      <c r="L2" s="274"/>
+      <c r="M2" s="274"/>
+      <c r="N2" s="274"/>
+      <c r="O2" s="274"/>
+      <c r="P2" s="274"/>
+      <c r="Q2" s="274"/>
+      <c r="R2" s="274"/>
+      <c r="S2" s="274"/>
+      <c r="T2" s="274"/>
+      <c r="U2" s="274"/>
+      <c r="V2" s="274"/>
+      <c r="W2" s="274"/>
+      <c r="X2" s="274"/>
       <c r="Y2" s="136"/>
     </row>
     <row r="3" spans="1:30" ht="27.75" customHeight="1">
       <c r="B3" s="98" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="D3" s="97"/>
       <c r="E3" s="97"/>
       <c r="F3" s="97"/>
       <c r="G3" s="136"/>
-      <c r="H3" s="314"/>
-[...15 lines deleted...]
-      <c r="X3" s="314"/>
+      <c r="H3" s="274"/>
+      <c r="I3" s="274"/>
+      <c r="J3" s="274"/>
+      <c r="K3" s="274"/>
+      <c r="L3" s="274"/>
+      <c r="M3" s="274"/>
+      <c r="N3" s="274"/>
+      <c r="O3" s="274"/>
+      <c r="P3" s="274"/>
+      <c r="Q3" s="274"/>
+      <c r="R3" s="274"/>
+      <c r="S3" s="274"/>
+      <c r="T3" s="274"/>
+      <c r="U3" s="274"/>
+      <c r="V3" s="274"/>
+      <c r="W3" s="274"/>
+      <c r="X3" s="274"/>
       <c r="Y3" s="136"/>
     </row>
     <row r="4" spans="1:30" ht="15" customHeight="1">
       <c r="D4" s="97"/>
       <c r="E4" s="97"/>
       <c r="F4" s="97"/>
       <c r="G4" s="136"/>
-      <c r="H4" s="314"/>
-[...15 lines deleted...]
-      <c r="X4" s="314"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="274"/>
+      <c r="J4" s="274"/>
+      <c r="K4" s="274"/>
+      <c r="L4" s="274"/>
+      <c r="M4" s="274"/>
+      <c r="N4" s="274"/>
+      <c r="O4" s="274"/>
+      <c r="P4" s="274"/>
+      <c r="Q4" s="274"/>
+      <c r="R4" s="274"/>
+      <c r="S4" s="274"/>
+      <c r="T4" s="274"/>
+      <c r="U4" s="274"/>
+      <c r="V4" s="274"/>
+      <c r="W4" s="274"/>
+      <c r="X4" s="274"/>
       <c r="Y4" s="136"/>
     </row>
     <row r="5" spans="1:30" ht="27.75" customHeight="1">
       <c r="B5" s="99" t="s">
         <v>157</v>
       </c>
       <c r="C5" s="100"/>
       <c r="D5" s="97"/>
       <c r="E5" s="97"/>
       <c r="F5" s="97"/>
       <c r="G5" s="136"/>
-      <c r="H5" s="314"/>
-[...15 lines deleted...]
-      <c r="X5" s="314"/>
+      <c r="H5" s="274"/>
+      <c r="I5" s="274"/>
+      <c r="J5" s="274"/>
+      <c r="K5" s="274"/>
+      <c r="L5" s="274"/>
+      <c r="M5" s="274"/>
+      <c r="N5" s="274"/>
+      <c r="O5" s="274"/>
+      <c r="P5" s="274"/>
+      <c r="Q5" s="274"/>
+      <c r="R5" s="274"/>
+      <c r="S5" s="274"/>
+      <c r="T5" s="274"/>
+      <c r="U5" s="274"/>
+      <c r="V5" s="274"/>
+      <c r="W5" s="274"/>
+      <c r="X5" s="274"/>
       <c r="Y5" s="136"/>
     </row>
     <row r="6" spans="1:30" ht="27.75" customHeight="1">
       <c r="B6" s="99" t="s">
         <v>158</v>
       </c>
       <c r="C6" s="101"/>
       <c r="D6" s="102"/>
       <c r="E6" s="102"/>
       <c r="F6" s="102"/>
       <c r="G6" s="136"/>
-      <c r="H6" s="314"/>
-[...15 lines deleted...]
-      <c r="X6" s="314"/>
+      <c r="H6" s="274"/>
+      <c r="I6" s="274"/>
+      <c r="J6" s="274"/>
+      <c r="K6" s="274"/>
+      <c r="L6" s="274"/>
+      <c r="M6" s="274"/>
+      <c r="N6" s="274"/>
+      <c r="O6" s="274"/>
+      <c r="P6" s="274"/>
+      <c r="Q6" s="274"/>
+      <c r="R6" s="274"/>
+      <c r="S6" s="274"/>
+      <c r="T6" s="274"/>
+      <c r="U6" s="274"/>
+      <c r="V6" s="274"/>
+      <c r="W6" s="274"/>
+      <c r="X6" s="274"/>
       <c r="Y6" s="136"/>
       <c r="Z6" s="103"/>
     </row>
     <row r="7" spans="1:30" ht="30.75" customHeight="1" thickBot="1">
       <c r="B7" s="105"/>
       <c r="C7" s="102"/>
       <c r="D7" s="102"/>
       <c r="E7" s="102"/>
       <c r="F7" s="102"/>
       <c r="G7" s="137"/>
-      <c r="H7" s="315"/>
-[...15 lines deleted...]
-      <c r="X7" s="315"/>
+      <c r="H7" s="275"/>
+      <c r="I7" s="275"/>
+      <c r="J7" s="275"/>
+      <c r="K7" s="275"/>
+      <c r="L7" s="275"/>
+      <c r="M7" s="275"/>
+      <c r="N7" s="275"/>
+      <c r="O7" s="275"/>
+      <c r="P7" s="275"/>
+      <c r="Q7" s="275"/>
+      <c r="R7" s="275"/>
+      <c r="S7" s="275"/>
+      <c r="T7" s="275"/>
+      <c r="U7" s="275"/>
+      <c r="V7" s="275"/>
+      <c r="W7" s="275"/>
+      <c r="X7" s="275"/>
       <c r="Y7" s="137"/>
       <c r="Z7" s="103"/>
     </row>
     <row r="8" spans="1:30" ht="174" customHeight="1">
-      <c r="A8" s="333" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="335"/>
+      <c r="A8" s="261" t="s">
+        <v>217</v>
+      </c>
+      <c r="B8" s="262"/>
+      <c r="C8" s="263"/>
       <c r="D8" s="160" t="s">
+        <v>222</v>
+      </c>
+      <c r="E8" s="138" t="s">
         <v>223</v>
       </c>
-      <c r="E8" s="138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="107" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="G8" s="107" t="s">
         <v>159</v>
       </c>
       <c r="H8" s="107" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="I8" s="107" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="J8" s="107" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="K8" s="122" t="s">
         <v>210</v>
       </c>
       <c r="L8" s="107" t="s">
         <v>160</v>
       </c>
       <c r="M8" s="107" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="N8" s="123" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="O8" s="107" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="P8" s="138"/>
       <c r="Q8" s="138"/>
       <c r="R8" s="107" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="S8" s="107" t="s">
         <v>161</v>
       </c>
       <c r="T8" s="107" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="U8" s="107" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="V8" s="107" t="s">
-        <v>251</v>
+        <v>342</v>
       </c>
       <c r="W8" s="107" t="s">
+        <v>252</v>
+      </c>
+      <c r="X8" s="107" t="s">
+        <v>253</v>
+      </c>
+      <c r="Y8" s="107" t="s">
         <v>254</v>
       </c>
-      <c r="X8" s="107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Z8" s="107" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="AA8" s="107" t="s">
         <v>162</v>
       </c>
       <c r="AB8" s="107" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="AC8" s="122" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>245</v>
+      </c>
+      <c r="AD8" s="252" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="9" spans="1:30" ht="54.75" thickBot="1">
-      <c r="A9" s="336"/>
-[...1 lines deleted...]
-      <c r="C9" s="338"/>
+      <c r="A9" s="264"/>
+      <c r="B9" s="265"/>
+      <c r="C9" s="266"/>
       <c r="D9" s="161" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E9" s="156" t="s">
         <v>209</v>
       </c>
       <c r="F9" s="157" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="G9" s="158"/>
       <c r="H9" s="159" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="I9" s="158" t="s">
+        <v>225</v>
+      </c>
+      <c r="J9" s="158" t="s">
         <v>226</v>
       </c>
-      <c r="J9" s="158" t="s">
+      <c r="K9" s="157" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="L9" s="158"/>
       <c r="M9" s="157" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="N9" s="157" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="O9" s="158" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="P9" s="156"/>
       <c r="Q9" s="156"/>
       <c r="R9" s="157"/>
       <c r="S9" s="158" t="s">
+        <v>234</v>
+      </c>
+      <c r="T9" s="158" t="s">
         <v>235</v>
       </c>
-      <c r="T9" s="158" t="s">
+      <c r="U9" s="158" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="V9" s="157"/>
       <c r="W9" s="158"/>
       <c r="X9" s="157" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="Y9" s="158"/>
       <c r="Z9" s="158" t="s">
+        <v>241</v>
+      </c>
+      <c r="AA9" s="158" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="AB9" s="158"/>
       <c r="AC9" s="158"/>
-      <c r="AD9" s="325"/>
-[...2 lines deleted...]
-      <c r="A10" s="339" t="s">
+      <c r="AD9" s="253"/>
+    </row>
+    <row r="10" spans="1:30" s="108" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A10" s="267" t="s">
         <v>197</v>
       </c>
-      <c r="B10" s="340"/>
-      <c r="C10" s="341"/>
+      <c r="B10" s="268"/>
+      <c r="C10" s="269"/>
       <c r="D10" s="139" t="s">
         <v>165</v>
       </c>
       <c r="E10" s="140" t="s">
         <v>165</v>
       </c>
       <c r="F10" s="141"/>
       <c r="G10" s="140"/>
       <c r="H10" s="142" t="s">
         <v>169</v>
       </c>
       <c r="I10" s="140"/>
       <c r="J10" s="140"/>
       <c r="K10" s="140"/>
       <c r="L10" s="140" t="s">
         <v>165</v>
       </c>
       <c r="M10" s="141"/>
       <c r="N10" s="140"/>
       <c r="O10" s="140"/>
       <c r="P10" s="140"/>
       <c r="Q10" s="140"/>
       <c r="R10" s="141"/>
       <c r="S10" s="140"/>
       <c r="T10" s="166"/>
       <c r="U10" s="166"/>
       <c r="V10" s="141"/>
       <c r="W10" s="140"/>
       <c r="X10" s="140"/>
       <c r="Y10" s="140"/>
       <c r="Z10" s="140"/>
       <c r="AA10" s="140"/>
       <c r="AB10" s="141"/>
       <c r="AC10" s="141"/>
       <c r="AD10" s="151"/>
     </row>
-    <row r="11" spans="1:30" ht="45" customHeight="1">
-      <c r="A11" s="316" t="s">
+    <row r="11" spans="1:30" ht="43.5" customHeight="1">
+      <c r="A11" s="270" t="s">
         <v>198</v>
       </c>
-      <c r="B11" s="342"/>
-      <c r="C11" s="343"/>
+      <c r="B11" s="271"/>
+      <c r="C11" s="237"/>
       <c r="D11" s="109" t="s">
         <v>163</v>
       </c>
       <c r="E11" s="110" t="s">
         <v>163</v>
       </c>
       <c r="F11" s="111"/>
       <c r="G11" s="110"/>
       <c r="H11" s="117" t="s">
         <v>169</v>
       </c>
       <c r="I11" s="110" t="s">
         <v>163</v>
       </c>
       <c r="J11" s="110" t="s">
         <v>165</v>
       </c>
       <c r="K11" s="110"/>
       <c r="L11" s="110" t="s">
         <v>163</v>
       </c>
       <c r="M11" s="111"/>
       <c r="N11" s="110"/>
       <c r="O11" s="110"/>
       <c r="P11" s="110"/>
       <c r="Q11" s="110"/>
       <c r="R11" s="111"/>
       <c r="S11" s="111"/>
-      <c r="T11" s="326" t="s">
+      <c r="T11" s="254" t="s">
         <v>163</v>
       </c>
-      <c r="U11" s="326"/>
+      <c r="U11" s="254"/>
       <c r="V11" s="111"/>
       <c r="W11" s="110"/>
       <c r="X11" s="110"/>
       <c r="Y11" s="110"/>
       <c r="Z11" s="110"/>
       <c r="AA11" s="111"/>
       <c r="AB11" s="111" t="s">
         <v>165</v>
       </c>
       <c r="AC11" s="111"/>
       <c r="AD11" s="152" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:30" ht="45" customHeight="1">
-      <c r="A12" s="319" t="s">
+      <c r="A12" s="272" t="s">
         <v>204</v>
       </c>
-      <c r="B12" s="320"/>
-      <c r="C12" s="321"/>
+      <c r="B12" s="273"/>
+      <c r="C12" s="244"/>
       <c r="D12" s="143" t="s">
         <v>163</v>
       </c>
       <c r="E12" s="144" t="s">
         <v>163</v>
       </c>
       <c r="F12" s="145"/>
       <c r="G12" s="144"/>
       <c r="H12" s="146"/>
       <c r="I12" s="144"/>
       <c r="J12" s="144"/>
       <c r="K12" s="144"/>
       <c r="L12" s="147" t="s">
         <v>169</v>
       </c>
       <c r="M12" s="147" t="s">
         <v>169</v>
       </c>
       <c r="N12" s="144"/>
       <c r="O12" s="144"/>
       <c r="P12" s="144"/>
       <c r="Q12" s="144"/>
       <c r="R12" s="145"/>
       <c r="S12" s="145"/>
       <c r="T12" s="168"/>
       <c r="U12" s="168"/>
       <c r="V12" s="145"/>
       <c r="W12" s="144"/>
       <c r="X12" s="144"/>
       <c r="Y12" s="144"/>
       <c r="Z12" s="144"/>
       <c r="AA12" s="145"/>
       <c r="AB12" s="145"/>
       <c r="AC12" s="145"/>
       <c r="AD12" s="153" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      <c r="A13" s="316" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="43.5" customHeight="1">
+      <c r="A13" s="270" t="s">
         <v>199</v>
       </c>
-      <c r="B13" s="342"/>
-      <c r="C13" s="343"/>
+      <c r="B13" s="271"/>
+      <c r="C13" s="237"/>
       <c r="D13" s="109" t="s">
         <v>163</v>
       </c>
       <c r="E13" s="110"/>
       <c r="F13" s="111"/>
       <c r="G13" s="110" t="s">
         <v>163</v>
       </c>
       <c r="H13" s="112"/>
       <c r="I13" s="110"/>
       <c r="J13" s="110"/>
       <c r="K13" s="110"/>
       <c r="L13" s="110" t="s">
         <v>163</v>
       </c>
       <c r="M13" s="111"/>
       <c r="N13" s="110"/>
       <c r="O13" s="110"/>
       <c r="P13" s="110"/>
       <c r="Q13" s="110"/>
       <c r="R13" s="111"/>
       <c r="S13" s="110"/>
       <c r="T13" s="169"/>
       <c r="U13" s="169"/>
       <c r="V13" s="111"/>
       <c r="W13" s="110"/>
       <c r="X13" s="110"/>
       <c r="Y13" s="110"/>
       <c r="Z13" s="110"/>
       <c r="AA13" s="110"/>
       <c r="AB13" s="111"/>
       <c r="AC13" s="111"/>
       <c r="AD13" s="152"/>
     </row>
-    <row r="14" spans="1:30" s="108" customFormat="1" ht="45" customHeight="1">
-      <c r="A14" s="319" t="s">
+    <row r="14" spans="1:30" s="108" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A14" s="272" t="s">
         <v>200</v>
       </c>
-      <c r="B14" s="320"/>
-      <c r="C14" s="321"/>
+      <c r="B14" s="273"/>
+      <c r="C14" s="244"/>
       <c r="D14" s="143" t="s">
         <v>165</v>
       </c>
       <c r="E14" s="144"/>
       <c r="F14" s="145"/>
       <c r="G14" s="144" t="s">
         <v>165</v>
       </c>
       <c r="H14" s="147" t="s">
         <v>169</v>
       </c>
       <c r="I14" s="144"/>
       <c r="J14" s="144"/>
       <c r="K14" s="144"/>
       <c r="L14" s="144"/>
       <c r="M14" s="145"/>
       <c r="N14" s="144"/>
       <c r="O14" s="144"/>
       <c r="P14" s="144"/>
       <c r="Q14" s="144"/>
       <c r="R14" s="145"/>
       <c r="S14" s="144"/>
       <c r="T14" s="167"/>
       <c r="U14" s="167"/>
       <c r="V14" s="145"/>
       <c r="W14" s="144"/>
       <c r="X14" s="144"/>
       <c r="Y14" s="144"/>
       <c r="Z14" s="144"/>
       <c r="AA14" s="145"/>
       <c r="AB14" s="145"/>
       <c r="AC14" s="145"/>
       <c r="AD14" s="153"/>
     </row>
-    <row r="15" spans="1:30" s="108" customFormat="1" ht="45" customHeight="1">
-      <c r="A15" s="316" t="s">
+    <row r="15" spans="1:30" s="108" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A15" s="270" t="s">
         <v>201</v>
       </c>
-      <c r="B15" s="342"/>
-      <c r="C15" s="343"/>
+      <c r="B15" s="271"/>
+      <c r="C15" s="237"/>
       <c r="D15" s="113" t="s">
         <v>163</v>
       </c>
       <c r="E15" s="114"/>
       <c r="F15" s="115"/>
       <c r="G15" s="114" t="s">
         <v>163</v>
       </c>
       <c r="H15" s="117"/>
       <c r="I15" s="114"/>
       <c r="J15" s="114"/>
       <c r="K15" s="114"/>
       <c r="L15" s="114"/>
       <c r="M15" s="115"/>
       <c r="N15" s="114"/>
       <c r="O15" s="114"/>
       <c r="P15" s="114"/>
       <c r="Q15" s="114"/>
       <c r="R15" s="115"/>
       <c r="S15" s="114" t="s">
         <v>163</v>
       </c>
       <c r="T15" s="164"/>
       <c r="U15" s="164"/>
       <c r="V15" s="115"/>
       <c r="W15" s="114"/>
       <c r="X15" s="114"/>
       <c r="Y15" s="114"/>
       <c r="Z15" s="114"/>
       <c r="AA15" s="114"/>
       <c r="AB15" s="115"/>
       <c r="AC15" s="115"/>
       <c r="AD15" s="154"/>
     </row>
     <row r="16" spans="1:30" s="108" customFormat="1" ht="45" customHeight="1">
-      <c r="A16" s="319" t="s">
+      <c r="A16" s="272" t="s">
         <v>202</v>
       </c>
-      <c r="B16" s="320"/>
-      <c r="C16" s="321"/>
+      <c r="B16" s="273"/>
+      <c r="C16" s="244"/>
       <c r="D16" s="148" t="s">
         <v>163</v>
       </c>
       <c r="E16" s="149"/>
       <c r="F16" s="150"/>
       <c r="G16" s="149" t="s">
         <v>163</v>
       </c>
       <c r="H16" s="149" t="s">
         <v>163</v>
       </c>
       <c r="I16" s="149"/>
       <c r="J16" s="149"/>
       <c r="K16" s="149"/>
       <c r="L16" s="149"/>
       <c r="M16" s="150"/>
       <c r="N16" s="149"/>
       <c r="O16" s="149"/>
       <c r="P16" s="149"/>
       <c r="Q16" s="149"/>
       <c r="R16" s="150"/>
       <c r="S16" s="149" t="s">
         <v>163</v>
       </c>
       <c r="T16" s="165"/>
       <c r="U16" s="165"/>
       <c r="V16" s="150"/>
       <c r="W16" s="149"/>
       <c r="X16" s="149"/>
       <c r="Y16" s="149"/>
       <c r="Z16" s="149"/>
       <c r="AA16" s="149"/>
       <c r="AB16" s="150"/>
       <c r="AC16" s="150"/>
       <c r="AD16" s="155"/>
     </row>
-    <row r="17" spans="1:30" ht="45" customHeight="1">
-      <c r="A17" s="316" t="s">
+    <row r="17" spans="1:30" ht="43.5" customHeight="1">
+      <c r="A17" s="270" t="s">
         <v>203</v>
       </c>
-      <c r="B17" s="342"/>
-      <c r="C17" s="343"/>
+      <c r="B17" s="271"/>
+      <c r="C17" s="237"/>
       <c r="D17" s="109" t="s">
         <v>163</v>
       </c>
       <c r="E17" s="110" t="s">
         <v>163</v>
       </c>
       <c r="F17" s="111"/>
       <c r="G17" s="110"/>
       <c r="H17" s="117"/>
       <c r="I17" s="110" t="s">
         <v>163</v>
       </c>
       <c r="J17" s="110" t="s">
         <v>163</v>
       </c>
       <c r="K17" s="110"/>
       <c r="L17" s="110"/>
       <c r="M17" s="111"/>
       <c r="N17" s="110"/>
       <c r="O17" s="110"/>
       <c r="P17" s="110"/>
       <c r="Q17" s="110"/>
       <c r="R17" s="111"/>
       <c r="S17" s="111"/>
       <c r="T17" s="171"/>
       <c r="U17" s="171"/>
       <c r="V17" s="111" t="s">
         <v>164</v>
       </c>
       <c r="W17" s="110"/>
       <c r="X17" s="110"/>
       <c r="Y17" s="110"/>
       <c r="Z17" s="110"/>
       <c r="AA17" s="111"/>
       <c r="AB17" s="111" t="s">
         <v>164</v>
       </c>
       <c r="AC17" s="111"/>
       <c r="AD17" s="152"/>
     </row>
     <row r="18" spans="1:30" ht="87.75" customHeight="1">
-      <c r="A18" s="330" t="s">
+      <c r="A18" s="258" t="s">
         <v>205</v>
       </c>
-      <c r="B18" s="331"/>
-      <c r="C18" s="332"/>
+      <c r="B18" s="259"/>
+      <c r="C18" s="260"/>
       <c r="D18" s="143" t="s">
         <v>165</v>
       </c>
       <c r="E18" s="144" t="s">
         <v>165</v>
       </c>
       <c r="F18" s="144" t="s">
         <v>165</v>
       </c>
       <c r="G18" s="144"/>
       <c r="H18" s="147"/>
       <c r="I18" s="144" t="s">
         <v>165</v>
       </c>
       <c r="J18" s="144" t="s">
         <v>169</v>
       </c>
       <c r="K18" s="144"/>
       <c r="L18" s="144" t="s">
         <v>165</v>
       </c>
       <c r="M18" s="145"/>
       <c r="N18" s="144" t="s">
         <v>165</v>
       </c>
       <c r="O18" s="144"/>
       <c r="P18" s="144"/>
       <c r="Q18" s="144"/>
       <c r="R18" s="145"/>
       <c r="S18" s="145"/>
       <c r="T18" s="167"/>
       <c r="U18" s="167"/>
       <c r="V18" s="144" t="s">
         <v>165</v>
       </c>
       <c r="W18" s="144"/>
       <c r="X18" s="144"/>
       <c r="Y18" s="144"/>
       <c r="Z18" s="144"/>
       <c r="AA18" s="145"/>
       <c r="AB18" s="145"/>
       <c r="AC18" s="145" t="s">
         <v>169</v>
       </c>
       <c r="AD18" s="153" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="19" spans="1:30" ht="45" customHeight="1">
-      <c r="A19" s="316" t="s">
-[...3 lines deleted...]
-      <c r="C19" s="318"/>
+      <c r="A19" s="270" t="s">
+        <v>213</v>
+      </c>
+      <c r="B19" s="276"/>
+      <c r="C19" s="277"/>
       <c r="D19" s="113" t="s">
         <v>163</v>
       </c>
       <c r="E19" s="114" t="s">
         <v>163</v>
       </c>
       <c r="F19" s="115"/>
       <c r="G19" s="114"/>
       <c r="H19" s="135"/>
       <c r="I19" s="114"/>
       <c r="J19" s="114"/>
       <c r="K19" s="114" t="s">
         <v>163</v>
       </c>
       <c r="L19" s="114"/>
       <c r="M19" s="115"/>
       <c r="N19" s="114" t="s">
         <v>163</v>
       </c>
       <c r="O19" s="114"/>
       <c r="P19" s="114"/>
       <c r="Q19" s="114"/>
       <c r="R19" s="115"/>
       <c r="S19" s="115" t="s">
         <v>163</v>
       </c>
       <c r="T19" s="170"/>
       <c r="U19" s="170"/>
       <c r="V19" s="115"/>
       <c r="W19" s="114"/>
       <c r="X19" s="114"/>
       <c r="Y19" s="114"/>
       <c r="Z19" s="114"/>
       <c r="AA19" s="115"/>
       <c r="AB19" s="115"/>
       <c r="AC19" s="115"/>
       <c r="AD19" s="154" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="20" spans="1:30" ht="45" customHeight="1">
-      <c r="A20" s="319" t="s">
-[...3 lines deleted...]
-      <c r="C20" s="321"/>
+      <c r="A20" s="272" t="s">
+        <v>212</v>
+      </c>
+      <c r="B20" s="273"/>
+      <c r="C20" s="244"/>
       <c r="D20" s="143" t="s">
         <v>163</v>
       </c>
       <c r="E20" s="144" t="s">
         <v>163</v>
       </c>
       <c r="F20" s="145"/>
       <c r="G20" s="144"/>
       <c r="H20" s="147"/>
       <c r="I20" s="144"/>
       <c r="J20" s="144"/>
       <c r="K20" s="144" t="s">
         <v>165</v>
       </c>
       <c r="L20" s="144"/>
       <c r="M20" s="145"/>
       <c r="N20" s="144" t="s">
         <v>163</v>
       </c>
       <c r="O20" s="144"/>
       <c r="P20" s="144"/>
       <c r="Q20" s="144"/>
       <c r="R20" s="145"/>
       <c r="S20" s="145"/>
       <c r="T20" s="167"/>
       <c r="U20" s="167"/>
       <c r="V20" s="145"/>
       <c r="W20" s="144" t="s">
         <v>163</v>
       </c>
       <c r="X20" s="144" t="s">
         <v>163</v>
       </c>
       <c r="Y20" s="144" t="s">
         <v>164</v>
       </c>
       <c r="Z20" s="144"/>
       <c r="AA20" s="145"/>
       <c r="AB20" s="145"/>
       <c r="AC20" s="145"/>
       <c r="AD20" s="153" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="21" spans="1:30" ht="87" customHeight="1">
-      <c r="A21" s="316" t="s">
+      <c r="A21" s="270" t="s">
         <v>206</v>
       </c>
-      <c r="B21" s="342"/>
-      <c r="C21" s="343"/>
+      <c r="B21" s="271"/>
+      <c r="C21" s="237"/>
       <c r="D21" s="109" t="s">
         <v>163</v>
       </c>
       <c r="E21" s="110" t="s">
         <v>163</v>
       </c>
       <c r="F21" s="111"/>
       <c r="G21" s="110"/>
       <c r="H21" s="117"/>
       <c r="I21" s="110"/>
       <c r="J21" s="110"/>
       <c r="K21" s="110"/>
       <c r="L21" s="110" t="s">
         <v>163</v>
       </c>
       <c r="M21" s="111"/>
       <c r="N21" s="110"/>
       <c r="O21" s="110"/>
       <c r="P21" s="110"/>
       <c r="Q21" s="110"/>
       <c r="R21" s="111"/>
       <c r="S21" s="111"/>
       <c r="T21" s="163"/>
       <c r="U21" s="163"/>
       <c r="V21" s="111"/>
       <c r="W21" s="110"/>
       <c r="X21" s="110"/>
       <c r="Y21" s="110"/>
       <c r="Z21" s="110"/>
       <c r="AA21" s="111"/>
       <c r="AB21" s="111"/>
       <c r="AC21" s="111" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD21" s="152" t="s">
         <v>249</v>
       </c>
-      <c r="AD21" s="152" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:30" ht="45" customHeight="1">
-      <c r="A22" s="330" t="s">
+      <c r="A22" s="258" t="s">
         <v>207</v>
       </c>
-      <c r="B22" s="331"/>
-      <c r="C22" s="332"/>
+      <c r="B22" s="259"/>
+      <c r="C22" s="260"/>
       <c r="D22" s="143" t="s">
         <v>165</v>
       </c>
       <c r="E22" s="144" t="s">
         <v>165</v>
       </c>
       <c r="F22" s="145"/>
       <c r="G22" s="144"/>
       <c r="H22" s="147"/>
       <c r="I22" s="144"/>
       <c r="J22" s="144"/>
       <c r="K22" s="144"/>
       <c r="L22" s="144"/>
       <c r="M22" s="145"/>
       <c r="N22" s="144"/>
       <c r="O22" s="144"/>
       <c r="P22" s="144"/>
       <c r="Q22" s="144"/>
       <c r="R22" s="145" t="s">
         <v>165</v>
       </c>
       <c r="S22" s="145"/>
       <c r="T22" s="167"/>
       <c r="U22" s="167"/>
-      <c r="V22" s="145"/>
+      <c r="V22" s="144" t="s">
+        <v>165</v>
+      </c>
       <c r="W22" s="144"/>
       <c r="X22" s="144"/>
       <c r="Y22" s="144"/>
       <c r="Z22" s="144"/>
       <c r="AA22" s="145"/>
       <c r="AB22" s="145"/>
       <c r="AC22" s="145"/>
       <c r="AD22" s="153"/>
     </row>
-    <row r="23" spans="1:30" ht="67.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="C23" s="329"/>
+    <row r="23" spans="1:30" ht="45" customHeight="1">
+      <c r="A23" s="255" t="s">
+        <v>337</v>
+      </c>
+      <c r="B23" s="256"/>
+      <c r="C23" s="257"/>
       <c r="D23" s="113" t="s">
         <v>163</v>
       </c>
       <c r="E23" s="114" t="s">
         <v>163</v>
       </c>
       <c r="F23" s="115" t="s">
         <v>163</v>
       </c>
       <c r="G23" s="114"/>
       <c r="H23" s="116"/>
       <c r="I23" s="114"/>
       <c r="J23" s="114"/>
       <c r="K23" s="114"/>
       <c r="L23" s="114" t="s">
         <v>163</v>
       </c>
       <c r="M23" s="115"/>
       <c r="N23" s="114" t="s">
         <v>163</v>
       </c>
-      <c r="O23" s="114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O23" s="114"/>
       <c r="P23" s="114"/>
       <c r="Q23" s="114"/>
       <c r="R23" s="115"/>
       <c r="S23" s="115"/>
       <c r="T23" s="164"/>
       <c r="U23" s="164"/>
-      <c r="V23" s="115"/>
+      <c r="V23" s="115" t="s">
+        <v>163</v>
+      </c>
       <c r="W23" s="114"/>
       <c r="X23" s="114"/>
       <c r="Y23" s="114"/>
       <c r="Z23" s="114"/>
-      <c r="AA23" s="115" t="s">
-        <v>164</v>
+      <c r="AA23" s="114" t="s">
+        <v>163</v>
       </c>
       <c r="AB23" s="115"/>
       <c r="AC23" s="115"/>
       <c r="AD23" s="154" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
     </row>
     <row r="24" spans="1:30" ht="45" customHeight="1">
-      <c r="A24" s="330" t="s">
-[...6 lines deleted...]
-      <c r="F24" s="145"/>
+      <c r="A24" s="258" t="s">
+        <v>340</v>
+      </c>
+      <c r="B24" s="259"/>
+      <c r="C24" s="260"/>
+      <c r="D24" s="143" t="s">
+        <v>165</v>
+      </c>
+      <c r="E24" s="144" t="s">
+        <v>165</v>
+      </c>
+      <c r="F24" s="144" t="s">
+        <v>165</v>
+      </c>
       <c r="G24" s="144"/>
       <c r="H24" s="147"/>
       <c r="I24" s="144"/>
       <c r="J24" s="144"/>
       <c r="K24" s="144"/>
-      <c r="L24" s="144"/>
+      <c r="L24" s="144" t="s">
+        <v>165</v>
+      </c>
       <c r="M24" s="145"/>
-      <c r="N24" s="144"/>
-      <c r="O24" s="144"/>
+      <c r="N24" s="144" t="s">
+        <v>165</v>
+      </c>
+      <c r="O24" s="144" t="s">
+        <v>165</v>
+      </c>
       <c r="P24" s="144"/>
       <c r="Q24" s="144"/>
       <c r="R24" s="145"/>
       <c r="S24" s="145"/>
       <c r="T24" s="167"/>
       <c r="U24" s="167"/>
       <c r="V24" s="145"/>
       <c r="W24" s="144"/>
       <c r="X24" s="144"/>
       <c r="Y24" s="144"/>
       <c r="Z24" s="144"/>
       <c r="AA24" s="145"/>
       <c r="AB24" s="145"/>
       <c r="AC24" s="145"/>
       <c r="AD24" s="153"/>
     </row>
     <row r="25" spans="1:30" ht="45" customHeight="1">
-      <c r="A25" s="356" t="s">
-[...32 lines deleted...]
-      <c r="AD25" s="152"/>
+      <c r="A25" s="255" t="s">
+        <v>339</v>
+      </c>
+      <c r="B25" s="256"/>
+      <c r="C25" s="257"/>
+      <c r="D25" s="113" t="s">
+        <v>163</v>
+      </c>
+      <c r="E25" s="114" t="s">
+        <v>163</v>
+      </c>
+      <c r="F25" s="115" t="s">
+        <v>163</v>
+      </c>
+      <c r="G25" s="114"/>
+      <c r="H25" s="116"/>
+      <c r="I25" s="114"/>
+      <c r="J25" s="114"/>
+      <c r="K25" s="114"/>
+      <c r="L25" s="114" t="s">
+        <v>163</v>
+      </c>
+      <c r="M25" s="115"/>
+      <c r="N25" s="114" t="s">
+        <v>163</v>
+      </c>
+      <c r="O25" s="114"/>
+      <c r="P25" s="114"/>
+      <c r="Q25" s="114"/>
+      <c r="R25" s="115"/>
+      <c r="S25" s="115"/>
+      <c r="T25" s="164"/>
+      <c r="U25" s="164"/>
+      <c r="V25" s="115"/>
+      <c r="W25" s="114"/>
+      <c r="X25" s="114"/>
+      <c r="Y25" s="114"/>
+      <c r="Z25" s="114"/>
+      <c r="AA25" s="115"/>
+      <c r="AB25" s="115"/>
+      <c r="AC25" s="115"/>
+      <c r="AD25" s="154"/>
     </row>
     <row r="26" spans="1:30" ht="45" customHeight="1">
-      <c r="A26" s="357"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A26" s="258" t="s">
+        <v>208</v>
+      </c>
+      <c r="B26" s="259"/>
+      <c r="C26" s="260"/>
+      <c r="D26" s="143"/>
+      <c r="E26" s="144"/>
       <c r="F26" s="145"/>
       <c r="G26" s="144"/>
       <c r="H26" s="147"/>
       <c r="I26" s="144"/>
       <c r="J26" s="144"/>
       <c r="K26" s="144"/>
       <c r="L26" s="144"/>
       <c r="M26" s="145"/>
       <c r="N26" s="144"/>
       <c r="O26" s="144"/>
       <c r="P26" s="144"/>
       <c r="Q26" s="144"/>
       <c r="R26" s="145"/>
       <c r="S26" s="145"/>
       <c r="T26" s="167"/>
       <c r="U26" s="167"/>
       <c r="V26" s="145"/>
       <c r="W26" s="144"/>
       <c r="X26" s="144"/>
       <c r="Y26" s="144"/>
       <c r="Z26" s="144"/>
       <c r="AA26" s="145"/>
       <c r="AB26" s="145"/>
       <c r="AC26" s="145"/>
-      <c r="AD26" s="153" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="AD26" s="153"/>
+    </row>
+    <row r="27" spans="1:30" ht="45" customHeight="1">
+      <c r="A27" s="245" t="s">
+        <v>133</v>
+      </c>
+      <c r="B27" s="239" t="s">
+        <v>308</v>
+      </c>
+      <c r="C27" s="240"/>
+      <c r="D27" s="109"/>
+      <c r="E27" s="110"/>
+      <c r="F27" s="111"/>
       <c r="G27" s="110"/>
-      <c r="H27" s="112"/>
-[...5 lines deleted...]
-      </c>
+      <c r="H27" s="117"/>
+      <c r="I27" s="110"/>
+      <c r="J27" s="110"/>
       <c r="K27" s="110"/>
-      <c r="L27" s="110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L27" s="110"/>
       <c r="M27" s="111"/>
       <c r="N27" s="110"/>
       <c r="O27" s="110"/>
       <c r="P27" s="110"/>
       <c r="Q27" s="110"/>
       <c r="R27" s="111"/>
       <c r="S27" s="111"/>
-      <c r="T27" s="350" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="T27" s="171"/>
+      <c r="U27" s="171"/>
+      <c r="V27" s="111"/>
       <c r="W27" s="110"/>
       <c r="X27" s="110"/>
       <c r="Y27" s="110"/>
       <c r="Z27" s="110"/>
       <c r="AA27" s="111"/>
-      <c r="AB27" s="111" t="s">
-[...60 lines deleted...]
-      <c r="C29" s="354"/>
+      <c r="AB27" s="111"/>
+      <c r="AC27" s="111"/>
+      <c r="AD27" s="152"/>
+    </row>
+    <row r="28" spans="1:30" ht="45" customHeight="1">
+      <c r="A28" s="246"/>
+      <c r="B28" s="250" t="s">
+        <v>211</v>
+      </c>
+      <c r="C28" s="251"/>
+      <c r="D28" s="143" t="s">
+        <v>165</v>
+      </c>
+      <c r="E28" s="144" t="s">
+        <v>165</v>
+      </c>
+      <c r="F28" s="145"/>
+      <c r="G28" s="144"/>
+      <c r="H28" s="147"/>
+      <c r="I28" s="144"/>
+      <c r="J28" s="144"/>
+      <c r="K28" s="144"/>
+      <c r="L28" s="144"/>
+      <c r="M28" s="145"/>
+      <c r="N28" s="144"/>
+      <c r="O28" s="144"/>
+      <c r="P28" s="144"/>
+      <c r="Q28" s="144"/>
+      <c r="R28" s="145"/>
+      <c r="S28" s="145"/>
+      <c r="T28" s="167"/>
+      <c r="U28" s="167"/>
+      <c r="V28" s="145"/>
+      <c r="W28" s="144"/>
+      <c r="X28" s="144"/>
+      <c r="Y28" s="144"/>
+      <c r="Z28" s="144"/>
+      <c r="AA28" s="145"/>
+      <c r="AB28" s="145"/>
+      <c r="AC28" s="145"/>
+      <c r="AD28" s="153" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="84" customHeight="1">
+      <c r="A29" s="246"/>
+      <c r="B29" s="239" t="s">
+        <v>243</v>
+      </c>
+      <c r="C29" s="240"/>
       <c r="D29" s="109" t="s">
         <v>163</v>
       </c>
       <c r="E29" s="110" t="s">
         <v>163</v>
       </c>
-      <c r="F29" s="111"/>
+      <c r="F29" s="110" t="s">
+        <v>163</v>
+      </c>
       <c r="G29" s="110"/>
-      <c r="H29" s="117"/>
-[...1 lines deleted...]
-      <c r="J29" s="110"/>
+      <c r="H29" s="112"/>
+      <c r="I29" s="110" t="s">
+        <v>163</v>
+      </c>
+      <c r="J29" s="110" t="s">
+        <v>163</v>
+      </c>
       <c r="K29" s="110"/>
       <c r="L29" s="110" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="M29" s="111"/>
-      <c r="N29" s="110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N29" s="110"/>
       <c r="O29" s="110"/>
-      <c r="P29" s="110" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="P29" s="110"/>
+      <c r="Q29" s="110"/>
       <c r="R29" s="111"/>
       <c r="S29" s="111"/>
-      <c r="T29" s="326"/>
-[...1 lines deleted...]
-      <c r="V29" s="111"/>
+      <c r="T29" s="238" t="s">
+        <v>163</v>
+      </c>
+      <c r="U29" s="238"/>
+      <c r="V29" s="111" t="s">
+        <v>163</v>
+      </c>
       <c r="W29" s="110"/>
       <c r="X29" s="110"/>
-      <c r="Y29" s="110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y29" s="110"/>
       <c r="Z29" s="110"/>
       <c r="AA29" s="111"/>
-      <c r="AB29" s="111"/>
-[...44 lines deleted...]
-      <c r="C31" s="354"/>
+      <c r="AB29" s="111" t="s">
+        <v>163</v>
+      </c>
+      <c r="AC29" s="111" t="s">
+        <v>169</v>
+      </c>
+      <c r="AD29" s="152" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" ht="45" hidden="1" customHeight="1">
+      <c r="A30" s="246"/>
+      <c r="B30" s="236" t="s">
+        <v>166</v>
+      </c>
+      <c r="C30" s="237"/>
+      <c r="D30" s="109" t="s">
+        <v>163</v>
+      </c>
+      <c r="E30" s="110" t="s">
+        <v>163</v>
+      </c>
+      <c r="F30" s="111" t="s">
+        <v>163</v>
+      </c>
+      <c r="G30" s="110"/>
+      <c r="H30" s="112"/>
+      <c r="I30" s="110"/>
+      <c r="J30" s="110"/>
+      <c r="K30" s="110"/>
+      <c r="L30" s="110"/>
+      <c r="M30" s="111"/>
+      <c r="N30" s="110" t="s">
+        <v>163</v>
+      </c>
+      <c r="O30" s="110"/>
+      <c r="P30" s="110" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q30" s="110"/>
+      <c r="R30" s="111"/>
+      <c r="S30" s="110"/>
+      <c r="T30" s="238"/>
+      <c r="U30" s="238"/>
+      <c r="V30" s="111"/>
+      <c r="W30" s="110"/>
+      <c r="X30" s="110"/>
+      <c r="Y30" s="110" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z30" s="110"/>
+      <c r="AA30" s="110"/>
+      <c r="AB30" s="111"/>
+      <c r="AC30" s="111"/>
+      <c r="AD30" s="152"/>
+    </row>
+    <row r="31" spans="1:30" ht="45" hidden="1" customHeight="1">
+      <c r="A31" s="246"/>
+      <c r="B31" s="241" t="s">
+        <v>167</v>
+      </c>
+      <c r="C31" s="242"/>
       <c r="D31" s="109" t="s">
         <v>163</v>
       </c>
       <c r="E31" s="110" t="s">
         <v>163</v>
       </c>
       <c r="F31" s="111"/>
       <c r="G31" s="110"/>
       <c r="H31" s="117"/>
       <c r="I31" s="110"/>
       <c r="J31" s="110"/>
       <c r="K31" s="110"/>
       <c r="L31" s="110" t="s">
+        <v>164</v>
+      </c>
+      <c r="M31" s="111"/>
+      <c r="N31" s="110" t="s">
         <v>163</v>
       </c>
-      <c r="M31" s="111"/>
-      <c r="N31" s="110"/>
       <c r="O31" s="110"/>
-      <c r="P31" s="110"/>
-      <c r="Q31" s="110"/>
+      <c r="P31" s="110" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q31" s="110" t="s">
+        <v>164</v>
+      </c>
       <c r="R31" s="111"/>
       <c r="S31" s="111"/>
-      <c r="T31" s="171"/>
-      <c r="U31" s="171"/>
+      <c r="T31" s="254"/>
+      <c r="U31" s="254"/>
       <c r="V31" s="111"/>
       <c r="W31" s="110"/>
       <c r="X31" s="110"/>
-      <c r="Y31" s="110"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y31" s="110" t="s">
+        <v>164</v>
+      </c>
+      <c r="Z31" s="110"/>
       <c r="AA31" s="111"/>
       <c r="AB31" s="111"/>
       <c r="AC31" s="111"/>
       <c r="AD31" s="152"/>
     </row>
     <row r="32" spans="1:30" ht="45" customHeight="1">
-      <c r="A32" s="357"/>
-[...3 lines deleted...]
-      <c r="C32" s="321"/>
+      <c r="A32" s="246"/>
+      <c r="B32" s="250" t="s">
+        <v>218</v>
+      </c>
+      <c r="C32" s="251"/>
       <c r="D32" s="143" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="E32" s="144"/>
       <c r="F32" s="145"/>
       <c r="G32" s="144"/>
       <c r="H32" s="147"/>
       <c r="I32" s="144"/>
       <c r="J32" s="144"/>
       <c r="K32" s="144"/>
-      <c r="L32" s="144" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L32" s="144"/>
+      <c r="M32" s="145"/>
       <c r="N32" s="144"/>
       <c r="O32" s="144"/>
       <c r="P32" s="144"/>
       <c r="Q32" s="144"/>
       <c r="R32" s="145"/>
       <c r="S32" s="145"/>
       <c r="T32" s="167"/>
       <c r="U32" s="167"/>
       <c r="V32" s="145"/>
       <c r="W32" s="144"/>
       <c r="X32" s="144"/>
       <c r="Y32" s="144"/>
       <c r="Z32" s="144"/>
       <c r="AA32" s="145"/>
       <c r="AB32" s="145"/>
       <c r="AC32" s="145"/>
-      <c r="AD32" s="153" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD32" s="153"/>
     </row>
     <row r="33" spans="1:30" ht="45" customHeight="1">
-      <c r="A33" s="357"/>
-[...3 lines deleted...]
-      <c r="C33" s="343"/>
+      <c r="A33" s="246"/>
+      <c r="B33" s="241" t="s">
+        <v>214</v>
+      </c>
+      <c r="C33" s="242"/>
       <c r="D33" s="109" t="s">
         <v>163</v>
       </c>
       <c r="E33" s="110" t="s">
         <v>163</v>
       </c>
-      <c r="F33" s="111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F33" s="111"/>
       <c r="G33" s="110"/>
       <c r="H33" s="117"/>
       <c r="I33" s="110"/>
       <c r="J33" s="110"/>
       <c r="K33" s="110"/>
       <c r="L33" s="110" t="s">
         <v>163</v>
       </c>
       <c r="M33" s="111"/>
       <c r="N33" s="110"/>
       <c r="O33" s="110"/>
       <c r="P33" s="110"/>
       <c r="Q33" s="110"/>
       <c r="R33" s="111"/>
       <c r="S33" s="111"/>
       <c r="T33" s="171"/>
       <c r="U33" s="171"/>
       <c r="V33" s="111"/>
       <c r="W33" s="110"/>
       <c r="X33" s="110"/>
       <c r="Y33" s="110"/>
-      <c r="Z33" s="110"/>
+      <c r="Z33" s="110" t="s">
+        <v>163</v>
+      </c>
       <c r="AA33" s="111"/>
       <c r="AB33" s="111"/>
-      <c r="AC33" s="111" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AC33" s="111"/>
+      <c r="AD33" s="152"/>
     </row>
     <row r="34" spans="1:30" ht="45" customHeight="1">
-      <c r="A34" s="357"/>
-[...3 lines deleted...]
-      <c r="C34" s="348"/>
+      <c r="A34" s="246"/>
+      <c r="B34" s="243" t="s">
+        <v>215</v>
+      </c>
+      <c r="C34" s="244"/>
       <c r="D34" s="143" t="s">
         <v>163</v>
       </c>
       <c r="E34" s="144" t="s">
         <v>163</v>
       </c>
       <c r="F34" s="145"/>
       <c r="G34" s="144"/>
       <c r="H34" s="147"/>
       <c r="I34" s="144"/>
       <c r="J34" s="144"/>
       <c r="K34" s="144"/>
       <c r="L34" s="144" t="s">
+        <v>164</v>
+      </c>
+      <c r="M34" s="145" t="s">
         <v>163</v>
       </c>
-      <c r="M34" s="145"/>
       <c r="N34" s="144"/>
-      <c r="O34" s="144" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O34" s="144"/>
       <c r="P34" s="144"/>
       <c r="Q34" s="144"/>
       <c r="R34" s="145"/>
       <c r="S34" s="145"/>
       <c r="T34" s="167"/>
       <c r="U34" s="167"/>
       <c r="V34" s="145"/>
       <c r="W34" s="144"/>
       <c r="X34" s="144"/>
       <c r="Y34" s="144"/>
       <c r="Z34" s="144"/>
       <c r="AA34" s="145"/>
       <c r="AB34" s="145"/>
       <c r="AC34" s="145"/>
-      <c r="AD34" s="153"/>
-[...7 lines deleted...]
-      <c r="D35" s="210" t="s">
+      <c r="AD34" s="153" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" ht="45" customHeight="1">
+      <c r="A35" s="246"/>
+      <c r="B35" s="236" t="s">
+        <v>244</v>
+      </c>
+      <c r="C35" s="237"/>
+      <c r="D35" s="109" t="s">
+        <v>163</v>
+      </c>
+      <c r="E35" s="110" t="s">
+        <v>163</v>
+      </c>
+      <c r="F35" s="111" t="s">
+        <v>163</v>
+      </c>
+      <c r="G35" s="110"/>
+      <c r="H35" s="117"/>
+      <c r="I35" s="110"/>
+      <c r="J35" s="110"/>
+      <c r="K35" s="110"/>
+      <c r="L35" s="110" t="s">
+        <v>163</v>
+      </c>
+      <c r="M35" s="111"/>
+      <c r="N35" s="110"/>
+      <c r="O35" s="110"/>
+      <c r="P35" s="110"/>
+      <c r="Q35" s="110"/>
+      <c r="R35" s="111"/>
+      <c r="S35" s="111"/>
+      <c r="T35" s="171"/>
+      <c r="U35" s="171"/>
+      <c r="V35" s="111"/>
+      <c r="W35" s="110"/>
+      <c r="X35" s="110"/>
+      <c r="Y35" s="110"/>
+      <c r="Z35" s="110"/>
+      <c r="AA35" s="111"/>
+      <c r="AB35" s="111"/>
+      <c r="AC35" s="111" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD35" s="152" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" ht="45" customHeight="1">
+      <c r="A36" s="246"/>
+      <c r="B36" s="234" t="s">
+        <v>219</v>
+      </c>
+      <c r="C36" s="235"/>
+      <c r="D36" s="143" t="s">
+        <v>163</v>
+      </c>
+      <c r="E36" s="144" t="s">
+        <v>163</v>
+      </c>
+      <c r="F36" s="145"/>
+      <c r="G36" s="144"/>
+      <c r="H36" s="147"/>
+      <c r="I36" s="144"/>
+      <c r="J36" s="144"/>
+      <c r="K36" s="144"/>
+      <c r="L36" s="144" t="s">
+        <v>163</v>
+      </c>
+      <c r="M36" s="145"/>
+      <c r="N36" s="144"/>
+      <c r="O36" s="144" t="s">
+        <v>163</v>
+      </c>
+      <c r="P36" s="144"/>
+      <c r="Q36" s="144"/>
+      <c r="R36" s="145"/>
+      <c r="S36" s="145"/>
+      <c r="T36" s="167"/>
+      <c r="U36" s="167"/>
+      <c r="V36" s="145"/>
+      <c r="W36" s="144"/>
+      <c r="X36" s="144"/>
+      <c r="Y36" s="144"/>
+      <c r="Z36" s="144"/>
+      <c r="AA36" s="145"/>
+      <c r="AB36" s="145"/>
+      <c r="AC36" s="145"/>
+      <c r="AD36" s="153"/>
+    </row>
+    <row r="37" spans="1:30" ht="45" customHeight="1" thickBot="1">
+      <c r="A37" s="247"/>
+      <c r="B37" s="248" t="s">
+        <v>216</v>
+      </c>
+      <c r="C37" s="249"/>
+      <c r="D37" s="210" t="s">
         <v>165</v>
       </c>
-      <c r="E35" s="211" t="s">
+      <c r="E37" s="211" t="s">
         <v>165</v>
       </c>
-      <c r="F35" s="212"/>
-[...56 lines deleted...]
-      <c r="AC36" s="218" t="s">
+      <c r="F37" s="212"/>
+      <c r="G37" s="211"/>
+      <c r="H37" s="213"/>
+      <c r="I37" s="211"/>
+      <c r="J37" s="211"/>
+      <c r="K37" s="211"/>
+      <c r="L37" s="211"/>
+      <c r="M37" s="212"/>
+      <c r="N37" s="211"/>
+      <c r="O37" s="211"/>
+      <c r="P37" s="211"/>
+      <c r="Q37" s="211"/>
+      <c r="R37" s="212"/>
+      <c r="S37" s="212"/>
+      <c r="T37" s="214"/>
+      <c r="U37" s="214"/>
+      <c r="V37" s="211" t="s">
         <v>165</v>
       </c>
-      <c r="AD36" s="221" t="s">
-[...46 lines deleted...]
-    <row r="43" spans="1:30" ht="13.5" customHeight="1">
+      <c r="W37" s="211"/>
+      <c r="X37" s="211"/>
+      <c r="Y37" s="211"/>
+      <c r="Z37" s="211"/>
+      <c r="AA37" s="212"/>
+      <c r="AB37" s="212"/>
+      <c r="AC37" s="212"/>
+      <c r="AD37" s="215"/>
+    </row>
+    <row r="38" spans="1:30" ht="67.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A38" s="231" t="s">
+        <v>261</v>
+      </c>
+      <c r="B38" s="232"/>
+      <c r="C38" s="233"/>
+      <c r="D38" s="216"/>
+      <c r="E38" s="217"/>
+      <c r="F38" s="218"/>
+      <c r="G38" s="217"/>
+      <c r="H38" s="219"/>
+      <c r="I38" s="217"/>
+      <c r="J38" s="217"/>
+      <c r="K38" s="217"/>
+      <c r="L38" s="217"/>
+      <c r="M38" s="218"/>
+      <c r="N38" s="217"/>
+      <c r="O38" s="217"/>
+      <c r="P38" s="217"/>
+      <c r="Q38" s="217"/>
+      <c r="R38" s="218"/>
+      <c r="S38" s="218"/>
+      <c r="T38" s="220"/>
+      <c r="U38" s="220"/>
+      <c r="V38" s="218"/>
+      <c r="W38" s="217"/>
+      <c r="X38" s="217"/>
+      <c r="Y38" s="217"/>
+      <c r="Z38" s="217"/>
+      <c r="AA38" s="218"/>
+      <c r="AB38" s="218"/>
+      <c r="AC38" s="218" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD38" s="221" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" ht="42">
+      <c r="B39" s="119" t="s">
+        <v>256</v>
+      </c>
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="118"/>
+      <c r="O39" s="118"/>
+      <c r="P39" s="118"/>
+      <c r="Q39" s="118"/>
+      <c r="T39" s="118"/>
+      <c r="U39" s="118"/>
+      <c r="W39" s="118"/>
+      <c r="Y39" s="118"/>
+    </row>
+    <row r="40" spans="1:30" ht="43.5" customHeight="1">
+      <c r="B40" s="118" t="s">
+        <v>255</v>
+      </c>
+      <c r="C40" s="119"/>
+      <c r="D40" s="119"/>
+      <c r="E40" s="119"/>
+      <c r="F40" s="119"/>
+      <c r="G40" s="119"/>
+      <c r="H40" s="119"/>
+      <c r="I40" s="119"/>
+      <c r="J40" s="119"/>
+      <c r="K40" s="119"/>
+      <c r="O40" s="119"/>
+      <c r="P40" s="119"/>
+      <c r="Q40" s="119"/>
+      <c r="T40" s="119"/>
+      <c r="U40" s="119"/>
+    </row>
+    <row r="43" spans="1:30" ht="18.75">
       <c r="B43" s="120"/>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:30" ht="13.5" customHeight="1">
       <c r="B45" s="120"/>
     </row>
-    <row r="46" spans="1:30">
-[...2 lines deleted...]
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:30" ht="18.75">
       <c r="B47" s="120"/>
     </row>
+    <row r="48" spans="1:30" ht="18.75">
+      <c r="B48" s="120"/>
+    </row>
+    <row r="49" spans="2:2" ht="18.75">
+      <c r="B49" s="120"/>
+    </row>
   </sheetData>
-  <mergeCells count="35">
-[...18 lines deleted...]
-    <mergeCell ref="B26:C26"/>
+  <mergeCells count="37">
+    <mergeCell ref="A25:C25"/>
     <mergeCell ref="H1:X7"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C20"/>
-    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="T11:U11"/>
     <mergeCell ref="AD8:AD9"/>
-    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="T31:U31"/>
     <mergeCell ref="A23:C23"/>
-    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A26:C26"/>
     <mergeCell ref="A8:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="A27:A37"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B32:C32"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="31" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{963BF8E2-8FCB-4560-9B87-7614C6CF6518}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N49"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="55" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B17" sqref="B17:C17"/>
       <selection pane="topRight" activeCell="B17" sqref="B17:C17"/>
       <selection pane="bottomLeft" activeCell="B17" sqref="B17:C17"/>
       <selection pane="bottomRight" activeCell="A5" sqref="A5"/>
     </sheetView>
@@ -14817,296 +14619,296 @@
     <col min="15117" max="15344" width="9" style="94"/>
     <col min="15345" max="15345" width="5" style="94" customWidth="1"/>
     <col min="15346" max="15346" width="46.875" style="94" customWidth="1"/>
     <col min="15347" max="15347" width="11.125" style="94" customWidth="1"/>
     <col min="15348" max="15372" width="11.25" style="94" customWidth="1"/>
     <col min="15373" max="15600" width="9" style="94"/>
     <col min="15601" max="15601" width="5" style="94" customWidth="1"/>
     <col min="15602" max="15602" width="46.875" style="94" customWidth="1"/>
     <col min="15603" max="15603" width="11.125" style="94" customWidth="1"/>
     <col min="15604" max="15628" width="11.25" style="94" customWidth="1"/>
     <col min="15629" max="15856" width="9" style="94"/>
     <col min="15857" max="15857" width="5" style="94" customWidth="1"/>
     <col min="15858" max="15858" width="46.875" style="94" customWidth="1"/>
     <col min="15859" max="15859" width="11.125" style="94" customWidth="1"/>
     <col min="15860" max="15884" width="11.25" style="94" customWidth="1"/>
     <col min="15885" max="16112" width="9" style="94"/>
     <col min="16113" max="16113" width="5" style="94" customWidth="1"/>
     <col min="16114" max="16114" width="46.875" style="94" customWidth="1"/>
     <col min="16115" max="16115" width="11.125" style="94" customWidth="1"/>
     <col min="16116" max="16140" width="11.25" style="94" customWidth="1"/>
     <col min="16141" max="16384" width="9" style="94"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="27.75" customHeight="1">
       <c r="D1" s="179" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="E1" s="179"/>
       <c r="G1" s="179"/>
       <c r="H1" s="179"/>
     </row>
     <row r="2" spans="1:12" ht="27.75" customHeight="1">
       <c r="B2" s="97"/>
       <c r="C2" s="97"/>
       <c r="D2" s="179"/>
       <c r="E2" s="179"/>
       <c r="G2" s="179"/>
       <c r="H2" s="179"/>
     </row>
     <row r="3" spans="1:12" ht="27.75" customHeight="1">
       <c r="A3" s="177" t="s">
         <v>157</v>
       </c>
       <c r="B3" s="97"/>
       <c r="C3" s="97"/>
       <c r="D3" s="178" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="E3" s="96"/>
       <c r="G3" s="96"/>
       <c r="H3" s="96"/>
     </row>
     <row r="4" spans="1:12" ht="27.75" customHeight="1">
       <c r="A4" s="177" t="s">
         <v>158</v>
       </c>
       <c r="B4" s="102"/>
       <c r="C4" s="102"/>
       <c r="D4" s="178" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="E4" s="96"/>
       <c r="G4" s="96"/>
       <c r="H4" s="96"/>
       <c r="I4" s="104"/>
       <c r="J4" s="104"/>
       <c r="K4" s="104"/>
     </row>
     <row r="5" spans="1:12" ht="27.75" customHeight="1" thickBot="1">
       <c r="A5" s="121"/>
       <c r="B5" s="102"/>
       <c r="C5" s="102"/>
       <c r="D5" s="106"/>
       <c r="E5" s="106"/>
       <c r="G5" s="106"/>
       <c r="H5" s="106"/>
       <c r="I5" s="104"/>
       <c r="J5" s="104"/>
       <c r="K5" s="104"/>
     </row>
     <row r="6" spans="1:12" ht="126" customHeight="1">
-      <c r="A6" s="363" t="s">
-        <v>274</v>
+      <c r="A6" s="280" t="s">
+        <v>271</v>
       </c>
       <c r="B6" s="172" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C6" s="173" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="D6" s="194" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E6" s="173" t="s">
         <v>168</v>
       </c>
       <c r="F6" s="174" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G6" s="173" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="H6" s="173" t="s">
+        <v>270</v>
+      </c>
+      <c r="I6" s="173" t="s">
+        <v>275</v>
+      </c>
+      <c r="J6" s="173" t="s">
+        <v>274</v>
+      </c>
+      <c r="K6" s="173" t="s">
+        <v>245</v>
+      </c>
+      <c r="L6" s="278" t="s">
         <v>273</v>
       </c>
-      <c r="I6" s="173" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:12" ht="36.75" thickBot="1">
-      <c r="A7" s="364"/>
+      <c r="A7" s="281"/>
       <c r="B7" s="175" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C7" s="176" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D7" s="158" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E7" s="158"/>
       <c r="F7" s="162" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="G7" s="158"/>
       <c r="H7" s="158" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="I7" s="158"/>
       <c r="J7" s="158"/>
       <c r="K7" s="158"/>
-      <c r="L7" s="362"/>
+      <c r="L7" s="279"/>
     </row>
     <row r="8" spans="1:12" ht="44.25" customHeight="1">
       <c r="A8" s="184" t="s">
         <v>172</v>
       </c>
       <c r="B8" s="143" t="s">
         <v>163</v>
       </c>
       <c r="C8" s="144" t="s">
         <v>163</v>
       </c>
       <c r="D8" s="144" t="s">
         <v>163</v>
       </c>
       <c r="E8" s="185" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="F8" s="144" t="s">
         <v>163</v>
       </c>
       <c r="G8" s="144" t="s">
         <v>163</v>
       </c>
       <c r="H8" s="144" t="s">
         <v>163</v>
       </c>
       <c r="I8" s="145"/>
       <c r="J8" s="145"/>
       <c r="K8" s="145"/>
       <c r="L8" s="153" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="44.25" customHeight="1">
       <c r="A9" s="180" t="s">
         <v>180</v>
       </c>
       <c r="B9" s="109" t="s">
         <v>165</v>
       </c>
       <c r="C9" s="110" t="s">
         <v>165</v>
       </c>
       <c r="D9" s="110" t="s">
         <v>165</v>
       </c>
       <c r="E9" s="126" t="s">
         <v>173</v>
       </c>
       <c r="F9" s="111" t="s">
         <v>165</v>
       </c>
       <c r="G9" s="125" t="s">
         <v>165</v>
       </c>
       <c r="H9" s="125"/>
       <c r="I9" s="111"/>
       <c r="J9" s="111"/>
       <c r="K9" s="111"/>
       <c r="L9" s="195"/>
     </row>
     <row r="10" spans="1:12" ht="44.25" customHeight="1">
       <c r="A10" s="186" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B10" s="143" t="s">
         <v>165</v>
       </c>
       <c r="C10" s="144" t="s">
         <v>165</v>
       </c>
       <c r="D10" s="144" t="s">
         <v>165</v>
       </c>
       <c r="E10" s="185" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="F10" s="145" t="s">
         <v>163</v>
       </c>
       <c r="G10" s="187"/>
       <c r="H10" s="187"/>
       <c r="I10" s="145"/>
       <c r="J10" s="145"/>
       <c r="K10" s="145"/>
       <c r="L10" s="196"/>
     </row>
     <row r="11" spans="1:12" ht="44.25" customHeight="1">
       <c r="A11" s="182" t="s">
         <v>191</v>
       </c>
       <c r="B11" s="129" t="s">
         <v>165</v>
       </c>
       <c r="C11" s="130" t="s">
         <v>165</v>
       </c>
       <c r="D11" s="130" t="s">
         <v>165</v>
       </c>
       <c r="E11" s="127" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F11" s="128" t="s">
         <v>163</v>
       </c>
       <c r="G11" s="131" t="s">
         <v>163</v>
       </c>
       <c r="H11" s="131"/>
       <c r="I11" s="128"/>
       <c r="J11" s="128"/>
       <c r="K11" s="128"/>
       <c r="L11" s="197"/>
     </row>
     <row r="12" spans="1:12" ht="44.25" customHeight="1">
       <c r="A12" s="184" t="s">
         <v>176</v>
       </c>
       <c r="B12" s="143" t="s">
         <v>163</v>
       </c>
       <c r="C12" s="144" t="s">
         <v>163</v>
       </c>
       <c r="D12" s="144" t="s">
         <v>163</v>
       </c>
       <c r="E12" s="185" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="F12" s="145" t="s">
         <v>163</v>
       </c>
       <c r="G12" s="144" t="s">
         <v>163</v>
       </c>
       <c r="H12" s="187"/>
       <c r="I12" s="145"/>
       <c r="J12" s="145"/>
       <c r="K12" s="145"/>
       <c r="L12" s="196"/>
     </row>
     <row r="13" spans="1:12" ht="44.25" customHeight="1">
       <c r="A13" s="181" t="s">
         <v>177</v>
       </c>
       <c r="B13" s="109" t="s">
         <v>165</v>
       </c>
       <c r="C13" s="110" t="s">
         <v>165</v>
       </c>
       <c r="D13" s="110" t="s">
         <v>165</v>
@@ -15146,277 +14948,277 @@
       <c r="G14" s="190" t="s">
         <v>165</v>
       </c>
       <c r="H14" s="190"/>
       <c r="I14" s="191" t="s">
         <v>163</v>
       </c>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="198"/>
     </row>
     <row r="15" spans="1:12" ht="44.25" customHeight="1">
       <c r="A15" s="180" t="s">
         <v>183</v>
       </c>
       <c r="B15" s="109" t="s">
         <v>165</v>
       </c>
       <c r="C15" s="110" t="s">
         <v>165</v>
       </c>
       <c r="D15" s="110" t="s">
         <v>165</v>
       </c>
       <c r="E15" s="126" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="F15" s="111" t="s">
         <v>165</v>
       </c>
       <c r="G15" s="125" t="s">
         <v>163</v>
       </c>
       <c r="H15" s="125"/>
       <c r="I15" s="111"/>
       <c r="J15" s="111"/>
       <c r="K15" s="111"/>
       <c r="L15" s="195"/>
     </row>
     <row r="16" spans="1:12" ht="44.25" customHeight="1">
       <c r="A16" s="184" t="s">
         <v>178</v>
       </c>
       <c r="B16" s="143" t="s">
         <v>165</v>
       </c>
       <c r="C16" s="144" t="s">
         <v>165</v>
       </c>
       <c r="D16" s="144" t="s">
         <v>165</v>
       </c>
       <c r="E16" s="185" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="F16" s="145" t="s">
         <v>163</v>
       </c>
       <c r="G16" s="187"/>
       <c r="H16" s="187"/>
       <c r="I16" s="145"/>
       <c r="J16" s="145"/>
       <c r="K16" s="191" t="s">
         <v>163</v>
       </c>
       <c r="L16" s="153" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="44.25" customHeight="1">
       <c r="A17" s="182" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B17" s="129" t="s">
         <v>165</v>
       </c>
       <c r="C17" s="130" t="s">
         <v>165</v>
       </c>
       <c r="D17" s="130" t="s">
         <v>165</v>
       </c>
       <c r="E17" s="127" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="F17" s="128"/>
       <c r="G17" s="131"/>
       <c r="H17" s="131"/>
       <c r="I17" s="128"/>
       <c r="J17" s="128"/>
       <c r="K17" s="128" t="s">
         <v>165</v>
       </c>
       <c r="L17" s="201" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="44.25" customHeight="1">
       <c r="A18" s="188" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B18" s="192" t="s">
         <v>165</v>
       </c>
       <c r="C18" s="193" t="s">
         <v>165</v>
       </c>
       <c r="D18" s="193" t="s">
         <v>165</v>
       </c>
       <c r="E18" s="189" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F18" s="191" t="s">
         <v>163</v>
       </c>
       <c r="G18" s="190" t="s">
         <v>163</v>
       </c>
       <c r="H18" s="190"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="199"/>
     </row>
     <row r="19" spans="1:12" ht="44.25" customHeight="1">
       <c r="A19" s="182" t="s">
         <v>190</v>
       </c>
       <c r="B19" s="129" t="s">
         <v>165</v>
       </c>
       <c r="C19" s="130" t="s">
         <v>165</v>
       </c>
       <c r="D19" s="130" t="s">
         <v>165</v>
       </c>
       <c r="E19" s="127" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="F19" s="128" t="s">
         <v>163</v>
       </c>
       <c r="G19" s="131" t="s">
         <v>163</v>
       </c>
       <c r="H19" s="131"/>
       <c r="I19" s="128"/>
       <c r="J19" s="128"/>
       <c r="K19" s="128"/>
       <c r="L19" s="197"/>
     </row>
     <row r="20" spans="1:12" ht="44.25" customHeight="1">
       <c r="A20" s="186" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="143" t="s">
         <v>165</v>
       </c>
       <c r="C20" s="144" t="s">
         <v>165</v>
       </c>
       <c r="D20" s="144" t="s">
         <v>165</v>
       </c>
       <c r="E20" s="185" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="F20" s="145" t="s">
         <v>163</v>
       </c>
       <c r="G20" s="187"/>
       <c r="H20" s="187"/>
       <c r="I20" s="145" t="s">
         <v>164</v>
       </c>
       <c r="J20" s="145"/>
       <c r="K20" s="145"/>
       <c r="L20" s="153" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="44.25" customHeight="1">
       <c r="A21" s="180" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B21" s="109" t="s">
         <v>163</v>
       </c>
       <c r="C21" s="110" t="s">
         <v>163</v>
       </c>
       <c r="D21" s="110" t="s">
         <v>163</v>
       </c>
       <c r="E21" s="124" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="F21" s="110" t="s">
         <v>163</v>
       </c>
       <c r="G21" s="125"/>
       <c r="H21" s="125"/>
       <c r="I21" s="111"/>
       <c r="J21" s="111"/>
       <c r="K21" s="111"/>
       <c r="L21" s="195"/>
     </row>
     <row r="22" spans="1:12" ht="44.25" customHeight="1">
       <c r="A22" s="188" t="s">
         <v>185</v>
       </c>
       <c r="B22" s="143" t="s">
         <v>165</v>
       </c>
       <c r="C22" s="144" t="s">
         <v>165</v>
       </c>
       <c r="D22" s="144" t="s">
         <v>165</v>
       </c>
       <c r="E22" s="189" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="F22" s="144" t="s">
         <v>163</v>
       </c>
       <c r="G22" s="190"/>
       <c r="H22" s="190"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="198" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="44.25" customHeight="1">
       <c r="A23" s="180" t="s">
         <v>186</v>
       </c>
       <c r="B23" s="109" t="s">
         <v>165</v>
       </c>
       <c r="C23" s="110" t="s">
         <v>165</v>
       </c>
       <c r="D23" s="110" t="s">
         <v>165</v>
       </c>
       <c r="E23" s="126" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="F23" s="111" t="s">
         <v>165</v>
       </c>
       <c r="G23" s="125" t="s">
         <v>163</v>
       </c>
       <c r="H23" s="125"/>
       <c r="I23" s="111"/>
       <c r="J23" s="111"/>
       <c r="K23" s="111"/>
       <c r="L23" s="195"/>
     </row>
     <row r="24" spans="1:12" ht="44.25" customHeight="1">
       <c r="A24" s="188" t="s">
         <v>188</v>
       </c>
       <c r="B24" s="192" t="s">
         <v>165</v>
       </c>
       <c r="C24" s="193" t="s">
         <v>165</v>
       </c>
       <c r="D24" s="193" t="s">
         <v>165</v>
@@ -15428,51 +15230,51 @@
         <v>163</v>
       </c>
       <c r="G24" s="190" t="s">
         <v>163</v>
       </c>
       <c r="H24" s="190"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="199"/>
     </row>
     <row r="25" spans="1:12" ht="44.25" customHeight="1">
       <c r="A25" s="182" t="s">
         <v>189</v>
       </c>
       <c r="B25" s="129" t="s">
         <v>165</v>
       </c>
       <c r="C25" s="130" t="s">
         <v>165</v>
       </c>
       <c r="D25" s="130" t="s">
         <v>165</v>
       </c>
       <c r="E25" s="127" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F25" s="128"/>
       <c r="G25" s="131"/>
       <c r="H25" s="131"/>
       <c r="I25" s="128"/>
       <c r="J25" s="128" t="s">
         <v>165</v>
       </c>
       <c r="K25" s="128"/>
       <c r="L25" s="200"/>
     </row>
     <row r="26" spans="1:12" ht="44.25" customHeight="1">
       <c r="A26" s="188" t="s">
         <v>187</v>
       </c>
       <c r="B26" s="192" t="s">
         <v>165</v>
       </c>
       <c r="C26" s="193" t="s">
         <v>165</v>
       </c>
       <c r="D26" s="193" t="s">
         <v>165</v>
       </c>
       <c r="E26" s="189" t="s">
@@ -15482,201 +15284,201 @@
         <v>165</v>
       </c>
       <c r="G26" s="190" t="s">
         <v>165</v>
       </c>
       <c r="H26" s="190"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="198"/>
     </row>
     <row r="27" spans="1:12" ht="44.25" customHeight="1">
       <c r="A27" s="180" t="s">
         <v>179</v>
       </c>
       <c r="B27" s="109" t="s">
         <v>165</v>
       </c>
       <c r="C27" s="110" t="s">
         <v>165</v>
       </c>
       <c r="D27" s="110" t="s">
         <v>165</v>
       </c>
       <c r="E27" s="126" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="F27" s="111"/>
       <c r="G27" s="125"/>
       <c r="H27" s="125"/>
       <c r="I27" s="111"/>
       <c r="J27" s="111"/>
       <c r="K27" s="111"/>
       <c r="L27" s="195"/>
     </row>
     <row r="28" spans="1:12" ht="44.25" customHeight="1">
       <c r="A28" s="184" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B28" s="143" t="s">
         <v>163</v>
       </c>
       <c r="C28" s="144" t="s">
         <v>163</v>
       </c>
       <c r="D28" s="144" t="s">
         <v>163</v>
       </c>
       <c r="E28" s="185" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="F28" s="191" t="s">
         <v>165</v>
       </c>
       <c r="G28" s="187"/>
       <c r="H28" s="187"/>
       <c r="I28" s="145"/>
       <c r="J28" s="145"/>
       <c r="K28" s="145"/>
       <c r="L28" s="196"/>
     </row>
     <row r="29" spans="1:12" ht="44.25" customHeight="1">
       <c r="A29" s="182" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="129" t="s">
         <v>165</v>
       </c>
       <c r="C29" s="130" t="s">
         <v>165</v>
       </c>
       <c r="D29" s="130" t="s">
         <v>165</v>
       </c>
       <c r="E29" s="127" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="F29" s="128"/>
       <c r="G29" s="131"/>
       <c r="H29" s="131"/>
       <c r="I29" s="128"/>
       <c r="J29" s="128"/>
       <c r="K29" s="128" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="L29" s="209" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="44.25" customHeight="1">
       <c r="A30" s="188" t="s">
         <v>193</v>
       </c>
       <c r="B30" s="192" t="s">
         <v>165</v>
       </c>
       <c r="C30" s="193" t="s">
         <v>165</v>
       </c>
       <c r="D30" s="193" t="s">
         <v>165</v>
       </c>
       <c r="E30" s="189" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="F30" s="191"/>
       <c r="G30" s="190"/>
       <c r="H30" s="190"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="199"/>
     </row>
     <row r="31" spans="1:12" ht="44.25" customHeight="1">
       <c r="A31" s="182" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B31" s="129" t="s">
         <v>165</v>
       </c>
       <c r="C31" s="130" t="s">
         <v>165</v>
       </c>
       <c r="D31" s="130" t="s">
         <v>165</v>
       </c>
       <c r="E31" s="127" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="F31" s="128"/>
       <c r="G31" s="131"/>
       <c r="H31" s="131"/>
       <c r="I31" s="128"/>
       <c r="J31" s="128"/>
       <c r="K31" s="128"/>
       <c r="L31" s="197"/>
     </row>
     <row r="32" spans="1:12" ht="44.25" customHeight="1">
       <c r="A32" s="188" t="s">
         <v>194</v>
       </c>
       <c r="B32" s="192" t="s">
         <v>165</v>
       </c>
       <c r="C32" s="193" t="s">
         <v>165</v>
       </c>
       <c r="D32" s="193" t="s">
         <v>165</v>
       </c>
       <c r="E32" s="189" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="F32" s="191"/>
       <c r="G32" s="190"/>
       <c r="H32" s="190"/>
       <c r="I32" s="191"/>
       <c r="J32" s="191"/>
       <c r="K32" s="191"/>
       <c r="L32" s="199"/>
     </row>
     <row r="33" spans="1:14" ht="44.25" customHeight="1">
       <c r="A33" s="182" t="s">
         <v>192</v>
       </c>
       <c r="B33" s="129" t="s">
         <v>165</v>
       </c>
       <c r="C33" s="130" t="s">
         <v>165</v>
       </c>
       <c r="D33" s="130" t="s">
         <v>165</v>
       </c>
       <c r="E33" s="127" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="F33" s="128"/>
       <c r="G33" s="131"/>
       <c r="H33" s="131"/>
       <c r="I33" s="128"/>
       <c r="J33" s="128"/>
       <c r="K33" s="128"/>
       <c r="L33" s="197"/>
     </row>
     <row r="34" spans="1:14" ht="44.25" customHeight="1" thickBot="1">
       <c r="A34" s="202" t="s">
         <v>195</v>
       </c>
       <c r="B34" s="203"/>
       <c r="C34" s="204"/>
       <c r="D34" s="204"/>
       <c r="E34" s="205"/>
       <c r="F34" s="206"/>
       <c r="G34" s="207"/>
       <c r="H34" s="207"/>
       <c r="I34" s="206"/>
       <c r="J34" s="206"/>
       <c r="K34" s="206"/>
       <c r="L34" s="208"/>
     </row>
@@ -15732,246 +15534,246 @@
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF8C3DC5-5B0E-4C77-B35E-A1A293729840}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BV66"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" style="59" customWidth="1"/>
     <col min="2" max="38" width="2.875" style="59" customWidth="1"/>
     <col min="39" max="16384" width="2.625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="15.75" customHeight="1">
-      <c r="A1" s="311" t="s">
+      <c r="A1" s="282" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="311"/>
-[...4 lines deleted...]
-      <c r="G1" s="311"/>
+      <c r="B1" s="282"/>
+      <c r="C1" s="282"/>
+      <c r="D1" s="282"/>
+      <c r="E1" s="282"/>
+      <c r="F1" s="282"/>
+      <c r="G1" s="282"/>
     </row>
     <row r="2" spans="1:74" ht="15" customHeight="1">
-      <c r="A2" s="312" t="s">
+      <c r="A2" s="283" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="312"/>
-[...32 lines deleted...]
-      <c r="AI2" s="312"/>
+      <c r="B2" s="283"/>
+      <c r="C2" s="283"/>
+      <c r="D2" s="283"/>
+      <c r="E2" s="283"/>
+      <c r="F2" s="283"/>
+      <c r="G2" s="283"/>
+      <c r="H2" s="283"/>
+      <c r="I2" s="283"/>
+      <c r="J2" s="283"/>
+      <c r="K2" s="283"/>
+      <c r="L2" s="283"/>
+      <c r="M2" s="283"/>
+      <c r="N2" s="283"/>
+      <c r="O2" s="283"/>
+      <c r="P2" s="283"/>
+      <c r="Q2" s="283"/>
+      <c r="R2" s="283"/>
+      <c r="S2" s="283"/>
+      <c r="T2" s="283"/>
+      <c r="U2" s="283"/>
+      <c r="V2" s="283"/>
+      <c r="W2" s="283"/>
+      <c r="X2" s="283"/>
+      <c r="Y2" s="283"/>
+      <c r="Z2" s="283"/>
+      <c r="AA2" s="283"/>
+      <c r="AB2" s="283"/>
+      <c r="AC2" s="283"/>
+      <c r="AD2" s="283"/>
+      <c r="AE2" s="283"/>
+      <c r="AF2" s="283"/>
+      <c r="AG2" s="283"/>
+      <c r="AH2" s="283"/>
+      <c r="AI2" s="283"/>
       <c r="AO2" s="60"/>
       <c r="AP2" s="60"/>
       <c r="AQ2" s="60"/>
       <c r="AR2" s="60"/>
       <c r="AS2" s="60"/>
       <c r="AT2" s="60"/>
       <c r="AU2" s="60"/>
       <c r="AV2" s="60"/>
       <c r="AW2" s="60"/>
       <c r="AX2" s="60"/>
       <c r="AY2" s="60"/>
       <c r="AZ2" s="60"/>
       <c r="BA2" s="60"/>
       <c r="BB2" s="60"/>
       <c r="BC2" s="60"/>
       <c r="BD2" s="60"/>
       <c r="BE2" s="60"/>
       <c r="BF2" s="60"/>
       <c r="BG2" s="60"/>
       <c r="BH2" s="60"/>
       <c r="BI2" s="60"/>
       <c r="BJ2" s="60"/>
       <c r="BK2" s="60"/>
       <c r="BL2" s="60"/>
       <c r="BM2" s="60"/>
       <c r="BN2" s="60"/>
       <c r="BO2" s="60"/>
       <c r="BP2" s="60"/>
       <c r="BQ2" s="60"/>
       <c r="BR2" s="60"/>
       <c r="BS2" s="60"/>
       <c r="BT2" s="60"/>
       <c r="BU2" s="60"/>
       <c r="BV2" s="60"/>
     </row>
     <row r="3" spans="1:74" ht="15" customHeight="1">
-      <c r="A3" s="312" t="s">
+      <c r="A3" s="283" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="312"/>
-[...33 lines deleted...]
-      <c r="AJ3" s="312"/>
+      <c r="B3" s="283"/>
+      <c r="C3" s="283"/>
+      <c r="D3" s="283"/>
+      <c r="E3" s="283"/>
+      <c r="F3" s="283"/>
+      <c r="G3" s="283"/>
+      <c r="H3" s="283"/>
+      <c r="I3" s="283"/>
+      <c r="J3" s="283"/>
+      <c r="K3" s="283"/>
+      <c r="L3" s="283"/>
+      <c r="M3" s="283"/>
+      <c r="N3" s="283"/>
+      <c r="O3" s="283"/>
+      <c r="P3" s="283"/>
+      <c r="Q3" s="283"/>
+      <c r="R3" s="283"/>
+      <c r="S3" s="283"/>
+      <c r="T3" s="283"/>
+      <c r="U3" s="283"/>
+      <c r="V3" s="283"/>
+      <c r="W3" s="283"/>
+      <c r="X3" s="283"/>
+      <c r="Y3" s="283"/>
+      <c r="Z3" s="283"/>
+      <c r="AA3" s="283"/>
+      <c r="AB3" s="283"/>
+      <c r="AC3" s="283"/>
+      <c r="AD3" s="283"/>
+      <c r="AE3" s="283"/>
+      <c r="AF3" s="283"/>
+      <c r="AG3" s="283"/>
+      <c r="AH3" s="283"/>
+      <c r="AI3" s="283"/>
+      <c r="AJ3" s="283"/>
       <c r="AO3" s="60"/>
       <c r="AP3" s="60"/>
       <c r="AQ3" s="60"/>
       <c r="AR3" s="60"/>
       <c r="AS3" s="60"/>
       <c r="AT3" s="60"/>
       <c r="AU3" s="60"/>
       <c r="AV3" s="60"/>
       <c r="AW3" s="60"/>
       <c r="AX3" s="60"/>
       <c r="AY3" s="60"/>
       <c r="AZ3" s="60"/>
       <c r="BA3" s="60"/>
       <c r="BB3" s="60"/>
       <c r="BC3" s="60"/>
       <c r="BD3" s="60"/>
       <c r="BE3" s="60"/>
       <c r="BF3" s="60"/>
       <c r="BG3" s="60"/>
       <c r="BH3" s="60"/>
       <c r="BI3" s="60"/>
       <c r="BJ3" s="60"/>
       <c r="BK3" s="60"/>
       <c r="BL3" s="60"/>
       <c r="BM3" s="60"/>
       <c r="BN3" s="60"/>
       <c r="BO3" s="60"/>
       <c r="BP3" s="60"/>
       <c r="BQ3" s="60"/>
       <c r="BR3" s="60"/>
       <c r="BS3" s="60"/>
       <c r="BT3" s="60"/>
       <c r="BU3" s="60"/>
       <c r="BV3" s="60"/>
     </row>
     <row r="4" spans="1:74" ht="15" customHeight="1">
-      <c r="A4" s="312" t="s">
+      <c r="A4" s="283" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="312"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="312"/>
+      <c r="B4" s="283"/>
+      <c r="C4" s="283"/>
+      <c r="D4" s="283"/>
+      <c r="E4" s="283"/>
+      <c r="F4" s="283"/>
+      <c r="G4" s="283"/>
+      <c r="H4" s="283"/>
+      <c r="I4" s="283"/>
+      <c r="J4" s="283"/>
+      <c r="K4" s="283"/>
+      <c r="L4" s="283"/>
+      <c r="M4" s="283"/>
+      <c r="N4" s="283"/>
+      <c r="O4" s="283"/>
+      <c r="P4" s="283"/>
+      <c r="Q4" s="283"/>
+      <c r="R4" s="283"/>
+      <c r="S4" s="283"/>
+      <c r="T4" s="283"/>
+      <c r="U4" s="283"/>
+      <c r="V4" s="283"/>
+      <c r="W4" s="283"/>
+      <c r="X4" s="283"/>
+      <c r="Y4" s="283"/>
+      <c r="Z4" s="283"/>
+      <c r="AA4" s="283"/>
+      <c r="AB4" s="283"/>
+      <c r="AC4" s="283"/>
+      <c r="AD4" s="283"/>
+      <c r="AE4" s="283"/>
+      <c r="AF4" s="283"/>
+      <c r="AG4" s="283"/>
+      <c r="AH4" s="283"/>
+      <c r="AI4" s="283"/>
+      <c r="AJ4" s="283"/>
       <c r="AK4" s="72"/>
       <c r="AL4" s="72"/>
       <c r="AO4" s="60"/>
       <c r="AP4" s="60"/>
       <c r="AQ4" s="60"/>
       <c r="AR4" s="60"/>
       <c r="AS4" s="60"/>
       <c r="AT4" s="60"/>
       <c r="AU4" s="60"/>
       <c r="AV4" s="60"/>
       <c r="AW4" s="60"/>
       <c r="AX4" s="60"/>
       <c r="AY4" s="60"/>
       <c r="AZ4" s="60"/>
       <c r="BA4" s="60"/>
       <c r="BB4" s="60"/>
       <c r="BC4" s="60"/>
       <c r="BD4" s="60"/>
       <c r="BE4" s="60"/>
       <c r="BF4" s="60"/>
       <c r="BG4" s="60"/>
       <c r="BH4" s="60"/>
       <c r="BI4" s="60"/>
       <c r="BJ4" s="72"/>
       <c r="BK4" s="72"/>
@@ -16029,64 +15831,64 @@
       <c r="BI5" s="60"/>
       <c r="BJ5" s="72"/>
       <c r="BK5" s="72"/>
       <c r="BL5" s="72"/>
       <c r="BN5" s="72"/>
       <c r="BO5" s="72"/>
       <c r="BP5" s="72"/>
       <c r="BQ5" s="72"/>
       <c r="BR5" s="72"/>
       <c r="BS5" s="72"/>
       <c r="BT5" s="72"/>
       <c r="BU5" s="72"/>
       <c r="BV5" s="72"/>
     </row>
     <row r="6" spans="1:74" ht="15" customHeight="1">
       <c r="C6" s="60"/>
       <c r="D6" s="60"/>
       <c r="F6" s="60"/>
       <c r="G6" s="60"/>
       <c r="H6" s="60"/>
       <c r="I6" s="60"/>
       <c r="J6" s="60"/>
       <c r="K6" s="60"/>
       <c r="L6" s="60"/>
       <c r="M6" s="60"/>
-      <c r="Z6" s="313"/>
-[...2 lines deleted...]
-      <c r="AC6" s="313"/>
+      <c r="Z6" s="284"/>
+      <c r="AA6" s="284"/>
+      <c r="AB6" s="284"/>
+      <c r="AC6" s="284"/>
       <c r="AD6" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AE6" s="313"/>
-      <c r="AF6" s="313"/>
+      <c r="AE6" s="284"/>
+      <c r="AF6" s="284"/>
       <c r="AG6" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="313"/>
-      <c r="AI6" s="313"/>
+      <c r="AH6" s="284"/>
+      <c r="AI6" s="284"/>
       <c r="AJ6" s="59" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="60"/>
       <c r="AP6" s="60"/>
       <c r="AQ6" s="60"/>
       <c r="AR6" s="60"/>
       <c r="AS6" s="60"/>
       <c r="AT6" s="60"/>
       <c r="AU6" s="60"/>
       <c r="AV6" s="60"/>
       <c r="AW6" s="60"/>
       <c r="AX6" s="60"/>
       <c r="AY6" s="60"/>
       <c r="AZ6" s="60"/>
       <c r="BA6" s="60"/>
       <c r="BB6" s="60"/>
       <c r="BC6" s="60"/>
       <c r="BD6" s="60"/>
       <c r="BE6" s="60"/>
       <c r="BF6" s="60"/>
       <c r="BG6" s="60"/>
       <c r="BH6" s="60"/>
       <c r="BI6" s="60"/>
       <c r="BJ6" s="60"/>
@@ -16145,207 +15947,207 @@
       <c r="BL7" s="60"/>
       <c r="BM7" s="60"/>
       <c r="BN7" s="60"/>
       <c r="BO7" s="60"/>
       <c r="BP7" s="60"/>
       <c r="BQ7" s="60"/>
       <c r="BR7" s="60"/>
       <c r="BS7" s="60"/>
       <c r="BT7" s="60"/>
       <c r="BU7" s="60"/>
       <c r="BV7" s="60"/>
     </row>
     <row r="8" spans="1:74" ht="15" customHeight="1">
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="69"/>
       <c r="H8" s="60"/>
       <c r="I8" s="70"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
-      <c r="S8" s="308" t="s">
+      <c r="S8" s="285" t="s">
         <v>8</v>
       </c>
-      <c r="T8" s="308"/>
-[...15 lines deleted...]
-      <c r="AJ8" s="309"/>
+      <c r="T8" s="285"/>
+      <c r="U8" s="285"/>
+      <c r="V8" s="285"/>
+      <c r="W8" s="286"/>
+      <c r="X8" s="286"/>
+      <c r="Y8" s="286"/>
+      <c r="Z8" s="286"/>
+      <c r="AA8" s="286"/>
+      <c r="AB8" s="286"/>
+      <c r="AC8" s="286"/>
+      <c r="AD8" s="286"/>
+      <c r="AE8" s="286"/>
+      <c r="AF8" s="286"/>
+      <c r="AG8" s="286"/>
+      <c r="AH8" s="286"/>
+      <c r="AI8" s="286"/>
+      <c r="AJ8" s="286"/>
       <c r="AO8" s="60"/>
       <c r="AP8" s="60"/>
       <c r="AQ8" s="60"/>
       <c r="AR8" s="60"/>
       <c r="AS8" s="60"/>
       <c r="AT8" s="60"/>
       <c r="AU8" s="60"/>
       <c r="AV8" s="60"/>
       <c r="AW8" s="60"/>
       <c r="AX8" s="60"/>
       <c r="AY8" s="60"/>
       <c r="AZ8" s="60"/>
       <c r="BA8" s="60"/>
       <c r="BB8" s="60"/>
       <c r="BC8" s="60"/>
       <c r="BD8" s="60"/>
       <c r="BE8" s="60"/>
       <c r="BF8" s="60"/>
       <c r="BG8" s="60"/>
       <c r="BH8" s="60"/>
       <c r="BI8" s="60"/>
       <c r="BJ8" s="60"/>
       <c r="BK8" s="60"/>
       <c r="BL8" s="60"/>
       <c r="BM8" s="60"/>
       <c r="BN8" s="60"/>
       <c r="BO8" s="60"/>
       <c r="BP8" s="60"/>
       <c r="BQ8" s="60"/>
       <c r="BR8" s="60"/>
       <c r="BS8" s="60"/>
       <c r="BT8" s="60"/>
       <c r="BU8" s="60"/>
       <c r="BV8" s="60"/>
     </row>
     <row r="9" spans="1:74" ht="15" customHeight="1">
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60"/>
       <c r="H9" s="60"/>
       <c r="I9" s="60"/>
       <c r="J9" s="60"/>
       <c r="K9" s="60"/>
       <c r="L9" s="60"/>
       <c r="M9" s="60"/>
       <c r="O9" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="S9" s="308" t="s">
+      <c r="S9" s="285" t="s">
         <v>10</v>
       </c>
-      <c r="T9" s="308"/>
-[...15 lines deleted...]
-      <c r="AJ9" s="309"/>
+      <c r="T9" s="285"/>
+      <c r="U9" s="285"/>
+      <c r="V9" s="285"/>
+      <c r="W9" s="286"/>
+      <c r="X9" s="286"/>
+      <c r="Y9" s="286"/>
+      <c r="Z9" s="286"/>
+      <c r="AA9" s="286"/>
+      <c r="AB9" s="286"/>
+      <c r="AC9" s="286"/>
+      <c r="AD9" s="286"/>
+      <c r="AE9" s="286"/>
+      <c r="AF9" s="286"/>
+      <c r="AG9" s="286"/>
+      <c r="AH9" s="286"/>
+      <c r="AI9" s="286"/>
+      <c r="AJ9" s="286"/>
       <c r="AO9" s="60"/>
       <c r="AP9" s="60"/>
       <c r="AQ9" s="60"/>
       <c r="AR9" s="60"/>
       <c r="AS9" s="60"/>
       <c r="AT9" s="60"/>
       <c r="AU9" s="60"/>
       <c r="AV9" s="60"/>
       <c r="AW9" s="60"/>
       <c r="AX9" s="60"/>
       <c r="AY9" s="60"/>
       <c r="AZ9" s="60"/>
       <c r="BA9" s="60"/>
       <c r="BB9" s="60"/>
       <c r="BC9" s="60"/>
       <c r="BD9" s="60"/>
       <c r="BE9" s="60"/>
       <c r="BF9" s="60"/>
       <c r="BG9" s="60"/>
       <c r="BH9" s="60"/>
       <c r="BI9" s="60"/>
       <c r="BJ9" s="60"/>
       <c r="BK9" s="60"/>
       <c r="BL9" s="60"/>
       <c r="BM9" s="60"/>
       <c r="BN9" s="60"/>
       <c r="BO9" s="60"/>
       <c r="BP9" s="60"/>
       <c r="BQ9" s="60"/>
       <c r="BR9" s="60"/>
       <c r="BS9" s="60"/>
       <c r="BT9" s="60"/>
       <c r="BU9" s="60"/>
       <c r="BV9" s="60"/>
     </row>
     <row r="10" spans="1:74" ht="15" customHeight="1">
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
-      <c r="S10" s="310" t="s">
+      <c r="S10" s="287" t="s">
         <v>11</v>
       </c>
-      <c r="T10" s="310"/>
-[...15 lines deleted...]
-      <c r="AJ10" s="309"/>
+      <c r="T10" s="287"/>
+      <c r="U10" s="287"/>
+      <c r="V10" s="287"/>
+      <c r="W10" s="287"/>
+      <c r="X10" s="287"/>
+      <c r="Y10" s="287"/>
+      <c r="Z10" s="286"/>
+      <c r="AA10" s="286"/>
+      <c r="AB10" s="286"/>
+      <c r="AC10" s="286"/>
+      <c r="AD10" s="286"/>
+      <c r="AE10" s="286"/>
+      <c r="AF10" s="286"/>
+      <c r="AG10" s="286"/>
+      <c r="AH10" s="286"/>
+      <c r="AI10" s="286"/>
+      <c r="AJ10" s="286"/>
       <c r="AO10" s="60"/>
       <c r="AP10" s="60"/>
       <c r="AQ10" s="60"/>
       <c r="AR10" s="60"/>
       <c r="AS10" s="60"/>
       <c r="AT10" s="60"/>
       <c r="AU10" s="60"/>
       <c r="AV10" s="60"/>
       <c r="AW10" s="60"/>
       <c r="AX10" s="60"/>
       <c r="AY10" s="60"/>
       <c r="AZ10" s="60"/>
       <c r="BA10" s="60"/>
       <c r="BB10" s="60"/>
       <c r="BC10" s="60"/>
       <c r="BD10" s="60"/>
       <c r="BE10" s="60"/>
       <c r="BF10" s="60"/>
       <c r="BG10" s="60"/>
       <c r="BH10" s="60"/>
       <c r="BI10" s="60"/>
       <c r="BJ10" s="60"/>
       <c r="BK10" s="60"/>
       <c r="BL10" s="60"/>
       <c r="BM10" s="60"/>
@@ -16752,56 +16554,56 @@
       <c r="AZ20" s="60"/>
       <c r="BA20" s="60"/>
       <c r="BB20" s="60"/>
       <c r="BC20" s="60"/>
       <c r="BD20" s="60"/>
       <c r="BE20" s="60"/>
       <c r="BF20" s="60"/>
       <c r="BG20" s="60"/>
       <c r="BH20" s="60"/>
       <c r="BI20" s="60"/>
       <c r="BJ20" s="60"/>
       <c r="BK20" s="60"/>
       <c r="BL20" s="60"/>
       <c r="BM20" s="60"/>
       <c r="BN20" s="60"/>
       <c r="BO20" s="60"/>
       <c r="BP20" s="60"/>
       <c r="BQ20" s="60"/>
       <c r="BR20" s="60"/>
       <c r="BS20" s="60"/>
       <c r="BT20" s="60"/>
       <c r="BU20" s="60"/>
       <c r="BV20" s="60"/>
     </row>
     <row r="21" spans="2:74" ht="15" customHeight="1">
-      <c r="T21" s="274" t="s">
+      <c r="T21" s="288" t="s">
         <v>153</v>
       </c>
-      <c r="U21" s="275"/>
-[...1 lines deleted...]
-      <c r="W21" s="276"/>
+      <c r="U21" s="289"/>
+      <c r="V21" s="289"/>
+      <c r="W21" s="290"/>
       <c r="X21" s="90"/>
       <c r="Y21" s="91"/>
       <c r="Z21" s="91"/>
       <c r="AA21" s="91"/>
       <c r="AB21" s="91"/>
       <c r="AC21" s="92"/>
       <c r="AD21" s="92"/>
       <c r="AE21" s="92"/>
       <c r="AF21" s="92"/>
       <c r="AG21" s="92"/>
       <c r="AH21" s="92"/>
       <c r="AI21" s="85"/>
       <c r="AJ21" s="88"/>
       <c r="AO21" s="60"/>
       <c r="AP21" s="60"/>
       <c r="AQ21" s="60"/>
       <c r="AR21" s="60"/>
       <c r="AS21" s="60"/>
       <c r="AT21" s="60"/>
       <c r="AU21" s="60"/>
       <c r="AV21" s="60"/>
       <c r="AW21" s="60"/>
       <c r="AX21" s="60"/>
       <c r="AY21" s="60"/>
       <c r="AZ21" s="60"/>
@@ -16818,1549 +16620,1549 @@
       <c r="BK21" s="60"/>
       <c r="BL21" s="60"/>
       <c r="BM21" s="60"/>
       <c r="BN21" s="60"/>
       <c r="BO21" s="60"/>
       <c r="BP21" s="60"/>
       <c r="BQ21" s="60"/>
       <c r="BR21" s="60"/>
       <c r="BS21" s="60"/>
       <c r="BT21" s="60"/>
       <c r="BU21" s="60"/>
       <c r="BV21" s="60"/>
     </row>
     <row r="22" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="72"/>
       <c r="O22" s="72"/>
       <c r="P22" s="72"/>
       <c r="Q22" s="72"/>
       <c r="R22" s="72"/>
       <c r="S22" s="72"/>
-      <c r="T22" s="277" t="s">
+      <c r="T22" s="291" t="s">
         <v>19</v>
       </c>
-      <c r="U22" s="278"/>
-[...4 lines deleted...]
-      <c r="Z22" s="279"/>
+      <c r="U22" s="292"/>
+      <c r="V22" s="292"/>
+      <c r="W22" s="292"/>
+      <c r="X22" s="292"/>
+      <c r="Y22" s="292"/>
+      <c r="Z22" s="293"/>
       <c r="AA22" s="84"/>
       <c r="AB22" s="85"/>
       <c r="AC22" s="86"/>
       <c r="AD22" s="87"/>
       <c r="AE22" s="85"/>
       <c r="AF22" s="85"/>
       <c r="AG22" s="85"/>
       <c r="AH22" s="85"/>
       <c r="AI22" s="85"/>
       <c r="AJ22" s="88"/>
       <c r="AK22" s="72"/>
       <c r="AL22" s="72"/>
       <c r="AO22" s="62"/>
       <c r="AP22" s="62"/>
       <c r="AQ22" s="62"/>
       <c r="AR22" s="62"/>
       <c r="AS22" s="62"/>
       <c r="AT22" s="62"/>
       <c r="AU22" s="62"/>
       <c r="AV22" s="72"/>
       <c r="AW22" s="72"/>
       <c r="AX22" s="72"/>
       <c r="AY22" s="72"/>
       <c r="AZ22" s="72"/>
       <c r="BA22" s="72"/>
       <c r="BB22" s="72"/>
       <c r="BC22" s="72"/>
       <c r="BD22" s="72"/>
       <c r="BE22" s="72"/>
       <c r="BF22" s="72"/>
       <c r="BG22" s="72"/>
       <c r="BH22" s="72"/>
       <c r="BI22" s="72"/>
       <c r="BJ22" s="72"/>
       <c r="BK22" s="72"/>
       <c r="BL22" s="72"/>
       <c r="BM22" s="72"/>
       <c r="BN22" s="72"/>
       <c r="BO22" s="72"/>
       <c r="BP22" s="72"/>
       <c r="BQ22" s="72"/>
       <c r="BR22" s="72"/>
       <c r="BS22" s="72"/>
       <c r="BT22" s="72"/>
       <c r="BU22" s="72"/>
       <c r="BV22" s="72"/>
     </row>
     <row r="23" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="280" t="s">
+      <c r="B23" s="294" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="281"/>
-[...16 lines deleted...]
-      <c r="T23" s="289" t="s">
+      <c r="C23" s="295"/>
+      <c r="D23" s="295"/>
+      <c r="E23" s="295"/>
+      <c r="F23" s="295"/>
+      <c r="G23" s="295"/>
+      <c r="H23" s="295"/>
+      <c r="I23" s="295"/>
+      <c r="J23" s="295"/>
+      <c r="K23" s="295"/>
+      <c r="L23" s="295"/>
+      <c r="M23" s="295"/>
+      <c r="N23" s="295"/>
+      <c r="O23" s="295"/>
+      <c r="P23" s="295"/>
+      <c r="Q23" s="295"/>
+      <c r="R23" s="295"/>
+      <c r="S23" s="296"/>
+      <c r="T23" s="303" t="s">
         <v>10</v>
       </c>
-      <c r="U23" s="290"/>
-[...14 lines deleted...]
-      <c r="AJ23" s="296"/>
+      <c r="U23" s="304"/>
+      <c r="V23" s="305"/>
+      <c r="W23" s="309"/>
+      <c r="X23" s="309"/>
+      <c r="Y23" s="309"/>
+      <c r="Z23" s="309"/>
+      <c r="AA23" s="309"/>
+      <c r="AB23" s="309"/>
+      <c r="AC23" s="309"/>
+      <c r="AD23" s="309"/>
+      <c r="AE23" s="309"/>
+      <c r="AF23" s="309"/>
+      <c r="AG23" s="309"/>
+      <c r="AH23" s="309"/>
+      <c r="AI23" s="309"/>
+      <c r="AJ23" s="310"/>
       <c r="AK23" s="72"/>
       <c r="AL23" s="72"/>
       <c r="AO23" s="62"/>
       <c r="AP23" s="62"/>
       <c r="AQ23" s="62"/>
       <c r="AR23" s="62"/>
       <c r="AS23" s="62"/>
       <c r="AT23" s="62"/>
       <c r="AU23" s="62"/>
       <c r="AV23" s="72"/>
       <c r="AW23" s="72"/>
       <c r="AX23" s="72"/>
       <c r="AY23" s="72"/>
       <c r="AZ23" s="73"/>
       <c r="BA23" s="73"/>
       <c r="BB23" s="72"/>
       <c r="BC23" s="72"/>
       <c r="BD23" s="72"/>
       <c r="BE23" s="72"/>
       <c r="BF23" s="62"/>
       <c r="BG23" s="73"/>
       <c r="BH23" s="72"/>
       <c r="BJ23" s="72"/>
       <c r="BL23" s="72"/>
       <c r="BM23" s="72"/>
       <c r="BN23" s="72"/>
       <c r="BO23" s="72"/>
       <c r="BQ23" s="72"/>
       <c r="BR23" s="72"/>
       <c r="BS23" s="72"/>
       <c r="BT23" s="72"/>
       <c r="BU23" s="72"/>
       <c r="BV23" s="72"/>
     </row>
     <row r="24" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B24" s="283"/>
-[...33 lines deleted...]
-      <c r="AJ24" s="298"/>
+      <c r="B24" s="297"/>
+      <c r="C24" s="298"/>
+      <c r="D24" s="298"/>
+      <c r="E24" s="298"/>
+      <c r="F24" s="298"/>
+      <c r="G24" s="298"/>
+      <c r="H24" s="298"/>
+      <c r="I24" s="298"/>
+      <c r="J24" s="298"/>
+      <c r="K24" s="298"/>
+      <c r="L24" s="298"/>
+      <c r="M24" s="298"/>
+      <c r="N24" s="298"/>
+      <c r="O24" s="298"/>
+      <c r="P24" s="298"/>
+      <c r="Q24" s="298"/>
+      <c r="R24" s="298"/>
+      <c r="S24" s="299"/>
+      <c r="T24" s="306"/>
+      <c r="U24" s="307"/>
+      <c r="V24" s="308"/>
+      <c r="W24" s="311"/>
+      <c r="X24" s="311"/>
+      <c r="Y24" s="311"/>
+      <c r="Z24" s="311"/>
+      <c r="AA24" s="311"/>
+      <c r="AB24" s="311"/>
+      <c r="AC24" s="311"/>
+      <c r="AD24" s="311"/>
+      <c r="AE24" s="311"/>
+      <c r="AF24" s="311"/>
+      <c r="AG24" s="311"/>
+      <c r="AH24" s="311"/>
+      <c r="AI24" s="311"/>
+      <c r="AJ24" s="312"/>
       <c r="AK24" s="72"/>
       <c r="AL24" s="72"/>
       <c r="AO24" s="62"/>
       <c r="AP24" s="62"/>
       <c r="AQ24" s="62"/>
       <c r="AR24" s="62"/>
       <c r="AS24" s="62"/>
       <c r="AT24" s="62"/>
       <c r="AU24" s="62"/>
       <c r="AV24" s="72"/>
       <c r="AW24" s="72"/>
       <c r="AX24" s="72"/>
       <c r="AY24" s="72"/>
       <c r="AZ24" s="73"/>
       <c r="BA24" s="73"/>
       <c r="BB24" s="72"/>
       <c r="BC24" s="72"/>
       <c r="BD24" s="72"/>
       <c r="BE24" s="72"/>
       <c r="BF24" s="73"/>
       <c r="BG24" s="73"/>
       <c r="BH24" s="72"/>
       <c r="BJ24" s="72"/>
       <c r="BL24" s="72"/>
       <c r="BM24" s="72"/>
       <c r="BN24" s="72"/>
       <c r="BO24" s="72"/>
       <c r="BP24" s="72"/>
       <c r="BQ24" s="72"/>
       <c r="BR24" s="72"/>
       <c r="BS24" s="72"/>
       <c r="BT24" s="72"/>
       <c r="BU24" s="72"/>
       <c r="BV24" s="72"/>
     </row>
     <row r="25" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B25" s="283"/>
-[...17 lines deleted...]
-      <c r="T25" s="289" t="s">
+      <c r="B25" s="297"/>
+      <c r="C25" s="298"/>
+      <c r="D25" s="298"/>
+      <c r="E25" s="298"/>
+      <c r="F25" s="298"/>
+      <c r="G25" s="298"/>
+      <c r="H25" s="298"/>
+      <c r="I25" s="298"/>
+      <c r="J25" s="298"/>
+      <c r="K25" s="298"/>
+      <c r="L25" s="298"/>
+      <c r="M25" s="298"/>
+      <c r="N25" s="298"/>
+      <c r="O25" s="298"/>
+      <c r="P25" s="298"/>
+      <c r="Q25" s="298"/>
+      <c r="R25" s="298"/>
+      <c r="S25" s="299"/>
+      <c r="T25" s="303" t="s">
         <v>8</v>
       </c>
-      <c r="U25" s="290"/>
-[...14 lines deleted...]
-      <c r="AJ25" s="303"/>
+      <c r="U25" s="304"/>
+      <c r="V25" s="305"/>
+      <c r="W25" s="316"/>
+      <c r="X25" s="316"/>
+      <c r="Y25" s="316"/>
+      <c r="Z25" s="316"/>
+      <c r="AA25" s="316"/>
+      <c r="AB25" s="316"/>
+      <c r="AC25" s="316"/>
+      <c r="AD25" s="316"/>
+      <c r="AE25" s="316"/>
+      <c r="AF25" s="316"/>
+      <c r="AG25" s="316"/>
+      <c r="AH25" s="316"/>
+      <c r="AI25" s="316"/>
+      <c r="AJ25" s="317"/>
       <c r="AK25" s="72"/>
       <c r="AL25" s="72"/>
       <c r="AO25" s="62"/>
       <c r="AV25" s="72"/>
       <c r="AW25" s="72"/>
       <c r="AX25" s="72"/>
       <c r="AY25" s="72"/>
       <c r="AZ25" s="72"/>
       <c r="BA25" s="72"/>
       <c r="BB25" s="72"/>
       <c r="BC25" s="72"/>
       <c r="BD25" s="72"/>
       <c r="BE25" s="72"/>
       <c r="BF25" s="72"/>
       <c r="BG25" s="72"/>
       <c r="BH25" s="72"/>
       <c r="BI25" s="72"/>
       <c r="BJ25" s="72"/>
       <c r="BK25" s="72"/>
       <c r="BL25" s="72"/>
       <c r="BM25" s="72"/>
       <c r="BN25" s="72"/>
       <c r="BO25" s="72"/>
       <c r="BP25" s="72"/>
       <c r="BQ25" s="72"/>
       <c r="BR25" s="72"/>
       <c r="BS25" s="72"/>
       <c r="BT25" s="72"/>
       <c r="BU25" s="72"/>
       <c r="BV25" s="72"/>
     </row>
     <row r="26" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B26" s="283"/>
-[...33 lines deleted...]
-      <c r="AJ26" s="305"/>
+      <c r="B26" s="297"/>
+      <c r="C26" s="298"/>
+      <c r="D26" s="298"/>
+      <c r="E26" s="298"/>
+      <c r="F26" s="298"/>
+      <c r="G26" s="298"/>
+      <c r="H26" s="298"/>
+      <c r="I26" s="298"/>
+      <c r="J26" s="298"/>
+      <c r="K26" s="298"/>
+      <c r="L26" s="298"/>
+      <c r="M26" s="298"/>
+      <c r="N26" s="298"/>
+      <c r="O26" s="298"/>
+      <c r="P26" s="298"/>
+      <c r="Q26" s="298"/>
+      <c r="R26" s="298"/>
+      <c r="S26" s="299"/>
+      <c r="T26" s="313"/>
+      <c r="U26" s="314"/>
+      <c r="V26" s="315"/>
+      <c r="W26" s="318"/>
+      <c r="X26" s="318"/>
+      <c r="Y26" s="318"/>
+      <c r="Z26" s="318"/>
+      <c r="AA26" s="318"/>
+      <c r="AB26" s="318"/>
+      <c r="AC26" s="318"/>
+      <c r="AD26" s="318"/>
+      <c r="AE26" s="318"/>
+      <c r="AF26" s="318"/>
+      <c r="AG26" s="318"/>
+      <c r="AH26" s="318"/>
+      <c r="AI26" s="318"/>
+      <c r="AJ26" s="319"/>
       <c r="AK26" s="72"/>
       <c r="AL26" s="72"/>
       <c r="AO26" s="62"/>
       <c r="AV26" s="72"/>
       <c r="AW26" s="72"/>
       <c r="AX26" s="72"/>
       <c r="AY26" s="72"/>
       <c r="AZ26" s="72"/>
       <c r="BA26" s="72"/>
       <c r="BB26" s="72"/>
       <c r="BC26" s="72"/>
       <c r="BD26" s="72"/>
       <c r="BE26" s="72"/>
       <c r="BF26" s="72"/>
       <c r="BG26" s="72"/>
       <c r="BH26" s="72"/>
       <c r="BI26" s="72"/>
       <c r="BJ26" s="72"/>
       <c r="BK26" s="72"/>
       <c r="BL26" s="72"/>
       <c r="BM26" s="72"/>
       <c r="BN26" s="72"/>
       <c r="BO26" s="72"/>
       <c r="BP26" s="72"/>
       <c r="BQ26" s="72"/>
       <c r="BR26" s="72"/>
       <c r="BS26" s="72"/>
       <c r="BT26" s="72"/>
       <c r="BU26" s="72"/>
       <c r="BV26" s="72"/>
     </row>
     <row r="27" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B27" s="286"/>
-[...33 lines deleted...]
-      <c r="AJ27" s="307"/>
+      <c r="B27" s="300"/>
+      <c r="C27" s="301"/>
+      <c r="D27" s="301"/>
+      <c r="E27" s="301"/>
+      <c r="F27" s="301"/>
+      <c r="G27" s="301"/>
+      <c r="H27" s="301"/>
+      <c r="I27" s="301"/>
+      <c r="J27" s="301"/>
+      <c r="K27" s="301"/>
+      <c r="L27" s="301"/>
+      <c r="M27" s="301"/>
+      <c r="N27" s="301"/>
+      <c r="O27" s="301"/>
+      <c r="P27" s="301"/>
+      <c r="Q27" s="301"/>
+      <c r="R27" s="301"/>
+      <c r="S27" s="302"/>
+      <c r="T27" s="306"/>
+      <c r="U27" s="307"/>
+      <c r="V27" s="308"/>
+      <c r="W27" s="320"/>
+      <c r="X27" s="320"/>
+      <c r="Y27" s="320"/>
+      <c r="Z27" s="320"/>
+      <c r="AA27" s="320"/>
+      <c r="AB27" s="320"/>
+      <c r="AC27" s="320"/>
+      <c r="AD27" s="320"/>
+      <c r="AE27" s="320"/>
+      <c r="AF27" s="320"/>
+      <c r="AG27" s="320"/>
+      <c r="AH27" s="320"/>
+      <c r="AI27" s="320"/>
+      <c r="AJ27" s="321"/>
       <c r="AO27" s="62"/>
       <c r="AP27" s="62"/>
     </row>
     <row r="28" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B28" s="264" t="s">
+      <c r="B28" s="322" t="s">
         <v>21</v>
       </c>
-      <c r="C28" s="265"/>
-[...16 lines deleted...]
-      <c r="T28" s="268" t="s">
+      <c r="C28" s="323"/>
+      <c r="D28" s="323"/>
+      <c r="E28" s="323"/>
+      <c r="F28" s="323"/>
+      <c r="G28" s="323"/>
+      <c r="H28" s="323"/>
+      <c r="I28" s="323"/>
+      <c r="J28" s="323"/>
+      <c r="K28" s="323"/>
+      <c r="L28" s="323"/>
+      <c r="M28" s="323"/>
+      <c r="N28" s="323"/>
+      <c r="O28" s="323"/>
+      <c r="P28" s="323"/>
+      <c r="Q28" s="323"/>
+      <c r="R28" s="323"/>
+      <c r="S28" s="324"/>
+      <c r="T28" s="325" t="s">
         <v>156</v>
       </c>
-      <c r="U28" s="269"/>
-[...14 lines deleted...]
-      <c r="AJ28" s="270"/>
+      <c r="U28" s="326"/>
+      <c r="V28" s="326"/>
+      <c r="W28" s="326"/>
+      <c r="X28" s="326"/>
+      <c r="Y28" s="326"/>
+      <c r="Z28" s="326"/>
+      <c r="AA28" s="326"/>
+      <c r="AB28" s="326"/>
+      <c r="AC28" s="326"/>
+      <c r="AD28" s="326"/>
+      <c r="AE28" s="326"/>
+      <c r="AF28" s="326"/>
+      <c r="AG28" s="326"/>
+      <c r="AH28" s="326"/>
+      <c r="AI28" s="326"/>
+      <c r="AJ28" s="327"/>
       <c r="AO28" s="62"/>
       <c r="AP28" s="62"/>
     </row>
     <row r="29" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B29" s="264" t="s">
+      <c r="B29" s="322" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="265"/>
-[...20 lines deleted...]
-      <c r="X29" s="272"/>
+      <c r="C29" s="323"/>
+      <c r="D29" s="323"/>
+      <c r="E29" s="323"/>
+      <c r="F29" s="323"/>
+      <c r="G29" s="323"/>
+      <c r="H29" s="323"/>
+      <c r="I29" s="323"/>
+      <c r="J29" s="323"/>
+      <c r="K29" s="323"/>
+      <c r="L29" s="323"/>
+      <c r="M29" s="323"/>
+      <c r="N29" s="323"/>
+      <c r="O29" s="323"/>
+      <c r="P29" s="323"/>
+      <c r="Q29" s="323"/>
+      <c r="R29" s="323"/>
+      <c r="S29" s="324"/>
+      <c r="T29" s="328"/>
+      <c r="U29" s="329"/>
+      <c r="V29" s="329"/>
+      <c r="W29" s="329"/>
+      <c r="X29" s="329"/>
       <c r="Y29" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="Z29" s="272"/>
-[...1 lines deleted...]
-      <c r="AB29" s="272"/>
+      <c r="Z29" s="329"/>
+      <c r="AA29" s="329"/>
+      <c r="AB29" s="329"/>
       <c r="AC29" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="AD29" s="272"/>
-[...1 lines deleted...]
-      <c r="AF29" s="272"/>
+      <c r="AD29" s="329"/>
+      <c r="AE29" s="329"/>
+      <c r="AF29" s="329"/>
       <c r="AG29" s="83" t="s">
         <v>25</v>
       </c>
-      <c r="AH29" s="273"/>
-[...1 lines deleted...]
-      <c r="AJ29" s="260"/>
+      <c r="AH29" s="330"/>
+      <c r="AI29" s="330"/>
+      <c r="AJ29" s="331"/>
       <c r="AO29" s="62"/>
       <c r="AP29" s="62"/>
     </row>
     <row r="30" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B30" s="264" t="s">
+      <c r="B30" s="322" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="265"/>
-[...16 lines deleted...]
-      <c r="T30" s="264" t="s">
+      <c r="C30" s="323"/>
+      <c r="D30" s="323"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="323"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="323"/>
+      <c r="I30" s="323"/>
+      <c r="J30" s="323"/>
+      <c r="K30" s="323"/>
+      <c r="L30" s="323"/>
+      <c r="M30" s="323"/>
+      <c r="N30" s="323"/>
+      <c r="O30" s="323"/>
+      <c r="P30" s="323"/>
+      <c r="Q30" s="323"/>
+      <c r="R30" s="323"/>
+      <c r="S30" s="324"/>
+      <c r="T30" s="322" t="s">
         <v>27</v>
       </c>
-      <c r="U30" s="265"/>
-[...14 lines deleted...]
-      <c r="AJ30" s="266"/>
+      <c r="U30" s="323"/>
+      <c r="V30" s="323"/>
+      <c r="W30" s="323"/>
+      <c r="X30" s="323"/>
+      <c r="Y30" s="323"/>
+      <c r="Z30" s="323"/>
+      <c r="AA30" s="323"/>
+      <c r="AB30" s="323"/>
+      <c r="AC30" s="323"/>
+      <c r="AD30" s="323"/>
+      <c r="AE30" s="323"/>
+      <c r="AF30" s="323"/>
+      <c r="AG30" s="323"/>
+      <c r="AH30" s="323"/>
+      <c r="AI30" s="323"/>
+      <c r="AJ30" s="324"/>
       <c r="AO30" s="62"/>
       <c r="AP30" s="62"/>
     </row>
     <row r="31" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B31" s="231"/>
-[...1 lines deleted...]
-      <c r="D31" s="232" t="s">
+      <c r="B31" s="332"/>
+      <c r="C31" s="332"/>
+      <c r="D31" s="333" t="s">
         <v>28</v>
       </c>
-      <c r="E31" s="232"/>
-[...14 lines deleted...]
-      <c r="T31" s="233" t="s">
+      <c r="E31" s="333"/>
+      <c r="F31" s="333"/>
+      <c r="G31" s="333"/>
+      <c r="H31" s="333"/>
+      <c r="I31" s="333"/>
+      <c r="J31" s="333"/>
+      <c r="K31" s="333"/>
+      <c r="L31" s="333"/>
+      <c r="M31" s="333"/>
+      <c r="N31" s="333"/>
+      <c r="O31" s="333"/>
+      <c r="P31" s="333"/>
+      <c r="Q31" s="333"/>
+      <c r="R31" s="333"/>
+      <c r="S31" s="333"/>
+      <c r="T31" s="343" t="s">
         <v>29</v>
       </c>
-      <c r="U31" s="234"/>
-[...14 lines deleted...]
-      <c r="AJ31" s="235"/>
+      <c r="U31" s="344"/>
+      <c r="V31" s="344"/>
+      <c r="W31" s="344"/>
+      <c r="X31" s="344"/>
+      <c r="Y31" s="344"/>
+      <c r="Z31" s="344"/>
+      <c r="AA31" s="344"/>
+      <c r="AB31" s="344"/>
+      <c r="AC31" s="344"/>
+      <c r="AD31" s="344"/>
+      <c r="AE31" s="344"/>
+      <c r="AF31" s="344"/>
+      <c r="AG31" s="344"/>
+      <c r="AH31" s="344"/>
+      <c r="AI31" s="344"/>
+      <c r="AJ31" s="345"/>
       <c r="AO31" s="62"/>
       <c r="AP31" s="62"/>
     </row>
     <row r="32" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B32" s="231"/>
-[...1 lines deleted...]
-      <c r="D32" s="232" t="s">
+      <c r="B32" s="332"/>
+      <c r="C32" s="332"/>
+      <c r="D32" s="333" t="s">
         <v>30</v>
       </c>
-      <c r="E32" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ32" s="238"/>
+      <c r="E32" s="333"/>
+      <c r="F32" s="333"/>
+      <c r="G32" s="333"/>
+      <c r="H32" s="333"/>
+      <c r="I32" s="333"/>
+      <c r="J32" s="333"/>
+      <c r="K32" s="333"/>
+      <c r="L32" s="333"/>
+      <c r="M32" s="333"/>
+      <c r="N32" s="333"/>
+      <c r="O32" s="333"/>
+      <c r="P32" s="333"/>
+      <c r="Q32" s="333"/>
+      <c r="R32" s="333"/>
+      <c r="S32" s="333"/>
+      <c r="T32" s="346"/>
+      <c r="U32" s="347"/>
+      <c r="V32" s="347"/>
+      <c r="W32" s="347"/>
+      <c r="X32" s="347"/>
+      <c r="Y32" s="347"/>
+      <c r="Z32" s="347"/>
+      <c r="AA32" s="347"/>
+      <c r="AB32" s="347"/>
+      <c r="AC32" s="347"/>
+      <c r="AD32" s="347"/>
+      <c r="AE32" s="347"/>
+      <c r="AF32" s="347"/>
+      <c r="AG32" s="347"/>
+      <c r="AH32" s="347"/>
+      <c r="AI32" s="347"/>
+      <c r="AJ32" s="348"/>
       <c r="AO32" s="62"/>
       <c r="AP32" s="62"/>
     </row>
     <row r="33" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B33" s="231"/>
-[...1 lines deleted...]
-      <c r="D33" s="267" t="s">
+      <c r="B33" s="332"/>
+      <c r="C33" s="332"/>
+      <c r="D33" s="334" t="s">
         <v>31</v>
       </c>
-      <c r="E33" s="267"/>
-[...30 lines deleted...]
-      <c r="AJ33" s="238"/>
+      <c r="E33" s="334"/>
+      <c r="F33" s="334"/>
+      <c r="G33" s="334"/>
+      <c r="H33" s="334"/>
+      <c r="I33" s="334"/>
+      <c r="J33" s="334"/>
+      <c r="K33" s="334"/>
+      <c r="L33" s="334"/>
+      <c r="M33" s="334"/>
+      <c r="N33" s="334"/>
+      <c r="O33" s="334"/>
+      <c r="P33" s="334"/>
+      <c r="Q33" s="334"/>
+      <c r="R33" s="334"/>
+      <c r="S33" s="334"/>
+      <c r="T33" s="346"/>
+      <c r="U33" s="347"/>
+      <c r="V33" s="347"/>
+      <c r="W33" s="347"/>
+      <c r="X33" s="347"/>
+      <c r="Y33" s="347"/>
+      <c r="Z33" s="347"/>
+      <c r="AA33" s="347"/>
+      <c r="AB33" s="347"/>
+      <c r="AC33" s="347"/>
+      <c r="AD33" s="347"/>
+      <c r="AE33" s="347"/>
+      <c r="AF33" s="347"/>
+      <c r="AG33" s="347"/>
+      <c r="AH33" s="347"/>
+      <c r="AI33" s="347"/>
+      <c r="AJ33" s="348"/>
       <c r="AO33" s="62"/>
       <c r="AP33" s="62"/>
     </row>
     <row r="34" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B34" s="231"/>
-[...1 lines deleted...]
-      <c r="D34" s="232" t="s">
+      <c r="B34" s="332"/>
+      <c r="C34" s="332"/>
+      <c r="D34" s="333" t="s">
         <v>32</v>
       </c>
-      <c r="E34" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ34" s="238"/>
+      <c r="E34" s="333"/>
+      <c r="F34" s="333"/>
+      <c r="G34" s="333"/>
+      <c r="H34" s="333"/>
+      <c r="I34" s="333"/>
+      <c r="J34" s="333"/>
+      <c r="K34" s="333"/>
+      <c r="L34" s="333"/>
+      <c r="M34" s="333"/>
+      <c r="N34" s="333"/>
+      <c r="O34" s="333"/>
+      <c r="P34" s="333"/>
+      <c r="Q34" s="333"/>
+      <c r="R34" s="333"/>
+      <c r="S34" s="333"/>
+      <c r="T34" s="346"/>
+      <c r="U34" s="347"/>
+      <c r="V34" s="347"/>
+      <c r="W34" s="347"/>
+      <c r="X34" s="347"/>
+      <c r="Y34" s="347"/>
+      <c r="Z34" s="347"/>
+      <c r="AA34" s="347"/>
+      <c r="AB34" s="347"/>
+      <c r="AC34" s="347"/>
+      <c r="AD34" s="347"/>
+      <c r="AE34" s="347"/>
+      <c r="AF34" s="347"/>
+      <c r="AG34" s="347"/>
+      <c r="AH34" s="347"/>
+      <c r="AI34" s="347"/>
+      <c r="AJ34" s="348"/>
       <c r="AO34" s="62"/>
       <c r="AP34" s="62"/>
     </row>
     <row r="35" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B35" s="231"/>
-[...1 lines deleted...]
-      <c r="D35" s="232" t="s">
+      <c r="B35" s="332"/>
+      <c r="C35" s="332"/>
+      <c r="D35" s="333" t="s">
         <v>33</v>
       </c>
-      <c r="E35" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ35" s="238"/>
+      <c r="E35" s="333"/>
+      <c r="F35" s="333"/>
+      <c r="G35" s="333"/>
+      <c r="H35" s="333"/>
+      <c r="I35" s="333"/>
+      <c r="J35" s="333"/>
+      <c r="K35" s="333"/>
+      <c r="L35" s="333"/>
+      <c r="M35" s="333"/>
+      <c r="N35" s="333"/>
+      <c r="O35" s="333"/>
+      <c r="P35" s="333"/>
+      <c r="Q35" s="333"/>
+      <c r="R35" s="333"/>
+      <c r="S35" s="333"/>
+      <c r="T35" s="346"/>
+      <c r="U35" s="347"/>
+      <c r="V35" s="347"/>
+      <c r="W35" s="347"/>
+      <c r="X35" s="347"/>
+      <c r="Y35" s="347"/>
+      <c r="Z35" s="347"/>
+      <c r="AA35" s="347"/>
+      <c r="AB35" s="347"/>
+      <c r="AC35" s="347"/>
+      <c r="AD35" s="347"/>
+      <c r="AE35" s="347"/>
+      <c r="AF35" s="347"/>
+      <c r="AG35" s="347"/>
+      <c r="AH35" s="347"/>
+      <c r="AI35" s="347"/>
+      <c r="AJ35" s="348"/>
       <c r="AO35" s="62"/>
       <c r="AP35" s="62"/>
     </row>
     <row r="36" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B36" s="231"/>
-[...1 lines deleted...]
-      <c r="D36" s="232" t="s">
+      <c r="B36" s="332"/>
+      <c r="C36" s="332"/>
+      <c r="D36" s="333" t="s">
         <v>34</v>
       </c>
-      <c r="E36" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ36" s="238"/>
+      <c r="E36" s="333"/>
+      <c r="F36" s="333"/>
+      <c r="G36" s="333"/>
+      <c r="H36" s="333"/>
+      <c r="I36" s="333"/>
+      <c r="J36" s="333"/>
+      <c r="K36" s="333"/>
+      <c r="L36" s="333"/>
+      <c r="M36" s="333"/>
+      <c r="N36" s="333"/>
+      <c r="O36" s="333"/>
+      <c r="P36" s="333"/>
+      <c r="Q36" s="333"/>
+      <c r="R36" s="333"/>
+      <c r="S36" s="333"/>
+      <c r="T36" s="346"/>
+      <c r="U36" s="347"/>
+      <c r="V36" s="347"/>
+      <c r="W36" s="347"/>
+      <c r="X36" s="347"/>
+      <c r="Y36" s="347"/>
+      <c r="Z36" s="347"/>
+      <c r="AA36" s="347"/>
+      <c r="AB36" s="347"/>
+      <c r="AC36" s="347"/>
+      <c r="AD36" s="347"/>
+      <c r="AE36" s="347"/>
+      <c r="AF36" s="347"/>
+      <c r="AG36" s="347"/>
+      <c r="AH36" s="347"/>
+      <c r="AI36" s="347"/>
+      <c r="AJ36" s="348"/>
       <c r="AO36" s="62"/>
       <c r="AP36" s="62"/>
     </row>
     <row r="37" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B37" s="231"/>
-[...1 lines deleted...]
-      <c r="D37" s="232" t="s">
+      <c r="B37" s="332"/>
+      <c r="C37" s="332"/>
+      <c r="D37" s="333" t="s">
         <v>35</v>
       </c>
-      <c r="E37" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ37" s="238"/>
+      <c r="E37" s="333"/>
+      <c r="F37" s="333"/>
+      <c r="G37" s="333"/>
+      <c r="H37" s="333"/>
+      <c r="I37" s="333"/>
+      <c r="J37" s="333"/>
+      <c r="K37" s="333"/>
+      <c r="L37" s="333"/>
+      <c r="M37" s="333"/>
+      <c r="N37" s="333"/>
+      <c r="O37" s="333"/>
+      <c r="P37" s="333"/>
+      <c r="Q37" s="333"/>
+      <c r="R37" s="333"/>
+      <c r="S37" s="333"/>
+      <c r="T37" s="346"/>
+      <c r="U37" s="347"/>
+      <c r="V37" s="347"/>
+      <c r="W37" s="347"/>
+      <c r="X37" s="347"/>
+      <c r="Y37" s="347"/>
+      <c r="Z37" s="347"/>
+      <c r="AA37" s="347"/>
+      <c r="AB37" s="347"/>
+      <c r="AC37" s="347"/>
+      <c r="AD37" s="347"/>
+      <c r="AE37" s="347"/>
+      <c r="AF37" s="347"/>
+      <c r="AG37" s="347"/>
+      <c r="AH37" s="347"/>
+      <c r="AI37" s="347"/>
+      <c r="AJ37" s="348"/>
       <c r="AO37" s="62"/>
       <c r="AP37" s="62"/>
     </row>
     <row r="38" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B38" s="231"/>
-[...1 lines deleted...]
-      <c r="D38" s="232" t="s">
+      <c r="B38" s="332"/>
+      <c r="C38" s="332"/>
+      <c r="D38" s="333" t="s">
         <v>36</v>
       </c>
-      <c r="E38" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ38" s="238"/>
+      <c r="E38" s="333"/>
+      <c r="F38" s="333"/>
+      <c r="G38" s="333"/>
+      <c r="H38" s="333"/>
+      <c r="I38" s="333"/>
+      <c r="J38" s="333"/>
+      <c r="K38" s="333"/>
+      <c r="L38" s="333"/>
+      <c r="M38" s="333"/>
+      <c r="N38" s="333"/>
+      <c r="O38" s="333"/>
+      <c r="P38" s="333"/>
+      <c r="Q38" s="333"/>
+      <c r="R38" s="333"/>
+      <c r="S38" s="333"/>
+      <c r="T38" s="346"/>
+      <c r="U38" s="347"/>
+      <c r="V38" s="347"/>
+      <c r="W38" s="347"/>
+      <c r="X38" s="347"/>
+      <c r="Y38" s="347"/>
+      <c r="Z38" s="347"/>
+      <c r="AA38" s="347"/>
+      <c r="AB38" s="347"/>
+      <c r="AC38" s="347"/>
+      <c r="AD38" s="347"/>
+      <c r="AE38" s="347"/>
+      <c r="AF38" s="347"/>
+      <c r="AG38" s="347"/>
+      <c r="AH38" s="347"/>
+      <c r="AI38" s="347"/>
+      <c r="AJ38" s="348"/>
       <c r="AO38" s="62"/>
       <c r="AP38" s="62"/>
     </row>
     <row r="39" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B39" s="256"/>
-[...1 lines deleted...]
-      <c r="D39" s="232" t="s">
+      <c r="B39" s="337"/>
+      <c r="C39" s="337"/>
+      <c r="D39" s="333" t="s">
         <v>37</v>
       </c>
-      <c r="E39" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ39" s="238"/>
+      <c r="E39" s="333"/>
+      <c r="F39" s="333"/>
+      <c r="G39" s="333"/>
+      <c r="H39" s="333"/>
+      <c r="I39" s="333"/>
+      <c r="J39" s="333"/>
+      <c r="K39" s="333"/>
+      <c r="L39" s="333"/>
+      <c r="M39" s="333"/>
+      <c r="N39" s="333"/>
+      <c r="O39" s="333"/>
+      <c r="P39" s="333"/>
+      <c r="Q39" s="333"/>
+      <c r="R39" s="333"/>
+      <c r="S39" s="333"/>
+      <c r="T39" s="346"/>
+      <c r="U39" s="347"/>
+      <c r="V39" s="347"/>
+      <c r="W39" s="347"/>
+      <c r="X39" s="347"/>
+      <c r="Y39" s="347"/>
+      <c r="Z39" s="347"/>
+      <c r="AA39" s="347"/>
+      <c r="AB39" s="347"/>
+      <c r="AC39" s="347"/>
+      <c r="AD39" s="347"/>
+      <c r="AE39" s="347"/>
+      <c r="AF39" s="347"/>
+      <c r="AG39" s="347"/>
+      <c r="AH39" s="347"/>
+      <c r="AI39" s="347"/>
+      <c r="AJ39" s="348"/>
       <c r="AO39" s="62"/>
       <c r="AP39" s="62"/>
     </row>
     <row r="40" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B40" s="231"/>
-[...1 lines deleted...]
-      <c r="D40" s="232" t="s">
+      <c r="B40" s="332"/>
+      <c r="C40" s="332"/>
+      <c r="D40" s="333" t="s">
         <v>38</v>
       </c>
-      <c r="E40" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ40" s="238"/>
+      <c r="E40" s="333"/>
+      <c r="F40" s="333"/>
+      <c r="G40" s="333"/>
+      <c r="H40" s="333"/>
+      <c r="I40" s="333"/>
+      <c r="J40" s="333"/>
+      <c r="K40" s="333"/>
+      <c r="L40" s="333"/>
+      <c r="M40" s="333"/>
+      <c r="N40" s="333"/>
+      <c r="O40" s="333"/>
+      <c r="P40" s="333"/>
+      <c r="Q40" s="333"/>
+      <c r="R40" s="333"/>
+      <c r="S40" s="333"/>
+      <c r="T40" s="346"/>
+      <c r="U40" s="347"/>
+      <c r="V40" s="347"/>
+      <c r="W40" s="347"/>
+      <c r="X40" s="347"/>
+      <c r="Y40" s="347"/>
+      <c r="Z40" s="347"/>
+      <c r="AA40" s="347"/>
+      <c r="AB40" s="347"/>
+      <c r="AC40" s="347"/>
+      <c r="AD40" s="347"/>
+      <c r="AE40" s="347"/>
+      <c r="AF40" s="347"/>
+      <c r="AG40" s="347"/>
+      <c r="AH40" s="347"/>
+      <c r="AI40" s="347"/>
+      <c r="AJ40" s="348"/>
       <c r="AO40" s="62"/>
       <c r="AP40" s="62"/>
     </row>
     <row r="41" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B41" s="259"/>
-[...1 lines deleted...]
-      <c r="D41" s="261" t="s">
+      <c r="B41" s="338"/>
+      <c r="C41" s="331"/>
+      <c r="D41" s="339" t="s">
         <v>154</v>
       </c>
-      <c r="E41" s="262"/>
-[...30 lines deleted...]
-      <c r="AJ41" s="238"/>
+      <c r="E41" s="340"/>
+      <c r="F41" s="340"/>
+      <c r="G41" s="340"/>
+      <c r="H41" s="340"/>
+      <c r="I41" s="340"/>
+      <c r="J41" s="340"/>
+      <c r="K41" s="340"/>
+      <c r="L41" s="340"/>
+      <c r="M41" s="340"/>
+      <c r="N41" s="340"/>
+      <c r="O41" s="340"/>
+      <c r="P41" s="340"/>
+      <c r="Q41" s="340"/>
+      <c r="R41" s="340"/>
+      <c r="S41" s="341"/>
+      <c r="T41" s="346"/>
+      <c r="U41" s="347"/>
+      <c r="V41" s="347"/>
+      <c r="W41" s="347"/>
+      <c r="X41" s="347"/>
+      <c r="Y41" s="347"/>
+      <c r="Z41" s="347"/>
+      <c r="AA41" s="347"/>
+      <c r="AB41" s="347"/>
+      <c r="AC41" s="347"/>
+      <c r="AD41" s="347"/>
+      <c r="AE41" s="347"/>
+      <c r="AF41" s="347"/>
+      <c r="AG41" s="347"/>
+      <c r="AH41" s="347"/>
+      <c r="AI41" s="347"/>
+      <c r="AJ41" s="348"/>
       <c r="AO41" s="62"/>
       <c r="AP41" s="62"/>
     </row>
     <row r="42" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B42" s="259"/>
-[...1 lines deleted...]
-      <c r="D42" s="261" t="s">
+      <c r="B42" s="338"/>
+      <c r="C42" s="331"/>
+      <c r="D42" s="339" t="s">
         <v>155</v>
       </c>
-      <c r="E42" s="262"/>
-[...30 lines deleted...]
-      <c r="AJ42" s="241"/>
+      <c r="E42" s="340"/>
+      <c r="F42" s="340"/>
+      <c r="G42" s="340"/>
+      <c r="H42" s="340"/>
+      <c r="I42" s="340"/>
+      <c r="J42" s="340"/>
+      <c r="K42" s="340"/>
+      <c r="L42" s="340"/>
+      <c r="M42" s="340"/>
+      <c r="N42" s="340"/>
+      <c r="O42" s="340"/>
+      <c r="P42" s="340"/>
+      <c r="Q42" s="340"/>
+      <c r="R42" s="340"/>
+      <c r="S42" s="340"/>
+      <c r="T42" s="349"/>
+      <c r="U42" s="350"/>
+      <c r="V42" s="350"/>
+      <c r="W42" s="350"/>
+      <c r="X42" s="350"/>
+      <c r="Y42" s="350"/>
+      <c r="Z42" s="350"/>
+      <c r="AA42" s="350"/>
+      <c r="AB42" s="350"/>
+      <c r="AC42" s="350"/>
+      <c r="AD42" s="350"/>
+      <c r="AE42" s="350"/>
+      <c r="AF42" s="350"/>
+      <c r="AG42" s="350"/>
+      <c r="AH42" s="350"/>
+      <c r="AI42" s="350"/>
+      <c r="AJ42" s="351"/>
       <c r="AK42" s="89"/>
       <c r="AO42" s="62"/>
       <c r="AP42" s="62"/>
     </row>
     <row r="43" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B43" s="231"/>
-[...1 lines deleted...]
-      <c r="D43" s="232" t="s">
+      <c r="B43" s="332"/>
+      <c r="C43" s="332"/>
+      <c r="D43" s="333" t="s">
         <v>39</v>
       </c>
-      <c r="E43" s="232"/>
-[...14 lines deleted...]
-      <c r="T43" s="257" t="s">
+      <c r="E43" s="333"/>
+      <c r="F43" s="333"/>
+      <c r="G43" s="333"/>
+      <c r="H43" s="333"/>
+      <c r="I43" s="333"/>
+      <c r="J43" s="333"/>
+      <c r="K43" s="333"/>
+      <c r="L43" s="333"/>
+      <c r="M43" s="333"/>
+      <c r="N43" s="333"/>
+      <c r="O43" s="333"/>
+      <c r="P43" s="333"/>
+      <c r="Q43" s="333"/>
+      <c r="R43" s="333"/>
+      <c r="S43" s="333"/>
+      <c r="T43" s="335" t="s">
         <v>40</v>
       </c>
-      <c r="U43" s="257"/>
-[...14 lines deleted...]
-      <c r="AJ43" s="257"/>
+      <c r="U43" s="335"/>
+      <c r="V43" s="335"/>
+      <c r="W43" s="335"/>
+      <c r="X43" s="335"/>
+      <c r="Y43" s="335"/>
+      <c r="Z43" s="335"/>
+      <c r="AA43" s="335"/>
+      <c r="AB43" s="335"/>
+      <c r="AC43" s="335"/>
+      <c r="AD43" s="335"/>
+      <c r="AE43" s="335"/>
+      <c r="AF43" s="335"/>
+      <c r="AG43" s="335"/>
+      <c r="AH43" s="335"/>
+      <c r="AI43" s="335"/>
+      <c r="AJ43" s="335"/>
       <c r="AO43" s="62"/>
       <c r="AP43" s="62"/>
     </row>
     <row r="44" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B44" s="231"/>
-[...1 lines deleted...]
-      <c r="D44" s="258" t="s">
+      <c r="B44" s="332"/>
+      <c r="C44" s="332"/>
+      <c r="D44" s="336" t="s">
         <v>41</v>
       </c>
-      <c r="E44" s="258"/>
-[...30 lines deleted...]
-      <c r="AJ44" s="257"/>
+      <c r="E44" s="336"/>
+      <c r="F44" s="336"/>
+      <c r="G44" s="336"/>
+      <c r="H44" s="336"/>
+      <c r="I44" s="336"/>
+      <c r="J44" s="336"/>
+      <c r="K44" s="336"/>
+      <c r="L44" s="336"/>
+      <c r="M44" s="336"/>
+      <c r="N44" s="336"/>
+      <c r="O44" s="336"/>
+      <c r="P44" s="336"/>
+      <c r="Q44" s="336"/>
+      <c r="R44" s="336"/>
+      <c r="S44" s="336"/>
+      <c r="T44" s="335"/>
+      <c r="U44" s="335"/>
+      <c r="V44" s="335"/>
+      <c r="W44" s="335"/>
+      <c r="X44" s="335"/>
+      <c r="Y44" s="335"/>
+      <c r="Z44" s="335"/>
+      <c r="AA44" s="335"/>
+      <c r="AB44" s="335"/>
+      <c r="AC44" s="335"/>
+      <c r="AD44" s="335"/>
+      <c r="AE44" s="335"/>
+      <c r="AF44" s="335"/>
+      <c r="AG44" s="335"/>
+      <c r="AH44" s="335"/>
+      <c r="AI44" s="335"/>
+      <c r="AJ44" s="335"/>
       <c r="AO44" s="62"/>
       <c r="AP44" s="62"/>
     </row>
     <row r="45" spans="2:47" s="60" customFormat="1" ht="30" customHeight="1">
-      <c r="B45" s="231"/>
-[...1 lines deleted...]
-      <c r="D45" s="255" t="s">
+      <c r="B45" s="332"/>
+      <c r="C45" s="332"/>
+      <c r="D45" s="342" t="s">
         <v>42</v>
       </c>
-      <c r="E45" s="255"/>
-[...30 lines deleted...]
-      <c r="AJ45" s="257"/>
+      <c r="E45" s="342"/>
+      <c r="F45" s="342"/>
+      <c r="G45" s="342"/>
+      <c r="H45" s="342"/>
+      <c r="I45" s="342"/>
+      <c r="J45" s="342"/>
+      <c r="K45" s="342"/>
+      <c r="L45" s="342"/>
+      <c r="M45" s="342"/>
+      <c r="N45" s="342"/>
+      <c r="O45" s="342"/>
+      <c r="P45" s="342"/>
+      <c r="Q45" s="342"/>
+      <c r="R45" s="342"/>
+      <c r="S45" s="342"/>
+      <c r="T45" s="335"/>
+      <c r="U45" s="335"/>
+      <c r="V45" s="335"/>
+      <c r="W45" s="335"/>
+      <c r="X45" s="335"/>
+      <c r="Y45" s="335"/>
+      <c r="Z45" s="335"/>
+      <c r="AA45" s="335"/>
+      <c r="AB45" s="335"/>
+      <c r="AC45" s="335"/>
+      <c r="AD45" s="335"/>
+      <c r="AE45" s="335"/>
+      <c r="AF45" s="335"/>
+      <c r="AG45" s="335"/>
+      <c r="AH45" s="335"/>
+      <c r="AI45" s="335"/>
+      <c r="AJ45" s="335"/>
       <c r="AO45" s="62"/>
       <c r="AP45" s="62"/>
     </row>
     <row r="46" spans="2:47" s="60" customFormat="1" ht="30" customHeight="1">
-      <c r="B46" s="256"/>
-[...1 lines deleted...]
-      <c r="D46" s="255" t="s">
+      <c r="B46" s="337"/>
+      <c r="C46" s="337"/>
+      <c r="D46" s="342" t="s">
         <v>43</v>
       </c>
-      <c r="E46" s="255"/>
-[...30 lines deleted...]
-      <c r="AJ46" s="257"/>
+      <c r="E46" s="342"/>
+      <c r="F46" s="342"/>
+      <c r="G46" s="342"/>
+      <c r="H46" s="342"/>
+      <c r="I46" s="342"/>
+      <c r="J46" s="342"/>
+      <c r="K46" s="342"/>
+      <c r="L46" s="342"/>
+      <c r="M46" s="342"/>
+      <c r="N46" s="342"/>
+      <c r="O46" s="342"/>
+      <c r="P46" s="342"/>
+      <c r="Q46" s="342"/>
+      <c r="R46" s="342"/>
+      <c r="S46" s="342"/>
+      <c r="T46" s="335"/>
+      <c r="U46" s="335"/>
+      <c r="V46" s="335"/>
+      <c r="W46" s="335"/>
+      <c r="X46" s="335"/>
+      <c r="Y46" s="335"/>
+      <c r="Z46" s="335"/>
+      <c r="AA46" s="335"/>
+      <c r="AB46" s="335"/>
+      <c r="AC46" s="335"/>
+      <c r="AD46" s="335"/>
+      <c r="AE46" s="335"/>
+      <c r="AF46" s="335"/>
+      <c r="AG46" s="335"/>
+      <c r="AH46" s="335"/>
+      <c r="AI46" s="335"/>
+      <c r="AJ46" s="335"/>
       <c r="AO46" s="62"/>
       <c r="AP46" s="62"/>
     </row>
     <row r="47" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B47" s="231"/>
-[...1 lines deleted...]
-      <c r="D47" s="232" t="s">
+      <c r="B47" s="332"/>
+      <c r="C47" s="332"/>
+      <c r="D47" s="333" t="s">
         <v>44</v>
       </c>
-      <c r="E47" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ47" s="257"/>
+      <c r="E47" s="333"/>
+      <c r="F47" s="333"/>
+      <c r="G47" s="333"/>
+      <c r="H47" s="333"/>
+      <c r="I47" s="333"/>
+      <c r="J47" s="333"/>
+      <c r="K47" s="333"/>
+      <c r="L47" s="333"/>
+      <c r="M47" s="333"/>
+      <c r="N47" s="333"/>
+      <c r="O47" s="333"/>
+      <c r="P47" s="333"/>
+      <c r="Q47" s="333"/>
+      <c r="R47" s="333"/>
+      <c r="S47" s="333"/>
+      <c r="T47" s="335"/>
+      <c r="U47" s="335"/>
+      <c r="V47" s="335"/>
+      <c r="W47" s="335"/>
+      <c r="X47" s="335"/>
+      <c r="Y47" s="335"/>
+      <c r="Z47" s="335"/>
+      <c r="AA47" s="335"/>
+      <c r="AB47" s="335"/>
+      <c r="AC47" s="335"/>
+      <c r="AD47" s="335"/>
+      <c r="AE47" s="335"/>
+      <c r="AF47" s="335"/>
+      <c r="AG47" s="335"/>
+      <c r="AH47" s="335"/>
+      <c r="AI47" s="335"/>
+      <c r="AJ47" s="335"/>
       <c r="AO47" s="62"/>
       <c r="AP47" s="62"/>
     </row>
     <row r="48" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B48" s="231"/>
-[...1 lines deleted...]
-      <c r="D48" s="232" t="s">
+      <c r="B48" s="332"/>
+      <c r="C48" s="332"/>
+      <c r="D48" s="333" t="s">
         <v>45</v>
       </c>
-      <c r="E48" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ48" s="257"/>
+      <c r="E48" s="333"/>
+      <c r="F48" s="333"/>
+      <c r="G48" s="333"/>
+      <c r="H48" s="333"/>
+      <c r="I48" s="333"/>
+      <c r="J48" s="333"/>
+      <c r="K48" s="333"/>
+      <c r="L48" s="333"/>
+      <c r="M48" s="333"/>
+      <c r="N48" s="333"/>
+      <c r="O48" s="333"/>
+      <c r="P48" s="333"/>
+      <c r="Q48" s="333"/>
+      <c r="R48" s="333"/>
+      <c r="S48" s="333"/>
+      <c r="T48" s="335"/>
+      <c r="U48" s="335"/>
+      <c r="V48" s="335"/>
+      <c r="W48" s="335"/>
+      <c r="X48" s="335"/>
+      <c r="Y48" s="335"/>
+      <c r="Z48" s="335"/>
+      <c r="AA48" s="335"/>
+      <c r="AB48" s="335"/>
+      <c r="AC48" s="335"/>
+      <c r="AD48" s="335"/>
+      <c r="AE48" s="335"/>
+      <c r="AF48" s="335"/>
+      <c r="AG48" s="335"/>
+      <c r="AH48" s="335"/>
+      <c r="AI48" s="335"/>
+      <c r="AJ48" s="335"/>
       <c r="AO48" s="62"/>
       <c r="AP48" s="62"/>
       <c r="AU48" s="74" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B49" s="256"/>
-[...1 lines deleted...]
-      <c r="D49" s="232" t="s">
+      <c r="B49" s="337"/>
+      <c r="C49" s="337"/>
+      <c r="D49" s="333" t="s">
         <v>47</v>
       </c>
-      <c r="E49" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ49" s="257"/>
+      <c r="E49" s="333"/>
+      <c r="F49" s="333"/>
+      <c r="G49" s="333"/>
+      <c r="H49" s="333"/>
+      <c r="I49" s="333"/>
+      <c r="J49" s="333"/>
+      <c r="K49" s="333"/>
+      <c r="L49" s="333"/>
+      <c r="M49" s="333"/>
+      <c r="N49" s="333"/>
+      <c r="O49" s="333"/>
+      <c r="P49" s="333"/>
+      <c r="Q49" s="333"/>
+      <c r="R49" s="333"/>
+      <c r="S49" s="333"/>
+      <c r="T49" s="335"/>
+      <c r="U49" s="335"/>
+      <c r="V49" s="335"/>
+      <c r="W49" s="335"/>
+      <c r="X49" s="335"/>
+      <c r="Y49" s="335"/>
+      <c r="Z49" s="335"/>
+      <c r="AA49" s="335"/>
+      <c r="AB49" s="335"/>
+      <c r="AC49" s="335"/>
+      <c r="AD49" s="335"/>
+      <c r="AE49" s="335"/>
+      <c r="AF49" s="335"/>
+      <c r="AG49" s="335"/>
+      <c r="AH49" s="335"/>
+      <c r="AI49" s="335"/>
+      <c r="AJ49" s="335"/>
       <c r="AO49" s="62"/>
       <c r="AP49" s="62"/>
       <c r="AU49" s="74"/>
     </row>
     <row r="50" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B50" s="231"/>
-[...1 lines deleted...]
-      <c r="D50" s="255" t="s">
+      <c r="B50" s="332"/>
+      <c r="C50" s="332"/>
+      <c r="D50" s="342" t="s">
         <v>48</v>
       </c>
-      <c r="E50" s="255"/>
-[...30 lines deleted...]
-      <c r="AJ50" s="257"/>
+      <c r="E50" s="342"/>
+      <c r="F50" s="342"/>
+      <c r="G50" s="342"/>
+      <c r="H50" s="342"/>
+      <c r="I50" s="342"/>
+      <c r="J50" s="342"/>
+      <c r="K50" s="342"/>
+      <c r="L50" s="342"/>
+      <c r="M50" s="342"/>
+      <c r="N50" s="342"/>
+      <c r="O50" s="342"/>
+      <c r="P50" s="342"/>
+      <c r="Q50" s="342"/>
+      <c r="R50" s="342"/>
+      <c r="S50" s="342"/>
+      <c r="T50" s="335"/>
+      <c r="U50" s="335"/>
+      <c r="V50" s="335"/>
+      <c r="W50" s="335"/>
+      <c r="X50" s="335"/>
+      <c r="Y50" s="335"/>
+      <c r="Z50" s="335"/>
+      <c r="AA50" s="335"/>
+      <c r="AB50" s="335"/>
+      <c r="AC50" s="335"/>
+      <c r="AD50" s="335"/>
+      <c r="AE50" s="335"/>
+      <c r="AF50" s="335"/>
+      <c r="AG50" s="335"/>
+      <c r="AH50" s="335"/>
+      <c r="AI50" s="335"/>
+      <c r="AJ50" s="335"/>
       <c r="AO50" s="62"/>
       <c r="AP50" s="62"/>
     </row>
     <row r="51" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B51" s="231"/>
-[...1 lines deleted...]
-      <c r="D51" s="255" t="s">
+      <c r="B51" s="332"/>
+      <c r="C51" s="332"/>
+      <c r="D51" s="342" t="s">
         <v>49</v>
       </c>
-      <c r="E51" s="255"/>
-[...30 lines deleted...]
-      <c r="AJ51" s="257"/>
+      <c r="E51" s="342"/>
+      <c r="F51" s="342"/>
+      <c r="G51" s="342"/>
+      <c r="H51" s="342"/>
+      <c r="I51" s="342"/>
+      <c r="J51" s="342"/>
+      <c r="K51" s="342"/>
+      <c r="L51" s="342"/>
+      <c r="M51" s="342"/>
+      <c r="N51" s="342"/>
+      <c r="O51" s="342"/>
+      <c r="P51" s="342"/>
+      <c r="Q51" s="342"/>
+      <c r="R51" s="342"/>
+      <c r="S51" s="342"/>
+      <c r="T51" s="335"/>
+      <c r="U51" s="335"/>
+      <c r="V51" s="335"/>
+      <c r="W51" s="335"/>
+      <c r="X51" s="335"/>
+      <c r="Y51" s="335"/>
+      <c r="Z51" s="335"/>
+      <c r="AA51" s="335"/>
+      <c r="AB51" s="335"/>
+      <c r="AC51" s="335"/>
+      <c r="AD51" s="335"/>
+      <c r="AE51" s="335"/>
+      <c r="AF51" s="335"/>
+      <c r="AG51" s="335"/>
+      <c r="AH51" s="335"/>
+      <c r="AI51" s="335"/>
+      <c r="AJ51" s="335"/>
       <c r="AO51" s="62"/>
       <c r="AP51" s="62"/>
     </row>
     <row r="52" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B52" s="256"/>
-[...1 lines deleted...]
-      <c r="D52" s="232" t="s">
+      <c r="B52" s="337"/>
+      <c r="C52" s="337"/>
+      <c r="D52" s="333" t="s">
         <v>50</v>
       </c>
-      <c r="E52" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ52" s="257"/>
+      <c r="E52" s="333"/>
+      <c r="F52" s="333"/>
+      <c r="G52" s="333"/>
+      <c r="H52" s="333"/>
+      <c r="I52" s="333"/>
+      <c r="J52" s="333"/>
+      <c r="K52" s="333"/>
+      <c r="L52" s="333"/>
+      <c r="M52" s="333"/>
+      <c r="N52" s="333"/>
+      <c r="O52" s="333"/>
+      <c r="P52" s="333"/>
+      <c r="Q52" s="333"/>
+      <c r="R52" s="333"/>
+      <c r="S52" s="333"/>
+      <c r="T52" s="335"/>
+      <c r="U52" s="335"/>
+      <c r="V52" s="335"/>
+      <c r="W52" s="335"/>
+      <c r="X52" s="335"/>
+      <c r="Y52" s="335"/>
+      <c r="Z52" s="335"/>
+      <c r="AA52" s="335"/>
+      <c r="AB52" s="335"/>
+      <c r="AC52" s="335"/>
+      <c r="AD52" s="335"/>
+      <c r="AE52" s="335"/>
+      <c r="AF52" s="335"/>
+      <c r="AG52" s="335"/>
+      <c r="AH52" s="335"/>
+      <c r="AI52" s="335"/>
+      <c r="AJ52" s="335"/>
       <c r="AO52" s="62"/>
       <c r="AP52" s="62"/>
     </row>
     <row r="53" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B53" s="231"/>
-[...1 lines deleted...]
-      <c r="D53" s="232" t="s">
+      <c r="B53" s="332"/>
+      <c r="C53" s="332"/>
+      <c r="D53" s="333" t="s">
         <v>51</v>
       </c>
-      <c r="E53" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ53" s="257"/>
+      <c r="E53" s="333"/>
+      <c r="F53" s="333"/>
+      <c r="G53" s="333"/>
+      <c r="H53" s="333"/>
+      <c r="I53" s="333"/>
+      <c r="J53" s="333"/>
+      <c r="K53" s="333"/>
+      <c r="L53" s="333"/>
+      <c r="M53" s="333"/>
+      <c r="N53" s="333"/>
+      <c r="O53" s="333"/>
+      <c r="P53" s="333"/>
+      <c r="Q53" s="333"/>
+      <c r="R53" s="333"/>
+      <c r="S53" s="333"/>
+      <c r="T53" s="335"/>
+      <c r="U53" s="335"/>
+      <c r="V53" s="335"/>
+      <c r="W53" s="335"/>
+      <c r="X53" s="335"/>
+      <c r="Y53" s="335"/>
+      <c r="Z53" s="335"/>
+      <c r="AA53" s="335"/>
+      <c r="AB53" s="335"/>
+      <c r="AC53" s="335"/>
+      <c r="AD53" s="335"/>
+      <c r="AE53" s="335"/>
+      <c r="AF53" s="335"/>
+      <c r="AG53" s="335"/>
+      <c r="AH53" s="335"/>
+      <c r="AI53" s="335"/>
+      <c r="AJ53" s="335"/>
       <c r="AO53" s="62"/>
       <c r="AP53" s="62"/>
     </row>
     <row r="54" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B54" s="231"/>
-[...1 lines deleted...]
-      <c r="D54" s="232" t="s">
+      <c r="B54" s="332"/>
+      <c r="C54" s="332"/>
+      <c r="D54" s="333" t="s">
         <v>52</v>
       </c>
-      <c r="E54" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ54" s="257"/>
+      <c r="E54" s="333"/>
+      <c r="F54" s="333"/>
+      <c r="G54" s="333"/>
+      <c r="H54" s="333"/>
+      <c r="I54" s="333"/>
+      <c r="J54" s="333"/>
+      <c r="K54" s="333"/>
+      <c r="L54" s="333"/>
+      <c r="M54" s="333"/>
+      <c r="N54" s="333"/>
+      <c r="O54" s="333"/>
+      <c r="P54" s="333"/>
+      <c r="Q54" s="333"/>
+      <c r="R54" s="333"/>
+      <c r="S54" s="333"/>
+      <c r="T54" s="335"/>
+      <c r="U54" s="335"/>
+      <c r="V54" s="335"/>
+      <c r="W54" s="335"/>
+      <c r="X54" s="335"/>
+      <c r="Y54" s="335"/>
+      <c r="Z54" s="335"/>
+      <c r="AA54" s="335"/>
+      <c r="AB54" s="335"/>
+      <c r="AC54" s="335"/>
+      <c r="AD54" s="335"/>
+      <c r="AE54" s="335"/>
+      <c r="AF54" s="335"/>
+      <c r="AG54" s="335"/>
+      <c r="AH54" s="335"/>
+      <c r="AI54" s="335"/>
+      <c r="AJ54" s="335"/>
       <c r="AO54" s="62"/>
       <c r="AP54" s="62"/>
     </row>
     <row r="55" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="B55" s="71"/>
       <c r="C55" s="71"/>
       <c r="D55" s="61"/>
       <c r="E55" s="61"/>
       <c r="F55" s="61"/>
       <c r="G55" s="61"/>
       <c r="H55" s="61"/>
       <c r="I55" s="61"/>
       <c r="J55" s="61"/>
       <c r="K55" s="61"/>
       <c r="L55" s="61"/>
       <c r="M55" s="61"/>
       <c r="N55" s="61"/>
       <c r="O55" s="61"/>
       <c r="P55" s="61"/>
       <c r="Q55" s="61"/>
       <c r="R55" s="61"/>
       <c r="S55" s="61"/>
       <c r="T55" s="68"/>
       <c r="U55" s="68"/>
       <c r="V55" s="68"/>
@@ -18498,164 +18300,164 @@
       <c r="N58" s="61"/>
       <c r="O58" s="61"/>
       <c r="P58" s="61"/>
       <c r="Q58" s="61"/>
       <c r="R58" s="61"/>
       <c r="S58" s="61"/>
       <c r="T58" s="61"/>
       <c r="U58" s="61"/>
       <c r="V58" s="61"/>
       <c r="W58" s="61"/>
       <c r="X58" s="61"/>
       <c r="Y58" s="61"/>
       <c r="Z58" s="61"/>
       <c r="AA58" s="61"/>
       <c r="AB58" s="61"/>
       <c r="AC58" s="61"/>
       <c r="AD58" s="61"/>
       <c r="AE58" s="61"/>
       <c r="AF58" s="61"/>
       <c r="AG58" s="61"/>
       <c r="AH58" s="61"/>
       <c r="AI58" s="61"/>
       <c r="AJ58" s="61"/>
     </row>
     <row r="59" spans="2:74" ht="14.25" customHeight="1">
-      <c r="B59" s="242" t="s">
+      <c r="B59" s="352" t="s">
         <v>148</v>
       </c>
-      <c r="C59" s="243"/>
-[...6 lines deleted...]
-      <c r="J59" s="252" t="s">
+      <c r="C59" s="353"/>
+      <c r="D59" s="353"/>
+      <c r="E59" s="356"/>
+      <c r="F59" s="357"/>
+      <c r="G59" s="357"/>
+      <c r="H59" s="357"/>
+      <c r="I59" s="358"/>
+      <c r="J59" s="362" t="s">
         <v>149</v>
       </c>
-      <c r="K59" s="243"/>
-[...6 lines deleted...]
-      <c r="R59" s="252" t="s">
+      <c r="K59" s="353"/>
+      <c r="L59" s="363"/>
+      <c r="M59" s="356"/>
+      <c r="N59" s="357"/>
+      <c r="O59" s="357"/>
+      <c r="P59" s="357"/>
+      <c r="Q59" s="358"/>
+      <c r="R59" s="362" t="s">
         <v>150</v>
       </c>
-      <c r="S59" s="243"/>
-[...16 lines deleted...]
-      <c r="AJ59" s="248"/>
+      <c r="S59" s="353"/>
+      <c r="T59" s="363"/>
+      <c r="U59" s="356"/>
+      <c r="V59" s="357"/>
+      <c r="W59" s="357"/>
+      <c r="X59" s="357"/>
+      <c r="Y59" s="357"/>
+      <c r="Z59" s="357"/>
+      <c r="AA59" s="357"/>
+      <c r="AB59" s="357"/>
+      <c r="AC59" s="357"/>
+      <c r="AD59" s="357"/>
+      <c r="AE59" s="357"/>
+      <c r="AF59" s="357"/>
+      <c r="AG59" s="357"/>
+      <c r="AH59" s="357"/>
+      <c r="AI59" s="357"/>
+      <c r="AJ59" s="358"/>
       <c r="AK59" s="60"/>
       <c r="AL59" s="60"/>
       <c r="AO59" s="60"/>
       <c r="AP59" s="60"/>
       <c r="AQ59" s="60"/>
       <c r="AR59" s="60"/>
       <c r="AS59" s="60"/>
       <c r="AT59" s="60"/>
       <c r="AU59" s="60"/>
       <c r="AV59" s="60"/>
       <c r="AW59" s="60"/>
       <c r="AX59" s="60"/>
       <c r="AY59" s="60"/>
       <c r="AZ59" s="60"/>
       <c r="BA59" s="60"/>
       <c r="BB59" s="60"/>
       <c r="BC59" s="60"/>
       <c r="BD59" s="60"/>
       <c r="BE59" s="60"/>
       <c r="BF59" s="60"/>
       <c r="BG59" s="60"/>
       <c r="BH59" s="60"/>
       <c r="BI59" s="60"/>
       <c r="BJ59" s="60"/>
       <c r="BK59" s="60"/>
       <c r="BL59" s="60"/>
       <c r="BM59" s="60"/>
       <c r="BN59" s="60"/>
       <c r="BO59" s="60"/>
       <c r="BP59" s="60"/>
       <c r="BQ59" s="60"/>
       <c r="BR59" s="60"/>
       <c r="BS59" s="60"/>
       <c r="BT59" s="60"/>
       <c r="BU59" s="60"/>
       <c r="BV59" s="60"/>
     </row>
     <row r="60" spans="2:74" ht="14.25" customHeight="1">
-      <c r="B60" s="244"/>
-[...33 lines deleted...]
-      <c r="AJ60" s="251"/>
+      <c r="B60" s="354"/>
+      <c r="C60" s="355"/>
+      <c r="D60" s="355"/>
+      <c r="E60" s="359"/>
+      <c r="F60" s="360"/>
+      <c r="G60" s="360"/>
+      <c r="H60" s="360"/>
+      <c r="I60" s="361"/>
+      <c r="J60" s="354"/>
+      <c r="K60" s="355"/>
+      <c r="L60" s="364"/>
+      <c r="M60" s="359"/>
+      <c r="N60" s="360"/>
+      <c r="O60" s="360"/>
+      <c r="P60" s="360"/>
+      <c r="Q60" s="361"/>
+      <c r="R60" s="354"/>
+      <c r="S60" s="355"/>
+      <c r="T60" s="364"/>
+      <c r="U60" s="359"/>
+      <c r="V60" s="360"/>
+      <c r="W60" s="360"/>
+      <c r="X60" s="360"/>
+      <c r="Y60" s="360"/>
+      <c r="Z60" s="360"/>
+      <c r="AA60" s="360"/>
+      <c r="AB60" s="360"/>
+      <c r="AC60" s="360"/>
+      <c r="AD60" s="360"/>
+      <c r="AE60" s="360"/>
+      <c r="AF60" s="360"/>
+      <c r="AG60" s="360"/>
+      <c r="AH60" s="360"/>
+      <c r="AI60" s="360"/>
+      <c r="AJ60" s="361"/>
     </row>
     <row r="61" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B61" s="60"/>
       <c r="C61" s="60"/>
       <c r="D61" s="60"/>
       <c r="E61" s="60"/>
       <c r="F61" s="60"/>
       <c r="G61" s="60"/>
       <c r="H61" s="60"/>
       <c r="I61" s="60"/>
       <c r="J61" s="60"/>
       <c r="K61" s="60"/>
       <c r="L61" s="60"/>
       <c r="M61" s="60"/>
       <c r="N61" s="60"/>
       <c r="O61" s="60"/>
       <c r="P61" s="60"/>
       <c r="Q61" s="60"/>
       <c r="R61" s="60"/>
       <c r="S61" s="60"/>
       <c r="T61" s="60"/>
       <c r="U61" s="60"/>
       <c r="V61" s="60"/>
       <c r="W61" s="60"/>
       <c r="X61" s="60"/>
@@ -18837,135 +18639,135 @@
       <c r="O66" s="60"/>
       <c r="P66" s="60"/>
       <c r="Q66" s="60"/>
       <c r="R66" s="60"/>
       <c r="S66" s="60"/>
       <c r="T66" s="60"/>
       <c r="U66" s="60"/>
       <c r="V66" s="60"/>
       <c r="W66" s="60"/>
       <c r="X66" s="60"/>
       <c r="Y66" s="60"/>
       <c r="Z66" s="60"/>
       <c r="AA66" s="60"/>
       <c r="AB66" s="60"/>
       <c r="AC66" s="60"/>
       <c r="AD66" s="60"/>
       <c r="AE66" s="60"/>
       <c r="AF66" s="60"/>
       <c r="AG66" s="60"/>
       <c r="AH66" s="60"/>
       <c r="AI66" s="60"/>
       <c r="AJ66" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="85">
-    <mergeCell ref="A1:G1"/>
-[...25 lines deleted...]
-    <mergeCell ref="AH29:AJ29"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:S54"/>
+    <mergeCell ref="T31:AJ42"/>
+    <mergeCell ref="B59:D60"/>
+    <mergeCell ref="E59:I60"/>
+    <mergeCell ref="J59:L60"/>
+    <mergeCell ref="M59:Q60"/>
+    <mergeCell ref="R59:T60"/>
+    <mergeCell ref="U59:AJ60"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:S51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:S52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:S53"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D48:S48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="D49:S49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:S50"/>
+    <mergeCell ref="D45:S45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:S46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="D47:S47"/>
+    <mergeCell ref="T43:AJ54"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:S44"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:S38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:S39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:S40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:S41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:S42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:S43"/>
+    <mergeCell ref="B45:C45"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:S37"/>
     <mergeCell ref="B30:S30"/>
     <mergeCell ref="T30:AJ30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:S31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:S32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:S33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:S34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:S35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:S36"/>
-    <mergeCell ref="T43:AJ54"/>
-[...40 lines deleted...]
-    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B28:S28"/>
+    <mergeCell ref="T28:AJ28"/>
+    <mergeCell ref="B29:S29"/>
+    <mergeCell ref="T29:X29"/>
+    <mergeCell ref="Z29:AB29"/>
+    <mergeCell ref="AD29:AF29"/>
+    <mergeCell ref="AH29:AJ29"/>
+    <mergeCell ref="T21:W21"/>
+    <mergeCell ref="T22:Z22"/>
+    <mergeCell ref="B23:S27"/>
+    <mergeCell ref="T23:V24"/>
+    <mergeCell ref="W23:AJ24"/>
+    <mergeCell ref="T25:V27"/>
+    <mergeCell ref="W25:AJ27"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="W8:AJ8"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="W9:AJ9"/>
+    <mergeCell ref="S10:Y10"/>
+    <mergeCell ref="Z10:AJ10"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:AI2"/>
+    <mergeCell ref="A3:AJ3"/>
+    <mergeCell ref="A4:AJ4"/>
+    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="AE6:AF6"/>
+    <mergeCell ref="AH6:AI6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B47:C55 B31:B46 C43:C44 C31:C40" xr:uid="{1AE3D227-1292-49DB-9ADE-0A0A998B2E43}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="3073" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>12</xdr:row>
@@ -18985,246 +18787,246 @@
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64C873C3-0341-4940-B5CA-C48F8A177828}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BV66"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" style="59" customWidth="1"/>
     <col min="2" max="38" width="2.875" style="59" customWidth="1"/>
     <col min="39" max="16384" width="2.625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="15.75" customHeight="1">
-      <c r="A1" s="311" t="s">
+      <c r="A1" s="282" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="311"/>
-[...4 lines deleted...]
-      <c r="G1" s="311"/>
+      <c r="B1" s="282"/>
+      <c r="C1" s="282"/>
+      <c r="D1" s="282"/>
+      <c r="E1" s="282"/>
+      <c r="F1" s="282"/>
+      <c r="G1" s="282"/>
     </row>
     <row r="2" spans="1:74" ht="15" customHeight="1">
-      <c r="A2" s="312" t="s">
+      <c r="A2" s="283" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="312"/>
-[...32 lines deleted...]
-      <c r="AI2" s="312"/>
+      <c r="B2" s="283"/>
+      <c r="C2" s="283"/>
+      <c r="D2" s="283"/>
+      <c r="E2" s="283"/>
+      <c r="F2" s="283"/>
+      <c r="G2" s="283"/>
+      <c r="H2" s="283"/>
+      <c r="I2" s="283"/>
+      <c r="J2" s="283"/>
+      <c r="K2" s="283"/>
+      <c r="L2" s="283"/>
+      <c r="M2" s="283"/>
+      <c r="N2" s="283"/>
+      <c r="O2" s="283"/>
+      <c r="P2" s="283"/>
+      <c r="Q2" s="283"/>
+      <c r="R2" s="283"/>
+      <c r="S2" s="283"/>
+      <c r="T2" s="283"/>
+      <c r="U2" s="283"/>
+      <c r="V2" s="283"/>
+      <c r="W2" s="283"/>
+      <c r="X2" s="283"/>
+      <c r="Y2" s="283"/>
+      <c r="Z2" s="283"/>
+      <c r="AA2" s="283"/>
+      <c r="AB2" s="283"/>
+      <c r="AC2" s="283"/>
+      <c r="AD2" s="283"/>
+      <c r="AE2" s="283"/>
+      <c r="AF2" s="283"/>
+      <c r="AG2" s="283"/>
+      <c r="AH2" s="283"/>
+      <c r="AI2" s="283"/>
       <c r="AO2" s="60"/>
       <c r="AP2" s="60"/>
       <c r="AQ2" s="60"/>
       <c r="AR2" s="60"/>
       <c r="AS2" s="60"/>
       <c r="AT2" s="60"/>
       <c r="AU2" s="60"/>
       <c r="AV2" s="60"/>
       <c r="AW2" s="60"/>
       <c r="AX2" s="60"/>
       <c r="AY2" s="60"/>
       <c r="AZ2" s="60"/>
       <c r="BA2" s="60"/>
       <c r="BB2" s="60"/>
       <c r="BC2" s="60"/>
       <c r="BD2" s="60"/>
       <c r="BE2" s="60"/>
       <c r="BF2" s="60"/>
       <c r="BG2" s="60"/>
       <c r="BH2" s="60"/>
       <c r="BI2" s="60"/>
       <c r="BJ2" s="60"/>
       <c r="BK2" s="60"/>
       <c r="BL2" s="60"/>
       <c r="BM2" s="60"/>
       <c r="BN2" s="60"/>
       <c r="BO2" s="60"/>
       <c r="BP2" s="60"/>
       <c r="BQ2" s="60"/>
       <c r="BR2" s="60"/>
       <c r="BS2" s="60"/>
       <c r="BT2" s="60"/>
       <c r="BU2" s="60"/>
       <c r="BV2" s="60"/>
     </row>
     <row r="3" spans="1:74" ht="15" customHeight="1">
-      <c r="A3" s="312" t="s">
+      <c r="A3" s="283" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="312"/>
-[...33 lines deleted...]
-      <c r="AJ3" s="312"/>
+      <c r="B3" s="283"/>
+      <c r="C3" s="283"/>
+      <c r="D3" s="283"/>
+      <c r="E3" s="283"/>
+      <c r="F3" s="283"/>
+      <c r="G3" s="283"/>
+      <c r="H3" s="283"/>
+      <c r="I3" s="283"/>
+      <c r="J3" s="283"/>
+      <c r="K3" s="283"/>
+      <c r="L3" s="283"/>
+      <c r="M3" s="283"/>
+      <c r="N3" s="283"/>
+      <c r="O3" s="283"/>
+      <c r="P3" s="283"/>
+      <c r="Q3" s="283"/>
+      <c r="R3" s="283"/>
+      <c r="S3" s="283"/>
+      <c r="T3" s="283"/>
+      <c r="U3" s="283"/>
+      <c r="V3" s="283"/>
+      <c r="W3" s="283"/>
+      <c r="X3" s="283"/>
+      <c r="Y3" s="283"/>
+      <c r="Z3" s="283"/>
+      <c r="AA3" s="283"/>
+      <c r="AB3" s="283"/>
+      <c r="AC3" s="283"/>
+      <c r="AD3" s="283"/>
+      <c r="AE3" s="283"/>
+      <c r="AF3" s="283"/>
+      <c r="AG3" s="283"/>
+      <c r="AH3" s="283"/>
+      <c r="AI3" s="283"/>
+      <c r="AJ3" s="283"/>
       <c r="AO3" s="60"/>
       <c r="AP3" s="60"/>
       <c r="AQ3" s="60"/>
       <c r="AR3" s="60"/>
       <c r="AS3" s="60"/>
       <c r="AT3" s="60"/>
       <c r="AU3" s="60"/>
       <c r="AV3" s="60"/>
       <c r="AW3" s="60"/>
       <c r="AX3" s="60"/>
       <c r="AY3" s="60"/>
       <c r="AZ3" s="60"/>
       <c r="BA3" s="60"/>
       <c r="BB3" s="60"/>
       <c r="BC3" s="60"/>
       <c r="BD3" s="60"/>
       <c r="BE3" s="60"/>
       <c r="BF3" s="60"/>
       <c r="BG3" s="60"/>
       <c r="BH3" s="60"/>
       <c r="BI3" s="60"/>
       <c r="BJ3" s="60"/>
       <c r="BK3" s="60"/>
       <c r="BL3" s="60"/>
       <c r="BM3" s="60"/>
       <c r="BN3" s="60"/>
       <c r="BO3" s="60"/>
       <c r="BP3" s="60"/>
       <c r="BQ3" s="60"/>
       <c r="BR3" s="60"/>
       <c r="BS3" s="60"/>
       <c r="BT3" s="60"/>
       <c r="BU3" s="60"/>
       <c r="BV3" s="60"/>
     </row>
     <row r="4" spans="1:74" ht="15" customHeight="1">
-      <c r="A4" s="312" t="s">
+      <c r="A4" s="283" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="312"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="312"/>
+      <c r="B4" s="283"/>
+      <c r="C4" s="283"/>
+      <c r="D4" s="283"/>
+      <c r="E4" s="283"/>
+      <c r="F4" s="283"/>
+      <c r="G4" s="283"/>
+      <c r="H4" s="283"/>
+      <c r="I4" s="283"/>
+      <c r="J4" s="283"/>
+      <c r="K4" s="283"/>
+      <c r="L4" s="283"/>
+      <c r="M4" s="283"/>
+      <c r="N4" s="283"/>
+      <c r="O4" s="283"/>
+      <c r="P4" s="283"/>
+      <c r="Q4" s="283"/>
+      <c r="R4" s="283"/>
+      <c r="S4" s="283"/>
+      <c r="T4" s="283"/>
+      <c r="U4" s="283"/>
+      <c r="V4" s="283"/>
+      <c r="W4" s="283"/>
+      <c r="X4" s="283"/>
+      <c r="Y4" s="283"/>
+      <c r="Z4" s="283"/>
+      <c r="AA4" s="283"/>
+      <c r="AB4" s="283"/>
+      <c r="AC4" s="283"/>
+      <c r="AD4" s="283"/>
+      <c r="AE4" s="283"/>
+      <c r="AF4" s="283"/>
+      <c r="AG4" s="283"/>
+      <c r="AH4" s="283"/>
+      <c r="AI4" s="283"/>
+      <c r="AJ4" s="283"/>
       <c r="AK4" s="72"/>
       <c r="AL4" s="72"/>
       <c r="AO4" s="60"/>
       <c r="AP4" s="60"/>
       <c r="AQ4" s="60"/>
       <c r="AR4" s="60"/>
       <c r="AS4" s="60"/>
       <c r="AT4" s="60"/>
       <c r="AU4" s="60"/>
       <c r="AV4" s="60"/>
       <c r="AW4" s="60"/>
       <c r="AX4" s="60"/>
       <c r="AY4" s="60"/>
       <c r="AZ4" s="60"/>
       <c r="BA4" s="60"/>
       <c r="BB4" s="60"/>
       <c r="BC4" s="60"/>
       <c r="BD4" s="60"/>
       <c r="BE4" s="60"/>
       <c r="BF4" s="60"/>
       <c r="BG4" s="60"/>
       <c r="BH4" s="60"/>
       <c r="BI4" s="60"/>
       <c r="BJ4" s="72"/>
       <c r="BK4" s="72"/>
@@ -19282,70 +19084,70 @@
       <c r="BI5" s="60"/>
       <c r="BJ5" s="72"/>
       <c r="BK5" s="72"/>
       <c r="BL5" s="72"/>
       <c r="BN5" s="72"/>
       <c r="BO5" s="72"/>
       <c r="BP5" s="72"/>
       <c r="BQ5" s="72"/>
       <c r="BR5" s="72"/>
       <c r="BS5" s="72"/>
       <c r="BT5" s="72"/>
       <c r="BU5" s="72"/>
       <c r="BV5" s="72"/>
     </row>
     <row r="6" spans="1:74" ht="15" customHeight="1">
       <c r="C6" s="60"/>
       <c r="D6" s="60"/>
       <c r="F6" s="60"/>
       <c r="G6" s="60"/>
       <c r="H6" s="60"/>
       <c r="I6" s="60"/>
       <c r="J6" s="60"/>
       <c r="K6" s="60"/>
       <c r="L6" s="60"/>
       <c r="M6" s="60"/>
-      <c r="Z6" s="388" t="s">
-[...4 lines deleted...]
-      <c r="AC6" s="388"/>
+      <c r="Z6" s="365" t="s">
+        <v>313</v>
+      </c>
+      <c r="AA6" s="365"/>
+      <c r="AB6" s="365"/>
+      <c r="AC6" s="365"/>
       <c r="AD6" s="222" t="s">
         <v>5</v>
       </c>
-      <c r="AE6" s="388">
+      <c r="AE6" s="365">
         <v>2</v>
       </c>
-      <c r="AF6" s="388"/>
+      <c r="AF6" s="365"/>
       <c r="AG6" s="222" t="s">
         <v>6</v>
       </c>
-      <c r="AH6" s="388">
+      <c r="AH6" s="365">
         <v>27</v>
       </c>
-      <c r="AI6" s="388"/>
+      <c r="AI6" s="365"/>
       <c r="AJ6" s="222" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="60"/>
       <c r="AP6" s="60"/>
       <c r="AQ6" s="60"/>
       <c r="AR6" s="60"/>
       <c r="AS6" s="60"/>
       <c r="AT6" s="60"/>
       <c r="AU6" s="60"/>
       <c r="AV6" s="60"/>
       <c r="AW6" s="60"/>
       <c r="AX6" s="60"/>
       <c r="AY6" s="60"/>
       <c r="AZ6" s="60"/>
       <c r="BA6" s="60"/>
       <c r="BB6" s="60"/>
       <c r="BC6" s="60"/>
       <c r="BD6" s="60"/>
       <c r="BE6" s="60"/>
       <c r="BF6" s="60"/>
       <c r="BG6" s="60"/>
       <c r="BH6" s="60"/>
       <c r="BI6" s="60"/>
       <c r="BJ6" s="60"/>
@@ -19404,144 +19206,144 @@
       <c r="BL7" s="60"/>
       <c r="BM7" s="60"/>
       <c r="BN7" s="60"/>
       <c r="BO7" s="60"/>
       <c r="BP7" s="60"/>
       <c r="BQ7" s="60"/>
       <c r="BR7" s="60"/>
       <c r="BS7" s="60"/>
       <c r="BT7" s="60"/>
       <c r="BU7" s="60"/>
       <c r="BV7" s="60"/>
     </row>
     <row r="8" spans="1:74" ht="15" customHeight="1">
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="69"/>
       <c r="H8" s="60"/>
       <c r="I8" s="70"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
-      <c r="S8" s="308" t="s">
+      <c r="S8" s="285" t="s">
         <v>8</v>
       </c>
-      <c r="T8" s="308"/>
-[...17 lines deleted...]
-      <c r="AJ8" s="386"/>
+      <c r="T8" s="285"/>
+      <c r="U8" s="285"/>
+      <c r="V8" s="285"/>
+      <c r="W8" s="366" t="s">
+        <v>314</v>
+      </c>
+      <c r="X8" s="366"/>
+      <c r="Y8" s="366"/>
+      <c r="Z8" s="366"/>
+      <c r="AA8" s="366"/>
+      <c r="AB8" s="366"/>
+      <c r="AC8" s="366"/>
+      <c r="AD8" s="366"/>
+      <c r="AE8" s="366"/>
+      <c r="AF8" s="366"/>
+      <c r="AG8" s="366"/>
+      <c r="AH8" s="366"/>
+      <c r="AI8" s="366"/>
+      <c r="AJ8" s="366"/>
       <c r="AO8" s="60"/>
       <c r="AP8" s="60"/>
       <c r="AQ8" s="60"/>
       <c r="AR8" s="60"/>
       <c r="AS8" s="60"/>
       <c r="AT8" s="60"/>
       <c r="AU8" s="60"/>
       <c r="AV8" s="60"/>
       <c r="AW8" s="60"/>
       <c r="AX8" s="60"/>
       <c r="AY8" s="60"/>
       <c r="AZ8" s="60"/>
       <c r="BA8" s="60"/>
       <c r="BB8" s="60"/>
       <c r="BC8" s="60"/>
       <c r="BD8" s="60"/>
       <c r="BE8" s="60"/>
       <c r="BF8" s="60"/>
       <c r="BG8" s="60"/>
       <c r="BH8" s="60"/>
       <c r="BI8" s="60"/>
       <c r="BJ8" s="60"/>
       <c r="BK8" s="60"/>
       <c r="BL8" s="60"/>
       <c r="BM8" s="60"/>
       <c r="BN8" s="60"/>
       <c r="BO8" s="60"/>
       <c r="BP8" s="60"/>
       <c r="BQ8" s="60"/>
       <c r="BR8" s="60"/>
       <c r="BS8" s="60"/>
       <c r="BT8" s="60"/>
       <c r="BU8" s="60"/>
       <c r="BV8" s="60"/>
     </row>
     <row r="9" spans="1:74" ht="15" customHeight="1">
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60"/>
       <c r="H9" s="60"/>
       <c r="I9" s="60"/>
       <c r="J9" s="60"/>
       <c r="K9" s="60"/>
       <c r="L9" s="60"/>
       <c r="M9" s="60"/>
       <c r="O9" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="S9" s="308" t="s">
+      <c r="S9" s="285" t="s">
         <v>10</v>
       </c>
-      <c r="T9" s="308"/>
-[...17 lines deleted...]
-      <c r="AJ9" s="386"/>
+      <c r="T9" s="285"/>
+      <c r="U9" s="285"/>
+      <c r="V9" s="285"/>
+      <c r="W9" s="366" t="s">
+        <v>315</v>
+      </c>
+      <c r="X9" s="366"/>
+      <c r="Y9" s="366"/>
+      <c r="Z9" s="366"/>
+      <c r="AA9" s="366"/>
+      <c r="AB9" s="366"/>
+      <c r="AC9" s="366"/>
+      <c r="AD9" s="366"/>
+      <c r="AE9" s="366"/>
+      <c r="AF9" s="366"/>
+      <c r="AG9" s="366"/>
+      <c r="AH9" s="366"/>
+      <c r="AI9" s="366"/>
+      <c r="AJ9" s="366"/>
       <c r="AO9" s="60"/>
       <c r="AP9" s="60"/>
       <c r="AQ9" s="60"/>
       <c r="AR9" s="60"/>
       <c r="AS9" s="60"/>
       <c r="AT9" s="60"/>
       <c r="AU9" s="60"/>
       <c r="AV9" s="60"/>
       <c r="AW9" s="60"/>
       <c r="AX9" s="60"/>
       <c r="AY9" s="60"/>
       <c r="AZ9" s="60"/>
       <c r="BA9" s="60"/>
       <c r="BB9" s="60"/>
       <c r="BC9" s="60"/>
       <c r="BD9" s="60"/>
       <c r="BE9" s="60"/>
       <c r="BF9" s="60"/>
       <c r="BG9" s="60"/>
       <c r="BH9" s="60"/>
       <c r="BI9" s="60"/>
       <c r="BJ9" s="60"/>
       <c r="BK9" s="60"/>
       <c r="BL9" s="60"/>
       <c r="BM9" s="60"/>
@@ -19551,66 +19353,66 @@
       <c r="BQ9" s="60"/>
       <c r="BR9" s="60"/>
       <c r="BS9" s="60"/>
       <c r="BT9" s="60"/>
       <c r="BU9" s="60"/>
       <c r="BV9" s="60"/>
     </row>
     <row r="10" spans="1:74" ht="15" customHeight="1">
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
       <c r="S10" s="223" t="s">
         <v>11</v>
       </c>
       <c r="T10" s="223"/>
       <c r="U10" s="223"/>
       <c r="V10" s="223"/>
-      <c r="W10" s="387" t="s">
-[...14 lines deleted...]
-      <c r="AJ10" s="387"/>
+      <c r="W10" s="367" t="s">
+        <v>316</v>
+      </c>
+      <c r="X10" s="367"/>
+      <c r="Y10" s="367"/>
+      <c r="Z10" s="367"/>
+      <c r="AA10" s="367"/>
+      <c r="AB10" s="367"/>
+      <c r="AC10" s="367"/>
+      <c r="AD10" s="367"/>
+      <c r="AE10" s="367"/>
+      <c r="AF10" s="367"/>
+      <c r="AG10" s="367"/>
+      <c r="AH10" s="367"/>
+      <c r="AI10" s="367"/>
+      <c r="AJ10" s="367"/>
       <c r="AO10" s="60"/>
       <c r="AP10" s="60"/>
       <c r="AQ10" s="60"/>
       <c r="AR10" s="60"/>
       <c r="AS10" s="60"/>
       <c r="AT10" s="60"/>
       <c r="AU10" s="60"/>
       <c r="AV10" s="60"/>
       <c r="AW10" s="60"/>
       <c r="AX10" s="60"/>
       <c r="AY10" s="60"/>
       <c r="AZ10" s="60"/>
       <c r="BA10" s="60"/>
       <c r="BB10" s="60"/>
       <c r="BC10" s="60"/>
       <c r="BD10" s="60"/>
       <c r="BE10" s="60"/>
       <c r="BF10" s="60"/>
       <c r="BG10" s="60"/>
       <c r="BH10" s="60"/>
       <c r="BI10" s="60"/>
       <c r="BJ10" s="60"/>
       <c r="BK10" s="60"/>
       <c r="BL10" s="60"/>
       <c r="BM10" s="60"/>
@@ -20017,1677 +19819,1677 @@
       <c r="AZ20" s="60"/>
       <c r="BA20" s="60"/>
       <c r="BB20" s="60"/>
       <c r="BC20" s="60"/>
       <c r="BD20" s="60"/>
       <c r="BE20" s="60"/>
       <c r="BF20" s="60"/>
       <c r="BG20" s="60"/>
       <c r="BH20" s="60"/>
       <c r="BI20" s="60"/>
       <c r="BJ20" s="60"/>
       <c r="BK20" s="60"/>
       <c r="BL20" s="60"/>
       <c r="BM20" s="60"/>
       <c r="BN20" s="60"/>
       <c r="BO20" s="60"/>
       <c r="BP20" s="60"/>
       <c r="BQ20" s="60"/>
       <c r="BR20" s="60"/>
       <c r="BS20" s="60"/>
       <c r="BT20" s="60"/>
       <c r="BU20" s="60"/>
       <c r="BV20" s="60"/>
     </row>
     <row r="21" spans="2:74" ht="15" customHeight="1">
-      <c r="T21" s="274" t="s">
+      <c r="T21" s="288" t="s">
         <v>153</v>
       </c>
-      <c r="U21" s="275"/>
-[...1 lines deleted...]
-      <c r="W21" s="276"/>
+      <c r="U21" s="289"/>
+      <c r="V21" s="289"/>
+      <c r="W21" s="290"/>
       <c r="X21" s="224" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="Y21" s="225" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="Z21" s="225" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="AA21" s="225" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="AB21" s="225" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AC21" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AD21" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AE21" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AF21" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AG21" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AH21" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AI21" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AJ21" s="227" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AO21" s="60"/>
       <c r="AP21" s="60"/>
       <c r="AQ21" s="60"/>
       <c r="AR21" s="60"/>
       <c r="AS21" s="60"/>
       <c r="AT21" s="60"/>
       <c r="AU21" s="60"/>
       <c r="AV21" s="60"/>
       <c r="AW21" s="60"/>
       <c r="AX21" s="60"/>
       <c r="AY21" s="60"/>
       <c r="AZ21" s="60"/>
       <c r="BA21" s="60"/>
       <c r="BB21" s="60"/>
       <c r="BC21" s="60"/>
       <c r="BD21" s="60"/>
       <c r="BE21" s="60"/>
       <c r="BF21" s="60"/>
       <c r="BG21" s="60"/>
       <c r="BH21" s="60"/>
       <c r="BI21" s="60"/>
       <c r="BJ21" s="60"/>
       <c r="BK21" s="60"/>
       <c r="BL21" s="60"/>
       <c r="BM21" s="60"/>
       <c r="BN21" s="60"/>
       <c r="BO21" s="60"/>
       <c r="BP21" s="60"/>
       <c r="BQ21" s="60"/>
       <c r="BR21" s="60"/>
       <c r="BS21" s="60"/>
       <c r="BT21" s="60"/>
       <c r="BU21" s="60"/>
       <c r="BV21" s="60"/>
     </row>
     <row r="22" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="72"/>
       <c r="O22" s="72"/>
       <c r="P22" s="72"/>
       <c r="Q22" s="72"/>
       <c r="R22" s="72"/>
       <c r="S22" s="72"/>
-      <c r="T22" s="277" t="s">
+      <c r="T22" s="291" t="s">
         <v>19</v>
       </c>
-      <c r="U22" s="278"/>
-[...4 lines deleted...]
-      <c r="Z22" s="279"/>
+      <c r="U22" s="292"/>
+      <c r="V22" s="292"/>
+      <c r="W22" s="292"/>
+      <c r="X22" s="292"/>
+      <c r="Y22" s="292"/>
+      <c r="Z22" s="293"/>
       <c r="AA22" s="228" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="AB22" s="229" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="AC22" s="230" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="AD22" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AE22" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AF22" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AG22" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AH22" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AI22" s="226" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AJ22" s="227" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="AK22" s="72"/>
       <c r="AL22" s="72"/>
       <c r="AO22" s="62"/>
       <c r="AP22" s="62"/>
       <c r="AQ22" s="62"/>
       <c r="AR22" s="62"/>
       <c r="AS22" s="62"/>
       <c r="AT22" s="62"/>
       <c r="AU22" s="62"/>
       <c r="AV22" s="72"/>
       <c r="AW22" s="72"/>
       <c r="AX22" s="72"/>
       <c r="AY22" s="72"/>
       <c r="AZ22" s="72"/>
       <c r="BA22" s="72"/>
       <c r="BB22" s="72"/>
       <c r="BC22" s="72"/>
       <c r="BD22" s="72"/>
       <c r="BE22" s="72"/>
       <c r="BF22" s="72"/>
       <c r="BG22" s="72"/>
       <c r="BH22" s="72"/>
       <c r="BI22" s="72"/>
       <c r="BJ22" s="72"/>
       <c r="BK22" s="72"/>
       <c r="BL22" s="72"/>
       <c r="BM22" s="72"/>
       <c r="BN22" s="72"/>
       <c r="BO22" s="72"/>
       <c r="BP22" s="72"/>
       <c r="BQ22" s="72"/>
       <c r="BR22" s="72"/>
       <c r="BS22" s="72"/>
       <c r="BT22" s="72"/>
       <c r="BU22" s="72"/>
       <c r="BV22" s="72"/>
     </row>
     <row r="23" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="280" t="s">
+      <c r="B23" s="294" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="281"/>
-[...16 lines deleted...]
-      <c r="T23" s="289" t="s">
+      <c r="C23" s="295"/>
+      <c r="D23" s="295"/>
+      <c r="E23" s="295"/>
+      <c r="F23" s="295"/>
+      <c r="G23" s="295"/>
+      <c r="H23" s="295"/>
+      <c r="I23" s="295"/>
+      <c r="J23" s="295"/>
+      <c r="K23" s="295"/>
+      <c r="L23" s="295"/>
+      <c r="M23" s="295"/>
+      <c r="N23" s="295"/>
+      <c r="O23" s="295"/>
+      <c r="P23" s="295"/>
+      <c r="Q23" s="295"/>
+      <c r="R23" s="295"/>
+      <c r="S23" s="296"/>
+      <c r="T23" s="303" t="s">
         <v>10</v>
       </c>
-      <c r="U23" s="290"/>
-[...16 lines deleted...]
-      <c r="AJ23" s="377"/>
+      <c r="U23" s="304"/>
+      <c r="V23" s="305"/>
+      <c r="W23" s="368" t="s">
+        <v>330</v>
+      </c>
+      <c r="X23" s="368"/>
+      <c r="Y23" s="368"/>
+      <c r="Z23" s="368"/>
+      <c r="AA23" s="368"/>
+      <c r="AB23" s="368"/>
+      <c r="AC23" s="368"/>
+      <c r="AD23" s="368"/>
+      <c r="AE23" s="368"/>
+      <c r="AF23" s="368"/>
+      <c r="AG23" s="368"/>
+      <c r="AH23" s="368"/>
+      <c r="AI23" s="368"/>
+      <c r="AJ23" s="369"/>
       <c r="AK23" s="72"/>
       <c r="AL23" s="72"/>
       <c r="AO23" s="62"/>
       <c r="AP23" s="62"/>
       <c r="AQ23" s="62"/>
       <c r="AR23" s="62"/>
       <c r="AS23" s="62"/>
       <c r="AT23" s="62"/>
       <c r="AU23" s="62"/>
       <c r="AV23" s="72"/>
       <c r="AW23" s="72"/>
       <c r="AX23" s="72"/>
       <c r="AY23" s="72"/>
       <c r="AZ23" s="73"/>
       <c r="BA23" s="73"/>
       <c r="BB23" s="72"/>
       <c r="BC23" s="72"/>
       <c r="BD23" s="72"/>
       <c r="BE23" s="72"/>
       <c r="BF23" s="62"/>
       <c r="BG23" s="73"/>
       <c r="BH23" s="72"/>
       <c r="BJ23" s="72"/>
       <c r="BL23" s="72"/>
       <c r="BM23" s="72"/>
       <c r="BN23" s="72"/>
       <c r="BO23" s="72"/>
       <c r="BQ23" s="72"/>
       <c r="BR23" s="72"/>
       <c r="BS23" s="72"/>
       <c r="BT23" s="72"/>
       <c r="BU23" s="72"/>
       <c r="BV23" s="72"/>
     </row>
     <row r="24" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B24" s="283"/>
-[...33 lines deleted...]
-      <c r="AJ24" s="379"/>
+      <c r="B24" s="297"/>
+      <c r="C24" s="298"/>
+      <c r="D24" s="298"/>
+      <c r="E24" s="298"/>
+      <c r="F24" s="298"/>
+      <c r="G24" s="298"/>
+      <c r="H24" s="298"/>
+      <c r="I24" s="298"/>
+      <c r="J24" s="298"/>
+      <c r="K24" s="298"/>
+      <c r="L24" s="298"/>
+      <c r="M24" s="298"/>
+      <c r="N24" s="298"/>
+      <c r="O24" s="298"/>
+      <c r="P24" s="298"/>
+      <c r="Q24" s="298"/>
+      <c r="R24" s="298"/>
+      <c r="S24" s="299"/>
+      <c r="T24" s="306"/>
+      <c r="U24" s="307"/>
+      <c r="V24" s="308"/>
+      <c r="W24" s="370"/>
+      <c r="X24" s="370"/>
+      <c r="Y24" s="370"/>
+      <c r="Z24" s="370"/>
+      <c r="AA24" s="370"/>
+      <c r="AB24" s="370"/>
+      <c r="AC24" s="370"/>
+      <c r="AD24" s="370"/>
+      <c r="AE24" s="370"/>
+      <c r="AF24" s="370"/>
+      <c r="AG24" s="370"/>
+      <c r="AH24" s="370"/>
+      <c r="AI24" s="370"/>
+      <c r="AJ24" s="371"/>
       <c r="AK24" s="72"/>
       <c r="AL24" s="72"/>
       <c r="AO24" s="62"/>
       <c r="AP24" s="62"/>
       <c r="AQ24" s="62"/>
       <c r="AR24" s="62"/>
       <c r="AS24" s="62"/>
       <c r="AT24" s="62"/>
       <c r="AU24" s="62"/>
       <c r="AV24" s="72"/>
       <c r="AW24" s="72"/>
       <c r="AX24" s="72"/>
       <c r="AY24" s="72"/>
       <c r="AZ24" s="73"/>
       <c r="BA24" s="73"/>
       <c r="BB24" s="72"/>
       <c r="BC24" s="72"/>
       <c r="BD24" s="72"/>
       <c r="BE24" s="72"/>
       <c r="BF24" s="73"/>
       <c r="BG24" s="73"/>
       <c r="BH24" s="72"/>
       <c r="BJ24" s="72"/>
       <c r="BL24" s="72"/>
       <c r="BM24" s="72"/>
       <c r="BN24" s="72"/>
       <c r="BO24" s="72"/>
       <c r="BP24" s="72"/>
       <c r="BQ24" s="72"/>
       <c r="BR24" s="72"/>
       <c r="BS24" s="72"/>
       <c r="BT24" s="72"/>
       <c r="BU24" s="72"/>
       <c r="BV24" s="72"/>
     </row>
     <row r="25" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B25" s="283"/>
-[...17 lines deleted...]
-      <c r="T25" s="289" t="s">
+      <c r="B25" s="297"/>
+      <c r="C25" s="298"/>
+      <c r="D25" s="298"/>
+      <c r="E25" s="298"/>
+      <c r="F25" s="298"/>
+      <c r="G25" s="298"/>
+      <c r="H25" s="298"/>
+      <c r="I25" s="298"/>
+      <c r="J25" s="298"/>
+      <c r="K25" s="298"/>
+      <c r="L25" s="298"/>
+      <c r="M25" s="298"/>
+      <c r="N25" s="298"/>
+      <c r="O25" s="298"/>
+      <c r="P25" s="298"/>
+      <c r="Q25" s="298"/>
+      <c r="R25" s="298"/>
+      <c r="S25" s="299"/>
+      <c r="T25" s="303" t="s">
         <v>8</v>
       </c>
-      <c r="U25" s="290"/>
-[...16 lines deleted...]
-      <c r="AJ25" s="381"/>
+      <c r="U25" s="304"/>
+      <c r="V25" s="305"/>
+      <c r="W25" s="372" t="s">
+        <v>329</v>
+      </c>
+      <c r="X25" s="372"/>
+      <c r="Y25" s="372"/>
+      <c r="Z25" s="372"/>
+      <c r="AA25" s="372"/>
+      <c r="AB25" s="372"/>
+      <c r="AC25" s="372"/>
+      <c r="AD25" s="372"/>
+      <c r="AE25" s="372"/>
+      <c r="AF25" s="372"/>
+      <c r="AG25" s="372"/>
+      <c r="AH25" s="372"/>
+      <c r="AI25" s="372"/>
+      <c r="AJ25" s="373"/>
       <c r="AK25" s="72"/>
       <c r="AL25" s="72"/>
       <c r="AO25" s="62"/>
       <c r="AV25" s="72"/>
       <c r="AW25" s="72"/>
       <c r="AX25" s="72"/>
       <c r="AY25" s="72"/>
       <c r="AZ25" s="72"/>
       <c r="BA25" s="72"/>
       <c r="BB25" s="72"/>
       <c r="BC25" s="72"/>
       <c r="BD25" s="72"/>
       <c r="BE25" s="72"/>
       <c r="BF25" s="72"/>
       <c r="BG25" s="72"/>
       <c r="BH25" s="72"/>
       <c r="BI25" s="72"/>
       <c r="BJ25" s="72"/>
       <c r="BK25" s="72"/>
       <c r="BL25" s="72"/>
       <c r="BM25" s="72"/>
       <c r="BN25" s="72"/>
       <c r="BO25" s="72"/>
       <c r="BP25" s="72"/>
       <c r="BQ25" s="72"/>
       <c r="BR25" s="72"/>
       <c r="BS25" s="72"/>
       <c r="BT25" s="72"/>
       <c r="BU25" s="72"/>
       <c r="BV25" s="72"/>
     </row>
     <row r="26" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B26" s="283"/>
-[...33 lines deleted...]
-      <c r="AJ26" s="383"/>
+      <c r="B26" s="297"/>
+      <c r="C26" s="298"/>
+      <c r="D26" s="298"/>
+      <c r="E26" s="298"/>
+      <c r="F26" s="298"/>
+      <c r="G26" s="298"/>
+      <c r="H26" s="298"/>
+      <c r="I26" s="298"/>
+      <c r="J26" s="298"/>
+      <c r="K26" s="298"/>
+      <c r="L26" s="298"/>
+      <c r="M26" s="298"/>
+      <c r="N26" s="298"/>
+      <c r="O26" s="298"/>
+      <c r="P26" s="298"/>
+      <c r="Q26" s="298"/>
+      <c r="R26" s="298"/>
+      <c r="S26" s="299"/>
+      <c r="T26" s="313"/>
+      <c r="U26" s="314"/>
+      <c r="V26" s="315"/>
+      <c r="W26" s="374"/>
+      <c r="X26" s="374"/>
+      <c r="Y26" s="374"/>
+      <c r="Z26" s="374"/>
+      <c r="AA26" s="374"/>
+      <c r="AB26" s="374"/>
+      <c r="AC26" s="374"/>
+      <c r="AD26" s="374"/>
+      <c r="AE26" s="374"/>
+      <c r="AF26" s="374"/>
+      <c r="AG26" s="374"/>
+      <c r="AH26" s="374"/>
+      <c r="AI26" s="374"/>
+      <c r="AJ26" s="375"/>
       <c r="AK26" s="72"/>
       <c r="AL26" s="72"/>
       <c r="AO26" s="62"/>
       <c r="AV26" s="72"/>
       <c r="AW26" s="72"/>
       <c r="AX26" s="72"/>
       <c r="AY26" s="72"/>
       <c r="AZ26" s="72"/>
       <c r="BA26" s="72"/>
       <c r="BB26" s="72"/>
       <c r="BC26" s="72"/>
       <c r="BD26" s="72"/>
       <c r="BE26" s="72"/>
       <c r="BF26" s="72"/>
       <c r="BG26" s="72"/>
       <c r="BH26" s="72"/>
       <c r="BI26" s="72"/>
       <c r="BJ26" s="72"/>
       <c r="BK26" s="72"/>
       <c r="BL26" s="72"/>
       <c r="BM26" s="72"/>
       <c r="BN26" s="72"/>
       <c r="BO26" s="72"/>
       <c r="BP26" s="72"/>
       <c r="BQ26" s="72"/>
       <c r="BR26" s="72"/>
       <c r="BS26" s="72"/>
       <c r="BT26" s="72"/>
       <c r="BU26" s="72"/>
       <c r="BV26" s="72"/>
     </row>
     <row r="27" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B27" s="286"/>
-[...33 lines deleted...]
-      <c r="AJ27" s="385"/>
+      <c r="B27" s="300"/>
+      <c r="C27" s="301"/>
+      <c r="D27" s="301"/>
+      <c r="E27" s="301"/>
+      <c r="F27" s="301"/>
+      <c r="G27" s="301"/>
+      <c r="H27" s="301"/>
+      <c r="I27" s="301"/>
+      <c r="J27" s="301"/>
+      <c r="K27" s="301"/>
+      <c r="L27" s="301"/>
+      <c r="M27" s="301"/>
+      <c r="N27" s="301"/>
+      <c r="O27" s="301"/>
+      <c r="P27" s="301"/>
+      <c r="Q27" s="301"/>
+      <c r="R27" s="301"/>
+      <c r="S27" s="302"/>
+      <c r="T27" s="306"/>
+      <c r="U27" s="307"/>
+      <c r="V27" s="308"/>
+      <c r="W27" s="376"/>
+      <c r="X27" s="376"/>
+      <c r="Y27" s="376"/>
+      <c r="Z27" s="376"/>
+      <c r="AA27" s="376"/>
+      <c r="AB27" s="376"/>
+      <c r="AC27" s="376"/>
+      <c r="AD27" s="376"/>
+      <c r="AE27" s="376"/>
+      <c r="AF27" s="376"/>
+      <c r="AG27" s="376"/>
+      <c r="AH27" s="376"/>
+      <c r="AI27" s="376"/>
+      <c r="AJ27" s="377"/>
       <c r="AO27" s="62"/>
       <c r="AP27" s="62"/>
     </row>
     <row r="28" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B28" s="264" t="s">
+      <c r="B28" s="322" t="s">
         <v>21</v>
       </c>
-      <c r="C28" s="265"/>
-[...16 lines deleted...]
-      <c r="T28" s="268" t="s">
+      <c r="C28" s="323"/>
+      <c r="D28" s="323"/>
+      <c r="E28" s="323"/>
+      <c r="F28" s="323"/>
+      <c r="G28" s="323"/>
+      <c r="H28" s="323"/>
+      <c r="I28" s="323"/>
+      <c r="J28" s="323"/>
+      <c r="K28" s="323"/>
+      <c r="L28" s="323"/>
+      <c r="M28" s="323"/>
+      <c r="N28" s="323"/>
+      <c r="O28" s="323"/>
+      <c r="P28" s="323"/>
+      <c r="Q28" s="323"/>
+      <c r="R28" s="323"/>
+      <c r="S28" s="324"/>
+      <c r="T28" s="325" t="s">
         <v>156</v>
       </c>
-      <c r="U28" s="269"/>
-[...14 lines deleted...]
-      <c r="AJ28" s="270"/>
+      <c r="U28" s="326"/>
+      <c r="V28" s="326"/>
+      <c r="W28" s="326"/>
+      <c r="X28" s="326"/>
+      <c r="Y28" s="326"/>
+      <c r="Z28" s="326"/>
+      <c r="AA28" s="326"/>
+      <c r="AB28" s="326"/>
+      <c r="AC28" s="326"/>
+      <c r="AD28" s="326"/>
+      <c r="AE28" s="326"/>
+      <c r="AF28" s="326"/>
+      <c r="AG28" s="326"/>
+      <c r="AH28" s="326"/>
+      <c r="AI28" s="326"/>
+      <c r="AJ28" s="327"/>
       <c r="AO28" s="62"/>
       <c r="AP28" s="62"/>
     </row>
     <row r="29" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B29" s="264" t="s">
+      <c r="B29" s="322" t="s">
         <v>22</v>
       </c>
-      <c r="C29" s="265"/>
-[...22 lines deleted...]
-      <c r="X29" s="375"/>
+      <c r="C29" s="323"/>
+      <c r="D29" s="323"/>
+      <c r="E29" s="323"/>
+      <c r="F29" s="323"/>
+      <c r="G29" s="323"/>
+      <c r="H29" s="323"/>
+      <c r="I29" s="323"/>
+      <c r="J29" s="323"/>
+      <c r="K29" s="323"/>
+      <c r="L29" s="323"/>
+      <c r="M29" s="323"/>
+      <c r="N29" s="323"/>
+      <c r="O29" s="323"/>
+      <c r="P29" s="323"/>
+      <c r="Q29" s="323"/>
+      <c r="R29" s="323"/>
+      <c r="S29" s="324"/>
+      <c r="T29" s="378" t="s">
+        <v>322</v>
+      </c>
+      <c r="U29" s="379"/>
+      <c r="V29" s="379"/>
+      <c r="W29" s="379"/>
+      <c r="X29" s="379"/>
       <c r="Y29" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="Z29" s="375" t="s">
-[...3 lines deleted...]
-      <c r="AB29" s="375"/>
+      <c r="Z29" s="379" t="s">
+        <v>323</v>
+      </c>
+      <c r="AA29" s="379"/>
+      <c r="AB29" s="379"/>
       <c r="AC29" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="AD29" s="375" t="s">
-[...3 lines deleted...]
-      <c r="AF29" s="375"/>
+      <c r="AD29" s="379" t="s">
+        <v>324</v>
+      </c>
+      <c r="AE29" s="379"/>
+      <c r="AF29" s="379"/>
       <c r="AG29" s="83" t="s">
         <v>25</v>
       </c>
-      <c r="AH29" s="273"/>
-[...1 lines deleted...]
-      <c r="AJ29" s="260"/>
+      <c r="AH29" s="330"/>
+      <c r="AI29" s="330"/>
+      <c r="AJ29" s="331"/>
       <c r="AO29" s="62"/>
       <c r="AP29" s="62"/>
     </row>
     <row r="30" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B30" s="264" t="s">
+      <c r="B30" s="322" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="265"/>
-[...16 lines deleted...]
-      <c r="T30" s="264" t="s">
+      <c r="C30" s="323"/>
+      <c r="D30" s="323"/>
+      <c r="E30" s="323"/>
+      <c r="F30" s="323"/>
+      <c r="G30" s="323"/>
+      <c r="H30" s="323"/>
+      <c r="I30" s="323"/>
+      <c r="J30" s="323"/>
+      <c r="K30" s="323"/>
+      <c r="L30" s="323"/>
+      <c r="M30" s="323"/>
+      <c r="N30" s="323"/>
+      <c r="O30" s="323"/>
+      <c r="P30" s="323"/>
+      <c r="Q30" s="323"/>
+      <c r="R30" s="323"/>
+      <c r="S30" s="324"/>
+      <c r="T30" s="322" t="s">
         <v>27</v>
       </c>
-      <c r="U30" s="265"/>
-[...14 lines deleted...]
-      <c r="AJ30" s="266"/>
+      <c r="U30" s="323"/>
+      <c r="V30" s="323"/>
+      <c r="W30" s="323"/>
+      <c r="X30" s="323"/>
+      <c r="Y30" s="323"/>
+      <c r="Z30" s="323"/>
+      <c r="AA30" s="323"/>
+      <c r="AB30" s="323"/>
+      <c r="AC30" s="323"/>
+      <c r="AD30" s="323"/>
+      <c r="AE30" s="323"/>
+      <c r="AF30" s="323"/>
+      <c r="AG30" s="323"/>
+      <c r="AH30" s="323"/>
+      <c r="AI30" s="323"/>
+      <c r="AJ30" s="324"/>
       <c r="AO30" s="62"/>
       <c r="AP30" s="62"/>
     </row>
     <row r="31" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B31" s="231"/>
-[...1 lines deleted...]
-      <c r="D31" s="232" t="s">
+      <c r="B31" s="332"/>
+      <c r="C31" s="332"/>
+      <c r="D31" s="333" t="s">
         <v>28</v>
       </c>
-      <c r="E31" s="232"/>
-[...32 lines deleted...]
-      <c r="AJ31" s="235"/>
+      <c r="E31" s="333"/>
+      <c r="F31" s="333"/>
+      <c r="G31" s="333"/>
+      <c r="H31" s="333"/>
+      <c r="I31" s="333"/>
+      <c r="J31" s="333"/>
+      <c r="K31" s="333"/>
+      <c r="L31" s="333"/>
+      <c r="M31" s="333"/>
+      <c r="N31" s="333"/>
+      <c r="O31" s="333"/>
+      <c r="P31" s="333"/>
+      <c r="Q31" s="333"/>
+      <c r="R31" s="333"/>
+      <c r="S31" s="333"/>
+      <c r="T31" s="380" t="s">
+        <v>333</v>
+      </c>
+      <c r="U31" s="344"/>
+      <c r="V31" s="344"/>
+      <c r="W31" s="344"/>
+      <c r="X31" s="344"/>
+      <c r="Y31" s="344"/>
+      <c r="Z31" s="344"/>
+      <c r="AA31" s="344"/>
+      <c r="AB31" s="344"/>
+      <c r="AC31" s="344"/>
+      <c r="AD31" s="344"/>
+      <c r="AE31" s="344"/>
+      <c r="AF31" s="344"/>
+      <c r="AG31" s="344"/>
+      <c r="AH31" s="344"/>
+      <c r="AI31" s="344"/>
+      <c r="AJ31" s="345"/>
       <c r="AO31" s="62"/>
       <c r="AP31" s="62"/>
     </row>
     <row r="32" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B32" s="372" t="s">
-[...3 lines deleted...]
-      <c r="D32" s="232" t="s">
+      <c r="B32" s="381" t="s">
+        <v>325</v>
+      </c>
+      <c r="C32" s="381"/>
+      <c r="D32" s="333" t="s">
         <v>30</v>
       </c>
-      <c r="E32" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ32" s="238"/>
+      <c r="E32" s="333"/>
+      <c r="F32" s="333"/>
+      <c r="G32" s="333"/>
+      <c r="H32" s="333"/>
+      <c r="I32" s="333"/>
+      <c r="J32" s="333"/>
+      <c r="K32" s="333"/>
+      <c r="L32" s="333"/>
+      <c r="M32" s="333"/>
+      <c r="N32" s="333"/>
+      <c r="O32" s="333"/>
+      <c r="P32" s="333"/>
+      <c r="Q32" s="333"/>
+      <c r="R32" s="333"/>
+      <c r="S32" s="333"/>
+      <c r="T32" s="346"/>
+      <c r="U32" s="347"/>
+      <c r="V32" s="347"/>
+      <c r="W32" s="347"/>
+      <c r="X32" s="347"/>
+      <c r="Y32" s="347"/>
+      <c r="Z32" s="347"/>
+      <c r="AA32" s="347"/>
+      <c r="AB32" s="347"/>
+      <c r="AC32" s="347"/>
+      <c r="AD32" s="347"/>
+      <c r="AE32" s="347"/>
+      <c r="AF32" s="347"/>
+      <c r="AG32" s="347"/>
+      <c r="AH32" s="347"/>
+      <c r="AI32" s="347"/>
+      <c r="AJ32" s="348"/>
       <c r="AO32" s="62"/>
       <c r="AP32" s="62"/>
     </row>
     <row r="33" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B33" s="231"/>
-[...1 lines deleted...]
-      <c r="D33" s="267" t="s">
+      <c r="B33" s="332"/>
+      <c r="C33" s="332"/>
+      <c r="D33" s="334" t="s">
         <v>31</v>
       </c>
-      <c r="E33" s="267"/>
-[...30 lines deleted...]
-      <c r="AJ33" s="238"/>
+      <c r="E33" s="334"/>
+      <c r="F33" s="334"/>
+      <c r="G33" s="334"/>
+      <c r="H33" s="334"/>
+      <c r="I33" s="334"/>
+      <c r="J33" s="334"/>
+      <c r="K33" s="334"/>
+      <c r="L33" s="334"/>
+      <c r="M33" s="334"/>
+      <c r="N33" s="334"/>
+      <c r="O33" s="334"/>
+      <c r="P33" s="334"/>
+      <c r="Q33" s="334"/>
+      <c r="R33" s="334"/>
+      <c r="S33" s="334"/>
+      <c r="T33" s="346"/>
+      <c r="U33" s="347"/>
+      <c r="V33" s="347"/>
+      <c r="W33" s="347"/>
+      <c r="X33" s="347"/>
+      <c r="Y33" s="347"/>
+      <c r="Z33" s="347"/>
+      <c r="AA33" s="347"/>
+      <c r="AB33" s="347"/>
+      <c r="AC33" s="347"/>
+      <c r="AD33" s="347"/>
+      <c r="AE33" s="347"/>
+      <c r="AF33" s="347"/>
+      <c r="AG33" s="347"/>
+      <c r="AH33" s="347"/>
+      <c r="AI33" s="347"/>
+      <c r="AJ33" s="348"/>
       <c r="AO33" s="62"/>
       <c r="AP33" s="62"/>
     </row>
     <row r="34" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B34" s="231"/>
-[...1 lines deleted...]
-      <c r="D34" s="232" t="s">
+      <c r="B34" s="332"/>
+      <c r="C34" s="332"/>
+      <c r="D34" s="333" t="s">
         <v>32</v>
       </c>
-      <c r="E34" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ34" s="238"/>
+      <c r="E34" s="333"/>
+      <c r="F34" s="333"/>
+      <c r="G34" s="333"/>
+      <c r="H34" s="333"/>
+      <c r="I34" s="333"/>
+      <c r="J34" s="333"/>
+      <c r="K34" s="333"/>
+      <c r="L34" s="333"/>
+      <c r="M34" s="333"/>
+      <c r="N34" s="333"/>
+      <c r="O34" s="333"/>
+      <c r="P34" s="333"/>
+      <c r="Q34" s="333"/>
+      <c r="R34" s="333"/>
+      <c r="S34" s="333"/>
+      <c r="T34" s="346"/>
+      <c r="U34" s="347"/>
+      <c r="V34" s="347"/>
+      <c r="W34" s="347"/>
+      <c r="X34" s="347"/>
+      <c r="Y34" s="347"/>
+      <c r="Z34" s="347"/>
+      <c r="AA34" s="347"/>
+      <c r="AB34" s="347"/>
+      <c r="AC34" s="347"/>
+      <c r="AD34" s="347"/>
+      <c r="AE34" s="347"/>
+      <c r="AF34" s="347"/>
+      <c r="AG34" s="347"/>
+      <c r="AH34" s="347"/>
+      <c r="AI34" s="347"/>
+      <c r="AJ34" s="348"/>
       <c r="AO34" s="62"/>
       <c r="AP34" s="62"/>
     </row>
     <row r="35" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B35" s="231"/>
-[...1 lines deleted...]
-      <c r="D35" s="232" t="s">
+      <c r="B35" s="332"/>
+      <c r="C35" s="332"/>
+      <c r="D35" s="333" t="s">
         <v>33</v>
       </c>
-      <c r="E35" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ35" s="238"/>
+      <c r="E35" s="333"/>
+      <c r="F35" s="333"/>
+      <c r="G35" s="333"/>
+      <c r="H35" s="333"/>
+      <c r="I35" s="333"/>
+      <c r="J35" s="333"/>
+      <c r="K35" s="333"/>
+      <c r="L35" s="333"/>
+      <c r="M35" s="333"/>
+      <c r="N35" s="333"/>
+      <c r="O35" s="333"/>
+      <c r="P35" s="333"/>
+      <c r="Q35" s="333"/>
+      <c r="R35" s="333"/>
+      <c r="S35" s="333"/>
+      <c r="T35" s="346"/>
+      <c r="U35" s="347"/>
+      <c r="V35" s="347"/>
+      <c r="W35" s="347"/>
+      <c r="X35" s="347"/>
+      <c r="Y35" s="347"/>
+      <c r="Z35" s="347"/>
+      <c r="AA35" s="347"/>
+      <c r="AB35" s="347"/>
+      <c r="AC35" s="347"/>
+      <c r="AD35" s="347"/>
+      <c r="AE35" s="347"/>
+      <c r="AF35" s="347"/>
+      <c r="AG35" s="347"/>
+      <c r="AH35" s="347"/>
+      <c r="AI35" s="347"/>
+      <c r="AJ35" s="348"/>
       <c r="AO35" s="62"/>
       <c r="AP35" s="62"/>
     </row>
     <row r="36" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B36" s="231"/>
-[...1 lines deleted...]
-      <c r="D36" s="232" t="s">
+      <c r="B36" s="332"/>
+      <c r="C36" s="332"/>
+      <c r="D36" s="333" t="s">
         <v>34</v>
       </c>
-      <c r="E36" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ36" s="238"/>
+      <c r="E36" s="333"/>
+      <c r="F36" s="333"/>
+      <c r="G36" s="333"/>
+      <c r="H36" s="333"/>
+      <c r="I36" s="333"/>
+      <c r="J36" s="333"/>
+      <c r="K36" s="333"/>
+      <c r="L36" s="333"/>
+      <c r="M36" s="333"/>
+      <c r="N36" s="333"/>
+      <c r="O36" s="333"/>
+      <c r="P36" s="333"/>
+      <c r="Q36" s="333"/>
+      <c r="R36" s="333"/>
+      <c r="S36" s="333"/>
+      <c r="T36" s="346"/>
+      <c r="U36" s="347"/>
+      <c r="V36" s="347"/>
+      <c r="W36" s="347"/>
+      <c r="X36" s="347"/>
+      <c r="Y36" s="347"/>
+      <c r="Z36" s="347"/>
+      <c r="AA36" s="347"/>
+      <c r="AB36" s="347"/>
+      <c r="AC36" s="347"/>
+      <c r="AD36" s="347"/>
+      <c r="AE36" s="347"/>
+      <c r="AF36" s="347"/>
+      <c r="AG36" s="347"/>
+      <c r="AH36" s="347"/>
+      <c r="AI36" s="347"/>
+      <c r="AJ36" s="348"/>
       <c r="AO36" s="62"/>
       <c r="AP36" s="62"/>
     </row>
     <row r="37" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B37" s="231"/>
-[...1 lines deleted...]
-      <c r="D37" s="232" t="s">
+      <c r="B37" s="332"/>
+      <c r="C37" s="332"/>
+      <c r="D37" s="333" t="s">
         <v>35</v>
       </c>
-      <c r="E37" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ37" s="238"/>
+      <c r="E37" s="333"/>
+      <c r="F37" s="333"/>
+      <c r="G37" s="333"/>
+      <c r="H37" s="333"/>
+      <c r="I37" s="333"/>
+      <c r="J37" s="333"/>
+      <c r="K37" s="333"/>
+      <c r="L37" s="333"/>
+      <c r="M37" s="333"/>
+      <c r="N37" s="333"/>
+      <c r="O37" s="333"/>
+      <c r="P37" s="333"/>
+      <c r="Q37" s="333"/>
+      <c r="R37" s="333"/>
+      <c r="S37" s="333"/>
+      <c r="T37" s="346"/>
+      <c r="U37" s="347"/>
+      <c r="V37" s="347"/>
+      <c r="W37" s="347"/>
+      <c r="X37" s="347"/>
+      <c r="Y37" s="347"/>
+      <c r="Z37" s="347"/>
+      <c r="AA37" s="347"/>
+      <c r="AB37" s="347"/>
+      <c r="AC37" s="347"/>
+      <c r="AD37" s="347"/>
+      <c r="AE37" s="347"/>
+      <c r="AF37" s="347"/>
+      <c r="AG37" s="347"/>
+      <c r="AH37" s="347"/>
+      <c r="AI37" s="347"/>
+      <c r="AJ37" s="348"/>
       <c r="AO37" s="62"/>
       <c r="AP37" s="62"/>
     </row>
     <row r="38" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B38" s="231"/>
-[...1 lines deleted...]
-      <c r="D38" s="232" t="s">
+      <c r="B38" s="332"/>
+      <c r="C38" s="332"/>
+      <c r="D38" s="333" t="s">
         <v>36</v>
       </c>
-      <c r="E38" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ38" s="238"/>
+      <c r="E38" s="333"/>
+      <c r="F38" s="333"/>
+      <c r="G38" s="333"/>
+      <c r="H38" s="333"/>
+      <c r="I38" s="333"/>
+      <c r="J38" s="333"/>
+      <c r="K38" s="333"/>
+      <c r="L38" s="333"/>
+      <c r="M38" s="333"/>
+      <c r="N38" s="333"/>
+      <c r="O38" s="333"/>
+      <c r="P38" s="333"/>
+      <c r="Q38" s="333"/>
+      <c r="R38" s="333"/>
+      <c r="S38" s="333"/>
+      <c r="T38" s="346"/>
+      <c r="U38" s="347"/>
+      <c r="V38" s="347"/>
+      <c r="W38" s="347"/>
+      <c r="X38" s="347"/>
+      <c r="Y38" s="347"/>
+      <c r="Z38" s="347"/>
+      <c r="AA38" s="347"/>
+      <c r="AB38" s="347"/>
+      <c r="AC38" s="347"/>
+      <c r="AD38" s="347"/>
+      <c r="AE38" s="347"/>
+      <c r="AF38" s="347"/>
+      <c r="AG38" s="347"/>
+      <c r="AH38" s="347"/>
+      <c r="AI38" s="347"/>
+      <c r="AJ38" s="348"/>
       <c r="AO38" s="62"/>
       <c r="AP38" s="62"/>
     </row>
     <row r="39" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B39" s="256"/>
-[...1 lines deleted...]
-      <c r="D39" s="232" t="s">
+      <c r="B39" s="337"/>
+      <c r="C39" s="337"/>
+      <c r="D39" s="333" t="s">
         <v>37</v>
       </c>
-      <c r="E39" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ39" s="238"/>
+      <c r="E39" s="333"/>
+      <c r="F39" s="333"/>
+      <c r="G39" s="333"/>
+      <c r="H39" s="333"/>
+      <c r="I39" s="333"/>
+      <c r="J39" s="333"/>
+      <c r="K39" s="333"/>
+      <c r="L39" s="333"/>
+      <c r="M39" s="333"/>
+      <c r="N39" s="333"/>
+      <c r="O39" s="333"/>
+      <c r="P39" s="333"/>
+      <c r="Q39" s="333"/>
+      <c r="R39" s="333"/>
+      <c r="S39" s="333"/>
+      <c r="T39" s="346"/>
+      <c r="U39" s="347"/>
+      <c r="V39" s="347"/>
+      <c r="W39" s="347"/>
+      <c r="X39" s="347"/>
+      <c r="Y39" s="347"/>
+      <c r="Z39" s="347"/>
+      <c r="AA39" s="347"/>
+      <c r="AB39" s="347"/>
+      <c r="AC39" s="347"/>
+      <c r="AD39" s="347"/>
+      <c r="AE39" s="347"/>
+      <c r="AF39" s="347"/>
+      <c r="AG39" s="347"/>
+      <c r="AH39" s="347"/>
+      <c r="AI39" s="347"/>
+      <c r="AJ39" s="348"/>
       <c r="AO39" s="62"/>
       <c r="AP39" s="62"/>
     </row>
     <row r="40" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B40" s="231"/>
-[...1 lines deleted...]
-      <c r="D40" s="232" t="s">
+      <c r="B40" s="332"/>
+      <c r="C40" s="332"/>
+      <c r="D40" s="333" t="s">
         <v>38</v>
       </c>
-      <c r="E40" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ40" s="238"/>
+      <c r="E40" s="333"/>
+      <c r="F40" s="333"/>
+      <c r="G40" s="333"/>
+      <c r="H40" s="333"/>
+      <c r="I40" s="333"/>
+      <c r="J40" s="333"/>
+      <c r="K40" s="333"/>
+      <c r="L40" s="333"/>
+      <c r="M40" s="333"/>
+      <c r="N40" s="333"/>
+      <c r="O40" s="333"/>
+      <c r="P40" s="333"/>
+      <c r="Q40" s="333"/>
+      <c r="R40" s="333"/>
+      <c r="S40" s="333"/>
+      <c r="T40" s="346"/>
+      <c r="U40" s="347"/>
+      <c r="V40" s="347"/>
+      <c r="W40" s="347"/>
+      <c r="X40" s="347"/>
+      <c r="Y40" s="347"/>
+      <c r="Z40" s="347"/>
+      <c r="AA40" s="347"/>
+      <c r="AB40" s="347"/>
+      <c r="AC40" s="347"/>
+      <c r="AD40" s="347"/>
+      <c r="AE40" s="347"/>
+      <c r="AF40" s="347"/>
+      <c r="AG40" s="347"/>
+      <c r="AH40" s="347"/>
+      <c r="AI40" s="347"/>
+      <c r="AJ40" s="348"/>
       <c r="AO40" s="62"/>
       <c r="AP40" s="62"/>
     </row>
     <row r="41" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B41" s="259"/>
-[...1 lines deleted...]
-      <c r="D41" s="261" t="s">
+      <c r="B41" s="338"/>
+      <c r="C41" s="331"/>
+      <c r="D41" s="339" t="s">
         <v>154</v>
       </c>
-      <c r="E41" s="262"/>
-[...30 lines deleted...]
-      <c r="AJ41" s="238"/>
+      <c r="E41" s="340"/>
+      <c r="F41" s="340"/>
+      <c r="G41" s="340"/>
+      <c r="H41" s="340"/>
+      <c r="I41" s="340"/>
+      <c r="J41" s="340"/>
+      <c r="K41" s="340"/>
+      <c r="L41" s="340"/>
+      <c r="M41" s="340"/>
+      <c r="N41" s="340"/>
+      <c r="O41" s="340"/>
+      <c r="P41" s="340"/>
+      <c r="Q41" s="340"/>
+      <c r="R41" s="340"/>
+      <c r="S41" s="341"/>
+      <c r="T41" s="346"/>
+      <c r="U41" s="347"/>
+      <c r="V41" s="347"/>
+      <c r="W41" s="347"/>
+      <c r="X41" s="347"/>
+      <c r="Y41" s="347"/>
+      <c r="Z41" s="347"/>
+      <c r="AA41" s="347"/>
+      <c r="AB41" s="347"/>
+      <c r="AC41" s="347"/>
+      <c r="AD41" s="347"/>
+      <c r="AE41" s="347"/>
+      <c r="AF41" s="347"/>
+      <c r="AG41" s="347"/>
+      <c r="AH41" s="347"/>
+      <c r="AI41" s="347"/>
+      <c r="AJ41" s="348"/>
       <c r="AO41" s="62"/>
       <c r="AP41" s="62"/>
     </row>
     <row r="42" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B42" s="259"/>
-[...1 lines deleted...]
-      <c r="D42" s="261" t="s">
+      <c r="B42" s="338"/>
+      <c r="C42" s="331"/>
+      <c r="D42" s="339" t="s">
         <v>155</v>
       </c>
-      <c r="E42" s="262"/>
-[...30 lines deleted...]
-      <c r="AJ42" s="241"/>
+      <c r="E42" s="340"/>
+      <c r="F42" s="340"/>
+      <c r="G42" s="340"/>
+      <c r="H42" s="340"/>
+      <c r="I42" s="340"/>
+      <c r="J42" s="340"/>
+      <c r="K42" s="340"/>
+      <c r="L42" s="340"/>
+      <c r="M42" s="340"/>
+      <c r="N42" s="340"/>
+      <c r="O42" s="340"/>
+      <c r="P42" s="340"/>
+      <c r="Q42" s="340"/>
+      <c r="R42" s="340"/>
+      <c r="S42" s="340"/>
+      <c r="T42" s="349"/>
+      <c r="U42" s="350"/>
+      <c r="V42" s="350"/>
+      <c r="W42" s="350"/>
+      <c r="X42" s="350"/>
+      <c r="Y42" s="350"/>
+      <c r="Z42" s="350"/>
+      <c r="AA42" s="350"/>
+      <c r="AB42" s="350"/>
+      <c r="AC42" s="350"/>
+      <c r="AD42" s="350"/>
+      <c r="AE42" s="350"/>
+      <c r="AF42" s="350"/>
+      <c r="AG42" s="350"/>
+      <c r="AH42" s="350"/>
+      <c r="AI42" s="350"/>
+      <c r="AJ42" s="351"/>
       <c r="AK42" s="89"/>
       <c r="AO42" s="62"/>
       <c r="AP42" s="62"/>
     </row>
     <row r="43" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B43" s="231"/>
-[...1 lines deleted...]
-      <c r="D43" s="232" t="s">
+      <c r="B43" s="332"/>
+      <c r="C43" s="332"/>
+      <c r="D43" s="333" t="s">
         <v>39</v>
       </c>
-      <c r="E43" s="232"/>
-[...32 lines deleted...]
-      <c r="AJ43" s="257"/>
+      <c r="E43" s="333"/>
+      <c r="F43" s="333"/>
+      <c r="G43" s="333"/>
+      <c r="H43" s="333"/>
+      <c r="I43" s="333"/>
+      <c r="J43" s="333"/>
+      <c r="K43" s="333"/>
+      <c r="L43" s="333"/>
+      <c r="M43" s="333"/>
+      <c r="N43" s="333"/>
+      <c r="O43" s="333"/>
+      <c r="P43" s="333"/>
+      <c r="Q43" s="333"/>
+      <c r="R43" s="333"/>
+      <c r="S43" s="333"/>
+      <c r="T43" s="382" t="s">
+        <v>334</v>
+      </c>
+      <c r="U43" s="335"/>
+      <c r="V43" s="335"/>
+      <c r="W43" s="335"/>
+      <c r="X43" s="335"/>
+      <c r="Y43" s="335"/>
+      <c r="Z43" s="335"/>
+      <c r="AA43" s="335"/>
+      <c r="AB43" s="335"/>
+      <c r="AC43" s="335"/>
+      <c r="AD43" s="335"/>
+      <c r="AE43" s="335"/>
+      <c r="AF43" s="335"/>
+      <c r="AG43" s="335"/>
+      <c r="AH43" s="335"/>
+      <c r="AI43" s="335"/>
+      <c r="AJ43" s="335"/>
       <c r="AO43" s="62"/>
       <c r="AP43" s="62"/>
     </row>
     <row r="44" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B44" s="372" t="s">
-[...3 lines deleted...]
-      <c r="D44" s="258" t="s">
+      <c r="B44" s="381" t="s">
+        <v>325</v>
+      </c>
+      <c r="C44" s="381"/>
+      <c r="D44" s="336" t="s">
         <v>41</v>
       </c>
-      <c r="E44" s="258"/>
-[...30 lines deleted...]
-      <c r="AJ44" s="257"/>
+      <c r="E44" s="336"/>
+      <c r="F44" s="336"/>
+      <c r="G44" s="336"/>
+      <c r="H44" s="336"/>
+      <c r="I44" s="336"/>
+      <c r="J44" s="336"/>
+      <c r="K44" s="336"/>
+      <c r="L44" s="336"/>
+      <c r="M44" s="336"/>
+      <c r="N44" s="336"/>
+      <c r="O44" s="336"/>
+      <c r="P44" s="336"/>
+      <c r="Q44" s="336"/>
+      <c r="R44" s="336"/>
+      <c r="S44" s="336"/>
+      <c r="T44" s="335"/>
+      <c r="U44" s="335"/>
+      <c r="V44" s="335"/>
+      <c r="W44" s="335"/>
+      <c r="X44" s="335"/>
+      <c r="Y44" s="335"/>
+      <c r="Z44" s="335"/>
+      <c r="AA44" s="335"/>
+      <c r="AB44" s="335"/>
+      <c r="AC44" s="335"/>
+      <c r="AD44" s="335"/>
+      <c r="AE44" s="335"/>
+      <c r="AF44" s="335"/>
+      <c r="AG44" s="335"/>
+      <c r="AH44" s="335"/>
+      <c r="AI44" s="335"/>
+      <c r="AJ44" s="335"/>
       <c r="AO44" s="62"/>
       <c r="AP44" s="62"/>
     </row>
     <row r="45" spans="2:47" s="60" customFormat="1" ht="30" customHeight="1">
-      <c r="B45" s="231"/>
-[...1 lines deleted...]
-      <c r="D45" s="255" t="s">
+      <c r="B45" s="332"/>
+      <c r="C45" s="332"/>
+      <c r="D45" s="342" t="s">
         <v>42</v>
       </c>
-      <c r="E45" s="255"/>
-[...30 lines deleted...]
-      <c r="AJ45" s="257"/>
+      <c r="E45" s="342"/>
+      <c r="F45" s="342"/>
+      <c r="G45" s="342"/>
+      <c r="H45" s="342"/>
+      <c r="I45" s="342"/>
+      <c r="J45" s="342"/>
+      <c r="K45" s="342"/>
+      <c r="L45" s="342"/>
+      <c r="M45" s="342"/>
+      <c r="N45" s="342"/>
+      <c r="O45" s="342"/>
+      <c r="P45" s="342"/>
+      <c r="Q45" s="342"/>
+      <c r="R45" s="342"/>
+      <c r="S45" s="342"/>
+      <c r="T45" s="335"/>
+      <c r="U45" s="335"/>
+      <c r="V45" s="335"/>
+      <c r="W45" s="335"/>
+      <c r="X45" s="335"/>
+      <c r="Y45" s="335"/>
+      <c r="Z45" s="335"/>
+      <c r="AA45" s="335"/>
+      <c r="AB45" s="335"/>
+      <c r="AC45" s="335"/>
+      <c r="AD45" s="335"/>
+      <c r="AE45" s="335"/>
+      <c r="AF45" s="335"/>
+      <c r="AG45" s="335"/>
+      <c r="AH45" s="335"/>
+      <c r="AI45" s="335"/>
+      <c r="AJ45" s="335"/>
       <c r="AO45" s="62"/>
       <c r="AP45" s="62"/>
     </row>
     <row r="46" spans="2:47" s="60" customFormat="1" ht="30" customHeight="1">
-      <c r="B46" s="256"/>
-[...1 lines deleted...]
-      <c r="D46" s="255" t="s">
+      <c r="B46" s="337"/>
+      <c r="C46" s="337"/>
+      <c r="D46" s="342" t="s">
         <v>43</v>
       </c>
-      <c r="E46" s="255"/>
-[...30 lines deleted...]
-      <c r="AJ46" s="257"/>
+      <c r="E46" s="342"/>
+      <c r="F46" s="342"/>
+      <c r="G46" s="342"/>
+      <c r="H46" s="342"/>
+      <c r="I46" s="342"/>
+      <c r="J46" s="342"/>
+      <c r="K46" s="342"/>
+      <c r="L46" s="342"/>
+      <c r="M46" s="342"/>
+      <c r="N46" s="342"/>
+      <c r="O46" s="342"/>
+      <c r="P46" s="342"/>
+      <c r="Q46" s="342"/>
+      <c r="R46" s="342"/>
+      <c r="S46" s="342"/>
+      <c r="T46" s="335"/>
+      <c r="U46" s="335"/>
+      <c r="V46" s="335"/>
+      <c r="W46" s="335"/>
+      <c r="X46" s="335"/>
+      <c r="Y46" s="335"/>
+      <c r="Z46" s="335"/>
+      <c r="AA46" s="335"/>
+      <c r="AB46" s="335"/>
+      <c r="AC46" s="335"/>
+      <c r="AD46" s="335"/>
+      <c r="AE46" s="335"/>
+      <c r="AF46" s="335"/>
+      <c r="AG46" s="335"/>
+      <c r="AH46" s="335"/>
+      <c r="AI46" s="335"/>
+      <c r="AJ46" s="335"/>
       <c r="AO46" s="62"/>
       <c r="AP46" s="62"/>
     </row>
     <row r="47" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B47" s="231"/>
-[...1 lines deleted...]
-      <c r="D47" s="232" t="s">
+      <c r="B47" s="332"/>
+      <c r="C47" s="332"/>
+      <c r="D47" s="333" t="s">
         <v>44</v>
       </c>
-      <c r="E47" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ47" s="257"/>
+      <c r="E47" s="333"/>
+      <c r="F47" s="333"/>
+      <c r="G47" s="333"/>
+      <c r="H47" s="333"/>
+      <c r="I47" s="333"/>
+      <c r="J47" s="333"/>
+      <c r="K47" s="333"/>
+      <c r="L47" s="333"/>
+      <c r="M47" s="333"/>
+      <c r="N47" s="333"/>
+      <c r="O47" s="333"/>
+      <c r="P47" s="333"/>
+      <c r="Q47" s="333"/>
+      <c r="R47" s="333"/>
+      <c r="S47" s="333"/>
+      <c r="T47" s="335"/>
+      <c r="U47" s="335"/>
+      <c r="V47" s="335"/>
+      <c r="W47" s="335"/>
+      <c r="X47" s="335"/>
+      <c r="Y47" s="335"/>
+      <c r="Z47" s="335"/>
+      <c r="AA47" s="335"/>
+      <c r="AB47" s="335"/>
+      <c r="AC47" s="335"/>
+      <c r="AD47" s="335"/>
+      <c r="AE47" s="335"/>
+      <c r="AF47" s="335"/>
+      <c r="AG47" s="335"/>
+      <c r="AH47" s="335"/>
+      <c r="AI47" s="335"/>
+      <c r="AJ47" s="335"/>
       <c r="AO47" s="62"/>
       <c r="AP47" s="62"/>
     </row>
     <row r="48" spans="2:47" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B48" s="231"/>
-[...1 lines deleted...]
-      <c r="D48" s="232" t="s">
+      <c r="B48" s="332"/>
+      <c r="C48" s="332"/>
+      <c r="D48" s="333" t="s">
         <v>45</v>
       </c>
-      <c r="E48" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ48" s="257"/>
+      <c r="E48" s="333"/>
+      <c r="F48" s="333"/>
+      <c r="G48" s="333"/>
+      <c r="H48" s="333"/>
+      <c r="I48" s="333"/>
+      <c r="J48" s="333"/>
+      <c r="K48" s="333"/>
+      <c r="L48" s="333"/>
+      <c r="M48" s="333"/>
+      <c r="N48" s="333"/>
+      <c r="O48" s="333"/>
+      <c r="P48" s="333"/>
+      <c r="Q48" s="333"/>
+      <c r="R48" s="333"/>
+      <c r="S48" s="333"/>
+      <c r="T48" s="335"/>
+      <c r="U48" s="335"/>
+      <c r="V48" s="335"/>
+      <c r="W48" s="335"/>
+      <c r="X48" s="335"/>
+      <c r="Y48" s="335"/>
+      <c r="Z48" s="335"/>
+      <c r="AA48" s="335"/>
+      <c r="AB48" s="335"/>
+      <c r="AC48" s="335"/>
+      <c r="AD48" s="335"/>
+      <c r="AE48" s="335"/>
+      <c r="AF48" s="335"/>
+      <c r="AG48" s="335"/>
+      <c r="AH48" s="335"/>
+      <c r="AI48" s="335"/>
+      <c r="AJ48" s="335"/>
       <c r="AO48" s="62"/>
       <c r="AP48" s="62"/>
       <c r="AU48" s="74" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B49" s="256"/>
-[...1 lines deleted...]
-      <c r="D49" s="232" t="s">
+      <c r="B49" s="337"/>
+      <c r="C49" s="337"/>
+      <c r="D49" s="333" t="s">
         <v>47</v>
       </c>
-      <c r="E49" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ49" s="257"/>
+      <c r="E49" s="333"/>
+      <c r="F49" s="333"/>
+      <c r="G49" s="333"/>
+      <c r="H49" s="333"/>
+      <c r="I49" s="333"/>
+      <c r="J49" s="333"/>
+      <c r="K49" s="333"/>
+      <c r="L49" s="333"/>
+      <c r="M49" s="333"/>
+      <c r="N49" s="333"/>
+      <c r="O49" s="333"/>
+      <c r="P49" s="333"/>
+      <c r="Q49" s="333"/>
+      <c r="R49" s="333"/>
+      <c r="S49" s="333"/>
+      <c r="T49" s="335"/>
+      <c r="U49" s="335"/>
+      <c r="V49" s="335"/>
+      <c r="W49" s="335"/>
+      <c r="X49" s="335"/>
+      <c r="Y49" s="335"/>
+      <c r="Z49" s="335"/>
+      <c r="AA49" s="335"/>
+      <c r="AB49" s="335"/>
+      <c r="AC49" s="335"/>
+      <c r="AD49" s="335"/>
+      <c r="AE49" s="335"/>
+      <c r="AF49" s="335"/>
+      <c r="AG49" s="335"/>
+      <c r="AH49" s="335"/>
+      <c r="AI49" s="335"/>
+      <c r="AJ49" s="335"/>
       <c r="AO49" s="62"/>
       <c r="AP49" s="62"/>
       <c r="AU49" s="74"/>
     </row>
     <row r="50" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B50" s="231"/>
-[...1 lines deleted...]
-      <c r="D50" s="255" t="s">
+      <c r="B50" s="332"/>
+      <c r="C50" s="332"/>
+      <c r="D50" s="342" t="s">
         <v>48</v>
       </c>
-      <c r="E50" s="255"/>
-[...30 lines deleted...]
-      <c r="AJ50" s="257"/>
+      <c r="E50" s="342"/>
+      <c r="F50" s="342"/>
+      <c r="G50" s="342"/>
+      <c r="H50" s="342"/>
+      <c r="I50" s="342"/>
+      <c r="J50" s="342"/>
+      <c r="K50" s="342"/>
+      <c r="L50" s="342"/>
+      <c r="M50" s="342"/>
+      <c r="N50" s="342"/>
+      <c r="O50" s="342"/>
+      <c r="P50" s="342"/>
+      <c r="Q50" s="342"/>
+      <c r="R50" s="342"/>
+      <c r="S50" s="342"/>
+      <c r="T50" s="335"/>
+      <c r="U50" s="335"/>
+      <c r="V50" s="335"/>
+      <c r="W50" s="335"/>
+      <c r="X50" s="335"/>
+      <c r="Y50" s="335"/>
+      <c r="Z50" s="335"/>
+      <c r="AA50" s="335"/>
+      <c r="AB50" s="335"/>
+      <c r="AC50" s="335"/>
+      <c r="AD50" s="335"/>
+      <c r="AE50" s="335"/>
+      <c r="AF50" s="335"/>
+      <c r="AG50" s="335"/>
+      <c r="AH50" s="335"/>
+      <c r="AI50" s="335"/>
+      <c r="AJ50" s="335"/>
       <c r="AO50" s="62"/>
       <c r="AP50" s="62"/>
     </row>
     <row r="51" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B51" s="231"/>
-[...1 lines deleted...]
-      <c r="D51" s="255" t="s">
+      <c r="B51" s="332"/>
+      <c r="C51" s="332"/>
+      <c r="D51" s="342" t="s">
         <v>49</v>
       </c>
-      <c r="E51" s="255"/>
-[...30 lines deleted...]
-      <c r="AJ51" s="257"/>
+      <c r="E51" s="342"/>
+      <c r="F51" s="342"/>
+      <c r="G51" s="342"/>
+      <c r="H51" s="342"/>
+      <c r="I51" s="342"/>
+      <c r="J51" s="342"/>
+      <c r="K51" s="342"/>
+      <c r="L51" s="342"/>
+      <c r="M51" s="342"/>
+      <c r="N51" s="342"/>
+      <c r="O51" s="342"/>
+      <c r="P51" s="342"/>
+      <c r="Q51" s="342"/>
+      <c r="R51" s="342"/>
+      <c r="S51" s="342"/>
+      <c r="T51" s="335"/>
+      <c r="U51" s="335"/>
+      <c r="V51" s="335"/>
+      <c r="W51" s="335"/>
+      <c r="X51" s="335"/>
+      <c r="Y51" s="335"/>
+      <c r="Z51" s="335"/>
+      <c r="AA51" s="335"/>
+      <c r="AB51" s="335"/>
+      <c r="AC51" s="335"/>
+      <c r="AD51" s="335"/>
+      <c r="AE51" s="335"/>
+      <c r="AF51" s="335"/>
+      <c r="AG51" s="335"/>
+      <c r="AH51" s="335"/>
+      <c r="AI51" s="335"/>
+      <c r="AJ51" s="335"/>
       <c r="AO51" s="62"/>
       <c r="AP51" s="62"/>
     </row>
     <row r="52" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B52" s="256"/>
-[...1 lines deleted...]
-      <c r="D52" s="232" t="s">
+      <c r="B52" s="337"/>
+      <c r="C52" s="337"/>
+      <c r="D52" s="333" t="s">
         <v>50</v>
       </c>
-      <c r="E52" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ52" s="257"/>
+      <c r="E52" s="333"/>
+      <c r="F52" s="333"/>
+      <c r="G52" s="333"/>
+      <c r="H52" s="333"/>
+      <c r="I52" s="333"/>
+      <c r="J52" s="333"/>
+      <c r="K52" s="333"/>
+      <c r="L52" s="333"/>
+      <c r="M52" s="333"/>
+      <c r="N52" s="333"/>
+      <c r="O52" s="333"/>
+      <c r="P52" s="333"/>
+      <c r="Q52" s="333"/>
+      <c r="R52" s="333"/>
+      <c r="S52" s="333"/>
+      <c r="T52" s="335"/>
+      <c r="U52" s="335"/>
+      <c r="V52" s="335"/>
+      <c r="W52" s="335"/>
+      <c r="X52" s="335"/>
+      <c r="Y52" s="335"/>
+      <c r="Z52" s="335"/>
+      <c r="AA52" s="335"/>
+      <c r="AB52" s="335"/>
+      <c r="AC52" s="335"/>
+      <c r="AD52" s="335"/>
+      <c r="AE52" s="335"/>
+      <c r="AF52" s="335"/>
+      <c r="AG52" s="335"/>
+      <c r="AH52" s="335"/>
+      <c r="AI52" s="335"/>
+      <c r="AJ52" s="335"/>
       <c r="AO52" s="62"/>
       <c r="AP52" s="62"/>
     </row>
     <row r="53" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B53" s="231"/>
-[...1 lines deleted...]
-      <c r="D53" s="232" t="s">
+      <c r="B53" s="332"/>
+      <c r="C53" s="332"/>
+      <c r="D53" s="333" t="s">
         <v>51</v>
       </c>
-      <c r="E53" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ53" s="257"/>
+      <c r="E53" s="333"/>
+      <c r="F53" s="333"/>
+      <c r="G53" s="333"/>
+      <c r="H53" s="333"/>
+      <c r="I53" s="333"/>
+      <c r="J53" s="333"/>
+      <c r="K53" s="333"/>
+      <c r="L53" s="333"/>
+      <c r="M53" s="333"/>
+      <c r="N53" s="333"/>
+      <c r="O53" s="333"/>
+      <c r="P53" s="333"/>
+      <c r="Q53" s="333"/>
+      <c r="R53" s="333"/>
+      <c r="S53" s="333"/>
+      <c r="T53" s="335"/>
+      <c r="U53" s="335"/>
+      <c r="V53" s="335"/>
+      <c r="W53" s="335"/>
+      <c r="X53" s="335"/>
+      <c r="Y53" s="335"/>
+      <c r="Z53" s="335"/>
+      <c r="AA53" s="335"/>
+      <c r="AB53" s="335"/>
+      <c r="AC53" s="335"/>
+      <c r="AD53" s="335"/>
+      <c r="AE53" s="335"/>
+      <c r="AF53" s="335"/>
+      <c r="AG53" s="335"/>
+      <c r="AH53" s="335"/>
+      <c r="AI53" s="335"/>
+      <c r="AJ53" s="335"/>
       <c r="AO53" s="62"/>
       <c r="AP53" s="62"/>
     </row>
     <row r="54" spans="2:74" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="B54" s="372" t="s">
-[...3 lines deleted...]
-      <c r="D54" s="232" t="s">
+      <c r="B54" s="381" t="s">
+        <v>332</v>
+      </c>
+      <c r="C54" s="381"/>
+      <c r="D54" s="333" t="s">
         <v>52</v>
       </c>
-      <c r="E54" s="232"/>
-[...30 lines deleted...]
-      <c r="AJ54" s="257"/>
+      <c r="E54" s="333"/>
+      <c r="F54" s="333"/>
+      <c r="G54" s="333"/>
+      <c r="H54" s="333"/>
+      <c r="I54" s="333"/>
+      <c r="J54" s="333"/>
+      <c r="K54" s="333"/>
+      <c r="L54" s="333"/>
+      <c r="M54" s="333"/>
+      <c r="N54" s="333"/>
+      <c r="O54" s="333"/>
+      <c r="P54" s="333"/>
+      <c r="Q54" s="333"/>
+      <c r="R54" s="333"/>
+      <c r="S54" s="333"/>
+      <c r="T54" s="335"/>
+      <c r="U54" s="335"/>
+      <c r="V54" s="335"/>
+      <c r="W54" s="335"/>
+      <c r="X54" s="335"/>
+      <c r="Y54" s="335"/>
+      <c r="Z54" s="335"/>
+      <c r="AA54" s="335"/>
+      <c r="AB54" s="335"/>
+      <c r="AC54" s="335"/>
+      <c r="AD54" s="335"/>
+      <c r="AE54" s="335"/>
+      <c r="AF54" s="335"/>
+      <c r="AG54" s="335"/>
+      <c r="AH54" s="335"/>
+      <c r="AI54" s="335"/>
+      <c r="AJ54" s="335"/>
       <c r="AO54" s="62"/>
       <c r="AP54" s="62"/>
     </row>
     <row r="55" spans="2:74" s="60" customFormat="1" ht="8.25" customHeight="1">
       <c r="B55" s="71"/>
       <c r="C55" s="71"/>
       <c r="D55" s="61"/>
       <c r="E55" s="61"/>
       <c r="F55" s="61"/>
       <c r="G55" s="61"/>
       <c r="H55" s="61"/>
       <c r="I55" s="61"/>
       <c r="J55" s="61"/>
       <c r="K55" s="61"/>
       <c r="L55" s="61"/>
       <c r="M55" s="61"/>
       <c r="N55" s="61"/>
       <c r="O55" s="61"/>
       <c r="P55" s="61"/>
       <c r="Q55" s="61"/>
       <c r="R55" s="61"/>
       <c r="S55" s="61"/>
       <c r="T55" s="68"/>
       <c r="U55" s="68"/>
       <c r="V55" s="68"/>
@@ -21825,170 +21627,170 @@
       <c r="N58" s="61"/>
       <c r="O58" s="61"/>
       <c r="P58" s="61"/>
       <c r="Q58" s="61"/>
       <c r="R58" s="61"/>
       <c r="S58" s="61"/>
       <c r="T58" s="61"/>
       <c r="U58" s="61"/>
       <c r="V58" s="61"/>
       <c r="W58" s="61"/>
       <c r="X58" s="61"/>
       <c r="Y58" s="61"/>
       <c r="Z58" s="61"/>
       <c r="AA58" s="61"/>
       <c r="AB58" s="61"/>
       <c r="AC58" s="61"/>
       <c r="AD58" s="61"/>
       <c r="AE58" s="61"/>
       <c r="AF58" s="61"/>
       <c r="AG58" s="61"/>
       <c r="AH58" s="61"/>
       <c r="AI58" s="61"/>
       <c r="AJ58" s="61"/>
     </row>
     <row r="59" spans="2:74" ht="14.25" customHeight="1">
-      <c r="B59" s="242" t="s">
+      <c r="B59" s="352" t="s">
         <v>148</v>
       </c>
-      <c r="C59" s="243"/>
-[...8 lines deleted...]
-      <c r="J59" s="252" t="s">
+      <c r="C59" s="353"/>
+      <c r="D59" s="353"/>
+      <c r="E59" s="383" t="s">
+        <v>326</v>
+      </c>
+      <c r="F59" s="384"/>
+      <c r="G59" s="384"/>
+      <c r="H59" s="384"/>
+      <c r="I59" s="385"/>
+      <c r="J59" s="362" t="s">
         <v>149</v>
       </c>
-      <c r="K59" s="243"/>
-[...8 lines deleted...]
-      <c r="R59" s="252" t="s">
+      <c r="K59" s="353"/>
+      <c r="L59" s="363"/>
+      <c r="M59" s="383" t="s">
+        <v>327</v>
+      </c>
+      <c r="N59" s="384"/>
+      <c r="O59" s="384"/>
+      <c r="P59" s="384"/>
+      <c r="Q59" s="385"/>
+      <c r="R59" s="362" t="s">
         <v>150</v>
       </c>
-      <c r="S59" s="243"/>
-[...18 lines deleted...]
-      <c r="AJ59" s="367"/>
+      <c r="S59" s="353"/>
+      <c r="T59" s="363"/>
+      <c r="U59" s="383" t="s">
+        <v>328</v>
+      </c>
+      <c r="V59" s="384"/>
+      <c r="W59" s="384"/>
+      <c r="X59" s="384"/>
+      <c r="Y59" s="384"/>
+      <c r="Z59" s="384"/>
+      <c r="AA59" s="384"/>
+      <c r="AB59" s="384"/>
+      <c r="AC59" s="384"/>
+      <c r="AD59" s="384"/>
+      <c r="AE59" s="384"/>
+      <c r="AF59" s="384"/>
+      <c r="AG59" s="384"/>
+      <c r="AH59" s="384"/>
+      <c r="AI59" s="384"/>
+      <c r="AJ59" s="385"/>
       <c r="AK59" s="60"/>
       <c r="AL59" s="60"/>
       <c r="AO59" s="60"/>
       <c r="AP59" s="60"/>
       <c r="AQ59" s="60"/>
       <c r="AR59" s="60"/>
       <c r="AS59" s="60"/>
       <c r="AT59" s="60"/>
       <c r="AU59" s="60"/>
       <c r="AV59" s="60"/>
       <c r="AW59" s="60"/>
       <c r="AX59" s="60"/>
       <c r="AY59" s="60"/>
       <c r="AZ59" s="60"/>
       <c r="BA59" s="60"/>
       <c r="BB59" s="60"/>
       <c r="BC59" s="60"/>
       <c r="BD59" s="60"/>
       <c r="BE59" s="60"/>
       <c r="BF59" s="60"/>
       <c r="BG59" s="60"/>
       <c r="BH59" s="60"/>
       <c r="BI59" s="60"/>
       <c r="BJ59" s="60"/>
       <c r="BK59" s="60"/>
       <c r="BL59" s="60"/>
       <c r="BM59" s="60"/>
       <c r="BN59" s="60"/>
       <c r="BO59" s="60"/>
       <c r="BP59" s="60"/>
       <c r="BQ59" s="60"/>
       <c r="BR59" s="60"/>
       <c r="BS59" s="60"/>
       <c r="BT59" s="60"/>
       <c r="BU59" s="60"/>
       <c r="BV59" s="60"/>
     </row>
     <row r="60" spans="2:74" ht="14.25" customHeight="1">
-      <c r="B60" s="244"/>
-[...33 lines deleted...]
-      <c r="AJ60" s="370"/>
+      <c r="B60" s="354"/>
+      <c r="C60" s="355"/>
+      <c r="D60" s="355"/>
+      <c r="E60" s="386"/>
+      <c r="F60" s="387"/>
+      <c r="G60" s="387"/>
+      <c r="H60" s="387"/>
+      <c r="I60" s="388"/>
+      <c r="J60" s="354"/>
+      <c r="K60" s="355"/>
+      <c r="L60" s="364"/>
+      <c r="M60" s="386"/>
+      <c r="N60" s="387"/>
+      <c r="O60" s="387"/>
+      <c r="P60" s="387"/>
+      <c r="Q60" s="388"/>
+      <c r="R60" s="354"/>
+      <c r="S60" s="355"/>
+      <c r="T60" s="364"/>
+      <c r="U60" s="386"/>
+      <c r="V60" s="387"/>
+      <c r="W60" s="387"/>
+      <c r="X60" s="387"/>
+      <c r="Y60" s="387"/>
+      <c r="Z60" s="387"/>
+      <c r="AA60" s="387"/>
+      <c r="AB60" s="387"/>
+      <c r="AC60" s="387"/>
+      <c r="AD60" s="387"/>
+      <c r="AE60" s="387"/>
+      <c r="AF60" s="387"/>
+      <c r="AG60" s="387"/>
+      <c r="AH60" s="387"/>
+      <c r="AI60" s="387"/>
+      <c r="AJ60" s="388"/>
     </row>
     <row r="61" spans="2:74" ht="20.100000000000001" customHeight="1">
       <c r="B61" s="60"/>
       <c r="C61" s="60"/>
       <c r="D61" s="60"/>
       <c r="E61" s="60"/>
       <c r="F61" s="60"/>
       <c r="G61" s="60"/>
       <c r="H61" s="60"/>
       <c r="I61" s="60"/>
       <c r="J61" s="60"/>
       <c r="K61" s="60"/>
       <c r="L61" s="60"/>
       <c r="M61" s="60"/>
       <c r="N61" s="60"/>
       <c r="O61" s="60"/>
       <c r="P61" s="60"/>
       <c r="Q61" s="60"/>
       <c r="R61" s="60"/>
       <c r="S61" s="60"/>
       <c r="T61" s="60"/>
       <c r="U61" s="60"/>
       <c r="V61" s="60"/>
       <c r="W61" s="60"/>
       <c r="X61" s="60"/>
@@ -22170,134 +21972,134 @@
       <c r="O66" s="60"/>
       <c r="P66" s="60"/>
       <c r="Q66" s="60"/>
       <c r="R66" s="60"/>
       <c r="S66" s="60"/>
       <c r="T66" s="60"/>
       <c r="U66" s="60"/>
       <c r="V66" s="60"/>
       <c r="W66" s="60"/>
       <c r="X66" s="60"/>
       <c r="Y66" s="60"/>
       <c r="Z66" s="60"/>
       <c r="AA66" s="60"/>
       <c r="AB66" s="60"/>
       <c r="AC66" s="60"/>
       <c r="AD66" s="60"/>
       <c r="AE66" s="60"/>
       <c r="AF66" s="60"/>
       <c r="AG66" s="60"/>
       <c r="AH66" s="60"/>
       <c r="AI66" s="60"/>
       <c r="AJ66" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="84">
-    <mergeCell ref="T21:W21"/>
-[...24 lines deleted...]
-    <mergeCell ref="AH29:AJ29"/>
+    <mergeCell ref="D49:S49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:S50"/>
+    <mergeCell ref="U59:AJ60"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:S52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:S53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:S54"/>
+    <mergeCell ref="B59:D60"/>
+    <mergeCell ref="E59:I60"/>
+    <mergeCell ref="J59:L60"/>
+    <mergeCell ref="M59:Q60"/>
+    <mergeCell ref="R59:T60"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:S43"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:S51"/>
+    <mergeCell ref="T43:AJ54"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:S44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="D45:S45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:S46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="D47:S47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D48:S48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:S40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:S41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:S42"/>
+    <mergeCell ref="D38:S38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:S39"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="D37:S37"/>
     <mergeCell ref="B30:S30"/>
     <mergeCell ref="T30:AJ30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:S31"/>
     <mergeCell ref="T31:AJ42"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:S32"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="D33:S33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:S34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:S35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="D36:S36"/>
     <mergeCell ref="B38:C38"/>
-    <mergeCell ref="D38:S38"/>
-[...38 lines deleted...]
-    <mergeCell ref="R59:T60"/>
+    <mergeCell ref="B28:S28"/>
+    <mergeCell ref="T28:AJ28"/>
+    <mergeCell ref="B29:S29"/>
+    <mergeCell ref="T29:X29"/>
+    <mergeCell ref="Z29:AB29"/>
+    <mergeCell ref="AD29:AF29"/>
+    <mergeCell ref="AH29:AJ29"/>
+    <mergeCell ref="T22:Z22"/>
+    <mergeCell ref="B23:S27"/>
+    <mergeCell ref="T23:V24"/>
+    <mergeCell ref="W23:AJ24"/>
+    <mergeCell ref="T25:V27"/>
+    <mergeCell ref="W25:AJ27"/>
+    <mergeCell ref="T21:W21"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:AI2"/>
+    <mergeCell ref="A3:AJ3"/>
+    <mergeCell ref="A4:AJ4"/>
+    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="AE6:AF6"/>
+    <mergeCell ref="AH6:AI6"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="W8:AJ8"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="W9:AJ9"/>
+    <mergeCell ref="W10:AJ10"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B47:C55 B31:B46 C43:C44 C31:C40" xr:uid="{162A8B87-ACA3-4923-AA48-0E0DC2DCC029}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="3.937007874015748E-2" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4097" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>12</xdr:row>
@@ -22513,1735 +22315,1744 @@
     <col min="15360" max="15360" width="8.25" style="2" customWidth="1"/>
     <col min="15361" max="15380" width="3.875" style="2" customWidth="1"/>
     <col min="15381" max="15615" width="4.25" style="2"/>
     <col min="15616" max="15616" width="8.25" style="2" customWidth="1"/>
     <col min="15617" max="15636" width="3.875" style="2" customWidth="1"/>
     <col min="15637" max="15871" width="4.25" style="2"/>
     <col min="15872" max="15872" width="8.25" style="2" customWidth="1"/>
     <col min="15873" max="15892" width="3.875" style="2" customWidth="1"/>
     <col min="15893" max="16127" width="4.25" style="2"/>
     <col min="16128" max="16128" width="8.25" style="2" customWidth="1"/>
     <col min="16129" max="16148" width="3.875" style="2" customWidth="1"/>
     <col min="16149" max="16384" width="4.25" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:20" ht="12.75" customHeight="1">
       <c r="L2" s="31" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="3" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A3" s="389"/>
+      <c r="A3" s="495"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="I3" s="390"/>
+      <c r="I3" s="437"/>
     </row>
     <row r="4" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A4" s="389"/>
+      <c r="A4" s="495"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
-      <c r="I4" s="390"/>
-      <c r="N4" s="391" t="s">
+      <c r="I4" s="437"/>
+      <c r="N4" s="496" t="s">
         <v>84</v>
       </c>
-      <c r="O4" s="392"/>
-[...4 lines deleted...]
-      <c r="T4" s="394"/>
+      <c r="O4" s="497"/>
+      <c r="P4" s="498"/>
+      <c r="Q4" s="498"/>
+      <c r="R4" s="498"/>
+      <c r="S4" s="498"/>
+      <c r="T4" s="499"/>
     </row>
     <row r="5" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
       <c r="B5" s="32"/>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
     </row>
     <row r="6" spans="1:20" ht="12.75" customHeight="1">
       <c r="A6" s="4"/>
-      <c r="B6" s="395" t="s">
+      <c r="B6" s="500" t="s">
         <v>58</v>
       </c>
-      <c r="C6" s="396"/>
-[...16 lines deleted...]
-      <c r="T6" s="400"/>
+      <c r="C6" s="501"/>
+      <c r="D6" s="502"/>
+      <c r="E6" s="503"/>
+      <c r="F6" s="503"/>
+      <c r="G6" s="503"/>
+      <c r="H6" s="503"/>
+      <c r="I6" s="503"/>
+      <c r="J6" s="503"/>
+      <c r="K6" s="503"/>
+      <c r="L6" s="503"/>
+      <c r="M6" s="503"/>
+      <c r="N6" s="503"/>
+      <c r="O6" s="503"/>
+      <c r="P6" s="503"/>
+      <c r="Q6" s="503"/>
+      <c r="R6" s="504"/>
+      <c r="S6" s="504"/>
+      <c r="T6" s="505"/>
     </row>
     <row r="7" spans="1:20" ht="12.75" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="B7" s="401" t="s">
+      <c r="B7" s="396" t="s">
         <v>59</v>
       </c>
-      <c r="C7" s="402"/>
-[...16 lines deleted...]
-      <c r="T7" s="406"/>
+      <c r="C7" s="431"/>
+      <c r="D7" s="482"/>
+      <c r="E7" s="419"/>
+      <c r="F7" s="419"/>
+      <c r="G7" s="419"/>
+      <c r="H7" s="419"/>
+      <c r="I7" s="419"/>
+      <c r="J7" s="419"/>
+      <c r="K7" s="419"/>
+      <c r="L7" s="419"/>
+      <c r="M7" s="419"/>
+      <c r="N7" s="419"/>
+      <c r="O7" s="419"/>
+      <c r="P7" s="419"/>
+      <c r="Q7" s="419"/>
+      <c r="R7" s="420"/>
+      <c r="S7" s="420"/>
+      <c r="T7" s="483"/>
     </row>
     <row r="8" spans="1:20" ht="12.75" customHeight="1">
       <c r="A8" s="5"/>
-      <c r="B8" s="407" t="s">
+      <c r="B8" s="471" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="408"/>
+      <c r="C8" s="470"/>
       <c r="D8" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="8"/>
     </row>
     <row r="9" spans="1:20" ht="12.75" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="B9" s="409"/>
-      <c r="C9" s="410"/>
+      <c r="B9" s="506"/>
+      <c r="C9" s="488"/>
       <c r="D9" s="9"/>
       <c r="E9" s="10"/>
       <c r="F9" s="11" t="s">
         <v>88</v>
       </c>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
-      <c r="I9" s="413" t="s">
+      <c r="I9" s="507" t="s">
         <v>89</v>
       </c>
-      <c r="J9" s="413"/>
+      <c r="J9" s="507"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="10"/>
       <c r="O9" s="10"/>
       <c r="P9" s="10"/>
       <c r="Q9" s="10"/>
       <c r="R9" s="10"/>
       <c r="S9" s="10"/>
       <c r="T9" s="13"/>
     </row>
     <row r="10" spans="1:20" ht="12.75" customHeight="1">
       <c r="A10" s="14"/>
-      <c r="B10" s="411"/>
-      <c r="C10" s="412"/>
+      <c r="B10" s="412"/>
+      <c r="C10" s="413"/>
       <c r="D10" s="15"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
       <c r="S10" s="16"/>
       <c r="T10" s="17"/>
     </row>
     <row r="11" spans="1:20" ht="12.75" customHeight="1">
       <c r="A11" s="18"/>
-      <c r="B11" s="401" t="s">
+      <c r="B11" s="396" t="s">
         <v>73</v>
       </c>
-      <c r="C11" s="402"/>
-      <c r="D11" s="402" t="s">
+      <c r="C11" s="431"/>
+      <c r="D11" s="431" t="s">
         <v>60</v>
       </c>
-      <c r="E11" s="402"/>
-[...5 lines deleted...]
-      <c r="K11" s="416" t="s">
+      <c r="E11" s="431"/>
+      <c r="F11" s="479"/>
+      <c r="G11" s="479"/>
+      <c r="H11" s="479"/>
+      <c r="I11" s="479"/>
+      <c r="J11" s="480"/>
+      <c r="K11" s="481" t="s">
         <v>90</v>
       </c>
-      <c r="L11" s="416"/>
-[...7 lines deleted...]
-      <c r="T11" s="406"/>
+      <c r="L11" s="481"/>
+      <c r="M11" s="482"/>
+      <c r="N11" s="419"/>
+      <c r="O11" s="419"/>
+      <c r="P11" s="419"/>
+      <c r="Q11" s="419"/>
+      <c r="R11" s="420"/>
+      <c r="S11" s="420"/>
+      <c r="T11" s="483"/>
     </row>
     <row r="12" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A12" s="417" t="s">
+      <c r="A12" s="484" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="418"/>
-[...7 lines deleted...]
-      <c r="J12" s="420" t="s">
+      <c r="B12" s="452"/>
+      <c r="C12" s="452"/>
+      <c r="D12" s="452"/>
+      <c r="E12" s="452"/>
+      <c r="F12" s="452"/>
+      <c r="G12" s="452"/>
+      <c r="H12" s="452"/>
+      <c r="I12" s="485"/>
+      <c r="J12" s="395" t="s">
         <v>91</v>
       </c>
-      <c r="K12" s="421"/>
-[...8 lines deleted...]
-      <c r="T12" s="423"/>
+      <c r="K12" s="401"/>
+      <c r="L12" s="401"/>
+      <c r="M12" s="401"/>
+      <c r="N12" s="401"/>
+      <c r="O12" s="401"/>
+      <c r="P12" s="401"/>
+      <c r="Q12" s="401"/>
+      <c r="R12" s="414"/>
+      <c r="S12" s="414"/>
+      <c r="T12" s="415"/>
     </row>
     <row r="13" spans="1:20" ht="13.5">
-      <c r="A13" s="424" t="s">
+      <c r="A13" s="486" t="s">
         <v>92</v>
       </c>
-      <c r="B13" s="425"/>
-      <c r="C13" s="402" t="s">
+      <c r="B13" s="487"/>
+      <c r="C13" s="431" t="s">
         <v>58</v>
       </c>
-      <c r="D13" s="420"/>
+      <c r="D13" s="395"/>
       <c r="E13" s="19"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="21"/>
-      <c r="J13" s="426" t="s">
+      <c r="J13" s="418" t="s">
         <v>93</v>
       </c>
-      <c r="K13" s="410"/>
-      <c r="L13" s="428" t="s">
+      <c r="K13" s="488"/>
+      <c r="L13" s="489" t="s">
         <v>94</v>
       </c>
-      <c r="M13" s="429"/>
-[...6 lines deleted...]
-      <c r="T13" s="406"/>
+      <c r="M13" s="490"/>
+      <c r="N13" s="490"/>
+      <c r="O13" s="490"/>
+      <c r="P13" s="490"/>
+      <c r="Q13" s="490"/>
+      <c r="R13" s="420"/>
+      <c r="S13" s="420"/>
+      <c r="T13" s="483"/>
     </row>
     <row r="14" spans="1:20" ht="20.25" customHeight="1">
-      <c r="A14" s="430" t="s">
+      <c r="A14" s="491" t="s">
         <v>95</v>
       </c>
-      <c r="B14" s="431"/>
-      <c r="C14" s="402" t="s">
+      <c r="B14" s="492"/>
+      <c r="C14" s="431" t="s">
         <v>61</v>
       </c>
-      <c r="D14" s="420"/>
-[...6 lines deleted...]
-      <c r="K14" s="411"/>
+      <c r="D14" s="395"/>
+      <c r="E14" s="411"/>
+      <c r="F14" s="493"/>
+      <c r="G14" s="493"/>
+      <c r="H14" s="493"/>
+      <c r="I14" s="494"/>
+      <c r="J14" s="411"/>
+      <c r="K14" s="412"/>
       <c r="L14" s="22"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="24"/>
     </row>
     <row r="15" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A15" s="438" t="s">
+      <c r="A15" s="475" t="s">
         <v>63</v>
       </c>
-      <c r="B15" s="407"/>
-[...3 lines deleted...]
-      <c r="F15" s="402" t="s">
+      <c r="B15" s="471"/>
+      <c r="C15" s="471"/>
+      <c r="D15" s="471"/>
+      <c r="E15" s="470"/>
+      <c r="F15" s="431" t="s">
         <v>96</v>
       </c>
-      <c r="G15" s="402"/>
-[...1 lines deleted...]
-      <c r="I15" s="436" t="s">
+      <c r="G15" s="431"/>
+      <c r="H15" s="431"/>
+      <c r="I15" s="451" t="s">
         <v>74</v>
       </c>
-      <c r="J15" s="418"/>
-[...1 lines deleted...]
-      <c r="L15" s="402" t="s">
+      <c r="J15" s="452"/>
+      <c r="K15" s="453"/>
+      <c r="L15" s="431" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="402"/>
-[...1 lines deleted...]
-      <c r="O15" s="402" t="s">
+      <c r="M15" s="431"/>
+      <c r="N15" s="431"/>
+      <c r="O15" s="431" t="s">
         <v>98</v>
       </c>
-      <c r="P15" s="402"/>
-[...1 lines deleted...]
-      <c r="R15" s="440" t="s">
+      <c r="P15" s="431"/>
+      <c r="Q15" s="395"/>
+      <c r="R15" s="477" t="s">
         <v>99</v>
       </c>
-      <c r="S15" s="440"/>
-      <c r="T15" s="441"/>
+      <c r="S15" s="477"/>
+      <c r="T15" s="478"/>
     </row>
     <row r="16" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A16" s="439"/>
-[...3 lines deleted...]
-      <c r="E16" s="412"/>
+      <c r="A16" s="476"/>
+      <c r="B16" s="412"/>
+      <c r="C16" s="412"/>
+      <c r="D16" s="412"/>
+      <c r="E16" s="413"/>
       <c r="F16" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="G16" s="420" t="s">
+      <c r="G16" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="H16" s="401"/>
+      <c r="H16" s="396"/>
       <c r="I16" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="J16" s="420" t="s">
+      <c r="J16" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="K16" s="401"/>
+      <c r="K16" s="396"/>
       <c r="L16" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="M16" s="420" t="s">
+      <c r="M16" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="N16" s="401"/>
+      <c r="N16" s="396"/>
       <c r="O16" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="P16" s="420" t="s">
+      <c r="P16" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="Q16" s="421"/>
+      <c r="Q16" s="401"/>
       <c r="R16" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="S16" s="420" t="s">
+      <c r="S16" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="T16" s="434"/>
+      <c r="T16" s="474"/>
     </row>
     <row r="17" spans="1:20" ht="12.75" customHeight="1">
       <c r="A17" s="27"/>
-      <c r="B17" s="435" t="s">
+      <c r="B17" s="469" t="s">
         <v>101</v>
       </c>
-      <c r="C17" s="408"/>
-      <c r="D17" s="436" t="s">
+      <c r="C17" s="470"/>
+      <c r="D17" s="451" t="s">
         <v>66</v>
       </c>
-      <c r="E17" s="437"/>
+      <c r="E17" s="453"/>
       <c r="F17" s="26"/>
-      <c r="G17" s="420"/>
-      <c r="H17" s="401"/>
+      <c r="G17" s="395"/>
+      <c r="H17" s="396"/>
       <c r="I17" s="26"/>
-      <c r="J17" s="420"/>
-      <c r="K17" s="401"/>
+      <c r="J17" s="395"/>
+      <c r="K17" s="396"/>
       <c r="L17" s="26"/>
-      <c r="M17" s="420"/>
-      <c r="N17" s="401"/>
+      <c r="M17" s="395"/>
+      <c r="N17" s="396"/>
       <c r="O17" s="26"/>
-      <c r="P17" s="420"/>
-      <c r="Q17" s="421"/>
+      <c r="P17" s="395"/>
+      <c r="Q17" s="401"/>
       <c r="R17" s="26"/>
-      <c r="S17" s="420"/>
-      <c r="T17" s="434"/>
+      <c r="S17" s="395"/>
+      <c r="T17" s="474"/>
     </row>
     <row r="18" spans="1:20" ht="12.75" customHeight="1">
       <c r="A18" s="27"/>
-      <c r="B18" s="427"/>
-[...1 lines deleted...]
-      <c r="D18" s="436" t="s">
+      <c r="B18" s="411"/>
+      <c r="C18" s="413"/>
+      <c r="D18" s="451" t="s">
         <v>67</v>
       </c>
-      <c r="E18" s="437"/>
+      <c r="E18" s="453"/>
       <c r="F18" s="26"/>
-      <c r="G18" s="420"/>
-      <c r="H18" s="401"/>
+      <c r="G18" s="395"/>
+      <c r="H18" s="396"/>
       <c r="I18" s="26"/>
-      <c r="J18" s="420"/>
-      <c r="K18" s="401"/>
+      <c r="J18" s="395"/>
+      <c r="K18" s="396"/>
       <c r="L18" s="26"/>
-      <c r="M18" s="420"/>
-      <c r="N18" s="401"/>
+      <c r="M18" s="395"/>
+      <c r="N18" s="396"/>
       <c r="O18" s="26"/>
-      <c r="P18" s="420"/>
-      <c r="Q18" s="421"/>
+      <c r="P18" s="395"/>
+      <c r="Q18" s="401"/>
       <c r="R18" s="26"/>
-      <c r="S18" s="420"/>
-      <c r="T18" s="434"/>
+      <c r="S18" s="395"/>
+      <c r="T18" s="474"/>
     </row>
     <row r="19" spans="1:20" ht="12.75" customHeight="1">
       <c r="A19" s="27"/>
-      <c r="B19" s="436" t="s">
+      <c r="B19" s="451" t="s">
         <v>68</v>
       </c>
-      <c r="C19" s="418"/>
-[...16 lines deleted...]
-      <c r="T19" s="434"/>
+      <c r="C19" s="452"/>
+      <c r="D19" s="452"/>
+      <c r="E19" s="453"/>
+      <c r="F19" s="395"/>
+      <c r="G19" s="401"/>
+      <c r="H19" s="396"/>
+      <c r="I19" s="395"/>
+      <c r="J19" s="401"/>
+      <c r="K19" s="396"/>
+      <c r="L19" s="395"/>
+      <c r="M19" s="401"/>
+      <c r="N19" s="396"/>
+      <c r="O19" s="395"/>
+      <c r="P19" s="401"/>
+      <c r="Q19" s="401"/>
+      <c r="R19" s="395"/>
+      <c r="S19" s="401"/>
+      <c r="T19" s="474"/>
     </row>
     <row r="20" spans="1:20" ht="12.75" customHeight="1">
       <c r="A20" s="27"/>
-      <c r="B20" s="436" t="s">
+      <c r="B20" s="451" t="s">
         <v>69</v>
       </c>
-      <c r="C20" s="418"/>
-[...16 lines deleted...]
-      <c r="T20" s="445"/>
+      <c r="C20" s="452"/>
+      <c r="D20" s="452"/>
+      <c r="E20" s="453"/>
+      <c r="F20" s="428"/>
+      <c r="G20" s="429"/>
+      <c r="H20" s="472"/>
+      <c r="I20" s="428"/>
+      <c r="J20" s="429"/>
+      <c r="K20" s="472"/>
+      <c r="L20" s="428"/>
+      <c r="M20" s="429"/>
+      <c r="N20" s="472"/>
+      <c r="O20" s="428"/>
+      <c r="P20" s="429"/>
+      <c r="Q20" s="429"/>
+      <c r="R20" s="428"/>
+      <c r="S20" s="429"/>
+      <c r="T20" s="473"/>
     </row>
     <row r="21" spans="1:20" ht="12.75" customHeight="1">
       <c r="A21" s="27"/>
-      <c r="B21" s="407"/>
-[...3 lines deleted...]
-      <c r="F21" s="402" t="s">
+      <c r="B21" s="471"/>
+      <c r="C21" s="471"/>
+      <c r="D21" s="471"/>
+      <c r="E21" s="470"/>
+      <c r="F21" s="431" t="s">
         <v>102</v>
       </c>
-      <c r="G21" s="402"/>
-[...1 lines deleted...]
-      <c r="I21" s="420" t="s">
+      <c r="G21" s="431"/>
+      <c r="H21" s="431"/>
+      <c r="I21" s="395" t="s">
         <v>103</v>
       </c>
-      <c r="J21" s="421"/>
-[...1 lines deleted...]
-      <c r="L21" s="436" t="s">
+      <c r="J21" s="401"/>
+      <c r="K21" s="396"/>
+      <c r="L21" s="451" t="s">
         <v>104</v>
       </c>
-      <c r="M21" s="418"/>
-[...1 lines deleted...]
-      <c r="O21" s="420" t="s">
+      <c r="M21" s="452"/>
+      <c r="N21" s="453"/>
+      <c r="O21" s="395" t="s">
         <v>64</v>
       </c>
-      <c r="P21" s="421"/>
-      <c r="Q21" s="421"/>
+      <c r="P21" s="401"/>
+      <c r="Q21" s="401"/>
       <c r="R21" s="34"/>
       <c r="T21" s="35"/>
     </row>
     <row r="22" spans="1:20" ht="12.75" customHeight="1">
       <c r="A22" s="27"/>
-      <c r="B22" s="411"/>
-[...2 lines deleted...]
-      <c r="E22" s="412"/>
+      <c r="B22" s="412"/>
+      <c r="C22" s="412"/>
+      <c r="D22" s="412"/>
+      <c r="E22" s="413"/>
       <c r="F22" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="G22" s="420" t="s">
+      <c r="G22" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="H22" s="401"/>
+      <c r="H22" s="396"/>
       <c r="I22" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="J22" s="420" t="s">
+      <c r="J22" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="K22" s="401"/>
+      <c r="K22" s="396"/>
       <c r="L22" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="M22" s="420" t="s">
+      <c r="M22" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="N22" s="401"/>
+      <c r="N22" s="396"/>
       <c r="O22" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="P22" s="420" t="s">
+      <c r="P22" s="395" t="s">
         <v>100</v>
       </c>
-      <c r="Q22" s="421"/>
+      <c r="Q22" s="401"/>
       <c r="R22" s="34"/>
       <c r="T22" s="35"/>
     </row>
     <row r="23" spans="1:20" ht="12.75" customHeight="1">
       <c r="A23" s="27"/>
-      <c r="B23" s="435" t="s">
+      <c r="B23" s="469" t="s">
         <v>101</v>
       </c>
-      <c r="C23" s="408"/>
-      <c r="D23" s="436" t="s">
+      <c r="C23" s="470"/>
+      <c r="D23" s="451" t="s">
         <v>66</v>
       </c>
-      <c r="E23" s="437"/>
+      <c r="E23" s="453"/>
       <c r="F23" s="26"/>
-      <c r="G23" s="420"/>
-      <c r="H23" s="401"/>
+      <c r="G23" s="395"/>
+      <c r="H23" s="396"/>
       <c r="I23" s="26"/>
-      <c r="J23" s="420"/>
-      <c r="K23" s="401"/>
+      <c r="J23" s="395"/>
+      <c r="K23" s="396"/>
       <c r="L23" s="26"/>
-      <c r="M23" s="420"/>
-      <c r="N23" s="401"/>
+      <c r="M23" s="395"/>
+      <c r="N23" s="396"/>
       <c r="O23" s="26"/>
-      <c r="P23" s="420"/>
-      <c r="Q23" s="421"/>
+      <c r="P23" s="395"/>
+      <c r="Q23" s="401"/>
       <c r="R23" s="34"/>
       <c r="T23" s="35"/>
     </row>
     <row r="24" spans="1:20" ht="12.75" customHeight="1">
       <c r="A24" s="27"/>
-      <c r="B24" s="427"/>
-[...1 lines deleted...]
-      <c r="D24" s="436" t="s">
+      <c r="B24" s="411"/>
+      <c r="C24" s="413"/>
+      <c r="D24" s="451" t="s">
         <v>67</v>
       </c>
-      <c r="E24" s="437"/>
+      <c r="E24" s="453"/>
       <c r="F24" s="26"/>
-      <c r="G24" s="420"/>
-      <c r="H24" s="401"/>
+      <c r="G24" s="395"/>
+      <c r="H24" s="396"/>
       <c r="I24" s="26"/>
-      <c r="J24" s="420"/>
-      <c r="K24" s="401"/>
+      <c r="J24" s="395"/>
+      <c r="K24" s="396"/>
       <c r="L24" s="26"/>
-      <c r="M24" s="420"/>
-      <c r="N24" s="401"/>
+      <c r="M24" s="395"/>
+      <c r="N24" s="396"/>
       <c r="O24" s="26"/>
-      <c r="P24" s="420"/>
-      <c r="Q24" s="421"/>
+      <c r="P24" s="395"/>
+      <c r="Q24" s="401"/>
       <c r="R24" s="34"/>
       <c r="T24" s="35"/>
     </row>
     <row r="25" spans="1:20" ht="12.75" customHeight="1">
       <c r="A25" s="27"/>
-      <c r="B25" s="436" t="s">
+      <c r="B25" s="451" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="418"/>
-[...13 lines deleted...]
-      <c r="Q25" s="420"/>
+      <c r="C25" s="452"/>
+      <c r="D25" s="452"/>
+      <c r="E25" s="453"/>
+      <c r="F25" s="395"/>
+      <c r="G25" s="401"/>
+      <c r="H25" s="396"/>
+      <c r="I25" s="395"/>
+      <c r="J25" s="401"/>
+      <c r="K25" s="396"/>
+      <c r="L25" s="395"/>
+      <c r="M25" s="401"/>
+      <c r="N25" s="396"/>
+      <c r="O25" s="431"/>
+      <c r="P25" s="431"/>
+      <c r="Q25" s="395"/>
       <c r="R25" s="34"/>
       <c r="T25" s="35"/>
     </row>
     <row r="26" spans="1:20" ht="12.75" customHeight="1">
       <c r="A26" s="27"/>
-      <c r="B26" s="436" t="s">
+      <c r="B26" s="451" t="s">
         <v>69</v>
       </c>
-      <c r="C26" s="418"/>
-[...13 lines deleted...]
-      <c r="Q26" s="449"/>
+      <c r="C26" s="452"/>
+      <c r="D26" s="452"/>
+      <c r="E26" s="453"/>
+      <c r="F26" s="454"/>
+      <c r="G26" s="455"/>
+      <c r="H26" s="456"/>
+      <c r="I26" s="454"/>
+      <c r="J26" s="455"/>
+      <c r="K26" s="456"/>
+      <c r="L26" s="454"/>
+      <c r="M26" s="455"/>
+      <c r="N26" s="456"/>
+      <c r="O26" s="457"/>
+      <c r="P26" s="457"/>
+      <c r="Q26" s="454"/>
       <c r="R26" s="34"/>
       <c r="T26" s="35"/>
     </row>
     <row r="27" spans="1:20" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="36"/>
-      <c r="B27" s="453" t="s">
+      <c r="B27" s="458" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="454"/>
-[...2 lines deleted...]
-      <c r="F27" s="446" t="s">
+      <c r="C27" s="459"/>
+      <c r="D27" s="459"/>
+      <c r="E27" s="460"/>
+      <c r="F27" s="448" t="s">
         <v>106</v>
       </c>
-      <c r="G27" s="461"/>
-[...12 lines deleted...]
-      <c r="T27" s="462"/>
+      <c r="G27" s="393"/>
+      <c r="H27" s="393"/>
+      <c r="I27" s="393"/>
+      <c r="J27" s="393"/>
+      <c r="K27" s="393"/>
+      <c r="L27" s="393"/>
+      <c r="M27" s="393"/>
+      <c r="N27" s="393"/>
+      <c r="O27" s="393"/>
+      <c r="P27" s="393"/>
+      <c r="Q27" s="393"/>
+      <c r="R27" s="393"/>
+      <c r="S27" s="393"/>
+      <c r="T27" s="466"/>
     </row>
     <row r="28" spans="1:20" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="36"/>
-      <c r="B28" s="456"/>
-[...2 lines deleted...]
-      <c r="E28" s="457"/>
+      <c r="B28" s="461"/>
+      <c r="C28" s="420"/>
+      <c r="D28" s="420"/>
+      <c r="E28" s="462"/>
       <c r="F28" s="38" t="s">
         <v>75</v>
       </c>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
-      <c r="I28" s="463" t="s">
+      <c r="I28" s="467" t="s">
         <v>76</v>
       </c>
-      <c r="J28" s="463"/>
-[...2 lines deleted...]
-      <c r="M28" s="463" t="s">
+      <c r="J28" s="467"/>
+      <c r="K28" s="467"/>
+      <c r="L28" s="467"/>
+      <c r="M28" s="467" t="s">
         <v>77</v>
       </c>
-      <c r="N28" s="463"/>
-[...2 lines deleted...]
-      <c r="Q28" s="463" t="s">
+      <c r="N28" s="467"/>
+      <c r="O28" s="467"/>
+      <c r="P28" s="467"/>
+      <c r="Q28" s="467" t="s">
         <v>78</v>
       </c>
-      <c r="R28" s="463"/>
-[...1 lines deleted...]
-      <c r="T28" s="464"/>
+      <c r="R28" s="467"/>
+      <c r="S28" s="467"/>
+      <c r="T28" s="468"/>
     </row>
     <row r="29" spans="1:20" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="36"/>
-      <c r="B29" s="456"/>
-[...2 lines deleted...]
-      <c r="E29" s="457"/>
+      <c r="B29" s="461"/>
+      <c r="C29" s="420"/>
+      <c r="D29" s="420"/>
+      <c r="E29" s="462"/>
       <c r="F29" s="38" t="s">
         <v>79</v>
       </c>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
-      <c r="I29" s="446"/>
-[...10 lines deleted...]
-      <c r="T29" s="423"/>
+      <c r="I29" s="448"/>
+      <c r="J29" s="449"/>
+      <c r="K29" s="449"/>
+      <c r="L29" s="450"/>
+      <c r="M29" s="448"/>
+      <c r="N29" s="449"/>
+      <c r="O29" s="449"/>
+      <c r="P29" s="450"/>
+      <c r="Q29" s="448"/>
+      <c r="R29" s="414"/>
+      <c r="S29" s="414"/>
+      <c r="T29" s="415"/>
     </row>
     <row r="30" spans="1:20" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="36"/>
-      <c r="B30" s="456"/>
-[...2 lines deleted...]
-      <c r="E30" s="457"/>
+      <c r="B30" s="461"/>
+      <c r="C30" s="420"/>
+      <c r="D30" s="420"/>
+      <c r="E30" s="462"/>
       <c r="F30" s="38" t="s">
         <v>80</v>
       </c>
       <c r="G30" s="39"/>
       <c r="H30" s="39"/>
-      <c r="I30" s="446"/>
-[...10 lines deleted...]
-      <c r="T30" s="423"/>
+      <c r="I30" s="448"/>
+      <c r="J30" s="449"/>
+      <c r="K30" s="449"/>
+      <c r="L30" s="450"/>
+      <c r="M30" s="448"/>
+      <c r="N30" s="449"/>
+      <c r="O30" s="449"/>
+      <c r="P30" s="450"/>
+      <c r="Q30" s="448"/>
+      <c r="R30" s="414"/>
+      <c r="S30" s="414"/>
+      <c r="T30" s="415"/>
     </row>
     <row r="31" spans="1:20" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="40"/>
-      <c r="B31" s="458"/>
-[...2 lines deleted...]
-      <c r="E31" s="460"/>
+      <c r="B31" s="463"/>
+      <c r="C31" s="464"/>
+      <c r="D31" s="464"/>
+      <c r="E31" s="465"/>
       <c r="F31" s="38" t="s">
         <v>81</v>
       </c>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
-      <c r="I31" s="446"/>
-[...10 lines deleted...]
-      <c r="T31" s="423"/>
+      <c r="I31" s="448"/>
+      <c r="J31" s="449"/>
+      <c r="K31" s="449"/>
+      <c r="L31" s="450"/>
+      <c r="M31" s="448"/>
+      <c r="N31" s="449"/>
+      <c r="O31" s="449"/>
+      <c r="P31" s="450"/>
+      <c r="Q31" s="448"/>
+      <c r="R31" s="414"/>
+      <c r="S31" s="414"/>
+      <c r="T31" s="415"/>
     </row>
     <row r="32" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A32" s="465" t="s">
+      <c r="A32" s="430" t="s">
         <v>107</v>
       </c>
-      <c r="B32" s="402"/>
-[...17 lines deleted...]
-      <c r="T32" s="467"/>
+      <c r="B32" s="431"/>
+      <c r="C32" s="431"/>
+      <c r="D32" s="431"/>
+      <c r="E32" s="431"/>
+      <c r="F32" s="395"/>
+      <c r="G32" s="401"/>
+      <c r="H32" s="401"/>
+      <c r="I32" s="401"/>
+      <c r="J32" s="401"/>
+      <c r="K32" s="401"/>
+      <c r="L32" s="401"/>
+      <c r="M32" s="401"/>
+      <c r="N32" s="401"/>
+      <c r="O32" s="401"/>
+      <c r="P32" s="401"/>
+      <c r="Q32" s="401"/>
+      <c r="R32" s="399"/>
+      <c r="S32" s="399"/>
+      <c r="T32" s="402"/>
     </row>
     <row r="33" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A33" s="465"/>
-      <c r="B33" s="468" t="s">
+      <c r="A33" s="430"/>
+      <c r="B33" s="409" t="s">
         <v>108</v>
       </c>
-      <c r="C33" s="468"/>
-[...2 lines deleted...]
-      <c r="F33" s="469" t="s">
+      <c r="C33" s="409"/>
+      <c r="D33" s="409"/>
+      <c r="E33" s="409"/>
+      <c r="F33" s="421" t="s">
         <v>109</v>
       </c>
-      <c r="G33" s="470"/>
-[...12 lines deleted...]
-      <c r="T33" s="467"/>
+      <c r="G33" s="422"/>
+      <c r="H33" s="422"/>
+      <c r="I33" s="422"/>
+      <c r="J33" s="422"/>
+      <c r="K33" s="422"/>
+      <c r="L33" s="422"/>
+      <c r="M33" s="422"/>
+      <c r="N33" s="422"/>
+      <c r="O33" s="422"/>
+      <c r="P33" s="422"/>
+      <c r="Q33" s="422"/>
+      <c r="R33" s="399"/>
+      <c r="S33" s="399"/>
+      <c r="T33" s="402"/>
     </row>
     <row r="34" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A34" s="465"/>
-      <c r="B34" s="468" t="s">
+      <c r="A34" s="430"/>
+      <c r="B34" s="409" t="s">
         <v>70</v>
       </c>
-      <c r="C34" s="468"/>
-[...2 lines deleted...]
-      <c r="F34" s="469" t="s">
+      <c r="C34" s="409"/>
+      <c r="D34" s="409"/>
+      <c r="E34" s="409"/>
+      <c r="F34" s="421" t="s">
         <v>110</v>
       </c>
-      <c r="G34" s="470"/>
-[...12 lines deleted...]
-      <c r="T34" s="467"/>
+      <c r="G34" s="422"/>
+      <c r="H34" s="422"/>
+      <c r="I34" s="422"/>
+      <c r="J34" s="422"/>
+      <c r="K34" s="422"/>
+      <c r="L34" s="422"/>
+      <c r="M34" s="422"/>
+      <c r="N34" s="422"/>
+      <c r="O34" s="422"/>
+      <c r="P34" s="422"/>
+      <c r="Q34" s="422"/>
+      <c r="R34" s="399"/>
+      <c r="S34" s="399"/>
+      <c r="T34" s="402"/>
     </row>
     <row r="35" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A35" s="465"/>
-      <c r="B35" s="474" t="s">
+      <c r="A35" s="430"/>
+      <c r="B35" s="433" t="s">
         <v>111</v>
       </c>
-      <c r="C35" s="475"/>
-[...2 lines deleted...]
-      <c r="F35" s="482" t="s">
+      <c r="C35" s="434"/>
+      <c r="D35" s="434"/>
+      <c r="E35" s="435"/>
+      <c r="F35" s="442" t="s">
         <v>112</v>
       </c>
-      <c r="G35" s="483"/>
-      <c r="H35" s="484" t="s">
+      <c r="G35" s="443"/>
+      <c r="H35" s="444" t="s">
         <v>113</v>
       </c>
-      <c r="I35" s="484"/>
-[...7 lines deleted...]
-      <c r="Q35" s="485"/>
+      <c r="I35" s="444"/>
+      <c r="J35" s="444"/>
+      <c r="K35" s="444"/>
+      <c r="L35" s="444"/>
+      <c r="M35" s="444"/>
+      <c r="N35" s="444"/>
+      <c r="O35" s="444"/>
+      <c r="P35" s="444"/>
+      <c r="Q35" s="445"/>
       <c r="R35" s="41"/>
       <c r="S35" s="42"/>
       <c r="T35" s="43"/>
     </row>
     <row r="36" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A36" s="465"/>
-[...6 lines deleted...]
-      <c r="H36" s="486" t="s">
+      <c r="A36" s="430"/>
+      <c r="B36" s="436"/>
+      <c r="C36" s="437"/>
+      <c r="D36" s="437"/>
+      <c r="E36" s="438"/>
+      <c r="F36" s="442"/>
+      <c r="G36" s="443"/>
+      <c r="H36" s="446" t="s">
         <v>114</v>
       </c>
-      <c r="I36" s="486"/>
-      <c r="J36" s="486" t="s">
+      <c r="I36" s="446"/>
+      <c r="J36" s="446" t="s">
         <v>115</v>
       </c>
-      <c r="K36" s="486"/>
-      <c r="L36" s="486" t="s">
+      <c r="K36" s="446"/>
+      <c r="L36" s="446" t="s">
         <v>116</v>
       </c>
-      <c r="M36" s="486"/>
-      <c r="N36" s="486" t="s">
+      <c r="M36" s="446"/>
+      <c r="N36" s="446" t="s">
         <v>117</v>
       </c>
-      <c r="O36" s="486"/>
-      <c r="P36" s="486" t="s">
+      <c r="O36" s="446"/>
+      <c r="P36" s="446" t="s">
         <v>118</v>
       </c>
-      <c r="Q36" s="487"/>
+      <c r="Q36" s="447"/>
       <c r="R36" s="34"/>
       <c r="T36" s="35"/>
     </row>
     <row r="37" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A37" s="465"/>
-[...15 lines deleted...]
-      <c r="Q37" s="472"/>
+      <c r="A37" s="430"/>
+      <c r="B37" s="436"/>
+      <c r="C37" s="437"/>
+      <c r="D37" s="437"/>
+      <c r="E37" s="438"/>
+      <c r="F37" s="427"/>
+      <c r="G37" s="427"/>
+      <c r="H37" s="427"/>
+      <c r="I37" s="427"/>
+      <c r="J37" s="427"/>
+      <c r="K37" s="427"/>
+      <c r="L37" s="427"/>
+      <c r="M37" s="427"/>
+      <c r="N37" s="427"/>
+      <c r="O37" s="427"/>
+      <c r="P37" s="427"/>
+      <c r="Q37" s="424"/>
       <c r="R37" s="34"/>
       <c r="T37" s="35"/>
     </row>
     <row r="38" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A38" s="465"/>
-[...4 lines deleted...]
-      <c r="F38" s="471" t="s">
+      <c r="A38" s="430"/>
+      <c r="B38" s="436"/>
+      <c r="C38" s="437"/>
+      <c r="D38" s="437"/>
+      <c r="E38" s="438"/>
+      <c r="F38" s="427" t="s">
         <v>119</v>
       </c>
-      <c r="G38" s="471"/>
-      <c r="H38" s="471" t="s">
+      <c r="G38" s="427"/>
+      <c r="H38" s="427" t="s">
         <v>120</v>
       </c>
-      <c r="I38" s="472"/>
-      <c r="J38" s="473" t="s">
+      <c r="I38" s="424"/>
+      <c r="J38" s="432" t="s">
         <v>121</v>
       </c>
-      <c r="K38" s="473"/>
+      <c r="K38" s="432"/>
       <c r="L38" s="44"/>
       <c r="M38" s="44"/>
       <c r="N38" s="44"/>
       <c r="O38" s="44"/>
       <c r="P38" s="44"/>
       <c r="Q38" s="44"/>
       <c r="R38" s="45"/>
       <c r="S38" s="45"/>
       <c r="T38" s="46"/>
       <c r="U38" s="45"/>
     </row>
     <row r="39" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A39" s="465"/>
-[...9 lines deleted...]
-      <c r="K39" s="473"/>
+      <c r="A39" s="430"/>
+      <c r="B39" s="436"/>
+      <c r="C39" s="437"/>
+      <c r="D39" s="437"/>
+      <c r="E39" s="438"/>
+      <c r="F39" s="427"/>
+      <c r="G39" s="427"/>
+      <c r="H39" s="427"/>
+      <c r="I39" s="424"/>
+      <c r="J39" s="432"/>
+      <c r="K39" s="432"/>
       <c r="L39" s="45"/>
       <c r="M39" s="45"/>
       <c r="N39" s="45"/>
       <c r="O39" s="45"/>
       <c r="P39" s="45"/>
       <c r="Q39" s="45"/>
       <c r="R39" s="45"/>
       <c r="S39" s="45"/>
       <c r="T39" s="46"/>
       <c r="U39" s="45"/>
     </row>
     <row r="40" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A40" s="465"/>
-[...9 lines deleted...]
-      <c r="K40" s="471"/>
+      <c r="A40" s="430"/>
+      <c r="B40" s="439"/>
+      <c r="C40" s="440"/>
+      <c r="D40" s="440"/>
+      <c r="E40" s="441"/>
+      <c r="F40" s="424"/>
+      <c r="G40" s="425"/>
+      <c r="H40" s="424"/>
+      <c r="I40" s="426"/>
+      <c r="J40" s="427"/>
+      <c r="K40" s="427"/>
       <c r="L40" s="47"/>
       <c r="M40" s="47"/>
       <c r="N40" s="47"/>
       <c r="O40" s="47"/>
       <c r="P40" s="47"/>
       <c r="Q40" s="47"/>
       <c r="R40" s="47"/>
       <c r="S40" s="47"/>
       <c r="T40" s="48"/>
       <c r="U40" s="45"/>
     </row>
     <row r="41" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A41" s="465"/>
-      <c r="B41" s="469" t="s">
+      <c r="A41" s="430"/>
+      <c r="B41" s="421" t="s">
         <v>122</v>
       </c>
-      <c r="C41" s="470"/>
-[...2 lines deleted...]
-      <c r="F41" s="420" t="s">
+      <c r="C41" s="422"/>
+      <c r="D41" s="422"/>
+      <c r="E41" s="423"/>
+      <c r="F41" s="395" t="s">
         <v>123</v>
       </c>
-      <c r="G41" s="421"/>
-[...12 lines deleted...]
-      <c r="T41" s="467"/>
+      <c r="G41" s="401"/>
+      <c r="H41" s="401"/>
+      <c r="I41" s="401"/>
+      <c r="J41" s="401"/>
+      <c r="K41" s="401"/>
+      <c r="L41" s="401"/>
+      <c r="M41" s="401"/>
+      <c r="N41" s="401"/>
+      <c r="O41" s="401"/>
+      <c r="P41" s="401"/>
+      <c r="Q41" s="401"/>
+      <c r="R41" s="399"/>
+      <c r="S41" s="399"/>
+      <c r="T41" s="402"/>
     </row>
     <row r="42" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A42" s="465"/>
-      <c r="B42" s="468" t="s">
+      <c r="A42" s="430"/>
+      <c r="B42" s="409" t="s">
         <v>124</v>
       </c>
-      <c r="C42" s="468"/>
-[...16 lines deleted...]
-      <c r="T42" s="467"/>
+      <c r="C42" s="409"/>
+      <c r="D42" s="409"/>
+      <c r="E42" s="409"/>
+      <c r="F42" s="428"/>
+      <c r="G42" s="429"/>
+      <c r="H42" s="429"/>
+      <c r="I42" s="429"/>
+      <c r="J42" s="429"/>
+      <c r="K42" s="429"/>
+      <c r="L42" s="429"/>
+      <c r="M42" s="429"/>
+      <c r="N42" s="429"/>
+      <c r="O42" s="429"/>
+      <c r="P42" s="429"/>
+      <c r="Q42" s="429"/>
+      <c r="R42" s="399"/>
+      <c r="S42" s="399"/>
+      <c r="T42" s="402"/>
     </row>
     <row r="43" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A43" s="465"/>
-      <c r="B43" s="469" t="s">
+      <c r="A43" s="430"/>
+      <c r="B43" s="421" t="s">
         <v>125</v>
       </c>
-      <c r="C43" s="470"/>
-[...2 lines deleted...]
-      <c r="F43" s="420" t="s">
+      <c r="C43" s="422"/>
+      <c r="D43" s="422"/>
+      <c r="E43" s="423"/>
+      <c r="F43" s="395" t="s">
         <v>126</v>
       </c>
-      <c r="G43" s="421"/>
-[...12 lines deleted...]
-      <c r="T43" s="467"/>
+      <c r="G43" s="401"/>
+      <c r="H43" s="401"/>
+      <c r="I43" s="401"/>
+      <c r="J43" s="401"/>
+      <c r="K43" s="401"/>
+      <c r="L43" s="401"/>
+      <c r="M43" s="401"/>
+      <c r="N43" s="401"/>
+      <c r="O43" s="401"/>
+      <c r="P43" s="401"/>
+      <c r="Q43" s="401"/>
+      <c r="R43" s="399"/>
+      <c r="S43" s="399"/>
+      <c r="T43" s="402"/>
     </row>
     <row r="44" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A44" s="465"/>
-      <c r="B44" s="468" t="s">
+      <c r="A44" s="430"/>
+      <c r="B44" s="409" t="s">
         <v>71</v>
       </c>
-      <c r="C44" s="468"/>
-[...16 lines deleted...]
-      <c r="T44" s="467"/>
+      <c r="C44" s="409"/>
+      <c r="D44" s="409"/>
+      <c r="E44" s="409"/>
+      <c r="F44" s="395"/>
+      <c r="G44" s="401"/>
+      <c r="H44" s="401"/>
+      <c r="I44" s="401"/>
+      <c r="J44" s="401"/>
+      <c r="K44" s="401"/>
+      <c r="L44" s="401"/>
+      <c r="M44" s="401"/>
+      <c r="N44" s="401"/>
+      <c r="O44" s="401"/>
+      <c r="P44" s="401"/>
+      <c r="Q44" s="401"/>
+      <c r="R44" s="399"/>
+      <c r="S44" s="399"/>
+      <c r="T44" s="402"/>
     </row>
     <row r="45" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A45" s="465"/>
-[...18 lines deleted...]
-      <c r="T45" s="467"/>
+      <c r="A45" s="430"/>
+      <c r="B45" s="409"/>
+      <c r="C45" s="409"/>
+      <c r="D45" s="409"/>
+      <c r="E45" s="409"/>
+      <c r="F45" s="395"/>
+      <c r="G45" s="401"/>
+      <c r="H45" s="401"/>
+      <c r="I45" s="401"/>
+      <c r="J45" s="401"/>
+      <c r="K45" s="401"/>
+      <c r="L45" s="401"/>
+      <c r="M45" s="401"/>
+      <c r="N45" s="401"/>
+      <c r="O45" s="401"/>
+      <c r="P45" s="401"/>
+      <c r="Q45" s="401"/>
+      <c r="R45" s="399"/>
+      <c r="S45" s="399"/>
+      <c r="T45" s="402"/>
     </row>
     <row r="46" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A46" s="465"/>
-      <c r="B46" s="468" t="s">
+      <c r="A46" s="430"/>
+      <c r="B46" s="409" t="s">
         <v>72</v>
       </c>
-      <c r="C46" s="468"/>
-[...16 lines deleted...]
-      <c r="T46" s="467"/>
+      <c r="C46" s="409"/>
+      <c r="D46" s="409"/>
+      <c r="E46" s="409"/>
+      <c r="F46" s="395"/>
+      <c r="G46" s="401"/>
+      <c r="H46" s="401"/>
+      <c r="I46" s="401"/>
+      <c r="J46" s="401"/>
+      <c r="K46" s="401"/>
+      <c r="L46" s="401"/>
+      <c r="M46" s="401"/>
+      <c r="N46" s="401"/>
+      <c r="O46" s="401"/>
+      <c r="P46" s="401"/>
+      <c r="Q46" s="401"/>
+      <c r="R46" s="399"/>
+      <c r="S46" s="399"/>
+      <c r="T46" s="402"/>
     </row>
     <row r="47" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A47" s="465"/>
-      <c r="B47" s="468" t="s">
+      <c r="A47" s="430"/>
+      <c r="B47" s="409" t="s">
         <v>127</v>
       </c>
-      <c r="C47" s="468"/>
-[...2 lines deleted...]
-      <c r="F47" s="427" t="s">
+      <c r="C47" s="409"/>
+      <c r="D47" s="409"/>
+      <c r="E47" s="409"/>
+      <c r="F47" s="411" t="s">
         <v>128</v>
       </c>
-      <c r="G47" s="411"/>
-[...2 lines deleted...]
-      <c r="J47" s="427" t="s">
+      <c r="G47" s="412"/>
+      <c r="H47" s="412"/>
+      <c r="I47" s="413"/>
+      <c r="J47" s="411" t="s">
         <v>129</v>
       </c>
-      <c r="K47" s="411"/>
-[...8 lines deleted...]
-      <c r="T47" s="423"/>
+      <c r="K47" s="412"/>
+      <c r="L47" s="412"/>
+      <c r="M47" s="413"/>
+      <c r="N47" s="395"/>
+      <c r="O47" s="393"/>
+      <c r="P47" s="393"/>
+      <c r="Q47" s="393"/>
+      <c r="R47" s="414"/>
+      <c r="S47" s="414"/>
+      <c r="T47" s="415"/>
     </row>
     <row r="48" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A48" s="465"/>
-[...4 lines deleted...]
-      <c r="F48" s="420" t="s">
+      <c r="A48" s="430"/>
+      <c r="B48" s="410"/>
+      <c r="C48" s="410"/>
+      <c r="D48" s="410"/>
+      <c r="E48" s="410"/>
+      <c r="F48" s="395" t="s">
         <v>130</v>
       </c>
-      <c r="G48" s="421"/>
-[...2 lines deleted...]
-      <c r="J48" s="503" t="s">
+      <c r="G48" s="401"/>
+      <c r="H48" s="401"/>
+      <c r="I48" s="396"/>
+      <c r="J48" s="416" t="s">
         <v>131</v>
       </c>
-      <c r="K48" s="504"/>
+      <c r="K48" s="417"/>
       <c r="L48" s="49"/>
       <c r="M48" s="50"/>
       <c r="N48" s="51" t="s">
         <v>132</v>
       </c>
-      <c r="O48" s="426"/>
-[...3 lines deleted...]
-      <c r="S48" s="405"/>
+      <c r="O48" s="418"/>
+      <c r="P48" s="419"/>
+      <c r="Q48" s="419"/>
+      <c r="R48" s="420"/>
+      <c r="S48" s="420"/>
       <c r="T48" s="35"/>
     </row>
     <row r="49" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A49" s="465"/>
-[...4 lines deleted...]
-      <c r="F49" s="420" t="s">
+      <c r="A49" s="430"/>
+      <c r="B49" s="410"/>
+      <c r="C49" s="410"/>
+      <c r="D49" s="410"/>
+      <c r="E49" s="410"/>
+      <c r="F49" s="395" t="s">
         <v>133</v>
       </c>
-      <c r="G49" s="421"/>
-[...12 lines deleted...]
-      <c r="T49" s="423"/>
+      <c r="G49" s="401"/>
+      <c r="H49" s="401"/>
+      <c r="I49" s="396"/>
+      <c r="J49" s="395"/>
+      <c r="K49" s="393"/>
+      <c r="L49" s="393"/>
+      <c r="M49" s="393"/>
+      <c r="N49" s="393"/>
+      <c r="O49" s="393"/>
+      <c r="P49" s="393"/>
+      <c r="Q49" s="393"/>
+      <c r="R49" s="414"/>
+      <c r="S49" s="414"/>
+      <c r="T49" s="415"/>
     </row>
     <row r="50" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A50" s="491" t="s">
+      <c r="A50" s="392" t="s">
         <v>134</v>
       </c>
-      <c r="B50" s="461"/>
-[...3 lines deleted...]
-      <c r="F50" s="420" t="s">
+      <c r="B50" s="393"/>
+      <c r="C50" s="393"/>
+      <c r="D50" s="393"/>
+      <c r="E50" s="394"/>
+      <c r="F50" s="395" t="s">
         <v>135</v>
       </c>
-      <c r="G50" s="401"/>
+      <c r="G50" s="396"/>
       <c r="H50" s="52"/>
       <c r="I50" s="52"/>
       <c r="J50" s="53"/>
       <c r="K50" s="54"/>
-      <c r="L50" s="493" t="s">
+      <c r="L50" s="397" t="s">
         <v>136</v>
       </c>
-      <c r="M50" s="493"/>
-      <c r="N50" s="493"/>
+      <c r="M50" s="397"/>
+      <c r="N50" s="397"/>
       <c r="O50" s="55"/>
       <c r="P50" s="56"/>
       <c r="Q50" s="56"/>
       <c r="R50" s="56"/>
       <c r="S50" s="56"/>
       <c r="T50" s="57"/>
     </row>
     <row r="51" spans="1:20" ht="26.25" customHeight="1">
-      <c r="A51" s="494" t="s">
+      <c r="A51" s="398" t="s">
         <v>137</v>
       </c>
-      <c r="B51" s="466"/>
-[...17 lines deleted...]
-      <c r="T51" s="467"/>
+      <c r="B51" s="399"/>
+      <c r="C51" s="399"/>
+      <c r="D51" s="399"/>
+      <c r="E51" s="400"/>
+      <c r="F51" s="395"/>
+      <c r="G51" s="401"/>
+      <c r="H51" s="401"/>
+      <c r="I51" s="401"/>
+      <c r="J51" s="401"/>
+      <c r="K51" s="401"/>
+      <c r="L51" s="401"/>
+      <c r="M51" s="401"/>
+      <c r="N51" s="401"/>
+      <c r="O51" s="401"/>
+      <c r="P51" s="401"/>
+      <c r="Q51" s="401"/>
+      <c r="R51" s="399"/>
+      <c r="S51" s="399"/>
+      <c r="T51" s="402"/>
     </row>
     <row r="52" spans="1:20" ht="39" customHeight="1" thickBot="1">
-      <c r="A52" s="496" t="s">
+      <c r="A52" s="403" t="s">
         <v>138</v>
       </c>
-      <c r="B52" s="497"/>
-[...3 lines deleted...]
-      <c r="F52" s="498" t="s">
+      <c r="B52" s="404"/>
+      <c r="C52" s="404"/>
+      <c r="D52" s="404"/>
+      <c r="E52" s="404"/>
+      <c r="F52" s="405" t="s">
         <v>139</v>
       </c>
-      <c r="G52" s="499"/>
-[...12 lines deleted...]
-      <c r="T52" s="501"/>
+      <c r="G52" s="406"/>
+      <c r="H52" s="406"/>
+      <c r="I52" s="406"/>
+      <c r="J52" s="406"/>
+      <c r="K52" s="406"/>
+      <c r="L52" s="406"/>
+      <c r="M52" s="406"/>
+      <c r="N52" s="406"/>
+      <c r="O52" s="406"/>
+      <c r="P52" s="406"/>
+      <c r="Q52" s="406"/>
+      <c r="R52" s="407"/>
+      <c r="S52" s="407"/>
+      <c r="T52" s="408"/>
     </row>
     <row r="53" spans="1:20" ht="12.75" customHeight="1">
       <c r="A53" s="29" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A54" s="505" t="s">
+      <c r="A54" s="389" t="s">
         <v>141</v>
       </c>
-      <c r="B54" s="506"/>
-[...17 lines deleted...]
-      <c r="T54" s="506"/>
+      <c r="B54" s="390"/>
+      <c r="C54" s="390"/>
+      <c r="D54" s="390"/>
+      <c r="E54" s="390"/>
+      <c r="F54" s="390"/>
+      <c r="G54" s="390"/>
+      <c r="H54" s="390"/>
+      <c r="I54" s="390"/>
+      <c r="J54" s="390"/>
+      <c r="K54" s="390"/>
+      <c r="L54" s="390"/>
+      <c r="M54" s="390"/>
+      <c r="N54" s="390"/>
+      <c r="O54" s="390"/>
+      <c r="P54" s="390"/>
+      <c r="Q54" s="390"/>
+      <c r="R54" s="390"/>
+      <c r="S54" s="390"/>
+      <c r="T54" s="390"/>
     </row>
     <row r="55" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A55" s="505" t="s">
+      <c r="A55" s="389" t="s">
         <v>142</v>
       </c>
-      <c r="B55" s="506"/>
-[...17 lines deleted...]
-      <c r="T55" s="506"/>
+      <c r="B55" s="390"/>
+      <c r="C55" s="390"/>
+      <c r="D55" s="390"/>
+      <c r="E55" s="390"/>
+      <c r="F55" s="390"/>
+      <c r="G55" s="390"/>
+      <c r="H55" s="390"/>
+      <c r="I55" s="390"/>
+      <c r="J55" s="390"/>
+      <c r="K55" s="390"/>
+      <c r="L55" s="390"/>
+      <c r="M55" s="390"/>
+      <c r="N55" s="390"/>
+      <c r="O55" s="390"/>
+      <c r="P55" s="390"/>
+      <c r="Q55" s="390"/>
+      <c r="R55" s="390"/>
+      <c r="S55" s="390"/>
+      <c r="T55" s="390"/>
     </row>
     <row r="56" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A56" s="505" t="s">
+      <c r="A56" s="389" t="s">
         <v>143</v>
       </c>
-      <c r="B56" s="506"/>
-[...17 lines deleted...]
-      <c r="T56" s="506"/>
+      <c r="B56" s="390"/>
+      <c r="C56" s="390"/>
+      <c r="D56" s="390"/>
+      <c r="E56" s="390"/>
+      <c r="F56" s="390"/>
+      <c r="G56" s="390"/>
+      <c r="H56" s="390"/>
+      <c r="I56" s="390"/>
+      <c r="J56" s="390"/>
+      <c r="K56" s="390"/>
+      <c r="L56" s="390"/>
+      <c r="M56" s="390"/>
+      <c r="N56" s="390"/>
+      <c r="O56" s="390"/>
+      <c r="P56" s="390"/>
+      <c r="Q56" s="390"/>
+      <c r="R56" s="390"/>
+      <c r="S56" s="390"/>
+      <c r="T56" s="390"/>
     </row>
     <row r="57" spans="1:20" s="30" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A57" s="505" t="s">
+      <c r="A57" s="389" t="s">
         <v>144</v>
       </c>
-      <c r="B57" s="505"/>
-[...14 lines deleted...]
-      <c r="Q57" s="505"/>
+      <c r="B57" s="389"/>
+      <c r="C57" s="389"/>
+      <c r="D57" s="389"/>
+      <c r="E57" s="389"/>
+      <c r="F57" s="389"/>
+      <c r="G57" s="389"/>
+      <c r="H57" s="389"/>
+      <c r="I57" s="389"/>
+      <c r="J57" s="389"/>
+      <c r="K57" s="389"/>
+      <c r="L57" s="389"/>
+      <c r="M57" s="389"/>
+      <c r="N57" s="389"/>
+      <c r="O57" s="389"/>
+      <c r="P57" s="389"/>
+      <c r="Q57" s="389"/>
     </row>
     <row r="58" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A58" s="505" t="s">
+      <c r="A58" s="389" t="s">
         <v>145</v>
       </c>
-      <c r="B58" s="506"/>
-[...17 lines deleted...]
-      <c r="T58" s="506"/>
+      <c r="B58" s="390"/>
+      <c r="C58" s="390"/>
+      <c r="D58" s="390"/>
+      <c r="E58" s="390"/>
+      <c r="F58" s="390"/>
+      <c r="G58" s="390"/>
+      <c r="H58" s="390"/>
+      <c r="I58" s="390"/>
+      <c r="J58" s="390"/>
+      <c r="K58" s="390"/>
+      <c r="L58" s="390"/>
+      <c r="M58" s="390"/>
+      <c r="N58" s="390"/>
+      <c r="O58" s="390"/>
+      <c r="P58" s="390"/>
+      <c r="Q58" s="390"/>
+      <c r="R58" s="390"/>
+      <c r="S58" s="390"/>
+      <c r="T58" s="390"/>
     </row>
     <row r="59" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A59" s="505" t="s">
+      <c r="A59" s="389" t="s">
         <v>146</v>
       </c>
-      <c r="B59" s="506"/>
-[...17 lines deleted...]
-      <c r="T59" s="506"/>
+      <c r="B59" s="390"/>
+      <c r="C59" s="390"/>
+      <c r="D59" s="390"/>
+      <c r="E59" s="390"/>
+      <c r="F59" s="390"/>
+      <c r="G59" s="390"/>
+      <c r="H59" s="390"/>
+      <c r="I59" s="390"/>
+      <c r="J59" s="390"/>
+      <c r="K59" s="390"/>
+      <c r="L59" s="390"/>
+      <c r="M59" s="390"/>
+      <c r="N59" s="390"/>
+      <c r="O59" s="390"/>
+      <c r="P59" s="390"/>
+      <c r="Q59" s="390"/>
+      <c r="R59" s="390"/>
+      <c r="S59" s="390"/>
+      <c r="T59" s="390"/>
     </row>
     <row r="60" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A60" s="505" t="s">
+      <c r="A60" s="389" t="s">
         <v>147</v>
       </c>
-      <c r="B60" s="506"/>
-[...17 lines deleted...]
-      <c r="T60" s="506"/>
+      <c r="B60" s="390"/>
+      <c r="C60" s="390"/>
+      <c r="D60" s="390"/>
+      <c r="E60" s="390"/>
+      <c r="F60" s="390"/>
+      <c r="G60" s="390"/>
+      <c r="H60" s="390"/>
+      <c r="I60" s="390"/>
+      <c r="J60" s="390"/>
+      <c r="K60" s="390"/>
+      <c r="L60" s="390"/>
+      <c r="M60" s="390"/>
+      <c r="N60" s="390"/>
+      <c r="O60" s="390"/>
+      <c r="P60" s="390"/>
+      <c r="Q60" s="390"/>
+      <c r="R60" s="390"/>
+      <c r="S60" s="390"/>
+      <c r="T60" s="390"/>
     </row>
     <row r="61" spans="1:20" ht="12.75" customHeight="1">
       <c r="A61" s="58"/>
       <c r="B61" s="28"/>
       <c r="C61" s="28"/>
       <c r="D61" s="28"/>
       <c r="E61" s="28"/>
       <c r="F61" s="28"/>
       <c r="G61" s="28"/>
       <c r="H61" s="28"/>
       <c r="I61" s="28"/>
       <c r="J61" s="28"/>
       <c r="K61" s="28"/>
       <c r="L61" s="28"/>
       <c r="M61" s="28"/>
       <c r="N61" s="28"/>
       <c r="O61" s="28"/>
       <c r="P61" s="28"/>
       <c r="Q61" s="28"/>
     </row>
     <row r="62" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A62" s="507"/>
-[...1 lines deleted...]
-      <c r="C62" s="507"/>
+      <c r="A62" s="391"/>
+      <c r="B62" s="391"/>
+      <c r="C62" s="391"/>
     </row>
     <row r="63" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A63" s="507"/>
-[...1 lines deleted...]
-      <c r="C63" s="507"/>
+      <c r="A63" s="391"/>
+      <c r="B63" s="391"/>
+      <c r="C63" s="391"/>
     </row>
     <row r="64" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A64" s="507"/>
-[...1 lines deleted...]
-      <c r="C64" s="507"/>
+      <c r="A64" s="391"/>
+      <c r="B64" s="391"/>
+      <c r="C64" s="391"/>
     </row>
     <row r="65" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A65" s="507"/>
-[...1 lines deleted...]
-      <c r="C65" s="507"/>
+      <c r="A65" s="391"/>
+      <c r="B65" s="391"/>
+      <c r="C65" s="391"/>
     </row>
     <row r="66" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A66" s="507"/>
-[...1 lines deleted...]
-      <c r="C66" s="507"/>
+      <c r="A66" s="391"/>
+      <c r="B66" s="391"/>
+      <c r="C66" s="391"/>
     </row>
   </sheetData>
   <mergeCells count="169">
-    <mergeCell ref="A60:T60"/>
-[...39 lines deleted...]
-    <mergeCell ref="F42:T42"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:T4"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:T6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:T7"/>
+    <mergeCell ref="B8:C10"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:T11"/>
+    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="J12:T12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="J13:K14"/>
+    <mergeCell ref="L13:T13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="B17:C18"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="S17:T17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="A15:E16"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="L15:N15"/>
+    <mergeCell ref="O15:Q15"/>
+    <mergeCell ref="R15:T15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="L20:N20"/>
+    <mergeCell ref="O20:Q20"/>
+    <mergeCell ref="R20:T20"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="I19:K19"/>
+    <mergeCell ref="L19:N19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="R19:T19"/>
+    <mergeCell ref="B21:E22"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="I21:K21"/>
+    <mergeCell ref="L21:N21"/>
+    <mergeCell ref="O21:Q21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="I25:K25"/>
+    <mergeCell ref="L25:N25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="I29:L29"/>
+    <mergeCell ref="M29:P29"/>
+    <mergeCell ref="Q29:T29"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="M30:P30"/>
+    <mergeCell ref="Q30:T30"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="I26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="O26:Q26"/>
+    <mergeCell ref="B27:E31"/>
+    <mergeCell ref="F27:T27"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="Q28:T28"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="M31:P31"/>
+    <mergeCell ref="Q31:T31"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="F32:T32"/>
     <mergeCell ref="A33:A49"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="F33:T33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="F34:T34"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="F38:G39"/>
     <mergeCell ref="H38:I39"/>
     <mergeCell ref="J38:K39"/>
     <mergeCell ref="B35:E40"/>
     <mergeCell ref="F35:G36"/>
     <mergeCell ref="H35:Q35"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="H37:I37"/>
-    <mergeCell ref="I29:L29"/>
-[...102 lines deleted...]
-    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:T43"/>
+    <mergeCell ref="B44:E45"/>
+    <mergeCell ref="F44:T45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:T46"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:T41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:T42"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="L50:N50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:T51"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="F52:T52"/>
+    <mergeCell ref="B47:E49"/>
+    <mergeCell ref="F47:I47"/>
+    <mergeCell ref="J47:M47"/>
+    <mergeCell ref="N47:T47"/>
+    <mergeCell ref="F48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="O48:S48"/>
+    <mergeCell ref="F49:I49"/>
+    <mergeCell ref="J49:T49"/>
+    <mergeCell ref="A60:T60"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A54:T54"/>
+    <mergeCell ref="A55:T55"/>
+    <mergeCell ref="A56:T56"/>
+    <mergeCell ref="A57:Q57"/>
+    <mergeCell ref="A58:T58"/>
+    <mergeCell ref="A59:T59"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.19685039370078741" top="0.47244094488188981" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="103" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b7b391f-316a-4bc7-a585-b2bcaf106fac">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Owner xmlns="3b7b391f-316a-4bc7-a585-b2bcaf106fac">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100C01E761D7F10AC4AA5F2ABE28D747455" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="a143d2307fc8a2191278fd36c543140b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b7b391f-316a-4bc7-a585-b2bcaf106fac" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6855582b5da0a3aa643b3aa1955d7827" ns2:_="" ns3:_="">
     <xsd:import namespace="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -24428,107 +24239,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E41F9C36-CE5F-46CB-9EB7-58D016E3E70F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFF32671-1337-47DB-B0C9-24E3BAD098AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D9752C6-158C-411B-905E-5C19F9899F13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b7b391f-316a-4bc7-a585-b2bcaf106fac"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFF32671-1337-47DB-B0C9-24E3BAD098AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E41F9C36-CE5F-46CB-9EB7-58D016E3E70F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>