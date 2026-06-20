--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA03FA4E-51EF-4E83-9896-E42CCC0B6559}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D42F1EB8-4FD0-4ACA-A515-1A34CA62D051}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="事業開始届" sheetId="4" r:id="rId1"/>
     <sheet name="事業開始届（記入例）" sheetId="6" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_____kk06">#REF!</definedName>
     <definedName name="_____kk29">#REF!</definedName>
     <definedName name="____kk06">#REF!</definedName>
     <definedName name="____kk29">#REF!</definedName>
     <definedName name="___kk06" localSheetId="1">#REF!</definedName>
     <definedName name="___kk06">#REF!</definedName>
     <definedName name="___kk29" localSheetId="1">#REF!</definedName>
     <definedName name="___kk29">#REF!</definedName>
     <definedName name="__kk06" localSheetId="1">#REF!</definedName>
     <definedName name="__kk06">#REF!</definedName>
     <definedName name="__kk29" localSheetId="1">#REF!</definedName>
     <definedName name="__kk29">#REF!</definedName>
     <definedName name="_kk06" localSheetId="1">#REF!</definedName>
     <definedName name="_kk06">#REF!</definedName>
@@ -205,51 +205,51 @@
     <definedName name="tebie_o7">#REF!</definedName>
     <definedName name="tebie08" localSheetId="1">#REF!</definedName>
     <definedName name="tebie08">#REF!</definedName>
     <definedName name="tebie33" localSheetId="1">#REF!</definedName>
     <definedName name="tebie33">#REF!</definedName>
     <definedName name="tebiroo" localSheetId="1">#REF!</definedName>
     <definedName name="tebiroo">#REF!</definedName>
     <definedName name="teble" localSheetId="1">#REF!</definedName>
     <definedName name="teble">#REF!</definedName>
     <definedName name="teble_09" localSheetId="1">#REF!</definedName>
     <definedName name="teble_09">#REF!</definedName>
     <definedName name="teble77" localSheetId="1">#REF!</definedName>
     <definedName name="teble77">#REF!</definedName>
     <definedName name="食事" localSheetId="1">#REF!</definedName>
     <definedName name="食事">#REF!</definedName>
     <definedName name="町っ油" localSheetId="1">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="利用日数記入例" localSheetId="1">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="53">
   <si>
     <t>東京都知事　殿</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チジ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ドノ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　　　　　　届出者　氏名</t>
     <rPh sb="8" eb="10">
       <t>トドケデ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <rPh sb="12" eb="14">
@@ -1212,214 +1212,214 @@
   </cellStyleXfs>
   <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_新規Microsoft Excel ワークシート" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -2199,1983 +2199,1980 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:T49"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="T6" sqref="T6"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="26" width="4.625" style="2" customWidth="1"/>
+    <col min="1" max="26" width="4.6640625" style="2" customWidth="1"/>
     <col min="27" max="256" width="9" style="2"/>
-    <col min="257" max="282" width="4.625" style="2" customWidth="1"/>
+    <col min="257" max="282" width="4.6640625" style="2" customWidth="1"/>
     <col min="283" max="512" width="9" style="2"/>
-    <col min="513" max="538" width="4.625" style="2" customWidth="1"/>
+    <col min="513" max="538" width="4.6640625" style="2" customWidth="1"/>
     <col min="539" max="768" width="9" style="2"/>
-    <col min="769" max="794" width="4.625" style="2" customWidth="1"/>
+    <col min="769" max="794" width="4.6640625" style="2" customWidth="1"/>
     <col min="795" max="1024" width="9" style="2"/>
-    <col min="1025" max="1050" width="4.625" style="2" customWidth="1"/>
+    <col min="1025" max="1050" width="4.6640625" style="2" customWidth="1"/>
     <col min="1051" max="1280" width="9" style="2"/>
-    <col min="1281" max="1306" width="4.625" style="2" customWidth="1"/>
+    <col min="1281" max="1306" width="4.6640625" style="2" customWidth="1"/>
     <col min="1307" max="1536" width="9" style="2"/>
-    <col min="1537" max="1562" width="4.625" style="2" customWidth="1"/>
+    <col min="1537" max="1562" width="4.6640625" style="2" customWidth="1"/>
     <col min="1563" max="1792" width="9" style="2"/>
-    <col min="1793" max="1818" width="4.625" style="2" customWidth="1"/>
+    <col min="1793" max="1818" width="4.6640625" style="2" customWidth="1"/>
     <col min="1819" max="2048" width="9" style="2"/>
-    <col min="2049" max="2074" width="4.625" style="2" customWidth="1"/>
+    <col min="2049" max="2074" width="4.6640625" style="2" customWidth="1"/>
     <col min="2075" max="2304" width="9" style="2"/>
-    <col min="2305" max="2330" width="4.625" style="2" customWidth="1"/>
+    <col min="2305" max="2330" width="4.6640625" style="2" customWidth="1"/>
     <col min="2331" max="2560" width="9" style="2"/>
-    <col min="2561" max="2586" width="4.625" style="2" customWidth="1"/>
+    <col min="2561" max="2586" width="4.6640625" style="2" customWidth="1"/>
     <col min="2587" max="2816" width="9" style="2"/>
-    <col min="2817" max="2842" width="4.625" style="2" customWidth="1"/>
+    <col min="2817" max="2842" width="4.6640625" style="2" customWidth="1"/>
     <col min="2843" max="3072" width="9" style="2"/>
-    <col min="3073" max="3098" width="4.625" style="2" customWidth="1"/>
+    <col min="3073" max="3098" width="4.6640625" style="2" customWidth="1"/>
     <col min="3099" max="3328" width="9" style="2"/>
-    <col min="3329" max="3354" width="4.625" style="2" customWidth="1"/>
+    <col min="3329" max="3354" width="4.6640625" style="2" customWidth="1"/>
     <col min="3355" max="3584" width="9" style="2"/>
-    <col min="3585" max="3610" width="4.625" style="2" customWidth="1"/>
+    <col min="3585" max="3610" width="4.6640625" style="2" customWidth="1"/>
     <col min="3611" max="3840" width="9" style="2"/>
-    <col min="3841" max="3866" width="4.625" style="2" customWidth="1"/>
+    <col min="3841" max="3866" width="4.6640625" style="2" customWidth="1"/>
     <col min="3867" max="4096" width="9" style="2"/>
-    <col min="4097" max="4122" width="4.625" style="2" customWidth="1"/>
+    <col min="4097" max="4122" width="4.6640625" style="2" customWidth="1"/>
     <col min="4123" max="4352" width="9" style="2"/>
-    <col min="4353" max="4378" width="4.625" style="2" customWidth="1"/>
+    <col min="4353" max="4378" width="4.6640625" style="2" customWidth="1"/>
     <col min="4379" max="4608" width="9" style="2"/>
-    <col min="4609" max="4634" width="4.625" style="2" customWidth="1"/>
+    <col min="4609" max="4634" width="4.6640625" style="2" customWidth="1"/>
     <col min="4635" max="4864" width="9" style="2"/>
-    <col min="4865" max="4890" width="4.625" style="2" customWidth="1"/>
+    <col min="4865" max="4890" width="4.6640625" style="2" customWidth="1"/>
     <col min="4891" max="5120" width="9" style="2"/>
-    <col min="5121" max="5146" width="4.625" style="2" customWidth="1"/>
+    <col min="5121" max="5146" width="4.6640625" style="2" customWidth="1"/>
     <col min="5147" max="5376" width="9" style="2"/>
-    <col min="5377" max="5402" width="4.625" style="2" customWidth="1"/>
+    <col min="5377" max="5402" width="4.6640625" style="2" customWidth="1"/>
     <col min="5403" max="5632" width="9" style="2"/>
-    <col min="5633" max="5658" width="4.625" style="2" customWidth="1"/>
+    <col min="5633" max="5658" width="4.6640625" style="2" customWidth="1"/>
     <col min="5659" max="5888" width="9" style="2"/>
-    <col min="5889" max="5914" width="4.625" style="2" customWidth="1"/>
+    <col min="5889" max="5914" width="4.6640625" style="2" customWidth="1"/>
     <col min="5915" max="6144" width="9" style="2"/>
-    <col min="6145" max="6170" width="4.625" style="2" customWidth="1"/>
+    <col min="6145" max="6170" width="4.6640625" style="2" customWidth="1"/>
     <col min="6171" max="6400" width="9" style="2"/>
-    <col min="6401" max="6426" width="4.625" style="2" customWidth="1"/>
+    <col min="6401" max="6426" width="4.6640625" style="2" customWidth="1"/>
     <col min="6427" max="6656" width="9" style="2"/>
-    <col min="6657" max="6682" width="4.625" style="2" customWidth="1"/>
+    <col min="6657" max="6682" width="4.6640625" style="2" customWidth="1"/>
     <col min="6683" max="6912" width="9" style="2"/>
-    <col min="6913" max="6938" width="4.625" style="2" customWidth="1"/>
+    <col min="6913" max="6938" width="4.6640625" style="2" customWidth="1"/>
     <col min="6939" max="7168" width="9" style="2"/>
-    <col min="7169" max="7194" width="4.625" style="2" customWidth="1"/>
+    <col min="7169" max="7194" width="4.6640625" style="2" customWidth="1"/>
     <col min="7195" max="7424" width="9" style="2"/>
-    <col min="7425" max="7450" width="4.625" style="2" customWidth="1"/>
+    <col min="7425" max="7450" width="4.6640625" style="2" customWidth="1"/>
     <col min="7451" max="7680" width="9" style="2"/>
-    <col min="7681" max="7706" width="4.625" style="2" customWidth="1"/>
+    <col min="7681" max="7706" width="4.6640625" style="2" customWidth="1"/>
     <col min="7707" max="7936" width="9" style="2"/>
-    <col min="7937" max="7962" width="4.625" style="2" customWidth="1"/>
+    <col min="7937" max="7962" width="4.6640625" style="2" customWidth="1"/>
     <col min="7963" max="8192" width="9" style="2"/>
-    <col min="8193" max="8218" width="4.625" style="2" customWidth="1"/>
+    <col min="8193" max="8218" width="4.6640625" style="2" customWidth="1"/>
     <col min="8219" max="8448" width="9" style="2"/>
-    <col min="8449" max="8474" width="4.625" style="2" customWidth="1"/>
+    <col min="8449" max="8474" width="4.6640625" style="2" customWidth="1"/>
     <col min="8475" max="8704" width="9" style="2"/>
-    <col min="8705" max="8730" width="4.625" style="2" customWidth="1"/>
+    <col min="8705" max="8730" width="4.6640625" style="2" customWidth="1"/>
     <col min="8731" max="8960" width="9" style="2"/>
-    <col min="8961" max="8986" width="4.625" style="2" customWidth="1"/>
+    <col min="8961" max="8986" width="4.6640625" style="2" customWidth="1"/>
     <col min="8987" max="9216" width="9" style="2"/>
-    <col min="9217" max="9242" width="4.625" style="2" customWidth="1"/>
+    <col min="9217" max="9242" width="4.6640625" style="2" customWidth="1"/>
     <col min="9243" max="9472" width="9" style="2"/>
-    <col min="9473" max="9498" width="4.625" style="2" customWidth="1"/>
+    <col min="9473" max="9498" width="4.6640625" style="2" customWidth="1"/>
     <col min="9499" max="9728" width="9" style="2"/>
-    <col min="9729" max="9754" width="4.625" style="2" customWidth="1"/>
+    <col min="9729" max="9754" width="4.6640625" style="2" customWidth="1"/>
     <col min="9755" max="9984" width="9" style="2"/>
-    <col min="9985" max="10010" width="4.625" style="2" customWidth="1"/>
+    <col min="9985" max="10010" width="4.6640625" style="2" customWidth="1"/>
     <col min="10011" max="10240" width="9" style="2"/>
-    <col min="10241" max="10266" width="4.625" style="2" customWidth="1"/>
+    <col min="10241" max="10266" width="4.6640625" style="2" customWidth="1"/>
     <col min="10267" max="10496" width="9" style="2"/>
-    <col min="10497" max="10522" width="4.625" style="2" customWidth="1"/>
+    <col min="10497" max="10522" width="4.6640625" style="2" customWidth="1"/>
     <col min="10523" max="10752" width="9" style="2"/>
-    <col min="10753" max="10778" width="4.625" style="2" customWidth="1"/>
+    <col min="10753" max="10778" width="4.6640625" style="2" customWidth="1"/>
     <col min="10779" max="11008" width="9" style="2"/>
-    <col min="11009" max="11034" width="4.625" style="2" customWidth="1"/>
+    <col min="11009" max="11034" width="4.6640625" style="2" customWidth="1"/>
     <col min="11035" max="11264" width="9" style="2"/>
-    <col min="11265" max="11290" width="4.625" style="2" customWidth="1"/>
+    <col min="11265" max="11290" width="4.6640625" style="2" customWidth="1"/>
     <col min="11291" max="11520" width="9" style="2"/>
-    <col min="11521" max="11546" width="4.625" style="2" customWidth="1"/>
+    <col min="11521" max="11546" width="4.6640625" style="2" customWidth="1"/>
     <col min="11547" max="11776" width="9" style="2"/>
-    <col min="11777" max="11802" width="4.625" style="2" customWidth="1"/>
+    <col min="11777" max="11802" width="4.6640625" style="2" customWidth="1"/>
     <col min="11803" max="12032" width="9" style="2"/>
-    <col min="12033" max="12058" width="4.625" style="2" customWidth="1"/>
+    <col min="12033" max="12058" width="4.6640625" style="2" customWidth="1"/>
     <col min="12059" max="12288" width="9" style="2"/>
-    <col min="12289" max="12314" width="4.625" style="2" customWidth="1"/>
+    <col min="12289" max="12314" width="4.6640625" style="2" customWidth="1"/>
     <col min="12315" max="12544" width="9" style="2"/>
-    <col min="12545" max="12570" width="4.625" style="2" customWidth="1"/>
+    <col min="12545" max="12570" width="4.6640625" style="2" customWidth="1"/>
     <col min="12571" max="12800" width="9" style="2"/>
-    <col min="12801" max="12826" width="4.625" style="2" customWidth="1"/>
+    <col min="12801" max="12826" width="4.6640625" style="2" customWidth="1"/>
     <col min="12827" max="13056" width="9" style="2"/>
-    <col min="13057" max="13082" width="4.625" style="2" customWidth="1"/>
+    <col min="13057" max="13082" width="4.6640625" style="2" customWidth="1"/>
     <col min="13083" max="13312" width="9" style="2"/>
-    <col min="13313" max="13338" width="4.625" style="2" customWidth="1"/>
+    <col min="13313" max="13338" width="4.6640625" style="2" customWidth="1"/>
     <col min="13339" max="13568" width="9" style="2"/>
-    <col min="13569" max="13594" width="4.625" style="2" customWidth="1"/>
+    <col min="13569" max="13594" width="4.6640625" style="2" customWidth="1"/>
     <col min="13595" max="13824" width="9" style="2"/>
-    <col min="13825" max="13850" width="4.625" style="2" customWidth="1"/>
+    <col min="13825" max="13850" width="4.6640625" style="2" customWidth="1"/>
     <col min="13851" max="14080" width="9" style="2"/>
-    <col min="14081" max="14106" width="4.625" style="2" customWidth="1"/>
+    <col min="14081" max="14106" width="4.6640625" style="2" customWidth="1"/>
     <col min="14107" max="14336" width="9" style="2"/>
-    <col min="14337" max="14362" width="4.625" style="2" customWidth="1"/>
+    <col min="14337" max="14362" width="4.6640625" style="2" customWidth="1"/>
     <col min="14363" max="14592" width="9" style="2"/>
-    <col min="14593" max="14618" width="4.625" style="2" customWidth="1"/>
+    <col min="14593" max="14618" width="4.6640625" style="2" customWidth="1"/>
     <col min="14619" max="14848" width="9" style="2"/>
-    <col min="14849" max="14874" width="4.625" style="2" customWidth="1"/>
+    <col min="14849" max="14874" width="4.6640625" style="2" customWidth="1"/>
     <col min="14875" max="15104" width="9" style="2"/>
-    <col min="15105" max="15130" width="4.625" style="2" customWidth="1"/>
+    <col min="15105" max="15130" width="4.6640625" style="2" customWidth="1"/>
     <col min="15131" max="15360" width="9" style="2"/>
-    <col min="15361" max="15386" width="4.625" style="2" customWidth="1"/>
+    <col min="15361" max="15386" width="4.6640625" style="2" customWidth="1"/>
     <col min="15387" max="15616" width="9" style="2"/>
-    <col min="15617" max="15642" width="4.625" style="2" customWidth="1"/>
+    <col min="15617" max="15642" width="4.6640625" style="2" customWidth="1"/>
     <col min="15643" max="15872" width="9" style="2"/>
-    <col min="15873" max="15898" width="4.625" style="2" customWidth="1"/>
+    <col min="15873" max="15898" width="4.6640625" style="2" customWidth="1"/>
     <col min="15899" max="16128" width="9" style="2"/>
-    <col min="16129" max="16154" width="4.625" style="2" customWidth="1"/>
+    <col min="16129" max="16154" width="4.6640625" style="2" customWidth="1"/>
     <col min="16155" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="O2" s="17" t="s">
+      <c r="O2" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="P2" s="17"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+    </row>
+    <row r="3" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="T5" s="2" t="s">
-[...6 lines deleted...]
-      <c r="F8" s="18" t="s">
+    </row>
+    <row r="6" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F8" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="G8" s="18"/>
-[...5 lines deleted...]
-      <c r="M8" s="18"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
       <c r="N8" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="10" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="12" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K12" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="C14" s="19" t="s">
+    <row r="13" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="20"/>
-      <c r="E14" s="25" t="s">
+      <c r="D14" s="50"/>
+      <c r="E14" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="F14" s="26"/>
-[...3 lines deleted...]
-      <c r="J14" s="31" t="s">
+      <c r="F14" s="39"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="K14" s="32"/>
-[...31 lines deleted...]
-      <c r="E16" s="37" t="s">
+      <c r="K14" s="58"/>
+      <c r="L14" s="58"/>
+      <c r="M14" s="58"/>
+      <c r="N14" s="58"/>
+      <c r="O14" s="58"/>
+      <c r="P14" s="58"/>
+      <c r="Q14" s="58"/>
+      <c r="R14" s="58"/>
+      <c r="S14" s="59"/>
+    </row>
+    <row r="15" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="55"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
+      <c r="N15" s="61"/>
+      <c r="O15" s="61"/>
+      <c r="P15" s="61"/>
+      <c r="Q15" s="61"/>
+      <c r="R15" s="61"/>
+      <c r="S15" s="62"/>
+    </row>
+    <row r="16" spans="1:20" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="55"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="38"/>
-[...34 lines deleted...]
-      <c r="C18" s="19" t="s">
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="58"/>
+      <c r="M16" s="58"/>
+      <c r="N16" s="58"/>
+      <c r="O16" s="58"/>
+      <c r="P16" s="58"/>
+      <c r="Q16" s="58"/>
+      <c r="R16" s="58"/>
+      <c r="S16" s="59"/>
+    </row>
+    <row r="17" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="53"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+      <c r="P17" s="61"/>
+      <c r="Q17" s="61"/>
+      <c r="R17" s="61"/>
+      <c r="S17" s="62"/>
+    </row>
+    <row r="18" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="D18" s="20"/>
-      <c r="E18" s="25" t="s">
+      <c r="D18" s="50"/>
+      <c r="E18" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="F18" s="26"/>
-[...36 lines deleted...]
-      <c r="E20" s="37" t="s">
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="57"/>
+      <c r="K18" s="58"/>
+      <c r="L18" s="58"/>
+      <c r="M18" s="58"/>
+      <c r="N18" s="58"/>
+      <c r="O18" s="58"/>
+      <c r="P18" s="58"/>
+      <c r="Q18" s="58"/>
+      <c r="R18" s="58"/>
+      <c r="S18" s="59"/>
+    </row>
+    <row r="19" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="55"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
+      <c r="N19" s="61"/>
+      <c r="O19" s="61"/>
+      <c r="P19" s="61"/>
+      <c r="Q19" s="61"/>
+      <c r="R19" s="61"/>
+      <c r="S19" s="62"/>
+    </row>
+    <row r="20" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="55"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="F20" s="38"/>
-[...35 lines deleted...]
-      <c r="D22" s="24"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="57"/>
+      <c r="K20" s="58"/>
+      <c r="L20" s="58"/>
+      <c r="M20" s="58"/>
+      <c r="N20" s="58"/>
+      <c r="O20" s="58"/>
+      <c r="P20" s="58"/>
+      <c r="Q20" s="58"/>
+      <c r="R20" s="58"/>
+      <c r="S20" s="59"/>
+    </row>
+    <row r="21" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="55"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="67"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="67"/>
+      <c r="N21" s="67"/>
+      <c r="O21" s="67"/>
+      <c r="P21" s="67"/>
+      <c r="Q21" s="67"/>
+      <c r="R21" s="67"/>
+      <c r="S21" s="68"/>
+    </row>
+    <row r="22" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="53"/>
+      <c r="D22" s="51"/>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="5"/>
-      <c r="J22" s="34"/>
-[...10 lines deleted...]
-    <row r="23" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J22" s="60"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="62"/>
+    </row>
+    <row r="23" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="9"/>
-      <c r="J23" s="49"/>
-[...10 lines deleted...]
-    <row r="24" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J23" s="69"/>
+      <c r="K23" s="70"/>
+      <c r="L23" s="70"/>
+      <c r="M23" s="70"/>
+      <c r="N23" s="70"/>
+      <c r="O23" s="70"/>
+      <c r="P23" s="70"/>
+      <c r="Q23" s="70"/>
+      <c r="R23" s="70"/>
+      <c r="S23" s="71"/>
+    </row>
+    <row r="24" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="16"/>
       <c r="G24" s="14" t="s">
         <v>17</v>
       </c>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="15"/>
       <c r="O24" s="16"/>
       <c r="P24" s="14" t="s">
         <v>18</v>
       </c>
       <c r="Q24" s="15"/>
       <c r="R24" s="15"/>
       <c r="S24" s="16"/>
     </row>
-    <row r="25" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...16 lines deleted...]
-      <c r="S25" s="20" t="s">
+    <row r="25" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="20"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="22"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="21"/>
+      <c r="O25" s="22"/>
+      <c r="P25" s="44"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45"/>
+      <c r="S25" s="50" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...35 lines deleted...]
-      <c r="S27" s="20" t="s">
+    <row r="26" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="23"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="24"/>
+      <c r="O26" s="25"/>
+      <c r="P26" s="47"/>
+      <c r="Q26" s="48"/>
+      <c r="R26" s="48"/>
+      <c r="S26" s="51"/>
+    </row>
+    <row r="27" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="20"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="22"/>
+      <c r="P27" s="44"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="50" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="28" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...35 lines deleted...]
-      <c r="S29" s="20" t="s">
+    <row r="28" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="23"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="25"/>
+      <c r="P28" s="47"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="51"/>
+    </row>
+    <row r="29" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C29" s="20"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="21"/>
+      <c r="N29" s="21"/>
+      <c r="O29" s="22"/>
+      <c r="P29" s="44"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="45"/>
+      <c r="S29" s="50" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="30" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...30 lines deleted...]
-      <c r="N31" s="19" t="s">
+    <row r="30" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C30" s="23"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="24"/>
+      <c r="O30" s="25"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="48"/>
+      <c r="R30" s="48"/>
+      <c r="S30" s="51"/>
+    </row>
+    <row r="31" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="44"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="45"/>
+      <c r="K31" s="45"/>
+      <c r="L31" s="45"/>
+      <c r="M31" s="46"/>
+      <c r="N31" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="O31" s="20"/>
-[...3 lines deleted...]
-      <c r="S31" s="20" t="s">
+      <c r="O31" s="50"/>
+      <c r="P31" s="44"/>
+      <c r="Q31" s="45"/>
+      <c r="R31" s="45"/>
+      <c r="S31" s="50" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="32" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="C33" s="63" t="s">
+    <row r="32" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="47"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="48"/>
+      <c r="L32" s="48"/>
+      <c r="M32" s="49"/>
+      <c r="N32" s="53"/>
+      <c r="O32" s="51"/>
+      <c r="P32" s="47"/>
+      <c r="Q32" s="48"/>
+      <c r="R32" s="48"/>
+      <c r="S32" s="51"/>
+    </row>
+    <row r="33" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="D33" s="64"/>
-[...5 lines deleted...]
-      <c r="J33" s="63" t="s">
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="K33" s="64"/>
-[...9 lines deleted...]
-    <row r="34" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
+      <c r="O33" s="18"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="18"/>
+      <c r="R33" s="18"/>
+      <c r="S33" s="19"/>
+    </row>
+    <row r="34" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="9"/>
-      <c r="J34" s="52"/>
-[...10 lines deleted...]
-    <row r="35" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J34" s="20"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="21"/>
+      <c r="O34" s="21"/>
+      <c r="P34" s="21"/>
+      <c r="Q34" s="21"/>
+      <c r="R34" s="21"/>
+      <c r="S34" s="22"/>
+    </row>
+    <row r="35" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="5"/>
-      <c r="J35" s="55"/>
-[...11 lines deleted...]
-      <c r="C36" s="66" t="s">
+      <c r="J35" s="23"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="24"/>
+      <c r="O35" s="24"/>
+      <c r="P35" s="24"/>
+      <c r="Q35" s="24"/>
+      <c r="R35" s="24"/>
+      <c r="S35" s="25"/>
+    </row>
+    <row r="36" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="D36" s="67"/>
-      <c r="E36" s="37" t="s">
+      <c r="D36" s="27"/>
+      <c r="E36" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="F36" s="38"/>
-[...36 lines deleted...]
-      <c r="E38" s="25" t="s">
+      <c r="F36" s="33"/>
+      <c r="G36" s="33"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="20"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="21"/>
+      <c r="O36" s="21"/>
+      <c r="P36" s="21"/>
+      <c r="Q36" s="21"/>
+      <c r="R36" s="21"/>
+      <c r="S36" s="22"/>
+    </row>
+    <row r="37" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="28"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="36"/>
+      <c r="G37" s="36"/>
+      <c r="H37" s="36"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="23"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="24"/>
+      <c r="R37" s="24"/>
+      <c r="S37" s="25"/>
+    </row>
+    <row r="38" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="28"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="26"/>
-[...36 lines deleted...]
-      <c r="E40" s="25" t="s">
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="21"/>
+      <c r="O38" s="21"/>
+      <c r="P38" s="21"/>
+      <c r="Q38" s="21"/>
+      <c r="R38" s="21"/>
+      <c r="S38" s="22"/>
+    </row>
+    <row r="39" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C39" s="28"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="42"/>
+      <c r="G39" s="42"/>
+      <c r="H39" s="42"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="23"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="24"/>
+      <c r="N39" s="24"/>
+      <c r="O39" s="24"/>
+      <c r="P39" s="24"/>
+      <c r="Q39" s="24"/>
+      <c r="R39" s="24"/>
+      <c r="S39" s="25"/>
+    </row>
+    <row r="40" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C40" s="28"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="F40" s="26"/>
-[...36 lines deleted...]
-      <c r="E42" s="37" t="s">
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="20"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="21"/>
+      <c r="O40" s="21"/>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="21"/>
+      <c r="R40" s="21"/>
+      <c r="S40" s="22"/>
+    </row>
+    <row r="41" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C41" s="28"/>
+      <c r="D41" s="29"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="42"/>
+      <c r="G41" s="42"/>
+      <c r="H41" s="42"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="24"/>
+      <c r="N41" s="24"/>
+      <c r="O41" s="24"/>
+      <c r="P41" s="24"/>
+      <c r="Q41" s="24"/>
+      <c r="R41" s="24"/>
+      <c r="S41" s="25"/>
+    </row>
+    <row r="42" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="28"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="F42" s="38"/>
-[...3 lines deleted...]
-      <c r="J42" s="58" t="s">
+      <c r="F42" s="33"/>
+      <c r="G42" s="33"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="K42" s="59"/>
-[...28 lines deleted...]
-    <row r="44" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="45"/>
+      <c r="N42" s="45"/>
+      <c r="O42" s="45"/>
+      <c r="P42" s="45"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="45"/>
+      <c r="S42" s="46"/>
+    </row>
+    <row r="43" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="30"/>
+      <c r="D43" s="31"/>
+      <c r="E43" s="35"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="36"/>
+      <c r="H43" s="36"/>
+      <c r="I43" s="37"/>
+      <c r="J43" s="47"/>
+      <c r="K43" s="48"/>
+      <c r="L43" s="48"/>
+      <c r="M43" s="48"/>
+      <c r="N43" s="48"/>
+      <c r="O43" s="48"/>
+      <c r="P43" s="48"/>
+      <c r="Q43" s="48"/>
+      <c r="R43" s="48"/>
+      <c r="S43" s="49"/>
+    </row>
+    <row r="44" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="10"/>
       <c r="J44" s="14" t="s">
         <v>46</v>
       </c>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="16"/>
     </row>
-    <row r="45" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="10"/>
-      <c r="J45" s="63"/>
-[...10 lines deleted...]
-    <row r="46" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="J45" s="17"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
+      <c r="P45" s="18"/>
+      <c r="Q45" s="18"/>
+      <c r="R45" s="18"/>
+      <c r="S45" s="19"/>
+    </row>
+    <row r="46" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="10"/>
-      <c r="J46" s="63"/>
-[...16 lines deleted...]
-    <row r="49" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
+      <c r="P46" s="18"/>
+      <c r="Q46" s="18"/>
+      <c r="R46" s="18"/>
+      <c r="S46" s="19"/>
+    </row>
+    <row r="47" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="3:19" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C48" s="12"/>
+    </row>
+    <row r="49" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="47">
-    <mergeCell ref="J44:S44"/>
-[...29 lines deleted...]
-    <mergeCell ref="S27:S28"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="G24:O24"/>
     <mergeCell ref="P24:S24"/>
     <mergeCell ref="O2:T2"/>
     <mergeCell ref="F8:M8"/>
     <mergeCell ref="C14:D17"/>
     <mergeCell ref="E14:I15"/>
     <mergeCell ref="J14:S15"/>
     <mergeCell ref="E16:I17"/>
     <mergeCell ref="J16:S17"/>
     <mergeCell ref="C18:D22"/>
     <mergeCell ref="E18:I19"/>
     <mergeCell ref="J18:S19"/>
     <mergeCell ref="E20:I21"/>
     <mergeCell ref="J20:S22"/>
     <mergeCell ref="J23:S23"/>
+    <mergeCell ref="C25:F26"/>
+    <mergeCell ref="G25:O26"/>
+    <mergeCell ref="P25:R26"/>
+    <mergeCell ref="S25:S26"/>
+    <mergeCell ref="C27:F28"/>
+    <mergeCell ref="G27:O28"/>
+    <mergeCell ref="P27:R28"/>
+    <mergeCell ref="S27:S28"/>
+    <mergeCell ref="C29:F30"/>
+    <mergeCell ref="G29:O30"/>
+    <mergeCell ref="P29:R30"/>
+    <mergeCell ref="S29:S30"/>
+    <mergeCell ref="C31:M32"/>
+    <mergeCell ref="N31:O32"/>
+    <mergeCell ref="P31:R32"/>
+    <mergeCell ref="S31:S32"/>
+    <mergeCell ref="J44:S44"/>
+    <mergeCell ref="J45:S45"/>
+    <mergeCell ref="J46:S46"/>
+    <mergeCell ref="C33:I33"/>
+    <mergeCell ref="J33:S33"/>
+    <mergeCell ref="J34:S35"/>
+    <mergeCell ref="C36:D43"/>
+    <mergeCell ref="E36:I37"/>
+    <mergeCell ref="J36:S37"/>
+    <mergeCell ref="E38:I39"/>
+    <mergeCell ref="J38:S39"/>
+    <mergeCell ref="E40:I41"/>
+    <mergeCell ref="J40:S41"/>
+    <mergeCell ref="E42:I43"/>
+    <mergeCell ref="J42:S43"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:R50"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="24" width="4.625" style="2" customWidth="1"/>
+    <col min="1" max="24" width="4.6640625" style="2" customWidth="1"/>
     <col min="25" max="254" width="9" style="2"/>
-    <col min="255" max="280" width="4.625" style="2" customWidth="1"/>
+    <col min="255" max="280" width="4.6640625" style="2" customWidth="1"/>
     <col min="281" max="510" width="9" style="2"/>
-    <col min="511" max="536" width="4.625" style="2" customWidth="1"/>
+    <col min="511" max="536" width="4.6640625" style="2" customWidth="1"/>
     <col min="537" max="766" width="9" style="2"/>
-    <col min="767" max="792" width="4.625" style="2" customWidth="1"/>
+    <col min="767" max="792" width="4.6640625" style="2" customWidth="1"/>
     <col min="793" max="1022" width="9" style="2"/>
-    <col min="1023" max="1048" width="4.625" style="2" customWidth="1"/>
+    <col min="1023" max="1048" width="4.6640625" style="2" customWidth="1"/>
     <col min="1049" max="1278" width="9" style="2"/>
-    <col min="1279" max="1304" width="4.625" style="2" customWidth="1"/>
+    <col min="1279" max="1304" width="4.6640625" style="2" customWidth="1"/>
     <col min="1305" max="1534" width="9" style="2"/>
-    <col min="1535" max="1560" width="4.625" style="2" customWidth="1"/>
+    <col min="1535" max="1560" width="4.6640625" style="2" customWidth="1"/>
     <col min="1561" max="1790" width="9" style="2"/>
-    <col min="1791" max="1816" width="4.625" style="2" customWidth="1"/>
+    <col min="1791" max="1816" width="4.6640625" style="2" customWidth="1"/>
     <col min="1817" max="2046" width="9" style="2"/>
-    <col min="2047" max="2072" width="4.625" style="2" customWidth="1"/>
+    <col min="2047" max="2072" width="4.6640625" style="2" customWidth="1"/>
     <col min="2073" max="2302" width="9" style="2"/>
-    <col min="2303" max="2328" width="4.625" style="2" customWidth="1"/>
+    <col min="2303" max="2328" width="4.6640625" style="2" customWidth="1"/>
     <col min="2329" max="2558" width="9" style="2"/>
-    <col min="2559" max="2584" width="4.625" style="2" customWidth="1"/>
+    <col min="2559" max="2584" width="4.6640625" style="2" customWidth="1"/>
     <col min="2585" max="2814" width="9" style="2"/>
-    <col min="2815" max="2840" width="4.625" style="2" customWidth="1"/>
+    <col min="2815" max="2840" width="4.6640625" style="2" customWidth="1"/>
     <col min="2841" max="3070" width="9" style="2"/>
-    <col min="3071" max="3096" width="4.625" style="2" customWidth="1"/>
+    <col min="3071" max="3096" width="4.6640625" style="2" customWidth="1"/>
     <col min="3097" max="3326" width="9" style="2"/>
-    <col min="3327" max="3352" width="4.625" style="2" customWidth="1"/>
+    <col min="3327" max="3352" width="4.6640625" style="2" customWidth="1"/>
     <col min="3353" max="3582" width="9" style="2"/>
-    <col min="3583" max="3608" width="4.625" style="2" customWidth="1"/>
+    <col min="3583" max="3608" width="4.6640625" style="2" customWidth="1"/>
     <col min="3609" max="3838" width="9" style="2"/>
-    <col min="3839" max="3864" width="4.625" style="2" customWidth="1"/>
+    <col min="3839" max="3864" width="4.6640625" style="2" customWidth="1"/>
     <col min="3865" max="4094" width="9" style="2"/>
-    <col min="4095" max="4120" width="4.625" style="2" customWidth="1"/>
+    <col min="4095" max="4120" width="4.6640625" style="2" customWidth="1"/>
     <col min="4121" max="4350" width="9" style="2"/>
-    <col min="4351" max="4376" width="4.625" style="2" customWidth="1"/>
+    <col min="4351" max="4376" width="4.6640625" style="2" customWidth="1"/>
     <col min="4377" max="4606" width="9" style="2"/>
-    <col min="4607" max="4632" width="4.625" style="2" customWidth="1"/>
+    <col min="4607" max="4632" width="4.6640625" style="2" customWidth="1"/>
     <col min="4633" max="4862" width="9" style="2"/>
-    <col min="4863" max="4888" width="4.625" style="2" customWidth="1"/>
+    <col min="4863" max="4888" width="4.6640625" style="2" customWidth="1"/>
     <col min="4889" max="5118" width="9" style="2"/>
-    <col min="5119" max="5144" width="4.625" style="2" customWidth="1"/>
+    <col min="5119" max="5144" width="4.6640625" style="2" customWidth="1"/>
     <col min="5145" max="5374" width="9" style="2"/>
-    <col min="5375" max="5400" width="4.625" style="2" customWidth="1"/>
+    <col min="5375" max="5400" width="4.6640625" style="2" customWidth="1"/>
     <col min="5401" max="5630" width="9" style="2"/>
-    <col min="5631" max="5656" width="4.625" style="2" customWidth="1"/>
+    <col min="5631" max="5656" width="4.6640625" style="2" customWidth="1"/>
     <col min="5657" max="5886" width="9" style="2"/>
-    <col min="5887" max="5912" width="4.625" style="2" customWidth="1"/>
+    <col min="5887" max="5912" width="4.6640625" style="2" customWidth="1"/>
     <col min="5913" max="6142" width="9" style="2"/>
-    <col min="6143" max="6168" width="4.625" style="2" customWidth="1"/>
+    <col min="6143" max="6168" width="4.6640625" style="2" customWidth="1"/>
     <col min="6169" max="6398" width="9" style="2"/>
-    <col min="6399" max="6424" width="4.625" style="2" customWidth="1"/>
+    <col min="6399" max="6424" width="4.6640625" style="2" customWidth="1"/>
     <col min="6425" max="6654" width="9" style="2"/>
-    <col min="6655" max="6680" width="4.625" style="2" customWidth="1"/>
+    <col min="6655" max="6680" width="4.6640625" style="2" customWidth="1"/>
     <col min="6681" max="6910" width="9" style="2"/>
-    <col min="6911" max="6936" width="4.625" style="2" customWidth="1"/>
+    <col min="6911" max="6936" width="4.6640625" style="2" customWidth="1"/>
     <col min="6937" max="7166" width="9" style="2"/>
-    <col min="7167" max="7192" width="4.625" style="2" customWidth="1"/>
+    <col min="7167" max="7192" width="4.6640625" style="2" customWidth="1"/>
     <col min="7193" max="7422" width="9" style="2"/>
-    <col min="7423" max="7448" width="4.625" style="2" customWidth="1"/>
+    <col min="7423" max="7448" width="4.6640625" style="2" customWidth="1"/>
     <col min="7449" max="7678" width="9" style="2"/>
-    <col min="7679" max="7704" width="4.625" style="2" customWidth="1"/>
+    <col min="7679" max="7704" width="4.6640625" style="2" customWidth="1"/>
     <col min="7705" max="7934" width="9" style="2"/>
-    <col min="7935" max="7960" width="4.625" style="2" customWidth="1"/>
+    <col min="7935" max="7960" width="4.6640625" style="2" customWidth="1"/>
     <col min="7961" max="8190" width="9" style="2"/>
-    <col min="8191" max="8216" width="4.625" style="2" customWidth="1"/>
+    <col min="8191" max="8216" width="4.6640625" style="2" customWidth="1"/>
     <col min="8217" max="8446" width="9" style="2"/>
-    <col min="8447" max="8472" width="4.625" style="2" customWidth="1"/>
+    <col min="8447" max="8472" width="4.6640625" style="2" customWidth="1"/>
     <col min="8473" max="8702" width="9" style="2"/>
-    <col min="8703" max="8728" width="4.625" style="2" customWidth="1"/>
+    <col min="8703" max="8728" width="4.6640625" style="2" customWidth="1"/>
     <col min="8729" max="8958" width="9" style="2"/>
-    <col min="8959" max="8984" width="4.625" style="2" customWidth="1"/>
+    <col min="8959" max="8984" width="4.6640625" style="2" customWidth="1"/>
     <col min="8985" max="9214" width="9" style="2"/>
-    <col min="9215" max="9240" width="4.625" style="2" customWidth="1"/>
+    <col min="9215" max="9240" width="4.6640625" style="2" customWidth="1"/>
     <col min="9241" max="9470" width="9" style="2"/>
-    <col min="9471" max="9496" width="4.625" style="2" customWidth="1"/>
+    <col min="9471" max="9496" width="4.6640625" style="2" customWidth="1"/>
     <col min="9497" max="9726" width="9" style="2"/>
-    <col min="9727" max="9752" width="4.625" style="2" customWidth="1"/>
+    <col min="9727" max="9752" width="4.6640625" style="2" customWidth="1"/>
     <col min="9753" max="9982" width="9" style="2"/>
-    <col min="9983" max="10008" width="4.625" style="2" customWidth="1"/>
+    <col min="9983" max="10008" width="4.6640625" style="2" customWidth="1"/>
     <col min="10009" max="10238" width="9" style="2"/>
-    <col min="10239" max="10264" width="4.625" style="2" customWidth="1"/>
+    <col min="10239" max="10264" width="4.6640625" style="2" customWidth="1"/>
     <col min="10265" max="10494" width="9" style="2"/>
-    <col min="10495" max="10520" width="4.625" style="2" customWidth="1"/>
+    <col min="10495" max="10520" width="4.6640625" style="2" customWidth="1"/>
     <col min="10521" max="10750" width="9" style="2"/>
-    <col min="10751" max="10776" width="4.625" style="2" customWidth="1"/>
+    <col min="10751" max="10776" width="4.6640625" style="2" customWidth="1"/>
     <col min="10777" max="11006" width="9" style="2"/>
-    <col min="11007" max="11032" width="4.625" style="2" customWidth="1"/>
+    <col min="11007" max="11032" width="4.6640625" style="2" customWidth="1"/>
     <col min="11033" max="11262" width="9" style="2"/>
-    <col min="11263" max="11288" width="4.625" style="2" customWidth="1"/>
+    <col min="11263" max="11288" width="4.6640625" style="2" customWidth="1"/>
     <col min="11289" max="11518" width="9" style="2"/>
-    <col min="11519" max="11544" width="4.625" style="2" customWidth="1"/>
+    <col min="11519" max="11544" width="4.6640625" style="2" customWidth="1"/>
     <col min="11545" max="11774" width="9" style="2"/>
-    <col min="11775" max="11800" width="4.625" style="2" customWidth="1"/>
+    <col min="11775" max="11800" width="4.6640625" style="2" customWidth="1"/>
     <col min="11801" max="12030" width="9" style="2"/>
-    <col min="12031" max="12056" width="4.625" style="2" customWidth="1"/>
+    <col min="12031" max="12056" width="4.6640625" style="2" customWidth="1"/>
     <col min="12057" max="12286" width="9" style="2"/>
-    <col min="12287" max="12312" width="4.625" style="2" customWidth="1"/>
+    <col min="12287" max="12312" width="4.6640625" style="2" customWidth="1"/>
     <col min="12313" max="12542" width="9" style="2"/>
-    <col min="12543" max="12568" width="4.625" style="2" customWidth="1"/>
+    <col min="12543" max="12568" width="4.6640625" style="2" customWidth="1"/>
     <col min="12569" max="12798" width="9" style="2"/>
-    <col min="12799" max="12824" width="4.625" style="2" customWidth="1"/>
+    <col min="12799" max="12824" width="4.6640625" style="2" customWidth="1"/>
     <col min="12825" max="13054" width="9" style="2"/>
-    <col min="13055" max="13080" width="4.625" style="2" customWidth="1"/>
+    <col min="13055" max="13080" width="4.6640625" style="2" customWidth="1"/>
     <col min="13081" max="13310" width="9" style="2"/>
-    <col min="13311" max="13336" width="4.625" style="2" customWidth="1"/>
+    <col min="13311" max="13336" width="4.6640625" style="2" customWidth="1"/>
     <col min="13337" max="13566" width="9" style="2"/>
-    <col min="13567" max="13592" width="4.625" style="2" customWidth="1"/>
+    <col min="13567" max="13592" width="4.6640625" style="2" customWidth="1"/>
     <col min="13593" max="13822" width="9" style="2"/>
-    <col min="13823" max="13848" width="4.625" style="2" customWidth="1"/>
+    <col min="13823" max="13848" width="4.6640625" style="2" customWidth="1"/>
     <col min="13849" max="14078" width="9" style="2"/>
-    <col min="14079" max="14104" width="4.625" style="2" customWidth="1"/>
+    <col min="14079" max="14104" width="4.6640625" style="2" customWidth="1"/>
     <col min="14105" max="14334" width="9" style="2"/>
-    <col min="14335" max="14360" width="4.625" style="2" customWidth="1"/>
+    <col min="14335" max="14360" width="4.6640625" style="2" customWidth="1"/>
     <col min="14361" max="14590" width="9" style="2"/>
-    <col min="14591" max="14616" width="4.625" style="2" customWidth="1"/>
+    <col min="14591" max="14616" width="4.6640625" style="2" customWidth="1"/>
     <col min="14617" max="14846" width="9" style="2"/>
-    <col min="14847" max="14872" width="4.625" style="2" customWidth="1"/>
+    <col min="14847" max="14872" width="4.6640625" style="2" customWidth="1"/>
     <col min="14873" max="15102" width="9" style="2"/>
-    <col min="15103" max="15128" width="4.625" style="2" customWidth="1"/>
+    <col min="15103" max="15128" width="4.6640625" style="2" customWidth="1"/>
     <col min="15129" max="15358" width="9" style="2"/>
-    <col min="15359" max="15384" width="4.625" style="2" customWidth="1"/>
+    <col min="15359" max="15384" width="4.6640625" style="2" customWidth="1"/>
     <col min="15385" max="15614" width="9" style="2"/>
-    <col min="15615" max="15640" width="4.625" style="2" customWidth="1"/>
+    <col min="15615" max="15640" width="4.6640625" style="2" customWidth="1"/>
     <col min="15641" max="15870" width="9" style="2"/>
-    <col min="15871" max="15896" width="4.625" style="2" customWidth="1"/>
+    <col min="15871" max="15896" width="4.6640625" style="2" customWidth="1"/>
     <col min="15897" max="16126" width="9" style="2"/>
-    <col min="16127" max="16152" width="4.625" style="2" customWidth="1"/>
+    <col min="16127" max="16152" width="4.6640625" style="2" customWidth="1"/>
     <col min="16153" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="M2" s="17" t="s">
+      <c r="M2" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="N2" s="17"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+    </row>
+    <row r="3" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E4" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13"/>
     </row>
-    <row r="7" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="D8" s="18" t="s">
+    <row r="7" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D8" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="E8" s="18"/>
-[...5 lines deleted...]
-      <c r="K8" s="18"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
       <c r="L8" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="10" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="12" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I12" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A14" s="19" t="s">
+    <row r="13" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="20"/>
-      <c r="C14" s="25" t="s">
+      <c r="B14" s="50"/>
+      <c r="C14" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="D14" s="26"/>
-[...3 lines deleted...]
-      <c r="H14" s="31" t="s">
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="I14" s="32"/>
-[...31 lines deleted...]
-      <c r="C16" s="37" t="s">
+      <c r="I14" s="58"/>
+      <c r="J14" s="58"/>
+      <c r="K14" s="58"/>
+      <c r="L14" s="58"/>
+      <c r="M14" s="58"/>
+      <c r="N14" s="58"/>
+      <c r="O14" s="58"/>
+      <c r="P14" s="58"/>
+      <c r="Q14" s="59"/>
+    </row>
+    <row r="15" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="55"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
+      <c r="N15" s="61"/>
+      <c r="O15" s="61"/>
+      <c r="P15" s="61"/>
+      <c r="Q15" s="62"/>
+    </row>
+    <row r="16" spans="1:18" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="55"/>
+      <c r="B16" s="56"/>
+      <c r="C16" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="D16" s="38"/>
-[...3 lines deleted...]
-      <c r="H16" s="31" t="s">
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="I16" s="32"/>
-[...29 lines deleted...]
-      <c r="A18" s="19" t="s">
+      <c r="I16" s="58"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="58"/>
+      <c r="M16" s="58"/>
+      <c r="N16" s="58"/>
+      <c r="O16" s="58"/>
+      <c r="P16" s="58"/>
+      <c r="Q16" s="59"/>
+    </row>
+    <row r="17" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="53"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+      <c r="P17" s="61"/>
+      <c r="Q17" s="62"/>
+    </row>
+    <row r="18" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="20"/>
-      <c r="C18" s="25" t="s">
+      <c r="B18" s="50"/>
+      <c r="C18" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="D18" s="26"/>
-[...3 lines deleted...]
-      <c r="H18" s="31" t="s">
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="40"/>
+      <c r="H18" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="I18" s="32"/>
-[...31 lines deleted...]
-      <c r="C20" s="37" t="s">
+      <c r="I18" s="58"/>
+      <c r="J18" s="58"/>
+      <c r="K18" s="58"/>
+      <c r="L18" s="58"/>
+      <c r="M18" s="58"/>
+      <c r="N18" s="58"/>
+      <c r="O18" s="58"/>
+      <c r="P18" s="58"/>
+      <c r="Q18" s="59"/>
+    </row>
+    <row r="19" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="55"/>
+      <c r="B19" s="56"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
+      <c r="N19" s="61"/>
+      <c r="O19" s="61"/>
+      <c r="P19" s="61"/>
+      <c r="Q19" s="62"/>
+    </row>
+    <row r="20" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="55"/>
+      <c r="B20" s="56"/>
+      <c r="C20" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="D20" s="38"/>
-[...3 lines deleted...]
-      <c r="H20" s="31" t="s">
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="I20" s="32"/>
-[...30 lines deleted...]
-      <c r="B22" s="24"/>
+      <c r="I20" s="58"/>
+      <c r="J20" s="58"/>
+      <c r="K20" s="58"/>
+      <c r="L20" s="58"/>
+      <c r="M20" s="58"/>
+      <c r="N20" s="58"/>
+      <c r="O20" s="58"/>
+      <c r="P20" s="58"/>
+      <c r="Q20" s="59"/>
+    </row>
+    <row r="21" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="55"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="63"/>
+      <c r="D21" s="64"/>
+      <c r="E21" s="64"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="67"/>
+      <c r="J21" s="67"/>
+      <c r="K21" s="67"/>
+      <c r="L21" s="67"/>
+      <c r="M21" s="67"/>
+      <c r="N21" s="67"/>
+      <c r="O21" s="67"/>
+      <c r="P21" s="67"/>
+      <c r="Q21" s="68"/>
+    </row>
+    <row r="22" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="53"/>
+      <c r="B22" s="51"/>
       <c r="C22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="5"/>
-      <c r="H22" s="34"/>
-[...10 lines deleted...]
-    <row r="23" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H22" s="60"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="62"/>
+    </row>
+    <row r="23" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="9"/>
-      <c r="H23" s="49"/>
-[...10 lines deleted...]
-    <row r="24" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H23" s="69"/>
+      <c r="I23" s="70"/>
+      <c r="J23" s="70"/>
+      <c r="K23" s="70"/>
+      <c r="L23" s="70"/>
+      <c r="M23" s="70"/>
+      <c r="N23" s="70"/>
+      <c r="O23" s="70"/>
+      <c r="P23" s="70"/>
+      <c r="Q23" s="71"/>
+    </row>
+    <row r="24" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="16"/>
       <c r="E24" s="14" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="16"/>
       <c r="N24" s="14" t="s">
         <v>18</v>
       </c>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="16"/>
     </row>
-    <row r="25" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="52" t="s">
+    <row r="25" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="53"/>
-[...2 lines deleted...]
-      <c r="E25" s="52" t="s">
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="F25" s="53"/>
-[...7 lines deleted...]
-      <c r="N25" s="19">
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="52">
         <v>1</v>
       </c>
       <c r="O25" s="72"/>
       <c r="P25" s="72"/>
-      <c r="Q25" s="20" t="s">
+      <c r="Q25" s="50" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="N26" s="23"/>
+    <row r="26" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="23"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="25"/>
+      <c r="N26" s="53"/>
       <c r="O26" s="73"/>
       <c r="P26" s="73"/>
-      <c r="Q26" s="24"/>
-[...2 lines deleted...]
-      <c r="A27" s="52" t="s">
+      <c r="Q26" s="51"/>
+    </row>
+    <row r="27" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="53"/>
-[...2 lines deleted...]
-      <c r="E27" s="52" t="s">
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="F27" s="53"/>
-[...7 lines deleted...]
-      <c r="N27" s="19">
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="52">
         <v>30</v>
       </c>
       <c r="O27" s="72"/>
       <c r="P27" s="72"/>
-      <c r="Q27" s="20" t="s">
+      <c r="Q27" s="50" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="28" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="N28" s="23"/>
+    <row r="28" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="23"/>
+      <c r="B28" s="24"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="53"/>
       <c r="O28" s="73"/>
       <c r="P28" s="73"/>
-      <c r="Q28" s="24"/>
-[...15 lines deleted...]
-      <c r="N29" s="19"/>
+      <c r="Q28" s="51"/>
+    </row>
+    <row r="29" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="22"/>
+      <c r="N29" s="52"/>
       <c r="O29" s="72"/>
       <c r="P29" s="72"/>
-      <c r="Q29" s="20" t="s">
+      <c r="Q29" s="50" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="30" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="N30" s="23"/>
+    <row r="30" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="23"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="25"/>
+      <c r="N30" s="53"/>
       <c r="O30" s="73"/>
       <c r="P30" s="73"/>
-      <c r="Q30" s="24"/>
-[...13 lines deleted...]
-      <c r="L31" s="19" t="s">
+      <c r="Q30" s="51"/>
+    </row>
+    <row r="31" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="44"/>
+      <c r="B31" s="45"/>
+      <c r="C31" s="45"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="45"/>
+      <c r="K31" s="46"/>
+      <c r="L31" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="M31" s="20"/>
-      <c r="N31" s="19">
+      <c r="M31" s="50"/>
+      <c r="N31" s="52">
         <v>31</v>
       </c>
       <c r="O31" s="72"/>
       <c r="P31" s="72"/>
-      <c r="Q31" s="20" t="s">
+      <c r="Q31" s="50" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="32" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...13 lines deleted...]
-      <c r="N32" s="23"/>
+    <row r="32" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="47"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="49"/>
+      <c r="L32" s="53"/>
+      <c r="M32" s="51"/>
+      <c r="N32" s="53"/>
       <c r="O32" s="73"/>
       <c r="P32" s="73"/>
-      <c r="Q32" s="24"/>
-[...2 lines deleted...]
-      <c r="A33" s="63" t="s">
+      <c r="Q32" s="51"/>
+    </row>
+    <row r="33" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="64"/>
-[...5 lines deleted...]
-      <c r="H33" s="63" t="s">
+      <c r="B33" s="18"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="19"/>
+      <c r="H33" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="I33" s="64"/>
-[...9 lines deleted...]
-    <row r="34" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
+      <c r="O33" s="18"/>
+      <c r="P33" s="18"/>
+      <c r="Q33" s="19"/>
+    </row>
+    <row r="34" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="9"/>
-      <c r="H34" s="52" t="s">
+      <c r="H34" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="I34" s="53"/>
-[...9 lines deleted...]
-    <row r="35" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I34" s="21"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="21"/>
+      <c r="O34" s="21"/>
+      <c r="P34" s="21"/>
+      <c r="Q34" s="22"/>
+    </row>
+    <row r="35" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="5"/>
-      <c r="H35" s="55"/>
-[...11 lines deleted...]
-      <c r="A36" s="66" t="s">
+      <c r="H35" s="23"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="24"/>
+      <c r="O35" s="24"/>
+      <c r="P35" s="24"/>
+      <c r="Q35" s="25"/>
+    </row>
+    <row r="36" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="67"/>
-      <c r="C36" s="37" t="s">
+      <c r="B36" s="27"/>
+      <c r="C36" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="D36" s="38"/>
-[...3 lines deleted...]
-      <c r="H36" s="52" t="s">
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="I36" s="53"/>
-[...31 lines deleted...]
-      <c r="C38" s="25" t="s">
+      <c r="I36" s="21"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="21"/>
+      <c r="O36" s="21"/>
+      <c r="P36" s="21"/>
+      <c r="Q36" s="22"/>
+    </row>
+    <row r="37" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="28"/>
+      <c r="B37" s="29"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="36"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="25"/>
+    </row>
+    <row r="38" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="28"/>
+      <c r="B38" s="29"/>
+      <c r="C38" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="D38" s="26"/>
-[...3 lines deleted...]
-      <c r="H38" s="52" t="s">
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="I38" s="53"/>
-[...31 lines deleted...]
-      <c r="C40" s="25" t="s">
+      <c r="I38" s="21"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="21"/>
+      <c r="O38" s="21"/>
+      <c r="P38" s="21"/>
+      <c r="Q38" s="22"/>
+    </row>
+    <row r="39" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="28"/>
+      <c r="B39" s="29"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="42"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="24"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="24"/>
+      <c r="N39" s="24"/>
+      <c r="O39" s="24"/>
+      <c r="P39" s="24"/>
+      <c r="Q39" s="25"/>
+    </row>
+    <row r="40" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="28"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="D40" s="26"/>
-[...3 lines deleted...]
-      <c r="H40" s="52" t="s">
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="I40" s="53"/>
-[...31 lines deleted...]
-      <c r="C42" s="37" t="s">
+      <c r="I40" s="21"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="21"/>
+      <c r="O40" s="21"/>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="22"/>
+    </row>
+    <row r="41" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="28"/>
+      <c r="B41" s="29"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="42"/>
+      <c r="F41" s="42"/>
+      <c r="G41" s="43"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="24"/>
+      <c r="J41" s="24"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="24"/>
+      <c r="N41" s="24"/>
+      <c r="O41" s="24"/>
+      <c r="P41" s="24"/>
+      <c r="Q41" s="25"/>
+    </row>
+    <row r="42" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="28"/>
+      <c r="B42" s="29"/>
+      <c r="C42" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="D42" s="38"/>
-[...3 lines deleted...]
-      <c r="H42" s="19" t="s">
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="33"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="52" t="s">
         <v>42</v>
       </c>
       <c r="I42" s="72"/>
       <c r="J42" s="72"/>
       <c r="K42" s="72"/>
       <c r="L42" s="72"/>
       <c r="M42" s="72" t="s">
         <v>43</v>
       </c>
       <c r="N42" s="72"/>
       <c r="O42" s="72"/>
       <c r="P42" s="72"/>
-      <c r="Q42" s="20"/>
-[...9 lines deleted...]
-      <c r="H43" s="23"/>
+      <c r="Q42" s="50"/>
+    </row>
+    <row r="43" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="30"/>
+      <c r="B43" s="31"/>
+      <c r="C43" s="35"/>
+      <c r="D43" s="36"/>
+      <c r="E43" s="36"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="37"/>
+      <c r="H43" s="53"/>
       <c r="I43" s="73"/>
       <c r="J43" s="73"/>
       <c r="K43" s="73"/>
       <c r="L43" s="73"/>
       <c r="M43" s="73"/>
       <c r="N43" s="73"/>
       <c r="O43" s="73"/>
       <c r="P43" s="73"/>
-      <c r="Q43" s="24"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q43" s="51"/>
+    </row>
+    <row r="44" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="10"/>
-      <c r="H44" s="63" t="s">
+      <c r="H44" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="I44" s="64"/>
-[...9 lines deleted...]
-    <row r="45" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="18"/>
+      <c r="N44" s="18"/>
+      <c r="O44" s="18"/>
+      <c r="P44" s="18"/>
+      <c r="Q44" s="19"/>
+    </row>
+    <row r="45" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="10"/>
-      <c r="H45" s="63" t="s">
+      <c r="H45" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="I45" s="64"/>
-[...9 lines deleted...]
-    <row r="46" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="18"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
+      <c r="P45" s="18"/>
+      <c r="Q45" s="19"/>
+    </row>
+    <row r="46" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="10"/>
-      <c r="H46" s="63" t="s">
+      <c r="H46" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="I46" s="64"/>
-[...10 lines deleted...]
-    <row r="48" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="18"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
+      <c r="P46" s="18"/>
+      <c r="Q46" s="19"/>
+    </row>
+    <row r="47" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="49" spans="2:2" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="50" spans="2:2" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="49" spans="2:2" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" spans="2:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="48">
+    <mergeCell ref="H46:Q46"/>
+    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="H33:Q33"/>
+    <mergeCell ref="H34:Q35"/>
+    <mergeCell ref="A36:B43"/>
+    <mergeCell ref="C36:G37"/>
+    <mergeCell ref="H36:Q37"/>
+    <mergeCell ref="C38:G39"/>
+    <mergeCell ref="H38:Q39"/>
+    <mergeCell ref="C40:G41"/>
+    <mergeCell ref="H40:Q41"/>
+    <mergeCell ref="C42:G43"/>
+    <mergeCell ref="H42:L43"/>
+    <mergeCell ref="M42:Q43"/>
+    <mergeCell ref="H44:Q44"/>
+    <mergeCell ref="H45:Q45"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:M30"/>
+    <mergeCell ref="N29:P30"/>
+    <mergeCell ref="Q29:Q30"/>
+    <mergeCell ref="A31:K32"/>
+    <mergeCell ref="L31:M32"/>
+    <mergeCell ref="N31:P32"/>
+    <mergeCell ref="Q31:Q32"/>
+    <mergeCell ref="A25:D26"/>
+    <mergeCell ref="E25:M26"/>
+    <mergeCell ref="N25:P26"/>
+    <mergeCell ref="Q25:Q26"/>
+    <mergeCell ref="A27:D28"/>
+    <mergeCell ref="E27:M28"/>
+    <mergeCell ref="N27:P28"/>
+    <mergeCell ref="Q27:Q28"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="E24:M24"/>
     <mergeCell ref="N24:Q24"/>
     <mergeCell ref="M2:R2"/>
     <mergeCell ref="D8:K8"/>
     <mergeCell ref="A14:B17"/>
     <mergeCell ref="C14:G15"/>
     <mergeCell ref="H14:Q15"/>
     <mergeCell ref="C16:G17"/>
     <mergeCell ref="H16:Q17"/>
     <mergeCell ref="A18:B22"/>
     <mergeCell ref="C18:G19"/>
     <mergeCell ref="H18:Q19"/>
     <mergeCell ref="C20:G21"/>
     <mergeCell ref="H20:Q22"/>
     <mergeCell ref="H23:Q23"/>
-    <mergeCell ref="A25:D26"/>
-[...30 lines deleted...]
-    <mergeCell ref="H45:Q45"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>