--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8FD4144-E6D0-4A46-8293-524A9A0DE95D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98355670-A3C5-44CC-AC0B-21ACD341CE69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30330" yWindow="960" windowWidth="13755" windowHeight="13965" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="関係法令等確認書" sheetId="10" r:id="rId1"/>
     <sheet name="関係法令等確認書 (留意事項)" sheetId="9" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="____________kk06">#REF!</definedName>
     <definedName name="____________kk29">#REF!</definedName>
     <definedName name="___________kk06">#REF!</definedName>
     <definedName name="___________kk29">#REF!</definedName>
     <definedName name="__________kk06">#REF!</definedName>
     <definedName name="__________kk29">#REF!</definedName>
     <definedName name="_________kk06">#REF!</definedName>
     <definedName name="_________kk29">#REF!</definedName>
     <definedName name="________kk06">#REF!</definedName>
     <definedName name="________kk29">#REF!</definedName>
     <definedName name="_______kk06">#REF!</definedName>
     <definedName name="_______kk29">#REF!</definedName>
     <definedName name="______kk06">#REF!</definedName>
     <definedName name="______kk29">#REF!</definedName>
     <definedName name="_____kk06">#REF!</definedName>
@@ -369,51 +370,51 @@
     <definedName name="町っ油" localSheetId="0">#REF!</definedName>
     <definedName name="町っ油" localSheetId="1">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="利用日数記入例" localSheetId="0">#REF!</definedName>
     <definedName name="利用日数記入例" localSheetId="1">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="57">
   <si>
     <t>事業所名</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>事業所番号</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
@@ -980,57 +981,50 @@
     <rPh sb="18" eb="19">
       <t>ショ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>トドケデ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>（注：上記３の届出とは異なります。事業者は必ず届出をする必要があります。）</t>
     <rPh sb="21" eb="22">
       <t>カナラ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ヒツヨウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>区市町村名</t>
     <rPh sb="0" eb="4">
       <t>クシチョウソン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>イン</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>１　事業所の基本情報</t>
     <rPh sb="2" eb="5">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キホン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <r>
       <t>事業所所在地</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
@@ -3114,298 +3108,298 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="57" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="57" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="57" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="57" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="57" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="57" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="57" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="57" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="57" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="57" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="57" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="34" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="34" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="34" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="34" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="57" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="34" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="34" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-[...172 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="173">
     <cellStyle name="20% - アクセント 1 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - アクセント 1 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - アクセント 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - アクセント 2 2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - アクセント 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - アクセント 3 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - アクセント 4 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - アクセント 4 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - アクセント 5 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - アクセント 5 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - アクセント 6 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - アクセント 6 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - アクセント 1 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="40% - アクセント 1 2 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - アクセント 2 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="40% - アクセント 2 2 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - アクセント 3 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="40% - アクセント 3 2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - アクセント 4 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="40% - アクセント 4 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - アクセント 5 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="40% - アクセント 5 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -5095,51 +5089,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M66"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection sqref="A1:L2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="2" width="2.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="4" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.5" style="1" customWidth="1"/>
     <col min="6" max="9" width="10.375" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="2.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="4.25" style="1" customWidth="1"/>
     <col min="14" max="256" width="9" style="1"/>
     <col min="257" max="258" width="2.625" style="1" customWidth="1"/>
     <col min="259" max="259" width="4" style="1" customWidth="1"/>
     <col min="260" max="260" width="15.5" style="1" customWidth="1"/>
     <col min="261" max="261" width="20.5" style="1" customWidth="1"/>
     <col min="262" max="265" width="10.375" style="1" customWidth="1"/>
     <col min="266" max="267" width="11.625" style="1" customWidth="1"/>
     <col min="268" max="268" width="2.625" style="1" customWidth="1"/>
     <col min="269" max="269" width="4.25" style="1" customWidth="1"/>
     <col min="270" max="512" width="9" style="1"/>
     <col min="513" max="514" width="2.625" style="1" customWidth="1"/>
     <col min="515" max="515" width="4" style="1" customWidth="1"/>
     <col min="516" max="516" width="15.5" style="1" customWidth="1"/>
@@ -5679,464 +5673,464 @@
     <col min="15626" max="15627" width="11.625" style="1" customWidth="1"/>
     <col min="15628" max="15628" width="2.625" style="1" customWidth="1"/>
     <col min="15629" max="15629" width="4.25" style="1" customWidth="1"/>
     <col min="15630" max="15872" width="9" style="1"/>
     <col min="15873" max="15874" width="2.625" style="1" customWidth="1"/>
     <col min="15875" max="15875" width="4" style="1" customWidth="1"/>
     <col min="15876" max="15876" width="15.5" style="1" customWidth="1"/>
     <col min="15877" max="15877" width="20.5" style="1" customWidth="1"/>
     <col min="15878" max="15881" width="10.375" style="1" customWidth="1"/>
     <col min="15882" max="15883" width="11.625" style="1" customWidth="1"/>
     <col min="15884" max="15884" width="2.625" style="1" customWidth="1"/>
     <col min="15885" max="15885" width="4.25" style="1" customWidth="1"/>
     <col min="15886" max="16128" width="9" style="1"/>
     <col min="16129" max="16130" width="2.625" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="4" style="1" customWidth="1"/>
     <col min="16132" max="16132" width="15.5" style="1" customWidth="1"/>
     <col min="16133" max="16133" width="20.5" style="1" customWidth="1"/>
     <col min="16134" max="16137" width="10.375" style="1" customWidth="1"/>
     <col min="16138" max="16139" width="11.625" style="1" customWidth="1"/>
     <col min="16140" max="16140" width="2.625" style="1" customWidth="1"/>
     <col min="16141" max="16141" width="4.25" style="1" customWidth="1"/>
     <col min="16142" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="6" customHeight="1">
-      <c r="A1" s="105" t="s">
-        <v>40</v>
+      <c r="A1" s="32" t="s">
+        <v>39</v>
       </c>
-      <c r="B1" s="105"/>
-[...9 lines deleted...]
-      <c r="L1" s="105"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
     </row>
     <row r="2" spans="1:13" ht="18" customHeight="1">
-      <c r="A2" s="105"/>
-[...10 lines deleted...]
-      <c r="L2" s="105"/>
+      <c r="A2" s="32"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1">
       <c r="B3" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="22.5" customHeight="1">
+      <c r="B4" s="4"/>
+      <c r="C4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="30"/>
+    </row>
+    <row r="5" spans="1:13" ht="22.5" customHeight="1">
+      <c r="B5" s="4"/>
+      <c r="C5" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="27"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="36"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="30"/>
+    </row>
+    <row r="6" spans="1:13" ht="22.5" customHeight="1">
+      <c r="B6" s="4"/>
+      <c r="C6" s="26" t="s">
         <v>34</v>
       </c>
-    </row>
-[...42 lines deleted...]
-      <c r="K6" s="45"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="30"/>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1">
       <c r="B7" s="5"/>
-      <c r="C7" s="108" t="s">
-        <v>38</v>
+      <c r="C7" s="31" t="s">
+        <v>37</v>
       </c>
-      <c r="D7" s="108"/>
-[...6 lines deleted...]
-      <c r="K7" s="108"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
     </row>
     <row r="8" spans="1:13" ht="4.5" customHeight="1">
       <c r="B8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
     </row>
     <row r="9" spans="1:13" ht="21" customHeight="1">
       <c r="B9" s="3" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="18" customHeight="1">
-      <c r="C10" s="103" t="s">
-        <v>41</v>
+      <c r="C10" s="52" t="s">
+        <v>40</v>
       </c>
-      <c r="D10" s="103"/>
-[...6 lines deleted...]
-      <c r="K10" s="57"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="39"/>
     </row>
     <row r="11" spans="1:13" ht="18" customHeight="1">
-      <c r="C11" s="103"/>
-      <c r="D11" s="103"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="52"/>
       <c r="E11" s="19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
-      <c r="F11" s="104"/>
-[...4 lines deleted...]
-      <c r="K11" s="104"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="53"/>
+      <c r="H11" s="53"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="53"/>
+      <c r="K11" s="53"/>
     </row>
     <row r="12" spans="1:13" ht="7.5" customHeight="1">
       <c r="B12" s="5"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
     </row>
     <row r="13" spans="1:13" ht="21" customHeight="1">
       <c r="B13" s="3"/>
-      <c r="C13" s="74" t="s">
-        <v>36</v>
+      <c r="C13" s="40" t="s">
+        <v>35</v>
       </c>
-      <c r="D13" s="75"/>
-[...1 lines deleted...]
-      <c r="F13" s="95" t="s">
+      <c r="D13" s="41"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="G13" s="96"/>
-      <c r="H13" s="95" t="s">
+      <c r="G13" s="34"/>
+      <c r="H13" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="I13" s="96"/>
-      <c r="J13" s="97" t="s">
+      <c r="I13" s="34"/>
+      <c r="J13" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="K13" s="98"/>
+      <c r="K13" s="47"/>
     </row>
     <row r="14" spans="1:13" ht="11.25" customHeight="1">
       <c r="B14" s="5"/>
-      <c r="C14" s="77"/>
-[...2 lines deleted...]
-      <c r="F14" s="101" t="s">
+      <c r="C14" s="43"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="G14" s="102"/>
-      <c r="H14" s="101" t="s">
+      <c r="G14" s="51"/>
+      <c r="H14" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="I14" s="102"/>
-[...1 lines deleted...]
-      <c r="K14" s="100"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="49"/>
     </row>
     <row r="15" spans="1:13" ht="22.5" customHeight="1">
       <c r="B15" s="5"/>
-      <c r="C15" s="39" t="s">
+      <c r="C15" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="69"/>
-[...6 lines deleted...]
-      <c r="K15" s="93"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="58"/>
     </row>
     <row r="16" spans="1:13" ht="22.5" customHeight="1">
       <c r="B16" s="5"/>
-      <c r="C16" s="39" t="s">
+      <c r="C16" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="D16" s="69"/>
-[...6 lines deleted...]
-      <c r="K16" s="57"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="37"/>
+      <c r="K16" s="39"/>
     </row>
     <row r="17" spans="2:11" ht="22.5" customHeight="1">
       <c r="B17" s="5"/>
-      <c r="C17" s="72" t="s">
+      <c r="C17" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="73"/>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="71" t="s">
+        <v>41</v>
       </c>
-      <c r="G17" s="90"/>
-[...1 lines deleted...]
-      <c r="I17" s="91"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="72"/>
+      <c r="I17" s="72"/>
       <c r="J17" s="18" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="K17" s="20"/>
     </row>
     <row r="18" spans="2:11" ht="4.5" customHeight="1">
       <c r="B18" s="5"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
     </row>
     <row r="19" spans="2:11" ht="22.5" customHeight="1">
       <c r="B19" s="4"/>
-      <c r="C19" s="74" t="s">
-        <v>37</v>
+      <c r="C19" s="40" t="s">
+        <v>36</v>
       </c>
-      <c r="D19" s="75"/>
-[...1 lines deleted...]
-      <c r="F19" s="80" t="s">
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="81"/>
-      <c r="H19" s="80" t="s">
+      <c r="G19" s="62"/>
+      <c r="H19" s="61" t="s">
+        <v>45</v>
+      </c>
+      <c r="I19" s="62"/>
+      <c r="J19" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="K19" s="64"/>
+    </row>
+    <row r="20" spans="2:11" ht="16.5" customHeight="1">
+      <c r="B20" s="4"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="67" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="68"/>
+      <c r="H20" s="69" t="s">
         <v>46</v>
       </c>
-      <c r="I19" s="81"/>
-[...19 lines deleted...]
-      <c r="K20" s="85"/>
+      <c r="I20" s="70"/>
+      <c r="J20" s="65"/>
+      <c r="K20" s="66"/>
     </row>
     <row r="21" spans="2:11" ht="18.75" customHeight="1">
       <c r="B21" s="7"/>
-      <c r="C21" s="39" t="s">
+      <c r="C21" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="D21" s="69"/>
-[...6 lines deleted...]
-      <c r="K21" s="57"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="39"/>
     </row>
     <row r="22" spans="2:11" ht="18.75" customHeight="1">
       <c r="B22" s="7"/>
-      <c r="C22" s="68" t="s">
+      <c r="C22" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="D22" s="66"/>
-[...6 lines deleted...]
-      <c r="K22" s="57"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="37"/>
+      <c r="K22" s="39"/>
     </row>
     <row r="23" spans="2:11" ht="18.75" customHeight="1">
       <c r="B23" s="7"/>
-      <c r="C23" s="65" t="s">
+      <c r="C23" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="D23" s="66"/>
-[...6 lines deleted...]
-      <c r="K23" s="57"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="37"/>
+      <c r="K23" s="39"/>
     </row>
     <row r="24" spans="2:11" ht="18.75" customHeight="1">
       <c r="B24" s="4"/>
-      <c r="C24" s="68" t="s">
+      <c r="C24" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="D24" s="66"/>
-[...6 lines deleted...]
-      <c r="K24" s="57"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="79"/>
+      <c r="G24" s="80"/>
+      <c r="H24" s="79"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="37"/>
+      <c r="K24" s="39"/>
     </row>
     <row r="25" spans="2:11" ht="18.75" customHeight="1">
       <c r="B25" s="4"/>
-      <c r="C25" s="51" t="s">
+      <c r="C25" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="D25" s="52"/>
-[...6 lines deleted...]
-      <c r="K25" s="57"/>
+      <c r="D25" s="90"/>
+      <c r="E25" s="91"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="80"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="80"/>
+      <c r="J25" s="37"/>
+      <c r="K25" s="39"/>
     </row>
     <row r="26" spans="2:11" ht="18.75" customHeight="1">
       <c r="B26" s="4"/>
       <c r="C26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="10"/>
-      <c r="F26" s="56"/>
-[...4 lines deleted...]
-      <c r="K26" s="57"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="37"/>
+      <c r="K26" s="39"/>
     </row>
     <row r="27" spans="2:11" ht="18.75" customHeight="1">
       <c r="B27" s="4"/>
-      <c r="C27" s="58" t="s">
+      <c r="C27" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="D27" s="59"/>
-[...6 lines deleted...]
-      <c r="K27" s="57"/>
+      <c r="D27" s="82"/>
+      <c r="E27" s="83"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="37"/>
+      <c r="K27" s="39"/>
     </row>
     <row r="28" spans="2:11" ht="30.75" customHeight="1">
-      <c r="C28" s="63" t="s">
+      <c r="C28" s="86" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="87"/>
+      <c r="E28" s="88"/>
+      <c r="F28" s="88"/>
+      <c r="G28" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="D28" s="64"/>
-[...8 lines deleted...]
-      <c r="K28" s="34"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="88"/>
+      <c r="K28" s="88"/>
     </row>
     <row r="29" spans="2:11" ht="27" customHeight="1">
       <c r="B29" s="5"/>
-      <c r="C29" s="61" t="s">
+      <c r="C29" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="D29" s="62"/>
-[...6 lines deleted...]
-      <c r="K29" s="62"/>
+      <c r="D29" s="85"/>
+      <c r="E29" s="85"/>
+      <c r="F29" s="85"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="85"/>
+      <c r="J29" s="85"/>
+      <c r="K29" s="85"/>
     </row>
     <row r="30" spans="2:11" ht="38.25" customHeight="1">
       <c r="B30" s="5"/>
-      <c r="C30" s="49" t="s">
+      <c r="C30" s="107" t="s">
         <v>28</v>
       </c>
-      <c r="D30" s="50"/>
-[...6 lines deleted...]
-      <c r="K30" s="50"/>
+      <c r="D30" s="108"/>
+      <c r="E30" s="108"/>
+      <c r="F30" s="108"/>
+      <c r="G30" s="108"/>
+      <c r="H30" s="108"/>
+      <c r="I30" s="108"/>
+      <c r="J30" s="108"/>
+      <c r="K30" s="108"/>
     </row>
     <row r="31" spans="2:11" ht="18" customHeight="1">
       <c r="C31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
     </row>
     <row r="32" spans="2:11" ht="7.5" customHeight="1">
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
     </row>
     <row r="33" spans="2:11" ht="15" customHeight="1" thickBot="1">
       <c r="C33" s="15" t="s">
@@ -6165,324 +6159,322 @@
     <row r="35" spans="2:11" ht="18" customHeight="1" thickTop="1">
       <c r="D35" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
     </row>
     <row r="36" spans="2:11" ht="18" customHeight="1">
       <c r="D36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="11"/>
     </row>
     <row r="37" spans="2:11" ht="7.5" customHeight="1"/>
     <row r="38" spans="2:11" ht="21" customHeight="1">
       <c r="B38" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="2:11" ht="21.75" customHeight="1">
+      <c r="C39" s="104" t="s">
         <v>51</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>52</v>
+      <c r="D39" s="104"/>
+      <c r="E39" s="104"/>
+      <c r="F39" s="106"/>
+      <c r="G39" s="106"/>
+      <c r="H39" s="106"/>
+      <c r="I39" s="106"/>
+      <c r="J39" s="106"/>
+      <c r="K39" s="106"/>
+    </row>
+    <row r="40" spans="2:11" ht="21.75" customHeight="1">
+      <c r="C40" s="104"/>
+      <c r="D40" s="104"/>
+      <c r="E40" s="104"/>
+      <c r="F40" s="21" t="s">
+        <v>49</v>
       </c>
-      <c r="D39" s="35"/>
-[...19 lines deleted...]
-      <c r="K40" s="36"/>
+      <c r="G40" s="105"/>
+      <c r="H40" s="105"/>
+      <c r="I40" s="105"/>
+      <c r="J40" s="105"/>
+      <c r="K40" s="105"/>
     </row>
     <row r="41" spans="2:11" ht="7.5" customHeight="1"/>
     <row r="42" spans="2:11" ht="21" customHeight="1">
       <c r="B42" s="22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="43" spans="2:11" ht="21.75" customHeight="1">
-      <c r="C43" s="26" t="s">
-        <v>56</v>
+      <c r="C43" s="96" t="s">
+        <v>55</v>
       </c>
-      <c r="D43" s="27"/>
-[...6 lines deleted...]
-      <c r="K43" s="32"/>
+      <c r="D43" s="97"/>
+      <c r="E43" s="97"/>
+      <c r="F43" s="100"/>
+      <c r="G43" s="101"/>
+      <c r="H43" s="101"/>
+      <c r="I43" s="101"/>
+      <c r="J43" s="101"/>
+      <c r="K43" s="102"/>
     </row>
     <row r="44" spans="2:11" ht="21.75" customHeight="1">
-      <c r="C44" s="28"/>
-[...1 lines deleted...]
-      <c r="E44" s="29"/>
+      <c r="C44" s="98"/>
+      <c r="D44" s="99"/>
+      <c r="E44" s="99"/>
       <c r="F44" s="23" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
-      <c r="G44" s="33"/>
-[...3 lines deleted...]
-      <c r="K44" s="33"/>
+      <c r="G44" s="103"/>
+      <c r="H44" s="103"/>
+      <c r="I44" s="103"/>
+      <c r="J44" s="103"/>
+      <c r="K44" s="103"/>
     </row>
     <row r="45" spans="2:11" ht="7.5" customHeight="1"/>
     <row r="46" spans="2:11" ht="21" customHeight="1">
       <c r="B46" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="47" spans="2:11" ht="23.25" customHeight="1">
+      <c r="C47" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47" s="56"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="27"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="30"/>
+    </row>
+    <row r="48" spans="2:11" ht="93.75" customHeight="1">
+      <c r="C48" s="24" t="s">
         <v>54</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="K48" s="48"/>
+      <c r="D48" s="93"/>
+      <c r="E48" s="94"/>
+      <c r="F48" s="94"/>
+      <c r="G48" s="94"/>
+      <c r="H48" s="94"/>
+      <c r="I48" s="94"/>
+      <c r="J48" s="94"/>
+      <c r="K48" s="95"/>
     </row>
     <row r="49" spans="3:11" ht="16.5" customHeight="1">
       <c r="C49" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="50" spans="3:11" ht="22.5" customHeight="1">
-      <c r="H50" s="38" t="s">
-        <v>39</v>
+      <c r="H50" s="92" t="s">
+        <v>38</v>
       </c>
-      <c r="I50" s="38"/>
-[...1 lines deleted...]
-      <c r="K50" s="38"/>
+      <c r="I50" s="92"/>
+      <c r="J50" s="92"/>
+      <c r="K50" s="92"/>
     </row>
     <row r="51" spans="3:11" ht="22.5" customHeight="1">
       <c r="G51" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="52" spans="3:11" ht="22.5" customHeight="1">
       <c r="G52" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" spans="3:11" ht="22.5" customHeight="1">
       <c r="G53" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="K53" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K53" s="12"/>
     </row>
     <row r="54" spans="3:11" ht="7.5" customHeight="1">
       <c r="K54" s="12"/>
     </row>
     <row r="55" spans="3:11" ht="30" customHeight="1">
       <c r="C55" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="57" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="58" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="59" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="60" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="61" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="62" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="63" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="64" spans="3:11" ht="22.5" customHeight="1"/>
     <row r="65" spans="2:10" ht="22.5" customHeight="1"/>
     <row r="66" spans="2:10" ht="22.5" customHeight="1">
       <c r="B66" s="6"/>
       <c r="C66" s="6"/>
       <c r="D66" s="6"/>
       <c r="E66" s="6"/>
       <c r="F66" s="6"/>
       <c r="G66" s="6"/>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="80">
+    <mergeCell ref="C43:E44"/>
+    <mergeCell ref="F43:K43"/>
+    <mergeCell ref="G44:K44"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="C39:E40"/>
+    <mergeCell ref="G40:K40"/>
+    <mergeCell ref="F39:K39"/>
+    <mergeCell ref="C30:K30"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="D48:K48"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="C29:K29"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="C19:E20"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="E10:K10"/>
+    <mergeCell ref="C13:E14"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="C10:D11"/>
+    <mergeCell ref="F11:K11"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:K6"/>
     <mergeCell ref="C7:K7"/>
     <mergeCell ref="A1:L2"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:K4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:K5"/>
-    <mergeCell ref="E10:K10"/>
-[...68 lines deleted...]
-    <mergeCell ref="C30:K30"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E10:K10" xr:uid="{37032B0F-BF8F-439D-A157-F68D40A588B5}">
       <formula1>"１．消防法施行令別表一（６）項ロ(5),２．同（６）項ハ(5),３．同（５）項(ロ),４．その他(特記事項のとおり)"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K17" xr:uid="{1B3C4DE8-BC50-43F1-9E63-BAAC76081622}">
       <formula1>"済,未"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:I16 F21:G27" xr:uid="{5B1E8111-0971-42B3-8CAD-3FAED4034A5B}">
       <formula1>"有,無"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H21:I27" xr:uid="{AAF6368E-D139-4D07-BA28-AAF180C41853}">
       <formula1>"設置済,今後設置予定,不要"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F39:K39" xr:uid="{98EDBB4F-852D-41CB-A112-5B469446C2E2}">
       <formula1>"１．寄宿舎,２．共同住宅,３．住宅,４．児童福祉施設等,５．その他（特記事項のとおり）"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F43:K43" xr:uid="{29A06611-FA55-44CA-864A-65891DD60116}">
       <formula1>"１．はい,２．その他（特記事項のとおり）"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L63"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="M30" sqref="M30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="12" width="11.25" style="1" customWidth="1"/>
     <col min="13" max="245" width="9" style="1"/>
     <col min="246" max="247" width="2.625" style="1" customWidth="1"/>
     <col min="248" max="248" width="4" style="1" customWidth="1"/>
     <col min="249" max="249" width="15.5" style="1" customWidth="1"/>
     <col min="250" max="250" width="20.5" style="1" customWidth="1"/>
     <col min="251" max="254" width="10.375" style="1" customWidth="1"/>
     <col min="255" max="256" width="11.625" style="1" customWidth="1"/>
     <col min="257" max="257" width="9" style="1" customWidth="1"/>
     <col min="258" max="268" width="11.25" style="1" customWidth="1"/>
     <col min="269" max="501" width="9" style="1"/>
     <col min="502" max="503" width="2.625" style="1" customWidth="1"/>
     <col min="504" max="504" width="4" style="1" customWidth="1"/>
     <col min="505" max="505" width="15.5" style="1" customWidth="1"/>
     <col min="506" max="506" width="20.5" style="1" customWidth="1"/>
     <col min="507" max="510" width="10.375" style="1" customWidth="1"/>
     <col min="511" max="512" width="11.625" style="1" customWidth="1"/>
     <col min="513" max="513" width="9" style="1" customWidth="1"/>
     <col min="514" max="524" width="11.25" style="1" customWidth="1"/>
@@ -7017,56 +7009,56 @@
     <col min="15615" max="15616" width="11.625" style="1" customWidth="1"/>
     <col min="15617" max="15617" width="9" style="1" customWidth="1"/>
     <col min="15618" max="15628" width="11.25" style="1" customWidth="1"/>
     <col min="15629" max="15861" width="9" style="1"/>
     <col min="15862" max="15863" width="2.625" style="1" customWidth="1"/>
     <col min="15864" max="15864" width="4" style="1" customWidth="1"/>
     <col min="15865" max="15865" width="15.5" style="1" customWidth="1"/>
     <col min="15866" max="15866" width="20.5" style="1" customWidth="1"/>
     <col min="15867" max="15870" width="10.375" style="1" customWidth="1"/>
     <col min="15871" max="15872" width="11.625" style="1" customWidth="1"/>
     <col min="15873" max="15873" width="9" style="1" customWidth="1"/>
     <col min="15874" max="15884" width="11.25" style="1" customWidth="1"/>
     <col min="15885" max="16117" width="9" style="1"/>
     <col min="16118" max="16119" width="2.625" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="4" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="15.5" style="1" customWidth="1"/>
     <col min="16122" max="16122" width="20.5" style="1" customWidth="1"/>
     <col min="16123" max="16126" width="10.375" style="1" customWidth="1"/>
     <col min="16127" max="16128" width="11.625" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="9" style="1" customWidth="1"/>
     <col min="16130" max="16140" width="11.25" style="1" customWidth="1"/>
     <col min="16141" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="6" customHeight="1">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="18" customHeight="1">
-      <c r="A2" s="105"/>
+      <c r="A2" s="32"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:12" ht="21" customHeight="1">
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" ht="22.5" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>