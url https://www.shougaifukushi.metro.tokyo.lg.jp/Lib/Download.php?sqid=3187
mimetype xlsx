--- v0 (2026-05-06)
+++ v1 (2026-11-08)
@@ -1,75 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\00　指定関係業務\16　指定申請様式変更\★確定\2 SS書類一式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\03　障害者サービス情報関係\SS障害者サービス情報掲載資料\01　指定申請・変更等に係る様式・記載例\【後でこっちに差し替え】標準様式(20260331)\サビ情掲載済\修正作業用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95A4C73C-939D-41C0-875E-696B09CFF189}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86D0EE03-6D96-4715-A057-BCCEBB75C7B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30525" yWindow="1695" windowWidth="18510" windowHeight="13785" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="別紙15(医療Ⅸ)" sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
-    <externalReference r:id="rId7"/>
   </externalReferences>
   <definedNames>
     <definedName name="_____________________________________________________________________kk29">#REF!</definedName>
     <definedName name="____________________________________________________________________kk29">#REF!</definedName>
     <definedName name="___________________________________________________________________kk29">#REF!</definedName>
     <definedName name="__________________________________________________________________kk06">#REF!</definedName>
     <definedName name="__________________________________________________________________kk29">#REF!</definedName>
     <definedName name="_________________________________________________________________kk06">#REF!</definedName>
     <definedName name="_________________________________________________________________kk29">#REF!</definedName>
     <definedName name="________________________________________________________________kk06">#REF!</definedName>
     <definedName name="________________________________________________________________kk29">#REF!</definedName>
     <definedName name="_______________________________________________________________kk06">#REF!</definedName>
     <definedName name="_______________________________________________________________kk29">#REF!</definedName>
     <definedName name="______________________________________________________________kk06">#REF!</definedName>
     <definedName name="______________________________________________________________kk29">#REF!</definedName>
     <definedName name="_____________________________________________________________kk06">#REF!</definedName>
     <definedName name="_____________________________________________________________kk29">#REF!</definedName>
     <definedName name="____________________________________________________________kk06">#REF!</definedName>
     <definedName name="____________________________________________________________kk29">#REF!</definedName>
     <definedName name="___________________________________________________________kk06">#REF!</definedName>
     <definedName name="___________________________________________________________kk29">#REF!</definedName>
     <definedName name="__________________________________________________________kk06">#REF!</definedName>
     <definedName name="__________________________________________________________kk29">#REF!</definedName>
     <definedName name="_________________________________________________________kk06">#REF!</definedName>
     <definedName name="_________________________________________________________kk29">#REF!</definedName>
@@ -249,155 +248,155 @@
     <definedName name="JigyoTel">#REF!</definedName>
     <definedName name="jigyoumeishou">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
     <definedName name="jiritu">#REF!</definedName>
     <definedName name="ｋ">#N/A</definedName>
     <definedName name="kanagawaken">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
     <definedName name="kawasaki">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="‐㏍08">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="ｋｋｋｋ">#REF!</definedName>
     <definedName name="new">#REF!</definedName>
     <definedName name="nn">#REF!</definedName>
     <definedName name="o">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'別紙15(医療Ⅸ)'!$A$1:$H$26</definedName>
-    <definedName name="prtNo">[2]main!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'別紙15(医療Ⅸ)'!$A$2:$H$27</definedName>
+    <definedName name="prtNo">[1]main!#REF!</definedName>
     <definedName name="q">#REF!</definedName>
     <definedName name="qq">#REF!</definedName>
     <definedName name="qwerty">#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_02">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
     <definedName name="roman11">#REF!</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
     <definedName name="Roman2_3">#REF!</definedName>
     <definedName name="roman31">#REF!</definedName>
     <definedName name="roman33">#REF!</definedName>
     <definedName name="roman4_3">#REF!</definedName>
     <definedName name="roman43">#REF!</definedName>
     <definedName name="roman7_1">#REF!</definedName>
     <definedName name="roman77">#REF!</definedName>
     <definedName name="romann_12">#REF!</definedName>
     <definedName name="romann_66">#REF!</definedName>
     <definedName name="romann33">#REF!</definedName>
     <definedName name="s">#REF!</definedName>
     <definedName name="SasekiFuri">#REF!</definedName>
     <definedName name="SasekiJyusyo">#REF!</definedName>
     <definedName name="SasekiShimei">#REF!</definedName>
     <definedName name="SasekiYubin">#REF!</definedName>
     <definedName name="sdsgfsgfs">#REF!</definedName>
     <definedName name="serv">#REF!</definedName>
     <definedName name="serv_">#REF!</definedName>
     <definedName name="Serv_LIST">#REF!</definedName>
     <definedName name="servo1">#REF!</definedName>
     <definedName name="ShinseiFax">#REF!</definedName>
     <definedName name="ShinseiMeisyo">#REF!</definedName>
     <definedName name="ShinseiMeisyoKana">#REF!</definedName>
     <definedName name="ShinseiSyozai">#REF!</definedName>
     <definedName name="ShinseiTel">#REF!</definedName>
     <definedName name="ShinseiYubin">#REF!</definedName>
     <definedName name="siharai">#REF!</definedName>
     <definedName name="sikuchouson">#REF!</definedName>
     <definedName name="sinseisaki">#REF!</definedName>
     <definedName name="ss">#REF!</definedName>
     <definedName name="ssss">#REF!</definedName>
     <definedName name="sssss">#REF!</definedName>
     <definedName name="ssssssssss">#REF!</definedName>
-    <definedName name="startNo">[3]main!#REF!</definedName>
-    <definedName name="startNumber">[3]main!#REF!</definedName>
+    <definedName name="startNo">[2]main!#REF!</definedName>
+    <definedName name="startNumber">[2]main!#REF!</definedName>
     <definedName name="swwww">#REF!</definedName>
     <definedName name="t">#REF!</definedName>
     <definedName name="ｔａｂｉｅ＿04">#REF!</definedName>
     <definedName name="table_03">#REF!</definedName>
     <definedName name="table_06">#REF!</definedName>
     <definedName name="table2_3">#REF!</definedName>
     <definedName name="tanaka">#REF!</definedName>
     <definedName name="tanaka1">#REF!</definedName>
     <definedName name="tanaka2">#REF!</definedName>
     <definedName name="tapi2">#REF!</definedName>
     <definedName name="tebie_07">#REF!</definedName>
     <definedName name="tebie_o7">#REF!</definedName>
     <definedName name="tebie07">#REF!</definedName>
     <definedName name="tebie08">#REF!</definedName>
     <definedName name="tebie33">#REF!</definedName>
     <definedName name="tebiroo">#REF!</definedName>
     <definedName name="teble">#REF!</definedName>
     <definedName name="teble_09">#REF!</definedName>
     <definedName name="teble77">#REF!</definedName>
     <definedName name="u">#REF!</definedName>
     <definedName name="w">#REF!</definedName>
     <definedName name="ww">#REF!</definedName>
     <definedName name="www">#REF!</definedName>
     <definedName name="wwwwwwww">#REF!</definedName>
     <definedName name="xx">#REF!</definedName>
     <definedName name="xxx">#REF!</definedName>
     <definedName name="y">#REF!</definedName>
     <definedName name="yokohama">#REF!</definedName>
     <definedName name="z">#REF!</definedName>
     <definedName name="ア">#REF!</definedName>
     <definedName name="あ">#REF!</definedName>
-    <definedName name="あああ">[2]main!#REF!</definedName>
+    <definedName name="あああ">[1]main!#REF!</definedName>
     <definedName name="アアアア">#REF!</definedName>
     <definedName name="ああああああああああああ">#REF!</definedName>
     <definedName name="あいう">#REF!</definedName>
     <definedName name="か">#REF!</definedName>
     <definedName name="かながわ">#REF!</definedName>
     <definedName name="こ">#REF!</definedName>
     <definedName name="サービス">#REF!</definedName>
     <definedName name="サービス２">#REF!</definedName>
-    <definedName name="サービス種別">[4]サービス種類一覧!$B$4:$B$20</definedName>
-    <definedName name="サービス種類">[4]サービス種類一覧!$C$4:$C$20</definedName>
+    <definedName name="サービス種別">[3]サービス種類一覧!$B$4:$B$20</definedName>
+    <definedName name="サービス種類">[3]サービス種類一覧!$C$4:$C$20</definedName>
     <definedName name="サービス名">#N/A</definedName>
     <definedName name="サービス名称">#N/A</definedName>
     <definedName name="だだ">#N/A</definedName>
     <definedName name="っっｋ">#N/A</definedName>
     <definedName name="っっっっｌ">#N/A</definedName>
-    <definedName name="一覧">[5]加算率一覧!$A$4:$A$25</definedName>
+    <definedName name="一覧">[4]加算率一覧!$A$4:$A$25</definedName>
     <definedName name="確認">#N/A</definedName>
     <definedName name="看護時間">#REF!</definedName>
     <definedName name="山口県">#REF!</definedName>
     <definedName name="自己評価">#REF!</definedName>
-    <definedName name="種類">[4]サービス種類一覧!$A$4:$A$20</definedName>
+    <definedName name="種類">[3]サービス種類一覧!$A$4:$A$20</definedName>
     <definedName name="食事">#REF!</definedName>
     <definedName name="体制等状況一覧">#REF!</definedName>
-    <definedName name="台帳">[6]D台帳!$A$6:$AF$3439</definedName>
+    <definedName name="台帳">[5]D台帳!$A$6:$AF$3439</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="特定">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -878,440 +877,549 @@
       <diagonal style="thin">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...35 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...73 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{679C60BB-47E7-427A-B04A-F4EC42BC3AC6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>66676</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>962025</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F87A993-7277-4BBA-BAE2-F0C2B2415FD2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="742951" y="0"/>
+          <a:ext cx="6153150" cy="962025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="CCFFCC"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>＜注意＞</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000" b="1">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050"/>
+            <a:t>「医療連携体制加算</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050"/>
+            <a:t>(Ⅸ)</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050"/>
+            <a:t>」を「あり」とした場合、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>精神科医療連携体制加算は算定できません</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>（精神科医療連携体制加算に係る届出を行っている場合は、終了の届出を行ってください）</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#22320;&#22495;&#29983;&#27963;&#25903;&#25588;&#35506;\5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;\00&#12288;&#25351;&#23450;&#38306;&#20418;&#26989;&#21209;\16&#12288;&#25351;&#23450;&#30003;&#35531;&#27096;&#24335;&#22793;&#26356;\&#9733;&#30906;&#23450;\2%20SS&#26360;&#39006;&#19968;&#24335;\03~12_&#21152;&#31639;&#23626;&#20986;&#12398;&#27161;&#28310;&#27096;&#24335;(SS)(20260326&#20462;&#27491;).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="03~12_&#21152;&#31639;&#23626;&#20986;&#12398;&#27161;&#28310;&#27096;&#24335;(SS)(20260326&#20462;&#27491;).xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.70.33.11\&#23621;&#20303;&#25903;&#25588;&#35506;\&#20816;&#31461;&#31119;&#31049;&#26045;&#35373;&#20418;\&#9670;&#65320;30&#25351;&#23450;&#26356;&#26032;&#65288;&#26045;&#35373;&#20837;&#25152;&#12289;&#29983;&#27963;&#20171;&#35703;&#12289;&#30274;&#39178;&#20171;&#35703;&#65289;\&#9733;&#25351;&#23450;&#26356;&#26032;&#20816;&#31461;&#31995;&#36890;&#30693;&#26360;&#20316;&#25104;&#12484;&#12540;&#12523;&#9733;\&#9313;&#65308;&#26032;&#26032;&#20816;&#31461;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.70.33.11\&#23621;&#20303;&#25903;&#25588;&#35506;\&#20816;&#31461;&#31119;&#31049;&#26045;&#35373;&#20418;\&#9670;&#65320;30&#25351;&#23450;&#26356;&#26032;&#65288;&#26045;&#35373;&#20837;&#25152;&#12289;&#29983;&#27963;&#20171;&#35703;&#12289;&#30274;&#39178;&#20171;&#35703;&#65289;\&#9733;&#25351;&#23450;&#26356;&#26032;&#20816;&#31461;&#31995;&#36890;&#30693;&#26360;&#20316;&#25104;&#12484;&#12540;&#12523;&#9733;\&#9313;&#65308;&#26032;&#26032;&#20816;&#31461;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="http://invalid.uri" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="http://invalid.uri" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.fukushihoken.metro.tokyo.jp/kourei/hoken/shogu/index.files/30keikakusyo_rei.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.fukushihoken.metro.tokyo.jp/kourei/hoken/shogu/index.files/30keikakusyo_rei.xlsx" TargetMode="External"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.pref.yamaguchi.lg.jp/2008&#23665;&#26412;/03&#38556;&#23475;&#20816;&#26045;&#35373;&#32102;&#20184;&#36027;&#38306;&#36899;(2008&#65289;/003&#39640;&#38989;&#38556;&#23475;&#20816;&#26045;&#35373;&#32102;&#20184;&#36027;/&#27770;&#23450;&#36890;&#30693;&#26360;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
-[...22 lines deleted...]
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明①"/>
       <sheetName val="利用説明②"/>
       <sheetName val="main"/>
       <sheetName val="sheetInfo"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="一覧"/>
       <sheetName val="付表１　手動修正箇所"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明"/>
       <sheetName val="main"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="付表１　手動修正箇所"/>
       <sheetName val="Label"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="共通様式"/>
       <sheetName val="まとめ提出一覧"/>
       <sheetName val="様式６（ｷｬﾘｱﾊﾟｽ等届）"/>
       <sheetName val="整理表"/>
       <sheetName val="サービス種類一覧"/>
       <sheetName val="共通様式 (2)"/>
       <sheetName val="共通別紙"/>
       <sheetName val="Sheet3"/>
       <sheetName val="様式3"/>
       <sheetName val="様式４"/>
       <sheetName val="様式4添付１"/>
       <sheetName val="様式2添付3（周知方法）"/>
       <sheetName val="別表加算率一覧"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="共通様式"/>
       <sheetName val="届出書類一覧 "/>
       <sheetName val="加算届出・様式３"/>
       <sheetName val="加算届出・様式４ "/>
       <sheetName val="誓約書"/>
       <sheetName val="様式２-1（計画書)"/>
       <sheetName val="様式2-1添付1"/>
       <sheetName val="加算率一覧"/>
       <sheetName val="様式2-1添付２"/>
       <sheetName val="様式2-1添付３"/>
       <sheetName val="様式2-2（キャリアパス等届出加算）"/>
       <sheetName val="様式６（特別な事情に係る届出書）"/>
       <sheetName val="参考（派遣委託誓約書）"/>
       <sheetName val="整理表"/>
       <sheetName val="労働保険証明の例"/>
       <sheetName val="賃金改善実施期間"/>
       <sheetName val="見込額①"/>
       <sheetName val="見込額②"/>
       <sheetName val="ｻｰﾋﾞｽｺｰﾄﾞ"/>
       <sheetName val="「手当」の考え方"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
       <sheetData sheetId="13" refreshError="1"/>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
       <sheetData sheetId="19" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="A算定表"/>
       <sheetName val="B負担額通知"/>
       <sheetName val="C調書（特例ありver）"/>
       <sheetName val="D台帳"/>
       <sheetName val="様式第14号"/>
       <sheetName val="フロー図"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1552,1012 +1660,1014 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4EF8AAE-9DB3-4866-927D-668AF32EAFF6}">
-  <dimension ref="A1:P26"/>
+  <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:G25"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.125" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="9.69921875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="9.75" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
-    <col min="3" max="3" width="12.69921875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.75" style="1" customWidth="1"/>
     <col min="4" max="4" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="28.8984375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="4.59765625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="28.875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="4.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="1" style="1" customWidth="1"/>
-    <col min="9" max="256" width="8.09765625" style="1"/>
-    <col min="257" max="257" width="3.3984375" style="1" customWidth="1"/>
+    <col min="9" max="256" width="8.125" style="1"/>
+    <col min="257" max="257" width="3.375" style="1" customWidth="1"/>
     <col min="258" max="258" width="12" style="1" customWidth="1"/>
-    <col min="259" max="259" width="12.69921875" style="1" customWidth="1"/>
+    <col min="259" max="259" width="12.75" style="1" customWidth="1"/>
     <col min="260" max="260" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="261" max="261" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="513" max="513" width="3.3984375" style="1" customWidth="1"/>
+    <col min="261" max="261" width="28.875" style="1" customWidth="1"/>
+    <col min="262" max="262" width="18.125" style="1" customWidth="1"/>
+    <col min="263" max="263" width="4.625" style="1" customWidth="1"/>
+    <col min="264" max="264" width="2.25" style="1" customWidth="1"/>
+    <col min="265" max="512" width="8.125" style="1"/>
+    <col min="513" max="513" width="3.375" style="1" customWidth="1"/>
     <col min="514" max="514" width="12" style="1" customWidth="1"/>
-    <col min="515" max="515" width="12.69921875" style="1" customWidth="1"/>
+    <col min="515" max="515" width="12.75" style="1" customWidth="1"/>
     <col min="516" max="516" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="517" max="517" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="769" max="769" width="3.3984375" style="1" customWidth="1"/>
+    <col min="517" max="517" width="28.875" style="1" customWidth="1"/>
+    <col min="518" max="518" width="18.125" style="1" customWidth="1"/>
+    <col min="519" max="519" width="4.625" style="1" customWidth="1"/>
+    <col min="520" max="520" width="2.25" style="1" customWidth="1"/>
+    <col min="521" max="768" width="8.125" style="1"/>
+    <col min="769" max="769" width="3.375" style="1" customWidth="1"/>
     <col min="770" max="770" width="12" style="1" customWidth="1"/>
-    <col min="771" max="771" width="12.69921875" style="1" customWidth="1"/>
+    <col min="771" max="771" width="12.75" style="1" customWidth="1"/>
     <col min="772" max="772" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="773" max="773" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1025" max="1025" width="3.3984375" style="1" customWidth="1"/>
+    <col min="773" max="773" width="28.875" style="1" customWidth="1"/>
+    <col min="774" max="774" width="18.125" style="1" customWidth="1"/>
+    <col min="775" max="775" width="4.625" style="1" customWidth="1"/>
+    <col min="776" max="776" width="2.25" style="1" customWidth="1"/>
+    <col min="777" max="1024" width="8.125" style="1"/>
+    <col min="1025" max="1025" width="3.375" style="1" customWidth="1"/>
     <col min="1026" max="1026" width="12" style="1" customWidth="1"/>
-    <col min="1027" max="1027" width="12.69921875" style="1" customWidth="1"/>
+    <col min="1027" max="1027" width="12.75" style="1" customWidth="1"/>
     <col min="1028" max="1028" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="1029" max="1029" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1281" max="1281" width="3.3984375" style="1" customWidth="1"/>
+    <col min="1029" max="1029" width="28.875" style="1" customWidth="1"/>
+    <col min="1030" max="1030" width="18.125" style="1" customWidth="1"/>
+    <col min="1031" max="1031" width="4.625" style="1" customWidth="1"/>
+    <col min="1032" max="1032" width="2.25" style="1" customWidth="1"/>
+    <col min="1033" max="1280" width="8.125" style="1"/>
+    <col min="1281" max="1281" width="3.375" style="1" customWidth="1"/>
     <col min="1282" max="1282" width="12" style="1" customWidth="1"/>
-    <col min="1283" max="1283" width="12.69921875" style="1" customWidth="1"/>
+    <col min="1283" max="1283" width="12.75" style="1" customWidth="1"/>
     <col min="1284" max="1284" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="1285" max="1285" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1537" max="1537" width="3.3984375" style="1" customWidth="1"/>
+    <col min="1285" max="1285" width="28.875" style="1" customWidth="1"/>
+    <col min="1286" max="1286" width="18.125" style="1" customWidth="1"/>
+    <col min="1287" max="1287" width="4.625" style="1" customWidth="1"/>
+    <col min="1288" max="1288" width="2.25" style="1" customWidth="1"/>
+    <col min="1289" max="1536" width="8.125" style="1"/>
+    <col min="1537" max="1537" width="3.375" style="1" customWidth="1"/>
     <col min="1538" max="1538" width="12" style="1" customWidth="1"/>
-    <col min="1539" max="1539" width="12.69921875" style="1" customWidth="1"/>
+    <col min="1539" max="1539" width="12.75" style="1" customWidth="1"/>
     <col min="1540" max="1540" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="1541" max="1541" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="1793" max="1793" width="3.3984375" style="1" customWidth="1"/>
+    <col min="1541" max="1541" width="28.875" style="1" customWidth="1"/>
+    <col min="1542" max="1542" width="18.125" style="1" customWidth="1"/>
+    <col min="1543" max="1543" width="4.625" style="1" customWidth="1"/>
+    <col min="1544" max="1544" width="2.25" style="1" customWidth="1"/>
+    <col min="1545" max="1792" width="8.125" style="1"/>
+    <col min="1793" max="1793" width="3.375" style="1" customWidth="1"/>
     <col min="1794" max="1794" width="12" style="1" customWidth="1"/>
-    <col min="1795" max="1795" width="12.69921875" style="1" customWidth="1"/>
+    <col min="1795" max="1795" width="12.75" style="1" customWidth="1"/>
     <col min="1796" max="1796" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="1797" max="1797" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2049" max="2049" width="3.3984375" style="1" customWidth="1"/>
+    <col min="1797" max="1797" width="28.875" style="1" customWidth="1"/>
+    <col min="1798" max="1798" width="18.125" style="1" customWidth="1"/>
+    <col min="1799" max="1799" width="4.625" style="1" customWidth="1"/>
+    <col min="1800" max="1800" width="2.25" style="1" customWidth="1"/>
+    <col min="1801" max="2048" width="8.125" style="1"/>
+    <col min="2049" max="2049" width="3.375" style="1" customWidth="1"/>
     <col min="2050" max="2050" width="12" style="1" customWidth="1"/>
-    <col min="2051" max="2051" width="12.69921875" style="1" customWidth="1"/>
+    <col min="2051" max="2051" width="12.75" style="1" customWidth="1"/>
     <col min="2052" max="2052" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="2053" max="2053" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2305" max="2305" width="3.3984375" style="1" customWidth="1"/>
+    <col min="2053" max="2053" width="28.875" style="1" customWidth="1"/>
+    <col min="2054" max="2054" width="18.125" style="1" customWidth="1"/>
+    <col min="2055" max="2055" width="4.625" style="1" customWidth="1"/>
+    <col min="2056" max="2056" width="2.25" style="1" customWidth="1"/>
+    <col min="2057" max="2304" width="8.125" style="1"/>
+    <col min="2305" max="2305" width="3.375" style="1" customWidth="1"/>
     <col min="2306" max="2306" width="12" style="1" customWidth="1"/>
-    <col min="2307" max="2307" width="12.69921875" style="1" customWidth="1"/>
+    <col min="2307" max="2307" width="12.75" style="1" customWidth="1"/>
     <col min="2308" max="2308" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="2309" max="2309" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2561" max="2561" width="3.3984375" style="1" customWidth="1"/>
+    <col min="2309" max="2309" width="28.875" style="1" customWidth="1"/>
+    <col min="2310" max="2310" width="18.125" style="1" customWidth="1"/>
+    <col min="2311" max="2311" width="4.625" style="1" customWidth="1"/>
+    <col min="2312" max="2312" width="2.25" style="1" customWidth="1"/>
+    <col min="2313" max="2560" width="8.125" style="1"/>
+    <col min="2561" max="2561" width="3.375" style="1" customWidth="1"/>
     <col min="2562" max="2562" width="12" style="1" customWidth="1"/>
-    <col min="2563" max="2563" width="12.69921875" style="1" customWidth="1"/>
+    <col min="2563" max="2563" width="12.75" style="1" customWidth="1"/>
     <col min="2564" max="2564" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="2565" max="2565" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="2817" max="2817" width="3.3984375" style="1" customWidth="1"/>
+    <col min="2565" max="2565" width="28.875" style="1" customWidth="1"/>
+    <col min="2566" max="2566" width="18.125" style="1" customWidth="1"/>
+    <col min="2567" max="2567" width="4.625" style="1" customWidth="1"/>
+    <col min="2568" max="2568" width="2.25" style="1" customWidth="1"/>
+    <col min="2569" max="2816" width="8.125" style="1"/>
+    <col min="2817" max="2817" width="3.375" style="1" customWidth="1"/>
     <col min="2818" max="2818" width="12" style="1" customWidth="1"/>
-    <col min="2819" max="2819" width="12.69921875" style="1" customWidth="1"/>
+    <col min="2819" max="2819" width="12.75" style="1" customWidth="1"/>
     <col min="2820" max="2820" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="2821" max="2821" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3073" max="3073" width="3.3984375" style="1" customWidth="1"/>
+    <col min="2821" max="2821" width="28.875" style="1" customWidth="1"/>
+    <col min="2822" max="2822" width="18.125" style="1" customWidth="1"/>
+    <col min="2823" max="2823" width="4.625" style="1" customWidth="1"/>
+    <col min="2824" max="2824" width="2.25" style="1" customWidth="1"/>
+    <col min="2825" max="3072" width="8.125" style="1"/>
+    <col min="3073" max="3073" width="3.375" style="1" customWidth="1"/>
     <col min="3074" max="3074" width="12" style="1" customWidth="1"/>
-    <col min="3075" max="3075" width="12.69921875" style="1" customWidth="1"/>
+    <col min="3075" max="3075" width="12.75" style="1" customWidth="1"/>
     <col min="3076" max="3076" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="3077" max="3077" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3329" max="3329" width="3.3984375" style="1" customWidth="1"/>
+    <col min="3077" max="3077" width="28.875" style="1" customWidth="1"/>
+    <col min="3078" max="3078" width="18.125" style="1" customWidth="1"/>
+    <col min="3079" max="3079" width="4.625" style="1" customWidth="1"/>
+    <col min="3080" max="3080" width="2.25" style="1" customWidth="1"/>
+    <col min="3081" max="3328" width="8.125" style="1"/>
+    <col min="3329" max="3329" width="3.375" style="1" customWidth="1"/>
     <col min="3330" max="3330" width="12" style="1" customWidth="1"/>
-    <col min="3331" max="3331" width="12.69921875" style="1" customWidth="1"/>
+    <col min="3331" max="3331" width="12.75" style="1" customWidth="1"/>
     <col min="3332" max="3332" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="3333" max="3333" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3585" max="3585" width="3.3984375" style="1" customWidth="1"/>
+    <col min="3333" max="3333" width="28.875" style="1" customWidth="1"/>
+    <col min="3334" max="3334" width="18.125" style="1" customWidth="1"/>
+    <col min="3335" max="3335" width="4.625" style="1" customWidth="1"/>
+    <col min="3336" max="3336" width="2.25" style="1" customWidth="1"/>
+    <col min="3337" max="3584" width="8.125" style="1"/>
+    <col min="3585" max="3585" width="3.375" style="1" customWidth="1"/>
     <col min="3586" max="3586" width="12" style="1" customWidth="1"/>
-    <col min="3587" max="3587" width="12.69921875" style="1" customWidth="1"/>
+    <col min="3587" max="3587" width="12.75" style="1" customWidth="1"/>
     <col min="3588" max="3588" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="3589" max="3589" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="3841" max="3841" width="3.3984375" style="1" customWidth="1"/>
+    <col min="3589" max="3589" width="28.875" style="1" customWidth="1"/>
+    <col min="3590" max="3590" width="18.125" style="1" customWidth="1"/>
+    <col min="3591" max="3591" width="4.625" style="1" customWidth="1"/>
+    <col min="3592" max="3592" width="2.25" style="1" customWidth="1"/>
+    <col min="3593" max="3840" width="8.125" style="1"/>
+    <col min="3841" max="3841" width="3.375" style="1" customWidth="1"/>
     <col min="3842" max="3842" width="12" style="1" customWidth="1"/>
-    <col min="3843" max="3843" width="12.69921875" style="1" customWidth="1"/>
+    <col min="3843" max="3843" width="12.75" style="1" customWidth="1"/>
     <col min="3844" max="3844" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="3845" max="3845" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4097" max="4097" width="3.3984375" style="1" customWidth="1"/>
+    <col min="3845" max="3845" width="28.875" style="1" customWidth="1"/>
+    <col min="3846" max="3846" width="18.125" style="1" customWidth="1"/>
+    <col min="3847" max="3847" width="4.625" style="1" customWidth="1"/>
+    <col min="3848" max="3848" width="2.25" style="1" customWidth="1"/>
+    <col min="3849" max="4096" width="8.125" style="1"/>
+    <col min="4097" max="4097" width="3.375" style="1" customWidth="1"/>
     <col min="4098" max="4098" width="12" style="1" customWidth="1"/>
-    <col min="4099" max="4099" width="12.69921875" style="1" customWidth="1"/>
+    <col min="4099" max="4099" width="12.75" style="1" customWidth="1"/>
     <col min="4100" max="4100" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="4101" max="4101" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4353" max="4353" width="3.3984375" style="1" customWidth="1"/>
+    <col min="4101" max="4101" width="28.875" style="1" customWidth="1"/>
+    <col min="4102" max="4102" width="18.125" style="1" customWidth="1"/>
+    <col min="4103" max="4103" width="4.625" style="1" customWidth="1"/>
+    <col min="4104" max="4104" width="2.25" style="1" customWidth="1"/>
+    <col min="4105" max="4352" width="8.125" style="1"/>
+    <col min="4353" max="4353" width="3.375" style="1" customWidth="1"/>
     <col min="4354" max="4354" width="12" style="1" customWidth="1"/>
-    <col min="4355" max="4355" width="12.69921875" style="1" customWidth="1"/>
+    <col min="4355" max="4355" width="12.75" style="1" customWidth="1"/>
     <col min="4356" max="4356" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="4357" max="4357" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4609" max="4609" width="3.3984375" style="1" customWidth="1"/>
+    <col min="4357" max="4357" width="28.875" style="1" customWidth="1"/>
+    <col min="4358" max="4358" width="18.125" style="1" customWidth="1"/>
+    <col min="4359" max="4359" width="4.625" style="1" customWidth="1"/>
+    <col min="4360" max="4360" width="2.25" style="1" customWidth="1"/>
+    <col min="4361" max="4608" width="8.125" style="1"/>
+    <col min="4609" max="4609" width="3.375" style="1" customWidth="1"/>
     <col min="4610" max="4610" width="12" style="1" customWidth="1"/>
-    <col min="4611" max="4611" width="12.69921875" style="1" customWidth="1"/>
+    <col min="4611" max="4611" width="12.75" style="1" customWidth="1"/>
     <col min="4612" max="4612" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="4613" max="4613" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="4865" max="4865" width="3.3984375" style="1" customWidth="1"/>
+    <col min="4613" max="4613" width="28.875" style="1" customWidth="1"/>
+    <col min="4614" max="4614" width="18.125" style="1" customWidth="1"/>
+    <col min="4615" max="4615" width="4.625" style="1" customWidth="1"/>
+    <col min="4616" max="4616" width="2.25" style="1" customWidth="1"/>
+    <col min="4617" max="4864" width="8.125" style="1"/>
+    <col min="4865" max="4865" width="3.375" style="1" customWidth="1"/>
     <col min="4866" max="4866" width="12" style="1" customWidth="1"/>
-    <col min="4867" max="4867" width="12.69921875" style="1" customWidth="1"/>
+    <col min="4867" max="4867" width="12.75" style="1" customWidth="1"/>
     <col min="4868" max="4868" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="4869" max="4869" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5121" max="5121" width="3.3984375" style="1" customWidth="1"/>
+    <col min="4869" max="4869" width="28.875" style="1" customWidth="1"/>
+    <col min="4870" max="4870" width="18.125" style="1" customWidth="1"/>
+    <col min="4871" max="4871" width="4.625" style="1" customWidth="1"/>
+    <col min="4872" max="4872" width="2.25" style="1" customWidth="1"/>
+    <col min="4873" max="5120" width="8.125" style="1"/>
+    <col min="5121" max="5121" width="3.375" style="1" customWidth="1"/>
     <col min="5122" max="5122" width="12" style="1" customWidth="1"/>
-    <col min="5123" max="5123" width="12.69921875" style="1" customWidth="1"/>
+    <col min="5123" max="5123" width="12.75" style="1" customWidth="1"/>
     <col min="5124" max="5124" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="5125" max="5125" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5377" max="5377" width="3.3984375" style="1" customWidth="1"/>
+    <col min="5125" max="5125" width="28.875" style="1" customWidth="1"/>
+    <col min="5126" max="5126" width="18.125" style="1" customWidth="1"/>
+    <col min="5127" max="5127" width="4.625" style="1" customWidth="1"/>
+    <col min="5128" max="5128" width="2.25" style="1" customWidth="1"/>
+    <col min="5129" max="5376" width="8.125" style="1"/>
+    <col min="5377" max="5377" width="3.375" style="1" customWidth="1"/>
     <col min="5378" max="5378" width="12" style="1" customWidth="1"/>
-    <col min="5379" max="5379" width="12.69921875" style="1" customWidth="1"/>
+    <col min="5379" max="5379" width="12.75" style="1" customWidth="1"/>
     <col min="5380" max="5380" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="5381" max="5381" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5633" max="5633" width="3.3984375" style="1" customWidth="1"/>
+    <col min="5381" max="5381" width="28.875" style="1" customWidth="1"/>
+    <col min="5382" max="5382" width="18.125" style="1" customWidth="1"/>
+    <col min="5383" max="5383" width="4.625" style="1" customWidth="1"/>
+    <col min="5384" max="5384" width="2.25" style="1" customWidth="1"/>
+    <col min="5385" max="5632" width="8.125" style="1"/>
+    <col min="5633" max="5633" width="3.375" style="1" customWidth="1"/>
     <col min="5634" max="5634" width="12" style="1" customWidth="1"/>
-    <col min="5635" max="5635" width="12.69921875" style="1" customWidth="1"/>
+    <col min="5635" max="5635" width="12.75" style="1" customWidth="1"/>
     <col min="5636" max="5636" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="5637" max="5637" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="5889" max="5889" width="3.3984375" style="1" customWidth="1"/>
+    <col min="5637" max="5637" width="28.875" style="1" customWidth="1"/>
+    <col min="5638" max="5638" width="18.125" style="1" customWidth="1"/>
+    <col min="5639" max="5639" width="4.625" style="1" customWidth="1"/>
+    <col min="5640" max="5640" width="2.25" style="1" customWidth="1"/>
+    <col min="5641" max="5888" width="8.125" style="1"/>
+    <col min="5889" max="5889" width="3.375" style="1" customWidth="1"/>
     <col min="5890" max="5890" width="12" style="1" customWidth="1"/>
-    <col min="5891" max="5891" width="12.69921875" style="1" customWidth="1"/>
+    <col min="5891" max="5891" width="12.75" style="1" customWidth="1"/>
     <col min="5892" max="5892" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="5893" max="5893" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6145" max="6145" width="3.3984375" style="1" customWidth="1"/>
+    <col min="5893" max="5893" width="28.875" style="1" customWidth="1"/>
+    <col min="5894" max="5894" width="18.125" style="1" customWidth="1"/>
+    <col min="5895" max="5895" width="4.625" style="1" customWidth="1"/>
+    <col min="5896" max="5896" width="2.25" style="1" customWidth="1"/>
+    <col min="5897" max="6144" width="8.125" style="1"/>
+    <col min="6145" max="6145" width="3.375" style="1" customWidth="1"/>
     <col min="6146" max="6146" width="12" style="1" customWidth="1"/>
-    <col min="6147" max="6147" width="12.69921875" style="1" customWidth="1"/>
+    <col min="6147" max="6147" width="12.75" style="1" customWidth="1"/>
     <col min="6148" max="6148" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="6149" max="6149" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6401" max="6401" width="3.3984375" style="1" customWidth="1"/>
+    <col min="6149" max="6149" width="28.875" style="1" customWidth="1"/>
+    <col min="6150" max="6150" width="18.125" style="1" customWidth="1"/>
+    <col min="6151" max="6151" width="4.625" style="1" customWidth="1"/>
+    <col min="6152" max="6152" width="2.25" style="1" customWidth="1"/>
+    <col min="6153" max="6400" width="8.125" style="1"/>
+    <col min="6401" max="6401" width="3.375" style="1" customWidth="1"/>
     <col min="6402" max="6402" width="12" style="1" customWidth="1"/>
-    <col min="6403" max="6403" width="12.69921875" style="1" customWidth="1"/>
+    <col min="6403" max="6403" width="12.75" style="1" customWidth="1"/>
     <col min="6404" max="6404" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="6405" max="6405" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6657" max="6657" width="3.3984375" style="1" customWidth="1"/>
+    <col min="6405" max="6405" width="28.875" style="1" customWidth="1"/>
+    <col min="6406" max="6406" width="18.125" style="1" customWidth="1"/>
+    <col min="6407" max="6407" width="4.625" style="1" customWidth="1"/>
+    <col min="6408" max="6408" width="2.25" style="1" customWidth="1"/>
+    <col min="6409" max="6656" width="8.125" style="1"/>
+    <col min="6657" max="6657" width="3.375" style="1" customWidth="1"/>
     <col min="6658" max="6658" width="12" style="1" customWidth="1"/>
-    <col min="6659" max="6659" width="12.69921875" style="1" customWidth="1"/>
+    <col min="6659" max="6659" width="12.75" style="1" customWidth="1"/>
     <col min="6660" max="6660" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="6661" max="6661" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6913" max="6913" width="3.3984375" style="1" customWidth="1"/>
+    <col min="6661" max="6661" width="28.875" style="1" customWidth="1"/>
+    <col min="6662" max="6662" width="18.125" style="1" customWidth="1"/>
+    <col min="6663" max="6663" width="4.625" style="1" customWidth="1"/>
+    <col min="6664" max="6664" width="2.25" style="1" customWidth="1"/>
+    <col min="6665" max="6912" width="8.125" style="1"/>
+    <col min="6913" max="6913" width="3.375" style="1" customWidth="1"/>
     <col min="6914" max="6914" width="12" style="1" customWidth="1"/>
-    <col min="6915" max="6915" width="12.69921875" style="1" customWidth="1"/>
+    <col min="6915" max="6915" width="12.75" style="1" customWidth="1"/>
     <col min="6916" max="6916" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="6917" max="6917" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7169" max="7169" width="3.3984375" style="1" customWidth="1"/>
+    <col min="6917" max="6917" width="28.875" style="1" customWidth="1"/>
+    <col min="6918" max="6918" width="18.125" style="1" customWidth="1"/>
+    <col min="6919" max="6919" width="4.625" style="1" customWidth="1"/>
+    <col min="6920" max="6920" width="2.25" style="1" customWidth="1"/>
+    <col min="6921" max="7168" width="8.125" style="1"/>
+    <col min="7169" max="7169" width="3.375" style="1" customWidth="1"/>
     <col min="7170" max="7170" width="12" style="1" customWidth="1"/>
-    <col min="7171" max="7171" width="12.69921875" style="1" customWidth="1"/>
+    <col min="7171" max="7171" width="12.75" style="1" customWidth="1"/>
     <col min="7172" max="7172" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="7173" max="7173" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7425" max="7425" width="3.3984375" style="1" customWidth="1"/>
+    <col min="7173" max="7173" width="28.875" style="1" customWidth="1"/>
+    <col min="7174" max="7174" width="18.125" style="1" customWidth="1"/>
+    <col min="7175" max="7175" width="4.625" style="1" customWidth="1"/>
+    <col min="7176" max="7176" width="2.25" style="1" customWidth="1"/>
+    <col min="7177" max="7424" width="8.125" style="1"/>
+    <col min="7425" max="7425" width="3.375" style="1" customWidth="1"/>
     <col min="7426" max="7426" width="12" style="1" customWidth="1"/>
-    <col min="7427" max="7427" width="12.69921875" style="1" customWidth="1"/>
+    <col min="7427" max="7427" width="12.75" style="1" customWidth="1"/>
     <col min="7428" max="7428" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="7429" max="7429" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7681" max="7681" width="3.3984375" style="1" customWidth="1"/>
+    <col min="7429" max="7429" width="28.875" style="1" customWidth="1"/>
+    <col min="7430" max="7430" width="18.125" style="1" customWidth="1"/>
+    <col min="7431" max="7431" width="4.625" style="1" customWidth="1"/>
+    <col min="7432" max="7432" width="2.25" style="1" customWidth="1"/>
+    <col min="7433" max="7680" width="8.125" style="1"/>
+    <col min="7681" max="7681" width="3.375" style="1" customWidth="1"/>
     <col min="7682" max="7682" width="12" style="1" customWidth="1"/>
-    <col min="7683" max="7683" width="12.69921875" style="1" customWidth="1"/>
+    <col min="7683" max="7683" width="12.75" style="1" customWidth="1"/>
     <col min="7684" max="7684" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="7685" max="7685" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7937" max="7937" width="3.3984375" style="1" customWidth="1"/>
+    <col min="7685" max="7685" width="28.875" style="1" customWidth="1"/>
+    <col min="7686" max="7686" width="18.125" style="1" customWidth="1"/>
+    <col min="7687" max="7687" width="4.625" style="1" customWidth="1"/>
+    <col min="7688" max="7688" width="2.25" style="1" customWidth="1"/>
+    <col min="7689" max="7936" width="8.125" style="1"/>
+    <col min="7937" max="7937" width="3.375" style="1" customWidth="1"/>
     <col min="7938" max="7938" width="12" style="1" customWidth="1"/>
-    <col min="7939" max="7939" width="12.69921875" style="1" customWidth="1"/>
+    <col min="7939" max="7939" width="12.75" style="1" customWidth="1"/>
     <col min="7940" max="7940" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="7941" max="7941" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8193" max="8193" width="3.3984375" style="1" customWidth="1"/>
+    <col min="7941" max="7941" width="28.875" style="1" customWidth="1"/>
+    <col min="7942" max="7942" width="18.125" style="1" customWidth="1"/>
+    <col min="7943" max="7943" width="4.625" style="1" customWidth="1"/>
+    <col min="7944" max="7944" width="2.25" style="1" customWidth="1"/>
+    <col min="7945" max="8192" width="8.125" style="1"/>
+    <col min="8193" max="8193" width="3.375" style="1" customWidth="1"/>
     <col min="8194" max="8194" width="12" style="1" customWidth="1"/>
-    <col min="8195" max="8195" width="12.69921875" style="1" customWidth="1"/>
+    <col min="8195" max="8195" width="12.75" style="1" customWidth="1"/>
     <col min="8196" max="8196" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="8197" max="8197" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8449" max="8449" width="3.3984375" style="1" customWidth="1"/>
+    <col min="8197" max="8197" width="28.875" style="1" customWidth="1"/>
+    <col min="8198" max="8198" width="18.125" style="1" customWidth="1"/>
+    <col min="8199" max="8199" width="4.625" style="1" customWidth="1"/>
+    <col min="8200" max="8200" width="2.25" style="1" customWidth="1"/>
+    <col min="8201" max="8448" width="8.125" style="1"/>
+    <col min="8449" max="8449" width="3.375" style="1" customWidth="1"/>
     <col min="8450" max="8450" width="12" style="1" customWidth="1"/>
-    <col min="8451" max="8451" width="12.69921875" style="1" customWidth="1"/>
+    <col min="8451" max="8451" width="12.75" style="1" customWidth="1"/>
     <col min="8452" max="8452" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="8453" max="8453" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8705" max="8705" width="3.3984375" style="1" customWidth="1"/>
+    <col min="8453" max="8453" width="28.875" style="1" customWidth="1"/>
+    <col min="8454" max="8454" width="18.125" style="1" customWidth="1"/>
+    <col min="8455" max="8455" width="4.625" style="1" customWidth="1"/>
+    <col min="8456" max="8456" width="2.25" style="1" customWidth="1"/>
+    <col min="8457" max="8704" width="8.125" style="1"/>
+    <col min="8705" max="8705" width="3.375" style="1" customWidth="1"/>
     <col min="8706" max="8706" width="12" style="1" customWidth="1"/>
-    <col min="8707" max="8707" width="12.69921875" style="1" customWidth="1"/>
+    <col min="8707" max="8707" width="12.75" style="1" customWidth="1"/>
     <col min="8708" max="8708" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="8709" max="8709" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8961" max="8961" width="3.3984375" style="1" customWidth="1"/>
+    <col min="8709" max="8709" width="28.875" style="1" customWidth="1"/>
+    <col min="8710" max="8710" width="18.125" style="1" customWidth="1"/>
+    <col min="8711" max="8711" width="4.625" style="1" customWidth="1"/>
+    <col min="8712" max="8712" width="2.25" style="1" customWidth="1"/>
+    <col min="8713" max="8960" width="8.125" style="1"/>
+    <col min="8961" max="8961" width="3.375" style="1" customWidth="1"/>
     <col min="8962" max="8962" width="12" style="1" customWidth="1"/>
-    <col min="8963" max="8963" width="12.69921875" style="1" customWidth="1"/>
+    <col min="8963" max="8963" width="12.75" style="1" customWidth="1"/>
     <col min="8964" max="8964" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="8965" max="8965" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9217" max="9217" width="3.3984375" style="1" customWidth="1"/>
+    <col min="8965" max="8965" width="28.875" style="1" customWidth="1"/>
+    <col min="8966" max="8966" width="18.125" style="1" customWidth="1"/>
+    <col min="8967" max="8967" width="4.625" style="1" customWidth="1"/>
+    <col min="8968" max="8968" width="2.25" style="1" customWidth="1"/>
+    <col min="8969" max="9216" width="8.125" style="1"/>
+    <col min="9217" max="9217" width="3.375" style="1" customWidth="1"/>
     <col min="9218" max="9218" width="12" style="1" customWidth="1"/>
-    <col min="9219" max="9219" width="12.69921875" style="1" customWidth="1"/>
+    <col min="9219" max="9219" width="12.75" style="1" customWidth="1"/>
     <col min="9220" max="9220" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="9221" max="9221" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9473" max="9473" width="3.3984375" style="1" customWidth="1"/>
+    <col min="9221" max="9221" width="28.875" style="1" customWidth="1"/>
+    <col min="9222" max="9222" width="18.125" style="1" customWidth="1"/>
+    <col min="9223" max="9223" width="4.625" style="1" customWidth="1"/>
+    <col min="9224" max="9224" width="2.25" style="1" customWidth="1"/>
+    <col min="9225" max="9472" width="8.125" style="1"/>
+    <col min="9473" max="9473" width="3.375" style="1" customWidth="1"/>
     <col min="9474" max="9474" width="12" style="1" customWidth="1"/>
-    <col min="9475" max="9475" width="12.69921875" style="1" customWidth="1"/>
+    <col min="9475" max="9475" width="12.75" style="1" customWidth="1"/>
     <col min="9476" max="9476" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="9477" max="9477" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9729" max="9729" width="3.3984375" style="1" customWidth="1"/>
+    <col min="9477" max="9477" width="28.875" style="1" customWidth="1"/>
+    <col min="9478" max="9478" width="18.125" style="1" customWidth="1"/>
+    <col min="9479" max="9479" width="4.625" style="1" customWidth="1"/>
+    <col min="9480" max="9480" width="2.25" style="1" customWidth="1"/>
+    <col min="9481" max="9728" width="8.125" style="1"/>
+    <col min="9729" max="9729" width="3.375" style="1" customWidth="1"/>
     <col min="9730" max="9730" width="12" style="1" customWidth="1"/>
-    <col min="9731" max="9731" width="12.69921875" style="1" customWidth="1"/>
+    <col min="9731" max="9731" width="12.75" style="1" customWidth="1"/>
     <col min="9732" max="9732" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="9733" max="9733" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9985" max="9985" width="3.3984375" style="1" customWidth="1"/>
+    <col min="9733" max="9733" width="28.875" style="1" customWidth="1"/>
+    <col min="9734" max="9734" width="18.125" style="1" customWidth="1"/>
+    <col min="9735" max="9735" width="4.625" style="1" customWidth="1"/>
+    <col min="9736" max="9736" width="2.25" style="1" customWidth="1"/>
+    <col min="9737" max="9984" width="8.125" style="1"/>
+    <col min="9985" max="9985" width="3.375" style="1" customWidth="1"/>
     <col min="9986" max="9986" width="12" style="1" customWidth="1"/>
-    <col min="9987" max="9987" width="12.69921875" style="1" customWidth="1"/>
+    <col min="9987" max="9987" width="12.75" style="1" customWidth="1"/>
     <col min="9988" max="9988" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="9989" max="9989" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10241" max="10241" width="3.3984375" style="1" customWidth="1"/>
+    <col min="9989" max="9989" width="28.875" style="1" customWidth="1"/>
+    <col min="9990" max="9990" width="18.125" style="1" customWidth="1"/>
+    <col min="9991" max="9991" width="4.625" style="1" customWidth="1"/>
+    <col min="9992" max="9992" width="2.25" style="1" customWidth="1"/>
+    <col min="9993" max="10240" width="8.125" style="1"/>
+    <col min="10241" max="10241" width="3.375" style="1" customWidth="1"/>
     <col min="10242" max="10242" width="12" style="1" customWidth="1"/>
-    <col min="10243" max="10243" width="12.69921875" style="1" customWidth="1"/>
+    <col min="10243" max="10243" width="12.75" style="1" customWidth="1"/>
     <col min="10244" max="10244" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="10245" max="10245" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10497" max="10497" width="3.3984375" style="1" customWidth="1"/>
+    <col min="10245" max="10245" width="28.875" style="1" customWidth="1"/>
+    <col min="10246" max="10246" width="18.125" style="1" customWidth="1"/>
+    <col min="10247" max="10247" width="4.625" style="1" customWidth="1"/>
+    <col min="10248" max="10248" width="2.25" style="1" customWidth="1"/>
+    <col min="10249" max="10496" width="8.125" style="1"/>
+    <col min="10497" max="10497" width="3.375" style="1" customWidth="1"/>
     <col min="10498" max="10498" width="12" style="1" customWidth="1"/>
-    <col min="10499" max="10499" width="12.69921875" style="1" customWidth="1"/>
+    <col min="10499" max="10499" width="12.75" style="1" customWidth="1"/>
     <col min="10500" max="10500" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="10501" max="10501" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10753" max="10753" width="3.3984375" style="1" customWidth="1"/>
+    <col min="10501" max="10501" width="28.875" style="1" customWidth="1"/>
+    <col min="10502" max="10502" width="18.125" style="1" customWidth="1"/>
+    <col min="10503" max="10503" width="4.625" style="1" customWidth="1"/>
+    <col min="10504" max="10504" width="2.25" style="1" customWidth="1"/>
+    <col min="10505" max="10752" width="8.125" style="1"/>
+    <col min="10753" max="10753" width="3.375" style="1" customWidth="1"/>
     <col min="10754" max="10754" width="12" style="1" customWidth="1"/>
-    <col min="10755" max="10755" width="12.69921875" style="1" customWidth="1"/>
+    <col min="10755" max="10755" width="12.75" style="1" customWidth="1"/>
     <col min="10756" max="10756" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="10757" max="10757" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11009" max="11009" width="3.3984375" style="1" customWidth="1"/>
+    <col min="10757" max="10757" width="28.875" style="1" customWidth="1"/>
+    <col min="10758" max="10758" width="18.125" style="1" customWidth="1"/>
+    <col min="10759" max="10759" width="4.625" style="1" customWidth="1"/>
+    <col min="10760" max="10760" width="2.25" style="1" customWidth="1"/>
+    <col min="10761" max="11008" width="8.125" style="1"/>
+    <col min="11009" max="11009" width="3.375" style="1" customWidth="1"/>
     <col min="11010" max="11010" width="12" style="1" customWidth="1"/>
-    <col min="11011" max="11011" width="12.69921875" style="1" customWidth="1"/>
+    <col min="11011" max="11011" width="12.75" style="1" customWidth="1"/>
     <col min="11012" max="11012" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="11013" max="11013" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11265" max="11265" width="3.3984375" style="1" customWidth="1"/>
+    <col min="11013" max="11013" width="28.875" style="1" customWidth="1"/>
+    <col min="11014" max="11014" width="18.125" style="1" customWidth="1"/>
+    <col min="11015" max="11015" width="4.625" style="1" customWidth="1"/>
+    <col min="11016" max="11016" width="2.25" style="1" customWidth="1"/>
+    <col min="11017" max="11264" width="8.125" style="1"/>
+    <col min="11265" max="11265" width="3.375" style="1" customWidth="1"/>
     <col min="11266" max="11266" width="12" style="1" customWidth="1"/>
-    <col min="11267" max="11267" width="12.69921875" style="1" customWidth="1"/>
+    <col min="11267" max="11267" width="12.75" style="1" customWidth="1"/>
     <col min="11268" max="11268" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="11269" max="11269" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11521" max="11521" width="3.3984375" style="1" customWidth="1"/>
+    <col min="11269" max="11269" width="28.875" style="1" customWidth="1"/>
+    <col min="11270" max="11270" width="18.125" style="1" customWidth="1"/>
+    <col min="11271" max="11271" width="4.625" style="1" customWidth="1"/>
+    <col min="11272" max="11272" width="2.25" style="1" customWidth="1"/>
+    <col min="11273" max="11520" width="8.125" style="1"/>
+    <col min="11521" max="11521" width="3.375" style="1" customWidth="1"/>
     <col min="11522" max="11522" width="12" style="1" customWidth="1"/>
-    <col min="11523" max="11523" width="12.69921875" style="1" customWidth="1"/>
+    <col min="11523" max="11523" width="12.75" style="1" customWidth="1"/>
     <col min="11524" max="11524" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="11525" max="11525" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11777" max="11777" width="3.3984375" style="1" customWidth="1"/>
+    <col min="11525" max="11525" width="28.875" style="1" customWidth="1"/>
+    <col min="11526" max="11526" width="18.125" style="1" customWidth="1"/>
+    <col min="11527" max="11527" width="4.625" style="1" customWidth="1"/>
+    <col min="11528" max="11528" width="2.25" style="1" customWidth="1"/>
+    <col min="11529" max="11776" width="8.125" style="1"/>
+    <col min="11777" max="11777" width="3.375" style="1" customWidth="1"/>
     <col min="11778" max="11778" width="12" style="1" customWidth="1"/>
-    <col min="11779" max="11779" width="12.69921875" style="1" customWidth="1"/>
+    <col min="11779" max="11779" width="12.75" style="1" customWidth="1"/>
     <col min="11780" max="11780" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="11781" max="11781" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12033" max="12033" width="3.3984375" style="1" customWidth="1"/>
+    <col min="11781" max="11781" width="28.875" style="1" customWidth="1"/>
+    <col min="11782" max="11782" width="18.125" style="1" customWidth="1"/>
+    <col min="11783" max="11783" width="4.625" style="1" customWidth="1"/>
+    <col min="11784" max="11784" width="2.25" style="1" customWidth="1"/>
+    <col min="11785" max="12032" width="8.125" style="1"/>
+    <col min="12033" max="12033" width="3.375" style="1" customWidth="1"/>
     <col min="12034" max="12034" width="12" style="1" customWidth="1"/>
-    <col min="12035" max="12035" width="12.69921875" style="1" customWidth="1"/>
+    <col min="12035" max="12035" width="12.75" style="1" customWidth="1"/>
     <col min="12036" max="12036" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="12037" max="12037" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12289" max="12289" width="3.3984375" style="1" customWidth="1"/>
+    <col min="12037" max="12037" width="28.875" style="1" customWidth="1"/>
+    <col min="12038" max="12038" width="18.125" style="1" customWidth="1"/>
+    <col min="12039" max="12039" width="4.625" style="1" customWidth="1"/>
+    <col min="12040" max="12040" width="2.25" style="1" customWidth="1"/>
+    <col min="12041" max="12288" width="8.125" style="1"/>
+    <col min="12289" max="12289" width="3.375" style="1" customWidth="1"/>
     <col min="12290" max="12290" width="12" style="1" customWidth="1"/>
-    <col min="12291" max="12291" width="12.69921875" style="1" customWidth="1"/>
+    <col min="12291" max="12291" width="12.75" style="1" customWidth="1"/>
     <col min="12292" max="12292" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="12293" max="12293" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12545" max="12545" width="3.3984375" style="1" customWidth="1"/>
+    <col min="12293" max="12293" width="28.875" style="1" customWidth="1"/>
+    <col min="12294" max="12294" width="18.125" style="1" customWidth="1"/>
+    <col min="12295" max="12295" width="4.625" style="1" customWidth="1"/>
+    <col min="12296" max="12296" width="2.25" style="1" customWidth="1"/>
+    <col min="12297" max="12544" width="8.125" style="1"/>
+    <col min="12545" max="12545" width="3.375" style="1" customWidth="1"/>
     <col min="12546" max="12546" width="12" style="1" customWidth="1"/>
-    <col min="12547" max="12547" width="12.69921875" style="1" customWidth="1"/>
+    <col min="12547" max="12547" width="12.75" style="1" customWidth="1"/>
     <col min="12548" max="12548" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="12549" max="12549" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12801" max="12801" width="3.3984375" style="1" customWidth="1"/>
+    <col min="12549" max="12549" width="28.875" style="1" customWidth="1"/>
+    <col min="12550" max="12550" width="18.125" style="1" customWidth="1"/>
+    <col min="12551" max="12551" width="4.625" style="1" customWidth="1"/>
+    <col min="12552" max="12552" width="2.25" style="1" customWidth="1"/>
+    <col min="12553" max="12800" width="8.125" style="1"/>
+    <col min="12801" max="12801" width="3.375" style="1" customWidth="1"/>
     <col min="12802" max="12802" width="12" style="1" customWidth="1"/>
-    <col min="12803" max="12803" width="12.69921875" style="1" customWidth="1"/>
+    <col min="12803" max="12803" width="12.75" style="1" customWidth="1"/>
     <col min="12804" max="12804" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="12805" max="12805" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13057" max="13057" width="3.3984375" style="1" customWidth="1"/>
+    <col min="12805" max="12805" width="28.875" style="1" customWidth="1"/>
+    <col min="12806" max="12806" width="18.125" style="1" customWidth="1"/>
+    <col min="12807" max="12807" width="4.625" style="1" customWidth="1"/>
+    <col min="12808" max="12808" width="2.25" style="1" customWidth="1"/>
+    <col min="12809" max="13056" width="8.125" style="1"/>
+    <col min="13057" max="13057" width="3.375" style="1" customWidth="1"/>
     <col min="13058" max="13058" width="12" style="1" customWidth="1"/>
-    <col min="13059" max="13059" width="12.69921875" style="1" customWidth="1"/>
+    <col min="13059" max="13059" width="12.75" style="1" customWidth="1"/>
     <col min="13060" max="13060" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="13061" max="13061" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13313" max="13313" width="3.3984375" style="1" customWidth="1"/>
+    <col min="13061" max="13061" width="28.875" style="1" customWidth="1"/>
+    <col min="13062" max="13062" width="18.125" style="1" customWidth="1"/>
+    <col min="13063" max="13063" width="4.625" style="1" customWidth="1"/>
+    <col min="13064" max="13064" width="2.25" style="1" customWidth="1"/>
+    <col min="13065" max="13312" width="8.125" style="1"/>
+    <col min="13313" max="13313" width="3.375" style="1" customWidth="1"/>
     <col min="13314" max="13314" width="12" style="1" customWidth="1"/>
-    <col min="13315" max="13315" width="12.69921875" style="1" customWidth="1"/>
+    <col min="13315" max="13315" width="12.75" style="1" customWidth="1"/>
     <col min="13316" max="13316" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="13317" max="13317" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13569" max="13569" width="3.3984375" style="1" customWidth="1"/>
+    <col min="13317" max="13317" width="28.875" style="1" customWidth="1"/>
+    <col min="13318" max="13318" width="18.125" style="1" customWidth="1"/>
+    <col min="13319" max="13319" width="4.625" style="1" customWidth="1"/>
+    <col min="13320" max="13320" width="2.25" style="1" customWidth="1"/>
+    <col min="13321" max="13568" width="8.125" style="1"/>
+    <col min="13569" max="13569" width="3.375" style="1" customWidth="1"/>
     <col min="13570" max="13570" width="12" style="1" customWidth="1"/>
-    <col min="13571" max="13571" width="12.69921875" style="1" customWidth="1"/>
+    <col min="13571" max="13571" width="12.75" style="1" customWidth="1"/>
     <col min="13572" max="13572" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="13573" max="13573" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13825" max="13825" width="3.3984375" style="1" customWidth="1"/>
+    <col min="13573" max="13573" width="28.875" style="1" customWidth="1"/>
+    <col min="13574" max="13574" width="18.125" style="1" customWidth="1"/>
+    <col min="13575" max="13575" width="4.625" style="1" customWidth="1"/>
+    <col min="13576" max="13576" width="2.25" style="1" customWidth="1"/>
+    <col min="13577" max="13824" width="8.125" style="1"/>
+    <col min="13825" max="13825" width="3.375" style="1" customWidth="1"/>
     <col min="13826" max="13826" width="12" style="1" customWidth="1"/>
-    <col min="13827" max="13827" width="12.69921875" style="1" customWidth="1"/>
+    <col min="13827" max="13827" width="12.75" style="1" customWidth="1"/>
     <col min="13828" max="13828" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="13829" max="13829" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14081" max="14081" width="3.3984375" style="1" customWidth="1"/>
+    <col min="13829" max="13829" width="28.875" style="1" customWidth="1"/>
+    <col min="13830" max="13830" width="18.125" style="1" customWidth="1"/>
+    <col min="13831" max="13831" width="4.625" style="1" customWidth="1"/>
+    <col min="13832" max="13832" width="2.25" style="1" customWidth="1"/>
+    <col min="13833" max="14080" width="8.125" style="1"/>
+    <col min="14081" max="14081" width="3.375" style="1" customWidth="1"/>
     <col min="14082" max="14082" width="12" style="1" customWidth="1"/>
-    <col min="14083" max="14083" width="12.69921875" style="1" customWidth="1"/>
+    <col min="14083" max="14083" width="12.75" style="1" customWidth="1"/>
     <col min="14084" max="14084" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="14085" max="14085" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14337" max="14337" width="3.3984375" style="1" customWidth="1"/>
+    <col min="14085" max="14085" width="28.875" style="1" customWidth="1"/>
+    <col min="14086" max="14086" width="18.125" style="1" customWidth="1"/>
+    <col min="14087" max="14087" width="4.625" style="1" customWidth="1"/>
+    <col min="14088" max="14088" width="2.25" style="1" customWidth="1"/>
+    <col min="14089" max="14336" width="8.125" style="1"/>
+    <col min="14337" max="14337" width="3.375" style="1" customWidth="1"/>
     <col min="14338" max="14338" width="12" style="1" customWidth="1"/>
-    <col min="14339" max="14339" width="12.69921875" style="1" customWidth="1"/>
+    <col min="14339" max="14339" width="12.75" style="1" customWidth="1"/>
     <col min="14340" max="14340" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="14341" max="14341" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14593" max="14593" width="3.3984375" style="1" customWidth="1"/>
+    <col min="14341" max="14341" width="28.875" style="1" customWidth="1"/>
+    <col min="14342" max="14342" width="18.125" style="1" customWidth="1"/>
+    <col min="14343" max="14343" width="4.625" style="1" customWidth="1"/>
+    <col min="14344" max="14344" width="2.25" style="1" customWidth="1"/>
+    <col min="14345" max="14592" width="8.125" style="1"/>
+    <col min="14593" max="14593" width="3.375" style="1" customWidth="1"/>
     <col min="14594" max="14594" width="12" style="1" customWidth="1"/>
-    <col min="14595" max="14595" width="12.69921875" style="1" customWidth="1"/>
+    <col min="14595" max="14595" width="12.75" style="1" customWidth="1"/>
     <col min="14596" max="14596" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="14597" max="14597" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14849" max="14849" width="3.3984375" style="1" customWidth="1"/>
+    <col min="14597" max="14597" width="28.875" style="1" customWidth="1"/>
+    <col min="14598" max="14598" width="18.125" style="1" customWidth="1"/>
+    <col min="14599" max="14599" width="4.625" style="1" customWidth="1"/>
+    <col min="14600" max="14600" width="2.25" style="1" customWidth="1"/>
+    <col min="14601" max="14848" width="8.125" style="1"/>
+    <col min="14849" max="14849" width="3.375" style="1" customWidth="1"/>
     <col min="14850" max="14850" width="12" style="1" customWidth="1"/>
-    <col min="14851" max="14851" width="12.69921875" style="1" customWidth="1"/>
+    <col min="14851" max="14851" width="12.75" style="1" customWidth="1"/>
     <col min="14852" max="14852" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="14853" max="14853" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15105" max="15105" width="3.3984375" style="1" customWidth="1"/>
+    <col min="14853" max="14853" width="28.875" style="1" customWidth="1"/>
+    <col min="14854" max="14854" width="18.125" style="1" customWidth="1"/>
+    <col min="14855" max="14855" width="4.625" style="1" customWidth="1"/>
+    <col min="14856" max="14856" width="2.25" style="1" customWidth="1"/>
+    <col min="14857" max="15104" width="8.125" style="1"/>
+    <col min="15105" max="15105" width="3.375" style="1" customWidth="1"/>
     <col min="15106" max="15106" width="12" style="1" customWidth="1"/>
-    <col min="15107" max="15107" width="12.69921875" style="1" customWidth="1"/>
+    <col min="15107" max="15107" width="12.75" style="1" customWidth="1"/>
     <col min="15108" max="15108" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="15109" max="15109" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15361" max="15361" width="3.3984375" style="1" customWidth="1"/>
+    <col min="15109" max="15109" width="28.875" style="1" customWidth="1"/>
+    <col min="15110" max="15110" width="18.125" style="1" customWidth="1"/>
+    <col min="15111" max="15111" width="4.625" style="1" customWidth="1"/>
+    <col min="15112" max="15112" width="2.25" style="1" customWidth="1"/>
+    <col min="15113" max="15360" width="8.125" style="1"/>
+    <col min="15361" max="15361" width="3.375" style="1" customWidth="1"/>
     <col min="15362" max="15362" width="12" style="1" customWidth="1"/>
-    <col min="15363" max="15363" width="12.69921875" style="1" customWidth="1"/>
+    <col min="15363" max="15363" width="12.75" style="1" customWidth="1"/>
     <col min="15364" max="15364" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="15365" max="15365" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15617" max="15617" width="3.3984375" style="1" customWidth="1"/>
+    <col min="15365" max="15365" width="28.875" style="1" customWidth="1"/>
+    <col min="15366" max="15366" width="18.125" style="1" customWidth="1"/>
+    <col min="15367" max="15367" width="4.625" style="1" customWidth="1"/>
+    <col min="15368" max="15368" width="2.25" style="1" customWidth="1"/>
+    <col min="15369" max="15616" width="8.125" style="1"/>
+    <col min="15617" max="15617" width="3.375" style="1" customWidth="1"/>
     <col min="15618" max="15618" width="12" style="1" customWidth="1"/>
-    <col min="15619" max="15619" width="12.69921875" style="1" customWidth="1"/>
+    <col min="15619" max="15619" width="12.75" style="1" customWidth="1"/>
     <col min="15620" max="15620" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="15621" max="15621" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15873" max="15873" width="3.3984375" style="1" customWidth="1"/>
+    <col min="15621" max="15621" width="28.875" style="1" customWidth="1"/>
+    <col min="15622" max="15622" width="18.125" style="1" customWidth="1"/>
+    <col min="15623" max="15623" width="4.625" style="1" customWidth="1"/>
+    <col min="15624" max="15624" width="2.25" style="1" customWidth="1"/>
+    <col min="15625" max="15872" width="8.125" style="1"/>
+    <col min="15873" max="15873" width="3.375" style="1" customWidth="1"/>
     <col min="15874" max="15874" width="12" style="1" customWidth="1"/>
-    <col min="15875" max="15875" width="12.69921875" style="1" customWidth="1"/>
+    <col min="15875" max="15875" width="12.75" style="1" customWidth="1"/>
     <col min="15876" max="15876" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="15877" max="15877" width="28.8984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16129" max="16129" width="3.3984375" style="1" customWidth="1"/>
+    <col min="15877" max="15877" width="28.875" style="1" customWidth="1"/>
+    <col min="15878" max="15878" width="18.125" style="1" customWidth="1"/>
+    <col min="15879" max="15879" width="4.625" style="1" customWidth="1"/>
+    <col min="15880" max="15880" width="2.25" style="1" customWidth="1"/>
+    <col min="15881" max="16128" width="8.125" style="1"/>
+    <col min="16129" max="16129" width="3.375" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="12" style="1" customWidth="1"/>
-    <col min="16131" max="16131" width="12.69921875" style="1" customWidth="1"/>
+    <col min="16131" max="16131" width="12.75" style="1" customWidth="1"/>
     <col min="16132" max="16132" width="3.5" style="1" bestFit="1" customWidth="1"/>
-    <col min="16133" max="16133" width="28.8984375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16137" max="16384" width="8.09765625" style="1"/>
+    <col min="16133" max="16133" width="28.875" style="1" customWidth="1"/>
+    <col min="16134" max="16134" width="18.125" style="1" customWidth="1"/>
+    <col min="16135" max="16135" width="4.625" style="1" customWidth="1"/>
+    <col min="16136" max="16136" width="2.25" style="1" customWidth="1"/>
+    <col min="16137" max="16384" width="8.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...1 lines deleted...]
-      <c r="B1" s="4" t="s">
+    <row r="1" spans="1:16" ht="80.25" customHeight="1"/>
+    <row r="2" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="17"/>
+      <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="4"/>
-[...3 lines deleted...]
-      <c r="G1" s="55"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="18"/>
     </row>
-    <row r="2" spans="1:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...5 lines deleted...]
-      <c r="F2" s="56" t="s">
+    <row r="3" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="17"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="G2" s="56"/>
+      <c r="G3" s="38"/>
     </row>
-    <row r="3" spans="1:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...6 lines deleted...]
-      <c r="G3" s="55"/>
+    <row r="4" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="17"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="18"/>
     </row>
-    <row r="4" spans="1:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="54" t="s">
+    <row r="5" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="17"/>
+      <c r="B5" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="54"/>
-[...9 lines deleted...]
-      <c r="O4" s="53"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
     </row>
-    <row r="5" spans="1:16" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...13 lines deleted...]
-      <c r="P5" s="50"/>
+    <row r="6" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A6" s="17"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
+      <c r="D6" s="15"/>
+      <c r="E6" s="15"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="16"/>
     </row>
-    <row r="6" spans="1:16" s="1" customFormat="1" ht="32.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="49" t="s">
+    <row r="7" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A7" s="15"/>
+      <c r="B7" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="49"/>
-[...3 lines deleted...]
-      <c r="G6" s="29"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
     </row>
-    <row r="7" spans="1:16" s="1" customFormat="1" ht="32.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="47" t="s">
+    <row r="8" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A8" s="15"/>
+      <c r="B8" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="C7" s="46"/>
-      <c r="D7" s="45" t="s">
+      <c r="C8" s="20"/>
+      <c r="D8" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="E7" s="44"/>
-[...1 lines deleted...]
-      <c r="G7" s="43"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="23"/>
     </row>
-    <row r="8" spans="1:16" s="1" customFormat="1" ht="32.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="42" t="s">
+    <row r="9" spans="1:16" ht="32.25" customHeight="1">
+      <c r="A9" s="2"/>
+      <c r="B9" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="42"/>
-[...3 lines deleted...]
-      <c r="G8" s="41"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
     </row>
-    <row r="9" spans="1:16" s="1" customFormat="1" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="G9" s="39"/>
+    <row r="10" spans="1:16" ht="12" customHeight="1">
+      <c r="A10" s="2"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
     </row>
-    <row r="10" spans="1:16" s="1" customFormat="1" ht="37.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="38" t="s">
+    <row r="11" spans="1:16" ht="37.5" customHeight="1">
+      <c r="A11" s="2"/>
+      <c r="B11" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="37"/>
-[...3 lines deleted...]
-      <c r="G10" s="27" t="s">
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="1" customFormat="1" ht="37.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B11" s="24" t="s">
+    <row r="12" spans="1:16" ht="37.5" customHeight="1">
+      <c r="A12" s="2"/>
+      <c r="B12" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="23"/>
-      <c r="D11" s="22" t="s">
+      <c r="C12" s="25"/>
+      <c r="D12" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="12" t="s">
+      <c r="E12" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="F11" s="28"/>
-      <c r="G11" s="27" t="s">
+      <c r="F12" s="10"/>
+      <c r="G12" s="9" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="1" customFormat="1" ht="37.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D12" s="22" t="s">
+    <row r="13" spans="1:16" ht="37.5" customHeight="1">
+      <c r="A13" s="2"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="35" t="s">
+      <c r="E13" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F12" s="20"/>
-      <c r="G12" s="19"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="29"/>
     </row>
-    <row r="13" spans="1:16" s="1" customFormat="1" ht="37.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B13" s="24" t="s">
+    <row r="14" spans="1:16" ht="37.5" customHeight="1">
+      <c r="A14" s="2"/>
+      <c r="B14" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="23"/>
-      <c r="D13" s="22" t="s">
+      <c r="C14" s="25"/>
+      <c r="D14" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E13" s="12" t="s">
+      <c r="E14" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="34"/>
-      <c r="G13" s="33"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="35"/>
     </row>
-    <row r="14" spans="1:16" s="1" customFormat="1" ht="37.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D14" s="22" t="s">
+    <row r="15" spans="1:16" ht="37.5" customHeight="1">
+      <c r="A15" s="2"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="56"/>
+      <c r="D15" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E14" s="21" t="s">
+      <c r="E15" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="30"/>
-      <c r="G14" s="29"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="37"/>
     </row>
-    <row r="15" spans="1:16" s="1" customFormat="1" ht="37.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D15" s="22" t="s">
+    <row r="16" spans="1:16" ht="37.5" customHeight="1">
+      <c r="A16" s="2"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="E15" s="21" t="s">
+      <c r="E16" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="F15" s="28"/>
-      <c r="G15" s="27" t="s">
+      <c r="F16" s="10"/>
+      <c r="G16" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="1" customFormat="1" ht="45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B16" s="17" t="s">
+    <row r="17" spans="1:7" ht="45" customHeight="1">
+      <c r="A17" s="2"/>
+      <c r="B17" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="15"/>
-[...3 lines deleted...]
-      <c r="G16" s="25"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="53"/>
     </row>
-    <row r="17" spans="1:7" s="1" customFormat="1" ht="45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="24" t="s">
+    <row r="18" spans="1:7" ht="45" customHeight="1">
+      <c r="A18" s="2"/>
+      <c r="B18" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="23"/>
-      <c r="D17" s="22" t="s">
+      <c r="C18" s="25"/>
+      <c r="D18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E17" s="21" t="s">
+      <c r="E18" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="F17" s="20"/>
-      <c r="G17" s="19"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="29"/>
     </row>
-    <row r="18" spans="1:7" s="1" customFormat="1" ht="89.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D18" s="22" t="s">
+    <row r="19" spans="1:7" ht="89.25" customHeight="1">
+      <c r="A19" s="2"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E18" s="21" t="s">
+      <c r="E19" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="F18" s="20"/>
-      <c r="G18" s="19"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="29"/>
     </row>
-    <row r="19" spans="1:7" s="1" customFormat="1" ht="9.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="G19" s="6"/>
+    <row r="20" spans="1:7" ht="9.75" customHeight="1">
+      <c r="A20" s="2"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
     </row>
-    <row r="20" spans="1:7" s="1" customFormat="1" ht="45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B20" s="18" t="s">
+    <row r="21" spans="1:7" ht="45" customHeight="1">
+      <c r="A21" s="2"/>
+      <c r="B21" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="C21" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D20" s="17" t="s">
+      <c r="D21" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E20" s="16"/>
-[...1 lines deleted...]
-      <c r="G20" s="15"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="46"/>
     </row>
-    <row r="21" spans="1:7" s="1" customFormat="1" ht="54.75" customHeight="1">
-[...2 lines deleted...]
-      <c r="C21" s="12" t="s">
+    <row r="22" spans="1:7" ht="54.75" customHeight="1">
+      <c r="A22" s="2"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D21" s="11" t="s">
+      <c r="D22" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="E21" s="10"/>
-[...1 lines deleted...]
-      <c r="G21" s="9"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="27"/>
     </row>
-    <row r="22" spans="1:7" s="1" customFormat="1" ht="18" customHeight="1">
-[...2 lines deleted...]
-      <c r="C22" s="12" t="s">
+    <row r="23" spans="1:7" ht="18" customHeight="1">
+      <c r="A23" s="2"/>
+      <c r="B23" s="43"/>
+      <c r="C23" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D22" s="11" t="s">
+      <c r="D23" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="E22" s="10"/>
-[...1 lines deleted...]
-      <c r="G22" s="9"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="27"/>
     </row>
-    <row r="23" spans="1:7" s="1" customFormat="1" ht="9" customHeight="1">
-[...15 lines deleted...]
-      <c r="E24" s="3"/>
+    <row r="24" spans="1:7" ht="9" customHeight="1">
+      <c r="A24" s="2"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="4"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
     </row>
-    <row r="25" spans="1:7" s="1" customFormat="1" ht="75.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B25" s="5" t="s">
+    <row r="25" spans="1:7" ht="24" customHeight="1">
+      <c r="A25" s="2"/>
+      <c r="B25" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+    </row>
+    <row r="26" spans="1:7" ht="75.75" customHeight="1">
+      <c r="A26" s="2"/>
+      <c r="B26" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C25" s="5"/>
-[...3 lines deleted...]
-      <c r="G25" s="5"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
     </row>
-    <row r="26" spans="1:7" s="1" customFormat="1" ht="45.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B26" s="3" t="s">
+    <row r="27" spans="1:7" ht="45.75" customHeight="1">
+      <c r="A27" s="2"/>
+      <c r="B27" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C26" s="2"/>
-[...3 lines deleted...]
-      <c r="G26" s="2"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="J5:O5"/>
+    <mergeCell ref="J6:O6"/>
+    <mergeCell ref="B5:G5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:G7"/>
-    <mergeCell ref="B17:C18"/>
-[...1 lines deleted...]
-    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="B27:G27"/>
+    <mergeCell ref="B21:B23"/>
+    <mergeCell ref="D21:G21"/>
+    <mergeCell ref="D22:G22"/>
+    <mergeCell ref="D23:G23"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="B26:G26"/>
+    <mergeCell ref="D17:G17"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B12:C13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="B14:C16"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:G8"/>
-    <mergeCell ref="B10:E10"/>
-    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="B18:C19"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="B11:E11"/>
     <mergeCell ref="F14:G14"/>
-    <mergeCell ref="F2:G2"/>
-[...16 lines deleted...]
-    <mergeCell ref="B13:C15"/>
+    <mergeCell ref="F15:G15"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="4">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17:G18" xr:uid="{6DA7A35E-6940-48F2-A059-0CD8D3E08DE3}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F18:G19" xr:uid="{6DA7A35E-6940-48F2-A059-0CD8D3E08DE3}">
       <formula1>"有"</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="例１：毎週金曜日、10:00～12:00_x000a_例２：月３回、１回当たり１時間" sqref="D16:G16" xr:uid="{D1B81060-46C9-440C-BE9F-A1C34C23DC74}"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12:G12" xr:uid="{7709ED87-82A3-4190-AC89-D5732FD157C6}">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="例１：毎週金曜日、10:00～12:00_x000a_例２：月３回、１回当たり１時間" sqref="D17:G17" xr:uid="{D1B81060-46C9-440C-BE9F-A1C34C23DC74}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F13:G13" xr:uid="{7709ED87-82A3-4190-AC89-D5732FD157C6}">
       <formula1>"有,無"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:G8" xr:uid="{29E02BB8-DE73-4EB1-AA58-CFC660B29B8A}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:G9" xr:uid="{29E02BB8-DE73-4EB1-AA58-CFC660B29B8A}">
       <formula1>"１　新規,２　変更,３　終了"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.59055118110236227" right="0.51181102362204722" top="0.65" bottom="0.41" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>