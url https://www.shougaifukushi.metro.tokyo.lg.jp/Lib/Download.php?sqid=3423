--- v0 (2026-05-19)
+++ v1 (2026-08-20)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.132.2\地域生活支援課\5 居住支援担当\03　障害者サービス情報関係\GH障害者サービス情報掲載資料\03 (都加算・都制度)東京都障害者グループホーム支援事業関係\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\5 居住支援担当\03　障害者サービス情報関係\GH障害者サービス情報掲載資料\03 (都加算・都制度)東京都障害者グループホーム支援事業関係\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A3AF53E-4FC4-45BA-A93E-385FBF50B59B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="300" windowWidth="15780" windowHeight="7452"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="別記第５号様式" sheetId="6" r:id="rId1"/>
-    <sheet name="【記載例】精神加算届出書" sheetId="7" r:id="rId2"/>
+    <sheet name="別記第５号様式" sheetId="19" r:id="rId1"/>
+    <sheet name="【留意事項】精神加算届出書" sheetId="20" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="____________kk06" localSheetId="1">#REF!</definedName>
     <definedName name="____________kk06">#REF!</definedName>
     <definedName name="____________kk29">#REF!</definedName>
     <definedName name="___________kk06">#REF!</definedName>
     <definedName name="___________kk29">#REF!</definedName>
     <definedName name="__________kk06">#REF!</definedName>
     <definedName name="__________kk29">#REF!</definedName>
     <definedName name="_________kk06">#REF!</definedName>
     <definedName name="_________kk29">#REF!</definedName>
     <definedName name="________kk06">#REF!</definedName>
     <definedName name="________kk29">#REF!</definedName>
     <definedName name="_______kk06">#REF!</definedName>
     <definedName name="_______kk29">#REF!</definedName>
     <definedName name="______kk06">#REF!</definedName>
     <definedName name="______kk29">#REF!</definedName>
     <definedName name="_____kk06">#REF!</definedName>
     <definedName name="_____kk29">#REF!</definedName>
     <definedName name="____kk06">#REF!</definedName>
     <definedName name="____kk29">#REF!</definedName>
     <definedName name="___kk06">#REF!</definedName>
     <definedName name="___kk29">#REF!</definedName>
     <definedName name="__kk06">#REF!</definedName>
     <definedName name="__kk29">#REF!</definedName>
@@ -108,915 +112,810 @@
     <definedName name="JigyosyoFurigana">#REF!</definedName>
     <definedName name="JigyosyoMei">#REF!</definedName>
     <definedName name="JigyosyoSyozai">#REF!</definedName>
     <definedName name="JigyosyoYubin">#REF!</definedName>
     <definedName name="JigyoTel">#REF!</definedName>
     <definedName name="jigyoumeishou">#REF!</definedName>
     <definedName name="JigyoYubin">#REF!</definedName>
     <definedName name="jiritu">#REF!</definedName>
     <definedName name="kanagawaken">#REF!</definedName>
     <definedName name="KanriJyusyo">#REF!</definedName>
     <definedName name="KanriJyusyoKana">#REF!</definedName>
     <definedName name="KanriShimei">#REF!</definedName>
     <definedName name="KanriYubin">#REF!</definedName>
     <definedName name="kawasaki">#REF!</definedName>
     <definedName name="KenmuJigyoMei">#REF!</definedName>
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="‐㏍08">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="ｋｋｋｋ">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">【記載例】精神加算届出書!$A$1:$P$35</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">別記第５号様式!$A$1:$G$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">【留意事項】精神加算届出書!$A$1:$P$35</definedName>
     <definedName name="qqq" hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="Roman_01" localSheetId="1">#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
     <definedName name="roman11">#REF!</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
     <definedName name="Roman2_3">#REF!</definedName>
     <definedName name="roman31">#REF!</definedName>
     <definedName name="roman33">#REF!</definedName>
     <definedName name="roman4_3">#REF!</definedName>
     <definedName name="roman7_1">#REF!</definedName>
     <definedName name="roman77">#REF!</definedName>
     <definedName name="romann_12">#REF!</definedName>
     <definedName name="romann_66">#REF!</definedName>
     <definedName name="romann33">#REF!</definedName>
     <definedName name="Rwvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="SasekiFuri">#REF!</definedName>
     <definedName name="SasekiJyusyo">#REF!</definedName>
     <definedName name="SasekiShimei">#REF!</definedName>
     <definedName name="SasekiYubin">#REF!</definedName>
     <definedName name="serv">#REF!</definedName>
     <definedName name="serv_">#REF!</definedName>
     <definedName name="Serv_LIST">#REF!</definedName>
     <definedName name="servo1">#REF!</definedName>
     <definedName name="ShinseiFax">#REF!</definedName>
     <definedName name="ShinseiMeisyo">#REF!</definedName>
     <definedName name="ShinseiMeisyoKana">#REF!</definedName>
     <definedName name="ShinseiSyozai">#REF!</definedName>
     <definedName name="ShinseiTel">#REF!</definedName>
     <definedName name="ShinseiYubin">#REF!</definedName>
     <definedName name="siharai">#REF!</definedName>
     <definedName name="sikuchouson">#REF!</definedName>
     <definedName name="sinseisaki">#REF!</definedName>
-    <definedName name="startNo">[1]main!#REF!</definedName>
-    <definedName name="startNumber">[1]main!#REF!</definedName>
+    <definedName name="startNo">[2]main!#REF!</definedName>
+    <definedName name="startNumber">[2]main!#REF!</definedName>
     <definedName name="Swvu.受給権者テーブル." hidden="1">#REF!</definedName>
     <definedName name="ｔａｂｉｅ＿04" localSheetId="1">#REF!</definedName>
     <definedName name="ｔａｂｉｅ＿04">#REF!</definedName>
     <definedName name="table_03" localSheetId="1">#REF!</definedName>
     <definedName name="table_03">#REF!</definedName>
     <definedName name="table_06">#REF!</definedName>
     <definedName name="table2_3">#REF!</definedName>
     <definedName name="tapi2">#REF!</definedName>
     <definedName name="tebie_o7">#REF!</definedName>
     <definedName name="tebie08">#REF!</definedName>
     <definedName name="tebie33">#REF!</definedName>
     <definedName name="tebiroo">#REF!</definedName>
     <definedName name="teble">#REF!</definedName>
     <definedName name="teble_09">#REF!</definedName>
     <definedName name="teble77">#REF!</definedName>
     <definedName name="wrn.世田谷ＤＢ設計書." hidden="1">{#N/A,#N/A,TRUE,"表紙";#N/A,#N/A,TRUE,"ﾌｧｲﾙ一覧";#N/A,#N/A,TRUE,"補足説明";#N/A,#N/A,TRUE,"顧客ﾏｽﾀ";#N/A,#N/A,TRUE,"団体ﾏｽﾀ";#N/A,#N/A,TRUE,"事業実施";#N/A,#N/A,TRUE,"測定受診状況";#N/A,#N/A,TRUE,"操作者ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ";#N/A,#N/A,TRUE,"翻訳ﾏｽﾀ(ﾃﾞｰﾀ一覧)"}</definedName>
     <definedName name="wvu.受給権者テーブル." hidden="1">{TRUE,TRUE,-1.25,-15.5,484.5,299.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,5.65625,24.2857142857143,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.受給権者テーブル.","ACwvu.受給権者テーブル.",#N/A,FALSE,FALSE,0.78740157480315,0.78740157480315,0.984251968503937,0.984251968503937,2,"&amp;C受給権者テーブル&amp;R土屋
 &amp;D","&amp;C- &amp;P / &amp;N -",FALSE,FALSE,FALSE,FALSE,1,#N/A,1,99,"=C1:C29","=R1:R5","Rwvu.受給権者テーブル.",#N/A,FALSE,FALSE,FALSE,9,65532,65532,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
     <definedName name="yokohama">#REF!</definedName>
-    <definedName name="引上率">[2]単価引上率!$B$2</definedName>
+    <definedName name="引上率">[3]単価引上率!$B$2</definedName>
     <definedName name="看護時間">#REF!</definedName>
     <definedName name="関連表" hidden="1">#REF!</definedName>
     <definedName name="障害福祉サービス">#REF!</definedName>
     <definedName name="食事">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="37">
+  <si>
+    <t>受付番号</t>
+    <rPh sb="0" eb="2">
+      <t>ウケツケ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>の所在地</t>
+    <rPh sb="1" eb="4">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（郵便番号　　　－　　　　　　）</t>
+    <rPh sb="1" eb="3">
+      <t>ユウビン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（ビルの名称等）</t>
+    <rPh sb="4" eb="6">
+      <t>メイショウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>氏　名</t>
+    <rPh sb="0" eb="1">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>添付書類</t>
+    <rPh sb="0" eb="2">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショルイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　所在地</t>
+    <rPh sb="1" eb="4">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　名　称</t>
+    <rPh sb="1" eb="2">
+      <t>ナ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　　　　　　　    　　年　　月　　日</t>
+    <rPh sb="15" eb="16">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>事業所名称</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ナ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>主たる事業所</t>
+    <rPh sb="0" eb="1">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>事業所番号</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>事　　業　　所</t>
+    <rPh sb="0" eb="1">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>フ　リ　ガ　ナ</t>
+    <phoneticPr fontId="2"/>
+  </si>
   <si>
     <t>（別記第5号様式）</t>
     <rPh sb="1" eb="3">
       <t>ベッキ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ダイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...9 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>精神科医療連携体制加算に係る届出書</t>
     <rPh sb="0" eb="11">
       <t>セイシンカイリョウレンケイタイセイカサン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>カカ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>トドケデショ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...12 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　　　　　　　　届出者　</t>
     <rPh sb="9" eb="11">
       <t>トドケデ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>シャ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...16 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>代表者職・氏名</t>
     <rPh sb="0" eb="3">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　　　　　　　　　　　　　印</t>
     <rPh sb="14" eb="15">
       <t>イン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　東京都障害者グループホーム支援事業取扱要領に基づき、以下のとおり届け出ます。</t>
     <rPh sb="1" eb="4">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウガイシャ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シエン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>トリアツカ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ヨウリョウ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>モト</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>イカ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>トド</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>デ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>異動区分</t>
     <rPh sb="0" eb="2">
       <t>イドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１　新規　　　　　　　　２　終了</t>
     <rPh sb="2" eb="4">
       <t>シンキ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シュウリョウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>異動年月日</t>
     <rPh sb="0" eb="2">
       <t>イドウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ネンガッピ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">   　　　年　　　月　　　日</t>
     <rPh sb="6" eb="7">
       <t>ネン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ツキ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ヒ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...76 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>主たる対象</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タイショウ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>看護職員配置加算の届出</t>
     <rPh sb="0" eb="2">
       <t>カンゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ハイチ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カサン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>トドケデ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１　届出有　　　　２　届出無</t>
     <rPh sb="2" eb="4">
       <t>トドケデ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>アリ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>トドケデ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ナシ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>医療連携体制加算（Ⅴ）の届出</t>
+    <rPh sb="0" eb="8">
+      <t>イリョウレンケイタイセイカサン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>トドケデ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>専門職</t>
     <rPh sb="0" eb="2">
       <t>センモン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショク</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...9 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>資格名</t>
     <rPh sb="0" eb="2">
       <t>シカク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>兼務している職種</t>
     <rPh sb="0" eb="2">
       <t>ケンム</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ショクシュ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...9 lines deleted...]
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　１　専門職の資格証</t>
     <rPh sb="3" eb="5">
       <t>センモン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ショク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>シカク</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ショウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
-[...52 lines deleted...]
-    <t>　４　その他必要な資料</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　３　その他必要な書類</t>
     <rPh sb="5" eb="6">
       <t>タ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="9" eb="11">
-      <t>シリョウ</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="7"/>
+      <t>ショルイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　東京都福祉局長　殿</t>
+    <rPh sb="1" eb="4">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キョクチョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ドノ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　２　従業者の勤務の体制及び勤務形態一覧表</t>
+    <rPh sb="3" eb="6">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>タイセイ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ケイタイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>イチラン</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　年　　　月　　　日</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>医療連携体制加算（Ⅶ）の届出</t>
     <rPh sb="0" eb="8">
       <t>イリョウレンケイタイセイカサン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>トドケデ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...111 lines deleted...]
-    <phoneticPr fontId="4"/>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="8" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
-      <family val="2"/>
-      <scheme val="minor"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="3"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
       <charset val="128"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
-      <right/>
-[...2 lines deleted...]
-      </top>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right/>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -1045,338 +944,323 @@
       <left/>
       <right/>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="53">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1">
+  <cellXfs count="47">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...131 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>306917</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>148167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>529166</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{094B75BE-C740-47D0-8763-8A357E674D15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="306917" y="148167"/>
-          <a:ext cx="1670049" cy="423333"/>
+          <a:ext cx="1831974" cy="432858"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
-        <a:extLst/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="90000" tIns="46800" rIns="180000" bIns="46800" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" upright="1" compatLnSpc="1">
           <a:prstTxWarp prst="textNoShape">
             <a:avLst/>
           </a:prstTxWarp>
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="1"/>
-            <a:t>様式</a:t>
+            <a:t>留意事項</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>201085</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>52918</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>116417</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>211667</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="線吹き出し 2 (枠付き) 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A359208D-022F-460B-9D1A-F69E8043C72F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6205645" y="624418"/>
-          <a:ext cx="3001432" cy="394969"/>
+          <a:off x="6868585" y="633943"/>
+          <a:ext cx="3344332" cy="396874"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout2">
           <a:avLst>
             <a:gd name="adj1" fmla="val 23750"/>
             <a:gd name="adj2" fmla="val 379"/>
             <a:gd name="adj3" fmla="val 23750"/>
             <a:gd name="adj4" fmla="val -15909"/>
             <a:gd name="adj5" fmla="val -14702"/>
             <a:gd name="adj6" fmla="val -24935"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -1400,60 +1284,60 @@
             <a:t>　都使用欄です。何も記載しないでください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>211667</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>359834</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>126999</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>105833</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="線吹き出し 2 (枠付き) 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42CDBEA1-9C4A-429C-BEDC-1936D2717CF9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6216227" y="1167554"/>
-          <a:ext cx="3001432" cy="393699"/>
+          <a:off x="6879167" y="1178984"/>
+          <a:ext cx="3344332" cy="403224"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout2">
           <a:avLst>
             <a:gd name="adj1" fmla="val 23750"/>
             <a:gd name="adj2" fmla="val 379"/>
             <a:gd name="adj3" fmla="val 26382"/>
             <a:gd name="adj4" fmla="val -31051"/>
             <a:gd name="adj5" fmla="val 77404"/>
             <a:gd name="adj6" fmla="val -42916"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -1477,60 +1361,60 @@
             <a:t>　届出を行う年月日を記載してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>275167</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>84667</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>190499</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>105833</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="線吹き出し 2 (枠付き) 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC82ECEC-DE41-454E-9E97-B88DB4D1437B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6279727" y="3079327"/>
-          <a:ext cx="3001432" cy="402166"/>
+          <a:off x="6942667" y="3113617"/>
+          <a:ext cx="3344332" cy="402166"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout2">
           <a:avLst>
             <a:gd name="adj1" fmla="val 23750"/>
             <a:gd name="adj2" fmla="val 379"/>
             <a:gd name="adj3" fmla="val 26382"/>
             <a:gd name="adj4" fmla="val -31051"/>
             <a:gd name="adj5" fmla="val 122141"/>
             <a:gd name="adj6" fmla="val -47648"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -1554,60 +1438,60 @@
             <a:t>　１又は２に○を付けてください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>296332</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>42334</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>275166</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>169334</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="線吹き出し 2 (枠付き) 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7343A107-BE2B-4F4A-9B9E-489A17BB5FB5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6300892" y="3798994"/>
-          <a:ext cx="4916594" cy="1711960"/>
+          <a:off x="6963832" y="3833284"/>
+          <a:ext cx="5465234" cy="1717675"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout2">
           <a:avLst>
             <a:gd name="adj1" fmla="val 35478"/>
             <a:gd name="adj2" fmla="val -393"/>
             <a:gd name="adj3" fmla="val 36095"/>
             <a:gd name="adj4" fmla="val -25948"/>
             <a:gd name="adj5" fmla="val 24967"/>
             <a:gd name="adj6" fmla="val -39319"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -1851,60 +1735,60 @@
             <a:t>　算定要件を満たさなくなった年月日を記載してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>317499</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>359833</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>285748</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>380999</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="線吹き出し 2 (枠付き) 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CB7D3A9-A1C7-4EC1-BE86-3D407AA01C3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6322059" y="6295813"/>
-          <a:ext cx="4906009" cy="402166"/>
+          <a:off x="6984999" y="6341533"/>
+          <a:ext cx="5454649" cy="402166"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout2">
           <a:avLst>
             <a:gd name="adj1" fmla="val 23750"/>
             <a:gd name="adj2" fmla="val 379"/>
             <a:gd name="adj3" fmla="val 23750"/>
             <a:gd name="adj4" fmla="val -10880"/>
             <a:gd name="adj5" fmla="val 51088"/>
             <a:gd name="adj6" fmla="val -18165"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -1946,60 +1830,60 @@
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>328083</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>349251</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>296332</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>52916</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="線吹き出し 2 (枠付き) 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5A57AB8-7ECE-44D7-8AE4-FDF5252AE7A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6332643" y="7047231"/>
-          <a:ext cx="4906009" cy="1738205"/>
+          <a:off x="6995583" y="7092951"/>
+          <a:ext cx="5454649" cy="1751540"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout2">
           <a:avLst>
             <a:gd name="adj1" fmla="val 9292"/>
             <a:gd name="adj2" fmla="val -201"/>
             <a:gd name="adj3" fmla="val 8690"/>
             <a:gd name="adj4" fmla="val -6625"/>
             <a:gd name="adj5" fmla="val 19497"/>
             <a:gd name="adj6" fmla="val -9654"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -2098,60 +1982,60 @@
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1195916</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1672166</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>97367</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="円/楕円 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B9ADEAB-81C3-4607-83EE-E7DD42F04E2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5417396" y="2636520"/>
-          <a:ext cx="377190" cy="455507"/>
+          <a:off x="5882216" y="2667000"/>
+          <a:ext cx="476250" cy="459317"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -2163,60 +2047,60 @@
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>317502</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>232834</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>285751</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>116417</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="線吹き出し 2 (枠付き) 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56A52018-B3A1-43A3-8D32-AB3D12AFF4C8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6322062" y="5924974"/>
-          <a:ext cx="4906009" cy="889423"/>
+          <a:off x="6985002" y="5966884"/>
+          <a:ext cx="5454649" cy="893233"/>
         </a:xfrm>
         <a:prstGeom prst="borderCallout2">
           <a:avLst>
             <a:gd name="adj1" fmla="val 53512"/>
             <a:gd name="adj2" fmla="val -201"/>
             <a:gd name="adj3" fmla="val 52321"/>
             <a:gd name="adj4" fmla="val -10880"/>
             <a:gd name="adj5" fmla="val 107229"/>
             <a:gd name="adj6" fmla="val -17778"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -2258,141 +2142,163 @@
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1153583</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>254000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>63499</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>52916</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="角丸四角形 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-2600-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FF17A69-322E-4BAF-B49D-5CBB77EF0BD9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1450763" y="7332980"/>
-          <a:ext cx="4403936" cy="736176"/>
+          <a:off x="1506008" y="7378700"/>
+          <a:ext cx="4986866" cy="741891"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="57150">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="ja-JP" altLang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.226.120.2\&#22320;&#22495;&#29983;&#27963;&#25903;&#25588;&#35506;\5%20&#23621;&#20303;&#25903;&#25588;&#25285;&#24403;\03&#12288;&#38556;&#23475;&#32773;&#12469;&#12540;&#12499;&#12473;&#24773;&#22577;&#38306;&#20418;\GH&#38556;&#23475;&#32773;&#12469;&#12540;&#12499;&#12473;&#24773;&#22577;&#25522;&#36617;&#36039;&#26009;\03%20(&#37117;&#21152;&#31639;&#12539;&#37117;&#21046;&#24230;)&#26481;&#20140;&#37117;&#38556;&#23475;&#32773;&#12464;&#12523;&#12540;&#12503;&#12507;&#12540;&#12512;&#25903;&#25588;&#20107;&#26989;&#38306;&#20418;\04%20&#31934;&#31070;&#31185;&#21152;&#31639;&#23626;&#20986;&#27096;&#24335;&#65288;R5.7.1&#65374;&#65289;R06&#35352;&#36617;&#20363;&#36861;&#21152;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="04%20&#31934;&#31070;&#31185;&#21152;&#31639;&#23626;&#20986;&#27096;&#24335;&#65288;R5.7.1&#65374;&#65289;R06&#35352;&#36617;&#20363;&#36861;&#21152;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\l6x4kyuc99s0\&#31038;&#20250;&#12539;&#25588;&#35703;&#23616;&#38556;&#23475;&#20445;&#20581;&#31119;&#31049;&#37096;&#38556;&#23475;&#31119;&#31049;&#35506;\DOCUME~1\HTFFW\LOCALS~1\Temp\DxExp\210220&#9632;&#26368;&#26032;&#29256;&#9632;&#26032;&#26087;&#23550;&#29031;&#9632;\&#9312;20080226&#12288;H20%2004%20&#29256;&#38556;&#23475;&#32773;&#31639;&#23450;&#27083;&#36896;&#35211;&#12360;&#28040;&#12375;&#29256;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="別記第５号様式"/>
+      <sheetName val="【記載例】精神加算届出書"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明"/>
       <sheetName val="main"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="付表１　手動修正箇所"/>
       <sheetName val="Label"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="単価引上率"/>
       <sheetName val="目次１"/>
       <sheetName val="１居宅介護"/>
       <sheetName val="２重度訪問介護"/>
       <sheetName val="３行動援護"/>
       <sheetName val="４重度包括"/>
       <sheetName val="５療養介護"/>
       <sheetName val="６生活介護"/>
       <sheetName val="７児童デイ"/>
       <sheetName val="８短期入所"/>
       <sheetName val="９共同生活介護"/>
       <sheetName val="１０施設入所支援"/>
       <sheetName val="１１共同生活援助"/>
       <sheetName val="１２自立訓練（機能）"/>
       <sheetName val="１３自立訓練（生活）"/>
       <sheetName val="１４宿泊型自立訓練"/>
       <sheetName val="１５就労移行支援"/>
       <sheetName val="１６就労移行支援（養成）"/>
       <sheetName val="１７就労継続支援Ａ型"/>
       <sheetName val="１８就労継続支援Ｂ型"/>
       <sheetName val="１９相談支援"/>
       <sheetName val="２０身体入所更生"/>
       <sheetName val="２１身体通所更生"/>
@@ -2429,163 +2335,163 @@
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2722,679 +2628,649 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="B2:G37"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="4.125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="16.5" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="22.875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="3.125" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:7" x14ac:dyDescent="0.15">
+      <c r="E2" s="14"/>
+    </row>
+    <row r="3" spans="2:7" s="1" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="14"/>
+    </row>
+    <row r="4" spans="2:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="F4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="4"/>
+    </row>
+    <row r="5" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="6" spans="2:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B6" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+    </row>
+    <row r="7" spans="2:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="8" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="F8" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E12" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E13" s="40"/>
+      <c r="F13" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E14" s="40"/>
+      <c r="F14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="16" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B16" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="18" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="42"/>
+      <c r="D18" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="43"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+    </row>
+    <row r="20" spans="2:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B20" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="46"/>
+      <c r="D20" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="18"/>
+    </row>
+    <row r="21" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B21" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="21"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="23"/>
+    </row>
+    <row r="22" spans="2:7" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B22" s="20"/>
+      <c r="C22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="24"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="26"/>
+    </row>
+    <row r="23" spans="2:7" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B23" s="20"/>
+      <c r="C23" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="29"/>
+    </row>
+    <row r="24" spans="2:7" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="20"/>
+      <c r="C24" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="30"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="32"/>
+    </row>
+    <row r="25" spans="2:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="20"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="35"/>
+    </row>
+    <row r="26" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B26" s="20"/>
+      <c r="C26" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="36"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="12"/>
+    </row>
+    <row r="27" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B27" s="20"/>
+      <c r="C27" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="18"/>
+    </row>
+    <row r="28" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B28" s="20"/>
+      <c r="C28" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28" s="18"/>
+    </row>
+    <row r="29" spans="2:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B29" s="20"/>
+      <c r="C29" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" s="16"/>
+      <c r="F29" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="2:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B30" s="20"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="12"/>
+    </row>
+    <row r="31" spans="2:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B31" s="20"/>
+      <c r="C31" s="16"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="12"/>
+    </row>
+    <row r="33" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B33" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B34" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B35" s="15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B36" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="2:2" ht="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  </sheetData>
+  <mergeCells count="20">
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="E12:E14"/>
+    <mergeCell ref="B18:C19"/>
+    <mergeCell ref="D18:G19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:G20"/>
+    <mergeCell ref="C29:C31"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="B21:B31"/>
+    <mergeCell ref="D21:G21"/>
+    <mergeCell ref="D22:G22"/>
+    <mergeCell ref="D23:G24"/>
+    <mergeCell ref="D25:G25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="F28:G28"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{690F66F8-139B-4B5E-9E29-37181DAC527B}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4.6640625" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="3.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.5" style="2" customWidth="1"/>
+    <col min="3" max="3" width="8.875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="18.875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="22.875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="3.125" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.15"/>
+    <row r="2" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E2" s="3" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="E2" s="3" t="s">
+      <c r="F2" s="4"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+    </row>
+    <row r="5" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E6" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D10" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D11" s="40"/>
+      <c r="E11" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D12" s="40"/>
+      <c r="E12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="14" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="16" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="42"/>
+      <c r="C16" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="43"/>
+      <c r="B17" s="44"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+    </row>
+    <row r="18" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="46"/>
+      <c r="C18" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="18"/>
+    </row>
+    <row r="19" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="21"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="23"/>
+    </row>
+    <row r="20" spans="1:6" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="20"/>
+      <c r="B20" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="24"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="26"/>
+    </row>
+    <row r="21" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="20"/>
+      <c r="B21" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="29"/>
+    </row>
+    <row r="22" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="20"/>
+      <c r="B22" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="4"/>
-[...14 lines deleted...]
-      <c r="E6" s="2" t="s">
+      <c r="C22" s="30"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="32"/>
+    </row>
+    <row r="23" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="20"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="33" t="s">
         <v>3</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="D10" s="21" t="s">
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="35"/>
+    </row>
+    <row r="24" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="20"/>
+      <c r="B24" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="36"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="12"/>
+    </row>
+    <row r="25" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="20"/>
+      <c r="B25" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F25" s="18"/>
+    </row>
+    <row r="26" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="20"/>
+      <c r="B26" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F26" s="18"/>
+    </row>
+    <row r="27" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="20"/>
+      <c r="B27" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="D27" s="16"/>
+      <c r="E27" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F27" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="20"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="12"/>
+    </row>
+    <row r="29" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="20"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="12"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...140 lines deleted...]
-      <c r="B26" s="32" t="s">
+    <row r="31" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="32"/>
-[...53 lines deleted...]
-    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A33" s="2" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="35" spans="1:1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="1:1" ht="4.5" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="A19:A29"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="C21:F22"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="E25:F25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:F26"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="D10:D12"/>
     <mergeCell ref="A16:B17"/>
     <mergeCell ref="C16:F17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:F18"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
-[...306 lines deleted...]
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>別記第５号様式</vt:lpstr>
-      <vt:lpstr>【記載例】精神加算届出書</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>別記第５号様式!Print_Area</vt:lpstr>
+      <vt:lpstr>【留意事項】精神加算届出書</vt:lpstr>
+      <vt:lpstr>【留意事項】精神加算届出書!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>TAIMS</Company>
+  <Company>東京都</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>東京都</dc:creator>
+  <dc:creator>TAIMSuser</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>