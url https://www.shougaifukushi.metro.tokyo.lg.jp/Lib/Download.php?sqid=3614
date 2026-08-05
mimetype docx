--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1,5371 +1,6064 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="005D205E" w:rsidP="00CF1958">
+    <w:p w14:paraId="631CF415" w14:textId="7F67EA18" w:rsidR="00CF1958" w:rsidRDefault="005D205E" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>＜令和４</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B60A0E" w:rsidRPr="00E62DA7">
+        <w:t>＜令和</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7CF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>年</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00440082" w:rsidRPr="00E62DA7">
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60A0E" w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>４</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B60A0E" w:rsidRPr="00E62DA7">
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4F8E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>月１日時点＞</w:t>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60A0E" w:rsidRPr="00E62DA7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4F8E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>３０</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60A0E" w:rsidRPr="00E62DA7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>日時点＞</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="102CE018" w14:textId="5B3BF49B" w:rsidR="004C3FD0" w:rsidRDefault="004C3FD0" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D2F2AA2" wp14:editId="5CD43C39">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165204</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6080760" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="正方形/長方形 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6080760" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4D6C8662" w14:textId="60204E27" w:rsidR="004C3FD0" w:rsidRPr="004C3FD0" w:rsidRDefault="004C3FD0" w:rsidP="00EE6DF7">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>東京都では以下に定める事業（施設）を</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004C3FD0">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>サービス管理責任者の要件となる実務</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>経験要件として定めています。勤めていた施設の事業が分からない場合は、勤めていた施設にご確認ください。</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3D2F2AA2" id="正方形/長方形 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:13pt;width:478.8pt;height:48.75pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZFdr/iAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadoGdYogRYYB&#10;RVssHXpWZCk2IEsapcTOfv0o+SNZW+wwLAeFEslH8pnk7V1bK3IQ4Cqjc5pdpJQIzU1R6V1Of7ys&#10;v1xT4jzTBVNGi5wehaN3i8+fbhs7FxNTGlUIIAii3byxOS29t/MkcbwUNXMXxgqNSmmgZh6vsEsK&#10;YA2i1yqZpOksaQwUFgwXzuHrfaeki4gvpeD+SUonPFE5xdx8PCGe23Ami1s23wGzZcX7NNg/ZFGz&#10;SmPQEeqeeUb2UL2DqisOxhnpL7ipEyNlxUWsAavJ0jfVbEpmRawFyXF2pMn9P1j+eNjYZ0AaGuvm&#10;DsVQRSuhDv+YH2kjWceRLNF6wvFxll6nVzPklKNult1kk8vAZnLytuD8V2FqEoScAn6MyBE7PDjf&#10;mQ4mIZgzqirWlVLxEhpArBSQA8NPt91lPfgfVkq/d4TddnRbr1P8vffEJINrcqo5Sv6oRABU+ruQ&#10;pCqwyknMOLbjKRvGudA+61QlK0SX5OV5sCH/yEgEDMgSyxuxe4DBsgMZsDt+evvgKmI3j87p3xLr&#10;nEePGNloPzrXlTbwEYDCqvrInf1AUkdNYMm32xZNgrg1xfEZCJhurJzl6wo/9QNz/pkBzhF2B+4G&#10;/4SHVKbJqeklSkoDvz56D/bY3qilpMG5zKn7uWcgKFHfNDb+TTadhkGOl+nl1QQvcK7Znmv0vl4Z&#10;7J8Mt5DlUQz2Xg2iBFO/4gpZhqioYppj7JxyD8Nl5bt9gUuIi+UymuHwWuYf9MbyAB4IDq380r4y&#10;sH2/e5yURzPMMJu/afvONnhqs9x7I6s4Eydee+px8GMP9UsqbJbze7Q6rdLFbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhALuL4h3fAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0tLxEAQhO+C/2FowYu4&#10;E7NsXGMmiwiKeFncB3rszbRJyDxCZjYb/fW2Jz0VTRVVXxeryRox0hBa7xTczBIQ5CqvW1cr2G2f&#10;rpcgQkSn0XhHCr4owKo8Pysw1/7k3mjcxFpwiQs5Kmhi7HMpQ9WQxTDzPTn2Pv1gMfI51FIPeOJy&#10;a2SaJJm02DpeaLCnx4aqbnO0Cp63L91ovunjdVru23V3NV/X+K7U5cX0cA8i0hT/wvCLz+hQMtPB&#10;H50OwijgR6KCNGNl925xm4E4cCydL0CWhfzPX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAWRXa/4gCAACSBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAu4viHd8AAAAHAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="red" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4D6C8662" w14:textId="60204E27" w:rsidR="004C3FD0" w:rsidRPr="004C3FD0" w:rsidRDefault="004C3FD0" w:rsidP="00EE6DF7">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>東京都では以下に定める事業（施設）を</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004C3FD0">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>サービス管理責任者の要件となる実務</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>経験要件として定めています。勤めていた施設の事業が分からない場合は、勤めていた施設にご確認ください。</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00B60A0E" w:rsidP="00CF1958">
+    <w:p w14:paraId="5267AEDE" w14:textId="1DFA4AD3" w:rsidR="004C3FD0" w:rsidRPr="00E62DA7" w:rsidRDefault="004C3FD0" w:rsidP="00CF1958">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CCBD77" w14:textId="29D167F5" w:rsidR="00CF1958" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56640858" w14:textId="000F08B5" w:rsidR="00C2629C" w:rsidRPr="00E62DA7" w:rsidRDefault="00C2629C" w:rsidP="00CF1958">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118D7765" w14:textId="0C7C7AF4" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00B60A0E" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>東京都における</w:t>
       </w:r>
       <w:r w:rsidR="00CF1958" w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>サービス管理責任者の要件となる実務一覧表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="7B2A0626" w14:textId="6F9ECA43" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="651FB105" wp14:editId="0BD6E862">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="470F8444" wp14:editId="772970BA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>37465</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6080760" cy="3771900"/>
-                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:extent cx="6080760" cy="4540103"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="テキスト ボックス 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6080760" cy="3771900"/>
+                          <a:ext cx="6080760" cy="4540103"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00D36CA8" w:rsidRPr="006B03B5" w:rsidRDefault="00D36CA8" w:rsidP="00066A5E">
+                          <w:p w14:paraId="15127007" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00C26C16" w:rsidRDefault="00D36CA8" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006B03B5">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>＜留意事項＞</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D36CA8" w:rsidRPr="00AC14D6" w:rsidRDefault="00D36CA8" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="7F607AE1" w14:textId="04BB8663" w:rsidR="00D36CA8" w:rsidRDefault="00D36CA8" w:rsidP="00960DE4">
+                            <w:pPr>
+                              <w:pStyle w:val="af1"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:leftChars="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00960DE4">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>この資料は、厚生労働省告示で定められている、サービス管理責任者に係る実務経験等を抜粋し、まとめたものです。</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00960DE4">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>詳細の確認については、必ず厚生労働省告示を併せて参照</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00960DE4">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>してください。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33570EBD" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00C26C16" w:rsidRDefault="00D36CA8" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AC14D6">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>②「</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">第１号　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>相談支援の業務」及び「</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">第２号　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>直接支援の業務」</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>に該当することは、要件の対象となる期間に</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>詳細の確認については、必ず厚生労働省告示を併せて参照</w:t>
-[...7 lines deleted...]
-                              <w:t>してください。</w:t>
+                              <w:t>従事した</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>具体的な</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>業務の内容を踏まえて判断</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>します。そのため、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>列挙した事業や施設等に</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>勤務していたことをもって一律に要件を満たすことにはなりません</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>ので、御留意ください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D36CA8" w:rsidRPr="00AC14D6" w:rsidRDefault="00D36CA8" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="2DDD2C06" w14:textId="77777777" w:rsidR="00E46014" w:rsidRPr="00C26C16" w:rsidRDefault="00D07F3D" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AC14D6">
-[...106 lines deleted...]
-                              <w:t>ので、御留意ください。</w:t>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>③下表の</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00137C41" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>期間</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>については、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00137C41" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>１年以上の実務経験とは、業務に従事した期間が１年以上であり、かつ、実際に業務に従事した日数が１年あたり１８０日以上であることを言います。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E46014" w:rsidRPr="00AC14D6" w:rsidRDefault="00D07F3D" w:rsidP="00AC14D6">
-[...42 lines deleted...]
-                          <w:p w:rsidR="004E5306" w:rsidRPr="00AC14D6" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                          <w:p w14:paraId="18EEA0F9" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>サービス管理責任者の要件となる期間は以下のとおりです。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D07F3D" w:rsidRPr="00AC14D6" w:rsidRDefault="00D07F3D" w:rsidP="00066A5E">
+                          <w:p w14:paraId="15A22C2E" w14:textId="77777777" w:rsidR="00D07F3D" w:rsidRPr="00C26C16" w:rsidRDefault="00D07F3D" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>ア</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>下表第</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>１</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>号</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>及び第２号の期間が通算して５年以上</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00AC14D6" w:rsidRDefault="006A7961" w:rsidP="00066A5E">
+                          <w:p w14:paraId="09858B46" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="006A7961" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>イ　下表３号の期間が通算して８</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>年以上</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00AC14D6" w:rsidRDefault="00A84E1F" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="633CB67F" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>ウ　下表４号の期間が３年以上かつ第１号から第３号までの期間が通算して３年以上</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006D0E08" w:rsidRDefault="00137C41" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="2B321D93" w14:textId="6D92A17F" w:rsidR="006D0E08" w:rsidRDefault="00137C41" w:rsidP="00363A1E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                              <w:ind w:firstLineChars="100" w:firstLine="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>※要件の確認に当たっては、</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AC14D6">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>勤務形態や勤務時間も踏まえて判断</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AC14D6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>します。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00CF1958" w:rsidRPr="005C70D1" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+                          <w:p w14:paraId="1D354003" w14:textId="2C2DA7E4" w:rsidR="00960DE4" w:rsidRPr="00CA00F5" w:rsidRDefault="00960DE4" w:rsidP="00960DE4">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:firstLineChars="100" w:firstLine="220"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>※一覧表に含まれていない有料老人ホームや自主事業等は対象外です。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="28987265" w14:textId="2C799CC6" w:rsidR="00363A1E" w:rsidRPr="00CA00F5" w:rsidRDefault="00363A1E" w:rsidP="00363A1E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005C70D1">
-[...141 lines deleted...]
-                              <w:t>事業」に挙げたもの以外の事業の従事経験を準ずるものとして認めることがあります。</w:t>
+                            <w:r w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>※例えば、５年以上の期間が必要な場合、５年以上かつ９００日以上の従事が必要です。１年目が１７０日でも他の年に１９０日以上など合計の日数が必要な年数×１８０日の日数を満たしていれば対象となります。また、複数施設での経験は合算して計算可能です。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00112EAC" w:rsidRPr="00AC14D6" w:rsidRDefault="00112EAC" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="3CA55869" w14:textId="77777777" w:rsidR="00CF1958" w:rsidRPr="00C26C16" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                              <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>※主として</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>障害者等</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>を</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>直接支援</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>する</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>業務に従事</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>する</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>第４号の有資格者については、上記③</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>ウ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>の</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>第</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>２号</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0097644A" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>及び</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>第３号の期間の算定に当たり、以下の</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>各表</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>の「その他これら</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>に準ずる</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>事業」に挙げたもの以外の事業の従事経験を準ずるものとして認めることがあります。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E3D7CFA" w14:textId="6E4C7683" w:rsidR="00112EAC" w:rsidRPr="00363A1E" w:rsidRDefault="00112EAC" w:rsidP="00960DE4">
+                            <w:pPr>
+                              <w:spacing w:line="300" w:lineRule="exact"/>
+                              <w:ind w:leftChars="100" w:left="210"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00112EAC">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:sz w:val="22"/>
-                                <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>八王子市に所在する事業所につきましては、八王子市に要件をご確認ください。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="651FB105" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="470F8444" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.95pt;width:478.8pt;height:297pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbR56tcgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuEzEU3SPxD5b3dCZ9JG3USRVaFSFV&#10;tFKLunY8nmaEx9fYTjJl2UiIj+AXEGu+Z36EY+fRB6wQG4+v7/vcc+f4pG00myvnazIF7+3knCkj&#10;qazNXcE/3py/OeTMB2FKocmogt8rz09Gr18dL+xQ7dKUdKkcQxDjhwtb8GkIdphlXk5VI/wOWWWg&#10;rMg1IkB0d1npxALRG53t5nk/W5ArrSOpvMfr2UrJRyl+VSkZLqvKq8B0wVFbSKdL5ySe2ehYDO+c&#10;sNNarssQ/1BFI2qDpNtQZyIINnP1H6GaWjryVIUdSU1GVVVLlXpAN738RTfXU2FV6gXgeLuFyf+/&#10;sPLD/Mqxuix4nzMjGoyoW37tHn50D7+65TfWLb93y2X38BMy60e4FtYP4XVt4Rfat9Ri7Jt3j8eI&#10;Qlu5Jn7RH4MewN9vwVZtYBKP/fwwH/ShktDtDQa9ozyNI3t0t86Hd4oaFi8Fd5hmAlnML3xAKTDd&#10;mMRsnnRdntdaJyEySJ1qx+YCs9chFQmPZ1basAVK2TvIU+Bnuhh66z/RQn6KbT6PAEmbmE4lrq3L&#10;ihCtoIi30E7aNW4TKu8Bm6MVD72V5zWyXAgfroQD8QAHlilc4qg0oTRa3zibkvvyt/doDz5Ay9kC&#10;RC64/zwTTnGm3xsw5ai3vx+Zn4T9g8EuBPdUM3mqMbPmlIBXD2trZbpG+6A318pRc4udG8esUAkj&#10;kbvgYXM9Dav1ws5KNR4nI3DdinBhrq2MoSNgEd2b9lY4u55uADE+0IbyYvhiyCvb6GloPAtU1YkB&#10;EeAVqhhNFLAnaUjrnY6L+FROVo9/ntFvAAAA//8DAFBLAwQUAAYACAAAACEA9xVTtNkAAAAGAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KhTpJY4xKkAFRYmCmJ+jV9tq7Ed2W4a&#10;/j3uBOPpTnfftZvZDWyimGzwEpaLChj5PijrtYSvz9e7GljK6BUOwZOEH0qw6a6vWmxUOPsPmnZZ&#10;s1LiU4MSTM5jw3nqDTlMizCSL94hRIe5yKi5ingu5W7g91W15g6tLwsGR3ox1B93Jydh+6yF7muM&#10;Zlsra6f5+/Cu36S8vZmfHoFlmvNfGC74BR26wrQPJ68SGySUI1nCSgArplg9rIHtL1oI4F3L/+N3&#10;vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbR56tcgIAAMEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD3FVO02QAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.95pt;width:478.8pt;height:357.5pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTMcGHPwIAAJIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9OwiyKK9CP5+JjZfVsrchDWVaBzOhyklAjNoaj0LqffX1af&#10;7ihxnumCKdAip0fh6P3844dZYzIxghJUISxBEO2yxuS09N5kSeJ4KWrmBmCERqcEWzOPpt0lhWUN&#10;otcqGaXpNGnAFsYCF87h60PnpPOIL6Xg/klKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0pj&#10;0jPUA/OM7G31B1RdcQsOpB9wqBOQsuIi9oDdDNN33WxKZkTsBclx5kyT+3+w/PGwMc+W+PYLtDjA&#10;QEhjXObwMfTTSluHX6yUoB8pPJ5pE60nHB+n6V16O0UXR994MsZGbgJOcvncWOe/CqhJuOTU4lwi&#10;Xeywdr4LPYWEbA5UVawqpaIRtCCWypIDwykqH4tE8DdRSpMGS7mZpBH4jS9An7/fKsZ/9OVdRSGe&#10;0iGdiKrpy7pQEW6+3bakKq5o2kJxRPYsdMJyhq8qTLZmzj8zi0pCVnA7/BMeUgFWCP2NkhLsr7+9&#10;h3gcMHopaVCZOXU/98wKStQ3jaP/PByPg5SjMZ7cjtCw157ttUfv6yUgbUPcQ8PjNcR7dbpKC/Ur&#10;LtEiZEUX0xxz59Sfrkvf7QsuIReLRQxC8Rrm13pjeIAOvAWSX9pXZk0/ZI/6eISThln2btZdbPhS&#10;w2LvQVZRCIHnjlUUUDBQ+FFK/ZKGzbq2Y9Tlr2T+GwAA//8DAFBLAwQUAAYACAAAACEAFrpTPNoA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDpbZJyKYCVLhwokWct7Fr&#10;W8TrKHbT8PeYExxHM5p502xn34tJj9EFRrhfFCA0d0E5Nggfh5e7EkRMxIr6wBrhW0fYttdXDdUq&#10;XPhdT/tkRC7hWBOCTWmopYyd1Z7iIgyas3cKo6eU5WikGumSy30vl0Wxlp4c5wVLg362uvvanz3C&#10;7slUpitptLtSOTfNn6c384p4ezM/PoBIek5/YfjFz+jQZqZjOLOKokfIRxLCqgKRzWq1WYM4ImyW&#10;RQWybeR//PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkzHBhz8CAACSBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFrpTPNoAAAAGAQAADwAA&#10;AAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D36CA8" w:rsidRPr="006B03B5" w:rsidRDefault="00D36CA8" w:rsidP="00066A5E">
+                    <w:p w14:paraId="15127007" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00C26C16" w:rsidRDefault="00D36CA8" w:rsidP="00066A5E">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006B03B5">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>＜留意事項＞</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D36CA8" w:rsidRPr="00AC14D6" w:rsidRDefault="00D36CA8" w:rsidP="00AC14D6">
+                    <w:p w14:paraId="7F607AE1" w14:textId="04BB8663" w:rsidR="00D36CA8" w:rsidRDefault="00D36CA8" w:rsidP="00960DE4">
+                      <w:pPr>
+                        <w:pStyle w:val="af1"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:leftChars="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00960DE4">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>この資料は、厚生労働省告示で定められている、サービス管理責任者に係る実務経験等を抜粋し、まとめたものです。</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00960DE4">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>詳細の確認については、必ず厚生労働省告示を併せて参照</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00960DE4">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>してください。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="33570EBD" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00C26C16" w:rsidRDefault="00D36CA8" w:rsidP="00AC14D6">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="00AC14D6">
+                        </w:rPr>
+                        <w:t>②「</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                      <w:r w:rsidRPr="00AC14D6">
+                        </w:rPr>
+                        <w:t xml:space="preserve">第１号　</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-                        <w:t>してください。</w:t>
+                        </w:rPr>
+                        <w:t>相談支援の業務」及び「</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">第２号　</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>直接支援の業務」</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>に該当することは、要件の対象となる期間に</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>従事した</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>具体的な</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>業務の内容を踏まえて判断</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>します。そのため、</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>列挙した事業や施設等に</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>勤務していたことをもって一律に要件を満たすことにはなりません</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>ので、御留意ください。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D36CA8" w:rsidRPr="00AC14D6" w:rsidRDefault="00D36CA8" w:rsidP="00AC14D6">
+                    <w:p w14:paraId="2DDD2C06" w14:textId="77777777" w:rsidR="00E46014" w:rsidRPr="00C26C16" w:rsidRDefault="00D07F3D" w:rsidP="00AC14D6">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidR="00AC14D6">
+                        </w:rPr>
+                        <w:t>③下表の</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00137C41" w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="00AC14D6">
+                        </w:rPr>
+                        <w:t>期間</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidR="00AC14D6">
+                        </w:rPr>
+                        <w:t>については、</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00137C41" w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...78 lines deleted...]
-                        <w:t>ので、御留意ください。</w:t>
+                        </w:rPr>
+                        <w:t>１年以上の実務経験とは、業務に従事した期間が１年以上であり、かつ、実際に業務に従事した日数が１年あたり１８０日以上であることを言います。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E46014" w:rsidRPr="00AC14D6" w:rsidRDefault="00D07F3D" w:rsidP="00AC14D6">
-[...42 lines deleted...]
-                    <w:p w:rsidR="004E5306" w:rsidRPr="00AC14D6" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                    <w:p w14:paraId="18EEA0F9" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:ind w:leftChars="100" w:left="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>サービス管理責任者の要件となる期間は以下のとおりです。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D07F3D" w:rsidRPr="00AC14D6" w:rsidRDefault="00D07F3D" w:rsidP="00066A5E">
+                    <w:p w14:paraId="15A22C2E" w14:textId="77777777" w:rsidR="00D07F3D" w:rsidRPr="00C26C16" w:rsidRDefault="00D07F3D" w:rsidP="00066A5E">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:ind w:leftChars="100" w:left="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ア</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00AC14D6">
+                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>下表第</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00AC14D6">
+                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>１</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>号</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00AC14D6">
+                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>及び第２号の期間が通算して５年以上</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A84E1F" w:rsidRPr="00AC14D6" w:rsidRDefault="006A7961" w:rsidP="00066A5E">
+                    <w:p w14:paraId="09858B46" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="006A7961" w:rsidP="00066A5E">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:ind w:leftChars="100" w:left="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>イ　下表３号の期間が通算して８</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00AC14D6">
+                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>年以上</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A84E1F" w:rsidRPr="00AC14D6" w:rsidRDefault="00A84E1F" w:rsidP="00AC14D6">
+                    <w:p w14:paraId="633CB67F" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00AC14D6">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ウ　下表４号の期間が３年以上かつ第１号から第３号までの期間が通算して３年以上</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="006D0E08" w:rsidRDefault="00137C41" w:rsidP="00AC14D6">
+                    <w:p w14:paraId="2B321D93" w14:textId="6D92A17F" w:rsidR="006D0E08" w:rsidRDefault="00137C41" w:rsidP="00363A1E">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
-                        <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                        <w:ind w:firstLineChars="100" w:firstLine="220"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>※要件の確認に当たっては、</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>勤務形態や勤務時間も踏まえて判断</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AC14D6">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>します。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00CF1958" w:rsidRPr="005C70D1" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+                    <w:p w14:paraId="1D354003" w14:textId="2C2DA7E4" w:rsidR="00960DE4" w:rsidRPr="00CA00F5" w:rsidRDefault="00960DE4" w:rsidP="00960DE4">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:firstLineChars="100" w:firstLine="220"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CA00F5">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>※一覧表に含まれていない有料老人ホームや自主事業等は対象外です。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="28987265" w14:textId="2C799CC6" w:rsidR="00363A1E" w:rsidRPr="00CA00F5" w:rsidRDefault="00363A1E" w:rsidP="00363A1E">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005C70D1">
+                      <w:r w:rsidRPr="00CA00F5">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>※例えば、５年以上の期間が必要な場合、５年以上かつ９００日以上の従事が必要です。１年目が１７０日でも他の年に１９０日以上など合計の日数が必要な年数×１８０日の日数を満たしていれば対象となります。また、複数施設での経験は合算して計算可能です。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CA55869" w14:textId="77777777" w:rsidR="00CF1958" w:rsidRPr="00C26C16" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+                      <w:pPr>
+                        <w:spacing w:line="300" w:lineRule="exact"/>
+                        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>※主として</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>障害者等</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>を</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>直接支援</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>する</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005C70D1">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>業務に従事</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>する</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>第４号の有資格者については、上記③</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>ウ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidR="0097644A" w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>の</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>第</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>２号</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0097644A" w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>及び</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>第３号の期間の算定に当たり、以下の</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="005C70D1">
+                        </w:rPr>
+                        <w:t>各表</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>の「その他これら</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                        </w:rPr>
+                        <w:t>に準ずる</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C26C16">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                          <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>事業」に挙げたもの以外の事業の従事経験を準ずるものとして認めることがあります。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00112EAC" w:rsidRPr="00AC14D6" w:rsidRDefault="00112EAC" w:rsidP="00AC14D6">
+                    <w:p w14:paraId="2E3D7CFA" w14:textId="6E4C7683" w:rsidR="00112EAC" w:rsidRPr="00363A1E" w:rsidRDefault="00112EAC" w:rsidP="00960DE4">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
-                        <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                        <w:ind w:leftChars="100" w:left="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>※</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00112EAC">
+                      <w:r w:rsidRPr="00C26C16">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:sz w:val="22"/>
-                          <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>八王子市に所在する事業所につきましては、八王子市に要件をご確認ください。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="163AE34F" w14:textId="2A3F4590" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="6C2EF8C8" w14:textId="32870B99" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="610AFB81" w14:textId="3563025D" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="7D5F5E99" w14:textId="595F2E83" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="4EBD1283" w14:textId="4E986CB1" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="467BFA0A" w14:textId="05690A0E" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="1D34324B" w14:textId="1F8C7341" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="767A26DB" w14:textId="29E66F42" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="4731A7EE" w14:textId="1F18FE07" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="57041F6A" w14:textId="241FCBEC" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="54360A10" w14:textId="77777777" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="382CD883" w14:textId="77777777" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="2B7AE51F" w14:textId="77777777" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="24B48D56" w14:textId="00F42162" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="3D9EE320" w14:textId="21994604" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="137C1606" w14:textId="472EAF6F" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
+    <w:p w14:paraId="1A659E07" w14:textId="33E0920A" w:rsidR="00CF1958" w:rsidRPr="00E62DA7" w:rsidRDefault="00CF1958" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D07F3D" w:rsidRPr="00E62DA7" w:rsidRDefault="00A84E1F" w:rsidP="00CF1958">
+    <w:p w14:paraId="430D78EE" w14:textId="104A052C" w:rsidR="00C2629C" w:rsidRDefault="00C2629C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476C2EB6" w14:textId="356860EE" w:rsidR="00D07F3D" w:rsidRPr="00CA00F5" w:rsidRDefault="00A84E1F" w:rsidP="00CF1958">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>第１</w:t>
       </w:r>
       <w:r w:rsidR="00D07F3D" w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>号　相談支援の業務</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk194909937"/>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>必要年数</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>５年</w:t>
+      </w:r>
+      <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>以上、第２号の期間と合算</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="009367B0" w:rsidRPr="00E62DA7" w:rsidRDefault="00066A5E" w:rsidP="00066A5E">
+    <w:p w14:paraId="1C48D07D" w14:textId="1BA58C09" w:rsidR="009367B0" w:rsidRPr="00C26C16" w:rsidRDefault="00D07F3D" w:rsidP="00066A5E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
-        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="240"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a～</w:t>
+      </w:r>
+      <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に掲げる者が、身体上若しくは精神上の障害がある</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>こと又は環境上の理由により日常生活を営むのに支障がある</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>者の日常生活の自立に</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84E1F" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>関す</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2803" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>る相談に応じ、助言、指導その他の支援を行う業務に従事した期間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0DB5A5" w14:textId="371DFE38" w:rsidR="00C2629C" w:rsidRDefault="00AB6619">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E62DA7">
+      <w:r w:rsidRPr="00C26C16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E192F7C" wp14:editId="573F9F08">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1873F99F" wp14:editId="14AE7640">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>173990</wp:posOffset>
+                  <wp:posOffset>80645</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>661035</wp:posOffset>
+                  <wp:posOffset>24765</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6146800" cy="4655820"/>
+                <wp:extent cx="6146800" cy="5372100"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="テキスト ボックス 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6146800" cy="4655820"/>
+                          <a:ext cx="6146800" cy="5372100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="a3"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="534"/>
                               <w:gridCol w:w="8788"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="2196A4AC" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                                <w:p w14:paraId="28902E8E" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="005251B6">
+                                <w:p w14:paraId="3E56C37F" w14:textId="0A8C5BA9" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00AB6619" w:rsidP="0004563D">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...19 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>一般相談支援事業、特定相談支援事業、障害児相談支援事業、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A84E1F" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>地域生活支援事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C26C16" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（地域活動支援センター、基幹相談支援センター、移動支援、日中一時支援事業等</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（参考：</w:t>
+                                  </w:r>
+                                  <w:hyperlink r:id="rId8" w:history="1">
+                                    <w:r w:rsidR="007D3E30" w:rsidRPr="00CA00F5">
+                                      <w:rPr>
+                                        <w:rStyle w:val="af"/>
+                                        <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                        <w:sz w:val="22"/>
+                                      </w:rPr>
+                                      <w:t>厚生労働省HP</w:t>
+                                    </w:r>
+                                  </w:hyperlink>
+                                  <w:r w:rsidR="00C26C16" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、身体障害者相談支援事業、知的障害者相談支援事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A627E3" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A627E3" w:rsidRPr="00A627E3">
-[...13 lines deleted...]
-                                    <w:t>（※）</w:t>
+                                  <w:r w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>居宅介護支援事業、介護予防支援事業</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="6EE74188" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                                <w:p w14:paraId="2B38238B" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="005251B6">
+                                <w:p w14:paraId="23B842CC" w14:textId="64D8009C" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00564238">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>児童相談所、身体障害者更生相談所、精神障害者社会復帰施設、知的障害</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>者更生相談所、福祉に関する事務所、発達障害者支援センター</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="005251B6">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="005251B6" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00564238" w:rsidRPr="00564238">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>高次脳機能障害者支援センター</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00564238">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="005251B6" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>その他これらに準ずる</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>施設（※）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="70C0CECD" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                                <w:p w14:paraId="38C9EBCD" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>c</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                                <w:p w14:paraId="3567F8CE" w14:textId="71444523" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害者支援施設、障</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="004E5306">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>害児入所施設、老人福祉施設</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（老人デイサービスセンター、養護老人ホーム、特別養護老人ホーム、老人福祉センター等）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、精神保健福祉センター、救護施設、更生</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>施設、介護老人保健施設、介護医療院、地域包括支援センター</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="751E81C7" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                                <w:p w14:paraId="2FCA71C1" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>d</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00AE26FF" w:rsidP="005251B6">
+                                <w:p w14:paraId="047AC685" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="005251B6">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害者職業センター、障害者就業・生活支援センター</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="005251B6">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="005251B6" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、その他これらに準ずる</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A627E3" w:rsidRPr="00A627E3">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>施設（※）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="1FB1EC85" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                                <w:p w14:paraId="2E65A89A" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>e</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00AE26FF" w:rsidP="00066A5E">
+                                <w:p w14:paraId="0D01F8C9" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>特別支援学校</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="001E2803">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="5C0CD7BF" w14:textId="77777777" w:rsidTr="001E2803">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                                <w:p w14:paraId="07CB7852" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>f</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004E5306" w:rsidRPr="00BD5C26" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                                <w:p w14:paraId="23D398A3" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>医療機関(病院・診療所)において相談支援業務に従事する者で、次のいずれかに該当する者</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="004E5306" w:rsidRPr="00BD5C26" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                                <w:p w14:paraId="07937D8F" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                                    <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>(1) 社会福祉主事任用資格を有する者（</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A627E3">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>社会</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>福祉士、精神保健福祉士、研修・講習受講者等）</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="004E5306" w:rsidRPr="00BD5C26" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                                <w:p w14:paraId="40449058" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                                    <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>(2) 訪問介護員(ホームヘルパー)２級以上(現; 介護職員初任者研修)に相当する研修を修了した者</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="004E5306" w:rsidRPr="00BD5C26" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                                <w:p w14:paraId="21625F0E" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                                    <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...21 lines deleted...]
-                                    <w:t>号に掲げる資格を有する者</w:t>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>(3) 第４号に掲げる資格を有する者</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="004E5306" w:rsidP="00A627E3">
+                                <w:p w14:paraId="55E562D1" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="00A627E3">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                                    <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">(4) </w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00873978">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a～</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00873978">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>e</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00873978">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> に掲げる施設等</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00873978" w:rsidRPr="00873978">
+                                  <w:r w:rsidR="00873978" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>の従業者及び</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00873978" w:rsidRPr="00873978">
+                                  <w:r w:rsidR="00873978" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>従業者としての</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00873978">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>期間が１年以上である者</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="001E2803">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="0356D78D" w14:textId="77777777" w:rsidTr="001E2803">
                               <w:trPr>
                                 <w:trHeight w:val="1367"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A627E3" w:rsidP="00066A5E">
+                                <w:p w14:paraId="73BDA2D5" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A627E3" w:rsidP="00066A5E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>※</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00AC14D6" w:rsidRDefault="00983934" w:rsidP="00066A5E">
+                                <w:p w14:paraId="6505692A" w14:textId="017315F5" w:rsidR="00AC14D6" w:rsidRPr="00CA00F5" w:rsidRDefault="00983934" w:rsidP="00CA00F5">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00AC14D6">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>〇</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A627E3" w:rsidRPr="00A627E3">
+                                  <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>その他これらに準ずる事業（施設）</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AC14D6" w:rsidRPr="00AC14D6" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
+                                <w:p w14:paraId="1BA06825" w14:textId="5710E553" w:rsidR="00AC14D6" w:rsidRPr="00C26C16" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:firstLineChars="100" w:firstLine="240"/>
+                                    <w:ind w:firstLineChars="100" w:firstLine="220"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00983934" w:rsidRPr="00AC14D6">
+                                  <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="00E00467">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>保健所</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AC70B6" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...2 lines deleted...]
-                                    <w:t>一般）相談支援事業所</w:t>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>・保健センター（障害者の相談支援業務に限る）</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AC14D6" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
+                                <w:p w14:paraId="73C81EE4" w14:textId="671C9675" w:rsidR="00983934" w:rsidRPr="00C26C16" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:firstLineChars="100" w:firstLine="240"/>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                    <w:ind w:firstLineChars="100" w:firstLine="220"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AC14D6">
+                                  <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...10 lines deleted...]
-                                    <w:t>・保健センター（障害者の相談支援業務に限る）</w:t>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>区市町村障害者就労支援センター</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>(※１)</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00983934" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
+                                <w:p w14:paraId="5F560DA8" w14:textId="74B980CA" w:rsidR="001309E7" w:rsidRPr="00C26C16" w:rsidRDefault="001309E7" w:rsidP="00E72645">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:firstLineChars="100" w:firstLine="240"/>
+                                    <w:ind w:firstLineChars="100" w:firstLine="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
+                                  <w:r w:rsidR="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>c</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）特別支援学級</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>通級による指導</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="00983934" w:rsidRPr="00AC14D6">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>特別支援教室）含む</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...67 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="00BC2115" w:rsidRPr="00066A5E" w:rsidRDefault="00BC2115">
+                          <w:p w14:paraId="3597F6D1" w14:textId="77777777" w:rsidR="00BC2115" w:rsidRPr="00CA00F5" w:rsidRDefault="00BC2115">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6E192F7C" id="テキスト ボックス 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13.7pt;margin-top:52.05pt;width:484pt;height:366.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg6KRangIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdJOShBJ1U4VWRUhV&#10;W9Ginh2v3aywPcZ2shuOiVTxELwC4szz7Isw9m7SqHAp4rI7nv+fb+b4pNaKLIXzJZic9g96lAjD&#10;oSjNfU4/3Z6/OqLEB2YKpsCInK6EpyeTly+OKzsWhzAHVQhH0Inx48rmdB6CHWeZ53OhmT8AKwwK&#10;JTjNAj7dfVY4VqF3rbLDXm+UVeAK64AL75F71grpJPmXUvBwJaUXgaicYm4hfV36zuI3mxyz8b1j&#10;dl7yLg32D1loVhoMunN1xgIjC1f+4UqX3IEHGQ446AykLLlINWA1/d6Tam7mzIpUCzbH212b/P9z&#10;yy+X146UBc6OEsM0jqjZPDTrH836V7P5RprN92azadY/8U36sV2V9WO0urFoF+p3UEfTju+RGbtQ&#10;S6fjH+sjKMfGr3bNFnUgHJmj/mB01EMRR9lgNBweHaZxZI/m1vnwXoAmkcipw2mmJrPlhQ8YElW3&#10;KjGagfNSqTRRZUiFIV4Pe8lgJ0ELZaKuSNjo3MSS2tQTFVZKRB1lPgqJvUkVREZCpThVjiwZ4olx&#10;LkxIxSe/qB21JCbxHMNO/zGr5xi3dWwjgwk7Y10acKn6J2kXn7cpy1YfG7lXdyRDPas7UHSTnUGx&#10;woE7aDfIW35e4lAumA/XzOHK4CDxDIQr/EgF2HzoKErm4L7+jR/1EckopaTCFcyp/7JgTlCiPhjE&#10;+Nv+YBB3Nj0GwzeID+L2JbN9iVnoU8CpII4xu0RG/aC2pHSg7/BaTGNUFDHDMXZOw5Y8De1hwGvD&#10;xXSalHBLLQsX5sby6DoOKULutr5jzna4DAjpS9guKxs/gWerGy0NTBcBZJmwG/vcdrXrP254gnR3&#10;jeIJ2X8nrcebOfkNAAD//wMAUEsDBBQABgAIAAAAIQCAJQTg4gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsJAEIbvJr7DZky8yZYCUmq3hDQhJkYOIBdv2+7QNnZna3eB6tM7nvQ4/3z555ts&#10;PdpOXHDwrSMF00kEAqlypqVawfFt+5CA8EGT0Z0jVPCFHtb57U2mU+OutMfLIdSCS8inWkETQp9K&#10;6asGrfYT1yPx7uQGqwOPQy3NoK9cbjsZR9GjtLolvtDoHosGq4/D2Sp4KbY7vS9jm3x3xfPradN/&#10;Ht8XSt3fjZsnEAHH8AfDrz6rQ85OpTuT8aJTEC/nTHIezacgGFitFpyUCpLZcgYyz+T/F/IfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODopFqeAgAAewUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIAlBODiAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;+AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="1873F99F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:6.35pt;margin-top:1.95pt;width:484pt;height:423pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzml14bQIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSdoFdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfn0p2U6CbpcOu9iU+Pj1SOrquqkM2ykfSrA5H54NOFNWQlHal5z/eFp+&#10;uuQsoLCFMGBVzvcq8Ov5xw9XtZupEWzAFMozcmLDrHY53yC6WZYFuVGVCGfglCWlBl8JpKN/yQov&#10;avJemWw0GEyzGnzhPEgVAt3etko+T/61VhLvtQ4Kmck55Ybp69N3Hb/Z/ErMXrxwm1J2aYh/yKIS&#10;paWgB1e3AgXb+vIPV1UpPQTQeCahykDrUqpUA1UzHLyp5nEjnEq1EDnBHWgK/8+tvNs9ugfPsPkC&#10;DTUwElK7MAt0GetptK/inzJlpCcK9wfaVINM0uV0OJ5eDkglSTc5vxgN6UB+sqO58wG/KqhYFHLu&#10;qS+JLrFbBWyhPSRGs7AsjUm9MZbVFOJ8MkgGBw05NzZiVepy5+aYepJwb1TEGPtdaVYWqYJ4keZL&#10;3RjPdoImQ0ipLKbik19CR5SmJN5j2OGPWb3HuK2jjwwWD8ZVacGn6t+kXfzsU9Ytnjg/qTuK2Kwb&#10;Kjzno76zayj21HAP7S4EJ5clNWUlAj4IT8NPjaSFxnv6aANEPnQSZxvwv/92H/E0k6TlrKZlynn4&#10;tRVecWa+WZrWz8PxOG5fOownFyM6+FPN+lRjt9UNUFeG9HQ4mcSIR9OL2kP1THu/iFFJJayk2DnH&#10;XrzBdsXp3ZBqsUgg2jcncGUfnYyuY5PiyD01z8K7bi6RRvoO+rUTszfj2WKjpYXFFkGXaXYjzy2r&#10;Hf+0q2n6u3clPgan54Q6vn7zVwAAAP//AwBQSwMEFAAGAAgAAAAhAGHB2v7fAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoQ3glIU5VRaqQECxaumHnxNMkwh6H2G0DX8+w&#10;guXRvbpzplzOzoojTmHwpOB6kYBAar0ZqFOwe1tfZSBC1GS09YQKvjDAsjo/K3Vh/Ik2eNzGTvAI&#10;hUIr6GMcCylD26PTYeFHJM72fnI6Mk6dNJM+8bizMk2Se+n0QHyh1yPWPbYf24NT8FyvX/WmSV32&#10;beunl/1q/Ny93yl1eTGvHkFEnONfGX71WR0qdmr8gUwQljl94KaCmxwEx3mWMDcKsts8B1mV8v8D&#10;1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs5pdeG0CAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYcHa/t8AAAAIAQAADwAAAAAAAAAA&#10;AAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="a3"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="534"/>
                         <w:gridCol w:w="8788"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="2196A4AC" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                          <w:p w14:paraId="28902E8E" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="005251B6">
+                          <w:p w14:paraId="3E56C37F" w14:textId="0A8C5BA9" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00AB6619" w:rsidP="0004563D">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...19 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>一般相談支援事業、特定相談支援事業、障害児相談支援事業、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>地域生活支援事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C26C16" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（地域活動支援センター、基幹相談支援センター、移動支援、日中一時支援事業等</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（参考：</w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId9" w:history="1">
+                              <w:r w:rsidR="007D3E30" w:rsidRPr="00CA00F5">
+                                <w:rPr>
+                                  <w:rStyle w:val="af"/>
+                                  <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t>厚生労働省HP</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00C26C16" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、身体障害者相談支援事業、知的障害者相談支援事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A627E3" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A627E3" w:rsidRPr="00A627E3">
-[...13 lines deleted...]
-                              <w:t>（※）</w:t>
+                            <w:r w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>居宅介護支援事業、介護予防支援事業</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="6EE74188" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                          <w:p w14:paraId="2B38238B" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="005251B6">
+                          <w:p w14:paraId="23B842CC" w14:textId="64D8009C" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00564238">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>児童相談所、身体障害者更生相談所、精神障害者社会復帰施設、知的障害</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>者更生相談所、福祉に関する事務所、発達障害者支援センター</w:t>
                             </w:r>
-                            <w:r w:rsidR="005251B6">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="005251B6" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00564238" w:rsidRPr="00564238">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>高次脳機能障害者支援センター</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00564238">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005251B6" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>その他これらに準ずる</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>施設（※）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="70C0CECD" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                          <w:p w14:paraId="38C9EBCD" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                          <w:p w14:paraId="3567F8CE" w14:textId="71444523" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害者支援施設、障</w:t>
                             </w:r>
-                            <w:r w:rsidR="004E5306">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>害児入所施設、老人福祉施設</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（老人デイサービスセンター、養護老人ホーム、特別養護老人ホーム、老人福祉センター等）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、精神保健福祉センター、救護施設、更生</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>施設、介護老人保健施設、介護医療院、地域包括支援センター</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="751E81C7" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                          <w:p w14:paraId="2FCA71C1" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>d</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00AE26FF" w:rsidP="005251B6">
+                          <w:p w14:paraId="047AC685" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="005251B6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害者職業センター、障害者就業・生活支援センター</w:t>
                             </w:r>
-                            <w:r w:rsidR="005251B6">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="005251B6" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、その他これらに準ずる</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A627E3" w:rsidRPr="00A627E3">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>施設（※）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="1FB1EC85" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                          <w:p w14:paraId="2E65A89A" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00AE26FF" w:rsidP="00066A5E">
+                          <w:p w14:paraId="0D01F8C9" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>特別支援学校</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="001E2803">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="5C0CD7BF" w14:textId="77777777" w:rsidTr="001E2803">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
+                          <w:p w14:paraId="07CB7852" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A84E1F" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>f</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004E5306" w:rsidRPr="00BD5C26" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                          <w:p w14:paraId="23D398A3" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>医療機関(病院・診療所)において相談支援業務に従事する者で、次のいずれかに該当する者</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004E5306" w:rsidRPr="00BD5C26" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                          <w:p w14:paraId="07937D8F" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>(1) 社会福祉主事任用資格を有する者（</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A627E3">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>社会</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>福祉士、精神保健福祉士、研修・講習受講者等）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004E5306" w:rsidRPr="00BD5C26" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                          <w:p w14:paraId="40449058" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>(2) 訪問介護員(ホームヘルパー)２級以上(現; 介護職員初任者研修)に相当する研修を修了した者</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004E5306" w:rsidRPr="00BD5C26" w:rsidRDefault="004E5306" w:rsidP="004E5306">
+                          <w:p w14:paraId="21625F0E" w14:textId="77777777" w:rsidR="004E5306" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="004E5306">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...21 lines deleted...]
-                              <w:t>号に掲げる資格を有する者</w:t>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>(3) 第４号に掲げる資格を有する者</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="004E5306" w:rsidP="00A627E3">
+                          <w:p w14:paraId="55E562D1" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="004E5306" w:rsidP="00A627E3">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(4) </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00873978">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a～</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00873978">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00873978">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> に掲げる施設等</w:t>
                             </w:r>
-                            <w:r w:rsidR="00873978" w:rsidRPr="00873978">
+                            <w:r w:rsidR="00873978" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>の従業者及び</w:t>
                             </w:r>
-                            <w:r w:rsidR="00873978" w:rsidRPr="00873978">
+                            <w:r w:rsidR="00873978" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>従業者としての</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00873978">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>期間が１年以上である者</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="001E2803">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="0356D78D" w14:textId="77777777" w:rsidTr="001E2803">
                         <w:trPr>
                           <w:trHeight w:val="1367"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A627E3" w:rsidP="00066A5E">
+                          <w:p w14:paraId="73BDA2D5" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00C26C16" w:rsidRDefault="00A627E3" w:rsidP="00066A5E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00AC14D6" w:rsidRDefault="00983934" w:rsidP="00066A5E">
+                          <w:p w14:paraId="6505692A" w14:textId="017315F5" w:rsidR="00AC14D6" w:rsidRPr="00CA00F5" w:rsidRDefault="00983934" w:rsidP="00CA00F5">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AC14D6">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>〇</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A627E3" w:rsidRPr="00A627E3">
+                            <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>その他これらに準ずる事業（施設）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AC14D6" w:rsidRPr="00AC14D6" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="1BA06825" w14:textId="5710E553" w:rsidR="00AC14D6" w:rsidRPr="00C26C16" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:firstLineChars="100" w:firstLine="240"/>
+                              <w:ind w:firstLineChars="100" w:firstLine="220"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00983934" w:rsidRPr="00AC14D6">
+                            <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="00E00467">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>保健所</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AC70B6" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...2 lines deleted...]
-                              <w:t>一般）相談支援事業所</w:t>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>・保健センター（障害者の相談支援業務に限る）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AC14D6" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="73C81EE4" w14:textId="671C9675" w:rsidR="00983934" w:rsidRPr="00C26C16" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:firstLineChars="100" w:firstLine="240"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                              <w:ind w:firstLineChars="100" w:firstLine="220"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AC14D6">
+                            <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...10 lines deleted...]
-                              <w:t>・保健センター（障害者の相談支援業務に限る）</w:t>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>区市町村障害者就労支援センター</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>(※１)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00983934" w:rsidRDefault="00A627E3" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="5F560DA8" w14:textId="74B980CA" w:rsidR="001309E7" w:rsidRPr="00C26C16" w:rsidRDefault="001309E7" w:rsidP="00E72645">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:firstLineChars="100" w:firstLine="240"/>
+                              <w:ind w:firstLineChars="100" w:firstLine="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
+                            <w:r w:rsidR="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>c</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）特別支援学級</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>通級による指導</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="00983934" w:rsidRPr="00AC14D6">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>特別支援教室）含む</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...67 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="00BC2115" w:rsidRPr="00066A5E" w:rsidRDefault="00BC2115">
+                    <w:p w14:paraId="3597F6D1" w14:textId="77777777" w:rsidR="00BC2115" w:rsidRPr="00CA00F5" w:rsidRDefault="00BC2115">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D07F3D" w:rsidRPr="00E62DA7">
-[...58 lines deleted...]
-        <w:spacing w:beforeLines="1750" w:before="6300" w:line="340" w:lineRule="exact"/>
+      <w:r w:rsidR="00C2629C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3073131E" w14:textId="6BD284E0" w:rsidR="00B60A0E" w:rsidRPr="00CA00F5" w:rsidRDefault="00B60A0E" w:rsidP="00066A5E">
+      <w:pPr>
+        <w:spacing w:beforeLines="1750" w:before="6300" w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>第２号　直接支援の業務</w:t>
       </w:r>
       <w:r w:rsidR="00DA1471" w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>（資格あり）</w:t>
       </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>必要年数５年以上、第１号の期間と合算</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>、実務５年→資格取得</w:t>
+      </w:r>
+      <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>の順番でも可能</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009367B0" w:rsidRPr="00E62DA7" w:rsidRDefault="00B60A0E" w:rsidP="00066A5E">
+    <w:p w14:paraId="49B13938" w14:textId="6B964444" w:rsidR="009367B0" w:rsidRDefault="00B60A0E" w:rsidP="00066A5E">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a～</w:t>
+      </w:r>
+      <w:r w:rsidR="00A627E3" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に掲げる者であって、</w:t>
+      </w:r>
+      <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①</w:t>
+      </w:r>
+      <w:r w:rsidR="005B09B6" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>社会福祉主事任用資格者</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（社会福祉士、精神保健福祉士</w:t>
+      </w:r>
+      <w:r w:rsidR="003832A3" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、大学等</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3622" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>において</w:t>
+      </w:r>
+      <w:r w:rsidR="003832A3" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>社会福祉に関す</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3622" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>る科目を３科目以上修めて卒業した者</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3530" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="003832A3" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（参考：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="003832A3" w:rsidRPr="00CA00F5">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>厚生労働省</w:t>
+        </w:r>
+        <w:r w:rsidR="003832A3" w:rsidRPr="00CA00F5">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>HP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003832A3" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="005B09B6" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、訪問介護員</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3530" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（ホームヘルパー）</w:t>
+      </w:r>
+      <w:r w:rsidR="00736C13" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２級以上に相当する研修</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3530" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（現：介護職員初任者研修）</w:t>
+      </w:r>
+      <w:r w:rsidR="00736C13" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の修了者、保育士及び児童指導員任用資格者</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3530" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（社会福祉士、精神保健福祉士、社会福祉学・心理学・教育学・社会学科の大学卒業者、</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3622" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>教員免許保有者（養護教諭、栄養教諭除く）、</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3530" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>高校卒業後２年以上の児童福祉事業での実務経験（児童発達支援、放課後等デイサービス、認可保育園等）等）</w:t>
+      </w:r>
+      <w:r w:rsidR="00736C13" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="005B09B6" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>精神障害者社会復帰指導員任用資格者</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3530" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（心理学・教育学・社会福祉学科の大学卒業者、高校卒業後２年以上の精神保健福祉に関する実務経験（児童発達支援、放課後等デイサービス、認可保育園等）等）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>が身体上又は精神上の障害があることにより日常生活を営むのに支障がある者につき、入浴、排せつ、食事その他の介護を行った期間、</w:t>
+      </w:r>
+      <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>その者及びその介護者に対して介護に関する指導又は日常生活における基本的な動作の指導、知識技能の付与、生活能力の向上のために必要な訓練その他の支援（以下「訓練等」という。）を行った期間並びに</w:t>
+      </w:r>
+      <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>③</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>その訓練等を行う者に対して訓練等に関する指導その他職業訓練又は職業教育に係る業務に従事した期間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EECF296" w14:textId="73448185" w:rsidR="00DA1471" w:rsidRDefault="008279A6" w:rsidP="00696864">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-[...106 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4369B345" wp14:editId="490F29E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D343739" wp14:editId="049B9BB1">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>120650</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>36830</wp:posOffset>
+                  <wp:posOffset>2614</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6294120" cy="2659380"/>
+                <wp:extent cx="6294120" cy="3498111"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="テキスト ボックス 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6294120" cy="2659380"/>
+                          <a:ext cx="6294120" cy="3498111"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="a3"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="534"/>
                               <w:gridCol w:w="8788"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="105FF0E4" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="57C53307" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="004E5306">
+                                <w:p w14:paraId="4343855C" w14:textId="4479AC99" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="004E5306">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害者支援施設、障害児入所施設、老人</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>福祉施設</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（老人デイサービスセンター、養護老人ホーム、特別養護老人ホーム、老人福祉センター等）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、介護老人保健施設、介護医療院、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>療養病床関係病室</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="01B03FCA" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="4BA925D5" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="005251B6">
+                                <w:p w14:paraId="331D2F67" w14:textId="51036CD6" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="0004563D">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>福祉サービス事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（生活介護、居宅介護、就労</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>継続支援Ｂ型</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、共同生活援助等</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（参考：</w:t>
+                                  </w:r>
+                                  <w:hyperlink r:id="rId11" w:history="1">
+                                    <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                                      <w:rPr>
+                                        <w:rStyle w:val="af"/>
+                                        <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                        <w:sz w:val="22"/>
+                                      </w:rPr>
+                                      <w:t>厚生労働省HP</w:t>
+                                    </w:r>
+                                  </w:hyperlink>
+                                  <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（対象：サビ管、生活支援員</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008279A6" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>等の</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>直接処遇職員、対象外：</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="007E07F0" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>管理者、事務職</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008279A6" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>等の</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="007E07F0" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>非直接処遇職員</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>））</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、障害児通所支援事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（児童発達支援、放課後等デイサービス等</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008279A6" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（対象：児発管、児童指導員等の直接処遇職員、対象外：管理者、事務職等の非直接処遇職員）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00CA00F5">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00817347" w:rsidRPr="00817347">
-[...5 lines deleted...]
-                                    <w:t>その他これらに準ずる事業（※）</w:t>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>老人居宅介護等事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00817347" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、その他これらに準ずる事業（※）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="63D1A2D7" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="618BD2CA" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>c</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00AE26FF" w:rsidP="00373005">
+                                <w:p w14:paraId="4C22883E" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>病院・診療所、薬局、訪問看護事業所</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="69029E52" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="7C60F6A8" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>d</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00AE26FF" w:rsidP="004E5306">
+                                <w:p w14:paraId="2EE38218" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="004E5306">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>特例子会社、助成金</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="004E5306">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>受</w:t>
                                   </w:r>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>給事業所</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="001E2803">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="7543CBDD" w14:textId="77777777" w:rsidTr="001E2803">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="24809432" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>e</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00AE26FF" w:rsidP="004E5306">
+                                <w:p w14:paraId="73C204EC" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="004E5306">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>特別支援学校</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="001E2803">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="4F13B0BD" w14:textId="77777777" w:rsidTr="001E2803">
                               <w:trPr>
                                 <w:trHeight w:val="1682"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00A627E3" w:rsidP="00373005">
+                                <w:p w14:paraId="44F0E07C" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00A627E3" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00C26C16">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>※</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00832A78" w:rsidRDefault="00983934" w:rsidP="00373005">
+                                <w:p w14:paraId="67E0D0FB" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00983934" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00832A78">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>〇</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>その他これらに準ずる事業</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AC14D6" w:rsidRPr="00E00467" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
+                                <w:p w14:paraId="36BE2884" w14:textId="77777777" w:rsidR="00AC14D6" w:rsidRPr="00C26C16" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>重度身体障害者グループホーム</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00302841" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>(※</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="005B09B6" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="005B09B6" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>２</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00302841" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AC14D6" w:rsidRPr="00832A78" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
+                                <w:p w14:paraId="3825290B" w14:textId="77777777" w:rsidR="00AC14D6" w:rsidRPr="00C26C16" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>区市町村からの委託等により運営されている小規模作業所</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="006B4419">
+                                  <w:r w:rsidR="006B4419" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>等</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AC14D6" w:rsidRPr="00832A78" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
+                                <w:p w14:paraId="04A463B7" w14:textId="77777777" w:rsidR="00AC14D6" w:rsidRPr="00C26C16" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AC14D6" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>区市町村からの委託等により運営されている</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>緊急一時保護事業</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00983934" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
+                                <w:p w14:paraId="3192195B" w14:textId="77777777" w:rsidR="00983934" w:rsidRPr="00C26C16" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>認知症対応型</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="004E5306" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>老人</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>共同生活援助</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00302841" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>(</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="005B09B6" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="005B09B6" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>※３</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00302841" w:rsidRPr="00832A78">
+                                  <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="001309E7" w:rsidRPr="005C70D1" w:rsidRDefault="001309E7" w:rsidP="00E72645">
+                                <w:p w14:paraId="4CE38289" w14:textId="77777777" w:rsidR="001309E7" w:rsidRPr="00C26C16" w:rsidRDefault="001309E7" w:rsidP="00E72645">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="005C70D1">
+                                  <w:r w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（e）特別支援学級</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>通級による指導</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>特別支援教室）含む</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                                  <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="009367B0" w:rsidRPr="00373005" w:rsidRDefault="009367B0" w:rsidP="00373005">
+                          <w:p w14:paraId="41701CE0" w14:textId="77777777" w:rsidR="009367B0" w:rsidRPr="00373005" w:rsidRDefault="009367B0" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4369B345" id="テキスト ボックス 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.5pt;margin-top:2.9pt;width:495.6pt;height:209.4pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMA2LKogIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG/mXNDEsB26CFAWC&#10;JKhTZE1TZCyU4rAkbcldxkDQQ/QKRdc9jy7SISU5RtpNim6kIefNcD5vZnJaFYqshXU56JT2D3qU&#10;CM0hy/V9Sj/dXrw5psR5pjOmQIuUboSjp9PXryalGYsBLEFlwhJ0ot24NCldem/GSeL4UhTMHYAR&#10;GpUSbME8Hu19kllWovdCJYNe7ygpwWbGAhfO4e15o6TT6F9Kwf21lE54olKKsfn4tfG7CN9kOmHj&#10;e8vMMudtGOwfoihYrvHRnatz5hlZ2fwPV0XOLTiQ/oBDkYCUORcxB8ym33uWzXzJjIi5YHGc2ZXJ&#10;/T+3/Gp9Y0mepXRIiWYFtqjePtYPP+qHX/X2G6m33+vttn74iWcyDOUqjRuj1dygna/eQYVt7+4d&#10;XoYqVNIW4Y/5EdRj4Te7YovKE46XR4OTUX+AKo66wdHhyfA4tiN5MjfW+fcCChKElFrsZiwyW186&#10;j6EgtIOE1zRc5ErFjipNSnxieNiLBjsNWigdsCJyo3UTUmpCj5LfKBEwSn8UEmsTMwgXkZXiTFmy&#10;ZsgnxrnQPiYf/SI6oCQG8RLDFv8U1UuMmzy6l0H7nXGRa7Ax+2dhZ5+7kGWDx0Lu5R1EXy2qSIpB&#10;19kFZBtsuIVmgpzhFzk25ZI5f8Msjgw2EteAv8aPVIDFh1aiZAn269/uAx6ZjFpKShzBlLovK2YF&#10;JeqDRo6f9EejMLPxMDp8G8hi9zWLfY1eFWeAXenjwjE8igHvVSdKC8UdbotZeBVVTHN8O6W+E898&#10;sxhw23Axm0UQTqlh/lLPDQ+uQ5MC5W6rO2ZNy0uPlL6CbljZ+Bk9G2yw1DBbeZB55G6oc1PVtv44&#10;4ZHS7TYKK2T/HFFPO3P6GwAA//8DAFBLAwQUAAYACAAAACEAsnb2juAAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNdGiBYuiWkCTExegC5eJt2l7ahO1u7C1R/vcNJjy9v&#10;8ub7svXoOnGxQ2g9aZhOFAhLlTct1RoOH9unJYgQkQx2nqyGbxtgnd/fZZgaf6WdvexjLXiEQooa&#10;mhj7VMpQNdZhmPjeEndHPziMHIdamgGvPO46mSi1kA5b4g8N9rZobHXan52G12L7jrsyccufrnh5&#10;O276r8PnXOvHh3GzAhHtGP+O4YbP6JAzU+nPZILoOD+zStQwZ4FbraYqAVFqmCWzBcg8k/8N8l8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATANiyqICAAB7BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsnb2juAAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAD8BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7D343739" id="テキスト ボックス 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.2pt;width:495.6pt;height:275.45pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGA1MBawIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTCoOKFHVFTJMQ&#10;oMHEs+vYbTTH59nXJt1fz9lJ2orthWkvzsX33e/vfHXd1oZtlQ8V2ILnJyPOlJVQVnZV8B/Pt58u&#10;OAsobCkMWFXwnQr8evbxw1XjpmoMazCl8oyc2DBtXMHXiG6aZUGuVS3CCThlSanB1wLp16+y0ouG&#10;vNcmG49G51kDvnQepAqBbm86JZ8l/1oriQ9aB4XMFJxyw3T6dC7jmc2uxHTlhVtXsk9D/EMWtags&#10;Bd27uhEo2MZXf7iqK+khgMYTCXUGWldSpRqomnz0ppqntXAq1ULNCW7fpvD/3Mr77ZN79AzbL9DS&#10;AGNDGhemgS5jPa32dfxSpoz01MLdvm2qRSbp8nx8OcnHpJKkO51cXuR58pMdzJ0P+FVBzaJQcE9z&#10;Se0S27uAFJKgAyRGs3BbGZNmYyxrKMTp2SgZ7DVkYWzEqjTl3s0h9SThzqiIMfa70qwqUwXxIvFL&#10;LYxnW0HMEFIqi0PSCR1RmpJ4j2GPP2T1HuOuDrJIkcHi3riuLPhU/Zu0y59DyrrDUyOP6o4itsuW&#10;Cqe5DJNdQrmjgXvodiE4eVvRUO5EwEfhifw0SFpofKBDG6DmQy9xtgb/+2/3EU+cJC1nDS1TwcOv&#10;jfCKM/PNElsv88kkbl/6mZx9jmTxx5rlscZu6gXQVHJ6OpxMYsSjGUTtoX6hvZ/HqKQSVlLsguMg&#10;LrBbcXo3pJrPE4j2zQm8s09ORtexy5Fyz+2L8K7nJRKl72FYOzF9Q88OGy0tzDcIukrcjX3uutr3&#10;n3Y1Ubp/V+JjcPyfUIfXb/YKAAD//wMAUEsDBBQABgAIAAAAIQDDfPWz3gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3u0k00qZ5KSVQBNFDay/eXrKvSWh2N2a3bfTXu57q&#10;cZhh5pt8NelenHl0nTUI8SwCwaa2qjMNwv5j8zAH4TwZRb01jPDNDlbF7U1OmbIXs+XzzjcilBiX&#10;EULr/ZBJ6eqWNbmZHdgE72BHTT7IsZFqpEso171MouhZaupMWGhp4LLl+rg7aYTXcvNO2yrR85++&#10;fHk7rIev/WeKeH83rZcgPE/+GoY//IAORWCq7MkoJ3qEcMQjPIEI3mIRJyAqhDSNH0EWufxPX/wC&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxgNTAWsCAABFBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw3z1s94AAAAFAQAADwAAAAAAAAAAAAAA&#10;AADFBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="a3"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="534"/>
                         <w:gridCol w:w="8788"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="105FF0E4" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="57C53307" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="004E5306">
+                          <w:p w14:paraId="4343855C" w14:textId="4479AC99" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="004E5306">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害者支援施設、障害児入所施設、老人</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>福祉施設</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（老人デイサービスセンター、養護老人ホーム、特別養護老人ホーム、老人福祉センター等）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、介護老人保健施設、介護医療院、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>療養病床関係病室</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="01B03FCA" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="4BA925D5" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="005251B6">
+                          <w:p w14:paraId="331D2F67" w14:textId="51036CD6" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="0004563D">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>福祉サービス事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（生活介護、居宅介護、就労</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>継続支援Ｂ型</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、共同生活援助等</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（参考：</w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                                <w:rPr>
+                                  <w:rStyle w:val="af"/>
+                                  <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t>厚生労働省HP</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（対象：サビ管、生活支援員</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008279A6" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>等の</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>直接処遇職員、対象外：</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007E07F0" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>管理者、事務職</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008279A6" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>等の</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007E07F0" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>非直接処遇職員</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A32416" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>））</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、障害児通所支援事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（児童発達支援、放課後等デイサービス等</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008279A6" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（対象：児発管、児童指導員等の直接処遇職員、対象外：管理者、事務職等の非直接処遇職員）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00CA00F5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00817347" w:rsidRPr="00817347">
-[...5 lines deleted...]
-                              <w:t>その他これらに準ずる事業（※）</w:t>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>老人居宅介護等事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00817347" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、その他これらに準ずる事業（※）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="63D1A2D7" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="618BD2CA" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00AE26FF" w:rsidP="00373005">
+                          <w:p w14:paraId="4C22883E" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>病院・診療所、薬局、訪問看護事業所</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="69029E52" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="7C60F6A8" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>d</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00AE26FF" w:rsidP="004E5306">
+                          <w:p w14:paraId="2EE38218" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="004E5306">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>特例子会社、助成金</w:t>
                             </w:r>
-                            <w:r w:rsidR="004E5306">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>受</w:t>
                             </w:r>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>給事業所</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="001E2803">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="7543CBDD" w14:textId="77777777" w:rsidTr="001E2803">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="24809432" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00AE26FF" w:rsidP="004E5306">
+                          <w:p w14:paraId="73C204EC" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00AE26FF" w:rsidP="004E5306">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>特別支援学校</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="001E2803">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="4F13B0BD" w14:textId="77777777" w:rsidTr="001E2803">
                         <w:trPr>
                           <w:trHeight w:val="1682"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00A627E3" w:rsidP="00373005">
+                          <w:p w14:paraId="44F0E07C" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00A627E3" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00C26C16">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00832A78" w:rsidRDefault="00983934" w:rsidP="00373005">
+                          <w:p w14:paraId="67E0D0FB" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00C26C16" w:rsidRDefault="00983934" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00832A78">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>〇</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>その他これらに準ずる事業</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AC14D6" w:rsidRPr="00E00467" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="36BE2884" w14:textId="77777777" w:rsidR="00AC14D6" w:rsidRPr="00C26C16" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>重度身体障害者グループホーム</w:t>
                             </w:r>
-                            <w:r w:rsidR="00302841" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>(※</w:t>
                             </w:r>
-                            <w:r w:rsidR="005B09B6" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="005B09B6" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>２</w:t>
                             </w:r>
-                            <w:r w:rsidR="00302841" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AC14D6" w:rsidRPr="00832A78" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="3825290B" w14:textId="77777777" w:rsidR="00AC14D6" w:rsidRPr="00C26C16" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>区市町村からの委託等により運営されている小規模作業所</w:t>
                             </w:r>
-                            <w:r w:rsidR="006B4419">
+                            <w:r w:rsidR="006B4419" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>等</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AC14D6" w:rsidRPr="00832A78" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="04A463B7" w14:textId="77777777" w:rsidR="00AC14D6" w:rsidRPr="00C26C16" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AC14D6" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00AC14D6" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>区市町村からの委託等により運営されている</w:t>
                             </w:r>
-                            <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>緊急一時保護事業</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00983934" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
+                          <w:p w14:paraId="3192195B" w14:textId="77777777" w:rsidR="00983934" w:rsidRPr="00C26C16" w:rsidRDefault="00817347" w:rsidP="00AC14D6">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>認知症対応型</w:t>
                             </w:r>
-                            <w:r w:rsidR="004E5306" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="004E5306" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>老人</w:t>
                             </w:r>
-                            <w:r w:rsidR="00983934" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00983934" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>共同生活援助</w:t>
                             </w:r>
-                            <w:r w:rsidR="00302841" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r w:rsidR="005B09B6" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="005B09B6" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>※３</w:t>
                             </w:r>
-                            <w:r w:rsidR="00302841" w:rsidRPr="00832A78">
+                            <w:r w:rsidR="00302841" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001309E7" w:rsidRPr="005C70D1" w:rsidRDefault="001309E7" w:rsidP="00E72645">
+                          <w:p w14:paraId="4CE38289" w14:textId="77777777" w:rsidR="001309E7" w:rsidRPr="00C26C16" w:rsidRDefault="001309E7" w:rsidP="00E72645">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005C70D1">
+                            <w:r w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（e）特別支援学級</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>通級による指導</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>特別支援教室）含む</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A035D0" w:rsidRPr="005C70D1">
+                            <w:r w:rsidR="00A035D0" w:rsidRPr="00C26C16">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="009367B0" w:rsidRPr="00373005" w:rsidRDefault="009367B0" w:rsidP="00373005">
+                    <w:p w14:paraId="41701CE0" w14:textId="77777777" w:rsidR="009367B0" w:rsidRPr="00373005" w:rsidRDefault="009367B0" w:rsidP="00373005">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00DA1471" w:rsidRPr="00E62DA7">
+    </w:p>
+    <w:p w14:paraId="28E24823" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAAA0B3" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6389E087" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746C4A00" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A624581" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516E6CE2" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E2004F" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC7D791" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3425CE4F" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2674B68B" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2AFC6D" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE5873B" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BE05F4" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40035C4E" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787C145A" w14:textId="77777777" w:rsidR="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D8D88C" w14:textId="77777777" w:rsidR="00696864" w:rsidRPr="00696864" w:rsidRDefault="00696864" w:rsidP="00696864">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681950C4" w14:textId="00CAF58D" w:rsidR="00680CDD" w:rsidRPr="00CA00F5" w:rsidRDefault="00680CDD" w:rsidP="00680CDD">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696864">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>第３号　直接支援の業務（資格なし</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>）（必要年数８年以上）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741B23AE" w14:textId="30F82B5B" w:rsidR="00680CDD" w:rsidRPr="00680CDD" w:rsidRDefault="00680CDD" w:rsidP="00696864">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C26C16">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第２号のa～eに掲げる者であって、社会福祉主事任用資格者等でない者が、直接支援の業務に従事した期間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0646E0A8" w14:textId="626F94C9" w:rsidR="009367B0" w:rsidRPr="00CA00F5" w:rsidRDefault="00DA1471" w:rsidP="00373005">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62DA7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>第３号　直接支援の業務（資格なし）</w:t>
+        <w:t>第４号　国家資格等保有者</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>必要年数</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>３年</w:t>
+      </w:r>
+      <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>以上</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>、国家資格取得→実務３年の順</w:t>
+      </w:r>
+      <w:r w:rsidR="0004563D" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>で可能</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A32" w:rsidRPr="00CA00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA1471" w:rsidRPr="00E62DA7" w:rsidRDefault="00983934" w:rsidP="00066A5E">
+    <w:p w14:paraId="682531E5" w14:textId="77777777" w:rsidR="00824367" w:rsidRPr="00C26C16" w:rsidRDefault="00824367" w:rsidP="00066A5E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="240"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E62DA7">
+      <w:r w:rsidRPr="00C26C16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00DA1471" w:rsidRPr="00E62DA7">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>次に掲げる資格に基づき（資格取得後に）、当該資格に係る業務</w:t>
+      </w:r>
+      <w:r w:rsidR="00873978" w:rsidRPr="00C26C16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A627E3" w:rsidRPr="00E62DA7">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26C16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>に掲げる者であって、社会福祉主事任用資格者等でない者が、直接支援の業務に従事した期間</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>従事した期間</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009367B0" w:rsidRPr="00E62DA7" w:rsidRDefault="00DA1471" w:rsidP="00373005">
-[...17 lines deleted...]
-    <w:p w:rsidR="00824367" w:rsidRPr="00E62DA7" w:rsidRDefault="00824367" w:rsidP="00066A5E">
+    <w:p w14:paraId="75F8061D" w14:textId="358B02B2" w:rsidR="00177DE0" w:rsidRDefault="00824367" w:rsidP="00066A5E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="240"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E62DA7">
+      <w:r w:rsidRPr="00C26C16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00873978" w:rsidRPr="00E62DA7">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>医師、歯科医師、薬剤師、保健師、助産師、看護師、准看護師、理学療法士、作業療法士、社会福祉士、介護福祉士、視能訓練士、義肢装具士、歯科衛生士、言語聴覚士、あん摩マッサージ指圧師、はり師、きゅう師、柔道整復師、管理栄養士、栄養士、精神保健福祉士</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB36EC" w:rsidRPr="0075377B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>従事した期間</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、公認心理師</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00824367" w:rsidRPr="00E62DA7" w:rsidRDefault="00927282" w:rsidP="00066A5E">
+    <w:p w14:paraId="1F945B53" w14:textId="6584AD19" w:rsidR="00177DE0" w:rsidRDefault="00177DE0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFE644E" w14:textId="30F33E1B" w:rsidR="00824367" w:rsidRPr="00C26C16" w:rsidRDefault="00177DE0" w:rsidP="00066A5E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="240"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E62DA7">
+      <w:r w:rsidRPr="00C26C16">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27DD0F10" wp14:editId="6697B233">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0921817F" wp14:editId="7EA26AAC">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-17780</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>947420</wp:posOffset>
+                  <wp:posOffset>-10396</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5949950" cy="1225550"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="テキスト ボックス 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5949950" cy="1225550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00927282" w:rsidRPr="00927282" w:rsidRDefault="00927282" w:rsidP="00927282">
+                          <w:p w14:paraId="66C57ED3" w14:textId="77777777" w:rsidR="00927282" w:rsidRPr="00927282" w:rsidRDefault="00927282" w:rsidP="00927282">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00927282">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>＜用語の整理等＞</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00302841" w:rsidRDefault="00302841" w:rsidP="0018104C">
+                          <w:p w14:paraId="419F5B1D" w14:textId="77777777" w:rsidR="00302841" w:rsidRDefault="00302841" w:rsidP="0018104C">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※１　障害者施策推進区市町村包括補助事業等実施要綱（平成３０年４月１日２９福保障地第１６１９号。以下「包括補助実施要綱」という。）の第３の１（２）エに</w:t>
                             </w:r>
                             <w:r w:rsidR="00BC1CEC">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>規定</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>める区市町村障害者就労支援事業に係る区市町村障害者就労支援センターを指す。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0018104C" w:rsidRDefault="000961B4" w:rsidP="0018104C">
+                          <w:p w14:paraId="1977480C" w14:textId="77777777" w:rsidR="0018104C" w:rsidRDefault="000961B4" w:rsidP="0018104C">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                             <w:r w:rsidR="005B09B6">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>２</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r w:rsidR="00BC1CEC">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>包括補助実施要綱の第３の１（２）ウに規定する重度身体障害者</w:t>
                             </w:r>
                             <w:r w:rsidR="0018104C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>グループホーム事業を指す。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00927282" w:rsidRPr="00927282" w:rsidRDefault="005B09B6" w:rsidP="00281126">
+                          <w:p w14:paraId="1013A60A" w14:textId="77777777" w:rsidR="00927282" w:rsidRPr="00927282" w:rsidRDefault="005B09B6" w:rsidP="00281126">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※３</w:t>
                             </w:r>
                             <w:r w:rsidR="0018104C">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r w:rsidR="00281126">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -5437,147 +6130,147 @@
                               <w:t>。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="27DD0F10" id="テキスト ボックス 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-1.4pt;margin-top:74.6pt;width:468.5pt;height:96.5pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTG3ldhAIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1uEzEY3SNxB8t7OkmaFBJ1UoVWQUhV&#10;W6lFXTseT2eExza2k5mwbCTEIbgCYs15chGePZO0tF0hsnC+P7/Pfn7fHJ80lSQrYV2pVUr7Bz1K&#10;hOI6K9VdSj/dzN+8o8R5pjImtRIpXQtHT6avXx3XZiIGutAyE5YARLlJbVJaeG8mSeJ4ISrmDrQR&#10;Cslc24p5uPYuySyrgV7JZNDrHSW1tpmxmgvnED1rk3Qa8fNccH+Z5054IlOKs/m42rguwppMj9nk&#10;zjJTlLw7BvuHU1SsVGi6hzpjnpGlLZ9BVSW32uncH3BdJTrPSy7iHXCbfu/Jba4LZkS8C8hxZk+T&#10;+3+w/GJ1ZUmZpXRIiWIVnmi7+ba9/7m9/73dfCfbzY/tZrO9/wWfDANdtXET7Lo22Oeb97rBs+/i&#10;DsHAQpPbKvzjfgR5EL/eky0aTziCo/FwPB4hxZHrDwajERzgJw/bjXX+g9AVCUZKLV4zksxW5863&#10;pbuS0M1pWWbzUsrorN2ptGTF8PDQS6ZrSiRzHsGUzuOv6/bXNqlIndKjQ5zlGWTotcdcSMY/v4QQ&#10;qs6YK9rWGayuSqqAKKIou/MHLlvOguWbRROf4jDsCJGFztag2epWt87weQn4c9zjilkIFfRh+Pwl&#10;llxqnFx3FiWFtl9fiod66AdZSmoIP6Xuy5JZAXo+Kihr3B8Ow6REZzh6O4BjH2cWjzNqWZ1qUNzH&#10;mBsezVDv5c7Mra5uMaOz0BUppjh6p9TvzFPfjiNmnIvZLBZhNgzz5+ra8AAdeAu03jS3zJpODR5C&#10;utC7EWGTJ6Joa8NOpWdLr/MyKuaBVSgtOJirqLnuGxAG97Efqx6+VNM/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAsYPyDt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FqHUEVN&#10;iFMhBEiV2FCKxHISmzywx1HspuHvGVawmtfVvWfK3eKsmM0Uek8KbtYJCEON1z21Co5vT6stiBCR&#10;NFpPRsG3CbCrLi9KLLQ/06uZD7EVbEKhQAVdjGMhZWg64zCs/WiIb59+chh5nFqpJzyzubMyTZJM&#10;OuyJEzoczUNnmq/DySnAYbDHZ5fUmG0/Huf3l3025Hulrq+W+zsQ0SzxTwy/+IwOFTPV/kQ6CKtg&#10;lTJ55P0mT0GwIL/dcFMr4JqCrEr5/4XqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFMb&#10;eV2EAgAA8QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALGD8g7eAAAACgEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="0921817F" id="テキスト ボックス 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.8pt;width:468.5pt;height:96.5pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArWn3JUAIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+NwsU0oCyRDQRVaUo&#10;iUSqnI3Xm13V63Ftwy79+j6bBdIkp6oczIxn/Gb8/GYvr7pGs61yviaT8+HZgDNlJBW1ec75j8fl&#10;pwvOfBCmEJqMyvlOeX41//jhsrUzNaKKdKEcA4jxs9bmvArBzrLMy0o1wp+RVQbBklwjAlz3nBVO&#10;tEBvdDYaDM6zllxhHUnlPXZv9kE+T/hlqWS4L0uvAtM5R28hrS6t67hm80sxe3bCVrXs2xD/0EUj&#10;aoOiR6gbEQTbuPoNVFNLR57KcCapyagsa6nSHXCb4eDVbVaVsCrdBeR4e6TJ/z9Yebdd2QfHQveV&#10;OjxgJKS1fuaxGe/Tla6J/+iUIQ4Kd0faVBeYxOZkOp5OJwhJxIaj0WQCBzjZ6bh1PnxT1LBo5Nzh&#10;XRJdYnvrwz71kBKredJ1say1Ts7OX2vHtgJPiJcvqOVMCx+wmfNl+vXV/jqmDWtzfv4ZvbyBjLWO&#10;mGst5M/3EGLWjfDVvnQBq8/SJiKqJK++/xNn0QrdumN1kfNxPBF31lTsQLOjvQK9lcsa8Le4x4Nw&#10;kBzowxiFeyylJnROvcVZRe73e/sxH0pAlLMWEs65/7URToGe7wYamQ7H46j55IwnX0Zw3MvI+mXE&#10;bJprAsVDDKyVyYz5QR/M0lHzhGlbxKoICSNRO+fhYF6H/WBhWqVaLFISVG5FuDUrKyN05C3S+tg9&#10;CWd7NQQI6Y4OYhezV6LY58aThhabQGWdFHNiFUqLDiYkaa6f5jiCL/2UdfrmzP8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAzx4aM3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LS8RAEITvgv9haMHb&#10;7iQqcRMzWURUWPDiuoLHTqbNw3mEzGw2/nvbkx6rq6j6utwu1oiZptB7pyBdJyDINV73rlVweHta&#10;bUCEiE6j8Y4UfFOAbXV+VmKh/cm90ryPreASFwpU0MU4FlKGpiOLYe1Hcux9+sliZDm1Uk944nJr&#10;5FWSZNJi73ihw5EeOmq+9kerAIfBHJ5tUmO2+Xic31922ZDvlLq8WO7vQERa4l8YfvEZHSpmqv3R&#10;6SCMAn4kKlilGQh28+tbPtQcy9MbkFUp//NXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQArWn3JUAIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAzx4aM3QAAAAcBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00927282" w:rsidRPr="00927282" w:rsidRDefault="00927282" w:rsidP="00927282">
+                    <w:p w14:paraId="66C57ED3" w14:textId="77777777" w:rsidR="00927282" w:rsidRPr="00927282" w:rsidRDefault="00927282" w:rsidP="00927282">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00927282">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜用語の整理等＞</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00302841" w:rsidRDefault="00302841" w:rsidP="0018104C">
+                    <w:p w14:paraId="419F5B1D" w14:textId="77777777" w:rsidR="00302841" w:rsidRDefault="00302841" w:rsidP="0018104C">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>※１　障害者施策推進区市町村包括補助事業等実施要綱（平成３０年４月１日２９福保障地第１６１９号。以下「包括補助実施要綱」という。）の第３の１（２）エに</w:t>
                       </w:r>
                       <w:r w:rsidR="00BC1CEC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>規定</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>める区市町村障害者就労支援事業に係る区市町村障害者就労支援センターを指す。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0018104C" w:rsidRDefault="000961B4" w:rsidP="0018104C">
+                    <w:p w14:paraId="1977480C" w14:textId="77777777" w:rsidR="0018104C" w:rsidRDefault="000961B4" w:rsidP="0018104C">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>※</w:t>
                       </w:r>
                       <w:r w:rsidR="005B09B6">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>２</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidR="00BC1CEC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>包括補助実施要綱の第３の１（２）ウに規定する重度身体障害者</w:t>
                       </w:r>
                       <w:r w:rsidR="0018104C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>グループホーム事業を指す。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00927282" w:rsidRPr="00927282" w:rsidRDefault="005B09B6" w:rsidP="00281126">
+                    <w:p w14:paraId="1013A60A" w14:textId="77777777" w:rsidR="00927282" w:rsidRPr="00927282" w:rsidRDefault="005B09B6" w:rsidP="00281126">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>※３</w:t>
                       </w:r>
                       <w:r w:rsidR="0018104C">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidR="00281126">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -5629,313 +6322,482 @@
                       </w:r>
                       <w:r w:rsidR="00281126" w:rsidRPr="00281126">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>共同生活援助</w:t>
                       </w:r>
                       <w:r w:rsidR="00281126">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>を指す</w:t>
                       </w:r>
                       <w:r w:rsidR="00966AF8">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00824367" w:rsidRPr="00E62DA7">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00824367" w:rsidRPr="00E62DA7" w:rsidSect="00CF1958">
+    <w:sectPr w:rsidR="00824367" w:rsidRPr="00C26C16" w:rsidSect="00CF1958">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D475A7" w:rsidRDefault="00D475A7" w:rsidP="00581228">
+    <w:p w14:paraId="2B5C9A94" w14:textId="77777777" w:rsidR="00CD50EB" w:rsidRDefault="00CD50EB" w:rsidP="00581228">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D475A7" w:rsidRDefault="00D475A7" w:rsidP="00581228">
+    <w:p w14:paraId="76912088" w14:textId="77777777" w:rsidR="00CD50EB" w:rsidRDefault="00CD50EB" w:rsidP="00581228">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D475A7" w:rsidRDefault="00D475A7" w:rsidP="00581228">
+    <w:p w14:paraId="152F32AB" w14:textId="77777777" w:rsidR="00CD50EB" w:rsidRDefault="00CD50EB" w:rsidP="00581228">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D475A7" w:rsidRDefault="00D475A7" w:rsidP="00581228">
+    <w:p w14:paraId="740EBD93" w14:textId="77777777" w:rsidR="00CD50EB" w:rsidRDefault="00CD50EB" w:rsidP="00581228">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A1C28C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="700268C0"/>
+    <w:lvl w:ilvl="0" w:tplc="7CDA48F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="840" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2100" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="613514006">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC2115"/>
+    <w:rsid w:val="00013352"/>
+    <w:rsid w:val="000247EC"/>
+    <w:rsid w:val="0004563D"/>
+    <w:rsid w:val="000636BA"/>
     <w:rsid w:val="00066A5E"/>
     <w:rsid w:val="000961B4"/>
     <w:rsid w:val="000D12BF"/>
+    <w:rsid w:val="000D1E84"/>
     <w:rsid w:val="000E4685"/>
     <w:rsid w:val="00112EAC"/>
     <w:rsid w:val="001309E7"/>
     <w:rsid w:val="00137C41"/>
+    <w:rsid w:val="00174D25"/>
+    <w:rsid w:val="00177DE0"/>
     <w:rsid w:val="0018104C"/>
+    <w:rsid w:val="0019300E"/>
     <w:rsid w:val="001D4E56"/>
     <w:rsid w:val="001E2803"/>
     <w:rsid w:val="00243646"/>
     <w:rsid w:val="00281126"/>
+    <w:rsid w:val="002C7DE3"/>
     <w:rsid w:val="00302841"/>
+    <w:rsid w:val="00307CBC"/>
+    <w:rsid w:val="00310098"/>
+    <w:rsid w:val="00363A1E"/>
     <w:rsid w:val="00373005"/>
+    <w:rsid w:val="003832A3"/>
+    <w:rsid w:val="00390337"/>
+    <w:rsid w:val="003A4F8E"/>
+    <w:rsid w:val="003B4C31"/>
+    <w:rsid w:val="003F4BDE"/>
+    <w:rsid w:val="00414FD8"/>
     <w:rsid w:val="00440082"/>
+    <w:rsid w:val="00455F5E"/>
     <w:rsid w:val="00474217"/>
+    <w:rsid w:val="00481ACD"/>
+    <w:rsid w:val="004A6098"/>
+    <w:rsid w:val="004C3FD0"/>
     <w:rsid w:val="004E5306"/>
+    <w:rsid w:val="004E790E"/>
+    <w:rsid w:val="004F2028"/>
     <w:rsid w:val="005251B6"/>
     <w:rsid w:val="00536864"/>
+    <w:rsid w:val="00564238"/>
     <w:rsid w:val="00581228"/>
     <w:rsid w:val="005B09B6"/>
     <w:rsid w:val="005C70D1"/>
     <w:rsid w:val="005D205E"/>
     <w:rsid w:val="005D5469"/>
+    <w:rsid w:val="006308CB"/>
+    <w:rsid w:val="00645AE5"/>
+    <w:rsid w:val="00680CDD"/>
+    <w:rsid w:val="00696864"/>
+    <w:rsid w:val="006A3622"/>
+    <w:rsid w:val="006A728F"/>
     <w:rsid w:val="006A7961"/>
     <w:rsid w:val="006B03B5"/>
     <w:rsid w:val="006B4419"/>
     <w:rsid w:val="006D0E08"/>
+    <w:rsid w:val="006E5A71"/>
     <w:rsid w:val="00736C13"/>
+    <w:rsid w:val="0075377B"/>
+    <w:rsid w:val="007640BB"/>
+    <w:rsid w:val="007721C0"/>
     <w:rsid w:val="007B71F2"/>
+    <w:rsid w:val="007D3E30"/>
+    <w:rsid w:val="007E07F0"/>
     <w:rsid w:val="007F148A"/>
     <w:rsid w:val="00817347"/>
     <w:rsid w:val="00824367"/>
+    <w:rsid w:val="008279A6"/>
     <w:rsid w:val="00832A78"/>
+    <w:rsid w:val="00853F94"/>
     <w:rsid w:val="008639C4"/>
+    <w:rsid w:val="00866DDB"/>
     <w:rsid w:val="00873978"/>
+    <w:rsid w:val="00877716"/>
+    <w:rsid w:val="008939BC"/>
     <w:rsid w:val="00894196"/>
+    <w:rsid w:val="008D1C41"/>
     <w:rsid w:val="008E4E1C"/>
     <w:rsid w:val="00927282"/>
     <w:rsid w:val="009367B0"/>
+    <w:rsid w:val="00960DE4"/>
     <w:rsid w:val="00966AF8"/>
     <w:rsid w:val="0097644A"/>
     <w:rsid w:val="00983934"/>
+    <w:rsid w:val="0098465C"/>
+    <w:rsid w:val="009C3530"/>
+    <w:rsid w:val="009E7CF7"/>
     <w:rsid w:val="00A035D0"/>
+    <w:rsid w:val="00A0476A"/>
+    <w:rsid w:val="00A32416"/>
     <w:rsid w:val="00A627E3"/>
     <w:rsid w:val="00A80BCB"/>
     <w:rsid w:val="00A84E1F"/>
+    <w:rsid w:val="00AA6073"/>
+    <w:rsid w:val="00AB190D"/>
+    <w:rsid w:val="00AB6619"/>
     <w:rsid w:val="00AC14D6"/>
     <w:rsid w:val="00AC70B6"/>
     <w:rsid w:val="00AE26FF"/>
+    <w:rsid w:val="00B075FF"/>
     <w:rsid w:val="00B60A0E"/>
+    <w:rsid w:val="00B75A1E"/>
     <w:rsid w:val="00BC1CEC"/>
     <w:rsid w:val="00BC2115"/>
+    <w:rsid w:val="00BE7AB8"/>
     <w:rsid w:val="00C06C59"/>
+    <w:rsid w:val="00C2629C"/>
+    <w:rsid w:val="00C26C16"/>
     <w:rsid w:val="00C44D41"/>
     <w:rsid w:val="00C66012"/>
     <w:rsid w:val="00C74634"/>
+    <w:rsid w:val="00C763D0"/>
+    <w:rsid w:val="00C84EF5"/>
+    <w:rsid w:val="00C95A32"/>
+    <w:rsid w:val="00CA00F5"/>
+    <w:rsid w:val="00CA0E3F"/>
+    <w:rsid w:val="00CB36EC"/>
+    <w:rsid w:val="00CB6045"/>
     <w:rsid w:val="00CC572D"/>
+    <w:rsid w:val="00CD50EB"/>
     <w:rsid w:val="00CF1958"/>
     <w:rsid w:val="00D07F3D"/>
+    <w:rsid w:val="00D1359A"/>
+    <w:rsid w:val="00D15CAF"/>
     <w:rsid w:val="00D23DC2"/>
     <w:rsid w:val="00D352C8"/>
     <w:rsid w:val="00D36CA8"/>
     <w:rsid w:val="00D447DA"/>
     <w:rsid w:val="00D475A7"/>
+    <w:rsid w:val="00D70711"/>
+    <w:rsid w:val="00D91795"/>
     <w:rsid w:val="00DA1471"/>
+    <w:rsid w:val="00DA2198"/>
+    <w:rsid w:val="00DB4571"/>
+    <w:rsid w:val="00DC0BCD"/>
+    <w:rsid w:val="00DE10D0"/>
+    <w:rsid w:val="00DE71CC"/>
     <w:rsid w:val="00E00467"/>
     <w:rsid w:val="00E102F8"/>
     <w:rsid w:val="00E46014"/>
     <w:rsid w:val="00E62DA7"/>
     <w:rsid w:val="00E72645"/>
+    <w:rsid w:val="00EE6DF7"/>
+    <w:rsid w:val="00EF316B"/>
     <w:rsid w:val="00F36271"/>
     <w:rsid w:val="00F50002"/>
+    <w:rsid w:val="00FC24EB"/>
     <w:rsid w:val="00FE0D0A"/>
+    <w:rsid w:val="00FF2689"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7F933D8D"/>
   <w15:docId w15:val="{EC8F0A65-7CD4-4BB4-A84F-C47FDBD8C679}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6263,54 +7125,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00363A1E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -6386,77 +7254,185 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00581228"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00581228"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00581228"/>
   </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C26C16"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C26C16"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C26C16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ab"/>
+    <w:next w:val="ab"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C26C16"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ac"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C26C16"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0004563D"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0004563D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007721C0"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af2">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00310098"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00853F94"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1187328959">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/chiiki/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/service/naiyou.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/service/naiyou.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/seikatsuhogo/shakai-kaigo-fukushi1/shakai-kaigo-fukushi9.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/chiiki/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6700,71 +7676,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14917566-2A3A-423B-BD2D-75C61F5CA156}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>610</Characters>
+  <Pages>4</Pages>
+  <Words>626</Words>
+  <Characters>626</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>715</CharactersWithSpaces>
+  <CharactersWithSpaces>1220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>