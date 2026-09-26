--- v0 (2026-05-25)
+++ v1 (2026-09-26)
@@ -3,100 +3,103 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4DBFDD29" w14:textId="77777777" w:rsidR="005C380A" w:rsidRPr="005C380A" w:rsidRDefault="00CC65EA" w:rsidP="005C380A">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C380A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（生活介護、自立訓練、就労移行支援、就労継続支援）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="3166"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8474"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C380A" w:rsidRPr="00EF2743" w14:paraId="2C95FE8C" w14:textId="77777777" w:rsidTr="005C380A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="414230C0" w14:textId="77777777" w:rsidR="005C380A" w:rsidRPr="00EF2743" w:rsidRDefault="005C380A" w:rsidP="005C380A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23551D3A" w14:textId="77777777" w:rsidR="005C380A" w:rsidRPr="00EF2743" w:rsidRDefault="005C380A" w:rsidP="005C380A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>事業計画書作成における留意事項</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="134F0DFE" w14:textId="77777777" w:rsidR="005C380A" w:rsidRPr="00EF2743" w:rsidRDefault="005C380A" w:rsidP="005C380A">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
@@ -1139,305 +1142,337 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>サービス種別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
           <w:p w14:paraId="2C55C4AC" w14:textId="17CB94D4" w:rsidR="00D047CC" w:rsidRDefault="00D047CC" w:rsidP="002E637E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>生活介護</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="-1114903247"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00130B41">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00130B41">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>自立訓練（生活訓練）</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="-801685701"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00130B41">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>自立訓練（機能訓練）</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="951362489"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="029E3AE7" w14:textId="03C31586" w:rsidR="00130B41" w:rsidRDefault="00D047CC" w:rsidP="002E637E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>宿泊型自立訓練</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="1066685227"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00130B41">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>就労移行支援</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="1052033770"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00130B41">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　就労継続支援</w:t>
             </w:r>
             <w:r w:rsidR="006D052B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>Ａ</w:t>
             </w:r>
             <w:r w:rsidR="00130B41">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>型</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="-485401376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="3B86B20A" w14:textId="3F24BFA2" w:rsidR="00865A7C" w:rsidRPr="00EF2743" w:rsidRDefault="00130B41" w:rsidP="002E637E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>就労継続支援Ｂ型</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="985599167"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D052B" w:rsidRPr="00EF2743" w14:paraId="3839C9AC" w14:textId="77777777" w:rsidTr="00865A7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
@@ -1472,116 +1507,119 @@
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>単独型</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="392396326"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　多機能型</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="907187510"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">　共生型</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:id w:val="-1556546151"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF2743" w:rsidRPr="00EF2743" w14:paraId="1D92855D" w14:textId="77777777" w:rsidTr="00865A7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C5752DE" w14:textId="77777777" w:rsidR="002106EE" w:rsidRPr="00EF2743" w:rsidRDefault="002106EE" w:rsidP="002E637E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1660,119 +1698,130 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>あり</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1738702651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>なし</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1703745973"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36C24ABF" w14:textId="51618B98" w:rsidR="00A552F2" w:rsidRDefault="00A552F2" w:rsidP="00A552F2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>（同一敷地内である場合は以下を記入してください。）</w:t>
+              <w:t>（同一敷地内である場合は以下を記入してください。</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32874F5F" w14:textId="4E2346DF" w:rsidR="00A552F2" w:rsidRDefault="00A552F2" w:rsidP="00A552F2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>事業所名：　　　　　　　　　　　　（事業所番号　　　　　　　　）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54E3771F" w14:textId="0B2DC0D5" w:rsidR="00A552F2" w:rsidRPr="00EF2743" w:rsidRDefault="00A552F2" w:rsidP="00A552F2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
@@ -1861,50 +1910,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>あり</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="769983705"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="008C7034">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（令和　年　月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>から令和　年　月</w:t>
             </w:r>
             <w:r w:rsidRPr="008C7034">
@@ -1919,50 +1969,51 @@
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>なし</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1194572177"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00684404">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A552F2" w:rsidRPr="00EF2743" w14:paraId="359F04D9" w14:textId="77777777" w:rsidTr="00253560">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AC06037" w14:textId="73B8F9BC" w:rsidR="00A552F2" w:rsidRDefault="00A552F2" w:rsidP="00A552F2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
@@ -1990,87 +2041,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>あり</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1414936647"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>なし</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1971717016"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A552F2" w:rsidRPr="00EF2743" w14:paraId="77ECBB46" w14:textId="77777777" w:rsidTr="005C22C3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BAAABF1" w14:textId="4A6FDB10" w:rsidR="00A552F2" w:rsidRPr="00865A7C" w:rsidRDefault="00A552F2" w:rsidP="00A552F2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -2095,140 +2148,144 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>あり</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1964924209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（児童発達支援</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1089694632"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>放課後等デイサービス</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-311110147"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>）・なし</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1235774724"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="2D92E876" w14:textId="7E206F81" w:rsidR="00A552F2" w:rsidRDefault="00A552F2" w:rsidP="00A552F2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A552F2" w:rsidRPr="00EF2743" w14:paraId="59CDEAB6" w14:textId="77777777" w:rsidTr="005A5860">
         <w:tc>
           <w:tcPr>
@@ -2287,140 +2344,144 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>あり</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1731763815"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（児童発達支援</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1802145300"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>放課後等デイサービス</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-762459557"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>）・なし</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1885292566"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="01B914A0" w14:textId="77777777" w:rsidR="00A552F2" w:rsidRDefault="00A552F2" w:rsidP="00A552F2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>サービス毎の定員設定</w:t>
@@ -2432,87 +2493,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>あり</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1602064205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>なし</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-505442856"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A552F2" w:rsidRPr="00EF2743" w14:paraId="055409DD" w14:textId="77777777" w:rsidTr="005A5860">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CF5F76A" w14:textId="0268DA91" w:rsidR="00A552F2" w:rsidRDefault="00A552F2" w:rsidP="00A552F2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -2560,87 +2623,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>あり（定員　名）</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1077170130"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>なし</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1976866335"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51D07926" w14:textId="0E309524" w:rsidR="00130B41" w:rsidRPr="005A5860" w:rsidRDefault="0069138E" w:rsidP="005A5860">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -3859,72 +3924,73 @@
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A68A537" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>事業所の開設に向け合意（理解）が得られている。（反対されていない）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
-          <w:p w14:paraId="6B96D830" w14:textId="394C8942" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="6B96D830" w14:textId="394C8942" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1971779644"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D21CC4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75F31" w:rsidRPr="007D209F" w14:paraId="0EF36B8F" w14:textId="77777777" w:rsidTr="0090113E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F1910CA" w14:textId="06FD85CE" w:rsidR="00D75F31" w:rsidRPr="00D75F31" w:rsidRDefault="00D75F31" w:rsidP="00D75F31">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
@@ -3964,134 +4030,136 @@
               </w:rPr>
               <w:t>地域の実情、製品及び</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>サービスの需給状況及び業界の動向を把握した</w:t>
             </w:r>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA603FA" w14:textId="2831F21E" w:rsidR="00D75F31" w:rsidRPr="007D209F" w:rsidRDefault="00000000" w:rsidP="00D75F31">
+          <w:p w14:paraId="2FA603FA" w14:textId="2831F21E" w:rsidR="00D75F31" w:rsidRPr="007D209F" w:rsidRDefault="00063F98" w:rsidP="00D75F31">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-907142976"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090113E">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75F31" w:rsidRPr="007D209F" w14:paraId="4DB43A1C" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="068415FD" w14:textId="74ED2336" w:rsidR="00D75F31" w:rsidRPr="007D209F" w:rsidRDefault="00D75F31" w:rsidP="00D75F31">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>指摘事項や条件などが付されていない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
-          <w:p w14:paraId="144C49B4" w14:textId="6416BFF0" w:rsidR="00D75F31" w:rsidRPr="007D209F" w:rsidRDefault="00000000" w:rsidP="00D75F31">
+          <w:p w14:paraId="144C49B4" w14:textId="6416BFF0" w:rsidR="00D75F31" w:rsidRPr="007D209F" w:rsidRDefault="00063F98" w:rsidP="00D75F31">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1972636118"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF3293">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B720958" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00C70163" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70163">
@@ -4125,232 +4193,227 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E0CADDC" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07769F9A" w14:textId="2BEAA5AC" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>⑵　消防署等（相談先</w:t>
       </w:r>
       <w:r w:rsidR="0090113E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>機関・</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>部署：</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>＿＿＿＿</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、担当者</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>＿＿＿</w:t>
       </w:r>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7650"/>
         <w:gridCol w:w="844"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E6226" w:rsidRPr="007D209F" w14:paraId="28353B33" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CD57FC7" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>物件について相談し、消防法上問題がないことを確認した。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
-          <w:p w14:paraId="5593F545" w14:textId="6DF2BCCB" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="5593F545" w14:textId="6DF2BCCB" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1315172273"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D21CC4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6226" w:rsidRPr="007D209F" w14:paraId="49634E46" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D2CD2EB" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>指摘事項や条件などが付されていない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA44E79" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="5BA44E79" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-283038196"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E6226" w:rsidRPr="007D209F">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01BEB6DD" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00C70163" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70163">
@@ -4384,131 +4447,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="084BB6E6" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="008673CA" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BB4528C" w14:textId="59DF16E8" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>⑶　建築</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>関係法令等（</w:t>
       </w:r>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>相談先</w:t>
       </w:r>
       <w:r w:rsidR="0090113E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>機関・</w:t>
       </w:r>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>部署</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>＿＿＿</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、担当者</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>＿＿＿</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7650"/>
         <w:gridCol w:w="844"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E6226" w:rsidRPr="007D209F" w14:paraId="2E34B282" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FCF9928" w14:textId="2F862077" w:rsidR="00F42503" w:rsidRPr="00F42503" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
@@ -4520,134 +4573,136 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>物件について</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>、専門的知識を有する建築士等に相談のうえ建築関係法令等（福祉のまちづくり条例等を含む）に適合すること</w:t>
             </w:r>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>を確認した。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
-          <w:p w14:paraId="4A335445" w14:textId="7E1A85F2" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="4A335445" w14:textId="7E1A85F2" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1354563092"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D21CC4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F42503" w:rsidRPr="007D209F" w14:paraId="179671D3" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="591CCB03" w14:textId="440AF28F" w:rsidR="00F42503" w:rsidRPr="007D209F" w:rsidRDefault="00F42503" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>指摘事項や条件などが付されていない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
-          <w:p w14:paraId="40A51153" w14:textId="5DE7CE20" w:rsidR="00F42503" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="40A51153" w14:textId="5DE7CE20" w:rsidR="00F42503" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1936131874"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F42503">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36B0FE18" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00C70163" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70163">
@@ -4717,232 +4772,227 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B0A6C4D" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29E972DB" w14:textId="3F602975" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>⑷　福祉関連法所管課（相談先</w:t>
       </w:r>
       <w:r w:rsidR="0090113E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>機関・</w:t>
       </w:r>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>部署：</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>＿＿＿</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、担当者</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>＿＿＿</w:t>
       </w:r>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7650"/>
         <w:gridCol w:w="844"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E6226" w:rsidRPr="007D209F" w14:paraId="6A2BE113" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BE80DD4" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>物件について相談し、バリアフリー条例や福祉のまちづくり条例等に問題がないことを確認した。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
-          <w:p w14:paraId="106768CB" w14:textId="5509D06D" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="106768CB" w14:textId="5509D06D" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1297683002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D21CC4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6226" w:rsidRPr="007D209F" w14:paraId="67369716" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="306691FC" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D209F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>指摘事項や条件などが付されていない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FECA"/>
           </w:tcPr>
-          <w:p w14:paraId="69FB4297" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="69FB4297" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="007D209F" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1110394689"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E6226" w:rsidRPr="007D209F">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="344F06FA" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00C70163" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70163">
@@ -4977,115 +5027,107 @@
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="344DFCFF" w14:textId="77777777" w:rsidR="00EF4F18" w:rsidRDefault="00EF4F18" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E5F5863" w14:textId="14D2251F" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>⑸　保健所（相談先</w:t>
       </w:r>
       <w:r w:rsidR="0090113E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>機関・</w:t>
       </w:r>
       <w:r w:rsidRPr="007D209F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>署：</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>＿＿＿</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、担当者</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>＿＿＿</w:t>
       </w:r>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACEABDA" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="300" w:firstLine="630"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D21CC4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>※給食提供を実施する場合等に記載してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5100,134 +5142,136 @@
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25A39487" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21CC4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>物件について相談し、食品衛生法上問題がないことを確認した。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
           </w:tcPr>
-          <w:p w14:paraId="0F85B9B7" w14:textId="41ABB42D" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="0F85B9B7" w14:textId="41ABB42D" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="765430844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D21CC4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6226" w:rsidRPr="00D21CC4" w14:paraId="1EBF53B5" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3C9DCD" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21CC4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>指摘事項や条件などが付されていない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
           </w:tcPr>
-          <w:p w14:paraId="337EB3AA" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="337EB3AA" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="820005305"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E6226" w:rsidRPr="00D21CC4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CFAFD27" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D21CC4">
@@ -5380,134 +5424,136 @@
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4075AE08" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21CC4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>○○について相談し、○○法上問題がないことを確認した。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA2413E" w14:textId="2828C96F" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="7DA2413E" w14:textId="2828C96F" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1882700538"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D21CC4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E6226" w:rsidRPr="00D21CC4" w14:paraId="7203A608" w14:textId="77777777" w:rsidTr="00D21CC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F82B22D" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="007E6226" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D21CC4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>指摘事項や条件などが付されていない。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
           </w:tcPr>
-          <w:p w14:paraId="43FA3D04" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="00000000" w:rsidP="006C525B">
+          <w:p w14:paraId="43FA3D04" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="00063F98" w:rsidP="006C525B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1502928177"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007E6226" w:rsidRPr="00D21CC4">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11056A1C" w14:textId="77777777" w:rsidR="007E6226" w:rsidRPr="00D21CC4" w:rsidRDefault="007E6226" w:rsidP="007E6226">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D21CC4">
@@ -6677,296 +6723,287 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>身体障害者（肢体不自由</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="2146927871"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>、視覚</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-453554393"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>、言語・聴覚</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1041513396"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>、</w:t>
-[...7 lines deleted...]
-              <w:t>内部障害</w:t>
+              <w:t>、内部障害</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
-                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="-2030710019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
-                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00F42503" w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・知的障害者</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="120356594"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F42503" w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1A06E0B9" w14:textId="78A12C8F" w:rsidR="00690C64" w:rsidRPr="00EF2743" w:rsidRDefault="00F42503" w:rsidP="00F42503">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>精神障害者</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1658611594"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r w:rsidR="00690C64" w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>難病等対象者</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
-                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="792331016"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00690C64" w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
-                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12EDE32A" w14:textId="77777777" w:rsidR="00960EA9" w:rsidRDefault="00960EA9" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D709DE5" w14:textId="70AFF292" w:rsidR="00BA0B5F" w:rsidRPr="00EF2743" w:rsidRDefault="00FA6F14" w:rsidP="00BA0B5F">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>１０</w:t>
       </w:r>
       <w:r w:rsidR="00BA0B5F" w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7067,87 +7104,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>あり</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="26532640"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF2743">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>申請中</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-1055006298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00EF2743">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00277C78">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（令和　年　月頃予定）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="190164AE" w14:textId="77777777" w:rsidR="00BA0B5F" w:rsidRPr="00EF2743" w:rsidRDefault="00BA0B5F" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
@@ -9452,156 +9491,147 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
       <w:r w:rsidR="003C5780" w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>サービス管理責任者については、資格要件を満たしているか確認するため、資格者証等を添付してください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638D93F6" w14:textId="1C58B388" w:rsidR="00A72668" w:rsidRPr="00AC02D6" w:rsidRDefault="00491A36" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>別紙</w:t>
       </w:r>
       <w:r w:rsidR="0067791D" w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
       <w:r w:rsidR="00825922" w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>「勤務体制</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一覧表」参照</w:t>
       </w:r>
       <w:r w:rsidR="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
         </w:rPr>
         <w:t>※様式あり</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4972338F" w14:textId="33804156" w:rsidR="00491A36" w:rsidRPr="00AC02D6" w:rsidRDefault="003C5780" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>別紙</w:t>
       </w:r>
       <w:r w:rsidR="0067791D" w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>「管理者</w:t>
       </w:r>
       <w:r w:rsidR="00FA6B0D" w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>資格</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>要件書類」</w:t>
       </w:r>
       <w:r w:rsidR="008C186B" w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>参照</w:t>
       </w:r>
       <w:r w:rsidR="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
         </w:rPr>
         <w:t>※参考様式あり</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D30E412" w14:textId="78758B9D" w:rsidR="00491A36" w:rsidRPr="00AC02D6" w:rsidRDefault="003C5780" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10176,162 +10206,153 @@
           <w:shd w:val="clear" w:color="auto" w:fill="BCE292"/>
         </w:rPr>
         <w:t>参照</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226E364C" w14:textId="77777777" w:rsidR="008509EF" w:rsidRDefault="008509EF" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="429E1BFB" w14:textId="77777777" w:rsidR="00253560" w:rsidRDefault="00253560" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02645AC5" w14:textId="29AB73D1" w:rsidR="00D94642" w:rsidRPr="00EF2743" w:rsidRDefault="00FA6F14" w:rsidP="002E637E">
+    <w:p w14:paraId="02645AC5" w14:textId="2604D59B" w:rsidR="00D94642" w:rsidRPr="00EF2743" w:rsidRDefault="00FA6F14" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１４</w:t>
       </w:r>
       <w:r w:rsidR="004466F5" w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00D94642" w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>財務状況・収支予算</w:t>
+        <w:t>収支予算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0461705F" w14:textId="77777777" w:rsidR="00F60723" w:rsidRPr="00EF2743" w:rsidRDefault="00D94642" w:rsidP="002E637E">
+    <w:p w14:paraId="0461705F" w14:textId="47A29CB8" w:rsidR="00F60723" w:rsidRPr="00EF2743" w:rsidRDefault="00D94642" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>安定的かつ</w:t>
       </w:r>
       <w:r w:rsidR="00E014EC" w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>適</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>切に運営できる事業者であるということをお示しいただくために、法人財務状況と参考資</w:t>
+        <w:t>切に運営できる事業者であるということをお示しいただくために、参考資料で</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2743">
         <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>お</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF2743">
+        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>出しして</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF2743">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>料で</w:t>
-[...26 lines deleted...]
-        <w:t>法人財務状況については、財務諸表（貸借対照表、損益計算書等）や口座残高証明書等を別途ご提出ください。</w:t>
+        <w:t>いる「収支予算書」を記載ください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5694DB77" w14:textId="61B0BFCD" w:rsidR="00F60723" w:rsidRPr="00EF2743" w:rsidRDefault="00F60723" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※証明書等は指定申請書類の提出段階で必ず提出いただきますので、ご了承ください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEC8D19" w14:textId="081432F9" w:rsidR="00D94642" w:rsidRPr="00EF2743" w:rsidRDefault="00D94642" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
@@ -10441,140 +10462,95 @@
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00FA6F14">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>１３</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>と齟齬のないよう記載ください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEDEA6D" w14:textId="428D61C9" w:rsidR="00D94642" w:rsidRPr="00AC02D6" w:rsidRDefault="00D94642" w:rsidP="002E637E">
+    <w:p w14:paraId="378EDD6B" w14:textId="53E8B279" w:rsidR="00D94642" w:rsidRPr="00AC02D6" w:rsidRDefault="00D94642" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>別紙</w:t>
       </w:r>
       <w:r w:rsidR="0067791D" w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>「収支予算書」参照</w:t>
       </w:r>
       <w:r w:rsidR="00AC02D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F7FDCB"/>
         </w:rPr>
         <w:t>※様式あり</w:t>
-      </w:r>
-[...40 lines deleted...]
-        <w:t>「財務関係資料」参照</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED12783" w14:textId="77777777" w:rsidR="00D94642" w:rsidRDefault="00D94642" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F927B06" w14:textId="09F42B2A" w:rsidR="009F622C" w:rsidRDefault="00FA6F14" w:rsidP="002E637E">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17110,60 +17086,60 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2743">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E014EC" w:rsidRPr="00EF2743" w:rsidSect="0077256F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="319C7020" w14:textId="77777777" w:rsidR="00E365B9" w:rsidRDefault="00E365B9" w:rsidP="00DF538E">
+    <w:p w14:paraId="057E0FA8" w14:textId="77777777" w:rsidR="00063F98" w:rsidRDefault="00063F98" w:rsidP="00DF538E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EFD0543" w14:textId="77777777" w:rsidR="00E365B9" w:rsidRDefault="00E365B9" w:rsidP="00DF538E">
+    <w:p w14:paraId="295D7D54" w14:textId="77777777" w:rsidR="00063F98" w:rsidRDefault="00063F98" w:rsidP="00DF538E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
@@ -17178,70 +17154,72 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="588819155"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="2C6CCDA9" w14:textId="73D680C9" w:rsidR="001943EB" w:rsidRDefault="001943EB">
+          <w:p w14:paraId="2C6CCDA9" w14:textId="3AE212F0" w:rsidR="001943EB" w:rsidRDefault="001943EB">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
@@ -17254,241 +17232,241 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0077256F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">/ </w:t>
+              <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="0077256F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>section</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A336F3">
+            <w:r w:rsidR="00607AC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="651A9513" w14:textId="77777777" w:rsidR="001943EB" w:rsidRDefault="001943EB">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25939D34" w14:textId="77777777" w:rsidR="00E365B9" w:rsidRDefault="00E365B9" w:rsidP="00DF538E">
+    <w:p w14:paraId="6269629D" w14:textId="77777777" w:rsidR="00063F98" w:rsidRDefault="00063F98" w:rsidP="00DF538E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F799FFF" w14:textId="77777777" w:rsidR="00E365B9" w:rsidRDefault="00E365B9" w:rsidP="00DF538E">
+    <w:p w14:paraId="0F63C20A" w14:textId="77777777" w:rsidR="00063F98" w:rsidRDefault="00063F98" w:rsidP="00DF538E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="105306D4" w14:textId="5F9A8687" w:rsidR="001943EB" w:rsidRDefault="001943EB" w:rsidP="000569E6">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44825F3D" w14:textId="63A9C68C" w:rsidR="00335153" w:rsidRDefault="00335153">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44825F3D" w14:textId="0987DA8F" w:rsidR="00335153" w:rsidRDefault="00335153">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>R8.</w:t>
     </w:r>
-    <w:r w:rsidR="00A336F3">
+    <w:r w:rsidR="00D87850">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00D87850">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00A336F3">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="151"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF538E"/>
     <w:rsid w:val="00000D6B"/>
     <w:rsid w:val="000041C8"/>
     <w:rsid w:val="00006584"/>
     <w:rsid w:val="00007CA8"/>
     <w:rsid w:val="000125BA"/>
     <w:rsid w:val="000248A0"/>
     <w:rsid w:val="00053063"/>
     <w:rsid w:val="000569E6"/>
     <w:rsid w:val="00057104"/>
     <w:rsid w:val="0005731E"/>
+    <w:rsid w:val="00063F98"/>
     <w:rsid w:val="00065779"/>
     <w:rsid w:val="000710D2"/>
     <w:rsid w:val="0007621E"/>
     <w:rsid w:val="0008170C"/>
     <w:rsid w:val="000945D2"/>
     <w:rsid w:val="00096483"/>
     <w:rsid w:val="000A2216"/>
     <w:rsid w:val="000B5EAA"/>
     <w:rsid w:val="000C2F20"/>
     <w:rsid w:val="000C4A80"/>
     <w:rsid w:val="000C4BB5"/>
     <w:rsid w:val="000D0442"/>
     <w:rsid w:val="000D3629"/>
     <w:rsid w:val="000D4601"/>
     <w:rsid w:val="000D67FD"/>
     <w:rsid w:val="000F2324"/>
     <w:rsid w:val="000F3D30"/>
     <w:rsid w:val="000F6816"/>
     <w:rsid w:val="00112340"/>
     <w:rsid w:val="00115B13"/>
     <w:rsid w:val="00126E64"/>
     <w:rsid w:val="00130B41"/>
     <w:rsid w:val="0014793E"/>
     <w:rsid w:val="00154B3A"/>
     <w:rsid w:val="0015744B"/>
@@ -17572,85 +17550,90 @@
     <w:rsid w:val="0050344E"/>
     <w:rsid w:val="00503C41"/>
     <w:rsid w:val="00505A2C"/>
     <w:rsid w:val="00505EB1"/>
     <w:rsid w:val="0053657D"/>
     <w:rsid w:val="00541CDF"/>
     <w:rsid w:val="005431BB"/>
     <w:rsid w:val="0056069B"/>
     <w:rsid w:val="0056592F"/>
     <w:rsid w:val="00583BC6"/>
     <w:rsid w:val="00585E61"/>
     <w:rsid w:val="0059317D"/>
     <w:rsid w:val="005A51F7"/>
     <w:rsid w:val="005A5860"/>
     <w:rsid w:val="005A7EA3"/>
     <w:rsid w:val="005C22C3"/>
     <w:rsid w:val="005C380A"/>
     <w:rsid w:val="005D125E"/>
     <w:rsid w:val="005E0BA2"/>
     <w:rsid w:val="005E1EB8"/>
     <w:rsid w:val="005E5CEE"/>
     <w:rsid w:val="005E6CEB"/>
     <w:rsid w:val="005F457C"/>
     <w:rsid w:val="005F4B8C"/>
     <w:rsid w:val="0060297B"/>
+    <w:rsid w:val="00607AC1"/>
     <w:rsid w:val="0062671F"/>
     <w:rsid w:val="006439C3"/>
     <w:rsid w:val="00650338"/>
     <w:rsid w:val="006574A5"/>
     <w:rsid w:val="00660FF4"/>
     <w:rsid w:val="00672BBD"/>
     <w:rsid w:val="0067791D"/>
     <w:rsid w:val="00684404"/>
     <w:rsid w:val="0068463A"/>
     <w:rsid w:val="00690C64"/>
     <w:rsid w:val="00690E12"/>
+    <w:rsid w:val="00691327"/>
     <w:rsid w:val="0069138E"/>
     <w:rsid w:val="00692673"/>
     <w:rsid w:val="00695596"/>
     <w:rsid w:val="006A40C0"/>
     <w:rsid w:val="006B6707"/>
     <w:rsid w:val="006C28CB"/>
     <w:rsid w:val="006D052B"/>
+    <w:rsid w:val="006E2203"/>
     <w:rsid w:val="006F504F"/>
     <w:rsid w:val="0070147D"/>
     <w:rsid w:val="007107F3"/>
     <w:rsid w:val="00716BE2"/>
     <w:rsid w:val="00722C0A"/>
     <w:rsid w:val="00735747"/>
     <w:rsid w:val="007552F7"/>
     <w:rsid w:val="0077256F"/>
+    <w:rsid w:val="007737B7"/>
     <w:rsid w:val="007752AD"/>
     <w:rsid w:val="00777F2D"/>
     <w:rsid w:val="00780F1B"/>
     <w:rsid w:val="00787BA3"/>
     <w:rsid w:val="007A549E"/>
     <w:rsid w:val="007B176A"/>
     <w:rsid w:val="007B1960"/>
     <w:rsid w:val="007B3F57"/>
     <w:rsid w:val="007C18AC"/>
+    <w:rsid w:val="007D03A1"/>
     <w:rsid w:val="007D7F27"/>
     <w:rsid w:val="007E0B08"/>
     <w:rsid w:val="007E47A4"/>
     <w:rsid w:val="007E6226"/>
     <w:rsid w:val="007E6645"/>
     <w:rsid w:val="007F3CA2"/>
     <w:rsid w:val="007F52E0"/>
     <w:rsid w:val="007F6B94"/>
     <w:rsid w:val="007F700B"/>
     <w:rsid w:val="00803C71"/>
     <w:rsid w:val="0080618C"/>
     <w:rsid w:val="008209CA"/>
     <w:rsid w:val="008220EA"/>
     <w:rsid w:val="00825922"/>
     <w:rsid w:val="00832CFF"/>
     <w:rsid w:val="008364C6"/>
     <w:rsid w:val="00842F81"/>
     <w:rsid w:val="00847E3F"/>
     <w:rsid w:val="008509EF"/>
     <w:rsid w:val="00851D92"/>
     <w:rsid w:val="008643FC"/>
     <w:rsid w:val="00865A7C"/>
     <w:rsid w:val="00867558"/>
     <w:rsid w:val="0087383D"/>
     <w:rsid w:val="00881BC0"/>
@@ -17659,50 +17642,51 @@
     <w:rsid w:val="008967CC"/>
     <w:rsid w:val="008A450A"/>
     <w:rsid w:val="008A4697"/>
     <w:rsid w:val="008C186B"/>
     <w:rsid w:val="008D05B6"/>
     <w:rsid w:val="008D7BE9"/>
     <w:rsid w:val="008E5AE2"/>
     <w:rsid w:val="008E712E"/>
     <w:rsid w:val="0090113E"/>
     <w:rsid w:val="00904017"/>
     <w:rsid w:val="00904D04"/>
     <w:rsid w:val="00906130"/>
     <w:rsid w:val="009103FB"/>
     <w:rsid w:val="009166F8"/>
     <w:rsid w:val="00920307"/>
     <w:rsid w:val="00932416"/>
     <w:rsid w:val="00932722"/>
     <w:rsid w:val="009340CE"/>
     <w:rsid w:val="0095184D"/>
     <w:rsid w:val="00953E6E"/>
     <w:rsid w:val="009603F9"/>
     <w:rsid w:val="00960EA9"/>
     <w:rsid w:val="00962C4F"/>
     <w:rsid w:val="0096734B"/>
     <w:rsid w:val="00970C87"/>
+    <w:rsid w:val="00976DC9"/>
     <w:rsid w:val="00976F48"/>
     <w:rsid w:val="00997153"/>
     <w:rsid w:val="009B09F0"/>
     <w:rsid w:val="009B34BA"/>
     <w:rsid w:val="009B3C47"/>
     <w:rsid w:val="009C6CD9"/>
     <w:rsid w:val="009D1BB5"/>
     <w:rsid w:val="009D37EC"/>
     <w:rsid w:val="009D52F6"/>
     <w:rsid w:val="009E5A20"/>
     <w:rsid w:val="009E7C89"/>
     <w:rsid w:val="009F622C"/>
     <w:rsid w:val="00A05385"/>
     <w:rsid w:val="00A05AE5"/>
     <w:rsid w:val="00A172C3"/>
     <w:rsid w:val="00A23E9C"/>
     <w:rsid w:val="00A31B2D"/>
     <w:rsid w:val="00A336F3"/>
     <w:rsid w:val="00A51119"/>
     <w:rsid w:val="00A552F2"/>
     <w:rsid w:val="00A71C0E"/>
     <w:rsid w:val="00A72668"/>
     <w:rsid w:val="00A73F6E"/>
     <w:rsid w:val="00A85752"/>
     <w:rsid w:val="00A93088"/>
@@ -17712,129 +17696,134 @@
     <w:rsid w:val="00AB6F83"/>
     <w:rsid w:val="00AC02D6"/>
     <w:rsid w:val="00AD06E0"/>
     <w:rsid w:val="00AF0EC3"/>
     <w:rsid w:val="00AF4789"/>
     <w:rsid w:val="00AF4D57"/>
     <w:rsid w:val="00AF7C8C"/>
     <w:rsid w:val="00B016EA"/>
     <w:rsid w:val="00B0777F"/>
     <w:rsid w:val="00B23139"/>
     <w:rsid w:val="00B3007F"/>
     <w:rsid w:val="00B36FDD"/>
     <w:rsid w:val="00B448B8"/>
     <w:rsid w:val="00B52F00"/>
     <w:rsid w:val="00B76673"/>
     <w:rsid w:val="00B83CFA"/>
     <w:rsid w:val="00B963A3"/>
     <w:rsid w:val="00BA0B5F"/>
     <w:rsid w:val="00BA7115"/>
     <w:rsid w:val="00BB4B59"/>
     <w:rsid w:val="00BC7EA6"/>
     <w:rsid w:val="00BD1189"/>
     <w:rsid w:val="00BF7B06"/>
     <w:rsid w:val="00C00F57"/>
     <w:rsid w:val="00C527FB"/>
+    <w:rsid w:val="00C52C28"/>
     <w:rsid w:val="00C542EE"/>
     <w:rsid w:val="00C75A9D"/>
     <w:rsid w:val="00C908BE"/>
     <w:rsid w:val="00C94F30"/>
     <w:rsid w:val="00C97C5F"/>
     <w:rsid w:val="00CA0325"/>
     <w:rsid w:val="00CA670A"/>
     <w:rsid w:val="00CA7546"/>
     <w:rsid w:val="00CB5009"/>
     <w:rsid w:val="00CB6E89"/>
     <w:rsid w:val="00CC65EA"/>
     <w:rsid w:val="00CC708F"/>
     <w:rsid w:val="00CD636D"/>
     <w:rsid w:val="00CE3A39"/>
     <w:rsid w:val="00CE3B45"/>
     <w:rsid w:val="00CE7810"/>
     <w:rsid w:val="00CF5D2A"/>
     <w:rsid w:val="00D02940"/>
     <w:rsid w:val="00D047CC"/>
     <w:rsid w:val="00D04CC4"/>
     <w:rsid w:val="00D21CC4"/>
     <w:rsid w:val="00D2657C"/>
     <w:rsid w:val="00D2719C"/>
     <w:rsid w:val="00D35E04"/>
     <w:rsid w:val="00D44F39"/>
     <w:rsid w:val="00D47651"/>
     <w:rsid w:val="00D5159C"/>
     <w:rsid w:val="00D57FC4"/>
     <w:rsid w:val="00D62B0C"/>
     <w:rsid w:val="00D70F00"/>
     <w:rsid w:val="00D75F31"/>
     <w:rsid w:val="00D81B8E"/>
     <w:rsid w:val="00D82239"/>
+    <w:rsid w:val="00D87850"/>
     <w:rsid w:val="00D94642"/>
     <w:rsid w:val="00D94AB3"/>
     <w:rsid w:val="00DA186C"/>
     <w:rsid w:val="00DA21F8"/>
     <w:rsid w:val="00DA40A8"/>
     <w:rsid w:val="00DB6429"/>
     <w:rsid w:val="00DF538E"/>
     <w:rsid w:val="00E014EC"/>
     <w:rsid w:val="00E10201"/>
     <w:rsid w:val="00E1205A"/>
     <w:rsid w:val="00E13FC2"/>
+    <w:rsid w:val="00E2299D"/>
     <w:rsid w:val="00E32567"/>
     <w:rsid w:val="00E365B9"/>
     <w:rsid w:val="00E50DB0"/>
+    <w:rsid w:val="00E51251"/>
     <w:rsid w:val="00E51505"/>
     <w:rsid w:val="00E529A1"/>
     <w:rsid w:val="00E534EA"/>
     <w:rsid w:val="00E541BC"/>
     <w:rsid w:val="00E622CE"/>
     <w:rsid w:val="00E66C5D"/>
     <w:rsid w:val="00E77E2F"/>
     <w:rsid w:val="00E80230"/>
     <w:rsid w:val="00E95BDA"/>
     <w:rsid w:val="00EA1C9C"/>
     <w:rsid w:val="00EC161E"/>
     <w:rsid w:val="00EC79B4"/>
     <w:rsid w:val="00ED0ED4"/>
     <w:rsid w:val="00ED4083"/>
     <w:rsid w:val="00ED7A4A"/>
     <w:rsid w:val="00EE1043"/>
     <w:rsid w:val="00EE38E1"/>
     <w:rsid w:val="00EE5817"/>
     <w:rsid w:val="00EE722F"/>
     <w:rsid w:val="00EE7C58"/>
     <w:rsid w:val="00EF15F4"/>
     <w:rsid w:val="00EF2743"/>
     <w:rsid w:val="00EF4F18"/>
     <w:rsid w:val="00F15926"/>
     <w:rsid w:val="00F245B7"/>
     <w:rsid w:val="00F35356"/>
     <w:rsid w:val="00F42503"/>
     <w:rsid w:val="00F449BC"/>
     <w:rsid w:val="00F54E86"/>
     <w:rsid w:val="00F566BE"/>
     <w:rsid w:val="00F60723"/>
     <w:rsid w:val="00F666B9"/>
+    <w:rsid w:val="00F72142"/>
     <w:rsid w:val="00F74292"/>
     <w:rsid w:val="00F8462D"/>
     <w:rsid w:val="00F9717F"/>
     <w:rsid w:val="00FA6B0D"/>
     <w:rsid w:val="00FA6F14"/>
     <w:rsid w:val="00FC234C"/>
     <w:rsid w:val="00FC2A16"/>
     <w:rsid w:val="00FC49F0"/>
     <w:rsid w:val="00FD2DBA"/>
     <w:rsid w:val="00FF3293"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
@@ -18803,70 +18792,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3AC41F9-B052-409E-90C7-9AB868705376}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4366</Words>
-  <Characters>4367</Characters>
+  <Words>1292</Words>
+  <Characters>7365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>397</Lines>
-  <Paragraphs>349</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8384</CharactersWithSpaces>
+  <CharactersWithSpaces>8640</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>大岡　洋斗</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>