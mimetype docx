--- v0 (2026-06-13)
+++ v1 (2026-10-30)
@@ -1,2898 +1,2671 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F631D21" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="3AC42121" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>様式例</w:t>
       </w:r>
       <w:r w:rsidR="0014512C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38613D27" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="0047420C" w:rsidP="001363CD">
+    <w:p w14:paraId="1137D352" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="0047420C" w:rsidP="001363CD">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidR="001363CD" w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0573C38F" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="25B2AC95" w14:textId="030B6744" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　東京都福祉保健局</w:t>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>東京都福祉局</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4521F5E1" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="5293A805" w14:textId="36477025" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="00F83CE8">
       <w:pPr>
-        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>障害者施策推進部</w:t>
       </w:r>
-      <w:r w:rsidR="00C00ED9" w:rsidRPr="00D5175D">
+      <w:r w:rsidR="00C800D1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>地域生活支援</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>課長　殿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E283AB" w14:textId="77777777" w:rsidR="00D5175D" w:rsidRDefault="00D5175D" w:rsidP="00D5175D">
+    <w:p w14:paraId="05A1A422" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E2032D" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="00D5175D">
+    <w:p w14:paraId="25225770" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="00A94D81">
       <w:pPr>
-        <w:ind w:firstLineChars="1700" w:firstLine="5338"/>
-        <w:jc w:val="left"/>
+        <w:ind w:firstLineChars="583" w:firstLine="5002"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D5175D">
+      <w:r w:rsidRPr="00C345DC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:spacing w:val="52"/>
+          <w:spacing w:val="324"/>
           <w:kern w:val="0"/>
-          <w:fitText w:val="840" w:id="-1418438144"/>
+          <w:fitText w:val="1926" w:id="931915008"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>法人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D5175D">
+      <w:r w:rsidRPr="00C345DC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:spacing w:val="1"/>
           <w:kern w:val="0"/>
-          <w:fitText w:val="840" w:id="-1418438144"/>
+          <w:fitText w:val="1926" w:id="931915008"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A096D6" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00900842" w:rsidRDefault="00D5175D" w:rsidP="00D5175D">
+    <w:p w14:paraId="3181282C" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00900842" w:rsidRDefault="001363CD" w:rsidP="00A94D81">
       <w:pPr>
-        <w:ind w:firstLineChars="2550" w:firstLine="5355"/>
+        <w:ind w:firstLineChars="2027" w:firstLine="4946"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D8417B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="17"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-        <w:t>事業所</w:t>
+          <w:fitText w:val="1926" w:id="931915009"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>施設（事業所）</w:t>
       </w:r>
-      <w:r w:rsidR="001363CD" w:rsidRPr="00D5175D">
+      <w:r w:rsidRPr="00D8417B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
           <w:kern w:val="0"/>
+          <w:fitText w:val="1926" w:id="931915009"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C76024" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="00D5175D" w:rsidP="00D5175D">
+    <w:p w14:paraId="42EEFA93" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
-        <w:ind w:firstLineChars="2550" w:firstLine="5355"/>
+        <w:ind w:firstLineChars="2350" w:firstLine="4935"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DC3DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>施設長</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-        </w:rPr>
-        <w:t>管理者</w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（管理者）</w:t>
       </w:r>
-      <w:r w:rsidR="001363CD" w:rsidRPr="00DC3DB4">
+      <w:r w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C01B19" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="650FA407" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19DC55A4" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="24149D73" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DC3DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>施設</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-        </w:rPr>
-        <w:t>事業所</w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（事業所）</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>利用者事故等報告書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CE39F6" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00D5175D" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="45E916C0" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="669273D9" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="1A1A92A7" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
+      <w:r w:rsidRPr="00DC3DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>施設</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>事業所</w:t>
+        <w:t>（事業所）</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3DB4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利用者の事故がありましたので下記のとおり報告します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7331BD" w14:textId="77777777" w:rsidR="00657AC1" w:rsidRDefault="00657AC1" w:rsidP="001363CD">
+    <w:p w14:paraId="0878CE6A" w14:textId="77777777" w:rsidR="00657AC1" w:rsidRDefault="00657AC1" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="99" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1269"/>
         <w:gridCol w:w="2133"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F6437" w14:paraId="2C585213" w14:textId="77777777" w:rsidTr="00BF3CDB">
+      <w:tr w:rsidR="003F6437" w14:paraId="7C837FDF" w14:textId="77777777" w:rsidTr="00BF3CDB">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2D47D456" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
+          <w:p w14:paraId="1D935F66" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37A9B551" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
+          <w:p w14:paraId="39BF89F2" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="049DC89C" w14:textId="77777777" w:rsidR="0054420C" w:rsidRDefault="0054420C" w:rsidP="0054420C">
-[...6 lines deleted...]
-          <w:p w14:paraId="3425B687" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00C07464">
+          <w:p w14:paraId="041BE41B" w14:textId="77777777" w:rsidR="0054420C" w:rsidRDefault="0054420C" w:rsidP="0054420C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D0A9575" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00C07464">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>事業所情報</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25D8392E" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
+          <w:p w14:paraId="5A148571" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73164EE8" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
+          <w:p w14:paraId="60501505" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="39DE1923" w14:textId="77777777" w:rsidR="003F6437" w:rsidRPr="00D5175D" w:rsidRDefault="003F6437" w:rsidP="008947F2">
+          </w:tcPr>
+          <w:p w14:paraId="7B4339E7" w14:textId="77777777" w:rsidR="003F6437" w:rsidRPr="00BF3CDB" w:rsidRDefault="003F6437" w:rsidP="008947F2">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>事業所名</w:t>
             </w:r>
+            <w:r w:rsidR="00BF3CDB" w:rsidRPr="00BF3CDB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・ユニット名</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="18771B20" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437">
+          </w:tcPr>
+          <w:p w14:paraId="5D1151FF" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6437" w14:paraId="7B651E8E" w14:textId="77777777" w:rsidTr="00BF3CDB">
+      <w:tr w:rsidR="003F6437" w14:paraId="3C11950A" w14:textId="77777777" w:rsidTr="00BF3CDB">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53516643" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
+          <w:p w14:paraId="5BCD7EDA" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74CCFD7D" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="008947F2">
+          </w:tcPr>
+          <w:p w14:paraId="75886050" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="008947F2">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>サービス種別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7725ACDA" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437">
+          </w:tcPr>
+          <w:p w14:paraId="0BE3C537" w14:textId="7A3C1815" w:rsidR="003F6437" w:rsidRDefault="003F6437">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6437" w14:paraId="23F5D779" w14:textId="77777777" w:rsidTr="00BF3CDB">
+      <w:tr w:rsidR="003F6437" w14:paraId="230D86BB" w14:textId="77777777" w:rsidTr="00BF3CDB">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7152150F" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
+          <w:p w14:paraId="098F741B" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74FEDACE" w14:textId="77777777" w:rsidR="003F6437" w:rsidRPr="00D5175D" w:rsidRDefault="00B151ED" w:rsidP="008947F2">
+          </w:tcPr>
+          <w:p w14:paraId="5F65F09F" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="008947F2">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D5175D">
-[...9 lines deleted...]
-              <w:t>所在地</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>施設所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="701D0280" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437">
+          </w:tcPr>
+          <w:p w14:paraId="64CCE22B" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6437" w14:paraId="4C0286FC" w14:textId="77777777" w:rsidTr="00BF3CDB">
+      <w:tr w:rsidR="003F6437" w14:paraId="1ACC25DF" w14:textId="77777777" w:rsidTr="00BF3CDB">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2957F0E2" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
+          <w:p w14:paraId="58F6781E" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DC0E339" w14:textId="77777777" w:rsidR="003F6437" w:rsidRPr="00D5175D" w:rsidRDefault="00B151ED" w:rsidP="008947F2">
+          </w:tcPr>
+          <w:p w14:paraId="026AFBFB" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="0054420C" w:rsidP="008947F2">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D5175D">
-[...9 lines deleted...]
-              <w:t>管理者名</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>施設管理者名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5BD9C25E" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437">
+          </w:tcPr>
+          <w:p w14:paraId="5D5180EF" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F6437" w14:paraId="4AFC6DBA" w14:textId="77777777" w:rsidTr="00BF3CDB">
+      <w:tr w:rsidR="003F6437" w14:paraId="5C3744FB" w14:textId="77777777" w:rsidTr="00BF3CDB">
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18014E89" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
+          <w:p w14:paraId="24D5ACB6" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="00657AC1">
             <w:pPr>
               <w:ind w:left="-84"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="052EA135" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="008947F2">
+          </w:tcPr>
+          <w:p w14:paraId="344F8DA5" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="008947F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>担当者名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EB3403" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="008947F2">
+          <w:p w14:paraId="6AF9D060" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="008947F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>連絡先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2237350D" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="003F6437">
+          </w:tcPr>
+          <w:p w14:paraId="0CBBE020" w14:textId="77777777" w:rsidR="003F6437" w:rsidRDefault="003F6437" w:rsidP="003F6437">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AFB0505" w14:textId="77777777" w:rsidR="0054420C" w:rsidRDefault="0054420C" w:rsidP="003F6437">
+          <w:p w14:paraId="1E91D8CF" w14:textId="77777777" w:rsidR="0054420C" w:rsidRDefault="0054420C" w:rsidP="003F6437">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="510A5B66" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="4F5E2B79" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DC3DB4" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8612" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
-        <w:gridCol w:w="1354"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1659"/>
+        <w:gridCol w:w="1721"/>
+        <w:gridCol w:w="1781"/>
         <w:gridCol w:w="3922"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="65EEC9B3" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="6B09E4F5" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1561484D" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB69613" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>利用者氏名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="501F6932" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          <w:p w14:paraId="79A83DED" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（ｲﾆｼｬﾙ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7424" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="601377FB" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465CA3EF" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　さん（　男・女　）（障害支援区分　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="641065CA" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="2DECFCA9" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="14BCB8FD" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A182BD" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>生年月日等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7424" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="27117709" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="502170B0" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　年　　月　　日　　（　　　歳）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="7FCE1598" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="3B851C05" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="641DE832" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A5A85F" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>障害状況等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3502" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A61C2FE" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="00A94D81" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29394192" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="00A94D81" w:rsidP="00C47B91">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>愛の手帳（療育手帳）　　度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43827BA4" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149537A9" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>身体障害者手帳　　　　種　　　級</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94D81" w:rsidRPr="00CA3E2A" w14:paraId="43026A84" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="00A94D81" w:rsidRPr="00CA3E2A" w14:paraId="5856EA47" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="201F7250" w14:textId="77777777" w:rsidR="00A94D81" w:rsidRPr="00CA3E2A" w:rsidRDefault="00A94D81" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C90CC8C" w14:textId="77777777" w:rsidR="00A94D81" w:rsidRPr="00CA3E2A" w:rsidRDefault="00A94D81" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3502" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0403CE" w14:textId="77777777" w:rsidR="00A94D81" w:rsidRPr="00CA3E2A" w:rsidRDefault="00A94D81" w:rsidP="00A94D81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　精神障害者手帳　　　　　級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3922" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F7ABF1C" w14:textId="77777777" w:rsidR="00A94D81" w:rsidRPr="00CA3E2A" w:rsidRDefault="00A94D81" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6712D3DE" w14:textId="77777777" w:rsidR="00A94D81" w:rsidRPr="00CA3E2A" w:rsidRDefault="00A94D81" w:rsidP="00C47B91">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">障害特性　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="6C28AB01" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="053DE6EE" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EBD1F85" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19667E96" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>事故の概要</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="486F1BCA" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C12FD56" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>発生年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5581" w:type="dxa"/>
+            <w:tcW w:w="5703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6989F27E" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8D9299" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:ind w:firstLineChars="300" w:firstLine="630"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年　　月　　日（　　曜日）　　時　　分　　頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="3C11F518" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="38E02EC6" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F354065" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D0E8CA" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="68F4466B" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137F6D4B" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>発生場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5581" w:type="dxa"/>
+            <w:tcW w:w="5703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E3E6E14" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A909CE8" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="45C0ABCA" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00AE5215" w14:paraId="2CD7644A" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="1305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="17F46F11" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6F2824" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="17558E62" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00755F25" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4263A81F" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00755F25" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755F25">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>事故種別</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484409B6" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DF5040" w:rsidRDefault="003A04E9" w:rsidP="00C47B91">
+          <w:p w14:paraId="04358C33" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00DF5040" w:rsidRDefault="003A04E9" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（該当の箇所に☑</w:t>
             </w:r>
             <w:r w:rsidR="001363CD" w:rsidRPr="00755F25">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5581" w:type="dxa"/>
+            <w:tcW w:w="5703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="75356939" w14:textId="77777777" w:rsidR="0027540F" w:rsidRPr="002460B1" w:rsidRDefault="009837B9" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15503953" w14:textId="77777777" w:rsidR="0027540F" w:rsidRPr="002460B1" w:rsidRDefault="00000000" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1547672387"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F4EB1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001363CD" w:rsidRPr="00DF5040">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>死亡事故</w:t>
             </w:r>
             <w:r w:rsidR="001363CD" w:rsidRPr="002460B1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="467397599"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000E6D54" w:rsidRPr="002460B1">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000E6D54" w:rsidRPr="002460B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>入院を要した事故（持病による入院等は除く）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D12B54E" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="002460B1" w:rsidRDefault="009837B9" w:rsidP="00C47B91">
+          <w:p w14:paraId="41B3F2DA" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="002460B1" w:rsidRDefault="00000000" w:rsidP="00C47B91">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1672476876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0027540F" w:rsidRPr="002460B1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000E6D54" w:rsidRPr="002460B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>医療機関での治療を要する負傷や疾病を伴う事故</w:t>
             </w:r>
             <w:r w:rsidR="001363CD" w:rsidRPr="002460B1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1824033812"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00107DAC" w:rsidRPr="002460B1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000E6D54" w:rsidRPr="002460B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>薬の誤与薬</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C24614" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00D94069" w:rsidRDefault="009837B9" w:rsidP="00C47B91">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2F787CE6" w14:textId="578B01FC" w:rsidR="001363CD" w:rsidRDefault="00000000" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-68817062"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000E6D54">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000E6D54" w:rsidRPr="000E6D54">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>無断外出</w:t>
             </w:r>
             <w:r w:rsidR="000E6D54">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-762456486"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F4EB1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001363CD" w:rsidRPr="00DF5040">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>感染症の発生</w:t>
+              <w:t>感染症の</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85FC4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>集団感染</w:t>
             </w:r>
             <w:r w:rsidR="002E3802">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1073358850"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E03C7">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001363CD" w:rsidRPr="00DF5040">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>事件性のあるもの（職員による暴力事件等</w:t>
+              <w:t>事件性のあるもの（職員による暴力事件</w:t>
+            </w:r>
+            <w:r w:rsidR="00F85FC4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、金銭横領</w:t>
+            </w:r>
+            <w:r w:rsidR="001363CD" w:rsidRPr="00DF5040">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
             </w:r>
             <w:r w:rsidR="00A63965">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00D94069">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-690303759"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D94069">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D94069">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>保護者や関係者とのトラブル</w:t>
             </w:r>
             <w:r w:rsidR="00D94069">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-877308782"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D94069">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D94069" w:rsidRPr="00DF5040">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>施設運営上の事故の発生（不正会計処理・送迎中の交通事故</w:t>
             </w:r>
             <w:r w:rsidR="00D94069">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>・個人</w:t>
             </w:r>
             <w:r w:rsidR="00412411">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>情報の流出</w:t>
             </w:r>
             <w:r w:rsidR="001363CD" w:rsidRPr="00DF5040">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>等）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="450757D0" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="003F4EB1" w:rsidRDefault="009837B9" w:rsidP="00C47B91">
+          <w:p w14:paraId="3C5C4604" w14:textId="77777777" w:rsidR="00C81C21" w:rsidRPr="00C345DC" w:rsidRDefault="00000000" w:rsidP="00C81C21">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1651433585"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00EB3B10">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB3B10">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>虐待通報（通告）が判明した</w:t>
+            </w:r>
+            <w:r w:rsidR="00C81C21" w:rsidRPr="00C345DC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:id w:val="-1575043484"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C81C21" w:rsidRPr="00C345DC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C81C21" w:rsidRPr="00C345DC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>送迎車両等への置き去り事故</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF6E5B7" w14:textId="01385E02" w:rsidR="001363CD" w:rsidRPr="003F4EB1" w:rsidRDefault="00000000" w:rsidP="00C47B91">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1853713451"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003F4EB1">
+                <w:r w:rsidR="00D8417B">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001363CD" w:rsidRPr="00DF5040">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他（　　　　　　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="6B0093DF" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="216A04D1" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B8B4D70" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2F374F" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7A26681F" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="004917EC" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5469B607" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="004917EC" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004917EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>原因・経緯・状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5581" w:type="dxa"/>
+            <w:tcW w:w="5703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E75746F" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="004917EC" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76790CB2" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="1CE906EC" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32BB41C2" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54D687E4" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45281C8E" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EDC4E8D" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54BE3E54" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRPr="004917EC" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="0E369762" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="0A1D29F4" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1035D224" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4799C4" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>関係機関への連絡</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
+            <w:tcW w:w="1721" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BCB79EE" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E2FE3A" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:ind w:leftChars="-13" w:left="928" w:hangingChars="455" w:hanging="955"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3E2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>家族</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6070" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">　月　　日　　時　　分頃</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133F9AAA" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:ind w:leftChars="442" w:left="928" w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>さん（続柄　　　）へ　　　月　　日　　時　　分頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="00DB211D" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="73044072" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F5A3589" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDF1FFA" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
+            <w:tcW w:w="1721" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22C4A5AF" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00BE201E" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DA8559" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00BE201E" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE201E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>実施機関</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6070" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...27 lines deleted...]
-              <w:t>月　　日　　時　　分頃</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3A84C5" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:ind w:left="1701"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>福祉事務所へ　　　月　　日　　時　　分頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="49F42A14" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="1489BD2A" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="719211ED" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          </w:tcPr>
+          <w:p w14:paraId="05294F2D" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0BC69A60" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00755F25" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCF2B45" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00755F25" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755F25">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D1D1BD5" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          <w:p w14:paraId="52BBB934" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755F25">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（病院・警察等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5703" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...39 lines deleted...]
-              <w:t>月　　日　　時　　分頃</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BCD025" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（　　　　　　　　　　　）へ　　月　　日　　時　　分頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C00ED9" w:rsidRPr="00CA3E2A" w14:paraId="07FF3856" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w14:paraId="0F0F7E1C" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="36FF121D" w14:textId="77777777" w:rsidR="00C00ED9" w:rsidRPr="00CA3E2A" w:rsidRDefault="00C00ED9" w:rsidP="00C00ED9">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032A9DB2" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7266BBFF" w14:textId="77777777" w:rsidR="00C00ED9" w:rsidRPr="00CA3E2A" w:rsidRDefault="00C00ED9" w:rsidP="00C00ED9">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F07A4D" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5703" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...27 lines deleted...]
-              <w:t>月　　日　　時　　分頃</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68909E22" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00CA3E2A" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（　　　　　　　　　　　）へ　　月　　日　　時　　分頃</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00304880" w14:paraId="2E3C7FF7" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00304880" w14:paraId="18C1C8F2" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6520EE1E" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6065A008" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304880">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>事故後の</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B5BDB8D" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          <w:p w14:paraId="35B94506" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304880">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>対応</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F99C329" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00304880">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>事故後の利用者の現況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="51972392" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          </w:tcPr>
+          <w:p w14:paraId="68E0B669" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FC2D508" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40734330" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20E55385" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRPr="00304880" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00304880" w14:paraId="543CF7C2" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00304880" w14:paraId="34044550" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6205FE18" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          </w:tcPr>
+          <w:p w14:paraId="5D46A528" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3AE70A" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00304880">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>保護者等からの意見</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4AD1231D" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          </w:tcPr>
+          <w:p w14:paraId="40BE5FF9" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62749850" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E04327E" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7211E828" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRPr="00304880" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00304880" w14:paraId="3C95FCEC" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00304880" w14:paraId="4CE0D280" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="970"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="41F9C0B7" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          </w:tcPr>
+          <w:p w14:paraId="22E3CE6E" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18730690" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00304880">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>再発防止に向けての今後の対応</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="650CF168" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+          </w:tcPr>
+          <w:p w14:paraId="0FCF896C" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27D7B62C" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="197489D5" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26D86DAC" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57F4294A" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRPr="00304880" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001363CD" w:rsidRPr="00304880" w14:paraId="6AB5A384" w14:textId="77777777" w:rsidTr="00C00ED9">
+      <w:tr w:rsidR="001363CD" w:rsidRPr="00304880" w14:paraId="187BAC78" w14:textId="77777777" w:rsidTr="00B50672">
         <w:trPr>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2909" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6114B0EA" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F85170" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304880">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>その他特記事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5703" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="71D3F046" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5926D4" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4333777F" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="287C0CDE" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A06704C" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="240EF0AC" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C33C0E3" w14:textId="77777777" w:rsidR="00AB7A23" w:rsidRPr="00304880" w:rsidRDefault="00AB7A23" w:rsidP="00C47B91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="554EE2FB" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="5B942F90" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00304880">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>※不足する場合は、別紙を添付してください。</w:t>
       </w:r>
       <w:r w:rsidRPr="00304880">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E66A3D4" w14:textId="77777777" w:rsidR="001363CD" w:rsidRDefault="001363CD" w:rsidP="001363CD">
+    <w:p w14:paraId="5EF19B73" w14:textId="77777777" w:rsidR="001363CD" w:rsidRPr="00304880" w:rsidRDefault="001363CD" w:rsidP="001363CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A7E464" w14:textId="77777777" w:rsidR="00C00ED9" w:rsidRPr="00D5175D" w:rsidRDefault="00C00ED9" w:rsidP="001363CD">
-[...408 lines deleted...]
-    <w:p w14:paraId="2C228D32" w14:textId="77777777" w:rsidR="008C7910" w:rsidRDefault="008C7910" w:rsidP="00395757">
+    <w:p w14:paraId="75E57972" w14:textId="77777777" w:rsidR="008C7910" w:rsidRDefault="008C7910" w:rsidP="00395757">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C7910" w:rsidSect="008C7910">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A54AB56" w14:textId="77777777" w:rsidR="009837B9" w:rsidRDefault="009837B9" w:rsidP="00C07464">
+    <w:p w14:paraId="2D6157AD" w14:textId="77777777" w:rsidR="000A227C" w:rsidRDefault="000A227C" w:rsidP="00C07464">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E04EBC3" w14:textId="77777777" w:rsidR="009837B9" w:rsidRDefault="009837B9" w:rsidP="00C07464">
+    <w:p w14:paraId="1E66AFD9" w14:textId="77777777" w:rsidR="000A227C" w:rsidRDefault="000A227C" w:rsidP="00C07464">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
     <w:panose1 w:val="020F0600000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D744BD3" w14:textId="77777777" w:rsidR="009837B9" w:rsidRDefault="009837B9" w:rsidP="00C07464">
+    <w:p w14:paraId="301F5A6F" w14:textId="77777777" w:rsidR="000A227C" w:rsidRDefault="000A227C" w:rsidP="00C07464">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A1D70F5" w14:textId="77777777" w:rsidR="009837B9" w:rsidRDefault="009837B9" w:rsidP="00C07464">
+    <w:p w14:paraId="68A879C8" w14:textId="77777777" w:rsidR="000A227C" w:rsidRDefault="000A227C" w:rsidP="00C07464">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E855E07" w14:textId="77777777" w:rsidR="00BF2AA8" w:rsidRDefault="00BF2AA8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7127281B" w14:textId="77777777" w:rsidR="00BF2AA8" w:rsidRDefault="00BF2AA8">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2D74F142" w14:textId="5417AC7F" w:rsidR="00BF2AA8" w:rsidRDefault="00395757" w:rsidP="00BF2AA8">
+  <w:p w14:paraId="063A8627" w14:textId="2A3C225F" w:rsidR="00BF2AA8" w:rsidRDefault="00395757" w:rsidP="00BF2AA8">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>令和</w:t>
     </w:r>
-    <w:r w:rsidR="0058721B">
+    <w:r w:rsidR="008B7CA3">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>５</w:t>
+      <w:t>８</w:t>
     </w:r>
     <w:r w:rsidR="00BF2AA8">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
     <w:r w:rsidR="0047420C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>４</w:t>
     </w:r>
     <w:r w:rsidR="00BF2AA8">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>月改訂版</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001363CD"/>
+    <w:rsid w:val="00042BF4"/>
+    <w:rsid w:val="00052FE6"/>
     <w:rsid w:val="00082584"/>
+    <w:rsid w:val="000A227C"/>
     <w:rsid w:val="000C61A5"/>
     <w:rsid w:val="000C7FE4"/>
     <w:rsid w:val="000E6D54"/>
     <w:rsid w:val="00107DAC"/>
     <w:rsid w:val="001363CD"/>
     <w:rsid w:val="0014512C"/>
+    <w:rsid w:val="001707A5"/>
+    <w:rsid w:val="00176887"/>
     <w:rsid w:val="00176FE9"/>
+    <w:rsid w:val="001E7CCF"/>
     <w:rsid w:val="002460B1"/>
     <w:rsid w:val="0027540F"/>
-    <w:rsid w:val="002919F7"/>
     <w:rsid w:val="002A7947"/>
     <w:rsid w:val="002E3802"/>
     <w:rsid w:val="00385FE7"/>
     <w:rsid w:val="00395757"/>
     <w:rsid w:val="003A04E9"/>
+    <w:rsid w:val="003C688E"/>
     <w:rsid w:val="003F4EB1"/>
     <w:rsid w:val="003F6437"/>
     <w:rsid w:val="00412411"/>
+    <w:rsid w:val="00424BDC"/>
+    <w:rsid w:val="00425DCD"/>
     <w:rsid w:val="0047420C"/>
     <w:rsid w:val="00480A4B"/>
     <w:rsid w:val="0054420C"/>
-    <w:rsid w:val="00585669"/>
-    <w:rsid w:val="0058721B"/>
     <w:rsid w:val="005E41E8"/>
     <w:rsid w:val="005E703A"/>
     <w:rsid w:val="0064190E"/>
     <w:rsid w:val="00657AC1"/>
     <w:rsid w:val="006B265B"/>
     <w:rsid w:val="00755F25"/>
-    <w:rsid w:val="00761859"/>
-    <w:rsid w:val="00797A5A"/>
+    <w:rsid w:val="00815AE6"/>
     <w:rsid w:val="008947F2"/>
+    <w:rsid w:val="008B7CA3"/>
     <w:rsid w:val="008C7910"/>
     <w:rsid w:val="008D5166"/>
     <w:rsid w:val="008E03C7"/>
-    <w:rsid w:val="0092228D"/>
+    <w:rsid w:val="0096320B"/>
     <w:rsid w:val="009645BD"/>
-    <w:rsid w:val="009837B9"/>
+    <w:rsid w:val="009F0886"/>
     <w:rsid w:val="00A63965"/>
     <w:rsid w:val="00A94D81"/>
-    <w:rsid w:val="00B151ED"/>
-    <w:rsid w:val="00B47E1D"/>
+    <w:rsid w:val="00AB7A23"/>
+    <w:rsid w:val="00AC5E9D"/>
+    <w:rsid w:val="00AE5215"/>
+    <w:rsid w:val="00B50672"/>
+    <w:rsid w:val="00BD7A44"/>
     <w:rsid w:val="00BF2AA8"/>
     <w:rsid w:val="00BF3CDB"/>
-    <w:rsid w:val="00C00ED9"/>
     <w:rsid w:val="00C07464"/>
+    <w:rsid w:val="00C345DC"/>
+    <w:rsid w:val="00C5396D"/>
     <w:rsid w:val="00C70DAD"/>
-    <w:rsid w:val="00D5175D"/>
+    <w:rsid w:val="00C800D1"/>
+    <w:rsid w:val="00C81C21"/>
+    <w:rsid w:val="00CE165E"/>
+    <w:rsid w:val="00D8417B"/>
+    <w:rsid w:val="00D93264"/>
     <w:rsid w:val="00D94069"/>
-    <w:rsid w:val="00DD5662"/>
-    <w:rsid w:val="00EB124B"/>
+    <w:rsid w:val="00EB3B10"/>
+    <w:rsid w:val="00EB5216"/>
     <w:rsid w:val="00F179A8"/>
-    <w:rsid w:val="00F54C79"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD1EA6"/>
+    <w:rsid w:val="00F8268D"/>
+    <w:rsid w:val="00F83CE8"/>
+    <w:rsid w:val="00F85FC4"/>
     <w:rsid w:val="00FE180D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62B12D00"/>
+  <w14:docId w14:val="4DF1574A"/>
   <w15:docId w15:val="{6C1067A3-F3F0-4BF2-8D11-A9FA38B7E7F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2967,94 +2740,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -3375,89 +3152,150 @@
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C07464"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00395757"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ab">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85FC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C00ED9"/>
+    <w:rsid w:val="00425DCD"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00425DCD"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00425DCD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ad"/>
+    <w:next w:val="ad"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00425DCD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ae"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00425DCD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1795827500">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shinsei.elg-front.jp/tokyo2/uketsuke/form.do?id=1652765652394" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3710,78 +3548,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FE90AC3-BE3D-40EF-A2FB-E7B617CCD363}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D13EC25A-5CB1-447F-953A-48B8D6197B28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>193</Words>
-  <Characters>1106</Characters>
+  <Words>572</Words>
+  <Characters>572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1297</CharactersWithSpaces>
+  <CharactersWithSpaces>751</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>