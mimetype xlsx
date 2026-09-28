--- v0 (2026-05-08)
+++ v1 (2026-09-28)
@@ -1,79 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Users\T0522319\Desktop\サビ情\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\施設サービス支援課\児童福祉施設係\：児童発達・放課後デイ関係：\□Q＆A、R4様式変更等\Ｑ&amp;Ａ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A9E47212-A924-476A-AA79-A7E4DACD8827}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5D0877F-3F76-4DF6-84EB-BFBD7AC6DEB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="実務経験証明書 " sheetId="1" r:id="rId1"/>
     <sheet name="実務経験証明書  (記入例)" sheetId="2" r:id="rId2"/>
+    <sheet name="実務経験見込証明書 " sheetId="3" r:id="rId3"/>
+    <sheet name="実務経験見込証明書  (記入例) " sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'実務経験見込証明書 '!$A$1:$J$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'実務経験証明書 '!$A$1:$J$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'実務経験見込証明書 '!$A$1:$J$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'実務経験見込証明書  (記入例) '!$A$1:$J$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'実務経験証明書 '!$A$1:$J$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'実務経験証明書  (記入例)'!$A$1:$J$39</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="46">
   <si>
     <t>（参考様式４）</t>
     <rPh sb="1" eb="3">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨウシキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>実 務 経 験 証 明 書</t>
     <rPh sb="0" eb="1">
       <t>ジツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ツトム</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>キョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シルシ</t>
     </rPh>
     <rPh sb="8" eb="9">
@@ -1054,50 +1063,143 @@
     <rPh sb="72" eb="74">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="75" eb="77">
       <t>テンプ</t>
     </rPh>
     <rPh sb="85" eb="86">
       <t>レイ</t>
     </rPh>
     <rPh sb="87" eb="90">
       <t>ホジョキン</t>
     </rPh>
     <rPh sb="90" eb="92">
       <t>シキュウ</t>
     </rPh>
     <rPh sb="92" eb="94">
       <t>ケッテイ</t>
     </rPh>
     <rPh sb="94" eb="97">
       <t>ツウチショ</t>
     </rPh>
     <rPh sb="97" eb="98">
       <t>ナド</t>
     </rPh>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>実 務 経 験 見 込 証 明 書</t>
+    <rPh sb="0" eb="1">
+      <t>ジツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ツトム</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>キョウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>シルシ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>アカシ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>５．</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>実務経験として必要とされる年数・日数に到達した時点で、追って「実務経験証明書」をご提出ください。なお、児童発達支援管理責任者は、見込みの実務経験での届出は出来ません。</t>
+    <rPh sb="0" eb="2">
+      <t>ジツム</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイケン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ネンスウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ニッスウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>トウタツ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジテン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>オ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ジツム</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ケイケン</t>
+    </rPh>
+    <rPh sb="35" eb="38">
+      <t>ショウメイショ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="51" eb="62">
+      <t>ジドウハッタツシエンカンリセキニンシャ</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>ミコ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>ジツム</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ケイケン</t>
+    </rPh>
+    <rPh sb="74" eb="76">
+      <t>トドケデ</t>
+    </rPh>
+    <rPh sb="77" eb="79">
+      <t>デキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
@@ -1553,227 +1655,219 @@
       <right/>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1926,51 +2020,51 @@
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEEEEEE"/>
       <color rgb="FFF0F0F0"/>
       <color rgb="FFF5F5F5"/>
       <color rgb="FFF8F8F8"/>
       <color rgb="FFFAFAFA"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>510540</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>586740</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>15240</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>784860</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="楕円 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
@@ -2509,50 +2603,630 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>法人から都に１度出されたものは、写しに原本証明（〇年〇月〇日に提出したものと相違ない）と法人印をご捺印ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>510540</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>586740</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>784860</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="楕円 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A14C9E3-77AA-44BE-8B03-9E9E3255D64D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1695450" y="4886325"/>
+          <a:ext cx="190500" cy="190500"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>1</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>525780</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>167640</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>214206</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="四角形吹き出し 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{834C1998-4ED0-4357-AC07-D52FD983DA5D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5972175" y="6791325"/>
+          <a:ext cx="3200400" cy="591396"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -66093"/>
+            <a:gd name="adj2" fmla="val -35352"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>職名ごとに期間が分かるようにご記載ください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>非常勤の場合は日数をご記載ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>670560</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>205740</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>168486</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="四角形吹き出し 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFF6A8B8-ADF8-4321-8AC8-565C3E9D73E1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6115050" y="3276600"/>
+          <a:ext cx="2695575" cy="610446"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -63388"/>
+            <a:gd name="adj2" fmla="val 94844"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>同一法人内で複数の事業所の勤務経験がある場合は分けてご記載ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1478280</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>220980</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1676400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="楕円 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9CFE80-F890-4A1B-BC03-0A614D6BAA02}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2581275" y="5772150"/>
+          <a:ext cx="190500" cy="200025"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>2</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>845820</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1043940</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="楕円 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F09278F-CC18-4896-BB8A-A5D54A9E4814}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2019300" y="5143500"/>
+          <a:ext cx="190500" cy="200025"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>3</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>701040</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>937260</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1706880</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="四角形吹き出し 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98398480-7BC2-4A07-876B-56419A79B9BE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6153150" y="5229225"/>
+          <a:ext cx="2981325" cy="771525"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -66093"/>
+            <a:gd name="adj2" fmla="val -35352"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>該当する事業種別に〇をしてください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>複数ある場合は①②などでお示しください。手書きでも差し支えございません。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>129540</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="正方形/長方形 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C76823CF-438F-41DB-83DC-596204529DAD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7772400" y="1400175"/>
+          <a:ext cx="2085975" cy="1266825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>法人から都に１度出されたものは、写しに原本証明（〇年〇月〇日に提出したものと相違ない）と法人印をご捺印ください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -2778,163 +3452,171 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M48"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15:J15"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P12" sqref="P12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="7.796875" style="2" customWidth="1"/>
     <col min="2" max="3" width="3.8984375" style="2" customWidth="1"/>
     <col min="4" max="9" width="9" style="2" customWidth="1"/>
     <col min="10" max="10" width="32.3984375" style="2" customWidth="1"/>
     <col min="11" max="11" width="4.5" style="2" customWidth="1"/>
     <col min="12" max="16384" width="8.09765625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="58"/>
-[...7 lines deleted...]
-      <c r="J2" s="58"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="4"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
-      <c r="J3" s="18" t="s">
+      <c r="J3" s="16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
     <row r="6" spans="1:13" ht="27.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
     </row>
     <row r="7" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
-      <c r="E7" s="59"/>
-[...4 lines deleted...]
-      <c r="J7" s="60"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
     </row>
     <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
         <v>3</v>
       </c>
@@ -2959,412 +3641,412 @@
         <v>4</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
     </row>
     <row r="12" spans="1:13" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="61" t="s">
+      <c r="A13" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="62"/>
-[...4 lines deleted...]
-      <c r="G13" s="66" t="s">
+      <c r="B13" s="60"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="H13" s="66"/>
-[...1 lines deleted...]
-      <c r="J13" s="67"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="65"/>
     </row>
     <row r="14" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A14" s="68" t="s">
+      <c r="A14" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="69"/>
-[...7 lines deleted...]
-      <c r="J14" s="73"/>
+      <c r="B14" s="67"/>
+      <c r="C14" s="68"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="70"/>
+      <c r="J14" s="71"/>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" ht="45.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="28"/>
-[...7 lines deleted...]
-      <c r="J15" s="26"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="160.80000000000001" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="74" t="s">
+      <c r="A16" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="75"/>
-[...1 lines deleted...]
-      <c r="D16" s="80" t="s">
+      <c r="B16" s="73"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="E16" s="81"/>
-[...4 lines deleted...]
-      <c r="J16" s="82"/>
+      <c r="E16" s="79"/>
+      <c r="F16" s="79"/>
+      <c r="G16" s="79"/>
+      <c r="H16" s="79"/>
+      <c r="I16" s="79"/>
+      <c r="J16" s="80"/>
     </row>
     <row r="17" spans="1:10" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="77"/>
-[...2 lines deleted...]
-      <c r="D17" s="21" t="s">
+      <c r="A17" s="75"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="E17" s="22"/>
-[...4 lines deleted...]
-      <c r="J17" s="23"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
     </row>
     <row r="18" spans="1:10" ht="43.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="30" t="s">
+      <c r="A18" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="31"/>
-[...7 lines deleted...]
-      <c r="J18" s="54"/>
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="52"/>
     </row>
     <row r="19" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A19" s="49"/>
-[...2 lines deleted...]
-      <c r="D19" s="55" t="s">
+      <c r="A19" s="47"/>
+      <c r="B19" s="48"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="E19" s="56"/>
-[...4 lines deleted...]
-      <c r="J19" s="57"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="55"/>
     </row>
     <row r="20" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="31"/>
-[...1 lines deleted...]
-      <c r="D20" s="39" t="s">
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="E20" s="40"/>
-[...3 lines deleted...]
-      <c r="I20" s="41" t="s">
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="J20" s="42"/>
+      <c r="J20" s="40"/>
     </row>
     <row r="21" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A21" s="33"/>
-[...8 lines deleted...]
-      <c r="J21" s="45"/>
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A22" s="36"/>
-[...8 lines deleted...]
-      <c r="J22" s="48"/>
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="46"/>
     </row>
     <row r="23" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A24" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="20" t="s">
+      <c r="C24" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D24" s="20"/>
-[...5 lines deleted...]
-      <c r="J24" s="20"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
     </row>
     <row r="25" spans="1:10" s="8" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A25" s="9"/>
       <c r="B25" s="10"/>
-      <c r="C25" s="20"/>
-[...6 lines deleted...]
-      <c r="J25" s="20"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
     </row>
     <row r="26" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A26" s="9"/>
       <c r="B26" s="9"/>
-      <c r="C26" s="83" t="s">
+      <c r="C26" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="D26" s="83"/>
-[...5 lines deleted...]
-      <c r="J26" s="83"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="81"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="81"/>
     </row>
     <row r="27" spans="1:10" s="8" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="9"/>
       <c r="B27" s="9"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
     </row>
     <row r="28" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="9"/>
       <c r="B28" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="84" t="s">
+      <c r="C28" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="D28" s="84"/>
-[...5 lines deleted...]
-      <c r="J28" s="84"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
     </row>
     <row r="29" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="9"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="84"/>
-[...6 lines deleted...]
-      <c r="J29" s="84"/>
+      <c r="C29" s="82"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="82"/>
+      <c r="G29" s="82"/>
+      <c r="H29" s="82"/>
+      <c r="I29" s="82"/>
+      <c r="J29" s="82"/>
     </row>
     <row r="30" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="9"/>
       <c r="B30" s="9"/>
-      <c r="C30" s="84"/>
-[...6 lines deleted...]
-      <c r="J30" s="84"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
     </row>
     <row r="31" spans="1:10" s="8" customFormat="1" ht="3.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="9"/>
       <c r="B31" s="9"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
     </row>
     <row r="32" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="9"/>
       <c r="B32" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C32" s="20" t="s">
+      <c r="C32" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D32" s="20"/>
-[...5 lines deleted...]
-      <c r="J32" s="20"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
     </row>
     <row r="33" spans="1:10" s="8" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A33" s="9"/>
       <c r="B33" s="7"/>
-      <c r="C33" s="20"/>
-[...6 lines deleted...]
-      <c r="J33" s="20"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
     </row>
     <row r="34" spans="1:10" s="8" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A34" s="9"/>
       <c r="B34" s="7"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
     </row>
     <row r="35" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B35" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C35" s="20" t="s">
+      <c r="C35" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="D35" s="20"/>
-[...5 lines deleted...]
-      <c r="J35" s="20"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
     </row>
     <row r="36" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B36" s="7"/>
-      <c r="C36" s="20"/>
-[...6 lines deleted...]
-      <c r="J36" s="20"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
     </row>
     <row r="37" spans="1:10" s="8" customFormat="1" ht="3.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="7"/>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
     </row>
     <row r="38" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B38" s="7"/>
-      <c r="C38" s="20"/>
-[...6 lines deleted...]
-      <c r="J38" s="20"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
     </row>
     <row r="39" spans="1:10" s="8" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B39" s="11"/>
-      <c r="C39" s="20"/>
-[...6 lines deleted...]
-      <c r="J39" s="20"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="18"/>
+      <c r="E39" s="18"/>
+      <c r="F39" s="18"/>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
     </row>
     <row r="40" spans="1:10" s="8" customFormat="1" ht="4.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B40" s="11"/>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
     </row>
     <row r="41" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="42" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="43" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="44" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="45" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="46" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="47" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="48" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="C38:J39"/>
     <mergeCell ref="A18:C19"/>
     <mergeCell ref="D18:J18"/>
@@ -3372,695 +4054,1925 @@
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="E7:J7"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="G13:J13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="D14:J14"/>
     <mergeCell ref="A16:C17"/>
     <mergeCell ref="D16:J16"/>
     <mergeCell ref="C24:J25"/>
     <mergeCell ref="C26:J26"/>
     <mergeCell ref="C28:J30"/>
     <mergeCell ref="C32:J33"/>
     <mergeCell ref="C35:J36"/>
     <mergeCell ref="D17:J17"/>
     <mergeCell ref="D15:J15"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A20:C22"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="D21:J22"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="79" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M48"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q29" sqref="Q29"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A11" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P12" sqref="P12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="7.796875" style="2" customWidth="1"/>
     <col min="2" max="3" width="3.8984375" style="2" customWidth="1"/>
     <col min="4" max="6" width="9" style="2" customWidth="1"/>
     <col min="7" max="7" width="11" style="2" customWidth="1"/>
     <col min="8" max="9" width="9" style="2" customWidth="1"/>
     <col min="10" max="10" width="28.69921875" style="2" customWidth="1"/>
     <col min="11" max="11" width="4.5" style="2" customWidth="1"/>
     <col min="12" max="16384" width="8.09765625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="58"/>
-[...7 lines deleted...]
-      <c r="J2" s="58"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="4"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
-      <c r="J3" s="18" t="s">
+      <c r="J3" s="16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="H5" s="59" t="s">
+      <c r="H5" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="I5" s="60"/>
-      <c r="J5" s="60"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
     </row>
     <row r="6" spans="1:13" ht="27.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="60"/>
-[...1 lines deleted...]
-      <c r="J6" s="60"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
     </row>
     <row r="7" spans="1:13" ht="25.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
-      <c r="E7" s="59"/>
-[...4 lines deleted...]
-      <c r="J7" s="60"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
     </row>
     <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H8" s="60" t="s">
+      <c r="H8" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="60"/>
-      <c r="J8" s="60"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
     </row>
     <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="H9" s="85" t="s">
+      <c r="H9" s="83" t="s">
         <v>30</v>
       </c>
-      <c r="I9" s="85"/>
-      <c r="J9" s="85"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
     </row>
     <row r="10" spans="1:13" ht="9.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
     </row>
     <row r="11" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
     </row>
     <row r="12" spans="1:13" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="61" t="s">
+      <c r="A13" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="62"/>
-[...1 lines deleted...]
-      <c r="D13" s="64" t="s">
+      <c r="B13" s="60"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="E13" s="65"/>
-[...1 lines deleted...]
-      <c r="G13" s="66" t="s">
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="H13" s="66"/>
-[...1 lines deleted...]
-      <c r="J13" s="67"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="65"/>
     </row>
     <row r="14" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A14" s="68" t="s">
+      <c r="A14" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="69"/>
-[...1 lines deleted...]
-      <c r="D14" s="71" t="s">
+      <c r="B14" s="67"/>
+      <c r="C14" s="68"/>
+      <c r="D14" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="E14" s="72"/>
-[...4 lines deleted...]
-      <c r="J14" s="73"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="70"/>
+      <c r="J14" s="71"/>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" ht="45.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="28"/>
-[...1 lines deleted...]
-      <c r="D15" s="24" t="s">
+      <c r="B15" s="26"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="E15" s="25"/>
-[...4 lines deleted...]
-      <c r="J15" s="26"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="160.80000000000001" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="74" t="s">
+      <c r="A16" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="75"/>
-[...1 lines deleted...]
-      <c r="D16" s="80" t="s">
+      <c r="B16" s="73"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="E16" s="81"/>
-[...4 lines deleted...]
-      <c r="J16" s="82"/>
+      <c r="E16" s="79"/>
+      <c r="F16" s="79"/>
+      <c r="G16" s="79"/>
+      <c r="H16" s="79"/>
+      <c r="I16" s="79"/>
+      <c r="J16" s="80"/>
     </row>
     <row r="17" spans="1:10" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="77"/>
-[...2 lines deleted...]
-      <c r="D17" s="21" t="s">
+      <c r="A17" s="75"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="E17" s="22"/>
-[...4 lines deleted...]
-      <c r="J17" s="23"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
     </row>
     <row r="18" spans="1:10" ht="43.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="30" t="s">
+      <c r="A18" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="31"/>
-[...1 lines deleted...]
-      <c r="D18" s="52" t="s">
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="E18" s="53"/>
-[...4 lines deleted...]
-      <c r="J18" s="54"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="52"/>
     </row>
     <row r="19" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A19" s="49"/>
-[...2 lines deleted...]
-      <c r="D19" s="55" t="s">
+      <c r="A19" s="47"/>
+      <c r="B19" s="48"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="E19" s="56"/>
-[...4 lines deleted...]
-      <c r="J19" s="57"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="55"/>
     </row>
     <row r="20" spans="1:10" ht="43.8" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="31"/>
-[...1 lines deleted...]
-      <c r="D20" s="39" t="s">
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="E20" s="40"/>
-[...3 lines deleted...]
-      <c r="I20" s="41" t="s">
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="J20" s="42"/>
+      <c r="J20" s="40"/>
     </row>
     <row r="21" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A21" s="33"/>
-[...2 lines deleted...]
-      <c r="D21" s="43" t="s">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="E21" s="44"/>
-[...4 lines deleted...]
-      <c r="J21" s="45"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="43"/>
     </row>
     <row r="22" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A22" s="36"/>
-[...8 lines deleted...]
-      <c r="J22" s="48"/>
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="46"/>
     </row>
     <row r="23" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A24" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="20" t="s">
+      <c r="C24" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D24" s="20"/>
-[...5 lines deleted...]
-      <c r="J24" s="20"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
     </row>
     <row r="25" spans="1:10" s="8" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A25" s="9"/>
       <c r="B25" s="10"/>
-      <c r="C25" s="20"/>
-[...6 lines deleted...]
-      <c r="J25" s="20"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
     </row>
     <row r="26" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A26" s="9"/>
       <c r="B26" s="9"/>
-      <c r="C26" s="83" t="s">
+      <c r="C26" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="D26" s="83"/>
-[...5 lines deleted...]
-      <c r="J26" s="83"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="81"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="81"/>
     </row>
     <row r="27" spans="1:10" s="8" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="9"/>
       <c r="B27" s="9"/>
-      <c r="C27" s="16"/>
-[...6 lines deleted...]
-      <c r="J27" s="16"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
     </row>
     <row r="28" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="9"/>
       <c r="B28" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="84" t="s">
+      <c r="C28" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="D28" s="84"/>
-[...5 lines deleted...]
-      <c r="J28" s="84"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
     </row>
     <row r="29" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="9"/>
       <c r="B29" s="9"/>
-      <c r="C29" s="84"/>
-[...6 lines deleted...]
-      <c r="J29" s="84"/>
+      <c r="C29" s="82"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="82"/>
+      <c r="G29" s="82"/>
+      <c r="H29" s="82"/>
+      <c r="I29" s="82"/>
+      <c r="J29" s="82"/>
     </row>
     <row r="30" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="9"/>
       <c r="B30" s="9"/>
-      <c r="C30" s="84"/>
-[...6 lines deleted...]
-      <c r="J30" s="84"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
     </row>
     <row r="31" spans="1:10" s="8" customFormat="1" ht="3.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="9"/>
       <c r="B31" s="9"/>
-      <c r="C31" s="17"/>
-[...6 lines deleted...]
-      <c r="J31" s="17"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
     </row>
     <row r="32" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="9"/>
       <c r="B32" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C32" s="20" t="s">
+      <c r="C32" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D32" s="20"/>
-[...5 lines deleted...]
-      <c r="J32" s="20"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
     </row>
     <row r="33" spans="1:10" s="8" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A33" s="9"/>
       <c r="B33" s="7"/>
-      <c r="C33" s="20"/>
-[...6 lines deleted...]
-      <c r="J33" s="20"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
     </row>
     <row r="34" spans="1:10" s="8" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A34" s="9"/>
       <c r="B34" s="7"/>
-      <c r="C34" s="16"/>
-[...6 lines deleted...]
-      <c r="J34" s="16"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
     </row>
     <row r="35" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B35" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C35" s="20" t="s">
+      <c r="C35" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="D35" s="20"/>
-[...5 lines deleted...]
-      <c r="J35" s="20"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
     </row>
     <row r="36" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B36" s="7"/>
-      <c r="C36" s="20"/>
-[...6 lines deleted...]
-      <c r="J36" s="20"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
     </row>
     <row r="37" spans="1:10" s="8" customFormat="1" ht="3.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="7"/>
-      <c r="C37" s="16"/>
-[...6 lines deleted...]
-      <c r="J37" s="16"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
     </row>
     <row r="38" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B38" s="7"/>
-      <c r="C38" s="20"/>
-[...6 lines deleted...]
-      <c r="J38" s="20"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
     </row>
     <row r="39" spans="1:10" s="8" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B39" s="11"/>
-      <c r="C39" s="20"/>
-[...6 lines deleted...]
-      <c r="J39" s="20"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="18"/>
+      <c r="E39" s="18"/>
+      <c r="F39" s="18"/>
+      <c r="G39" s="18"/>
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
     </row>
     <row r="40" spans="1:10" s="8" customFormat="1" ht="4.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B40" s="11"/>
-      <c r="C40" s="16"/>
-[...6 lines deleted...]
-      <c r="J40" s="16"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
     </row>
     <row r="41" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="42" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="43" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="44" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="45" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="46" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="47" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="48" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="D14:J14"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="E7:J7"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="G13:J13"/>
     <mergeCell ref="D16:J16"/>
     <mergeCell ref="D17:J17"/>
     <mergeCell ref="A18:C19"/>
     <mergeCell ref="D18:J18"/>
     <mergeCell ref="D19:J19"/>
     <mergeCell ref="C28:J30"/>
     <mergeCell ref="C32:J33"/>
     <mergeCell ref="C35:J36"/>
     <mergeCell ref="C38:J39"/>
     <mergeCell ref="H5:J6"/>
     <mergeCell ref="H8:J8"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="A20:C22"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="D21:J22"/>
     <mergeCell ref="C24:J25"/>
     <mergeCell ref="C26:J26"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="D15:J15"/>
     <mergeCell ref="A16:C17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BEC3831-7F1E-47F8-B9F9-79A2192686FD}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M48"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A18" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G46" sqref="G46"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="7.796875" style="2" customWidth="1"/>
+    <col min="2" max="3" width="3.8984375" style="2" customWidth="1"/>
+    <col min="4" max="9" width="9" style="2" customWidth="1"/>
+    <col min="10" max="10" width="32.3984375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="4.5" style="2" customWidth="1"/>
+    <col min="12" max="16384" width="8.09765625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="3"/>
+    </row>
+    <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+    </row>
+    <row r="5" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+    </row>
+    <row r="6" spans="1:13" ht="27.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+    </row>
+    <row r="7" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+    </row>
+    <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+    </row>
+    <row r="10" spans="1:13" ht="9.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+    </row>
+    <row r="11" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+    </row>
+    <row r="12" spans="1:13" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+    </row>
+    <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="60"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="65"/>
+    </row>
+    <row r="14" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="67"/>
+      <c r="C14" s="68"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="70"/>
+      <c r="J14" s="71"/>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" ht="45.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="26"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="24"/>
+    </row>
+    <row r="16" spans="1:13" ht="160.80000000000001" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="72" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="73"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="78" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="79"/>
+      <c r="F16" s="79"/>
+      <c r="G16" s="79"/>
+      <c r="H16" s="79"/>
+      <c r="I16" s="79"/>
+      <c r="J16" s="80"/>
+    </row>
+    <row r="17" spans="1:10" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="75"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+    </row>
+    <row r="18" spans="1:10" ht="43.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="52"/>
+    </row>
+    <row r="19" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="47"/>
+      <c r="B19" s="48"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="55"/>
+    </row>
+    <row r="20" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="43"/>
+    </row>
+    <row r="22" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="46"/>
+    </row>
+    <row r="23" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="1"/>
+      <c r="J23" s="1"/>
+    </row>
+    <row r="24" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
+    </row>
+    <row r="25" spans="1:10" s="8" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="9"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="9"/>
+      <c r="B26" s="9"/>
+      <c r="C26" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="81"/>
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="81"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="81"/>
+    </row>
+    <row r="27" spans="1:10" s="8" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="9"/>
+      <c r="B27" s="9"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+    </row>
+    <row r="28" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="9"/>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
+    </row>
+    <row r="29" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="9"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="82"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="82"/>
+      <c r="G29" s="82"/>
+      <c r="H29" s="82"/>
+      <c r="I29" s="82"/>
+      <c r="J29" s="82"/>
+    </row>
+    <row r="30" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="9"/>
+      <c r="B30" s="9"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
+    </row>
+    <row r="31" spans="1:10" s="8" customFormat="1" ht="3.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="9"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+    </row>
+    <row r="32" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="9"/>
+      <c r="B32" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+    </row>
+    <row r="33" spans="1:10" s="8" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="9"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+    </row>
+    <row r="34" spans="1:10" s="8" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="9"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+    </row>
+    <row r="35" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+    </row>
+    <row r="36" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="7"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+    </row>
+    <row r="37" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B37" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="18"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+    </row>
+    <row r="38" spans="1:10" s="8" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="7"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+    </row>
+    <row r="39" spans="1:10" s="8" customFormat="1" ht="3.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B39" s="7"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+    </row>
+    <row r="40" spans="1:10" s="8" customFormat="1" ht="4.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B40" s="11"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+    </row>
+    <row r="41" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="42" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="43" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="44" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="45" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="46" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="47" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="48" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+  </sheetData>
+  <mergeCells count="25">
+    <mergeCell ref="C28:J30"/>
+    <mergeCell ref="C32:J33"/>
+    <mergeCell ref="C37:J38"/>
+    <mergeCell ref="C35:J36"/>
+    <mergeCell ref="A20:C22"/>
+    <mergeCell ref="D20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="D21:J22"/>
+    <mergeCell ref="C24:J25"/>
+    <mergeCell ref="C26:J26"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="A16:C17"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="D17:J17"/>
+    <mergeCell ref="A18:C19"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="E7:J7"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="G13:J13"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="D14:J14"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D24EB97-07AE-4A25-8C8C-3DAF328BBD45}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M48"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G46" sqref="G46"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="7.796875" style="2" customWidth="1"/>
+    <col min="2" max="3" width="3.8984375" style="2" customWidth="1"/>
+    <col min="4" max="6" width="9" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11" style="2" customWidth="1"/>
+    <col min="8" max="9" width="9" style="2" customWidth="1"/>
+    <col min="10" max="10" width="28.69921875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="4.5" style="2" customWidth="1"/>
+    <col min="12" max="16384" width="8.09765625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" ht="33.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="3"/>
+    </row>
+    <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+    </row>
+    <row r="5" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+    </row>
+    <row r="6" spans="1:13" ht="27.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+    </row>
+    <row r="7" spans="1:13" ht="25.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="58"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+    </row>
+    <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+    </row>
+    <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
+    </row>
+    <row r="10" spans="1:13" ht="9.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+    </row>
+    <row r="11" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+    </row>
+    <row r="12" spans="1:13" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+    </row>
+    <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="60"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="65"/>
+    </row>
+    <row r="14" spans="1:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="67"/>
+      <c r="C14" s="68"/>
+      <c r="D14" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="70"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="70"/>
+      <c r="J14" s="71"/>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" ht="45.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="26"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="24"/>
+    </row>
+    <row r="16" spans="1:13" ht="160.80000000000001" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="72" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="73"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="78" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="79"/>
+      <c r="F16" s="79"/>
+      <c r="G16" s="79"/>
+      <c r="H16" s="79"/>
+      <c r="I16" s="79"/>
+      <c r="J16" s="80"/>
+    </row>
+    <row r="17" spans="1:10" ht="22.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="75"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+    </row>
+    <row r="18" spans="1:10" ht="43.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="52"/>
+    </row>
+    <row r="19" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="47"/>
+      <c r="B19" s="48"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="55"/>
+    </row>
+    <row r="20" spans="1:10" ht="43.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="29"/>
+      <c r="C20" s="30"/>
+      <c r="D20" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="J20" s="40"/>
+    </row>
+    <row r="21" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="31"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="43"/>
+    </row>
+    <row r="22" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="46"/>
+    </row>
+    <row r="23" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="1"/>
+      <c r="J23" s="1"/>
+    </row>
+    <row r="24" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
+    </row>
+    <row r="25" spans="1:10" s="8" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="9"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="9"/>
+      <c r="B26" s="9"/>
+      <c r="C26" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="81"/>
+      <c r="E26" s="81"/>
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="81"/>
+      <c r="I26" s="81"/>
+      <c r="J26" s="81"/>
+    </row>
+    <row r="27" spans="1:10" s="8" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="9"/>
+      <c r="B27" s="9"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+    </row>
+    <row r="28" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="9"/>
+      <c r="B28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
+    </row>
+    <row r="29" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="9"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="82"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="82"/>
+      <c r="F29" s="82"/>
+      <c r="G29" s="82"/>
+      <c r="H29" s="82"/>
+      <c r="I29" s="82"/>
+      <c r="J29" s="82"/>
+    </row>
+    <row r="30" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="9"/>
+      <c r="B30" s="9"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
+    </row>
+    <row r="31" spans="1:10" s="8" customFormat="1" ht="3.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="9"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+    </row>
+    <row r="32" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="9"/>
+      <c r="B32" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+    </row>
+    <row r="33" spans="1:10" s="8" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="9"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+    </row>
+    <row r="34" spans="1:10" s="8" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="9"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+    </row>
+    <row r="35" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+    </row>
+    <row r="36" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="7"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+    </row>
+    <row r="37" spans="1:10" s="8" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B37" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="18"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+    </row>
+    <row r="38" spans="1:10" s="8" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="7"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="18"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="18"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+    </row>
+    <row r="39" spans="1:10" s="8" customFormat="1" ht="3.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B39" s="7"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+    </row>
+    <row r="40" spans="1:10" s="8" customFormat="1" ht="4.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B40" s="11"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+    </row>
+    <row r="41" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="42" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="43" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="44" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="45" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="46" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="47" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="48" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+  </sheetData>
+  <mergeCells count="28">
+    <mergeCell ref="C24:J25"/>
+    <mergeCell ref="C26:J26"/>
+    <mergeCell ref="C28:J30"/>
+    <mergeCell ref="C32:J33"/>
+    <mergeCell ref="C37:J38"/>
+    <mergeCell ref="C35:J36"/>
+    <mergeCell ref="A18:C19"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="A20:C22"/>
+    <mergeCell ref="D20:G20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="D21:J22"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="A16:C17"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="D17:J17"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="H5:J6"/>
+    <mergeCell ref="E7:J7"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="H9:J9"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="G13:J13"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="81" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>実務経験証明書 </vt:lpstr>
       <vt:lpstr>実務経験証明書  (記入例)</vt:lpstr>
+      <vt:lpstr>実務経験見込証明書 </vt:lpstr>
+      <vt:lpstr>実務経験見込証明書  (記入例) </vt:lpstr>
+      <vt:lpstr>'実務経験見込証明書 '!Print_Area</vt:lpstr>
+      <vt:lpstr>'実務経験見込証明書  (記入例) '!Print_Area</vt:lpstr>
       <vt:lpstr>'実務経験証明書 '!Print_Area</vt:lpstr>
       <vt:lpstr>'実務経験証明書  (記入例)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>