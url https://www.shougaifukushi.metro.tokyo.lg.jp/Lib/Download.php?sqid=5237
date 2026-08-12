--- v0 (2026-05-08)
+++ v1 (2026-08-12)
@@ -1,5968 +1,6329 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC479B" w:rsidRPr="00C77448" w:rsidRDefault="003E2C9E" w:rsidP="00DC479B">
+    <w:p w14:paraId="22813A81" w14:textId="0FCB9A17" w:rsidR="00DC479B" w:rsidRDefault="003E2C9E" w:rsidP="00DC479B">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C77448">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>＜令和４年４</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC479B" w:rsidRPr="00C77448">
+        <w:t>＜令和</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>月１日時点＞</w:t>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77448">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3BD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC479B" w:rsidRPr="00C77448">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3BD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>３０</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC479B" w:rsidRPr="00C77448">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>日時点＞</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE0D0A" w:rsidRPr="00066A5E" w:rsidRDefault="00B60A0E" w:rsidP="002C202A">
+    <w:p w14:paraId="762CF27C" w14:textId="56CE3F62" w:rsidR="00E45268" w:rsidRDefault="00E45268" w:rsidP="00DC479B">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AAAE24" w14:textId="416275F5" w:rsidR="00E45268" w:rsidRDefault="00E45268" w:rsidP="00DC479B">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FBE6CA3" wp14:editId="7AB8A6F4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7147</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6080760" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="正方形/長方形 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6080760" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2FC29C67" w14:textId="38A7EC50" w:rsidR="00A4377D" w:rsidRPr="004C3FD0" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>東京都では以下に定める事業（施設）を児童発達支援</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004C3FD0">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>管理責任者の要件となる実務</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>経験要件として定めています。勤めていた施設の事業が分からない場合は、勤めていた施設にご確認ください。</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0FBE6CA3" id="正方形/長方形 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.55pt;width:478.8pt;height:48.75pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZFdr/iAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HadoGdYogRYYB&#10;RVssHXpWZCk2IEsapcTOfv0o+SNZW+wwLAeFEslH8pnk7V1bK3IQ4Cqjc5pdpJQIzU1R6V1Of7ys&#10;v1xT4jzTBVNGi5wehaN3i8+fbhs7FxNTGlUIIAii3byxOS29t/MkcbwUNXMXxgqNSmmgZh6vsEsK&#10;YA2i1yqZpOksaQwUFgwXzuHrfaeki4gvpeD+SUonPFE5xdx8PCGe23Ami1s23wGzZcX7NNg/ZFGz&#10;SmPQEeqeeUb2UL2DqisOxhnpL7ipEyNlxUWsAavJ0jfVbEpmRawFyXF2pMn9P1j+eNjYZ0AaGuvm&#10;DsVQRSuhDv+YH2kjWceRLNF6wvFxll6nVzPklKNult1kk8vAZnLytuD8V2FqEoScAn6MyBE7PDjf&#10;mQ4mIZgzqirWlVLxEhpArBSQA8NPt91lPfgfVkq/d4TddnRbr1P8vffEJINrcqo5Sv6oRABU+ruQ&#10;pCqwyknMOLbjKRvGudA+61QlK0SX5OV5sCH/yEgEDMgSyxuxe4DBsgMZsDt+evvgKmI3j87p3xLr&#10;nEePGNloPzrXlTbwEYDCqvrInf1AUkdNYMm32xZNgrg1xfEZCJhurJzl6wo/9QNz/pkBzhF2B+4G&#10;/4SHVKbJqeklSkoDvz56D/bY3qilpMG5zKn7uWcgKFHfNDb+TTadhkGOl+nl1QQvcK7Znmv0vl4Z&#10;7J8Mt5DlUQz2Xg2iBFO/4gpZhqioYppj7JxyD8Nl5bt9gUuIi+UymuHwWuYf9MbyAB4IDq380r4y&#10;sH2/e5yURzPMMJu/afvONnhqs9x7I6s4Eydee+px8GMP9UsqbJbze7Q6rdLFbwAAAP//AwBQSwME&#10;FAAGAAgAAAAhACrT9a/dAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxEAMhe+C/2GI4EXc&#10;6SrWWjtdRFDEy+KuosdsJ7alnUzpzHarv9540lteXnjvS7GaXa8mGkPr2cBykYAirrxtuTbwun04&#10;z0CFiGyx90wGvijAqjw+KjC3/sAvNG1irSSEQ44GmhiHXOtQNeQwLPxALN6nHx1GkWOt7YgHCXe9&#10;vkiSVDtsWRoaHOi+oarb7J2Bx+1TN/Xf9PE8Z2/tuju7XNf4bszpyXx3CyrSHP+O4Rdf0KEUpp3f&#10;sw2qNyCPRNkuQYl5c3WdgtrJkKWgy0L/py9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFkV2v+IAgAAkgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACrT9a/dAAAABQEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="red" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2FC29C67" w14:textId="38A7EC50" w:rsidR="00A4377D" w:rsidRPr="004C3FD0" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>東京都では以下に定める事業（施設）を児童発達支援</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004C3FD0">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>管理責任者の要件となる実務</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>経験要件として定めています。勤めていた施設の事業が分からない場合は、勤めていた施設にご確認ください。</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C86C35" w14:textId="54EC28BC" w:rsidR="00E45268" w:rsidRDefault="00E45268" w:rsidP="00DC479B">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E39B54" w14:textId="3BD309AB" w:rsidR="00E45268" w:rsidRPr="00C77448" w:rsidRDefault="00E45268" w:rsidP="00DC479B">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1853DB27" w14:textId="0BD1B467" w:rsidR="00A4377D" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...56 lines deleted...]
-        <w:spacing w:beforeLines="1650" w:before="5940" w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF0A88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="470CFD5D" wp14:editId="5860BA44">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BC0BF5D" wp14:editId="6CDBCFA4">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-8890</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>189230</wp:posOffset>
+                  <wp:posOffset>436260</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6080760" cy="3535680"/>
-                <wp:effectExtent l="0" t="0" r="15240" b="26670"/>
+                <wp:extent cx="6080760" cy="4178595"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="テキスト ボックス 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6080760" cy="3535680"/>
+                          <a:ext cx="6080760" cy="4178595"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00D36CA8" w:rsidRPr="00025900" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
+                          <w:p w14:paraId="1E382E42" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00A4377D" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00025900">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>＜留意事項＞</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D36CA8" w:rsidRPr="00AD7091" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
+                          <w:p w14:paraId="6C536F05" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00A4377D" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
-                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+                              <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>①この資料は、厚生労働省告示で定められている、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AC276A" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00AC276A" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>児童発達支援管理責任者</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>に係る実務経験等を抜粋し、まとめたものです。</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>詳細の確認については、必ず厚生労働省告示を併せて参照</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>してください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D36CA8" w:rsidRPr="00AD7091" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
+                          <w:p w14:paraId="57D709E0" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00A4377D" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
-                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+                              <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>②「</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00AD7091" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">第１号　</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>相談支援の業務」及び「</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00AD7091" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">第２号　</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>直接支援の業務」</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>に該当することは、要件の対象となる期間に</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>従事した</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD7091" w:rsidRPr="00AD7091">
+                            <w:r w:rsidR="00AD7091" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>具体的な</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>業務の内容を踏まえて判断</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>します。そのため、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>列挙した事業や施設等に</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>勤務していたことをもって一律に要件を満たすことにはなりません</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>ので、御留意ください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00FC60C0" w:rsidRPr="00AD7091" w:rsidRDefault="00D07F3D" w:rsidP="00AD7091">
+                          <w:p w14:paraId="6FA2C857" w14:textId="77777777" w:rsidR="00FC60C0" w:rsidRPr="00A4377D" w:rsidRDefault="00D07F3D" w:rsidP="00AD7091">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
-                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+                              <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>③下表の</w:t>
                             </w:r>
-                            <w:r w:rsidR="00137C41" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00137C41" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>期間</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>については、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00137C41" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00137C41" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>１年以上の実務経験とは、業務に従事した期間が１年以上であり、かつ、実際に業務に従事した日数が１年あたり１８０日以上であることを言います。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00E46014" w:rsidRPr="00AD7091" w:rsidRDefault="00630EED" w:rsidP="00AD7091">
+                          <w:p w14:paraId="52EC9602" w14:textId="77777777" w:rsidR="00E46014" w:rsidRPr="00A4377D" w:rsidRDefault="00630EED" w:rsidP="00AD7091">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>児童発達支援管理責任者の要件となる</w:t>
                             </w:r>
-                            <w:r w:rsidR="00137C41" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00137C41" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>期間は以下のとおりです。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D07F3D" w:rsidRPr="00AD7091" w:rsidRDefault="00D07F3D" w:rsidP="005A24B2">
+                          <w:p w14:paraId="5943B3DA" w14:textId="77777777" w:rsidR="00D07F3D" w:rsidRPr="00A4377D" w:rsidRDefault="00D07F3D" w:rsidP="005A24B2">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
-                              <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                              <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>ア</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>下表第</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>１</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>号</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>及び第２号の期間が通算して５年以上</w:t>
                             </w:r>
-                            <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　かつ</w:t>
                             </w:r>
-                            <w:r w:rsidR="005A24B2">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
-                            <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>当該期間から第３号の期間を除いた期間が３年以上</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00AD7091" w:rsidRDefault="006A7961" w:rsidP="005A24B2">
+                          <w:p w14:paraId="155785F8" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="006A7961" w:rsidP="005A24B2">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
-                              <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                              <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>イ　下表</w:t>
                             </w:r>
-                            <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>第４</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>号の期間が通算して８</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>年以上</w:t>
                             </w:r>
-                            <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　かつ</w:t>
                             </w:r>
-                            <w:r w:rsidR="005A24B2">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
-                            <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>当該期間から第５号の期間を除いた期間が３年以上</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00FC60C0" w:rsidRPr="00AD7091" w:rsidRDefault="00A84E1F" w:rsidP="005A24B2">
+                          <w:p w14:paraId="59BB316A" w14:textId="77777777" w:rsidR="00FC60C0" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="005A24B2">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
-                              <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                              <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>ウ　下表</w:t>
                             </w:r>
-                            <w:r w:rsidR="005A24B2">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>第１号、第２号及び第</w:t>
                             </w:r>
-                            <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>４</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>号の期間</w:t>
                             </w:r>
-                            <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>を通算した期間から第３</w:t>
                             </w:r>
-                            <w:r w:rsidR="005A24B2">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>号及び第</w:t>
                             </w:r>
-                            <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>５号の期間を通算した期間を</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FC60C0" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00FC60C0" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>除いた期間が３年以上　かつ　第６号の期間が</w:t>
                             </w:r>
-                            <w:r w:rsidR="005A24B2">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>通算して</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FC60C0" w:rsidRPr="00AD7091">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00FC60C0" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>５年以上</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00FC60C0" w:rsidRDefault="00137C41" w:rsidP="00AD7091">
+                          <w:p w14:paraId="7D63A3CB" w14:textId="0A45EA5B" w:rsidR="00FC60C0" w:rsidRDefault="00137C41" w:rsidP="00AD7091">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
-                              <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                              <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00FC60C0">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※要件の確認に当たっては、</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00AD7091">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>勤務形態や勤務時間も踏まえて判断</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00FC60C0">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>します。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002C202A" w:rsidRPr="00C77448" w:rsidRDefault="002C202A" w:rsidP="00AD7091">
+                          <w:p w14:paraId="273AEC6F" w14:textId="1AAB18E4" w:rsidR="00E45268" w:rsidRPr="00DF5024" w:rsidRDefault="00E45268" w:rsidP="00E45268">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
-                              <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                              <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002C202A">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>※一覧表に含まれていない</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C48AA" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>認可外保育</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DF5024" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>所</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C48AA" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>や</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>有料老人ホームや自主事業等は対象外です。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="373C6E1D" w14:textId="1A8D2582" w:rsidR="00E45268" w:rsidRPr="00DF5024" w:rsidRDefault="00E45268" w:rsidP="00E45268">
+                            <w:pPr>
+                              <w:spacing w:line="280" w:lineRule="exact"/>
+                              <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>※例えば、５年以上の期間が必要な場合、５年以上かつ９００日以上の従事が必要です。１年目が１７０日でも他の年に１９０日以上など合計の日数が必要な年数×１８０日の日数を満たしていれば対象となります。また、複数施設での経験は合算して計算可能です。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="728F9F59" w14:textId="79679545" w:rsidR="002C202A" w:rsidRDefault="002C202A" w:rsidP="00AD7091">
+                            <w:pPr>
+                              <w:spacing w:line="280" w:lineRule="exact"/>
+                              <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:szCs w:val="21"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002C202A">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>八王子市</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA33BF">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>及び</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>児童相談所設置区</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00C77448">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>に所在する事業所に</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>ついては</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A2657D" w:rsidRPr="00C77448">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00A2657D" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>当該</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
-[...2 lines deleted...]
-                                <w:sz w:val="22"/>
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>市区</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="22"/>
+                                <w:szCs w:val="21"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>にご確認ください。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="470CFD5D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4BC0BF5D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.7pt;margin-top:14.9pt;width:478.8pt;height:278.4pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqbAyEcgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuEzEU3SPxD5b3dCZtk5aokyq0KkKq&#10;2kot6trxeJoRHl9jO8mUZSMhPoJfQKz5nvkRjp1HH7BCbDy+vu9zz52j47bRbK6cr8kUvLeTc6aM&#10;pLI2dwX/eHP25pAzH4QphSajCn6vPD8evX51tLBDtUtT0qVyDEGMHy5swach2GGWeTlVjfA7ZJWB&#10;siLXiADR3WWlEwtEb3S2m+eDbEGutI6k8h6vpyslH6X4VaVkuKwqrwLTBUdtIZ0unZN4ZqMjMbxz&#10;wk5ruS5D/EMVjagNkm5DnYog2MzVf4RqaunIUxV2JDUZVVUtVeoB3fTyF91cT4VVqReA4+0WJv//&#10;wsqL+ZVjdVnwAWdGNBhRt/zaPfzoHn51y2+sW37vlsvu4SdkNohwLawfwuvawi+076jF2DfvHo8R&#10;hbZyTfyiPwY9gL/fgq3awCQeB/lhfjCASkK319/rDw7TOLJHd+t8eK+oYfFScIdpJpDF/NwHlALT&#10;jUnM5knX5VmtdRIig9SJdmwuMHsdUpHweGalDVuglL1+ngI/08XQW/+JFvJTbPN5BEjaxHQqcW1d&#10;VoRoBUW8hXbSrnGbUHkP2ByteOitPKuR5Vz4cCUciAc4sEzhEkelCaXR+sbZlNyXv71He/ABWs4W&#10;IHLB/eeZcIoz/cGAKW97+/uR+UnY7x/sQnBPNZOnGjNrTgh49bC2VqZrtA96c60cNbfYuXHMCpUw&#10;ErkLHjbXk7BaL+ysVONxMgLXrQjn5trKGDoCFtG9aW+Fs+vpBhDjgjaUF8MXQ17ZRk9D41mgqk4M&#10;iACvUMVoooA9SUNa73RcxKdysnr884x+AwAA//8DAFBLAwQUAAYACAAAACEA475ki90AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2FqnEY2SEKcCVFiYKIj5NXZti/g5st00&#10;/HvMBOPpTnffdbvFjWxWIVpPAjbrApiiwUtLWsDH+/OqBhYTksTRkxLwrSLs+uurDlvpL/Sm5kPS&#10;LJdQbFGASWlqOY+DUQ7j2k+KsnfywWHKMmguA15yuRt5WRQVd2gpLxic1JNRw9fh7ATsH3WjhxqD&#10;2dfS2nn5PL3qFyFub5aHe2BJLekvDL/4GR36zHT0Z5KRjQJWm7ucFFA2+UH2m21VAjsK2NZVBbzv&#10;+P8H/Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAamwMhHICAADBBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA475ki90AAAAJAQAADwAAAAAA&#10;AAAAAAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:34.35pt;width:478.8pt;height:329pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/BJkDQAIAAJIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xk+WoQp8hSZBgQ&#10;tAXSoWdFlmNhsqhJSuzs14+SnY92Ow27KKRIP1KPj5nfN5UiR2GdBJ3Rfi+lRGgOudT7jH5/WX+a&#10;UuI80zlToEVGT8LR+8XHD/PazMQASlC5sARBtJvVJqOl92aWJI6XomKuB0ZoDBZgK+bRtfskt6xG&#10;9EolgzQdJzXY3Fjgwjm8fWiDdBHxi0Jw/1QUTniiMoq9+XjaeO7CmSzmbLa3zJSSd22wf+iiYlJj&#10;0QvUA/OMHKz8A6qS3IKDwvc4VAkUheQivgFf00/fvWZbMiPiW5AcZy40uf8Hyx+PW/NsiW++QIMD&#10;DITUxs0cXob3NIWtwi92SjCOFJ4utInGE46X43SaTsYY4hgb9ifT0d0o4CTXz411/quAigQjoxbn&#10;Eulix43zbeo5JVRzoGS+lkpFJ2hBrJQlR4ZTVD42ieBvspQmNbbyeZRG4DexAH35fqcY/9G1d5OF&#10;eEqHciKqpmvrSkWwfLNriMxvaNpBfkL2LLTCcoavJRbbMOefmUUlISu4Hf4Jj0IBdgidRUkJ9tff&#10;7kM+DhijlNSozIy6nwdmBSXqm8bR3/WHwyDl6AxHkwE69jayu43oQ7UCpK2Pe2h4NEO+V2ezsFC9&#10;4hItQ1UMMc2xdkb92Vz5dl9wCblYLmMSitcwv9FbwwN04C2Q/NK8Mmu6IXvUxyOcNcxm72bd5oYv&#10;NSwPHgoZhRB4bllFAQUHhR+l1C1p2KxbP2Zd/0oWvwEAAP//AwBQSwMEFAAGAAgAAAAhAIzj2Wzb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQyWSNMSpABUunCiI8zbe&#10;2hHxOrLdNPw95gTH0Yxm3rTbxY1iphAHzwpuVwUI4t7rgY2Cj/fnmxpETMgaR8+k4JsibLvLixYb&#10;7c/8RvM+GZFLODaowKY0NVLG3pLDuPITcfaOPjhMWQYjdcBzLnejXBdFKR0OnBcsTvRkqf/an5yC&#10;3aPZmL7GYHe1HoZ5+Ty+mhelrq+Wh3sQiZb0F4Zf/IwOXWY6+BPrKEYF+UhSUNYViOxu7qoSxEFB&#10;tS4rkF0r//N3PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/BJkDQAIAAJIEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCM49ls2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAJoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D36CA8" w:rsidRPr="00025900" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
+                    <w:p w14:paraId="1E382E42" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00A4377D" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00025900">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜留意事項＞</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D36CA8" w:rsidRPr="00AD7091" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
+                    <w:p w14:paraId="6C536F05" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00A4377D" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
-                        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+                        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>①この資料は、厚生労働省告示で定められている、</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AC276A" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00AC276A" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>児童発達支援管理責任者</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>に係る実務経験等を抜粋し、まとめたものです。</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>詳細の確認については、必ず厚生労働省告示を併せて参照</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>してください。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D36CA8" w:rsidRPr="00AD7091" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
+                    <w:p w14:paraId="57D709E0" w14:textId="77777777" w:rsidR="00D36CA8" w:rsidRPr="00A4377D" w:rsidRDefault="00D36CA8" w:rsidP="00AD7091">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
-                        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+                        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>②「</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AD7091">
+                      <w:r w:rsidR="00AD7091" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">第１号　</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>相談支援の業務」及び「</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AD7091">
+                      <w:r w:rsidR="00AD7091" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">第２号　</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>直接支援の業務」</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>に該当することは、要件の対象となる期間に</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>従事した</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AD7091" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00AD7091" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>具体的な</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>業務の内容を踏まえて判断</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>します。そのため、</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>列挙した事業や施設等に</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>勤務していたことをもって一律に要件を満たすことにはなりません</w:t>
                       </w:r>
-                      <w:r w:rsidR="00E46014" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00E46014" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>ので、御留意ください。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00FC60C0" w:rsidRPr="00AD7091" w:rsidRDefault="00D07F3D" w:rsidP="00AD7091">
+                    <w:p w14:paraId="6FA2C857" w14:textId="77777777" w:rsidR="00FC60C0" w:rsidRPr="00A4377D" w:rsidRDefault="00D07F3D" w:rsidP="00AD7091">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
-                        <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+                        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>③下表の</w:t>
                       </w:r>
-                      <w:r w:rsidR="00137C41" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00137C41" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>期間</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>については、</w:t>
                       </w:r>
-                      <w:r w:rsidR="00137C41" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00137C41" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>１年以上の実務経験とは、業務に従事した期間が１年以上であり、かつ、実際に業務に従事した日数が１年あたり１８０日以上であることを言います。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00E46014" w:rsidRPr="00AD7091" w:rsidRDefault="00630EED" w:rsidP="00AD7091">
+                    <w:p w14:paraId="52EC9602" w14:textId="77777777" w:rsidR="00E46014" w:rsidRPr="00A4377D" w:rsidRDefault="00630EED" w:rsidP="00AD7091">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
                         <w:ind w:leftChars="100" w:left="210"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>児童発達支援管理責任者の要件となる</w:t>
                       </w:r>
-                      <w:r w:rsidR="00137C41" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00137C41" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>期間は以下のとおりです。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D07F3D" w:rsidRPr="00AD7091" w:rsidRDefault="00D07F3D" w:rsidP="005A24B2">
+                    <w:p w14:paraId="5943B3DA" w14:textId="77777777" w:rsidR="00D07F3D" w:rsidRPr="00A4377D" w:rsidRDefault="00D07F3D" w:rsidP="005A24B2">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
-                        <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                        <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>ア</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>下表第</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>１</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>号</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>及び第２号の期間が通算して５年以上</w:t>
                       </w:r>
-                      <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　かつ</w:t>
                       </w:r>
-                      <w:r w:rsidR="005A24B2">
+                      <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
-                      <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>当該期間から第３号の期間を除いた期間が３年以上</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A84E1F" w:rsidRPr="00AD7091" w:rsidRDefault="006A7961" w:rsidP="005A24B2">
+                    <w:p w14:paraId="155785F8" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="006A7961" w:rsidP="005A24B2">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
-                        <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                        <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>イ　下表</w:t>
                       </w:r>
-                      <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>第４</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>号の期間が通算して８</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>年以上</w:t>
                       </w:r>
-                      <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　かつ</w:t>
                       </w:r>
-                      <w:r w:rsidR="005A24B2">
+                      <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
-                      <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>当該期間から第５号の期間を除いた期間が３年以上</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00FC60C0" w:rsidRPr="00AD7091" w:rsidRDefault="00A84E1F" w:rsidP="005A24B2">
+                    <w:p w14:paraId="59BB316A" w14:textId="77777777" w:rsidR="00FC60C0" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="005A24B2">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
-                        <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                        <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>ウ　下表</w:t>
                       </w:r>
-                      <w:r w:rsidR="005A24B2">
+                      <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>第１号、第２号及び第</w:t>
                       </w:r>
-                      <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>４</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>号の期間</w:t>
                       </w:r>
-                      <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>を通算した期間から第３</w:t>
                       </w:r>
-                      <w:r w:rsidR="005A24B2">
+                      <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>号及び第</w:t>
                       </w:r>
-                      <w:r w:rsidR="00630EED" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00630EED" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>５号の期間を通算した期間を</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FC60C0" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00FC60C0" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>除いた期間が３年以上　かつ　第６号の期間が</w:t>
                       </w:r>
-                      <w:r w:rsidR="005A24B2">
+                      <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>通算して</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FC60C0" w:rsidRPr="00AD7091">
+                      <w:r w:rsidR="00FC60C0" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>５年以上</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00FC60C0" w:rsidRDefault="00137C41" w:rsidP="00AD7091">
+                    <w:p w14:paraId="7D63A3CB" w14:textId="0A45EA5B" w:rsidR="00FC60C0" w:rsidRDefault="00137C41" w:rsidP="00AD7091">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
-                        <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                        <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00FC60C0">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>※要件の確認に当たっては、</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00AD7091">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>勤務形態や勤務時間も踏まえて判断</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00FC60C0">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>します。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="002C202A" w:rsidRPr="00C77448" w:rsidRDefault="002C202A" w:rsidP="00AD7091">
+                    <w:p w14:paraId="273AEC6F" w14:textId="1AAB18E4" w:rsidR="00E45268" w:rsidRPr="00DF5024" w:rsidRDefault="00E45268" w:rsidP="00E45268">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
-                        <w:ind w:leftChars="100" w:left="650" w:hangingChars="200" w:hanging="440"/>
+                        <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002C202A">
+                      <w:r w:rsidRPr="00DF5024">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>※一覧表に含まれていない</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C48AA" w:rsidRPr="00DF5024">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>認可外保育</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DF5024" w:rsidRPr="00DF5024">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>所</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C48AA" w:rsidRPr="00DF5024">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>や</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF5024">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>有料老人ホームや自主事業等は対象外です。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="373C6E1D" w14:textId="1A8D2582" w:rsidR="00E45268" w:rsidRPr="00DF5024" w:rsidRDefault="00E45268" w:rsidP="00E45268">
+                      <w:pPr>
+                        <w:spacing w:line="280" w:lineRule="exact"/>
+                        <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00DF5024">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>※例えば、５年以上の期間が必要な場合、５年以上かつ９００日以上の従事が必要です。１年目が１７０日でも他の年に１９０日以上など合計の日数が必要な年数×１８０日の日数を満たしていれば対象となります。また、複数施設での経験は合算して計算可能です。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="728F9F59" w14:textId="79679545" w:rsidR="002C202A" w:rsidRDefault="002C202A" w:rsidP="00AD7091">
+                      <w:pPr>
+                        <w:spacing w:line="280" w:lineRule="exact"/>
+                        <w:ind w:leftChars="100" w:left="630" w:hangingChars="200" w:hanging="420"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                          <w:szCs w:val="21"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A4377D">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                          <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>※</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002C202A">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>八王子市</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA33BF">
+                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>及び</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>児童相談所設置区</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00C77448">
+                      <w:r w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>に所在する事業所に</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>ついては</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>、</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A2657D" w:rsidRPr="00C77448">
+                      <w:r w:rsidR="00A2657D" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>当該</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>市区</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                      <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                          <w:sz w:val="22"/>
+                          <w:szCs w:val="21"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>にご確認ください。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A84E1F" w:rsidRPr="00BF0A88">
+      <w:r w:rsidR="00B60A0E" w:rsidRPr="00066A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>第１</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D07F3D" w:rsidRPr="00BF0A88">
+        <w:t>東京都にお</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60A0E" w:rsidRPr="00BD5C26">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:t>ける</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC276A" w:rsidRPr="00BD5C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>児童発達支援管理責任者</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2115" w:rsidRPr="00BD5C26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>の要件</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2115" w:rsidRPr="00066A5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>となる実務経験一覧</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60A0E" w:rsidRPr="00066A5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197A1892" w14:textId="1D85975D" w:rsidR="00A4377D" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D4E0BB" w14:textId="3407CFB2" w:rsidR="00A4377D" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF1DCFB" w14:textId="7FEA23C6" w:rsidR="00A4377D" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02481585" w14:textId="11327C49" w:rsidR="00A4377D" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A83DD3D" w14:textId="068D6587" w:rsidR="00A4377D" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26DC80D0" w14:textId="02EA7B04" w:rsidR="00A4377D" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C56ED0" w14:textId="4A6BDC59" w:rsidR="00A4377D" w:rsidRDefault="00A4377D" w:rsidP="00A4377D">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0137539A" w14:textId="1E8B576C" w:rsidR="00D07F3D" w:rsidRPr="00BF0A88" w:rsidRDefault="00E45268" w:rsidP="005C7167">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00A84E1F" w:rsidRPr="00BF0A88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>第１</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07F3D" w:rsidRPr="00BF0A88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t>号　相談支援の業務</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk194909937"/>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>（必要年数５年以上、第２号の期間と合算）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="009367B0" w:rsidRPr="00066A5E" w:rsidRDefault="00066A5E" w:rsidP="00066A5E">
+    <w:p w14:paraId="428EF16B" w14:textId="4B156D94" w:rsidR="009367B0" w:rsidRPr="00A4377D" w:rsidRDefault="00D07F3D" w:rsidP="00066A5E">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
-        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="240"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a～</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4898" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に掲げる者が、</w:t>
+      </w:r>
+      <w:r w:rsidR="00821E38" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談支援の業務（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>身体上若しくは精神上の障害がある</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2A20" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>こと又は環境上の理由により日常生活を営むのに支障がある</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>者</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は児童</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の日常生活の自立に</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>関する相談に応じ、助言、指導その他の支援を行う業務</w:t>
+      </w:r>
+      <w:r w:rsidR="00821E38" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に従事した期間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4B208E" w14:textId="662C1466" w:rsidR="00A4377D" w:rsidRDefault="00B16E6B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066A5E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="753CC898" wp14:editId="37E85D84">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="350093F4" wp14:editId="44177FD8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>173990</wp:posOffset>
+                  <wp:posOffset>173458</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>678815</wp:posOffset>
+                  <wp:posOffset>35471</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6146800" cy="4945380"/>
-                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:extent cx="6146800" cy="5539563"/>
+                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="テキスト ボックス 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6146800" cy="4945380"/>
+                          <a:ext cx="6146800" cy="5539563"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="a3"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="534"/>
                               <w:gridCol w:w="8788"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="4572749E" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                                <w:p w14:paraId="7904E9DB" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="000908BF">
+                                <w:p w14:paraId="4C8C8260" w14:textId="65897A77" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00E45268" w:rsidP="000908BF">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...19 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>一般相談支援事業、特定相談支援事業、障害児相談支援事業、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A84E1F" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>地域生活支援事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（地域活動支援センター、基幹相談支援センター、移動支援、日中一時支援事業等（参考：</w:t>
+                                  </w:r>
+                                  <w:hyperlink r:id="rId7" w:history="1">
+                                    <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+                                      <w:rPr>
+                                        <w:rStyle w:val="aa"/>
+                                        <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                        <w:color w:val="auto"/>
+                                        <w:sz w:val="22"/>
+                                      </w:rPr>
+                                      <w:t>厚生労働省HP</w:t>
+                                    </w:r>
+                                  </w:hyperlink>
+                                  <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>））</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F001CB" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00782B17" w:rsidRPr="00782B17">
-[...29 lines deleted...]
-                                    <w:t>）</w:t>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>身体障害者相談支援事業、知的障害者相談支援事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00782B17" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>居宅介護支援事業、介護予防支援事業</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="2EA4BF80" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                                <w:p w14:paraId="52F09FC6" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="000908BF">
+                                <w:p w14:paraId="742E489E" w14:textId="7B56FEC1" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="000908BF">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>児童相談所、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0077109A" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>児童家庭支援センター</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0077109A" w:rsidRPr="00BD5C26">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00F001CB" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>里親支援センター、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0077109A" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>身体障害者更生相談所、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>精神障害者社会復帰施設、知的障害</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>者更生相談所、福祉に関する事務所、発達障害者支援センター</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00782B17" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0077109A" w:rsidRPr="00BD5C26">
-[...35 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="003A35B1" w:rsidRPr="003A35B1">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>高次脳機能障害者支援センター</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003A35B1">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00782B17" w:rsidRPr="00782B17">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00782B17" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>その他これらに準ずる施設</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0068043D" w:rsidRPr="0068043D">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="0068043D" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（※）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="7F434BCA" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                                <w:p w14:paraId="01534CC6" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>c</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="0077109A" w:rsidP="00A12B82">
+                                <w:p w14:paraId="73B4EF0A" w14:textId="1C4E4262" w:rsidR="00A84E1F" w:rsidRPr="00DF5024" w:rsidRDefault="0077109A" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害児入所施設、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00D4544A" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00D4544A" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>乳児院、児童養護施設、児童心理治療施設、児童自立支援施設、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00A84E1F" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00E7582E">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>害者支援施設、老人福祉施設</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（老人デイサービスセンター、養護老人ホーム、特別養護老人ホーム、老人福祉センター等）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、精神保健福祉センター、救護施設、更生</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>施設、介護老人保健施設、介護医療院、地域包括支援センター</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F001CB" w:rsidRPr="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、その他これらに準ずる施設（※）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="483693A5" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                                <w:p w14:paraId="53BF852F" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>d</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00AE26FF" w:rsidP="000908BF">
+                                <w:p w14:paraId="75653F34" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00AE26FF" w:rsidP="000908BF">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害者職業センター、障害者就業・生活支援センター</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="000908BF">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="000908BF" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、その他これらに準ずる</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="0068043D" w:rsidRPr="0068043D">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="0068043D" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>施設（※）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="655B9E6C" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                                <w:p w14:paraId="70CAEE31" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>e</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="00634885" w:rsidP="00A12B82">
+                                <w:p w14:paraId="3420B20E" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00634885" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>学校教育法</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>第１条に規定する</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>学校</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AD7091">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00AD7091" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（大学を除く）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="389AB263" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00B636C9" w:rsidP="00A12B82">
+                                <w:p w14:paraId="06D97F30" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00B636C9" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00B636C9">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>f</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                                <w:p w14:paraId="60F101C4" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>医療機関(病院・診療所)において相談支援業務に従事する者で、次のいずれかに該当する者</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                                <w:p w14:paraId="18DDB849" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                                    <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">(1) </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00E3136E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00E3136E" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>社会福祉主事任用資格を有する者（社会</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>福祉士、精神保健福祉士、研修・講習受講者等）</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                                <w:p w14:paraId="0CF39A92" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                                    <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>(</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00835FCD" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00835FCD" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>2</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>) 訪問介護員(ホームヘルパー)２級以上(現; 介護職員初任者研修)に相当する研修を修了した者</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00835FCD" w:rsidRPr="00BD5C26" w:rsidRDefault="00835FCD" w:rsidP="00A12B82">
+                                <w:p w14:paraId="787D828A" w14:textId="77777777" w:rsidR="00835FCD" w:rsidRPr="00A4377D" w:rsidRDefault="00835FCD" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                                    <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>(3) 第</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="000734ED">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="000734ED" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>６</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>号に掲げる資格を有する者</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00835FCD" w:rsidRPr="00BD5C26" w:rsidRDefault="00835FCD" w:rsidP="00E3136E">
+                                <w:p w14:paraId="0205EE7C" w14:textId="77777777" w:rsidR="00835FCD" w:rsidRPr="00A4377D" w:rsidRDefault="00835FCD" w:rsidP="00E3136E">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
-                                    <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                                    <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">(4) </w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00770852" w:rsidRPr="00634885">
+                                  <w:r w:rsidR="00770852" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a～</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00770852" w:rsidRPr="00634885">
+                                  <w:r w:rsidR="00770852" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>e</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00770852" w:rsidRPr="00634885">
+                                  <w:r w:rsidR="00770852" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>に掲げる</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00634885">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>施設等</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00634885" w:rsidRPr="00634885">
+                                  <w:r w:rsidR="00634885" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>の従業者及び</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00634885" w:rsidRPr="00634885">
+                                  <w:r w:rsidR="00634885" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>従業者としての</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00634885">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                       <w:spacing w:val="-4"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>期間が１年以上である者</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="6A5DE548" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:trPr>
                                 <w:trHeight w:val="1355"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00782B17" w:rsidP="00A12B82">
+                                <w:p w14:paraId="21BA414F" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00782B17" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>※</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00A84E1F" w:rsidRPr="00AD7091" w:rsidRDefault="00983934" w:rsidP="00A12B82">
+                                <w:p w14:paraId="016826CE" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00983934" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00AD7091">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>〇</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00AD7091">
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>その他これらに準ずる事業（施設）</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AD7091" w:rsidRDefault="00E3136E" w:rsidP="00A12B82">
+                                <w:p w14:paraId="49BA76C1" w14:textId="429E2544" w:rsidR="00AD7091" w:rsidRPr="00A4377D" w:rsidRDefault="00E3136E" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:ind w:leftChars="100" w:left="210"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00983934" w:rsidRPr="00AD7091">
+                                  <w:r w:rsidR="00770852" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...2 lines deleted...]
-                                    <w:t>指定（特定/障害児/一般）相談支援事業所、</w:t>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>保健所</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008D56F0" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>・保健センター（</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004A306E" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>乳幼児・児童又は障害児・者の業務に限る</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008D56F0" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00AD7091" w:rsidRDefault="00E3136E" w:rsidP="00A12B82">
+                                <w:p w14:paraId="116AA1F8" w14:textId="082D9889" w:rsidR="00330B08" w:rsidRPr="00A4377D" w:rsidRDefault="00330B08" w:rsidP="00A12B82">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:ind w:leftChars="100" w:left="210"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:b/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00DF5024">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00770852" w:rsidRPr="00AD7091">
+                                  <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="008D56F0" w:rsidRPr="008D56F0">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>教育相談機関（</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="004A306E">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>教育センター、教育相談所・相談室</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="008D56F0" w:rsidRPr="008D56F0">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="006E06FC" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...2 lines deleted...]
-                                    <w:t>）</w:t>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>(※１)</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00330B08" w:rsidRPr="00C77448" w:rsidRDefault="00330B08" w:rsidP="00A12B82">
+                                <w:p w14:paraId="42D46CC7" w14:textId="60AD180B" w:rsidR="00983934" w:rsidRPr="00A4377D" w:rsidRDefault="00E3136E" w:rsidP="00AA33BF">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:ind w:leftChars="100" w:left="210"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00725CD2">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="006E06FC" w:rsidRPr="00725CD2">
+                                  <w:r w:rsidR="00DF5024">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>c</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00725CD2">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AA33BF" w:rsidRPr="00725CD2">
+                                  <w:r w:rsidR="00983934" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidRPr="00725CD2">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>区市町村障害者就労支援センター</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00302841" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="00AA33BF" w:rsidRPr="00725CD2">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>(※</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="006E06FC" w:rsidRPr="00C77448">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>２</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00302841" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...75 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="00BC2115" w:rsidRPr="00066A5E" w:rsidRDefault="00BC2115">
+                          <w:p w14:paraId="2F31F6F0" w14:textId="77777777" w:rsidR="00BC2115" w:rsidRPr="00066A5E" w:rsidRDefault="00BC2115">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="753CC898" id="テキスト ボックス 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13.7pt;margin-top:53.45pt;width:484pt;height:389.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZoM4ongIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l00gUIjYoBREVQkB&#10;KlScHa9NVrU9ru1kNz0SCfUh+gpVz32efZGOvZsfpb1Q9bI7nvnm/+f0rNaKzIXzJZic9vd6lAjD&#10;oSjNY04/3V++OabEB2YKpsCInC6Ep2ej169OKzsU+zAFVQhH0Ijxw8rmdBqCHWaZ51Ohmd8DKwwK&#10;JTjNAj7dY1Y4VqF1rbL9Xu8oq8AV1gEX3iP3ohXSUbIvpeDhRkovAlE5xdhC+rr0ncRvNjplw0fH&#10;7LTkXRjsH6LQrDTodG3qggVGZq78w5QuuQMPMuxx0BlIWXKRcsBs+r2dbO6mzIqUCxbH23WZ/P8z&#10;y6/nt46UBfaOEsM0tqhZPjdPP5qnX83yG2mW35vlsnn6iW/Sj+WqrB+i1p1FvVC/gzqqdnyPzFiF&#10;Wjod/5gfQTkWfrEutqgD4cg86g+Ojnso4igbnAwOD45TO7KNunU+vBegSSRy6rCbqchsfuUDukTo&#10;ChK9GbgslUodVYZU6OLgsJcU1hLUUCZiRZqNzkxMqQ09UWGhRMQo81FIrE3KIDLSVIpz5cic4Twx&#10;zoUJKflkF9ERJTGIlyh2+E1UL1Fu81h5BhPWyro04FL2O2EXn1chyxaPhdzKO5KhntTdUHSdnUCx&#10;wIY7aDfIW35ZYlOumA+3zOHKYCPxDIQb/EgFWHzoKEqm4L7+jR/xOMkopaTCFcyp/zJjTlCiPhic&#10;8ZP+YBB3Nj0Gh2/38eG2JZNtiZnpc8Cu4BxjdImM+KBWpHSgH/BajKNXFDHD0XdOw4o8D+1hwGvD&#10;xXicQLilloUrc2d5NB2bFEfuvn5gznZzGXCkr2G1rGy4M54tNmoaGM8CyDLNbqxzW9Wu/rjhaaS7&#10;axRPyPY7oTY3c/QbAAD//wMAUEsDBBQABgAIAAAAIQCAhYiB4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BToNAEIbvJr7DZky82UUiLSBL05A0JkYPrb14W9gpENlZZLct+vSOJz3OP1/++aZY&#10;z3YQZ5x870jB/SICgdQ401Or4PC2vUtB+KDJ6MERKvhCD+vy+qrQuXEX2uF5H1rBJeRzraALYcyl&#10;9E2HVvuFG5F4d3ST1YHHqZVm0hcut4OMo2gpre6JL3R6xKrD5mN/sgqeq+2r3tWxTb+H6unluBk/&#10;D++JUrc38+YRRMA5/MHwq8/qULJT7U5kvBgUxKsHJjmPlhkIBrIs4aRWkKbJCmRZyP8vlD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmaDOKJ4CAAB7BQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgIWIgeEAAAAKAQAADwAAAAAAAAAAAAAAAAD4&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAYGAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="350093F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:13.65pt;margin-top:2.8pt;width:484pt;height:436.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbaRZ+bAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5332qBOkaXoMKBo&#10;i7VDz4osNcZkUZOY2NmvLyXbSdDt0mEXmxI/vj6SurxqKsN2yocSbM6HZwPOlJVQlPYl5z+ebj6d&#10;cxZQ2EIYsCrnexX41eLjh8vazdUINmAK5Rk5sWFeu5xvEN08y4LcqEqEM3DKklKDrwTS0b9khRc1&#10;ea9MNhoMZlkNvnAepAqBbq9bJV8k/1orifdaB4XM5Jxyw/T16buO32xxKeYvXrhNKbs0xD9kUYnS&#10;UtCDq2uBgm19+YerqpQeAmg8k1BloHUpVaqBqhkO3lTzuBFOpVqInOAONIX/51be7R7dg2fYfIGG&#10;GhgJqV2YB7qM9TTaV/FPmTLSE4X7A22qQSbpcjaczM4HpJKkm07HF9PZOPrJjubOB/yqoGJRyLmn&#10;viS6xO42YAvtITGahZvSmNQbY1lNIcbTQTI4aMi5sRGrUpc7N8fUk4R7oyLG2O9Ks7JIFcSLNF9q&#10;ZTzbCZoMIaWymIpPfgkdUZqSeI9hhz9m9R7jto4+Mlg8GFelBZ+qf5N28bNPWbd44vyk7ihis26o&#10;8JyP+s6uodhTwz20uxCcvCmpKbci4IPwNPzUSFpovKePNkDkQydxtgH/+2/3EU8zSVrOalqmnIdf&#10;W+EVZ+abpWm9GE4mcfvSYTL9PKKDP9WsTzV2W62AujKkp8PJJEY8ml7UHqpn2vtljEoqYSXFzjn2&#10;4grbFad3Q6rlMoFo35zAW/voZHQdmxRH7ql5Ft51c4k00nfQr52YvxnPFhstLSy3CLpMsxt5blnt&#10;+KddTdPfvSvxMTg9J9Tx9Vu8AgAA//8DAFBLAwQUAAYACAAAACEAfUPdK+AAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7sxkjZNsyklUATRQ2sv3l6yr0lo9m3Mbtvor3c9&#10;6XGYYeabfD2ZXlxodJ1lBY+zCARxbXXHjYLD+/YhBeE8ssbeMin4Igfr4vYmx0zbK+/osveNCCXs&#10;MlTQej9kUrq6JYNuZgfi4B3taNAHOTZSj3gN5aaXcRTNpcGOw0KLA5Ut1af92Sh4KbdvuKtik373&#10;5fPrcTN8Hj4Spe7vps0KhKfJ/4XhFz+gQxGYKntm7USvIF48haSCZA4i2MtlEnSlIF2kEcgil/8P&#10;FD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm2kWfmwCAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfUPdK+AAAAAIAQAADwAAAAAAAAAA&#10;AAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="a3"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="534"/>
                         <w:gridCol w:w="8788"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="4572749E" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                          <w:p w14:paraId="7904E9DB" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="000908BF">
+                          <w:p w14:paraId="4C8C8260" w14:textId="65897A77" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00E45268" w:rsidP="000908BF">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...19 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>一般相談支援事業、特定相談支援事業、障害児相談支援事業、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>地域生活支援事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（地域活動支援センター、基幹相談支援センター、移動支援、日中一時支援事業等（参考：</w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId8" w:history="1">
+                              <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+                                <w:rPr>
+                                  <w:rStyle w:val="aa"/>
+                                  <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                  <w:color w:val="auto"/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t>厚生労働省HP</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>））</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F001CB" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00782B17" w:rsidRPr="00782B17">
-[...29 lines deleted...]
-                              <w:t>）</w:t>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>身体障害者相談支援事業、知的障害者相談支援事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00782B17" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>居宅介護支援事業、介護予防支援事業</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="2EA4BF80" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                          <w:p w14:paraId="52F09FC6" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="000908BF">
+                          <w:p w14:paraId="742E489E" w14:textId="7B56FEC1" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="000908BF">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>児童相談所、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0077109A" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>児童家庭支援センター</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
-                            <w:r w:rsidR="0077109A" w:rsidRPr="00BD5C26">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00F001CB" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>里親支援センター、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0077109A" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>身体障害者更生相談所、</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>精神障害者社会復帰施設、知的障害</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>者更生相談所、福祉に関する事務所、発達障害者支援センター</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00782B17" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
-                            <w:r w:rsidR="0077109A" w:rsidRPr="00BD5C26">
-[...35 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="003A35B1" w:rsidRPr="003A35B1">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>高次脳機能障害者支援センター</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003A35B1">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00782B17" w:rsidRPr="00782B17">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00782B17" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>その他これらに準ずる施設</w:t>
                             </w:r>
-                            <w:r w:rsidR="0068043D" w:rsidRPr="0068043D">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="0068043D" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（※）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="7F434BCA" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                          <w:p w14:paraId="01534CC6" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="0077109A" w:rsidP="00A12B82">
+                          <w:p w14:paraId="73B4EF0A" w14:textId="1C4E4262" w:rsidR="00A84E1F" w:rsidRPr="00DF5024" w:rsidRDefault="0077109A" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害児入所施設、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00D4544A" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00D4544A" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>乳児院、児童養護施設、児童心理治療施設、児童自立支援施設、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00A84E1F" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障</w:t>
                             </w:r>
-                            <w:r w:rsidR="00E7582E">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>害者支援施設、老人福祉施設</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（老人デイサービスセンター、養護老人ホーム、特別養護老人ホーム、老人福祉センター等）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、精神保健福祉センター、救護施設、更生</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>施設、介護老人保健施設、介護医療院、地域包括支援センター</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F001CB" w:rsidRPr="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、その他これらに準ずる施設（※）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="483693A5" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                          <w:p w14:paraId="53BF852F" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>d</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00AE26FF" w:rsidP="000908BF">
+                          <w:p w14:paraId="75653F34" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00AE26FF" w:rsidP="000908BF">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害者職業センター、障害者就業・生活支援センター</w:t>
                             </w:r>
-                            <w:r w:rsidR="000908BF">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="000908BF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、その他これらに準ずる</w:t>
                             </w:r>
-                            <w:r w:rsidR="0068043D" w:rsidRPr="0068043D">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="0068043D" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>施設（※）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="655B9E6C" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                          <w:p w14:paraId="70CAEE31" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="00634885" w:rsidP="00A12B82">
+                          <w:p w14:paraId="3420B20E" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00634885" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>学校教育法</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>第１条に規定する</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>学校</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD7091">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00AD7091" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（大学を除く）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="389AB263" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00B636C9" w:rsidP="00A12B82">
+                          <w:p w14:paraId="06D97F30" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00B636C9" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B636C9">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>f</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                          <w:p w14:paraId="60F101C4" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>医療機関(病院・診療所)において相談支援業務に従事する者で、次のいずれかに該当する者</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                          <w:p w14:paraId="18DDB849" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(1) </w:t>
                             </w:r>
-                            <w:r w:rsidR="00E3136E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00E3136E" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>社会福祉主事任用資格を有する者（社会</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>福祉士、精神保健福祉士、研修・講習受講者等）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00BD5C26" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
+                          <w:p w14:paraId="0CF39A92" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00A84E1F" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r w:rsidR="00835FCD" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00835FCD" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>) 訪問介護員(ホームヘルパー)２級以上(現; 介護職員初任者研修)に相当する研修を修了した者</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00835FCD" w:rsidRPr="00BD5C26" w:rsidRDefault="00835FCD" w:rsidP="00A12B82">
+                          <w:p w14:paraId="787D828A" w14:textId="77777777" w:rsidR="00835FCD" w:rsidRPr="00A4377D" w:rsidRDefault="00835FCD" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>(3) 第</w:t>
                             </w:r>
-                            <w:r w:rsidR="000734ED">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="000734ED" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>６</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>号に掲げる資格を有する者</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00835FCD" w:rsidRPr="00BD5C26" w:rsidRDefault="00835FCD" w:rsidP="00E3136E">
+                          <w:p w14:paraId="0205EE7C" w14:textId="77777777" w:rsidR="00835FCD" w:rsidRPr="00A4377D" w:rsidRDefault="00835FCD" w:rsidP="00E3136E">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
-                              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+                              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(4) </w:t>
                             </w:r>
-                            <w:r w:rsidR="00770852" w:rsidRPr="00634885">
+                            <w:r w:rsidR="00770852" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a～</w:t>
                             </w:r>
-                            <w:r w:rsidR="00770852" w:rsidRPr="00634885">
+                            <w:r w:rsidR="00770852" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
-                            <w:r w:rsidR="00770852" w:rsidRPr="00634885">
+                            <w:r w:rsidR="00770852" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>に掲げる</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00634885">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>施設等</w:t>
                             </w:r>
-                            <w:r w:rsidR="00634885" w:rsidRPr="00634885">
+                            <w:r w:rsidR="00634885" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>の従業者及び</w:t>
                             </w:r>
-                            <w:r w:rsidR="00634885" w:rsidRPr="00634885">
+                            <w:r w:rsidR="00634885" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>従業者としての</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00634885">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>期間が１年以上である者</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w14:paraId="6A5DE548" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:trPr>
                           <w:trHeight w:val="1355"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00066A5E" w:rsidRDefault="00782B17" w:rsidP="00A12B82">
+                          <w:p w14:paraId="21BA414F" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00782B17" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00A84E1F" w:rsidRPr="00AD7091" w:rsidRDefault="00983934" w:rsidP="00A12B82">
+                          <w:p w14:paraId="016826CE" w14:textId="77777777" w:rsidR="00A84E1F" w:rsidRPr="00A4377D" w:rsidRDefault="00983934" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AD7091">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>〇</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00AD7091">
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>その他これらに準ずる事業（施設）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AD7091" w:rsidRDefault="00E3136E" w:rsidP="00A12B82">
+                          <w:p w14:paraId="49BA76C1" w14:textId="429E2544" w:rsidR="00AD7091" w:rsidRPr="00A4377D" w:rsidRDefault="00E3136E" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00983934" w:rsidRPr="00AD7091">
+                            <w:r w:rsidR="00770852" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...2 lines deleted...]
-                              <w:t>指定（特定/障害児/一般）相談支援事業所、</w:t>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>保健所</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008D56F0" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>・保健センター（</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A306E" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>乳幼児・児童又は障害児・者の業務に限る</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008D56F0" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AD7091" w:rsidRDefault="00E3136E" w:rsidP="00A12B82">
+                          <w:p w14:paraId="116AA1F8" w14:textId="082D9889" w:rsidR="00330B08" w:rsidRPr="00A4377D" w:rsidRDefault="00330B08" w:rsidP="00A12B82">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00DF5024">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00770852" w:rsidRPr="00AD7091">
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="008D56F0" w:rsidRPr="008D56F0">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>教育相談機関（</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="004A306E">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>教育センター、教育相談所・相談室</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="008D56F0" w:rsidRPr="008D56F0">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006E06FC" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...2 lines deleted...]
-                              <w:t>）</w:t>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>(※１)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00330B08" w:rsidRPr="00C77448" w:rsidRDefault="00330B08" w:rsidP="00A12B82">
+                          <w:p w14:paraId="42D46CC7" w14:textId="60AD180B" w:rsidR="00983934" w:rsidRPr="00A4377D" w:rsidRDefault="00E3136E" w:rsidP="00AA33BF">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00725CD2">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidR="006E06FC" w:rsidRPr="00725CD2">
+                            <w:r w:rsidR="00DF5024">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00725CD2">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00725CD2">
+                            <w:r w:rsidR="00983934" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidRPr="00725CD2">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>区市町村障害者就労支援センター</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00302841" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00725CD2">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>(※</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="006E06FC" w:rsidRPr="00C77448">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>２</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00302841" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...75 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="00BC2115" w:rsidRPr="00066A5E" w:rsidRDefault="00BC2115">
+                    <w:p w14:paraId="2F31F6F0" w14:textId="77777777" w:rsidR="00BC2115" w:rsidRPr="00066A5E" w:rsidRDefault="00BC2115">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D07F3D" w:rsidRPr="00066A5E">
-[...114 lines deleted...]
-        <w:spacing w:beforeLines="2050" w:before="7380" w:line="340" w:lineRule="exact"/>
+      <w:r w:rsidR="00A4377D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D071BD" w14:textId="5D47DED3" w:rsidR="00B60A0E" w:rsidRPr="00DF5024" w:rsidRDefault="00B60A0E" w:rsidP="004A2A0B">
+      <w:pPr>
+        <w:spacing w:beforeLines="2050" w:before="7380" w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF0A88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>第２号　直接支援の業務</w:t>
       </w:r>
       <w:r w:rsidR="00DA1471" w:rsidRPr="00BF0A88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>（資格あり）</w:t>
       </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00DF5024">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>（必要年数５年以上、第１号の期間と合算、実務５年→資格取得の順番でも可能）</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009367B0" w:rsidRPr="00066A5E" w:rsidRDefault="00B60A0E" w:rsidP="00066A5E">
+    <w:p w14:paraId="6941F24F" w14:textId="304C0AE5" w:rsidR="003F19CB" w:rsidRPr="00DF5024" w:rsidRDefault="00B60A0E" w:rsidP="00DF5024">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a～</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61990" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に掲げる者であって、</w:t>
+      </w:r>
+      <w:r w:rsidR="00302841" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>①</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>社会福祉主事任用資格者</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（社会福祉士、精神保健福祉士、</w:t>
+      </w:r>
+      <w:r w:rsidR="00642040" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>大学等において社会福祉に関する科目を３科目以上修めて卒業した者等（参考：</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00642040" w:rsidRPr="00DF5024">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>厚生労働省</w:t>
+        </w:r>
+        <w:r w:rsidR="00642040" w:rsidRPr="00DF5024">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>HP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00642040" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>））</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7091" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、訪問介護員</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（ホームヘルパー）</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7091" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>２級以上に相当する研修</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（現：介護職員初任者研修）</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7091" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の修了者、保育士及び児童指導員任用資格者</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（社会福祉士、精神保健福祉士、</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5024" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>４年生大学において、</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>社会福祉学・心理学・教育学・社会学</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5024" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を専修する学科を卒業した者</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00083339" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>教員免許保有者（養護教諭、栄養教諭除く）、</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>高校卒業後２年以上の児童福祉事業での実務経験（児童発達支援、放課後等デイサービス、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91292" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>保育所又は認可保育所</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）等）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35468" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7091" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>精神障害者社会復帰指導員任用資格者</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（心理学・教育学・社会福祉学科の大学卒業者、高校卒業後２年以上の精神保健福祉に関する実務経験（児童発達支援、放課後等デイサービス、</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91292" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>保育所又は認可保育所</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4377D" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）等）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>が</w:t>
+      </w:r>
+      <w:r w:rsidR="00821E38" w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>直接支援の業務（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91292">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>身体上又は精神上</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>の障害があることにより日常生活を営むのに支障がある者</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5A96" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は児童</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>につき、入浴、排せつ、食事その他の介護を行</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>い</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidR="00302841" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>その者及びその介護者に対して介護に関する指導</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE61C9" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を行う業務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は日常生活における基本的な動作の指導、知識技能の付与、生活能力の向上のために必要な訓練その他の支援（以下「訓練等」という。）を行</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>い、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>並びに</w:t>
+      </w:r>
+      <w:r w:rsidR="00302841" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>③</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>その訓練等を行う者に対して訓練等に関する指導</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE61C9" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>を行う業務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>その他職業訓練又は職業教育に係る業務</w:t>
+      </w:r>
+      <w:r w:rsidR="00821E38" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に従事した期間</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4DF5" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4DF5" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>第１号と通算して５年以上</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4DF5" w:rsidRPr="00A4377D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BB1E95" w14:textId="2994FD19" w:rsidR="00134FD9" w:rsidRDefault="00134FD9" w:rsidP="003F19CB">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-[...293 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF0A88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D0A4FF1" wp14:editId="3FA9BAA6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0947A7AB" wp14:editId="1C0531B8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>120650</wp:posOffset>
+                  <wp:posOffset>-71090</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>127635</wp:posOffset>
+                  <wp:posOffset>7118</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6294120" cy="3444240"/>
-                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:extent cx="6294120" cy="4231758"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="テキスト ボックス 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6294120" cy="3444240"/>
+                          <a:ext cx="6294120" cy="4231758"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="a3"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="534"/>
                               <w:gridCol w:w="8788"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="76B2E609" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="360F6C8F" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00BD5C26" w:rsidRDefault="00E36A1A" w:rsidP="000908BF">
+                                <w:p w14:paraId="08C48870" w14:textId="6DC5D2A7" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00E36A1A" w:rsidP="000908BF">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害児入所施設、助産施設、乳児院、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00B86A12" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00B86A12" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>母子生活支援施設、保育所、幼保連携型認定こども園、児童厚生施設、児童家庭支援センター、児童養護施設、児童心理治療施設、児童自立支援施設、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00B60A0E" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00E30AA3" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>里親支援センター、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00B60A0E" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害者支援施設、老人</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00BD5C26">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>福祉施設</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（老人デイサービスセンター、養護老人ホーム、特別養護老人ホーム、老人福祉センター等）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>介護老人保健施設、介護医療院、</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>療養病床関係病室</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00785B7B">
-[...13 lines deleted...]
-                                    <w:t>その他これらに準ずる施設（※）</w:t>
+                                  <w:r w:rsidR="00785B7B" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、その他これらに準ずる施設（※）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="4301355C" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="482FCDB2" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00BD5C26" w:rsidRDefault="0001109F" w:rsidP="000908BF">
+                                <w:p w14:paraId="6CF30B31" w14:textId="42302B91" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="0001109F" w:rsidP="000908BF">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00BD5C26">
-[...11 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>障害児通所支援事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00083339" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（児童発達支援、放課後等デイサービス等（対象：児発管、児童指導員等の直接処遇職員、対象外：管理者、事務職等の非直接処遇職員））</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、児童自立生活援助事業、放課後児童健全育成事業、子育て短期支援事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00821E38" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、乳児家庭全戸訪問事業、養育支援訪問事業、地域子育て支援拠点事業、一時預かり事業、小規模住</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00634885">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00634885" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>居</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00821E38" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00821E38" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>型児童養育事業、家庭的保育事業、小規模保育事業、居宅訪問型保育事業、事業所内保育事業、病児保育事業、子育て援助活動支援事業、</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00B60A0E" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00B60A0E" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>障害</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00BD5C26">
-[...21 lines deleted...]
-                                    <w:t>その他これらに準ずる事業（※）</w:t>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>福祉サービス事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（生活介護、居宅介護、就労継続支援Ｂ型、共同生活援助等（参考：</w:t>
+                                  </w:r>
+                                  <w:hyperlink r:id="rId10" w:history="1">
+                                    <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                                      <w:rPr>
+                                        <w:rStyle w:val="aa"/>
+                                        <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                        <w:sz w:val="22"/>
+                                      </w:rPr>
+                                      <w:t>厚生労働省HP</w:t>
+                                    </w:r>
+                                  </w:hyperlink>
+                                  <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）（対象：サビ管、生活支援員</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004E1C87" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>等の</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>直接処遇職員、対象外：管理者、事務職</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004E1C87" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>等の</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>非直接処遇職員））</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00F91292">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、老人居宅介護</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>等事業</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00785B7B" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、その他これらに準ずる事業（※）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="06B3DF5D" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="2068ED41" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>c</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00AE26FF" w:rsidP="00373005">
+                                <w:p w14:paraId="7462A07D" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00AE26FF" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>病院・診療所、薬局、訪問看護事業所</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="6CD841B1" w14:textId="77777777" w:rsidTr="00DA1471">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="3D8CA151" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>d</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00E7582E" w:rsidP="00373005">
+                                <w:p w14:paraId="5715728C" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00E7582E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>特例子会社、助成金受</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>給事業所</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="7CDD94F2" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                                <w:p w14:paraId="3F5D2587" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>e</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00634885" w:rsidP="00373005">
+                                <w:p w14:paraId="73757A31" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00634885" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00634885">
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>学校教育法第１条に規定する学校（大学を除く）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00A12B82">
+                            <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="2567A22A" w14:textId="77777777" w:rsidTr="00A12B82">
                               <w:trPr>
                                 <w:trHeight w:val="1058"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="534" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00785B7B" w:rsidP="00373005">
+                                <w:p w14:paraId="5BA7FE86" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00785B7B" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-[...3 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                  <w:r w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>※</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="8788" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                     <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="00B60A0E" w:rsidRPr="005A24B2" w:rsidRDefault="00983934" w:rsidP="00373005">
+                                <w:p w14:paraId="56DC4933" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00983934" w:rsidP="00373005">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="005A24B2">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>〇</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="005A24B2">
+                                  <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>その他これらに準ずる事業（施設）</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005A24B2" w:rsidRPr="00C77448" w:rsidRDefault="00785B7B" w:rsidP="005A24B2">
+                                <w:p w14:paraId="5BF1004B" w14:textId="0A61CC55" w:rsidR="005A24B2" w:rsidRPr="00A4377D" w:rsidRDefault="00785B7B" w:rsidP="005A24B2">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:ind w:leftChars="100" w:left="210"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>a</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00821E38" w:rsidRPr="005A24B2">
+                                  <w:r w:rsidR="00F91292">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="005A24B2" w:rsidRPr="00C77448">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>東京都</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00821E38" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>認証保育所</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00F91292">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>（</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>※</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>３</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="005A24B2" w:rsidRPr="00C77448">
+                                  <w:r w:rsidR="00F91292">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...4 lines deleted...]
-                                  <w:r w:rsidR="00821E38" w:rsidRPr="00C77448">
+                                      <w:sz w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>）</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00983934" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-[...8 lines deleted...]
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>、</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00983934" w:rsidRPr="00373005" w:rsidRDefault="00785B7B" w:rsidP="00075B83">
+                                <w:p w14:paraId="47A5241F" w14:textId="77777777" w:rsidR="00983934" w:rsidRPr="00A4377D" w:rsidRDefault="00785B7B" w:rsidP="00075B83">
                                   <w:pPr>
                                     <w:spacing w:line="300" w:lineRule="exact"/>
                                     <w:ind w:leftChars="100" w:left="210"/>
                                     <w:rPr>
                                       <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00E3136E">
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>b</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>）</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="00821E38" w:rsidRPr="005A24B2">
+                                  <w:r w:rsidR="00821E38" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>自治体からの補助により実施されている子育て支援事業</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="004A306E">
+                                  <w:r w:rsidR="004A306E" w:rsidRPr="00A4377D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                      <w:sz w:val="24"/>
-                                      <w:szCs w:val="24"/>
+                                      <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>等</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="009367B0" w:rsidRPr="00373005" w:rsidRDefault="009367B0" w:rsidP="00821E38">
+                          <w:p w14:paraId="13C4E420" w14:textId="77777777" w:rsidR="009367B0" w:rsidRPr="00373005" w:rsidRDefault="009367B0" w:rsidP="00821E38">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6D0A4FF1" id="テキスト ボックス 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:9.5pt;margin-top:10.05pt;width:495.6pt;height:271.2pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrVbAdogIAAHsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpbvNPuTFrpqtlpaFSFV&#10;bUWLevY6djfC8Rjbu8ly3JUQD8ErIM48T16EsZNsV4VLEZdk7PlmPD/fzMlpXSqyEtYVoDM6PBhQ&#10;IjSHvNAPGf14d/HqDSXOM50zBVpkdC0cPZ2+fHFSmYkYwQJULixBJ9pNKpPRhfdmkiSOL0TJ3AEY&#10;oVEpwZbM49E+JLllFXovVTIaDI6SCmxuLHDhHN6et0o6jf6lFNxfS+mEJyqjGJuPXxu/8/BNpids&#10;8mCZWRS8C4P9QxQlKzQ+unN1zjwjS1v84aosuAUH0h9wKBOQsuAi5oDZDAdPsrldMCNiLlgcZ3Zl&#10;cv/PLb9a3VhS5BkdU6JZiS1qtl+bzY9m86vZfiPN9nuz3Tabn3gm41CuyrgJWt0atPP1W6ix7f29&#10;w8tQhVraMvwxP4J6LPx6V2xRe8Lx8mh0nA5HqOKoG6dpOkpjO5JHc2OdfyegJEHIqMVuxiKz1aXz&#10;GApCe0h4TcNFoVTsqNKkwifGh4NosNOghdIBKyI3OjchpTb0KPm1EgGj9AchsTYxg3ARWSnOlCUr&#10;hnxinAvtY/LRL6IDSmIQzzHs8I9RPce4zaN/GbTfGZeFBhuzfxJ2/qkPWbZ4LORe3kH09byOpBj1&#10;nZ1DvsaGW2gnyBl+UWBTLpnzN8ziyGAjcQ34a/xIBVh86CRKFmC//O0+4JHJqKWkwhHMqPu8ZFZQ&#10;ot5r5PjxMEVKEB8P6eHrQBa7r5nva/SyPAPsyhAXjuFRDHivelFaKO9xW8zCq6himuPbGfW9eObb&#10;xYDbhovZLIJwSg3zl/rW8OA6NClQ7q6+Z9Z0vPRI6Svoh5VNntCzxQZLDbOlB1lE7oY6t1Xt6o8T&#10;HindbaOwQvbPEfW4M6e/AQAA//8DAFBLAwQUAAYACAAAACEALdTvx+AAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KgdS6lKiFNVkSokBENLFzYnfk0i7OcQu23g1+NOMJ7u&#10;dPdduZ6dZWecwuBJQbYQwJBabwbqFBzetw8rYCFqMtp6QgXfGGBd3d6UujD+Qjs872PHUgmFQivo&#10;YxwLzkPbo9Nh4Uek5B395HRMcuq4mfQllTvLpRBL7vRAaaHXI9Y9tp/7k1PwUm/f9K6RbvVj6+fX&#10;42b8OnzkSt3fzZsnYBHn+BeGK35ChyoxNf5EJjCb9GO6EhVIkQG7+iITElijIF/KHHhV8v8Xql8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq1WwHaICAAB7BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdTvx+AAAAAKAQAADwAAAAAAAAAAAAAA&#10;AAD8BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0947A7AB" id="テキスト ボックス 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.6pt;margin-top:.55pt;width:495.6pt;height:333.2pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIdgEdegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC81/KaxYgcuA5cFDCS&#10;oEmRM02RNlGKw5K0JffrO6Qk201zSdGLNOS8Wflmbm7rUpO9cF6Byemg16dEGA6FMpucfn9efrqi&#10;xAdmCqbBiJwehKe3s48fbio7FUPYgi6EI+jE+Gllc7oNwU6zzPOtKJnvgRUGlRJcyQIe3SYrHKvQ&#10;e6mzYb9/kVXgCuuAC+/x9q5R0lnyL6Xg4UFKLwLROcXcQvq69F3Hbza7YdONY3areJsG+4csSqYM&#10;Bj26umOBkZ1Tf7kqFXfgQYYehzIDKRUXqQasZtB/Vc3TllmRasHmeHtsk/9/bvn9/sk+OhLqz1Dj&#10;A8aGVNZPPV7GemrpyvjHTAnqsYWHY9tEHQjHy4vh9XgwRBVH3Xg4GlxOrqKf7GRunQ9fBJQkCjl1&#10;+C6pXWy/8qGBdpAYzYNWxVJpnQ6RC2KhHdkzfMX1JiWJzv9AaUMqTGU06SfHBqJ541mb6EYkNrTh&#10;TiUmKRy0iBhtvglJVJEqfSM241yY0MVP6IiSGOo9hi3+lNV7jJs60CJFBhOOxqUy4FL1aXxOLSt+&#10;dCnLBo9vc1Z3FEO9rrHwnI46BqyhOCAxHDQz4y1fKny8FfPhkTkcEnxwHPzwgB+pAZsPrUTJFtyv&#10;t+4jHrmLWkoqHLqc+p875gQl+qtBVl8PxuM4pekwnlxGUrlzzfpcY3blApARA1wxlicx4oPuROmg&#10;fMH9MI9RUcUMx9g5DZ24CM0qwP3CxXyeQDiXloWVebI8uo5djtR8rl+Ysy1/A1L/HrrxZNNXNG6w&#10;0dLAfBdAqsTx2Oemq23/cabTlLT7Jy6N83NCnbbk7DcAAAD//wMAUEsDBBQABgAIAAAAIQAEe3ny&#10;3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NboJAFIX3TfoOk9ukOx0wkVrKYNTUdVNw4XJk&#10;boHK3CHMqJSn7+2qLk++k/OTrUfbiSsOvnWkIJ5HIJAqZ1qqFRzK/WwFwgdNRneOUMEPeljnjw+Z&#10;To270Sdei1ALDiGfagVNCH0qpa8atNrPXY/E7MsNVgeWQy3NoG8cbju5iKJEWt0SNzS6x12D1bm4&#10;WO515ft52gRZ7isstmY5fX8cJ6Wen8bNG4iAY/g3w998ng45bzq5CxkvOgWzOF6wlUEMgvnrKuJv&#10;JwVJ8rIEmWfy/kH+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAh2AR16AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAR7efLcAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="a3"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="534"/>
                         <w:gridCol w:w="8788"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="76B2E609" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="360F6C8F" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00BD5C26" w:rsidRDefault="00E36A1A" w:rsidP="000908BF">
+                          <w:p w14:paraId="08C48870" w14:textId="6DC5D2A7" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00E36A1A" w:rsidP="000908BF">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害児入所施設、助産施設、乳児院、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B86A12" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00B86A12" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>母子生活支援施設、保育所、幼保連携型認定こども園、児童厚生施設、児童家庭支援センター、児童養護施設、児童心理治療施設、児童自立支援施設、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B60A0E" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00E30AA3" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>里親支援センター、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B60A0E" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害者支援施設、老人</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00BD5C26">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>福祉施設</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（老人デイサービスセンター、養護老人ホーム、特別養護老人ホーム、老人福祉センター等）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>介護老人保健施設、介護医療院、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E7582E" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>療養病床関係病室</w:t>
                             </w:r>
-                            <w:r w:rsidR="00785B7B">
-[...13 lines deleted...]
-                              <w:t>その他これらに準ずる施設（※）</w:t>
+                            <w:r w:rsidR="00785B7B" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、その他これらに準ずる施設（※）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="4301355C" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="482FCDB2" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00BD5C26" w:rsidRDefault="0001109F" w:rsidP="000908BF">
+                          <w:p w14:paraId="6CF30B31" w14:textId="42302B91" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="0001109F" w:rsidP="000908BF">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00BD5C26">
-[...11 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>障害児通所支援事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00083339" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（児童発達支援、放課後等デイサービス等（対象：児発管、児童指導員等の直接処遇職員、対象外：管理者、事務職等の非直接処遇職員））</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、児童自立生活援助事業、放課後児童健全育成事業、子育て短期支援事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00821E38" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、乳児家庭全戸訪問事業、養育支援訪問事業、地域子育て支援拠点事業、一時預かり事業、小規模住</w:t>
                             </w:r>
-                            <w:r w:rsidR="00634885">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00634885" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>居</w:t>
                             </w:r>
-                            <w:r w:rsidR="00821E38" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00821E38" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>型児童養育事業、家庭的保育事業、小規模保育事業、居宅訪問型保育事業、事業所内保育事業、病児保育事業、子育て援助活動支援事業、</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B60A0E" w:rsidRPr="00BD5C26">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00B60A0E" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>障害</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00BD5C26">
-[...21 lines deleted...]
-                              <w:t>その他これらに準ずる事業（※）</w:t>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>福祉サービス事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（生活介護、居宅介護、就労継続支援Ｂ型、共同生活援助等（参考：</w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId11" w:history="1">
+                              <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                                <w:rPr>
+                                  <w:rStyle w:val="aa"/>
+                                  <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t>厚生労働省HP</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）（対象：サビ管、生活支援員</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E1C87" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>等の</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>直接処遇職員、対象外：管理者、事務職</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E1C87" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>等の</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003F19CB" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>非直接処遇職員））</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00F91292">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、老人居宅介護</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>等事業</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00785B7B" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>、その他これらに準ずる事業（※）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="06B3DF5D" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="2068ED41" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>c</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00AE26FF" w:rsidP="00373005">
+                          <w:p w14:paraId="7462A07D" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00AE26FF" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>病院・診療所、薬局、訪問看護事業所</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00DA1471">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="6CD841B1" w14:textId="77777777" w:rsidTr="00DA1471">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="3D8CA151" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>d</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00E7582E" w:rsidP="00373005">
+                          <w:p w14:paraId="5715728C" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00E7582E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>特例子会社、助成金受</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>給事業所</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="7CDD94F2" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
+                          <w:p w14:paraId="3F5D2587" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00B60A0E" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00373005">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:tcBorders>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00634885" w:rsidP="00373005">
+                          <w:p w14:paraId="73757A31" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00634885" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00634885">
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>学校教育法第１条に規定する学校（大学を除く）</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidTr="00A12B82">
+                      <w:tr w:rsidR="00B60A0E" w:rsidRPr="00373005" w14:paraId="2567A22A" w14:textId="77777777" w:rsidTr="00A12B82">
                         <w:trPr>
                           <w:trHeight w:val="1058"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="534" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="00373005" w:rsidRDefault="00785B7B" w:rsidP="00373005">
+                          <w:p w14:paraId="5BA7FE86" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00785B7B" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                                <w:szCs w:val="24"/>
+                            <w:r w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="8788" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="00B60A0E" w:rsidRPr="005A24B2" w:rsidRDefault="00983934" w:rsidP="00373005">
+                          <w:p w14:paraId="56DC4933" w14:textId="77777777" w:rsidR="00B60A0E" w:rsidRPr="00A4377D" w:rsidRDefault="00983934" w:rsidP="00373005">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="005A24B2">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>〇</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AE26FF" w:rsidRPr="005A24B2">
+                            <w:r w:rsidR="00AE26FF" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>その他これらに準ずる事業（施設）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005A24B2" w:rsidRPr="00C77448" w:rsidRDefault="00785B7B" w:rsidP="005A24B2">
+                          <w:p w14:paraId="5BF1004B" w14:textId="0A61CC55" w:rsidR="005A24B2" w:rsidRPr="00A4377D" w:rsidRDefault="00785B7B" w:rsidP="005A24B2">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00821E38" w:rsidRPr="005A24B2">
+                            <w:r w:rsidR="00F91292">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="005A24B2" w:rsidRPr="00C77448">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>東京都</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00821E38" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>認証保育所</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F91292">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>（</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A24B2" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>※</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AA33BF" w:rsidRPr="00A4377D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>３</w:t>
                             </w:r>
-                            <w:r w:rsidR="005A24B2" w:rsidRPr="00C77448">
+                            <w:r w:rsidR="00F91292">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                            <w:r w:rsidR="00821E38" w:rsidRPr="00C77448">
+                                <w:sz w:val="22"/>
+                              </w:rPr>
+                              <w:t>）</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00983934" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00983934" w:rsidRPr="00373005" w:rsidRDefault="00785B7B" w:rsidP="00075B83">
+                          <w:p w14:paraId="47A5241F" w14:textId="77777777" w:rsidR="00983934" w:rsidRPr="00A4377D" w:rsidRDefault="00785B7B" w:rsidP="00075B83">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:leftChars="100" w:left="210"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E3136E">
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>b</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
-                            <w:r w:rsidR="00821E38" w:rsidRPr="005A24B2">
+                            <w:r w:rsidR="00821E38" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>自治体からの補助により実施されている子育て支援事業</w:t>
                             </w:r>
-                            <w:r w:rsidR="004A306E">
+                            <w:r w:rsidR="004A306E" w:rsidRPr="00A4377D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-                                <w:sz w:val="24"/>
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>等</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="009367B0" w:rsidRPr="00373005" w:rsidRDefault="009367B0" w:rsidP="00821E38">
+                    <w:p w14:paraId="13C4E420" w14:textId="77777777" w:rsidR="009367B0" w:rsidRPr="00373005" w:rsidRDefault="009367B0" w:rsidP="00821E38">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="001966D1" w:rsidRPr="00BF0A88">
+    </w:p>
+    <w:p w14:paraId="0392C4CE" w14:textId="57566CB3" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544416DB" w14:textId="621D0540" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBC5235" w14:textId="276C9DB7" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126981F8" w14:textId="77777777" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF8AF80" w14:textId="61876BF4" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02891187" w14:textId="6BE02EAF" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FBACFF" w14:textId="6B0DD630" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D07674" w14:textId="68260F4B" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5772A716" w14:textId="2126CFAB" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B8006F" w14:textId="67946D37" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3ECDB6" w14:textId="316188F3" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1992C0DE" w14:textId="2BA1A22B" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A28AE4F" w14:textId="3AF04172" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6873BF3F" w14:textId="54FDE54A" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0F7178" w14:textId="2BE26226" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7781793F" w14:textId="77777777" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7528FE12" w14:textId="02748858" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053B1727" w14:textId="20D82EC8" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:rightChars="-135" w:right="-283" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF9964F" w14:textId="77777777" w:rsidR="003F19CB" w:rsidRDefault="003F19CB" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:rightChars="-135" w:right="-283"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E49808" w14:textId="79F10D8F" w:rsidR="001966D1" w:rsidRPr="003F19CB" w:rsidRDefault="001966D1" w:rsidP="003F19CB">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:rightChars="-135" w:right="-283"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0A88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>第３号　第１・２号の期間から除算する期間</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35468" w:rsidRDefault="005A24B2" w:rsidP="00D35468">
+    <w:p w14:paraId="0DA9645E" w14:textId="089D8887" w:rsidR="00D35468" w:rsidRDefault="005A24B2" w:rsidP="00D35468">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="240"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>老人福祉施設、救護施設、更生施設、介護老人保健施設、介護医療院、地域包括支援センターその他これらに準ずる施設の</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35468" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>従業者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00735ABF" w:rsidRPr="005C7167">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>居宅介護支援事業、介護予防支援事業その他これらに準ずる事業の従事者が</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>相談支援の業務</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16595" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>その他これに準ずる業務に従事した期間及び老人福祉施設、介護老人保健施設、介護医療院、療養病床関係病室その他これらに準ずる施設の</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35468" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>従業者</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16595" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、老人居宅介護等事業その他これに準ずる事業の</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35468" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>従業</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16595" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>者又は特例子会社、助成金受給事業所その他これらに準ずる施設の従業者であって、社会福祉主事任用資格者、訪問介護員２級以上に相当する研修の修了者、保育士及び児童指導員任用資格者</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35468" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16595" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>精神障害者社会復帰指導員任用資格者</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35468" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>である者が、直接支援の業務に従事した期間を合算した期間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ADC05E" w14:textId="7A9D8CDA" w:rsidR="00735ABF" w:rsidRPr="005C7167" w:rsidRDefault="00735ABF" w:rsidP="00735ABF">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7167">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>※５年９００日の実務経験のうち、高齢者等の実務を除いて、障害者、障害児または児童に関</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7167">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>しての実務が３年５４０日以上必要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367C2E7C" w14:textId="54C82022" w:rsidR="00821E38" w:rsidRPr="00D35468" w:rsidRDefault="001F0454" w:rsidP="0063778A">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD5C26">
-[...145 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00BF0A88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>社会福祉主事任用資格者</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        <w:t>第４</w:t>
+      </w:r>
+      <w:r w:rsidR="00821E38" w:rsidRPr="00BF0A88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>、</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        <w:t>号　直接支援の業務（資格なし）</w:t>
+      </w:r>
+      <w:r w:rsidR="003F19CB" w:rsidRPr="005C7167">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>訪問介護員２級以上に相当する研修の修了者、保育士及び児童指導員任用資格者</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+        <w:t>（必要年数８年以上）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551017B3" w14:textId="77777777" w:rsidR="00D35468" w:rsidRPr="00615165" w:rsidRDefault="00821E38" w:rsidP="0063778A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>第２号のa～</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61990" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>に掲げる者であって、</w:t>
+      </w:r>
+      <w:r w:rsidR="0063778A" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>社会福祉主事任用資格者、訪問介護員２級以上に相当する研修の修了者、保育士及び児童指導員任用資格者又は精神障害者社会復帰指導員任用資格者で</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0454" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ない者が、直接支援の業務に従事した期間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0809F73C" w14:textId="77777777" w:rsidR="00DF4DF5" w:rsidRPr="00BF0A88" w:rsidRDefault="00DF4DF5" w:rsidP="00DF4DF5">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>又は</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF0A88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>精神障害者社会復帰指導員任用資格者</w:t>
-[...7 lines deleted...]
-        <w:t>である者が、直接支援の業務に従事した期間を合算した期間</w:t>
+        <w:t>第５号　第４号の期間から除算する期間</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00821E38" w:rsidRPr="00D35468" w:rsidRDefault="001F0454" w:rsidP="0063778A">
+    <w:p w14:paraId="015E5E91" w14:textId="1EEBD155" w:rsidR="0063778A" w:rsidRDefault="0063778A" w:rsidP="0063778A">
       <w:pPr>
-        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>老人福祉施設、介護老人保健施設、介護医療院、療養病床関係病室その他これらに準ずる施設の従業者、老人居宅介護等事業その他これに準ずる事業の従業者又は特例子会社、助成金受給事業所その他これらに準ずる施設の従業者であって、社会福祉主事任用資格者、訪問介護員２級以上に相当する研修の修了者、保育士及び児童指導員任用資格者又は精神障害者社会復帰指導員任用資格者でない者が、直接支援の業務に従事した期間を合算した期間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E925F64" w14:textId="39457376" w:rsidR="00615165" w:rsidRPr="005C7167" w:rsidRDefault="00137728" w:rsidP="00137728">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005C7167">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>※８年１４４０日の実務経験のうち、高齢者等の実務を除いて、障害者、障害児または児童に関しての実務が３年５４０日以上必要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5E82C5" w14:textId="60DFA38E" w:rsidR="00824367" w:rsidRPr="005C7167" w:rsidRDefault="00DA1471" w:rsidP="00075B83">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="360" w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF0A88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>第４</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00821E38" w:rsidRPr="00BF0A88">
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4DF5" w:rsidRPr="00BF0A88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>号　直接支援の業務（資格なし）</w:t>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0A88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">号　</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4DF5" w:rsidRPr="00BF0A88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>国家資格等保有者</w:t>
+      </w:r>
+      <w:r w:rsidR="003F19CB" w:rsidRPr="005C7167">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>（必要年数５年以上、国家資格取得→実務５年の順で可能）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35468" w:rsidRDefault="00821E38" w:rsidP="0063778A">
+    <w:p w14:paraId="70CB8BD8" w14:textId="18CA46AC" w:rsidR="00824367" w:rsidRDefault="00A17238" w:rsidP="00066A5E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="340" w:lineRule="exact"/>
-        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="240"/>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="220"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...365 lines deleted...]
-      <w:r w:rsidRPr="00066A5E">
+      <w:r w:rsidRPr="00615165">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ED5F4C" wp14:editId="746DDC52">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7275F3AA" wp14:editId="2305FC58">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>13970</wp:posOffset>
+                  <wp:posOffset>-52705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1047115</wp:posOffset>
+                  <wp:posOffset>2380615</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5949950" cy="1333500"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="テキスト ボックス 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5949950" cy="1333500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00A17238" w:rsidRPr="00927282" w:rsidRDefault="00A17238" w:rsidP="00A17238">
+                          <w:p w14:paraId="097863DE" w14:textId="77777777" w:rsidR="00A17238" w:rsidRPr="00927282" w:rsidRDefault="00A17238" w:rsidP="00A17238">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00927282">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>＜用語の整理等＞</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AA33BF" w:rsidRPr="00C77448" w:rsidRDefault="00AA33BF" w:rsidP="00A17238">
+                          <w:p w14:paraId="6A9BF617" w14:textId="77777777" w:rsidR="00AA33BF" w:rsidRPr="00C77448" w:rsidRDefault="00AA33BF" w:rsidP="00A17238">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">※１　</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>地方教育行政の組織及び運営に関する法律第３０条に基づき都道府県及び区市町村が</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -5970,96 +6331,96 @@
                               </w:rPr>
                               <w:t>条例にて</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>設置する</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>公の</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>相談機関を指す。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A17238" w:rsidRPr="00C77448" w:rsidRDefault="00A17238" w:rsidP="00A17238">
+                          <w:p w14:paraId="7C3CC444" w14:textId="77777777" w:rsidR="00A17238" w:rsidRPr="00C77448" w:rsidRDefault="00A17238" w:rsidP="00A17238">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                             <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>２</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　障害者施策推進区市町村包括補助事業等実施要綱（平成３０年４月１日２９福保障地第１６１９号。以下「包括補助実施要綱」という。）の第３の１（２）エに規定</w:t>
                             </w:r>
                             <w:r w:rsidR="00634885" w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>す</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>る区市町村障害者就労支援事業に係る区市町村障害者就労支援センターを指す。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A17238" w:rsidRPr="00C77448" w:rsidRDefault="00AD7091" w:rsidP="00075B83">
+                          <w:p w14:paraId="424264D5" w14:textId="14D4E220" w:rsidR="00A17238" w:rsidRPr="00C77448" w:rsidRDefault="00AD7091" w:rsidP="00075B83">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※</w:t>
                             </w:r>
                             <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>３</w:t>
                             </w:r>
                             <w:r w:rsidR="00A17238" w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -6078,103 +6439,103 @@
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>２（１）</w:t>
                             </w:r>
                             <w:r w:rsidR="001F18DD" w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>に定める認</w:t>
                             </w:r>
                             <w:r w:rsidR="00FA7D05" w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>証</w:t>
                             </w:r>
                             <w:r w:rsidR="001F18DD" w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>保育所及び他自治体が</w:t>
+                              <w:t>保育所</w:t>
                             </w:r>
                             <w:r w:rsidR="00FA7D05" w:rsidRPr="00C77448">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>認証する認定保育所を指す。</w:t>
+                              <w:t>を指す。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="73ED5F4C" id="テキスト ボックス 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.1pt;margin-top:82.45pt;width:468.5pt;height:105pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBw2Tp0iQIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG9mxndZG5MBN4KJA&#10;kARIiqxpioqEUiRL0pbcZQwUPUSvUHTd8+gifaRs59OsinpBz3CG83nzRscnTSXJSlhXapXS/kGP&#10;EqG4zkp1l9JPN/M37yhxnqmMSa1EStfC0ZPp61fHtZmIQ11omQlLEES5SW1SWnhvJknieCEq5g60&#10;EQrGXNuKeaj2LsksqxG9kslhr3eU1NpmxmounMPtWWek0xg/zwX3l3nuhCcypajNx9PGcxHOZHrM&#10;JneWmaLk2zLYP1RRsVIh6T7UGfOMLG35V6iq5FY7nfsDrqtE53nJRewB3fR7z7q5LpgRsReA48we&#10;Jvf/wvKL1ZUlZZbSISWKVRhRu/nW3v9s73+3m++k3fxoN5v2/hd0Mgxw1cZN8Ora4J1v3usGY9/d&#10;O1wGFJrcVuEf/RHYAfx6D7ZoPOG4HI2H4/EIJg5bfzAYjHpxHMnDc2Od/yB0RYKQUotpRpDZ6tx5&#10;lALXnUvI5rQss3kpZVTW7lRasmIYPPiS6ZoSyZzHZUrn8ReqRognz6QidUqPUEzM9MQWcu1jLiTj&#10;n1+KELzOmCu61BmkrZdUoS4RSbmtP2DZYRYk3yyaOIrBDs+FztaA2eqOt87weYnw5+jjilkQFfBh&#10;+fwljlxqVK63EiWFtl9fug/+4A+slNQgfkrdlyWzAvB8VGDWuD8chk2JynD09hCKfWxZPLaoZXWq&#10;AXEfa254FIO/lzsxt7q6xY7OQlaYmOLInVK/E099t47YcS5ms+iE3TDMn6trw0PogFuA9aa5ZdZs&#10;2eBBpAu9WxE2eUaKzje8VHq29DovI2MCzh2qmH1QsFeRBdtvQFjcx3r0evhSTf8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQArSJI63gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;qEOKQhPiVAgBUiUulCJx3MQmP9jrKHbT8PYsJzjuN6PZmXK7OCtmM4Xek4LrVQLCUON1T62Cw9vT&#10;1QZEiEgarSej4NsE2FbnZyUW2p/o1cz72AoOoVCggi7GsZAyNJ1xGFZ+NMTap58cRj6nVuoJTxzu&#10;rEyTJJMOe+IPHY7moTPN1/7oFOAw2MOzS2rMNh+P8/vLLhvynVKXF8v9HYholvhnht/6XB0q7lT7&#10;I+kgrII0ZSPj7CYHwXq+zpnUCta3TGRVyv8Lqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcNk6dIkCAADxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAK0iSOt4AAAAJAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="7275F3AA" id="テキスト ボックス 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.15pt;margin-top:187.45pt;width:468.5pt;height:105pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAImD7gUwIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuGjEU3VfqP1jeNwMJpAVliCiIqlKU&#10;RCJV1sbjyYzq8XVtwwz9+h6bZ9KsqrIw9+X7OD53bm67RrONcr4mk/P+RY8zZSQVtXnJ+Y+nxacv&#10;nPkgTCE0GZXzrfL8dvLxw01rx+qSKtKFcgxJjB+3NudVCHacZV5WqhH+gqwycJbkGhGgupescKJF&#10;9kZnl73eddaSK6wjqbyHdb5z8knKX5ZKhoey9CownXP0FtLp0rmKZza5EeMXJ2xVy30b4h+6aERt&#10;UPSYai6CYGtX/5WqqaUjT2W4kNRkVJa1VGkGTNPvvZlmWQmr0iwAx9sjTP7/pZX3m6V9dCx0X6nD&#10;A0ZAWuvHHsY4T1e6Jv6jUwY/INweYVNdYBLG4WgwGg3hkvD1r66uhr0EbHa6bp0P3xQ1LAo5d3iX&#10;BJfY3PmAkgg9hMRqnnRdLGqtk7L1M+3YRuAJ8fIFtZxp4QOMOV+kX+waKV5d04a1Ob9GM6nSK1+s&#10;dcy50kL+fC9DjJoLX+1KF5D2UdrEvlSi177/E2ZRCt2qY3WR88EBzxUVW8DsaMdAb+WiRvo7zPEo&#10;HCgH+LBG4QFHqQmd017irCL3+z17jAcT4OWsBYVz7n+thVOA57sBR0b9wSByPimD4edLKO7cszr3&#10;mHUzI0Dcx8JamcQYH/RBLB01z9i2aawKlzAStXMeDuIs7BYL2yrVdJqCwHIrwp1ZWhlTR9wirE/d&#10;s3B2z4YAIt3Tgexi/IYUu9h409B0HaisE2MizjtU8fZRwYYkFuy3Oa7guZ6iTt+cyR8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDN9L3x4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUjsWocWUidkUiEESJW6oRSJ5SQ2eeBHFLtp+HvMCpYzc3Tn3GI7G80mNfrOWYSbZQJM2drJzjYI&#10;x7fnhQDmA1lJ2lmF8K08bMvLi4Jy6c72VU2H0LAYYn1OCG0IQ865r1tlyC/doGy8fbrRUIjj2HA5&#10;0jmGG81XSZJyQ52NH1oa1GOr6q/DySBQ3+vji0kqSsXH0/S+36V9tkO8vpof7oEFNYc/GH71ozqU&#10;0alyJys90wgLsY4kwnpzmwGLQLYSG2AVwp2IG14W/H+F8gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAImD7gUwIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDN9L3x4AAAAAoBAAAPAAAAAAAAAAAAAAAAAK0EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:stroke dashstyle="dash"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00A17238" w:rsidRPr="00927282" w:rsidRDefault="00A17238" w:rsidP="00A17238">
+                    <w:p w14:paraId="097863DE" w14:textId="77777777" w:rsidR="00A17238" w:rsidRPr="00927282" w:rsidRDefault="00A17238" w:rsidP="00A17238">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00927282">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>＜用語の整理等＞</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AA33BF" w:rsidRPr="00C77448" w:rsidRDefault="00AA33BF" w:rsidP="00A17238">
+                    <w:p w14:paraId="6A9BF617" w14:textId="77777777" w:rsidR="00AA33BF" w:rsidRPr="00C77448" w:rsidRDefault="00AA33BF" w:rsidP="00A17238">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">※１　</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>地方教育行政の組織及び運営に関する法律第３０条に基づき都道府県及び区市町村が</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -6182,96 +6543,96 @@
                         </w:rPr>
                         <w:t>条例にて</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>設置する</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>公の</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>相談機関を指す。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A17238" w:rsidRPr="00C77448" w:rsidRDefault="00A17238" w:rsidP="00A17238">
+                    <w:p w14:paraId="7C3CC444" w14:textId="77777777" w:rsidR="00A17238" w:rsidRPr="00C77448" w:rsidRDefault="00A17238" w:rsidP="00A17238">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>※</w:t>
                       </w:r>
                       <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>２</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　障害者施策推進区市町村包括補助事業等実施要綱（平成３０年４月１日２９福保障地第１６１９号。以下「包括補助実施要綱」という。）の第３の１（２）エに規定</w:t>
                       </w:r>
                       <w:r w:rsidR="00634885" w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>す</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>る区市町村障害者就労支援事業に係る区市町村障害者就労支援センターを指す。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A17238" w:rsidRPr="00C77448" w:rsidRDefault="00AD7091" w:rsidP="00075B83">
+                    <w:p w14:paraId="424264D5" w14:textId="14D4E220" w:rsidR="00A17238" w:rsidRPr="00C77448" w:rsidRDefault="00AD7091" w:rsidP="00075B83">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>※</w:t>
                       </w:r>
                       <w:r w:rsidR="00AA33BF" w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>３</w:t>
                       </w:r>
                       <w:r w:rsidR="00A17238" w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
@@ -6290,392 +6651,470 @@
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>２（１）</w:t>
                       </w:r>
                       <w:r w:rsidR="001F18DD" w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>に定める認</w:t>
                       </w:r>
                       <w:r w:rsidR="00FA7D05" w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>証</w:t>
                       </w:r>
                       <w:r w:rsidR="001F18DD" w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>保育所及び他自治体が</w:t>
+                        <w:t>保育所</w:t>
                       </w:r>
                       <w:r w:rsidR="00FA7D05" w:rsidRPr="00C77448">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>認証する認定保育所を指す。</w:t>
+                        <w:t>を指す。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00824367" w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="00824367" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>医師、歯科医師、薬剤師、保健師、助産師、看護師、准看護師、理学療法士、作業療法士、社会福祉士、介護福祉士、視能訓練士、義肢装具士、歯科衛生士、言語聴覚士、あん摩マッサージ指圧師、はり師、きゅう師、柔道整復師、管理栄養士、栄養士、精神保健福祉士</w:t>
       </w:r>
-      <w:r w:rsidR="00075B83">
-[...19 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="00FA5037" w:rsidRPr="005C7167">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>、公認心理師</w:t>
+      </w:r>
+      <w:r w:rsidR="00075B83" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>が、その資格に基づき当該資格に係る業務</w:t>
+      </w:r>
+      <w:r w:rsidR="00634885" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
-      <w:r w:rsidR="00075B83" w:rsidRPr="00066A5E">
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="00075B83" w:rsidRPr="00615165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>従事した期間</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00824367" w:rsidRPr="00066A5E" w:rsidSect="004A2A0B">
+    <w:p w14:paraId="7A836B83" w14:textId="71D1CD9F" w:rsidR="00FA5037" w:rsidRPr="005C7167" w:rsidRDefault="00FA5037" w:rsidP="00FA5037">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="430" w:hangingChars="100" w:hanging="220"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C7167">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>※国家資格に基づく実務のほかに、高齢者等の実務を除いて、障害者、障害児または児童に関しての実務も３年５４０日以上必要です。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FA5037" w:rsidRPr="005C7167" w:rsidSect="00A4377D">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="284" w:left="1418" w:header="851" w:footer="851" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="1134" w:bottom="284" w:left="1418" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F857AE" w:rsidRDefault="00F857AE" w:rsidP="000734ED">
+    <w:p w14:paraId="210AE761" w14:textId="77777777" w:rsidR="00167FDB" w:rsidRDefault="00167FDB" w:rsidP="000734ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F857AE" w:rsidRDefault="00F857AE" w:rsidP="000734ED">
+    <w:p w14:paraId="5A8D356C" w14:textId="77777777" w:rsidR="00167FDB" w:rsidRDefault="00167FDB" w:rsidP="000734ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F857AE" w:rsidRDefault="00F857AE" w:rsidP="000734ED">
+    <w:p w14:paraId="51F14061" w14:textId="77777777" w:rsidR="00167FDB" w:rsidRDefault="00167FDB" w:rsidP="000734ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F857AE" w:rsidRDefault="00F857AE" w:rsidP="000734ED">
+    <w:p w14:paraId="38F275D5" w14:textId="77777777" w:rsidR="00167FDB" w:rsidRDefault="00167FDB" w:rsidP="000734ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC2115"/>
     <w:rsid w:val="0001109F"/>
     <w:rsid w:val="00025900"/>
+    <w:rsid w:val="000522E7"/>
     <w:rsid w:val="00066A5E"/>
     <w:rsid w:val="000734ED"/>
     <w:rsid w:val="00075B83"/>
+    <w:rsid w:val="00083339"/>
     <w:rsid w:val="000908BF"/>
     <w:rsid w:val="000961B4"/>
+    <w:rsid w:val="000A57E7"/>
+    <w:rsid w:val="000A5EBA"/>
     <w:rsid w:val="000E4685"/>
+    <w:rsid w:val="00134FD9"/>
+    <w:rsid w:val="00137728"/>
     <w:rsid w:val="00137C41"/>
+    <w:rsid w:val="00167FDB"/>
     <w:rsid w:val="0018104C"/>
+    <w:rsid w:val="0019300E"/>
     <w:rsid w:val="001966D1"/>
+    <w:rsid w:val="00196F39"/>
+    <w:rsid w:val="001B0671"/>
+    <w:rsid w:val="001B2FE6"/>
+    <w:rsid w:val="001C48AA"/>
     <w:rsid w:val="001F0454"/>
     <w:rsid w:val="001F18DD"/>
     <w:rsid w:val="00281126"/>
     <w:rsid w:val="002A0B05"/>
+    <w:rsid w:val="002A3BD3"/>
     <w:rsid w:val="002C202A"/>
     <w:rsid w:val="002E21C5"/>
+    <w:rsid w:val="002E6BC0"/>
     <w:rsid w:val="00302841"/>
     <w:rsid w:val="00330B08"/>
+    <w:rsid w:val="00350212"/>
     <w:rsid w:val="00373005"/>
+    <w:rsid w:val="003A35B1"/>
     <w:rsid w:val="003E0D54"/>
     <w:rsid w:val="003E2C9E"/>
+    <w:rsid w:val="003F19CB"/>
     <w:rsid w:val="003F420B"/>
     <w:rsid w:val="003F6C0D"/>
+    <w:rsid w:val="00422C32"/>
     <w:rsid w:val="00454820"/>
     <w:rsid w:val="004A2A0B"/>
     <w:rsid w:val="004A306E"/>
+    <w:rsid w:val="004E1C87"/>
+    <w:rsid w:val="004F2028"/>
+    <w:rsid w:val="00550C31"/>
     <w:rsid w:val="005824A4"/>
+    <w:rsid w:val="00587A71"/>
     <w:rsid w:val="005A24B2"/>
+    <w:rsid w:val="005C7167"/>
     <w:rsid w:val="005D01C6"/>
     <w:rsid w:val="005D25BC"/>
+    <w:rsid w:val="006131B9"/>
+    <w:rsid w:val="00615165"/>
     <w:rsid w:val="00630EED"/>
     <w:rsid w:val="00633C3D"/>
     <w:rsid w:val="00634885"/>
     <w:rsid w:val="0063778A"/>
+    <w:rsid w:val="00642040"/>
     <w:rsid w:val="0068043D"/>
     <w:rsid w:val="006A4898"/>
     <w:rsid w:val="006A7961"/>
     <w:rsid w:val="006B5A96"/>
+    <w:rsid w:val="006C1E5A"/>
+    <w:rsid w:val="006C2531"/>
     <w:rsid w:val="006D0E08"/>
     <w:rsid w:val="006E06FC"/>
     <w:rsid w:val="00725CD2"/>
+    <w:rsid w:val="00732EE1"/>
+    <w:rsid w:val="00735ABF"/>
+    <w:rsid w:val="00737269"/>
     <w:rsid w:val="00770852"/>
     <w:rsid w:val="0077109A"/>
     <w:rsid w:val="00782B17"/>
     <w:rsid w:val="00785B7B"/>
     <w:rsid w:val="007B2A20"/>
+    <w:rsid w:val="007B4EDE"/>
+    <w:rsid w:val="00806B08"/>
     <w:rsid w:val="00821E38"/>
     <w:rsid w:val="00824367"/>
     <w:rsid w:val="00835FCD"/>
+    <w:rsid w:val="008A3D81"/>
     <w:rsid w:val="008D56F0"/>
     <w:rsid w:val="008E4E1C"/>
     <w:rsid w:val="00927282"/>
     <w:rsid w:val="009367B0"/>
     <w:rsid w:val="00966346"/>
     <w:rsid w:val="00983934"/>
+    <w:rsid w:val="0098465C"/>
     <w:rsid w:val="009A5385"/>
     <w:rsid w:val="009C0A4E"/>
+    <w:rsid w:val="009F2FF4"/>
+    <w:rsid w:val="00A01187"/>
     <w:rsid w:val="00A0492B"/>
     <w:rsid w:val="00A12B82"/>
+    <w:rsid w:val="00A14C1A"/>
+    <w:rsid w:val="00A15A52"/>
     <w:rsid w:val="00A17238"/>
     <w:rsid w:val="00A2657D"/>
+    <w:rsid w:val="00A4377D"/>
     <w:rsid w:val="00A56B17"/>
+    <w:rsid w:val="00A651EC"/>
     <w:rsid w:val="00A84E1F"/>
     <w:rsid w:val="00AA33BF"/>
     <w:rsid w:val="00AC276A"/>
     <w:rsid w:val="00AD7091"/>
     <w:rsid w:val="00AE26FF"/>
+    <w:rsid w:val="00B035E5"/>
+    <w:rsid w:val="00B16E6B"/>
+    <w:rsid w:val="00B37A17"/>
     <w:rsid w:val="00B60A0E"/>
     <w:rsid w:val="00B61990"/>
     <w:rsid w:val="00B636C9"/>
     <w:rsid w:val="00B86A12"/>
+    <w:rsid w:val="00BA481D"/>
     <w:rsid w:val="00BC1CEC"/>
     <w:rsid w:val="00BC2115"/>
     <w:rsid w:val="00BD5C26"/>
     <w:rsid w:val="00BF0A88"/>
     <w:rsid w:val="00C06C59"/>
+    <w:rsid w:val="00C07AE3"/>
+    <w:rsid w:val="00C2624F"/>
     <w:rsid w:val="00C31D15"/>
     <w:rsid w:val="00C44D41"/>
     <w:rsid w:val="00C66012"/>
     <w:rsid w:val="00C74634"/>
     <w:rsid w:val="00C77448"/>
+    <w:rsid w:val="00C92045"/>
+    <w:rsid w:val="00CB7795"/>
+    <w:rsid w:val="00CC4C45"/>
     <w:rsid w:val="00CC572D"/>
     <w:rsid w:val="00CE61C9"/>
     <w:rsid w:val="00D07F3D"/>
     <w:rsid w:val="00D352C8"/>
     <w:rsid w:val="00D35468"/>
     <w:rsid w:val="00D36CA8"/>
+    <w:rsid w:val="00D4458E"/>
     <w:rsid w:val="00D447DA"/>
     <w:rsid w:val="00D4544A"/>
     <w:rsid w:val="00D653F3"/>
     <w:rsid w:val="00DA1471"/>
+    <w:rsid w:val="00DB38CC"/>
     <w:rsid w:val="00DC479B"/>
     <w:rsid w:val="00DD79D1"/>
     <w:rsid w:val="00DE1806"/>
     <w:rsid w:val="00DF4DF5"/>
+    <w:rsid w:val="00DF5024"/>
     <w:rsid w:val="00E04A34"/>
     <w:rsid w:val="00E102F8"/>
+    <w:rsid w:val="00E30AA3"/>
     <w:rsid w:val="00E3136E"/>
     <w:rsid w:val="00E36A0B"/>
     <w:rsid w:val="00E36A1A"/>
+    <w:rsid w:val="00E45268"/>
     <w:rsid w:val="00E46014"/>
     <w:rsid w:val="00E7582E"/>
+    <w:rsid w:val="00E92D74"/>
+    <w:rsid w:val="00F001CB"/>
     <w:rsid w:val="00F00515"/>
     <w:rsid w:val="00F16595"/>
     <w:rsid w:val="00F36271"/>
+    <w:rsid w:val="00F81800"/>
     <w:rsid w:val="00F8572D"/>
     <w:rsid w:val="00F857AE"/>
+    <w:rsid w:val="00F91292"/>
+    <w:rsid w:val="00FA5037"/>
     <w:rsid w:val="00FA7D05"/>
     <w:rsid w:val="00FC60C0"/>
     <w:rsid w:val="00FE0D0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4019D124"/>
   <w15:docId w15:val="{D606D2FE-09A0-4E4D-9F04-557A7A273E83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7003,50 +7442,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -7126,91 +7570,158 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000734ED"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000734ED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000734ED"/>
   </w:style>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A4377D"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B37A17"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B37A17"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B37A17"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="ac"/>
+    <w:next w:val="ac"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B37A17"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="ad"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37A17"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="255939428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="364065644">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/chiiki/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/chiiki/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/service/naiyou.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/shougaishahukushi/service/naiyou.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mhlw.go.jp/stf/seisakunitsuite/bunya/hukushi_kaigo/seikatsuhogo/shakai-kaigo-fukushi1/shakai-kaigo-fukushi9.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7474,67 +7985,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFD3E8AF-FE71-4D16-B51B-EC2FEAC37663}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1140</Characters>
+  <Pages>4</Pages>
+  <Words>1057</Words>
+  <Characters>1058</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1338</CharactersWithSpaces>
+  <CharactersWithSpaces>2061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>