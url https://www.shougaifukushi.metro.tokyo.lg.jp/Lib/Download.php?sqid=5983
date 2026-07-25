--- v0 (2026-06-04)
+++ v1 (2026-07-25)
@@ -5,85 +5,85 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\12 指定事業者の公示\告示 公示\★公示R8年度\0805廃止\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\12 指定事業者の公示\告示 公示\★公示R8年度\0806廃止\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3D2350C-236A-4ADD-AF06-1DC29DB3B277}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A44487D1-C2FB-4AFC-8848-B67C402A0253}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="8年度廃止" sheetId="8" r:id="rId1"/>
     <sheet name="8年度取消" sheetId="9" r:id="rId2"/>
     <sheet name="７年度廃止" sheetId="7" r:id="rId3"/>
     <sheet name="6年度廃止" sheetId="4" r:id="rId4"/>
     <sheet name="６年度取消" sheetId="5" r:id="rId5"/>
     <sheet name="５年度廃止" sheetId="6" r:id="rId6"/>
     <sheet name="5年度辞退" sheetId="2" r:id="rId7"/>
     <sheet name="5年度取消" sheetId="3" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'6年度廃止'!$A$2:$G$186</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'７年度廃止'!$A$2:$G$2</definedName>
     <definedName name="辞退">'5年度辞退'!$A$1:$I$1</definedName>
     <definedName name="取消">'5年度取消'!$A$2:$G$2</definedName>
     <definedName name="廃止" localSheetId="2">'７年度廃止'!$A$2:$G$34</definedName>
     <definedName name="廃止">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10241" uniqueCount="3618">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10431" uniqueCount="3668">
   <si>
     <t>サービス種類</t>
   </si>
   <si>
     <t>事業所番号</t>
   </si>
   <si>
     <t>事業所名称</t>
   </si>
   <si>
     <t>事業所所在地</t>
   </si>
   <si>
     <t>申請者名称</t>
   </si>
   <si>
     <t>廃止年月日</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>居宅介護</t>
   </si>
   <si>
@@ -10973,50 +10973,200 @@
     <t>合同会社ＡＣＥ</t>
   </si>
   <si>
     <t>Ｓｍｉｌｅ　Ｌａｂ　Ｔｏｋｙｏ</t>
   </si>
   <si>
     <t>江東区東陽３－２３－２２　東陽プラザビル2階Ｂ区画</t>
   </si>
   <si>
     <t>ベアーの家</t>
   </si>
   <si>
     <t>昭島市中神町１１８１－２</t>
   </si>
   <si>
     <t>リンデンハウス</t>
   </si>
   <si>
     <t>西多摩郡日の出町大久野２１８４－１</t>
   </si>
   <si>
     <t>グリーンリーフ</t>
   </si>
   <si>
     <t>町田市成瀬１－１８－４　グリーンタウン成瀬Ｄ２</t>
+  </si>
+  <si>
+    <t>一般社団法人つなぎ</t>
+  </si>
+  <si>
+    <t>つくし介護サービス</t>
+  </si>
+  <si>
+    <t>小平市小川西町３－８－４０　コーポ和泉１階</t>
+  </si>
+  <si>
+    <t>マツノケア世田谷</t>
+  </si>
+  <si>
+    <t>世田谷区粕谷４－２０－１８　幸栄マンション２１２</t>
+  </si>
+  <si>
+    <t>ニューロダイバーシティ株式会社</t>
+  </si>
+  <si>
+    <t>医心館　訪問介護ステーション　高田馬場</t>
+  </si>
+  <si>
+    <t>新宿区下落合２－５－１３</t>
+  </si>
+  <si>
+    <t>合同会社ライフスタイル</t>
+  </si>
+  <si>
+    <t>訪問介護　ライフシェア</t>
+  </si>
+  <si>
+    <t>墨田区京島３－３２－１０－１０２</t>
+  </si>
+  <si>
+    <t>ＰＵＧ株式会社</t>
+  </si>
+  <si>
+    <t>ろーたすけあ・サポート</t>
+  </si>
+  <si>
+    <t>世田谷区三軒茶屋１－４０－１４　太子堂ハイム２０３</t>
+  </si>
+  <si>
+    <t>ＳＯＭＰＯケア　上高井戸　訪問介護</t>
+  </si>
+  <si>
+    <t>杉並区上高井戸１－９－１　大和ビル２階</t>
+  </si>
+  <si>
+    <t>株式会社　ピクシー</t>
+  </si>
+  <si>
+    <t>ピクシー介護サービス</t>
+  </si>
+  <si>
+    <t>文京区本駒込２－２０－６　本駒込２丁目ビル</t>
+  </si>
+  <si>
+    <t>株式会社ケアーシップ</t>
+  </si>
+  <si>
+    <t>にこにこケアーシップ</t>
+  </si>
+  <si>
+    <t>板橋区氷川町４７－９－１０１</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人彩り</t>
+  </si>
+  <si>
+    <t>ケアセンター彩り</t>
+  </si>
+  <si>
+    <t>練馬区東大泉６－１８－１８　メゾン寿１０４号</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人ライフサポートさくら</t>
+  </si>
+  <si>
+    <t>ケアサポートさくら</t>
+  </si>
+  <si>
+    <t>練馬区上石神井３－１６－２５</t>
+  </si>
+  <si>
+    <t>有限会社あすなろ会</t>
+  </si>
+  <si>
+    <t>足立区保木間５－１０－２２</t>
+  </si>
+  <si>
+    <t>医心館 訪問介護ステーション 篠崎</t>
+  </si>
+  <si>
+    <t>江戸川区篠崎町２－３１－３　医心館　篠崎</t>
+  </si>
+  <si>
+    <t>医心館　訪問介護ステーション　仙川</t>
+  </si>
+  <si>
+    <t>調布市仙川町１－３０－１</t>
+  </si>
+  <si>
+    <t>労働者協同組合労協センター事業団</t>
+  </si>
+  <si>
+    <t>ワーカーズコープ　よつば</t>
+  </si>
+  <si>
+    <t>足立区千住旭町２６－８　ヒラバヤシハイム１階</t>
+  </si>
+  <si>
+    <t>やまぐちや</t>
+  </si>
+  <si>
+    <t>あきる野市小中野１９６－１</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人ひだまり</t>
+  </si>
+  <si>
+    <t>ぬくぬく（温温）</t>
+  </si>
+  <si>
+    <t>羽村市羽西３－３－１</t>
+  </si>
+  <si>
+    <t>イッショ</t>
+  </si>
+  <si>
+    <t>立川市栄町４－４１－４　京王ハイツ１０７号室</t>
+  </si>
+  <si>
+    <t>ＮＰＯ法人　八丈島ロベの会</t>
+  </si>
+  <si>
+    <t>ともちゃんち</t>
+  </si>
+  <si>
+    <t>八丈島八丈町＊</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人虹の橋</t>
+  </si>
+  <si>
+    <t>グループホーム虹の橋</t>
+  </si>
+  <si>
+    <t>江戸川区上篠崎３－１－１</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="[$]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@" x16r2:formatCode16="[$-ja-JP-x-gannen]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="178" formatCode="[$-411]ge\.m\.d;@"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -11454,54 +11604,54 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AE44B03-FFE4-4DD5-828C-5295D39C693A}">
-  <dimension ref="A1:G50"/>
+  <dimension ref="A1:G88"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="C39" sqref="C39"/>
+    <sheetView tabSelected="1" topLeftCell="A69" workbookViewId="0">
+      <selection activeCell="C93" sqref="C93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="17" style="17" customWidth="1"/>
     <col min="2" max="2" width="13.625" style="17" customWidth="1"/>
     <col min="3" max="3" width="44.625" style="17" customWidth="1"/>
     <col min="4" max="4" width="36.75" style="17" customWidth="1"/>
     <col min="5" max="5" width="54.125" style="17" customWidth="1"/>
     <col min="6" max="6" width="16" style="19" customWidth="1"/>
     <col min="7" max="16384" width="9" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="F1" s="8"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>1</v>
@@ -12601,50 +12751,924 @@
       </c>
       <c r="G49" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A50" s="12" t="s">
         <v>297</v>
       </c>
       <c r="B50" s="12">
         <v>1332302015</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>1142</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>1143</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>1144</v>
       </c>
       <c r="F50" s="21">
         <v>46173</v>
       </c>
       <c r="G50" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A51" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="12">
+        <v>1313401224</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>3620</v>
+      </c>
+      <c r="F51" s="18">
+        <v>44835</v>
+      </c>
+      <c r="G51" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A52" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="12">
+        <v>1311205718</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>3621</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>3622</v>
+      </c>
+      <c r="F52" s="18">
+        <v>46171</v>
+      </c>
+      <c r="G52" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A53" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="12">
+        <v>1312005075</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>2831</v>
+      </c>
+      <c r="F53" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G53" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A54" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="12">
+        <v>1312103482</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E54" s="12" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F54" s="18">
+        <v>46174</v>
+      </c>
+      <c r="G54" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A55" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="12">
+        <v>1310403041</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>3624</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F55" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G55" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A56" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="12">
+        <v>1310701592</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>3628</v>
+      </c>
+      <c r="F56" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G56" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A57" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="12">
+        <v>1311205338</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>3630</v>
+      </c>
+      <c r="E57" s="12" t="s">
+        <v>3631</v>
+      </c>
+      <c r="F57" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A58" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="12">
+        <v>1311502049</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E58" s="12" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F58" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G58" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A59" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="12">
+        <v>1311701229</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>3636</v>
+      </c>
+      <c r="F59" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G59" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A60" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="12">
+        <v>1311902819</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>3638</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>3639</v>
+      </c>
+      <c r="F60" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G60" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A61" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="12">
+        <v>1312001728</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>3641</v>
+      </c>
+      <c r="E61" s="12" t="s">
+        <v>3642</v>
+      </c>
+      <c r="F61" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G61" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A62" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="12">
+        <v>1312003658</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>3643</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>3644</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>3645</v>
+      </c>
+      <c r="F62" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G62" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A63" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="12">
+        <v>1312102864</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E63" s="12" t="s">
+        <v>3647</v>
+      </c>
+      <c r="F63" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G63" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A64" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="12">
+        <v>1312304924</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>3648</v>
+      </c>
+      <c r="E64" s="12" t="s">
+        <v>3649</v>
+      </c>
+      <c r="F64" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G64" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A65" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="12">
+        <v>1313101436</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>3650</v>
+      </c>
+      <c r="E65" s="12" t="s">
+        <v>3651</v>
+      </c>
+      <c r="F65" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G65" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A66" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B66" s="12">
+        <v>1313401224</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>3620</v>
+      </c>
+      <c r="F66" s="18">
+        <v>44835</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A67" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B67" s="12">
+        <v>1311205718</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>3621</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>3622</v>
+      </c>
+      <c r="F67" s="18">
+        <v>46171</v>
+      </c>
+      <c r="G67" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A68" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B68" s="12">
+        <v>1312005075</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E68" s="12" t="s">
+        <v>2831</v>
+      </c>
+      <c r="F68" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G68" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A69" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B69" s="12">
+        <v>1312103482</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E69" s="12" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F69" s="18">
+        <v>46174</v>
+      </c>
+      <c r="G69" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A70" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B70" s="12">
+        <v>1312103771</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>3653</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>3654</v>
+      </c>
+      <c r="F70" s="18">
+        <v>46178</v>
+      </c>
+      <c r="G70" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A71" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B71" s="12">
+        <v>1310403041</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>3624</v>
+      </c>
+      <c r="E71" s="12" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F71" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G71" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A72" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B72" s="12">
+        <v>1310701592</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E72" s="12" t="s">
+        <v>3628</v>
+      </c>
+      <c r="F72" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G72" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A73" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B73" s="12">
+        <v>1311205338</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>3630</v>
+      </c>
+      <c r="E73" s="12" t="s">
+        <v>3631</v>
+      </c>
+      <c r="F73" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G73" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A74" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B74" s="12">
+        <v>1311502049</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E74" s="12" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F74" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G74" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A75" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B75" s="12">
+        <v>1311701229</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>3636</v>
+      </c>
+      <c r="F75" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G75" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A76" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B76" s="12">
+        <v>1312001728</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>3641</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>3642</v>
+      </c>
+      <c r="F76" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G76" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A77" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B77" s="12">
+        <v>1312003658</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>3643</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>3644</v>
+      </c>
+      <c r="E77" s="12" t="s">
+        <v>3645</v>
+      </c>
+      <c r="F77" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G77" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A78" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B78" s="12">
+        <v>1312304924</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>3648</v>
+      </c>
+      <c r="E78" s="12" t="s">
+        <v>3649</v>
+      </c>
+      <c r="F78" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G78" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A79" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B79" s="12">
+        <v>1313101436</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>3650</v>
+      </c>
+      <c r="E79" s="12" t="s">
+        <v>3651</v>
+      </c>
+      <c r="F79" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A80" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" s="12">
+        <v>1312005075</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E80" s="12" t="s">
+        <v>2831</v>
+      </c>
+      <c r="F80" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G80" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A81" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" s="12">
+        <v>1311205338</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>3630</v>
+      </c>
+      <c r="E81" s="12" t="s">
+        <v>3631</v>
+      </c>
+      <c r="F81" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G81" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A82" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B82" s="12">
+        <v>1312005075</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E82" s="12" t="s">
+        <v>2831</v>
+      </c>
+      <c r="F82" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G82" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A83" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B83" s="12">
+        <v>1312103771</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>3653</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>3654</v>
+      </c>
+      <c r="F83" s="18">
+        <v>46178</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A84" s="12" t="s">
+        <v>936</v>
+      </c>
+      <c r="B84" s="12">
+        <v>1314900232</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>3656</v>
+      </c>
+      <c r="F84" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A85" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="12">
+        <v>1315000198</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>3658</v>
+      </c>
+      <c r="E85" s="12" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F85" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A86" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="B86" s="12">
+        <v>1312501420</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>3660</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>3661</v>
+      </c>
+      <c r="F86" s="18">
+        <v>46203</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A87" s="12" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B87" s="12">
+        <v>1326200043</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E87" s="12" t="s">
+        <v>3664</v>
+      </c>
+      <c r="F87" s="18">
+        <v>46112</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A88" s="12" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B88" s="12">
+        <v>1322302587</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>3667</v>
+      </c>
+      <c r="F88" s="18">
+        <v>46173</v>
+      </c>
+      <c r="G88" s="12" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80967D71-5C06-4651-8CBC-D90783322291}">
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="17.5" style="17" customWidth="1"/>
     <col min="2" max="2" width="15.25" style="17" customWidth="1"/>
     <col min="3" max="3" width="33.75" style="17" customWidth="1"/>
     <col min="4" max="4" width="28.625" style="17" customWidth="1"/>
     <col min="5" max="5" width="44.5" style="17" customWidth="1"/>
     <col min="6" max="6" width="15.125" style="17" customWidth="1"/>