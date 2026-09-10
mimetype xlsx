--- v1 (2026-07-25)
+++ v2 (2026-09-10)
@@ -5,85 +5,85 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\12 指定事業者の公示\告示 公示\★公示R8年度\0806廃止\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\12 指定事業者の公示\告示 公示\★公示R8年度\0808廃止\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A44487D1-C2FB-4AFC-8848-B67C402A0253}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FF0756B-C659-4459-B732-00E103174151}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="8年度廃止" sheetId="8" r:id="rId1"/>
     <sheet name="8年度取消" sheetId="9" r:id="rId2"/>
     <sheet name="７年度廃止" sheetId="7" r:id="rId3"/>
     <sheet name="6年度廃止" sheetId="4" r:id="rId4"/>
     <sheet name="６年度取消" sheetId="5" r:id="rId5"/>
     <sheet name="５年度廃止" sheetId="6" r:id="rId6"/>
     <sheet name="5年度辞退" sheetId="2" r:id="rId7"/>
     <sheet name="5年度取消" sheetId="3" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'6年度廃止'!$A$2:$G$186</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'７年度廃止'!$A$2:$G$2</definedName>
     <definedName name="辞退">'5年度辞退'!$A$1:$I$1</definedName>
     <definedName name="取消">'5年度取消'!$A$2:$G$2</definedName>
     <definedName name="廃止" localSheetId="2">'７年度廃止'!$A$2:$G$34</definedName>
     <definedName name="廃止">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10431" uniqueCount="3668">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10746" uniqueCount="3762">
   <si>
     <t>サービス種類</t>
   </si>
   <si>
     <t>事業所番号</t>
   </si>
   <si>
     <t>事業所名称</t>
   </si>
   <si>
     <t>事業所所在地</t>
   </si>
   <si>
     <t>申請者名称</t>
   </si>
   <si>
     <t>廃止年月日</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>居宅介護</t>
   </si>
   <si>
@@ -10713,72 +10713,50 @@
   <si>
     <t>特定非営利活動法人沙らの木</t>
   </si>
   <si>
     <t>ホーム・サラ</t>
   </si>
   <si>
     <t>れおホーム</t>
   </si>
   <si>
     <t>杉並区＊</t>
   </si>
   <si>
     <t>社会福祉法人けやきの杜</t>
   </si>
   <si>
     <t>地域共同生活支援センター・キッピス</t>
   </si>
   <si>
     <t>国分寺市戸倉１－２７－１０</t>
   </si>
   <si>
     <t>就労・生活支援センター　飛鳥晴山苑</t>
   </si>
   <si>
-    <t>法人(設置者)名</t>
-[...20 lines deleted...]
-  <si>
     <t>ケアサービス青の樹</t>
   </si>
   <si>
     <t>板橋区小茂根２－１３－８－２０５　クリスタルハイム小竹向原</t>
   </si>
   <si>
     <t>株式会社クックソン</t>
   </si>
   <si>
     <t>医修館東京　訪問介護事業所</t>
   </si>
   <si>
     <t>墨田区立花２－２５－９－３０６</t>
   </si>
   <si>
     <t>有限会社はなみずき</t>
   </si>
   <si>
     <t>港区高輪２－１５－３１　高輪グランドパームス２０４</t>
   </si>
   <si>
     <t>株式会社アイケアセンター</t>
   </si>
   <si>
     <t>アイケアセンター小豆沢</t>
@@ -11123,209 +11101,505 @@
     <t>羽村市羽西３－３－１</t>
   </si>
   <si>
     <t>イッショ</t>
   </si>
   <si>
     <t>立川市栄町４－４１－４　京王ハイツ１０７号室</t>
   </si>
   <si>
     <t>ＮＰＯ法人　八丈島ロベの会</t>
   </si>
   <si>
     <t>ともちゃんち</t>
   </si>
   <si>
     <t>八丈島八丈町＊</t>
   </si>
   <si>
     <t>特定非営利活動法人虹の橋</t>
   </si>
   <si>
     <t>グループホーム虹の橋</t>
   </si>
   <si>
     <t>江戸川区上篠崎３－１－１</t>
+  </si>
+  <si>
+    <t>有限会社アスナロ</t>
+  </si>
+  <si>
+    <t>アスナロ馬込介護ステーション</t>
+  </si>
+  <si>
+    <t>大田区西馬込１－４－２　馬込坂ハウス３０１</t>
+  </si>
+  <si>
+    <t>ケア・サービス　恵</t>
+  </si>
+  <si>
+    <t>墨田区文花１－３１－１６</t>
+  </si>
+  <si>
+    <t>アースサポート江東</t>
+  </si>
+  <si>
+    <t>江東区東陽５－２７－７</t>
+  </si>
+  <si>
+    <t>訪問介護事業所カブトムシ</t>
+  </si>
+  <si>
+    <t>板橋区徳丸２－７－２６　シルクハイツ徳丸１０２</t>
+  </si>
+  <si>
+    <t>ニチイケアセンター日野</t>
+  </si>
+  <si>
+    <t>日野市日野本町２－８－２　リンクスワンビル２０２</t>
+  </si>
+  <si>
+    <t>株式会社ヘルスケア</t>
+  </si>
+  <si>
+    <t>訪問介護ステーションひまわり</t>
+  </si>
+  <si>
+    <t>足立区西新井５－４－９－１０２</t>
+  </si>
+  <si>
+    <t>株式会社ホームケア井上</t>
+  </si>
+  <si>
+    <t>ホームケア井上</t>
+  </si>
+  <si>
+    <t>大田区鵜の木１－１６－２４　ＨＩビル</t>
+  </si>
+  <si>
+    <t>日本リック訪問介護方南町事業所</t>
+  </si>
+  <si>
+    <t>杉並区堀ノ内１－８－６　エクセル方南Ⅱ１０３</t>
+  </si>
+  <si>
+    <t>社会福祉法人鞍手ゆたか福祉会</t>
+  </si>
+  <si>
+    <t>ブルーム早稲田</t>
+  </si>
+  <si>
+    <t>新宿区高田馬場４－４０－１１</t>
+  </si>
+  <si>
+    <t>株式会社トライ・アングル</t>
+  </si>
+  <si>
+    <t>ディーキャリア　府中オフィス</t>
+  </si>
+  <si>
+    <t>府中市八幡町１－８－２０　１・２・３階</t>
+  </si>
+  <si>
+    <t>ディーキャリア　調布オフィス</t>
+  </si>
+  <si>
+    <t>調布市布田一丁目２６番１０　ニビックビル3階</t>
+  </si>
+  <si>
+    <t>世田谷更生館</t>
+  </si>
+  <si>
+    <t>世田谷区砧３－９－１１</t>
+  </si>
+  <si>
+    <t>株式会社ビーストライプ</t>
+  </si>
+  <si>
+    <t>Beehive</t>
+  </si>
+  <si>
+    <t>羽村市小作台１－５－２</t>
+  </si>
+  <si>
+    <t>府中市八幡町１－８－２０　１．２．３階</t>
+  </si>
+  <si>
+    <t>一般社団法人多幸</t>
+  </si>
+  <si>
+    <t>ＴＯＫＹＯ　Ｓｍｉｌｅ</t>
+  </si>
+  <si>
+    <t>東久留米市中央町５－２－１７</t>
+  </si>
+  <si>
+    <t>株式会社つなしまふれあいサービス</t>
+  </si>
+  <si>
+    <t>中野区新井３－３０－１</t>
+  </si>
+  <si>
+    <t>医療法人社団喜桜会</t>
+  </si>
+  <si>
+    <t>医療法人社団喜桜会みなみ訪問介護センター</t>
+  </si>
+  <si>
+    <t>板橋区南町４５－１５　南町アネックスＡ　地下１階</t>
+  </si>
+  <si>
+    <t>白山システムソリューション株式会社</t>
+  </si>
+  <si>
+    <t>ヘルパーステーション世田谷</t>
+  </si>
+  <si>
+    <t>世田谷区宇奈根２－３－１９－４０２</t>
+  </si>
+  <si>
+    <t>医心館 訪問介護ステーション 祖師谷</t>
+  </si>
+  <si>
+    <t>世田谷区祖師谷１－２２－２６</t>
+  </si>
+  <si>
+    <t>株式会社こずく</t>
+  </si>
+  <si>
+    <t>訪問介護こずく</t>
+  </si>
+  <si>
+    <t>板橋区高島平４－２－１５</t>
+  </si>
+  <si>
+    <t>株式会社ケアサービス伊東</t>
+  </si>
+  <si>
+    <t>株式会社ケアサービス伊東　練馬営業所</t>
+  </si>
+  <si>
+    <t>練馬区豊玉北４－２３－９　タワーイン豊玉１階</t>
+  </si>
+  <si>
+    <t>株式会社めぐみ</t>
+  </si>
+  <si>
+    <t>めぐみ　ケア</t>
+  </si>
+  <si>
+    <t>足立区西新井栄町２－５－１７</t>
+  </si>
+  <si>
+    <t>株式会社介護キャラバン隊</t>
+  </si>
+  <si>
+    <t>介護キャラバン隊</t>
+  </si>
+  <si>
+    <t>足立区南花畑２－７－６　グリーンパーク花畑Ｖ２０３</t>
+  </si>
+  <si>
+    <t>ニチイケアセンター足立扇</t>
+  </si>
+  <si>
+    <t>足立区扇２－３５－８　パークハイツ扇１階北</t>
+  </si>
+  <si>
+    <t>株式会社春</t>
+  </si>
+  <si>
+    <t>上千葉訪問介護ステーション</t>
+  </si>
+  <si>
+    <t>葛飾区東堀切３－２９－８　エバトコーポ１階</t>
+  </si>
+  <si>
+    <t>合同会社エニーケア</t>
+  </si>
+  <si>
+    <t>練馬区関町東１－１１－１７　ホワイトヴィラＢ２０２</t>
+  </si>
+  <si>
+    <t>社会福祉法人嘉祥会</t>
+  </si>
+  <si>
+    <t>ヘルパーステーションぬくもりの園</t>
+  </si>
+  <si>
+    <t>町田市下小山田町２７３５－４</t>
+  </si>
+  <si>
+    <t>ケア２１多摩永山</t>
+  </si>
+  <si>
+    <t>多摩市馬引沢１－１８－１１　マンション花みずきＡ　１階</t>
+  </si>
+  <si>
+    <t>ＳＯＭＰＯケア　千代田港　訪問介護</t>
+  </si>
+  <si>
+    <t>千代田区麹町４－５－４　桜井ビル５階</t>
+  </si>
+  <si>
+    <t>ＫＣ－Ｗｅｌｆａｒｅ株式会社</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 白金台訪問介護事業所</t>
+  </si>
+  <si>
+    <t>港区白金台２－１３－５</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 信濃町訪問介護事業所</t>
+  </si>
+  <si>
+    <t>新宿区南元町１４－７</t>
+  </si>
+  <si>
+    <t>ＳＯＭＰＯケア　渋谷　訪問介護</t>
+  </si>
+  <si>
+    <t>渋谷区代々木３－２８－６　いちご西参道ビルＡ棟２階Ａ室</t>
+  </si>
+  <si>
+    <t>企業組合ロマン交通</t>
+  </si>
+  <si>
+    <t>ロマン交通らくだサービス</t>
+  </si>
+  <si>
+    <t>江戸川区東瑞江２－１２－２０</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 小竹向原 訪問介護事業所</t>
+  </si>
+  <si>
+    <t>板橋区向原２－１１－１１</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 下石神井訪問介護事業所</t>
+  </si>
+  <si>
+    <t>練馬区下石神井２－３３－３</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 府中中河原訪問介護事業所</t>
+  </si>
+  <si>
+    <t>府中市住吉町１－３１－１</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 仙川 訪問介護事業所</t>
+  </si>
+  <si>
+    <t>社会福祉法人荒川のぞみの会</t>
+  </si>
+  <si>
+    <t>作業所ボンエルフ</t>
+  </si>
+  <si>
+    <t>荒川区東日暮里３－８－１６　３階</t>
+  </si>
+  <si>
+    <t>昭島生活実習所</t>
+  </si>
+  <si>
+    <t>昭島市松原町３－１１－１５</t>
+  </si>
+  <si>
+    <t>株式会社BMS</t>
+  </si>
+  <si>
+    <t>いちごテラス町田常盤町</t>
+  </si>
+  <si>
+    <t>町田市常盤町３１９１－１</t>
+  </si>
+  <si>
+    <t>練馬区立かたくり福祉作業所</t>
+  </si>
+  <si>
+    <t>練馬区大泉町３－２７－１０</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode="[$]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@" x16r2:formatCode16="[$-ja-JP-x-gannen]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="178" formatCode="[$-411]ge\.m\.d;@"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="58" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_21.4福祉" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -11590,2140 +11864,3596 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AE44B03-FFE4-4DD5-828C-5295D39C693A}">
-  <dimension ref="A1:G88"/>
+  <dimension ref="A1:G151"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A69" workbookViewId="0">
-      <selection activeCell="C93" sqref="C93"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="17" style="17" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="17"/>
+    <col min="1" max="1" width="17" style="16" customWidth="1"/>
+    <col min="2" max="2" width="13.625" style="16" customWidth="1"/>
+    <col min="3" max="3" width="44.625" style="16" customWidth="1"/>
+    <col min="4" max="4" width="36.75" style="16" customWidth="1"/>
+    <col min="5" max="5" width="54.125" style="16" customWidth="1"/>
+    <col min="6" max="6" width="16" style="18" customWidth="1"/>
+    <col min="7" max="7" width="9" style="23"/>
+    <col min="8" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="F1" s="8"/>
+      <c r="G1" s="22"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.15">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="12" t="s">
-[...12 lines deleted...]
-        <v>3537</v>
+      <c r="C2" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="19" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F2" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="19" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="12">
         <v>1341900015</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>3538</v>
+        <v>3533</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>3538</v>
+        <v>3533</v>
       </c>
       <c r="E3" s="12" t="s">
-        <v>3539</v>
-[...1 lines deleted...]
-      <c r="F3" s="18">
+        <v>3534</v>
+      </c>
+      <c r="F3" s="17">
         <v>46112</v>
       </c>
-      <c r="G3" s="12" t="s">
+      <c r="G3" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="12">
         <v>1310701683</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>3540</v>
+        <v>3535</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>3541</v>
+        <v>3536</v>
       </c>
       <c r="E4" s="12" t="s">
-        <v>3542</v>
-[...1 lines deleted...]
-      <c r="F4" s="18">
+        <v>3537</v>
+      </c>
+      <c r="F4" s="17">
         <v>46122</v>
       </c>
-      <c r="G4" s="12" t="s">
+      <c r="G4" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="12">
         <v>1310300155</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>3543</v>
+        <v>3538</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>3543</v>
+        <v>3538</v>
       </c>
       <c r="E5" s="12" t="s">
-        <v>3544</v>
-[...1 lines deleted...]
-      <c r="F5" s="18">
+        <v>3539</v>
+      </c>
+      <c r="F5" s="17">
         <v>46142</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="12">
         <v>1311900300</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>3545</v>
+        <v>3540</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>3546</v>
+        <v>3541</v>
       </c>
       <c r="E6" s="12" t="s">
-        <v>3547</v>
-[...1 lines deleted...]
-      <c r="F6" s="18">
+        <v>3542</v>
+      </c>
+      <c r="F6" s="17">
         <v>46142</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G6" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="12">
         <v>1313101469</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>3548</v>
+        <v>3543</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>3549</v>
+        <v>3544</v>
       </c>
       <c r="E7" s="12" t="s">
-        <v>3550</v>
-[...1 lines deleted...]
-      <c r="F7" s="18">
+        <v>3545</v>
+      </c>
+      <c r="F7" s="17">
         <v>46142</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A8" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="12">
         <v>1313300079</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>3551</v>
+        <v>3546</v>
       </c>
       <c r="D8" s="12" t="s">
-        <v>3552</v>
+        <v>3547</v>
       </c>
       <c r="E8" s="12" t="s">
-        <v>3553</v>
-[...1 lines deleted...]
-      <c r="F8" s="18">
+        <v>3548</v>
+      </c>
+      <c r="F8" s="17">
         <v>46142</v>
       </c>
-      <c r="G8" s="12" t="s">
+      <c r="G8" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A9" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B9" s="12">
         <v>1310701683</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>3540</v>
+        <v>3535</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>3541</v>
+        <v>3536</v>
       </c>
       <c r="E9" s="12" t="s">
-        <v>3542</v>
-[...1 lines deleted...]
-      <c r="F9" s="18">
+        <v>3537</v>
+      </c>
+      <c r="F9" s="17">
         <v>46122</v>
       </c>
-      <c r="G9" s="12" t="s">
+      <c r="G9" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A10" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B10" s="12">
         <v>1310300155</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>3543</v>
+        <v>3538</v>
       </c>
       <c r="D10" s="12" t="s">
-        <v>3543</v>
+        <v>3538</v>
       </c>
       <c r="E10" s="12" t="s">
-        <v>3544</v>
-[...1 lines deleted...]
-      <c r="F10" s="18">
+        <v>3539</v>
+      </c>
+      <c r="F10" s="17">
         <v>46142</v>
       </c>
-      <c r="G10" s="12" t="s">
+      <c r="G10" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A11" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B11" s="12">
         <v>1310802374</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>825</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>826</v>
       </c>
       <c r="E11" s="12" t="s">
-        <v>3554</v>
-[...1 lines deleted...]
-      <c r="F11" s="18">
+        <v>3549</v>
+      </c>
+      <c r="F11" s="17">
         <v>46142</v>
       </c>
-      <c r="G11" s="12" t="s">
+      <c r="G11" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A12" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B12" s="12">
         <v>1311900300</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>3545</v>
+        <v>3540</v>
       </c>
       <c r="D12" s="12" t="s">
-        <v>3546</v>
+        <v>3541</v>
       </c>
       <c r="E12" s="12" t="s">
-        <v>3547</v>
-[...1 lines deleted...]
-      <c r="F12" s="18">
+        <v>3542</v>
+      </c>
+      <c r="F12" s="17">
         <v>46142</v>
       </c>
-      <c r="G12" s="12" t="s">
+      <c r="G12" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A13" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B13" s="12">
         <v>1313101469</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>3548</v>
+        <v>3543</v>
       </c>
       <c r="D13" s="12" t="s">
-        <v>3549</v>
+        <v>3544</v>
       </c>
       <c r="E13" s="12" t="s">
-        <v>3550</v>
-[...1 lines deleted...]
-      <c r="F13" s="18">
+        <v>3545</v>
+      </c>
+      <c r="F13" s="17">
         <v>46142</v>
       </c>
-      <c r="G13" s="12" t="s">
+      <c r="G13" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="12">
         <v>1310701683</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>3540</v>
+        <v>3535</v>
       </c>
       <c r="D14" s="12" t="s">
-        <v>3541</v>
+        <v>3536</v>
       </c>
       <c r="E14" s="12" t="s">
-        <v>3542</v>
-[...1 lines deleted...]
-      <c r="F14" s="18">
+        <v>3537</v>
+      </c>
+      <c r="F14" s="17">
         <v>46122</v>
       </c>
-      <c r="G14" s="12" t="s">
+      <c r="G14" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A15" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="12">
         <v>1310300155</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>3543</v>
+        <v>3538</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>3543</v>
+        <v>3538</v>
       </c>
       <c r="E15" s="12" t="s">
-        <v>3544</v>
-[...1 lines deleted...]
-      <c r="F15" s="18">
+        <v>3539</v>
+      </c>
+      <c r="F15" s="17">
         <v>46142</v>
       </c>
-      <c r="G15" s="12" t="s">
+      <c r="G15" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A16" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="12">
         <v>1311900300</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>3545</v>
+        <v>3540</v>
       </c>
       <c r="D16" s="12" t="s">
-        <v>3546</v>
+        <v>3541</v>
       </c>
       <c r="E16" s="12" t="s">
-        <v>3547</v>
-[...1 lines deleted...]
-      <c r="F16" s="18">
+        <v>3542</v>
+      </c>
+      <c r="F16" s="17">
         <v>46142</v>
       </c>
-      <c r="G16" s="12" t="s">
+      <c r="G16" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A17" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="12">
         <v>1313101469</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>3548</v>
+        <v>3543</v>
       </c>
       <c r="D17" s="12" t="s">
-        <v>3549</v>
+        <v>3544</v>
       </c>
       <c r="E17" s="12" t="s">
-        <v>3550</v>
-[...1 lines deleted...]
-      <c r="F17" s="18">
+        <v>3545</v>
+      </c>
+      <c r="F17" s="17">
         <v>46142</v>
       </c>
-      <c r="G17" s="12" t="s">
+      <c r="G17" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A18" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>1314300102</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>3555</v>
+        <v>3550</v>
       </c>
       <c r="D18" s="12" t="s">
-        <v>3556</v>
+        <v>3551</v>
       </c>
       <c r="E18" s="12" t="s">
-        <v>3557</v>
-[...1 lines deleted...]
-      <c r="F18" s="18">
+        <v>3552</v>
+      </c>
+      <c r="F18" s="17">
         <v>46138</v>
       </c>
-      <c r="G18" s="12" t="s">
+      <c r="G18" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A19" s="12" t="s">
         <v>3166</v>
       </c>
       <c r="B19" s="12">
         <v>1311103921</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>3558</v>
+        <v>3553</v>
       </c>
       <c r="D19" s="12" t="s">
-        <v>3559</v>
+        <v>3554</v>
       </c>
       <c r="E19" s="12" t="s">
-        <v>3560</v>
-[...1 lines deleted...]
-      <c r="F19" s="18">
+        <v>3555</v>
+      </c>
+      <c r="F19" s="17">
         <v>46142</v>
       </c>
-      <c r="G19" s="12" t="s">
+      <c r="G19" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A20" s="12" t="s">
         <v>3180</v>
       </c>
       <c r="B20" s="12">
         <v>1312301730</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>3561</v>
+        <v>3556</v>
       </c>
       <c r="D20" s="12" t="s">
-        <v>3562</v>
+        <v>3557</v>
       </c>
       <c r="E20" s="12" t="s">
-        <v>3563</v>
-[...1 lines deleted...]
-      <c r="F20" s="18">
+        <v>3558</v>
+      </c>
+      <c r="F20" s="17">
         <v>46112</v>
       </c>
-      <c r="G20" s="12" t="s">
+      <c r="G20" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A21" s="12" t="s">
         <v>3180</v>
       </c>
       <c r="B21" s="12">
         <v>1312500737</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>3564</v>
+        <v>3559</v>
       </c>
       <c r="D21" s="12" t="s">
-        <v>3565</v>
+        <v>3560</v>
       </c>
       <c r="E21" s="12" t="s">
-        <v>3566</v>
-[...1 lines deleted...]
-      <c r="F21" s="18">
+        <v>3561</v>
+      </c>
+      <c r="F21" s="17">
         <v>46112</v>
       </c>
-      <c r="G21" s="12" t="s">
+      <c r="G21" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A22" s="12" t="s">
         <v>3180</v>
       </c>
       <c r="B22" s="12">
         <v>1313500819</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>1617</v>
       </c>
       <c r="D22" s="12" t="s">
-        <v>3567</v>
+        <v>3562</v>
       </c>
       <c r="E22" s="12" t="s">
-        <v>3568</v>
-[...1 lines deleted...]
-      <c r="F22" s="18">
+        <v>3563</v>
+      </c>
+      <c r="F22" s="17">
         <v>46112</v>
       </c>
-      <c r="G22" s="12" t="s">
+      <c r="G22" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A23" s="12" t="s">
         <v>3224</v>
       </c>
       <c r="B23" s="12">
         <v>1311104101</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>3558</v>
+        <v>3553</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>3569</v>
+        <v>3564</v>
       </c>
       <c r="E23" s="12" t="s">
-        <v>3570</v>
-[...1 lines deleted...]
-      <c r="F23" s="18">
+        <v>3565</v>
+      </c>
+      <c r="F23" s="17">
         <v>46142</v>
       </c>
-      <c r="G23" s="12" t="s">
+      <c r="G23" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A24" s="12" t="s">
         <v>414</v>
       </c>
       <c r="B24" s="12">
         <v>1310701600</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>3571</v>
+        <v>3566</v>
       </c>
       <c r="D24" s="12" t="s">
-        <v>3572</v>
+        <v>3567</v>
       </c>
       <c r="E24" s="12" t="s">
-        <v>3573</v>
-[...1 lines deleted...]
-      <c r="F24" s="18">
+        <v>3568</v>
+      </c>
+      <c r="F24" s="17">
         <v>46142</v>
       </c>
-      <c r="G24" s="12" t="s">
+      <c r="G24" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A25" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="12">
         <v>1311001638</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>3576</v>
+        <v>3571</v>
       </c>
       <c r="D25" s="12" t="s">
-        <v>3577</v>
+        <v>3572</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>3578</v>
-[...1 lines deleted...]
-      <c r="F25" s="21">
+        <v>3573</v>
+      </c>
+      <c r="F25" s="20">
         <v>46112</v>
       </c>
-      <c r="G25" s="12" t="s">
+      <c r="G25" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A26" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="12">
         <v>1312304346</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>3266</v>
       </c>
       <c r="D26" s="12" t="s">
-        <v>3579</v>
+        <v>3574</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>3580</v>
-[...1 lines deleted...]
-      <c r="F26" s="21">
+        <v>3575</v>
+      </c>
+      <c r="F26" s="20">
         <v>46142</v>
       </c>
-      <c r="G26" s="12" t="s">
+      <c r="G26" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A27" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="12">
         <v>1310200892</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>3581</v>
+        <v>3576</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>3582</v>
+        <v>3577</v>
       </c>
       <c r="E27" s="12" t="s">
-        <v>3583</v>
-[...1 lines deleted...]
-      <c r="F27" s="21">
+        <v>3578</v>
+      </c>
+      <c r="F27" s="20">
         <v>46162</v>
       </c>
-      <c r="G27" s="12" t="s">
+      <c r="G27" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A28" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="12">
         <v>1310600489</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>3584</v>
+        <v>3579</v>
       </c>
       <c r="D28" s="12" t="s">
-        <v>3585</v>
+        <v>3580</v>
       </c>
       <c r="E28" s="12" t="s">
-        <v>3586</v>
-[...1 lines deleted...]
-      <c r="F28" s="21">
+        <v>3581</v>
+      </c>
+      <c r="F28" s="20">
         <v>46173</v>
       </c>
-      <c r="G28" s="12" t="s">
+      <c r="G28" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A29" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="12">
         <v>1313600213</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>3587</v>
+        <v>3582</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>3587</v>
+        <v>3582</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>3588</v>
-[...1 lines deleted...]
-      <c r="F29" s="21">
+        <v>3583</v>
+      </c>
+      <c r="F29" s="20">
         <v>46173</v>
       </c>
-      <c r="G29" s="12" t="s">
+      <c r="G29" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A30" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="12">
         <v>1314200096</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>3589</v>
+        <v>3584</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>3590</v>
+        <v>3585</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>3591</v>
-[...1 lines deleted...]
-      <c r="F30" s="21">
+        <v>3586</v>
+      </c>
+      <c r="F30" s="20">
         <v>46173</v>
       </c>
-      <c r="G30" s="12" t="s">
+      <c r="G30" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A31" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B31" s="12">
         <v>1311001638</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>3576</v>
+        <v>3571</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>3577</v>
+        <v>3572</v>
       </c>
       <c r="E31" s="12" t="s">
-        <v>3578</v>
-[...1 lines deleted...]
-      <c r="F31" s="21">
+        <v>3573</v>
+      </c>
+      <c r="F31" s="20">
         <v>46112</v>
       </c>
-      <c r="G31" s="12" t="s">
+      <c r="G31" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A32" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B32" s="12">
         <v>1312304346</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>3266</v>
       </c>
       <c r="D32" s="12" t="s">
-        <v>3579</v>
+        <v>3574</v>
       </c>
       <c r="E32" s="12" t="s">
-        <v>3580</v>
-[...1 lines deleted...]
-      <c r="F32" s="21">
+        <v>3575</v>
+      </c>
+      <c r="F32" s="20">
         <v>46142</v>
       </c>
-      <c r="G32" s="12" t="s">
+      <c r="G32" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A33" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B33" s="12">
         <v>1310200892</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>3581</v>
+        <v>3576</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>3582</v>
+        <v>3577</v>
       </c>
       <c r="E33" s="12" t="s">
-        <v>3583</v>
-[...1 lines deleted...]
-      <c r="F33" s="21">
+        <v>3578</v>
+      </c>
+      <c r="F33" s="20">
         <v>46162</v>
       </c>
-      <c r="G33" s="12" t="s">
+      <c r="G33" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A34" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B34" s="12">
         <v>1310600489</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>3584</v>
+        <v>3579</v>
       </c>
       <c r="D34" s="12" t="s">
-        <v>3585</v>
+        <v>3580</v>
       </c>
       <c r="E34" s="12" t="s">
-        <v>3586</v>
-[...1 lines deleted...]
-      <c r="F34" s="21">
+        <v>3581</v>
+      </c>
+      <c r="F34" s="20">
         <v>46173</v>
       </c>
-      <c r="G34" s="12" t="s">
+      <c r="G34" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A35" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B35" s="12">
         <v>1311801508</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>3592</v>
+        <v>3587</v>
       </c>
       <c r="D35" s="12" t="s">
-        <v>3593</v>
+        <v>3588</v>
       </c>
       <c r="E35" s="12" t="s">
-        <v>3594</v>
-[...1 lines deleted...]
-      <c r="F35" s="21">
+        <v>3589</v>
+      </c>
+      <c r="F35" s="20">
         <v>46173</v>
       </c>
-      <c r="G35" s="12" t="s">
+      <c r="G35" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A36" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B36" s="12">
         <v>1313600213</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>3587</v>
+        <v>3582</v>
       </c>
       <c r="D36" s="12" t="s">
-        <v>3587</v>
+        <v>3582</v>
       </c>
       <c r="E36" s="12" t="s">
-        <v>3588</v>
-[...1 lines deleted...]
-      <c r="F36" s="21">
+        <v>3583</v>
+      </c>
+      <c r="F36" s="20">
         <v>46173</v>
       </c>
-      <c r="G36" s="12" t="s">
+      <c r="G36" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A37" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B37" s="12">
         <v>1314200096</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>3589</v>
+        <v>3584</v>
       </c>
       <c r="D37" s="12" t="s">
-        <v>3590</v>
+        <v>3585</v>
       </c>
       <c r="E37" s="12" t="s">
-        <v>3591</v>
-[...1 lines deleted...]
-      <c r="F37" s="21">
+        <v>3586</v>
+      </c>
+      <c r="F37" s="20">
         <v>46173</v>
       </c>
-      <c r="G37" s="12" t="s">
+      <c r="G37" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A38" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="12">
         <v>1311401044</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>1326</v>
       </c>
       <c r="D38" s="12" t="s">
-        <v>3595</v>
+        <v>3590</v>
       </c>
       <c r="E38" s="12" t="s">
-        <v>3596</v>
-[...1 lines deleted...]
-      <c r="F38" s="21">
+        <v>3591</v>
+      </c>
+      <c r="F38" s="20">
         <v>46112</v>
       </c>
-      <c r="G38" s="12" t="s">
+      <c r="G38" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A39" s="12" t="s">
         <v>936</v>
       </c>
       <c r="B39" s="12">
         <v>1310403132</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>3597</v>
+        <v>3592</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>412</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>413</v>
       </c>
-      <c r="F39" s="21">
+      <c r="F39" s="20">
         <v>46142</v>
       </c>
-      <c r="G39" s="12" t="s">
+      <c r="G39" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A40" s="12" t="s">
         <v>201</v>
       </c>
       <c r="B40" s="12">
         <v>1312800947</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>3598</v>
+        <v>3593</v>
       </c>
       <c r="D40" s="12" t="s">
-        <v>3599</v>
+        <v>3594</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>3600</v>
-[...1 lines deleted...]
-      <c r="F40" s="21">
+        <v>3595</v>
+      </c>
+      <c r="F40" s="20">
         <v>46113</v>
       </c>
-      <c r="G40" s="12" t="s">
+      <c r="G40" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A41" s="12" t="s">
         <v>201</v>
       </c>
       <c r="B41" s="12">
         <v>1313202002</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>3601</v>
+        <v>3596</v>
       </c>
       <c r="D41" s="12" t="s">
-        <v>3602</v>
+        <v>3597</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>3603</v>
-[...1 lines deleted...]
-      <c r="F41" s="21">
+        <v>3598</v>
+      </c>
+      <c r="F41" s="20">
         <v>46142</v>
       </c>
-      <c r="G41" s="12" t="s">
+      <c r="G41" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A42" s="12" t="s">
         <v>201</v>
       </c>
       <c r="B42" s="12">
         <v>1313202077</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>3601</v>
+        <v>3596</v>
       </c>
       <c r="D42" s="12" t="s">
-        <v>3604</v>
+        <v>3599</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>3605</v>
-[...1 lines deleted...]
-      <c r="F42" s="21">
+        <v>3600</v>
+      </c>
+      <c r="F42" s="20">
         <v>46142</v>
       </c>
-      <c r="G42" s="12" t="s">
+      <c r="G42" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A43" s="12" t="s">
         <v>3166</v>
       </c>
       <c r="B43" s="12">
         <v>1310301450</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>3606</v>
+        <v>3601</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>3607</v>
+        <v>3602</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>3608</v>
-[...1 lines deleted...]
-      <c r="F43" s="21">
+        <v>3603</v>
+      </c>
+      <c r="F43" s="20">
         <v>46173</v>
       </c>
-      <c r="G43" s="12" t="s">
+      <c r="G43" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A44" s="12" t="s">
         <v>3180</v>
       </c>
       <c r="B44" s="12">
         <v>1310802077</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>3609</v>
+        <v>3604</v>
       </c>
       <c r="D44" s="12" t="s">
-        <v>3610</v>
+        <v>3605</v>
       </c>
       <c r="E44" s="12" t="s">
-        <v>3611</v>
-[...1 lines deleted...]
-      <c r="F44" s="21">
+        <v>3606</v>
+      </c>
+      <c r="F44" s="20">
         <v>46173</v>
       </c>
-      <c r="G44" s="12" t="s">
+      <c r="G44" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A45" s="12" t="s">
         <v>3224</v>
       </c>
       <c r="B45" s="12">
         <v>1310301617</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>3606</v>
+        <v>3601</v>
       </c>
       <c r="D45" s="12" t="s">
-        <v>3607</v>
+        <v>3602</v>
       </c>
       <c r="E45" s="12" t="s">
-        <v>3608</v>
-[...1 lines deleted...]
-      <c r="F45" s="21">
+        <v>3603</v>
+      </c>
+      <c r="F45" s="20">
         <v>46173</v>
       </c>
-      <c r="G45" s="12" t="s">
+      <c r="G45" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A46" s="12" t="s">
         <v>3185</v>
       </c>
       <c r="B46" s="12">
         <v>1323000040</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>942</v>
       </c>
       <c r="D46" s="12" t="s">
-        <v>3612</v>
+        <v>3607</v>
       </c>
       <c r="E46" s="12" t="s">
-        <v>3613</v>
-[...1 lines deleted...]
-      <c r="F46" s="21">
+        <v>3608</v>
+      </c>
+      <c r="F46" s="20">
         <v>46112</v>
       </c>
-      <c r="G46" s="12" t="s">
+      <c r="G46" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A47" s="12" t="s">
         <v>3185</v>
       </c>
       <c r="B47" s="12">
         <v>1325200044</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>942</v>
       </c>
       <c r="D47" s="12" t="s">
-        <v>3614</v>
+        <v>3609</v>
       </c>
       <c r="E47" s="12" t="s">
-        <v>3615</v>
-[...1 lines deleted...]
-      <c r="F47" s="21">
+        <v>3610</v>
+      </c>
+      <c r="F47" s="20">
         <v>46112</v>
       </c>
-      <c r="G47" s="12" t="s">
+      <c r="G47" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A48" s="12" t="s">
         <v>3185</v>
       </c>
       <c r="B48" s="12">
         <v>1323201952</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>3601</v>
+        <v>3596</v>
       </c>
       <c r="D48" s="12" t="s">
-        <v>3616</v>
+        <v>3611</v>
       </c>
       <c r="E48" s="12" t="s">
-        <v>3617</v>
-[...1 lines deleted...]
-      <c r="F48" s="21">
+        <v>3612</v>
+      </c>
+      <c r="F48" s="20">
         <v>46142</v>
       </c>
-      <c r="G48" s="12" t="s">
+      <c r="G48" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A49" s="12" t="s">
         <v>292</v>
       </c>
       <c r="B49" s="12">
         <v>1332302015</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>1142</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>1143</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>1144</v>
       </c>
-      <c r="F49" s="21">
+      <c r="F49" s="20">
         <v>46173</v>
       </c>
-      <c r="G49" s="12" t="s">
+      <c r="G49" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A50" s="12" t="s">
         <v>297</v>
       </c>
       <c r="B50" s="12">
         <v>1332302015</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>1142</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>1143</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>1144</v>
       </c>
-      <c r="F50" s="21">
+      <c r="F50" s="20">
         <v>46173</v>
       </c>
-      <c r="G50" s="12" t="s">
+      <c r="G50" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A51" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="12">
         <v>1313401224</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>3618</v>
+        <v>3613</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>3619</v>
+        <v>3614</v>
       </c>
       <c r="E51" s="12" t="s">
-        <v>3620</v>
-[...1 lines deleted...]
-      <c r="F51" s="18">
+        <v>3615</v>
+      </c>
+      <c r="F51" s="17">
         <v>44835</v>
       </c>
-      <c r="G51" s="12" t="s">
+      <c r="G51" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A52" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="12">
         <v>1311205718</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>2209</v>
       </c>
       <c r="D52" s="12" t="s">
-        <v>3621</v>
+        <v>3616</v>
       </c>
       <c r="E52" s="12" t="s">
-        <v>3622</v>
-[...1 lines deleted...]
-      <c r="F52" s="18">
+        <v>3617</v>
+      </c>
+      <c r="F52" s="17">
         <v>46171</v>
       </c>
-      <c r="G52" s="12" t="s">
+      <c r="G52" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A53" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="12">
         <v>1312005075</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>3623</v>
+        <v>3618</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>2830</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>2831</v>
       </c>
-      <c r="F53" s="18">
+      <c r="F53" s="17">
         <v>46173</v>
       </c>
-      <c r="G53" s="12" t="s">
+      <c r="G53" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A54" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="12">
         <v>1312103482</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>2068</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>2069</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>2070</v>
       </c>
-      <c r="F54" s="18">
+      <c r="F54" s="17">
         <v>46174</v>
       </c>
-      <c r="G54" s="12" t="s">
+      <c r="G54" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A55" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="12">
         <v>1310403041</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>3266</v>
       </c>
       <c r="D55" s="12" t="s">
-        <v>3624</v>
+        <v>3619</v>
       </c>
       <c r="E55" s="12" t="s">
-        <v>3625</v>
-[...1 lines deleted...]
-      <c r="F55" s="18">
+        <v>3620</v>
+      </c>
+      <c r="F55" s="17">
         <v>46203</v>
       </c>
-      <c r="G55" s="12" t="s">
+      <c r="G55" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A56" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="12">
         <v>1310701592</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>3626</v>
+        <v>3621</v>
       </c>
       <c r="D56" s="12" t="s">
-        <v>3627</v>
+        <v>3622</v>
       </c>
       <c r="E56" s="12" t="s">
-        <v>3628</v>
-[...1 lines deleted...]
-      <c r="F56" s="18">
+        <v>3623</v>
+      </c>
+      <c r="F56" s="17">
         <v>46203</v>
       </c>
-      <c r="G56" s="12" t="s">
+      <c r="G56" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A57" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="12">
         <v>1311205338</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>3629</v>
+        <v>3624</v>
       </c>
       <c r="D57" s="12" t="s">
-        <v>3630</v>
+        <v>3625</v>
       </c>
       <c r="E57" s="12" t="s">
-        <v>3631</v>
-[...1 lines deleted...]
-      <c r="F57" s="18">
+        <v>3626</v>
+      </c>
+      <c r="F57" s="17">
         <v>46203</v>
       </c>
-      <c r="G57" s="12" t="s">
+      <c r="G57" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A58" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="12">
         <v>1311502049</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>65</v>
       </c>
       <c r="D58" s="12" t="s">
-        <v>3632</v>
+        <v>3627</v>
       </c>
       <c r="E58" s="12" t="s">
-        <v>3633</v>
-[...1 lines deleted...]
-      <c r="F58" s="18">
+        <v>3628</v>
+      </c>
+      <c r="F58" s="17">
         <v>46203</v>
       </c>
-      <c r="G58" s="12" t="s">
+      <c r="G58" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A59" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="12">
         <v>1311701229</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>3634</v>
+        <v>3629</v>
       </c>
       <c r="D59" s="12" t="s">
-        <v>3635</v>
+        <v>3630</v>
       </c>
       <c r="E59" s="12" t="s">
-        <v>3636</v>
-[...1 lines deleted...]
-      <c r="F59" s="18">
+        <v>3631</v>
+      </c>
+      <c r="F59" s="17">
         <v>46203</v>
       </c>
-      <c r="G59" s="12" t="s">
+      <c r="G59" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A60" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="12">
         <v>1311902819</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>3637</v>
+        <v>3632</v>
       </c>
       <c r="D60" s="12" t="s">
-        <v>3638</v>
+        <v>3633</v>
       </c>
       <c r="E60" s="12" t="s">
-        <v>3639</v>
-[...1 lines deleted...]
-      <c r="F60" s="18">
+        <v>3634</v>
+      </c>
+      <c r="F60" s="17">
         <v>46203</v>
       </c>
-      <c r="G60" s="12" t="s">
+      <c r="G60" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A61" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="12">
         <v>1312001728</v>
       </c>
       <c r="C61" s="12" t="s">
-        <v>3640</v>
+        <v>3635</v>
       </c>
       <c r="D61" s="12" t="s">
-        <v>3641</v>
+        <v>3636</v>
       </c>
       <c r="E61" s="12" t="s">
-        <v>3642</v>
-[...1 lines deleted...]
-      <c r="F61" s="18">
+        <v>3637</v>
+      </c>
+      <c r="F61" s="17">
         <v>46203</v>
       </c>
-      <c r="G61" s="12" t="s">
+      <c r="G61" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A62" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="12">
         <v>1312003658</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>3643</v>
+        <v>3638</v>
       </c>
       <c r="D62" s="12" t="s">
-        <v>3644</v>
+        <v>3639</v>
       </c>
       <c r="E62" s="12" t="s">
-        <v>3645</v>
-[...1 lines deleted...]
-      <c r="F62" s="18">
+        <v>3640</v>
+      </c>
+      <c r="F62" s="17">
         <v>46203</v>
       </c>
-      <c r="G62" s="12" t="s">
+      <c r="G62" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A63" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="12">
         <v>1312102864</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>3646</v>
+        <v>3641</v>
       </c>
       <c r="D63" s="12" t="s">
-        <v>3646</v>
+        <v>3641</v>
       </c>
       <c r="E63" s="12" t="s">
-        <v>3647</v>
-[...1 lines deleted...]
-      <c r="F63" s="18">
+        <v>3642</v>
+      </c>
+      <c r="F63" s="17">
         <v>46203</v>
       </c>
-      <c r="G63" s="12" t="s">
+      <c r="G63" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A64" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="12">
         <v>1312304924</v>
       </c>
       <c r="C64" s="12" t="s">
         <v>3266</v>
       </c>
       <c r="D64" s="12" t="s">
-        <v>3648</v>
+        <v>3643</v>
       </c>
       <c r="E64" s="12" t="s">
-        <v>3649</v>
-[...1 lines deleted...]
-      <c r="F64" s="18">
+        <v>3644</v>
+      </c>
+      <c r="F64" s="17">
         <v>46203</v>
       </c>
-      <c r="G64" s="12" t="s">
+      <c r="G64" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A65" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="12">
         <v>1313101436</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>3266</v>
       </c>
       <c r="D65" s="12" t="s">
-        <v>3650</v>
+        <v>3645</v>
       </c>
       <c r="E65" s="12" t="s">
-        <v>3651</v>
-[...1 lines deleted...]
-      <c r="F65" s="18">
+        <v>3646</v>
+      </c>
+      <c r="F65" s="17">
         <v>46203</v>
       </c>
-      <c r="G65" s="12" t="s">
+      <c r="G65" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A66" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B66" s="12">
         <v>1313401224</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>3618</v>
+        <v>3613</v>
       </c>
       <c r="D66" s="12" t="s">
-        <v>3619</v>
+        <v>3614</v>
       </c>
       <c r="E66" s="12" t="s">
-        <v>3620</v>
-[...1 lines deleted...]
-      <c r="F66" s="18">
+        <v>3615</v>
+      </c>
+      <c r="F66" s="17">
         <v>44835</v>
       </c>
-      <c r="G66" s="12" t="s">
+      <c r="G66" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A67" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B67" s="12">
         <v>1311205718</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>2209</v>
       </c>
       <c r="D67" s="12" t="s">
-        <v>3621</v>
+        <v>3616</v>
       </c>
       <c r="E67" s="12" t="s">
-        <v>3622</v>
-[...1 lines deleted...]
-      <c r="F67" s="18">
+        <v>3617</v>
+      </c>
+      <c r="F67" s="17">
         <v>46171</v>
       </c>
-      <c r="G67" s="12" t="s">
+      <c r="G67" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A68" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B68" s="12">
         <v>1312005075</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>3623</v>
+        <v>3618</v>
       </c>
       <c r="D68" s="12" t="s">
         <v>2830</v>
       </c>
       <c r="E68" s="12" t="s">
         <v>2831</v>
       </c>
-      <c r="F68" s="18">
+      <c r="F68" s="17">
         <v>46173</v>
       </c>
-      <c r="G68" s="12" t="s">
+      <c r="G68" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A69" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B69" s="12">
         <v>1312103482</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>2068</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>2069</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>2070</v>
       </c>
-      <c r="F69" s="18">
+      <c r="F69" s="17">
         <v>46174</v>
       </c>
-      <c r="G69" s="12" t="s">
+      <c r="G69" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A70" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B70" s="12">
         <v>1312103771</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>3652</v>
+        <v>3647</v>
       </c>
       <c r="D70" s="12" t="s">
-        <v>3653</v>
+        <v>3648</v>
       </c>
       <c r="E70" s="12" t="s">
-        <v>3654</v>
-[...1 lines deleted...]
-      <c r="F70" s="18">
+        <v>3649</v>
+      </c>
+      <c r="F70" s="17">
         <v>46178</v>
       </c>
-      <c r="G70" s="12" t="s">
+      <c r="G70" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A71" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B71" s="12">
         <v>1310403041</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>3266</v>
       </c>
       <c r="D71" s="12" t="s">
-        <v>3624</v>
+        <v>3619</v>
       </c>
       <c r="E71" s="12" t="s">
-        <v>3625</v>
-[...1 lines deleted...]
-      <c r="F71" s="18">
+        <v>3620</v>
+      </c>
+      <c r="F71" s="17">
         <v>46203</v>
       </c>
-      <c r="G71" s="12" t="s">
+      <c r="G71" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A72" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B72" s="12">
         <v>1310701592</v>
       </c>
       <c r="C72" s="12" t="s">
-        <v>3626</v>
+        <v>3621</v>
       </c>
       <c r="D72" s="12" t="s">
-        <v>3627</v>
+        <v>3622</v>
       </c>
       <c r="E72" s="12" t="s">
-        <v>3628</v>
-[...1 lines deleted...]
-      <c r="F72" s="18">
+        <v>3623</v>
+      </c>
+      <c r="F72" s="17">
         <v>46203</v>
       </c>
-      <c r="G72" s="12" t="s">
+      <c r="G72" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A73" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B73" s="12">
         <v>1311205338</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>3629</v>
+        <v>3624</v>
       </c>
       <c r="D73" s="12" t="s">
-        <v>3630</v>
+        <v>3625</v>
       </c>
       <c r="E73" s="12" t="s">
-        <v>3631</v>
-[...1 lines deleted...]
-      <c r="F73" s="18">
+        <v>3626</v>
+      </c>
+      <c r="F73" s="17">
         <v>46203</v>
       </c>
-      <c r="G73" s="12" t="s">
+      <c r="G73" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A74" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B74" s="12">
         <v>1311502049</v>
       </c>
       <c r="C74" s="12" t="s">
         <v>65</v>
       </c>
       <c r="D74" s="12" t="s">
-        <v>3632</v>
+        <v>3627</v>
       </c>
       <c r="E74" s="12" t="s">
-        <v>3633</v>
-[...1 lines deleted...]
-      <c r="F74" s="18">
+        <v>3628</v>
+      </c>
+      <c r="F74" s="17">
         <v>46203</v>
       </c>
-      <c r="G74" s="12" t="s">
+      <c r="G74" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A75" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B75" s="12">
         <v>1311701229</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>3634</v>
+        <v>3629</v>
       </c>
       <c r="D75" s="12" t="s">
-        <v>3635</v>
+        <v>3630</v>
       </c>
       <c r="E75" s="12" t="s">
-        <v>3636</v>
-[...1 lines deleted...]
-      <c r="F75" s="18">
+        <v>3631</v>
+      </c>
+      <c r="F75" s="17">
         <v>46203</v>
       </c>
-      <c r="G75" s="12" t="s">
+      <c r="G75" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A76" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B76" s="12">
         <v>1312001728</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>3640</v>
+        <v>3635</v>
       </c>
       <c r="D76" s="12" t="s">
-        <v>3641</v>
+        <v>3636</v>
       </c>
       <c r="E76" s="12" t="s">
-        <v>3642</v>
-[...1 lines deleted...]
-      <c r="F76" s="18">
+        <v>3637</v>
+      </c>
+      <c r="F76" s="17">
         <v>46203</v>
       </c>
-      <c r="G76" s="12" t="s">
+      <c r="G76" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A77" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B77" s="12">
         <v>1312003658</v>
       </c>
       <c r="C77" s="12" t="s">
-        <v>3643</v>
+        <v>3638</v>
       </c>
       <c r="D77" s="12" t="s">
-        <v>3644</v>
+        <v>3639</v>
       </c>
       <c r="E77" s="12" t="s">
-        <v>3645</v>
-[...1 lines deleted...]
-      <c r="F77" s="18">
+        <v>3640</v>
+      </c>
+      <c r="F77" s="17">
         <v>46203</v>
       </c>
-      <c r="G77" s="12" t="s">
+      <c r="G77" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A78" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B78" s="12">
         <v>1312304924</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>3266</v>
       </c>
       <c r="D78" s="12" t="s">
-        <v>3648</v>
+        <v>3643</v>
       </c>
       <c r="E78" s="12" t="s">
-        <v>3649</v>
-[...1 lines deleted...]
-      <c r="F78" s="18">
+        <v>3644</v>
+      </c>
+      <c r="F78" s="17">
         <v>46203</v>
       </c>
-      <c r="G78" s="12" t="s">
+      <c r="G78" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A79" s="12" t="s">
         <v>3142</v>
       </c>
       <c r="B79" s="12">
         <v>1313101436</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>3266</v>
       </c>
       <c r="D79" s="12" t="s">
-        <v>3650</v>
+        <v>3645</v>
       </c>
       <c r="E79" s="12" t="s">
-        <v>3651</v>
-[...1 lines deleted...]
-      <c r="F79" s="18">
+        <v>3646</v>
+      </c>
+      <c r="F79" s="17">
         <v>46203</v>
       </c>
-      <c r="G79" s="12" t="s">
+      <c r="G79" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A80" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="12">
         <v>1312005075</v>
       </c>
       <c r="C80" s="12" t="s">
-        <v>3623</v>
+        <v>3618</v>
       </c>
       <c r="D80" s="12" t="s">
         <v>2830</v>
       </c>
       <c r="E80" s="12" t="s">
         <v>2831</v>
       </c>
-      <c r="F80" s="18">
+      <c r="F80" s="17">
         <v>46173</v>
       </c>
-      <c r="G80" s="12" t="s">
+      <c r="G80" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A81" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B81" s="12">
         <v>1311205338</v>
       </c>
       <c r="C81" s="12" t="s">
-        <v>3629</v>
+        <v>3624</v>
       </c>
       <c r="D81" s="12" t="s">
-        <v>3630</v>
+        <v>3625</v>
       </c>
       <c r="E81" s="12" t="s">
-        <v>3631</v>
-[...1 lines deleted...]
-      <c r="F81" s="18">
+        <v>3626</v>
+      </c>
+      <c r="F81" s="17">
         <v>46203</v>
       </c>
-      <c r="G81" s="12" t="s">
+      <c r="G81" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A82" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B82" s="12">
         <v>1312005075</v>
       </c>
       <c r="C82" s="12" t="s">
-        <v>3623</v>
+        <v>3618</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>2830</v>
       </c>
       <c r="E82" s="12" t="s">
         <v>2831</v>
       </c>
-      <c r="F82" s="18">
+      <c r="F82" s="17">
         <v>46173</v>
       </c>
-      <c r="G82" s="12" t="s">
+      <c r="G82" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A83" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B83" s="12">
         <v>1312103771</v>
       </c>
       <c r="C83" s="12" t="s">
-        <v>3652</v>
+        <v>3647</v>
       </c>
       <c r="D83" s="12" t="s">
-        <v>3653</v>
+        <v>3648</v>
       </c>
       <c r="E83" s="12" t="s">
-        <v>3654</v>
-[...1 lines deleted...]
-      <c r="F83" s="18">
+        <v>3649</v>
+      </c>
+      <c r="F83" s="17">
         <v>46178</v>
       </c>
-      <c r="G83" s="12" t="s">
+      <c r="G83" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A84" s="12" t="s">
         <v>936</v>
       </c>
       <c r="B84" s="12">
         <v>1314900232</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>1880</v>
       </c>
       <c r="D84" s="12" t="s">
-        <v>3655</v>
+        <v>3650</v>
       </c>
       <c r="E84" s="12" t="s">
-        <v>3656</v>
-[...1 lines deleted...]
-      <c r="F84" s="18">
+        <v>3651</v>
+      </c>
+      <c r="F84" s="17">
         <v>46203</v>
       </c>
-      <c r="G84" s="12" t="s">
+      <c r="G84" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A85" s="12" t="s">
         <v>201</v>
       </c>
       <c r="B85" s="12">
         <v>1315000198</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>3657</v>
+        <v>3652</v>
       </c>
       <c r="D85" s="12" t="s">
-        <v>3658</v>
+        <v>3653</v>
       </c>
       <c r="E85" s="12" t="s">
-        <v>3659</v>
-[...1 lines deleted...]
-      <c r="F85" s="18">
+        <v>3654</v>
+      </c>
+      <c r="F85" s="17">
         <v>46173</v>
       </c>
-      <c r="G85" s="12" t="s">
+      <c r="G85" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A86" s="12" t="s">
         <v>414</v>
       </c>
       <c r="B86" s="12">
         <v>1312501420</v>
       </c>
       <c r="C86" s="12" t="s">
         <v>1039</v>
       </c>
       <c r="D86" s="12" t="s">
-        <v>3660</v>
+        <v>3655</v>
       </c>
       <c r="E86" s="12" t="s">
-        <v>3661</v>
-[...1 lines deleted...]
-      <c r="F86" s="18">
+        <v>3656</v>
+      </c>
+      <c r="F86" s="17">
         <v>46203</v>
       </c>
-      <c r="G86" s="12" t="s">
+      <c r="G86" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A87" s="12" t="s">
         <v>3185</v>
       </c>
       <c r="B87" s="12">
         <v>1326200043</v>
       </c>
       <c r="C87" s="12" t="s">
-        <v>3662</v>
+        <v>3657</v>
       </c>
       <c r="D87" s="12" t="s">
-        <v>3663</v>
+        <v>3658</v>
       </c>
       <c r="E87" s="12" t="s">
-        <v>3664</v>
-[...1 lines deleted...]
-      <c r="F87" s="18">
+        <v>3659</v>
+      </c>
+      <c r="F87" s="17">
         <v>46112</v>
       </c>
-      <c r="G87" s="12" t="s">
+      <c r="G87" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A88" s="12" t="s">
         <v>3185</v>
       </c>
       <c r="B88" s="12">
         <v>1322302587</v>
       </c>
       <c r="C88" s="12" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>3661</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>3662</v>
+      </c>
+      <c r="F88" s="17">
+        <v>46173</v>
+      </c>
+      <c r="G88" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A89" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="12">
+        <v>1311103467</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>3664</v>
+      </c>
+      <c r="E89" s="12" t="s">
         <v>3665</v>
       </c>
-      <c r="D88" s="12" t="s">
+      <c r="F89" s="17">
+        <v>46203</v>
+      </c>
+      <c r="G89" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A90" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" s="12">
+        <v>1310701519</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D90" s="12" t="s">
         <v>3666</v>
       </c>
-      <c r="E88" s="12" t="s">
+      <c r="E90" s="12" t="s">
         <v>3667</v>
       </c>
-      <c r="F88" s="18">
-[...2 lines deleted...]
-      <c r="G88" s="12" t="s">
+      <c r="F90" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G90" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A91" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="12">
+        <v>1310800964</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>3668</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F91" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G91" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A92" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="12">
+        <v>1311903692</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D92" s="12" t="s">
+        <v>3670</v>
+      </c>
+      <c r="E92" s="12" t="s">
+        <v>3671</v>
+      </c>
+      <c r="F92" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G92" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A93" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="12">
+        <v>1312101007</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>3338</v>
+      </c>
+      <c r="E93" s="12" t="s">
+        <v>3339</v>
+      </c>
+      <c r="F93" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G93" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A94" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="12">
+        <v>1313501262</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D94" s="12" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E94" s="12" t="s">
+        <v>3673</v>
+      </c>
+      <c r="F94" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G94" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A95" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B95" s="12">
+        <v>1311103467</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D95" s="12" t="s">
+        <v>3664</v>
+      </c>
+      <c r="E95" s="12" t="s">
+        <v>3665</v>
+      </c>
+      <c r="F95" s="17">
+        <v>46203</v>
+      </c>
+      <c r="G95" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A96" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B96" s="12">
+        <v>1312101627</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D96" s="12" t="s">
+        <v>3675</v>
+      </c>
+      <c r="E96" s="12" t="s">
+        <v>3676</v>
+      </c>
+      <c r="F96" s="17">
+        <v>46203</v>
+      </c>
+      <c r="G96" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A97" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B97" s="12">
+        <v>1310800964</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D97" s="12" t="s">
+        <v>3668</v>
+      </c>
+      <c r="E97" s="12" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F97" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G97" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A98" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B98" s="12">
+        <v>1311100745</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E98" s="12" t="s">
+        <v>3679</v>
+      </c>
+      <c r="F98" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G98" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A99" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B99" s="12">
+        <v>1311903692</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>3670</v>
+      </c>
+      <c r="E99" s="12" t="s">
+        <v>3671</v>
+      </c>
+      <c r="F99" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G99" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A100" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B100" s="12">
+        <v>1313501262</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E100" s="12" t="s">
+        <v>3673</v>
+      </c>
+      <c r="F100" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G100" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A101" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" s="12">
+        <v>1311502353</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D101" s="12" t="s">
+        <v>3680</v>
+      </c>
+      <c r="E101" s="12" t="s">
+        <v>3681</v>
+      </c>
+      <c r="F101" s="17">
+        <v>46204</v>
+      </c>
+      <c r="G101" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A102" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B102" s="12">
+        <v>1310402050</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>3683</v>
+      </c>
+      <c r="E102" s="12" t="s">
+        <v>3684</v>
+      </c>
+      <c r="F102" s="17">
+        <v>46112</v>
+      </c>
+      <c r="G102" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A103" s="12" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B103" s="12">
+        <v>1312901588</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>3685</v>
+      </c>
+      <c r="D103" s="12" t="s">
+        <v>3686</v>
+      </c>
+      <c r="E103" s="12" t="s">
+        <v>3687</v>
+      </c>
+      <c r="F103" s="17">
+        <v>46203</v>
+      </c>
+      <c r="G103" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A104" s="12" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B104" s="12">
+        <v>1313101568</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>3685</v>
+      </c>
+      <c r="D104" s="12" t="s">
+        <v>3688</v>
+      </c>
+      <c r="E104" s="12" t="s">
+        <v>3689</v>
+      </c>
+      <c r="F104" s="17">
+        <v>46203</v>
+      </c>
+      <c r="G104" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A105" s="12" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B105" s="12">
+        <v>1311200016</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E105" s="12" t="s">
+        <v>3691</v>
+      </c>
+      <c r="F105" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G105" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A106" s="12" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B106" s="12">
+        <v>1315000339</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E106" s="12" t="s">
+        <v>3694</v>
+      </c>
+      <c r="F106" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G106" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A107" s="12" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B107" s="12">
+        <v>1315000339</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E107" s="12" t="s">
+        <v>3694</v>
+      </c>
+      <c r="F107" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G107" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A108" s="12" t="s">
+        <v>3224</v>
+      </c>
+      <c r="B108" s="12">
+        <v>1312901745</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>3685</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>3686</v>
+      </c>
+      <c r="E108" s="12" t="s">
+        <v>3695</v>
+      </c>
+      <c r="F108" s="17">
+        <v>46203</v>
+      </c>
+      <c r="G108" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A109" s="12" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B109" s="12">
+        <v>1320402041</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D109" s="12" t="s">
+        <v>3683</v>
+      </c>
+      <c r="E109" s="12" t="s">
+        <v>3684</v>
+      </c>
+      <c r="F109" s="17">
+        <v>46112</v>
+      </c>
+      <c r="G109" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A110" s="12" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B110" s="12">
+        <v>1324500923</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>3697</v>
+      </c>
+      <c r="E110" s="12" t="s">
+        <v>3698</v>
+      </c>
+      <c r="F110" s="17">
+        <v>46203</v>
+      </c>
+      <c r="G110" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A111" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B111" s="12">
+        <v>1311400699</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D111" s="12" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E111" s="12" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F111" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G111" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A112" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B112" s="12">
+        <v>1311903700</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E112" s="12" t="s">
+        <v>3703</v>
+      </c>
+      <c r="F112" s="17">
+        <v>46258</v>
+      </c>
+      <c r="G112" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A113" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B113" s="12">
+        <v>1311205262</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D113" s="12" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E113" s="12" t="s">
+        <v>3706</v>
+      </c>
+      <c r="F113" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G113" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A114" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B114" s="12">
+        <v>1311205619</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E114" s="12" t="s">
+        <v>3708</v>
+      </c>
+      <c r="F114" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G114" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A115" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B115" s="12">
+        <v>1311903445</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D115" s="12" t="s">
+        <v>3710</v>
+      </c>
+      <c r="E115" s="12" t="s">
+        <v>3711</v>
+      </c>
+      <c r="F115" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G115" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A116" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B116" s="12">
+        <v>1312004292</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D116" s="12" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E116" s="12" t="s">
+        <v>3714</v>
+      </c>
+      <c r="F116" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G116" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A117" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B117" s="12">
+        <v>1312101452</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>3715</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>3716</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>3717</v>
+      </c>
+      <c r="F117" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G117" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A118" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" s="12">
+        <v>1312104118</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>3718</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>3719</v>
+      </c>
+      <c r="E118" s="12" t="s">
+        <v>3720</v>
+      </c>
+      <c r="F118" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G118" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A119" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B119" s="12">
+        <v>1312104506</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D119" s="12" t="s">
+        <v>3721</v>
+      </c>
+      <c r="E119" s="12" t="s">
+        <v>3722</v>
+      </c>
+      <c r="F119" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G119" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A120" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" s="12">
+        <v>1312202805</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>3724</v>
+      </c>
+      <c r="E120" s="12" t="s">
+        <v>3725</v>
+      </c>
+      <c r="F120" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G120" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A121" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B121" s="12">
+        <v>1312901448</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>3726</v>
+      </c>
+      <c r="D121" s="12" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E121" s="12" t="s">
+        <v>3727</v>
+      </c>
+      <c r="F121" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G121" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A122" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B122" s="12">
+        <v>1313202481</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D122" s="12" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E122" s="12" t="s">
+        <v>3730</v>
+      </c>
+      <c r="F122" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G122" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A123" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" s="12">
+        <v>1314700814</v>
+      </c>
+      <c r="C123" s="12" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D123" s="12" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E123" s="12" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F123" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G123" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A124" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B124" s="12">
+        <v>1311400699</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E124" s="12" t="s">
+        <v>3700</v>
+      </c>
+      <c r="F124" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G124" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A125" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B125" s="12">
+        <v>1311903700</v>
+      </c>
+      <c r="C125" s="12" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D125" s="12" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E125" s="12" t="s">
+        <v>3703</v>
+      </c>
+      <c r="F125" s="17">
+        <v>46258</v>
+      </c>
+      <c r="G125" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A126" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B126" s="12">
+        <v>1310100944</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D126" s="12" t="s">
+        <v>3733</v>
+      </c>
+      <c r="E126" s="12" t="s">
+        <v>3734</v>
+      </c>
+      <c r="F126" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G126" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A127" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B127" s="12">
+        <v>1310302144</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D127" s="12" t="s">
+        <v>3736</v>
+      </c>
+      <c r="E127" s="12" t="s">
+        <v>3737</v>
+      </c>
+      <c r="F127" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G127" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A128" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B128" s="12">
+        <v>1310403066</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E128" s="12" t="s">
+        <v>3739</v>
+      </c>
+      <c r="F128" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G128" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A129" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B129" s="12">
+        <v>1311205262</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D129" s="12" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E129" s="12" t="s">
+        <v>3706</v>
+      </c>
+      <c r="F129" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G129" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A130" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B130" s="12">
+        <v>1311205619</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D130" s="12" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E130" s="12" t="s">
+        <v>3708</v>
+      </c>
+      <c r="F130" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G130" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A131" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B131" s="12">
+        <v>1311300402</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D131" s="12" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E131" s="12" t="s">
+        <v>3741</v>
+      </c>
+      <c r="F131" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G131" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A132" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B132" s="12">
+        <v>1311700874</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>3742</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E132" s="12" t="s">
+        <v>3744</v>
+      </c>
+      <c r="F132" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G132" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A133" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B133" s="12">
+        <v>1311903445</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D133" s="12" t="s">
+        <v>3710</v>
+      </c>
+      <c r="E133" s="12" t="s">
+        <v>3711</v>
+      </c>
+      <c r="F133" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G133" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A134" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B134" s="12">
+        <v>1311904195</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D134" s="12" t="s">
+        <v>3745</v>
+      </c>
+      <c r="E134" s="12" t="s">
+        <v>3746</v>
+      </c>
+      <c r="F134" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G134" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A135" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B135" s="12">
+        <v>1312004292</v>
+      </c>
+      <c r="C135" s="12" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D135" s="12" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E135" s="12" t="s">
+        <v>3714</v>
+      </c>
+      <c r="F135" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G135" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A136" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B136" s="12">
+        <v>1312004961</v>
+      </c>
+      <c r="C136" s="12" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D136" s="12" t="s">
+        <v>3747</v>
+      </c>
+      <c r="E136" s="12" t="s">
+        <v>3748</v>
+      </c>
+      <c r="F136" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G136" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A137" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B137" s="12">
+        <v>1312101452</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>3715</v>
+      </c>
+      <c r="D137" s="12" t="s">
+        <v>3716</v>
+      </c>
+      <c r="E137" s="12" t="s">
+        <v>3717</v>
+      </c>
+      <c r="F137" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G137" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A138" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B138" s="12">
+        <v>1312104118</v>
+      </c>
+      <c r="C138" s="12" t="s">
+        <v>3718</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>3719</v>
+      </c>
+      <c r="E138" s="12" t="s">
+        <v>3720</v>
+      </c>
+      <c r="F138" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G138" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A139" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B139" s="12">
+        <v>1312104506</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D139" s="12" t="s">
+        <v>3721</v>
+      </c>
+      <c r="E139" s="12" t="s">
+        <v>3722</v>
+      </c>
+      <c r="F139" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G139" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A140" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B140" s="12">
+        <v>1312202805</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D140" s="12" t="s">
+        <v>3724</v>
+      </c>
+      <c r="E140" s="12" t="s">
+        <v>3725</v>
+      </c>
+      <c r="F140" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G140" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A141" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B141" s="12">
+        <v>1312901836</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D141" s="12" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E141" s="12" t="s">
+        <v>3750</v>
+      </c>
+      <c r="F141" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G141" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A142" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B142" s="12">
+        <v>1313101519</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D142" s="12" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E142" s="12" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F142" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G142" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A143" s="12" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B143" s="12">
+        <v>1314700814</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D143" s="12" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E143" s="12" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F143" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G143" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A144" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" s="12">
+        <v>1312004292</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D144" s="12" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E144" s="12" t="s">
+        <v>3714</v>
+      </c>
+      <c r="F144" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G144" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A145" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" s="12">
+        <v>1314700814</v>
+      </c>
+      <c r="C145" s="12" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D145" s="12" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E145" s="12" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F145" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G145" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A146" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B146" s="12">
+        <v>1312104118</v>
+      </c>
+      <c r="C146" s="12" t="s">
+        <v>3718</v>
+      </c>
+      <c r="D146" s="12" t="s">
+        <v>3719</v>
+      </c>
+      <c r="E146" s="12" t="s">
+        <v>3720</v>
+      </c>
+      <c r="F146" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G146" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A147" s="12" t="s">
+        <v>936</v>
+      </c>
+      <c r="B147" s="12">
+        <v>1311800856</v>
+      </c>
+      <c r="C147" s="12" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D147" s="12" t="s">
+        <v>3753</v>
+      </c>
+      <c r="E147" s="12" t="s">
+        <v>3754</v>
+      </c>
+      <c r="F147" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G147" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A148" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B148" s="12">
+        <v>1313000018</v>
+      </c>
+      <c r="C148" s="12" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E148" s="12" t="s">
+        <v>3756</v>
+      </c>
+      <c r="F148" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G148" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A149" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B149" s="12">
+        <v>1313202705</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D149" s="12" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E149" s="12" t="s">
+        <v>3759</v>
+      </c>
+      <c r="F149" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G149" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A150" s="12" t="s">
+        <v>3224</v>
+      </c>
+      <c r="B150" s="12">
+        <v>1312004284</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D150" s="12" t="s">
+        <v>3760</v>
+      </c>
+      <c r="E150" s="12" t="s">
+        <v>3761</v>
+      </c>
+      <c r="F150" s="17">
+        <v>46265</v>
+      </c>
+      <c r="G150" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.15">
+      <c r="A151" s="12" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B151" s="12">
+        <v>1323202588</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E151" s="12" t="s">
+        <v>3759</v>
+      </c>
+      <c r="F151" s="17">
+        <v>46234</v>
+      </c>
+      <c r="G151" s="19" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80967D71-5C06-4651-8CBC-D90783322291}">
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="17.5" style="17" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="17"/>
+    <col min="1" max="1" width="17.5" style="16" customWidth="1"/>
+    <col min="2" max="2" width="15.25" style="16" customWidth="1"/>
+    <col min="3" max="3" width="33.75" style="16" customWidth="1"/>
+    <col min="4" max="4" width="28.625" style="16" customWidth="1"/>
+    <col min="5" max="5" width="44.5" style="16" customWidth="1"/>
+    <col min="6" max="6" width="15.125" style="16" customWidth="1"/>
+    <col min="7" max="7" width="10" style="16" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="F1" s="8"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A2" s="12" t="s">
         <v>3180</v>
       </c>
       <c r="B2" s="12">
         <v>1312302167</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>3215</v>
       </c>
       <c r="D2" s="12" t="s">
-        <v>3574</v>
+        <v>3569</v>
       </c>
       <c r="E2" s="12" t="s">
-        <v>3575</v>
-[...1 lines deleted...]
-      <c r="F2" s="18">
+        <v>3570</v>
+      </c>
+      <c r="F2" s="17">
         <v>46140</v>
       </c>
-      <c r="G2" s="20" t="s">
+      <c r="G2" s="19" t="s">
         <v>1094</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08EB127F-9FDB-4669-AC99-E92155B0DDB1}">
   <dimension ref="A1:G459"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="17.5" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="36.375" customWidth="1"/>
     <col min="4" max="4" width="46.625" customWidth="1"/>
     <col min="5" max="5" width="58.75" customWidth="1"/>
@@ -24262,52 +25992,52 @@
         <v>3399</v>
       </c>
       <c r="F459" s="14">
         <v>46112</v>
       </c>
       <c r="G459" s="12" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:G2" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G34">
       <sortCondition ref="A2"/>
     </sortState>
   </autoFilter>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G495"/>
   <sheetViews>
-    <sheetView topLeftCell="A405" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.375" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.125" style="3" customWidth="1"/>
     <col min="3" max="4" width="40.625" style="3" customWidth="1"/>
     <col min="5" max="5" width="60.625" style="3" customWidth="1"/>
     <col min="6" max="6" width="18.5" style="5" customWidth="1"/>
     <col min="7" max="16384" width="8.75" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="4" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">