--- v0 (2026-06-13)
+++ v1 (2026-09-21)
@@ -1,209 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.132.2\施設サービス支援課\児童福祉施設係\43 補助金関係（児発センター・障害児放課後支援）\06 障害児通所支援事業における安全対策支援事業\09 R7年度補助\都補助\01_申請依頼\03_東京都障害者サービス情報掲載\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\療育課\02_制度・事業運営\02_障害児通所支援\05_予算、決算、補助金、委託\03_補助金\03_安全対策支援事業\10 R8年度補助\02 交付申請\02 サビ情の更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{36CDC8F4-07CF-41BC-96EB-BAEB8495A635}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3C939D2-B8E1-4544-9844-5CF6297C4F66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="900" yWindow="264" windowWidth="22140" windowHeight="11976" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="基本情報" sheetId="80" r:id="rId1"/>
-[...12 lines deleted...]
-    <sheet name="【入力・提出不要】（国庫）" sheetId="83" r:id="rId14"/>
+    <sheet name="貼り付け用" sheetId="84" state="hidden" r:id="rId1"/>
+    <sheet name="基本情報" sheetId="80" r:id="rId2"/>
+    <sheet name="【要押印・郵送】別記第１号様式　交付申請書（入力不要）" sheetId="26" r:id="rId3"/>
+    <sheet name="【要押印・郵送】予算書抄本（参考様式）" sheetId="77" r:id="rId4"/>
+    <sheet name="【郵送】第１号様式（１）－１ 所要額調書（入力不要）" sheetId="61" r:id="rId5"/>
+    <sheet name="【郵送】第１号様式（１）－２ 積算内訳書" sheetId="78" r:id="rId6"/>
+    <sheet name="【郵送】第１号様式（１）－３ 積算内訳（国庫）（入力不要）" sheetId="79" r:id="rId7"/>
+    <sheet name="【郵送】第１号様式（２）事業計画書（入力不要）" sheetId="66" r:id="rId8"/>
+    <sheet name="【実施ありの場合・郵送】第１号様式（３）－１ ICT活用" sheetId="73" r:id="rId9"/>
+    <sheet name="【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理" sheetId="81" r:id="rId10"/>
+    <sheet name="【実施ありの場合郵送】第１号様式（３）－３－１ その他安全対策" sheetId="74" r:id="rId11"/>
+    <sheet name="【実施ありの場合郵送】第１号様式（３）－３－２ その他安全対策" sheetId="82" r:id="rId12"/>
+    <sheet name="【実施ありの場合・郵送】第１号様式（３）－４ 睡眠中事故防止" sheetId="75" r:id="rId13"/>
+    <sheet name="【郵送】第１号様式（４）誓約書（入力不要）" sheetId="76" r:id="rId14"/>
+    <sheet name="【入力・提出不要】（国庫）" sheetId="83" r:id="rId15"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!$A$1:$O$32</definedName>
-[...7 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">基本情報!$A$1:$J$116</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!$A$1:$O$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!$A$1:$O$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'【実施ありの場合・郵送】第１号様式（３）－４ 睡眠中事故防止'!$A$1:$O$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'【実施ありの場合郵送】第１号様式（３）－３－１ その他安全対策'!$A$1:$O$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'【実施ありの場合郵送】第１号様式（３）－３－２ その他安全対策'!$A$1:$O$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'【郵送】第１号様式（１）－２ 積算内訳書'!$A$1:$G$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'【要押印・郵送】別記第１号様式　交付申請書（入力不要）'!$A$1:$AJ$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'【要押印・郵送】予算書抄本（参考様式）'!$A$1:$BA$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">基本情報!$A$1:$J$120</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G15" i="61" l="1"/>
-  <c r="G78" i="80"/>
+  <c r="I13" i="84"/>
+  <c r="H13" i="84"/>
+  <c r="G13" i="84"/>
+  <c r="F13" i="84"/>
+  <c r="C13" i="84"/>
+  <c r="B5" i="84"/>
+  <c r="Q5" i="84"/>
+  <c r="P5" i="84"/>
+  <c r="O5" i="84"/>
+  <c r="N5" i="84"/>
+  <c r="M5" i="84"/>
+  <c r="L5" i="84"/>
+  <c r="K5" i="84"/>
+  <c r="J5" i="84"/>
+  <c r="I5" i="84"/>
+  <c r="H5" i="84"/>
+  <c r="F5" i="84"/>
+  <c r="E5" i="84"/>
+  <c r="D5" i="84"/>
+  <c r="C5" i="84"/>
+  <c r="L78" i="80"/>
+  <c r="G78" i="80" l="1"/>
   <c r="G77" i="80"/>
   <c r="G76" i="80"/>
   <c r="G75" i="80"/>
   <c r="G74" i="80"/>
   <c r="L90" i="80" l="1"/>
   <c r="L89" i="80"/>
   <c r="L87" i="80"/>
   <c r="L58" i="80" l="1"/>
   <c r="S16" i="77"/>
   <c r="H15" i="61"/>
-  <c r="F90" i="80" l="1"/>
-[...1 lines deleted...]
-  <c r="U41" i="26"/>
+  <c r="U41" i="26" l="1"/>
   <c r="O42" i="26"/>
   <c r="J1" i="83" l="1"/>
   <c r="I7" i="83"/>
   <c r="Q16" i="78" l="1"/>
   <c r="E1" i="83" l="1"/>
   <c r="B1" i="83"/>
   <c r="U10" i="26" l="1"/>
   <c r="N8" i="26" l="1"/>
   <c r="R7" i="83" l="1"/>
   <c r="Q7" i="83"/>
   <c r="C7" i="83"/>
   <c r="E7" i="83"/>
   <c r="D7" i="83"/>
   <c r="F7" i="83"/>
   <c r="G7" i="83"/>
   <c r="E6" i="83"/>
   <c r="D6" i="83"/>
   <c r="E5" i="83"/>
   <c r="D5" i="83"/>
   <c r="E3" i="83"/>
   <c r="D3" i="83"/>
   <c r="C6" i="83"/>
   <c r="G6" i="83"/>
   <c r="F6" i="83"/>
   <c r="R6" i="83"/>
   <c r="Q6" i="83"/>
   <c r="I6" i="83"/>
   <c r="Q5" i="83"/>
   <c r="R5" i="83"/>
   <c r="I5" i="83"/>
   <c r="C5" i="83"/>
   <c r="G5" i="83"/>
   <c r="F5" i="83"/>
   <c r="W30" i="78" l="1"/>
   <c r="W29" i="78"/>
-  <c r="W32" i="78" s="1"/>
   <c r="W21" i="78"/>
   <c r="W20" i="78"/>
-  <c r="W23" i="78" l="1"/>
+  <c r="W32" i="78" l="1"/>
+  <c r="W23" i="78"/>
   <c r="B14" i="79"/>
   <c r="L77" i="80" l="1"/>
   <c r="Q12" i="82"/>
   <c r="Q9" i="82"/>
   <c r="Q8" i="82"/>
   <c r="Q7" i="82"/>
   <c r="B5" i="82"/>
   <c r="Q7" i="74"/>
   <c r="F55" i="78" l="1"/>
   <c r="F54" i="78"/>
   <c r="F53" i="78"/>
   <c r="F52" i="78"/>
   <c r="F51" i="78"/>
   <c r="F50" i="78"/>
   <c r="F49" i="78"/>
   <c r="F48" i="78"/>
   <c r="F56" i="78" l="1"/>
   <c r="C14" i="79"/>
   <c r="F45" i="78" l="1"/>
   <c r="I56" i="78"/>
   <c r="H38" i="66"/>
-  <c r="G114" i="80" l="1"/>
-[...2 lines deleted...]
-  <c r="H113" i="80" s="1"/>
+  <c r="G118" i="80" l="1"/>
+  <c r="H118" i="80" s="1"/>
+  <c r="G117" i="80"/>
+  <c r="H117" i="80" s="1"/>
   <c r="Q25" i="82" l="1"/>
   <c r="Q24" i="82"/>
   <c r="Q23" i="82"/>
   <c r="B21" i="82"/>
   <c r="Q20" i="82"/>
   <c r="Q17" i="82"/>
   <c r="Q16" i="82"/>
   <c r="Q15" i="82"/>
   <c r="B13" i="82"/>
   <c r="J1" i="82"/>
   <c r="Q5" i="82" l="1"/>
   <c r="B40" i="80" s="1"/>
   <c r="L40" i="80" s="1"/>
   <c r="AF1" i="77" l="1"/>
   <c r="Q35" i="78" l="1"/>
   <c r="Q34" i="78"/>
   <c r="Q33" i="78"/>
   <c r="Q32" i="78"/>
   <c r="Q31" i="78"/>
   <c r="Q30" i="78"/>
   <c r="Q29" i="78"/>
   <c r="Q28" i="78"/>
   <c r="Q21" i="78"/>
   <c r="Q20" i="78"/>
   <c r="Q19" i="78"/>
@@ -211,162 +230,160 @@
   <c r="Q17" i="78"/>
   <c r="Q15" i="78"/>
   <c r="Q14" i="78"/>
   <c r="Q22" i="78" l="1"/>
   <c r="Q36" i="78"/>
   <c r="C27" i="79"/>
   <c r="B21" i="74" l="1"/>
   <c r="B13" i="74"/>
   <c r="C15" i="79"/>
   <c r="C16" i="79"/>
   <c r="C17" i="79"/>
   <c r="C18" i="79"/>
   <c r="C19" i="79"/>
   <c r="C20" i="79"/>
   <c r="C21" i="79"/>
   <c r="C28" i="79"/>
   <c r="C29" i="79"/>
   <c r="C30" i="79"/>
   <c r="C31" i="79"/>
   <c r="C32" i="79"/>
   <c r="C33" i="79"/>
   <c r="C34" i="79"/>
   <c r="Q19" i="81" l="1"/>
   <c r="L84" i="80" l="1"/>
   <c r="L92" i="80" l="1"/>
-  <c r="F94" i="80"/>
   <c r="L94" i="80"/>
   <c r="L82" i="80"/>
   <c r="F13" i="78" l="1"/>
-  <c r="F84" i="80"/>
   <c r="D16" i="76" l="1"/>
   <c r="D19" i="76"/>
   <c r="L39" i="77"/>
   <c r="R9" i="26"/>
   <c r="L54" i="80" l="1"/>
+  <c r="AF180" i="80"/>
+  <c r="AF179" i="80"/>
+  <c r="AF178" i="80"/>
+  <c r="AF177" i="80"/>
+  <c r="AF176" i="80"/>
   <c r="AF175" i="80"/>
   <c r="AF174" i="80"/>
   <c r="AF173" i="80"/>
   <c r="AF172" i="80"/>
+  <c r="AH146" i="80" s="1"/>
   <c r="AF171" i="80"/>
-  <c r="AF170" i="80"/>
+  <c r="AF158" i="80"/>
   <c r="AF169" i="80"/>
   <c r="AF168" i="80"/>
   <c r="AF167" i="80"/>
-  <c r="AH141" i="80" s="1"/>
   <c r="AF166" i="80"/>
-  <c r="AF153" i="80"/>
+  <c r="AF165" i="80"/>
   <c r="AF164" i="80"/>
   <c r="AF163" i="80"/>
   <c r="AF162" i="80"/>
   <c r="AF161" i="80"/>
+  <c r="AG146" i="80" s="1"/>
   <c r="AF160" i="80"/>
-  <c r="AF159" i="80"/>
-  <c r="AF158" i="80"/>
+  <c r="L53" i="80"/>
+  <c r="AF146" i="80" l="1"/>
+  <c r="M67" i="80"/>
+  <c r="AR146" i="80"/>
+  <c r="AQ146" i="80"/>
+  <c r="AP146" i="80"/>
+  <c r="AO146" i="80"/>
+  <c r="AN146" i="80"/>
+  <c r="AM146" i="80"/>
   <c r="AF157" i="80"/>
   <c r="AF156" i="80"/>
-  <c r="AG141" i="80" s="1"/>
   <c r="AF155" i="80"/>
-  <c r="L53" i="80"/>
-[...7 lines deleted...]
-  <c r="AM141" i="80"/>
+  <c r="AF154" i="80"/>
+  <c r="AF153" i="80"/>
   <c r="AF152" i="80"/>
   <c r="AF151" i="80"/>
   <c r="AF150" i="80"/>
   <c r="AF149" i="80"/>
-  <c r="AF148" i="80"/>
-[...3 lines deleted...]
-  <c r="AF144" i="80"/>
   <c r="H67" i="80" l="1"/>
-  <c r="AA141" i="80"/>
-[...13 lines deleted...]
-  <c r="Q141" i="80"/>
+  <c r="AA146" i="80"/>
+  <c r="Z146" i="80"/>
+  <c r="AL146" i="80"/>
+  <c r="AK146" i="80"/>
+  <c r="AJ146" i="80"/>
+  <c r="BI146" i="80"/>
+  <c r="BG146" i="80"/>
+  <c r="BB146" i="80"/>
+  <c r="AW146" i="80"/>
+  <c r="AU146" i="80"/>
+  <c r="AS146" i="80"/>
+  <c r="AD146" i="80"/>
+  <c r="AI146" i="80" s="1"/>
+  <c r="X146" i="80"/>
+  <c r="Q146" i="80"/>
   <c r="Q17" i="75"/>
   <c r="R10" i="75"/>
   <c r="R9" i="75"/>
   <c r="Q13" i="75"/>
   <c r="Q12" i="75"/>
   <c r="Q11" i="75"/>
   <c r="Q10" i="75"/>
   <c r="Q9" i="75"/>
   <c r="Q8" i="75"/>
   <c r="Q7" i="75"/>
   <c r="Q12" i="74"/>
   <c r="Q9" i="74"/>
   <c r="Q8" i="74"/>
   <c r="Q14" i="81"/>
   <c r="Q10" i="81"/>
   <c r="Q9" i="81"/>
   <c r="Q8" i="81"/>
   <c r="Q7" i="81"/>
   <c r="Q14" i="73"/>
   <c r="Q10" i="73"/>
   <c r="Q9" i="73"/>
   <c r="Q8" i="73"/>
   <c r="Q7" i="73"/>
-  <c r="G116" i="80" l="1"/>
+  <c r="G120" i="80" l="1"/>
+  <c r="H120" i="80" s="1"/>
+  <c r="G119" i="80"/>
+  <c r="H119" i="80" s="1"/>
+  <c r="G116" i="80"/>
   <c r="H116" i="80" s="1"/>
   <c r="G115" i="80"/>
   <c r="H115" i="80" s="1"/>
+  <c r="G114" i="80"/>
+  <c r="H114" i="80" s="1"/>
+  <c r="G113" i="80"/>
+  <c r="H113" i="80" s="1"/>
   <c r="G112" i="80"/>
   <c r="H112" i="80" s="1"/>
   <c r="G111" i="80"/>
   <c r="H111" i="80" s="1"/>
-  <c r="G110" i="80"/>
-[...6 lines deleted...]
-  <c r="H107" i="80" s="1"/>
   <c r="E21" i="76"/>
   <c r="L41" i="77"/>
-  <c r="L115" i="80" l="1"/>
-  <c r="L112" i="80"/>
+  <c r="L119" i="80" l="1"/>
   <c r="L116" i="80"/>
-  <c r="L100" i="80"/>
+  <c r="L120" i="80"/>
+  <c r="L104" i="80"/>
   <c r="L85" i="80"/>
   <c r="L76" i="80"/>
   <c r="L75" i="80"/>
   <c r="L74" i="80"/>
   <c r="L69" i="80"/>
   <c r="L68" i="80"/>
   <c r="L67" i="80"/>
   <c r="L66" i="80"/>
   <c r="L64" i="80"/>
   <c r="L63" i="80"/>
   <c r="L62" i="80"/>
   <c r="L51" i="80"/>
   <c r="L50" i="80"/>
   <c r="L59" i="80"/>
   <c r="L57" i="80"/>
   <c r="L56" i="80"/>
   <c r="L55" i="80"/>
   <c r="L52" i="80"/>
   <c r="L45" i="80"/>
   <c r="L42" i="80"/>
   <c r="L36" i="80"/>
   <c r="L33" i="80"/>
   <c r="L32" i="80"/>
   <c r="L31" i="80"/>
   <c r="E34" i="79"/>
@@ -410,75 +427,75 @@
   <c r="B17" i="79"/>
   <c r="E16" i="79"/>
   <c r="D16" i="79"/>
   <c r="B16" i="79"/>
   <c r="E15" i="79"/>
   <c r="D15" i="79"/>
   <c r="B15" i="79"/>
   <c r="E14" i="79"/>
   <c r="D14" i="79"/>
   <c r="F14" i="79" l="1"/>
   <c r="F15" i="79"/>
   <c r="F16" i="79"/>
   <c r="F17" i="79"/>
   <c r="F18" i="79"/>
   <c r="F19" i="79"/>
   <c r="F20" i="79"/>
   <c r="F21" i="79"/>
   <c r="F27" i="79"/>
   <c r="F28" i="79"/>
   <c r="F29" i="79"/>
   <c r="F30" i="79"/>
   <c r="F31" i="79"/>
   <c r="F32" i="79"/>
   <c r="F33" i="79"/>
   <c r="F34" i="79"/>
-  <c r="BF141" i="80" l="1"/>
-[...4 lines deleted...]
-  <c r="AY141" i="80"/>
+  <c r="BF146" i="80" l="1"/>
+  <c r="BE146" i="80"/>
+  <c r="BD146" i="80"/>
+  <c r="BA146" i="80"/>
+  <c r="AZ146" i="80"/>
+  <c r="AY146" i="80"/>
   <c r="I11" i="66"/>
   <c r="I16" i="66"/>
   <c r="I14" i="66"/>
-  <c r="Y141" i="80"/>
-[...14 lines deleted...]
-  <c r="N141" i="80"/>
+  <c r="Y146" i="80"/>
+  <c r="AC146" i="80" l="1"/>
+  <c r="AB146" i="80"/>
+  <c r="CC146" i="80" l="1"/>
+  <c r="BY146" i="80"/>
+  <c r="BT146" i="80"/>
+  <c r="BO146" i="80"/>
+  <c r="W146" i="80"/>
+  <c r="V146" i="80"/>
+  <c r="U146" i="80"/>
+  <c r="T146" i="80"/>
+  <c r="S146" i="80"/>
+  <c r="R146" i="80"/>
+  <c r="O146" i="80"/>
+  <c r="P146" i="80"/>
+  <c r="N146" i="80"/>
   <c r="Q39" i="75" l="1"/>
   <c r="Q38" i="75"/>
   <c r="Q37" i="75"/>
   <c r="Q33" i="75"/>
   <c r="Q26" i="75"/>
   <c r="Q25" i="75"/>
   <c r="Q24" i="75"/>
   <c r="R36" i="75"/>
   <c r="R35" i="75"/>
   <c r="Q36" i="75"/>
   <c r="Q35" i="75"/>
   <c r="Q34" i="75"/>
   <c r="Q30" i="75"/>
   <c r="R23" i="75"/>
   <c r="R22" i="75"/>
   <c r="Q23" i="75"/>
   <c r="Q22" i="75"/>
   <c r="Q21" i="75"/>
   <c r="Q20" i="75"/>
   <c r="Q23" i="74"/>
   <c r="Q25" i="74"/>
   <c r="Q24" i="74"/>
   <c r="Q20" i="74"/>
   <c r="Q17" i="74"/>
   <c r="Q16" i="74"/>
@@ -500,194 +517,194 @@
   <c r="Q19" i="73"/>
   <c r="Q18" i="73"/>
   <c r="Q17" i="73"/>
   <c r="Q5" i="74" l="1"/>
   <c r="B39" i="80" s="1"/>
   <c r="L39" i="80" s="1"/>
   <c r="Q5" i="81"/>
   <c r="B38" i="80" s="1"/>
   <c r="L38" i="80" s="1"/>
   <c r="Q5" i="75"/>
   <c r="B41" i="80" s="1"/>
   <c r="L41" i="80" s="1"/>
   <c r="Q5" i="73"/>
   <c r="B37" i="80" s="1"/>
   <c r="L37" i="80" s="1"/>
   <c r="B31" i="75"/>
   <c r="B18" i="75"/>
   <c r="B5" i="75"/>
   <c r="B5" i="74"/>
   <c r="B5" i="81"/>
   <c r="B5" i="73"/>
   <c r="B25" i="81"/>
   <c r="B15" i="81"/>
   <c r="B25" i="73"/>
   <c r="B15" i="73"/>
-  <c r="L111" i="80" l="1"/>
-[...3 lines deleted...]
-  <c r="L107" i="80"/>
+  <c r="L115" i="80" l="1"/>
+  <c r="L114" i="80"/>
+  <c r="L113" i="80"/>
+  <c r="L112" i="80"/>
+  <c r="L111" i="80"/>
   <c r="B30" i="80" l="1"/>
   <c r="H43" i="66"/>
   <c r="B25" i="79"/>
   <c r="B12" i="79"/>
   <c r="F67" i="78"/>
   <c r="F66" i="78"/>
   <c r="F65" i="78"/>
   <c r="F64" i="78"/>
   <c r="F63" i="78"/>
   <c r="F62" i="78"/>
   <c r="F61" i="78"/>
   <c r="F60" i="78"/>
   <c r="J1" i="81"/>
   <c r="H30" i="66"/>
   <c r="D1" i="76"/>
   <c r="J1" i="75"/>
   <c r="J1" i="74"/>
   <c r="J1" i="73"/>
   <c r="H34" i="66"/>
   <c r="H27" i="66"/>
   <c r="E9" i="66"/>
   <c r="A13" i="76"/>
   <c r="E7" i="66"/>
   <c r="D1" i="79"/>
   <c r="D1" i="78"/>
   <c r="I1" i="61"/>
   <c r="O40" i="26"/>
   <c r="O39" i="26"/>
   <c r="O38" i="26"/>
   <c r="O37" i="26"/>
   <c r="L22" i="26"/>
   <c r="F68" i="78" l="1"/>
   <c r="C58" i="78" l="1"/>
   <c r="I68" i="78"/>
-  <c r="BJ141" i="80"/>
+  <c r="BJ146" i="80"/>
   <c r="F41" i="78"/>
   <c r="F40" i="78"/>
   <c r="F39" i="78"/>
   <c r="F38" i="78"/>
   <c r="F37" i="78"/>
   <c r="F29" i="78"/>
   <c r="F28" i="78"/>
   <c r="F27" i="78"/>
   <c r="F26" i="78"/>
   <c r="F25" i="78"/>
   <c r="F17" i="78"/>
   <c r="F16" i="78"/>
   <c r="F15" i="78"/>
   <c r="F14" i="78"/>
-  <c r="BZ141" i="80"/>
+  <c r="BZ146" i="80"/>
   <c r="D15" i="61"/>
-  <c r="BW141" i="80" s="1"/>
-[...4 lines deleted...]
-  <c r="CA141" i="80"/>
+  <c r="BW146" i="80" s="1"/>
+  <c r="BQ146" i="80"/>
+  <c r="BM146" i="80"/>
+  <c r="BP146" i="80" l="1"/>
+  <c r="CA146" i="80"/>
   <c r="F22" i="79" l="1"/>
   <c r="H5" i="83" s="1"/>
   <c r="J5" i="83" s="1"/>
   <c r="F35" i="79"/>
   <c r="N5" i="83" l="1"/>
   <c r="L5" i="83"/>
   <c r="M5" i="83" s="1"/>
   <c r="I35" i="79"/>
   <c r="H6" i="83"/>
   <c r="J6" i="83" s="1"/>
   <c r="L6" i="83" s="1"/>
   <c r="H7" i="83"/>
   <c r="J7" i="83" s="1"/>
   <c r="F47" i="79"/>
-  <c r="AX141" i="80"/>
+  <c r="AX146" i="80"/>
   <c r="I22" i="79"/>
   <c r="F43" i="78"/>
   <c r="F42" i="78"/>
   <c r="F36" i="78"/>
   <c r="F31" i="78"/>
   <c r="F30" i="78"/>
   <c r="F24" i="78"/>
   <c r="F19" i="78"/>
   <c r="F18" i="78"/>
   <c r="F12" i="78"/>
-  <c r="BR141" i="80"/>
+  <c r="BR146" i="80"/>
   <c r="L7" i="83" l="1"/>
   <c r="M7" i="83" s="1"/>
   <c r="N7" i="83"/>
   <c r="I10" i="79"/>
   <c r="L35" i="80" s="1"/>
   <c r="N6" i="83"/>
   <c r="M6" i="83"/>
   <c r="O5" i="83"/>
   <c r="P5" i="83" s="1"/>
   <c r="F32" i="78"/>
   <c r="F20" i="78"/>
   <c r="F44" i="78"/>
   <c r="I44" i="78" s="1"/>
-  <c r="F8" i="78" l="1"/>
-[...1 lines deleted...]
-  <c r="F72" i="78" s="1"/>
+  <c r="F70" i="78" l="1"/>
+  <c r="F8" i="78"/>
   <c r="O6" i="83"/>
   <c r="P6" i="83" s="1"/>
   <c r="O7" i="83"/>
   <c r="P7" i="83" s="1"/>
   <c r="I32" i="78"/>
   <c r="C22" i="78"/>
   <c r="F33" i="78"/>
   <c r="I20" i="78"/>
-  <c r="BH141" i="80"/>
-[...5 lines deleted...]
-  <c r="I10" i="78" l="1"/>
+  <c r="BH146" i="80"/>
+  <c r="BC146" i="80"/>
+  <c r="AV146" i="80"/>
+  <c r="AT146" i="80"/>
+  <c r="CE146" i="80"/>
+  <c r="AE146" i="80"/>
+  <c r="F72" i="78" l="1"/>
+  <c r="B13" i="84"/>
+  <c r="I10" i="78"/>
   <c r="B34" i="80" s="1"/>
   <c r="L34" i="80" s="1"/>
   <c r="L23" i="80" s="1"/>
   <c r="L24" i="80" s="1"/>
   <c r="C15" i="61"/>
-  <c r="BV141" i="80" s="1"/>
+  <c r="BV146" i="80" s="1"/>
   <c r="S24" i="77"/>
   <c r="S32" i="77" s="1"/>
   <c r="E15" i="61" l="1"/>
   <c r="I15" i="61" s="1"/>
   <c r="K15" i="61" s="1"/>
   <c r="A24" i="80"/>
-  <c r="BN141" i="80"/>
-  <c r="BL141" i="80"/>
+  <c r="BN146" i="80"/>
+  <c r="BL146" i="80"/>
   <c r="S18" i="77"/>
   <c r="D18" i="61" l="1"/>
   <c r="S10" i="77" s="1"/>
   <c r="S13" i="77" s="1"/>
-  <c r="BX141" i="80"/>
-[...5 lines deleted...]
-  <c r="CF141" i="80" s="1"/>
+  <c r="BX146" i="80"/>
+  <c r="CB146" i="80"/>
+  <c r="CD146" i="80" l="1"/>
+  <c r="BS146" i="80"/>
+  <c r="BU146" i="80"/>
+  <c r="BK146" i="80" l="1"/>
+  <c r="CF146" i="80" s="1"/>
   <c r="M24" i="26"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>東京都</author>
   </authors>
   <commentList>
     <comment ref="Y2" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>空欄でお願いします。</t>
         </r>
       </text>
     </comment>
@@ -915,51 +932,51 @@
           <t xml:space="preserve">支出予定額の合計額が自動入力されます。
 </t>
         </r>
       </text>
     </comment>
     <comment ref="F35" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">支出予定額の合計額が自動入力されます。
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="481">
   <si>
     <t>東京都知事　　殿</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トチジ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ドノ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>主たる事務所の所在地</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジムショ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -998,54 +1015,50 @@
   <si>
     <t>電　話</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区分</t>
     <rPh sb="0" eb="2">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>別記第１号様式</t>
     <rPh sb="0" eb="2">
       <t>ベッキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヨウシキ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>所要額調書</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>事業所番号</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第１号様式（２）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>担当部署</t>
     <rPh sb="0" eb="2">
       <t>タントウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ブショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -2101,66 +2114,50 @@
     <rPh sb="7" eb="9">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>◆事業内容</t>
     <rPh sb="1" eb="3">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ナイヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第１　法人の情報</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジョウホウ</t>
-    </rPh>
-[...14 lines deleted...]
-      <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>２　法人名</t>
     <rPh sb="2" eb="4">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>第２　事業所の情報</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -4809,54 +4806,50 @@
     <rPh sb="6" eb="7">
       <t>ガク</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>ミツモリショ</t>
     </rPh>
     <rPh sb="18" eb="21">
       <t>ケイヤクショ</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>ノウヒンショ</t>
     </rPh>
     <rPh sb="26" eb="29">
       <t>セイキュウショ</t>
     </rPh>
     <rPh sb="30" eb="33">
       <t>リョウシュウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(児童発達支援のみ対象)</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>S1140704@section.metro.tokyo.jp</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>※</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
@@ -5015,79 +5008,50 @@
   <si>
     <t>２.このシートの記入後、シートの一番下の</t>
     <rPh sb="8" eb="10">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ゴ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>イチバン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>シタ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>３.以下 【入力シート確認表】の「判定」欄を見て、記入が必要なシートを確認し、各シートのピンク色のセルを全て入力してください。　</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>４.すぐ下にある【総合判定】が「入力が必要な箇所は全て入力されています」となれば、入力完了です。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>メールの件名は、「安全対策支援事業補助金の交付申請（事業所番号、事業所名）」と記載してください。</t>
-[...27 lines deleted...]
-  <si>
     <t>　※　寄付金やその他の収入を充てていない場合は、０ と記載してください。（この場合がほとんどかと思われます。）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> 印鑑証明書</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（原本）
@@ -5104,81 +5068,50 @@
     </rPh>
     <rPh sb="13" eb="16">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>フクスウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>バアイ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>ゲンポン</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>マイ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>イガイ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>テンプ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>※送信時の容量が10MBを超える場合は、Zipファイルにするなどデータを圧縮させるか２通以上に分けて送付してください。</t>
-[...29 lines deleted...]
-  <si>
     <t>　ＺＩＰファイルへの圧縮方法がわからない場合は、こちらを参照してください。</t>
     <rPh sb="10" eb="12">
       <t>アッシュク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>バアイ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>サンショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　【WINDOWS】https://www.pc-koubou.jp/magazine/39336</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　【MAC】https://support.apple.com/ja-jp/guide/mac-help/mchlp2528/mac</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>６　担当者　氏名</t>
@@ -5544,51 +5477,526 @@
     <rPh sb="18" eb="19">
       <t>レイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>届け出ている事業所名のとおり記載してください。</t>
     <rPh sb="0" eb="1">
       <t>トド</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>デ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>メイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>第４　令和４年度から令和６年度までの交付状況</t>
+    <t>令和６年度の補助金の交付の有無</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ホジョキン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>コウフ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ウム</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　置き去り等の事故防止</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>過年度
+補助金
+交付額</t>
+    <rPh sb="0" eb="3">
+      <t>カネンド</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ホジョキン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コウフ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>D-E</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>CとFを比較して少ない額</t>
+    <rPh sb="4" eb="6">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>スク</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">G×H
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（1,000円未満切り捨て）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>合計補助申請額（I）</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ホジョ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>予　算　額</t>
+    <rPh sb="0" eb="1">
+      <t>ヨ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>E-mail</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>入力不要ですが、念のため内容を御確認ください。（誤りがあれば、基本情報（このシート）を修正してください。）</t>
+    <rPh sb="0" eb="2">
+      <t>ニュウリョク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>ゴカクニン</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>アヤマ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>シュウセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>別記第１号様式 交付申請書</t>
+    <rPh sb="0" eb="2">
+      <t>ベッキ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コウフ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>予算書抄本（参考）</t>
+    <rPh sb="0" eb="3">
+      <t>ヨサンショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ショウホン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　 印鑑証明書と同一の印影を押印し、必要な書類一式と併せて以下の宛先へ郵送してください。</t>
+    <rPh sb="2" eb="4">
+      <t>インカン</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ショウメイショ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ドウイツ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>インエイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>オウイン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>イッシキ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>アワ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>アテサキ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ユウソウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(１)-1 所要額調書</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ショヨウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガク</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>チョウショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(1)-2 積算内訳</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>セキサン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ウチワケ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(1)-3 積算内訳（国庫）</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ゴウヨウシキ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>セキサン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ウチワケ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>コッコ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(2) 事業計画書</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ゴウヨウシキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ケイカクショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(3)-1 ICT活用</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ゴウヨウシキ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(3)-2 登降園管理</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ゴウヨウシキトウコウエンカンリ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(3)-3-1 その他安全対策</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ゴウヨウシキ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>アンゼン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>タイサク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(3)-3-2 その他安全対策</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ゴウヨウシキ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>アンゼン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>タイサク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(3)-4  睡眠中事故防止</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ゴウヨウシキ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>スイミンチュウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジコ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ボウシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第１号様式(4) 誓約書</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ゴウヨウシキ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>セイヤクショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>１.このシート及び各シートの</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>ピンク色のセル部分</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>を記入してください。　※「（入力不要）」と記載のシートへの入力は不要です。</t>
+    </r>
+    <rPh sb="7" eb="8">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>カク</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>イロ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ブブン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>児童発達支援</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>放課後等デイサービス</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>５.提出方法：このExcelファイルを、他の必要書類と併せて、以下の提出フォームにアップロードしてください。</t>
+    <rPh sb="34" eb="36">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　 郵送先　〒163-8001　東京都新宿区西新宿二丁目８番１号　都庁第一本庁舎28階</t>
+    <rPh sb="2" eb="4">
+      <t>ユウソウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　　　　　東京都福祉局　障害者施策推進部　療育課　障害児通所支援担当</t>
+    <rPh sb="23" eb="25">
+      <t>リョウイク</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>タントウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　　　　   「令和８年度安全対策支援事業補助金申請書類　在中」と御記載願います。</t>
+    <rPh sb="11" eb="13">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="37" eb="40">
+      <t>キサイネガ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第４　令和４年度から令和７年度までの交付状況</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ネンド</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>レイワ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ネン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ド</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>コウフ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ジョウキョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -5633,700 +6041,529 @@
         <sz val="11"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>障害児通所支援事業所における送迎バス等安全対策支援事業</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>及び</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>令和６年度障害児通所支援事業所における安全対策支援事業</t>
+      <t>令和６年度、令和７年度障害児通所支援事業所における安全対策支援事業</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>の</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>補助金交付額確定通知書</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>を御確認ください。）</t>
     </r>
     <rPh sb="40" eb="41">
       <t>オヨ</t>
     </rPh>
     <rPh sb="42" eb="44">
       <t>レイワ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>ネンド</t>
     </rPh>
-    <rPh sb="47" eb="49">
+    <rPh sb="48" eb="50">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="53" eb="55">
       <t>ショウガイ</t>
     </rPh>
-    <rPh sb="49" eb="50">
+    <rPh sb="55" eb="56">
       <t>ジ</t>
     </rPh>
-    <rPh sb="50" eb="52">
+    <rPh sb="56" eb="58">
       <t>ツウショ</t>
     </rPh>
-    <rPh sb="52" eb="54">
+    <rPh sb="58" eb="60">
       <t>シエン</t>
     </rPh>
-    <rPh sb="54" eb="57">
+    <rPh sb="60" eb="63">
       <t>ジギョウショ</t>
     </rPh>
-    <rPh sb="61" eb="63">
+    <rPh sb="67" eb="69">
       <t>アンゼン</t>
     </rPh>
-    <rPh sb="63" eb="65">
+    <rPh sb="69" eb="71">
       <t>タイサク</t>
     </rPh>
-    <rPh sb="65" eb="67">
+    <rPh sb="71" eb="73">
       <t>シエン</t>
     </rPh>
-    <rPh sb="67" eb="69">
+    <rPh sb="73" eb="75">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>令和６年度の補助金の交付の有無</t>
+    <t>令和７年度の補助金の交付の有無</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ホジョキン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>コウフ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ウム</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　置き去り等の事故防止</t>
-[...37 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">G×H
-</t>
+      <t>※補助金の</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-        <rFont val="ＭＳ Ｐゴシック"/>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>（1,000円未満切り捨て）</t>
+      <t>「交付決定額の通知書」</t>
     </r>
-    <phoneticPr fontId="2"/>
-[...22 lines deleted...]
-    <t>令和７年度障害児通所支援事業所における</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>とは異なりますので、御確認願います。</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　※アップロードの際は見積書等のデータをZipファイルに圧縮してください。</t>
+    <rPh sb="9" eb="10">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ミツモリショ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>アッシュク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　令和８年度障害児通所支援事業所における安全対策支援事業補助金　申請書類提出フォーム　　</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和８年度障害児通所支援事業所における</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ジ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ツウショ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>シエン</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ジギョウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>予　算　額</t>
-[...1 lines deleted...]
-      <t>ヨ</t>
+    <t>令和８年度障害児通所支援事業所における</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>安全対策支援事業補助金交付申請書　所要額調書</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年度障害児通所支援事業所における安全対策支援事業補助金交付要綱（令和８年７月22日付８福祉障療第399号）第８条の規定に基づく補助金交付申請を行うに当たり、当該申請により補助金等の交付を受けようとする者（法人その他の団体にあっては、代表者、役員又は使用人その他の従業員若しくは構成員を含む。）が東京都暴力団排除条例第２条第２号に規定する暴力団、同条第３号に規定する暴力団員又は同条第４号に規定する暴力団関係者（以下「暴力団員等」という。）に該当せず、かつ将来にわたっても該当しないことをここに誓約いたします。
+　また、この誓約に違反又は相違があり、同要綱別記２補助条件７（１）オの規定により補助金等の交付の決定の取消しを受けた場合において、同要綱別記２補助条件８の規定に基づき返還を命じられたときは、これに異議なく応じることを誓約いたします。
+　あわせて、知事が必要と認めた場合には、暴力団員等であるか否かの確認のため、警視庁へ照会がなされることに同意いたします。</t>
+    <rPh sb="30" eb="31">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="44" eb="45">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="45" eb="46">
+      <t>ヅ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="55" eb="56">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="57" eb="58">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="59" eb="60">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="78" eb="79">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="281" eb="283">
+      <t>ベッキ</t>
+    </rPh>
+    <rPh sb="284" eb="286">
+      <t>ホジョ</t>
+    </rPh>
+    <rPh sb="286" eb="288">
+      <t>ジョウケン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>法人所在地</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="0"/>
+  </si>
+  <si>
+    <t>法人名</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>サン</t>
-[...11 lines deleted...]
-    <t>入力不要ですが、念のため内容を御確認ください。（誤りがあれば、基本情報（このシート）を修正してください。）</t>
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>代表者職</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>代表者氏名</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事業所名</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事業所所在地</t>
+    <rPh sb="0" eb="6">
+      <t>ジギョウショショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事業所番号</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>児童発達支援</t>
+    <rPh sb="0" eb="4">
+      <t>ジドウハッタツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>児童発達支援センター</t>
+    <rPh sb="0" eb="4">
+      <t>ジドウハッタツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>放課後等デイサービス</t>
+    <rPh sb="0" eb="4">
+      <t>ホウカゴトウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>部署</t>
     <rPh sb="0" eb="2">
-      <t>ニュウリョク</t>
-    </rPh>
+      <t>ブショ</t>
+    </rPh>
+    <phoneticPr fontId="0"/>
+  </si>
+  <si>
+    <t>担当</t>
+    <rPh sb="0" eb="2">
+      <t>タントウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>電話</t>
+    <rPh sb="0" eb="2">
+      <t>デンワ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>メール</t>
+  </si>
+  <si>
+    <t>送付先郵便番号</t>
+    <rPh sb="0" eb="3">
+      <t>ソウフサキ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>ユウビンバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>送付先住所</t>
+    <rPh sb="0" eb="3">
+      <t>ソウフサキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１　法人の所在地</t>
     <rPh sb="2" eb="4">
-      <t>フヨウ</t>
-[...40 lines deleted...]
-      <t>ショウホン</t>
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>対象経費
+実支出（予定）額</t>
+  </si>
+  <si>
+    <t>寄付金その他
+の収入額</t>
+  </si>
+  <si>
+    <t>差引後実支出
+（予定）額</t>
+  </si>
+  <si>
+    <t xml:space="preserve">補助基準額
+</t>
+  </si>
+  <si>
+    <t>令和４年度
+交付額</t>
+  </si>
+  <si>
+    <t>令和５年度
+交付額</t>
+  </si>
+  <si>
+    <t>令和6年度
+交付額</t>
+  </si>
+  <si>
+    <t>令和7年度
+交付額</t>
+  </si>
+  <si>
+    <t>　※複数の書類を１枚の写真に撮り、写真データを提出することも可能です。</t>
+    <rPh sb="2" eb="4">
+      <t>フクスウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>マイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シャシン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シャシン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>カノウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>.赤く色づけされているシート</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>は、捺印（印鑑証明印）が必要な書類です。</t>
+      <t>は、押印（印鑑証明印）が必要な書類です。</t>
     </r>
     <rPh sb="2" eb="3">
       <t>アカ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>イロ</t>
     </rPh>
     <rPh sb="17" eb="19">
-      <t>ナツイン</t>
+      <t>オウイン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>インカン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ショウメイ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>イン</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ショルイ</t>
-    </rPh>
-[...345 lines deleted...]
-      <t>ジョウケン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="178" formatCode="#,##0&quot; 円&quot;"/>
     <numFmt numFmtId="179" formatCode="0000000000"/>
     <numFmt numFmtId="180" formatCode="[DBNum3]\ [$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;"/>
     <numFmt numFmtId="181" formatCode=";;;"/>
     <numFmt numFmtId="182" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="183" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="85">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -6742,58 +6979,50 @@
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
@@ -6900,52 +7129,61 @@
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="21">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF66FFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -7019,50 +7257,56 @@
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEBFFEB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.24994659260841701"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="122">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -8540,51 +8784,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="55"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="55"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="609">
+  <cellXfs count="614">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -9145,1349 +9389,1358 @@
     <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="57" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="57" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="36" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="62" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="62" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="64" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="63" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="74" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="64" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="58" fontId="64" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="58" fontId="63" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="67" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="63" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="179" fontId="68" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="64" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="77" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="77" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="81" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="10" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="0" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="10" fillId="0" borderId="109" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="7" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="7" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="12" fontId="10" fillId="7" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="7" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="12" fontId="10" fillId="7" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="10" fillId="7" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="7" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="7" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="58" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="58" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="21" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="87" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="10" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="67" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="67" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="67" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="70" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="71" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="72" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="67" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="10" fillId="0" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...91 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="17" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="67" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="17" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="17" borderId="67" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="84" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="5" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="70" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="70" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="71" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="72" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="80" fillId="0" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="70" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="76" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="70" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="70" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="71" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="71" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="72" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="80" fillId="0" borderId="72" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="17" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="68" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="67" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="74" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="5" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="62" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...41 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="65" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="180" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="40" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="53" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="41" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="41" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="56" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="114" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="115" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="116" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="117" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="118" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-    <xf numFmtId="56" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="119" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="58" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="58" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="58" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="114" xfId="0" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="82" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="79" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="81" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="78" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="ハイパーリンク" xfId="4" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 9" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
-  <dxfs count="90">
+  <dxfs count="97">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.34998626667073579"/>
@@ -10818,82 +11071,89 @@
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
+          <bgColor theme="0" tint="-0.34998626667073579"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
+        <color rgb="FF0000FF"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-    </dxf>
-[...3 lines deleted...]
-      </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color rgb="FFFF0000"/>
         </left>
         <right style="thin">
           <color rgb="FFFF0000"/>
         </right>
         <top style="thin">
           <color rgb="FFFF0000"/>
         </top>
         <bottom style="thin">
           <color rgb="FFFF0000"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
@@ -10912,65 +11172,93 @@
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
           <bgColor theme="0" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -10995,591 +11283,364 @@
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF0000FF"/>
       </font>
     </dxf>
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <font>
         <color rgb="FF0000FF"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="9" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FF0000FF"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFCCECFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color rgb="FF0000FF"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF0000FF"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF0000FF"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF0000FF"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color rgb="FFFF0000"/>
         </left>
         <right style="thin">
           <color rgb="FFFF0000"/>
         </right>
         <top style="thin">
           <color rgb="FFFF0000"/>
         </top>
         <bottom style="thin">
           <color rgb="FFFF0000"/>
-        </bottom>
-[...26 lines deleted...]
-          <color rgb="FF0000FF"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFF99"/>
       <color rgb="FFCCECFF"/>
       <color rgb="FF0000FF"/>
       <color rgb="FF99FF99"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FFEBFFEB"/>
       <color rgb="FFFFFF66"/>
       <color rgb="FF66FF33"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>85</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>227283</xdr:rowOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>90</xdr:col>
-      <xdr:colOff>396754</xdr:colOff>
+      <xdr:col>88</xdr:col>
+      <xdr:colOff>532009</xdr:colOff>
       <xdr:row>118</xdr:row>
-      <xdr:rowOff>92897</xdr:rowOff>
+      <xdr:rowOff>170414</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="図 52">
+        <xdr:cNvPr id="3" name="図 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFBC7271-FDE2-4161-93FB-9A5F201B3242}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11673840" y="23634971"/>
-          <a:ext cx="3141383" cy="5011495"/>
+          <a:off x="10614660" y="23324820"/>
+          <a:ext cx="3153289" cy="5062454"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>85</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>460506</xdr:rowOff>
+      <xdr:col>84</xdr:col>
+      <xdr:colOff>586741</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>90</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>286226</xdr:rowOff>
+      <xdr:col>87</xdr:col>
+      <xdr:colOff>533401</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>16220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="54" name="テキスト ボックス 53">
+        <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBCF9F74-396F-4753-B000-62DE5A571881}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11772900" y="22749006"/>
-          <a:ext cx="2961799" cy="944908"/>
+          <a:off x="11201401" y="22745700"/>
+          <a:ext cx="1958340" cy="595340"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:ln w="28575" cmpd="sng">
+        <a:ln w="12700" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400">
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600">
               <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>印鑑証明書</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800">
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200">
             <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
-    <xdr:clientData/>
-[...239 lines deleted...]
-    </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>31750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="楕円 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -11614,51 +11675,51 @@
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
             <a:t>　</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900"/>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
             <a:t>　</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" baseline="0"/>
-            <a:t>  </a:t>
+            <a:t>捨</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
             <a:t>印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>33</xdr:col>
       <xdr:colOff>158750</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>177800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>36</xdr:col>
       <xdr:colOff>88900</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
@@ -11683,75 +11744,75 @@
         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>37</xdr:col>
-      <xdr:colOff>56030</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>33617</xdr:rowOff>
+      <xdr:colOff>91889</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>105334</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>58</xdr:col>
-      <xdr:colOff>33805</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>115645</xdr:rowOff>
+      <xdr:colOff>69664</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>187363</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F058063-183F-448B-81C6-2535CD5AEA2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6118412" y="257735"/>
-          <a:ext cx="3272305" cy="306145"/>
+          <a:off x="6304430" y="571499"/>
+          <a:ext cx="3366434" cy="315111"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="38100" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
@@ -12871,115 +12932,3708 @@
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:S1140704@section.metro.tokyo.jp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.apple.com/ja-jp/guide/mac-help/mchlp2528/mac" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pc-koubou.jp/magazine/39336" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logoform.jp/form/tmgform/1705952" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.apple.com/ja-jp/guide/mac-help/mchlp2528/mac" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pc-koubou.jp/magazine/39336" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF25CB8E-C4BD-47B6-8164-A5712DC7F522}">
+  <dimension ref="B4:Q13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" customWidth="1"/>
+    <col min="2" max="17" width="10.77734375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:17">
+      <c r="B4" s="304" t="s">
+        <v>454</v>
+      </c>
+      <c r="C4" s="304" t="s">
+        <v>455</v>
+      </c>
+      <c r="D4" s="304" t="s">
+        <v>456</v>
+      </c>
+      <c r="E4" s="304" t="s">
+        <v>457</v>
+      </c>
+      <c r="F4" s="304" t="s">
+        <v>458</v>
+      </c>
+      <c r="G4" s="304" t="s">
+        <v>459</v>
+      </c>
+      <c r="H4" s="304" t="s">
+        <v>460</v>
+      </c>
+      <c r="I4" s="304" t="s">
+        <v>461</v>
+      </c>
+      <c r="J4" s="304" t="s">
+        <v>462</v>
+      </c>
+      <c r="K4" s="304" t="s">
+        <v>463</v>
+      </c>
+      <c r="L4" s="304" t="s">
+        <v>464</v>
+      </c>
+      <c r="M4" s="304" t="s">
+        <v>465</v>
+      </c>
+      <c r="N4" s="304" t="s">
+        <v>468</v>
+      </c>
+      <c r="O4" s="304" t="s">
+        <v>469</v>
+      </c>
+      <c r="P4" s="304" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q4" s="304" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="5" spans="2:17">
+      <c r="B5">
+        <f>基本情報!B50</f>
+        <v>0</v>
+      </c>
+      <c r="C5">
+        <f>基本情報!B51</f>
+        <v>0</v>
+      </c>
+      <c r="D5">
+        <f>基本情報!B52</f>
+        <v>0</v>
+      </c>
+      <c r="E5">
+        <f>基本情報!B53</f>
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <f>基本情報!B62</f>
+        <v>0</v>
+      </c>
+      <c r="H5">
+        <f>基本情報!B64</f>
+        <v>0</v>
+      </c>
+      <c r="I5" t="str">
+        <f>IF(OR(基本情報!B66="実施あり：児童発達支援事業所",基本情報!B66="実施あり：児童発達支援センター・児童発達支援事業所の両方"),"〇","")</f>
+        <v/>
+      </c>
+      <c r="J5" t="str">
+        <f>IF(OR(基本情報!B66="実施あり：児童発達支援センター",基本情報!B66="実施あり：児童発達支援センター・児童発達支援事業所の両方"),"〇","")</f>
+        <v/>
+      </c>
+      <c r="K5" t="str">
+        <f>IF(基本情報!B67="実施あり","〇","")</f>
+        <v/>
+      </c>
+      <c r="L5">
+        <f>基本情報!B54</f>
+        <v>0</v>
+      </c>
+      <c r="M5">
+        <f>基本情報!B55</f>
+        <v>0</v>
+      </c>
+      <c r="N5">
+        <f>基本情報!B58</f>
+        <v>0</v>
+      </c>
+      <c r="O5">
+        <f>基本情報!B59</f>
+        <v>0</v>
+      </c>
+      <c r="P5">
+        <f>基本情報!B56</f>
+        <v>0</v>
+      </c>
+      <c r="Q5">
+        <f>基本情報!B57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:17">
+      <c r="B12" s="305" t="s">
+        <v>471</v>
+      </c>
+      <c r="C12" s="305" t="s">
+        <v>472</v>
+      </c>
+      <c r="D12" t="s">
+        <v>473</v>
+      </c>
+      <c r="E12" t="s">
+        <v>474</v>
+      </c>
+      <c r="F12" s="305" t="s">
+        <v>475</v>
+      </c>
+      <c r="G12" s="305" t="s">
+        <v>476</v>
+      </c>
+      <c r="H12" s="305" t="s">
+        <v>477</v>
+      </c>
+      <c r="I12" s="305" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="13" spans="2:17">
+      <c r="B13">
+        <f>'【郵送】第１号様式（１）－２ 積算内訳書'!F70</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="306">
+        <f>基本情報!B104</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="306">
+        <f>基本情報!B85</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="306">
+        <f>基本情報!B90</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="306">
+        <f>基本情報!B94</f>
+        <v>0</v>
+      </c>
+      <c r="I13" s="306">
+        <f>基本情報!B98</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr codeName="Sheet9">
+    <tabColor rgb="FFCCFFCC"/>
+  </sheetPr>
+  <dimension ref="B1:AH32"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H24" sqref="H24:I24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="1.109375" style="7" customWidth="1"/>
+    <col min="2" max="14" width="6.6640625" style="7" customWidth="1"/>
+    <col min="15" max="15" width="1.109375" style="7" customWidth="1"/>
+    <col min="16" max="16" width="8.88671875" style="7"/>
+    <col min="17" max="17" width="8.88671875" style="7" hidden="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.88671875" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:34" ht="13.5" customHeight="1">
+      <c r="B1" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C1" s="10"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="533" t="s">
+        <v>110</v>
+      </c>
+      <c r="I1" s="533"/>
+      <c r="J1" s="499" t="str">
+        <f>IF(基本情報!B62="","",基本情報!B62)</f>
+        <v/>
+      </c>
+      <c r="K1" s="499"/>
+      <c r="L1" s="499"/>
+      <c r="M1" s="499"/>
+      <c r="N1" s="499"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="8"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+      <c r="W1" s="8"/>
+      <c r="X1" s="8"/>
+      <c r="Y1" s="8"/>
+      <c r="Z1" s="8"/>
+      <c r="AA1" s="8"/>
+      <c r="AB1" s="8"/>
+      <c r="AC1" s="8"/>
+      <c r="AD1" s="8"/>
+      <c r="AE1" s="8"/>
+      <c r="AF1" s="8"/>
+      <c r="AG1" s="8"/>
+      <c r="AH1" s="8"/>
+    </row>
+    <row r="2" spans="2:34" ht="13.5" customHeight="1">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="8"/>
+      <c r="AA2" s="8"/>
+      <c r="AB2" s="8"/>
+      <c r="AC2" s="8"/>
+      <c r="AD2" s="8"/>
+      <c r="AE2" s="8"/>
+      <c r="AF2" s="8"/>
+    </row>
+    <row r="3" spans="2:34" ht="37.5" customHeight="1">
+      <c r="B3" s="548" t="s">
+        <v>312</v>
+      </c>
+      <c r="C3" s="548"/>
+      <c r="D3" s="549"/>
+      <c r="E3" s="549"/>
+      <c r="F3" s="549"/>
+      <c r="G3" s="549"/>
+      <c r="H3" s="549"/>
+      <c r="I3" s="549"/>
+      <c r="J3" s="549"/>
+      <c r="K3" s="549"/>
+      <c r="L3" s="549"/>
+      <c r="M3" s="549"/>
+      <c r="N3" s="549"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="80" t="s">
+        <v>158</v>
+      </c>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+      <c r="AE3" s="8"/>
+      <c r="AF3" s="8"/>
+    </row>
+    <row r="4" spans="2:34" ht="7.5" customHeight="1">
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+      <c r="AE4" s="8"/>
+      <c r="AF4" s="8"/>
+    </row>
+    <row r="5" spans="2:34" ht="24.75" customHeight="1">
+      <c r="B5" s="87" t="str">
+        <f>IF(基本情報!B75="実施なし","本事業は実施なし","")</f>
+        <v/>
+      </c>
+      <c r="C5" s="83"/>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84"/>
+      <c r="J5" s="84"/>
+      <c r="K5" s="84"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="95">
+        <f>SUM(Q7:Q173)</f>
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="8"/>
+    </row>
+    <row r="6" spans="2:34" ht="7.5" customHeight="1" thickBot="1">
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AA6" s="8"/>
+      <c r="AB6" s="8"/>
+      <c r="AC6" s="8"/>
+      <c r="AD6" s="8"/>
+      <c r="AE6" s="8"/>
+      <c r="AF6" s="8"/>
+    </row>
+    <row r="7" spans="2:34" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B7" s="550" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="551"/>
+      <c r="D7" s="552"/>
+      <c r="E7" s="553"/>
+      <c r="F7" s="553"/>
+      <c r="G7" s="553"/>
+      <c r="H7" s="553"/>
+      <c r="I7" s="553"/>
+      <c r="J7" s="553"/>
+      <c r="K7" s="553"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="553"/>
+      <c r="N7" s="554"/>
+      <c r="Q7" s="7">
+        <f>IF(AND(基本情報!$B$75="実施あり（今後実施予定も含む）",E7=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:34" ht="23.7" customHeight="1">
+      <c r="B8" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="526"/>
+      <c r="D8" s="538"/>
+      <c r="E8" s="539"/>
+      <c r="F8" s="539"/>
+      <c r="G8" s="539"/>
+      <c r="H8" s="539"/>
+      <c r="I8" s="539"/>
+      <c r="J8" s="539"/>
+      <c r="K8" s="539"/>
+      <c r="L8" s="539"/>
+      <c r="M8" s="539"/>
+      <c r="N8" s="540"/>
+      <c r="Q8" s="7">
+        <f>IF(AND(基本情報!$B$75="実施あり（今後実施予定も含む）",E8=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:34" ht="23.7" customHeight="1">
+      <c r="B9" s="537" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="526"/>
+      <c r="D9" s="538"/>
+      <c r="E9" s="541"/>
+      <c r="F9" s="541"/>
+      <c r="G9" s="541"/>
+      <c r="H9" s="541"/>
+      <c r="I9" s="541"/>
+      <c r="J9" s="541"/>
+      <c r="K9" s="541"/>
+      <c r="L9" s="541"/>
+      <c r="M9" s="541"/>
+      <c r="N9" s="542"/>
+      <c r="Q9" s="7">
+        <f>IF(AND(基本情報!$B$75="実施あり（今後実施予定も含む）",E9=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:34" ht="150" customHeight="1" thickBot="1">
+      <c r="B10" s="543" t="s">
+        <v>378</v>
+      </c>
+      <c r="C10" s="544"/>
+      <c r="D10" s="545"/>
+      <c r="E10" s="546"/>
+      <c r="F10" s="546"/>
+      <c r="G10" s="546"/>
+      <c r="H10" s="546"/>
+      <c r="I10" s="546"/>
+      <c r="J10" s="546"/>
+      <c r="K10" s="546"/>
+      <c r="L10" s="546"/>
+      <c r="M10" s="546"/>
+      <c r="N10" s="547"/>
+      <c r="Q10" s="7">
+        <f>IF(AND(基本情報!$B$75="実施あり（今後実施予定も含む）",E10=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="2:34" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="12" spans="2:34" ht="20.399999999999999" customHeight="1">
+      <c r="B12" s="7" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="13" spans="2:34" ht="13.8" thickBot="1"/>
+    <row r="14" spans="2:34" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B14" s="556" t="s">
+        <v>168</v>
+      </c>
+      <c r="C14" s="557"/>
+      <c r="D14" s="557"/>
+      <c r="E14" s="557"/>
+      <c r="F14" s="557"/>
+      <c r="G14" s="558"/>
+      <c r="H14" s="559"/>
+      <c r="I14" s="560"/>
+      <c r="Q14" s="7">
+        <f>IF(AND(基本情報!$B$75="実施あり（今後実施予定も含む）",H14=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:34" ht="19.5" customHeight="1" thickTop="1">
+      <c r="B15" s="57" t="str">
+        <f>IF(H14="あり","以下に続けて記載",IF(H14="なし","システム等の詳細についての記載は以上です",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="16" spans="2:34" ht="20.399999999999999" customHeight="1" thickBot="1"/>
+    <row r="17" spans="2:17" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B17" s="550" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="551"/>
+      <c r="D17" s="552"/>
+      <c r="E17" s="553"/>
+      <c r="F17" s="553"/>
+      <c r="G17" s="553"/>
+      <c r="H17" s="553"/>
+      <c r="I17" s="553"/>
+      <c r="J17" s="553"/>
+      <c r="K17" s="553"/>
+      <c r="L17" s="553"/>
+      <c r="M17" s="553"/>
+      <c r="N17" s="554"/>
+      <c r="Q17" s="7">
+        <f>IF(AND($H$14="あり",E17=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="23.7" customHeight="1">
+      <c r="B18" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="526"/>
+      <c r="D18" s="538"/>
+      <c r="E18" s="539"/>
+      <c r="F18" s="539"/>
+      <c r="G18" s="539"/>
+      <c r="H18" s="539"/>
+      <c r="I18" s="539"/>
+      <c r="J18" s="539"/>
+      <c r="K18" s="539"/>
+      <c r="L18" s="539"/>
+      <c r="M18" s="539"/>
+      <c r="N18" s="540"/>
+      <c r="Q18" s="7">
+        <f>IF(AND($H$14="あり",E18=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:17" ht="23.7" customHeight="1" thickBot="1">
+      <c r="B19" s="564" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="565"/>
+      <c r="D19" s="566"/>
+      <c r="E19" s="567"/>
+      <c r="F19" s="546"/>
+      <c r="G19" s="546"/>
+      <c r="H19" s="546"/>
+      <c r="I19" s="546"/>
+      <c r="J19" s="546"/>
+      <c r="K19" s="546"/>
+      <c r="L19" s="546"/>
+      <c r="M19" s="546"/>
+      <c r="N19" s="547"/>
+      <c r="Q19" s="7">
+        <f>IF(AND($H$14="あり",E19=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:17" ht="150" customHeight="1" thickBot="1">
+      <c r="B20" s="561" t="s">
+        <v>378</v>
+      </c>
+      <c r="C20" s="562"/>
+      <c r="D20" s="563"/>
+      <c r="E20" s="546"/>
+      <c r="F20" s="546"/>
+      <c r="G20" s="546"/>
+      <c r="H20" s="546"/>
+      <c r="I20" s="546"/>
+      <c r="J20" s="546"/>
+      <c r="K20" s="546"/>
+      <c r="L20" s="546"/>
+      <c r="M20" s="546"/>
+      <c r="N20" s="547"/>
+      <c r="Q20" s="7">
+        <f>IF(AND($H$14="あり",E20=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="22" spans="2:17" ht="20.399999999999999" customHeight="1">
+      <c r="B22" s="7" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="23" spans="2:17" ht="13.8" thickBot="1"/>
+    <row r="24" spans="2:17" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B24" s="556" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" s="557"/>
+      <c r="D24" s="557"/>
+      <c r="E24" s="557"/>
+      <c r="F24" s="557"/>
+      <c r="G24" s="558"/>
+      <c r="H24" s="559"/>
+      <c r="I24" s="560"/>
+      <c r="Q24" s="7">
+        <f>IF(AND($H$14="あり",H24=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" ht="19.5" customHeight="1" thickTop="1">
+      <c r="B25" s="57" t="str">
+        <f>IF(H24="あり","以下に続けて記載",IF(H24="なし","システム等の詳細についての記載は以上です",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="2:17" ht="20.399999999999999" customHeight="1" thickBot="1"/>
+    <row r="27" spans="2:17" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B27" s="550" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="551"/>
+      <c r="D27" s="552"/>
+      <c r="E27" s="553"/>
+      <c r="F27" s="553"/>
+      <c r="G27" s="553"/>
+      <c r="H27" s="553"/>
+      <c r="I27" s="553"/>
+      <c r="J27" s="553"/>
+      <c r="K27" s="553"/>
+      <c r="L27" s="553"/>
+      <c r="M27" s="553"/>
+      <c r="N27" s="554"/>
+      <c r="Q27" s="7">
+        <f>IF(AND($H$24="あり",E27=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:17" ht="23.7" customHeight="1">
+      <c r="B28" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="526"/>
+      <c r="D28" s="538"/>
+      <c r="E28" s="539"/>
+      <c r="F28" s="539"/>
+      <c r="G28" s="539"/>
+      <c r="H28" s="539"/>
+      <c r="I28" s="539"/>
+      <c r="J28" s="539"/>
+      <c r="K28" s="539"/>
+      <c r="L28" s="539"/>
+      <c r="M28" s="539"/>
+      <c r="N28" s="540"/>
+      <c r="Q28" s="7">
+        <f>IF(AND($H$24="あり",E28=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:17" ht="23.7" customHeight="1">
+      <c r="B29" s="537" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="526"/>
+      <c r="D29" s="538"/>
+      <c r="E29" s="568"/>
+      <c r="F29" s="569"/>
+      <c r="G29" s="569"/>
+      <c r="H29" s="569"/>
+      <c r="I29" s="569"/>
+      <c r="J29" s="569"/>
+      <c r="K29" s="569"/>
+      <c r="L29" s="569"/>
+      <c r="M29" s="569"/>
+      <c r="N29" s="570"/>
+      <c r="Q29" s="7">
+        <f>IF(AND($H$24="あり",E29=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:17" ht="150" customHeight="1" thickBot="1">
+      <c r="B30" s="543" t="s">
+        <v>378</v>
+      </c>
+      <c r="C30" s="544"/>
+      <c r="D30" s="545"/>
+      <c r="E30" s="546"/>
+      <c r="F30" s="546"/>
+      <c r="G30" s="546"/>
+      <c r="H30" s="546"/>
+      <c r="I30" s="546"/>
+      <c r="J30" s="546"/>
+      <c r="K30" s="546"/>
+      <c r="L30" s="546"/>
+      <c r="M30" s="546"/>
+      <c r="N30" s="547"/>
+      <c r="Q30" s="7">
+        <f>IF(AND($H$24="あり",E30=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:17" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="32" spans="2:17" ht="20.399999999999999" customHeight="1">
+      <c r="B32" s="7" t="s">
+        <v>167</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" insertRows="0" selectLockedCells="1"/>
+  <mergeCells count="31">
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:N29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:N30"/>
+    <mergeCell ref="B24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:N27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:N28"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:N20"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:N9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:N10"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:N17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:N18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:N19"/>
+    <mergeCell ref="B14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:N8"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:N7"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <conditionalFormatting sqref="B17:N19">
+    <cfRule type="expression" dxfId="26" priority="2">
+      <formula>$H$14="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B20:N33">
+    <cfRule type="expression" dxfId="24" priority="8">
+      <formula>$H$14="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B27:N33">
+    <cfRule type="expression" dxfId="23" priority="6">
+      <formula>$H$24="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E17:N20">
+    <cfRule type="expression" dxfId="21" priority="1">
+      <formula>AND($H$14="あり",E17="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E27:N30">
+    <cfRule type="expression" dxfId="20" priority="5">
+      <formula>AND($H$24="あり",E27="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H24:I24">
+    <cfRule type="expression" dxfId="19" priority="7">
+      <formula>AND($H$14="あり",H24="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H14:I14 H24:I24" xr:uid="{00000000-0002-0000-0800-000000000000}">
+      <formula1>"あり,なし"</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="令和8年4月1日から令和9年3月31日までの日付を入力してください。_x000a_なお、「令和8年10月」など、具体的な日付が決まっていない場合は、「令和8年10月31日」と月末の日付にしてください。" sqref="E29:N29 E19:N19 E9:N9" xr:uid="{9FF4FE31-933E-49F1-A5C4-9761DEE7BB9F}"/>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
+      <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="10" id="{06E7456E-3F84-45DD-9794-909EE87C3FDC}">
+            <xm:f>基本情報!$B$75="実施なし"</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="0" tint="-0.34998626667073579"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B7:N18 B20:N33</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="3" id="{1F685B01-C14E-44AC-AC50-61D113AD9CFF}">
+            <xm:f>基本情報!$B$75="実施なし"</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="0" tint="-0.34998626667073579"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B19:N19</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="9" id="{6DF78D99-2F43-4851-BD9C-A57F4C02A840}">
+            <xm:f>AND(基本情報!$B$75="実施あり（今後実施予定も含む）",E7="")</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="9" tint="0.79998168889431442"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>E7:N10 H14:I14</xm:sqref>
+        </x14:conditionalFormatting>
+      </x14:conditionalFormattings>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr codeName="Sheet10">
+    <tabColor rgb="FFCCFFCC"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:AH26"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H12" sqref="H12:I12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="1.109375" style="7" customWidth="1"/>
+    <col min="2" max="3" width="6.6640625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="4.44140625" style="7" customWidth="1"/>
+    <col min="5" max="14" width="6.6640625" style="7" customWidth="1"/>
+    <col min="15" max="15" width="1.109375" style="7" customWidth="1"/>
+    <col min="16" max="16" width="8.6640625" style="7" customWidth="1"/>
+    <col min="17" max="17" width="8.88671875" style="7" hidden="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.88671875" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:34" ht="13.5" customHeight="1">
+      <c r="B1" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="533" t="s">
+        <v>110</v>
+      </c>
+      <c r="I1" s="533"/>
+      <c r="J1" s="499" t="str">
+        <f>IF(基本情報!B62="","",基本情報!B62)</f>
+        <v/>
+      </c>
+      <c r="K1" s="499"/>
+      <c r="L1" s="499"/>
+      <c r="M1" s="499"/>
+      <c r="N1" s="499"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="8"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+      <c r="W1" s="8"/>
+      <c r="X1" s="8"/>
+      <c r="Y1" s="8"/>
+      <c r="Z1" s="8"/>
+      <c r="AA1" s="8"/>
+      <c r="AB1" s="8"/>
+      <c r="AC1" s="8"/>
+      <c r="AD1" s="8"/>
+      <c r="AE1" s="8"/>
+      <c r="AF1" s="8"/>
+      <c r="AG1" s="8"/>
+      <c r="AH1" s="8"/>
+    </row>
+    <row r="2" spans="2:34" ht="13.5" customHeight="1">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="8"/>
+      <c r="AA2" s="8"/>
+      <c r="AB2" s="8"/>
+      <c r="AC2" s="8"/>
+      <c r="AD2" s="8"/>
+      <c r="AE2" s="8"/>
+      <c r="AF2" s="8"/>
+    </row>
+    <row r="3" spans="2:34" ht="37.5" customHeight="1">
+      <c r="B3" s="548" t="s">
+        <v>313</v>
+      </c>
+      <c r="C3" s="548"/>
+      <c r="D3" s="548"/>
+      <c r="E3" s="549"/>
+      <c r="F3" s="549"/>
+      <c r="G3" s="549"/>
+      <c r="H3" s="549"/>
+      <c r="I3" s="549"/>
+      <c r="J3" s="549"/>
+      <c r="K3" s="549"/>
+      <c r="L3" s="549"/>
+      <c r="M3" s="549"/>
+      <c r="N3" s="549"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="80" t="s">
+        <v>158</v>
+      </c>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+      <c r="AE3" s="8"/>
+      <c r="AF3" s="8"/>
+    </row>
+    <row r="4" spans="2:34" ht="8.25" customHeight="1">
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+      <c r="AE4" s="8"/>
+      <c r="AF4" s="8"/>
+    </row>
+    <row r="5" spans="2:34" ht="21.75" customHeight="1">
+      <c r="B5" s="87" t="str">
+        <f>IF(基本情報!B76="実施なし","本事業は実施なし","")</f>
+        <v/>
+      </c>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84"/>
+      <c r="J5" s="84"/>
+      <c r="K5" s="84"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="95">
+        <f>SUM(Q7:Q173)</f>
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="8"/>
+    </row>
+    <row r="6" spans="2:34" ht="8.25" customHeight="1" thickBot="1">
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AA6" s="8"/>
+      <c r="AB6" s="8"/>
+      <c r="AC6" s="8"/>
+      <c r="AD6" s="8"/>
+      <c r="AE6" s="8"/>
+      <c r="AF6" s="8"/>
+    </row>
+    <row r="7" spans="2:34" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B7" s="577" t="s">
+        <v>332</v>
+      </c>
+      <c r="C7" s="573"/>
+      <c r="D7" s="578"/>
+      <c r="E7" s="553"/>
+      <c r="F7" s="553"/>
+      <c r="G7" s="553"/>
+      <c r="H7" s="553"/>
+      <c r="I7" s="553"/>
+      <c r="J7" s="553"/>
+      <c r="K7" s="553"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="553"/>
+      <c r="N7" s="554"/>
+      <c r="Q7" s="7">
+        <f>IF(AND(基本情報!$B$76="実施あり（今後実施予定も含む）",E7=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:34" ht="23.7" customHeight="1">
+      <c r="B8" s="579" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" s="580"/>
+      <c r="D8" s="581"/>
+      <c r="E8" s="541"/>
+      <c r="F8" s="541"/>
+      <c r="G8" s="541"/>
+      <c r="H8" s="541"/>
+      <c r="I8" s="541"/>
+      <c r="J8" s="541"/>
+      <c r="K8" s="541"/>
+      <c r="L8" s="541"/>
+      <c r="M8" s="541"/>
+      <c r="N8" s="542"/>
+      <c r="Q8" s="7">
+        <f>IF(AND(基本情報!$B$76="実施あり（今後実施予定も含む）",E8=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:34" ht="150" customHeight="1" thickBot="1">
+      <c r="B9" s="543" t="s">
+        <v>270</v>
+      </c>
+      <c r="C9" s="544"/>
+      <c r="D9" s="545"/>
+      <c r="E9" s="546"/>
+      <c r="F9" s="546"/>
+      <c r="G9" s="546"/>
+      <c r="H9" s="546"/>
+      <c r="I9" s="546"/>
+      <c r="J9" s="546"/>
+      <c r="K9" s="546"/>
+      <c r="L9" s="546"/>
+      <c r="M9" s="546"/>
+      <c r="N9" s="547"/>
+      <c r="Q9" s="7">
+        <f>IF(AND(基本情報!$B$76="実施あり（今後実施予定も含む）",E9=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:34" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="11" spans="2:34" ht="13.8" thickBot="1"/>
+    <row r="12" spans="2:34" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B12" s="556" t="s">
+        <v>169</v>
+      </c>
+      <c r="C12" s="557"/>
+      <c r="D12" s="557"/>
+      <c r="E12" s="557"/>
+      <c r="F12" s="557"/>
+      <c r="G12" s="558"/>
+      <c r="H12" s="559"/>
+      <c r="I12" s="560"/>
+      <c r="Q12" s="7">
+        <f>IF(AND(基本情報!$B$76="実施あり（今後実施予定も含む）",H12=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:34" ht="19.5" customHeight="1" thickTop="1">
+      <c r="B13" s="57" t="str">
+        <f>IF(H12="あり","以下に続けて記載",IF(H12="なし","取組の詳細についての記載は以上です。",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="2:34" ht="20.399999999999999" customHeight="1" thickBot="1"/>
+    <row r="15" spans="2:34" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B15" s="571" t="s">
+        <v>332</v>
+      </c>
+      <c r="C15" s="572"/>
+      <c r="D15" s="573"/>
+      <c r="E15" s="574"/>
+      <c r="F15" s="575"/>
+      <c r="G15" s="575"/>
+      <c r="H15" s="575"/>
+      <c r="I15" s="575"/>
+      <c r="J15" s="575"/>
+      <c r="K15" s="575"/>
+      <c r="L15" s="575"/>
+      <c r="M15" s="575"/>
+      <c r="N15" s="576"/>
+      <c r="Q15" s="7">
+        <f>IF(AND($H$12="あり",E15=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:34" ht="23.7" customHeight="1">
+      <c r="B16" s="587" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="588"/>
+      <c r="D16" s="580"/>
+      <c r="E16" s="541"/>
+      <c r="F16" s="541"/>
+      <c r="G16" s="541"/>
+      <c r="H16" s="541"/>
+      <c r="I16" s="541"/>
+      <c r="J16" s="541"/>
+      <c r="K16" s="541"/>
+      <c r="L16" s="541"/>
+      <c r="M16" s="541"/>
+      <c r="N16" s="542"/>
+      <c r="Q16" s="7">
+        <f>IF(AND($H$12="あり",E16=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="150" customHeight="1" thickBot="1">
+      <c r="B17" s="582" t="s">
+        <v>270</v>
+      </c>
+      <c r="C17" s="583"/>
+      <c r="D17" s="544"/>
+      <c r="E17" s="584"/>
+      <c r="F17" s="585"/>
+      <c r="G17" s="585"/>
+      <c r="H17" s="585"/>
+      <c r="I17" s="585"/>
+      <c r="J17" s="585"/>
+      <c r="K17" s="585"/>
+      <c r="L17" s="585"/>
+      <c r="M17" s="585"/>
+      <c r="N17" s="586"/>
+      <c r="Q17" s="7">
+        <f>IF(AND($H$12="あり",E17=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="19" spans="2:17" ht="13.8" thickBot="1"/>
+    <row r="20" spans="2:17" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B20" s="556" t="s">
+        <v>169</v>
+      </c>
+      <c r="C20" s="557"/>
+      <c r="D20" s="557"/>
+      <c r="E20" s="557"/>
+      <c r="F20" s="557"/>
+      <c r="G20" s="558"/>
+      <c r="H20" s="559"/>
+      <c r="I20" s="560"/>
+      <c r="Q20" s="7">
+        <f>IF(AND($H$12="あり",H20=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="19.5" customHeight="1" thickTop="1">
+      <c r="B21" s="57" t="str">
+        <f>IF(H20="あり","以下に続けて記載",IF(H20="なし","取組の詳細についての記載は以上です。",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="22" spans="2:17" ht="18.75" customHeight="1" thickBot="1"/>
+    <row r="23" spans="2:17" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B23" s="577" t="s">
+        <v>332</v>
+      </c>
+      <c r="C23" s="573"/>
+      <c r="D23" s="578"/>
+      <c r="E23" s="553"/>
+      <c r="F23" s="553"/>
+      <c r="G23" s="553"/>
+      <c r="H23" s="553"/>
+      <c r="I23" s="553"/>
+      <c r="J23" s="553"/>
+      <c r="K23" s="553"/>
+      <c r="L23" s="553"/>
+      <c r="M23" s="553"/>
+      <c r="N23" s="554"/>
+      <c r="Q23" s="7">
+        <f>IF(AND($H$20="あり",E23=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:17" ht="23.7" customHeight="1">
+      <c r="B24" s="579" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="580"/>
+      <c r="D24" s="581"/>
+      <c r="E24" s="541"/>
+      <c r="F24" s="541"/>
+      <c r="G24" s="541"/>
+      <c r="H24" s="541"/>
+      <c r="I24" s="541"/>
+      <c r="J24" s="541"/>
+      <c r="K24" s="541"/>
+      <c r="L24" s="541"/>
+      <c r="M24" s="541"/>
+      <c r="N24" s="542"/>
+      <c r="Q24" s="7">
+        <f>IF(AND($H$20="あり",E24=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" ht="150" customHeight="1" thickBot="1">
+      <c r="B25" s="543" t="s">
+        <v>270</v>
+      </c>
+      <c r="C25" s="544"/>
+      <c r="D25" s="545"/>
+      <c r="E25" s="546"/>
+      <c r="F25" s="546"/>
+      <c r="G25" s="546"/>
+      <c r="H25" s="546"/>
+      <c r="I25" s="546"/>
+      <c r="J25" s="546"/>
+      <c r="K25" s="546"/>
+      <c r="L25" s="546"/>
+      <c r="M25" s="546"/>
+      <c r="N25" s="547"/>
+      <c r="Q25" s="7">
+        <f>IF(AND($H$20="あり",E25=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:17" ht="13.8" thickTop="1"/>
+  </sheetData>
+  <sheetProtection sheet="1" insertRows="0" selectLockedCells="1"/>
+  <mergeCells count="25">
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:N8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:N7"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:N25"/>
+    <mergeCell ref="E9:N9"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:N15"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="E23:N23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:N24"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:N17"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:N16"/>
+    <mergeCell ref="B12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="B20:G20"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <conditionalFormatting sqref="B15:N26">
+    <cfRule type="expression" dxfId="17" priority="6">
+      <formula>$H$12="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B23:N26">
+    <cfRule type="expression" dxfId="16" priority="4">
+      <formula>$H$20="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E15:N17 H20:I20">
+    <cfRule type="expression" dxfId="14" priority="5">
+      <formula>AND($H$12="あり",E15="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E23:N25">
+    <cfRule type="expression" dxfId="13" priority="3">
+      <formula>AND($H$20="あり",E23="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H12:I12 H20:I20" xr:uid="{00000000-0002-0000-0900-000000000000}">
+      <formula1>"あり,なし"</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="令和8年4月1日から令和9年3月31日までの日付を入力してください。_x000a_なお、「令和8年10月」など、具体的な日付が決まっていない場合は、「令和8年10月31日」と月末の日付にしてください。" sqref="E8:N8 E16:N16 E24:N24" xr:uid="{5154A327-5B49-48F7-8912-61BD30D75515}"/>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="93" fitToWidth="0" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
+      <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="8" id="{4C3E8E33-0E3C-4AC3-B3B0-D2F92B48BAA3}">
+            <xm:f>基本情報!$B$76="実施なし"</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="0" tint="-0.34998626667073579"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B7:N26</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="7" id="{F65E21F0-736C-4A43-B135-9C887D505F63}">
+            <xm:f>AND(基本情報!$B$76="実施あり（今後実施予定も含む）",E7="")</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="9" tint="0.79998168889431442"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>E7:N9 H12:I12</xm:sqref>
+        </x14:conditionalFormatting>
+      </x14:conditionalFormattings>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr codeName="Sheet11">
+    <tabColor rgb="FFCCFFCC"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:AH26"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7:N7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="1.109375" style="7" customWidth="1"/>
+    <col min="2" max="3" width="6.6640625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="4.44140625" style="7" customWidth="1"/>
+    <col min="5" max="14" width="6.6640625" style="7" customWidth="1"/>
+    <col min="15" max="15" width="1.109375" style="7" customWidth="1"/>
+    <col min="16" max="16" width="8" style="7" customWidth="1"/>
+    <col min="17" max="17" width="14.77734375" style="7" hidden="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.88671875" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:34" ht="13.5" customHeight="1">
+      <c r="B1" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="533" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" s="533"/>
+      <c r="J1" s="499" t="str">
+        <f>IF(基本情報!B62="","",基本情報!B62)</f>
+        <v/>
+      </c>
+      <c r="K1" s="499"/>
+      <c r="L1" s="499"/>
+      <c r="M1" s="499"/>
+      <c r="N1" s="499"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="8"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+      <c r="W1" s="8"/>
+      <c r="X1" s="8"/>
+      <c r="Y1" s="8"/>
+      <c r="Z1" s="8"/>
+      <c r="AA1" s="8"/>
+      <c r="AB1" s="8"/>
+      <c r="AC1" s="8"/>
+      <c r="AD1" s="8"/>
+      <c r="AE1" s="8"/>
+      <c r="AF1" s="8"/>
+      <c r="AG1" s="8"/>
+      <c r="AH1" s="8"/>
+    </row>
+    <row r="2" spans="2:34" ht="13.5" customHeight="1">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="8"/>
+      <c r="AA2" s="8"/>
+      <c r="AB2" s="8"/>
+      <c r="AC2" s="8"/>
+      <c r="AD2" s="8"/>
+      <c r="AE2" s="8"/>
+      <c r="AF2" s="8"/>
+    </row>
+    <row r="3" spans="2:34" ht="37.5" customHeight="1">
+      <c r="B3" s="548" t="s">
+        <v>342</v>
+      </c>
+      <c r="C3" s="548"/>
+      <c r="D3" s="548"/>
+      <c r="E3" s="549"/>
+      <c r="F3" s="549"/>
+      <c r="G3" s="549"/>
+      <c r="H3" s="549"/>
+      <c r="I3" s="549"/>
+      <c r="J3" s="549"/>
+      <c r="K3" s="549"/>
+      <c r="L3" s="549"/>
+      <c r="M3" s="549"/>
+      <c r="N3" s="549"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="80" t="s">
+        <v>158</v>
+      </c>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+      <c r="AE3" s="8"/>
+      <c r="AF3" s="8"/>
+    </row>
+    <row r="4" spans="2:34" ht="8.25" customHeight="1">
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+      <c r="AE4" s="8"/>
+      <c r="AF4" s="8"/>
+    </row>
+    <row r="5" spans="2:34" ht="21.75" customHeight="1">
+      <c r="B5" s="87" t="str">
+        <f>IF(基本情報!B77="実施なし","本事業は実施なし","")</f>
+        <v/>
+      </c>
+      <c r="C5" s="63"/>
+      <c r="D5" s="178"/>
+      <c r="E5" s="178"/>
+      <c r="F5" s="178"/>
+      <c r="G5" s="178" t="s">
+        <v>374</v>
+      </c>
+      <c r="H5" s="178"/>
+      <c r="I5" s="178"/>
+      <c r="J5" s="178"/>
+      <c r="K5" s="178"/>
+      <c r="L5" s="178"/>
+      <c r="M5" s="178"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="95">
+        <f>SUM(Q7:Q173)</f>
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="8"/>
+    </row>
+    <row r="6" spans="2:34" ht="8.25" customHeight="1" thickBot="1">
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AA6" s="8"/>
+      <c r="AB6" s="8"/>
+      <c r="AC6" s="8"/>
+      <c r="AD6" s="8"/>
+      <c r="AE6" s="8"/>
+      <c r="AF6" s="8"/>
+    </row>
+    <row r="7" spans="2:34" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B7" s="577" t="s">
+        <v>332</v>
+      </c>
+      <c r="C7" s="573"/>
+      <c r="D7" s="578"/>
+      <c r="E7" s="553"/>
+      <c r="F7" s="553"/>
+      <c r="G7" s="553"/>
+      <c r="H7" s="553"/>
+      <c r="I7" s="553"/>
+      <c r="J7" s="553"/>
+      <c r="K7" s="553"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="553"/>
+      <c r="N7" s="554"/>
+      <c r="Q7" s="7">
+        <f>IF(AND(基本情報!$B$77="実施あり（今後実施予定も含む）",E7=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:34" ht="23.7" customHeight="1">
+      <c r="B8" s="579" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" s="580"/>
+      <c r="D8" s="581"/>
+      <c r="E8" s="541"/>
+      <c r="F8" s="541"/>
+      <c r="G8" s="541"/>
+      <c r="H8" s="541"/>
+      <c r="I8" s="541"/>
+      <c r="J8" s="541"/>
+      <c r="K8" s="541"/>
+      <c r="L8" s="541"/>
+      <c r="M8" s="541"/>
+      <c r="N8" s="542"/>
+      <c r="Q8" s="7">
+        <f>IF(AND(基本情報!$B$77="実施あり（今後実施予定も含む）",E8=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:34" ht="150" customHeight="1" thickBot="1">
+      <c r="B9" s="543" t="s">
+        <v>316</v>
+      </c>
+      <c r="C9" s="544"/>
+      <c r="D9" s="545"/>
+      <c r="E9" s="546"/>
+      <c r="F9" s="546"/>
+      <c r="G9" s="546"/>
+      <c r="H9" s="546"/>
+      <c r="I9" s="546"/>
+      <c r="J9" s="546"/>
+      <c r="K9" s="546"/>
+      <c r="L9" s="546"/>
+      <c r="M9" s="546"/>
+      <c r="N9" s="547"/>
+      <c r="Q9" s="7">
+        <f>IF(AND(基本情報!$B$77="実施あり（今後実施予定も含む）",E9=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:34" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="11" spans="2:34" ht="13.8" thickBot="1"/>
+    <row r="12" spans="2:34" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B12" s="556" t="s">
+        <v>169</v>
+      </c>
+      <c r="C12" s="557"/>
+      <c r="D12" s="557"/>
+      <c r="E12" s="557"/>
+      <c r="F12" s="557"/>
+      <c r="G12" s="558"/>
+      <c r="H12" s="559"/>
+      <c r="I12" s="560"/>
+      <c r="Q12" s="7">
+        <f>IF(AND(基本情報!$B$77="実施あり（今後実施予定も含む）",H12=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:34" ht="19.5" customHeight="1" thickTop="1">
+      <c r="B13" s="57" t="str">
+        <f>IF(H12="あり","以下に続けて記載",IF(H12="なし","取組の詳細についての記載は以上です。",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="2:34" ht="20.399999999999999" customHeight="1" thickBot="1"/>
+    <row r="15" spans="2:34" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B15" s="577" t="s">
+        <v>332</v>
+      </c>
+      <c r="C15" s="573"/>
+      <c r="D15" s="578"/>
+      <c r="E15" s="574"/>
+      <c r="F15" s="575"/>
+      <c r="G15" s="575"/>
+      <c r="H15" s="575"/>
+      <c r="I15" s="575"/>
+      <c r="J15" s="575"/>
+      <c r="K15" s="575"/>
+      <c r="L15" s="575"/>
+      <c r="M15" s="575"/>
+      <c r="N15" s="576"/>
+      <c r="Q15" s="7">
+        <f>IF(AND($H$12="あり",E15=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:34" ht="23.7" customHeight="1">
+      <c r="B16" s="587" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="588"/>
+      <c r="D16" s="580"/>
+      <c r="E16" s="541"/>
+      <c r="F16" s="541"/>
+      <c r="G16" s="541"/>
+      <c r="H16" s="541"/>
+      <c r="I16" s="541"/>
+      <c r="J16" s="541"/>
+      <c r="K16" s="541"/>
+      <c r="L16" s="541"/>
+      <c r="M16" s="541"/>
+      <c r="N16" s="542"/>
+      <c r="Q16" s="7">
+        <f>IF(AND($H$12="あり",E16=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="150" customHeight="1" thickBot="1">
+      <c r="B17" s="543" t="s">
+        <v>316</v>
+      </c>
+      <c r="C17" s="544"/>
+      <c r="D17" s="545"/>
+      <c r="E17" s="584"/>
+      <c r="F17" s="585"/>
+      <c r="G17" s="585"/>
+      <c r="H17" s="585"/>
+      <c r="I17" s="585"/>
+      <c r="J17" s="585"/>
+      <c r="K17" s="585"/>
+      <c r="L17" s="585"/>
+      <c r="M17" s="585"/>
+      <c r="N17" s="586"/>
+      <c r="Q17" s="7">
+        <f>IF(AND($H$12="あり",E17=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:17" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="19" spans="2:17" ht="13.8" thickBot="1"/>
+    <row r="20" spans="2:17" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B20" s="556" t="s">
+        <v>169</v>
+      </c>
+      <c r="C20" s="557"/>
+      <c r="D20" s="557"/>
+      <c r="E20" s="557"/>
+      <c r="F20" s="557"/>
+      <c r="G20" s="558"/>
+      <c r="H20" s="559"/>
+      <c r="I20" s="560"/>
+      <c r="Q20" s="7">
+        <f>IF(AND($H$12="あり",H20=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:17" ht="19.5" customHeight="1" thickTop="1">
+      <c r="B21" s="57" t="str">
+        <f>IF(H20="あり","以下に続けて記載",IF(H20="なし","取組の詳細についての記載は以上です。",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="22" spans="2:17" ht="18.75" customHeight="1" thickBot="1"/>
+    <row r="23" spans="2:17" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B23" s="577" t="s">
+        <v>332</v>
+      </c>
+      <c r="C23" s="573"/>
+      <c r="D23" s="578"/>
+      <c r="E23" s="553"/>
+      <c r="F23" s="553"/>
+      <c r="G23" s="553"/>
+      <c r="H23" s="553"/>
+      <c r="I23" s="553"/>
+      <c r="J23" s="553"/>
+      <c r="K23" s="553"/>
+      <c r="L23" s="553"/>
+      <c r="M23" s="553"/>
+      <c r="N23" s="554"/>
+      <c r="Q23" s="7">
+        <f>IF(AND($H$20="あり",E23=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:17" ht="23.7" customHeight="1">
+      <c r="B24" s="579" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="580"/>
+      <c r="D24" s="581"/>
+      <c r="E24" s="541"/>
+      <c r="F24" s="541"/>
+      <c r="G24" s="541"/>
+      <c r="H24" s="541"/>
+      <c r="I24" s="541"/>
+      <c r="J24" s="541"/>
+      <c r="K24" s="541"/>
+      <c r="L24" s="541"/>
+      <c r="M24" s="541"/>
+      <c r="N24" s="542"/>
+      <c r="Q24" s="7">
+        <f>IF(AND($H$20="あり",E24=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:17" ht="150" customHeight="1" thickBot="1">
+      <c r="B25" s="543" t="s">
+        <v>316</v>
+      </c>
+      <c r="C25" s="544"/>
+      <c r="D25" s="545"/>
+      <c r="E25" s="546"/>
+      <c r="F25" s="546"/>
+      <c r="G25" s="546"/>
+      <c r="H25" s="546"/>
+      <c r="I25" s="546"/>
+      <c r="J25" s="546"/>
+      <c r="K25" s="546"/>
+      <c r="L25" s="546"/>
+      <c r="M25" s="546"/>
+      <c r="N25" s="547"/>
+      <c r="Q25" s="7">
+        <f>IF(AND($H$20="あり",E25=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:17" ht="13.8" thickTop="1"/>
+  </sheetData>
+  <sheetProtection sheet="1" insertRows="0" selectLockedCells="1"/>
+  <mergeCells count="25">
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:N8"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:N7"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:N9"/>
+    <mergeCell ref="B12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:N15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:N16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:N17"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="E23:N23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:N24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:N25"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <conditionalFormatting sqref="B15:N26">
+    <cfRule type="expression" dxfId="10" priority="7">
+      <formula>$H$12="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B23:N26">
+    <cfRule type="expression" dxfId="9" priority="5">
+      <formula>$H$20="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E15:N17 H20:I20">
+    <cfRule type="expression" dxfId="7" priority="6">
+      <formula>AND($H$12="あり",E15="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E23:N25">
+    <cfRule type="expression" dxfId="6" priority="4">
+      <formula>AND($H$20="あり",E23="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H12:I12 H20:I20" xr:uid="{00000000-0002-0000-0A00-000001000000}">
+      <formula1>"あり,なし"</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="令和8年4月1日から令和9年3月31日までの日付を入力してください。_x000a_なお、「令和8年10月」など、具体的な日付が決まっていない場合は、「令和8年10月31日」と月末の日付にしてください。" sqref="E8:N8 E16:N16 E24:N24" xr:uid="{3A12A65B-B566-497F-81B2-7C391E9699AB}"/>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="93" fitToWidth="0" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
+      <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="1" id="{F0BE2BB9-00A5-46A2-A526-EE15A54598B3}">
+            <xm:f>基本情報!$B$77="実施なし"</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="0" tint="-0.34998626667073579"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B7:N25</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="9" id="{7E43D30F-96C6-494E-9A1B-E017D6B62E4C}">
+            <xm:f>基本情報!$B$77="実施なし"</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="0" tint="-0.34998626667073579"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B7:N26</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="8" id="{7339BD84-30AE-4EEB-AF9E-B37152C01699}">
+            <xm:f>AND(基本情報!$B$76="実施あり（今後実施予定も含む）",E7="")</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="9" tint="0.79998168889431442"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>E7:N9 H12:I12</xm:sqref>
+        </x14:conditionalFormatting>
+      </x14:conditionalFormattings>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr codeName="Sheet12">
+    <tabColor rgb="FFCCFFCC"/>
+  </sheetPr>
+  <dimension ref="B1:AH41"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7:N7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="1.109375" style="7" customWidth="1"/>
+    <col min="2" max="14" width="6.6640625" style="7" customWidth="1"/>
+    <col min="15" max="15" width="1.109375" style="7" customWidth="1"/>
+    <col min="16" max="16" width="8.88671875" style="7"/>
+    <col min="17" max="18" width="8.88671875" style="7" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="8.88671875" style="7" customWidth="1"/>
+    <col min="20" max="16384" width="8.88671875" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:34" ht="13.5" customHeight="1">
+      <c r="B1" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="C1" s="10"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="533" t="s">
+        <v>110</v>
+      </c>
+      <c r="I1" s="533"/>
+      <c r="J1" s="499" t="str">
+        <f>IF(基本情報!B62="","",基本情報!B62)</f>
+        <v/>
+      </c>
+      <c r="K1" s="499"/>
+      <c r="L1" s="499"/>
+      <c r="M1" s="499"/>
+      <c r="N1" s="499"/>
+      <c r="O1" s="8"/>
+      <c r="P1" s="8"/>
+      <c r="Q1" s="8"/>
+      <c r="R1" s="8"/>
+      <c r="S1" s="8"/>
+      <c r="T1" s="8"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+      <c r="W1" s="8"/>
+      <c r="X1" s="8"/>
+      <c r="Y1" s="8"/>
+      <c r="Z1" s="8"/>
+      <c r="AA1" s="8"/>
+      <c r="AB1" s="8"/>
+      <c r="AC1" s="8"/>
+      <c r="AD1" s="8"/>
+      <c r="AE1" s="8"/>
+      <c r="AF1" s="8"/>
+      <c r="AG1" s="8"/>
+      <c r="AH1" s="8"/>
+    </row>
+    <row r="2" spans="2:34" ht="13.5" customHeight="1">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="8"/>
+      <c r="AA2" s="8"/>
+      <c r="AB2" s="8"/>
+      <c r="AC2" s="8"/>
+      <c r="AD2" s="8"/>
+      <c r="AE2" s="8"/>
+      <c r="AF2" s="8"/>
+    </row>
+    <row r="3" spans="2:34" ht="23.4" customHeight="1">
+      <c r="B3" s="597" t="s">
+        <v>314</v>
+      </c>
+      <c r="C3" s="597"/>
+      <c r="D3" s="598"/>
+      <c r="E3" s="598"/>
+      <c r="F3" s="598"/>
+      <c r="G3" s="598"/>
+      <c r="H3" s="598"/>
+      <c r="I3" s="598"/>
+      <c r="J3" s="598"/>
+      <c r="K3" s="598"/>
+      <c r="L3" s="598"/>
+      <c r="M3" s="598"/>
+      <c r="N3" s="598"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="80" t="s">
+        <v>158</v>
+      </c>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+      <c r="AE3" s="8"/>
+      <c r="AF3" s="8"/>
+    </row>
+    <row r="4" spans="2:34" ht="7.5" customHeight="1">
+      <c r="B4" s="81"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="82"/>
+      <c r="O4" s="8"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AA4" s="8"/>
+      <c r="AB4" s="8"/>
+      <c r="AC4" s="8"/>
+      <c r="AD4" s="8"/>
+      <c r="AE4" s="8"/>
+      <c r="AF4" s="8"/>
+    </row>
+    <row r="5" spans="2:34" ht="21.75" customHeight="1">
+      <c r="B5" s="87" t="str">
+        <f>IF(基本情報!B78="実施なし","本事業は実施なし","")</f>
+        <v/>
+      </c>
+      <c r="C5" s="198" t="s">
+        <v>382</v>
+      </c>
+      <c r="D5" s="82"/>
+      <c r="E5" s="82"/>
+      <c r="F5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="82"/>
+      <c r="O5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="95">
+        <f>SUM(Q7:R173)</f>
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AA5" s="8"/>
+      <c r="AB5" s="8"/>
+      <c r="AC5" s="8"/>
+      <c r="AD5" s="8"/>
+      <c r="AE5" s="8"/>
+      <c r="AF5" s="8"/>
+    </row>
+    <row r="6" spans="2:34" ht="7.5" customHeight="1" thickBot="1">
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AA6" s="8"/>
+      <c r="AB6" s="8"/>
+      <c r="AC6" s="8"/>
+      <c r="AD6" s="8"/>
+      <c r="AE6" s="8"/>
+      <c r="AF6" s="8"/>
+    </row>
+    <row r="7" spans="2:34" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B7" s="550" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="551"/>
+      <c r="D7" s="552"/>
+      <c r="E7" s="553"/>
+      <c r="F7" s="553"/>
+      <c r="G7" s="553"/>
+      <c r="H7" s="553"/>
+      <c r="I7" s="553"/>
+      <c r="J7" s="553"/>
+      <c r="K7" s="553"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="553"/>
+      <c r="N7" s="554"/>
+      <c r="Q7" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",E7=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:34" ht="23.7" customHeight="1" thickBot="1">
+      <c r="B8" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="526"/>
+      <c r="D8" s="538"/>
+      <c r="E8" s="539"/>
+      <c r="F8" s="599"/>
+      <c r="G8" s="539"/>
+      <c r="H8" s="539"/>
+      <c r="I8" s="539"/>
+      <c r="J8" s="539"/>
+      <c r="K8" s="539"/>
+      <c r="L8" s="539"/>
+      <c r="M8" s="539"/>
+      <c r="N8" s="540"/>
+      <c r="Q8" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",E8=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:34" ht="23.7" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B9" s="589" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="590"/>
+      <c r="D9" s="591"/>
+      <c r="E9" s="88" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="120"/>
+      <c r="G9" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="90"/>
+      <c r="I9" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="120"/>
+      <c r="K9" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L9" s="90"/>
+      <c r="M9" s="92"/>
+      <c r="N9" s="93"/>
+      <c r="Q9" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",F9=""),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R9" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",J9=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:34" ht="23.7" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B10" s="592"/>
+      <c r="C10" s="593"/>
+      <c r="D10" s="594"/>
+      <c r="E10" s="94" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="120"/>
+      <c r="G10" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" s="595" t="s">
+        <v>35</v>
+      </c>
+      <c r="I10" s="596"/>
+      <c r="J10" s="120"/>
+      <c r="K10" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L10" s="90"/>
+      <c r="M10" s="92"/>
+      <c r="N10" s="93"/>
+      <c r="Q10" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",F10=""),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R10" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",J10=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="2:34" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B11" s="537" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="526"/>
+      <c r="D11" s="538"/>
+      <c r="E11" s="600"/>
+      <c r="F11" s="601"/>
+      <c r="G11" s="601"/>
+      <c r="H11" s="601"/>
+      <c r="I11" s="601"/>
+      <c r="J11" s="601"/>
+      <c r="K11" s="601"/>
+      <c r="L11" s="601"/>
+      <c r="M11" s="601"/>
+      <c r="N11" s="602"/>
+      <c r="Q11" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",E11=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:34" ht="23.7" customHeight="1">
+      <c r="B12" s="537" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="526"/>
+      <c r="D12" s="538"/>
+      <c r="E12" s="541"/>
+      <c r="F12" s="541"/>
+      <c r="G12" s="541"/>
+      <c r="H12" s="541"/>
+      <c r="I12" s="541"/>
+      <c r="J12" s="541"/>
+      <c r="K12" s="541"/>
+      <c r="L12" s="541"/>
+      <c r="M12" s="541"/>
+      <c r="N12" s="542"/>
+      <c r="Q12" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",E12=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:34" ht="150" customHeight="1" thickBot="1">
+      <c r="B13" s="543" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="544"/>
+      <c r="D13" s="545"/>
+      <c r="E13" s="603"/>
+      <c r="F13" s="603"/>
+      <c r="G13" s="603"/>
+      <c r="H13" s="603"/>
+      <c r="I13" s="603"/>
+      <c r="J13" s="603"/>
+      <c r="K13" s="603"/>
+      <c r="L13" s="603"/>
+      <c r="M13" s="603"/>
+      <c r="N13" s="604"/>
+      <c r="Q13" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",E13=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="2:34" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="15" spans="2:34" ht="20.399999999999999" customHeight="1">
+      <c r="B15" s="7" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="16" spans="2:34" ht="13.8" thickBot="1"/>
+    <row r="17" spans="2:18" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B17" s="556" t="s">
+        <v>171</v>
+      </c>
+      <c r="C17" s="557"/>
+      <c r="D17" s="557"/>
+      <c r="E17" s="557"/>
+      <c r="F17" s="557"/>
+      <c r="G17" s="558"/>
+      <c r="H17" s="559"/>
+      <c r="I17" s="560"/>
+      <c r="Q17" s="7">
+        <f>IF(AND(基本情報!$B$78="実施あり（今後実施予定も含む）",H17=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:18" ht="19.5" customHeight="1" thickTop="1">
+      <c r="B18" s="57" t="str">
+        <f>IF(H17="あり","以下に続けて記載",IF(H17="なし","機器等の詳細についての記載は以上です",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="2:18" ht="13.8" thickBot="1"/>
+    <row r="20" spans="2:18" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B20" s="550" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="551"/>
+      <c r="D20" s="552"/>
+      <c r="E20" s="553"/>
+      <c r="F20" s="553"/>
+      <c r="G20" s="553"/>
+      <c r="H20" s="553"/>
+      <c r="I20" s="553"/>
+      <c r="J20" s="553"/>
+      <c r="K20" s="553"/>
+      <c r="L20" s="553"/>
+      <c r="M20" s="553"/>
+      <c r="N20" s="554"/>
+      <c r="Q20" s="7">
+        <f>IF(AND($H$17="あり",E20=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:18" ht="23.7" customHeight="1" thickBot="1">
+      <c r="B21" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="526"/>
+      <c r="D21" s="538"/>
+      <c r="E21" s="539"/>
+      <c r="F21" s="599"/>
+      <c r="G21" s="539"/>
+      <c r="H21" s="539"/>
+      <c r="I21" s="539"/>
+      <c r="J21" s="539"/>
+      <c r="K21" s="539"/>
+      <c r="L21" s="539"/>
+      <c r="M21" s="539"/>
+      <c r="N21" s="540"/>
+      <c r="Q21" s="7">
+        <f>IF(AND($H$17="あり",E21=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" ht="23.7" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B22" s="589" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="590"/>
+      <c r="D22" s="591"/>
+      <c r="E22" s="88" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22" s="120"/>
+      <c r="G22" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="90"/>
+      <c r="I22" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="J22" s="120"/>
+      <c r="K22" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L22" s="90"/>
+      <c r="M22" s="92"/>
+      <c r="N22" s="93"/>
+      <c r="Q22" s="7">
+        <f>IF(AND($H$17="あり",F22=""),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R22" s="7">
+        <f>IF(AND($H$17="あり",J22=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:18" ht="23.7" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B23" s="592"/>
+      <c r="C23" s="593"/>
+      <c r="D23" s="594"/>
+      <c r="E23" s="94" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="120"/>
+      <c r="G23" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H23" s="595" t="s">
+        <v>35</v>
+      </c>
+      <c r="I23" s="596"/>
+      <c r="J23" s="120"/>
+      <c r="K23" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L23" s="90"/>
+      <c r="M23" s="92"/>
+      <c r="N23" s="93"/>
+      <c r="Q23" s="7">
+        <f>IF(AND($H$17="あり",F23=""),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R23" s="7">
+        <f>IF(AND($H$17="あり",J23=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B24" s="537" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="526"/>
+      <c r="D24" s="538"/>
+      <c r="E24" s="600"/>
+      <c r="F24" s="601"/>
+      <c r="G24" s="601"/>
+      <c r="H24" s="601"/>
+      <c r="I24" s="601"/>
+      <c r="J24" s="601"/>
+      <c r="K24" s="601"/>
+      <c r="L24" s="601"/>
+      <c r="M24" s="601"/>
+      <c r="N24" s="602"/>
+      <c r="Q24" s="7">
+        <f>IF(AND($H$17="あり",E24=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:18" ht="23.7" customHeight="1">
+      <c r="B25" s="537" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" s="526"/>
+      <c r="D25" s="538"/>
+      <c r="E25" s="541"/>
+      <c r="F25" s="541"/>
+      <c r="G25" s="541"/>
+      <c r="H25" s="541"/>
+      <c r="I25" s="541"/>
+      <c r="J25" s="541"/>
+      <c r="K25" s="541"/>
+      <c r="L25" s="541"/>
+      <c r="M25" s="541"/>
+      <c r="N25" s="542"/>
+      <c r="Q25" s="7">
+        <f>IF(AND($H$17="あり",E25=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:18" ht="150" customHeight="1" thickBot="1">
+      <c r="B26" s="543" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="544"/>
+      <c r="D26" s="545"/>
+      <c r="E26" s="546"/>
+      <c r="F26" s="546"/>
+      <c r="G26" s="546"/>
+      <c r="H26" s="546"/>
+      <c r="I26" s="546"/>
+      <c r="J26" s="546"/>
+      <c r="K26" s="546"/>
+      <c r="L26" s="546"/>
+      <c r="M26" s="546"/>
+      <c r="N26" s="547"/>
+      <c r="Q26" s="7">
+        <f>IF(AND($H$17="あり",E26=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:18" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="28" spans="2:18" ht="20.399999999999999" customHeight="1">
+      <c r="B28" s="7" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="29" spans="2:18" ht="13.8" thickBot="1"/>
+    <row r="30" spans="2:18" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B30" s="556" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="557"/>
+      <c r="D30" s="557"/>
+      <c r="E30" s="557"/>
+      <c r="F30" s="557"/>
+      <c r="G30" s="558"/>
+      <c r="H30" s="559"/>
+      <c r="I30" s="560"/>
+      <c r="Q30" s="7">
+        <f>IF(AND($H$17="あり",H30=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:18" ht="19.5" customHeight="1" thickTop="1">
+      <c r="B31" s="57" t="str">
+        <f>IF(H30="あり","以下に続けて記載",IF(H30="なし","機器等の詳細についての記載は以上です",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="32" spans="2:18" ht="12.75" customHeight="1" thickBot="1"/>
+    <row r="33" spans="2:18" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B33" s="550" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="551"/>
+      <c r="D33" s="552"/>
+      <c r="E33" s="553"/>
+      <c r="F33" s="553"/>
+      <c r="G33" s="553"/>
+      <c r="H33" s="553"/>
+      <c r="I33" s="553"/>
+      <c r="J33" s="553"/>
+      <c r="K33" s="553"/>
+      <c r="L33" s="553"/>
+      <c r="M33" s="553"/>
+      <c r="N33" s="554"/>
+      <c r="Q33" s="7">
+        <f>IF(AND($H$30="あり",E33=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:18" ht="23.7" customHeight="1" thickBot="1">
+      <c r="B34" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="526"/>
+      <c r="D34" s="538"/>
+      <c r="E34" s="539"/>
+      <c r="F34" s="599"/>
+      <c r="G34" s="539"/>
+      <c r="H34" s="539"/>
+      <c r="I34" s="539"/>
+      <c r="J34" s="539"/>
+      <c r="K34" s="539"/>
+      <c r="L34" s="539"/>
+      <c r="M34" s="539"/>
+      <c r="N34" s="540"/>
+      <c r="Q34" s="7">
+        <f>IF(AND($H$30="あり",E34=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:18" ht="23.7" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B35" s="589" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" s="590"/>
+      <c r="D35" s="591"/>
+      <c r="E35" s="88" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35" s="120"/>
+      <c r="G35" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H35" s="90"/>
+      <c r="I35" s="91" t="s">
+        <v>33</v>
+      </c>
+      <c r="J35" s="120"/>
+      <c r="K35" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L35" s="90"/>
+      <c r="M35" s="92"/>
+      <c r="N35" s="93"/>
+      <c r="Q35" s="7">
+        <f>IF(AND($H$30="あり",F35=""),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R35" s="7">
+        <f>IF(AND($H$30="あり",J35=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:18" ht="23.7" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B36" s="592"/>
+      <c r="C36" s="593"/>
+      <c r="D36" s="594"/>
+      <c r="E36" s="94" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36" s="120"/>
+      <c r="G36" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H36" s="595" t="s">
+        <v>35</v>
+      </c>
+      <c r="I36" s="596"/>
+      <c r="J36" s="120"/>
+      <c r="K36" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L36" s="90"/>
+      <c r="M36" s="92"/>
+      <c r="N36" s="93"/>
+      <c r="Q36" s="7">
+        <f>IF(AND($H$30="あり",F36=""),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="R36" s="7">
+        <f>IF(AND($H$30="あり",J36=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:18" ht="23.7" customHeight="1" thickTop="1">
+      <c r="B37" s="537" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="526"/>
+      <c r="D37" s="538"/>
+      <c r="E37" s="600"/>
+      <c r="F37" s="601"/>
+      <c r="G37" s="601"/>
+      <c r="H37" s="601"/>
+      <c r="I37" s="601"/>
+      <c r="J37" s="601"/>
+      <c r="K37" s="601"/>
+      <c r="L37" s="601"/>
+      <c r="M37" s="601"/>
+      <c r="N37" s="602"/>
+      <c r="Q37" s="7">
+        <f>IF(AND($H$30="あり",E37=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:18" ht="23.7" customHeight="1">
+      <c r="B38" s="537" t="s">
+        <v>69</v>
+      </c>
+      <c r="C38" s="526"/>
+      <c r="D38" s="538"/>
+      <c r="E38" s="541"/>
+      <c r="F38" s="541"/>
+      <c r="G38" s="541"/>
+      <c r="H38" s="541"/>
+      <c r="I38" s="541"/>
+      <c r="J38" s="541"/>
+      <c r="K38" s="541"/>
+      <c r="L38" s="541"/>
+      <c r="M38" s="541"/>
+      <c r="N38" s="542"/>
+      <c r="Q38" s="7">
+        <f>IF(AND($H$30="あり",E38=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="2:18" ht="150" customHeight="1" thickBot="1">
+      <c r="B39" s="543" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" s="544"/>
+      <c r="D39" s="545"/>
+      <c r="E39" s="546"/>
+      <c r="F39" s="546"/>
+      <c r="G39" s="546"/>
+      <c r="H39" s="546"/>
+      <c r="I39" s="546"/>
+      <c r="J39" s="546"/>
+      <c r="K39" s="546"/>
+      <c r="L39" s="546"/>
+      <c r="M39" s="546"/>
+      <c r="N39" s="547"/>
+      <c r="Q39" s="7">
+        <f>IF(AND($H$30="あり",E39=""),1,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="2:18" ht="4.95" customHeight="1" thickTop="1"/>
+    <row r="41" spans="2:18" ht="20.399999999999999" customHeight="1">
+      <c r="B41" s="7" t="s">
+        <v>170</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" insertRows="0" selectLockedCells="1"/>
+  <mergeCells count="43">
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:N37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="E38:N38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="E39:N39"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:N33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:N34"/>
+    <mergeCell ref="B35:D36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:N26"/>
+    <mergeCell ref="B22:D23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:N24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:N25"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:N20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:N21"/>
+    <mergeCell ref="E11:N11"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:N13"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:N12"/>
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="B9:D10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:N7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:N8"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <conditionalFormatting sqref="B20:N42">
+    <cfRule type="expression" dxfId="4" priority="4">
+      <formula>$H$17="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B33:N42">
+    <cfRule type="expression" dxfId="3" priority="2">
+      <formula>$H$30="なし"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E20:N21 F22:F23 J22:J23 E24:N26 H30:I30">
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>AND($H$17="あり",E20="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E33:N34 F35:F36 J35:J36 E37:N39">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>AND($H$30="あり",E33="")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="3">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J9:J10 F9:F10 J22:J23 F22:F23 J35:J36 F35:F36" xr:uid="{00000000-0002-0000-0B00-000000000000}">
+      <formula1>0</formula1>
+      <formula2>100</formula2>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H17:I17 H30:I30" xr:uid="{00000000-0002-0000-0B00-000001000000}">
+      <formula1>"あり,なし"</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="令和8年4月1日から令和9年3月31日までの日付を入力してください。_x000a_なお、「令和8年10月」など、具体的な日付が決まっていない場合は、「令和8年10月31日」と月末の日付にしてください。" sqref="E12:N12 E25:N25 E38:N38" xr:uid="{DBE52E92-F1F1-4468-8218-4510D0ADB26C}"/>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="67" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
+      <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="6" id="{5627A932-29E4-47D2-93B5-74379C370CD2}">
+            <xm:f>基本情報!$B$78="実施なし"</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="0" tint="-0.34998626667073579"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B7:N42</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="5" id="{A2E65497-F359-401B-A222-9CC1096627D7}">
+            <xm:f>AND(基本情報!$B$78="実施あり（今後実施予定も含む）",E7="")</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="9" tint="0.79998168889431442"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>E7:N8 F9:F10 J9:J10 E11:N13 H17:I17</xm:sqref>
+        </x14:conditionalFormatting>
+      </x14:conditionalFormattings>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr codeName="Sheet13">
+    <tabColor theme="0" tint="-0.249977111117893"/>
+  </sheetPr>
+  <dimension ref="A1:I53"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="25.21875" style="13" customWidth="1"/>
+    <col min="2" max="3" width="9" style="13"/>
+    <col min="4" max="4" width="4.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="13.77734375" style="13" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" style="13" customWidth="1"/>
+    <col min="7" max="7" width="11.6640625" style="13" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="13"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="59" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1" s="499" t="str">
+        <f>IF(基本情報!B62="","",基本情報!B62)</f>
+        <v/>
+      </c>
+      <c r="E1" s="499"/>
+      <c r="F1" s="499"/>
+      <c r="G1" s="499"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="14"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="14"/>
+    </row>
+    <row r="4" spans="1:9" ht="19.2">
+      <c r="A4" s="605" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="502"/>
+      <c r="C4" s="502"/>
+      <c r="D4" s="502"/>
+      <c r="E4" s="502"/>
+      <c r="F4" s="502"/>
+      <c r="G4" s="502"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="14"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="14"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="14"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="14"/>
+    </row>
+    <row r="10" spans="1:9" ht="177" customHeight="1">
+      <c r="A10" s="606" t="s">
+        <v>453</v>
+      </c>
+      <c r="B10" s="502"/>
+      <c r="C10" s="502"/>
+      <c r="D10" s="502"/>
+      <c r="E10" s="502"/>
+      <c r="F10" s="502"/>
+      <c r="G10" s="502"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="14"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="14"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="79" t="str">
+        <f>IF(OR(基本情報!C45="",基本情報!C46="",基本情報!C47=""),"",DATE(基本情報!C45+2018,基本情報!C46,基本情報!C47))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="14"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="14"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="14"/>
+      <c r="C16" s="612" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" s="607" t="str">
+        <f>IF(基本情報!B50="","基本情報の第１の「１　主たる事務所の所在地」を入力してください",基本情報!B50)</f>
+        <v>基本情報の第１の「１　主たる事務所の所在地」を入力してください</v>
+      </c>
+      <c r="E16" s="608"/>
+      <c r="F16" s="608"/>
+      <c r="G16" s="608"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="43"/>
+      <c r="C17" s="612"/>
+      <c r="D17" s="608"/>
+      <c r="E17" s="608"/>
+      <c r="F17" s="608"/>
+      <c r="G17" s="608"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="43"/>
+      <c r="C18" s="15"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="14"/>
+      <c r="C19" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="609" t="str">
+        <f>IF(基本情報!B51="","基本情報の第１の「２　法人名」を入力してください",基本情報!B51)</f>
+        <v>基本情報の第１の「２　法人名」を入力してください</v>
+      </c>
+      <c r="E19" s="480"/>
+      <c r="F19" s="480"/>
+      <c r="G19" s="480"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="43"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="43"/>
+      <c r="C21" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="E21" s="610" t="str">
+        <f>IF(OR(基本情報!B52="",基本情報!B53=""),"基本情報の第１の「３、４代表者職・氏名」を入力してください",基本情報!B52&amp;"　"&amp;基本情報!B53)</f>
+        <v>基本情報の第１の「３、４代表者職・氏名」を入力してください</v>
+      </c>
+      <c r="F21" s="611"/>
+      <c r="G21" s="611"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="14"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="14"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="14"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="14"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="14"/>
+    </row>
+    <row r="27" spans="1:7" ht="127.2" customHeight="1">
+      <c r="A27" s="606" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="502"/>
+      <c r="C27" s="502"/>
+      <c r="D27" s="502"/>
+      <c r="E27" s="502"/>
+      <c r="F27" s="502"/>
+      <c r="G27" s="502"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="14"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="14"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="14"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="14"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="14"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="14"/>
+    </row>
+    <row r="34" spans="1:1">
+      <c r="A34" s="14"/>
+    </row>
+    <row r="35" spans="1:1">
+      <c r="A35" s="14"/>
+    </row>
+    <row r="36" spans="1:1">
+      <c r="A36" s="14"/>
+    </row>
+    <row r="37" spans="1:1">
+      <c r="A37" s="14"/>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" s="14"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="14"/>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" s="14"/>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" s="14"/>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" s="14"/>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="14"/>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" s="14"/>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="14"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="14"/>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" s="14"/>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="14"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="14"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="14"/>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="14"/>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="14"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="14"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="D1:G1"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="D16:G17"/>
+    <mergeCell ref="D19:G19"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="C16:C17"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr codeName="Sheet14">
+    <tabColor theme="0" tint="-0.249977111117893"/>
+  </sheetPr>
+  <dimension ref="B1:R7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="2.5546875" customWidth="1"/>
+    <col min="2" max="2" width="7" customWidth="1"/>
+    <col min="17" max="17" width="17" customWidth="1"/>
+    <col min="18" max="18" width="10.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:18">
+      <c r="B1" s="613">
+        <f>基本情報!B64</f>
+        <v>0</v>
+      </c>
+      <c r="C1" s="613"/>
+      <c r="E1" s="613">
+        <f>基本情報!B62</f>
+        <v>0</v>
+      </c>
+      <c r="F1" s="613"/>
+      <c r="G1" s="613"/>
+      <c r="H1" s="613"/>
+      <c r="I1" s="613"/>
+      <c r="J1">
+        <f>基本情報!B59</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="2:18" ht="39.6">
+      <c r="B3" s="181" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="181" t="s">
+        <v>345</v>
+      </c>
+      <c r="D3" s="181" t="str">
+        <f>基本情報!A66</f>
+        <v>児童発達支援</v>
+      </c>
+      <c r="E3" s="181" t="str">
+        <f>基本情報!A67</f>
+        <v>放課後等デイサービス</v>
+      </c>
+      <c r="F3" s="182" t="s">
+        <v>346</v>
+      </c>
+      <c r="G3" s="183" t="s">
+        <v>347</v>
+      </c>
+      <c r="H3" s="181" t="s">
+        <v>348</v>
+      </c>
+      <c r="I3" s="181" t="s">
+        <v>349</v>
+      </c>
+      <c r="J3" s="181" t="s">
+        <v>350</v>
+      </c>
+      <c r="K3" s="184" t="s">
+        <v>351</v>
+      </c>
+      <c r="L3" s="184" t="s">
+        <v>86</v>
+      </c>
+      <c r="M3" s="184" t="s">
+        <v>352</v>
+      </c>
+      <c r="N3" s="184" t="s">
+        <v>353</v>
+      </c>
+      <c r="O3" s="184" t="s">
+        <v>354</v>
+      </c>
+      <c r="P3" s="184" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q3" s="181" t="s">
+        <v>356</v>
+      </c>
+      <c r="R3" s="185" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="4" spans="2:18">
+      <c r="B4" s="186"/>
+      <c r="C4" s="186" t="s">
+        <v>141</v>
+      </c>
+      <c r="D4" s="186" t="s">
+        <v>358</v>
+      </c>
+      <c r="E4" s="186"/>
+      <c r="F4" s="187" t="s">
+        <v>144</v>
+      </c>
+      <c r="G4" s="188" t="s">
+        <v>317</v>
+      </c>
+      <c r="H4" s="187" t="s">
+        <v>359</v>
+      </c>
+      <c r="I4" s="188" t="s">
+        <v>360</v>
+      </c>
+      <c r="J4" s="195" t="s">
+        <v>361</v>
+      </c>
+      <c r="K4" s="187" t="s">
+        <v>362</v>
+      </c>
+      <c r="L4" s="188" t="s">
+        <v>363</v>
+      </c>
+      <c r="M4" s="188" t="s">
+        <v>364</v>
+      </c>
+      <c r="N4" s="188" t="s">
+        <v>365</v>
+      </c>
+      <c r="O4" s="188" t="s">
+        <v>366</v>
+      </c>
+      <c r="P4" s="196" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q4" s="187" t="s">
+        <v>368</v>
+      </c>
+      <c r="R4" s="189" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="5" spans="2:18" ht="52.05" customHeight="1">
+      <c r="B5" s="193" t="s">
+        <v>370</v>
+      </c>
+      <c r="C5" s="193">
+        <f>基本情報!B63</f>
+        <v>0</v>
+      </c>
+      <c r="D5" s="191">
+        <f>基本情報!B66</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="192">
+        <f>基本情報!B67</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="194">
+        <f>基本情報!B51</f>
+        <v>0</v>
+      </c>
+      <c r="G5" s="194">
+        <f>基本情報!B62</f>
+        <v>0</v>
+      </c>
+      <c r="H5" s="197">
+        <f>'【郵送】第１号様式（１）－３ 積算内訳（国庫）（入力不要）'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="I5" s="197">
+        <f>基本情報!B104</f>
+        <v>0</v>
+      </c>
+      <c r="J5" s="197">
+        <f>IF((H5-I5)&gt;0,H5-I5,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K5" s="197">
+        <v>200000</v>
+      </c>
+      <c r="L5" s="197">
+        <f>IF(J5&gt;K5,K5,J5)</f>
+        <v>0</v>
+      </c>
+      <c r="M5" s="197">
+        <f>L5*4/5</f>
+        <v>0</v>
+      </c>
+      <c r="N5" s="197">
+        <f>J5</f>
+        <v>0</v>
+      </c>
+      <c r="O5" s="197">
+        <f>IF(M5&gt;N5,N5,M5)</f>
+        <v>0</v>
+      </c>
+      <c r="P5" s="197">
+        <f>ROUNDDOWN(O5*3/4,-3)</f>
+        <v>0</v>
+      </c>
+      <c r="Q5" s="191">
+        <f>'【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!E10</f>
+        <v>0</v>
+      </c>
+      <c r="R5" s="190">
+        <f>'【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!E9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="2:18" ht="51" customHeight="1">
+      <c r="B6" s="193" t="s">
+        <v>372</v>
+      </c>
+      <c r="C6" s="191">
+        <f>基本情報!B63</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="191">
+        <f>基本情報!B66</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="191">
+        <f>基本情報!B67</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="191">
+        <f>基本情報!B51</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="191">
+        <f>基本情報!B62</f>
+        <v>0</v>
+      </c>
+      <c r="H6" s="197">
+        <f>'【郵送】第１号様式（１）－３ 積算内訳（国庫）（入力不要）'!F35</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="197">
+        <f>基本情報!B104</f>
+        <v>0</v>
+      </c>
+      <c r="J6" s="197">
+        <f t="shared" ref="J6:J7" si="0">IF((H6-I6)&gt;0,H6-I6,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="197">
+        <v>200000</v>
+      </c>
+      <c r="L6" s="197">
+        <f>IF(J6&gt;K6,K6,J6)</f>
+        <v>0</v>
+      </c>
+      <c r="M6" s="197">
+        <f>L6*4/5</f>
+        <v>0</v>
+      </c>
+      <c r="N6" s="197">
+        <f>J6</f>
+        <v>0</v>
+      </c>
+      <c r="O6" s="197">
+        <f>IF(M6&gt;N6,N6,M6)</f>
+        <v>0</v>
+      </c>
+      <c r="P6" s="197">
+        <f>ROUNDDOWN(O6*3/4,-3)</f>
+        <v>0</v>
+      </c>
+      <c r="Q6" s="191">
+        <f>'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!E10</f>
+        <v>0</v>
+      </c>
+      <c r="R6" s="190">
+        <f>'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!E9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:18" ht="54" customHeight="1">
+      <c r="B7" s="193" t="s">
+        <v>373</v>
+      </c>
+      <c r="C7" s="191">
+        <f>基本情報!B63</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="191">
+        <f>基本情報!B66</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="191">
+        <f>基本情報!B67</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="191">
+        <f>基本情報!B51</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="191">
+        <f>基本情報!B62</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="197">
+        <f>'【郵送】第１号様式（１）－３ 積算内訳（国庫）（入力不要）'!F35</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="197">
+        <f>基本情報!B104</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="197">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K7" s="197">
+        <v>700000</v>
+      </c>
+      <c r="L7" s="197">
+        <f>IF(J7&gt;K7,K7,J7)</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="197">
+        <f>L7*4/5</f>
+        <v>0</v>
+      </c>
+      <c r="N7" s="197">
+        <f>J7</f>
+        <v>0</v>
+      </c>
+      <c r="O7" s="197">
+        <f>IF(M7&gt;N7,N7,M7)</f>
+        <v>0</v>
+      </c>
+      <c r="P7" s="197">
+        <f>ROUNDDOWN(O7*3/4,-3)</f>
+        <v>0</v>
+      </c>
+      <c r="Q7" s="191">
+        <f>'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!E10</f>
+        <v>0</v>
+      </c>
+      <c r="R7" s="190">
+        <f>'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!E9</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <mergeCells count="2">
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="E1:I1"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:CN175"/>
+  <dimension ref="A1:CN180"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C45" sqref="C45"/>
+      <selection activeCell="B104" sqref="B104:D104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="41.88671875" style="51" customWidth="1"/>
     <col min="2" max="2" width="6.109375" customWidth="1"/>
     <col min="3" max="3" width="3.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" customWidth="1"/>
     <col min="5" max="5" width="3.88671875" customWidth="1"/>
     <col min="6" max="6" width="19.109375" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="9" width="10.109375" customWidth="1"/>
     <col min="10" max="10" width="17.21875" customWidth="1"/>
     <col min="11" max="11" width="13.21875" customWidth="1"/>
     <col min="12" max="12" width="11.109375" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="10.6640625" hidden="1" customWidth="1"/>
     <col min="15" max="17" width="19.44140625" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="9" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7.109375" hidden="1" customWidth="1"/>
     <col min="20" max="22" width="19.44140625" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="12.6640625" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="9.5546875" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.33203125" hidden="1" customWidth="1"/>
     <col min="26" max="29" width="5.33203125" hidden="1" customWidth="1"/>
@@ -12999,7416 +16653,4773 @@
     <col min="54" max="56" width="9.88671875" hidden="1" customWidth="1"/>
     <col min="57" max="57" width="5.109375" hidden="1" customWidth="1"/>
     <col min="58" max="58" width="9.88671875" hidden="1" customWidth="1"/>
     <col min="59" max="59" width="4.5546875" hidden="1" customWidth="1"/>
     <col min="60" max="60" width="12" hidden="1" customWidth="1"/>
     <col min="61" max="62" width="9.88671875" hidden="1" customWidth="1"/>
     <col min="63" max="63" width="8.88671875" hidden="1" customWidth="1"/>
     <col min="64" max="64" width="14" hidden="1" customWidth="1"/>
     <col min="65" max="65" width="14.21875" hidden="1" customWidth="1"/>
     <col min="66" max="66" width="13.88671875" hidden="1" customWidth="1"/>
     <col min="67" max="70" width="11" hidden="1" customWidth="1"/>
     <col min="71" max="71" width="5.6640625" hidden="1" customWidth="1"/>
     <col min="72" max="72" width="11" hidden="1" customWidth="1"/>
     <col min="73" max="73" width="9.44140625" hidden="1" customWidth="1"/>
     <col min="74" max="75" width="11" hidden="1" customWidth="1"/>
     <col min="76" max="76" width="7.21875" hidden="1" customWidth="1"/>
     <col min="77" max="81" width="11" hidden="1" customWidth="1"/>
     <col min="82" max="82" width="16.33203125" hidden="1" customWidth="1"/>
     <col min="83" max="83" width="9" hidden="1" customWidth="1"/>
     <col min="84" max="84" width="10.21875" hidden="1" customWidth="1"/>
     <col min="85" max="85" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="24.75" customHeight="1">
       <c r="A1" s="108" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:14" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="55"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="104" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B3" s="102"/>
       <c r="C3" s="102"/>
       <c r="D3" s="102"/>
       <c r="E3" s="102"/>
       <c r="F3" s="102"/>
       <c r="G3" s="102"/>
       <c r="H3" s="102"/>
       <c r="I3" s="102"/>
       <c r="J3" s="103"/>
     </row>
     <row r="4" spans="1:14" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="200" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="B4" s="205"/>
       <c r="C4" s="205"/>
       <c r="D4" s="205"/>
       <c r="E4" s="205"/>
       <c r="F4" s="205"/>
       <c r="G4" s="205"/>
       <c r="H4" s="205"/>
       <c r="I4" s="205"/>
       <c r="J4" s="208"/>
     </row>
     <row r="5" spans="1:14" s="7" customFormat="1" ht="7.2" customHeight="1">
       <c r="A5" s="200"/>
       <c r="B5" s="205"/>
       <c r="C5" s="205"/>
       <c r="D5" s="205"/>
       <c r="E5" s="205"/>
       <c r="F5" s="205"/>
       <c r="G5" s="205"/>
       <c r="H5" s="205"/>
       <c r="I5" s="205"/>
       <c r="J5" s="208"/>
     </row>
     <row r="6" spans="1:14" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A6" s="202" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B6" s="205"/>
       <c r="C6" s="205"/>
       <c r="D6" s="205"/>
       <c r="E6" s="205"/>
       <c r="F6" s="205"/>
       <c r="G6" s="205"/>
       <c r="H6" s="209"/>
       <c r="I6" s="205" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="J6" s="208"/>
     </row>
     <row r="7" spans="1:14" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A7" s="203" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B7" s="205"/>
       <c r="C7" s="205"/>
       <c r="D7" s="205"/>
       <c r="E7" s="205"/>
       <c r="F7" s="205"/>
       <c r="G7" s="205"/>
       <c r="H7" s="210"/>
       <c r="I7" s="205" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="J7" s="208"/>
     </row>
     <row r="8" spans="1:14" s="7" customFormat="1" ht="6.75" customHeight="1">
       <c r="A8" s="203"/>
       <c r="B8" s="205"/>
       <c r="C8" s="205"/>
       <c r="D8" s="205"/>
       <c r="E8" s="205"/>
       <c r="F8" s="205"/>
       <c r="G8" s="205"/>
       <c r="H8" s="205"/>
       <c r="I8" s="205"/>
       <c r="J8" s="208"/>
     </row>
     <row r="9" spans="1:14" s="7" customFormat="1" ht="22.5" customHeight="1">
       <c r="A9" s="203" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B9" s="205"/>
       <c r="C9" s="205"/>
       <c r="D9" s="205"/>
       <c r="E9" s="205"/>
       <c r="F9" s="205"/>
       <c r="G9" s="205"/>
       <c r="H9" s="205"/>
       <c r="I9" s="205"/>
       <c r="J9" s="208"/>
     </row>
     <row r="10" spans="1:14" s="7" customFormat="1" ht="22.5" customHeight="1">
       <c r="A10" s="203" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B10" s="205"/>
       <c r="C10" s="205"/>
       <c r="D10" s="205"/>
       <c r="E10" s="205"/>
       <c r="F10" s="205"/>
       <c r="G10" s="205"/>
       <c r="H10" s="205"/>
       <c r="I10" s="205"/>
       <c r="J10" s="208"/>
       <c r="L10" s="7" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="7" customFormat="1" ht="8.25" customHeight="1">
       <c r="A11" s="203"/>
       <c r="B11" s="205"/>
       <c r="C11" s="205"/>
       <c r="D11" s="205"/>
       <c r="E11" s="205"/>
       <c r="F11" s="205"/>
       <c r="G11" s="205"/>
       <c r="H11" s="205"/>
       <c r="I11" s="205"/>
       <c r="J11" s="208"/>
     </row>
     <row r="12" spans="1:14" s="7" customFormat="1" ht="18.75" customHeight="1">
       <c r="A12" s="204" t="s">
-        <v>393</v>
-[...6 lines deleted...]
-      <c r="E12" s="325"/>
+        <v>390</v>
+      </c>
+      <c r="B12" s="386" t="s">
+        <v>253</v>
+      </c>
+      <c r="C12" s="386"/>
+      <c r="D12" s="386"/>
+      <c r="E12" s="386"/>
       <c r="F12" s="205" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="G12" s="205"/>
       <c r="H12" s="205"/>
       <c r="I12" s="205"/>
       <c r="J12" s="208"/>
     </row>
     <row r="13" spans="1:14" s="7" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A13" s="387" t="s">
-[...10 lines deleted...]
-      <c r="J13" s="389"/>
+      <c r="A13" s="335" t="s">
+        <v>310</v>
+      </c>
+      <c r="B13" s="336"/>
+      <c r="C13" s="336"/>
+      <c r="D13" s="336"/>
+      <c r="E13" s="336"/>
+      <c r="F13" s="336"/>
+      <c r="G13" s="336"/>
+      <c r="H13" s="336"/>
+      <c r="I13" s="336"/>
+      <c r="J13" s="337"/>
       <c r="N13" s="7" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="14" spans="1:14" s="7" customFormat="1" ht="18.75" customHeight="1">
       <c r="A14" s="200" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B14" s="205"/>
       <c r="C14" s="205"/>
       <c r="D14" s="205"/>
       <c r="E14" s="205"/>
       <c r="F14" s="205"/>
       <c r="G14" s="205"/>
       <c r="H14" s="205"/>
       <c r="I14" s="205"/>
       <c r="J14" s="208"/>
     </row>
     <row r="15" spans="1:14" s="7" customFormat="1" ht="18.75" customHeight="1">
       <c r="A15" s="206" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B15" s="205"/>
       <c r="C15" s="205"/>
       <c r="D15" s="205"/>
       <c r="E15" s="205"/>
       <c r="F15" s="205"/>
       <c r="G15" s="205"/>
       <c r="H15" s="205"/>
       <c r="I15" s="205"/>
       <c r="J15" s="208"/>
     </row>
     <row r="16" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A16" s="199" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="B16" s="205"/>
       <c r="C16" s="205"/>
       <c r="D16" s="205"/>
       <c r="E16" s="205"/>
       <c r="F16" s="205"/>
       <c r="G16" s="205"/>
       <c r="H16" s="205"/>
       <c r="I16" s="205"/>
       <c r="J16" s="208"/>
     </row>
     <row r="17" spans="1:12" s="7" customFormat="1" ht="22.2" customHeight="1">
-      <c r="A17" s="268" t="s">
-[...9 lines deleted...]
-      <c r="G17" s="211"/>
+      <c r="A17" s="307" t="s">
+        <v>449</v>
+      </c>
+      <c r="B17" s="308"/>
+      <c r="C17" s="308"/>
+      <c r="D17" s="308"/>
+      <c r="E17" s="308"/>
+      <c r="F17" s="308"/>
+      <c r="G17" s="308"/>
       <c r="H17" s="211"/>
       <c r="I17" s="211"/>
       <c r="J17" s="208"/>
     </row>
     <row r="18" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A18" s="200" t="s">
-        <v>436</v>
+        <v>480</v>
       </c>
       <c r="B18" s="205"/>
       <c r="C18" s="205"/>
       <c r="D18" s="205"/>
       <c r="E18" s="205"/>
       <c r="F18" s="205"/>
       <c r="G18" s="205"/>
       <c r="H18" s="205"/>
       <c r="I18" s="205"/>
       <c r="J18" s="208"/>
     </row>
     <row r="19" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A19" s="200" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="B19" s="205"/>
       <c r="C19" s="205"/>
       <c r="D19" s="205"/>
       <c r="E19" s="205"/>
       <c r="F19" s="205"/>
       <c r="G19" s="205"/>
       <c r="H19" s="205"/>
       <c r="I19" s="205"/>
       <c r="J19" s="208"/>
     </row>
     <row r="20" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A20" s="200" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B20" s="205"/>
       <c r="C20" s="205"/>
       <c r="D20" s="205"/>
       <c r="E20" s="205"/>
       <c r="F20" s="205"/>
       <c r="G20" s="205"/>
       <c r="H20" s="205"/>
       <c r="I20" s="205"/>
       <c r="J20" s="208"/>
     </row>
     <row r="21" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1">
       <c r="A21" s="200" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B21" s="205"/>
       <c r="C21" s="205"/>
       <c r="D21" s="205"/>
       <c r="E21" s="205"/>
       <c r="F21" s="205"/>
       <c r="G21" s="205"/>
       <c r="H21" s="205"/>
       <c r="I21" s="205"/>
       <c r="J21" s="208"/>
     </row>
     <row r="22" spans="1:12" s="7" customFormat="1" ht="18" customHeight="1" thickBot="1">
-      <c r="A22" s="312" t="s">
-[...10 lines deleted...]
-      <c r="J22" s="314"/>
+      <c r="A22" s="403" t="s">
+        <v>443</v>
+      </c>
+      <c r="B22" s="404"/>
+      <c r="C22" s="404"/>
+      <c r="D22" s="404"/>
+      <c r="E22" s="404"/>
+      <c r="F22" s="404"/>
+      <c r="G22" s="404"/>
+      <c r="H22" s="404"/>
+      <c r="I22" s="404"/>
+      <c r="J22" s="405"/>
     </row>
     <row r="23" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A23" s="56"/>
       <c r="L23" s="7">
-        <f>SUM(L27:L193,M66:O69)</f>
-        <v>25</v>
+        <f>SUM(L27:L198,M66:O69)</f>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A24" s="390" t="str">
+      <c r="A24" s="338" t="str">
         <f>IF(L23&lt;&gt;0,"　【総合判定】未記入又は矛盾する記載があります。以下の判定欄に従って、入力してください。","　【総合判定】　入力が必要な箇所は全て入力されています")</f>
         <v>　【総合判定】未記入又は矛盾する記載があります。以下の判定欄に従って、入力してください。</v>
       </c>
-      <c r="B24" s="390"/>
-[...7 lines deleted...]
-      <c r="J24" s="390"/>
+      <c r="B24" s="338"/>
+      <c r="C24" s="338"/>
+      <c r="D24" s="338"/>
+      <c r="E24" s="338"/>
+      <c r="F24" s="338"/>
+      <c r="G24" s="338"/>
+      <c r="H24" s="338"/>
+      <c r="I24" s="338"/>
+      <c r="J24" s="338"/>
       <c r="L24" s="7" t="str">
         <f>IF(L23&lt;&gt;0,"　【総合判定】未記入又は矛盾する記載があります。以下の判定欄に従って、入力してください。","　【総合判定】　入力が必要な箇所は全て入力されています")</f>
         <v>　【総合判定】未記入又は矛盾する記載があります。以下の判定欄に従って、入力してください。</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A25" s="390"/>
-[...8 lines deleted...]
-      <c r="J25" s="390"/>
+      <c r="A25" s="338"/>
+      <c r="B25" s="338"/>
+      <c r="C25" s="338"/>
+      <c r="D25" s="338"/>
+      <c r="E25" s="338"/>
+      <c r="F25" s="338"/>
+      <c r="G25" s="338"/>
+      <c r="H25" s="338"/>
+      <c r="I25" s="338"/>
+      <c r="J25" s="338"/>
     </row>
     <row r="26" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A26" s="390"/>
-[...8 lines deleted...]
-      <c r="J26" s="390"/>
+      <c r="A26" s="338"/>
+      <c r="B26" s="338"/>
+      <c r="C26" s="338"/>
+      <c r="D26" s="338"/>
+      <c r="E26" s="338"/>
+      <c r="F26" s="338"/>
+      <c r="G26" s="338"/>
+      <c r="H26" s="338"/>
+      <c r="I26" s="338"/>
+      <c r="J26" s="338"/>
     </row>
     <row r="27" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A27" s="55"/>
     </row>
     <row r="28" spans="1:12" s="7" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="107" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A29" s="85" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29" s="355" t="s">
         <v>166</v>
       </c>
-      <c r="B29" s="397" t="s">
-[...9 lines deleted...]
-      <c r="J29" s="397"/>
+      <c r="C29" s="355"/>
+      <c r="D29" s="355"/>
+      <c r="E29" s="355"/>
+      <c r="F29" s="355"/>
+      <c r="G29" s="355"/>
+      <c r="H29" s="355"/>
+      <c r="I29" s="355"/>
+      <c r="J29" s="355"/>
     </row>
     <row r="30" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="212" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <f>IF(SUM(L44:L116)&gt;0,N13,"入力が必要な箇所は全て入力されています。")</f>
+        <v>165</v>
+      </c>
+      <c r="B30" s="328" t="str">
+        <f>IF(SUM(L44:L120)&gt;0,N13,"入力が必要な箇所は全て入力されています。")</f>
         <v>未記入又は矛盾する記載があります。ピンクの欄の入力又は入力欄近くの赤字のメッセージに対応してください。</v>
       </c>
-      <c r="C30" s="376"/>
-[...6 lines deleted...]
-      <c r="J30" s="376"/>
+      <c r="C30" s="328"/>
+      <c r="D30" s="328"/>
+      <c r="E30" s="328"/>
+      <c r="F30" s="328"/>
+      <c r="G30" s="328"/>
+      <c r="H30" s="328"/>
+      <c r="I30" s="328"/>
+      <c r="J30" s="328"/>
     </row>
     <row r="31" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="213" t="s">
-        <v>434</v>
-[...11 lines deleted...]
-      <c r="J31" s="375"/>
+        <v>424</v>
+      </c>
+      <c r="B31" s="327" t="s">
+        <v>423</v>
+      </c>
+      <c r="C31" s="327"/>
+      <c r="D31" s="327"/>
+      <c r="E31" s="327"/>
+      <c r="F31" s="327"/>
+      <c r="G31" s="327"/>
+      <c r="H31" s="327"/>
+      <c r="I31" s="327"/>
+      <c r="J31" s="327"/>
       <c r="L31" s="7">
         <f t="shared" ref="L31:L42" si="0">IF(B31=$N$13,1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A32" s="213" t="s">
-        <v>435</v>
-[...11 lines deleted...]
-      <c r="J32" s="375"/>
+        <v>425</v>
+      </c>
+      <c r="B32" s="327" t="s">
+        <v>423</v>
+      </c>
+      <c r="C32" s="327"/>
+      <c r="D32" s="327"/>
+      <c r="E32" s="327"/>
+      <c r="F32" s="327"/>
+      <c r="G32" s="327"/>
+      <c r="H32" s="327"/>
+      <c r="I32" s="327"/>
+      <c r="J32" s="327"/>
       <c r="L32" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A33" s="214" t="s">
-        <v>438</v>
-[...11 lines deleted...]
-      <c r="J33" s="375"/>
+        <v>427</v>
+      </c>
+      <c r="B33" s="327" t="s">
+        <v>423</v>
+      </c>
+      <c r="C33" s="327"/>
+      <c r="D33" s="327"/>
+      <c r="E33" s="327"/>
+      <c r="F33" s="327"/>
+      <c r="G33" s="327"/>
+      <c r="H33" s="327"/>
+      <c r="I33" s="327"/>
+      <c r="J33" s="327"/>
       <c r="L33" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A34" s="215" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="B34" s="376" t="str">
+        <v>428</v>
+      </c>
+      <c r="B34" s="328" t="str">
         <f>IF('【郵送】第１号様式（１）－２ 積算内訳書'!I10&lt;&gt;0,N13,"入力が必要な箇所は全て入力されています。")</f>
         <v>入力が必要な箇所は全て入力されています。</v>
       </c>
-      <c r="C34" s="376"/>
-[...6 lines deleted...]
-      <c r="J34" s="376"/>
+      <c r="C34" s="328"/>
+      <c r="D34" s="328"/>
+      <c r="E34" s="328"/>
+      <c r="F34" s="328"/>
+      <c r="G34" s="328"/>
+      <c r="H34" s="328"/>
+      <c r="I34" s="328"/>
+      <c r="J34" s="328"/>
       <c r="L34" s="7">
         <f>IF(B34=$N$13,1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A35" s="216" t="s">
-        <v>440</v>
-[...11 lines deleted...]
-      <c r="J35" s="375"/>
+        <v>429</v>
+      </c>
+      <c r="B35" s="327" t="s">
+        <v>423</v>
+      </c>
+      <c r="C35" s="327"/>
+      <c r="D35" s="327"/>
+      <c r="E35" s="327"/>
+      <c r="F35" s="327"/>
+      <c r="G35" s="327"/>
+      <c r="H35" s="327"/>
+      <c r="I35" s="327"/>
+      <c r="J35" s="327"/>
       <c r="L35" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A36" s="214" t="s">
-        <v>441</v>
-[...11 lines deleted...]
-      <c r="J36" s="375"/>
+        <v>430</v>
+      </c>
+      <c r="B36" s="327" t="s">
+        <v>423</v>
+      </c>
+      <c r="C36" s="327"/>
+      <c r="D36" s="327"/>
+      <c r="E36" s="327"/>
+      <c r="F36" s="327"/>
+      <c r="G36" s="327"/>
+      <c r="H36" s="327"/>
+      <c r="I36" s="327"/>
+      <c r="J36" s="327"/>
       <c r="L36" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A37" s="217" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="B37" s="376" t="str">
+        <v>431</v>
+      </c>
+      <c r="B37" s="328" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!Q5&lt;&gt;0,N13,"入力が必要な箇所は全て入力されています。")</f>
         <v>入力が必要な箇所は全て入力されています。</v>
       </c>
-      <c r="C37" s="376"/>
-[...6 lines deleted...]
-      <c r="J37" s="376"/>
+      <c r="C37" s="328"/>
+      <c r="D37" s="328"/>
+      <c r="E37" s="328"/>
+      <c r="F37" s="328"/>
+      <c r="G37" s="328"/>
+      <c r="H37" s="328"/>
+      <c r="I37" s="328"/>
+      <c r="J37" s="328"/>
       <c r="L37" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A38" s="217" t="s">
-        <v>443</v>
-[...1 lines deleted...]
-      <c r="B38" s="376" t="str">
+        <v>432</v>
+      </c>
+      <c r="B38" s="328" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!Q5&lt;&gt;0,N13,"入力が必要な箇所は全て入力されています。")</f>
         <v>入力が必要な箇所は全て入力されています。</v>
       </c>
-      <c r="C38" s="376"/>
-[...6 lines deleted...]
-      <c r="J38" s="376"/>
+      <c r="C38" s="328"/>
+      <c r="D38" s="328"/>
+      <c r="E38" s="328"/>
+      <c r="F38" s="328"/>
+      <c r="G38" s="328"/>
+      <c r="H38" s="328"/>
+      <c r="I38" s="328"/>
+      <c r="J38" s="328"/>
       <c r="L38" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A39" s="217" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="B39" s="376" t="str">
+        <v>433</v>
+      </c>
+      <c r="B39" s="328" t="str">
         <f>IF('【実施ありの場合郵送】第１号様式（３）－３－１ その他安全対策'!Q5&lt;&gt;0,N13,"入力が必要な箇所は全て入力されています。")</f>
         <v>入力が必要な箇所は全て入力されています。</v>
       </c>
-      <c r="C39" s="376"/>
-[...6 lines deleted...]
-      <c r="J39" s="376"/>
+      <c r="C39" s="328"/>
+      <c r="D39" s="328"/>
+      <c r="E39" s="328"/>
+      <c r="F39" s="328"/>
+      <c r="G39" s="328"/>
+      <c r="H39" s="328"/>
+      <c r="I39" s="328"/>
+      <c r="J39" s="328"/>
       <c r="L39" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A40" s="217" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="B40" s="376" t="str">
+        <v>434</v>
+      </c>
+      <c r="B40" s="328" t="str">
         <f>IF('【実施ありの場合郵送】第１号様式（３）－３－２ その他安全対策'!Q5&lt;&gt;0,N13,"入力が必要な箇所は全て入力されています。")</f>
         <v>入力が必要な箇所は全て入力されています。</v>
       </c>
-      <c r="C40" s="376"/>
-[...6 lines deleted...]
-      <c r="J40" s="376"/>
+      <c r="C40" s="328"/>
+      <c r="D40" s="328"/>
+      <c r="E40" s="328"/>
+      <c r="F40" s="328"/>
+      <c r="G40" s="328"/>
+      <c r="H40" s="328"/>
+      <c r="I40" s="328"/>
+      <c r="J40" s="328"/>
       <c r="L40" s="7">
         <f>IF(B40=$N$13,1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A41" s="217" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="B41" s="376" t="str">
+        <v>435</v>
+      </c>
+      <c r="B41" s="328" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－４ 睡眠中事故防止'!Q5&lt;&gt;0,N13,"入力が必要な箇所は全て入力されています。")</f>
         <v>入力が必要な箇所は全て入力されています。</v>
       </c>
-      <c r="C41" s="376"/>
-[...6 lines deleted...]
-      <c r="J41" s="376"/>
+      <c r="C41" s="328"/>
+      <c r="D41" s="328"/>
+      <c r="E41" s="328"/>
+      <c r="F41" s="328"/>
+      <c r="G41" s="328"/>
+      <c r="H41" s="328"/>
+      <c r="I41" s="328"/>
+      <c r="J41" s="328"/>
       <c r="L41" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A42" s="214" t="s">
-        <v>447</v>
-[...11 lines deleted...]
-      <c r="J42" s="375"/>
+        <v>436</v>
+      </c>
+      <c r="B42" s="327" t="s">
+        <v>423</v>
+      </c>
+      <c r="C42" s="327"/>
+      <c r="D42" s="327"/>
+      <c r="E42" s="327"/>
+      <c r="F42" s="327"/>
+      <c r="G42" s="327"/>
+      <c r="H42" s="327"/>
+      <c r="I42" s="327"/>
+      <c r="J42" s="327"/>
       <c r="L42" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A43" s="55"/>
     </row>
     <row r="44" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A44" s="225" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B44" s="226"/>
       <c r="C44" s="227"/>
       <c r="D44" s="227"/>
       <c r="E44" s="227"/>
       <c r="F44" s="227"/>
       <c r="G44" s="227"/>
       <c r="H44" s="227"/>
       <c r="I44" s="227"/>
       <c r="J44" s="227"/>
     </row>
     <row r="45" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A45" s="201"/>
       <c r="B45" s="201" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C45" s="229"/>
       <c r="D45" s="201" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E45" s="201"/>
       <c r="F45" s="201"/>
       <c r="G45" s="230"/>
       <c r="H45" s="201"/>
       <c r="I45" s="201"/>
       <c r="J45" s="201"/>
       <c r="L45" s="7">
         <f>IF(OR(C45="",C46="",C47=""),1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A46" s="228"/>
       <c r="B46" s="201"/>
       <c r="C46" s="229"/>
       <c r="D46" s="201" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E46" s="201"/>
       <c r="F46" s="201"/>
       <c r="G46" s="201"/>
       <c r="H46" s="201"/>
       <c r="I46" s="201"/>
       <c r="J46" s="201"/>
     </row>
     <row r="47" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A47" s="223"/>
       <c r="B47" s="201"/>
       <c r="C47" s="229"/>
       <c r="D47" s="201" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E47" s="201"/>
       <c r="F47" s="201"/>
       <c r="G47" s="230"/>
       <c r="H47" s="201"/>
       <c r="I47" s="201"/>
       <c r="J47" s="201"/>
     </row>
     <row r="48" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A48" s="223"/>
       <c r="B48" s="201"/>
       <c r="C48" s="201"/>
       <c r="D48" s="201"/>
       <c r="E48" s="201"/>
       <c r="F48" s="201"/>
       <c r="G48" s="201"/>
       <c r="H48" s="201"/>
       <c r="I48" s="201"/>
       <c r="J48" s="201"/>
     </row>
     <row r="49" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A49" s="225" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B49" s="227"/>
       <c r="C49" s="227"/>
       <c r="D49" s="227"/>
       <c r="E49" s="227"/>
       <c r="F49" s="227"/>
       <c r="G49" s="227"/>
       <c r="H49" s="227"/>
       <c r="I49" s="227"/>
       <c r="J49" s="227"/>
     </row>
     <row r="50" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A50" s="231" t="s">
-        <v>125</v>
-[...6 lines deleted...]
-      <c r="G50" s="317"/>
+        <v>470</v>
+      </c>
+      <c r="B50" s="329"/>
+      <c r="C50" s="330"/>
+      <c r="D50" s="330"/>
+      <c r="E50" s="330"/>
+      <c r="F50" s="330"/>
+      <c r="G50" s="331"/>
       <c r="H50" s="256" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="I50" s="201"/>
       <c r="J50" s="201"/>
       <c r="L50" s="7">
         <f>IF(B50="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A51" s="231" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      <c r="G51" s="317"/>
+        <v>124</v>
+      </c>
+      <c r="B51" s="329"/>
+      <c r="C51" s="330"/>
+      <c r="D51" s="330"/>
+      <c r="E51" s="330"/>
+      <c r="F51" s="330"/>
+      <c r="G51" s="331"/>
       <c r="H51" s="256" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="I51" s="201"/>
       <c r="J51" s="201"/>
       <c r="L51" s="7">
         <f>IF(B51="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A52" s="231" t="s">
-        <v>259</v>
-[...6 lines deleted...]
-      <c r="G52" s="317"/>
+        <v>257</v>
+      </c>
+      <c r="B52" s="329"/>
+      <c r="C52" s="330"/>
+      <c r="D52" s="330"/>
+      <c r="E52" s="330"/>
+      <c r="F52" s="330"/>
+      <c r="G52" s="331"/>
       <c r="H52" s="256" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="I52" s="201"/>
       <c r="J52" s="201"/>
       <c r="L52" s="7">
         <f t="shared" ref="L52:L59" si="1">IF(B52="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A53" s="231" t="s">
-        <v>260</v>
-[...6 lines deleted...]
-      <c r="G53" s="317"/>
+        <v>258</v>
+      </c>
+      <c r="B53" s="329"/>
+      <c r="C53" s="330"/>
+      <c r="D53" s="330"/>
+      <c r="E53" s="330"/>
+      <c r="F53" s="330"/>
+      <c r="G53" s="331"/>
       <c r="H53" s="256" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="I53" s="201"/>
       <c r="J53" s="201"/>
       <c r="L53" s="7">
         <f>IF(B53="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A54" s="233" t="s">
-        <v>261</v>
-[...6 lines deleted...]
-      <c r="G54" s="317"/>
+        <v>259</v>
+      </c>
+      <c r="B54" s="329"/>
+      <c r="C54" s="330"/>
+      <c r="D54" s="330"/>
+      <c r="E54" s="330"/>
+      <c r="F54" s="330"/>
+      <c r="G54" s="331"/>
       <c r="H54" s="256" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="I54" s="201"/>
       <c r="J54" s="201"/>
       <c r="L54" s="7">
         <f>IF(B54="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A55" s="233" t="s">
-        <v>404</v>
-[...6 lines deleted...]
-      <c r="G55" s="317"/>
+        <v>398</v>
+      </c>
+      <c r="B55" s="329"/>
+      <c r="C55" s="330"/>
+      <c r="D55" s="330"/>
+      <c r="E55" s="330"/>
+      <c r="F55" s="330"/>
+      <c r="G55" s="331"/>
       <c r="H55" s="256" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="I55" s="201"/>
       <c r="J55" s="201"/>
       <c r="L55" s="7">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A56" s="233" t="s">
-        <v>262</v>
-[...6 lines deleted...]
-      <c r="G56" s="317"/>
+        <v>260</v>
+      </c>
+      <c r="B56" s="329"/>
+      <c r="C56" s="330"/>
+      <c r="D56" s="330"/>
+      <c r="E56" s="330"/>
+      <c r="F56" s="330"/>
+      <c r="G56" s="331"/>
       <c r="H56" s="256" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="I56" s="201"/>
       <c r="J56" s="201"/>
       <c r="L56" s="7">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A57" s="233" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-      <c r="G57" s="317"/>
+        <v>261</v>
+      </c>
+      <c r="B57" s="379"/>
+      <c r="C57" s="330"/>
+      <c r="D57" s="330"/>
+      <c r="E57" s="330"/>
+      <c r="F57" s="330"/>
+      <c r="G57" s="331"/>
       <c r="H57" s="255" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="I57" s="201"/>
       <c r="J57" s="201"/>
       <c r="L57" s="7">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A58" s="233" t="s">
-        <v>410</v>
-[...6 lines deleted...]
-      <c r="G58" s="351"/>
+        <v>404</v>
+      </c>
+      <c r="B58" s="383"/>
+      <c r="C58" s="384"/>
+      <c r="D58" s="384"/>
+      <c r="E58" s="384"/>
+      <c r="F58" s="384"/>
+      <c r="G58" s="385"/>
       <c r="H58" s="256" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="I58" s="201"/>
       <c r="J58" s="201"/>
       <c r="L58" s="7">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A59" s="233" t="s">
-        <v>411</v>
-[...6 lines deleted...]
-      <c r="G59" s="344"/>
+        <v>405</v>
+      </c>
+      <c r="B59" s="332"/>
+      <c r="C59" s="333"/>
+      <c r="D59" s="333"/>
+      <c r="E59" s="333"/>
+      <c r="F59" s="333"/>
+      <c r="G59" s="334"/>
       <c r="H59" s="256"/>
       <c r="I59" s="201"/>
       <c r="J59" s="201"/>
       <c r="L59" s="7">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A60" s="223"/>
       <c r="B60" s="232"/>
       <c r="C60" s="201"/>
       <c r="D60" s="201"/>
       <c r="E60" s="201"/>
       <c r="F60" s="201"/>
       <c r="G60" s="201"/>
       <c r="H60" s="201"/>
       <c r="I60" s="201"/>
       <c r="J60" s="201"/>
       <c r="L60" s="80"/>
     </row>
     <row r="61" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A61" s="234" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B61" s="227"/>
       <c r="C61" s="227"/>
       <c r="D61" s="227"/>
       <c r="E61" s="227"/>
       <c r="F61" s="227"/>
       <c r="G61" s="227"/>
       <c r="H61" s="227"/>
       <c r="I61" s="227"/>
       <c r="J61" s="227"/>
       <c r="L61" s="80"/>
     </row>
     <row r="62" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A62" s="233" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      <c r="G62" s="317"/>
+        <v>126</v>
+      </c>
+      <c r="B62" s="329"/>
+      <c r="C62" s="330"/>
+      <c r="D62" s="330"/>
+      <c r="E62" s="330"/>
+      <c r="F62" s="330"/>
+      <c r="G62" s="331"/>
       <c r="H62" s="255" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="I62" s="201"/>
       <c r="J62" s="201"/>
       <c r="L62" s="80">
         <f>IF(B62="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A63" s="233" t="s">
-        <v>236</v>
-[...6 lines deleted...]
-      <c r="G63" s="317"/>
+        <v>234</v>
+      </c>
+      <c r="B63" s="329"/>
+      <c r="C63" s="330"/>
+      <c r="D63" s="330"/>
+      <c r="E63" s="330"/>
+      <c r="F63" s="330"/>
+      <c r="G63" s="331"/>
       <c r="H63" s="201"/>
       <c r="I63" s="201"/>
       <c r="J63" s="201"/>
       <c r="L63" s="80">
         <f>IF(B63="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:12" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A64" s="233" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      <c r="D64" s="363"/>
+        <v>235</v>
+      </c>
+      <c r="B64" s="368"/>
+      <c r="C64" s="369"/>
+      <c r="D64" s="370"/>
       <c r="E64" s="236" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F64" s="237"/>
       <c r="G64" s="237"/>
       <c r="H64" s="201"/>
       <c r="I64" s="201"/>
       <c r="J64" s="201"/>
       <c r="L64" s="80">
         <f>IF(OR(B64="",B64&lt;1350000000,B64&gt;1359999999),1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A65" s="235" t="s">
-        <v>238</v>
-[...6 lines deleted...]
-      <c r="G65" s="360"/>
+        <v>236</v>
+      </c>
+      <c r="B65" s="367"/>
+      <c r="C65" s="367"/>
+      <c r="D65" s="367"/>
+      <c r="E65" s="367"/>
+      <c r="F65" s="367"/>
+      <c r="G65" s="367"/>
       <c r="H65" s="201"/>
       <c r="I65" s="201"/>
       <c r="J65" s="201"/>
       <c r="L65" s="80"/>
     </row>
     <row r="66" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A66" s="238" t="s">
-        <v>453</v>
-[...6 lines deleted...]
-      <c r="G66" s="317"/>
+        <v>438</v>
+      </c>
+      <c r="B66" s="329"/>
+      <c r="C66" s="330"/>
+      <c r="D66" s="330"/>
+      <c r="E66" s="330"/>
+      <c r="F66" s="330"/>
+      <c r="G66" s="331"/>
       <c r="H66" s="201"/>
       <c r="I66" s="201"/>
       <c r="J66" s="201"/>
       <c r="L66" s="80">
         <f>IF(B66="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A67" s="239" t="s">
-        <v>454</v>
-[...6 lines deleted...]
-      <c r="G67" s="317"/>
+        <v>439</v>
+      </c>
+      <c r="B67" s="329"/>
+      <c r="C67" s="330"/>
+      <c r="D67" s="330"/>
+      <c r="E67" s="330"/>
+      <c r="F67" s="330"/>
+      <c r="G67" s="331"/>
       <c r="H67" s="240" t="str">
         <f>IF(AND(B66="実施なし",B67="実施なし"),"　児発、放デイどちらかは実施ありとしてください","")</f>
         <v/>
       </c>
       <c r="I67" s="201"/>
       <c r="J67" s="201"/>
       <c r="L67" s="80">
         <f>IF(B67="",1,0)</f>
         <v>1</v>
       </c>
       <c r="M67" s="7">
         <f>IF(AND(B66="実施なし",B67="実施なし"),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A68" s="235" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-      <c r="C68" s="368"/>
+        <v>237</v>
+      </c>
+      <c r="B68" s="342"/>
+      <c r="C68" s="344"/>
       <c r="D68" s="201"/>
       <c r="E68" s="201"/>
       <c r="F68" s="201"/>
       <c r="G68" s="201"/>
       <c r="H68" s="201"/>
       <c r="I68" s="201"/>
       <c r="J68" s="201"/>
       <c r="L68" s="80">
         <f>IF(B68="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A69" s="235" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B69" s="241"/>
       <c r="C69" s="201" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D69" s="242"/>
       <c r="E69" s="201"/>
       <c r="F69" s="201"/>
       <c r="G69" s="201"/>
       <c r="H69" s="201"/>
       <c r="I69" s="201"/>
       <c r="J69" s="201"/>
       <c r="L69" s="80">
         <f>IF(AND(B68="実施あり",B69=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="7" customFormat="1" ht="16.2" customHeight="1">
       <c r="A70" s="235"/>
       <c r="B70" s="201"/>
       <c r="C70" s="201"/>
       <c r="D70" s="201"/>
       <c r="E70" s="201"/>
       <c r="F70" s="201"/>
       <c r="G70" s="201"/>
       <c r="H70" s="201"/>
       <c r="I70" s="201"/>
       <c r="J70" s="201"/>
     </row>
     <row r="71" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A71" s="234" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B71" s="227"/>
       <c r="C71" s="227"/>
       <c r="D71" s="227"/>
       <c r="E71" s="227"/>
       <c r="F71" s="227"/>
       <c r="G71" s="227"/>
       <c r="H71" s="227"/>
       <c r="I71" s="227"/>
       <c r="J71" s="227"/>
     </row>
     <row r="72" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A72" s="243" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B72" s="201"/>
       <c r="C72" s="201"/>
       <c r="D72" s="201"/>
       <c r="E72" s="201"/>
       <c r="F72" s="201"/>
       <c r="G72" s="201"/>
       <c r="H72" s="201"/>
       <c r="I72" s="201"/>
       <c r="J72" s="201"/>
     </row>
     <row r="73" spans="1:13" s="7" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A73" s="244" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B73" s="245"/>
       <c r="C73" s="245"/>
       <c r="D73" s="245"/>
       <c r="E73" s="245"/>
       <c r="F73" s="246"/>
       <c r="G73" s="201"/>
       <c r="H73" s="201"/>
       <c r="I73" s="201"/>
       <c r="J73" s="201"/>
     </row>
     <row r="74" spans="1:13" s="7" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
       <c r="A74" s="247" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-      <c r="F74" s="371"/>
+        <v>26</v>
+      </c>
+      <c r="B74" s="339"/>
+      <c r="C74" s="340"/>
+      <c r="D74" s="340"/>
+      <c r="E74" s="340"/>
+      <c r="F74" s="341"/>
       <c r="G74" s="232" t="str">
         <f>IF(B74="実施あり（今後実施予定も含む）","　第１号様式（３）－１のシートを記入し、システムに搭載されている機能等を詳細に確認できる資料を送付してください。","")</f>
         <v/>
       </c>
       <c r="H74" s="201"/>
       <c r="I74" s="201"/>
       <c r="J74" s="201"/>
       <c r="L74" s="7">
         <f>IF(B74="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="7" customFormat="1" ht="29.4" customHeight="1" thickBot="1">
       <c r="A75" s="231" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-      <c r="F75" s="371"/>
+        <v>132</v>
+      </c>
+      <c r="B75" s="339"/>
+      <c r="C75" s="340"/>
+      <c r="D75" s="340"/>
+      <c r="E75" s="340"/>
+      <c r="F75" s="341"/>
       <c r="G75" s="232" t="str">
         <f>IF(B75="実施あり（今後実施予定も含む）","　第１号様式（３）－２のシートを記入し、システムに搭載されている機能等を詳細に確認できる資料を送付してください。","")</f>
         <v/>
       </c>
       <c r="H75" s="201"/>
       <c r="I75" s="201"/>
       <c r="J75" s="201"/>
       <c r="L75" s="7">
         <f>IF(B75="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:13" s="7" customFormat="1" ht="29.4" customHeight="1" thickBot="1">
       <c r="A76" s="231" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-      <c r="F76" s="371"/>
+        <v>133</v>
+      </c>
+      <c r="B76" s="339"/>
+      <c r="C76" s="340"/>
+      <c r="D76" s="340"/>
+      <c r="E76" s="340"/>
+      <c r="F76" s="341"/>
       <c r="G76" s="232" t="str">
         <f>IF(B76="実施あり（今後実施予定も含む）","　第１号様式（３）－３－１のシートを記入し、具体的な内容を詳細に確認できる資料を送付してください。","")</f>
         <v/>
       </c>
       <c r="H76" s="201"/>
       <c r="I76" s="201"/>
       <c r="J76" s="201"/>
       <c r="L76" s="7">
         <f>IF(B76="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:13" s="7" customFormat="1" ht="29.4" customHeight="1" thickBot="1">
       <c r="A77" s="231" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-      <c r="F77" s="371"/>
+        <v>330</v>
+      </c>
+      <c r="B77" s="339"/>
+      <c r="C77" s="340"/>
+      <c r="D77" s="340"/>
+      <c r="E77" s="340"/>
+      <c r="F77" s="341"/>
       <c r="G77" s="232" t="str">
         <f>IF(B77="実施あり（今後実施予定も含む）","　第１号様式（３）－３－２のシートを記入し、具体的な内容を詳細に確認できる資料を送付してください。","")</f>
         <v/>
       </c>
       <c r="H77" s="201"/>
       <c r="I77" s="201"/>
       <c r="J77" s="201"/>
       <c r="L77" s="7">
         <f>IF(B77="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:13" s="7" customFormat="1" ht="33.6" customHeight="1" thickBot="1">
       <c r="A78" s="248" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-      <c r="F78" s="368"/>
+        <v>134</v>
+      </c>
+      <c r="B78" s="342"/>
+      <c r="C78" s="343"/>
+      <c r="D78" s="343"/>
+      <c r="E78" s="343"/>
+      <c r="F78" s="344"/>
       <c r="G78" s="266" t="str">
         <f>IF(B66="実施なし","　この事業は、児童発達支援のみが対象なので「実施なし」を選んでください。",IF(B78="実施あり（今後実施予定も含む）","　第１号様式（３）－４のシートを記入し、機器等に搭載されている機能等を詳細に確認できる資料を送付してください。",""))</f>
         <v/>
       </c>
       <c r="H78" s="201"/>
       <c r="I78" s="201"/>
       <c r="J78" s="201"/>
+      <c r="L78" s="7">
+        <f>IF(B78="",1,0)</f>
+        <v>1</v>
+      </c>
     </row>
     <row r="79" spans="1:13" s="7" customFormat="1" ht="17.399999999999999" customHeight="1">
       <c r="A79" s="223"/>
       <c r="B79" s="201"/>
       <c r="C79" s="201"/>
       <c r="D79" s="201"/>
       <c r="E79" s="201"/>
       <c r="F79" s="201"/>
       <c r="G79" s="201"/>
       <c r="H79" s="201"/>
       <c r="I79" s="201"/>
       <c r="J79" s="201"/>
     </row>
     <row r="80" spans="1:13" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A80" s="347" t="s">
-[...10 lines deleted...]
-      <c r="J80" s="348"/>
+      <c r="A80" s="381" t="s">
+        <v>444</v>
+      </c>
+      <c r="B80" s="382"/>
+      <c r="C80" s="382"/>
+      <c r="D80" s="382"/>
+      <c r="E80" s="382"/>
+      <c r="F80" s="382"/>
+      <c r="G80" s="382"/>
+      <c r="H80" s="382"/>
+      <c r="I80" s="382"/>
+      <c r="J80" s="382"/>
     </row>
     <row r="81" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A81" s="201" t="s">
-        <v>421</v>
+        <v>445</v>
       </c>
       <c r="B81" s="201"/>
       <c r="C81" s="201"/>
       <c r="D81" s="201"/>
       <c r="E81" s="201"/>
       <c r="F81" s="201"/>
       <c r="G81" s="201"/>
       <c r="H81" s="201"/>
       <c r="I81" s="201"/>
       <c r="J81" s="201"/>
     </row>
     <row r="82" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A82" s="231" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="C82" s="353"/>
+        <v>105</v>
+      </c>
+      <c r="B82" s="371"/>
+      <c r="C82" s="372"/>
       <c r="D82" s="232" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E82" s="201"/>
       <c r="F82" s="201"/>
       <c r="G82" s="201"/>
       <c r="H82" s="201"/>
       <c r="I82" s="201"/>
       <c r="J82" s="201"/>
+      <c r="K82" s="201" t="s">
+        <v>447</v>
+      </c>
       <c r="L82" s="7">
         <f>IF(B82="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A83" s="249" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B83" s="201"/>
       <c r="C83" s="201"/>
       <c r="D83" s="201"/>
       <c r="E83" s="201"/>
       <c r="F83" s="201"/>
       <c r="G83" s="201"/>
       <c r="H83" s="201"/>
       <c r="I83" s="201"/>
       <c r="J83" s="201"/>
-      <c r="CN83" s="232" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CN83" s="232"/>
     </row>
     <row r="84" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A84" s="231" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="D84" s="356"/>
+        <v>128</v>
+      </c>
+      <c r="B84" s="373"/>
+      <c r="C84" s="374"/>
+      <c r="D84" s="375"/>
       <c r="E84" s="201" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="F84" s="232"/>
       <c r="G84" s="201"/>
       <c r="H84" s="201"/>
       <c r="I84" s="201"/>
       <c r="J84" s="201"/>
       <c r="L84" s="7">
         <f>IF(AND($B$82="交付あり",B84=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A85" s="251" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="D85" s="359"/>
+        <v>129</v>
+      </c>
+      <c r="B85" s="376"/>
+      <c r="C85" s="377"/>
+      <c r="D85" s="378"/>
       <c r="E85" s="201" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="F85" s="232"/>
       <c r="G85" s="201"/>
       <c r="H85" s="201"/>
       <c r="I85" s="201"/>
       <c r="J85" s="201"/>
       <c r="L85" s="7">
         <f>IF(AND($B$82="交付あり",B85=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A86" s="223"/>
       <c r="B86" s="267"/>
       <c r="C86" s="267"/>
       <c r="D86" s="267"/>
       <c r="E86" s="201"/>
       <c r="F86" s="232"/>
       <c r="G86" s="201"/>
       <c r="H86" s="201"/>
       <c r="I86" s="201"/>
       <c r="J86" s="201"/>
     </row>
     <row r="87" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A87" s="231" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="C87" s="353"/>
+        <v>274</v>
+      </c>
+      <c r="B87" s="371"/>
+      <c r="C87" s="372"/>
       <c r="D87" s="232" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E87" s="201"/>
       <c r="F87" s="232"/>
       <c r="G87" s="201"/>
       <c r="H87" s="201"/>
       <c r="I87" s="201"/>
       <c r="J87" s="201"/>
       <c r="L87" s="7">
         <f>IF(B87="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A88" s="249" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B88" s="201"/>
       <c r="C88" s="201"/>
       <c r="D88" s="201"/>
       <c r="E88" s="201"/>
       <c r="F88" s="232"/>
       <c r="G88" s="201"/>
       <c r="H88" s="201"/>
       <c r="I88" s="201"/>
       <c r="J88" s="201"/>
     </row>
     <row r="89" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A89" s="231" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="D89" s="356"/>
+        <v>128</v>
+      </c>
+      <c r="B89" s="373"/>
+      <c r="C89" s="374"/>
+      <c r="D89" s="375"/>
       <c r="E89" s="201" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="F89" s="232"/>
       <c r="G89" s="201"/>
       <c r="H89" s="201"/>
       <c r="I89" s="201"/>
       <c r="J89" s="201"/>
       <c r="L89" s="7">
         <f>IF(AND($B$87="交付あり",B89=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A90" s="251" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="D90" s="359"/>
+        <v>129</v>
+      </c>
+      <c r="B90" s="376"/>
+      <c r="C90" s="377"/>
+      <c r="D90" s="378"/>
       <c r="E90" s="201" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="F90" s="232"/>
       <c r="G90" s="201"/>
       <c r="H90" s="201"/>
       <c r="I90" s="201"/>
       <c r="J90" s="201"/>
       <c r="L90" s="7">
         <f>IF(AND($B$87="交付あり",B90=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A91" s="223"/>
       <c r="B91" s="267"/>
       <c r="C91" s="267"/>
       <c r="D91" s="267"/>
       <c r="E91" s="201"/>
       <c r="F91" s="232"/>
       <c r="G91" s="201"/>
       <c r="H91" s="201"/>
       <c r="I91" s="201"/>
       <c r="J91" s="201"/>
     </row>
     <row r="92" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A92" s="231" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-      <c r="C92" s="353"/>
+        <v>414</v>
+      </c>
+      <c r="B92" s="371"/>
+      <c r="C92" s="372"/>
       <c r="D92" s="232" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E92" s="201"/>
       <c r="F92" s="232"/>
       <c r="G92" s="201"/>
       <c r="H92" s="201"/>
       <c r="I92" s="201"/>
       <c r="J92" s="201"/>
       <c r="L92" s="7">
         <f>IF(B92="",1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A93" s="249" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B93" s="201"/>
       <c r="C93" s="201"/>
       <c r="D93" s="201"/>
       <c r="E93" s="201"/>
       <c r="F93" s="232"/>
       <c r="G93" s="201"/>
       <c r="H93" s="201"/>
       <c r="I93" s="201"/>
       <c r="J93" s="201"/>
     </row>
     <row r="94" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A94" s="251" t="s">
-        <v>423</v>
-[...3 lines deleted...]
-      <c r="D94" s="356"/>
+        <v>415</v>
+      </c>
+      <c r="B94" s="373"/>
+      <c r="C94" s="374"/>
+      <c r="D94" s="375"/>
       <c r="E94" s="201" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="F94" s="232"/>
       <c r="G94" s="201"/>
       <c r="H94" s="201"/>
       <c r="I94" s="201"/>
       <c r="J94" s="201"/>
       <c r="L94" s="7">
         <f>IF(AND($B$92="交付あり",B94=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="D95" s="201"/>
+    <row r="95" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A95" s="303"/>
+      <c r="B95" s="267"/>
+      <c r="C95" s="267"/>
+      <c r="D95" s="267"/>
       <c r="E95" s="201"/>
-      <c r="F95" s="201"/>
+      <c r="F95" s="232"/>
       <c r="G95" s="201"/>
       <c r="H95" s="201"/>
       <c r="I95" s="201"/>
       <c r="J95" s="201"/>
     </row>
-    <row r="96" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1">
-[...15 lines deleted...]
-        <v>398</v>
+    <row r="96" spans="1:92" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A96" s="231" t="s">
+        <v>446</v>
+      </c>
+      <c r="B96" s="371"/>
+      <c r="C96" s="372"/>
+      <c r="D96" s="232" t="s">
+        <v>108</v>
+      </c>
+      <c r="E96" s="201"/>
+      <c r="F96" s="232"/>
+      <c r="G96" s="201"/>
+      <c r="H96" s="201"/>
+      <c r="I96" s="201"/>
+      <c r="J96" s="201"/>
+    </row>
+    <row r="97" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A97" s="249" t="s">
+        <v>107</v>
       </c>
       <c r="B97" s="201"/>
       <c r="C97" s="201"/>
       <c r="D97" s="201"/>
       <c r="E97" s="201"/>
-      <c r="F97" s="201"/>
+      <c r="F97" s="232"/>
       <c r="G97" s="201"/>
       <c r="H97" s="201"/>
       <c r="I97" s="201"/>
       <c r="J97" s="201"/>
     </row>
-    <row r="98" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="F98" s="201"/>
+    <row r="98" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A98" s="251" t="s">
+        <v>415</v>
+      </c>
+      <c r="B98" s="373"/>
+      <c r="C98" s="374"/>
+      <c r="D98" s="375"/>
+      <c r="E98" s="201" t="s">
+        <v>106</v>
+      </c>
+      <c r="F98" s="232"/>
       <c r="G98" s="201"/>
       <c r="H98" s="201"/>
       <c r="I98" s="201"/>
       <c r="J98" s="201"/>
     </row>
-    <row r="99" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A99" s="232"/>
+    <row r="99" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A99" s="223"/>
       <c r="B99" s="201"/>
       <c r="C99" s="201"/>
       <c r="D99" s="201"/>
       <c r="E99" s="201"/>
       <c r="F99" s="201"/>
       <c r="G99" s="201"/>
       <c r="H99" s="201"/>
       <c r="I99" s="201"/>
       <c r="J99" s="201"/>
     </row>
-    <row r="100" spans="1:16" s="7" customFormat="1" ht="19.8" customHeight="1" thickBot="1">
-[...15 lines deleted...]
-        <f>IF(B100="",1,0)</f>
+    <row r="100" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A100" s="250" t="s">
+        <v>130</v>
+      </c>
+      <c r="B100" s="227"/>
+      <c r="C100" s="227"/>
+      <c r="D100" s="227"/>
+      <c r="E100" s="227"/>
+      <c r="F100" s="227"/>
+      <c r="G100" s="227"/>
+      <c r="H100" s="227"/>
+      <c r="I100" s="227"/>
+      <c r="J100" s="227"/>
+    </row>
+    <row r="101" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A101" s="232" t="s">
+        <v>393</v>
+      </c>
+      <c r="B101" s="201"/>
+      <c r="C101" s="201"/>
+      <c r="D101" s="201"/>
+      <c r="E101" s="201"/>
+      <c r="F101" s="201"/>
+      <c r="G101" s="201"/>
+      <c r="H101" s="201"/>
+      <c r="I101" s="201"/>
+      <c r="J101" s="201"/>
+    </row>
+    <row r="102" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A102" s="232" t="s">
+        <v>376</v>
+      </c>
+      <c r="B102" s="201"/>
+      <c r="C102" s="201"/>
+      <c r="D102" s="201"/>
+      <c r="E102" s="201"/>
+      <c r="F102" s="201"/>
+      <c r="G102" s="201"/>
+      <c r="H102" s="201"/>
+      <c r="I102" s="201"/>
+      <c r="J102" s="201"/>
+    </row>
+    <row r="103" spans="1:16" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A103" s="232"/>
+      <c r="B103" s="201"/>
+      <c r="C103" s="201"/>
+      <c r="D103" s="201"/>
+      <c r="E103" s="201"/>
+      <c r="F103" s="201"/>
+      <c r="G103" s="201"/>
+      <c r="H103" s="201"/>
+      <c r="I103" s="201"/>
+      <c r="J103" s="201"/>
+    </row>
+    <row r="104" spans="1:16" s="7" customFormat="1" ht="19.8" customHeight="1" thickBot="1">
+      <c r="A104" s="251" t="s">
+        <v>331</v>
+      </c>
+      <c r="B104" s="348"/>
+      <c r="C104" s="349"/>
+      <c r="D104" s="350"/>
+      <c r="E104" s="201" t="s">
+        <v>106</v>
+      </c>
+      <c r="F104" s="201"/>
+      <c r="G104" s="201"/>
+      <c r="H104" s="201"/>
+      <c r="I104" s="201"/>
+      <c r="J104" s="201"/>
+      <c r="L104" s="7">
+        <f>IF(B104="",1,0)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="101" spans="1:16">
-[...12 lines deleted...]
-      <c r="A102" s="253" t="s">
+    <row r="105" spans="1:16">
+      <c r="A105" s="252"/>
+      <c r="B105" s="207"/>
+      <c r="C105" s="207"/>
+      <c r="D105" s="207"/>
+      <c r="E105" s="207"/>
+      <c r="F105" s="207"/>
+      <c r="G105" s="207"/>
+      <c r="H105" s="207"/>
+      <c r="I105" s="207"/>
+      <c r="J105" s="207"/>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" s="253" t="s">
+        <v>157</v>
+      </c>
+      <c r="B106" s="254"/>
+      <c r="C106" s="254"/>
+      <c r="D106" s="254"/>
+      <c r="E106" s="254"/>
+      <c r="F106" s="254"/>
+      <c r="G106" s="254"/>
+      <c r="H106" s="254"/>
+      <c r="I106" s="254"/>
+      <c r="J106" s="254"/>
+    </row>
+    <row r="107" spans="1:16" s="7" customFormat="1" ht="21" customHeight="1">
+      <c r="A107" s="85" t="s">
+        <v>160</v>
+      </c>
+      <c r="B107" s="380" t="s">
+        <v>161</v>
+      </c>
+      <c r="C107" s="380"/>
+      <c r="D107" s="380"/>
+      <c r="E107" s="380"/>
+      <c r="F107" s="380"/>
+      <c r="G107" s="101" t="s">
         <v>159</v>
       </c>
-      <c r="B102" s="254"/>
-[...10 lines deleted...]
-      <c r="A103" s="85" t="s">
+      <c r="H107" s="345" t="s">
         <v>162</v>
       </c>
-      <c r="B103" s="346" t="s">
-[...48 lines deleted...]
-      <c r="P105" s="7" t="s">
+      <c r="I107" s="345"/>
+      <c r="J107" s="345"/>
+    </row>
+    <row r="108" spans="1:16" s="7" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A108" s="218" t="s">
+        <v>224</v>
+      </c>
+      <c r="B108" s="347" t="s">
+        <v>394</v>
+      </c>
+      <c r="C108" s="347"/>
+      <c r="D108" s="347"/>
+      <c r="E108" s="347"/>
+      <c r="F108" s="347"/>
+      <c r="G108" s="219" t="s">
         <v>223</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="G107" s="222" t="str">
+      <c r="H108" s="312" t="s">
+        <v>329</v>
+      </c>
+      <c r="I108" s="312"/>
+      <c r="J108" s="312"/>
+    </row>
+    <row r="109" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1">
+      <c r="A109" s="220" t="s">
+        <v>273</v>
+      </c>
+      <c r="B109" s="402"/>
+      <c r="C109" s="402"/>
+      <c r="D109" s="402"/>
+      <c r="E109" s="402"/>
+      <c r="F109" s="402"/>
+      <c r="G109" s="221"/>
+      <c r="H109" s="406"/>
+      <c r="I109" s="406"/>
+      <c r="J109" s="406"/>
+      <c r="P109" s="7" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A110" s="218" t="s">
+        <v>131</v>
+      </c>
+      <c r="B110" s="402"/>
+      <c r="C110" s="402"/>
+      <c r="D110" s="402"/>
+      <c r="E110" s="402"/>
+      <c r="F110" s="402"/>
+      <c r="G110" s="221"/>
+      <c r="H110" s="407"/>
+      <c r="I110" s="407"/>
+      <c r="J110" s="407"/>
+      <c r="P110" s="7" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A111" s="400" t="s">
+        <v>26</v>
+      </c>
+      <c r="B111" s="347" t="s">
+        <v>381</v>
+      </c>
+      <c r="C111" s="347"/>
+      <c r="D111" s="347"/>
+      <c r="E111" s="347"/>
+      <c r="F111" s="347"/>
+      <c r="G111" s="222" t="str">
         <f>IF(B74="実施あり（今後実施予定も含む）","必要",IF(B74="実施なし","不要",""))</f>
         <v/>
       </c>
-      <c r="H107" s="318" t="str">
-        <f>IF(G107="必要","このExcelファイルと併せてPDF(JPEG可)データでメールにより提出※","")</f>
+      <c r="H111" s="309" t="str">
+        <f t="shared" ref="H111:H120" si="2">IF(G111="必要","このExcelファイルと併せてPDF(JPEG可)データでアップロードにより提出※","")</f>
         <v/>
       </c>
-      <c r="I107" s="319"/>
-[...2 lines deleted...]
-        <f t="shared" ref="L107:L116" si="2">IF(AND(G107="必要",H107=""),1,0)</f>
+      <c r="I111" s="310"/>
+      <c r="J111" s="311"/>
+      <c r="L111" s="7">
+        <f t="shared" ref="L111:L120" si="3">IF(AND(G111="必要",H111=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="108" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
-[...8 lines deleted...]
-      <c r="G108" s="222" t="str">
+    <row r="112" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A112" s="400"/>
+      <c r="B112" s="347" t="s">
+        <v>327</v>
+      </c>
+      <c r="C112" s="347"/>
+      <c r="D112" s="347"/>
+      <c r="E112" s="347"/>
+      <c r="F112" s="347"/>
+      <c r="G112" s="222" t="str">
         <f>IF(B74="実施あり（今後実施予定も含む）","必要",IF(B74="実施なし","不要",""))</f>
         <v/>
       </c>
-      <c r="H108" s="318" t="str">
-        <f t="shared" ref="H108:H116" si="3">IF(G108="必要","このExcelファイルと併せてPDF(JPEG可)データでメールにより提出※","")</f>
+      <c r="H112" s="309" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="I108" s="319"/>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="I112" s="310"/>
+      <c r="J112" s="311"/>
+      <c r="L112" s="7">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="109" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-      <c r="G109" s="222" t="str">
+    <row r="113" spans="1:54" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A113" s="400" t="s">
+        <v>132</v>
+      </c>
+      <c r="B113" s="347" t="s">
+        <v>381</v>
+      </c>
+      <c r="C113" s="347"/>
+      <c r="D113" s="347"/>
+      <c r="E113" s="347"/>
+      <c r="F113" s="347"/>
+      <c r="G113" s="222" t="str">
         <f>IF(B75="実施あり（今後実施予定も含む）","必要",IF(B75="実施なし","不要",""))</f>
         <v/>
       </c>
-      <c r="H109" s="318" t="str">
+      <c r="H113" s="309" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I113" s="310"/>
+      <c r="J113" s="311"/>
+      <c r="L113" s="7">
         <f t="shared" si="3"/>
-        <v/>
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="110" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
-[...8 lines deleted...]
-      <c r="G110" s="222" t="str">
+    <row r="114" spans="1:54" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A114" s="400"/>
+      <c r="B114" s="347" t="s">
+        <v>327</v>
+      </c>
+      <c r="C114" s="347"/>
+      <c r="D114" s="347"/>
+      <c r="E114" s="347"/>
+      <c r="F114" s="347"/>
+      <c r="G114" s="222" t="str">
         <f>IF(B75="実施あり（今後実施予定も含む）","必要",IF(B75="実施なし","不要",""))</f>
         <v/>
       </c>
-      <c r="H110" s="318" t="str">
+      <c r="H114" s="309" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I114" s="310"/>
+      <c r="J114" s="311"/>
+      <c r="L114" s="7">
         <f t="shared" si="3"/>
-        <v/>
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="111" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-      <c r="G111" s="222" t="str">
+    <row r="115" spans="1:54" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A115" s="400" t="s">
+        <v>133</v>
+      </c>
+      <c r="B115" s="347" t="s">
+        <v>381</v>
+      </c>
+      <c r="C115" s="347"/>
+      <c r="D115" s="347"/>
+      <c r="E115" s="347"/>
+      <c r="F115" s="347"/>
+      <c r="G115" s="222" t="str">
         <f>IF(B76="実施あり（今後実施予定も含む）","必要",IF(B76="実施なし","不要",""))</f>
         <v/>
       </c>
-      <c r="H111" s="318" t="str">
+      <c r="H115" s="309" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I115" s="310"/>
+      <c r="J115" s="311"/>
+      <c r="L115" s="7">
         <f t="shared" si="3"/>
-        <v/>
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:16" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
-[...8 lines deleted...]
-      <c r="G112" s="222" t="str">
+    <row r="116" spans="1:54" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A116" s="400"/>
+      <c r="B116" s="347" t="s">
+        <v>380</v>
+      </c>
+      <c r="C116" s="347"/>
+      <c r="D116" s="347"/>
+      <c r="E116" s="347"/>
+      <c r="F116" s="347"/>
+      <c r="G116" s="222" t="str">
         <f>IF(B76="実施あり（今後実施予定も含む）","必要",IF(B76="実施なし","不要",""))</f>
         <v/>
       </c>
-      <c r="H112" s="318" t="str">
+      <c r="H116" s="309" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I116" s="310"/>
+      <c r="J116" s="311"/>
+      <c r="L116" s="7">
         <f t="shared" si="3"/>
-        <v/>
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O112" s="7" t="s">
-[...14 lines deleted...]
-      <c r="G113" s="222" t="str">
+      <c r="O116" s="7" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="117" spans="1:54" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A117" s="400" t="s">
+        <v>371</v>
+      </c>
+      <c r="B117" s="347" t="s">
+        <v>381</v>
+      </c>
+      <c r="C117" s="347"/>
+      <c r="D117" s="347"/>
+      <c r="E117" s="347"/>
+      <c r="F117" s="347"/>
+      <c r="G117" s="222" t="str">
         <f>IF(B77="実施あり（今後実施予定も含む）","必要",IF(B77="実施なし","不要",""))</f>
         <v/>
       </c>
-      <c r="H113" s="318" t="str">
-        <f t="shared" si="3"/>
+      <c r="H117" s="309" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="I113" s="319"/>
-[...11 lines deleted...]
-      <c r="G114" s="222" t="str">
+      <c r="I117" s="310"/>
+      <c r="J117" s="311"/>
+    </row>
+    <row r="118" spans="1:54" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A118" s="400"/>
+      <c r="B118" s="347" t="s">
+        <v>156</v>
+      </c>
+      <c r="C118" s="347"/>
+      <c r="D118" s="347"/>
+      <c r="E118" s="347"/>
+      <c r="F118" s="347"/>
+      <c r="G118" s="222" t="str">
         <f>IF(B77="実施あり（今後実施予定も含む）","必要",IF(B77="実施なし","不要",""))</f>
         <v/>
       </c>
-      <c r="H114" s="318" t="str">
-        <f t="shared" si="3"/>
+      <c r="H118" s="309" t="str">
+        <f t="shared" si="2"/>
         <v/>
       </c>
-      <c r="I114" s="319"/>
-[...13 lines deleted...]
-      <c r="G115" s="222" t="str">
+      <c r="I118" s="310"/>
+      <c r="J118" s="311"/>
+    </row>
+    <row r="119" spans="1:54" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A119" s="400" t="s">
+        <v>134</v>
+      </c>
+      <c r="B119" s="347" t="s">
+        <v>381</v>
+      </c>
+      <c r="C119" s="347"/>
+      <c r="D119" s="347"/>
+      <c r="E119" s="347"/>
+      <c r="F119" s="347"/>
+      <c r="G119" s="222" t="str">
         <f>IF(B78="実施あり（今後実施予定も含む）","必要",IF(OR(B78="実施なし",B66="実施なし"),"不要",""))</f>
         <v/>
       </c>
-      <c r="H115" s="318" t="str">
+      <c r="H119" s="309" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I119" s="310"/>
+      <c r="J119" s="311"/>
+      <c r="K119" s="123"/>
+      <c r="L119" s="7">
         <f t="shared" si="3"/>
-        <v/>
-[...5 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O115" s="7" t="s">
-[...15 lines deleted...]
-      <c r="G116" s="222" t="str">
+      <c r="O119" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="BB119" s="7" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="120" spans="1:54" s="7" customFormat="1" ht="33" customHeight="1" thickBot="1">
+      <c r="A120" s="400"/>
+      <c r="B120" s="347" t="s">
+        <v>163</v>
+      </c>
+      <c r="C120" s="347"/>
+      <c r="D120" s="347"/>
+      <c r="E120" s="347"/>
+      <c r="F120" s="347"/>
+      <c r="G120" s="222" t="str">
         <f>IF(B78="実施あり（今後実施予定も含む）","必要",IF(OR(B78="実施なし",B66="実施なし"),"不要",""))</f>
         <v/>
       </c>
-      <c r="H116" s="318" t="str">
+      <c r="H120" s="309" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="I120" s="310"/>
+      <c r="J120" s="311"/>
+      <c r="K120" s="123"/>
+      <c r="L120" s="7">
         <f t="shared" si="3"/>
-        <v/>
-[...5 lines deleted...]
-        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O116" s="7" t="s">
-[...2 lines deleted...]
-      <c r="BB116" s="7" t="s">
+      <c r="O120" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="BB120" s="7" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="121" spans="1:54" s="7" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A121" s="55"/>
+      <c r="BB121" s="7" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="122" spans="1:54" s="7" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A122" s="224" t="s">
+        <v>448</v>
+      </c>
+      <c r="B122" s="201"/>
+      <c r="C122" s="201"/>
+      <c r="D122" s="201"/>
+      <c r="E122" s="201"/>
+      <c r="F122" s="201"/>
+      <c r="G122" s="201"/>
+      <c r="H122" s="201"/>
+      <c r="I122" s="201"/>
+      <c r="J122" s="201"/>
+      <c r="K122" s="201"/>
+    </row>
+    <row r="123" spans="1:54" s="7" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A123" s="224" t="s">
+        <v>479</v>
+      </c>
+      <c r="B123" s="201"/>
+      <c r="C123" s="201"/>
+      <c r="D123" s="201"/>
+      <c r="E123" s="201"/>
+      <c r="F123" s="201"/>
+      <c r="G123" s="201"/>
+      <c r="H123" s="201"/>
+      <c r="I123" s="201"/>
+      <c r="J123" s="201"/>
+      <c r="K123" s="201"/>
+    </row>
+    <row r="124" spans="1:54" s="7" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A124" s="224"/>
+      <c r="B124" s="201"/>
+      <c r="C124" s="201"/>
+      <c r="D124" s="201"/>
+      <c r="E124" s="201"/>
+      <c r="F124" s="201"/>
+      <c r="G124" s="201"/>
+      <c r="H124" s="201"/>
+      <c r="I124" s="201"/>
+      <c r="J124" s="201"/>
+      <c r="K124" s="201"/>
+    </row>
+    <row r="125" spans="1:54" s="7" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A125" s="224" t="s">
+        <v>395</v>
+      </c>
+      <c r="B125" s="201"/>
+      <c r="C125" s="201"/>
+      <c r="D125" s="201"/>
+      <c r="E125" s="201"/>
+      <c r="F125" s="201"/>
+      <c r="G125" s="201"/>
+      <c r="H125" s="201"/>
+      <c r="I125" s="201"/>
+      <c r="J125" s="201"/>
+      <c r="K125" s="201"/>
+    </row>
+    <row r="126" spans="1:54" s="7" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A126" s="388" t="s">
+        <v>396</v>
+      </c>
+      <c r="B126" s="388"/>
+      <c r="C126" s="388"/>
+      <c r="D126" s="388"/>
+      <c r="E126" s="388"/>
+      <c r="F126" s="388"/>
+      <c r="G126" s="388"/>
+      <c r="H126" s="388"/>
+      <c r="I126" s="388"/>
+      <c r="J126" s="388"/>
+      <c r="K126" s="388"/>
+    </row>
+    <row r="127" spans="1:54" s="7" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A127" s="387" t="s">
+        <v>397</v>
+      </c>
+      <c r="B127" s="387"/>
+      <c r="C127" s="387"/>
+      <c r="D127" s="387"/>
+      <c r="E127" s="387"/>
+      <c r="F127" s="387"/>
+      <c r="G127" s="387"/>
+      <c r="H127" s="387"/>
+      <c r="I127" s="387"/>
+      <c r="J127" s="387"/>
+      <c r="K127" s="387"/>
+    </row>
+    <row r="140" spans="13:84">
+      <c r="M140" s="346"/>
+      <c r="N140" s="357" t="s">
+        <v>182</v>
+      </c>
+      <c r="O140" s="313" t="s">
+        <v>173</v>
+      </c>
+      <c r="P140" s="314"/>
+      <c r="Q140" s="314"/>
+      <c r="R140" s="314"/>
+      <c r="S140" s="314"/>
+      <c r="T140" s="314"/>
+      <c r="U140" s="314"/>
+      <c r="V140" s="314"/>
+      <c r="W140" s="314"/>
+      <c r="X140" s="314"/>
+      <c r="Y140" s="314"/>
+      <c r="Z140" s="314"/>
+      <c r="AA140" s="314"/>
+      <c r="AB140" s="315"/>
+      <c r="AC140" s="361" t="s">
+        <v>230</v>
+      </c>
+      <c r="AD140" s="395" t="s">
+        <v>210</v>
+      </c>
+      <c r="AE140" s="396"/>
+      <c r="AF140" s="396"/>
+      <c r="AG140" s="396"/>
+      <c r="AH140" s="396"/>
+      <c r="AI140" s="396"/>
+      <c r="AJ140" s="396"/>
+      <c r="AK140" s="396"/>
+      <c r="AL140" s="396"/>
+      <c r="AM140" s="396"/>
+      <c r="AN140" s="396"/>
+      <c r="AO140" s="396"/>
+      <c r="AP140" s="396"/>
+      <c r="AQ140" s="396"/>
+      <c r="AR140" s="396"/>
+      <c r="AS140" s="396"/>
+      <c r="AT140" s="396"/>
+      <c r="AU140" s="396"/>
+      <c r="AV140" s="396"/>
+      <c r="AW140" s="396"/>
+      <c r="AX140" s="396"/>
+      <c r="AY140" s="396"/>
+      <c r="AZ140" s="396"/>
+      <c r="BA140" s="396"/>
+      <c r="BB140" s="396"/>
+      <c r="BC140" s="396"/>
+      <c r="BD140" s="396"/>
+      <c r="BE140" s="396"/>
+      <c r="BF140" s="396"/>
+      <c r="BG140" s="396"/>
+      <c r="BH140" s="396"/>
+      <c r="BI140" s="396"/>
+      <c r="BJ140" s="397"/>
+      <c r="BK140" s="401" t="s">
+        <v>174</v>
+      </c>
+      <c r="BL140" s="401"/>
+      <c r="BM140" s="401"/>
+      <c r="BN140" s="401"/>
+      <c r="BO140" s="401"/>
+      <c r="BP140" s="401"/>
+      <c r="BQ140" s="401"/>
+      <c r="BR140" s="401"/>
+      <c r="BS140" s="401"/>
+      <c r="BT140" s="401"/>
+      <c r="BU140" s="401"/>
+      <c r="BV140" s="401"/>
+      <c r="BW140" s="401"/>
+      <c r="BX140" s="401"/>
+      <c r="BY140" s="401"/>
+      <c r="BZ140" s="401"/>
+      <c r="CA140" s="401"/>
+      <c r="CB140" s="401"/>
+      <c r="CC140" s="401"/>
+      <c r="CD140" s="401"/>
+      <c r="CE140" s="401"/>
+      <c r="CF140" s="401"/>
+    </row>
+    <row r="141" spans="13:84" ht="26.25" customHeight="1">
+      <c r="M141" s="346"/>
+      <c r="N141" s="357"/>
+      <c r="O141" s="351" t="s">
+        <v>175</v>
+      </c>
+      <c r="P141" s="351" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q141" s="351" t="s">
+        <v>203</v>
+      </c>
+      <c r="R141" s="352" t="s">
+        <v>204</v>
+      </c>
+      <c r="S141" s="352" t="s">
+        <v>205</v>
+      </c>
+      <c r="T141" s="352" t="s">
+        <v>206</v>
+      </c>
+      <c r="U141" s="352" t="s">
+        <v>207</v>
+      </c>
+      <c r="V141" s="352" t="s">
+        <v>208</v>
+      </c>
+      <c r="W141" s="351" t="s">
+        <v>177</v>
+      </c>
+      <c r="X141" s="352" t="s">
+        <v>262</v>
+      </c>
+      <c r="Y141" s="316" t="s">
+        <v>239</v>
+      </c>
+      <c r="Z141" s="364" t="s">
+        <v>227</v>
+      </c>
+      <c r="AA141" s="365"/>
+      <c r="AB141" s="366"/>
+      <c r="AC141" s="362"/>
+      <c r="AD141" s="392" t="s">
+        <v>211</v>
+      </c>
+      <c r="AE141" s="393"/>
+      <c r="AF141" s="393"/>
+      <c r="AG141" s="393"/>
+      <c r="AH141" s="393"/>
+      <c r="AI141" s="393"/>
+      <c r="AJ141" s="393"/>
+      <c r="AK141" s="393"/>
+      <c r="AL141" s="393"/>
+      <c r="AM141" s="393"/>
+      <c r="AN141" s="393"/>
+      <c r="AO141" s="393"/>
+      <c r="AP141" s="393"/>
+      <c r="AQ141" s="393"/>
+      <c r="AR141" s="393"/>
+      <c r="AS141" s="393"/>
+      <c r="AT141" s="393"/>
+      <c r="AU141" s="393"/>
+      <c r="AV141" s="394"/>
+      <c r="AW141" s="392" t="s">
+        <v>212</v>
+      </c>
+      <c r="AX141" s="393"/>
+      <c r="AY141" s="393"/>
+      <c r="AZ141" s="393"/>
+      <c r="BA141" s="393"/>
+      <c r="BB141" s="393"/>
+      <c r="BC141" s="393"/>
+      <c r="BD141" s="393"/>
+      <c r="BE141" s="393"/>
+      <c r="BF141" s="393"/>
+      <c r="BG141" s="393"/>
+      <c r="BH141" s="393"/>
+      <c r="BI141" s="393"/>
+      <c r="BJ141" s="394"/>
+      <c r="BK141" s="356" t="s">
+        <v>178</v>
+      </c>
+      <c r="BL141" s="358" t="s">
+        <v>179</v>
+      </c>
+      <c r="BM141" s="358"/>
+      <c r="BN141" s="358"/>
+      <c r="BO141" s="358"/>
+      <c r="BP141" s="358"/>
+      <c r="BQ141" s="358"/>
+      <c r="BR141" s="358"/>
+      <c r="BS141" s="358"/>
+      <c r="BT141" s="358"/>
+      <c r="BU141" s="358"/>
+      <c r="BV141" s="358"/>
+      <c r="BW141" s="358"/>
+      <c r="BX141" s="358"/>
+      <c r="BY141" s="358"/>
+      <c r="BZ141" s="358"/>
+      <c r="CA141" s="358"/>
+      <c r="CB141" s="358"/>
+      <c r="CC141" s="358"/>
+      <c r="CD141" s="358"/>
+      <c r="CE141" s="358" t="s">
+        <v>231</v>
+      </c>
+      <c r="CF141" s="358"/>
+    </row>
+    <row r="142" spans="13:84" ht="54" customHeight="1">
+      <c r="M142" s="346"/>
+      <c r="N142" s="357"/>
+      <c r="O142" s="351"/>
+      <c r="P142" s="351"/>
+      <c r="Q142" s="351"/>
+      <c r="R142" s="353"/>
+      <c r="S142" s="353"/>
+      <c r="T142" s="353"/>
+      <c r="U142" s="353"/>
+      <c r="V142" s="353"/>
+      <c r="W142" s="351"/>
+      <c r="X142" s="353"/>
+      <c r="Y142" s="317"/>
+      <c r="Z142" s="316" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA142" s="316" t="s">
+        <v>238</v>
+      </c>
+      <c r="AB142" s="316" t="s">
+        <v>229</v>
+      </c>
+      <c r="AC142" s="362"/>
+      <c r="AD142" s="322" t="s">
+        <v>213</v>
+      </c>
+      <c r="AE142" s="114"/>
+      <c r="AF142" s="114"/>
+      <c r="AG142" s="114"/>
+      <c r="AH142" s="114"/>
+      <c r="AI142" s="114"/>
+      <c r="AJ142" s="114"/>
+      <c r="AK142" s="114"/>
+      <c r="AL142" s="114"/>
+      <c r="AM142" s="114"/>
+      <c r="AN142" s="114"/>
+      <c r="AO142" s="114"/>
+      <c r="AP142" s="114"/>
+      <c r="AQ142" s="114"/>
+      <c r="AR142" s="114"/>
+      <c r="AS142" s="322" t="s">
+        <v>214</v>
+      </c>
+      <c r="AT142" s="112"/>
+      <c r="AU142" s="322" t="s">
+        <v>215</v>
+      </c>
+      <c r="AV142" s="112"/>
+      <c r="AW142" s="322" t="s">
+        <v>216</v>
+      </c>
+      <c r="AX142" s="323"/>
+      <c r="AY142" s="323"/>
+      <c r="AZ142" s="323"/>
+      <c r="BA142" s="323"/>
+      <c r="BB142" s="323"/>
+      <c r="BC142" s="323"/>
+      <c r="BD142" s="323"/>
+      <c r="BE142" s="323"/>
+      <c r="BF142" s="323"/>
+      <c r="BG142" s="323"/>
+      <c r="BH142" s="324"/>
+      <c r="BI142" s="322" t="s">
+        <v>217</v>
+      </c>
+      <c r="BJ142" s="112"/>
+      <c r="BK142" s="356"/>
+      <c r="BL142" s="359" t="s">
+        <v>180</v>
+      </c>
+      <c r="BM142" s="359"/>
+      <c r="BN142" s="359"/>
+      <c r="BO142" s="359"/>
+      <c r="BP142" s="359"/>
+      <c r="BQ142" s="359"/>
+      <c r="BR142" s="359"/>
+      <c r="BS142" s="359"/>
+      <c r="BT142" s="359"/>
+      <c r="BU142" s="359"/>
+      <c r="BV142" s="359" t="s">
+        <v>181</v>
+      </c>
+      <c r="BW142" s="359"/>
+      <c r="BX142" s="359"/>
+      <c r="BY142" s="359"/>
+      <c r="BZ142" s="359"/>
+      <c r="CA142" s="359"/>
+      <c r="CB142" s="359"/>
+      <c r="CC142" s="359"/>
+      <c r="CD142" s="359"/>
+      <c r="CE142" s="359" t="s">
+        <v>232</v>
+      </c>
+      <c r="CF142" s="359" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="143" spans="13:84" ht="13.5" customHeight="1">
+      <c r="M143" s="346"/>
+      <c r="N143" s="357"/>
+      <c r="O143" s="351"/>
+      <c r="P143" s="351"/>
+      <c r="Q143" s="351"/>
+      <c r="R143" s="353"/>
+      <c r="S143" s="353"/>
+      <c r="T143" s="353"/>
+      <c r="U143" s="353"/>
+      <c r="V143" s="353"/>
+      <c r="W143" s="351"/>
+      <c r="X143" s="353"/>
+      <c r="Y143" s="317"/>
+      <c r="Z143" s="317"/>
+      <c r="AA143" s="317"/>
+      <c r="AB143" s="317"/>
+      <c r="AC143" s="362"/>
+      <c r="AD143" s="325"/>
+      <c r="AE143" s="319" t="s">
+        <v>251</v>
+      </c>
+      <c r="AF143" s="319" t="s">
+        <v>269</v>
+      </c>
+      <c r="AG143" s="319" t="s">
+        <v>271</v>
+      </c>
+      <c r="AH143" s="319" t="s">
+        <v>272</v>
+      </c>
+      <c r="AI143" s="389" t="s">
+        <v>244</v>
+      </c>
+      <c r="AJ143" s="390"/>
+      <c r="AK143" s="390"/>
+      <c r="AL143" s="391"/>
+      <c r="AM143" s="319" t="s">
+        <v>266</v>
+      </c>
+      <c r="AN143" s="319" t="s">
+        <v>263</v>
+      </c>
+      <c r="AO143" s="319" t="s">
+        <v>267</v>
+      </c>
+      <c r="AP143" s="319" t="s">
+        <v>264</v>
+      </c>
+      <c r="AQ143" s="319" t="s">
+        <v>268</v>
+      </c>
+      <c r="AR143" s="319" t="s">
+        <v>265</v>
+      </c>
+      <c r="AS143" s="325"/>
+      <c r="AT143" s="319" t="s">
+        <v>251</v>
+      </c>
+      <c r="AU143" s="325"/>
+      <c r="AV143" s="319" t="s">
+        <v>251</v>
+      </c>
+      <c r="AW143" s="322" t="s">
+        <v>218</v>
+      </c>
+      <c r="AX143" s="398"/>
+      <c r="AY143" s="398"/>
+      <c r="AZ143" s="398"/>
+      <c r="BA143" s="399"/>
+      <c r="BB143" s="322" t="s">
+        <v>219</v>
+      </c>
+      <c r="BC143" s="398"/>
+      <c r="BD143" s="398"/>
+      <c r="BE143" s="398"/>
+      <c r="BF143" s="399"/>
+      <c r="BG143" s="322" t="s">
+        <v>220</v>
+      </c>
+      <c r="BH143" s="112"/>
+      <c r="BI143" s="325"/>
+      <c r="BJ143" s="319" t="s">
+        <v>251</v>
+      </c>
+      <c r="BK143" s="356"/>
+      <c r="BL143" s="105" t="s">
+        <v>183</v>
+      </c>
+      <c r="BM143" s="105" t="s">
+        <v>184</v>
+      </c>
+      <c r="BN143" s="105" t="s">
+        <v>185</v>
+      </c>
+      <c r="BO143" s="105" t="s">
+        <v>186</v>
+      </c>
+      <c r="BP143" s="105" t="s">
+        <v>187</v>
+      </c>
+      <c r="BQ143" s="105" t="s">
+        <v>188</v>
+      </c>
+      <c r="BR143" s="105" t="s">
+        <v>189</v>
+      </c>
+      <c r="BS143" s="105" t="s">
+        <v>190</v>
+      </c>
+      <c r="BT143" s="105" t="s">
+        <v>191</v>
+      </c>
+      <c r="BU143" s="105" t="s">
+        <v>192</v>
+      </c>
+      <c r="BV143" s="105" t="s">
+        <v>194</v>
+      </c>
+      <c r="BW143" s="105" t="s">
+        <v>195</v>
+      </c>
+      <c r="BX143" s="105" t="s">
+        <v>196</v>
+      </c>
+      <c r="BY143" s="105" t="s">
+        <v>197</v>
+      </c>
+      <c r="BZ143" s="105" t="s">
+        <v>198</v>
+      </c>
+      <c r="CA143" s="105" t="s">
+        <v>199</v>
+      </c>
+      <c r="CB143" s="105" t="s">
+        <v>200</v>
+      </c>
+      <c r="CC143" s="105" t="s">
+        <v>201</v>
+      </c>
+      <c r="CD143" s="105" t="s">
+        <v>202</v>
+      </c>
+      <c r="CE143" s="359"/>
+      <c r="CF143" s="359"/>
+    </row>
+    <row r="144" spans="13:84" ht="28.5" customHeight="1">
+      <c r="M144" s="346"/>
+      <c r="N144" s="357"/>
+      <c r="O144" s="351"/>
+      <c r="P144" s="351"/>
+      <c r="Q144" s="351"/>
+      <c r="R144" s="353"/>
+      <c r="S144" s="353"/>
+      <c r="T144" s="353"/>
+      <c r="U144" s="353"/>
+      <c r="V144" s="353"/>
+      <c r="W144" s="351"/>
+      <c r="X144" s="353"/>
+      <c r="Y144" s="317"/>
+      <c r="Z144" s="317"/>
+      <c r="AA144" s="317"/>
+      <c r="AB144" s="317"/>
+      <c r="AC144" s="362"/>
+      <c r="AD144" s="325"/>
+      <c r="AE144" s="320"/>
+      <c r="AF144" s="320"/>
+      <c r="AG144" s="320"/>
+      <c r="AH144" s="320"/>
+      <c r="AI144" s="320" t="s">
         <v>243</v>
       </c>
-    </row>
-[...184 lines deleted...]
-      <c r="U136" s="364" t="s">
+      <c r="AJ144" s="319" t="s">
+        <v>245</v>
+      </c>
+      <c r="AK144" s="319" t="s">
+        <v>246</v>
+      </c>
+      <c r="AL144" s="319" t="s">
+        <v>247</v>
+      </c>
+      <c r="AM144" s="320"/>
+      <c r="AN144" s="320"/>
+      <c r="AO144" s="320"/>
+      <c r="AP144" s="320"/>
+      <c r="AQ144" s="320"/>
+      <c r="AR144" s="320"/>
+      <c r="AS144" s="325"/>
+      <c r="AT144" s="320"/>
+      <c r="AU144" s="325"/>
+      <c r="AV144" s="320"/>
+      <c r="AW144" s="325"/>
+      <c r="AX144" s="320" t="s">
+        <v>252</v>
+      </c>
+      <c r="AY144" s="320" t="s">
+        <v>248</v>
+      </c>
+      <c r="AZ144" s="320" t="s">
+        <v>249</v>
+      </c>
+      <c r="BA144" s="320" t="s">
+        <v>250</v>
+      </c>
+      <c r="BB144" s="325"/>
+      <c r="BC144" s="320" t="s">
+        <v>252</v>
+      </c>
+      <c r="BD144" s="320" t="s">
+        <v>248</v>
+      </c>
+      <c r="BE144" s="320" t="s">
+        <v>249</v>
+      </c>
+      <c r="BF144" s="320" t="s">
+        <v>250</v>
+      </c>
+      <c r="BG144" s="325"/>
+      <c r="BH144" s="320" t="s">
+        <v>252</v>
+      </c>
+      <c r="BI144" s="325"/>
+      <c r="BJ144" s="320"/>
+      <c r="BK144" s="356"/>
+      <c r="BL144" s="351" t="s">
+        <v>89</v>
+      </c>
+      <c r="BM144" s="351" t="s">
+        <v>97</v>
+      </c>
+      <c r="BN144" s="106" t="s">
+        <v>98</v>
+      </c>
+      <c r="BO144" s="351" t="s">
+        <v>81</v>
+      </c>
+      <c r="BP144" s="360" t="s">
+        <v>79</v>
+      </c>
+      <c r="BQ144" s="351" t="s">
+        <v>80</v>
+      </c>
+      <c r="BR144" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="BS144" s="106" t="s">
+        <v>86</v>
+      </c>
+      <c r="BT144" s="351" t="s">
+        <v>87</v>
+      </c>
+      <c r="BU144" s="106" t="s">
+        <v>91</v>
+      </c>
+      <c r="BV144" s="351" t="s">
+        <v>89</v>
+      </c>
+      <c r="BW144" s="351" t="s">
+        <v>97</v>
+      </c>
+      <c r="BX144" s="106" t="s">
+        <v>98</v>
+      </c>
+      <c r="BY144" s="351" t="s">
+        <v>92</v>
+      </c>
+      <c r="BZ144" s="351" t="s">
+        <v>80</v>
+      </c>
+      <c r="CA144" s="106" t="s">
+        <v>93</v>
+      </c>
+      <c r="CB144" s="106" t="s">
+        <v>86</v>
+      </c>
+      <c r="CC144" s="351" t="s">
+        <v>87</v>
+      </c>
+      <c r="CD144" s="106" t="s">
+        <v>91</v>
+      </c>
+      <c r="CE144" s="359"/>
+      <c r="CF144" s="359"/>
+    </row>
+    <row r="145" spans="1:84" ht="31.5" customHeight="1">
+      <c r="N145" s="357"/>
+      <c r="O145" s="351"/>
+      <c r="P145" s="351"/>
+      <c r="Q145" s="351"/>
+      <c r="R145" s="354"/>
+      <c r="S145" s="354"/>
+      <c r="T145" s="354"/>
+      <c r="U145" s="354"/>
+      <c r="V145" s="354"/>
+      <c r="W145" s="351"/>
+      <c r="X145" s="354"/>
+      <c r="Y145" s="318"/>
+      <c r="Z145" s="318"/>
+      <c r="AA145" s="318"/>
+      <c r="AB145" s="318"/>
+      <c r="AC145" s="363"/>
+      <c r="AD145" s="326"/>
+      <c r="AE145" s="321"/>
+      <c r="AF145" s="321"/>
+      <c r="AG145" s="321"/>
+      <c r="AH145" s="321"/>
+      <c r="AI145" s="321"/>
+      <c r="AJ145" s="321"/>
+      <c r="AK145" s="321"/>
+      <c r="AL145" s="321"/>
+      <c r="AM145" s="321"/>
+      <c r="AN145" s="321"/>
+      <c r="AO145" s="321"/>
+      <c r="AP145" s="321"/>
+      <c r="AQ145" s="321"/>
+      <c r="AR145" s="321"/>
+      <c r="AS145" s="326"/>
+      <c r="AT145" s="321"/>
+      <c r="AU145" s="326"/>
+      <c r="AV145" s="321"/>
+      <c r="AW145" s="326"/>
+      <c r="AX145" s="321"/>
+      <c r="AY145" s="321"/>
+      <c r="AZ145" s="321"/>
+      <c r="BA145" s="321"/>
+      <c r="BB145" s="326"/>
+      <c r="BC145" s="321"/>
+      <c r="BD145" s="321"/>
+      <c r="BE145" s="321"/>
+      <c r="BF145" s="321"/>
+      <c r="BG145" s="326"/>
+      <c r="BH145" s="321"/>
+      <c r="BI145" s="326"/>
+      <c r="BJ145" s="321"/>
+      <c r="BK145" s="356"/>
+      <c r="BL145" s="351"/>
+      <c r="BM145" s="351"/>
+      <c r="BN145" s="106" t="s">
+        <v>84</v>
+      </c>
+      <c r="BO145" s="351"/>
+      <c r="BP145" s="360"/>
+      <c r="BQ145" s="351"/>
+      <c r="BR145" s="109" t="s">
+        <v>85</v>
+      </c>
+      <c r="BS145" s="109" t="s">
+        <v>88</v>
+      </c>
+      <c r="BT145" s="351"/>
+      <c r="BU145" s="109" t="s">
+        <v>193</v>
+      </c>
+      <c r="BV145" s="351"/>
+      <c r="BW145" s="351"/>
+      <c r="BX145" s="109" t="s">
+        <v>94</v>
+      </c>
+      <c r="BY145" s="351"/>
+      <c r="BZ145" s="351"/>
+      <c r="CA145" s="109" t="s">
+        <v>95</v>
+      </c>
+      <c r="CB145" s="109" t="s">
+        <v>96</v>
+      </c>
+      <c r="CC145" s="351"/>
+      <c r="CD145" s="109" t="s">
         <v>209</v>
       </c>
-      <c r="V136" s="364" t="s">
-[...556 lines deleted...]
-      <c r="N141" s="97" t="str">
+      <c r="CE145" s="359"/>
+      <c r="CF145" s="359"/>
+    </row>
+    <row r="146" spans="1:84" s="7" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A146" s="55"/>
+      <c r="N146" s="97" t="str">
         <f>IF(OR(基本情報!C45="",基本情報!C46="",基本情報!C47=""),"",DATE(基本情報!C45+2018,基本情報!C46,基本情報!C47))</f>
         <v/>
       </c>
-      <c r="O141" s="86">
+      <c r="O146" s="86">
         <f>B51</f>
         <v>0</v>
       </c>
-      <c r="P141" s="86">
+      <c r="P146" s="86">
         <f>B50</f>
         <v>0</v>
       </c>
-      <c r="Q141" s="86" t="str">
+      <c r="Q146" s="86" t="str">
         <f>B52&amp;"　"&amp;B53</f>
         <v>　</v>
       </c>
-      <c r="R141" s="86">
+      <c r="R146" s="86">
         <f>B54</f>
         <v>0</v>
       </c>
-      <c r="S141" s="86">
+      <c r="S146" s="86">
         <f>B55</f>
         <v>0</v>
       </c>
-      <c r="T141" s="86">
+      <c r="T146" s="86">
         <f>B56</f>
         <v>0</v>
       </c>
-      <c r="U141" s="11">
+      <c r="U146" s="11">
         <f>B57</f>
         <v>0</v>
       </c>
-      <c r="V141" s="11">
+      <c r="V146" s="11">
         <f>B59</f>
         <v>0</v>
       </c>
-      <c r="W141" s="11">
+      <c r="W146" s="11">
         <f>B62</f>
         <v>0</v>
       </c>
-      <c r="X141" s="11">
+      <c r="X146" s="11">
         <f>B64</f>
         <v>0</v>
       </c>
-      <c r="Y141" s="100" t="str">
+      <c r="Y146" s="100" t="str">
         <f>IF(B63="","",IF(B63="公立：自治体（東京都、○区、○市等）による設置","公立","私立"))</f>
         <v/>
       </c>
-      <c r="Z141" s="100" t="str">
+      <c r="Z146" s="100" t="str">
         <f>IF(OR(B66="",B66="実施なし"),"",IF(B66="実施あり：児童発達支援センター","","○"))</f>
         <v/>
       </c>
-      <c r="AA141" s="100" t="str">
+      <c r="AA146" s="100" t="str">
         <f>IF(OR(B66="",B66="実施なし"),"",IF(B66="実施あり：児童発達支援事業所","","○"))</f>
         <v/>
       </c>
-      <c r="AB141" s="100" t="str">
+      <c r="AB146" s="100" t="str">
         <f>IF(B67="実施あり","○","")</f>
         <v/>
       </c>
-      <c r="AC141" s="100" t="str">
+      <c r="AC146" s="100" t="str">
         <f>IF(B68="実施あり","○","")</f>
         <v/>
       </c>
-      <c r="AD141" s="100" t="e">
+      <c r="AD146" s="100" t="e">
         <f>IF(#REF!="実施あり（今後実施予定も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AE141" s="115" t="e">
+      <c r="AE146" s="115" t="e">
         <f>IF('【郵送】第１号様式（１）－２ 積算内訳書'!#REF!=0,0,'【郵送】第１号様式（１）－２ 積算内訳書'!#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="AF141" s="115" t="str">
-        <f>IF(OR(B69="",B69=0),"",VLOOKUP(B69,AE144:AF153,2,FALSE))</f>
+      <c r="AF146" s="115" t="str">
+        <f>IF(OR(B69="",B69=0),"",VLOOKUP(B69,AE149:AF158,2,FALSE))</f>
         <v/>
       </c>
-      <c r="AG141" s="115" t="str">
-        <f>IF(OR(B69="",B69=0),"",VLOOKUP(B69,AE155:AF164,2,FALSE))</f>
+      <c r="AG146" s="115" t="str">
+        <f>IF(OR(B69="",B69=0),"",VLOOKUP(B69,AE160:AF169,2,FALSE))</f>
         <v/>
       </c>
-      <c r="AH141" s="115" t="str">
-        <f>IF(OR(B69="",B69=0),"",VLOOKUP(B69,AE166:AF175,2,FALSE))</f>
+      <c r="AH146" s="115" t="str">
+        <f>IF(OR(B69="",B69=0),"",VLOOKUP(B69,AE171:AF180,2,FALSE))</f>
         <v/>
       </c>
-      <c r="AI141" s="100" t="e">
-        <f>IF(AD141&lt;&gt;"○","",COUNTA(#REF!,#REF!,#REF!))</f>
+      <c r="AI146" s="100" t="e">
+        <f>IF(AD146&lt;&gt;"○","",COUNTA(#REF!,#REF!,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AJ141" s="100" t="e">
+      <c r="AJ146" s="100" t="e">
         <f>IF(#REF!="","",#REF!&amp;"-"&amp;TEXT(#REF!,"000"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AK141" s="100" t="e">
+      <c r="AK146" s="100" t="e">
         <f>IF(#REF!="","",#REF!&amp;"-"&amp;TEXT(#REF!,"000"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL141" s="100" t="e">
+      <c r="AL146" s="100" t="e">
         <f>IF(#REF!="","",#REF!&amp;"-"&amp;TEXT(#REF!,"000"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AM141" s="100" t="e">
+      <c r="AM146" s="100" t="e">
         <f>IF(#REF!="","",TEXT(#REF!,"yyyy/m/d"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AN141" s="113" t="e">
+      <c r="AN146" s="113" t="e">
         <f>IF(#REF!="","",TEXT(#REF!,"yyyy/m/d"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AO141" s="113" t="e">
+      <c r="AO146" s="113" t="e">
         <f>IF(#REF!="","",TEXT(#REF!,"yyyy/m/d"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AP141" s="113" t="e">
+      <c r="AP146" s="113" t="e">
         <f>IF(#REF!="","",TEXT(#REF!,"yyyy/m/d"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AQ141" s="113" t="e">
+      <c r="AQ146" s="113" t="e">
         <f>IF(#REF!="","",TEXT(#REF!,"yyyy/m/d"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AR141" s="113" t="e">
+      <c r="AR146" s="113" t="e">
         <f>IF(#REF!="","",TEXT(#REF!,"yyyy/m/d"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AS141" s="100" t="e">
+      <c r="AS146" s="100" t="e">
         <f>IF(#REF!="実施あり（今後実施予定も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AT141" s="115" t="e">
+      <c r="AT146" s="115" t="e">
         <f>IF('【郵送】第１号様式（１）－２ 積算内訳書'!#REF!=0,0,'【郵送】第１号様式（１）－２ 積算内訳書'!#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="AU141" s="100" t="e">
+      <c r="AU146" s="100" t="e">
         <f>IF(#REF!="実施あり（今後実施予定も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AV141" s="115" t="e">
+      <c r="AV146" s="115" t="e">
         <f>IF('【郵送】第１号様式（１）－２ 積算内訳書'!#REF!=0,0,'【郵送】第１号様式（１）－２ 積算内訳書'!#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="AW141" s="100" t="str">
+      <c r="AW146" s="100" t="str">
         <f>IF($B$74="実施あり（今後実施予定も含む）","○","×")</f>
         <v>×</v>
       </c>
-      <c r="AX141" s="115">
+      <c r="AX146" s="115">
         <f>IF('【郵送】第１号様式（１）－３ 積算内訳（国庫）（入力不要）'!F22=0,0,'【郵送】第１号様式（１）－３ 積算内訳（国庫）（入力不要）'!F22)</f>
         <v>0</v>
       </c>
-      <c r="AY141" s="113" t="str">
+      <c r="AY146" s="113" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!$E9="","",'【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!$E9)</f>
         <v/>
       </c>
-      <c r="AZ141" s="113" t="str">
+      <c r="AZ146" s="113" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!$E19="","",'【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!$E19)</f>
         <v/>
       </c>
-      <c r="BA141" s="113" t="str">
+      <c r="BA146" s="113" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!$E29="","",'【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!$E29)</f>
         <v/>
       </c>
-      <c r="BB141" s="100" t="str">
+      <c r="BB146" s="100" t="str">
         <f>IF($B$75="実施あり（今後実施予定も含む）","○","×")</f>
         <v>×</v>
       </c>
-      <c r="BC141" s="115">
+      <c r="BC146" s="115">
         <f>IF('【郵送】第１号様式（１）－２ 積算内訳書'!F32=0,0,'【郵送】第１号様式（１）－２ 積算内訳書'!F32)</f>
         <v>0</v>
       </c>
-      <c r="BD141" s="113" t="str">
+      <c r="BD146" s="113" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!$E9="","",'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!$E9)</f>
         <v/>
       </c>
-      <c r="BE141" s="113" t="str">
+      <c r="BE146" s="113" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!$E19="","",'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!$E19)</f>
         <v/>
       </c>
-      <c r="BF141" s="113" t="str">
+      <c r="BF146" s="113" t="str">
         <f>IF('【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!$E29="","",'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!$E29)</f>
         <v/>
       </c>
-      <c r="BG141" s="100" t="str">
+      <c r="BG146" s="100" t="str">
         <f>IF($B$76="実施あり（今後実施予定も含む）","○","×")</f>
         <v>×</v>
       </c>
-      <c r="BH141" s="115">
+      <c r="BH146" s="115">
         <f>IF('【郵送】第１号様式（１）－２ 積算内訳書'!F44=0,0,'【郵送】第１号様式（１）－２ 積算内訳書'!F44)</f>
         <v>0</v>
       </c>
-      <c r="BI141" s="100" t="str">
+      <c r="BI146" s="100" t="str">
         <f>IF($B$78="実施あり（今後実施予定も含む）","○","×")</f>
         <v>×</v>
       </c>
-      <c r="BJ141" s="115">
+      <c r="BJ146" s="115">
         <f>IF('【郵送】第１号様式（１）－２ 積算内訳書'!F68=0,0,'【郵送】第１号様式（１）－２ 積算内訳書'!F68)</f>
         <v>0</v>
       </c>
-      <c r="BK141" s="98">
+      <c r="BK146" s="98">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!D18</f>
         <v>0</v>
       </c>
-      <c r="BL141" s="98" t="e">
+      <c r="BL146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BM141" s="98" t="e">
+      <c r="BM146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BN141" s="98" t="e">
+      <c r="BN146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BO141" s="98" t="e">
+      <c r="BO146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BP141" s="98" t="e">
+      <c r="BP146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BQ141" s="98" t="e">
+      <c r="BQ146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BR141" s="98" t="e">
+      <c r="BR146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BS141" s="98" t="e">
+      <c r="BS146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BT141" s="98" t="e">
+      <c r="BT146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BU141" s="98" t="e">
+      <c r="BU146" s="98" t="e">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="BV141" s="99">
+      <c r="BV146" s="99">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!C15</f>
         <v>0</v>
       </c>
-      <c r="BW141" s="99">
+      <c r="BW146" s="99">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!D15</f>
         <v>0</v>
       </c>
-      <c r="BX141" s="99">
+      <c r="BX146" s="99">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!E15</f>
         <v>0</v>
       </c>
-      <c r="BY141" s="99">
+      <c r="BY146" s="99">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!F15</f>
         <v>2000000</v>
       </c>
-      <c r="BZ141" s="99">
+      <c r="BZ146" s="99">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!G15</f>
         <v>0</v>
       </c>
-      <c r="CA141" s="99">
+      <c r="CA146" s="99">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!H15</f>
         <v>2000000</v>
       </c>
-      <c r="CB141" s="99">
+      <c r="CB146" s="99">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!I15</f>
         <v>0</v>
       </c>
-      <c r="CC141" s="99" t="str">
+      <c r="CC146" s="99" t="str">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!J15</f>
         <v>10分の10</v>
       </c>
-      <c r="CD141" s="99">
+      <c r="CD146" s="99">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!K15</f>
         <v>0</v>
       </c>
-      <c r="CE141" s="110" t="e">
+      <c r="CE146" s="110" t="e">
         <f>ROUNDDOWN('【郵送】第１号様式（１）－２ 積算内訳書'!#REF!,-3)</f>
         <v>#REF!</v>
       </c>
-      <c r="CF141" s="111" t="e">
-        <f>BK141-CE141</f>
+      <c r="CF146" s="111" t="e">
+        <f>BK146-CE146</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="144" spans="1:84">
-      <c r="AE144">
+    <row r="149" spans="1:84">
+      <c r="AE149">
         <v>1</v>
       </c>
-      <c r="AF144" t="e">
+      <c r="AF149" t="e">
         <f>"車両a："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="145" spans="31:34">
-      <c r="AE145">
+    <row r="150" spans="1:84">
+      <c r="AE150">
         <v>2</v>
       </c>
-      <c r="AF145" t="e">
+      <c r="AF150" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="146" spans="31:34">
-      <c r="AE146">
+    <row r="151" spans="1:84">
+      <c r="AE151">
         <v>3</v>
       </c>
-      <c r="AF146" t="e">
+      <c r="AF151" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="147" spans="31:34">
-      <c r="AE147">
+    <row r="152" spans="1:84">
+      <c r="AE152">
         <v>4</v>
       </c>
-      <c r="AF147" t="e">
+      <c r="AF152" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="148" spans="31:34">
-      <c r="AE148">
+    <row r="153" spans="1:84">
+      <c r="AE153">
         <v>5</v>
       </c>
-      <c r="AF148" t="e">
+      <c r="AF153" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="149" spans="31:34">
-      <c r="AE149">
+    <row r="154" spans="1:84">
+      <c r="AE154">
         <v>6</v>
       </c>
-      <c r="AF149" t="e">
+      <c r="AF154" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="150" spans="31:34">
-      <c r="AE150">
+    <row r="155" spans="1:84">
+      <c r="AE155">
         <v>7</v>
       </c>
-      <c r="AF150" t="e">
+      <c r="AF155" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="151" spans="31:34">
-      <c r="AE151">
+    <row r="156" spans="1:84">
+      <c r="AE156">
         <v>8</v>
       </c>
-      <c r="AF151" t="e">
+      <c r="AF156" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="152" spans="31:34">
-      <c r="AE152">
+    <row r="157" spans="1:84">
+      <c r="AE157">
         <v>9</v>
       </c>
-      <c r="AF152" t="e">
+      <c r="AF157" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="153" spans="31:34">
-      <c r="AE153">
+    <row r="158" spans="1:84">
+      <c r="AE158">
         <v>10</v>
       </c>
-      <c r="AF153" t="e">
+      <c r="AF158" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!&amp;CHAR(10)&amp;"車両j："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="154" spans="31:34">
-[...5 lines deleted...]
-      <c r="AE155">
+    <row r="159" spans="1:84">
+      <c r="AF159" s="51"/>
+      <c r="AG159" s="51"/>
+      <c r="AH159" s="51"/>
+    </row>
+    <row r="160" spans="1:84">
+      <c r="AE160">
         <v>1</v>
       </c>
-      <c r="AF155" t="e">
+      <c r="AF160" t="e">
         <f>"車両a："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="156" spans="31:34">
-      <c r="AE156">
+    <row r="161" spans="31:32">
+      <c r="AE161">
         <v>2</v>
       </c>
-      <c r="AF156" t="e">
+      <c r="AF161" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="157" spans="31:34">
-      <c r="AE157">
+    <row r="162" spans="31:32">
+      <c r="AE162">
         <v>3</v>
       </c>
-      <c r="AF157" t="e">
+      <c r="AF162" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="158" spans="31:34">
-      <c r="AE158">
+    <row r="163" spans="31:32">
+      <c r="AE163">
         <v>4</v>
       </c>
-      <c r="AF158" t="e">
+      <c r="AF163" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="159" spans="31:34">
-      <c r="AE159">
+    <row r="164" spans="31:32">
+      <c r="AE164">
         <v>5</v>
       </c>
-      <c r="AF159" t="e">
+      <c r="AF164" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="160" spans="31:34">
-      <c r="AE160">
+    <row r="165" spans="31:32">
+      <c r="AE165">
         <v>6</v>
       </c>
-      <c r="AF160" t="e">
+      <c r="AF165" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="161" spans="31:32">
-      <c r="AE161">
+    <row r="166" spans="31:32">
+      <c r="AE166">
         <v>7</v>
       </c>
-      <c r="AF161" t="e">
+      <c r="AF166" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="162" spans="31:32">
-      <c r="AE162">
+    <row r="167" spans="31:32">
+      <c r="AE167">
         <v>8</v>
       </c>
-      <c r="AF162" t="e">
+      <c r="AF167" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="163" spans="31:32">
-      <c r="AE163">
+    <row r="168" spans="31:32">
+      <c r="AE168">
         <v>9</v>
       </c>
-      <c r="AF163" t="e">
+      <c r="AF168" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="164" spans="31:32">
-      <c r="AE164">
+    <row r="169" spans="31:32">
+      <c r="AE169">
         <v>10</v>
       </c>
-      <c r="AF164" t="e">
+      <c r="AF169" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!&amp;CHAR(10)&amp;"車両j："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="166" spans="31:32">
-      <c r="AE166">
+    <row r="171" spans="31:32">
+      <c r="AE171">
         <v>1</v>
       </c>
-      <c r="AF166" t="e">
+      <c r="AF171" t="e">
         <f>"車両a："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="167" spans="31:32">
-      <c r="AE167">
+    <row r="172" spans="31:32">
+      <c r="AE172">
         <v>2</v>
       </c>
-      <c r="AF167" t="e">
+      <c r="AF172" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="168" spans="31:32">
-      <c r="AE168">
+    <row r="173" spans="31:32">
+      <c r="AE173">
         <v>3</v>
       </c>
-      <c r="AF168" t="e">
+      <c r="AF173" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="169" spans="31:32">
-      <c r="AE169">
+    <row r="174" spans="31:32">
+      <c r="AE174">
         <v>4</v>
       </c>
-      <c r="AF169" t="e">
+      <c r="AF174" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="170" spans="31:32">
-      <c r="AE170">
+    <row r="175" spans="31:32">
+      <c r="AE175">
         <v>5</v>
       </c>
-      <c r="AF170" t="e">
+      <c r="AF175" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="171" spans="31:32">
-      <c r="AE171">
+    <row r="176" spans="31:32">
+      <c r="AE176">
         <v>6</v>
       </c>
-      <c r="AF171" t="e">
+      <c r="AF176" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="172" spans="31:32">
-      <c r="AE172">
+    <row r="177" spans="31:32">
+      <c r="AE177">
         <v>7</v>
       </c>
-      <c r="AF172" t="e">
+      <c r="AF177" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="173" spans="31:32">
-      <c r="AE173">
+    <row r="178" spans="31:32">
+      <c r="AE178">
         <v>8</v>
       </c>
-      <c r="AF173" t="e">
+      <c r="AF178" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="174" spans="31:32">
-      <c r="AE174">
+    <row r="179" spans="31:32">
+      <c r="AE179">
         <v>9</v>
       </c>
-      <c r="AF174" t="e">
+      <c r="AF179" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="175" spans="31:32">
-      <c r="AE175">
+    <row r="180" spans="31:32">
+      <c r="AE180">
         <v>10</v>
       </c>
-      <c r="AF175" t="e">
+      <c r="AF180" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!&amp;CHAR(10)&amp;"車両j："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
-  <mergeCells count="163">
-[...10 lines deleted...]
-    <mergeCell ref="AU137:AU140"/>
+  <mergeCells count="166">
+    <mergeCell ref="CE141:CF141"/>
+    <mergeCell ref="BK140:CF140"/>
+    <mergeCell ref="CF142:CF145"/>
+    <mergeCell ref="AF143:AF145"/>
+    <mergeCell ref="B109:F109"/>
+    <mergeCell ref="CE142:CE145"/>
+    <mergeCell ref="A22:J22"/>
+    <mergeCell ref="B50:G50"/>
+    <mergeCell ref="H111:J111"/>
+    <mergeCell ref="H112:J112"/>
+    <mergeCell ref="H113:J113"/>
+    <mergeCell ref="H114:J114"/>
+    <mergeCell ref="H109:J109"/>
+    <mergeCell ref="A115:A116"/>
+    <mergeCell ref="A119:A120"/>
+    <mergeCell ref="H115:J115"/>
+    <mergeCell ref="A111:A112"/>
+    <mergeCell ref="A113:A114"/>
+    <mergeCell ref="B110:F110"/>
+    <mergeCell ref="B111:F111"/>
+    <mergeCell ref="B112:F112"/>
+    <mergeCell ref="B113:F113"/>
+    <mergeCell ref="B114:F114"/>
+    <mergeCell ref="H110:J110"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="A127:K127"/>
+    <mergeCell ref="A126:K126"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="AA142:AA145"/>
+    <mergeCell ref="Y141:Y145"/>
+    <mergeCell ref="AI143:AL143"/>
+    <mergeCell ref="AI144:AI145"/>
+    <mergeCell ref="AL144:AL145"/>
+    <mergeCell ref="AJ144:AJ145"/>
+    <mergeCell ref="AK144:AK145"/>
+    <mergeCell ref="AE143:AE145"/>
+    <mergeCell ref="AD141:AV141"/>
+    <mergeCell ref="AD140:BJ140"/>
+    <mergeCell ref="AW141:BJ141"/>
+    <mergeCell ref="AX143:BA143"/>
+    <mergeCell ref="AX144:AX145"/>
+    <mergeCell ref="BC143:BF143"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="B117:F117"/>
+    <mergeCell ref="H117:J117"/>
+    <mergeCell ref="B118:F118"/>
+    <mergeCell ref="H118:J118"/>
+    <mergeCell ref="B51:G51"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="B55:G55"/>
+    <mergeCell ref="B56:G56"/>
+    <mergeCell ref="B57:G57"/>
+    <mergeCell ref="B107:F107"/>
+    <mergeCell ref="A80:J80"/>
+    <mergeCell ref="B58:G58"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="BJ143:BJ145"/>
+    <mergeCell ref="B108:F108"/>
+    <mergeCell ref="B65:G65"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="B53:G53"/>
+    <mergeCell ref="X141:X145"/>
+    <mergeCell ref="AR143:AR145"/>
+    <mergeCell ref="AP143:AP145"/>
+    <mergeCell ref="AO143:AO145"/>
+    <mergeCell ref="AN143:AN145"/>
+    <mergeCell ref="AM143:AM145"/>
+    <mergeCell ref="AQ143:AQ145"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="B67:G67"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="B66:G66"/>
+    <mergeCell ref="B74:F74"/>
+    <mergeCell ref="B77:F77"/>
+    <mergeCell ref="AD142:AD145"/>
+    <mergeCell ref="AS142:AS145"/>
+    <mergeCell ref="BK141:BK145"/>
+    <mergeCell ref="BQ144:BQ145"/>
+    <mergeCell ref="BT144:BT145"/>
+    <mergeCell ref="BV144:BV145"/>
+    <mergeCell ref="BW144:BW145"/>
+    <mergeCell ref="BY144:BY145"/>
+    <mergeCell ref="P141:P145"/>
+    <mergeCell ref="O141:O145"/>
+    <mergeCell ref="N140:N145"/>
+    <mergeCell ref="U141:U145"/>
+    <mergeCell ref="R141:R145"/>
+    <mergeCell ref="S141:S145"/>
+    <mergeCell ref="T141:T145"/>
+    <mergeCell ref="BL141:CD141"/>
+    <mergeCell ref="BL142:BU142"/>
+    <mergeCell ref="BV142:CD142"/>
+    <mergeCell ref="BL144:BL145"/>
+    <mergeCell ref="BM144:BM145"/>
+    <mergeCell ref="BO144:BO145"/>
+    <mergeCell ref="BP144:BP145"/>
+    <mergeCell ref="BZ144:BZ145"/>
+    <mergeCell ref="CC144:CC145"/>
+    <mergeCell ref="AC140:AC145"/>
+    <mergeCell ref="Z141:AB141"/>
+    <mergeCell ref="BI142:BI145"/>
+    <mergeCell ref="BG143:BG145"/>
+    <mergeCell ref="BB143:BB145"/>
+    <mergeCell ref="AW143:AW145"/>
+    <mergeCell ref="AY144:AY145"/>
+    <mergeCell ref="AZ144:AZ145"/>
+    <mergeCell ref="BA144:BA145"/>
+    <mergeCell ref="BD144:BD145"/>
+    <mergeCell ref="BE144:BE145"/>
+    <mergeCell ref="BF144:BF145"/>
     <mergeCell ref="A13:J13"/>
     <mergeCell ref="A24:J26"/>
-    <mergeCell ref="AG138:AG140"/>
-    <mergeCell ref="AH138:AH140"/>
+    <mergeCell ref="AG143:AG145"/>
+    <mergeCell ref="AH143:AH145"/>
     <mergeCell ref="B75:F75"/>
     <mergeCell ref="B76:F76"/>
     <mergeCell ref="B78:F78"/>
-    <mergeCell ref="H103:J103"/>
-[...2 lines deleted...]
-    <mergeCell ref="B112:F112"/>
+    <mergeCell ref="H107:J107"/>
+    <mergeCell ref="M140:M144"/>
     <mergeCell ref="B115:F115"/>
     <mergeCell ref="B116:F116"/>
-    <mergeCell ref="B100:D100"/>
-[...4 lines deleted...]
-    <mergeCell ref="H115:J115"/>
+    <mergeCell ref="B119:F119"/>
+    <mergeCell ref="B120:F120"/>
+    <mergeCell ref="B104:D104"/>
+    <mergeCell ref="W141:W145"/>
+    <mergeCell ref="Q141:Q145"/>
+    <mergeCell ref="V141:V145"/>
+    <mergeCell ref="H116:J116"/>
+    <mergeCell ref="H119:J119"/>
     <mergeCell ref="B42:J42"/>
     <mergeCell ref="B29:J29"/>
     <mergeCell ref="B30:J30"/>
     <mergeCell ref="B31:J31"/>
     <mergeCell ref="B32:J32"/>
-    <mergeCell ref="BI137:BI140"/>
-[...32 lines deleted...]
-    <mergeCell ref="Z136:AB136"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="H120:J120"/>
+    <mergeCell ref="H108:J108"/>
+    <mergeCell ref="O140:AB140"/>
+    <mergeCell ref="AB142:AB145"/>
+    <mergeCell ref="Z142:Z145"/>
+    <mergeCell ref="AT143:AT145"/>
+    <mergeCell ref="AV143:AV145"/>
+    <mergeCell ref="BC144:BC145"/>
+    <mergeCell ref="AW142:BH142"/>
+    <mergeCell ref="BH144:BH145"/>
+    <mergeCell ref="AU142:AU145"/>
     <mergeCell ref="B33:J33"/>
     <mergeCell ref="B34:J34"/>
     <mergeCell ref="B35:J35"/>
     <mergeCell ref="B36:J36"/>
     <mergeCell ref="B37:J37"/>
     <mergeCell ref="B38:J38"/>
     <mergeCell ref="B39:J39"/>
     <mergeCell ref="B41:J41"/>
     <mergeCell ref="B40:J40"/>
-    <mergeCell ref="BJ138:BJ140"/>
-[...22 lines deleted...]
-    <mergeCell ref="AS137:AS140"/>
     <mergeCell ref="B52:G52"/>
     <mergeCell ref="B62:G62"/>
     <mergeCell ref="B59:G59"/>
-    <mergeCell ref="B54:G54"/>
-[...56 lines deleted...]
-    <mergeCell ref="H106:J106"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="A24:J26">
-    <cfRule type="expression" dxfId="89" priority="56">
+    <cfRule type="expression" dxfId="96" priority="63">
+      <formula>L23&lt;&gt;0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="95" priority="62">
       <formula>L23=0</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>L23&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30">
-    <cfRule type="expression" dxfId="87" priority="72">
+    <cfRule type="expression" dxfId="94" priority="78">
       <formula>L23&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B58 B59:F66">
-    <cfRule type="expression" priority="7">
+    <cfRule type="expression" priority="13">
       <formula>$B$78="実施なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B69">
-    <cfRule type="expression" dxfId="86" priority="11">
+    <cfRule type="expression" dxfId="93" priority="17">
       <formula>$B$69=""</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="85" priority="104">
+    <cfRule type="expression" dxfId="92" priority="111">
+      <formula>AND(B68="実施あり",B69="")</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="91" priority="110">
       <formula>B68="実施なし"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>AND(B68="実施あり",B69="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B74:B78">
-    <cfRule type="expression" dxfId="83" priority="19">
+    <cfRule type="expression" dxfId="90" priority="26">
+      <formula>B74=""</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="89" priority="25">
       <formula>B74="実施なし"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>B74=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B72:C73">
-    <cfRule type="expression" dxfId="81" priority="68">
+    <cfRule type="expression" dxfId="88" priority="74">
       <formula>B72="実施なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B82:C82">
-    <cfRule type="expression" dxfId="80" priority="81">
+    <cfRule type="expression" dxfId="87" priority="87">
       <formula>B82=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B87:C87">
-    <cfRule type="containsText" dxfId="79" priority="5" operator="containsText" text="交付なし">
+    <cfRule type="containsText" dxfId="86" priority="11" operator="containsText" text="交付なし">
       <formula>NOT(ISERROR(SEARCH("交付なし",B87)))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="78" priority="6">
+    <cfRule type="expression" dxfId="85" priority="12">
       <formula>B87=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B92:C92">
-    <cfRule type="containsText" dxfId="77" priority="45" operator="containsText" text="交付なし">
+    <cfRule type="expression" dxfId="84" priority="60">
+      <formula>B92=""</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="83" priority="51" operator="containsText" text="交付なし">
       <formula>NOT(ISERROR(SEARCH("交付なし",B92)))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="76" priority="54">
-      <formula>B92=""</formula>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B96:C96">
+    <cfRule type="expression" dxfId="82" priority="6">
+      <formula>B96=""</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="81" priority="5" operator="containsText" text="交付なし">
+      <formula>NOT(ISERROR(SEARCH("交付なし",B96)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B84:D85">
-    <cfRule type="expression" dxfId="74" priority="10">
+    <cfRule type="expression" dxfId="79" priority="16">
       <formula>$B$82=""</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="73" priority="79">
+    <cfRule type="expression" dxfId="78" priority="85">
       <formula>AND($B$82="交付あり",B84="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="72" priority="80">
+    <cfRule type="expression" dxfId="77" priority="86">
       <formula>$B$82="交付なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B89:D90">
-    <cfRule type="expression" dxfId="71" priority="1">
+    <cfRule type="expression" dxfId="76" priority="7">
       <formula>$B$87=""</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="70" priority="2">
+    <cfRule type="expression" dxfId="75" priority="8">
       <formula>AND($B$87="交付あり",B89="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="69" priority="4">
+    <cfRule type="expression" dxfId="74" priority="10">
       <formula>$B$87="交付なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B90:D90">
-    <cfRule type="expression" dxfId="68" priority="3">
+    <cfRule type="expression" dxfId="73" priority="9">
       <formula>AND($B$92="交付あり",B90="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B94:D94">
-    <cfRule type="expression" dxfId="67" priority="9">
+    <cfRule type="expression" dxfId="72" priority="33">
+      <formula>AND($B$92="交付あり",B94="")</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="71" priority="34">
+      <formula>AND($B$92="交付あり",B94="")</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="70" priority="36">
+      <formula>$B$92="交付なし"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="69" priority="15">
       <formula>$B$92=""</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="66" priority="27">
-      <formula>AND($B$92="交付あり",B94="")</formula>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B98:D98">
+    <cfRule type="expression" dxfId="68" priority="2">
+      <formula>AND($B$96="交付あり",B98="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="65" priority="28">
-      <formula>AND($B$92="交付あり",B94="")</formula>
+    <cfRule type="expression" dxfId="67" priority="3">
+      <formula>AND($B$96="交付あり",B98="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="64" priority="30">
-      <formula>$B$92="交付なし"</formula>
+    <cfRule type="expression" dxfId="66" priority="4">
+      <formula>$B$96="交付なし"</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="65" priority="1">
+      <formula>$B$96=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B46:F54">
-    <cfRule type="expression" priority="214">
+    <cfRule type="expression" priority="220">
       <formula>$B$77="実施なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B57:F57">
-    <cfRule type="expression" priority="12">
+    <cfRule type="expression" priority="18">
       <formula>$B$78="実施なし"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B50:G52 B53 B54:G57 B58 B59:G59 B62:G62 B63 B64:D64 B66:B68 B100:D100">
-    <cfRule type="expression" dxfId="63" priority="106">
+  <conditionalFormatting sqref="B50:G52 B53 B54:G57 B58 B59:G59 B62:G62 B63 B64:D64 B66:B68 B104:D104">
+    <cfRule type="expression" dxfId="64" priority="112">
       <formula>B50=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30:J30">
-    <cfRule type="expression" dxfId="62" priority="55">
+    <cfRule type="expression" dxfId="63" priority="61">
       <formula>B30="入力が必要な箇所は全て入力されています。"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30:J39">
-    <cfRule type="expression" dxfId="61" priority="62">
+    <cfRule type="expression" dxfId="62" priority="68">
       <formula>B30=$N$13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B40:J42">
-    <cfRule type="expression" dxfId="60" priority="13">
+    <cfRule type="expression" dxfId="61" priority="19">
       <formula>B40=$N$13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C45:C47">
-    <cfRule type="expression" dxfId="59" priority="77">
+    <cfRule type="expression" dxfId="60" priority="83">
       <formula>C45=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G78">
-    <cfRule type="expression" dxfId="58" priority="58">
+    <cfRule type="expression" dxfId="59" priority="64">
       <formula>AND(B66="実施なし",$B$78="実施あり（今後実施予定も含む）")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G105:G116">
-[...1 lines deleted...]
-      <formula>G105="不要"</formula>
+  <conditionalFormatting sqref="G109:G120">
+    <cfRule type="expression" dxfId="58" priority="24">
+      <formula>G109="必要"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="56" priority="18">
-      <formula>G105="必要"</formula>
+    <cfRule type="expression" dxfId="57" priority="23">
+      <formula>G109="不要"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H105:H116">
-[...1 lines deleted...]
-      <formula>AND($G105="必要",H105="")</formula>
+  <conditionalFormatting sqref="H109:H120">
+    <cfRule type="expression" dxfId="56" priority="21">
+      <formula>AND($G109="必要",H109="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="54" priority="16">
-      <formula>$G105="不要"</formula>
+    <cfRule type="expression" dxfId="55" priority="22">
+      <formula>$G109="不要"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H46:I46">
-    <cfRule type="expression" priority="107">
+    <cfRule type="expression" priority="113">
       <formula>AND(#REF!="",#REF!="実施あり")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="11">
     <dataValidation type="list" imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B74:B78" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"実施あり（今後実施予定も含む）,実施なし"</formula1>
     </dataValidation>
-    <dataValidation type="list" imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B82:C82 B92:C92 B87:C87" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B82:C82 B92:C92 B87:C87 B96:C96" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"交付あり,交付なし"</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B84:D84 B89:D89" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>0</formula1>
       <formula2>3000000</formula2>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B94:D94 B85:D86 B90:D91" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B90:D91 B85:D86 B94:D95 B98:D98" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>0</formula1>
       <formula2>2000000</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B67:B68 C68" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>"実施あり,実施なし"</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="1から12までの数値を入力してください。" sqref="C46" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>1</formula1>
       <formula2>12</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="1から31までの数値を入力してください。" sqref="C47" xr:uid="{00000000-0002-0000-0000-000006000000}">
       <formula1>1</formula1>
       <formula2>31</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="正しい数字を入力してください。" sqref="C45" xr:uid="{00000000-0002-0000-0000-000007000000}">
       <formula1>7</formula1>
       <formula2>8</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="事業所番号は135から始まる10ケタの数字です。" sqref="B64:D64" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>1350000000</formula1>
       <formula2>1359999999</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B66:G66" xr:uid="{00000000-0002-0000-0000-000009000000}">
       <formula1>"実施あり：児童発達支援事業所,実施あり：児童発達支援センター,実施あり：児童発達支援センター・児童発達支援事業所の両方,実施なし"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B63:G63" xr:uid="{00000000-0002-0000-0000-00000A000000}">
       <formula1>"公立：自治体（東京都、○区、○市等）による設置, 私立：社会福祉法人、株式会社、学校法人等による設置"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B12:E12" location="基本情報!A115" display="第６ 必要書類について" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="A121:J121" r:id="rId1" display="https://www.pc-koubou.jp/magazine/39336" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A17" r:id="rId3" xr:uid="{0CB221B0-9012-4AD7-9065-B6F1964D9CA9}"/>
+    <hyperlink ref="A126:J126" r:id="rId1" display="https://www.pc-koubou.jp/magazine/39336" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="A127" r:id="rId2" display="https://support.apple.com/ja-jp/guide/mac-help/mchlp2528/mac" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="A17" r:id="rId3" xr:uid="{CC8F0E4F-0D4F-418A-920C-21BD6523555A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId4"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="60" max="9" man="1"/>
-    <brk id="101" max="9" man="1"/>
+    <brk id="105" max="9" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId5"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="containsText" priority="49" operator="containsText" id="{82B7DFDA-C0A5-4A4B-B7B4-A7902CB63E8C}">
+          <x14:cfRule type="containsText" priority="55" operator="containsText" id="{82B7DFDA-C0A5-4A4B-B7B4-A7902CB63E8C}">
             <xm:f>NOT(ISERROR(SEARCH($B$82,B84)))</xm:f>
             <xm:f>$B$82</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="9" tint="0.79998168889431442"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>B84:D84</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...2728 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AJ42"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="BF6" sqref="BF6"/>
+      <selection activeCell="AT8" sqref="AT8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="29" width="2.33203125" style="1"/>
     <col min="30" max="30" width="3.44140625" style="1" customWidth="1"/>
     <col min="31" max="32" width="2.33203125" style="1"/>
     <col min="33" max="33" width="3.44140625" style="1" customWidth="1"/>
     <col min="34" max="35" width="2.33203125" style="1"/>
     <col min="36" max="36" width="3.77734375" style="1" customWidth="1"/>
     <col min="37" max="16384" width="2.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:36" ht="18" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="2:36" ht="18" customHeight="1">
-      <c r="Y2" s="404" t="s">
-[...12 lines deleted...]
-      <c r="AJ2" s="404"/>
+      <c r="Y2" s="437" t="s">
+        <v>311</v>
+      </c>
+      <c r="Z2" s="437"/>
+      <c r="AA2" s="437"/>
+      <c r="AB2" s="437"/>
+      <c r="AC2" s="437"/>
+      <c r="AD2" s="437"/>
+      <c r="AE2" s="437"/>
+      <c r="AF2" s="437"/>
+      <c r="AG2" s="437"/>
+      <c r="AH2" s="437"/>
+      <c r="AI2" s="437"/>
+      <c r="AJ2" s="437"/>
     </row>
     <row r="5" spans="2:36" ht="18" customHeight="1">
       <c r="C5" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:36" ht="18" customHeight="1">
       <c r="N7" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:36" ht="37.5" customHeight="1">
-      <c r="N8" s="419" t="str">
+      <c r="N8" s="451" t="str">
         <f>IF(基本情報!B50="","基本情報の第１の「１　主たる事務所の所在地」を入力してください",基本情報!B50)</f>
         <v>基本情報の第１の「１　主たる事務所の所在地」を入力してください</v>
       </c>
-      <c r="O8" s="419"/>
-[...19 lines deleted...]
-      <c r="AI8" s="419"/>
+      <c r="O8" s="451"/>
+      <c r="P8" s="451"/>
+      <c r="Q8" s="451"/>
+      <c r="R8" s="451"/>
+      <c r="S8" s="451"/>
+      <c r="T8" s="451"/>
+      <c r="U8" s="451"/>
+      <c r="V8" s="451"/>
+      <c r="W8" s="451"/>
+      <c r="X8" s="451"/>
+      <c r="Y8" s="451"/>
+      <c r="Z8" s="451"/>
+      <c r="AA8" s="451"/>
+      <c r="AB8" s="451"/>
+      <c r="AC8" s="451"/>
+      <c r="AD8" s="451"/>
+      <c r="AE8" s="451"/>
+      <c r="AF8" s="451"/>
+      <c r="AG8" s="451"/>
+      <c r="AH8" s="451"/>
+      <c r="AI8" s="451"/>
     </row>
     <row r="9" spans="2:36" ht="21" customHeight="1">
       <c r="N9" s="61" t="s">
         <v>2</v>
       </c>
       <c r="O9" s="61"/>
       <c r="P9" s="61"/>
       <c r="Q9" s="61"/>
-      <c r="R9" s="405" t="str">
+      <c r="R9" s="438" t="str">
         <f>IF(基本情報!B51="","基本情報の第１の「２　法人名」を入力してください",基本情報!B51)</f>
         <v>基本情報の第１の「２　法人名」を入力してください</v>
       </c>
-      <c r="S9" s="405"/>
-[...15 lines deleted...]
-      <c r="AI9" s="405"/>
+      <c r="S9" s="438"/>
+      <c r="T9" s="438"/>
+      <c r="U9" s="438"/>
+      <c r="V9" s="438"/>
+      <c r="W9" s="438"/>
+      <c r="X9" s="438"/>
+      <c r="Y9" s="438"/>
+      <c r="Z9" s="438"/>
+      <c r="AA9" s="438"/>
+      <c r="AB9" s="438"/>
+      <c r="AC9" s="438"/>
+      <c r="AD9" s="438"/>
+      <c r="AE9" s="438"/>
+      <c r="AF9" s="438"/>
+      <c r="AG9" s="438"/>
+      <c r="AH9" s="438"/>
+      <c r="AI9" s="438"/>
     </row>
     <row r="10" spans="2:36" ht="26.25" customHeight="1">
       <c r="N10" s="61" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="O10" s="61"/>
       <c r="P10" s="61"/>
       <c r="Q10" s="61"/>
       <c r="R10" s="62"/>
       <c r="S10" s="62"/>
       <c r="T10" s="62"/>
-      <c r="U10" s="405" t="str">
+      <c r="U10" s="438" t="str">
         <f>IF(OR(基本情報!B52="",基本情報!B53=""),"基本情報の第１の「３、４代表者職・氏名」を入力してください",基本情報!B52&amp;"　"&amp;基本情報!B53)</f>
         <v>基本情報の第１の「３、４代表者職・氏名」を入力してください</v>
       </c>
-      <c r="V10" s="405"/>
-[...12 lines deleted...]
-      <c r="AI10" s="405"/>
+      <c r="V10" s="438"/>
+      <c r="W10" s="438"/>
+      <c r="X10" s="438"/>
+      <c r="Y10" s="438"/>
+      <c r="Z10" s="438"/>
+      <c r="AA10" s="438"/>
+      <c r="AB10" s="438"/>
+      <c r="AC10" s="438"/>
+      <c r="AD10" s="438"/>
+      <c r="AE10" s="438"/>
+      <c r="AF10" s="438"/>
+      <c r="AG10" s="438"/>
+      <c r="AH10" s="438"/>
+      <c r="AI10" s="438"/>
       <c r="AJ10" s="61" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="2:36" ht="12" customHeight="1"/>
     <row r="13" spans="2:36" ht="18" customHeight="1">
       <c r="I13" s="1" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="2:36" ht="18" customHeight="1">
       <c r="I14" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="16" spans="2:36" ht="8.25" customHeight="1"/>
     <row r="17" spans="1:36" ht="18" customHeight="1">
-      <c r="B17" s="415" t="s">
-[...33 lines deleted...]
-      <c r="AH17" s="415"/>
+      <c r="B17" s="448" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="448"/>
+      <c r="D17" s="448"/>
+      <c r="E17" s="448"/>
+      <c r="F17" s="448"/>
+      <c r="G17" s="448"/>
+      <c r="H17" s="448"/>
+      <c r="I17" s="448"/>
+      <c r="J17" s="448"/>
+      <c r="K17" s="448"/>
+      <c r="L17" s="448"/>
+      <c r="M17" s="448"/>
+      <c r="N17" s="448"/>
+      <c r="O17" s="448"/>
+      <c r="P17" s="448"/>
+      <c r="Q17" s="448"/>
+      <c r="R17" s="448"/>
+      <c r="S17" s="448"/>
+      <c r="T17" s="448"/>
+      <c r="U17" s="448"/>
+      <c r="V17" s="448"/>
+      <c r="W17" s="448"/>
+      <c r="X17" s="448"/>
+      <c r="Y17" s="448"/>
+      <c r="Z17" s="448"/>
+      <c r="AA17" s="448"/>
+      <c r="AB17" s="448"/>
+      <c r="AC17" s="448"/>
+      <c r="AD17" s="448"/>
+      <c r="AE17" s="448"/>
+      <c r="AF17" s="448"/>
+      <c r="AG17" s="448"/>
+      <c r="AH17" s="448"/>
     </row>
     <row r="18" spans="1:36" ht="18" customHeight="1">
-      <c r="B18" s="415"/>
-[...31 lines deleted...]
-      <c r="AH18" s="415"/>
+      <c r="B18" s="448"/>
+      <c r="C18" s="448"/>
+      <c r="D18" s="448"/>
+      <c r="E18" s="448"/>
+      <c r="F18" s="448"/>
+      <c r="G18" s="448"/>
+      <c r="H18" s="448"/>
+      <c r="I18" s="448"/>
+      <c r="J18" s="448"/>
+      <c r="K18" s="448"/>
+      <c r="L18" s="448"/>
+      <c r="M18" s="448"/>
+      <c r="N18" s="448"/>
+      <c r="O18" s="448"/>
+      <c r="P18" s="448"/>
+      <c r="Q18" s="448"/>
+      <c r="R18" s="448"/>
+      <c r="S18" s="448"/>
+      <c r="T18" s="448"/>
+      <c r="U18" s="448"/>
+      <c r="V18" s="448"/>
+      <c r="W18" s="448"/>
+      <c r="X18" s="448"/>
+      <c r="Y18" s="448"/>
+      <c r="Z18" s="448"/>
+      <c r="AA18" s="448"/>
+      <c r="AB18" s="448"/>
+      <c r="AC18" s="448"/>
+      <c r="AD18" s="448"/>
+      <c r="AE18" s="448"/>
+      <c r="AF18" s="448"/>
+      <c r="AG18" s="448"/>
+      <c r="AH18" s="448"/>
     </row>
     <row r="19" spans="1:36" ht="18" customHeight="1">
-      <c r="B19" s="415"/>
-[...31 lines deleted...]
-      <c r="AH19" s="415"/>
+      <c r="B19" s="448"/>
+      <c r="C19" s="448"/>
+      <c r="D19" s="448"/>
+      <c r="E19" s="448"/>
+      <c r="F19" s="448"/>
+      <c r="G19" s="448"/>
+      <c r="H19" s="448"/>
+      <c r="I19" s="448"/>
+      <c r="J19" s="448"/>
+      <c r="K19" s="448"/>
+      <c r="L19" s="448"/>
+      <c r="M19" s="448"/>
+      <c r="N19" s="448"/>
+      <c r="O19" s="448"/>
+      <c r="P19" s="448"/>
+      <c r="Q19" s="448"/>
+      <c r="R19" s="448"/>
+      <c r="S19" s="448"/>
+      <c r="T19" s="448"/>
+      <c r="U19" s="448"/>
+      <c r="V19" s="448"/>
+      <c r="W19" s="448"/>
+      <c r="X19" s="448"/>
+      <c r="Y19" s="448"/>
+      <c r="Z19" s="448"/>
+      <c r="AA19" s="448"/>
+      <c r="AB19" s="448"/>
+      <c r="AC19" s="448"/>
+      <c r="AD19" s="448"/>
+      <c r="AE19" s="448"/>
+      <c r="AF19" s="448"/>
+      <c r="AG19" s="448"/>
+      <c r="AH19" s="448"/>
     </row>
     <row r="20" spans="1:36" ht="18" customHeight="1">
-      <c r="A20" s="416" t="s">
-[...36 lines deleted...]
-      <c r="AJ20" s="393"/>
+      <c r="A20" s="418" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="346"/>
+      <c r="C20" s="346"/>
+      <c r="D20" s="346"/>
+      <c r="E20" s="346"/>
+      <c r="F20" s="346"/>
+      <c r="G20" s="346"/>
+      <c r="H20" s="346"/>
+      <c r="I20" s="346"/>
+      <c r="J20" s="346"/>
+      <c r="K20" s="346"/>
+      <c r="L20" s="346"/>
+      <c r="M20" s="346"/>
+      <c r="N20" s="346"/>
+      <c r="O20" s="346"/>
+      <c r="P20" s="346"/>
+      <c r="Q20" s="346"/>
+      <c r="R20" s="346"/>
+      <c r="S20" s="346"/>
+      <c r="T20" s="346"/>
+      <c r="U20" s="346"/>
+      <c r="V20" s="346"/>
+      <c r="W20" s="346"/>
+      <c r="X20" s="346"/>
+      <c r="Y20" s="346"/>
+      <c r="Z20" s="346"/>
+      <c r="AA20" s="346"/>
+      <c r="AB20" s="346"/>
+      <c r="AC20" s="346"/>
+      <c r="AD20" s="346"/>
+      <c r="AE20" s="346"/>
+      <c r="AF20" s="346"/>
+      <c r="AG20" s="346"/>
+      <c r="AH20" s="346"/>
+      <c r="AI20" s="346"/>
+      <c r="AJ20" s="346"/>
     </row>
     <row r="21" spans="1:36" ht="18" customHeight="1">
       <c r="A21" s="52"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
       <c r="T21" s="4"/>
       <c r="U21" s="4"/>
       <c r="V21" s="4"/>
       <c r="W21" s="4"/>
       <c r="X21" s="4"/>
       <c r="Y21" s="4"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
     </row>
     <row r="22" spans="1:36" ht="18" customHeight="1">
       <c r="D22" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="L22" s="420" t="str">
+        <v>101</v>
+      </c>
+      <c r="L22" s="452" t="str">
         <f>IF(基本情報!B62="","",基本情報!B62)</f>
         <v/>
       </c>
-      <c r="M22" s="420"/>
-[...21 lines deleted...]
-      <c r="AI22" s="420"/>
+      <c r="M22" s="452"/>
+      <c r="N22" s="452"/>
+      <c r="O22" s="452"/>
+      <c r="P22" s="452"/>
+      <c r="Q22" s="452"/>
+      <c r="R22" s="452"/>
+      <c r="S22" s="452"/>
+      <c r="T22" s="452"/>
+      <c r="U22" s="452"/>
+      <c r="V22" s="452"/>
+      <c r="W22" s="452"/>
+      <c r="X22" s="452"/>
+      <c r="Y22" s="452"/>
+      <c r="Z22" s="452"/>
+      <c r="AA22" s="452"/>
+      <c r="AB22" s="452"/>
+      <c r="AC22" s="452"/>
+      <c r="AD22" s="452"/>
+      <c r="AE22" s="452"/>
+      <c r="AF22" s="452"/>
+      <c r="AG22" s="452"/>
+      <c r="AH22" s="452"/>
+      <c r="AI22" s="452"/>
     </row>
     <row r="23" spans="1:36" ht="18" customHeight="1">
       <c r="L23" s="53"/>
       <c r="M23" s="53"/>
       <c r="N23" s="53"/>
       <c r="O23" s="53"/>
       <c r="P23" s="53"/>
       <c r="Q23" s="53"/>
       <c r="R23" s="53"/>
       <c r="S23" s="53"/>
       <c r="T23" s="53"/>
       <c r="U23" s="53"/>
       <c r="V23" s="53"/>
       <c r="W23" s="53"/>
       <c r="X23" s="53"/>
       <c r="Y23" s="53"/>
       <c r="Z23" s="53"/>
       <c r="AA23" s="53"/>
       <c r="AB23" s="53"/>
       <c r="AC23" s="53"/>
       <c r="AD23" s="53"/>
       <c r="AE23" s="53"/>
       <c r="AF23" s="53"/>
       <c r="AG23" s="53"/>
       <c r="AH23" s="53"/>
       <c r="AI23" s="53"/>
     </row>
     <row r="24" spans="1:36" ht="18" customHeight="1">
       <c r="D24" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="M24" s="417">
+        <v>102</v>
+      </c>
+      <c r="M24" s="449">
         <f>+'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!D18</f>
         <v>0</v>
       </c>
-      <c r="N24" s="418"/>
-[...8 lines deleted...]
-      <c r="W24" s="418"/>
+      <c r="N24" s="450"/>
+      <c r="O24" s="450"/>
+      <c r="P24" s="450"/>
+      <c r="Q24" s="450"/>
+      <c r="R24" s="450"/>
+      <c r="S24" s="450"/>
+      <c r="T24" s="450"/>
+      <c r="U24" s="450"/>
+      <c r="V24" s="450"/>
+      <c r="W24" s="450"/>
       <c r="X24" s="50"/>
     </row>
     <row r="25" spans="1:36" ht="14.25" customHeight="1"/>
     <row r="26" spans="1:36" ht="18" customHeight="1">
       <c r="E26" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:36" ht="18" customHeight="1">
       <c r="F28" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="29" spans="1:36" ht="18" customHeight="1">
       <c r="F29" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:36" ht="18" customHeight="1">
       <c r="F30" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="31" spans="1:36" ht="18" customHeight="1">
       <c r="F31" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="32" spans="1:36" ht="18" customHeight="1">
       <c r="F32" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="33" spans="3:35" ht="18" customHeight="1">
       <c r="F33" s="1" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="34" spans="3:35" ht="18" customHeight="1">
       <c r="F34" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="3:35" ht="18" customHeight="1">
       <c r="F35" s="1" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="3:35" ht="29.7" customHeight="1" thickBot="1"/>
     <row r="37" spans="3:35" ht="24" customHeight="1">
-      <c r="C37" s="427" t="s">
+      <c r="C37" s="414" t="s">
         <v>5</v>
       </c>
-      <c r="D37" s="428"/>
-[...12 lines deleted...]
-      <c r="O37" s="406" t="str">
+      <c r="D37" s="415"/>
+      <c r="E37" s="415"/>
+      <c r="F37" s="415"/>
+      <c r="G37" s="416"/>
+      <c r="H37" s="423" t="s">
+        <v>11</v>
+      </c>
+      <c r="I37" s="424"/>
+      <c r="J37" s="424"/>
+      <c r="K37" s="424"/>
+      <c r="L37" s="424"/>
+      <c r="M37" s="424"/>
+      <c r="N37" s="424"/>
+      <c r="O37" s="439" t="str">
         <f>IF(基本情報!B54="","",基本情報!B54)</f>
         <v/>
       </c>
-      <c r="P37" s="407"/>
-[...18 lines deleted...]
-      <c r="AI37" s="408"/>
+      <c r="P37" s="440"/>
+      <c r="Q37" s="440"/>
+      <c r="R37" s="440"/>
+      <c r="S37" s="440"/>
+      <c r="T37" s="440"/>
+      <c r="U37" s="440"/>
+      <c r="V37" s="440"/>
+      <c r="W37" s="440"/>
+      <c r="X37" s="440"/>
+      <c r="Y37" s="440"/>
+      <c r="Z37" s="440"/>
+      <c r="AA37" s="440"/>
+      <c r="AB37" s="440"/>
+      <c r="AC37" s="440"/>
+      <c r="AD37" s="440"/>
+      <c r="AE37" s="440"/>
+      <c r="AF37" s="440"/>
+      <c r="AG37" s="440"/>
+      <c r="AH37" s="440"/>
+      <c r="AI37" s="441"/>
     </row>
     <row r="38" spans="3:35" ht="24" customHeight="1">
-      <c r="C38" s="430"/>
-[...13 lines deleted...]
-      <c r="O38" s="409" t="str">
+      <c r="C38" s="417"/>
+      <c r="D38" s="418"/>
+      <c r="E38" s="418"/>
+      <c r="F38" s="418"/>
+      <c r="G38" s="419"/>
+      <c r="H38" s="427" t="s">
+        <v>117</v>
+      </c>
+      <c r="I38" s="428"/>
+      <c r="J38" s="428"/>
+      <c r="K38" s="428"/>
+      <c r="L38" s="428"/>
+      <c r="M38" s="428"/>
+      <c r="N38" s="428"/>
+      <c r="O38" s="442" t="str">
         <f>IF(基本情報!B55="","",基本情報!B55)</f>
         <v/>
       </c>
-      <c r="P38" s="410"/>
-[...18 lines deleted...]
-      <c r="AI38" s="411"/>
+      <c r="P38" s="443"/>
+      <c r="Q38" s="443"/>
+      <c r="R38" s="443"/>
+      <c r="S38" s="443"/>
+      <c r="T38" s="443"/>
+      <c r="U38" s="443"/>
+      <c r="V38" s="443"/>
+      <c r="W38" s="443"/>
+      <c r="X38" s="443"/>
+      <c r="Y38" s="443"/>
+      <c r="Z38" s="443"/>
+      <c r="AA38" s="443"/>
+      <c r="AB38" s="443"/>
+      <c r="AC38" s="443"/>
+      <c r="AD38" s="443"/>
+      <c r="AE38" s="443"/>
+      <c r="AF38" s="443"/>
+      <c r="AG38" s="443"/>
+      <c r="AH38" s="443"/>
+      <c r="AI38" s="444"/>
     </row>
     <row r="39" spans="3:35" ht="24" customHeight="1">
-      <c r="C39" s="430"/>
-[...4 lines deleted...]
-      <c r="H39" s="437" t="s">
+      <c r="C39" s="417"/>
+      <c r="D39" s="418"/>
+      <c r="E39" s="418"/>
+      <c r="F39" s="418"/>
+      <c r="G39" s="419"/>
+      <c r="H39" s="425" t="s">
         <v>6</v>
       </c>
-      <c r="I39" s="438"/>
-[...5 lines deleted...]
-      <c r="O39" s="412" t="str">
+      <c r="I39" s="426"/>
+      <c r="J39" s="426"/>
+      <c r="K39" s="426"/>
+      <c r="L39" s="426"/>
+      <c r="M39" s="426"/>
+      <c r="N39" s="426"/>
+      <c r="O39" s="445" t="str">
         <f>IF(基本情報!B56="","",基本情報!B56)</f>
         <v/>
       </c>
-      <c r="P39" s="413"/>
-[...18 lines deleted...]
-      <c r="AI39" s="414"/>
+      <c r="P39" s="446"/>
+      <c r="Q39" s="446"/>
+      <c r="R39" s="446"/>
+      <c r="S39" s="446"/>
+      <c r="T39" s="446"/>
+      <c r="U39" s="446"/>
+      <c r="V39" s="446"/>
+      <c r="W39" s="446"/>
+      <c r="X39" s="446"/>
+      <c r="Y39" s="446"/>
+      <c r="Z39" s="446"/>
+      <c r="AA39" s="446"/>
+      <c r="AB39" s="446"/>
+      <c r="AC39" s="446"/>
+      <c r="AD39" s="446"/>
+      <c r="AE39" s="446"/>
+      <c r="AF39" s="446"/>
+      <c r="AG39" s="446"/>
+      <c r="AH39" s="446"/>
+      <c r="AI39" s="447"/>
     </row>
     <row r="40" spans="3:35" ht="24" customHeight="1">
-      <c r="C40" s="430"/>
-[...13 lines deleted...]
-      <c r="O40" s="421" t="str">
+      <c r="C40" s="417"/>
+      <c r="D40" s="418"/>
+      <c r="E40" s="418"/>
+      <c r="F40" s="418"/>
+      <c r="G40" s="419"/>
+      <c r="H40" s="429" t="s">
+        <v>422</v>
+      </c>
+      <c r="I40" s="430"/>
+      <c r="J40" s="430"/>
+      <c r="K40" s="430"/>
+      <c r="L40" s="430"/>
+      <c r="M40" s="430"/>
+      <c r="N40" s="430"/>
+      <c r="O40" s="408" t="str">
         <f>IF(基本情報!B57="","",基本情報!B57)</f>
         <v/>
       </c>
-      <c r="P40" s="422"/>
-[...18 lines deleted...]
-      <c r="AI40" s="423"/>
+      <c r="P40" s="409"/>
+      <c r="Q40" s="409"/>
+      <c r="R40" s="409"/>
+      <c r="S40" s="409"/>
+      <c r="T40" s="409"/>
+      <c r="U40" s="409"/>
+      <c r="V40" s="409"/>
+      <c r="W40" s="409"/>
+      <c r="X40" s="409"/>
+      <c r="Y40" s="409"/>
+      <c r="Z40" s="409"/>
+      <c r="AA40" s="409"/>
+      <c r="AB40" s="409"/>
+      <c r="AC40" s="409"/>
+      <c r="AD40" s="409"/>
+      <c r="AE40" s="409"/>
+      <c r="AF40" s="409"/>
+      <c r="AG40" s="409"/>
+      <c r="AH40" s="409"/>
+      <c r="AI40" s="410"/>
     </row>
     <row r="41" spans="3:35" ht="24" customHeight="1">
-      <c r="C41" s="430"/>
-[...19 lines deleted...]
-      <c r="S41" s="447"/>
+      <c r="C41" s="417"/>
+      <c r="D41" s="418"/>
+      <c r="E41" s="418"/>
+      <c r="F41" s="418"/>
+      <c r="G41" s="419"/>
+      <c r="H41" s="429" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="431"/>
+      <c r="J41" s="431"/>
+      <c r="K41" s="431"/>
+      <c r="L41" s="431"/>
+      <c r="M41" s="431"/>
+      <c r="N41" s="432"/>
+      <c r="O41" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="P41" s="435"/>
+      <c r="Q41" s="435"/>
+      <c r="R41" s="435"/>
+      <c r="S41" s="435"/>
       <c r="T41" s="257" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="U41" s="448" t="str">
+        <v>402</v>
+      </c>
+      <c r="U41" s="436" t="str">
         <f>IF(基本情報!B58="","",基本情報!B58)</f>
         <v/>
       </c>
-      <c r="V41" s="448"/>
-[...4 lines deleted...]
-      <c r="AA41" s="448"/>
+      <c r="V41" s="436"/>
+      <c r="W41" s="436"/>
+      <c r="X41" s="436"/>
+      <c r="Y41" s="436"/>
+      <c r="Z41" s="436"/>
+      <c r="AA41" s="436"/>
       <c r="AB41" s="257" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="AC41" s="257"/>
       <c r="AD41" s="257"/>
       <c r="AE41" s="257"/>
       <c r="AF41" s="257"/>
       <c r="AG41" s="257"/>
       <c r="AH41" s="257"/>
       <c r="AI41" s="258"/>
     </row>
     <row r="42" spans="3:35" ht="40.200000000000003" customHeight="1" thickBot="1">
-      <c r="C42" s="432"/>
-[...11 lines deleted...]
-      <c r="O42" s="424" t="str">
+      <c r="C42" s="420"/>
+      <c r="D42" s="421"/>
+      <c r="E42" s="421"/>
+      <c r="F42" s="421"/>
+      <c r="G42" s="422"/>
+      <c r="H42" s="420"/>
+      <c r="I42" s="421"/>
+      <c r="J42" s="421"/>
+      <c r="K42" s="421"/>
+      <c r="L42" s="421"/>
+      <c r="M42" s="421"/>
+      <c r="N42" s="433"/>
+      <c r="O42" s="411" t="str">
         <f>IF(基本情報!B59="","",基本情報!B59)</f>
         <v/>
       </c>
-      <c r="P42" s="425"/>
-[...18 lines deleted...]
-      <c r="AI42" s="426"/>
+      <c r="P42" s="412"/>
+      <c r="Q42" s="412"/>
+      <c r="R42" s="412"/>
+      <c r="S42" s="412"/>
+      <c r="T42" s="412"/>
+      <c r="U42" s="412"/>
+      <c r="V42" s="412"/>
+      <c r="W42" s="412"/>
+      <c r="X42" s="412"/>
+      <c r="Y42" s="412"/>
+      <c r="Z42" s="412"/>
+      <c r="AA42" s="412"/>
+      <c r="AB42" s="412"/>
+      <c r="AC42" s="412"/>
+      <c r="AD42" s="412"/>
+      <c r="AE42" s="412"/>
+      <c r="AF42" s="412"/>
+      <c r="AG42" s="412"/>
+      <c r="AH42" s="412"/>
+      <c r="AI42" s="413"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="M24:W24" name="範囲18"/>
     <protectedRange sqref="O40:AI41" name="範囲16"/>
     <protectedRange sqref="O38:AI38" name="範囲14"/>
     <protectedRange sqref="M24:W24" name="範囲12"/>
     <protectedRange sqref="O42:AI42" name="範囲10"/>
     <protectedRange sqref="O39:AI39" name="範囲8"/>
     <protectedRange sqref="O37:AI37" name="範囲6"/>
     <protectedRange sqref="L22:AI22" name="範囲4"/>
     <protectedRange sqref="R9:AI9" name="範囲2"/>
     <protectedRange sqref="N8:AI8" name="範囲1"/>
     <protectedRange sqref="U10:AI10" name="範囲3"/>
     <protectedRange sqref="M24:W24" name="範囲5"/>
     <protectedRange sqref="O38:AI38" name="範囲7"/>
     <protectedRange sqref="O40:AI41" name="範囲9"/>
     <protectedRange sqref="L22:AI22" name="範囲11"/>
     <protectedRange sqref="O37:AI37" name="範囲13"/>
     <protectedRange sqref="O39:AI39" name="範囲15"/>
     <protectedRange sqref="O42:AI42" name="範囲17"/>
   </protectedRanges>
   <mergeCells count="21">
-    <mergeCell ref="O40:AI40"/>
-[...8 lines deleted...]
-    <mergeCell ref="U41:AA41"/>
     <mergeCell ref="Y2:AJ2"/>
     <mergeCell ref="U10:AI10"/>
     <mergeCell ref="O37:AI37"/>
     <mergeCell ref="O38:AI38"/>
     <mergeCell ref="O39:AI39"/>
     <mergeCell ref="B17:AH19"/>
     <mergeCell ref="A20:AJ20"/>
     <mergeCell ref="M24:W24"/>
     <mergeCell ref="N8:AI8"/>
     <mergeCell ref="R9:AI9"/>
     <mergeCell ref="L22:AI22"/>
+    <mergeCell ref="O40:AI40"/>
+    <mergeCell ref="O42:AI42"/>
+    <mergeCell ref="C37:G42"/>
+    <mergeCell ref="H37:N37"/>
+    <mergeCell ref="H39:N39"/>
+    <mergeCell ref="H38:N38"/>
+    <mergeCell ref="H40:N40"/>
+    <mergeCell ref="H41:N42"/>
+    <mergeCell ref="O41:S41"/>
+    <mergeCell ref="U41:AA41"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="O41 T41:U41 AB41">
     <cfRule type="containsBlanks" priority="2">
       <formula>LEN(TRIM(O41))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet3">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:BG135"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="AJ10" sqref="AJ10:AZ12"/>
+      <selection activeCell="AJ16" sqref="AJ16:AZ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="57" width="1.6640625" style="16" customWidth="1"/>
     <col min="58" max="58" width="10.77734375" style="16" customWidth="1"/>
     <col min="59" max="59" width="10.77734375" style="16" hidden="1" customWidth="1"/>
     <col min="60" max="76" width="10.77734375" style="16" customWidth="1"/>
     <col min="77" max="178" width="1.6640625" style="16" customWidth="1"/>
     <col min="179" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" ht="26.4" customHeight="1">
       <c r="B1" s="12" t="s">
-        <v>64</v>
-[...10 lines deleted...]
-      <c r="AF1" s="467" t="str">
+        <v>63</v>
+      </c>
+      <c r="Y1" s="474" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z1" s="474"/>
+      <c r="AA1" s="474"/>
+      <c r="AB1" s="474"/>
+      <c r="AC1" s="474"/>
+      <c r="AD1" s="474"/>
+      <c r="AE1" s="474"/>
+      <c r="AF1" s="475" t="str">
         <f>IF(基本情報!B62="","",基本情報!B62)</f>
         <v/>
       </c>
-      <c r="AG1" s="467"/>
-[...18 lines deleted...]
-      <c r="AZ1" s="467"/>
+      <c r="AG1" s="475"/>
+      <c r="AH1" s="475"/>
+      <c r="AI1" s="475"/>
+      <c r="AJ1" s="475"/>
+      <c r="AK1" s="475"/>
+      <c r="AL1" s="475"/>
+      <c r="AM1" s="475"/>
+      <c r="AN1" s="475"/>
+      <c r="AO1" s="475"/>
+      <c r="AP1" s="475"/>
+      <c r="AQ1" s="475"/>
+      <c r="AR1" s="475"/>
+      <c r="AS1" s="475"/>
+      <c r="AT1" s="475"/>
+      <c r="AU1" s="475"/>
+      <c r="AV1" s="475"/>
+      <c r="AW1" s="475"/>
+      <c r="AX1" s="475"/>
+      <c r="AY1" s="475"/>
+      <c r="AZ1" s="475"/>
     </row>
     <row r="2" spans="1:59" ht="18" customHeight="1">
       <c r="AK2" s="17"/>
       <c r="AL2" s="19"/>
       <c r="AM2" s="19"/>
       <c r="AN2" s="19"/>
       <c r="AO2" s="19"/>
       <c r="AP2" s="19"/>
       <c r="AQ2" s="19"/>
       <c r="AR2" s="19"/>
       <c r="AS2" s="19"/>
       <c r="AT2" s="19"/>
       <c r="AU2" s="19"/>
       <c r="AV2" s="19"/>
       <c r="AW2" s="19"/>
       <c r="AX2" s="19"/>
       <c r="AY2" s="19"/>
       <c r="AZ2" s="19"/>
       <c r="BG2" s="15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:59" ht="18" customHeight="1">
       <c r="BG3" s="16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59" ht="18" customHeight="1">
+      <c r="A4" s="454" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="464" t="s">
+      <c r="B4" s="454"/>
+      <c r="C4" s="454"/>
+      <c r="D4" s="454"/>
+      <c r="E4" s="454"/>
+      <c r="F4" s="454"/>
+      <c r="G4" s="454"/>
+      <c r="H4" s="454"/>
+      <c r="I4" s="454"/>
+      <c r="J4" s="454"/>
+      <c r="K4" s="454"/>
+      <c r="L4" s="454"/>
+      <c r="M4" s="454"/>
+      <c r="N4" s="454"/>
+      <c r="O4" s="454"/>
+      <c r="P4" s="454"/>
+      <c r="Q4" s="454"/>
+      <c r="R4" s="454"/>
+      <c r="S4" s="454"/>
+      <c r="T4" s="454"/>
+      <c r="U4" s="454"/>
+      <c r="V4" s="454"/>
+      <c r="W4" s="454"/>
+      <c r="X4" s="454"/>
+      <c r="Y4" s="454"/>
+      <c r="Z4" s="454"/>
+      <c r="AA4" s="454"/>
+      <c r="AB4" s="454"/>
+      <c r="AC4" s="454"/>
+      <c r="AD4" s="454"/>
+      <c r="AE4" s="454"/>
+      <c r="AF4" s="454"/>
+      <c r="AG4" s="454"/>
+      <c r="AH4" s="454"/>
+      <c r="AI4" s="454"/>
+      <c r="AJ4" s="454"/>
+      <c r="AK4" s="454"/>
+      <c r="AL4" s="454"/>
+      <c r="AM4" s="454"/>
+      <c r="AN4" s="454"/>
+      <c r="AO4" s="454"/>
+      <c r="AP4" s="454"/>
+      <c r="AQ4" s="454"/>
+      <c r="AR4" s="454"/>
+      <c r="AS4" s="454"/>
+      <c r="AT4" s="454"/>
+      <c r="AU4" s="454"/>
+      <c r="AV4" s="454"/>
+      <c r="AW4" s="454"/>
+      <c r="AX4" s="454"/>
+      <c r="AY4" s="454"/>
+      <c r="AZ4" s="454"/>
+      <c r="BG4" s="16" t="s">
         <v>43</v>
-      </c>
-[...52 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:59" ht="18" customHeight="1">
       <c r="BG5" s="16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:59" ht="18" customHeight="1">
       <c r="A6" s="19"/>
       <c r="B6" s="19" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="19"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="19"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="19"/>
       <c r="R6" s="19"/>
       <c r="S6" s="19"/>
       <c r="T6" s="19"/>
       <c r="U6" s="19"/>
       <c r="V6" s="19"/>
       <c r="W6" s="19"/>
       <c r="X6" s="19"/>
       <c r="Y6" s="19"/>
       <c r="Z6" s="19"/>
@@ -20470,110 +21481,110 @@
       <c r="AB7" s="19"/>
       <c r="AC7" s="19"/>
       <c r="AD7" s="19"/>
       <c r="AE7" s="19"/>
       <c r="AF7" s="19"/>
       <c r="AG7" s="19"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
       <c r="AL7" s="19"/>
       <c r="AM7" s="19"/>
       <c r="AN7" s="19"/>
       <c r="AO7" s="19"/>
       <c r="AP7" s="19"/>
       <c r="AQ7" s="19"/>
       <c r="AR7" s="19"/>
       <c r="AS7" s="19"/>
       <c r="AT7" s="19"/>
       <c r="AU7" s="19"/>
       <c r="AV7" s="19"/>
       <c r="AW7" s="19"/>
       <c r="AX7" s="19"/>
       <c r="AY7" s="19"/>
       <c r="AZ7" s="20" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:59" ht="18" customHeight="1">
       <c r="A8" s="19"/>
-      <c r="D8" s="468" t="s">
+      <c r="D8" s="459" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="460"/>
+      <c r="F8" s="460"/>
+      <c r="G8" s="460"/>
+      <c r="H8" s="460"/>
+      <c r="I8" s="460"/>
+      <c r="J8" s="460"/>
+      <c r="K8" s="460"/>
+      <c r="L8" s="460"/>
+      <c r="M8" s="460"/>
+      <c r="N8" s="460"/>
+      <c r="O8" s="460"/>
+      <c r="P8" s="460"/>
+      <c r="Q8" s="460"/>
+      <c r="R8" s="461"/>
+      <c r="S8" s="459" t="s">
+        <v>421</v>
+      </c>
+      <c r="T8" s="460"/>
+      <c r="U8" s="460"/>
+      <c r="V8" s="460"/>
+      <c r="W8" s="460"/>
+      <c r="X8" s="460"/>
+      <c r="Y8" s="460"/>
+      <c r="Z8" s="460"/>
+      <c r="AA8" s="460"/>
+      <c r="AB8" s="460"/>
+      <c r="AC8" s="460"/>
+      <c r="AD8" s="460"/>
+      <c r="AE8" s="460"/>
+      <c r="AF8" s="460"/>
+      <c r="AG8" s="460"/>
+      <c r="AH8" s="460"/>
+      <c r="AI8" s="461"/>
+      <c r="AJ8" s="459" t="s">
         <v>47</v>
       </c>
-      <c r="E8" s="469"/>
-[...50 lines deleted...]
-      <c r="AZ8" s="470"/>
+      <c r="AK8" s="460"/>
+      <c r="AL8" s="460"/>
+      <c r="AM8" s="460"/>
+      <c r="AN8" s="460"/>
+      <c r="AO8" s="460"/>
+      <c r="AP8" s="460"/>
+      <c r="AQ8" s="460"/>
+      <c r="AR8" s="460"/>
+      <c r="AS8" s="460"/>
+      <c r="AT8" s="460"/>
+      <c r="AU8" s="460"/>
+      <c r="AV8" s="460"/>
+      <c r="AW8" s="460"/>
+      <c r="AX8" s="460"/>
+      <c r="AY8" s="460"/>
+      <c r="AZ8" s="461"/>
     </row>
     <row r="9" spans="1:59" ht="18" customHeight="1">
       <c r="A9" s="19"/>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="21"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="23"/>
       <c r="S9" s="21"/>
       <c r="T9" s="22"/>
       <c r="U9" s="22"/>
       <c r="V9" s="22"/>
       <c r="W9" s="22"/>
@@ -20589,532 +21600,532 @@
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="23"/>
       <c r="AJ9" s="261"/>
       <c r="AK9" s="262"/>
       <c r="AL9" s="262"/>
       <c r="AM9" s="262"/>
       <c r="AN9" s="262"/>
       <c r="AO9" s="262"/>
       <c r="AP9" s="262"/>
       <c r="AQ9" s="262"/>
       <c r="AR9" s="262"/>
       <c r="AS9" s="262"/>
       <c r="AT9" s="262"/>
       <c r="AU9" s="262"/>
       <c r="AV9" s="262"/>
       <c r="AW9" s="262"/>
       <c r="AX9" s="262"/>
       <c r="AY9" s="262"/>
       <c r="AZ9" s="263"/>
     </row>
     <row r="10" spans="1:59" ht="18" customHeight="1">
       <c r="A10" s="19"/>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
-      <c r="D10" s="463" t="s">
-[...16 lines deleted...]
-      <c r="S10" s="471">
+      <c r="D10" s="453" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" s="454"/>
+      <c r="F10" s="454"/>
+      <c r="G10" s="454"/>
+      <c r="H10" s="454"/>
+      <c r="I10" s="454"/>
+      <c r="J10" s="454"/>
+      <c r="K10" s="454"/>
+      <c r="L10" s="454"/>
+      <c r="M10" s="454"/>
+      <c r="N10" s="454"/>
+      <c r="O10" s="454"/>
+      <c r="P10" s="454"/>
+      <c r="Q10" s="454"/>
+      <c r="R10" s="455"/>
+      <c r="S10" s="456">
         <f>'【郵送】第１号様式（１）－１ 所要額調書（入力不要）'!D18</f>
         <v>0</v>
       </c>
-      <c r="T10" s="472"/>
-[...31 lines deleted...]
-      <c r="AZ10" s="456"/>
+      <c r="T10" s="457"/>
+      <c r="U10" s="457"/>
+      <c r="V10" s="457"/>
+      <c r="W10" s="457"/>
+      <c r="X10" s="457"/>
+      <c r="Y10" s="457"/>
+      <c r="Z10" s="457"/>
+      <c r="AA10" s="457"/>
+      <c r="AB10" s="457"/>
+      <c r="AC10" s="457"/>
+      <c r="AD10" s="457"/>
+      <c r="AE10" s="457"/>
+      <c r="AF10" s="457"/>
+      <c r="AG10" s="457"/>
+      <c r="AH10" s="457"/>
+      <c r="AI10" s="458"/>
+      <c r="AJ10" s="462"/>
+      <c r="AK10" s="463"/>
+      <c r="AL10" s="463"/>
+      <c r="AM10" s="463"/>
+      <c r="AN10" s="463"/>
+      <c r="AO10" s="463"/>
+      <c r="AP10" s="463"/>
+      <c r="AQ10" s="463"/>
+      <c r="AR10" s="463"/>
+      <c r="AS10" s="463"/>
+      <c r="AT10" s="463"/>
+      <c r="AU10" s="463"/>
+      <c r="AV10" s="463"/>
+      <c r="AW10" s="463"/>
+      <c r="AX10" s="463"/>
+      <c r="AY10" s="463"/>
+      <c r="AZ10" s="464"/>
     </row>
     <row r="11" spans="1:59" ht="18" customHeight="1">
       <c r="A11" s="19"/>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="24"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="25"/>
       <c r="S11" s="24"/>
       <c r="T11" s="19"/>
       <c r="U11" s="19"/>
       <c r="V11" s="19"/>
       <c r="W11" s="19"/>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
       <c r="Z11" s="19"/>
       <c r="AA11" s="19"/>
       <c r="AB11" s="19"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="19"/>
       <c r="AE11" s="19"/>
       <c r="AF11" s="19"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="25"/>
-      <c r="AJ11" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ11" s="456"/>
+      <c r="AJ11" s="462"/>
+      <c r="AK11" s="463"/>
+      <c r="AL11" s="463"/>
+      <c r="AM11" s="463"/>
+      <c r="AN11" s="463"/>
+      <c r="AO11" s="463"/>
+      <c r="AP11" s="463"/>
+      <c r="AQ11" s="463"/>
+      <c r="AR11" s="463"/>
+      <c r="AS11" s="463"/>
+      <c r="AT11" s="463"/>
+      <c r="AU11" s="463"/>
+      <c r="AV11" s="463"/>
+      <c r="AW11" s="463"/>
+      <c r="AX11" s="463"/>
+      <c r="AY11" s="463"/>
+      <c r="AZ11" s="464"/>
     </row>
     <row r="12" spans="1:59" ht="18" customHeight="1">
       <c r="A12" s="19"/>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="24"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="25"/>
       <c r="S12" s="24"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="25"/>
-      <c r="AJ12" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ12" s="456"/>
+      <c r="AJ12" s="462"/>
+      <c r="AK12" s="463"/>
+      <c r="AL12" s="463"/>
+      <c r="AM12" s="463"/>
+      <c r="AN12" s="463"/>
+      <c r="AO12" s="463"/>
+      <c r="AP12" s="463"/>
+      <c r="AQ12" s="463"/>
+      <c r="AR12" s="463"/>
+      <c r="AS12" s="463"/>
+      <c r="AT12" s="463"/>
+      <c r="AU12" s="463"/>
+      <c r="AV12" s="463"/>
+      <c r="AW12" s="463"/>
+      <c r="AX12" s="463"/>
+      <c r="AY12" s="463"/>
+      <c r="AZ12" s="464"/>
     </row>
     <row r="13" spans="1:59" ht="18" customHeight="1">
       <c r="A13" s="19"/>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
-      <c r="D13" s="463" t="s">
-[...16 lines deleted...]
-      <c r="S13" s="471">
+      <c r="D13" s="453" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="454"/>
+      <c r="F13" s="454"/>
+      <c r="G13" s="454"/>
+      <c r="H13" s="454"/>
+      <c r="I13" s="454"/>
+      <c r="J13" s="454"/>
+      <c r="K13" s="454"/>
+      <c r="L13" s="454"/>
+      <c r="M13" s="454"/>
+      <c r="N13" s="454"/>
+      <c r="O13" s="454"/>
+      <c r="P13" s="454"/>
+      <c r="Q13" s="454"/>
+      <c r="R13" s="455"/>
+      <c r="S13" s="456">
         <f>S18-S10-S16</f>
         <v>0</v>
       </c>
-      <c r="T13" s="472"/>
-[...31 lines deleted...]
-      <c r="AZ13" s="456"/>
+      <c r="T13" s="457"/>
+      <c r="U13" s="457"/>
+      <c r="V13" s="457"/>
+      <c r="W13" s="457"/>
+      <c r="X13" s="457"/>
+      <c r="Y13" s="457"/>
+      <c r="Z13" s="457"/>
+      <c r="AA13" s="457"/>
+      <c r="AB13" s="457"/>
+      <c r="AC13" s="457"/>
+      <c r="AD13" s="457"/>
+      <c r="AE13" s="457"/>
+      <c r="AF13" s="457"/>
+      <c r="AG13" s="457"/>
+      <c r="AH13" s="457"/>
+      <c r="AI13" s="458"/>
+      <c r="AJ13" s="462"/>
+      <c r="AK13" s="463"/>
+      <c r="AL13" s="463"/>
+      <c r="AM13" s="463"/>
+      <c r="AN13" s="463"/>
+      <c r="AO13" s="463"/>
+      <c r="AP13" s="463"/>
+      <c r="AQ13" s="463"/>
+      <c r="AR13" s="463"/>
+      <c r="AS13" s="463"/>
+      <c r="AT13" s="463"/>
+      <c r="AU13" s="463"/>
+      <c r="AV13" s="463"/>
+      <c r="AW13" s="463"/>
+      <c r="AX13" s="463"/>
+      <c r="AY13" s="463"/>
+      <c r="AZ13" s="464"/>
     </row>
     <row r="14" spans="1:59" ht="18" customHeight="1">
       <c r="A14" s="19"/>
       <c r="B14" s="19"/>
       <c r="C14" s="19"/>
       <c r="D14" s="24"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="25"/>
       <c r="S14" s="24"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
       <c r="X14" s="19"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="19"/>
       <c r="AA14" s="19"/>
       <c r="AB14" s="19"/>
       <c r="AC14" s="19"/>
       <c r="AD14" s="19"/>
       <c r="AE14" s="19"/>
       <c r="AF14" s="19"/>
       <c r="AG14" s="19"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="25"/>
-      <c r="AJ14" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ14" s="456"/>
+      <c r="AJ14" s="462"/>
+      <c r="AK14" s="463"/>
+      <c r="AL14" s="463"/>
+      <c r="AM14" s="463"/>
+      <c r="AN14" s="463"/>
+      <c r="AO14" s="463"/>
+      <c r="AP14" s="463"/>
+      <c r="AQ14" s="463"/>
+      <c r="AR14" s="463"/>
+      <c r="AS14" s="463"/>
+      <c r="AT14" s="463"/>
+      <c r="AU14" s="463"/>
+      <c r="AV14" s="463"/>
+      <c r="AW14" s="463"/>
+      <c r="AX14" s="463"/>
+      <c r="AY14" s="463"/>
+      <c r="AZ14" s="464"/>
     </row>
     <row r="15" spans="1:59" ht="18" customHeight="1">
       <c r="A15" s="19"/>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="24"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="25"/>
       <c r="S15" s="24"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
       <c r="AB15" s="19"/>
       <c r="AC15" s="19"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="19"/>
       <c r="AF15" s="19"/>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
       <c r="AI15" s="25"/>
-      <c r="AJ15" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ15" s="456"/>
+      <c r="AJ15" s="462"/>
+      <c r="AK15" s="463"/>
+      <c r="AL15" s="463"/>
+      <c r="AM15" s="463"/>
+      <c r="AN15" s="463"/>
+      <c r="AO15" s="463"/>
+      <c r="AP15" s="463"/>
+      <c r="AQ15" s="463"/>
+      <c r="AR15" s="463"/>
+      <c r="AS15" s="463"/>
+      <c r="AT15" s="463"/>
+      <c r="AU15" s="463"/>
+      <c r="AV15" s="463"/>
+      <c r="AW15" s="463"/>
+      <c r="AX15" s="463"/>
+      <c r="AY15" s="463"/>
+      <c r="AZ15" s="464"/>
     </row>
     <row r="16" spans="1:59" ht="18" customHeight="1">
       <c r="A16" s="19"/>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
-      <c r="D16" s="463" t="s">
-[...17 lines deleted...]
-        <f>基本情報!B100</f>
+      <c r="D16" s="453" t="s">
+        <v>103</v>
+      </c>
+      <c r="E16" s="454"/>
+      <c r="F16" s="454"/>
+      <c r="G16" s="454"/>
+      <c r="H16" s="454"/>
+      <c r="I16" s="454"/>
+      <c r="J16" s="454"/>
+      <c r="K16" s="454"/>
+      <c r="L16" s="454"/>
+      <c r="M16" s="454"/>
+      <c r="N16" s="454"/>
+      <c r="O16" s="454"/>
+      <c r="P16" s="454"/>
+      <c r="Q16" s="454"/>
+      <c r="R16" s="455"/>
+      <c r="S16" s="456">
+        <f>基本情報!B104</f>
         <v>0</v>
       </c>
-      <c r="T16" s="472"/>
-[...31 lines deleted...]
-      <c r="AZ16" s="456"/>
+      <c r="T16" s="457"/>
+      <c r="U16" s="457"/>
+      <c r="V16" s="457"/>
+      <c r="W16" s="457"/>
+      <c r="X16" s="457"/>
+      <c r="Y16" s="457"/>
+      <c r="Z16" s="457"/>
+      <c r="AA16" s="457"/>
+      <c r="AB16" s="457"/>
+      <c r="AC16" s="457"/>
+      <c r="AD16" s="457"/>
+      <c r="AE16" s="457"/>
+      <c r="AF16" s="457"/>
+      <c r="AG16" s="457"/>
+      <c r="AH16" s="457"/>
+      <c r="AI16" s="458"/>
+      <c r="AJ16" s="462"/>
+      <c r="AK16" s="463"/>
+      <c r="AL16" s="463"/>
+      <c r="AM16" s="463"/>
+      <c r="AN16" s="463"/>
+      <c r="AO16" s="463"/>
+      <c r="AP16" s="463"/>
+      <c r="AQ16" s="463"/>
+      <c r="AR16" s="463"/>
+      <c r="AS16" s="463"/>
+      <c r="AT16" s="463"/>
+      <c r="AU16" s="463"/>
+      <c r="AV16" s="463"/>
+      <c r="AW16" s="463"/>
+      <c r="AX16" s="463"/>
+      <c r="AY16" s="463"/>
+      <c r="AZ16" s="464"/>
     </row>
     <row r="17" spans="1:52" ht="18" customHeight="1">
       <c r="A17" s="19"/>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="24"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="19"/>
       <c r="O17" s="19"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="19"/>
       <c r="R17" s="25"/>
       <c r="S17" s="24"/>
       <c r="T17" s="19"/>
       <c r="U17" s="19"/>
       <c r="V17" s="19"/>
       <c r="W17" s="19"/>
       <c r="X17" s="19"/>
       <c r="Y17" s="19"/>
       <c r="Z17" s="19"/>
       <c r="AA17" s="19"/>
       <c r="AB17" s="19"/>
       <c r="AC17" s="19"/>
       <c r="AD17" s="19"/>
       <c r="AE17" s="19"/>
       <c r="AF17" s="19"/>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="25"/>
-      <c r="AJ17" s="457"/>
-[...15 lines deleted...]
-      <c r="AZ17" s="459"/>
+      <c r="AJ17" s="465"/>
+      <c r="AK17" s="466"/>
+      <c r="AL17" s="466"/>
+      <c r="AM17" s="466"/>
+      <c r="AN17" s="466"/>
+      <c r="AO17" s="466"/>
+      <c r="AP17" s="466"/>
+      <c r="AQ17" s="466"/>
+      <c r="AR17" s="466"/>
+      <c r="AS17" s="466"/>
+      <c r="AT17" s="466"/>
+      <c r="AU17" s="466"/>
+      <c r="AV17" s="466"/>
+      <c r="AW17" s="466"/>
+      <c r="AX17" s="466"/>
+      <c r="AY17" s="466"/>
+      <c r="AZ17" s="467"/>
     </row>
     <row r="18" spans="1:52" ht="18" customHeight="1">
       <c r="A18" s="19"/>
-      <c r="D18" s="468" t="s">
-[...16 lines deleted...]
-      <c r="S18" s="460">
+      <c r="D18" s="459" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="460"/>
+      <c r="F18" s="460"/>
+      <c r="G18" s="460"/>
+      <c r="H18" s="460"/>
+      <c r="I18" s="460"/>
+      <c r="J18" s="460"/>
+      <c r="K18" s="460"/>
+      <c r="L18" s="460"/>
+      <c r="M18" s="460"/>
+      <c r="N18" s="460"/>
+      <c r="O18" s="460"/>
+      <c r="P18" s="460"/>
+      <c r="Q18" s="460"/>
+      <c r="R18" s="461"/>
+      <c r="S18" s="468">
         <f>S32</f>
         <v>0</v>
       </c>
-      <c r="T18" s="461"/>
-[...14 lines deleted...]
-      <c r="AI18" s="462"/>
+      <c r="T18" s="469"/>
+      <c r="U18" s="469"/>
+      <c r="V18" s="469"/>
+      <c r="W18" s="469"/>
+      <c r="X18" s="469"/>
+      <c r="Y18" s="469"/>
+      <c r="Z18" s="469"/>
+      <c r="AA18" s="469"/>
+      <c r="AB18" s="469"/>
+      <c r="AC18" s="469"/>
+      <c r="AD18" s="469"/>
+      <c r="AE18" s="469"/>
+      <c r="AF18" s="469"/>
+      <c r="AG18" s="469"/>
+      <c r="AH18" s="469"/>
+      <c r="AI18" s="470"/>
       <c r="AJ18" s="26"/>
       <c r="AK18" s="27"/>
       <c r="AL18" s="27"/>
       <c r="AM18" s="27"/>
       <c r="AN18" s="27"/>
       <c r="AO18" s="27"/>
       <c r="AP18" s="27"/>
       <c r="AQ18" s="27"/>
       <c r="AR18" s="27"/>
       <c r="AS18" s="27"/>
       <c r="AT18" s="27"/>
       <c r="AU18" s="27"/>
       <c r="AV18" s="27"/>
       <c r="AW18" s="27"/>
       <c r="AX18" s="27"/>
       <c r="AY18" s="27"/>
       <c r="AZ18" s="28"/>
     </row>
     <row r="19" spans="1:52" ht="18" customHeight="1">
       <c r="A19" s="19"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
@@ -21144,51 +22155,51 @@
       <c r="AF19" s="19"/>
       <c r="AG19" s="19"/>
       <c r="AH19" s="19"/>
       <c r="AI19" s="19"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
       <c r="AL19" s="19"/>
       <c r="AM19" s="19"/>
       <c r="AN19" s="19"/>
       <c r="AO19" s="19"/>
       <c r="AP19" s="19"/>
       <c r="AQ19" s="19"/>
       <c r="AR19" s="19"/>
       <c r="AS19" s="19"/>
       <c r="AT19" s="19"/>
       <c r="AU19" s="19"/>
       <c r="AV19" s="19"/>
       <c r="AW19" s="19"/>
       <c r="AX19" s="19"/>
       <c r="AY19" s="19"/>
       <c r="AZ19" s="19"/>
     </row>
     <row r="20" spans="1:52" ht="18" customHeight="1">
       <c r="A20" s="19"/>
       <c r="B20" s="19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="19"/>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="R20" s="19"/>
       <c r="S20" s="19"/>
       <c r="T20" s="19"/>
       <c r="U20" s="19"/>
       <c r="V20" s="19"/>
       <c r="W20" s="19"/>
       <c r="X20" s="19"/>
       <c r="Y20" s="19"/>
       <c r="Z20" s="19"/>
@@ -21253,105 +22264,105 @@
       <c r="AE21" s="19"/>
       <c r="AF21" s="19"/>
       <c r="AG21" s="19"/>
       <c r="AH21" s="19"/>
       <c r="AI21" s="19"/>
       <c r="AJ21" s="19"/>
       <c r="AK21" s="19"/>
       <c r="AL21" s="19"/>
       <c r="AM21" s="19"/>
       <c r="AN21" s="19"/>
       <c r="AO21" s="19"/>
       <c r="AP21" s="19"/>
       <c r="AQ21" s="19"/>
       <c r="AR21" s="19"/>
       <c r="AS21" s="19"/>
       <c r="AT21" s="19"/>
       <c r="AU21" s="19"/>
       <c r="AV21" s="19"/>
       <c r="AW21" s="19"/>
       <c r="AX21" s="19"/>
       <c r="AY21" s="19"/>
       <c r="AZ21" s="19"/>
     </row>
     <row r="22" spans="1:52" ht="18" customHeight="1">
       <c r="A22" s="19"/>
-      <c r="D22" s="468" t="s">
+      <c r="D22" s="459" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" s="460"/>
+      <c r="F22" s="460"/>
+      <c r="G22" s="460"/>
+      <c r="H22" s="460"/>
+      <c r="I22" s="460"/>
+      <c r="J22" s="460"/>
+      <c r="K22" s="460"/>
+      <c r="L22" s="460"/>
+      <c r="M22" s="460"/>
+      <c r="N22" s="460"/>
+      <c r="O22" s="460"/>
+      <c r="P22" s="460"/>
+      <c r="Q22" s="460"/>
+      <c r="R22" s="461"/>
+      <c r="S22" s="459" t="s">
+        <v>421</v>
+      </c>
+      <c r="T22" s="460"/>
+      <c r="U22" s="460"/>
+      <c r="V22" s="460"/>
+      <c r="W22" s="460"/>
+      <c r="X22" s="460"/>
+      <c r="Y22" s="460"/>
+      <c r="Z22" s="460"/>
+      <c r="AA22" s="460"/>
+      <c r="AB22" s="460"/>
+      <c r="AC22" s="460"/>
+      <c r="AD22" s="460"/>
+      <c r="AE22" s="460"/>
+      <c r="AF22" s="460"/>
+      <c r="AG22" s="460"/>
+      <c r="AH22" s="460"/>
+      <c r="AI22" s="461"/>
+      <c r="AJ22" s="459" t="s">
         <v>47</v>
       </c>
-      <c r="E22" s="469"/>
-[...50 lines deleted...]
-      <c r="AZ22" s="470"/>
+      <c r="AK22" s="460"/>
+      <c r="AL22" s="460"/>
+      <c r="AM22" s="460"/>
+      <c r="AN22" s="460"/>
+      <c r="AO22" s="460"/>
+      <c r="AP22" s="460"/>
+      <c r="AQ22" s="460"/>
+      <c r="AR22" s="460"/>
+      <c r="AS22" s="460"/>
+      <c r="AT22" s="460"/>
+      <c r="AU22" s="460"/>
+      <c r="AV22" s="460"/>
+      <c r="AW22" s="460"/>
+      <c r="AX22" s="460"/>
+      <c r="AY22" s="460"/>
+      <c r="AZ22" s="461"/>
     </row>
     <row r="23" spans="1:52" ht="18" customHeight="1">
       <c r="A23" s="19"/>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="21"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="23"/>
       <c r="S23" s="21"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
       <c r="W23" s="22"/>
@@ -21367,479 +22378,479 @@
       <c r="AG23" s="22"/>
       <c r="AH23" s="22"/>
       <c r="AI23" s="23"/>
       <c r="AJ23" s="261"/>
       <c r="AK23" s="262"/>
       <c r="AL23" s="262"/>
       <c r="AM23" s="262"/>
       <c r="AN23" s="262"/>
       <c r="AO23" s="262"/>
       <c r="AP23" s="262"/>
       <c r="AQ23" s="262"/>
       <c r="AR23" s="262"/>
       <c r="AS23" s="262"/>
       <c r="AT23" s="262"/>
       <c r="AU23" s="262"/>
       <c r="AV23" s="262"/>
       <c r="AW23" s="262"/>
       <c r="AX23" s="262"/>
       <c r="AY23" s="262"/>
       <c r="AZ23" s="263"/>
     </row>
     <row r="24" spans="1:52" ht="18" customHeight="1">
       <c r="A24" s="19"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
-      <c r="D24" s="474" t="s">
-[...16 lines deleted...]
-      <c r="S24" s="471">
+      <c r="D24" s="471" t="s">
+        <v>273</v>
+      </c>
+      <c r="E24" s="472"/>
+      <c r="F24" s="472"/>
+      <c r="G24" s="472"/>
+      <c r="H24" s="472"/>
+      <c r="I24" s="472"/>
+      <c r="J24" s="472"/>
+      <c r="K24" s="472"/>
+      <c r="L24" s="472"/>
+      <c r="M24" s="472"/>
+      <c r="N24" s="472"/>
+      <c r="O24" s="472"/>
+      <c r="P24" s="472"/>
+      <c r="Q24" s="472"/>
+      <c r="R24" s="473"/>
+      <c r="S24" s="456">
         <f>+'【郵送】第１号様式（１）－２ 積算内訳書'!F70</f>
         <v>0</v>
       </c>
-      <c r="T24" s="472"/>
-[...31 lines deleted...]
-      <c r="AZ24" s="456"/>
+      <c r="T24" s="457"/>
+      <c r="U24" s="457"/>
+      <c r="V24" s="457"/>
+      <c r="W24" s="457"/>
+      <c r="X24" s="457"/>
+      <c r="Y24" s="457"/>
+      <c r="Z24" s="457"/>
+      <c r="AA24" s="457"/>
+      <c r="AB24" s="457"/>
+      <c r="AC24" s="457"/>
+      <c r="AD24" s="457"/>
+      <c r="AE24" s="457"/>
+      <c r="AF24" s="457"/>
+      <c r="AG24" s="457"/>
+      <c r="AH24" s="457"/>
+      <c r="AI24" s="458"/>
+      <c r="AJ24" s="462"/>
+      <c r="AK24" s="463"/>
+      <c r="AL24" s="463"/>
+      <c r="AM24" s="463"/>
+      <c r="AN24" s="463"/>
+      <c r="AO24" s="463"/>
+      <c r="AP24" s="463"/>
+      <c r="AQ24" s="463"/>
+      <c r="AR24" s="463"/>
+      <c r="AS24" s="463"/>
+      <c r="AT24" s="463"/>
+      <c r="AU24" s="463"/>
+      <c r="AV24" s="463"/>
+      <c r="AW24" s="463"/>
+      <c r="AX24" s="463"/>
+      <c r="AY24" s="463"/>
+      <c r="AZ24" s="464"/>
     </row>
     <row r="25" spans="1:52" ht="18" customHeight="1">
       <c r="A25" s="19"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
-      <c r="D25" s="474"/>
-[...13 lines deleted...]
-      <c r="R25" s="476"/>
+      <c r="D25" s="471"/>
+      <c r="E25" s="472"/>
+      <c r="F25" s="472"/>
+      <c r="G25" s="472"/>
+      <c r="H25" s="472"/>
+      <c r="I25" s="472"/>
+      <c r="J25" s="472"/>
+      <c r="K25" s="472"/>
+      <c r="L25" s="472"/>
+      <c r="M25" s="472"/>
+      <c r="N25" s="472"/>
+      <c r="O25" s="472"/>
+      <c r="P25" s="472"/>
+      <c r="Q25" s="472"/>
+      <c r="R25" s="473"/>
       <c r="S25" s="24"/>
       <c r="T25" s="19"/>
       <c r="U25" s="19"/>
       <c r="V25" s="19"/>
       <c r="W25" s="19"/>
       <c r="X25" s="19"/>
       <c r="Y25" s="19"/>
       <c r="Z25" s="19"/>
       <c r="AA25" s="19"/>
       <c r="AB25" s="19"/>
       <c r="AC25" s="19"/>
       <c r="AD25" s="19"/>
       <c r="AE25" s="19"/>
       <c r="AF25" s="19"/>
       <c r="AG25" s="19"/>
       <c r="AH25" s="19"/>
       <c r="AI25" s="25"/>
-      <c r="AJ25" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ25" s="456"/>
+      <c r="AJ25" s="462"/>
+      <c r="AK25" s="463"/>
+      <c r="AL25" s="463"/>
+      <c r="AM25" s="463"/>
+      <c r="AN25" s="463"/>
+      <c r="AO25" s="463"/>
+      <c r="AP25" s="463"/>
+      <c r="AQ25" s="463"/>
+      <c r="AR25" s="463"/>
+      <c r="AS25" s="463"/>
+      <c r="AT25" s="463"/>
+      <c r="AU25" s="463"/>
+      <c r="AV25" s="463"/>
+      <c r="AW25" s="463"/>
+      <c r="AX25" s="463"/>
+      <c r="AY25" s="463"/>
+      <c r="AZ25" s="464"/>
     </row>
     <row r="26" spans="1:52" ht="18" customHeight="1">
       <c r="A26" s="19"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="24"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="25"/>
       <c r="S26" s="24"/>
       <c r="T26" s="19"/>
       <c r="U26" s="19"/>
       <c r="V26" s="19"/>
       <c r="W26" s="19"/>
       <c r="X26" s="19"/>
       <c r="Y26" s="19"/>
       <c r="Z26" s="19"/>
       <c r="AA26" s="19"/>
       <c r="AB26" s="19"/>
       <c r="AC26" s="19"/>
       <c r="AD26" s="19"/>
       <c r="AE26" s="19"/>
       <c r="AF26" s="19"/>
       <c r="AG26" s="19"/>
       <c r="AH26" s="19"/>
       <c r="AI26" s="25"/>
-      <c r="AJ26" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ26" s="456"/>
+      <c r="AJ26" s="462"/>
+      <c r="AK26" s="463"/>
+      <c r="AL26" s="463"/>
+      <c r="AM26" s="463"/>
+      <c r="AN26" s="463"/>
+      <c r="AO26" s="463"/>
+      <c r="AP26" s="463"/>
+      <c r="AQ26" s="463"/>
+      <c r="AR26" s="463"/>
+      <c r="AS26" s="463"/>
+      <c r="AT26" s="463"/>
+      <c r="AU26" s="463"/>
+      <c r="AV26" s="463"/>
+      <c r="AW26" s="463"/>
+      <c r="AX26" s="463"/>
+      <c r="AY26" s="463"/>
+      <c r="AZ26" s="464"/>
     </row>
     <row r="27" spans="1:52" ht="18" customHeight="1">
       <c r="A27" s="19"/>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="259"/>
       <c r="R27" s="260"/>
-      <c r="AJ27" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ27" s="456"/>
+      <c r="AJ27" s="462"/>
+      <c r="AK27" s="463"/>
+      <c r="AL27" s="463"/>
+      <c r="AM27" s="463"/>
+      <c r="AN27" s="463"/>
+      <c r="AO27" s="463"/>
+      <c r="AP27" s="463"/>
+      <c r="AQ27" s="463"/>
+      <c r="AR27" s="463"/>
+      <c r="AS27" s="463"/>
+      <c r="AT27" s="463"/>
+      <c r="AU27" s="463"/>
+      <c r="AV27" s="463"/>
+      <c r="AW27" s="463"/>
+      <c r="AX27" s="463"/>
+      <c r="AY27" s="463"/>
+      <c r="AZ27" s="464"/>
     </row>
     <row r="28" spans="1:52" ht="18" customHeight="1">
       <c r="A28" s="19"/>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="259"/>
       <c r="R28" s="260"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
       <c r="X28" s="19"/>
       <c r="Y28" s="19"/>
       <c r="Z28" s="19"/>
       <c r="AA28" s="19"/>
       <c r="AB28" s="19"/>
       <c r="AC28" s="19"/>
       <c r="AD28" s="19"/>
       <c r="AE28" s="19"/>
       <c r="AF28" s="19"/>
       <c r="AG28" s="19"/>
       <c r="AH28" s="19"/>
       <c r="AI28" s="25"/>
-      <c r="AJ28" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ28" s="456"/>
+      <c r="AJ28" s="462"/>
+      <c r="AK28" s="463"/>
+      <c r="AL28" s="463"/>
+      <c r="AM28" s="463"/>
+      <c r="AN28" s="463"/>
+      <c r="AO28" s="463"/>
+      <c r="AP28" s="463"/>
+      <c r="AQ28" s="463"/>
+      <c r="AR28" s="463"/>
+      <c r="AS28" s="463"/>
+      <c r="AT28" s="463"/>
+      <c r="AU28" s="463"/>
+      <c r="AV28" s="463"/>
+      <c r="AW28" s="463"/>
+      <c r="AX28" s="463"/>
+      <c r="AY28" s="463"/>
+      <c r="AZ28" s="464"/>
     </row>
     <row r="29" spans="1:52" ht="18" customHeight="1">
       <c r="A29" s="19"/>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="24"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="25"/>
       <c r="S29" s="24"/>
       <c r="T29" s="19"/>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
       <c r="W29" s="19"/>
       <c r="X29" s="19"/>
       <c r="Y29" s="19"/>
       <c r="Z29" s="19"/>
       <c r="AA29" s="19"/>
       <c r="AB29" s="19"/>
       <c r="AC29" s="19"/>
       <c r="AD29" s="19"/>
       <c r="AE29" s="19"/>
       <c r="AF29" s="19"/>
       <c r="AG29" s="19"/>
       <c r="AH29" s="19"/>
       <c r="AI29" s="25"/>
-      <c r="AJ29" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ29" s="456"/>
+      <c r="AJ29" s="462"/>
+      <c r="AK29" s="463"/>
+      <c r="AL29" s="463"/>
+      <c r="AM29" s="463"/>
+      <c r="AN29" s="463"/>
+      <c r="AO29" s="463"/>
+      <c r="AP29" s="463"/>
+      <c r="AQ29" s="463"/>
+      <c r="AR29" s="463"/>
+      <c r="AS29" s="463"/>
+      <c r="AT29" s="463"/>
+      <c r="AU29" s="463"/>
+      <c r="AV29" s="463"/>
+      <c r="AW29" s="463"/>
+      <c r="AX29" s="463"/>
+      <c r="AY29" s="463"/>
+      <c r="AZ29" s="464"/>
     </row>
     <row r="30" spans="1:52" ht="18" customHeight="1">
       <c r="A30" s="19"/>
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
-      <c r="D30" s="474"/>
-[...13 lines deleted...]
-      <c r="R30" s="476"/>
+      <c r="D30" s="471"/>
+      <c r="E30" s="472"/>
+      <c r="F30" s="472"/>
+      <c r="G30" s="472"/>
+      <c r="H30" s="472"/>
+      <c r="I30" s="472"/>
+      <c r="J30" s="472"/>
+      <c r="K30" s="472"/>
+      <c r="L30" s="472"/>
+      <c r="M30" s="472"/>
+      <c r="N30" s="472"/>
+      <c r="O30" s="472"/>
+      <c r="P30" s="472"/>
+      <c r="Q30" s="472"/>
+      <c r="R30" s="473"/>
       <c r="S30" s="24"/>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="19"/>
       <c r="Y30" s="19"/>
       <c r="Z30" s="19"/>
       <c r="AA30" s="19"/>
       <c r="AB30" s="19"/>
       <c r="AC30" s="19"/>
       <c r="AD30" s="19"/>
       <c r="AE30" s="19"/>
       <c r="AF30" s="19"/>
       <c r="AG30" s="19"/>
       <c r="AH30" s="19"/>
       <c r="AI30" s="25"/>
-      <c r="AJ30" s="454"/>
-[...15 lines deleted...]
-      <c r="AZ30" s="456"/>
+      <c r="AJ30" s="462"/>
+      <c r="AK30" s="463"/>
+      <c r="AL30" s="463"/>
+      <c r="AM30" s="463"/>
+      <c r="AN30" s="463"/>
+      <c r="AO30" s="463"/>
+      <c r="AP30" s="463"/>
+      <c r="AQ30" s="463"/>
+      <c r="AR30" s="463"/>
+      <c r="AS30" s="463"/>
+      <c r="AT30" s="463"/>
+      <c r="AU30" s="463"/>
+      <c r="AV30" s="463"/>
+      <c r="AW30" s="463"/>
+      <c r="AX30" s="463"/>
+      <c r="AY30" s="463"/>
+      <c r="AZ30" s="464"/>
     </row>
     <row r="31" spans="1:52" ht="18" customHeight="1">
       <c r="A31" s="19"/>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="29"/>
       <c r="E31" s="30"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="19"/>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="25"/>
       <c r="S31" s="24"/>
       <c r="T31" s="19"/>
       <c r="U31" s="19"/>
       <c r="V31" s="19"/>
       <c r="W31" s="19"/>
       <c r="X31" s="19"/>
       <c r="Y31" s="19"/>
       <c r="Z31" s="19"/>
       <c r="AA31" s="19"/>
       <c r="AB31" s="19"/>
       <c r="AC31" s="19"/>
       <c r="AD31" s="19"/>
       <c r="AE31" s="19"/>
       <c r="AF31" s="19"/>
       <c r="AG31" s="19"/>
       <c r="AH31" s="19"/>
       <c r="AI31" s="25"/>
-      <c r="AJ31" s="457"/>
-[...15 lines deleted...]
-      <c r="AZ31" s="459"/>
+      <c r="AJ31" s="465"/>
+      <c r="AK31" s="466"/>
+      <c r="AL31" s="466"/>
+      <c r="AM31" s="466"/>
+      <c r="AN31" s="466"/>
+      <c r="AO31" s="466"/>
+      <c r="AP31" s="466"/>
+      <c r="AQ31" s="466"/>
+      <c r="AR31" s="466"/>
+      <c r="AS31" s="466"/>
+      <c r="AT31" s="466"/>
+      <c r="AU31" s="466"/>
+      <c r="AV31" s="466"/>
+      <c r="AW31" s="466"/>
+      <c r="AX31" s="466"/>
+      <c r="AY31" s="466"/>
+      <c r="AZ31" s="467"/>
     </row>
     <row r="32" spans="1:52" ht="18" customHeight="1">
       <c r="A32" s="19"/>
-      <c r="D32" s="468" t="s">
-[...16 lines deleted...]
-      <c r="S32" s="460">
+      <c r="D32" s="459" t="s">
+        <v>50</v>
+      </c>
+      <c r="E32" s="460"/>
+      <c r="F32" s="460"/>
+      <c r="G32" s="460"/>
+      <c r="H32" s="460"/>
+      <c r="I32" s="460"/>
+      <c r="J32" s="460"/>
+      <c r="K32" s="460"/>
+      <c r="L32" s="460"/>
+      <c r="M32" s="460"/>
+      <c r="N32" s="460"/>
+      <c r="O32" s="460"/>
+      <c r="P32" s="460"/>
+      <c r="Q32" s="460"/>
+      <c r="R32" s="461"/>
+      <c r="S32" s="468">
         <f>S24</f>
         <v>0</v>
       </c>
-      <c r="T32" s="461"/>
-[...14 lines deleted...]
-      <c r="AI32" s="462"/>
+      <c r="T32" s="469"/>
+      <c r="U32" s="469"/>
+      <c r="V32" s="469"/>
+      <c r="W32" s="469"/>
+      <c r="X32" s="469"/>
+      <c r="Y32" s="469"/>
+      <c r="Z32" s="469"/>
+      <c r="AA32" s="469"/>
+      <c r="AB32" s="469"/>
+      <c r="AC32" s="469"/>
+      <c r="AD32" s="469"/>
+      <c r="AE32" s="469"/>
+      <c r="AF32" s="469"/>
+      <c r="AG32" s="469"/>
+      <c r="AH32" s="469"/>
+      <c r="AI32" s="470"/>
       <c r="AJ32" s="26"/>
       <c r="AK32" s="27"/>
       <c r="AL32" s="27"/>
       <c r="AM32" s="27"/>
       <c r="AN32" s="27"/>
       <c r="AO32" s="27"/>
       <c r="AP32" s="27"/>
       <c r="AQ32" s="27"/>
       <c r="AR32" s="27"/>
       <c r="AS32" s="27"/>
       <c r="AT32" s="27"/>
       <c r="AU32" s="27"/>
       <c r="AV32" s="27"/>
       <c r="AW32" s="27"/>
       <c r="AX32" s="27"/>
       <c r="AY32" s="27"/>
       <c r="AZ32" s="28"/>
     </row>
     <row r="33" spans="1:52" ht="18" customHeight="1">
       <c r="A33" s="19"/>
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
@@ -21925,54 +22936,54 @@
       <c r="AF34" s="19"/>
       <c r="AG34" s="19"/>
       <c r="AH34" s="19"/>
       <c r="AI34" s="19"/>
       <c r="AJ34" s="19"/>
       <c r="AK34" s="19"/>
       <c r="AL34" s="19"/>
       <c r="AM34" s="19"/>
       <c r="AN34" s="19"/>
       <c r="AO34" s="19"/>
       <c r="AP34" s="19"/>
       <c r="AQ34" s="19"/>
       <c r="AR34" s="19"/>
       <c r="AS34" s="19"/>
       <c r="AT34" s="19"/>
       <c r="AU34" s="19"/>
       <c r="AV34" s="19"/>
       <c r="AW34" s="19"/>
       <c r="AX34" s="19"/>
       <c r="AY34" s="19"/>
       <c r="AZ34" s="19"/>
     </row>
     <row r="35" spans="1:52" ht="18" customHeight="1">
       <c r="A35" s="19"/>
       <c r="B35" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="19" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="19"/>
       <c r="N35" s="19"/>
       <c r="O35" s="19"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="19"/>
       <c r="R35" s="19"/>
       <c r="S35" s="19"/>
       <c r="T35" s="19"/>
       <c r="U35" s="19"/>
       <c r="V35" s="19"/>
       <c r="W35" s="19"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
       <c r="Z35" s="19"/>
       <c r="AA35" s="19"/>
@@ -22037,74 +23048,74 @@
       <c r="AF36" s="19"/>
       <c r="AG36" s="19"/>
       <c r="AH36" s="19"/>
       <c r="AI36" s="19"/>
       <c r="AJ36" s="19"/>
       <c r="AK36" s="19"/>
       <c r="AL36" s="19"/>
       <c r="AM36" s="19"/>
       <c r="AN36" s="19"/>
       <c r="AO36" s="19"/>
       <c r="AP36" s="19"/>
       <c r="AQ36" s="19"/>
       <c r="AR36" s="19"/>
       <c r="AS36" s="19"/>
       <c r="AT36" s="19"/>
       <c r="AU36" s="19"/>
       <c r="AV36" s="19"/>
       <c r="AW36" s="19"/>
       <c r="AX36" s="19"/>
       <c r="AY36" s="19"/>
       <c r="AZ36" s="19"/>
     </row>
     <row r="37" spans="1:52" ht="18" customHeight="1">
       <c r="A37" s="19"/>
       <c r="B37" s="19"/>
-      <c r="C37" s="449" t="s">
-[...22 lines deleted...]
-      <c r="X37" s="449"/>
+      <c r="C37" s="476" t="s">
+        <v>311</v>
+      </c>
+      <c r="D37" s="476"/>
+      <c r="E37" s="476"/>
+      <c r="F37" s="476"/>
+      <c r="G37" s="476"/>
+      <c r="H37" s="476"/>
+      <c r="I37" s="476"/>
+      <c r="J37" s="476"/>
+      <c r="K37" s="476"/>
+      <c r="L37" s="476"/>
+      <c r="M37" s="476"/>
+      <c r="N37" s="476"/>
+      <c r="O37" s="476"/>
+      <c r="P37" s="476"/>
+      <c r="Q37" s="476"/>
+      <c r="R37" s="476"/>
+      <c r="S37" s="476"/>
+      <c r="T37" s="476"/>
+      <c r="U37" s="476"/>
+      <c r="V37" s="476"/>
+      <c r="W37" s="476"/>
+      <c r="X37" s="476"/>
       <c r="Y37" s="19"/>
       <c r="Z37" s="19"/>
       <c r="AA37" s="19"/>
       <c r="AB37" s="19"/>
       <c r="AC37" s="19"/>
       <c r="AD37" s="19"/>
       <c r="AE37" s="19"/>
       <c r="AF37" s="19"/>
       <c r="AG37" s="19"/>
       <c r="AH37" s="19"/>
       <c r="AI37" s="19"/>
       <c r="AJ37" s="19"/>
       <c r="AK37" s="19"/>
       <c r="AL37" s="19"/>
       <c r="AM37" s="19"/>
       <c r="AN37" s="19"/>
       <c r="AO37" s="19"/>
       <c r="AP37" s="19"/>
       <c r="AQ37" s="19"/>
       <c r="AR37" s="19"/>
       <c r="AS37" s="19"/>
       <c r="AT37" s="19"/>
       <c r="AU37" s="19"/>
       <c r="AV37" s="19"/>
       <c r="AW37" s="19"/>
@@ -22147,203 +23158,203 @@
       <c r="AF38" s="19"/>
       <c r="AG38" s="19"/>
       <c r="AH38" s="19"/>
       <c r="AI38" s="19"/>
       <c r="AJ38" s="19"/>
       <c r="AK38" s="19"/>
       <c r="AL38" s="19"/>
       <c r="AM38" s="19"/>
       <c r="AN38" s="19"/>
       <c r="AO38" s="19"/>
       <c r="AP38" s="19"/>
       <c r="AQ38" s="19"/>
       <c r="AR38" s="19"/>
       <c r="AS38" s="19"/>
       <c r="AT38" s="19"/>
       <c r="AU38" s="19"/>
       <c r="AV38" s="19"/>
       <c r="AW38" s="19"/>
       <c r="AX38" s="19"/>
       <c r="AY38" s="19"/>
       <c r="AZ38" s="19"/>
     </row>
     <row r="39" spans="1:52" ht="18" customHeight="1">
       <c r="A39" s="19"/>
       <c r="B39" s="19"/>
-      <c r="C39" s="451" t="s">
+      <c r="C39" s="478" t="s">
         <v>2</v>
       </c>
-      <c r="D39" s="451"/>
-[...7 lines deleted...]
-      <c r="L39" s="451" t="str">
+      <c r="D39" s="478"/>
+      <c r="E39" s="478"/>
+      <c r="F39" s="478"/>
+      <c r="G39" s="478"/>
+      <c r="H39" s="478"/>
+      <c r="I39" s="478"/>
+      <c r="J39" s="478"/>
+      <c r="K39" s="478"/>
+      <c r="L39" s="478" t="str">
         <f>IF(基本情報!B51="","基本情報の第１の「２　法人名」を入力してください",基本情報!B51)</f>
         <v>基本情報の第１の「２　法人名」を入力してください</v>
       </c>
-      <c r="M39" s="451"/>
-[...38 lines deleted...]
-      <c r="AZ39" s="451"/>
+      <c r="M39" s="478"/>
+      <c r="N39" s="478"/>
+      <c r="O39" s="478"/>
+      <c r="P39" s="478"/>
+      <c r="Q39" s="478"/>
+      <c r="R39" s="478"/>
+      <c r="S39" s="478"/>
+      <c r="T39" s="478"/>
+      <c r="U39" s="478"/>
+      <c r="V39" s="478"/>
+      <c r="W39" s="478"/>
+      <c r="X39" s="478"/>
+      <c r="Y39" s="478"/>
+      <c r="Z39" s="478"/>
+      <c r="AA39" s="478"/>
+      <c r="AB39" s="478"/>
+      <c r="AC39" s="478"/>
+      <c r="AD39" s="478"/>
+      <c r="AE39" s="478"/>
+      <c r="AF39" s="478"/>
+      <c r="AG39" s="478"/>
+      <c r="AH39" s="478"/>
+      <c r="AI39" s="478"/>
+      <c r="AJ39" s="478"/>
+      <c r="AK39" s="478"/>
+      <c r="AL39" s="478"/>
+      <c r="AM39" s="478"/>
+      <c r="AN39" s="478"/>
+      <c r="AO39" s="478"/>
+      <c r="AP39" s="478"/>
+      <c r="AQ39" s="478"/>
+      <c r="AR39" s="478"/>
+      <c r="AS39" s="478"/>
+      <c r="AT39" s="478"/>
+      <c r="AU39" s="478"/>
+      <c r="AV39" s="478"/>
+      <c r="AW39" s="478"/>
+      <c r="AX39" s="478"/>
+      <c r="AY39" s="478"/>
+      <c r="AZ39" s="478"/>
     </row>
     <row r="40" spans="1:52" ht="18" customHeight="1">
       <c r="A40" s="19"/>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
       <c r="N40" s="19"/>
       <c r="O40" s="19"/>
       <c r="P40" s="19"/>
       <c r="Q40" s="19"/>
       <c r="R40" s="19"/>
       <c r="S40" s="19"/>
       <c r="T40" s="19"/>
       <c r="U40" s="19"/>
       <c r="V40" s="19"/>
       <c r="W40" s="19"/>
       <c r="X40" s="19"/>
       <c r="Y40" s="19"/>
       <c r="Z40" s="19"/>
       <c r="AA40" s="19"/>
       <c r="AB40" s="19"/>
       <c r="AC40" s="19"/>
       <c r="AD40" s="20"/>
       <c r="AE40" s="20"/>
       <c r="AF40" s="20"/>
       <c r="AG40" s="20"/>
       <c r="AH40" s="20"/>
       <c r="AI40" s="20"/>
       <c r="AJ40" s="20"/>
       <c r="AK40" s="20"/>
       <c r="AL40" s="20"/>
       <c r="AM40" s="20"/>
       <c r="AO40" s="20"/>
       <c r="AP40" s="20"/>
       <c r="AQ40" s="20"/>
       <c r="AR40" s="20"/>
       <c r="AS40" s="20"/>
     </row>
     <row r="41" spans="1:52" ht="18" customHeight="1">
       <c r="A41" s="19"/>
       <c r="B41" s="19"/>
-      <c r="C41" s="450" t="s">
-[...10 lines deleted...]
-      <c r="L41" s="452" t="str">
+      <c r="C41" s="477" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" s="477"/>
+      <c r="E41" s="477"/>
+      <c r="F41" s="477"/>
+      <c r="G41" s="477"/>
+      <c r="H41" s="477"/>
+      <c r="I41" s="477"/>
+      <c r="J41" s="477"/>
+      <c r="K41" s="477"/>
+      <c r="L41" s="479" t="str">
         <f>IF(OR(基本情報!B52="",基本情報!B53=""),"基本情報の「第１の３、４代表者職・氏名」を入力してください",基本情報!B52&amp;"　"&amp;基本情報!B53)</f>
         <v>基本情報の「第１の３、４代表者職・氏名」を入力してください</v>
       </c>
-      <c r="M41" s="452"/>
-[...29 lines deleted...]
-      <c r="AQ41" s="451" t="s">
+      <c r="M41" s="479"/>
+      <c r="N41" s="479"/>
+      <c r="O41" s="479"/>
+      <c r="P41" s="479"/>
+      <c r="Q41" s="479"/>
+      <c r="R41" s="479"/>
+      <c r="S41" s="479"/>
+      <c r="T41" s="479"/>
+      <c r="U41" s="479"/>
+      <c r="V41" s="479"/>
+      <c r="W41" s="479"/>
+      <c r="X41" s="479"/>
+      <c r="Y41" s="479"/>
+      <c r="Z41" s="479"/>
+      <c r="AA41" s="479"/>
+      <c r="AB41" s="479"/>
+      <c r="AC41" s="479"/>
+      <c r="AD41" s="479"/>
+      <c r="AE41" s="479"/>
+      <c r="AF41" s="479"/>
+      <c r="AG41" s="479"/>
+      <c r="AH41" s="479"/>
+      <c r="AI41" s="479"/>
+      <c r="AJ41" s="479"/>
+      <c r="AK41" s="479"/>
+      <c r="AL41" s="479"/>
+      <c r="AM41" s="479"/>
+      <c r="AN41" s="479"/>
+      <c r="AO41" s="479"/>
+      <c r="AP41" s="479"/>
+      <c r="AQ41" s="478" t="s">
         <v>3</v>
       </c>
-      <c r="AR41" s="453"/>
+      <c r="AR41" s="480"/>
       <c r="AS41" s="19"/>
       <c r="AT41" s="19"/>
       <c r="AU41" s="19"/>
       <c r="AV41" s="19"/>
       <c r="AW41" s="19"/>
       <c r="AX41" s="19"/>
       <c r="AY41" s="19"/>
       <c r="AZ41" s="19"/>
     </row>
     <row r="42" spans="1:52" ht="18" customHeight="1">
       <c r="A42" s="19"/>
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="19"/>
       <c r="J42" s="19"/>
       <c r="K42" s="19"/>
       <c r="L42" s="19"/>
       <c r="M42" s="19"/>
       <c r="N42" s="19"/>
       <c r="O42" s="19"/>
@@ -27387,133 +28398,133 @@
       <c r="AF135" s="19"/>
       <c r="AG135" s="19"/>
       <c r="AH135" s="19"/>
       <c r="AI135" s="19"/>
       <c r="AJ135" s="19"/>
       <c r="AK135" s="19"/>
       <c r="AL135" s="19"/>
       <c r="AM135" s="19"/>
       <c r="AN135" s="19"/>
       <c r="AO135" s="19"/>
       <c r="AP135" s="19"/>
       <c r="AQ135" s="19"/>
       <c r="AR135" s="19"/>
       <c r="AS135" s="19"/>
       <c r="AT135" s="19"/>
       <c r="AU135" s="19"/>
       <c r="AV135" s="19"/>
       <c r="AW135" s="19"/>
       <c r="AX135" s="19"/>
       <c r="AY135" s="19"/>
       <c r="AZ135" s="19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <mergeCells count="32">
-    <mergeCell ref="D13:R13"/>
-[...8 lines deleted...]
-    <mergeCell ref="D30:R30"/>
+    <mergeCell ref="C37:X37"/>
+    <mergeCell ref="C41:K41"/>
+    <mergeCell ref="L39:AZ39"/>
+    <mergeCell ref="C39:K39"/>
+    <mergeCell ref="L41:AP41"/>
+    <mergeCell ref="AQ41:AR41"/>
     <mergeCell ref="AJ24:AZ31"/>
     <mergeCell ref="S18:AI18"/>
     <mergeCell ref="D16:R16"/>
     <mergeCell ref="Y1:AE1"/>
     <mergeCell ref="AF1:AZ1"/>
     <mergeCell ref="A4:AZ4"/>
     <mergeCell ref="D8:R8"/>
     <mergeCell ref="S8:AI8"/>
     <mergeCell ref="AJ8:AZ8"/>
     <mergeCell ref="S16:AI16"/>
     <mergeCell ref="AJ22:AZ22"/>
     <mergeCell ref="D22:R22"/>
     <mergeCell ref="S22:AI22"/>
     <mergeCell ref="AJ10:AZ12"/>
     <mergeCell ref="D10:R10"/>
     <mergeCell ref="S10:AI10"/>
-    <mergeCell ref="C37:X37"/>
-[...4 lines deleted...]
-    <mergeCell ref="AQ41:AR41"/>
+    <mergeCell ref="D32:R32"/>
+    <mergeCell ref="S32:AI32"/>
+    <mergeCell ref="D24:R25"/>
+    <mergeCell ref="S24:AI24"/>
+    <mergeCell ref="D30:R30"/>
+    <mergeCell ref="D13:R13"/>
+    <mergeCell ref="S13:AI13"/>
+    <mergeCell ref="D18:R18"/>
+    <mergeCell ref="AJ13:AZ15"/>
+    <mergeCell ref="AJ16:AZ17"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet4">
     <tabColor theme="0" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AN22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M1" sqref="M1"/>
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="1.109375" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="17.44140625" customWidth="1"/>
     <col min="5" max="5" width="17.77734375" customWidth="1"/>
     <col min="6" max="11" width="15.6640625" customWidth="1"/>
     <col min="12" max="12" width="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:40" ht="13.5" customHeight="1">
       <c r="B1" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="58" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="I1" s="477" t="str">
+        <v>110</v>
+      </c>
+      <c r="I1" s="481" t="str">
         <f>IF(基本情報!B62="","",基本情報!B62)</f>
         <v/>
       </c>
-      <c r="J1" s="477"/>
-      <c r="K1" s="477"/>
+      <c r="J1" s="481"/>
+      <c r="K1" s="481"/>
       <c r="L1" s="265"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="3"/>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="3"/>
       <c r="AG1" s="3"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
@@ -27659,1430 +28670,1431 @@
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="3"/>
       <c r="AG5" s="3"/>
       <c r="AH5" s="3"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="3"/>
       <c r="AL5" s="3"/>
       <c r="AM5" s="3"/>
       <c r="AN5" s="3"/>
     </row>
     <row r="6" spans="2:40" ht="27" customHeight="1">
-      <c r="B6" s="485" t="s">
-[...10 lines deleted...]
-      <c r="K6" s="486"/>
+      <c r="B6" s="489" t="s">
+        <v>451</v>
+      </c>
+      <c r="C6" s="489"/>
+      <c r="D6" s="490"/>
+      <c r="E6" s="490"/>
+      <c r="F6" s="490"/>
+      <c r="G6" s="490"/>
+      <c r="H6" s="490"/>
+      <c r="I6" s="490"/>
+      <c r="J6" s="490"/>
+      <c r="K6" s="490"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
       <c r="AL6" s="4"/>
       <c r="AM6" s="4"/>
       <c r="AN6" s="4"/>
     </row>
     <row r="7" spans="2:40" ht="27" customHeight="1">
-      <c r="B7" s="485" t="s">
-[...10 lines deleted...]
-      <c r="K7" s="486"/>
+      <c r="B7" s="489" t="s">
+        <v>452</v>
+      </c>
+      <c r="C7" s="489"/>
+      <c r="D7" s="490"/>
+      <c r="E7" s="490"/>
+      <c r="F7" s="490"/>
+      <c r="G7" s="490"/>
+      <c r="H7" s="490"/>
+      <c r="I7" s="490"/>
+      <c r="J7" s="490"/>
+      <c r="K7" s="490"/>
       <c r="L7" s="4"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
       <c r="U7" s="4"/>
       <c r="V7" s="4"/>
       <c r="W7" s="4"/>
       <c r="X7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
     </row>
     <row r="9" spans="2:40">
       <c r="L9" s="6"/>
     </row>
     <row r="11" spans="2:40">
       <c r="I11" s="6"/>
       <c r="K11" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="2:40" ht="16.8" thickBot="1">
-      <c r="B12" s="480" t="s">
+      <c r="B12" s="484" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="66" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="D12" s="66" t="s">
+      <c r="F12" s="66" t="s">
         <v>83</v>
       </c>
-      <c r="E12" s="66" t="s">
+      <c r="G12" s="66" t="s">
         <v>74</v>
       </c>
-      <c r="F12" s="66" t="s">
+      <c r="H12" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="66" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="70" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" s="70" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="2:40" ht="33" thickTop="1">
+      <c r="B13" s="485"/>
+      <c r="C13" s="487" t="s">
+        <v>89</v>
+      </c>
+      <c r="D13" s="487" t="s">
+        <v>97</v>
+      </c>
+      <c r="E13" s="67" t="s">
+        <v>98</v>
+      </c>
+      <c r="F13" s="487" t="s">
+        <v>92</v>
+      </c>
+      <c r="G13" s="487" t="s">
+        <v>416</v>
+      </c>
+      <c r="H13" s="67" t="s">
+        <v>93</v>
+      </c>
+      <c r="I13" s="67" t="s">
+        <v>86</v>
+      </c>
+      <c r="J13" s="491" t="s">
+        <v>87</v>
+      </c>
+      <c r="K13" s="71" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14" spans="2:40" ht="40.200000000000003">
+      <c r="B14" s="486"/>
+      <c r="C14" s="488"/>
+      <c r="D14" s="488"/>
+      <c r="E14" s="68" t="s">
         <v>84</v>
       </c>
-      <c r="G12" s="66" t="s">
-[...53 lines deleted...]
-      <c r="G14" s="484"/>
+      <c r="F14" s="488"/>
+      <c r="G14" s="488"/>
       <c r="H14" s="68" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="I14" s="69" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="J14" s="488"/>
+        <v>418</v>
+      </c>
+      <c r="J14" s="492"/>
       <c r="K14" s="72" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
     </row>
     <row r="15" spans="2:40" ht="49.95" customHeight="1" thickBot="1">
       <c r="B15" s="5" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C15" s="44">
         <f>+'【郵送】第１号様式（１）－２ 積算内訳書'!F70</f>
         <v>0</v>
       </c>
       <c r="D15" s="46">
-        <f>基本情報!B100</f>
+        <f>基本情報!B104</f>
         <v>0</v>
       </c>
       <c r="E15" s="46">
         <f>C15-D15</f>
         <v>0</v>
       </c>
       <c r="F15" s="45">
         <v>2000000</v>
       </c>
       <c r="G15" s="54">
-        <f>SUM(基本情報!$B$85,基本情報!$B$90,基本情報!$B$94)</f>
+        <f>SUM(基本情報!$B$85,基本情報!$B$90,基本情報!$B$94,基本情報!$B$98)</f>
         <v>0</v>
       </c>
       <c r="H15" s="45">
         <f>F15-G15</f>
         <v>2000000</v>
       </c>
       <c r="I15" s="45">
         <f>IF(E15&gt;H15,H15,E15)</f>
         <v>0</v>
       </c>
       <c r="J15" s="73" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K15" s="264">
         <f>ROUNDDOWN(I15,-3)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:40" ht="13.8" thickTop="1"/>
     <row r="17" spans="2:4" ht="13.8" thickBot="1">
       <c r="D17" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="2:4" ht="49.95" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B18" s="478" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="479"/>
+      <c r="B18" s="482" t="s">
+        <v>420</v>
+      </c>
+      <c r="C18" s="483"/>
       <c r="D18" s="74">
         <f>K15</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:4" ht="13.8" thickTop="1"/>
     <row r="22" spans="2:4">
       <c r="B22" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="I1:K1"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B12:B14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B6:K6"/>
     <mergeCell ref="B7:K7"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="F13:F14"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet5">
     <tabColor rgb="FFCCFFFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Y73"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="50.44140625" style="15" customWidth="1"/>
     <col min="3" max="3" width="16.21875" style="15" customWidth="1"/>
     <col min="4" max="4" width="12.6640625" style="15" customWidth="1"/>
     <col min="5" max="5" width="11.21875" style="15" customWidth="1"/>
     <col min="6" max="6" width="27.21875" style="15" customWidth="1"/>
     <col min="7" max="7" width="4" style="15" customWidth="1"/>
     <col min="8" max="8" width="3.88671875" style="15" customWidth="1"/>
     <col min="9" max="9" width="4.33203125" style="15" customWidth="1"/>
-    <col min="10" max="11" width="9" style="15" customWidth="1"/>
+    <col min="10" max="10" width="3.33203125" style="15" customWidth="1"/>
+    <col min="11" max="11" width="3.21875" style="15" customWidth="1"/>
     <col min="12" max="12" width="9" style="15"/>
     <col min="13" max="13" width="33.77734375" style="15" customWidth="1"/>
     <col min="14" max="14" width="16.21875" style="15" customWidth="1"/>
     <col min="15" max="15" width="17.109375" style="15" customWidth="1"/>
     <col min="16" max="16" width="15.6640625" style="15" customWidth="1"/>
     <col min="17" max="17" width="29" style="15" customWidth="1"/>
     <col min="18" max="18" width="9" style="15"/>
     <col min="19" max="19" width="6.33203125" style="15" customWidth="1"/>
     <col min="20" max="20" width="28.88671875" style="15" customWidth="1"/>
     <col min="21" max="21" width="9.44140625" style="15" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.44140625" style="15" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9" style="15"/>
     <col min="25" max="25" width="5.5546875" style="15" customWidth="1"/>
     <col min="26" max="16384" width="9" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" customFormat="1" ht="13.5" customHeight="1">
       <c r="B1" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C1" s="59" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D1" s="496" t="str">
+        <v>110</v>
+      </c>
+      <c r="D1" s="499" t="str">
         <f>IF(基本情報!B62="","",基本情報!B62)</f>
         <v/>
       </c>
-      <c r="E1" s="496"/>
-      <c r="F1" s="496"/>
+      <c r="E1" s="499"/>
+      <c r="F1" s="499"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="124"/>
       <c r="K1" s="125"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
     </row>
     <row r="2" spans="2:25">
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
     </row>
     <row r="3" spans="2:25" ht="18" customHeight="1">
-      <c r="B3" s="500" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="501"/>
+      <c r="B3" s="508" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="509"/>
+      <c r="D3" s="509"/>
+      <c r="E3" s="509"/>
+      <c r="F3" s="509"/>
+      <c r="G3" s="509"/>
       <c r="L3" s="128"/>
       <c r="M3" s="129"/>
       <c r="N3" s="129"/>
       <c r="O3" s="129"/>
       <c r="P3" s="129"/>
       <c r="Q3" s="129"/>
       <c r="R3" s="130"/>
       <c r="S3" s="129"/>
       <c r="T3" s="129"/>
       <c r="U3" s="129"/>
       <c r="V3" s="129"/>
       <c r="W3" s="129"/>
       <c r="X3" s="129"/>
       <c r="Y3" s="130"/>
     </row>
     <row r="4" spans="2:25" ht="15" customHeight="1">
-      <c r="B4" s="501"/>
-[...4 lines deleted...]
-      <c r="G4" s="501"/>
+      <c r="B4" s="509"/>
+      <c r="C4" s="509"/>
+      <c r="D4" s="509"/>
+      <c r="E4" s="509"/>
+      <c r="F4" s="509"/>
+      <c r="G4" s="509"/>
       <c r="L4" s="131"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="12"/>
       <c r="R4" s="165"/>
-      <c r="T4" s="504" t="s">
-[...5 lines deleted...]
-      <c r="X4" s="504"/>
+      <c r="T4" s="498" t="s">
+        <v>288</v>
+      </c>
+      <c r="U4" s="498"/>
+      <c r="V4" s="498"/>
+      <c r="W4" s="498"/>
+      <c r="X4" s="498"/>
       <c r="Y4" s="132"/>
     </row>
     <row r="5" spans="2:25" ht="9.6" customHeight="1">
       <c r="B5" s="39"/>
       <c r="C5" s="39"/>
       <c r="D5" s="39"/>
       <c r="E5" s="39"/>
       <c r="F5" s="39"/>
       <c r="G5" s="39"/>
       <c r="L5" s="166"/>
       <c r="M5" s="167"/>
       <c r="N5" s="167"/>
       <c r="O5" s="167"/>
       <c r="P5" s="167"/>
       <c r="Q5" s="167"/>
       <c r="R5" s="168"/>
-      <c r="T5" s="498"/>
-[...3 lines deleted...]
-      <c r="X5" s="498"/>
+      <c r="T5" s="496"/>
+      <c r="U5" s="496"/>
+      <c r="V5" s="496"/>
+      <c r="W5" s="496"/>
+      <c r="X5" s="496"/>
       <c r="Y5" s="132"/>
     </row>
     <row r="6" spans="2:25" ht="37.950000000000003" customHeight="1">
-      <c r="B6" s="502" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="503"/>
+      <c r="B6" s="504" t="s">
+        <v>328</v>
+      </c>
+      <c r="C6" s="505"/>
+      <c r="D6" s="505"/>
+      <c r="E6" s="505"/>
+      <c r="F6" s="505"/>
       <c r="G6" s="39"/>
       <c r="L6" s="131"/>
-      <c r="M6" s="509" t="s">
-[...5 lines deleted...]
-      <c r="Q6" s="511"/>
+      <c r="M6" s="510" t="s">
+        <v>308</v>
+      </c>
+      <c r="N6" s="511"/>
+      <c r="O6" s="511"/>
+      <c r="P6" s="511"/>
+      <c r="Q6" s="512"/>
       <c r="R6" s="168"/>
-      <c r="S6" s="505" t="s">
-[...7 lines deleted...]
-      <c r="Y6" s="507"/>
+      <c r="S6" s="493" t="s">
+        <v>289</v>
+      </c>
+      <c r="T6" s="494"/>
+      <c r="U6" s="494"/>
+      <c r="V6" s="494"/>
+      <c r="W6" s="494"/>
+      <c r="X6" s="494"/>
+      <c r="Y6" s="495"/>
     </row>
     <row r="7" spans="2:25" ht="9.6" customHeight="1">
       <c r="B7" s="39"/>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
       <c r="L7" s="131"/>
       <c r="M7" s="162"/>
       <c r="N7" s="162"/>
       <c r="O7" s="162"/>
       <c r="P7" s="162"/>
       <c r="Q7" s="162"/>
       <c r="R7" s="157"/>
-      <c r="T7" s="498"/>
-[...3 lines deleted...]
-      <c r="X7" s="498"/>
+      <c r="T7" s="496"/>
+      <c r="U7" s="496"/>
+      <c r="V7" s="496"/>
+      <c r="W7" s="496"/>
+      <c r="X7" s="496"/>
       <c r="Y7" s="132"/>
     </row>
     <row r="8" spans="2:25" ht="18" customHeight="1">
       <c r="B8" s="12" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C8" s="31"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
-      <c r="F8" s="512" t="str">
+      <c r="F8" s="513" t="str">
         <f>IF(AND(基本情報!B74="実施なし",F20&gt;0),"「基本情報」の第３の（１）①ICTを活用した子供見守りサービス（GPSやBluetoothを活用したシステム等）の導入を「実施あり（今後実施予定も含む）」に修正してください。","")</f>
         <v/>
       </c>
-      <c r="G8" s="513"/>
-      <c r="H8" s="513"/>
+      <c r="G8" s="514"/>
+      <c r="H8" s="514"/>
       <c r="L8" s="131"/>
-      <c r="M8" s="502"/>
-[...3 lines deleted...]
-      <c r="Q8" s="503"/>
+      <c r="M8" s="504"/>
+      <c r="N8" s="505"/>
+      <c r="O8" s="505"/>
+      <c r="P8" s="505"/>
+      <c r="Q8" s="505"/>
       <c r="R8" s="157"/>
-      <c r="T8" s="498" t="s">
-[...5 lines deleted...]
-      <c r="X8" s="498"/>
+      <c r="T8" s="496" t="s">
+        <v>290</v>
+      </c>
+      <c r="U8" s="496"/>
+      <c r="V8" s="496"/>
+      <c r="W8" s="496"/>
+      <c r="X8" s="496"/>
       <c r="Y8" s="132"/>
     </row>
     <row r="9" spans="2:25" ht="18" customHeight="1">
       <c r="B9" s="12" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
-      <c r="F9" s="512"/>
-[...1 lines deleted...]
-      <c r="H9" s="513"/>
+      <c r="F9" s="513"/>
+      <c r="G9" s="514"/>
+      <c r="H9" s="514"/>
       <c r="L9" s="131"/>
       <c r="M9" s="39"/>
       <c r="N9" s="39"/>
       <c r="O9" s="39"/>
       <c r="P9" s="39"/>
       <c r="Q9" s="39"/>
       <c r="R9" s="157"/>
-      <c r="T9" s="498" t="s">
-[...5 lines deleted...]
-      <c r="X9" s="498"/>
+      <c r="T9" s="496" t="s">
+        <v>291</v>
+      </c>
+      <c r="U9" s="496"/>
+      <c r="V9" s="496"/>
+      <c r="W9" s="496"/>
+      <c r="X9" s="496"/>
       <c r="Y9" s="132"/>
     </row>
     <row r="10" spans="2:25" ht="24.75" customHeight="1">
       <c r="B10" s="12" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C10" s="31"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
-      <c r="F10" s="512"/>
-[...1 lines deleted...]
-      <c r="H10" s="513"/>
+      <c r="F10" s="513"/>
+      <c r="G10" s="514"/>
+      <c r="H10" s="514"/>
       <c r="I10" s="15">
         <f>SUM(I11:I72)</f>
         <v>0</v>
       </c>
       <c r="L10" s="131"/>
       <c r="M10" s="12" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="N10" s="31"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="159"/>
       <c r="R10" s="165"/>
-      <c r="T10" s="504" t="s">
-[...5 lines deleted...]
-      <c r="X10" s="504"/>
+      <c r="T10" s="498" t="s">
+        <v>292</v>
+      </c>
+      <c r="U10" s="498"/>
+      <c r="V10" s="498"/>
+      <c r="W10" s="498"/>
+      <c r="X10" s="498"/>
       <c r="Y10" s="132"/>
     </row>
     <row r="11" spans="2:25" ht="18" customHeight="1">
       <c r="B11" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="D11" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C11" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="32" t="s">
+      <c r="E11" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="E11" s="32" t="s">
+      <c r="F11" s="32" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="L11" s="131"/>
       <c r="M11" s="12" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="N11" s="31"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="159"/>
       <c r="R11" s="165"/>
-      <c r="T11" s="504" t="s">
-[...5 lines deleted...]
-      <c r="X11" s="504"/>
+      <c r="T11" s="498" t="s">
+        <v>293</v>
+      </c>
+      <c r="U11" s="498"/>
+      <c r="V11" s="498"/>
+      <c r="W11" s="498"/>
+      <c r="X11" s="498"/>
       <c r="Y11" s="132"/>
     </row>
     <row r="12" spans="2:25" ht="18" customHeight="1">
       <c r="B12" s="121"/>
       <c r="C12" s="127"/>
       <c r="D12" s="116"/>
       <c r="E12" s="118"/>
       <c r="F12" s="41">
         <f t="shared" ref="F12:F19" si="0">D12*E12</f>
         <v>0</v>
       </c>
       <c r="H12" s="126"/>
       <c r="L12" s="131"/>
       <c r="M12" s="160" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="N12" s="161"/>
       <c r="O12" s="160"/>
       <c r="P12" s="160"/>
       <c r="Q12" s="133"/>
       <c r="R12" s="165"/>
-      <c r="T12" s="504" t="s">
-[...5 lines deleted...]
-      <c r="X12" s="504"/>
+      <c r="T12" s="498" t="s">
+        <v>294</v>
+      </c>
+      <c r="U12" s="498"/>
+      <c r="V12" s="498"/>
+      <c r="W12" s="498"/>
+      <c r="X12" s="498"/>
       <c r="Y12" s="132"/>
     </row>
     <row r="13" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B13" s="122"/>
       <c r="C13" s="127"/>
       <c r="D13" s="116"/>
       <c r="E13" s="118"/>
       <c r="F13" s="41">
         <f>D13*E13</f>
         <v>0</v>
       </c>
       <c r="H13" s="126"/>
       <c r="L13" s="131"/>
       <c r="M13" s="134" t="s">
+        <v>55</v>
+      </c>
+      <c r="N13" s="135" t="s">
+        <v>172</v>
+      </c>
+      <c r="O13" s="134" t="s">
         <v>56</v>
       </c>
-      <c r="N13" s="135" t="s">
-[...2 lines deleted...]
-      <c r="O13" s="134" t="s">
+      <c r="P13" s="134" t="s">
         <v>57</v>
       </c>
-      <c r="P13" s="134" t="s">
+      <c r="Q13" s="134" t="s">
         <v>58</v>
       </c>
-      <c r="Q13" s="134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R13" s="132"/>
-      <c r="T13" s="498"/>
-[...3 lines deleted...]
-      <c r="X13" s="498"/>
+      <c r="T13" s="496"/>
+      <c r="U13" s="496"/>
+      <c r="V13" s="496"/>
+      <c r="W13" s="496"/>
+      <c r="X13" s="496"/>
       <c r="Y13" s="132"/>
     </row>
     <row r="14" spans="2:25" ht="18" customHeight="1">
       <c r="B14" s="122"/>
       <c r="C14" s="127"/>
       <c r="D14" s="116"/>
       <c r="E14" s="118"/>
       <c r="F14" s="41">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H14" s="126"/>
       <c r="L14" s="131"/>
-      <c r="M14" s="270" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="271">
+      <c r="M14" s="268" t="s">
+        <v>295</v>
+      </c>
+      <c r="N14" s="269">
         <v>45504</v>
       </c>
-      <c r="O14" s="272">
+      <c r="O14" s="270">
         <v>20000</v>
       </c>
-      <c r="P14" s="273">
+      <c r="P14" s="271">
         <v>3</v>
       </c>
       <c r="Q14" s="174">
         <f t="shared" ref="Q14:Q21" si="1">O14*P14</f>
         <v>60000</v>
       </c>
       <c r="R14" s="132"/>
       <c r="S14" s="126"/>
-      <c r="T14" s="498" t="s">
-[...5 lines deleted...]
-      <c r="X14" s="498"/>
+      <c r="T14" s="496" t="s">
+        <v>296</v>
+      </c>
+      <c r="U14" s="496"/>
+      <c r="V14" s="496"/>
+      <c r="W14" s="496"/>
+      <c r="X14" s="496"/>
       <c r="Y14" s="132"/>
     </row>
     <row r="15" spans="2:25" ht="18" customHeight="1">
       <c r="B15" s="122"/>
       <c r="C15" s="127"/>
       <c r="D15" s="116"/>
       <c r="E15" s="118"/>
       <c r="F15" s="41">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H15" s="126"/>
       <c r="L15" s="131"/>
-      <c r="M15" s="274" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="275">
+      <c r="M15" s="272" t="s">
+        <v>323</v>
+      </c>
+      <c r="N15" s="273">
         <v>45504</v>
       </c>
       <c r="O15" s="41">
         <v>10000</v>
       </c>
-      <c r="P15" s="276">
+      <c r="P15" s="274">
         <v>1</v>
       </c>
       <c r="Q15" s="175">
         <f>O15*P15</f>
         <v>10000</v>
       </c>
       <c r="R15" s="132"/>
       <c r="S15" s="126"/>
-      <c r="T15" s="498" t="s">
-[...5 lines deleted...]
-      <c r="X15" s="498"/>
+      <c r="T15" s="496" t="s">
+        <v>325</v>
+      </c>
+      <c r="U15" s="496"/>
+      <c r="V15" s="496"/>
+      <c r="W15" s="496"/>
+      <c r="X15" s="496"/>
       <c r="Y15" s="132"/>
     </row>
     <row r="16" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B16" s="122"/>
       <c r="C16" s="127"/>
       <c r="D16" s="116"/>
       <c r="E16" s="118"/>
       <c r="F16" s="41">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H16" s="126"/>
       <c r="L16" s="131"/>
-      <c r="M16" s="277" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="278">
+      <c r="M16" s="275" t="s">
+        <v>324</v>
+      </c>
+      <c r="N16" s="276">
         <v>45504</v>
       </c>
-      <c r="O16" s="279">
+      <c r="O16" s="277">
         <v>7000</v>
       </c>
-      <c r="P16" s="280">
+      <c r="P16" s="278">
         <v>1</v>
       </c>
       <c r="Q16" s="176">
         <f>O16*P16</f>
         <v>7000</v>
       </c>
       <c r="R16" s="132"/>
       <c r="S16" s="126"/>
-      <c r="T16" s="498"/>
-[...3 lines deleted...]
-      <c r="X16" s="498"/>
+      <c r="T16" s="496"/>
+      <c r="U16" s="496"/>
+      <c r="V16" s="496"/>
+      <c r="W16" s="496"/>
+      <c r="X16" s="496"/>
       <c r="Y16" s="132"/>
     </row>
     <row r="17" spans="2:25" ht="18" customHeight="1">
       <c r="B17" s="122"/>
       <c r="C17" s="127"/>
       <c r="D17" s="116"/>
       <c r="E17" s="118"/>
       <c r="F17" s="41">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H17" s="126"/>
       <c r="L17" s="131"/>
-      <c r="M17" s="281"/>
-[...2 lines deleted...]
-      <c r="P17" s="284"/>
+      <c r="M17" s="279"/>
+      <c r="N17" s="280"/>
+      <c r="O17" s="281"/>
+      <c r="P17" s="282"/>
       <c r="Q17" s="173">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R17" s="132"/>
       <c r="S17" s="126"/>
-      <c r="T17" s="499" t="s">
-[...5 lines deleted...]
-      <c r="X17" s="499"/>
+      <c r="T17" s="497" t="s">
+        <v>297</v>
+      </c>
+      <c r="U17" s="497"/>
+      <c r="V17" s="497"/>
+      <c r="W17" s="497"/>
+      <c r="X17" s="497"/>
       <c r="Y17" s="132"/>
     </row>
     <row r="18" spans="2:25" ht="18" customHeight="1">
       <c r="B18" s="122"/>
       <c r="C18" s="127"/>
       <c r="D18" s="116"/>
       <c r="E18" s="118"/>
       <c r="F18" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H18" s="126"/>
       <c r="L18" s="131"/>
-      <c r="M18" s="285"/>
-[...2 lines deleted...]
-      <c r="P18" s="288"/>
+      <c r="M18" s="283"/>
+      <c r="N18" s="284"/>
+      <c r="O18" s="285"/>
+      <c r="P18" s="286"/>
       <c r="Q18" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R18" s="132"/>
       <c r="S18" s="126"/>
-      <c r="T18" s="498" t="s">
-[...5 lines deleted...]
-      <c r="X18" s="498"/>
+      <c r="T18" s="496" t="s">
+        <v>298</v>
+      </c>
+      <c r="U18" s="496"/>
+      <c r="V18" s="496"/>
+      <c r="W18" s="496"/>
+      <c r="X18" s="496"/>
       <c r="Y18" s="132"/>
     </row>
     <row r="19" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B19" s="122"/>
       <c r="C19" s="127"/>
       <c r="D19" s="116"/>
       <c r="E19" s="118"/>
       <c r="F19" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H19" s="126"/>
       <c r="L19" s="131"/>
-      <c r="M19" s="285"/>
-[...2 lines deleted...]
-      <c r="P19" s="288"/>
+      <c r="M19" s="283"/>
+      <c r="N19" s="284"/>
+      <c r="O19" s="285"/>
+      <c r="P19" s="286"/>
       <c r="Q19" s="41">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R19" s="132"/>
       <c r="S19" s="126"/>
       <c r="T19" s="136" t="s">
+        <v>299</v>
+      </c>
+      <c r="U19" s="136" t="s">
+        <v>300</v>
+      </c>
+      <c r="V19" s="136" t="s">
         <v>301</v>
       </c>
-      <c r="U19" s="136" t="s">
+      <c r="W19" s="136" t="s">
         <v>302</v>
       </c>
-      <c r="V19" s="136" t="s">
+      <c r="X19" s="137" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
       <c r="Y19" s="132"/>
     </row>
     <row r="20" spans="2:25" ht="18" customHeight="1" thickTop="1">
       <c r="B20" s="35"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="37" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F20" s="33">
         <f>SUM(F12:F19)</f>
         <v>0</v>
       </c>
       <c r="I20" s="15">
         <f>IF(AND(基本情報!B74="実施あり（今後実施予定も含む）",F20=0),1,0)</f>
         <v>0</v>
       </c>
       <c r="L20" s="131"/>
-      <c r="M20" s="285"/>
-[...2 lines deleted...]
-      <c r="P20" s="288"/>
+      <c r="M20" s="283"/>
+      <c r="N20" s="284"/>
+      <c r="O20" s="285"/>
+      <c r="P20" s="286"/>
       <c r="Q20" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R20" s="132"/>
       <c r="S20" s="126"/>
       <c r="T20" s="138" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="U20" s="139">
         <v>20000</v>
       </c>
       <c r="V20" s="140">
         <v>3</v>
       </c>
       <c r="W20" s="141">
         <f>U20*V20</f>
         <v>60000</v>
       </c>
       <c r="X20" s="142"/>
       <c r="Y20" s="132"/>
     </row>
     <row r="21" spans="2:25" ht="16.8" customHeight="1" thickBot="1">
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="L21" s="131"/>
-      <c r="M21" s="285"/>
-[...2 lines deleted...]
-      <c r="P21" s="288"/>
+      <c r="M21" s="283"/>
+      <c r="N21" s="284"/>
+      <c r="O21" s="285"/>
+      <c r="P21" s="286"/>
       <c r="Q21" s="42">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R21" s="132"/>
       <c r="S21" s="126"/>
       <c r="T21" s="143" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="U21" s="144">
         <v>10000</v>
       </c>
       <c r="V21" s="144">
         <v>1</v>
       </c>
       <c r="W21" s="145">
         <f>U21*V21</f>
         <v>10000</v>
       </c>
       <c r="X21" s="142"/>
       <c r="Y21" s="132"/>
     </row>
     <row r="22" spans="2:25" ht="30" customHeight="1" thickTop="1" thickBot="1">
       <c r="B22" s="12" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="C22" s="514" t="str">
+        <v>137</v>
+      </c>
+      <c r="C22" s="515" t="str">
         <f>IF(AND(基本情報!B75="実施なし",F32&gt;0),"「基本情報」の第３の（１）②登降園管理システムの導入を「実施あり（今後実施予定も含む）」に修正してください。","")</f>
         <v/>
       </c>
-      <c r="D22" s="514"/>
-[...2 lines deleted...]
-      <c r="G22" s="515"/>
+      <c r="D22" s="515"/>
+      <c r="E22" s="515"/>
+      <c r="F22" s="515"/>
+      <c r="G22" s="516"/>
       <c r="L22" s="131"/>
       <c r="M22" s="35"/>
       <c r="N22" s="36"/>
       <c r="O22" s="36"/>
       <c r="P22" s="37" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Q22" s="33">
         <f>SUM(Q14:Q21)</f>
         <v>77000</v>
       </c>
       <c r="R22" s="132"/>
       <c r="T22" s="146" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="U22" s="147"/>
       <c r="V22" s="147"/>
       <c r="W22" s="148">
         <v>7000</v>
       </c>
       <c r="X22" s="142"/>
       <c r="Y22" s="132"/>
     </row>
     <row r="23" spans="2:25" ht="18" customHeight="1">
       <c r="B23" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="D23" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="32" t="s">
+      <c r="E23" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="E23" s="32" t="s">
+      <c r="F23" s="32" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="L23" s="131"/>
       <c r="M23" s="163"/>
       <c r="N23" s="163"/>
       <c r="O23" s="163"/>
       <c r="P23" s="163"/>
       <c r="Q23" s="163"/>
       <c r="R23" s="158"/>
       <c r="T23" s="149" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="U23" s="150"/>
       <c r="V23" s="150"/>
       <c r="W23" s="151">
         <f>SUM(W20:W22)</f>
         <v>77000</v>
       </c>
       <c r="X23" s="152"/>
       <c r="Y23" s="132"/>
     </row>
     <row r="24" spans="2:25" ht="18" customHeight="1">
       <c r="B24" s="121"/>
       <c r="C24" s="127"/>
       <c r="D24" s="116"/>
       <c r="E24" s="118"/>
       <c r="F24" s="41">
         <f>D24*E24</f>
         <v>0</v>
       </c>
       <c r="H24" s="126"/>
       <c r="L24" s="131"/>
       <c r="R24" s="132"/>
-      <c r="T24" s="498"/>
-[...3 lines deleted...]
-      <c r="X24" s="498"/>
+      <c r="T24" s="496"/>
+      <c r="U24" s="496"/>
+      <c r="V24" s="496"/>
+      <c r="W24" s="496"/>
+      <c r="X24" s="496"/>
       <c r="Y24" s="132"/>
     </row>
     <row r="25" spans="2:25" ht="18" customHeight="1">
       <c r="B25" s="121"/>
       <c r="C25" s="127"/>
       <c r="D25" s="116"/>
       <c r="E25" s="118"/>
       <c r="F25" s="42">
         <f t="shared" ref="F25:F29" si="2">D25*E25</f>
         <v>0</v>
       </c>
       <c r="H25" s="126"/>
       <c r="L25" s="131"/>
       <c r="M25" s="164"/>
       <c r="R25" s="132"/>
-      <c r="T25" s="498"/>
-[...3 lines deleted...]
-      <c r="X25" s="498"/>
+      <c r="T25" s="496"/>
+      <c r="U25" s="496"/>
+      <c r="V25" s="496"/>
+      <c r="W25" s="496"/>
+      <c r="X25" s="496"/>
       <c r="Y25" s="132"/>
     </row>
     <row r="26" spans="2:25" ht="18" customHeight="1">
       <c r="B26" s="121"/>
       <c r="C26" s="127"/>
       <c r="D26" s="116"/>
       <c r="E26" s="118"/>
       <c r="F26" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H26" s="126"/>
       <c r="L26" s="131"/>
       <c r="M26" s="169" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="N26" s="155"/>
       <c r="O26" s="155"/>
       <c r="P26" s="155"/>
       <c r="Q26" s="155"/>
       <c r="R26" s="132"/>
-      <c r="T26" s="499" t="s">
-[...5 lines deleted...]
-      <c r="X26" s="499"/>
+      <c r="T26" s="497" t="s">
+        <v>307</v>
+      </c>
+      <c r="U26" s="497"/>
+      <c r="V26" s="497"/>
+      <c r="W26" s="497"/>
+      <c r="X26" s="497"/>
       <c r="Y26" s="132"/>
     </row>
     <row r="27" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B27" s="121"/>
       <c r="C27" s="127"/>
       <c r="D27" s="116"/>
       <c r="E27" s="118"/>
       <c r="F27" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H27" s="126"/>
       <c r="L27" s="131"/>
       <c r="M27" s="134" t="s">
+        <v>55</v>
+      </c>
+      <c r="N27" s="135" t="s">
+        <v>172</v>
+      </c>
+      <c r="O27" s="134" t="s">
         <v>56</v>
       </c>
-      <c r="N27" s="135" t="s">
-[...2 lines deleted...]
-      <c r="O27" s="134" t="s">
+      <c r="P27" s="134" t="s">
         <v>57</v>
       </c>
-      <c r="P27" s="134" t="s">
+      <c r="Q27" s="134" t="s">
         <v>58</v>
       </c>
-      <c r="Q27" s="134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R27" s="132"/>
-      <c r="T27" s="498" t="s">
-[...5 lines deleted...]
-      <c r="X27" s="498"/>
+      <c r="T27" s="496" t="s">
+        <v>298</v>
+      </c>
+      <c r="U27" s="496"/>
+      <c r="V27" s="496"/>
+      <c r="W27" s="496"/>
+      <c r="X27" s="496"/>
       <c r="Y27" s="132"/>
     </row>
     <row r="28" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B28" s="121"/>
       <c r="C28" s="127"/>
       <c r="D28" s="116"/>
       <c r="E28" s="118"/>
       <c r="F28" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H28" s="126"/>
       <c r="L28" s="131"/>
-      <c r="M28" s="289" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="290">
+      <c r="M28" s="287" t="s">
+        <v>295</v>
+      </c>
+      <c r="N28" s="288">
         <v>45504</v>
       </c>
-      <c r="O28" s="272">
+      <c r="O28" s="270">
         <v>22000</v>
       </c>
-      <c r="P28" s="291">
+      <c r="P28" s="289">
         <v>3</v>
       </c>
       <c r="Q28" s="177">
         <f t="shared" ref="Q28" si="3">O28*P28</f>
         <v>66000</v>
       </c>
       <c r="R28" s="132"/>
       <c r="T28" s="136" t="s">
+        <v>299</v>
+      </c>
+      <c r="U28" s="136" t="s">
+        <v>300</v>
+      </c>
+      <c r="V28" s="136" t="s">
         <v>301</v>
       </c>
-      <c r="U28" s="136" t="s">
+      <c r="W28" s="136" t="s">
         <v>302</v>
       </c>
-      <c r="V28" s="136" t="s">
+      <c r="X28" s="137" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
       <c r="Y28" s="132"/>
     </row>
     <row r="29" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B29" s="121"/>
       <c r="C29" s="127"/>
       <c r="D29" s="116"/>
       <c r="E29" s="118"/>
       <c r="F29" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H29" s="126"/>
       <c r="L29" s="131"/>
-      <c r="M29" s="292" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="278">
+      <c r="M29" s="290" t="s">
+        <v>323</v>
+      </c>
+      <c r="N29" s="276">
         <v>45504</v>
       </c>
-      <c r="O29" s="293">
+      <c r="O29" s="291">
         <v>11000</v>
       </c>
-      <c r="P29" s="294">
+      <c r="P29" s="292">
         <v>1</v>
       </c>
       <c r="Q29" s="176">
         <f>O29*P29</f>
         <v>11000</v>
       </c>
       <c r="R29" s="132"/>
       <c r="T29" s="138" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="U29" s="139">
         <v>22000</v>
       </c>
       <c r="V29" s="140">
         <v>3</v>
       </c>
       <c r="W29" s="141">
         <f>U29*V29</f>
         <v>66000</v>
       </c>
       <c r="X29" s="142"/>
       <c r="Y29" s="132"/>
     </row>
     <row r="30" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B30" s="121"/>
       <c r="C30" s="127"/>
       <c r="D30" s="116"/>
       <c r="E30" s="118"/>
       <c r="F30" s="42">
         <f>D30*E30</f>
         <v>0</v>
       </c>
       <c r="H30" s="126"/>
       <c r="L30" s="131"/>
-      <c r="M30" s="295" t="s">
-[...4 lines deleted...]
-      <c r="P30" s="297"/>
+      <c r="M30" s="293" t="s">
+        <v>326</v>
+      </c>
+      <c r="N30" s="294"/>
+      <c r="O30" s="281"/>
+      <c r="P30" s="295"/>
       <c r="Q30" s="173">
         <f t="shared" ref="Q30:Q35" si="4">O30*P30</f>
         <v>0</v>
       </c>
       <c r="R30" s="132"/>
       <c r="T30" s="146" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="U30" s="171">
         <v>11000</v>
       </c>
       <c r="V30" s="171">
         <v>1</v>
       </c>
       <c r="W30" s="172">
         <f>U30*V30</f>
         <v>11000</v>
       </c>
       <c r="X30" s="142"/>
       <c r="Y30" s="132"/>
     </row>
     <row r="31" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B31" s="121"/>
       <c r="C31" s="127"/>
       <c r="D31" s="116"/>
       <c r="E31" s="118"/>
       <c r="F31" s="42">
         <f>D31*E31</f>
         <v>0</v>
       </c>
       <c r="H31" s="126"/>
       <c r="L31" s="131"/>
-      <c r="M31" s="281"/>
-[...2 lines deleted...]
-      <c r="P31" s="298"/>
+      <c r="M31" s="279"/>
+      <c r="N31" s="284"/>
+      <c r="O31" s="285"/>
+      <c r="P31" s="296"/>
       <c r="Q31" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R31" s="132"/>
       <c r="T31" s="149"/>
       <c r="U31" s="150"/>
       <c r="V31" s="150"/>
       <c r="W31" s="150"/>
       <c r="X31" s="152"/>
       <c r="Y31" s="132"/>
     </row>
     <row r="32" spans="2:25" ht="18" customHeight="1" thickTop="1">
       <c r="B32" s="35"/>
       <c r="C32" s="36"/>
       <c r="D32" s="36"/>
       <c r="E32" s="37" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F32" s="33">
         <f>SUM(F24:F31)</f>
         <v>0</v>
       </c>
       <c r="I32" s="15">
         <f>IF(AND(基本情報!B75="実施あり（今後実施予定も含む）",F32=0),1,0)</f>
         <v>0</v>
       </c>
       <c r="L32" s="131"/>
-      <c r="M32" s="285"/>
-[...2 lines deleted...]
-      <c r="P32" s="298"/>
+      <c r="M32" s="283"/>
+      <c r="N32" s="284"/>
+      <c r="O32" s="285"/>
+      <c r="P32" s="296"/>
       <c r="Q32" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R32" s="132"/>
       <c r="T32" s="152" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="U32" s="144"/>
       <c r="V32" s="144"/>
       <c r="W32" s="153">
         <f>SUM(W29:W31)</f>
         <v>77000</v>
       </c>
       <c r="X32" s="152"/>
       <c r="Y32" s="132"/>
     </row>
     <row r="33" spans="2:25" ht="18.600000000000001" customHeight="1">
       <c r="B33" s="34"/>
       <c r="C33" s="34"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
-      <c r="F33" s="489" t="str">
+      <c r="F33" s="501" t="str">
         <f>IF(AND(基本情報!B76="実施なし",F44&gt;0),"「基本情報」の第３の（１）③置き去り、見失い、飛び出し防止に係る経費その他安全対策費用で都が認めるものを「実施あり（今後実施予定も含む）」に修正してください。","")</f>
         <v/>
       </c>
-      <c r="G33" s="490"/>
-      <c r="H33" s="490"/>
+      <c r="G33" s="502"/>
+      <c r="H33" s="502"/>
       <c r="L33" s="131"/>
-      <c r="M33" s="285"/>
-[...2 lines deleted...]
-      <c r="P33" s="298"/>
+      <c r="M33" s="283"/>
+      <c r="N33" s="284"/>
+      <c r="O33" s="285"/>
+      <c r="P33" s="296"/>
       <c r="Q33" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R33" s="132"/>
-      <c r="T33" s="498"/>
-[...3 lines deleted...]
-      <c r="X33" s="498"/>
+      <c r="T33" s="496"/>
+      <c r="U33" s="496"/>
+      <c r="V33" s="496"/>
+      <c r="W33" s="496"/>
+      <c r="X33" s="496"/>
       <c r="Y33" s="132"/>
     </row>
     <row r="34" spans="2:25" ht="23.4" customHeight="1">
-      <c r="B34" s="516" t="s">
-[...7 lines deleted...]
-      <c r="H34" s="490"/>
+      <c r="B34" s="517" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="518"/>
+      <c r="D34" s="518"/>
+      <c r="E34" s="519"/>
+      <c r="F34" s="503"/>
+      <c r="G34" s="502"/>
+      <c r="H34" s="502"/>
       <c r="L34" s="131"/>
-      <c r="M34" s="285"/>
-[...2 lines deleted...]
-      <c r="P34" s="298"/>
+      <c r="M34" s="283"/>
+      <c r="N34" s="284"/>
+      <c r="O34" s="285"/>
+      <c r="P34" s="296"/>
       <c r="Q34" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R34" s="132"/>
-      <c r="T34" s="508"/>
-[...3 lines deleted...]
-      <c r="X34" s="508"/>
+      <c r="T34" s="523"/>
+      <c r="U34" s="523"/>
+      <c r="V34" s="523"/>
+      <c r="W34" s="523"/>
+      <c r="X34" s="523"/>
       <c r="Y34" s="132"/>
     </row>
     <row r="35" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B35" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="D35" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C35" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="32" t="s">
+      <c r="E35" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="E35" s="32" t="s">
+      <c r="F35" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="F35" s="32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L35" s="131"/>
-      <c r="M35" s="285"/>
-[...2 lines deleted...]
-      <c r="P35" s="298"/>
+      <c r="M35" s="283"/>
+      <c r="N35" s="284"/>
+      <c r="O35" s="285"/>
+      <c r="P35" s="296"/>
       <c r="Q35" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R35" s="132"/>
       <c r="Y35" s="132"/>
     </row>
     <row r="36" spans="2:25" ht="18" customHeight="1" thickTop="1">
       <c r="B36" s="121"/>
       <c r="C36" s="127"/>
       <c r="D36" s="116"/>
       <c r="E36" s="118"/>
       <c r="F36" s="41">
         <f>D36*E36</f>
         <v>0</v>
       </c>
       <c r="H36" s="126"/>
       <c r="L36" s="131"/>
       <c r="M36" s="35"/>
       <c r="N36" s="36"/>
       <c r="O36" s="36"/>
       <c r="P36" s="37" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Q36" s="33">
         <f>SUM(Q28:Q35)</f>
         <v>77000</v>
       </c>
       <c r="R36" s="132"/>
       <c r="S36" s="131"/>
       <c r="Y36" s="132"/>
     </row>
     <row r="37" spans="2:25" ht="18" customHeight="1">
       <c r="B37" s="121"/>
       <c r="C37" s="127"/>
       <c r="D37" s="116"/>
       <c r="E37" s="118"/>
       <c r="F37" s="42">
         <f t="shared" ref="F37:F41" si="5">D37*E37</f>
         <v>0</v>
       </c>
       <c r="H37" s="126"/>
       <c r="L37" s="154"/>
       <c r="M37" s="155"/>
       <c r="N37" s="155"/>
       <c r="O37" s="155"/>
       <c r="P37" s="155"/>
       <c r="Q37" s="155"/>
@@ -29144,99 +30156,99 @@
       <c r="C42" s="127"/>
       <c r="D42" s="116"/>
       <c r="E42" s="118"/>
       <c r="F42" s="42">
         <f>D42*E42</f>
         <v>0</v>
       </c>
       <c r="H42" s="126"/>
     </row>
     <row r="43" spans="2:25" ht="18" customHeight="1" thickBot="1">
       <c r="B43" s="121"/>
       <c r="C43" s="127"/>
       <c r="D43" s="116"/>
       <c r="E43" s="118"/>
       <c r="F43" s="42">
         <f>D43*E43</f>
         <v>0</v>
       </c>
       <c r="H43" s="126"/>
     </row>
     <row r="44" spans="2:25" ht="18" customHeight="1" thickTop="1">
       <c r="B44" s="35"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="37" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F44" s="33">
         <f>SUM(F36:F43)</f>
         <v>0</v>
       </c>
       <c r="I44" s="15">
         <f>IF(AND(基本情報!B76="実施あり（今後実施予定も含む）",F44=0),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:25" ht="14.4" customHeight="1">
       <c r="B45" s="34"/>
       <c r="C45" s="34"/>
       <c r="D45" s="34"/>
       <c r="E45" s="34"/>
-      <c r="F45" s="489" t="str">
+      <c r="F45" s="501" t="str">
         <f>IF(AND(基本情報!B77="実施なし",F56&gt;0),"「基本情報」の第３の（１）④　送迎バス等の研修実施、安全点検等で都が認めるものを「実施あり（今後実施予定も含む）」に修正してください。","")</f>
         <v/>
       </c>
-      <c r="G45" s="490"/>
-      <c r="H45" s="490"/>
+      <c r="G45" s="502"/>
+      <c r="H45" s="502"/>
     </row>
     <row r="46" spans="2:25" ht="25.8" customHeight="1">
-      <c r="B46" s="492" t="s">
-[...7 lines deleted...]
-      <c r="H46" s="490"/>
+      <c r="B46" s="506" t="s">
+        <v>320</v>
+      </c>
+      <c r="C46" s="507"/>
+      <c r="D46" s="507"/>
+      <c r="E46" s="507"/>
+      <c r="F46" s="503"/>
+      <c r="G46" s="502"/>
+      <c r="H46" s="502"/>
     </row>
     <row r="47" spans="2:25" ht="18" customHeight="1">
       <c r="B47" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C47" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="D47" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C47" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="32" t="s">
+      <c r="E47" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="E47" s="32" t="s">
+      <c r="F47" s="32" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="48" spans="2:25" ht="18" customHeight="1">
       <c r="B48" s="121"/>
       <c r="C48" s="127"/>
       <c r="D48" s="117"/>
       <c r="E48" s="119"/>
       <c r="F48" s="41">
         <f>D48*E48</f>
         <v>0</v>
       </c>
       <c r="H48" s="126"/>
     </row>
     <row r="49" spans="2:9" ht="18" customHeight="1">
       <c r="B49" s="121"/>
       <c r="C49" s="127"/>
       <c r="D49" s="117"/>
       <c r="E49" s="119"/>
       <c r="F49" s="42">
         <f t="shared" ref="F49:F53" si="6">D49*E49</f>
         <v>0</v>
       </c>
       <c r="H49" s="126"/>
     </row>
     <row r="50" spans="2:9" ht="18" customHeight="1">
@@ -29288,97 +30300,97 @@
       <c r="C54" s="127"/>
       <c r="D54" s="117"/>
       <c r="E54" s="119"/>
       <c r="F54" s="42">
         <f>D54*E54</f>
         <v>0</v>
       </c>
       <c r="H54" s="126"/>
     </row>
     <row r="55" spans="2:9" ht="18" customHeight="1" thickBot="1">
       <c r="B55" s="121"/>
       <c r="C55" s="127"/>
       <c r="D55" s="117"/>
       <c r="E55" s="119"/>
       <c r="F55" s="42">
         <f>D55*E55</f>
         <v>0</v>
       </c>
       <c r="H55" s="126"/>
     </row>
     <row r="56" spans="2:9" ht="18" customHeight="1" thickTop="1">
       <c r="B56" s="35"/>
       <c r="C56" s="36"/>
       <c r="D56" s="36"/>
       <c r="E56" s="37" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F56" s="33">
         <f>SUM(F48:F55)</f>
         <v>0</v>
       </c>
       <c r="I56" s="15">
         <f>IF(AND(基本情報!B77="実施あり（今後実施予定も含む）",F56=0),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="2:9" ht="9" customHeight="1">
       <c r="B57" s="34"/>
       <c r="C57" s="34"/>
       <c r="D57" s="34"/>
       <c r="E57" s="34"/>
       <c r="F57" s="34"/>
       <c r="G57" s="34"/>
     </row>
     <row r="58" spans="2:9" ht="30.75" customHeight="1">
       <c r="B58" s="170" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C58" s="497" t="str">
+        <v>134</v>
+      </c>
+      <c r="C58" s="500" t="str">
         <f>IF(AND(基本情報!B78="実施なし",F68&gt;0),"「基本情報」の第３の（２）睡眠中の事故防止対策に必要な機器の購入等を「実施あり（今後実施予定も含む）」に修正してください。","")</f>
         <v/>
       </c>
-      <c r="D58" s="497"/>
-[...1 lines deleted...]
-      <c r="F58" s="497"/>
+      <c r="D58" s="500"/>
+      <c r="E58" s="500"/>
+      <c r="F58" s="500"/>
       <c r="G58" s="12"/>
     </row>
     <row r="59" spans="2:9" ht="18" customHeight="1">
       <c r="B59" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="D59" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C59" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="32" t="s">
+      <c r="E59" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="E59" s="32" t="s">
+      <c r="F59" s="32" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="60" spans="2:9" ht="18" customHeight="1">
       <c r="B60" s="121"/>
       <c r="C60" s="127"/>
       <c r="D60" s="116"/>
       <c r="E60" s="118"/>
       <c r="F60" s="41">
         <f>D60*E60</f>
         <v>0</v>
       </c>
       <c r="H60" s="126"/>
     </row>
     <row r="61" spans="2:9" ht="18" customHeight="1">
       <c r="B61" s="121"/>
       <c r="C61" s="127"/>
       <c r="D61" s="116"/>
       <c r="E61" s="118"/>
       <c r="F61" s="42">
         <f t="shared" ref="F61:F65" si="7">D61*E61</f>
         <v>0</v>
       </c>
       <c r="H61" s="126"/>
     </row>
     <row r="62" spans="2:9" ht="18" customHeight="1">
@@ -29430,1037 +30442,1050 @@
       <c r="C66" s="127"/>
       <c r="D66" s="116"/>
       <c r="E66" s="118"/>
       <c r="F66" s="42">
         <f>D66*E66</f>
         <v>0</v>
       </c>
       <c r="H66" s="126"/>
     </row>
     <row r="67" spans="2:9" ht="18" customHeight="1" thickBot="1">
       <c r="B67" s="121"/>
       <c r="C67" s="127"/>
       <c r="D67" s="116"/>
       <c r="E67" s="118"/>
       <c r="F67" s="42">
         <f>D67*E67</f>
         <v>0</v>
       </c>
       <c r="H67" s="126"/>
     </row>
     <row r="68" spans="2:9" ht="18" customHeight="1" thickTop="1">
       <c r="B68" s="35"/>
       <c r="C68" s="36"/>
       <c r="D68" s="36"/>
       <c r="E68" s="37" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F68" s="33">
         <f>SUM(F60:F67)</f>
         <v>0</v>
       </c>
       <c r="I68" s="15">
         <f>IF(AND(基本情報!B78="実施あり（今後実施予定も含む）",F68=0),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="2:9" ht="20.25" customHeight="1" thickBot="1">
       <c r="B69" s="34"/>
       <c r="C69" s="34"/>
       <c r="D69" s="34"/>
       <c r="E69" s="34"/>
       <c r="F69" s="34"/>
       <c r="G69" s="34"/>
     </row>
     <row r="70" spans="2:9" ht="18" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B70" s="494" t="s">
-[...4 lines deleted...]
-      <c r="E70" s="495"/>
+      <c r="B70" s="520" t="s">
+        <v>340</v>
+      </c>
+      <c r="C70" s="521"/>
+      <c r="D70" s="521"/>
+      <c r="E70" s="522"/>
       <c r="F70" s="75">
         <f>F20+F32+F44+F56+F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="2:9" ht="11.4" customHeight="1" thickTop="1" thickBot="1">
       <c r="B71" s="39"/>
       <c r="C71" s="39"/>
       <c r="D71" s="39"/>
       <c r="E71" s="39"/>
       <c r="F71" s="39"/>
       <c r="G71" s="39"/>
     </row>
     <row r="72" spans="2:9" ht="18" customHeight="1" thickTop="1" thickBot="1">
       <c r="B72" s="48" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C72" s="49"/>
       <c r="D72" s="49"/>
       <c r="E72" s="49"/>
       <c r="F72" s="75">
         <f>F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="2:9" ht="18" customHeight="1" thickTop="1">
       <c r="B73" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <mergeCells count="34">
+    <mergeCell ref="T25:X25"/>
+    <mergeCell ref="T26:X26"/>
+    <mergeCell ref="B70:E70"/>
     <mergeCell ref="T27:X27"/>
     <mergeCell ref="T33:X33"/>
     <mergeCell ref="T34:X34"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="C58:F58"/>
+    <mergeCell ref="F33:H34"/>
+    <mergeCell ref="T7:X7"/>
+    <mergeCell ref="M8:Q8"/>
+    <mergeCell ref="T8:X8"/>
+    <mergeCell ref="F45:H46"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="B3:G4"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="T4:X4"/>
+    <mergeCell ref="T5:X5"/>
     <mergeCell ref="M6:Q6"/>
     <mergeCell ref="F8:H10"/>
     <mergeCell ref="C22:G22"/>
     <mergeCell ref="B34:E34"/>
+    <mergeCell ref="S6:Y6"/>
+    <mergeCell ref="T24:X24"/>
+    <mergeCell ref="T14:X14"/>
+    <mergeCell ref="T17:X17"/>
+    <mergeCell ref="T18:X18"/>
+    <mergeCell ref="T15:X15"/>
+    <mergeCell ref="T16:X16"/>
     <mergeCell ref="T9:X9"/>
     <mergeCell ref="T10:X10"/>
     <mergeCell ref="T11:X11"/>
     <mergeCell ref="T12:X12"/>
     <mergeCell ref="T13:X13"/>
-    <mergeCell ref="T14:X14"/>
-[...20 lines deleted...]
-    <mergeCell ref="F33:H34"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="B12:E19">
-    <cfRule type="expression" dxfId="53" priority="120">
+  <conditionalFormatting sqref="B24:E31">
+    <cfRule type="expression" dxfId="54" priority="121">
+      <formula>B24=""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B36:E36">
+    <cfRule type="expression" dxfId="52" priority="2">
+      <formula>B36=""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B37:E43 B12:E19">
+    <cfRule type="expression" dxfId="51" priority="122">
       <formula>B12=""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B24:E31">
-[...8 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="B48:E55">
-    <cfRule type="expression" dxfId="50" priority="57">
+    <cfRule type="expression" dxfId="50" priority="59">
       <formula>B48=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B60:E67">
-    <cfRule type="expression" dxfId="49" priority="221">
+    <cfRule type="expression" dxfId="49" priority="223">
       <formula>B60=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N15:N16">
-    <cfRule type="expression" dxfId="40" priority="5">
+    <cfRule type="expression" dxfId="40" priority="7">
       <formula>N15=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N29">
-    <cfRule type="expression" dxfId="38" priority="60">
+    <cfRule type="expression" dxfId="38" priority="62">
       <formula>N29=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N14:P14">
-    <cfRule type="expression" dxfId="37" priority="73">
+    <cfRule type="expression" dxfId="37" priority="75">
       <formula>N14=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N28:P28">
-    <cfRule type="expression" dxfId="36" priority="71">
+    <cfRule type="expression" dxfId="36" priority="73">
       <formula>N28=""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="347" yWindow="833" count="5">
-    <dataValidation allowBlank="1" showErrorMessage="1" prompt="消費税も補助対象です。金額に消費税が含まれているか確認の上、含まれていない場合は、右上にある「記入方法」を参照して、消費税を含めた金額にしてください。" sqref="D12 D24 D36 D48 D60 O14:O21 O28:O35" xr:uid="{00000000-0002-0000-0400-000000000000}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" prompt="消費税も補助対象です。金額に消費税が含まれているか確認の上、含まれていない場合は、右上にある「記入方法」を参照して、消費税を含めた金額にしてください。" sqref="D12 D24 O28:O35 D48 D60 O14:O21 D36" xr:uid="{00000000-0002-0000-0400-000000000000}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" prompt="令和6年4月1日から令和7年3月31日までの日付を入力してください。_x000a_なお、「令和6年10月」など、具体的な日付が決まっていない場合は、「令和6年10月31日」と月末の日付にしてください。" sqref="N28:N35 N14:N21" xr:uid="{00000000-0002-0000-0400-000001000000}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" prompt="消費税も補助対象です。金額に消費税が含まれているか確認の上、含まれていない場合は、右_x000a_にある「記入方法」を参照して、消費税を含めた金額にしてください。" sqref="D13:D19" xr:uid="{00000000-0002-0000-0400-000002000000}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" prompt="消費税も補助対象です。金額に消費税が含まれているか確認の上、含まれていない場合は、右にある「記入方法」を参照して、消費税を含めた金額にしてください。" sqref="D61:D67 D25:D31 D37:D43 D49:D55" xr:uid="{00000000-0002-0000-0400-000003000000}"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="令和7年4月1日から令和8年3月31日までの日付を入力してください。_x000a_なお、「令和7年10月」など、具体的な日付が決まっていない場合は、「令和7年10月31日」と月末の日付にしてください。" sqref="C12 C24 C36 C48 C60" xr:uid="{3ECE4B08-2856-4AE2-B0D1-3A522996808E}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="令和8年4月1日から令和9年3月31日までの日付を入力してください。_x000a_なお、「令和8年10月」など、具体的な日付が決まっていない場合は、「令和8年10月31日」と月末の日付にしてください。_x000a_" sqref="C12:C19 C24:C31 C60:C67 C48:C55 C36:C43" xr:uid="{883E485A-1FC2-4CAB-9169-3E66BD27AF77}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="2" id="{C8474C6B-F2B1-4598-9169-446CE61B802D}">
+          <x14:cfRule type="expression" priority="1" id="{A04CD2B5-DA43-4B8F-AA28-9B2CE8CE84D3}">
+            <xm:f>基本情報!$B$75="実施なし"</xm:f>
+            <x14:dxf>
+              <fill>
+                <patternFill>
+                  <bgColor theme="0" tint="-0.34998626667073579"/>
+                </patternFill>
+              </fill>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>B36:E36</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="4" id="{C8474C6B-F2B1-4598-9169-446CE61B802D}">
             <xm:f>基本情報!$B$74="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>B11:F20</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="1" id="{2ADC6AD0-F192-49E9-A3BF-5DD2CCE7D83C}">
+          <x14:cfRule type="expression" priority="3" id="{2ADC6AD0-F192-49E9-A3BF-5DD2CCE7D83C}">
             <xm:f>基本情報!$B$75="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>B23:F32</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="10" id="{73AD8DD9-FD32-452E-8335-B349E5FD04D0}">
+          <x14:cfRule type="expression" priority="12" id="{73AD8DD9-FD32-452E-8335-B349E5FD04D0}">
             <xm:f>基本情報!$B$76="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B35:F44</xm:sqref>
+          <xm:sqref>B35:F35 F36 B37:F44</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="3" id="{CF7FD96B-1166-4BDA-BFF7-B3BBAF00012E}">
+          <x14:cfRule type="expression" priority="5" id="{CF7FD96B-1166-4BDA-BFF7-B3BBAF00012E}">
             <xm:f>OR(基本情報!$B$77="実施なし",基本情報!$B$68="実施なし")</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>B47:F56</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="15" id="{E38F3C5C-8C2D-4896-B317-C80003DD8B7C}">
+          <x14:cfRule type="expression" priority="17" id="{E38F3C5C-8C2D-4896-B317-C80003DD8B7C}">
             <xm:f>基本情報!$B$78="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>B59:F68</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="72" id="{7A137A18-21D4-4917-9E0E-B2B0192FAFEF}">
+          <x14:cfRule type="expression" priority="74" id="{7A137A18-21D4-4917-9E0E-B2B0192FAFEF}">
             <xm:f>基本情報!#REF!="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>M13:Q13 N14:Q14 Q15:Q21 M22:Q22</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="70" id="{684D43EC-E8BA-4805-86CC-BBA8357D22BB}">
+          <x14:cfRule type="expression" priority="72" id="{684D43EC-E8BA-4805-86CC-BBA8357D22BB}">
             <xm:f>基本情報!#REF!="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>M27:Q27 N28:Q28 Q29:Q35 M36:Q36</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="4" id="{8A653C2B-21BB-41DB-AF6D-F06B046A29C7}">
+          <x14:cfRule type="expression" priority="6" id="{8A653C2B-21BB-41DB-AF6D-F06B046A29C7}">
             <xm:f>基本情報!#REF!="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>N15:N16</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="59" id="{1F19BAB8-8992-4A05-8003-395F7FBC56E2}">
+          <x14:cfRule type="expression" priority="61" id="{1F19BAB8-8992-4A05-8003-395F7FBC56E2}">
             <xm:f>基本情報!#REF!="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>N29</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet6">
     <tabColor theme="0" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:P48"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F47" sqref="F47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="42" style="15" customWidth="1"/>
     <col min="3" max="3" width="16.21875" style="15" customWidth="1"/>
     <col min="4" max="5" width="12.6640625" style="15" customWidth="1"/>
     <col min="6" max="6" width="27.21875" style="15" customWidth="1"/>
     <col min="7" max="7" width="0.77734375" style="15" customWidth="1"/>
     <col min="8" max="8" width="8.44140625" style="15" customWidth="1"/>
     <col min="9" max="9" width="5.109375" style="15" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" customFormat="1" ht="13.5" customHeight="1">
       <c r="B1" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C1" s="59" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D1" s="496" t="str">
+        <v>110</v>
+      </c>
+      <c r="D1" s="499" t="str">
         <f>IF(基本情報!B62="","",基本情報!B62)</f>
         <v/>
       </c>
-      <c r="E1" s="496"/>
-      <c r="F1" s="496"/>
+      <c r="E1" s="499"/>
+      <c r="F1" s="499"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
     </row>
     <row r="2" spans="2:16">
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
     </row>
     <row r="3" spans="2:16" ht="18" customHeight="1">
-      <c r="B3" s="500" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="501"/>
+      <c r="B3" s="508" t="s">
+        <v>150</v>
+      </c>
+      <c r="C3" s="509"/>
+      <c r="D3" s="509"/>
+      <c r="E3" s="509"/>
+      <c r="F3" s="509"/>
+      <c r="G3" s="509"/>
     </row>
     <row r="4" spans="2:16" ht="15" customHeight="1">
-      <c r="B4" s="501"/>
-[...4 lines deleted...]
-      <c r="G4" s="501"/>
+      <c r="B4" s="509"/>
+      <c r="C4" s="509"/>
+      <c r="D4" s="509"/>
+      <c r="E4" s="509"/>
+      <c r="F4" s="509"/>
+      <c r="G4" s="509"/>
     </row>
     <row r="5" spans="2:16" ht="9.6" customHeight="1">
       <c r="B5" s="39"/>
       <c r="C5" s="39"/>
       <c r="D5" s="39"/>
       <c r="E5" s="39"/>
       <c r="F5" s="39"/>
       <c r="G5" s="39"/>
     </row>
     <row r="6" spans="2:16" ht="116.4" customHeight="1">
-      <c r="B6" s="502" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="503"/>
+      <c r="B6" s="504" t="s">
+        <v>275</v>
+      </c>
+      <c r="C6" s="505"/>
+      <c r="D6" s="505"/>
+      <c r="E6" s="505"/>
+      <c r="F6" s="505"/>
       <c r="G6" s="39"/>
     </row>
     <row r="7" spans="2:16" ht="9.6" customHeight="1">
       <c r="B7" s="39"/>
       <c r="C7" s="39"/>
       <c r="D7" s="39"/>
       <c r="E7" s="39"/>
       <c r="F7" s="39"/>
       <c r="G7" s="39"/>
     </row>
     <row r="8" spans="2:16" ht="9" customHeight="1">
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
     </row>
     <row r="9" spans="2:16" ht="18" customHeight="1">
       <c r="B9" s="12" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
     </row>
     <row r="10" spans="2:16" ht="18" customHeight="1">
       <c r="B10" s="12" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C10" s="31"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="I10" s="15">
         <f>SUM(I14:I47)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:16" ht="18" customHeight="1">
       <c r="B11" s="12" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C11" s="31"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
     </row>
     <row r="12" spans="2:16" ht="18" customHeight="1">
       <c r="B12" s="76" t="str">
         <f>IF(基本情報!B66="実施なし","　放課後等デイサービスの場合は、国庫補助対象外","")</f>
         <v/>
       </c>
       <c r="C12" s="31"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
     </row>
     <row r="13" spans="2:16" ht="18" customHeight="1">
       <c r="B13" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="D13" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="32" t="s">
+      <c r="E13" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="E13" s="32" t="s">
+      <c r="F13" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="F13" s="32" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="2:16" ht="18" customHeight="1">
-      <c r="B14" s="299" t="str">
+      <c r="B14" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B12&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B12,"")</f>
         <v/>
       </c>
-      <c r="C14" s="300" t="str">
+      <c r="C14" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C12&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C12,"")</f>
         <v/>
       </c>
       <c r="D14" s="41" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D12&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D12,"")</f>
         <v/>
       </c>
-      <c r="E14" s="301" t="str">
+      <c r="E14" s="299" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E12&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E12,"")</f>
         <v/>
       </c>
       <c r="F14" s="41" t="str">
         <f>IFERROR(D14*E14,"")</f>
         <v/>
       </c>
     </row>
     <row r="15" spans="2:16" ht="18" customHeight="1">
-      <c r="B15" s="299" t="str">
+      <c r="B15" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B13&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B13,"")</f>
         <v/>
       </c>
-      <c r="C15" s="300" t="str">
+      <c r="C15" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C13&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C13,"")</f>
         <v/>
       </c>
       <c r="D15" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D13&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D13,"")</f>
         <v/>
       </c>
-      <c r="E15" s="302" t="str">
+      <c r="E15" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E13&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E13,"")</f>
         <v/>
       </c>
       <c r="F15" s="42" t="str">
         <f t="shared" ref="F15:F21" si="0">IFERROR(D15*E15,"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="2:16" ht="18" customHeight="1">
-      <c r="B16" s="299" t="str">
+      <c r="B16" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B14&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B14,"")</f>
         <v/>
       </c>
-      <c r="C16" s="300" t="str">
+      <c r="C16" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C14&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C14,"")</f>
         <v/>
       </c>
       <c r="D16" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D14&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D14,"")</f>
         <v/>
       </c>
-      <c r="E16" s="302" t="str">
+      <c r="E16" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E14&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E14,"")</f>
         <v/>
       </c>
       <c r="F16" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="17" spans="2:9" ht="18" customHeight="1">
-      <c r="B17" s="299" t="str">
+      <c r="B17" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B15&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B15,"")</f>
         <v/>
       </c>
-      <c r="C17" s="300" t="str">
+      <c r="C17" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C15&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C15,"")</f>
         <v/>
       </c>
       <c r="D17" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D15&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D15,"")</f>
         <v/>
       </c>
-      <c r="E17" s="302" t="str">
+      <c r="E17" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E15&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E15,"")</f>
         <v/>
       </c>
       <c r="F17" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="18" spans="2:9" ht="18" customHeight="1">
-      <c r="B18" s="299" t="str">
+      <c r="B18" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B16&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B16,"")</f>
         <v/>
       </c>
-      <c r="C18" s="300" t="str">
+      <c r="C18" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C16&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C16,"")</f>
         <v/>
       </c>
       <c r="D18" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D16&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D16,"")</f>
         <v/>
       </c>
-      <c r="E18" s="302" t="str">
+      <c r="E18" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E16&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E16,"")</f>
         <v/>
       </c>
       <c r="F18" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="19" spans="2:9" ht="18" customHeight="1">
-      <c r="B19" s="299" t="str">
+      <c r="B19" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B17&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B17,"")</f>
         <v/>
       </c>
-      <c r="C19" s="300" t="str">
+      <c r="C19" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C17&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C17,"")</f>
         <v/>
       </c>
       <c r="D19" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D17&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D17,"")</f>
         <v/>
       </c>
-      <c r="E19" s="302" t="str">
+      <c r="E19" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E17&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E17,"")</f>
         <v/>
       </c>
       <c r="F19" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="20" spans="2:9" ht="18" customHeight="1">
-      <c r="B20" s="299" t="str">
+      <c r="B20" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B18&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B18,"")</f>
         <v/>
       </c>
-      <c r="C20" s="300" t="str">
+      <c r="C20" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C18&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C18,"")</f>
         <v/>
       </c>
       <c r="D20" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D18&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D18,"")</f>
         <v/>
       </c>
-      <c r="E20" s="302" t="str">
+      <c r="E20" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E18&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E18,"")</f>
         <v/>
       </c>
       <c r="F20" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="21" spans="2:9" ht="18" customHeight="1" thickBot="1">
-      <c r="B21" s="299" t="str">
+      <c r="B21" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B19&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B19,"")</f>
         <v/>
       </c>
-      <c r="C21" s="300" t="str">
+      <c r="C21" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C19&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C19,"")</f>
         <v/>
       </c>
       <c r="D21" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D19&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D19,"")</f>
         <v/>
       </c>
-      <c r="E21" s="302" t="str">
+      <c r="E21" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E19&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E19,"")</f>
         <v/>
       </c>
       <c r="F21" s="42" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="22" spans="2:9" ht="18" customHeight="1" thickTop="1">
       <c r="B22" s="35" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="37" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="F22" s="33">
         <f>SUM(F14:F21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="15">
         <f>IF(AND(基本情報!B74="実施あり",基本情報!B66="実施あり",F22=0),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:9" ht="9" customHeight="1">
       <c r="B23" s="34"/>
       <c r="C23" s="34"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34"/>
       <c r="G23" s="34"/>
     </row>
     <row r="24" spans="2:9" ht="18" customHeight="1">
       <c r="B24" s="12" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C24" s="31"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
     </row>
     <row r="25" spans="2:9" ht="18" customHeight="1">
       <c r="B25" s="76" t="str">
         <f>IF(基本情報!B66="実施なし","　放課後等デイサービスの場合は、国庫補助対象外","")</f>
         <v/>
       </c>
       <c r="C25" s="31"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
     </row>
     <row r="26" spans="2:9" ht="18" customHeight="1">
       <c r="B26" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="D26" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="32" t="s">
+      <c r="E26" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="E26" s="32" t="s">
+      <c r="F26" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="F26" s="32" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="27" spans="2:9" ht="18" customHeight="1">
-      <c r="B27" s="303" t="str">
+      <c r="B27" s="301" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B24&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B24,"")</f>
         <v/>
       </c>
-      <c r="C27" s="304" t="str">
+      <c r="C27" s="302" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C24&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C24,"")</f>
         <v/>
       </c>
       <c r="D27" s="41" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D24&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D24,"")</f>
         <v/>
       </c>
-      <c r="E27" s="301" t="str">
+      <c r="E27" s="299" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E24&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E24,"")</f>
         <v/>
       </c>
       <c r="F27" s="41" t="str">
         <f t="shared" ref="F27:F34" si="1">IFERROR(D27*E27,"")</f>
         <v/>
       </c>
     </row>
     <row r="28" spans="2:9" ht="18" customHeight="1">
-      <c r="B28" s="299" t="str">
+      <c r="B28" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B25&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B25,"")</f>
         <v/>
       </c>
-      <c r="C28" s="300" t="str">
+      <c r="C28" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C25&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C25,"")</f>
         <v/>
       </c>
       <c r="D28" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D25&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D25,"")</f>
         <v/>
       </c>
-      <c r="E28" s="302" t="str">
+      <c r="E28" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E25&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E25,"")</f>
         <v/>
       </c>
       <c r="F28" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="29" spans="2:9" ht="18" customHeight="1">
-      <c r="B29" s="299" t="str">
+      <c r="B29" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B26&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B26,"")</f>
         <v/>
       </c>
-      <c r="C29" s="300" t="str">
+      <c r="C29" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C26&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C26,"")</f>
         <v/>
       </c>
       <c r="D29" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D26&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D26,"")</f>
         <v/>
       </c>
-      <c r="E29" s="302" t="str">
+      <c r="E29" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E26&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E26,"")</f>
         <v/>
       </c>
       <c r="F29" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="30" spans="2:9" ht="18" customHeight="1">
-      <c r="B30" s="299" t="str">
+      <c r="B30" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B27&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B27,"")</f>
         <v/>
       </c>
-      <c r="C30" s="300" t="str">
+      <c r="C30" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C27&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C27,"")</f>
         <v/>
       </c>
       <c r="D30" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D27&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D27,"")</f>
         <v/>
       </c>
-      <c r="E30" s="302" t="str">
+      <c r="E30" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E27&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E27,"")</f>
         <v/>
       </c>
       <c r="F30" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="31" spans="2:9" ht="18" customHeight="1">
-      <c r="B31" s="299" t="str">
+      <c r="B31" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B28&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B28,"")</f>
         <v/>
       </c>
-      <c r="C31" s="300" t="str">
+      <c r="C31" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C28&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C28,"")</f>
         <v/>
       </c>
       <c r="D31" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D28&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D28,"")</f>
         <v/>
       </c>
-      <c r="E31" s="302" t="str">
+      <c r="E31" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E28&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E28,"")</f>
         <v/>
       </c>
       <c r="F31" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="32" spans="2:9" ht="18" customHeight="1">
-      <c r="B32" s="299" t="str">
+      <c r="B32" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B29&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B29,"")</f>
         <v/>
       </c>
-      <c r="C32" s="300" t="str">
+      <c r="C32" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C29&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C29,"")</f>
         <v/>
       </c>
       <c r="D32" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D29&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D29,"")</f>
         <v/>
       </c>
-      <c r="E32" s="302" t="str">
+      <c r="E32" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E29&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E29,"")</f>
         <v/>
       </c>
       <c r="F32" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="33" spans="2:9" ht="18" customHeight="1">
-      <c r="B33" s="299" t="str">
+      <c r="B33" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B30&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B30,"")</f>
         <v/>
       </c>
-      <c r="C33" s="300" t="str">
+      <c r="C33" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C30&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C30,"")</f>
         <v/>
       </c>
       <c r="D33" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D30&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D30,"")</f>
         <v/>
       </c>
-      <c r="E33" s="302" t="str">
+      <c r="E33" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E30&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E30,"")</f>
         <v/>
       </c>
       <c r="F33" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="34" spans="2:9" ht="18" customHeight="1" thickBot="1">
-      <c r="B34" s="299" t="str">
+      <c r="B34" s="297" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!B31&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!B31,"")</f>
         <v/>
       </c>
-      <c r="C34" s="300" t="str">
+      <c r="C34" s="298" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!C31&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!C31,"")</f>
         <v/>
       </c>
       <c r="D34" s="42" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!D31&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!D31,"")</f>
         <v/>
       </c>
-      <c r="E34" s="302" t="str">
+      <c r="E34" s="300" t="str">
         <f>IF(AND(基本情報!$B$66&lt;&gt;"",基本情報!$B$66&lt;&gt;"実施なし",'【郵送】第１号様式（１）－２ 積算内訳書'!E31&lt;&gt;""),'【郵送】第１号様式（１）－２ 積算内訳書'!E31,"")</f>
         <v/>
       </c>
       <c r="F34" s="42" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
     <row r="35" spans="2:9" ht="18" customHeight="1" thickTop="1">
       <c r="B35" s="35" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="37" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="F35" s="33">
         <f>SUM(F27:F34)</f>
         <v>0</v>
       </c>
       <c r="I35" s="15">
         <f>IF(AND(基本情報!B75="実施あり",基本情報!B66="実施あり",F35=0),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="2:9" ht="9" customHeight="1">
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
     </row>
     <row r="37" spans="2:9" ht="18" customHeight="1">
       <c r="B37" s="12" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C37" s="31"/>
       <c r="D37" s="12"/>
       <c r="E37" s="12"/>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
     </row>
     <row r="38" spans="2:9" ht="18" customHeight="1">
       <c r="B38" s="76" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C38" s="31"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
       <c r="F38" s="12"/>
       <c r="G38" s="12"/>
     </row>
     <row r="39" spans="2:9" ht="9" customHeight="1">
       <c r="B39" s="34"/>
       <c r="C39" s="34"/>
       <c r="D39" s="34"/>
       <c r="E39" s="34"/>
       <c r="F39" s="34"/>
       <c r="G39" s="34"/>
     </row>
     <row r="40" spans="2:9" ht="18" customHeight="1">
       <c r="B40" s="179" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="34"/>
     </row>
     <row r="41" spans="2:9" ht="22.8" customHeight="1">
       <c r="B41" s="180" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
     </row>
     <row r="42" spans="2:9" ht="9" customHeight="1">
       <c r="B42" s="34"/>
       <c r="C42" s="34"/>
       <c r="D42" s="34"/>
       <c r="E42" s="34"/>
       <c r="F42" s="34"/>
       <c r="G42" s="34"/>
     </row>
     <row r="43" spans="2:9" ht="18" customHeight="1">
       <c r="B43" s="12" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C43" s="31"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
     </row>
     <row r="44" spans="2:9" ht="18" customHeight="1">
       <c r="B44" s="76" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C44" s="31"/>
       <c r="D44" s="12"/>
       <c r="E44" s="12"/>
       <c r="F44" s="12"/>
       <c r="G44" s="12"/>
     </row>
     <row r="45" spans="2:9" ht="9" customHeight="1">
       <c r="B45" s="34"/>
       <c r="C45" s="34"/>
       <c r="D45" s="34"/>
       <c r="E45" s="34"/>
       <c r="F45" s="34"/>
       <c r="G45" s="34"/>
     </row>
     <row r="46" spans="2:9" ht="18" customHeight="1" thickBot="1">
       <c r="B46" s="34"/>
       <c r="C46" s="34"/>
       <c r="D46" s="34"/>
       <c r="E46" s="34"/>
       <c r="F46" s="32" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="47" spans="2:9" ht="18" customHeight="1" thickTop="1" thickBot="1">
       <c r="B47" s="40" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C47" s="38"/>
       <c r="D47" s="38"/>
       <c r="E47" s="38"/>
       <c r="F47" s="47">
         <f>F22+F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:9" ht="13.8" thickTop="1"/>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="B3:G4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="D1:F1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="令和5年4月1日から令和6年3月31日までの日付を入力してください。_x000a_なお、「令和5年10月」など、具体的な日付が決まっていない場合は、「令和5年10月31日」と月末の日付にしてください。" prompt="令和7年4月1日から令和8年3月31日までの日付を入力してください。_x000a_なお、「令和7年10月」など、具体的な日付が決まっていない場合は、「令和7年10月31日」と月末の日付にしてください。" sqref="C27:C34" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>45017</formula1>
       <formula2>45382</formula2>
     </dataValidation>
     <dataValidation type="date" errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="令和６年4月1日から令和７年3月31日までの日付を入力してください。_x000a_なお、「令和６年10月」など、具体的な日付が決まっていない場合は、「令和６年10月31日」と月末の日付にしてください。" prompt="令和7年4月1日から令和8年3月31日までの日付を入力してください。_x000a_なお、「令和7年10月」など、具体的な日付が決まっていない場合は、「令和7年10月31日」と月末の日付にしてください。" sqref="C14:C21" xr:uid="{00000000-0002-0000-0500-000001000000}">
       <formula1>45017</formula1>
@@ -30484,85 +31509,85 @@
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>B13:F22</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="221" id="{3CBAE744-07CC-4E32-9EC6-15C01A136AA4}">
             <xm:f>OR(基本情報!$B$75="実施なし",基本情報!$B$66="実施なし")</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>B26:F35</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet7">
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="B1:AH44"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="O1" sqref="O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="1.109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="6.21875" style="7" customWidth="1"/>
     <col min="3" max="14" width="6.6640625" style="7" customWidth="1"/>
     <col min="15" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="13.5" customHeight="1">
       <c r="B1" s="10" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
-      <c r="H1" s="519"/>
-[...5 lines deleted...]
-      <c r="N1" s="520"/>
+      <c r="H1" s="533"/>
+      <c r="I1" s="533"/>
+      <c r="J1" s="534"/>
+      <c r="K1" s="534"/>
+      <c r="L1" s="534"/>
+      <c r="M1" s="534"/>
+      <c r="N1" s="534"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
       <c r="S1" s="8"/>
       <c r="T1" s="8"/>
       <c r="U1" s="8"/>
       <c r="V1" s="8"/>
       <c r="W1" s="8"/>
       <c r="X1" s="8"/>
       <c r="Y1" s="8"/>
       <c r="Z1" s="8"/>
       <c r="AA1" s="8"/>
       <c r="AB1" s="8"/>
       <c r="AC1" s="8"/>
       <c r="AD1" s="8"/>
       <c r="AE1" s="8"/>
       <c r="AF1" s="8"/>
       <c r="AG1" s="8"/>
       <c r="AH1" s="8"/>
     </row>
     <row r="2" spans="2:34" ht="13.5" customHeight="1">
       <c r="B2" s="10"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
@@ -30574,65 +31599,65 @@
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
     </row>
     <row r="3" spans="2:34" ht="23.4" customHeight="1">
-      <c r="B3" s="521" t="s">
-[...13 lines deleted...]
-      <c r="N3" s="522"/>
+      <c r="B3" s="535" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="536"/>
+      <c r="D3" s="536"/>
+      <c r="E3" s="536"/>
+      <c r="F3" s="536"/>
+      <c r="G3" s="536"/>
+      <c r="H3" s="536"/>
+      <c r="I3" s="536"/>
+      <c r="J3" s="536"/>
+      <c r="K3" s="536"/>
+      <c r="L3" s="536"/>
+      <c r="M3" s="536"/>
+      <c r="N3" s="536"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="13.2" customHeight="1">
       <c r="B4" s="9"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
@@ -30643,414 +31668,414 @@
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
       <c r="AA4" s="8"/>
       <c r="AB4" s="8"/>
       <c r="AC4" s="8"/>
       <c r="AD4" s="8"/>
       <c r="AE4" s="8"/>
       <c r="AF4" s="8"/>
     </row>
     <row r="5" spans="2:34" ht="24" customHeight="1">
       <c r="B5" s="63" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
       <c r="AB5" s="8"/>
       <c r="AC5" s="8"/>
       <c r="AD5" s="8"/>
       <c r="AE5" s="8"/>
       <c r="AF5" s="8"/>
     </row>
     <row r="6" spans="2:34" ht="8.4" customHeight="1"/>
     <row r="7" spans="2:34" ht="23.7" customHeight="1">
       <c r="B7" s="64">
         <v>1</v>
       </c>
       <c r="C7" s="65" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E7" s="523" t="str">
+        <v>18</v>
+      </c>
+      <c r="E7" s="527" t="str">
         <f>IF(基本情報!B62="","",基本情報!B62)</f>
         <v/>
       </c>
-      <c r="F7" s="524"/>
-[...7 lines deleted...]
-      <c r="N7" s="525"/>
+      <c r="F7" s="528"/>
+      <c r="G7" s="528"/>
+      <c r="H7" s="528"/>
+      <c r="I7" s="528"/>
+      <c r="J7" s="528"/>
+      <c r="K7" s="528"/>
+      <c r="L7" s="528"/>
+      <c r="M7" s="528"/>
+      <c r="N7" s="529"/>
     </row>
     <row r="8" spans="2:34" ht="10.199999999999999" customHeight="1"/>
     <row r="9" spans="2:34" ht="23.7" customHeight="1">
       <c r="B9" s="64">
         <v>2</v>
       </c>
       <c r="C9" s="65" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E9" s="523" t="str">
+        <v>9</v>
+      </c>
+      <c r="E9" s="527" t="str">
         <f>IF(基本情報!B64="","",基本情報!B64)</f>
         <v/>
       </c>
-      <c r="F9" s="524"/>
-[...7 lines deleted...]
-      <c r="N9" s="525"/>
+      <c r="F9" s="528"/>
+      <c r="G9" s="528"/>
+      <c r="H9" s="528"/>
+      <c r="I9" s="528"/>
+      <c r="J9" s="528"/>
+      <c r="K9" s="528"/>
+      <c r="L9" s="528"/>
+      <c r="M9" s="528"/>
+      <c r="N9" s="529"/>
     </row>
     <row r="10" spans="2:34" ht="7.95" customHeight="1"/>
     <row r="11" spans="2:34" ht="23.25" customHeight="1">
       <c r="B11" s="64">
         <v>3</v>
       </c>
       <c r="C11" s="65" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="I11" s="523" t="str">
+        <v>118</v>
+      </c>
+      <c r="I11" s="527" t="str">
         <f>IF(基本情報!B66="","",基本情報!B66)</f>
         <v/>
       </c>
-      <c r="J11" s="524"/>
-[...3 lines deleted...]
-      <c r="N11" s="525"/>
+      <c r="J11" s="528"/>
+      <c r="K11" s="528"/>
+      <c r="L11" s="528"/>
+      <c r="M11" s="528"/>
+      <c r="N11" s="529"/>
     </row>
     <row r="12" spans="2:34" ht="13.8" customHeight="1"/>
     <row r="13" spans="2:34" ht="13.8" customHeight="1"/>
     <row r="14" spans="2:34" ht="23.7" customHeight="1">
       <c r="E14" s="7" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="I14" s="529" t="str">
+        <v>119</v>
+      </c>
+      <c r="I14" s="530" t="str">
         <f>IF(基本情報!B67="","",基本情報!B67)</f>
         <v/>
       </c>
-      <c r="J14" s="530"/>
-[...3 lines deleted...]
-      <c r="N14" s="531"/>
+      <c r="J14" s="531"/>
+      <c r="K14" s="531"/>
+      <c r="L14" s="531"/>
+      <c r="M14" s="531"/>
+      <c r="N14" s="532"/>
     </row>
     <row r="15" spans="2:34" ht="26.4" customHeight="1"/>
     <row r="16" spans="2:34" ht="23.7" customHeight="1">
       <c r="E16" s="7" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="I16" s="529" t="str">
+        <v>120</v>
+      </c>
+      <c r="I16" s="530" t="str">
         <f>IF(基本情報!B68="","",基本情報!B68)</f>
         <v/>
       </c>
-      <c r="J16" s="530"/>
-[...3 lines deleted...]
-      <c r="N16" s="531"/>
+      <c r="J16" s="531"/>
+      <c r="K16" s="531"/>
+      <c r="L16" s="531"/>
+      <c r="M16" s="531"/>
+      <c r="N16" s="532"/>
     </row>
     <row r="17" spans="2:32" ht="12.6" customHeight="1"/>
     <row r="18" spans="2:32" ht="23.25" customHeight="1">
       <c r="B18" s="77" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="19" spans="2:32" ht="12.6" customHeight="1"/>
     <row r="20" spans="2:32" ht="24" customHeight="1">
       <c r="B20" s="63" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
       <c r="AF20" s="8"/>
     </row>
     <row r="22" spans="2:32" ht="23.7" customHeight="1">
       <c r="B22" s="64" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C22" s="65" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="2:32" ht="7.95" customHeight="1"/>
     <row r="25" spans="2:32" ht="23.7" customHeight="1">
       <c r="B25" s="78" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C25" s="65" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="2:32" ht="7.95" customHeight="1"/>
     <row r="27" spans="2:32" ht="23.7" customHeight="1">
-      <c r="H27" s="526" t="str">
+      <c r="H27" s="524" t="str">
         <f>IF(基本情報!B74="","",基本情報!B74)</f>
         <v/>
       </c>
-      <c r="I27" s="527"/>
-[...2 lines deleted...]
-      <c r="L27" s="528"/>
+      <c r="I27" s="525"/>
+      <c r="J27" s="525"/>
+      <c r="K27" s="525"/>
+      <c r="L27" s="526"/>
     </row>
     <row r="28" spans="2:32">
       <c r="C28" s="7" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="30" spans="2:32" ht="23.7" customHeight="1">
       <c r="B30" s="78" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C30" s="65" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H30" s="526" t="str">
+        <v>71</v>
+      </c>
+      <c r="H30" s="524" t="str">
         <f>IF(基本情報!B75="","",基本情報!B75)</f>
         <v/>
       </c>
-      <c r="I30" s="527"/>
-[...2 lines deleted...]
-      <c r="L30" s="528"/>
+      <c r="I30" s="525"/>
+      <c r="J30" s="525"/>
+      <c r="K30" s="525"/>
+      <c r="L30" s="526"/>
     </row>
     <row r="31" spans="2:32">
       <c r="C31" s="7" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="2:12" ht="23.7" customHeight="1">
       <c r="B33" s="78" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C33" s="65" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="2:12" ht="23.7" customHeight="1">
-      <c r="H34" s="526" t="str">
+      <c r="H34" s="524" t="str">
         <f>IF(基本情報!B76="","",基本情報!B76)</f>
         <v/>
       </c>
-      <c r="I34" s="527"/>
-[...2 lines deleted...]
-      <c r="L34" s="528"/>
+      <c r="I34" s="525"/>
+      <c r="J34" s="525"/>
+      <c r="K34" s="525"/>
+      <c r="L34" s="526"/>
     </row>
     <row r="35" spans="2:12">
       <c r="C35" s="7" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="37" spans="2:12">
       <c r="B37" s="78" t="s">
+        <v>317</v>
+      </c>
+      <c r="C37" s="65" t="s">
         <v>319</v>
       </c>
-      <c r="C37" s="65" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="38" spans="2:12" ht="25.8" customHeight="1">
-      <c r="H38" s="526" t="str">
+      <c r="H38" s="524" t="str">
         <f>IF(基本情報!B77="","",基本情報!B77)</f>
         <v/>
       </c>
-      <c r="I38" s="527"/>
-[...2 lines deleted...]
-      <c r="L38" s="528"/>
+      <c r="I38" s="525"/>
+      <c r="J38" s="525"/>
+      <c r="K38" s="525"/>
+      <c r="L38" s="526"/>
     </row>
     <row r="39" spans="2:12">
       <c r="C39" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="41" spans="2:12" ht="23.7" customHeight="1">
       <c r="B41" s="64" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C41" s="65" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="2:12" ht="7.95" customHeight="1"/>
     <row r="43" spans="2:12" ht="24.45" customHeight="1">
-      <c r="H43" s="526" t="str">
+      <c r="H43" s="524" t="str">
         <f>IF(基本情報!B78="","",基本情報!B78)</f>
         <v/>
       </c>
-      <c r="I43" s="527"/>
-[...2 lines deleted...]
-      <c r="L43" s="528"/>
+      <c r="I43" s="525"/>
+      <c r="J43" s="525"/>
+      <c r="K43" s="525"/>
+      <c r="L43" s="526"/>
     </row>
     <row r="44" spans="2:12">
       <c r="C44" s="7" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" selectLockedCells="1"/>
   <mergeCells count="13">
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="E7:N7"/>
+    <mergeCell ref="E9:N9"/>
     <mergeCell ref="H43:L43"/>
     <mergeCell ref="H34:L34"/>
     <mergeCell ref="H30:L30"/>
     <mergeCell ref="H27:L27"/>
     <mergeCell ref="I11:N11"/>
     <mergeCell ref="I14:N14"/>
     <mergeCell ref="I16:N16"/>
     <mergeCell ref="H38:L38"/>
-    <mergeCell ref="H1:I1"/>
-[...3 lines deleted...]
-    <mergeCell ref="E9:N9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" sqref="L12:M13 L15:M15" xr:uid="{00000000-0002-0000-0600-000000000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" blackAndWhite="1" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet8">
     <tabColor rgb="FFCCFFCC"/>
   </sheetPr>
   <dimension ref="B1:AH32"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="E7" sqref="E7:N7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="1.109375" style="7" customWidth="1"/>
     <col min="2" max="14" width="6.6640625" style="7" customWidth="1"/>
     <col min="15" max="15" width="1.109375" style="7" customWidth="1"/>
     <col min="16" max="16" width="8.88671875" style="7"/>
     <col min="17" max="17" width="8.88671875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.88671875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="13.5" customHeight="1">
       <c r="B1" s="10" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
-      <c r="H1" s="519" t="s">
-[...3 lines deleted...]
-      <c r="J1" s="496" t="str">
+      <c r="H1" s="533" t="s">
+        <v>110</v>
+      </c>
+      <c r="I1" s="533"/>
+      <c r="J1" s="499" t="str">
         <f>IF(基本情報!B62="","",基本情報!B62)</f>
         <v/>
       </c>
-      <c r="K1" s="496"/>
-[...2 lines deleted...]
-      <c r="N1" s="496"/>
+      <c r="K1" s="499"/>
+      <c r="L1" s="499"/>
+      <c r="M1" s="499"/>
+      <c r="N1" s="499"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
       <c r="S1" s="8"/>
       <c r="T1" s="8"/>
       <c r="U1" s="8"/>
       <c r="V1" s="8"/>
       <c r="W1" s="8"/>
       <c r="X1" s="8"/>
       <c r="Y1" s="8"/>
       <c r="Z1" s="8"/>
       <c r="AA1" s="8"/>
       <c r="AB1" s="8"/>
       <c r="AC1" s="8"/>
       <c r="AD1" s="8"/>
       <c r="AE1" s="8"/>
       <c r="AF1" s="8"/>
       <c r="AG1" s="8"/>
       <c r="AH1" s="8"/>
     </row>
     <row r="2" spans="2:34" ht="13.5" customHeight="1">
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="8"/>
@@ -31062,69 +32087,69 @@
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
     </row>
     <row r="3" spans="2:34" ht="37.5" customHeight="1">
-      <c r="B3" s="553" t="s">
-[...13 lines deleted...]
-      <c r="N3" s="554"/>
+      <c r="B3" s="548" t="s">
+        <v>281</v>
+      </c>
+      <c r="C3" s="548"/>
+      <c r="D3" s="549"/>
+      <c r="E3" s="549"/>
+      <c r="F3" s="549"/>
+      <c r="G3" s="549"/>
+      <c r="H3" s="549"/>
+      <c r="I3" s="549"/>
+      <c r="J3" s="549"/>
+      <c r="K3" s="549"/>
+      <c r="L3" s="549"/>
+      <c r="M3" s="549"/>
+      <c r="N3" s="549"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="80" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
     </row>
     <row r="4" spans="2:34" ht="6.75" customHeight="1">
       <c r="B4" s="83"/>
       <c r="C4" s="83"/>
       <c r="D4" s="84"/>
       <c r="E4" s="84"/>
       <c r="F4" s="84"/>
       <c r="G4" s="84"/>
       <c r="H4" s="84"/>
@@ -31204,1169 +32229,491 @@
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
       <c r="X6" s="8"/>
       <c r="Y6" s="8"/>
       <c r="Z6" s="8"/>
       <c r="AA6" s="8"/>
       <c r="AB6" s="8"/>
       <c r="AC6" s="8"/>
       <c r="AD6" s="8"/>
       <c r="AE6" s="8"/>
       <c r="AF6" s="8"/>
     </row>
     <row r="7" spans="2:34" ht="23.7" customHeight="1" thickTop="1">
-      <c r="B7" s="542" t="s">
-[...13 lines deleted...]
-      <c r="N7" s="546"/>
+      <c r="B7" s="550" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="551"/>
+      <c r="D7" s="552"/>
+      <c r="E7" s="553"/>
+      <c r="F7" s="553"/>
+      <c r="G7" s="553"/>
+      <c r="H7" s="553"/>
+      <c r="I7" s="553"/>
+      <c r="J7" s="553"/>
+      <c r="K7" s="553"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="553"/>
+      <c r="N7" s="554"/>
       <c r="Q7" s="7">
         <f>IF(AND(基本情報!$B$74="実施あり（今後実施予定も含む）",E7=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:34" ht="23.7" customHeight="1">
-      <c r="B8" s="547" t="s">
-[...3 lines deleted...]
-      <c r="D8" s="548"/>
+      <c r="B8" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="526"/>
+      <c r="D8" s="538"/>
       <c r="E8" s="555"/>
-      <c r="F8" s="549"/>
-[...7 lines deleted...]
-      <c r="N8" s="550"/>
+      <c r="F8" s="539"/>
+      <c r="G8" s="539"/>
+      <c r="H8" s="539"/>
+      <c r="I8" s="539"/>
+      <c r="J8" s="539"/>
+      <c r="K8" s="539"/>
+      <c r="L8" s="539"/>
+      <c r="M8" s="539"/>
+      <c r="N8" s="540"/>
       <c r="Q8" s="7">
         <f>IF(AND(基本情報!$B$74="実施あり（今後実施予定も含む）",E8=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:34" ht="23.7" customHeight="1">
-      <c r="B9" s="547" t="s">
-[...13 lines deleted...]
-      <c r="N9" s="552"/>
+      <c r="B9" s="537" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="526"/>
+      <c r="D9" s="538"/>
+      <c r="E9" s="541"/>
+      <c r="F9" s="541"/>
+      <c r="G9" s="541"/>
+      <c r="H9" s="541"/>
+      <c r="I9" s="541"/>
+      <c r="J9" s="541"/>
+      <c r="K9" s="541"/>
+      <c r="L9" s="541"/>
+      <c r="M9" s="541"/>
+      <c r="N9" s="542"/>
       <c r="Q9" s="7">
         <f>IF(AND(基本情報!$B$74="実施あり（今後実施予定も含む）",E9=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:34" ht="150" customHeight="1" thickBot="1">
-      <c r="B10" s="532" t="s">
-[...13 lines deleted...]
-      <c r="N10" s="536"/>
+      <c r="B10" s="543" t="s">
+        <v>377</v>
+      </c>
+      <c r="C10" s="544"/>
+      <c r="D10" s="545"/>
+      <c r="E10" s="546"/>
+      <c r="F10" s="546"/>
+      <c r="G10" s="546"/>
+      <c r="H10" s="546"/>
+      <c r="I10" s="546"/>
+      <c r="J10" s="546"/>
+      <c r="K10" s="546"/>
+      <c r="L10" s="546"/>
+      <c r="M10" s="546"/>
+      <c r="N10" s="547"/>
       <c r="Q10" s="7">
         <f>IF(AND(基本情報!$B$74="実施あり（今後実施予定も含む）",E10=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="2:34" ht="4.95" customHeight="1" thickTop="1"/>
     <row r="12" spans="2:34" ht="20.399999999999999" customHeight="1">
       <c r="B12" s="7" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="13" spans="2:34" ht="13.8" thickBot="1"/>
     <row r="14" spans="2:34" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B14" s="537" t="s">
-[...8 lines deleted...]
-      <c r="I14" s="541"/>
+      <c r="B14" s="556" t="s">
+        <v>168</v>
+      </c>
+      <c r="C14" s="557"/>
+      <c r="D14" s="557"/>
+      <c r="E14" s="557"/>
+      <c r="F14" s="557"/>
+      <c r="G14" s="558"/>
+      <c r="H14" s="559"/>
+      <c r="I14" s="560"/>
       <c r="Q14" s="7">
         <f>IF(AND(基本情報!$B$74="実施あり（今後実施予定も含む）",H14=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:34" ht="19.5" customHeight="1" thickTop="1">
       <c r="B15" s="57" t="str">
         <f>IF(H14="あり","以下に続けて記載",IF(H14="なし","システム等の詳細についての記載は以上です",""))</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="2:34" ht="20.399999999999999" customHeight="1" thickBot="1"/>
     <row r="17" spans="2:17" ht="23.7" customHeight="1" thickTop="1">
-      <c r="B17" s="542" t="s">
-[...13 lines deleted...]
-      <c r="N17" s="546"/>
+      <c r="B17" s="550" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="551"/>
+      <c r="D17" s="552"/>
+      <c r="E17" s="553"/>
+      <c r="F17" s="553"/>
+      <c r="G17" s="553"/>
+      <c r="H17" s="553"/>
+      <c r="I17" s="553"/>
+      <c r="J17" s="553"/>
+      <c r="K17" s="553"/>
+      <c r="L17" s="553"/>
+      <c r="M17" s="553"/>
+      <c r="N17" s="554"/>
       <c r="Q17" s="7">
         <f>IF(AND($H$14="あり",E17=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:17" ht="23.7" customHeight="1">
-      <c r="B18" s="547" t="s">
-[...13 lines deleted...]
-      <c r="N18" s="550"/>
+      <c r="B18" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="526"/>
+      <c r="D18" s="538"/>
+      <c r="E18" s="539"/>
+      <c r="F18" s="539"/>
+      <c r="G18" s="539"/>
+      <c r="H18" s="539"/>
+      <c r="I18" s="539"/>
+      <c r="J18" s="539"/>
+      <c r="K18" s="539"/>
+      <c r="L18" s="539"/>
+      <c r="M18" s="539"/>
+      <c r="N18" s="540"/>
       <c r="Q18" s="7">
         <f>IF(AND($H$14="あり",E18=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:17" ht="23.7" customHeight="1">
-      <c r="B19" s="547" t="s">
-[...13 lines deleted...]
-      <c r="N19" s="552"/>
+      <c r="B19" s="537" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="526"/>
+      <c r="D19" s="538"/>
+      <c r="E19" s="541"/>
+      <c r="F19" s="541"/>
+      <c r="G19" s="541"/>
+      <c r="H19" s="541"/>
+      <c r="I19" s="541"/>
+      <c r="J19" s="541"/>
+      <c r="K19" s="541"/>
+      <c r="L19" s="541"/>
+      <c r="M19" s="541"/>
+      <c r="N19" s="542"/>
       <c r="Q19" s="7">
         <f>IF(AND($H$14="あり",E19=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="2:17" ht="150" customHeight="1" thickBot="1">
-      <c r="B20" s="532" t="s">
-[...13 lines deleted...]
-      <c r="N20" s="536"/>
+      <c r="B20" s="543" t="s">
+        <v>379</v>
+      </c>
+      <c r="C20" s="544"/>
+      <c r="D20" s="545"/>
+      <c r="E20" s="546"/>
+      <c r="F20" s="546"/>
+      <c r="G20" s="546"/>
+      <c r="H20" s="546"/>
+      <c r="I20" s="546"/>
+      <c r="J20" s="546"/>
+      <c r="K20" s="546"/>
+      <c r="L20" s="546"/>
+      <c r="M20" s="546"/>
+      <c r="N20" s="547"/>
       <c r="Q20" s="7">
         <f>IF(AND($H$14="あり",E20=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:17" ht="6" customHeight="1" thickTop="1"/>
     <row r="22" spans="2:17" ht="20.399999999999999" customHeight="1">
       <c r="B22" s="7" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23" spans="2:17" ht="13.8" thickBot="1"/>
     <row r="24" spans="2:17" ht="19.5" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B24" s="537" t="s">
-[...8 lines deleted...]
-      <c r="I24" s="541"/>
+      <c r="B24" s="556" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" s="557"/>
+      <c r="D24" s="557"/>
+      <c r="E24" s="557"/>
+      <c r="F24" s="557"/>
+      <c r="G24" s="558"/>
+      <c r="H24" s="559"/>
+      <c r="I24" s="560"/>
       <c r="Q24" s="7">
         <f>IF(AND($H$14="あり",H24=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:17" ht="19.5" customHeight="1" thickTop="1">
       <c r="B25" s="57" t="str">
         <f>IF(H24="あり","以下に続けて記載",IF(H24="なし","システム等の詳細についての記載は以上です",""))</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="2:17" ht="20.399999999999999" customHeight="1" thickBot="1"/>
     <row r="27" spans="2:17" ht="23.7" customHeight="1" thickTop="1">
-      <c r="B27" s="542" t="s">
-[...13 lines deleted...]
-      <c r="N27" s="546"/>
+      <c r="B27" s="550" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="551"/>
+      <c r="D27" s="552"/>
+      <c r="E27" s="553"/>
+      <c r="F27" s="553"/>
+      <c r="G27" s="553"/>
+      <c r="H27" s="553"/>
+      <c r="I27" s="553"/>
+      <c r="J27" s="553"/>
+      <c r="K27" s="553"/>
+      <c r="L27" s="553"/>
+      <c r="M27" s="553"/>
+      <c r="N27" s="554"/>
       <c r="Q27" s="7">
         <f>IF(AND($H$24="あり",E27=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:17" ht="23.7" customHeight="1">
-      <c r="B28" s="547" t="s">
-[...13 lines deleted...]
-      <c r="N28" s="550"/>
+      <c r="B28" s="537" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="526"/>
+      <c r="D28" s="538"/>
+      <c r="E28" s="539"/>
+      <c r="F28" s="539"/>
+      <c r="G28" s="539"/>
+      <c r="H28" s="539"/>
+      <c r="I28" s="539"/>
+      <c r="J28" s="539"/>
+      <c r="K28" s="539"/>
+      <c r="L28" s="539"/>
+      <c r="M28" s="539"/>
+      <c r="N28" s="540"/>
       <c r="Q28" s="7">
         <f>IF(AND($H$24="あり",E28=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:17" ht="23.7" customHeight="1">
-      <c r="B29" s="547" t="s">
-[...13 lines deleted...]
-      <c r="N29" s="552"/>
+      <c r="B29" s="537" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="526"/>
+      <c r="D29" s="538"/>
+      <c r="E29" s="541"/>
+      <c r="F29" s="541"/>
+      <c r="G29" s="541"/>
+      <c r="H29" s="541"/>
+      <c r="I29" s="541"/>
+      <c r="J29" s="541"/>
+      <c r="K29" s="541"/>
+      <c r="L29" s="541"/>
+      <c r="M29" s="541"/>
+      <c r="N29" s="542"/>
       <c r="Q29" s="7">
         <f>IF(AND($H$24="あり",E29=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:17" ht="150" customHeight="1" thickBot="1">
-      <c r="B30" s="532" t="s">
-[...13 lines deleted...]
-      <c r="N30" s="536"/>
+      <c r="B30" s="543" t="s">
+        <v>379</v>
+      </c>
+      <c r="C30" s="544"/>
+      <c r="D30" s="545"/>
+      <c r="E30" s="546"/>
+      <c r="F30" s="546"/>
+      <c r="G30" s="546"/>
+      <c r="H30" s="546"/>
+      <c r="I30" s="546"/>
+      <c r="J30" s="546"/>
+      <c r="K30" s="546"/>
+      <c r="L30" s="546"/>
+      <c r="M30" s="546"/>
+      <c r="N30" s="547"/>
       <c r="Q30" s="7">
         <f>IF(AND($H$24="あり",E30=""),1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:17" ht="6" customHeight="1" thickTop="1"/>
     <row r="32" spans="2:17" ht="20.399999999999999" customHeight="1">
       <c r="B32" s="7" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" insertRows="0" selectLockedCells="1"/>
   <mergeCells count="31">
-    <mergeCell ref="B18:D18"/>
-[...13 lines deleted...]
-    <mergeCell ref="E9:N9"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="E30:N30"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="B24:G24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="E27:N27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="E28:N28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="E29:N29"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="E20:N20"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="E17:N17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:N18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:N19"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:N10"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:N7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:N8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:N9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="B17:N33">
     <cfRule type="expression" dxfId="32" priority="4">
       <formula>$H$14="なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B27:N33">
     <cfRule type="expression" dxfId="31" priority="2">
       <formula>$H$24="なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E17:N20 H24:I24">
     <cfRule type="expression" dxfId="29" priority="3">
       <formula>AND($H$14="あり",E17="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E27:N30">
     <cfRule type="expression" dxfId="28" priority="1">
       <formula>AND($H$24="あり",E27="")</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="2">
+  <dataValidations xWindow="881" yWindow="378" count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H14:I14 H24:I24" xr:uid="{00000000-0002-0000-0700-000000000000}">
       <formula1>"あり,なし"</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="令和7年4月1日から令和8年3月31日までの日付を入力してください。_x000a_なお、「令和7年10月」など、具体的な日付が決まっていない場合は、「令和7年10月31日」と月末の日付にしてください。" sqref="E29:N29 E19:N19 E9:N9" xr:uid="{052BDC3A-E0C8-42F6-9335-1440251D0AF0}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="令和8年4月1日から令和9年3月31日までの日付を入力してください。_x000a_なお、「令和8年10月」など、具体的な日付が決まっていない場合は、「令和8年10月31日」と月末の日付にしてください。" sqref="E29:N29 E19:N19 E9:N9" xr:uid="{F1BB299F-FB11-4774-ACA0-6A214FD21388}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="5" id="{6DB57D72-01D9-4037-AB2F-4A1684205A2E}">
             <xm:f>基本情報!$B$74="実施なし"</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-0.34998626667073579"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>B7:N33</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="6" id="{97864FCF-B7C8-4114-8923-1CC2AE683640}">
             <xm:f>AND(基本情報!$B$74="実施あり（今後実施予定も含む）",E7="")</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="9" tint="0.79998168889431442"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>E7:N10 H14:I14</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...677 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>貼り付け用</vt:lpstr>
       <vt:lpstr>基本情報</vt:lpstr>
       <vt:lpstr>【要押印・郵送】別記第１号様式　交付申請書（入力不要）</vt:lpstr>
       <vt:lpstr>【要押印・郵送】予算書抄本（参考様式）</vt:lpstr>
       <vt:lpstr>【郵送】第１号様式（１）－１ 所要額調書（入力不要）</vt:lpstr>
       <vt:lpstr>【郵送】第１号様式（１）－２ 積算内訳書</vt:lpstr>
       <vt:lpstr>【郵送】第１号様式（１）－３ 積算内訳（国庫）（入力不要）</vt:lpstr>
       <vt:lpstr>【郵送】第１号様式（２）事業計画書（入力不要）</vt:lpstr>
       <vt:lpstr>【実施ありの場合・郵送】第１号様式（３）－１ ICT活用</vt:lpstr>
       <vt:lpstr>【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理</vt:lpstr>
       <vt:lpstr>【実施ありの場合郵送】第１号様式（３）－３－１ その他安全対策</vt:lpstr>
       <vt:lpstr>【実施ありの場合郵送】第１号様式（３）－３－２ その他安全対策</vt:lpstr>
       <vt:lpstr>【実施ありの場合・郵送】第１号様式（３）－４ 睡眠中事故防止</vt:lpstr>
       <vt:lpstr>【郵送】第１号様式（４）誓約書（入力不要）</vt:lpstr>
       <vt:lpstr>【入力・提出不要】（国庫）</vt:lpstr>
       <vt:lpstr>'【実施ありの場合・郵送】第１号様式（３）－１ ICT活用'!Print_Area</vt:lpstr>
       <vt:lpstr>'【実施ありの場合・郵送】第１号様式（３）－２ 登降園管理'!Print_Area</vt:lpstr>
       <vt:lpstr>'【実施ありの場合・郵送】第１号様式（３）－４ 睡眠中事故防止'!Print_Area</vt:lpstr>
       <vt:lpstr>'【実施ありの場合郵送】第１号様式（３）－３－１ その他安全対策'!Print_Area</vt:lpstr>
       <vt:lpstr>'【実施ありの場合郵送】第１号様式（３）－３－２ その他安全対策'!Print_Area</vt:lpstr>
       <vt:lpstr>'【郵送】第１号様式（１）－２ 積算内訳書'!Print_Area</vt:lpstr>
       <vt:lpstr>'【要押印・郵送】別記第１号様式　交付申請書（入力不要）'!Print_Area</vt:lpstr>
       <vt:lpstr>'【要押印・郵送】予算書抄本（参考様式）'!Print_Area</vt:lpstr>
       <vt:lpstr>基本情報!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>