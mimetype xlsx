--- v0 (2026-06-13)
+++ v1 (2026-09-21)
@@ -19,238 +19,230 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.132.2\施設サービス支援課\児童福祉施設係\43 補助金関係（児発センター・障害児放課後支援）\09 保育所等における性被害防止対策に係る設備等支援事業\R7\02_都補助\02_申請依頼\03_東京都障害者サービス情報掲載\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\療育課\02_制度・事業運営\02_障害児通所支援\05_予算、決算、補助金、委託\03_補助金\04_性被害防止対策に係る設備等支援事業\R8\01 交付申請依頼\02 サビ情更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{1947D066-D321-4FE7-82E9-C9B48FB7EE6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{107B60F0-23E7-440C-B03B-4557EA89B662}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" firstSheet="4" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="※作成及び提出方法※" sheetId="90" r:id="rId1"/>
     <sheet name="基本情報" sheetId="93" r:id="rId2"/>
     <sheet name="【第１号様式（２）】事業計画書" sheetId="66" r:id="rId3"/>
     <sheet name="【要押印】別記第１号様式　交付申請書（入力不要）" sheetId="26" r:id="rId4"/>
     <sheet name="【要押印】予算書抄本" sheetId="77" r:id="rId5"/>
     <sheet name="【第１号様式（１）】申請額調書_施設個票（入力不要）" sheetId="84" r:id="rId6"/>
     <sheet name="1号様式（1）-2積算内訳書" sheetId="78" state="hidden" r:id="rId7"/>
     <sheet name="【第1号様式（３）】誓約書（入力不要）" sheetId="76" r:id="rId8"/>
     <sheet name="集計" sheetId="91" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'【第１号様式（１）】申請額調書_施設個票（入力不要）'!$A$1:$K$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'【第１号様式（２）】事業計画書'!$B$1:$N$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'【第1号様式（３）】誓約書（入力不要）'!$A$1:$T$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'【要押印】別記第１号様式　交付申請書（入力不要）'!$A$1:$AK$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">【要押印】予算書抄本!$A$1:$BA$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">※作成及び提出方法※!$A$1:$J$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'1号様式（1）-2積算内訳書'!$A$1:$F$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">基本情報!$A$1:$F$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N8" i="26" l="1"/>
+  <c r="L39" i="77" l="1"/>
+  <c r="C37" i="77"/>
+  <c r="A13" i="76" l="1"/>
+  <c r="Q2" i="91"/>
+  <c r="O2" i="91"/>
+  <c r="N2" i="91"/>
+  <c r="M2" i="91"/>
+  <c r="L2" i="91"/>
+  <c r="K2" i="91"/>
+  <c r="J2" i="91"/>
+  <c r="I2" i="91"/>
+  <c r="H2" i="91"/>
+  <c r="G2" i="91"/>
+  <c r="F2" i="91"/>
+  <c r="E2" i="91"/>
+  <c r="D2" i="91"/>
+  <c r="C2" i="91"/>
+  <c r="B2" i="91"/>
+  <c r="A2" i="91"/>
+  <c r="N8" i="26"/>
   <c r="R9" i="26"/>
   <c r="E6" i="84"/>
   <c r="C6" i="84"/>
   <c r="B6" i="84"/>
   <c r="O36" i="26"/>
   <c r="O38" i="26"/>
   <c r="U37" i="26"/>
   <c r="O35" i="26"/>
   <c r="O34" i="26"/>
   <c r="O33" i="26"/>
   <c r="U10" i="26"/>
   <c r="E10" i="66"/>
   <c r="E8" i="66"/>
   <c r="E6" i="66"/>
   <c r="M30" i="66" l="1"/>
   <c r="O16" i="76" l="1"/>
   <c r="M23" i="76"/>
   <c r="O19" i="76"/>
   <c r="Q1" i="76"/>
   <c r="A6" i="84"/>
   <c r="AF1" i="77" l="1"/>
   <c r="L41" i="77"/>
-  <c r="L39" i="77"/>
   <c r="S16" i="77"/>
-  <c r="O3" i="91" l="1"/>
-[...20 lines deleted...]
-  <c r="AF76" i="90"/>
+  <c r="AF76" i="90" l="1"/>
   <c r="AF75" i="90"/>
   <c r="AF74" i="90"/>
   <c r="AF73" i="90"/>
   <c r="AF72" i="90"/>
   <c r="AF71" i="90"/>
   <c r="AF70" i="90"/>
   <c r="AF69" i="90"/>
+  <c r="AF68" i="90"/>
   <c r="AF67" i="90"/>
-  <c r="AF66" i="90"/>
   <c r="AF65" i="90"/>
   <c r="AF64" i="90"/>
   <c r="AF63" i="90"/>
   <c r="AF62" i="90"/>
   <c r="AF61" i="90"/>
   <c r="AF60" i="90"/>
   <c r="AF59" i="90"/>
   <c r="AF58" i="90"/>
+  <c r="AF57" i="90"/>
   <c r="AF56" i="90"/>
-  <c r="AF55" i="90"/>
   <c r="AF54" i="90"/>
   <c r="AF53" i="90"/>
   <c r="AF52" i="90"/>
   <c r="AF51" i="90"/>
   <c r="AF50" i="90"/>
   <c r="AF49" i="90"/>
   <c r="AF48" i="90"/>
   <c r="AF47" i="90"/>
-  <c r="CG44" i="90"/>
-[...27 lines deleted...]
-  <c r="L23" i="90"/>
+  <c r="AF46" i="90"/>
+  <c r="AF45" i="90"/>
+  <c r="CG42" i="90"/>
+  <c r="BY42" i="90"/>
+  <c r="AZ42" i="90"/>
+  <c r="AX42" i="90"/>
+  <c r="AV42" i="90"/>
+  <c r="AU42" i="90"/>
+  <c r="AT42" i="90"/>
+  <c r="AR42" i="90"/>
+  <c r="AP42" i="90"/>
+  <c r="AH42" i="90"/>
+  <c r="AG42" i="90"/>
+  <c r="AF42" i="90"/>
+  <c r="AD42" i="90"/>
+  <c r="AC42" i="90"/>
+  <c r="AB42" i="90"/>
+  <c r="AA42" i="90"/>
+  <c r="Z42" i="90"/>
+  <c r="Y42" i="90"/>
+  <c r="X42" i="90"/>
+  <c r="W42" i="90"/>
+  <c r="V42" i="90"/>
+  <c r="U42" i="90"/>
+  <c r="T42" i="90"/>
+  <c r="S42" i="90"/>
+  <c r="R42" i="90"/>
+  <c r="Q42" i="90"/>
+  <c r="P42" i="90"/>
+  <c r="O42" i="90"/>
   <c r="L22" i="90"/>
   <c r="L21" i="90"/>
   <c r="L20" i="90"/>
-  <c r="L24" i="90"/>
   <c r="L19" i="90"/>
   <c r="L18" i="90"/>
-  <c r="L14" i="90" l="1"/>
+  <c r="L17" i="90"/>
+  <c r="L13" i="90" l="1"/>
   <c r="AB1" i="84" l="1"/>
   <c r="D6" i="84" l="1"/>
-  <c r="Y3" i="91"/>
   <c r="E20" i="78"/>
   <c r="E30" i="78" s="1"/>
   <c r="N7" i="84" l="1"/>
   <c r="F6" i="84" s="1"/>
-  <c r="K3" i="91"/>
   <c r="G6" i="84" l="1"/>
-  <c r="N8" i="84" s="1"/>
+  <c r="N8" i="84" l="1"/>
   <c r="I6" i="84" s="1"/>
-  <c r="M3" i="91"/>
-  <c r="N9" i="84" l="1"/>
+  <c r="N9" i="84" s="1"/>
   <c r="J6" i="84" s="1"/>
-  <c r="Q3" i="91" s="1"/>
-[...1 lines deleted...]
-  <c r="P3" i="91"/>
+  <c r="P2" i="91"/>
   <c r="S24" i="77"/>
   <c r="S32" i="77" s="1"/>
   <c r="S18" i="77" s="1"/>
-  <c r="N3" i="91"/>
-  <c r="N10" i="84" l="1"/>
+  <c r="N12" i="84" l="1"/>
+  <c r="N10" i="84"/>
   <c r="K6" i="84" s="1"/>
   <c r="M21" i="26" s="1"/>
   <c r="S10" i="77" l="1"/>
   <c r="S13" i="77" s="1"/>
-  <c r="E3" i="91"/>
-  <c r="R3" i="91"/>
   <c r="N13" i="84"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>東京都</author>
   </authors>
   <commentList>
     <comment ref="AJ10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">印鑑証明印
 </t>
         </r>
       </text>
     </comment>
@@ -343,51 +335,51 @@
             <color rgb="FF000000"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>東京都:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color rgb="FF000000"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 自動計算</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="326">
   <si>
     <t>東京都知事　　殿</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>トチジ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ドノ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>主たる事務所の所在地</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジムショ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -2914,78 +2906,64 @@
     <rPh sb="1" eb="3">
       <t>コウフ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ショルイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>印鑑証明書</t>
     <rPh sb="0" eb="2">
       <t>インカン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ショウメイショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>捺印</t>
-[...5 lines deleted...]
-  <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>日</t>
-[...5 lines deleted...]
-  <si>
     <t>令和</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>法人名</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日頃</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>コロ</t>
     </rPh>
     <phoneticPr fontId="2"/>
@@ -3028,395 +3006,94 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>別記第１号様式　交付申請書</t>
     <rPh sb="0" eb="2">
       <t>ベッキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウフ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>シンセイショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（所要額調書_総括表）</t>
-[...14 lines deleted...]
-  <si>
     <t>見積書等</t>
     <rPh sb="0" eb="3">
       <t>ミツモリショ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>同一法人が複数施設についてまとめて交付申請する場合は作成してください。</t>
-[...26 lines deleted...]
-  <si>
     <t>　・いずれの場合にあっても、見積書等金額がわかるものを添付のこと。</t>
     <rPh sb="6" eb="8">
       <t>バアイ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>ミツモリショ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>トウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>キンガク</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ニュウキン</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>テンプ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>主たる事務所の所在地</t>
-[...14 lines deleted...]
-  <si>
     <t>郵便番号</t>
     <rPh sb="0" eb="4">
       <t>ユウビンバンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>住所</t>
-[...65 lines deleted...]
-  <si>
     <t>（</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>）</t>
-    <phoneticPr fontId="2"/>
-[...172 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>３か月以内の原本（同一法人の複数事業所で申請する場合は、原本１部、他の事業所はコピーで可）</t>
     <rPh sb="2" eb="3">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イナイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ゲンポン</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ドウイツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>フクスウ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>ジギョウショ</t>
     </rPh>
@@ -3489,141 +3166,50 @@
     <rPh sb="57" eb="59">
       <t>バアイ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>２．必要な添付書類を御準備ください。</t>
     <rPh sb="2" eb="4">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>テンプ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ゴジュンビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>送付先：S1140704@section.metro.tokyo.jp</t>
-[...89 lines deleted...]
-  <si>
     <t>基本情報</t>
     <rPh sb="0" eb="2">
       <t>キホン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>設置主体</t>
     <rPh sb="0" eb="2">
       <t>セッチ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュタイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>担当者名</t>
     <rPh sb="0" eb="3">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
@@ -3763,281 +3349,115 @@
     </rPh>
     <rPh sb="15" eb="17">
       <t>ショザイ</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ホン</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>ホジョキン</t>
     </rPh>
     <rPh sb="28" eb="31">
       <t>タイショウガイ</t>
     </rPh>
     <rPh sb="42" eb="45">
       <t>ジチタイ</t>
     </rPh>
     <rPh sb="46" eb="49">
       <t>ゴレンラク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　</t>
-[...76 lines deleted...]
-  <si>
     <t>　　印鑑証明書と同一の印影を押印し、必要な書類一式と併せて以下の宛先へ郵送してください。</t>
     <rPh sb="2" eb="4">
       <t>インカン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ドウイツ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>インエイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>オウイン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>イッシキ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>アワ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>アテサキ</t>
-    </rPh>
-[...36 lines deleted...]
-      <t>ヒョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>必要</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（印鑑証明印）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>インカン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショウメイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>イン</t>
-    </rPh>
-[...48 lines deleted...]
-      <t>ソウフ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>1．各シートの</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="8"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>ブルー</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
@@ -4069,102 +3489,50 @@
     </rPh>
     <rPh sb="11" eb="13">
       <t>アミカ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>フヨウ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>キサイ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>フヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>「令和７年度性被害防止対策支援事業補助金申請書類　在中」　と御記載願います。</t>
-[...50 lines deleted...]
-  <si>
     <t>郵送してください。</t>
     <rPh sb="0" eb="2">
       <t>ユウソウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>法人所在地を</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>印鑑証明書に記載のとおり</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="BIZ UDPゴシック"/>
@@ -4373,144 +3741,540 @@
     <rPh sb="2" eb="3">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>セイヤクショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>予　算　額</t>
     <rPh sb="0" eb="1">
       <t>ヨ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　令和７年度障害児通所支援事業所等における性被害防止対策に係る設備支援事業補助要綱（令和７年８月４日付７福祉障施第1310号）第５条の規定に基づく補助金交付申請を行うに当たり、当該申請により補助金等の交付を受けようとする者（法人その他の団体にあっては、代表者、役員又は使用人その他の従業員若しくは構成員を含む。）が東京都暴力団排除条例第２条第２号に規定する暴力団、同条第３号に規定する暴力団員又は同条第４号に規定する暴力団関係者（以下「暴力団員等」という。）に該当せず、かつ将来にわたっても該当しないことをここに誓約いたします。
+    <t>令和８年度障害児通所支援事業所等における性被害防止対策に係る設備等支援事業補助金　申請書類提出フォーム</t>
+    <rPh sb="41" eb="43">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>３．このExcelファイルを、他の必要書類と併せて、以下の申請フォームにアップロードするとともに</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>郵送</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>してください。</t>
+    </r>
+    <rPh sb="15" eb="16">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>アワ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ユウソウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>４．</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>赤く色付けされているシート</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>は、押印（印鑑証明印）が必要な書類です。</t>
+    </r>
+    <rPh sb="2" eb="3">
+      <t>アカ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>イロ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヅ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>オウイン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>インカン</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>イン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ショルイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>〒163-8001　東京都新宿区西新宿二丁目８番１号　都庁第一本庁舎28階</t>
+    <rPh sb="19" eb="22">
+      <t>ニチョウメ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>トチョウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ダイイチ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>チョウシャ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>カイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都福祉局　障害者施策推進部　療育課　障害児通所支援担当宛</t>
+    <rPh sb="16" eb="18">
+      <t>リョウイク</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ツウショ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>タントウ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>アテ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>「令和８年度性被害防止対策支援事業補助金申請書類　在中」　と御記載願います。</t>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>セイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒガイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ボウシ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>タイサク</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>ホジョキン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>ザイチュウ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>ネガ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>データ（PDF等）を申請フォームから提出してください。</t>
+    <rPh sb="7" eb="8">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>捨印</t>
+    <rPh sb="0" eb="1">
+      <t>ス</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>イン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和８年度　障害児通所支援事業所等における</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和８年度　障害児通所支援事業所等における性被害防止対策に係る設備等支援事業　申請額調書（施設個票）</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ド</t>
+    </rPh>
+    <rPh sb="6" eb="16">
+      <t>ショウガイジツウショシエンジギョウショ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="39" eb="42">
+      <t>シンセイガク</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>チョウショ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="47" eb="48">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　令和８年度障害児通所支援事業所等における性被害防止対策に係る設備支援事業補助要綱（令和８年７月30日付８福祉障療第391号）第５条の規定に基づく補助金交付申請を行うに当たり、当該申請により補助金等の交付を受けようとする者（法人その他の団体にあっては、代表者、役員又は使用人その他の従業員若しくは構成員を含む。）が東京都暴力団排除条例第２条第２号に規定する暴力団、同条第３号に規定する暴力団員又は同条第４号に規定する暴力団関係者（以下「暴力団員等」という。）に該当せず、かつ将来にわたっても該当しないことをここに誓約いたします。
 　また、この誓約に違反又は相違があり、同要綱別記２補助条件７（１）オの規定により補助金等の交付の決定の取消しを受けた場合において、同要綱別記２補助条件８の規定に基づき返還を命じられたときは、これに異議なく応じることを誓約いたします。
 　あわせて、知事が必要と認めた場合には、暴力団員等であるか否かの確認のため、警視庁へ照会がなされることに同意いたします。</t>
     <rPh sb="16" eb="17">
       <t>トウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>セイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ヒガイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ボウシ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>タイサク</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>カカ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>セツビ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>シエン</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヨウコウ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>レイ</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>ワ</t>
     </rPh>
     <rPh sb="45" eb="46">
       <t>ネン</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>ガツ</t>
     </rPh>
-    <rPh sb="49" eb="50">
+    <rPh sb="50" eb="51">
       <t>ニチ</t>
     </rPh>
-    <rPh sb="50" eb="51">
+    <rPh sb="51" eb="52">
       <t>ヅ</t>
     </rPh>
-    <rPh sb="52" eb="54">
+    <rPh sb="53" eb="55">
       <t>フクシ</t>
     </rPh>
     <rPh sb="61" eb="62">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="63" eb="64">
       <t>ダイ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="84" eb="85">
       <t>ア</t>
     </rPh>
     <rPh sb="287" eb="289">
       <t>ベッキ</t>
     </rPh>
     <rPh sb="290" eb="292">
       <t>ホジョ</t>
     </rPh>
     <rPh sb="292" eb="294">
       <t>ジョウケン</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>押印</t>
+    <rPh sb="0" eb="2">
+      <t>オウイン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>法人所在地</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>放課後等デイサービス事業所</t>
+  </si>
+  <si>
+    <t>保育所等訪問支援</t>
+  </si>
+  <si>
+    <t>多機能型（児発・保育所等訪問）</t>
+  </si>
+  <si>
+    <t>多機能型（児発・放デイ）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>多機能型（放デイ・保育所等訪問）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>多機能型（児発・保育所等訪問・居宅訪問）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>福祉型障害児入所施設</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>児童発達支援事業所</t>
+  </si>
+  <si>
+    <t>居宅訪問型児童発達支援</t>
+  </si>
+  <si>
+    <t>児童発達支援センター</t>
+  </si>
+  <si>
+    <t>多機能型（児発・居宅訪問）</t>
+  </si>
+  <si>
+    <t>多機能型（放デイ・居宅訪問）</t>
+  </si>
+  <si>
+    <t>多機能型（保育所等訪問・居宅訪問）</t>
+  </si>
+  <si>
+    <t>多機能型（児発・放デイ・居宅訪問）</t>
+  </si>
+  <si>
+    <t>多機能型（放デイ・保育所等訪問・居宅訪問）</t>
+  </si>
+  <si>
+    <t>多機能型（児発・放デイ・保育所等訪問）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>多機能型（児発・放デイ・保育所等訪問・居宅訪問）</t>
+    <rPh sb="5" eb="7">
+      <t>ジハツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>児童発達支援センターは「児童発達支援センター」を選択してください。</t>
+    <rPh sb="0" eb="6">
+      <t>ジドウハッタツシエン</t>
+    </rPh>
+    <rPh sb="12" eb="18">
+      <t>ジドウハッタツシエン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>申請年月日</t>
+    <rPh sb="0" eb="2">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>対象経費実支出額</t>
+    <rPh sb="0" eb="2">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイヒ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ジツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シシュツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和　　年　　月　　日</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="[DBNum3]\ [$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;"/>
     <numFmt numFmtId="178" formatCode="0;0;"/>
     <numFmt numFmtId="179" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="180" formatCode="#,##0_ "/>
+    <numFmt numFmtId="181" formatCode="0_ "/>
   </numFmts>
-  <fonts count="56">
+  <fonts count="54">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
@@ -4777,66 +4541,50 @@
       <name val="MS P ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...14 lines deleted...]
-      <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
@@ -4844,60 +4592,62 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="8"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
+      <u/>
       <sz val="12"/>
-      <color theme="8"/>
+      <color theme="10"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="17">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
@@ -4957,51 +4707,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF66"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEBFFEB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="107">
+  <borders count="104">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -6200,112 +5950,75 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="55"/>
       </right>
       <top style="hair">
         <color indexed="55"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="55"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="55"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...35 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="409">
+  <cellXfs count="406">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -6520,585 +6233,715 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="56" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...91 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="94" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="43" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="179" fontId="18" fillId="0" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="18" fillId="0" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="56" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="96" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="97" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="35" fillId="5" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="57" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="10" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="32" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="29" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="100" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="36" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="46" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="98" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="35" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="35" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="16" borderId="3" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="82" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="82" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="77" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="77" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="70" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="71" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="78" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="78" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="5" fontId="0" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="91" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="91" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="93" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -7233,66 +7076,66 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="101" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -7340,65 +7183,64 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="3" borderId="67" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="15" fillId="3" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="3" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7499,65 +7341,75 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="ハイパーリンク" xfId="4" builtinId="8"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 9" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
-  <dxfs count="16">
+  <dxfs count="15">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="8" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="9" tint="0.79998168889431442"/>
@@ -7583,74 +7435,50 @@
         <patternFill>
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.34998626667073579"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <color theme="1"/>
       </font>
-    </dxf>
-[...22 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <color theme="1"/>
@@ -7906,51 +7734,71 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>完了年月日が令和８年３月</a:t>
+            <a:t>完了年月日が令和</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>9</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="1">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>年３月</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>31</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>日を過ぎるものは受け付けられません。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
@@ -8931,75 +8779,75 @@
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="0000FF"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>　日付は無記入（空欄）のままでお願いします。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>7620</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>129540</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>777240</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>83820</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="937260" y="1036320"/>
+          <a:off x="1752600" y="2164080"/>
           <a:ext cx="4381500" cy="1127760"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="76200" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
@@ -9376,3002 +9224,3060 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logoform.jp/form/tmgform/1725039" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:EU78"/>
+  <dimension ref="A1:EU76"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="41.88671875" style="94" customWidth="1"/>
-[...41 lines deleted...]
-    <col min="151" max="151" width="4.6640625" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="41.88671875" style="149" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="114" customWidth="1"/>
+    <col min="3" max="3" width="3.33203125" style="114" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.77734375" style="114" customWidth="1"/>
+    <col min="5" max="5" width="3.88671875" style="114" customWidth="1"/>
+    <col min="6" max="6" width="19.88671875" style="114" customWidth="1"/>
+    <col min="7" max="7" width="12.77734375" style="114" customWidth="1"/>
+    <col min="8" max="8" width="11.5546875" style="114" customWidth="1"/>
+    <col min="9" max="10" width="10.109375" style="114" customWidth="1"/>
+    <col min="11" max="11" width="19.88671875" style="114" customWidth="1"/>
+    <col min="12" max="12" width="11.109375" style="114" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9" style="114" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="14.44140625" style="114" hidden="1" customWidth="1"/>
+    <col min="15" max="22" width="19.44140625" style="114" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="28.6640625" style="114" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="16.88671875" style="114" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="7.33203125" style="114" hidden="1" customWidth="1"/>
+    <col min="26" max="29" width="5.33203125" style="114" hidden="1" customWidth="1"/>
+    <col min="30" max="39" width="9.88671875" style="114" hidden="1" customWidth="1"/>
+    <col min="40" max="41" width="9" style="114" hidden="1" customWidth="1"/>
+    <col min="42" max="45" width="9.88671875" style="114" hidden="1" customWidth="1"/>
+    <col min="46" max="46" width="15.88671875" style="114" hidden="1" customWidth="1"/>
+    <col min="47" max="47" width="8.33203125" style="114" hidden="1" customWidth="1"/>
+    <col min="48" max="49" width="9.88671875" style="114" hidden="1" customWidth="1"/>
+    <col min="50" max="50" width="15.77734375" style="114" hidden="1" customWidth="1"/>
+    <col min="51" max="51" width="12" style="114" hidden="1" customWidth="1"/>
+    <col min="52" max="53" width="9.88671875" style="114" hidden="1" customWidth="1"/>
+    <col min="54" max="55" width="16.44140625" style="114" hidden="1" customWidth="1"/>
+    <col min="56" max="56" width="16.6640625" style="114" hidden="1" customWidth="1"/>
+    <col min="57" max="57" width="14" style="114" hidden="1" customWidth="1"/>
+    <col min="58" max="58" width="14.21875" style="114" hidden="1" customWidth="1"/>
+    <col min="59" max="59" width="13.88671875" style="114" hidden="1" customWidth="1"/>
+    <col min="60" max="65" width="11" style="114" hidden="1" customWidth="1"/>
+    <col min="66" max="66" width="16.44140625" style="114" hidden="1" customWidth="1"/>
+    <col min="67" max="68" width="11" style="114" hidden="1" customWidth="1"/>
+    <col min="69" max="69" width="13.6640625" style="114" hidden="1" customWidth="1"/>
+    <col min="70" max="74" width="11" style="114" hidden="1" customWidth="1"/>
+    <col min="75" max="75" width="16.33203125" style="114" hidden="1" customWidth="1"/>
+    <col min="76" max="85" width="9" style="114" hidden="1" customWidth="1"/>
+    <col min="86" max="88" width="5.21875" style="114" hidden="1" customWidth="1"/>
+    <col min="89" max="90" width="7.33203125" style="114" hidden="1" customWidth="1"/>
+    <col min="91" max="150" width="5.21875" style="114" hidden="1" customWidth="1"/>
+    <col min="151" max="151" width="4.6640625" style="114" hidden="1" customWidth="1"/>
+    <col min="152" max="16384" width="8.88671875" style="114"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24.75" customHeight="1">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="122" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="2" spans="1:12" s="9" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="A3" s="89" t="s">
+    <row r="2" spans="1:12" s="124" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="123"/>
+    </row>
+    <row r="3" spans="1:12" s="124" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A3" s="125" t="s">
         <v>234</v>
       </c>
-      <c r="B3" s="90"/>
-[...66 lines deleted...]
-      <c r="A8" s="140" t="s">
+      <c r="B3" s="126"/>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
+      <c r="I3" s="126"/>
+      <c r="J3" s="127"/>
+    </row>
+    <row r="4" spans="1:12" s="124" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A4" s="128" t="s">
+        <v>279</v>
+      </c>
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="130"/>
+    </row>
+    <row r="5" spans="1:12" s="124" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A5" s="131" t="s">
+        <v>263</v>
+      </c>
+      <c r="B5" s="129"/>
+      <c r="C5" s="129"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="129"/>
+      <c r="F5" s="129"/>
+      <c r="G5" s="129"/>
+      <c r="H5" s="129"/>
+      <c r="I5" s="129"/>
+      <c r="J5" s="130"/>
+    </row>
+    <row r="6" spans="1:12" s="124" customFormat="1" ht="18" customHeight="1">
+      <c r="A6" s="132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B6" s="129"/>
+      <c r="C6" s="129"/>
+      <c r="D6" s="129"/>
+      <c r="E6" s="129"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="130"/>
+    </row>
+    <row r="7" spans="1:12" s="124" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="225" t="s">
+        <v>292</v>
+      </c>
+      <c r="B7" s="226"/>
+      <c r="C7" s="226"/>
+      <c r="D7" s="226"/>
+      <c r="E7" s="226"/>
+      <c r="F7" s="226"/>
+      <c r="G7" s="226"/>
+      <c r="H7" s="226"/>
+      <c r="I7" s="226"/>
+      <c r="J7" s="227"/>
+    </row>
+    <row r="8" spans="1:12" s="124" customFormat="1" ht="18" customHeight="1">
+      <c r="A8" s="133" t="s">
         <v>294</v>
       </c>
-      <c r="B8" s="141"/>
-[...38 lines deleted...]
-      <c r="A11" s="144" t="s">
+      <c r="B8" s="129"/>
+      <c r="C8" s="129"/>
+      <c r="D8" s="129"/>
+      <c r="E8" s="129"/>
+      <c r="F8" s="129"/>
+      <c r="G8" s="129"/>
+      <c r="H8" s="129"/>
+      <c r="I8" s="129"/>
+      <c r="J8" s="130"/>
+    </row>
+    <row r="9" spans="1:12" s="124" customFormat="1" ht="18" customHeight="1">
+      <c r="A9" s="133" t="s">
+        <v>277</v>
+      </c>
+      <c r="B9" s="129"/>
+      <c r="C9" s="129"/>
+      <c r="D9" s="129"/>
+      <c r="E9" s="129"/>
+      <c r="F9" s="129"/>
+      <c r="G9" s="129"/>
+      <c r="H9" s="129"/>
+      <c r="I9" s="129"/>
+      <c r="J9" s="130"/>
+    </row>
+    <row r="10" spans="1:12" s="124" customFormat="1" ht="18" customHeight="1">
+      <c r="A10" s="134" t="s">
         <v>235</v>
       </c>
-      <c r="B11" s="145" t="s">
-[...42 lines deleted...]
-        <f>SUM(L15:L96,#REF!)</f>
+      <c r="B10" s="135" t="s">
+        <v>295</v>
+      </c>
+      <c r="C10" s="129"/>
+      <c r="D10" s="129"/>
+      <c r="E10" s="129"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="129"/>
+      <c r="H10" s="129"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="130"/>
+    </row>
+    <row r="11" spans="1:12" s="124" customFormat="1" ht="18" customHeight="1">
+      <c r="A11" s="133"/>
+      <c r="B11" s="135" t="s">
+        <v>296</v>
+      </c>
+      <c r="C11" s="129"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="129"/>
+      <c r="F11" s="129"/>
+      <c r="G11" s="129"/>
+      <c r="H11" s="129"/>
+      <c r="I11" s="129"/>
+      <c r="J11" s="130"/>
+    </row>
+    <row r="12" spans="1:12" s="124" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A12" s="136"/>
+      <c r="B12" s="137" t="s">
+        <v>297</v>
+      </c>
+      <c r="C12" s="138"/>
+      <c r="D12" s="138"/>
+      <c r="E12" s="138"/>
+      <c r="F12" s="138"/>
+      <c r="G12" s="138"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="138"/>
+      <c r="J12" s="139"/>
+    </row>
+    <row r="13" spans="1:12" s="124" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A13" s="140"/>
+      <c r="L13" s="124" t="e">
+        <f>SUM(L14:L94,#REF!)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="15" spans="1:12" s="9" customFormat="1" ht="21" customHeight="1">
-      <c r="A15" s="113" t="s">
+    <row r="14" spans="1:12" s="124" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="141" t="s">
         <v>242</v>
       </c>
-      <c r="B15" s="114"/>
-[...10 lines deleted...]
-      <c r="A16" s="116" t="s">
+      <c r="B14" s="142"/>
+      <c r="C14" s="142"/>
+      <c r="D14" s="142"/>
+      <c r="E14" s="142"/>
+      <c r="F14" s="142"/>
+      <c r="G14" s="142"/>
+      <c r="H14" s="142"/>
+      <c r="I14" s="142"/>
+      <c r="J14" s="143"/>
+    </row>
+    <row r="15" spans="1:12" s="124" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A15" s="144" t="s">
         <v>236</v>
       </c>
-      <c r="B16" s="229" t="s">
+      <c r="B15" s="229" t="s">
         <v>237</v>
       </c>
-      <c r="C16" s="169"/>
-[...7 lines deleted...]
-      <c r="I16" s="169" t="s">
+      <c r="C15" s="168"/>
+      <c r="D15" s="168"/>
+      <c r="E15" s="168"/>
+      <c r="F15" s="168"/>
+      <c r="G15" s="230"/>
+      <c r="H15" s="145" t="s">
+        <v>303</v>
+      </c>
+      <c r="I15" s="168" t="s">
         <v>238</v>
       </c>
-      <c r="J16" s="170"/>
-[...3 lines deleted...]
-        <v>256</v>
+      <c r="J15" s="169"/>
+    </row>
+    <row r="16" spans="1:12" s="124" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A16" s="146" t="s">
+        <v>254</v>
+      </c>
+      <c r="B16" s="231" t="s">
+        <v>239</v>
+      </c>
+      <c r="C16" s="174"/>
+      <c r="D16" s="174"/>
+      <c r="E16" s="174"/>
+      <c r="F16" s="174"/>
+      <c r="G16" s="175"/>
+      <c r="H16" s="147" t="s">
+        <v>278</v>
+      </c>
+      <c r="I16" s="170" t="s">
+        <v>280</v>
+      </c>
+      <c r="J16" s="171"/>
+    </row>
+    <row r="17" spans="1:108" s="124" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A17" s="146" t="s">
+        <v>240</v>
       </c>
       <c r="B17" s="231" t="s">
-        <v>239</v>
-[...18 lines deleted...]
-      <c r="B18" s="231" t="s">
         <v>241</v>
       </c>
-      <c r="C18" s="177"/>
-[...11 lines deleted...]
-      <c r="L18" s="9" t="e">
+      <c r="C17" s="174"/>
+      <c r="D17" s="174"/>
+      <c r="E17" s="174"/>
+      <c r="F17" s="174"/>
+      <c r="G17" s="175"/>
+      <c r="H17" s="147" t="s">
+        <v>278</v>
+      </c>
+      <c r="I17" s="170" t="s">
+        <v>280</v>
+      </c>
+      <c r="J17" s="171"/>
+      <c r="L17" s="124" t="e">
+        <f>IF(B17=#REF!,1,0)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="18" spans="1:108" s="124" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A18" s="146" t="s">
+        <v>288</v>
+      </c>
+      <c r="B18" s="231"/>
+      <c r="C18" s="174"/>
+      <c r="D18" s="174"/>
+      <c r="E18" s="174"/>
+      <c r="F18" s="174"/>
+      <c r="G18" s="175"/>
+      <c r="H18" s="148"/>
+      <c r="I18" s="170" t="s">
+        <v>280</v>
+      </c>
+      <c r="J18" s="171"/>
+      <c r="L18" s="124" t="e">
         <f>IF(B18=#REF!,1,0)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="19" spans="1:108" s="9" customFormat="1" ht="33.6" customHeight="1">
-[...1 lines deleted...]
-        <v>326</v>
+    <row r="19" spans="1:108" s="124" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A19" s="146" t="s">
+        <v>289</v>
       </c>
       <c r="B19" s="231"/>
-      <c r="C19" s="177"/>
-[...9 lines deleted...]
-      <c r="L19" s="9" t="e">
+      <c r="C19" s="174"/>
+      <c r="D19" s="174"/>
+      <c r="E19" s="174"/>
+      <c r="F19" s="174"/>
+      <c r="G19" s="175"/>
+      <c r="H19" s="148"/>
+      <c r="I19" s="170" t="s">
+        <v>280</v>
+      </c>
+      <c r="J19" s="171"/>
+      <c r="L19" s="124" t="e">
         <f>IF(B19=#REF!,1,0)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="20" spans="1:108" s="9" customFormat="1" ht="33.6" customHeight="1">
-[...1 lines deleted...]
-        <v>327</v>
+    <row r="20" spans="1:108" s="124" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A20" s="146" t="s">
+        <v>290</v>
       </c>
       <c r="B20" s="231"/>
-      <c r="C20" s="177"/>
-[...9 lines deleted...]
-      <c r="L20" s="9" t="e">
+      <c r="C20" s="174"/>
+      <c r="D20" s="174"/>
+      <c r="E20" s="174"/>
+      <c r="F20" s="174"/>
+      <c r="G20" s="175"/>
+      <c r="H20" s="148"/>
+      <c r="I20" s="170" t="s">
+        <v>280</v>
+      </c>
+      <c r="J20" s="171"/>
+      <c r="L20" s="124" t="e">
         <f>IF(B20=#REF!,1,0)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="21" spans="1:108" s="9" customFormat="1" ht="33.6" customHeight="1">
-[...14 lines deleted...]
-      <c r="L21" s="9" t="e">
+    <row r="21" spans="1:108" s="124" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A21" s="146" t="s">
+        <v>243</v>
+      </c>
+      <c r="B21" s="173" t="s">
+        <v>260</v>
+      </c>
+      <c r="C21" s="232"/>
+      <c r="D21" s="232"/>
+      <c r="E21" s="232"/>
+      <c r="F21" s="232"/>
+      <c r="G21" s="233"/>
+      <c r="H21" s="148"/>
+      <c r="I21" s="170" t="s">
+        <v>280</v>
+      </c>
+      <c r="J21" s="171"/>
+      <c r="L21" s="124" t="e">
         <f>IF(B21=#REF!,1,0)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="22" spans="1:108" s="9" customFormat="1" ht="33.6" customHeight="1">
-[...16 lines deleted...]
-      <c r="L22" s="9" t="e">
+    <row r="22" spans="1:108" s="124" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A22" s="146" t="s">
+        <v>255</v>
+      </c>
+      <c r="B22" s="173" t="s">
+        <v>298</v>
+      </c>
+      <c r="C22" s="174"/>
+      <c r="D22" s="174"/>
+      <c r="E22" s="174"/>
+      <c r="F22" s="174"/>
+      <c r="G22" s="175"/>
+      <c r="H22" s="148"/>
+      <c r="I22" s="170"/>
+      <c r="J22" s="171"/>
+      <c r="L22" s="124" t="e">
         <f>IF(B22=#REF!,1,0)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="23" spans="1:108" s="9" customFormat="1" ht="33.6" customHeight="1">
-[...40 lines deleted...]
-      <c r="A25" s="88"/>
+    <row r="23" spans="1:108" s="124" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A23" s="123"/>
+    </row>
+    <row r="27" spans="1:108">
+      <c r="CY27" s="114" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB27" s="114" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC27" s="114" t="s">
+        <v>132</v>
+      </c>
+      <c r="DD27" s="114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:108">
+      <c r="CY28" s="114" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
-      <c r="CY29" t="s">
+      <c r="CY29" s="114" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:151">
+      <c r="M36" s="172"/>
+      <c r="N36" s="176" t="s">
+        <v>135</v>
+      </c>
+      <c r="O36" s="177" t="s">
+        <v>136</v>
+      </c>
+      <c r="P36" s="178"/>
+      <c r="Q36" s="178"/>
+      <c r="R36" s="178"/>
+      <c r="S36" s="178"/>
+      <c r="T36" s="178"/>
+      <c r="U36" s="178"/>
+      <c r="V36" s="178"/>
+      <c r="W36" s="178"/>
+      <c r="X36" s="178"/>
+      <c r="Y36" s="178"/>
+      <c r="Z36" s="178"/>
+      <c r="AA36" s="178"/>
+      <c r="AB36" s="179"/>
+      <c r="AC36" s="184" t="s">
+        <v>137</v>
+      </c>
+      <c r="AD36" s="187" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE36" s="188"/>
+      <c r="AF36" s="188"/>
+      <c r="AG36" s="188"/>
+      <c r="AH36" s="188"/>
+      <c r="AI36" s="188"/>
+      <c r="AJ36" s="188"/>
+      <c r="AK36" s="188"/>
+      <c r="AL36" s="188"/>
+      <c r="AM36" s="188"/>
+      <c r="AN36" s="188"/>
+      <c r="AO36" s="188"/>
+      <c r="AP36" s="188"/>
+      <c r="AQ36" s="188"/>
+      <c r="AR36" s="188"/>
+      <c r="AS36" s="188"/>
+      <c r="AT36" s="188"/>
+      <c r="AU36" s="188"/>
+      <c r="AV36" s="188"/>
+      <c r="AW36" s="188"/>
+      <c r="AX36" s="188"/>
+      <c r="AY36" s="188"/>
+      <c r="AZ36" s="188"/>
+      <c r="BA36" s="189"/>
+      <c r="BB36" s="190" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC36" s="191"/>
+      <c r="BD36" s="191"/>
+      <c r="BE36" s="191"/>
+      <c r="BF36" s="191"/>
+      <c r="BG36" s="191"/>
+      <c r="BH36" s="191"/>
+      <c r="BI36" s="191"/>
+      <c r="BJ36" s="191"/>
+      <c r="BK36" s="191"/>
+      <c r="BL36" s="191"/>
+      <c r="BM36" s="191"/>
+      <c r="BN36" s="191"/>
+      <c r="BO36" s="191"/>
+      <c r="BP36" s="191"/>
+      <c r="BQ36" s="191"/>
+      <c r="BR36" s="191"/>
+      <c r="BS36" s="191"/>
+      <c r="BT36" s="191"/>
+      <c r="BU36" s="191"/>
+      <c r="BV36" s="191"/>
+      <c r="BW36" s="191"/>
+      <c r="BX36" s="191"/>
+      <c r="BY36" s="192"/>
+      <c r="BZ36" s="193" t="s">
+        <v>140</v>
+      </c>
+      <c r="CA36" s="193"/>
+      <c r="CB36" s="193"/>
+      <c r="CC36" s="193"/>
+      <c r="CD36" s="193"/>
+      <c r="CE36" s="193"/>
+      <c r="CF36" s="193"/>
+      <c r="CG36" s="193"/>
+      <c r="CH36" s="203" t="s">
+        <v>141</v>
+      </c>
+      <c r="CI36" s="203"/>
+      <c r="CJ36" s="203"/>
+      <c r="CK36" s="203"/>
+      <c r="CL36" s="203"/>
+      <c r="CM36" s="203"/>
+      <c r="CN36" s="203"/>
+      <c r="CO36" s="203"/>
+      <c r="CP36" s="203"/>
+      <c r="CQ36" s="203"/>
+      <c r="CR36" s="203"/>
+      <c r="CS36" s="203"/>
+      <c r="CT36" s="203"/>
+      <c r="CU36" s="203"/>
+      <c r="CV36" s="203"/>
+      <c r="CW36" s="203"/>
+      <c r="CX36" s="203"/>
+      <c r="CY36" s="203"/>
+      <c r="CZ36" s="203"/>
+      <c r="DA36" s="203"/>
+      <c r="DB36" s="203"/>
+      <c r="DC36" s="203"/>
+      <c r="DD36" s="203"/>
+      <c r="DE36" s="203"/>
+      <c r="DF36" s="203"/>
+      <c r="DG36" s="203"/>
+      <c r="DH36" s="203"/>
+      <c r="DI36" s="203"/>
+      <c r="DJ36" s="203"/>
+      <c r="DK36" s="203"/>
+      <c r="DL36" s="203"/>
+      <c r="DM36" s="203"/>
+      <c r="DN36" s="203"/>
+      <c r="DO36" s="203"/>
+      <c r="DP36" s="203"/>
+      <c r="DQ36" s="203"/>
+      <c r="DR36" s="203"/>
+      <c r="DS36" s="203"/>
+      <c r="DT36" s="203"/>
+      <c r="DU36" s="203"/>
+      <c r="DV36" s="203"/>
+      <c r="DW36" s="203"/>
+      <c r="DX36" s="203"/>
+      <c r="DY36" s="203"/>
+      <c r="DZ36" s="203"/>
+      <c r="EA36" s="203"/>
+      <c r="EB36" s="203"/>
+      <c r="EC36" s="203"/>
+      <c r="ED36" s="203"/>
+      <c r="EE36" s="203"/>
+      <c r="EF36" s="203"/>
+      <c r="EG36" s="203"/>
+      <c r="EH36" s="203"/>
+      <c r="EI36" s="203"/>
+      <c r="EJ36" s="203"/>
+      <c r="EK36" s="203"/>
+      <c r="EL36" s="203"/>
+      <c r="EM36" s="203"/>
+      <c r="EN36" s="203"/>
+      <c r="EO36" s="203"/>
+      <c r="EP36" s="203"/>
+      <c r="EQ36" s="203"/>
+      <c r="ER36" s="203"/>
+      <c r="ES36" s="203"/>
+      <c r="ET36" s="203"/>
+      <c r="EU36" s="203"/>
+    </row>
+    <row r="37" spans="1:151" ht="26.25" customHeight="1">
+      <c r="M37" s="172"/>
+      <c r="N37" s="176"/>
+      <c r="O37" s="180" t="s">
+        <v>142</v>
+      </c>
+      <c r="P37" s="180" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q37" s="180" t="s">
+        <v>144</v>
+      </c>
+      <c r="R37" s="181" t="s">
+        <v>145</v>
+      </c>
+      <c r="S37" s="181" t="s">
+        <v>146</v>
+      </c>
+      <c r="T37" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="U37" s="181" t="s">
+        <v>148</v>
+      </c>
+      <c r="V37" s="181" t="s">
+        <v>149</v>
+      </c>
+      <c r="W37" s="180" t="s">
+        <v>150</v>
+      </c>
+      <c r="X37" s="181" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y37" s="194" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z37" s="197" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="198"/>
+      <c r="AB37" s="199"/>
+      <c r="AC37" s="185"/>
+      <c r="AD37" s="200" t="s">
+        <v>152</v>
+      </c>
+      <c r="AE37" s="201"/>
+      <c r="AF37" s="201"/>
+      <c r="AG37" s="201"/>
+      <c r="AH37" s="201"/>
+      <c r="AI37" s="201"/>
+      <c r="AJ37" s="201"/>
+      <c r="AK37" s="201"/>
+      <c r="AL37" s="201"/>
+      <c r="AM37" s="201"/>
+      <c r="AN37" s="201"/>
+      <c r="AO37" s="201"/>
+      <c r="AP37" s="201"/>
+      <c r="AQ37" s="201"/>
+      <c r="AR37" s="201"/>
+      <c r="AS37" s="202"/>
+      <c r="AT37" s="200" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU37" s="201"/>
+      <c r="AV37" s="201"/>
+      <c r="AW37" s="201"/>
+      <c r="AX37" s="201"/>
+      <c r="AY37" s="201"/>
+      <c r="AZ37" s="201"/>
+      <c r="BA37" s="202"/>
+      <c r="BB37" s="210" t="s">
+        <v>153</v>
+      </c>
+      <c r="BC37" s="210" t="s">
+        <v>154</v>
+      </c>
+      <c r="BD37" s="210" t="s">
+        <v>155</v>
+      </c>
+      <c r="BE37" s="211" t="s">
+        <v>156</v>
+      </c>
+      <c r="BF37" s="211"/>
+      <c r="BG37" s="211"/>
+      <c r="BH37" s="211"/>
+      <c r="BI37" s="211"/>
+      <c r="BJ37" s="211"/>
+      <c r="BK37" s="211"/>
+      <c r="BL37" s="211"/>
+      <c r="BM37" s="211"/>
+      <c r="BN37" s="211"/>
+      <c r="BO37" s="211"/>
+      <c r="BP37" s="211"/>
+      <c r="BQ37" s="211"/>
+      <c r="BR37" s="211"/>
+      <c r="BS37" s="211"/>
+      <c r="BT37" s="211"/>
+      <c r="BU37" s="211"/>
+      <c r="BV37" s="211"/>
+      <c r="BW37" s="211"/>
+      <c r="BX37" s="211" t="s">
+        <v>157</v>
+      </c>
+      <c r="BY37" s="211"/>
+      <c r="BZ37" s="209" t="s">
+        <v>158</v>
+      </c>
+      <c r="CA37" s="209" t="s">
+        <v>159</v>
+      </c>
+      <c r="CB37" s="209" t="s">
+        <v>160</v>
+      </c>
+      <c r="CC37" s="209" t="s">
+        <v>161</v>
+      </c>
+      <c r="CD37" s="209" t="s">
+        <v>162</v>
+      </c>
+      <c r="CE37" s="209" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF37" s="209" t="s">
+        <v>164</v>
+      </c>
+      <c r="CG37" s="209" t="s">
+        <v>165</v>
+      </c>
+      <c r="CH37" s="215" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI37" s="215"/>
+      <c r="CJ37" s="215"/>
+      <c r="CK37" s="215"/>
+      <c r="CL37" s="215"/>
+      <c r="CM37" s="215"/>
+      <c r="CN37" s="215"/>
+      <c r="CO37" s="215"/>
+      <c r="CP37" s="215"/>
+      <c r="CQ37" s="215"/>
+      <c r="CR37" s="215"/>
+      <c r="CS37" s="215"/>
+      <c r="CT37" s="215"/>
+      <c r="CU37" s="215"/>
+      <c r="CV37" s="215"/>
+      <c r="CW37" s="215"/>
+      <c r="CX37" s="215"/>
+      <c r="CY37" s="215"/>
+      <c r="CZ37" s="215"/>
+      <c r="DA37" s="215"/>
+      <c r="DB37" s="215"/>
+      <c r="DC37" s="215"/>
+      <c r="DD37" s="215"/>
+      <c r="DE37" s="215"/>
+      <c r="DF37" s="215"/>
+      <c r="DG37" s="215"/>
+      <c r="DH37" s="215"/>
+      <c r="DI37" s="215" t="s">
+        <v>122</v>
+      </c>
+      <c r="DJ37" s="215"/>
+      <c r="DK37" s="215"/>
+      <c r="DL37" s="215"/>
+      <c r="DM37" s="215"/>
+      <c r="DN37" s="215"/>
+      <c r="DO37" s="215"/>
+      <c r="DP37" s="215"/>
+      <c r="DQ37" s="215"/>
+      <c r="DR37" s="215"/>
+      <c r="DS37" s="215"/>
+      <c r="DT37" s="215"/>
+      <c r="DU37" s="215"/>
+      <c r="DV37" s="215"/>
+      <c r="DW37" s="215"/>
+      <c r="DX37" s="215"/>
+      <c r="DY37" s="215"/>
+      <c r="DZ37" s="215"/>
+      <c r="EA37" s="215"/>
+      <c r="EB37" s="215"/>
+      <c r="EC37" s="215"/>
+      <c r="ED37" s="215"/>
+      <c r="EE37" s="215"/>
+      <c r="EF37" s="215"/>
+      <c r="EG37" s="215"/>
+      <c r="EH37" s="215"/>
+      <c r="EI37" s="215"/>
+      <c r="EJ37" s="215"/>
+      <c r="EK37" s="215"/>
+      <c r="EL37" s="215"/>
+      <c r="EM37" s="215"/>
+      <c r="EN37" s="215"/>
+      <c r="EO37" s="215"/>
+      <c r="EP37" s="215"/>
+      <c r="EQ37" s="215"/>
+      <c r="ER37" s="215"/>
+      <c r="ES37" s="215"/>
+      <c r="ET37" s="215"/>
+      <c r="EU37" s="215"/>
+    </row>
+    <row r="38" spans="1:151" ht="54" customHeight="1">
+      <c r="M38" s="172"/>
+      <c r="N38" s="176"/>
+      <c r="O38" s="180"/>
+      <c r="P38" s="180"/>
+      <c r="Q38" s="180"/>
+      <c r="R38" s="182"/>
+      <c r="S38" s="182"/>
+      <c r="T38" s="182"/>
+      <c r="U38" s="182"/>
+      <c r="V38" s="182"/>
+      <c r="W38" s="180"/>
+      <c r="X38" s="182"/>
+      <c r="Y38" s="195"/>
+      <c r="Z38" s="194" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA38" s="194" t="s">
+        <v>167</v>
+      </c>
+      <c r="AB38" s="194" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC38" s="185"/>
+      <c r="AD38" s="204" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE38" s="151"/>
+      <c r="AF38" s="151"/>
+      <c r="AG38" s="151"/>
+      <c r="AH38" s="151"/>
+      <c r="AI38" s="151"/>
+      <c r="AJ38" s="151"/>
+      <c r="AK38" s="151"/>
+      <c r="AL38" s="151"/>
+      <c r="AM38" s="151"/>
+      <c r="AN38" s="151"/>
+      <c r="AO38" s="151"/>
+      <c r="AP38" s="204" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ38" s="152"/>
+      <c r="AR38" s="204" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS38" s="152"/>
+      <c r="AT38" s="204" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU38" s="212"/>
+      <c r="AV38" s="212"/>
+      <c r="AW38" s="212"/>
+      <c r="AX38" s="212"/>
+      <c r="AY38" s="213"/>
+      <c r="AZ38" s="204" t="s">
+        <v>127</v>
+      </c>
+      <c r="BA38" s="152"/>
+      <c r="BB38" s="210"/>
+      <c r="BC38" s="210"/>
+      <c r="BD38" s="210"/>
+      <c r="BE38" s="214" t="s">
+        <v>169</v>
+      </c>
+      <c r="BF38" s="214"/>
+      <c r="BG38" s="214"/>
+      <c r="BH38" s="214"/>
+      <c r="BI38" s="214"/>
+      <c r="BJ38" s="214"/>
+      <c r="BK38" s="214"/>
+      <c r="BL38" s="214"/>
+      <c r="BM38" s="214"/>
+      <c r="BN38" s="214"/>
+      <c r="BO38" s="214" t="s">
+        <v>170</v>
+      </c>
+      <c r="BP38" s="214"/>
+      <c r="BQ38" s="214"/>
+      <c r="BR38" s="214"/>
+      <c r="BS38" s="214"/>
+      <c r="BT38" s="214"/>
+      <c r="BU38" s="214"/>
+      <c r="BV38" s="214"/>
+      <c r="BW38" s="214"/>
+      <c r="BX38" s="214" t="s">
+        <v>171</v>
+      </c>
+      <c r="BY38" s="214" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ38" s="209"/>
+      <c r="CA38" s="209"/>
+      <c r="CB38" s="209"/>
+      <c r="CC38" s="209"/>
+      <c r="CD38" s="209"/>
+      <c r="CE38" s="209"/>
+      <c r="CF38" s="209"/>
+      <c r="CG38" s="209"/>
+      <c r="CH38" s="215" t="s">
+        <v>120</v>
+      </c>
+      <c r="CI38" s="215"/>
+      <c r="CJ38" s="215"/>
+      <c r="CK38" s="215"/>
+      <c r="CL38" s="215"/>
+      <c r="CM38" s="215"/>
+      <c r="CN38" s="215"/>
+      <c r="CO38" s="215"/>
+      <c r="CP38" s="215"/>
+      <c r="CQ38" s="215"/>
+      <c r="CR38" s="215"/>
+      <c r="CS38" s="215"/>
+      <c r="CT38" s="215"/>
+      <c r="CU38" s="215"/>
+      <c r="CV38" s="215"/>
+      <c r="CW38" s="215"/>
+      <c r="CX38" s="215"/>
+      <c r="CY38" s="215"/>
+      <c r="CZ38" s="215" t="s">
+        <v>121</v>
+      </c>
+      <c r="DA38" s="215"/>
+      <c r="DB38" s="215"/>
+      <c r="DC38" s="215"/>
+      <c r="DD38" s="215"/>
+      <c r="DE38" s="215"/>
+      <c r="DF38" s="215"/>
+      <c r="DG38" s="215"/>
+      <c r="DH38" s="215"/>
+      <c r="DI38" s="215" t="s">
+        <v>123</v>
+      </c>
+      <c r="DJ38" s="215"/>
+      <c r="DK38" s="215"/>
+      <c r="DL38" s="215"/>
+      <c r="DM38" s="215"/>
+      <c r="DN38" s="215"/>
+      <c r="DO38" s="215"/>
+      <c r="DP38" s="215"/>
+      <c r="DQ38" s="215"/>
+      <c r="DR38" s="215"/>
+      <c r="DS38" s="215"/>
+      <c r="DT38" s="215"/>
+      <c r="DU38" s="215"/>
+      <c r="DV38" s="215"/>
+      <c r="DW38" s="215"/>
+      <c r="DX38" s="215"/>
+      <c r="DY38" s="215"/>
+      <c r="DZ38" s="215"/>
+      <c r="EA38" s="215"/>
+      <c r="EB38" s="215"/>
+      <c r="EC38" s="215"/>
+      <c r="ED38" s="215"/>
+      <c r="EE38" s="215"/>
+      <c r="EF38" s="215"/>
+      <c r="EG38" s="215"/>
+      <c r="EH38" s="215"/>
+      <c r="EI38" s="215"/>
+      <c r="EJ38" s="215" t="s">
+        <v>127</v>
+      </c>
+      <c r="EK38" s="215"/>
+      <c r="EL38" s="215"/>
+      <c r="EM38" s="215"/>
+      <c r="EN38" s="215"/>
+      <c r="EO38" s="215"/>
+      <c r="EP38" s="215"/>
+      <c r="EQ38" s="215"/>
+      <c r="ER38" s="215"/>
+      <c r="ES38" s="215"/>
+      <c r="ET38" s="215"/>
+      <c r="EU38" s="215"/>
+    </row>
+    <row r="39" spans="1:151" ht="13.5" customHeight="1">
+      <c r="M39" s="172"/>
+      <c r="N39" s="176"/>
+      <c r="O39" s="180"/>
+      <c r="P39" s="180"/>
+      <c r="Q39" s="180"/>
+      <c r="R39" s="182"/>
+      <c r="S39" s="182"/>
+      <c r="T39" s="182"/>
+      <c r="U39" s="182"/>
+      <c r="V39" s="182"/>
+      <c r="W39" s="180"/>
+      <c r="X39" s="182"/>
+      <c r="Y39" s="195"/>
+      <c r="Z39" s="195"/>
+      <c r="AA39" s="195"/>
+      <c r="AB39" s="195"/>
+      <c r="AC39" s="185"/>
+      <c r="AD39" s="205"/>
+      <c r="AE39" s="217" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF39" s="217" t="s">
+        <v>174</v>
+      </c>
+      <c r="AG39" s="217" t="s">
+        <v>175</v>
+      </c>
+      <c r="AH39" s="217" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI39" s="220" t="s">
+        <v>176</v>
+      </c>
+      <c r="AJ39" s="221"/>
+      <c r="AK39" s="221"/>
+      <c r="AL39" s="222"/>
+      <c r="AM39" s="217" t="s">
+        <v>177</v>
+      </c>
+      <c r="AN39" s="217" t="s">
+        <v>178</v>
+      </c>
+      <c r="AO39" s="217" t="s">
+        <v>179</v>
+      </c>
+      <c r="AP39" s="205"/>
+      <c r="AQ39" s="217" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR39" s="207"/>
+      <c r="AS39" s="217" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT39" s="204" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU39" s="154"/>
+      <c r="AV39" s="204" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW39" s="154"/>
+      <c r="AX39" s="204" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY39" s="152"/>
+      <c r="AZ39" s="205"/>
+      <c r="BA39" s="217" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB39" s="210"/>
+      <c r="BC39" s="210"/>
+      <c r="BD39" s="210"/>
+      <c r="BE39" s="153" t="s">
+        <v>180</v>
+      </c>
+      <c r="BF39" s="153" t="s">
+        <v>181</v>
+      </c>
+      <c r="BG39" s="153" t="s">
+        <v>182</v>
+      </c>
+      <c r="BH39" s="153" t="s">
+        <v>183</v>
+      </c>
+      <c r="BI39" s="153" t="s">
+        <v>184</v>
+      </c>
+      <c r="BJ39" s="153" t="s">
+        <v>185</v>
+      </c>
+      <c r="BK39" s="153" t="s">
+        <v>186</v>
+      </c>
+      <c r="BL39" s="153" t="s">
+        <v>187</v>
+      </c>
+      <c r="BM39" s="153" t="s">
+        <v>188</v>
+      </c>
+      <c r="BN39" s="153" t="s">
+        <v>189</v>
+      </c>
+      <c r="BO39" s="153" t="s">
+        <v>190</v>
+      </c>
+      <c r="BP39" s="153" t="s">
+        <v>191</v>
+      </c>
+      <c r="BQ39" s="153" t="s">
+        <v>192</v>
+      </c>
+      <c r="BR39" s="153" t="s">
+        <v>193</v>
+      </c>
+      <c r="BS39" s="153" t="s">
+        <v>194</v>
+      </c>
+      <c r="BT39" s="153" t="s">
+        <v>195</v>
+      </c>
+      <c r="BU39" s="153" t="s">
+        <v>196</v>
+      </c>
+      <c r="BV39" s="153" t="s">
+        <v>197</v>
+      </c>
+      <c r="BW39" s="153" t="s">
+        <v>198</v>
+      </c>
+      <c r="BX39" s="214"/>
+      <c r="BY39" s="214"/>
+      <c r="BZ39" s="209"/>
+      <c r="CA39" s="209"/>
+      <c r="CB39" s="209"/>
+      <c r="CC39" s="209"/>
+      <c r="CD39" s="209"/>
+      <c r="CE39" s="209"/>
+      <c r="CF39" s="209"/>
+      <c r="CG39" s="209"/>
+      <c r="CH39" s="216" t="s">
+        <v>199</v>
+      </c>
+      <c r="CI39" s="216"/>
+      <c r="CJ39" s="216"/>
+      <c r="CK39" s="216"/>
+      <c r="CL39" s="216"/>
+      <c r="CM39" s="216"/>
+      <c r="CN39" s="216" t="s">
+        <v>200</v>
+      </c>
+      <c r="CO39" s="216"/>
+      <c r="CP39" s="216"/>
+      <c r="CQ39" s="216"/>
+      <c r="CR39" s="216"/>
+      <c r="CS39" s="216"/>
+      <c r="CT39" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="CU39" s="216"/>
+      <c r="CV39" s="216"/>
+      <c r="CW39" s="216"/>
+      <c r="CX39" s="216"/>
+      <c r="CY39" s="216"/>
+      <c r="CZ39" s="216" t="s">
+        <v>199</v>
+      </c>
+      <c r="DA39" s="216"/>
+      <c r="DB39" s="216"/>
+      <c r="DC39" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="DD39" s="216"/>
+      <c r="DE39" s="216"/>
+      <c r="DF39" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="DG39" s="216"/>
+      <c r="DH39" s="216"/>
+      <c r="DI39" s="215" t="s">
+        <v>124</v>
+      </c>
+      <c r="DJ39" s="215"/>
+      <c r="DK39" s="215"/>
+      <c r="DL39" s="215"/>
+      <c r="DM39" s="215"/>
+      <c r="DN39" s="215"/>
+      <c r="DO39" s="215"/>
+      <c r="DP39" s="215"/>
+      <c r="DQ39" s="215"/>
+      <c r="DR39" s="215" t="s">
+        <v>125</v>
+      </c>
+      <c r="DS39" s="215"/>
+      <c r="DT39" s="215"/>
+      <c r="DU39" s="215"/>
+      <c r="DV39" s="215"/>
+      <c r="DW39" s="215"/>
+      <c r="DX39" s="215"/>
+      <c r="DY39" s="215"/>
+      <c r="DZ39" s="215"/>
+      <c r="EA39" s="215" t="s">
+        <v>126</v>
+      </c>
+      <c r="EB39" s="215"/>
+      <c r="EC39" s="215"/>
+      <c r="ED39" s="215"/>
+      <c r="EE39" s="215"/>
+      <c r="EF39" s="215"/>
+      <c r="EG39" s="215"/>
+      <c r="EH39" s="215"/>
+      <c r="EI39" s="215"/>
+      <c r="EJ39" s="216" t="s">
+        <v>199</v>
+      </c>
+      <c r="EK39" s="216"/>
+      <c r="EL39" s="216"/>
+      <c r="EM39" s="216"/>
+      <c r="EN39" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="EO39" s="216"/>
+      <c r="EP39" s="216"/>
+      <c r="EQ39" s="216"/>
+      <c r="ER39" s="216" t="s">
+        <v>201</v>
+      </c>
+      <c r="ES39" s="216"/>
+      <c r="ET39" s="216"/>
+      <c r="EU39" s="216"/>
+    </row>
+    <row r="40" spans="1:151" ht="28.5" customHeight="1">
+      <c r="M40" s="172"/>
+      <c r="N40" s="176"/>
+      <c r="O40" s="180"/>
+      <c r="P40" s="180"/>
+      <c r="Q40" s="180"/>
+      <c r="R40" s="182"/>
+      <c r="S40" s="182"/>
+      <c r="T40" s="182"/>
+      <c r="U40" s="182"/>
+      <c r="V40" s="182"/>
+      <c r="W40" s="180"/>
+      <c r="X40" s="182"/>
+      <c r="Y40" s="195"/>
+      <c r="Z40" s="195"/>
+      <c r="AA40" s="195"/>
+      <c r="AB40" s="195"/>
+      <c r="AC40" s="185"/>
+      <c r="AD40" s="205"/>
+      <c r="AE40" s="218"/>
+      <c r="AF40" s="218"/>
+      <c r="AG40" s="218"/>
+      <c r="AH40" s="218"/>
+      <c r="AI40" s="218" t="s">
+        <v>203</v>
+      </c>
+      <c r="AJ40" s="217" t="s">
+        <v>204</v>
+      </c>
+      <c r="AK40" s="217" t="s">
+        <v>205</v>
+      </c>
+      <c r="AL40" s="217" t="s">
+        <v>206</v>
+      </c>
+      <c r="AM40" s="218"/>
+      <c r="AN40" s="218"/>
+      <c r="AO40" s="218"/>
+      <c r="AP40" s="205"/>
+      <c r="AQ40" s="218"/>
+      <c r="AR40" s="207"/>
+      <c r="AS40" s="218"/>
+      <c r="AT40" s="205"/>
+      <c r="AU40" s="218" t="s">
+        <v>207</v>
+      </c>
+      <c r="AV40" s="205"/>
+      <c r="AW40" s="218" t="s">
+        <v>207</v>
+      </c>
+      <c r="AX40" s="205"/>
+      <c r="AY40" s="218" t="s">
+        <v>207</v>
+      </c>
+      <c r="AZ40" s="205"/>
+      <c r="BA40" s="218"/>
+      <c r="BB40" s="210"/>
+      <c r="BC40" s="210"/>
+      <c r="BD40" s="210"/>
+      <c r="BE40" s="180" t="s">
+        <v>208</v>
+      </c>
+      <c r="BF40" s="180" t="s">
+        <v>209</v>
+      </c>
+      <c r="BG40" s="150" t="s">
+        <v>210</v>
+      </c>
+      <c r="BH40" s="180" t="s">
+        <v>211</v>
+      </c>
+      <c r="BI40" s="223" t="s">
+        <v>212</v>
+      </c>
+      <c r="BJ40" s="180" t="s">
+        <v>213</v>
+      </c>
+      <c r="BK40" s="150" t="s">
+        <v>214</v>
+      </c>
+      <c r="BL40" s="150" t="s">
+        <v>115</v>
+      </c>
+      <c r="BM40" s="180" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN40" s="150" t="s">
+        <v>216</v>
+      </c>
+      <c r="BO40" s="180" t="s">
+        <v>208</v>
+      </c>
+      <c r="BP40" s="180" t="s">
+        <v>209</v>
+      </c>
+      <c r="BQ40" s="150" t="s">
+        <v>210</v>
+      </c>
+      <c r="BR40" s="180" t="s">
+        <v>217</v>
+      </c>
+      <c r="BS40" s="180" t="s">
+        <v>213</v>
+      </c>
+      <c r="BT40" s="150" t="s">
+        <v>218</v>
+      </c>
+      <c r="BU40" s="150" t="s">
+        <v>115</v>
+      </c>
+      <c r="BV40" s="180" t="s">
+        <v>215</v>
+      </c>
+      <c r="BW40" s="150" t="s">
+        <v>216</v>
+      </c>
+      <c r="BX40" s="214"/>
+      <c r="BY40" s="214"/>
+      <c r="BZ40" s="209"/>
+      <c r="CA40" s="209"/>
+      <c r="CB40" s="209"/>
+      <c r="CC40" s="209"/>
+      <c r="CD40" s="209"/>
+      <c r="CE40" s="209"/>
+      <c r="CF40" s="209"/>
+      <c r="CG40" s="209"/>
+      <c r="CH40" s="224" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI40" s="224" t="s">
+        <v>129</v>
+      </c>
+      <c r="CJ40" s="224" t="s">
+        <v>130</v>
+      </c>
+      <c r="CK40" s="224" t="s">
+        <v>132</v>
+      </c>
+      <c r="CL40" s="224" t="s">
+        <v>133</v>
+      </c>
+      <c r="CM40" s="224" t="s">
+        <v>131</v>
+      </c>
+      <c r="CN40" s="224" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO40" s="224" t="s">
+        <v>129</v>
+      </c>
+      <c r="CP40" s="224" t="s">
+        <v>130</v>
+      </c>
+      <c r="CQ40" s="224" t="s">
+        <v>132</v>
+      </c>
+      <c r="CR40" s="224" t="s">
+        <v>133</v>
+      </c>
+      <c r="CS40" s="224" t="s">
+        <v>131</v>
+      </c>
+      <c r="CT40" s="224" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU40" s="224" t="s">
+        <v>129</v>
+      </c>
+      <c r="CV40" s="224" t="s">
+        <v>130</v>
+      </c>
+      <c r="CW40" s="224" t="s">
+        <v>132</v>
+      </c>
+      <c r="CX40" s="224" t="s">
+        <v>133</v>
+      </c>
+      <c r="CY40" s="224" t="s">
+        <v>131</v>
+      </c>
+      <c r="CZ40" s="224" t="s">
         <v>134</v>
       </c>
-      <c r="DB29" t="s">
+      <c r="DA40" s="224" t="s">
+        <v>132</v>
+      </c>
+      <c r="DB40" s="224" t="s">
+        <v>17</v>
+      </c>
+      <c r="DC40" s="224" t="s">
         <v>134</v>
       </c>
-      <c r="DC29" t="s">
+      <c r="DD40" s="224" t="s">
         <v>132</v>
       </c>
-      <c r="DD29" t="s">
+      <c r="DE40" s="224" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="CY30" t="s">
+      <c r="DF40" s="224" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG40" s="224" t="s">
         <v>132</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="CY31" t="s">
+      <c r="DH40" s="224" t="s">
         <v>17</v>
       </c>
-    </row>
-[...667 lines deleted...]
-      <c r="CH41" s="219" t="s">
+      <c r="DI40" s="216" t="s">
         <v>199</v>
       </c>
-      <c r="CI41" s="219"/>
-[...12 lines deleted...]
-      <c r="CT41" s="219" t="s">
+      <c r="DJ40" s="216"/>
+      <c r="DK40" s="216"/>
+      <c r="DL40" s="216" t="s">
+        <v>202</v>
+      </c>
+      <c r="DM40" s="216"/>
+      <c r="DN40" s="216"/>
+      <c r="DO40" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="CU41" s="219"/>
-[...4 lines deleted...]
-      <c r="CZ41" s="219" t="s">
+      <c r="DP40" s="216"/>
+      <c r="DQ40" s="216"/>
+      <c r="DR40" s="216" t="s">
         <v>199</v>
       </c>
-      <c r="DA41" s="219"/>
-[...1 lines deleted...]
-      <c r="DC41" s="219" t="s">
+      <c r="DS40" s="216"/>
+      <c r="DT40" s="216"/>
+      <c r="DU40" s="216" t="s">
         <v>202</v>
       </c>
-      <c r="DD41" s="219"/>
-[...1 lines deleted...]
-      <c r="DF41" s="219" t="s">
+      <c r="DV40" s="216"/>
+      <c r="DW40" s="216"/>
+      <c r="DX40" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="DG41" s="219"/>
-[...34 lines deleted...]
-      <c r="EJ41" s="219" t="s">
+      <c r="DY40" s="216"/>
+      <c r="DZ40" s="216"/>
+      <c r="EA40" s="216" t="s">
         <v>199</v>
       </c>
-      <c r="EK41" s="219"/>
-[...2 lines deleted...]
-      <c r="EN41" s="219" t="s">
+      <c r="EB40" s="216"/>
+      <c r="EC40" s="216"/>
+      <c r="ED40" s="216" t="s">
         <v>202</v>
       </c>
-      <c r="EO41" s="219"/>
-[...2 lines deleted...]
-      <c r="ER41" s="219" t="s">
+      <c r="EE40" s="216"/>
+      <c r="EF40" s="216"/>
+      <c r="EG40" s="216" t="s">
         <v>201</v>
       </c>
-      <c r="ES41" s="219"/>
-[...138 lines deleted...]
-      <c r="CK42" s="227" t="s">
+      <c r="EH40" s="216"/>
+      <c r="EI40" s="216"/>
+      <c r="EJ40" s="228" t="s">
+        <v>219</v>
+      </c>
+      <c r="EK40" s="228" t="s">
+        <v>220</v>
+      </c>
+      <c r="EL40" s="228" t="s">
+        <v>221</v>
+      </c>
+      <c r="EM40" s="228" t="s">
+        <v>222</v>
+      </c>
+      <c r="EN40" s="228" t="s">
+        <v>219</v>
+      </c>
+      <c r="EO40" s="228" t="s">
+        <v>220</v>
+      </c>
+      <c r="EP40" s="228" t="s">
+        <v>221</v>
+      </c>
+      <c r="EQ40" s="228" t="s">
+        <v>222</v>
+      </c>
+      <c r="ER40" s="228" t="s">
+        <v>219</v>
+      </c>
+      <c r="ES40" s="228" t="s">
+        <v>220</v>
+      </c>
+      <c r="ET40" s="228" t="s">
+        <v>221</v>
+      </c>
+      <c r="EU40" s="228" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="41" spans="1:151" ht="31.5" customHeight="1">
+      <c r="N41" s="176"/>
+      <c r="O41" s="180"/>
+      <c r="P41" s="180"/>
+      <c r="Q41" s="180"/>
+      <c r="R41" s="183"/>
+      <c r="S41" s="183"/>
+      <c r="T41" s="183"/>
+      <c r="U41" s="183"/>
+      <c r="V41" s="183"/>
+      <c r="W41" s="180"/>
+      <c r="X41" s="183"/>
+      <c r="Y41" s="196"/>
+      <c r="Z41" s="196"/>
+      <c r="AA41" s="196"/>
+      <c r="AB41" s="196"/>
+      <c r="AC41" s="186"/>
+      <c r="AD41" s="206"/>
+      <c r="AE41" s="219"/>
+      <c r="AF41" s="219"/>
+      <c r="AG41" s="219"/>
+      <c r="AH41" s="219"/>
+      <c r="AI41" s="219"/>
+      <c r="AJ41" s="219"/>
+      <c r="AK41" s="219"/>
+      <c r="AL41" s="219"/>
+      <c r="AM41" s="219"/>
+      <c r="AN41" s="219"/>
+      <c r="AO41" s="219"/>
+      <c r="AP41" s="206"/>
+      <c r="AQ41" s="219"/>
+      <c r="AR41" s="208"/>
+      <c r="AS41" s="219"/>
+      <c r="AT41" s="206"/>
+      <c r="AU41" s="219"/>
+      <c r="AV41" s="206"/>
+      <c r="AW41" s="219"/>
+      <c r="AX41" s="206"/>
+      <c r="AY41" s="219"/>
+      <c r="AZ41" s="206"/>
+      <c r="BA41" s="219"/>
+      <c r="BB41" s="210"/>
+      <c r="BC41" s="210"/>
+      <c r="BD41" s="210"/>
+      <c r="BE41" s="180"/>
+      <c r="BF41" s="180"/>
+      <c r="BG41" s="150" t="s">
+        <v>223</v>
+      </c>
+      <c r="BH41" s="180"/>
+      <c r="BI41" s="223"/>
+      <c r="BJ41" s="180"/>
+      <c r="BK41" s="155" t="s">
+        <v>224</v>
+      </c>
+      <c r="BL41" s="155" t="s">
+        <v>225</v>
+      </c>
+      <c r="BM41" s="180"/>
+      <c r="BN41" s="155" t="s">
+        <v>226</v>
+      </c>
+      <c r="BO41" s="180"/>
+      <c r="BP41" s="180"/>
+      <c r="BQ41" s="155" t="s">
+        <v>227</v>
+      </c>
+      <c r="BR41" s="180"/>
+      <c r="BS41" s="180"/>
+      <c r="BT41" s="155" t="s">
+        <v>228</v>
+      </c>
+      <c r="BU41" s="155" t="s">
+        <v>229</v>
+      </c>
+      <c r="BV41" s="180"/>
+      <c r="BW41" s="155" t="s">
+        <v>230</v>
+      </c>
+      <c r="BX41" s="214"/>
+      <c r="BY41" s="214"/>
+      <c r="BZ41" s="209"/>
+      <c r="CA41" s="209"/>
+      <c r="CB41" s="209"/>
+      <c r="CC41" s="209"/>
+      <c r="CD41" s="209"/>
+      <c r="CE41" s="209"/>
+      <c r="CF41" s="209"/>
+      <c r="CG41" s="209"/>
+      <c r="CH41" s="224"/>
+      <c r="CI41" s="224"/>
+      <c r="CJ41" s="224"/>
+      <c r="CK41" s="224"/>
+      <c r="CL41" s="224"/>
+      <c r="CM41" s="224"/>
+      <c r="CN41" s="224"/>
+      <c r="CO41" s="224"/>
+      <c r="CP41" s="224"/>
+      <c r="CQ41" s="224"/>
+      <c r="CR41" s="224"/>
+      <c r="CS41" s="224"/>
+      <c r="CT41" s="224"/>
+      <c r="CU41" s="224"/>
+      <c r="CV41" s="224"/>
+      <c r="CW41" s="224"/>
+      <c r="CX41" s="224"/>
+      <c r="CY41" s="224"/>
+      <c r="CZ41" s="224"/>
+      <c r="DA41" s="224"/>
+      <c r="DB41" s="224"/>
+      <c r="DC41" s="224"/>
+      <c r="DD41" s="224"/>
+      <c r="DE41" s="224"/>
+      <c r="DF41" s="224"/>
+      <c r="DG41" s="224"/>
+      <c r="DH41" s="224"/>
+      <c r="DI41" s="156" t="s">
+        <v>231</v>
+      </c>
+      <c r="DJ41" s="156" t="s">
+        <v>220</v>
+      </c>
+      <c r="DK41" s="156" t="s">
+        <v>232</v>
+      </c>
+      <c r="DL41" s="156" t="s">
+        <v>231</v>
+      </c>
+      <c r="DM41" s="156" t="s">
+        <v>220</v>
+      </c>
+      <c r="DN41" s="156" t="s">
+        <v>232</v>
+      </c>
+      <c r="DO41" s="156" t="s">
+        <v>231</v>
+      </c>
+      <c r="DP41" s="156" t="s">
+        <v>220</v>
+      </c>
+      <c r="DQ41" s="156" t="s">
+        <v>232</v>
+      </c>
+      <c r="DR41" s="156" t="s">
+        <v>231</v>
+      </c>
+      <c r="DS41" s="156" t="s">
+        <v>220</v>
+      </c>
+      <c r="DT41" s="156" t="s">
+        <v>232</v>
+      </c>
+      <c r="DU41" s="156" t="s">
+        <v>231</v>
+      </c>
+      <c r="DV41" s="156" t="s">
+        <v>220</v>
+      </c>
+      <c r="DW41" s="156" t="s">
+        <v>232</v>
+      </c>
+      <c r="DX41" s="156" t="s">
+        <v>231</v>
+      </c>
+      <c r="DY41" s="156" t="s">
+        <v>220</v>
+      </c>
+      <c r="DZ41" s="156" t="s">
+        <v>232</v>
+      </c>
+      <c r="EA41" s="156" t="s">
+        <v>134</v>
+      </c>
+      <c r="EB41" s="156" t="s">
         <v>132</v>
       </c>
-      <c r="CL42" s="227" t="s">
-[...14 lines deleted...]
-      <c r="CQ42" s="227" t="s">
+      <c r="EC41" s="156" t="s">
+        <v>17</v>
+      </c>
+      <c r="ED41" s="156" t="s">
+        <v>134</v>
+      </c>
+      <c r="EE41" s="156" t="s">
         <v>132</v>
       </c>
-      <c r="CR42" s="227" t="s">
-[...14 lines deleted...]
-      <c r="CW42" s="227" t="s">
+      <c r="EF41" s="156" t="s">
+        <v>17</v>
+      </c>
+      <c r="EG41" s="156" t="s">
+        <v>134</v>
+      </c>
+      <c r="EH41" s="156" t="s">
         <v>132</v>
       </c>
-      <c r="CX42" s="227" t="s">
-[...11 lines deleted...]
-      <c r="DB42" s="227" t="s">
+      <c r="EI41" s="156" t="s">
         <v>17</v>
       </c>
-      <c r="DC42" s="227" t="s">
-[...314 lines deleted...]
-      <c r="O44" s="87" t="e">
+      <c r="EJ41" s="228"/>
+      <c r="EK41" s="228"/>
+      <c r="EL41" s="228"/>
+      <c r="EM41" s="228"/>
+      <c r="EN41" s="228"/>
+      <c r="EO41" s="228"/>
+      <c r="EP41" s="228"/>
+      <c r="EQ41" s="228"/>
+      <c r="ER41" s="228"/>
+      <c r="ES41" s="228"/>
+      <c r="ET41" s="228"/>
+      <c r="EU41" s="228"/>
+    </row>
+    <row r="42" spans="1:151" s="124" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A42" s="123"/>
+      <c r="N42" s="157" t="s">
+        <v>252</v>
+      </c>
+      <c r="O42" s="158" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="P44" s="87" t="e">
+      <c r="P42" s="158" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q44" s="87" t="e">
+      <c r="Q42" s="158" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="R44" s="87" t="e">
+      <c r="R42" s="158" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="S44" s="87" t="e">
+      <c r="S42" s="158" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="T44" s="87" t="e">
+      <c r="T42" s="158" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="U44" s="93" t="e">
+      <c r="U42" s="159" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="V44" s="93" t="e">
+      <c r="V42" s="159" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="W44" s="93" t="e">
+      <c r="W42" s="159" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="X44" s="93" t="e">
+      <c r="X42" s="159" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Y44" s="103" t="e">
+      <c r="Y42" s="160" t="e">
         <f>IF(#REF!="","",IF(#REF!="公立：自治体（東京都、○区、○市等）による設置","公立","私立"))</f>
         <v>#REF!</v>
       </c>
-      <c r="Z44" s="103" t="e">
+      <c r="Z42" s="160" t="e">
         <f>IF(OR(#REF!="",#REF!="実施なし"),"",IF(#REF!="実施あり：児童発達支援センター","","○"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AA44" s="103" t="e">
+      <c r="AA42" s="160" t="e">
         <f>IF(OR(#REF!="",#REF!="実施なし"),"",IF(#REF!="実施あり：児童発達支援事業所","","○"))</f>
         <v>#REF!</v>
       </c>
-      <c r="AB44" s="103" t="e">
+      <c r="AB42" s="160" t="e">
         <f>IF(#REF!="実施あり","○","")</f>
         <v>#REF!</v>
       </c>
-      <c r="AC44" s="103" t="e">
+      <c r="AC42" s="160" t="e">
         <f>IF(#REF!="実施あり","○","")</f>
         <v>#REF!</v>
       </c>
-      <c r="AD44" s="103" t="e">
+      <c r="AD42" s="160" t="e">
         <f>IF(#REF!="実施あり（今後実施も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AE44" s="104">
+      <c r="AE42" s="161">
         <v>0</v>
       </c>
-      <c r="AF44" s="104" t="e">
-        <f>IF(OR(#REF!="",#REF!=0),"",VLOOKUP(#REF!,AE47:AF56,2,FALSE))</f>
+      <c r="AF42" s="161" t="e">
+        <f>IF(OR(#REF!="",#REF!=0),"",VLOOKUP(#REF!,AE45:AF54,2,FALSE))</f>
         <v>#REF!</v>
       </c>
-      <c r="AG44" s="104" t="e">
-        <f>IF(OR(#REF!="",#REF!=0),"",VLOOKUP(#REF!,AE58:AF67,2,FALSE))</f>
+      <c r="AG42" s="161" t="e">
+        <f>IF(OR(#REF!="",#REF!=0),"",VLOOKUP(#REF!,AE56:AF65,2,FALSE))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH44" s="104" t="e">
-        <f>IF(OR(#REF!="",#REF!=0),"",VLOOKUP(#REF!,AE69:AF78,2,FALSE))</f>
+      <c r="AH42" s="161" t="e">
+        <f>IF(OR(#REF!="",#REF!=0),"",VLOOKUP(#REF!,AE67:AF76,2,FALSE))</f>
         <v>#REF!</v>
       </c>
-      <c r="AI44" s="103" t="e">
+      <c r="AI42" s="160" t="e">
         <v>#REF!</v>
       </c>
-      <c r="AJ44" s="103" t="s">
-[...17 lines deleted...]
-      <c r="AP44" s="103" t="e">
+      <c r="AJ42" s="160" t="s">
+        <v>252</v>
+      </c>
+      <c r="AK42" s="160" t="s">
+        <v>252</v>
+      </c>
+      <c r="AL42" s="160" t="s">
+        <v>252</v>
+      </c>
+      <c r="AM42" s="160" t="s">
+        <v>252</v>
+      </c>
+      <c r="AN42" s="162" t="s">
+        <v>252</v>
+      </c>
+      <c r="AO42" s="162" t="s">
+        <v>252</v>
+      </c>
+      <c r="AP42" s="160" t="e">
         <f>IF(#REF!="実施あり（今後実施も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AQ44" s="104">
+      <c r="AQ42" s="161">
         <v>0</v>
       </c>
-      <c r="AR44" s="103" t="e">
+      <c r="AR42" s="160" t="e">
         <f>IF(#REF!="実施あり（今後実施も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AS44" s="104">
+      <c r="AS42" s="161">
         <v>0</v>
       </c>
-      <c r="AT44" s="103" t="e">
+      <c r="AT42" s="160" t="e">
         <f>IF(#REF!="実施あり（今後実施も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AU44" s="104" t="e">
+      <c r="AU42" s="161" t="e">
         <f>IF(#REF!=0,0,#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="AV44" s="103" t="e">
+      <c r="AV42" s="160" t="e">
         <f>IF(#REF!="実施あり（今後実施も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AW44" s="104">
+      <c r="AW42" s="161">
         <v>0</v>
       </c>
-      <c r="AX44" s="103" t="e">
+      <c r="AX42" s="160" t="e">
         <f>IF(#REF!="実施あり（今後実施も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="AY44" s="104">
+      <c r="AY42" s="161">
         <v>0</v>
       </c>
-      <c r="AZ44" s="103" t="e">
+      <c r="AZ42" s="160" t="e">
         <f>IF(#REF!="実施あり（今後実施も含む）","○","×")</f>
         <v>#REF!</v>
       </c>
-      <c r="BA44" s="104">
+      <c r="BA42" s="161">
         <v>0</v>
       </c>
-      <c r="BB44" s="104">
+      <c r="BB42" s="161">
         <v>0</v>
       </c>
-      <c r="BC44" s="104">
+      <c r="BC42" s="161">
         <v>0</v>
       </c>
-      <c r="BD44" s="106">
+      <c r="BD42" s="163">
         <v>0</v>
       </c>
-      <c r="BE44" s="106">
+      <c r="BE42" s="163">
         <v>0</v>
       </c>
-      <c r="BF44" s="106">
+      <c r="BF42" s="163">
         <v>0</v>
       </c>
-      <c r="BG44" s="106">
+      <c r="BG42" s="163">
         <v>0</v>
       </c>
-      <c r="BH44" s="106">
+      <c r="BH42" s="163">
         <v>0</v>
       </c>
-      <c r="BI44" s="106">
+      <c r="BI42" s="163">
         <v>0</v>
       </c>
-      <c r="BJ44" s="106">
+      <c r="BJ42" s="163">
         <v>0</v>
       </c>
-      <c r="BK44" s="106">
+      <c r="BK42" s="163">
         <v>0</v>
       </c>
-      <c r="BL44" s="106">
+      <c r="BL42" s="163">
         <v>0</v>
       </c>
-      <c r="BM44" s="106">
+      <c r="BM42" s="163">
         <v>0</v>
       </c>
-      <c r="BN44" s="106">
+      <c r="BN42" s="163">
         <v>0</v>
       </c>
-      <c r="BO44" s="107">
+      <c r="BO42" s="164">
         <v>0</v>
       </c>
-      <c r="BP44" s="107">
+      <c r="BP42" s="164">
         <v>0</v>
       </c>
-      <c r="BQ44" s="107">
+      <c r="BQ42" s="164">
         <v>0</v>
       </c>
-      <c r="BR44" s="107">
+      <c r="BR42" s="164">
         <v>0</v>
       </c>
-      <c r="BS44" s="107">
+      <c r="BS42" s="164">
         <v>0</v>
       </c>
-      <c r="BT44" s="107">
+      <c r="BT42" s="164">
         <v>0</v>
       </c>
-      <c r="BU44" s="107">
+      <c r="BU42" s="164">
         <v>0</v>
       </c>
-      <c r="BV44" s="107">
+      <c r="BV42" s="164">
         <v>0</v>
       </c>
-      <c r="BW44" s="107">
+      <c r="BW42" s="164">
         <v>0</v>
       </c>
-      <c r="BX44" s="108">
+      <c r="BX42" s="165">
         <v>0</v>
       </c>
-      <c r="BY44" s="109">
-        <f>BD44-BX44</f>
+      <c r="BY42" s="166">
+        <f>BD42-BX42</f>
         <v>0</v>
       </c>
-      <c r="BZ44" s="87" t="s">
-[...2 lines deleted...]
-      <c r="CA44" s="87">
+      <c r="BZ42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CA42" s="158">
         <v>0</v>
       </c>
-      <c r="CB44" s="87" t="s">
-[...2 lines deleted...]
-      <c r="CC44" s="87">
+      <c r="CB42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CC42" s="158">
         <v>0</v>
       </c>
-      <c r="CD44" s="87">
+      <c r="CD42" s="158">
         <v>0</v>
       </c>
-      <c r="CE44" s="87">
+      <c r="CE42" s="158">
         <v>0</v>
       </c>
-      <c r="CF44" s="87">
+      <c r="CF42" s="158">
         <v>0</v>
       </c>
-      <c r="CG44" s="87" t="e">
+      <c r="CG42" s="158" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="CH44" s="87" t="s">
-[...199 lines deleted...]
-      <c r="AE47">
+      <c r="CH42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CI42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CJ42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CK42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="CL42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CM42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CN42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CO42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CP42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CQ42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="CR42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CS42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CT42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CU42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CV42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CW42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="CX42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CY42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="CZ42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DA42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="DB42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DC42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DD42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="DE42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DF42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DG42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="DH42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DI42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DJ42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DK42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DL42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DM42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DN42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DO42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DP42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DQ42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DR42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DS42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DT42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DU42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DV42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DW42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DX42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DY42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="DZ42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EA42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EB42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="EC42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="ED42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EE42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="EF42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EG42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EH42" s="167" t="s">
+        <v>252</v>
+      </c>
+      <c r="EI42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EJ42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EK42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EL42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EM42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EN42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EO42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EP42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EQ42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="ER42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="ES42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="ET42" s="158" t="s">
+        <v>252</v>
+      </c>
+      <c r="EU42" s="158" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="45" spans="1:151">
+      <c r="AE45" s="114">
         <v>1</v>
       </c>
-      <c r="AF47" t="e">
+      <c r="AF45" s="114" t="e">
         <f>"車両a："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="48" spans="1:151">
-      <c r="AE48">
+    <row r="46" spans="1:151">
+      <c r="AE46" s="114">
         <v>2</v>
       </c>
-      <c r="AF48" t="e">
+      <c r="AF46" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="49" spans="31:34">
-      <c r="AE49">
+    <row r="47" spans="1:151">
+      <c r="AE47" s="114">
         <v>3</v>
       </c>
-      <c r="AF49" t="e">
+      <c r="AF47" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="50" spans="31:34">
-      <c r="AE50">
+    <row r="48" spans="1:151">
+      <c r="AE48" s="114">
         <v>4</v>
       </c>
-      <c r="AF50" t="e">
+      <c r="AF48" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="51" spans="31:34">
-      <c r="AE51">
+    <row r="49" spans="31:34">
+      <c r="AE49" s="114">
         <v>5</v>
       </c>
-      <c r="AF51" t="e">
+      <c r="AF49" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="52" spans="31:34">
-      <c r="AE52">
+    <row r="50" spans="31:34">
+      <c r="AE50" s="114">
         <v>6</v>
       </c>
-      <c r="AF52" t="e">
+      <c r="AF50" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="53" spans="31:34">
-      <c r="AE53">
+    <row r="51" spans="31:34">
+      <c r="AE51" s="114">
         <v>7</v>
       </c>
-      <c r="AF53" t="e">
+      <c r="AF51" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="54" spans="31:34">
-      <c r="AE54">
+    <row r="52" spans="31:34">
+      <c r="AE52" s="114">
         <v>8</v>
       </c>
-      <c r="AF54" t="e">
+      <c r="AF52" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="55" spans="31:34">
-      <c r="AE55">
+    <row r="53" spans="31:34">
+      <c r="AE53" s="114">
         <v>9</v>
       </c>
-      <c r="AF55" t="e">
+      <c r="AF53" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="56" spans="31:34">
-      <c r="AE56">
+    <row r="54" spans="31:34">
+      <c r="AE54" s="114">
         <v>10</v>
       </c>
-      <c r="AF56" t="e">
+      <c r="AF54" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!&amp;CHAR(10)&amp;"車両j："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="57" spans="31:34">
-[...5 lines deleted...]
-      <c r="AE58">
+    <row r="55" spans="31:34">
+      <c r="AF55" s="149"/>
+      <c r="AG55" s="149"/>
+      <c r="AH55" s="149"/>
+    </row>
+    <row r="56" spans="31:34">
+      <c r="AE56" s="114">
         <v>1</v>
       </c>
-      <c r="AF58" t="e">
+      <c r="AF56" s="114" t="e">
         <f>"車両a："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="59" spans="31:34">
-      <c r="AE59">
+    <row r="57" spans="31:34">
+      <c r="AE57" s="114">
         <v>2</v>
       </c>
-      <c r="AF59" t="e">
+      <c r="AF57" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="60" spans="31:34">
-      <c r="AE60">
+    <row r="58" spans="31:34">
+      <c r="AE58" s="114">
         <v>3</v>
       </c>
-      <c r="AF60" t="e">
+      <c r="AF58" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="61" spans="31:34">
-      <c r="AE61">
+    <row r="59" spans="31:34">
+      <c r="AE59" s="114">
         <v>4</v>
       </c>
-      <c r="AF61" t="e">
+      <c r="AF59" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="62" spans="31:34">
-      <c r="AE62">
+    <row r="60" spans="31:34">
+      <c r="AE60" s="114">
         <v>5</v>
       </c>
-      <c r="AF62" t="e">
+      <c r="AF60" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="63" spans="31:34">
-      <c r="AE63">
+    <row r="61" spans="31:34">
+      <c r="AE61" s="114">
         <v>6</v>
       </c>
-      <c r="AF63" t="e">
+      <c r="AF61" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="64" spans="31:34">
-      <c r="AE64">
+    <row r="62" spans="31:34">
+      <c r="AE62" s="114">
         <v>7</v>
       </c>
-      <c r="AF64" t="e">
+      <c r="AF62" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="65" spans="31:32">
-      <c r="AE65">
+    <row r="63" spans="31:34">
+      <c r="AE63" s="114">
         <v>8</v>
       </c>
-      <c r="AF65" t="e">
+      <c r="AF63" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="66" spans="31:32">
-      <c r="AE66">
+    <row r="64" spans="31:34">
+      <c r="AE64" s="114">
         <v>9</v>
       </c>
-      <c r="AF66" t="e">
+      <c r="AF64" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="67" spans="31:32">
-      <c r="AE67">
+    <row r="65" spans="31:32">
+      <c r="AE65" s="114">
         <v>10</v>
       </c>
-      <c r="AF67" t="e">
+      <c r="AF65" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!&amp;CHAR(10)&amp;"車両j："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="69" spans="31:32">
-      <c r="AE69">
+    <row r="67" spans="31:32">
+      <c r="AE67" s="114">
         <v>1</v>
       </c>
-      <c r="AF69" t="e">
+      <c r="AF67" s="114" t="e">
         <f>"車両a："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="70" spans="31:32">
-      <c r="AE70">
+    <row r="68" spans="31:32">
+      <c r="AE68" s="114">
         <v>2</v>
       </c>
-      <c r="AF70" t="e">
+      <c r="AF68" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="71" spans="31:32">
-      <c r="AE71">
+    <row r="69" spans="31:32">
+      <c r="AE69" s="114">
         <v>3</v>
       </c>
-      <c r="AF71" t="e">
+      <c r="AF69" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="72" spans="31:32">
-      <c r="AE72">
+    <row r="70" spans="31:32">
+      <c r="AE70" s="114">
         <v>4</v>
       </c>
-      <c r="AF72" t="e">
+      <c r="AF70" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="73" spans="31:32">
-      <c r="AE73">
+    <row r="71" spans="31:32">
+      <c r="AE71" s="114">
         <v>5</v>
       </c>
-      <c r="AF73" t="e">
+      <c r="AF71" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="74" spans="31:32">
-      <c r="AE74">
+    <row r="72" spans="31:32">
+      <c r="AE72" s="114">
         <v>6</v>
       </c>
-      <c r="AF74" t="e">
+      <c r="AF72" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="75" spans="31:32">
-      <c r="AE75">
+    <row r="73" spans="31:32">
+      <c r="AE73" s="114">
         <v>7</v>
       </c>
-      <c r="AF75" t="e">
+      <c r="AF73" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="76" spans="31:32">
-      <c r="AE76">
+    <row r="74" spans="31:32">
+      <c r="AE74" s="114">
         <v>8</v>
       </c>
-      <c r="AF76" t="e">
+      <c r="AF74" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="77" spans="31:32">
-      <c r="AE77">
+    <row r="75" spans="31:32">
+      <c r="AE75" s="114">
         <v>9</v>
       </c>
-      <c r="AF77" t="e">
+      <c r="AF75" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="78" spans="31:32">
-      <c r="AE78">
+    <row r="76" spans="31:32">
+      <c r="AE76" s="114">
         <v>10</v>
       </c>
-      <c r="AF78" t="e">
+      <c r="AF76" s="114" t="e">
         <f>"車両a："&amp;#REF!&amp;CHAR(10)&amp;"車両b："&amp;#REF!&amp;CHAR(10)&amp;"車両c："&amp;#REF!&amp;CHAR(10)&amp;"車両d："&amp;#REF!&amp;CHAR(10)&amp;"車両e："&amp;#REF!&amp;CHAR(10)&amp;"車両f："&amp;#REF!&amp;CHAR(10)&amp;"車両g："&amp;#REF!&amp;CHAR(10)&amp;"車両h："&amp;#REF!&amp;CHAR(10)&amp;"車両i："&amp;#REF!&amp;CHAR(10)&amp;"車両j："&amp;#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="163">
-[...1 lines deleted...]
-    <mergeCell ref="EU42:EU43"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <mergeCells count="162">
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="ET40:ET41"/>
+    <mergeCell ref="EU40:EU41"/>
+    <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B19:G19"/>
-    <mergeCell ref="B24:G24"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
-    <mergeCell ref="B22:G22"/>
-[...141 lines deleted...]
-    <mergeCell ref="W39:W43"/>
+    <mergeCell ref="EN40:EN41"/>
+    <mergeCell ref="EO40:EO41"/>
+    <mergeCell ref="EP40:EP41"/>
+    <mergeCell ref="EQ40:EQ41"/>
+    <mergeCell ref="ER40:ER41"/>
+    <mergeCell ref="ES40:ES41"/>
+    <mergeCell ref="ED40:EF40"/>
+    <mergeCell ref="EG40:EI40"/>
+    <mergeCell ref="EJ40:EJ41"/>
+    <mergeCell ref="EK40:EK41"/>
+    <mergeCell ref="EL40:EL41"/>
+    <mergeCell ref="EM40:EM41"/>
+    <mergeCell ref="DL40:DN40"/>
+    <mergeCell ref="DO40:DQ40"/>
+    <mergeCell ref="CV40:CV41"/>
+    <mergeCell ref="CW40:CW41"/>
+    <mergeCell ref="DR40:DT40"/>
+    <mergeCell ref="DU40:DW40"/>
+    <mergeCell ref="DX40:DZ40"/>
+    <mergeCell ref="EA40:EC40"/>
+    <mergeCell ref="DD40:DD41"/>
+    <mergeCell ref="DE40:DE41"/>
+    <mergeCell ref="DF40:DF41"/>
+    <mergeCell ref="DG40:DG41"/>
+    <mergeCell ref="DH40:DH41"/>
+    <mergeCell ref="DI40:DK40"/>
+    <mergeCell ref="EJ39:EM39"/>
+    <mergeCell ref="EN39:EQ39"/>
+    <mergeCell ref="CL40:CL41"/>
+    <mergeCell ref="CM40:CM41"/>
+    <mergeCell ref="CN40:CN41"/>
+    <mergeCell ref="CO40:CO41"/>
+    <mergeCell ref="CP40:CP41"/>
+    <mergeCell ref="CQ40:CQ41"/>
+    <mergeCell ref="BS40:BS41"/>
+    <mergeCell ref="BV40:BV41"/>
+    <mergeCell ref="CH40:CH41"/>
+    <mergeCell ref="CI40:CI41"/>
+    <mergeCell ref="CJ40:CJ41"/>
+    <mergeCell ref="CK40:CK41"/>
+    <mergeCell ref="CX40:CX41"/>
+    <mergeCell ref="CY40:CY41"/>
+    <mergeCell ref="CZ40:CZ41"/>
+    <mergeCell ref="DA40:DA41"/>
+    <mergeCell ref="DB40:DB41"/>
+    <mergeCell ref="DC40:DC41"/>
+    <mergeCell ref="CR40:CR41"/>
+    <mergeCell ref="CS40:CS41"/>
+    <mergeCell ref="CT40:CT41"/>
+    <mergeCell ref="CU40:CU41"/>
+    <mergeCell ref="AN39:AN41"/>
+    <mergeCell ref="AO39:AO41"/>
+    <mergeCell ref="AQ39:AQ41"/>
+    <mergeCell ref="AS39:AS41"/>
+    <mergeCell ref="AT39:AT41"/>
+    <mergeCell ref="AV39:AV41"/>
+    <mergeCell ref="BI40:BI41"/>
+    <mergeCell ref="BJ40:BJ41"/>
+    <mergeCell ref="BM40:BM41"/>
+    <mergeCell ref="AE39:AE41"/>
+    <mergeCell ref="AF39:AF41"/>
+    <mergeCell ref="AG39:AG41"/>
+    <mergeCell ref="AH39:AH41"/>
+    <mergeCell ref="AI39:AL39"/>
+    <mergeCell ref="AM39:AM41"/>
+    <mergeCell ref="BX38:BX41"/>
+    <mergeCell ref="BY38:BY41"/>
+    <mergeCell ref="CH38:CY38"/>
+    <mergeCell ref="CC37:CC41"/>
+    <mergeCell ref="CD37:CD41"/>
+    <mergeCell ref="CE37:CE41"/>
+    <mergeCell ref="AI40:AI41"/>
+    <mergeCell ref="AJ40:AJ41"/>
+    <mergeCell ref="AK40:AK41"/>
+    <mergeCell ref="AL40:AL41"/>
+    <mergeCell ref="AU40:AU41"/>
+    <mergeCell ref="AW40:AW41"/>
+    <mergeCell ref="AX39:AX41"/>
+    <mergeCell ref="BA39:BA41"/>
+    <mergeCell ref="CH39:CM39"/>
+    <mergeCell ref="CN39:CS39"/>
+    <mergeCell ref="CT39:CY39"/>
+    <mergeCell ref="AY40:AY41"/>
+    <mergeCell ref="AT38:AY38"/>
+    <mergeCell ref="AZ38:AZ41"/>
+    <mergeCell ref="BE38:BN38"/>
+    <mergeCell ref="BO38:BW38"/>
+    <mergeCell ref="CZ38:DH38"/>
+    <mergeCell ref="DI38:EI38"/>
+    <mergeCell ref="EJ38:EU38"/>
+    <mergeCell ref="DC39:DE39"/>
+    <mergeCell ref="DF39:DH39"/>
+    <mergeCell ref="DI39:DQ39"/>
+    <mergeCell ref="DR39:DZ39"/>
+    <mergeCell ref="CF37:CF41"/>
+    <mergeCell ref="CG37:CG41"/>
+    <mergeCell ref="CH37:DH37"/>
+    <mergeCell ref="DI37:EU37"/>
+    <mergeCell ref="ER39:EU39"/>
+    <mergeCell ref="CZ39:DB39"/>
+    <mergeCell ref="BE40:BE41"/>
+    <mergeCell ref="BF40:BF41"/>
+    <mergeCell ref="BH40:BH41"/>
+    <mergeCell ref="BO40:BO41"/>
+    <mergeCell ref="BP40:BP41"/>
+    <mergeCell ref="BR40:BR41"/>
+    <mergeCell ref="EA39:EI39"/>
+    <mergeCell ref="AC36:AC41"/>
+    <mergeCell ref="AD36:BA36"/>
+    <mergeCell ref="BB36:BY36"/>
+    <mergeCell ref="BZ36:CG36"/>
+    <mergeCell ref="X37:X41"/>
+    <mergeCell ref="Y37:Y41"/>
+    <mergeCell ref="Z37:AB37"/>
+    <mergeCell ref="AD37:AS37"/>
+    <mergeCell ref="CH36:EU36"/>
+    <mergeCell ref="Z38:Z41"/>
+    <mergeCell ref="AA38:AA41"/>
+    <mergeCell ref="AB38:AB41"/>
+    <mergeCell ref="AD38:AD41"/>
+    <mergeCell ref="AP38:AP41"/>
+    <mergeCell ref="AR38:AR41"/>
+    <mergeCell ref="BZ37:BZ41"/>
+    <mergeCell ref="CA37:CA41"/>
+    <mergeCell ref="CB37:CB41"/>
+    <mergeCell ref="AT37:BA37"/>
+    <mergeCell ref="BB37:BB41"/>
+    <mergeCell ref="BC37:BC41"/>
+    <mergeCell ref="BD37:BD41"/>
+    <mergeCell ref="BE37:BW37"/>
+    <mergeCell ref="BX37:BY37"/>
+    <mergeCell ref="N36:N41"/>
+    <mergeCell ref="O36:AB36"/>
+    <mergeCell ref="O37:O41"/>
+    <mergeCell ref="P37:P41"/>
+    <mergeCell ref="Q37:Q41"/>
+    <mergeCell ref="R37:R41"/>
+    <mergeCell ref="S37:S41"/>
+    <mergeCell ref="T37:T41"/>
+    <mergeCell ref="U37:U41"/>
+    <mergeCell ref="V37:V41"/>
+    <mergeCell ref="W37:W41"/>
+    <mergeCell ref="I15:J15"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="I18:J18"/>
     <mergeCell ref="I19:J19"/>
-    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="M36:M40"/>
+    <mergeCell ref="B22:G22"/>
     <mergeCell ref="I20:J20"/>
-    <mergeCell ref="M38:M42"/>
-    <mergeCell ref="B23:G23"/>
     <mergeCell ref="I21:J21"/>
     <mergeCell ref="I22:J22"/>
-    <mergeCell ref="I23:J23"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="B17:B19 B23">
-[...1 lines deleted...]
-      <formula>L14&lt;&gt;0</formula>
+  <conditionalFormatting sqref="B16:B18 B22">
+    <cfRule type="expression" dxfId="14" priority="50">
+      <formula>L13&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B17:B24">
-[...1 lines deleted...]
-      <formula>B17="入力が必要な箇所は全て入力されています。"</formula>
+  <conditionalFormatting sqref="B16:B22">
+    <cfRule type="expression" dxfId="13" priority="17">
+      <formula>B16="入力が必要な箇所は全て入力されています。"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="13" priority="18">
-      <formula>B17=#REF!</formula>
+    <cfRule type="expression" dxfId="12" priority="18">
+      <formula>B16=#REF!</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B20:B21">
-[...10 lines deleted...]
-    <cfRule type="expression" dxfId="10" priority="25">
+  <conditionalFormatting sqref="B19:B20">
+    <cfRule type="expression" dxfId="11" priority="19">
       <formula>L17&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H17:I24">
-[...1 lines deleted...]
-      <formula>H17="入力が必要な箇所は全て入力されています。"</formula>
+  <conditionalFormatting sqref="H16:I22">
+    <cfRule type="expression" dxfId="10" priority="15">
+      <formula>H16="入力が必要な箇所は全て入力されています。"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="8" priority="16">
-      <formula>H17=#REF!</formula>
+    <cfRule type="expression" dxfId="9" priority="16">
+      <formula>H16=#REF!</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="B21">
+    <cfRule type="expression" dxfId="0" priority="93">
+      <formula>#REF!&lt;&gt;0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <hyperlinks>
+    <hyperlink ref="A7:J7" r:id="rId1" display="令和８年度障害児通所支援事業所等における性被害防止対策に係る設備等支援事業補助金　申請書類提出フォーム" xr:uid="{C7E4AE54-9E22-4316-90C4-CAD664DB1AE9}"/>
+  </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="68" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" orientation="portrait" blackAndWhite="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDDF2E77-E78A-4F03-B422-08C2CF53A46E}">
   <sheetPr>
     <tabColor rgb="FFCCFFFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B3:E18"/>
+  <dimension ref="B3:E47"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.6"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="151"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.88671875" style="151"/>
+    <col min="1" max="1" width="8.88671875" style="97"/>
+    <col min="2" max="2" width="28.77734375" style="97" customWidth="1"/>
+    <col min="3" max="3" width="55" style="97" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="97" customWidth="1"/>
+    <col min="5" max="5" width="64.33203125" style="97" customWidth="1"/>
+    <col min="6" max="16384" width="8.88671875" style="97"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:5" ht="33" customHeight="1">
-      <c r="B3" s="150" t="s">
-        <v>295</v>
+      <c r="B3" s="96" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="4" spans="2:5" ht="37.799999999999997" customHeight="1">
-      <c r="B4" s="152" t="s">
-[...4 lines deleted...]
-      <c r="E4" s="153" t="s">
+      <c r="B4" s="98" t="s">
+        <v>304</v>
+      </c>
+      <c r="C4" s="234"/>
+      <c r="D4" s="236"/>
+      <c r="E4" s="99" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="5" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B5" s="98" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="234"/>
+      <c r="D5" s="236"/>
+      <c r="E5" s="99" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="6" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B6" s="98" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="237"/>
+      <c r="D6" s="237"/>
+      <c r="E6" s="103" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="7" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B7" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="234"/>
+      <c r="D7" s="238"/>
+      <c r="E7" s="100"/>
+    </row>
+    <row r="8" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B8" s="98" t="s">
+        <v>275</v>
+      </c>
+      <c r="C8" s="234"/>
+      <c r="D8" s="236"/>
+      <c r="E8" s="104" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B9" s="98" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="234"/>
+      <c r="D9" s="238"/>
+      <c r="E9" s="100"/>
+    </row>
+    <row r="10" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B10" s="98" t="s">
+        <v>265</v>
+      </c>
+      <c r="C10" s="234"/>
+      <c r="D10" s="235"/>
+      <c r="E10" s="100" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B11" s="98" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="234"/>
+      <c r="D11" s="235"/>
+      <c r="E11" s="100" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B12" s="98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="234"/>
+      <c r="D12" s="238"/>
+      <c r="E12" s="100" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B13" s="98" t="s">
+        <v>266</v>
+      </c>
+      <c r="C13" s="234"/>
+      <c r="D13" s="238"/>
+      <c r="E13" s="100"/>
+    </row>
+    <row r="14" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B14" s="98" t="s">
+        <v>269</v>
+      </c>
+      <c r="C14" s="234"/>
+      <c r="D14" s="238"/>
+      <c r="E14" s="104" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B15" s="98" t="s">
+        <v>270</v>
+      </c>
+      <c r="C15" s="239"/>
+      <c r="D15" s="236"/>
+      <c r="E15" s="100" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B16" s="98" t="s">
+        <v>267</v>
+      </c>
+      <c r="C16" s="234"/>
+      <c r="D16" s="238"/>
+      <c r="E16" s="104" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B17" s="98" t="s">
+        <v>268</v>
+      </c>
+      <c r="C17" s="234"/>
+      <c r="D17" s="238"/>
+      <c r="E17" s="100"/>
+    </row>
+    <row r="18" spans="2:5" ht="37.799999999999997" customHeight="1">
+      <c r="B18" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="101"/>
+      <c r="D18" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="E18" s="105" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5">
+      <c r="B30" s="97" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5">
+      <c r="B31" s="97" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5">
+      <c r="B32" s="97" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2">
+      <c r="B33" s="97" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="34" spans="2:2">
+      <c r="B34" s="97" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="35" spans="2:2">
+      <c r="B35" s="97" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2">
+      <c r="B36" s="97" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="37" spans="2:2">
+      <c r="B37" s="97" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="38" spans="2:2">
+      <c r="B38" s="97" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="39" spans="2:2">
+      <c r="B39" s="97" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="40" spans="2:2">
+      <c r="B40" s="97" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="41" spans="2:2">
+      <c r="B41" s="97" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="42" spans="2:2">
+      <c r="B42" s="97" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="43" spans="2:2">
+      <c r="B43" s="97" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="44" spans="2:2">
+      <c r="B44" s="97" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="5" spans="2:5" ht="37.799999999999997" customHeight="1">
-[...15 lines deleted...]
-      <c r="E6" s="157" t="s">
+    <row r="45" spans="2:2">
+      <c r="B45" s="97" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="7" spans="2:5" ht="37.799999999999997" customHeight="1">
-[...108 lines deleted...]
-        <v>302</v>
+    <row r="46" spans="2:2">
+      <c r="B46" s="97" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="47" spans="2:2">
+      <c r="B47" s="97" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="14">
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C8:D8"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11:D11" xr:uid="{A76D6A22-C497-4AB1-AA14-BB229217D8DE}">
-      <formula1>"児童発達支援事業所,児童発達支援センター,放課後等デイサービス,児童発達支援事業所及び放課後等デイサービス,児童発達支援事業所・児童発達支援センター,児童発達支援事業所・児童発達支援センター・放課後等デイサービス,児童発達支援センター・放課後等デイサービス"</formula1>
+      <formula1>$B$30:$B$48</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C10:D10" xr:uid="{D0E97C36-611D-4CBF-8EE2-5816F2D4BC8A}">
       <formula1>"公立,私立"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FFCCFFFF"/>
   </sheetPr>
   <dimension ref="B1:AI35"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="E17" sqref="E17:N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="1.109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="6.21875" style="9" customWidth="1"/>
     <col min="3" max="15" width="6.6640625" style="9" customWidth="1"/>
     <col min="16" max="16384" width="8.88671875" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:35" s="63" customFormat="1" ht="13.5" customHeight="1">
       <c r="B1" s="64" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
-      <c r="H1" s="281"/>
-[...5 lines deleted...]
-      <c r="N1" s="282"/>
+      <c r="H1" s="279"/>
+      <c r="I1" s="279"/>
+      <c r="J1" s="280"/>
+      <c r="K1" s="280"/>
+      <c r="L1" s="280"/>
+      <c r="M1" s="280"/>
+      <c r="N1" s="280"/>
       <c r="O1" s="66"/>
       <c r="P1" s="65"/>
       <c r="Q1" s="65"/>
       <c r="R1" s="65"/>
       <c r="S1" s="65"/>
       <c r="T1" s="65"/>
       <c r="U1" s="65"/>
       <c r="V1" s="65"/>
       <c r="W1" s="65"/>
       <c r="X1" s="65"/>
       <c r="Y1" s="65"/>
       <c r="Z1" s="65"/>
       <c r="AA1" s="65"/>
       <c r="AB1" s="65"/>
       <c r="AC1" s="65"/>
       <c r="AD1" s="65"/>
       <c r="AE1" s="65"/>
       <c r="AF1" s="65"/>
       <c r="AG1" s="65"/>
       <c r="AH1" s="65"/>
       <c r="AI1" s="65"/>
     </row>
     <row r="2" spans="2:35" ht="23.4" customHeight="1">
-      <c r="B2" s="283" t="s">
+      <c r="B2" s="281" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="284"/>
-[...10 lines deleted...]
-      <c r="N2" s="284"/>
+      <c r="C2" s="282"/>
+      <c r="D2" s="282"/>
+      <c r="E2" s="282"/>
+      <c r="F2" s="282"/>
+      <c r="G2" s="282"/>
+      <c r="H2" s="282"/>
+      <c r="I2" s="282"/>
+      <c r="J2" s="282"/>
+      <c r="K2" s="282"/>
+      <c r="L2" s="282"/>
+      <c r="M2" s="282"/>
+      <c r="N2" s="282"/>
       <c r="O2" s="19"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AD2" s="10"/>
       <c r="AE2" s="10"/>
       <c r="AF2" s="10"/>
       <c r="AG2" s="10"/>
     </row>
     <row r="3" spans="2:35" ht="13.2" customHeight="1">
       <c r="B3" s="11"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
@@ -12426,1317 +12332,1307 @@
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
       <c r="Z4" s="10"/>
       <c r="AA4" s="10"/>
       <c r="AB4" s="10"/>
       <c r="AC4" s="10"/>
       <c r="AD4" s="10"/>
       <c r="AE4" s="10"/>
       <c r="AF4" s="10"/>
       <c r="AG4" s="10"/>
     </row>
     <row r="5" spans="2:35" ht="8.4" customHeight="1"/>
     <row r="6" spans="2:35" ht="23.7" customHeight="1">
       <c r="B6" s="14">
         <v>1</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="278">
+      <c r="E6" s="276">
         <f>基本情報!C7</f>
         <v>0</v>
       </c>
-      <c r="F6" s="279"/>
-[...7 lines deleted...]
-      <c r="N6" s="280"/>
+      <c r="F6" s="277"/>
+      <c r="G6" s="277"/>
+      <c r="H6" s="277"/>
+      <c r="I6" s="277"/>
+      <c r="J6" s="277"/>
+      <c r="K6" s="277"/>
+      <c r="L6" s="277"/>
+      <c r="M6" s="277"/>
+      <c r="N6" s="278"/>
       <c r="O6" s="67"/>
     </row>
     <row r="7" spans="2:35" ht="10.199999999999999" customHeight="1"/>
     <row r="8" spans="2:35" ht="23.7" customHeight="1">
       <c r="B8" s="14">
         <v>2</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="278">
+      <c r="E8" s="276">
         <f>基本情報!C9</f>
         <v>0</v>
       </c>
-      <c r="F8" s="279"/>
-[...7 lines deleted...]
-      <c r="N8" s="280"/>
+      <c r="F8" s="277"/>
+      <c r="G8" s="277"/>
+      <c r="H8" s="277"/>
+      <c r="I8" s="277"/>
+      <c r="J8" s="277"/>
+      <c r="K8" s="277"/>
+      <c r="L8" s="277"/>
+      <c r="M8" s="277"/>
+      <c r="N8" s="278"/>
       <c r="O8" s="67"/>
     </row>
     <row r="9" spans="2:35" ht="7.95" customHeight="1"/>
     <row r="10" spans="2:35" ht="23.25" customHeight="1">
       <c r="B10" s="14">
         <v>3</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="278">
+      <c r="E10" s="276">
         <f>基本情報!C11</f>
         <v>0</v>
       </c>
-      <c r="F10" s="279"/>
-[...7 lines deleted...]
-      <c r="N10" s="280"/>
+      <c r="F10" s="277"/>
+      <c r="G10" s="277"/>
+      <c r="H10" s="277"/>
+      <c r="I10" s="277"/>
+      <c r="J10" s="277"/>
+      <c r="K10" s="277"/>
+      <c r="L10" s="277"/>
+      <c r="M10" s="277"/>
+      <c r="N10" s="278"/>
       <c r="O10" s="18"/>
     </row>
     <row r="11" spans="2:35" ht="15" customHeight="1"/>
     <row r="12" spans="2:35" ht="12.6" customHeight="1"/>
     <row r="13" spans="2:35" ht="23.25" customHeight="1" thickBot="1">
       <c r="B13" s="17" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="2:35" ht="34.200000000000003" customHeight="1">
-      <c r="B14" s="264" t="s">
+      <c r="B14" s="262" t="s">
         <v>102</v>
       </c>
-      <c r="C14" s="265"/>
-[...1 lines deleted...]
-      <c r="E14" s="267" t="s">
+      <c r="C14" s="263"/>
+      <c r="D14" s="264"/>
+      <c r="E14" s="265" t="s">
         <v>103</v>
       </c>
-      <c r="F14" s="268"/>
-[...7 lines deleted...]
-      <c r="N14" s="269"/>
+      <c r="F14" s="266"/>
+      <c r="G14" s="266"/>
+      <c r="H14" s="266"/>
+      <c r="I14" s="266"/>
+      <c r="J14" s="266"/>
+      <c r="K14" s="266"/>
+      <c r="L14" s="266"/>
+      <c r="M14" s="266"/>
+      <c r="N14" s="267"/>
       <c r="O14" s="68"/>
     </row>
     <row r="15" spans="2:35" ht="34.200000000000003" customHeight="1">
-      <c r="B15" s="270" t="s">
+      <c r="B15" s="268" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="271"/>
-[...1 lines deleted...]
-      <c r="E15" s="121" t="s">
+      <c r="C15" s="269"/>
+      <c r="D15" s="270"/>
+      <c r="E15" s="89" t="s">
+        <v>246</v>
+      </c>
+      <c r="F15" s="90"/>
+      <c r="G15" s="90" t="s">
+        <v>244</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90" t="s">
+        <v>245</v>
+      </c>
+      <c r="J15" s="90"/>
+      <c r="K15" s="90" t="s">
         <v>248</v>
       </c>
-      <c r="F15" s="122"/>
-      <c r="G15" s="122" t="s">
+      <c r="L15" s="90"/>
+      <c r="M15" s="90"/>
+      <c r="N15" s="91"/>
+      <c r="O15" s="69"/>
+    </row>
+    <row r="16" spans="2:35" ht="34.200000000000003" customHeight="1">
+      <c r="B16" s="268" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" s="269"/>
+      <c r="D16" s="270"/>
+      <c r="E16" s="89" t="s">
+        <v>246</v>
+      </c>
+      <c r="F16" s="90"/>
+      <c r="G16" s="90" t="s">
+        <v>244</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90" t="s">
         <v>245</v>
       </c>
-      <c r="H15" s="122"/>
-[...18 lines deleted...]
-      <c r="E16" s="121" t="s">
+      <c r="J16" s="90"/>
+      <c r="K16" s="90" t="s">
         <v>248</v>
       </c>
-      <c r="F16" s="122"/>
-[...13 lines deleted...]
-      <c r="N16" s="123"/>
+      <c r="L16" s="90"/>
+      <c r="M16" s="90"/>
+      <c r="N16" s="91"/>
       <c r="O16" s="69"/>
     </row>
     <row r="17" spans="2:15" ht="88.8" customHeight="1" thickBot="1">
-      <c r="B17" s="273" t="s">
+      <c r="B17" s="271" t="s">
         <v>17</v>
       </c>
-      <c r="C17" s="274"/>
-[...10 lines deleted...]
-      <c r="N17" s="277"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="273"/>
+      <c r="E17" s="274"/>
+      <c r="F17" s="274"/>
+      <c r="G17" s="274"/>
+      <c r="H17" s="274"/>
+      <c r="I17" s="274"/>
+      <c r="J17" s="274"/>
+      <c r="K17" s="274"/>
+      <c r="L17" s="274"/>
+      <c r="M17" s="274"/>
+      <c r="N17" s="275"/>
       <c r="O17" s="70"/>
     </row>
     <row r="19" spans="2:15" ht="23.25" customHeight="1" thickBot="1">
       <c r="B19" s="17" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B20" s="255" t="s">
+      <c r="B20" s="253" t="s">
         <v>107</v>
       </c>
-      <c r="C20" s="256"/>
-[...9 lines deleted...]
-      <c r="M20" s="258" t="s">
+      <c r="C20" s="254"/>
+      <c r="D20" s="254"/>
+      <c r="E20" s="254"/>
+      <c r="F20" s="254"/>
+      <c r="G20" s="254"/>
+      <c r="H20" s="254"/>
+      <c r="I20" s="254"/>
+      <c r="J20" s="254"/>
+      <c r="K20" s="254"/>
+      <c r="L20" s="255"/>
+      <c r="M20" s="256" t="s">
         <v>108</v>
       </c>
-      <c r="N20" s="259"/>
+      <c r="N20" s="257"/>
       <c r="O20" s="12"/>
     </row>
     <row r="21" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B21" s="260"/>
-[...11 lines deleted...]
-      <c r="N21" s="263"/>
+      <c r="B21" s="258"/>
+      <c r="C21" s="259"/>
+      <c r="D21" s="259"/>
+      <c r="E21" s="259"/>
+      <c r="F21" s="259"/>
+      <c r="G21" s="259"/>
+      <c r="H21" s="259"/>
+      <c r="I21" s="259"/>
+      <c r="J21" s="259"/>
+      <c r="K21" s="259"/>
+      <c r="L21" s="259"/>
+      <c r="M21" s="260"/>
+      <c r="N21" s="261"/>
       <c r="O21" s="71"/>
     </row>
     <row r="22" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B22" s="253"/>
-[...11 lines deleted...]
-      <c r="N22" s="252"/>
+      <c r="B22" s="251"/>
+      <c r="C22" s="252"/>
+      <c r="D22" s="252"/>
+      <c r="E22" s="252"/>
+      <c r="F22" s="252"/>
+      <c r="G22" s="252"/>
+      <c r="H22" s="252"/>
+      <c r="I22" s="252"/>
+      <c r="J22" s="252"/>
+      <c r="K22" s="252"/>
+      <c r="L22" s="252"/>
+      <c r="M22" s="249"/>
+      <c r="N22" s="250"/>
       <c r="O22" s="71"/>
     </row>
     <row r="23" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B23" s="253"/>
-[...11 lines deleted...]
-      <c r="N23" s="252"/>
+      <c r="B23" s="251"/>
+      <c r="C23" s="252"/>
+      <c r="D23" s="252"/>
+      <c r="E23" s="252"/>
+      <c r="F23" s="252"/>
+      <c r="G23" s="252"/>
+      <c r="H23" s="252"/>
+      <c r="I23" s="252"/>
+      <c r="J23" s="252"/>
+      <c r="K23" s="252"/>
+      <c r="L23" s="252"/>
+      <c r="M23" s="249"/>
+      <c r="N23" s="250"/>
       <c r="O23" s="71"/>
     </row>
     <row r="24" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B24" s="253"/>
-[...11 lines deleted...]
-      <c r="N24" s="252"/>
+      <c r="B24" s="251"/>
+      <c r="C24" s="252"/>
+      <c r="D24" s="252"/>
+      <c r="E24" s="252"/>
+      <c r="F24" s="252"/>
+      <c r="G24" s="252"/>
+      <c r="H24" s="252"/>
+      <c r="I24" s="252"/>
+      <c r="J24" s="252"/>
+      <c r="K24" s="252"/>
+      <c r="L24" s="252"/>
+      <c r="M24" s="249"/>
+      <c r="N24" s="250"/>
       <c r="O24" s="71"/>
     </row>
     <row r="25" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B25" s="253"/>
-[...11 lines deleted...]
-      <c r="N25" s="252"/>
+      <c r="B25" s="251"/>
+      <c r="C25" s="252"/>
+      <c r="D25" s="252"/>
+      <c r="E25" s="252"/>
+      <c r="F25" s="252"/>
+      <c r="G25" s="252"/>
+      <c r="H25" s="252"/>
+      <c r="I25" s="252"/>
+      <c r="J25" s="252"/>
+      <c r="K25" s="252"/>
+      <c r="L25" s="252"/>
+      <c r="M25" s="249"/>
+      <c r="N25" s="250"/>
       <c r="O25" s="71"/>
     </row>
     <row r="26" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B26" s="253"/>
-[...11 lines deleted...]
-      <c r="N26" s="252"/>
+      <c r="B26" s="251"/>
+      <c r="C26" s="252"/>
+      <c r="D26" s="252"/>
+      <c r="E26" s="252"/>
+      <c r="F26" s="252"/>
+      <c r="G26" s="252"/>
+      <c r="H26" s="252"/>
+      <c r="I26" s="252"/>
+      <c r="J26" s="252"/>
+      <c r="K26" s="252"/>
+      <c r="L26" s="252"/>
+      <c r="M26" s="249"/>
+      <c r="N26" s="250"/>
       <c r="O26" s="71"/>
     </row>
     <row r="27" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B27" s="253"/>
-[...11 lines deleted...]
-      <c r="N27" s="252"/>
+      <c r="B27" s="251"/>
+      <c r="C27" s="252"/>
+      <c r="D27" s="252"/>
+      <c r="E27" s="252"/>
+      <c r="F27" s="252"/>
+      <c r="G27" s="252"/>
+      <c r="H27" s="252"/>
+      <c r="I27" s="252"/>
+      <c r="J27" s="252"/>
+      <c r="K27" s="252"/>
+      <c r="L27" s="252"/>
+      <c r="M27" s="249"/>
+      <c r="N27" s="250"/>
       <c r="O27" s="71"/>
     </row>
     <row r="28" spans="2:15" ht="23.4" customHeight="1">
-      <c r="B28" s="253"/>
-[...11 lines deleted...]
-      <c r="N28" s="252"/>
+      <c r="B28" s="251"/>
+      <c r="C28" s="252"/>
+      <c r="D28" s="252"/>
+      <c r="E28" s="252"/>
+      <c r="F28" s="252"/>
+      <c r="G28" s="252"/>
+      <c r="H28" s="252"/>
+      <c r="I28" s="252"/>
+      <c r="J28" s="252"/>
+      <c r="K28" s="252"/>
+      <c r="L28" s="252"/>
+      <c r="M28" s="249"/>
+      <c r="N28" s="250"/>
       <c r="O28" s="71"/>
     </row>
     <row r="29" spans="2:15" ht="23.4" customHeight="1" thickBot="1">
-      <c r="B29" s="244"/>
-[...11 lines deleted...]
-      <c r="N29" s="243"/>
+      <c r="B29" s="242"/>
+      <c r="C29" s="243"/>
+      <c r="D29" s="243"/>
+      <c r="E29" s="243"/>
+      <c r="F29" s="243"/>
+      <c r="G29" s="243"/>
+      <c r="H29" s="243"/>
+      <c r="I29" s="243"/>
+      <c r="J29" s="243"/>
+      <c r="K29" s="243"/>
+      <c r="L29" s="243"/>
+      <c r="M29" s="240"/>
+      <c r="N29" s="241"/>
       <c r="O29" s="71"/>
     </row>
     <row r="30" spans="2:15" ht="23.4" customHeight="1" thickBot="1">
-      <c r="J30" s="248" t="s">
+      <c r="J30" s="246" t="s">
         <v>109</v>
       </c>
-      <c r="K30" s="249"/>
-[...1 lines deleted...]
-      <c r="M30" s="246">
+      <c r="K30" s="247"/>
+      <c r="L30" s="248"/>
+      <c r="M30" s="244">
         <f>SUM(M21:N29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="247"/>
+      <c r="N30" s="245"/>
       <c r="O30" s="71"/>
     </row>
     <row r="31" spans="2:15">
       <c r="B31" s="44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="32" spans="2:15">
       <c r="B32" s="61" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="61" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="34" spans="2:2">
       <c r="B34" s="61" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="61" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection sheet="1"/>
   <mergeCells count="34">
     <mergeCell ref="E10:N10"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="J1:N1"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="E6:N6"/>
     <mergeCell ref="E8:N8"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:N14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="E17:N17"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B20:L20"/>
     <mergeCell ref="M20:N20"/>
     <mergeCell ref="B21:L21"/>
     <mergeCell ref="B22:L22"/>
     <mergeCell ref="B23:L23"/>
     <mergeCell ref="M21:N21"/>
     <mergeCell ref="M22:N22"/>
     <mergeCell ref="M23:N23"/>
     <mergeCell ref="M29:N29"/>
     <mergeCell ref="B29:L29"/>
     <mergeCell ref="M30:N30"/>
     <mergeCell ref="J30:L30"/>
     <mergeCell ref="M24:N24"/>
     <mergeCell ref="M25:N25"/>
     <mergeCell ref="M26:N26"/>
     <mergeCell ref="M27:N27"/>
     <mergeCell ref="M28:N28"/>
     <mergeCell ref="B24:L24"/>
     <mergeCell ref="B25:L25"/>
     <mergeCell ref="B26:L26"/>
     <mergeCell ref="B27:L27"/>
     <mergeCell ref="B28:L28"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="B15:E16">
-    <cfRule type="expression" dxfId="7" priority="2">
+    <cfRule type="expression" dxfId="8" priority="2">
       <formula>#REF!="実施なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B17:O17 B14:O14">
-    <cfRule type="expression" dxfId="6" priority="22">
+    <cfRule type="expression" dxfId="7" priority="22">
       <formula>#REF!="実施なし"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E15:E16">
-    <cfRule type="expression" dxfId="5" priority="3">
+    <cfRule type="expression" dxfId="6" priority="3">
       <formula>AND(#REF!="実施あり",E15="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E6:N6 E8:N8 E10:N10 F15:F16 H15:H16 J15:J16 E17:N17 B21:N29">
-    <cfRule type="containsBlanks" dxfId="4" priority="1">
+    <cfRule type="containsBlanks" dxfId="5" priority="1">
       <formula>LEN(TRIM(B6))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E14:O14 E17:O17">
-    <cfRule type="expression" dxfId="3" priority="23">
+    <cfRule type="expression" dxfId="4" priority="23">
       <formula>AND(#REF!="実施あり",E14="")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" sqref="L11:M11" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:AJ38"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A11" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="O37" sqref="O37:AI37"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="O38" sqref="O38:AI38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.33203125" defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="29" width="2.33203125" style="1"/>
     <col min="30" max="30" width="2.33203125" style="1" customWidth="1"/>
     <col min="31" max="32" width="2.33203125" style="1"/>
     <col min="33" max="33" width="2.33203125" style="1" customWidth="1"/>
     <col min="34" max="35" width="2.33203125" style="1"/>
     <col min="36" max="36" width="3.77734375" style="1" customWidth="1"/>
     <col min="37" max="16384" width="2.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:36" ht="18" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="AJ1" s="28"/>
     </row>
     <row r="2" spans="2:36" ht="18" customHeight="1">
-      <c r="S2" s="1" t="s">
-[...23 lines deleted...]
-      <c r="AJ2" s="117"/>
+      <c r="S2" s="110" t="s">
+        <v>299</v>
+      </c>
+      <c r="Y2" s="87"/>
+      <c r="Z2" s="87" t="s">
+        <v>325</v>
+      </c>
+      <c r="AA2" s="87"/>
+      <c r="AB2" s="87"/>
+      <c r="AC2" s="87"/>
+      <c r="AD2" s="87"/>
+      <c r="AE2" s="87"/>
+      <c r="AF2" s="87"/>
+      <c r="AG2" s="87"/>
+      <c r="AH2" s="87"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="87"/>
     </row>
     <row r="5" spans="2:36" ht="18" customHeight="1">
       <c r="C5" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:36" ht="18" customHeight="1">
       <c r="N7" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:36" ht="37.5" customHeight="1">
-      <c r="N8" s="329">
+      <c r="N8" s="327">
         <f>基本情報!C4</f>
         <v>0</v>
       </c>
-      <c r="O8" s="329"/>
-[...19 lines deleted...]
-      <c r="AI8" s="329"/>
+      <c r="O8" s="327"/>
+      <c r="P8" s="327"/>
+      <c r="Q8" s="327"/>
+      <c r="R8" s="327"/>
+      <c r="S8" s="327"/>
+      <c r="T8" s="327"/>
+      <c r="U8" s="327"/>
+      <c r="V8" s="327"/>
+      <c r="W8" s="327"/>
+      <c r="X8" s="327"/>
+      <c r="Y8" s="327"/>
+      <c r="Z8" s="327"/>
+      <c r="AA8" s="327"/>
+      <c r="AB8" s="327"/>
+      <c r="AC8" s="327"/>
+      <c r="AD8" s="327"/>
+      <c r="AE8" s="327"/>
+      <c r="AF8" s="327"/>
+      <c r="AG8" s="327"/>
+      <c r="AH8" s="327"/>
+      <c r="AI8" s="327"/>
     </row>
     <row r="9" spans="2:36" ht="21" customHeight="1">
       <c r="N9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
-      <c r="R9" s="322">
+      <c r="R9" s="319">
         <f>基本情報!C5</f>
         <v>0</v>
       </c>
-      <c r="S9" s="322"/>
-[...15 lines deleted...]
-      <c r="AI9" s="322"/>
+      <c r="S9" s="319"/>
+      <c r="T9" s="319"/>
+      <c r="U9" s="319"/>
+      <c r="V9" s="319"/>
+      <c r="W9" s="319"/>
+      <c r="X9" s="319"/>
+      <c r="Y9" s="319"/>
+      <c r="Z9" s="319"/>
+      <c r="AA9" s="319"/>
+      <c r="AB9" s="319"/>
+      <c r="AC9" s="319"/>
+      <c r="AD9" s="319"/>
+      <c r="AE9" s="319"/>
+      <c r="AF9" s="319"/>
+      <c r="AG9" s="319"/>
+      <c r="AH9" s="319"/>
+      <c r="AI9" s="319"/>
     </row>
     <row r="10" spans="2:36" ht="26.25" customHeight="1">
-      <c r="N10" s="331" t="s">
+      <c r="N10" s="329" t="s">
         <v>41</v>
       </c>
-      <c r="O10" s="331"/>
-[...5 lines deleted...]
-      <c r="U10" s="322">
+      <c r="O10" s="329"/>
+      <c r="P10" s="329"/>
+      <c r="Q10" s="329"/>
+      <c r="R10" s="329"/>
+      <c r="S10" s="329"/>
+      <c r="T10" s="329"/>
+      <c r="U10" s="319">
         <f>基本情報!C6</f>
         <v>0</v>
       </c>
-      <c r="V10" s="322"/>
-[...12 lines deleted...]
-      <c r="AI10" s="322"/>
+      <c r="V10" s="319"/>
+      <c r="W10" s="319"/>
+      <c r="X10" s="319"/>
+      <c r="Y10" s="319"/>
+      <c r="Z10" s="319"/>
+      <c r="AA10" s="319"/>
+      <c r="AB10" s="319"/>
+      <c r="AC10" s="319"/>
+      <c r="AD10" s="319"/>
+      <c r="AE10" s="319"/>
+      <c r="AF10" s="319"/>
+      <c r="AG10" s="319"/>
+      <c r="AH10" s="319"/>
+      <c r="AI10" s="319"/>
       <c r="AJ10" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="2:36" ht="12" customHeight="1"/>
     <row r="13" spans="2:36" ht="18" customHeight="1">
-      <c r="E13" s="330" t="s">
-[...27 lines deleted...]
-      <c r="AE13" s="330"/>
+      <c r="E13" s="328" t="s">
+        <v>300</v>
+      </c>
+      <c r="F13" s="328"/>
+      <c r="G13" s="328"/>
+      <c r="H13" s="328"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="328"/>
+      <c r="K13" s="328"/>
+      <c r="L13" s="328"/>
+      <c r="M13" s="328"/>
+      <c r="N13" s="328"/>
+      <c r="O13" s="328"/>
+      <c r="P13" s="328"/>
+      <c r="Q13" s="328"/>
+      <c r="R13" s="328"/>
+      <c r="S13" s="328"/>
+      <c r="T13" s="328"/>
+      <c r="U13" s="328"/>
+      <c r="V13" s="328"/>
+      <c r="W13" s="328"/>
+      <c r="X13" s="328"/>
+      <c r="Y13" s="328"/>
+      <c r="Z13" s="328"/>
+      <c r="AA13" s="328"/>
+      <c r="AB13" s="328"/>
+      <c r="AC13" s="328"/>
+      <c r="AD13" s="328"/>
+      <c r="AE13" s="328"/>
     </row>
     <row r="14" spans="2:36" ht="18" customHeight="1">
       <c r="E14" s="1" t="s">
-        <v>325</v>
+        <v>287</v>
       </c>
     </row>
     <row r="16" spans="2:36" ht="8.25" customHeight="1"/>
     <row r="17" spans="1:36" ht="18" customHeight="1">
-      <c r="B17" s="326" t="s">
+      <c r="B17" s="323" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="326"/>
-[...30 lines deleted...]
-      <c r="AH17" s="326"/>
+      <c r="C17" s="323"/>
+      <c r="D17" s="323"/>
+      <c r="E17" s="323"/>
+      <c r="F17" s="323"/>
+      <c r="G17" s="323"/>
+      <c r="H17" s="323"/>
+      <c r="I17" s="323"/>
+      <c r="J17" s="323"/>
+      <c r="K17" s="323"/>
+      <c r="L17" s="323"/>
+      <c r="M17" s="323"/>
+      <c r="N17" s="323"/>
+      <c r="O17" s="323"/>
+      <c r="P17" s="323"/>
+      <c r="Q17" s="323"/>
+      <c r="R17" s="323"/>
+      <c r="S17" s="323"/>
+      <c r="T17" s="323"/>
+      <c r="U17" s="323"/>
+      <c r="V17" s="323"/>
+      <c r="W17" s="323"/>
+      <c r="X17" s="323"/>
+      <c r="Y17" s="323"/>
+      <c r="Z17" s="323"/>
+      <c r="AA17" s="323"/>
+      <c r="AB17" s="323"/>
+      <c r="AC17" s="323"/>
+      <c r="AD17" s="323"/>
+      <c r="AE17" s="323"/>
+      <c r="AF17" s="323"/>
+      <c r="AG17" s="323"/>
+      <c r="AH17" s="323"/>
     </row>
     <row r="18" spans="1:36" ht="18" customHeight="1">
-      <c r="B18" s="326"/>
-[...31 lines deleted...]
-      <c r="AH18" s="326"/>
+      <c r="B18" s="323"/>
+      <c r="C18" s="323"/>
+      <c r="D18" s="323"/>
+      <c r="E18" s="323"/>
+      <c r="F18" s="323"/>
+      <c r="G18" s="323"/>
+      <c r="H18" s="323"/>
+      <c r="I18" s="323"/>
+      <c r="J18" s="323"/>
+      <c r="K18" s="323"/>
+      <c r="L18" s="323"/>
+      <c r="M18" s="323"/>
+      <c r="N18" s="323"/>
+      <c r="O18" s="323"/>
+      <c r="P18" s="323"/>
+      <c r="Q18" s="323"/>
+      <c r="R18" s="323"/>
+      <c r="S18" s="323"/>
+      <c r="T18" s="323"/>
+      <c r="U18" s="323"/>
+      <c r="V18" s="323"/>
+      <c r="W18" s="323"/>
+      <c r="X18" s="323"/>
+      <c r="Y18" s="323"/>
+      <c r="Z18" s="323"/>
+      <c r="AA18" s="323"/>
+      <c r="AB18" s="323"/>
+      <c r="AC18" s="323"/>
+      <c r="AD18" s="323"/>
+      <c r="AE18" s="323"/>
+      <c r="AF18" s="323"/>
+      <c r="AG18" s="323"/>
+      <c r="AH18" s="323"/>
     </row>
     <row r="19" spans="1:36" ht="18" customHeight="1">
-      <c r="A19" s="292" t="s">
+      <c r="A19" s="290" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="175"/>
-[...33 lines deleted...]
-      <c r="AJ19" s="175"/>
+      <c r="B19" s="324"/>
+      <c r="C19" s="324"/>
+      <c r="D19" s="324"/>
+      <c r="E19" s="324"/>
+      <c r="F19" s="324"/>
+      <c r="G19" s="324"/>
+      <c r="H19" s="324"/>
+      <c r="I19" s="324"/>
+      <c r="J19" s="324"/>
+      <c r="K19" s="324"/>
+      <c r="L19" s="324"/>
+      <c r="M19" s="324"/>
+      <c r="N19" s="324"/>
+      <c r="O19" s="324"/>
+      <c r="P19" s="324"/>
+      <c r="Q19" s="324"/>
+      <c r="R19" s="324"/>
+      <c r="S19" s="324"/>
+      <c r="T19" s="324"/>
+      <c r="U19" s="324"/>
+      <c r="V19" s="324"/>
+      <c r="W19" s="324"/>
+      <c r="X19" s="324"/>
+      <c r="Y19" s="324"/>
+      <c r="Z19" s="324"/>
+      <c r="AA19" s="324"/>
+      <c r="AB19" s="324"/>
+      <c r="AC19" s="324"/>
+      <c r="AD19" s="324"/>
+      <c r="AE19" s="324"/>
+      <c r="AF19" s="324"/>
+      <c r="AG19" s="324"/>
+      <c r="AH19" s="324"/>
+      <c r="AI19" s="324"/>
+      <c r="AJ19" s="324"/>
     </row>
     <row r="20" spans="1:36" ht="18" customHeight="1">
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
     </row>
     <row r="21" spans="1:36" ht="18" customHeight="1">
       <c r="D21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M21" s="327" t="str">
+      <c r="M21" s="325" t="str">
         <f>IF('【第１号様式（１）】申請額調書_施設個票（入力不要）'!K6=0,"",'【第１号様式（１）】申請額調書_施設個票（入力不要）'!K6)</f>
         <v/>
       </c>
-      <c r="N21" s="328"/>
-[...8 lines deleted...]
-      <c r="W21" s="328"/>
+      <c r="N21" s="326"/>
+      <c r="O21" s="326"/>
+      <c r="P21" s="326"/>
+      <c r="Q21" s="326"/>
+      <c r="R21" s="326"/>
+      <c r="S21" s="326"/>
+      <c r="T21" s="326"/>
+      <c r="U21" s="326"/>
+      <c r="V21" s="326"/>
+      <c r="W21" s="326"/>
       <c r="X21" s="6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="22" spans="1:36" ht="14.25" customHeight="1"/>
     <row r="23" spans="1:36" ht="18" customHeight="1">
       <c r="D23" s="1" t="s">
         <v>111</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:36" ht="18" customHeight="1">
       <c r="F25" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:36" ht="18" customHeight="1">
       <c r="F26" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:36" ht="18" customHeight="1">
       <c r="F27" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:36" ht="18" customHeight="1">
       <c r="F28" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:36" ht="18" customHeight="1">
       <c r="F30" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:36" ht="18" customHeight="1" thickBot="1"/>
     <row r="33" spans="3:35" ht="24" customHeight="1">
-      <c r="C33" s="288" t="s">
+      <c r="C33" s="286" t="s">
         <v>4</v>
       </c>
-      <c r="D33" s="289"/>
-[...3 lines deleted...]
-      <c r="H33" s="297" t="s">
+      <c r="D33" s="287"/>
+      <c r="E33" s="287"/>
+      <c r="F33" s="287"/>
+      <c r="G33" s="288"/>
+      <c r="H33" s="295" t="s">
         <v>9</v>
       </c>
-      <c r="I33" s="298"/>
-[...5 lines deleted...]
-      <c r="O33" s="305">
+      <c r="I33" s="296"/>
+      <c r="J33" s="296"/>
+      <c r="K33" s="296"/>
+      <c r="L33" s="296"/>
+      <c r="M33" s="296"/>
+      <c r="N33" s="296"/>
+      <c r="O33" s="303">
         <f>基本情報!C12</f>
         <v>0</v>
       </c>
-      <c r="P33" s="306"/>
-[...18 lines deleted...]
-      <c r="AI33" s="307"/>
+      <c r="P33" s="304"/>
+      <c r="Q33" s="304"/>
+      <c r="R33" s="304"/>
+      <c r="S33" s="304"/>
+      <c r="T33" s="304"/>
+      <c r="U33" s="304"/>
+      <c r="V33" s="304"/>
+      <c r="W33" s="304"/>
+      <c r="X33" s="304"/>
+      <c r="Y33" s="304"/>
+      <c r="Z33" s="304"/>
+      <c r="AA33" s="304"/>
+      <c r="AB33" s="304"/>
+      <c r="AC33" s="304"/>
+      <c r="AD33" s="304"/>
+      <c r="AE33" s="304"/>
+      <c r="AF33" s="304"/>
+      <c r="AG33" s="304"/>
+      <c r="AH33" s="304"/>
+      <c r="AI33" s="305"/>
     </row>
     <row r="34" spans="3:35" ht="24" customHeight="1">
-      <c r="C34" s="291"/>
-[...4 lines deleted...]
-      <c r="H34" s="301" t="s">
+      <c r="C34" s="289"/>
+      <c r="D34" s="290"/>
+      <c r="E34" s="290"/>
+      <c r="F34" s="290"/>
+      <c r="G34" s="291"/>
+      <c r="H34" s="299" t="s">
         <v>42</v>
       </c>
-      <c r="I34" s="302"/>
-[...5 lines deleted...]
-      <c r="O34" s="308">
+      <c r="I34" s="300"/>
+      <c r="J34" s="300"/>
+      <c r="K34" s="300"/>
+      <c r="L34" s="300"/>
+      <c r="M34" s="300"/>
+      <c r="N34" s="300"/>
+      <c r="O34" s="306">
         <f>基本情報!C13</f>
         <v>0</v>
       </c>
-      <c r="P34" s="309"/>
-[...18 lines deleted...]
-      <c r="AI34" s="310"/>
+      <c r="P34" s="307"/>
+      <c r="Q34" s="307"/>
+      <c r="R34" s="307"/>
+      <c r="S34" s="307"/>
+      <c r="T34" s="307"/>
+      <c r="U34" s="307"/>
+      <c r="V34" s="307"/>
+      <c r="W34" s="307"/>
+      <c r="X34" s="307"/>
+      <c r="Y34" s="307"/>
+      <c r="Z34" s="307"/>
+      <c r="AA34" s="307"/>
+      <c r="AB34" s="307"/>
+      <c r="AC34" s="307"/>
+      <c r="AD34" s="307"/>
+      <c r="AE34" s="307"/>
+      <c r="AF34" s="307"/>
+      <c r="AG34" s="307"/>
+      <c r="AH34" s="307"/>
+      <c r="AI34" s="308"/>
     </row>
     <row r="35" spans="3:35" ht="24" customHeight="1">
-      <c r="C35" s="291"/>
-[...4 lines deleted...]
-      <c r="H35" s="299" t="s">
+      <c r="C35" s="289"/>
+      <c r="D35" s="290"/>
+      <c r="E35" s="290"/>
+      <c r="F35" s="290"/>
+      <c r="G35" s="291"/>
+      <c r="H35" s="297" t="s">
         <v>5</v>
       </c>
-      <c r="I35" s="300"/>
-[...5 lines deleted...]
-      <c r="O35" s="311">
+      <c r="I35" s="298"/>
+      <c r="J35" s="298"/>
+      <c r="K35" s="298"/>
+      <c r="L35" s="298"/>
+      <c r="M35" s="298"/>
+      <c r="N35" s="298"/>
+      <c r="O35" s="309">
         <f>基本情報!C14</f>
         <v>0</v>
       </c>
-      <c r="P35" s="312"/>
-[...18 lines deleted...]
-      <c r="AI35" s="313"/>
+      <c r="P35" s="310"/>
+      <c r="Q35" s="310"/>
+      <c r="R35" s="310"/>
+      <c r="S35" s="310"/>
+      <c r="T35" s="310"/>
+      <c r="U35" s="310"/>
+      <c r="V35" s="310"/>
+      <c r="W35" s="310"/>
+      <c r="X35" s="310"/>
+      <c r="Y35" s="310"/>
+      <c r="Z35" s="310"/>
+      <c r="AA35" s="310"/>
+      <c r="AB35" s="310"/>
+      <c r="AC35" s="310"/>
+      <c r="AD35" s="310"/>
+      <c r="AE35" s="310"/>
+      <c r="AF35" s="310"/>
+      <c r="AG35" s="310"/>
+      <c r="AH35" s="310"/>
+      <c r="AI35" s="311"/>
     </row>
     <row r="36" spans="3:35" ht="24" customHeight="1">
-      <c r="C36" s="291"/>
-[...13 lines deleted...]
-      <c r="O36" s="323">
+      <c r="C36" s="289"/>
+      <c r="D36" s="290"/>
+      <c r="E36" s="290"/>
+      <c r="F36" s="290"/>
+      <c r="G36" s="291"/>
+      <c r="H36" s="301" t="s">
+        <v>286</v>
+      </c>
+      <c r="I36" s="302"/>
+      <c r="J36" s="302"/>
+      <c r="K36" s="302"/>
+      <c r="L36" s="302"/>
+      <c r="M36" s="302"/>
+      <c r="N36" s="302"/>
+      <c r="O36" s="320">
         <f>基本情報!C15</f>
         <v>0</v>
       </c>
-      <c r="P36" s="324"/>
-[...18 lines deleted...]
-      <c r="AI36" s="325"/>
+      <c r="P36" s="321"/>
+      <c r="Q36" s="321"/>
+      <c r="R36" s="321"/>
+      <c r="S36" s="321"/>
+      <c r="T36" s="321"/>
+      <c r="U36" s="321"/>
+      <c r="V36" s="321"/>
+      <c r="W36" s="321"/>
+      <c r="X36" s="321"/>
+      <c r="Y36" s="321"/>
+      <c r="Z36" s="321"/>
+      <c r="AA36" s="321"/>
+      <c r="AB36" s="321"/>
+      <c r="AC36" s="321"/>
+      <c r="AD36" s="321"/>
+      <c r="AE36" s="321"/>
+      <c r="AF36" s="321"/>
+      <c r="AG36" s="321"/>
+      <c r="AH36" s="321"/>
+      <c r="AI36" s="322"/>
     </row>
     <row r="37" spans="3:35" ht="24" customHeight="1">
-      <c r="C37" s="291"/>
-[...4 lines deleted...]
-      <c r="H37" s="303" t="s">
+      <c r="C37" s="289"/>
+      <c r="D37" s="290"/>
+      <c r="E37" s="290"/>
+      <c r="F37" s="290"/>
+      <c r="G37" s="291"/>
+      <c r="H37" s="301" t="s">
         <v>11</v>
       </c>
-      <c r="I37" s="304"/>
-[...15 lines deleted...]
-      <c r="U37" s="320">
+      <c r="I37" s="302"/>
+      <c r="J37" s="302"/>
+      <c r="K37" s="302"/>
+      <c r="L37" s="302"/>
+      <c r="M37" s="302"/>
+      <c r="N37" s="312"/>
+      <c r="O37" s="316" t="s">
+        <v>257</v>
+      </c>
+      <c r="P37" s="317"/>
+      <c r="Q37" s="317"/>
+      <c r="R37" s="317"/>
+      <c r="S37" s="317"/>
+      <c r="T37" s="93" t="s">
+        <v>258</v>
+      </c>
+      <c r="U37" s="318">
         <f>基本情報!C16</f>
         <v>0</v>
       </c>
-      <c r="V37" s="320"/>
-[...14 lines deleted...]
-      <c r="AI37" s="128"/>
+      <c r="V37" s="318"/>
+      <c r="W37" s="318"/>
+      <c r="X37" s="318"/>
+      <c r="Y37" s="318"/>
+      <c r="Z37" s="318"/>
+      <c r="AA37" s="318"/>
+      <c r="AB37" s="93" t="s">
+        <v>259</v>
+      </c>
+      <c r="AC37" s="93"/>
+      <c r="AD37" s="93"/>
+      <c r="AE37" s="93"/>
+      <c r="AF37" s="93"/>
+      <c r="AG37" s="93"/>
+      <c r="AH37" s="93"/>
+      <c r="AI37" s="94"/>
     </row>
     <row r="38" spans="3:35" ht="40.200000000000003" customHeight="1" thickBot="1">
-      <c r="C38" s="294"/>
-[...11 lines deleted...]
-      <c r="O38" s="285">
+      <c r="C38" s="292"/>
+      <c r="D38" s="293"/>
+      <c r="E38" s="293"/>
+      <c r="F38" s="293"/>
+      <c r="G38" s="294"/>
+      <c r="H38" s="313"/>
+      <c r="I38" s="314"/>
+      <c r="J38" s="314"/>
+      <c r="K38" s="314"/>
+      <c r="L38" s="314"/>
+      <c r="M38" s="314"/>
+      <c r="N38" s="315"/>
+      <c r="O38" s="283">
         <f>基本情報!C17</f>
         <v>0</v>
       </c>
-      <c r="P38" s="286"/>
-[...18 lines deleted...]
-      <c r="AI38" s="287"/>
+      <c r="P38" s="284"/>
+      <c r="Q38" s="284"/>
+      <c r="R38" s="284"/>
+      <c r="S38" s="284"/>
+      <c r="T38" s="284"/>
+      <c r="U38" s="284"/>
+      <c r="V38" s="284"/>
+      <c r="W38" s="284"/>
+      <c r="X38" s="284"/>
+      <c r="Y38" s="284"/>
+      <c r="Z38" s="284"/>
+      <c r="AA38" s="284"/>
+      <c r="AB38" s="284"/>
+      <c r="AC38" s="284"/>
+      <c r="AD38" s="284"/>
+      <c r="AE38" s="284"/>
+      <c r="AF38" s="284"/>
+      <c r="AG38" s="284"/>
+      <c r="AH38" s="284"/>
+      <c r="AI38" s="285"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
-[...2 lines deleted...]
-    <mergeCell ref="AG2:AH2"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <mergeCells count="21">
+    <mergeCell ref="N8:AI8"/>
+    <mergeCell ref="R9:AI9"/>
+    <mergeCell ref="E13:AE13"/>
+    <mergeCell ref="N10:T10"/>
     <mergeCell ref="U10:AI10"/>
     <mergeCell ref="O36:AI36"/>
     <mergeCell ref="B17:AH18"/>
     <mergeCell ref="A19:AJ19"/>
     <mergeCell ref="M21:W21"/>
-    <mergeCell ref="N8:AI8"/>
-[...2 lines deleted...]
-    <mergeCell ref="N10:T10"/>
     <mergeCell ref="O38:AI38"/>
     <mergeCell ref="C33:G38"/>
     <mergeCell ref="H33:N33"/>
     <mergeCell ref="H35:N35"/>
     <mergeCell ref="H34:N34"/>
     <mergeCell ref="H36:N36"/>
     <mergeCell ref="O33:AI33"/>
     <mergeCell ref="O34:AI34"/>
     <mergeCell ref="O35:AI35"/>
     <mergeCell ref="H37:N38"/>
     <mergeCell ref="O37:S37"/>
     <mergeCell ref="U37:AA37"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="AI2 N8:AI8 R9:AI9 U10:AI10 O33:AI36 O37 T37:U37 AB37 O38:AI38">
-[...1 lines deleted...]
-      <formula>LEN(TRIM(N2))=0</formula>
+  <conditionalFormatting sqref="N8:AI8 R9:AI9 U10:AI10 O33:AI36 O37 T37:U37 AB37 O38:AI38">
+    <cfRule type="containsBlanks" dxfId="3" priority="1">
+      <formula>LEN(TRIM(N8))=0</formula>
     </cfRule>
     <cfRule type="containsBlanks" priority="2">
-      <formula>LEN(TRIM(N2))=0</formula>
+      <formula>LEN(TRIM(N8))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="D21 D23" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:BG135"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S8" sqref="S8:AI8"/>
+      <selection activeCell="AJ10" sqref="AJ10:AZ12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="57" width="1.6640625" style="2" customWidth="1"/>
     <col min="58" max="58" width="10.77734375" style="2" customWidth="1"/>
     <col min="59" max="59" width="10.77734375" style="2" hidden="1" customWidth="1"/>
     <col min="60" max="76" width="10.77734375" style="2" customWidth="1"/>
     <col min="77" max="178" width="1.6640625" style="2" customWidth="1"/>
     <col min="179" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" ht="26.4" customHeight="1">
       <c r="B1" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="Y1" s="353" t="s">
+      <c r="Y1" s="351" t="s">
         <v>15</v>
       </c>
-      <c r="Z1" s="353"/>
-[...5 lines deleted...]
-      <c r="AF1" s="354">
+      <c r="Z1" s="351"/>
+      <c r="AA1" s="351"/>
+      <c r="AB1" s="351"/>
+      <c r="AC1" s="351"/>
+      <c r="AD1" s="351"/>
+      <c r="AE1" s="351"/>
+      <c r="AF1" s="352">
         <f>'【第１号様式（１）】申請額調書_施設個票（入力不要）'!A6</f>
         <v>0</v>
       </c>
-      <c r="AG1" s="354"/>
-[...18 lines deleted...]
-      <c r="AZ1" s="354"/>
+      <c r="AG1" s="352"/>
+      <c r="AH1" s="352"/>
+      <c r="AI1" s="352"/>
+      <c r="AJ1" s="352"/>
+      <c r="AK1" s="352"/>
+      <c r="AL1" s="352"/>
+      <c r="AM1" s="352"/>
+      <c r="AN1" s="352"/>
+      <c r="AO1" s="352"/>
+      <c r="AP1" s="352"/>
+      <c r="AQ1" s="352"/>
+      <c r="AR1" s="352"/>
+      <c r="AS1" s="352"/>
+      <c r="AT1" s="352"/>
+      <c r="AU1" s="352"/>
+      <c r="AV1" s="352"/>
+      <c r="AW1" s="352"/>
+      <c r="AX1" s="352"/>
+      <c r="AY1" s="352"/>
+      <c r="AZ1" s="352"/>
     </row>
     <row r="2" spans="1:59" ht="18" customHeight="1">
       <c r="AK2" s="73"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BG2" s="72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:59" ht="18" customHeight="1">
       <c r="AY3" s="2" t="s">
-        <v>288</v>
+        <v>261</v>
       </c>
       <c r="BG3" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:59" ht="18" customHeight="1">
-      <c r="A4" s="339" t="s">
+      <c r="A4" s="337" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="339"/>
-[...49 lines deleted...]
-      <c r="AZ4" s="339"/>
+      <c r="B4" s="337"/>
+      <c r="C4" s="337"/>
+      <c r="D4" s="337"/>
+      <c r="E4" s="337"/>
+      <c r="F4" s="337"/>
+      <c r="G4" s="337"/>
+      <c r="H4" s="337"/>
+      <c r="I4" s="337"/>
+      <c r="J4" s="337"/>
+      <c r="K4" s="337"/>
+      <c r="L4" s="337"/>
+      <c r="M4" s="337"/>
+      <c r="N4" s="337"/>
+      <c r="O4" s="337"/>
+      <c r="P4" s="337"/>
+      <c r="Q4" s="337"/>
+      <c r="R4" s="337"/>
+      <c r="S4" s="337"/>
+      <c r="T4" s="337"/>
+      <c r="U4" s="337"/>
+      <c r="V4" s="337"/>
+      <c r="W4" s="337"/>
+      <c r="X4" s="337"/>
+      <c r="Y4" s="337"/>
+      <c r="Z4" s="337"/>
+      <c r="AA4" s="337"/>
+      <c r="AB4" s="337"/>
+      <c r="AC4" s="337"/>
+      <c r="AD4" s="337"/>
+      <c r="AE4" s="337"/>
+      <c r="AF4" s="337"/>
+      <c r="AG4" s="337"/>
+      <c r="AH4" s="337"/>
+      <c r="AI4" s="337"/>
+      <c r="AJ4" s="337"/>
+      <c r="AK4" s="337"/>
+      <c r="AL4" s="337"/>
+      <c r="AM4" s="337"/>
+      <c r="AN4" s="337"/>
+      <c r="AO4" s="337"/>
+      <c r="AP4" s="337"/>
+      <c r="AQ4" s="337"/>
+      <c r="AR4" s="337"/>
+      <c r="AS4" s="337"/>
+      <c r="AT4" s="337"/>
+      <c r="AU4" s="337"/>
+      <c r="AV4" s="337"/>
+      <c r="AW4" s="337"/>
+      <c r="AX4" s="337"/>
+      <c r="AY4" s="337"/>
+      <c r="AZ4" s="337"/>
       <c r="BG4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:59" ht="18" customHeight="1">
       <c r="BG5" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:59" ht="18" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="24" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
@@ -13816,646 +13712,646 @@
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="24"/>
       <c r="AJ7" s="24"/>
       <c r="AK7" s="24"/>
       <c r="AL7" s="24"/>
       <c r="AM7" s="24"/>
       <c r="AN7" s="24"/>
       <c r="AO7" s="24"/>
       <c r="AP7" s="24"/>
       <c r="AQ7" s="24"/>
       <c r="AR7" s="24"/>
       <c r="AS7" s="24"/>
       <c r="AT7" s="24"/>
       <c r="AU7" s="24"/>
       <c r="AV7" s="24"/>
       <c r="AW7" s="24"/>
       <c r="AX7" s="24"/>
       <c r="AY7" s="24"/>
       <c r="AZ7" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:59" ht="18" customHeight="1">
       <c r="A8" s="24"/>
-      <c r="D8" s="332" t="s">
+      <c r="D8" s="330" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="333"/>
-[...32 lines deleted...]
-      <c r="AJ8" s="332" t="s">
+      <c r="E8" s="331"/>
+      <c r="F8" s="331"/>
+      <c r="G8" s="331"/>
+      <c r="H8" s="331"/>
+      <c r="I8" s="331"/>
+      <c r="J8" s="331"/>
+      <c r="K8" s="331"/>
+      <c r="L8" s="331"/>
+      <c r="M8" s="331"/>
+      <c r="N8" s="331"/>
+      <c r="O8" s="331"/>
+      <c r="P8" s="331"/>
+      <c r="Q8" s="331"/>
+      <c r="R8" s="332"/>
+      <c r="S8" s="330" t="s">
+        <v>291</v>
+      </c>
+      <c r="T8" s="331"/>
+      <c r="U8" s="331"/>
+      <c r="V8" s="331"/>
+      <c r="W8" s="331"/>
+      <c r="X8" s="331"/>
+      <c r="Y8" s="331"/>
+      <c r="Z8" s="331"/>
+      <c r="AA8" s="331"/>
+      <c r="AB8" s="331"/>
+      <c r="AC8" s="331"/>
+      <c r="AD8" s="331"/>
+      <c r="AE8" s="331"/>
+      <c r="AF8" s="331"/>
+      <c r="AG8" s="331"/>
+      <c r="AH8" s="331"/>
+      <c r="AI8" s="332"/>
+      <c r="AJ8" s="330" t="s">
         <v>28</v>
       </c>
-      <c r="AK8" s="333"/>
-[...14 lines deleted...]
-      <c r="AZ8" s="334"/>
+      <c r="AK8" s="331"/>
+      <c r="AL8" s="331"/>
+      <c r="AM8" s="331"/>
+      <c r="AN8" s="331"/>
+      <c r="AO8" s="331"/>
+      <c r="AP8" s="331"/>
+      <c r="AQ8" s="331"/>
+      <c r="AR8" s="331"/>
+      <c r="AS8" s="331"/>
+      <c r="AT8" s="331"/>
+      <c r="AU8" s="331"/>
+      <c r="AV8" s="331"/>
+      <c r="AW8" s="331"/>
+      <c r="AX8" s="331"/>
+      <c r="AY8" s="331"/>
+      <c r="AZ8" s="332"/>
     </row>
     <row r="9" spans="1:59" ht="18" customHeight="1">
       <c r="A9" s="24"/>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="20"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="22"/>
       <c r="S9" s="20"/>
       <c r="T9" s="21"/>
       <c r="U9" s="21"/>
       <c r="V9" s="21"/>
       <c r="W9" s="21"/>
       <c r="X9" s="21"/>
       <c r="Y9" s="21"/>
       <c r="Z9" s="21"/>
       <c r="AA9" s="21"/>
       <c r="AB9" s="21"/>
       <c r="AC9" s="21"/>
       <c r="AD9" s="21"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21"/>
       <c r="AG9" s="21"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="22"/>
-      <c r="AJ9" s="165"/>
-[...15 lines deleted...]
-      <c r="AZ9" s="167"/>
+      <c r="AJ9" s="106"/>
+      <c r="AK9" s="107"/>
+      <c r="AL9" s="107"/>
+      <c r="AM9" s="107"/>
+      <c r="AN9" s="107"/>
+      <c r="AO9" s="107"/>
+      <c r="AP9" s="107"/>
+      <c r="AQ9" s="107"/>
+      <c r="AR9" s="107"/>
+      <c r="AS9" s="107"/>
+      <c r="AT9" s="107"/>
+      <c r="AU9" s="107"/>
+      <c r="AV9" s="107"/>
+      <c r="AW9" s="107"/>
+      <c r="AX9" s="107"/>
+      <c r="AY9" s="107"/>
+      <c r="AZ9" s="108"/>
     </row>
     <row r="10" spans="1:59" ht="18" customHeight="1">
       <c r="A10" s="24"/>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
-      <c r="D10" s="338" t="s">
+      <c r="D10" s="336" t="s">
         <v>29</v>
       </c>
-      <c r="E10" s="339"/>
-[...13 lines deleted...]
-      <c r="S10" s="335">
+      <c r="E10" s="337"/>
+      <c r="F10" s="337"/>
+      <c r="G10" s="337"/>
+      <c r="H10" s="337"/>
+      <c r="I10" s="337"/>
+      <c r="J10" s="337"/>
+      <c r="K10" s="337"/>
+      <c r="L10" s="337"/>
+      <c r="M10" s="337"/>
+      <c r="N10" s="337"/>
+      <c r="O10" s="337"/>
+      <c r="P10" s="337"/>
+      <c r="Q10" s="337"/>
+      <c r="R10" s="338"/>
+      <c r="S10" s="333">
         <f>'【第１号様式（１）】申請額調書_施設個票（入力不要）'!K6</f>
         <v>0</v>
       </c>
-      <c r="T10" s="336"/>
-[...31 lines deleted...]
-      <c r="AZ10" s="346"/>
+      <c r="T10" s="334"/>
+      <c r="U10" s="334"/>
+      <c r="V10" s="334"/>
+      <c r="W10" s="334"/>
+      <c r="X10" s="334"/>
+      <c r="Y10" s="334"/>
+      <c r="Z10" s="334"/>
+      <c r="AA10" s="334"/>
+      <c r="AB10" s="334"/>
+      <c r="AC10" s="334"/>
+      <c r="AD10" s="334"/>
+      <c r="AE10" s="334"/>
+      <c r="AF10" s="334"/>
+      <c r="AG10" s="334"/>
+      <c r="AH10" s="334"/>
+      <c r="AI10" s="335"/>
+      <c r="AJ10" s="342"/>
+      <c r="AK10" s="343"/>
+      <c r="AL10" s="343"/>
+      <c r="AM10" s="343"/>
+      <c r="AN10" s="343"/>
+      <c r="AO10" s="343"/>
+      <c r="AP10" s="343"/>
+      <c r="AQ10" s="343"/>
+      <c r="AR10" s="343"/>
+      <c r="AS10" s="343"/>
+      <c r="AT10" s="343"/>
+      <c r="AU10" s="343"/>
+      <c r="AV10" s="343"/>
+      <c r="AW10" s="343"/>
+      <c r="AX10" s="343"/>
+      <c r="AY10" s="343"/>
+      <c r="AZ10" s="344"/>
     </row>
     <row r="11" spans="1:59" ht="18" customHeight="1">
       <c r="A11" s="24"/>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="23"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="24"/>
       <c r="O11" s="24"/>
       <c r="P11" s="24"/>
       <c r="Q11" s="24"/>
       <c r="R11" s="25"/>
       <c r="S11" s="23"/>
       <c r="T11" s="24"/>
       <c r="U11" s="24"/>
       <c r="V11" s="24"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
       <c r="AA11" s="24"/>
       <c r="AB11" s="24"/>
       <c r="AC11" s="24"/>
       <c r="AD11" s="24"/>
       <c r="AE11" s="24"/>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="25"/>
-      <c r="AJ11" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ11" s="346"/>
+      <c r="AJ11" s="342"/>
+      <c r="AK11" s="343"/>
+      <c r="AL11" s="343"/>
+      <c r="AM11" s="343"/>
+      <c r="AN11" s="343"/>
+      <c r="AO11" s="343"/>
+      <c r="AP11" s="343"/>
+      <c r="AQ11" s="343"/>
+      <c r="AR11" s="343"/>
+      <c r="AS11" s="343"/>
+      <c r="AT11" s="343"/>
+      <c r="AU11" s="343"/>
+      <c r="AV11" s="343"/>
+      <c r="AW11" s="343"/>
+      <c r="AX11" s="343"/>
+      <c r="AY11" s="343"/>
+      <c r="AZ11" s="344"/>
     </row>
     <row r="12" spans="1:59" ht="18" customHeight="1">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="23"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="24"/>
       <c r="Q12" s="24"/>
       <c r="R12" s="25"/>
       <c r="S12" s="23"/>
       <c r="T12" s="24"/>
       <c r="U12" s="24"/>
       <c r="V12" s="24"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
       <c r="AA12" s="24"/>
       <c r="AB12" s="24"/>
       <c r="AC12" s="24"/>
       <c r="AD12" s="24"/>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="25"/>
-      <c r="AJ12" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ12" s="346"/>
+      <c r="AJ12" s="342"/>
+      <c r="AK12" s="343"/>
+      <c r="AL12" s="343"/>
+      <c r="AM12" s="343"/>
+      <c r="AN12" s="343"/>
+      <c r="AO12" s="343"/>
+      <c r="AP12" s="343"/>
+      <c r="AQ12" s="343"/>
+      <c r="AR12" s="343"/>
+      <c r="AS12" s="343"/>
+      <c r="AT12" s="343"/>
+      <c r="AU12" s="343"/>
+      <c r="AV12" s="343"/>
+      <c r="AW12" s="343"/>
+      <c r="AX12" s="343"/>
+      <c r="AY12" s="343"/>
+      <c r="AZ12" s="344"/>
     </row>
     <row r="13" spans="1:59" ht="18" customHeight="1">
       <c r="A13" s="24"/>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
-      <c r="D13" s="338" t="s">
+      <c r="D13" s="336" t="s">
         <v>30</v>
       </c>
-      <c r="E13" s="339"/>
-[...13 lines deleted...]
-      <c r="S13" s="335">
+      <c r="E13" s="337"/>
+      <c r="F13" s="337"/>
+      <c r="G13" s="337"/>
+      <c r="H13" s="337"/>
+      <c r="I13" s="337"/>
+      <c r="J13" s="337"/>
+      <c r="K13" s="337"/>
+      <c r="L13" s="337"/>
+      <c r="M13" s="337"/>
+      <c r="N13" s="337"/>
+      <c r="O13" s="337"/>
+      <c r="P13" s="337"/>
+      <c r="Q13" s="337"/>
+      <c r="R13" s="338"/>
+      <c r="S13" s="333">
         <f>S18-S16-S10</f>
         <v>0</v>
       </c>
-      <c r="T13" s="336"/>
-[...31 lines deleted...]
-      <c r="AZ13" s="346"/>
+      <c r="T13" s="334"/>
+      <c r="U13" s="334"/>
+      <c r="V13" s="334"/>
+      <c r="W13" s="334"/>
+      <c r="X13" s="334"/>
+      <c r="Y13" s="334"/>
+      <c r="Z13" s="334"/>
+      <c r="AA13" s="334"/>
+      <c r="AB13" s="334"/>
+      <c r="AC13" s="334"/>
+      <c r="AD13" s="334"/>
+      <c r="AE13" s="334"/>
+      <c r="AF13" s="334"/>
+      <c r="AG13" s="334"/>
+      <c r="AH13" s="334"/>
+      <c r="AI13" s="335"/>
+      <c r="AJ13" s="342"/>
+      <c r="AK13" s="343"/>
+      <c r="AL13" s="343"/>
+      <c r="AM13" s="343"/>
+      <c r="AN13" s="343"/>
+      <c r="AO13" s="343"/>
+      <c r="AP13" s="343"/>
+      <c r="AQ13" s="343"/>
+      <c r="AR13" s="343"/>
+      <c r="AS13" s="343"/>
+      <c r="AT13" s="343"/>
+      <c r="AU13" s="343"/>
+      <c r="AV13" s="343"/>
+      <c r="AW13" s="343"/>
+      <c r="AX13" s="343"/>
+      <c r="AY13" s="343"/>
+      <c r="AZ13" s="344"/>
     </row>
     <row r="14" spans="1:59" ht="18" customHeight="1">
       <c r="A14" s="24"/>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="23"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="25"/>
       <c r="S14" s="23"/>
       <c r="T14" s="24"/>
       <c r="U14" s="24"/>
       <c r="V14" s="24"/>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="24"/>
       <c r="Z14" s="24"/>
       <c r="AA14" s="24"/>
       <c r="AB14" s="24"/>
       <c r="AC14" s="24"/>
       <c r="AD14" s="24"/>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="25"/>
-      <c r="AJ14" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ14" s="346"/>
+      <c r="AJ14" s="342"/>
+      <c r="AK14" s="343"/>
+      <c r="AL14" s="343"/>
+      <c r="AM14" s="343"/>
+      <c r="AN14" s="343"/>
+      <c r="AO14" s="343"/>
+      <c r="AP14" s="343"/>
+      <c r="AQ14" s="343"/>
+      <c r="AR14" s="343"/>
+      <c r="AS14" s="343"/>
+      <c r="AT14" s="343"/>
+      <c r="AU14" s="343"/>
+      <c r="AV14" s="343"/>
+      <c r="AW14" s="343"/>
+      <c r="AX14" s="343"/>
+      <c r="AY14" s="343"/>
+      <c r="AZ14" s="344"/>
     </row>
     <row r="15" spans="1:59" ht="18" customHeight="1">
       <c r="A15" s="24"/>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="23"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="24"/>
       <c r="O15" s="24"/>
       <c r="P15" s="24"/>
       <c r="Q15" s="24"/>
       <c r="R15" s="25"/>
       <c r="S15" s="23"/>
       <c r="T15" s="24"/>
       <c r="U15" s="24"/>
       <c r="V15" s="24"/>
       <c r="W15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
       <c r="AA15" s="24"/>
       <c r="AB15" s="24"/>
       <c r="AC15" s="24"/>
       <c r="AD15" s="24"/>
       <c r="AE15" s="24"/>
       <c r="AF15" s="24"/>
       <c r="AG15" s="24"/>
       <c r="AH15" s="24"/>
       <c r="AI15" s="25"/>
-      <c r="AJ15" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ15" s="346"/>
+      <c r="AJ15" s="342"/>
+      <c r="AK15" s="343"/>
+      <c r="AL15" s="343"/>
+      <c r="AM15" s="343"/>
+      <c r="AN15" s="343"/>
+      <c r="AO15" s="343"/>
+      <c r="AP15" s="343"/>
+      <c r="AQ15" s="343"/>
+      <c r="AR15" s="343"/>
+      <c r="AS15" s="343"/>
+      <c r="AT15" s="343"/>
+      <c r="AU15" s="343"/>
+      <c r="AV15" s="343"/>
+      <c r="AW15" s="343"/>
+      <c r="AX15" s="343"/>
+      <c r="AY15" s="343"/>
+      <c r="AZ15" s="344"/>
     </row>
     <row r="16" spans="1:59" ht="18" customHeight="1">
       <c r="A16" s="24"/>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
-      <c r="D16" s="338" t="s">
+      <c r="D16" s="336" t="s">
         <v>40</v>
       </c>
-      <c r="E16" s="339"/>
-[...13 lines deleted...]
-      <c r="S16" s="335">
+      <c r="E16" s="337"/>
+      <c r="F16" s="337"/>
+      <c r="G16" s="337"/>
+      <c r="H16" s="337"/>
+      <c r="I16" s="337"/>
+      <c r="J16" s="337"/>
+      <c r="K16" s="337"/>
+      <c r="L16" s="337"/>
+      <c r="M16" s="337"/>
+      <c r="N16" s="337"/>
+      <c r="O16" s="337"/>
+      <c r="P16" s="337"/>
+      <c r="Q16" s="337"/>
+      <c r="R16" s="338"/>
+      <c r="S16" s="333">
         <f>'【第１号様式（１）】申請額調書_施設個票（入力不要）'!E6</f>
         <v>0</v>
       </c>
-      <c r="T16" s="336"/>
-[...31 lines deleted...]
-      <c r="AZ16" s="346"/>
+      <c r="T16" s="334"/>
+      <c r="U16" s="334"/>
+      <c r="V16" s="334"/>
+      <c r="W16" s="334"/>
+      <c r="X16" s="334"/>
+      <c r="Y16" s="334"/>
+      <c r="Z16" s="334"/>
+      <c r="AA16" s="334"/>
+      <c r="AB16" s="334"/>
+      <c r="AC16" s="334"/>
+      <c r="AD16" s="334"/>
+      <c r="AE16" s="334"/>
+      <c r="AF16" s="334"/>
+      <c r="AG16" s="334"/>
+      <c r="AH16" s="334"/>
+      <c r="AI16" s="335"/>
+      <c r="AJ16" s="342"/>
+      <c r="AK16" s="343"/>
+      <c r="AL16" s="343"/>
+      <c r="AM16" s="343"/>
+      <c r="AN16" s="343"/>
+      <c r="AO16" s="343"/>
+      <c r="AP16" s="343"/>
+      <c r="AQ16" s="343"/>
+      <c r="AR16" s="343"/>
+      <c r="AS16" s="343"/>
+      <c r="AT16" s="343"/>
+      <c r="AU16" s="343"/>
+      <c r="AV16" s="343"/>
+      <c r="AW16" s="343"/>
+      <c r="AX16" s="343"/>
+      <c r="AY16" s="343"/>
+      <c r="AZ16" s="344"/>
     </row>
     <row r="17" spans="1:52" ht="18" customHeight="1">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="23"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="25"/>
       <c r="S17" s="23"/>
       <c r="T17" s="24"/>
       <c r="U17" s="24"/>
       <c r="V17" s="24"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="24"/>
       <c r="AA17" s="24"/>
       <c r="AB17" s="24"/>
       <c r="AC17" s="24"/>
       <c r="AD17" s="24"/>
       <c r="AE17" s="24"/>
       <c r="AF17" s="24"/>
       <c r="AG17" s="24"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="25"/>
-      <c r="AJ17" s="347"/>
-[...15 lines deleted...]
-      <c r="AZ17" s="349"/>
+      <c r="AJ17" s="345"/>
+      <c r="AK17" s="346"/>
+      <c r="AL17" s="346"/>
+      <c r="AM17" s="346"/>
+      <c r="AN17" s="346"/>
+      <c r="AO17" s="346"/>
+      <c r="AP17" s="346"/>
+      <c r="AQ17" s="346"/>
+      <c r="AR17" s="346"/>
+      <c r="AS17" s="346"/>
+      <c r="AT17" s="346"/>
+      <c r="AU17" s="346"/>
+      <c r="AV17" s="346"/>
+      <c r="AW17" s="346"/>
+      <c r="AX17" s="346"/>
+      <c r="AY17" s="346"/>
+      <c r="AZ17" s="347"/>
     </row>
     <row r="18" spans="1:52" ht="18" customHeight="1">
       <c r="A18" s="24"/>
-      <c r="D18" s="332" t="s">
+      <c r="D18" s="330" t="s">
         <v>31</v>
       </c>
-      <c r="E18" s="333"/>
-[...13 lines deleted...]
-      <c r="S18" s="350">
+      <c r="E18" s="331"/>
+      <c r="F18" s="331"/>
+      <c r="G18" s="331"/>
+      <c r="H18" s="331"/>
+      <c r="I18" s="331"/>
+      <c r="J18" s="331"/>
+      <c r="K18" s="331"/>
+      <c r="L18" s="331"/>
+      <c r="M18" s="331"/>
+      <c r="N18" s="331"/>
+      <c r="O18" s="331"/>
+      <c r="P18" s="331"/>
+      <c r="Q18" s="331"/>
+      <c r="R18" s="332"/>
+      <c r="S18" s="348">
         <f>S32</f>
         <v>0</v>
       </c>
-      <c r="T18" s="351"/>
-[...14 lines deleted...]
-      <c r="AI18" s="352"/>
+      <c r="T18" s="349"/>
+      <c r="U18" s="349"/>
+      <c r="V18" s="349"/>
+      <c r="W18" s="349"/>
+      <c r="X18" s="349"/>
+      <c r="Y18" s="349"/>
+      <c r="Z18" s="349"/>
+      <c r="AA18" s="349"/>
+      <c r="AB18" s="349"/>
+      <c r="AC18" s="349"/>
+      <c r="AD18" s="349"/>
+      <c r="AE18" s="349"/>
+      <c r="AF18" s="349"/>
+      <c r="AG18" s="349"/>
+      <c r="AH18" s="349"/>
+      <c r="AI18" s="350"/>
       <c r="AJ18" s="74"/>
       <c r="AK18" s="75"/>
       <c r="AL18" s="75"/>
       <c r="AM18" s="75"/>
       <c r="AN18" s="75"/>
       <c r="AO18" s="75"/>
       <c r="AP18" s="75"/>
       <c r="AQ18" s="75"/>
       <c r="AR18" s="75"/>
       <c r="AS18" s="75"/>
       <c r="AT18" s="75"/>
       <c r="AU18" s="75"/>
       <c r="AV18" s="75"/>
       <c r="AW18" s="75"/>
       <c r="AX18" s="75"/>
       <c r="AY18" s="75"/>
       <c r="AZ18" s="76"/>
     </row>
     <row r="19" spans="1:52" ht="18" customHeight="1">
       <c r="A19" s="24"/>
       <c r="D19" s="77"/>
       <c r="E19" s="77"/>
       <c r="F19" s="77"/>
       <c r="G19" s="77"/>
       <c r="H19" s="77"/>
@@ -14594,636 +14490,636 @@
       <c r="AE21" s="24"/>
       <c r="AF21" s="24"/>
       <c r="AG21" s="24"/>
       <c r="AH21" s="24"/>
       <c r="AI21" s="24"/>
       <c r="AJ21" s="24"/>
       <c r="AK21" s="24"/>
       <c r="AL21" s="24"/>
       <c r="AM21" s="24"/>
       <c r="AN21" s="24"/>
       <c r="AO21" s="24"/>
       <c r="AP21" s="24"/>
       <c r="AQ21" s="24"/>
       <c r="AR21" s="24"/>
       <c r="AS21" s="24"/>
       <c r="AT21" s="24"/>
       <c r="AU21" s="24"/>
       <c r="AV21" s="24"/>
       <c r="AW21" s="24"/>
       <c r="AX21" s="24"/>
       <c r="AY21" s="24"/>
       <c r="AZ21" s="24"/>
     </row>
     <row r="22" spans="1:52" ht="18" customHeight="1">
       <c r="A22" s="24"/>
-      <c r="D22" s="332" t="s">
+      <c r="D22" s="330" t="s">
         <v>27</v>
       </c>
-      <c r="E22" s="333"/>
-[...32 lines deleted...]
-      <c r="AJ22" s="332" t="s">
+      <c r="E22" s="331"/>
+      <c r="F22" s="331"/>
+      <c r="G22" s="331"/>
+      <c r="H22" s="331"/>
+      <c r="I22" s="331"/>
+      <c r="J22" s="331"/>
+      <c r="K22" s="331"/>
+      <c r="L22" s="331"/>
+      <c r="M22" s="331"/>
+      <c r="N22" s="331"/>
+      <c r="O22" s="331"/>
+      <c r="P22" s="331"/>
+      <c r="Q22" s="331"/>
+      <c r="R22" s="332"/>
+      <c r="S22" s="330" t="s">
+        <v>291</v>
+      </c>
+      <c r="T22" s="331"/>
+      <c r="U22" s="331"/>
+      <c r="V22" s="331"/>
+      <c r="W22" s="331"/>
+      <c r="X22" s="331"/>
+      <c r="Y22" s="331"/>
+      <c r="Z22" s="331"/>
+      <c r="AA22" s="331"/>
+      <c r="AB22" s="331"/>
+      <c r="AC22" s="331"/>
+      <c r="AD22" s="331"/>
+      <c r="AE22" s="331"/>
+      <c r="AF22" s="331"/>
+      <c r="AG22" s="331"/>
+      <c r="AH22" s="331"/>
+      <c r="AI22" s="332"/>
+      <c r="AJ22" s="330" t="s">
         <v>28</v>
       </c>
-      <c r="AK22" s="333"/>
-[...14 lines deleted...]
-      <c r="AZ22" s="334"/>
+      <c r="AK22" s="331"/>
+      <c r="AL22" s="331"/>
+      <c r="AM22" s="331"/>
+      <c r="AN22" s="331"/>
+      <c r="AO22" s="331"/>
+      <c r="AP22" s="331"/>
+      <c r="AQ22" s="331"/>
+      <c r="AR22" s="331"/>
+      <c r="AS22" s="331"/>
+      <c r="AT22" s="331"/>
+      <c r="AU22" s="331"/>
+      <c r="AV22" s="331"/>
+      <c r="AW22" s="331"/>
+      <c r="AX22" s="331"/>
+      <c r="AY22" s="331"/>
+      <c r="AZ22" s="332"/>
     </row>
     <row r="23" spans="1:52" ht="18" customHeight="1">
       <c r="A23" s="24"/>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="20"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="21"/>
       <c r="O23" s="21"/>
       <c r="P23" s="21"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="22"/>
       <c r="S23" s="20"/>
       <c r="T23" s="21"/>
       <c r="U23" s="21"/>
       <c r="V23" s="21"/>
       <c r="W23" s="21"/>
       <c r="X23" s="21"/>
       <c r="Y23" s="21"/>
       <c r="Z23" s="21"/>
       <c r="AA23" s="21"/>
       <c r="AB23" s="21"/>
       <c r="AC23" s="21"/>
       <c r="AD23" s="21"/>
       <c r="AE23" s="21"/>
       <c r="AF23" s="21"/>
       <c r="AG23" s="21"/>
       <c r="AH23" s="21"/>
       <c r="AI23" s="22"/>
-      <c r="AJ23" s="165"/>
-[...15 lines deleted...]
-      <c r="AZ23" s="167"/>
+      <c r="AJ23" s="106"/>
+      <c r="AK23" s="107"/>
+      <c r="AL23" s="107"/>
+      <c r="AM23" s="107"/>
+      <c r="AN23" s="107"/>
+      <c r="AO23" s="107"/>
+      <c r="AP23" s="107"/>
+      <c r="AQ23" s="107"/>
+      <c r="AR23" s="107"/>
+      <c r="AS23" s="107"/>
+      <c r="AT23" s="107"/>
+      <c r="AU23" s="107"/>
+      <c r="AV23" s="107"/>
+      <c r="AW23" s="107"/>
+      <c r="AX23" s="107"/>
+      <c r="AY23" s="107"/>
+      <c r="AZ23" s="108"/>
     </row>
     <row r="24" spans="1:52" ht="18" customHeight="1">
       <c r="A24" s="24"/>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
-      <c r="D24" s="341" t="s">
+      <c r="D24" s="339" t="s">
         <v>48</v>
       </c>
-      <c r="E24" s="342"/>
-[...13 lines deleted...]
-      <c r="S24" s="335">
+      <c r="E24" s="340"/>
+      <c r="F24" s="340"/>
+      <c r="G24" s="340"/>
+      <c r="H24" s="340"/>
+      <c r="I24" s="340"/>
+      <c r="J24" s="340"/>
+      <c r="K24" s="340"/>
+      <c r="L24" s="340"/>
+      <c r="M24" s="340"/>
+      <c r="N24" s="340"/>
+      <c r="O24" s="340"/>
+      <c r="P24" s="340"/>
+      <c r="Q24" s="340"/>
+      <c r="R24" s="341"/>
+      <c r="S24" s="333">
         <f>'【第１号様式（１）】申請額調書_施設個票（入力不要）'!G6</f>
         <v>0</v>
       </c>
-      <c r="T24" s="336"/>
-[...31 lines deleted...]
-      <c r="AZ24" s="346"/>
+      <c r="T24" s="334"/>
+      <c r="U24" s="334"/>
+      <c r="V24" s="334"/>
+      <c r="W24" s="334"/>
+      <c r="X24" s="334"/>
+      <c r="Y24" s="334"/>
+      <c r="Z24" s="334"/>
+      <c r="AA24" s="334"/>
+      <c r="AB24" s="334"/>
+      <c r="AC24" s="334"/>
+      <c r="AD24" s="334"/>
+      <c r="AE24" s="334"/>
+      <c r="AF24" s="334"/>
+      <c r="AG24" s="334"/>
+      <c r="AH24" s="334"/>
+      <c r="AI24" s="335"/>
+      <c r="AJ24" s="342"/>
+      <c r="AK24" s="343"/>
+      <c r="AL24" s="343"/>
+      <c r="AM24" s="343"/>
+      <c r="AN24" s="343"/>
+      <c r="AO24" s="343"/>
+      <c r="AP24" s="343"/>
+      <c r="AQ24" s="343"/>
+      <c r="AR24" s="343"/>
+      <c r="AS24" s="343"/>
+      <c r="AT24" s="343"/>
+      <c r="AU24" s="343"/>
+      <c r="AV24" s="343"/>
+      <c r="AW24" s="343"/>
+      <c r="AX24" s="343"/>
+      <c r="AY24" s="343"/>
+      <c r="AZ24" s="344"/>
     </row>
     <row r="25" spans="1:52" ht="18" customHeight="1">
       <c r="A25" s="24"/>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="78"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="79"/>
       <c r="L25" s="79"/>
       <c r="M25" s="79"/>
       <c r="N25" s="79"/>
       <c r="O25" s="79"/>
       <c r="P25" s="79"/>
       <c r="Q25" s="79"/>
       <c r="R25" s="80"/>
       <c r="S25" s="23"/>
       <c r="T25" s="24"/>
       <c r="U25" s="24"/>
       <c r="V25" s="24"/>
       <c r="W25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
       <c r="Z25" s="24"/>
       <c r="AA25" s="24"/>
       <c r="AB25" s="24"/>
       <c r="AC25" s="24"/>
       <c r="AD25" s="24"/>
       <c r="AE25" s="24"/>
       <c r="AF25" s="24"/>
       <c r="AG25" s="24"/>
       <c r="AH25" s="24"/>
       <c r="AI25" s="25"/>
-      <c r="AJ25" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ25" s="346"/>
+      <c r="AJ25" s="342"/>
+      <c r="AK25" s="343"/>
+      <c r="AL25" s="343"/>
+      <c r="AM25" s="343"/>
+      <c r="AN25" s="343"/>
+      <c r="AO25" s="343"/>
+      <c r="AP25" s="343"/>
+      <c r="AQ25" s="343"/>
+      <c r="AR25" s="343"/>
+      <c r="AS25" s="343"/>
+      <c r="AT25" s="343"/>
+      <c r="AU25" s="343"/>
+      <c r="AV25" s="343"/>
+      <c r="AW25" s="343"/>
+      <c r="AX25" s="343"/>
+      <c r="AY25" s="343"/>
+      <c r="AZ25" s="344"/>
     </row>
     <row r="26" spans="1:52" ht="18" customHeight="1">
       <c r="A26" s="24"/>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="23"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="24"/>
       <c r="O26" s="24"/>
       <c r="P26" s="24"/>
       <c r="Q26" s="24"/>
       <c r="R26" s="25"/>
       <c r="S26" s="23"/>
       <c r="T26" s="24"/>
       <c r="U26" s="24"/>
       <c r="V26" s="24"/>
       <c r="W26" s="24"/>
       <c r="X26" s="24"/>
       <c r="Y26" s="24"/>
       <c r="Z26" s="24"/>
       <c r="AA26" s="24"/>
       <c r="AB26" s="24"/>
       <c r="AC26" s="24"/>
       <c r="AD26" s="24"/>
       <c r="AE26" s="24"/>
       <c r="AF26" s="24"/>
       <c r="AG26" s="24"/>
       <c r="AH26" s="24"/>
       <c r="AI26" s="25"/>
-      <c r="AJ26" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ26" s="346"/>
+      <c r="AJ26" s="342"/>
+      <c r="AK26" s="343"/>
+      <c r="AL26" s="343"/>
+      <c r="AM26" s="343"/>
+      <c r="AN26" s="343"/>
+      <c r="AO26" s="343"/>
+      <c r="AP26" s="343"/>
+      <c r="AQ26" s="343"/>
+      <c r="AR26" s="343"/>
+      <c r="AS26" s="343"/>
+      <c r="AT26" s="343"/>
+      <c r="AU26" s="343"/>
+      <c r="AV26" s="343"/>
+      <c r="AW26" s="343"/>
+      <c r="AX26" s="343"/>
+      <c r="AY26" s="343"/>
+      <c r="AZ26" s="344"/>
     </row>
     <row r="27" spans="1:52" ht="18" customHeight="1">
       <c r="A27" s="24"/>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
-      <c r="D27" s="360"/>
-[...47 lines deleted...]
-      <c r="AZ27" s="346"/>
+      <c r="D27" s="358"/>
+      <c r="E27" s="359"/>
+      <c r="F27" s="359"/>
+      <c r="G27" s="359"/>
+      <c r="H27" s="359"/>
+      <c r="I27" s="359"/>
+      <c r="J27" s="359"/>
+      <c r="K27" s="359"/>
+      <c r="L27" s="359"/>
+      <c r="M27" s="359"/>
+      <c r="N27" s="359"/>
+      <c r="O27" s="359"/>
+      <c r="P27" s="359"/>
+      <c r="Q27" s="359"/>
+      <c r="R27" s="360"/>
+      <c r="S27" s="333"/>
+      <c r="T27" s="334"/>
+      <c r="U27" s="334"/>
+      <c r="V27" s="334"/>
+      <c r="W27" s="334"/>
+      <c r="X27" s="334"/>
+      <c r="Y27" s="334"/>
+      <c r="Z27" s="334"/>
+      <c r="AA27" s="334"/>
+      <c r="AB27" s="334"/>
+      <c r="AC27" s="334"/>
+      <c r="AD27" s="334"/>
+      <c r="AE27" s="334"/>
+      <c r="AF27" s="334"/>
+      <c r="AG27" s="334"/>
+      <c r="AH27" s="334"/>
+      <c r="AI27" s="335"/>
+      <c r="AJ27" s="342"/>
+      <c r="AK27" s="343"/>
+      <c r="AL27" s="343"/>
+      <c r="AM27" s="343"/>
+      <c r="AN27" s="343"/>
+      <c r="AO27" s="343"/>
+      <c r="AP27" s="343"/>
+      <c r="AQ27" s="343"/>
+      <c r="AR27" s="343"/>
+      <c r="AS27" s="343"/>
+      <c r="AT27" s="343"/>
+      <c r="AU27" s="343"/>
+      <c r="AV27" s="343"/>
+      <c r="AW27" s="343"/>
+      <c r="AX27" s="343"/>
+      <c r="AY27" s="343"/>
+      <c r="AZ27" s="344"/>
     </row>
     <row r="28" spans="1:52" ht="18" customHeight="1">
       <c r="A28" s="24"/>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
-      <c r="D28" s="360"/>
-[...13 lines deleted...]
-      <c r="R28" s="362"/>
+      <c r="D28" s="358"/>
+      <c r="E28" s="359"/>
+      <c r="F28" s="359"/>
+      <c r="G28" s="359"/>
+      <c r="H28" s="359"/>
+      <c r="I28" s="359"/>
+      <c r="J28" s="359"/>
+      <c r="K28" s="359"/>
+      <c r="L28" s="359"/>
+      <c r="M28" s="359"/>
+      <c r="N28" s="359"/>
+      <c r="O28" s="359"/>
+      <c r="P28" s="359"/>
+      <c r="Q28" s="359"/>
+      <c r="R28" s="360"/>
       <c r="S28" s="23"/>
       <c r="T28" s="24"/>
       <c r="U28" s="24"/>
       <c r="V28" s="24"/>
       <c r="W28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="24"/>
       <c r="Z28" s="24"/>
       <c r="AA28" s="24"/>
       <c r="AB28" s="24"/>
       <c r="AC28" s="24"/>
       <c r="AD28" s="24"/>
       <c r="AE28" s="24"/>
       <c r="AF28" s="24"/>
       <c r="AG28" s="24"/>
       <c r="AH28" s="24"/>
       <c r="AI28" s="25"/>
-      <c r="AJ28" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ28" s="346"/>
+      <c r="AJ28" s="342"/>
+      <c r="AK28" s="343"/>
+      <c r="AL28" s="343"/>
+      <c r="AM28" s="343"/>
+      <c r="AN28" s="343"/>
+      <c r="AO28" s="343"/>
+      <c r="AP28" s="343"/>
+      <c r="AQ28" s="343"/>
+      <c r="AR28" s="343"/>
+      <c r="AS28" s="343"/>
+      <c r="AT28" s="343"/>
+      <c r="AU28" s="343"/>
+      <c r="AV28" s="343"/>
+      <c r="AW28" s="343"/>
+      <c r="AX28" s="343"/>
+      <c r="AY28" s="343"/>
+      <c r="AZ28" s="344"/>
     </row>
     <row r="29" spans="1:52" ht="18" customHeight="1">
       <c r="A29" s="24"/>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="23"/>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="24"/>
       <c r="O29" s="24"/>
       <c r="P29" s="24"/>
       <c r="Q29" s="24"/>
       <c r="R29" s="25"/>
       <c r="S29" s="23"/>
       <c r="T29" s="24"/>
       <c r="U29" s="24"/>
       <c r="V29" s="24"/>
       <c r="W29" s="24"/>
       <c r="X29" s="24"/>
       <c r="Y29" s="24"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
       <c r="AC29" s="24"/>
       <c r="AD29" s="24"/>
       <c r="AE29" s="24"/>
       <c r="AF29" s="24"/>
       <c r="AG29" s="24"/>
       <c r="AH29" s="24"/>
       <c r="AI29" s="25"/>
-      <c r="AJ29" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ29" s="346"/>
+      <c r="AJ29" s="342"/>
+      <c r="AK29" s="343"/>
+      <c r="AL29" s="343"/>
+      <c r="AM29" s="343"/>
+      <c r="AN29" s="343"/>
+      <c r="AO29" s="343"/>
+      <c r="AP29" s="343"/>
+      <c r="AQ29" s="343"/>
+      <c r="AR29" s="343"/>
+      <c r="AS29" s="343"/>
+      <c r="AT29" s="343"/>
+      <c r="AU29" s="343"/>
+      <c r="AV29" s="343"/>
+      <c r="AW29" s="343"/>
+      <c r="AX29" s="343"/>
+      <c r="AY29" s="343"/>
+      <c r="AZ29" s="344"/>
     </row>
     <row r="30" spans="1:52" ht="18" customHeight="1">
       <c r="A30" s="24"/>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
-      <c r="D30" s="360"/>
-[...13 lines deleted...]
-      <c r="R30" s="362"/>
+      <c r="D30" s="358"/>
+      <c r="E30" s="359"/>
+      <c r="F30" s="359"/>
+      <c r="G30" s="359"/>
+      <c r="H30" s="359"/>
+      <c r="I30" s="359"/>
+      <c r="J30" s="359"/>
+      <c r="K30" s="359"/>
+      <c r="L30" s="359"/>
+      <c r="M30" s="359"/>
+      <c r="N30" s="359"/>
+      <c r="O30" s="359"/>
+      <c r="P30" s="359"/>
+      <c r="Q30" s="359"/>
+      <c r="R30" s="360"/>
       <c r="S30" s="23"/>
       <c r="T30" s="24"/>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="W30" s="24"/>
       <c r="X30" s="24"/>
       <c r="Y30" s="24"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
       <c r="AB30" s="24"/>
       <c r="AC30" s="24"/>
       <c r="AD30" s="24"/>
       <c r="AE30" s="24"/>
       <c r="AF30" s="24"/>
       <c r="AG30" s="24"/>
       <c r="AH30" s="24"/>
       <c r="AI30" s="25"/>
-      <c r="AJ30" s="344"/>
-[...15 lines deleted...]
-      <c r="AZ30" s="346"/>
+      <c r="AJ30" s="342"/>
+      <c r="AK30" s="343"/>
+      <c r="AL30" s="343"/>
+      <c r="AM30" s="343"/>
+      <c r="AN30" s="343"/>
+      <c r="AO30" s="343"/>
+      <c r="AP30" s="343"/>
+      <c r="AQ30" s="343"/>
+      <c r="AR30" s="343"/>
+      <c r="AS30" s="343"/>
+      <c r="AT30" s="343"/>
+      <c r="AU30" s="343"/>
+      <c r="AV30" s="343"/>
+      <c r="AW30" s="343"/>
+      <c r="AX30" s="343"/>
+      <c r="AY30" s="343"/>
+      <c r="AZ30" s="344"/>
     </row>
     <row r="31" spans="1:52" ht="18" customHeight="1">
       <c r="A31" s="24"/>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="26"/>
       <c r="E31" s="27"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="24"/>
       <c r="O31" s="24"/>
       <c r="P31" s="24"/>
       <c r="Q31" s="24"/>
       <c r="R31" s="25"/>
       <c r="S31" s="23"/>
       <c r="T31" s="24"/>
       <c r="U31" s="24"/>
       <c r="V31" s="24"/>
       <c r="W31" s="24"/>
       <c r="X31" s="24"/>
       <c r="Y31" s="24"/>
       <c r="Z31" s="24"/>
       <c r="AA31" s="24"/>
       <c r="AB31" s="24"/>
       <c r="AC31" s="24"/>
       <c r="AD31" s="24"/>
       <c r="AE31" s="24"/>
       <c r="AF31" s="24"/>
       <c r="AG31" s="24"/>
       <c r="AH31" s="24"/>
       <c r="AI31" s="25"/>
-      <c r="AJ31" s="347"/>
-[...15 lines deleted...]
-      <c r="AZ31" s="349"/>
+      <c r="AJ31" s="345"/>
+      <c r="AK31" s="346"/>
+      <c r="AL31" s="346"/>
+      <c r="AM31" s="346"/>
+      <c r="AN31" s="346"/>
+      <c r="AO31" s="346"/>
+      <c r="AP31" s="346"/>
+      <c r="AQ31" s="346"/>
+      <c r="AR31" s="346"/>
+      <c r="AS31" s="346"/>
+      <c r="AT31" s="346"/>
+      <c r="AU31" s="346"/>
+      <c r="AV31" s="346"/>
+      <c r="AW31" s="346"/>
+      <c r="AX31" s="346"/>
+      <c r="AY31" s="346"/>
+      <c r="AZ31" s="347"/>
     </row>
     <row r="32" spans="1:52" ht="18" customHeight="1">
       <c r="A32" s="24"/>
-      <c r="D32" s="332" t="s">
+      <c r="D32" s="330" t="s">
         <v>31</v>
       </c>
-      <c r="E32" s="333"/>
-[...13 lines deleted...]
-      <c r="S32" s="350">
+      <c r="E32" s="331"/>
+      <c r="F32" s="331"/>
+      <c r="G32" s="331"/>
+      <c r="H32" s="331"/>
+      <c r="I32" s="331"/>
+      <c r="J32" s="331"/>
+      <c r="K32" s="331"/>
+      <c r="L32" s="331"/>
+      <c r="M32" s="331"/>
+      <c r="N32" s="331"/>
+      <c r="O32" s="331"/>
+      <c r="P32" s="331"/>
+      <c r="Q32" s="331"/>
+      <c r="R32" s="332"/>
+      <c r="S32" s="348">
         <f>S24</f>
         <v>0</v>
       </c>
-      <c r="T32" s="351"/>
-[...14 lines deleted...]
-      <c r="AI32" s="352"/>
+      <c r="T32" s="349"/>
+      <c r="U32" s="349"/>
+      <c r="V32" s="349"/>
+      <c r="W32" s="349"/>
+      <c r="X32" s="349"/>
+      <c r="Y32" s="349"/>
+      <c r="Z32" s="349"/>
+      <c r="AA32" s="349"/>
+      <c r="AB32" s="349"/>
+      <c r="AC32" s="349"/>
+      <c r="AD32" s="349"/>
+      <c r="AE32" s="349"/>
+      <c r="AF32" s="349"/>
+      <c r="AG32" s="349"/>
+      <c r="AH32" s="349"/>
+      <c r="AI32" s="350"/>
       <c r="AJ32" s="74"/>
       <c r="AK32" s="75"/>
       <c r="AL32" s="75"/>
       <c r="AM32" s="75"/>
       <c r="AN32" s="75"/>
       <c r="AO32" s="75"/>
       <c r="AP32" s="75"/>
       <c r="AQ32" s="75"/>
       <c r="AR32" s="75"/>
       <c r="AS32" s="75"/>
       <c r="AT32" s="75"/>
       <c r="AU32" s="75"/>
       <c r="AV32" s="75"/>
       <c r="AW32" s="75"/>
       <c r="AX32" s="75"/>
       <c r="AY32" s="75"/>
       <c r="AZ32" s="76"/>
     </row>
     <row r="33" spans="1:52" ht="18" customHeight="1">
       <c r="A33" s="24"/>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
@@ -15421,74 +15317,75 @@
       <c r="AF36" s="24"/>
       <c r="AG36" s="24"/>
       <c r="AH36" s="24"/>
       <c r="AI36" s="24"/>
       <c r="AJ36" s="24"/>
       <c r="AK36" s="24"/>
       <c r="AL36" s="24"/>
       <c r="AM36" s="24"/>
       <c r="AN36" s="24"/>
       <c r="AO36" s="24"/>
       <c r="AP36" s="24"/>
       <c r="AQ36" s="24"/>
       <c r="AR36" s="24"/>
       <c r="AS36" s="24"/>
       <c r="AT36" s="24"/>
       <c r="AU36" s="24"/>
       <c r="AV36" s="24"/>
       <c r="AW36" s="24"/>
       <c r="AX36" s="24"/>
       <c r="AY36" s="24"/>
       <c r="AZ36" s="24"/>
     </row>
     <row r="37" spans="1:52" ht="18" customHeight="1">
       <c r="A37" s="24"/>
       <c r="B37" s="24"/>
-      <c r="C37" s="355" t="s">
-[...22 lines deleted...]
-      <c r="X37" s="355"/>
+      <c r="C37" s="353" t="str">
+        <f>'【要押印】別記第１号様式　交付申請書（入力不要）'!Z2</f>
+        <v>令和　　年　　月　　日</v>
+      </c>
+      <c r="D37" s="353"/>
+      <c r="E37" s="353"/>
+      <c r="F37" s="353"/>
+      <c r="G37" s="353"/>
+      <c r="H37" s="353"/>
+      <c r="I37" s="353"/>
+      <c r="J37" s="353"/>
+      <c r="K37" s="353"/>
+      <c r="L37" s="353"/>
+      <c r="M37" s="353"/>
+      <c r="N37" s="353"/>
+      <c r="O37" s="353"/>
+      <c r="P37" s="353"/>
+      <c r="Q37" s="353"/>
+      <c r="R37" s="353"/>
+      <c r="S37" s="353"/>
+      <c r="T37" s="353"/>
+      <c r="U37" s="353"/>
+      <c r="V37" s="353"/>
+      <c r="W37" s="353"/>
+      <c r="X37" s="353"/>
       <c r="Y37" s="24"/>
       <c r="Z37" s="24"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="24"/>
       <c r="AC37" s="24"/>
       <c r="AD37" s="24"/>
       <c r="AE37" s="24"/>
       <c r="AF37" s="24"/>
       <c r="AG37" s="24"/>
       <c r="AH37" s="24"/>
       <c r="AI37" s="24"/>
       <c r="AJ37" s="24"/>
       <c r="AK37" s="24"/>
       <c r="AL37" s="24"/>
       <c r="AM37" s="24"/>
       <c r="AN37" s="24"/>
       <c r="AO37" s="24"/>
       <c r="AP37" s="24"/>
       <c r="AQ37" s="24"/>
       <c r="AR37" s="24"/>
       <c r="AS37" s="24"/>
       <c r="AT37" s="24"/>
       <c r="AU37" s="24"/>
       <c r="AV37" s="24"/>
       <c r="AW37" s="24"/>
@@ -15531,203 +15428,203 @@
       <c r="AF38" s="24"/>
       <c r="AG38" s="24"/>
       <c r="AH38" s="24"/>
       <c r="AI38" s="24"/>
       <c r="AJ38" s="24"/>
       <c r="AK38" s="24"/>
       <c r="AL38" s="24"/>
       <c r="AM38" s="24"/>
       <c r="AN38" s="24"/>
       <c r="AO38" s="24"/>
       <c r="AP38" s="24"/>
       <c r="AQ38" s="24"/>
       <c r="AR38" s="24"/>
       <c r="AS38" s="24"/>
       <c r="AT38" s="24"/>
       <c r="AU38" s="24"/>
       <c r="AV38" s="24"/>
       <c r="AW38" s="24"/>
       <c r="AX38" s="24"/>
       <c r="AY38" s="24"/>
       <c r="AZ38" s="24"/>
     </row>
     <row r="39" spans="1:52" ht="18" customHeight="1">
       <c r="A39" s="24"/>
       <c r="B39" s="24"/>
-      <c r="C39" s="357" t="s">
+      <c r="C39" s="356" t="s">
         <v>2</v>
       </c>
-      <c r="D39" s="357"/>
-[...7 lines deleted...]
-      <c r="L39" s="357">
+      <c r="D39" s="356"/>
+      <c r="E39" s="356"/>
+      <c r="F39" s="356"/>
+      <c r="G39" s="356"/>
+      <c r="H39" s="356"/>
+      <c r="I39" s="356"/>
+      <c r="J39" s="356"/>
+      <c r="K39" s="356"/>
+      <c r="L39" s="355">
         <f>'【要押印】別記第１号様式　交付申請書（入力不要）'!R9</f>
         <v>0</v>
       </c>
-      <c r="M39" s="357"/>
-[...38 lines deleted...]
-      <c r="AZ39" s="357"/>
+      <c r="M39" s="355"/>
+      <c r="N39" s="355"/>
+      <c r="O39" s="355"/>
+      <c r="P39" s="355"/>
+      <c r="Q39" s="355"/>
+      <c r="R39" s="355"/>
+      <c r="S39" s="355"/>
+      <c r="T39" s="355"/>
+      <c r="U39" s="355"/>
+      <c r="V39" s="355"/>
+      <c r="W39" s="355"/>
+      <c r="X39" s="355"/>
+      <c r="Y39" s="355"/>
+      <c r="Z39" s="355"/>
+      <c r="AA39" s="355"/>
+      <c r="AB39" s="355"/>
+      <c r="AC39" s="355"/>
+      <c r="AD39" s="355"/>
+      <c r="AE39" s="355"/>
+      <c r="AF39" s="355"/>
+      <c r="AG39" s="355"/>
+      <c r="AH39" s="355"/>
+      <c r="AI39" s="355"/>
+      <c r="AJ39" s="355"/>
+      <c r="AK39" s="355"/>
+      <c r="AL39" s="355"/>
+      <c r="AM39" s="355"/>
+      <c r="AN39" s="355"/>
+      <c r="AO39" s="355"/>
+      <c r="AP39" s="355"/>
+      <c r="AQ39" s="355"/>
+      <c r="AR39" s="355"/>
+      <c r="AS39" s="355"/>
+      <c r="AT39" s="355"/>
+      <c r="AU39" s="355"/>
+      <c r="AV39" s="355"/>
+      <c r="AW39" s="355"/>
+      <c r="AX39" s="355"/>
+      <c r="AY39" s="355"/>
+      <c r="AZ39" s="355"/>
     </row>
     <row r="40" spans="1:52" ht="18" customHeight="1">
       <c r="A40" s="24"/>
       <c r="B40" s="24"/>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="24"/>
       <c r="O40" s="24"/>
       <c r="P40" s="24"/>
       <c r="Q40" s="24"/>
       <c r="R40" s="24"/>
       <c r="S40" s="24"/>
       <c r="T40" s="24"/>
       <c r="U40" s="24"/>
       <c r="V40" s="24"/>
       <c r="W40" s="24"/>
       <c r="X40" s="24"/>
       <c r="Y40" s="24"/>
       <c r="Z40" s="24"/>
       <c r="AA40" s="24"/>
       <c r="AB40" s="24"/>
       <c r="AC40" s="24"/>
       <c r="AD40" s="3"/>
       <c r="AE40" s="3"/>
       <c r="AF40" s="3"/>
       <c r="AG40" s="3"/>
       <c r="AH40" s="3"/>
       <c r="AI40" s="3"/>
       <c r="AJ40" s="3"/>
       <c r="AK40" s="3"/>
       <c r="AL40" s="3"/>
       <c r="AM40" s="3"/>
       <c r="AO40" s="3"/>
       <c r="AP40" s="3"/>
       <c r="AQ40" s="3"/>
       <c r="AR40" s="3"/>
       <c r="AS40" s="3"/>
     </row>
     <row r="41" spans="1:52" ht="18" customHeight="1">
       <c r="A41" s="24"/>
       <c r="B41" s="24"/>
-      <c r="C41" s="356" t="s">
+      <c r="C41" s="354" t="s">
         <v>41</v>
       </c>
-      <c r="D41" s="356"/>
-[...7 lines deleted...]
-      <c r="L41" s="357">
+      <c r="D41" s="354"/>
+      <c r="E41" s="354"/>
+      <c r="F41" s="354"/>
+      <c r="G41" s="354"/>
+      <c r="H41" s="354"/>
+      <c r="I41" s="354"/>
+      <c r="J41" s="354"/>
+      <c r="K41" s="354"/>
+      <c r="L41" s="355">
         <f>'【要押印】別記第１号様式　交付申請書（入力不要）'!U10</f>
         <v>0</v>
       </c>
-      <c r="M41" s="357"/>
-[...29 lines deleted...]
-      <c r="AQ41" s="358" t="s">
+      <c r="M41" s="355"/>
+      <c r="N41" s="355"/>
+      <c r="O41" s="355"/>
+      <c r="P41" s="355"/>
+      <c r="Q41" s="355"/>
+      <c r="R41" s="355"/>
+      <c r="S41" s="355"/>
+      <c r="T41" s="355"/>
+      <c r="U41" s="355"/>
+      <c r="V41" s="355"/>
+      <c r="W41" s="355"/>
+      <c r="X41" s="355"/>
+      <c r="Y41" s="355"/>
+      <c r="Z41" s="355"/>
+      <c r="AA41" s="355"/>
+      <c r="AB41" s="355"/>
+      <c r="AC41" s="355"/>
+      <c r="AD41" s="355"/>
+      <c r="AE41" s="355"/>
+      <c r="AF41" s="355"/>
+      <c r="AG41" s="355"/>
+      <c r="AH41" s="355"/>
+      <c r="AI41" s="355"/>
+      <c r="AJ41" s="355"/>
+      <c r="AK41" s="355"/>
+      <c r="AL41" s="355"/>
+      <c r="AM41" s="355"/>
+      <c r="AN41" s="355"/>
+      <c r="AO41" s="355"/>
+      <c r="AP41" s="355"/>
+      <c r="AQ41" s="355" t="s">
         <v>3</v>
       </c>
-      <c r="AR41" s="359"/>
+      <c r="AR41" s="357"/>
       <c r="AS41" s="24"/>
       <c r="AT41" s="24"/>
       <c r="AU41" s="24"/>
       <c r="AV41" s="24"/>
       <c r="AW41" s="24"/>
       <c r="AX41" s="24"/>
       <c r="AY41" s="24"/>
       <c r="AZ41" s="24"/>
     </row>
     <row r="42" spans="1:52" ht="18" customHeight="1">
       <c r="A42" s="24"/>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="24"/>
       <c r="I42" s="24"/>
       <c r="J42" s="24"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="24"/>
       <c r="O42" s="24"/>
@@ -20769,50 +20666,51 @@
       <c r="AD135" s="24"/>
       <c r="AE135" s="24"/>
       <c r="AF135" s="24"/>
       <c r="AG135" s="24"/>
       <c r="AH135" s="24"/>
       <c r="AI135" s="24"/>
       <c r="AJ135" s="24"/>
       <c r="AK135" s="24"/>
       <c r="AL135" s="24"/>
       <c r="AM135" s="24"/>
       <c r="AN135" s="24"/>
       <c r="AO135" s="24"/>
       <c r="AP135" s="24"/>
       <c r="AQ135" s="24"/>
       <c r="AR135" s="24"/>
       <c r="AS135" s="24"/>
       <c r="AT135" s="24"/>
       <c r="AU135" s="24"/>
       <c r="AV135" s="24"/>
       <c r="AW135" s="24"/>
       <c r="AX135" s="24"/>
       <c r="AY135" s="24"/>
       <c r="AZ135" s="24"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="34">
     <mergeCell ref="S16:AI16"/>
     <mergeCell ref="D32:R32"/>
     <mergeCell ref="S32:AI32"/>
     <mergeCell ref="D27:R28"/>
     <mergeCell ref="S27:AI27"/>
     <mergeCell ref="D30:R30"/>
     <mergeCell ref="C37:X37"/>
     <mergeCell ref="C41:K41"/>
     <mergeCell ref="L39:AZ39"/>
     <mergeCell ref="C39:K39"/>
     <mergeCell ref="L41:AP41"/>
     <mergeCell ref="AQ41:AR41"/>
     <mergeCell ref="Y1:AE1"/>
     <mergeCell ref="AF1:AZ1"/>
     <mergeCell ref="A4:AZ4"/>
     <mergeCell ref="D8:R8"/>
     <mergeCell ref="S8:AI8"/>
     <mergeCell ref="AJ8:AZ8"/>
     <mergeCell ref="AJ22:AZ22"/>
     <mergeCell ref="S24:AI24"/>
     <mergeCell ref="D10:R10"/>
     <mergeCell ref="S10:AI10"/>
     <mergeCell ref="D13:R13"/>
     <mergeCell ref="S13:AI13"/>
@@ -20823,93 +20721,93 @@
     <mergeCell ref="AJ10:AZ12"/>
     <mergeCell ref="AJ13:AZ15"/>
     <mergeCell ref="AJ16:AZ17"/>
     <mergeCell ref="AJ24:AZ31"/>
     <mergeCell ref="S18:AI18"/>
     <mergeCell ref="D16:R16"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FFCCFFFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="O14" sqref="O14"/>
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="19.44140625" style="29" customWidth="1"/>
     <col min="2" max="2" width="11.33203125" style="29" customWidth="1"/>
     <col min="3" max="3" width="23.6640625" style="29" customWidth="1"/>
     <col min="4" max="11" width="11.33203125" style="29" customWidth="1"/>
     <col min="12" max="12" width="8.109375" style="29" customWidth="1"/>
     <col min="13" max="13" width="12.6640625" style="29" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.44140625" style="29" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="29.44140625" style="29" customWidth="1"/>
     <col min="16" max="16384" width="8.88671875" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="26.4" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>96</v>
       </c>
       <c r="AB1" s="29" t="str">
         <f>IF('【第１号様式（１）】申請額調書_施設個票（入力不要）'!A6="","","")</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:28" ht="26.4" customHeight="1">
       <c r="A2" s="30" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
     </row>
     <row r="3" spans="1:28" ht="32.4" customHeight="1" thickBot="1">
       <c r="K3" s="29" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="4" spans="1:28" s="36" customFormat="1" ht="38.4" customHeight="1">
       <c r="A4" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B4" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>51</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="33" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>54</v>
       </c>
       <c r="H4" s="33" t="s">
@@ -20939,90 +20837,90 @@
         <v>60</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>61</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>62</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>63</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>64</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>65</v>
       </c>
       <c r="J5" s="43" t="s">
         <v>66</v>
       </c>
       <c r="K5" s="37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="36" customFormat="1" ht="38.4" customHeight="1" thickBot="1">
-      <c r="A6" s="120">
+      <c r="A6" s="88">
         <f>'【第１号様式（２）】事業計画書'!E6</f>
         <v>0</v>
       </c>
-      <c r="B6" s="120">
+      <c r="B6" s="88">
         <f>基本情報!C10</f>
         <v>0</v>
       </c>
-      <c r="C6" s="120">
+      <c r="C6" s="88">
         <f>基本情報!C11</f>
         <v>0</v>
       </c>
       <c r="D6" s="38">
         <f>'【第１号様式（２）】事業計画書'!M30</f>
         <v>0</v>
       </c>
       <c r="E6" s="38">
         <f>基本情報!C18</f>
         <v>0</v>
       </c>
-      <c r="F6" s="129">
+      <c r="F6" s="95">
         <f>N7</f>
         <v>0</v>
       </c>
       <c r="G6" s="38">
         <f>F6</f>
         <v>0</v>
       </c>
       <c r="H6" s="39">
         <v>100000</v>
       </c>
-      <c r="I6" s="129">
+      <c r="I6" s="95">
         <f>N8</f>
         <v>0</v>
       </c>
       <c r="J6" s="40">
         <f>N9</f>
         <v>0</v>
       </c>
-      <c r="K6" s="168">
+      <c r="K6" s="109">
         <f>N10</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="15" customHeight="1">
       <c r="A7" s="41"/>
       <c r="B7" s="31"/>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="M7" s="29" t="s">
         <v>114</v>
       </c>
       <c r="N7" s="85">
         <f>D6-E6</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
@@ -21069,51 +20967,51 @@
     </row>
     <row r="10" spans="1:28">
       <c r="A10" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="31"/>
       <c r="C10" s="9"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="M10" s="29" t="s">
         <v>117</v>
       </c>
       <c r="N10" s="85">
         <f>MIN(I6:J6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="31" t="s">
-        <v>289</v>
+        <v>262</v>
       </c>
       <c r="B11" s="31"/>
       <c r="C11" s="9"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="N11" s="85"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
@@ -21156,376 +21054,377 @@
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" s="31"/>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
     </row>
   </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="A6:E6 G6">
-    <cfRule type="containsBlanks" dxfId="1" priority="2">
+    <cfRule type="containsBlanks" dxfId="2" priority="2">
       <formula>LEN(TRIM(A6))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FFCCFFFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="43.77734375" style="31" customWidth="1"/>
     <col min="2" max="2" width="20" style="31" customWidth="1"/>
     <col min="3" max="3" width="6.21875" style="31" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" style="31" customWidth="1"/>
     <col min="5" max="6" width="6.21875" style="31" customWidth="1"/>
     <col min="7" max="16384" width="9" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>97</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
     </row>
     <row r="2" spans="1:8" ht="9" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
     </row>
     <row r="3" spans="1:8" ht="30" customHeight="1">
-      <c r="A3" s="397" t="s">
+      <c r="A3" s="395" t="s">
         <v>95</v>
       </c>
-      <c r="B3" s="397"/>
-[...3 lines deleted...]
-      <c r="F3" s="397"/>
+      <c r="B3" s="395"/>
+      <c r="C3" s="395"/>
+      <c r="D3" s="395"/>
+      <c r="E3" s="395"/>
+      <c r="F3" s="395"/>
     </row>
     <row r="4" spans="1:8" ht="18.75" customHeight="1">
       <c r="A4" s="44"/>
       <c r="B4" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C4" s="398"/>
-[...2 lines deleted...]
-      <c r="F4" s="398"/>
+      <c r="C4" s="396"/>
+      <c r="D4" s="396"/>
+      <c r="E4" s="396"/>
+      <c r="F4" s="396"/>
     </row>
     <row r="5" spans="1:8" ht="18.75" customHeight="1">
       <c r="A5" s="44"/>
       <c r="B5" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="C5" s="399"/>
-[...2 lines deleted...]
-      <c r="F5" s="399"/>
+      <c r="C5" s="397"/>
+      <c r="D5" s="397"/>
+      <c r="E5" s="397"/>
+      <c r="F5" s="397"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="44"/>
       <c r="B6" s="44"/>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
     </row>
     <row r="7" spans="1:8" ht="54.6" customHeight="1">
       <c r="A7" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="B7" s="400" t="s">
+      <c r="B7" s="398" t="s">
         <v>76</v>
       </c>
-      <c r="C7" s="393"/>
-[...2 lines deleted...]
-      <c r="F7" s="396"/>
+      <c r="C7" s="391"/>
+      <c r="D7" s="391"/>
+      <c r="E7" s="391"/>
+      <c r="F7" s="394"/>
     </row>
     <row r="8" spans="1:8" ht="26.25" customHeight="1">
       <c r="A8" s="47" t="s">
         <v>77</v>
       </c>
-      <c r="B8" s="385" t="s">
+      <c r="B8" s="383" t="s">
         <v>78</v>
       </c>
-      <c r="C8" s="385"/>
-[...2 lines deleted...]
-      <c r="F8" s="385"/>
+      <c r="C8" s="383"/>
+      <c r="D8" s="383"/>
+      <c r="E8" s="383"/>
+      <c r="F8" s="383"/>
     </row>
     <row r="9" spans="1:8" ht="26.25" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="B9" s="385" t="s">
+      <c r="B9" s="383" t="s">
         <v>78</v>
       </c>
-      <c r="C9" s="385"/>
-[...2 lines deleted...]
-      <c r="F9" s="385"/>
+      <c r="C9" s="383"/>
+      <c r="D9" s="383"/>
+      <c r="E9" s="383"/>
+      <c r="F9" s="383"/>
       <c r="H9" s="31" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="27.6" customHeight="1">
-      <c r="A10" s="386" t="s">
+      <c r="A10" s="384" t="s">
         <v>80</v>
       </c>
-      <c r="B10" s="387"/>
-[...3 lines deleted...]
-      <c r="F10" s="388"/>
+      <c r="B10" s="385"/>
+      <c r="C10" s="385"/>
+      <c r="D10" s="385"/>
+      <c r="E10" s="385"/>
+      <c r="F10" s="386"/>
       <c r="H10" s="31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="27" customHeight="1">
-      <c r="A11" s="389" t="s">
+      <c r="A11" s="387" t="s">
         <v>81</v>
       </c>
-      <c r="B11" s="390"/>
-[...3 lines deleted...]
-      <c r="F11" s="391"/>
+      <c r="B11" s="388"/>
+      <c r="C11" s="388"/>
+      <c r="D11" s="388"/>
+      <c r="E11" s="388"/>
+      <c r="F11" s="389"/>
       <c r="H11" s="31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="23.4" customHeight="1">
-      <c r="A12" s="392" t="s">
+      <c r="A12" s="390" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="393"/>
-[...2 lines deleted...]
-      <c r="E12" s="395" t="s">
+      <c r="B12" s="391"/>
+      <c r="C12" s="391"/>
+      <c r="D12" s="392"/>
+      <c r="E12" s="393" t="s">
         <v>83</v>
       </c>
-      <c r="F12" s="396"/>
+      <c r="F12" s="394"/>
       <c r="H12" s="31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="23.4" customHeight="1">
-      <c r="A13" s="380"/>
-[...4 lines deleted...]
-      <c r="F13" s="384"/>
+      <c r="A13" s="378"/>
+      <c r="B13" s="379"/>
+      <c r="C13" s="379"/>
+      <c r="D13" s="380"/>
+      <c r="E13" s="381"/>
+      <c r="F13" s="382"/>
       <c r="H13" s="31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="23.4" customHeight="1">
-      <c r="A14" s="365"/>
-[...4 lines deleted...]
-      <c r="F14" s="377"/>
+      <c r="A14" s="363"/>
+      <c r="B14" s="364"/>
+      <c r="C14" s="364"/>
+      <c r="D14" s="373"/>
+      <c r="E14" s="374"/>
+      <c r="F14" s="375"/>
       <c r="H14" s="31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23.4" customHeight="1">
       <c r="A15" s="48"/>
       <c r="B15" s="49"/>
       <c r="C15" s="49"/>
       <c r="D15" s="50"/>
       <c r="E15" s="51"/>
       <c r="F15" s="52"/>
     </row>
     <row r="16" spans="1:8" ht="23.4" customHeight="1">
-      <c r="A16" s="365"/>
-[...4 lines deleted...]
-      <c r="F16" s="377"/>
+      <c r="A16" s="363"/>
+      <c r="B16" s="364"/>
+      <c r="C16" s="364"/>
+      <c r="D16" s="373"/>
+      <c r="E16" s="374"/>
+      <c r="F16" s="375"/>
     </row>
     <row r="17" spans="1:6" ht="23.4" customHeight="1">
       <c r="A17" s="48"/>
       <c r="B17" s="49"/>
       <c r="C17" s="49"/>
       <c r="D17" s="50"/>
       <c r="E17" s="51"/>
       <c r="F17" s="52"/>
     </row>
     <row r="18" spans="1:6" ht="23.4" customHeight="1">
-      <c r="A18" s="365"/>
-[...4 lines deleted...]
-      <c r="F18" s="377"/>
+      <c r="A18" s="363"/>
+      <c r="B18" s="364"/>
+      <c r="C18" s="364"/>
+      <c r="D18" s="373"/>
+      <c r="E18" s="374"/>
+      <c r="F18" s="375"/>
     </row>
     <row r="19" spans="1:6" ht="23.4" customHeight="1">
-      <c r="A19" s="365"/>
-[...4 lines deleted...]
-      <c r="F19" s="377"/>
+      <c r="A19" s="363"/>
+      <c r="B19" s="364"/>
+      <c r="C19" s="364"/>
+      <c r="D19" s="373"/>
+      <c r="E19" s="374"/>
+      <c r="F19" s="375"/>
     </row>
     <row r="20" spans="1:6" ht="23.4" customHeight="1">
       <c r="A20" s="48"/>
       <c r="B20" s="49"/>
       <c r="C20" s="49"/>
       <c r="D20" s="53"/>
-      <c r="E20" s="378">
+      <c r="E20" s="376">
         <f>SUM(E13:F19)</f>
         <v>0</v>
       </c>
-      <c r="F20" s="379"/>
+      <c r="F20" s="377"/>
     </row>
     <row r="21" spans="1:6" ht="23.4" customHeight="1">
       <c r="A21" s="48"/>
       <c r="B21" s="49"/>
       <c r="C21" s="49"/>
       <c r="D21" s="53"/>
       <c r="E21" s="54"/>
       <c r="F21" s="55"/>
     </row>
     <row r="22" spans="1:6" ht="23.4" customHeight="1">
       <c r="A22" s="48"/>
       <c r="B22" s="49"/>
       <c r="C22" s="49"/>
       <c r="D22" s="53"/>
       <c r="E22" s="54"/>
       <c r="F22" s="55"/>
     </row>
     <row r="23" spans="1:6" ht="23.4" customHeight="1">
       <c r="A23" s="48"/>
       <c r="B23" s="49"/>
       <c r="C23" s="49"/>
       <c r="D23" s="53"/>
       <c r="E23" s="54"/>
       <c r="F23" s="55"/>
     </row>
     <row r="24" spans="1:6" ht="23.4" customHeight="1">
       <c r="A24" s="48"/>
       <c r="B24" s="49"/>
       <c r="C24" s="49"/>
       <c r="D24" s="56"/>
-      <c r="E24" s="373"/>
-      <c r="F24" s="374"/>
+      <c r="E24" s="371"/>
+      <c r="F24" s="372"/>
     </row>
     <row r="25" spans="1:6" ht="23.4" customHeight="1">
-      <c r="A25" s="365"/>
-[...1 lines deleted...]
-      <c r="C25" s="366"/>
+      <c r="A25" s="363"/>
+      <c r="B25" s="364"/>
+      <c r="C25" s="364"/>
       <c r="D25" s="57"/>
-      <c r="E25" s="367"/>
-      <c r="F25" s="368"/>
+      <c r="E25" s="365"/>
+      <c r="F25" s="366"/>
     </row>
     <row r="26" spans="1:6" ht="23.4" customHeight="1">
-      <c r="A26" s="365"/>
-[...1 lines deleted...]
-      <c r="C26" s="366"/>
+      <c r="A26" s="363"/>
+      <c r="B26" s="364"/>
+      <c r="C26" s="364"/>
       <c r="D26" s="58"/>
-      <c r="E26" s="367"/>
-      <c r="F26" s="368"/>
+      <c r="E26" s="365"/>
+      <c r="F26" s="366"/>
     </row>
     <row r="27" spans="1:6" ht="23.4" customHeight="1">
-      <c r="A27" s="365"/>
-[...1 lines deleted...]
-      <c r="C27" s="366"/>
+      <c r="A27" s="363"/>
+      <c r="B27" s="364"/>
+      <c r="C27" s="364"/>
       <c r="D27" s="50"/>
-      <c r="E27" s="367"/>
-      <c r="F27" s="368"/>
+      <c r="E27" s="365"/>
+      <c r="F27" s="366"/>
     </row>
     <row r="28" spans="1:6" ht="23.4" customHeight="1">
-      <c r="A28" s="365"/>
-[...1 lines deleted...]
-      <c r="C28" s="366"/>
+      <c r="A28" s="363"/>
+      <c r="B28" s="364"/>
+      <c r="C28" s="364"/>
       <c r="D28" s="50"/>
-      <c r="E28" s="367"/>
-      <c r="F28" s="368"/>
+      <c r="E28" s="365"/>
+      <c r="F28" s="366"/>
     </row>
     <row r="29" spans="1:6" ht="23.4" customHeight="1" thickBot="1">
-      <c r="A29" s="369"/>
-[...1 lines deleted...]
-      <c r="C29" s="370"/>
+      <c r="A29" s="367"/>
+      <c r="B29" s="368"/>
+      <c r="C29" s="368"/>
       <c r="D29" s="59"/>
-      <c r="E29" s="371"/>
-      <c r="F29" s="372"/>
+      <c r="E29" s="369"/>
+      <c r="F29" s="370"/>
     </row>
     <row r="30" spans="1:6" ht="24" customHeight="1" thickBot="1">
       <c r="A30" s="44"/>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="60" t="s">
         <v>84</v>
       </c>
-      <c r="E30" s="363">
+      <c r="E30" s="361">
         <f>SUM(E13:F29)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="364"/>
+      <c r="F30" s="362"/>
     </row>
     <row r="31" spans="1:6" ht="18.75" customHeight="1">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="44"/>
       <c r="E31" s="44"/>
       <c r="F31" s="44"/>
     </row>
     <row r="32" spans="1:6" ht="18.75" customHeight="1">
       <c r="B32" s="61"/>
       <c r="C32" s="62"/>
       <c r="D32" s="44"/>
       <c r="E32" s="44"/>
       <c r="F32" s="44"/>
     </row>
     <row r="33" spans="2:6" ht="18.75" customHeight="1">
       <c r="B33" s="61"/>
       <c r="C33" s="62"/>
       <c r="D33" s="44"/>
       <c r="E33" s="44"/>
       <c r="F33" s="44"/>
     </row>
     <row r="34" spans="2:6" ht="18.75" customHeight="1">
       <c r="B34" s="61"/>
       <c r="C34" s="62"/>
@@ -21575,138 +21474,138 @@
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="E29:F29"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:F4" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>$H$9:$H$14</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FFCCFFFF"/>
   </sheetPr>
   <dimension ref="A1:V54"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="O16" sqref="O16:T18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="5.33203125" style="16" customWidth="1"/>
     <col min="2" max="16" width="3.33203125" style="16" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="16" customWidth="1"/>
     <col min="18" max="20" width="9.88671875" style="16" customWidth="1"/>
     <col min="21" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="24" customHeight="1">
       <c r="A1" s="81" t="s">
         <v>101</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="H1" s="82"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="L1" s="82"/>
       <c r="M1" s="81"/>
       <c r="N1" s="81"/>
-      <c r="P1" s="124" t="s">
-[...2 lines deleted...]
-      <c r="Q1" s="401">
+      <c r="P1" s="92" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q1" s="399">
         <f>'【第１号様式（２）】事業計画書'!E6</f>
         <v>0</v>
       </c>
-      <c r="R1" s="401"/>
-[...1 lines deleted...]
-      <c r="T1" s="401"/>
+      <c r="R1" s="399"/>
+      <c r="S1" s="399"/>
+      <c r="T1" s="399"/>
       <c r="U1" s="83"/>
       <c r="V1" s="83"/>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:22" ht="19.2">
-      <c r="A4" s="402" t="s">
+      <c r="A4" s="400" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="402"/>
-[...17 lines deleted...]
-      <c r="T4" s="403"/>
+      <c r="B4" s="400"/>
+      <c r="C4" s="400"/>
+      <c r="D4" s="400"/>
+      <c r="E4" s="400"/>
+      <c r="F4" s="400"/>
+      <c r="G4" s="400"/>
+      <c r="H4" s="400"/>
+      <c r="I4" s="400"/>
+      <c r="J4" s="400"/>
+      <c r="K4" s="400"/>
+      <c r="L4" s="400"/>
+      <c r="M4" s="400"/>
+      <c r="N4" s="400"/>
+      <c r="O4" s="401"/>
+      <c r="P4" s="401"/>
+      <c r="Q4" s="401"/>
+      <c r="R4" s="401"/>
+      <c r="S4" s="401"/>
+      <c r="T4" s="401"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
     </row>
@@ -21727,387 +21626,381 @@
     <row r="8" spans="1:22">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
     </row>
     <row r="10" spans="1:22" ht="177" customHeight="1">
-      <c r="A10" s="404" t="s">
-[...20 lines deleted...]
-      <c r="T10" s="403"/>
+      <c r="A10" s="402" t="s">
+        <v>302</v>
+      </c>
+      <c r="B10" s="402"/>
+      <c r="C10" s="402"/>
+      <c r="D10" s="402"/>
+      <c r="E10" s="402"/>
+      <c r="F10" s="402"/>
+      <c r="G10" s="402"/>
+      <c r="H10" s="402"/>
+      <c r="I10" s="402"/>
+      <c r="J10" s="402"/>
+      <c r="K10" s="402"/>
+      <c r="L10" s="402"/>
+      <c r="M10" s="402"/>
+      <c r="N10" s="402"/>
+      <c r="O10" s="401"/>
+      <c r="P10" s="401"/>
+      <c r="Q10" s="401"/>
+      <c r="R10" s="401"/>
+      <c r="S10" s="401"/>
+      <c r="T10" s="401"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" s="4"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
     </row>
     <row r="13" spans="1:22">
-      <c r="A13" s="125" t="s">
-        <v>248</v>
+      <c r="A13" s="84" t="str">
+        <f>'【要押印】別記第１号様式　交付申請書（入力不要）'!Z2</f>
+        <v>令和　　年　　月　　日</v>
       </c>
       <c r="B13" s="84"/>
-      <c r="C13" s="84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="84"/>
       <c r="D13" s="84"/>
-      <c r="E13" s="84" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E13" s="84"/>
       <c r="I13" s="84"/>
       <c r="J13" s="84"/>
       <c r="M13" s="84"/>
       <c r="N13" s="84"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
-      <c r="H16" s="405"/>
+      <c r="H16" s="403"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
-      <c r="L16" s="405" t="s">
-[...4 lines deleted...]
-      <c r="O16" s="405">
+      <c r="L16" s="403" t="s">
+        <v>250</v>
+      </c>
+      <c r="M16" s="403"/>
+      <c r="N16" s="403"/>
+      <c r="O16" s="403">
         <f>'【要押印】別記第１号様式　交付申請書（入力不要）'!N8</f>
         <v>0</v>
       </c>
-      <c r="P16" s="405"/>
-[...3 lines deleted...]
-      <c r="T16" s="405"/>
+      <c r="P16" s="403"/>
+      <c r="Q16" s="403"/>
+      <c r="R16" s="403"/>
+      <c r="S16" s="403"/>
+      <c r="T16" s="403"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
-      <c r="H17" s="405"/>
+      <c r="H17" s="403"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
-      <c r="L17" s="405"/>
-[...7 lines deleted...]
-      <c r="T17" s="405"/>
+      <c r="L17" s="403"/>
+      <c r="M17" s="403"/>
+      <c r="N17" s="403"/>
+      <c r="O17" s="403"/>
+      <c r="P17" s="403"/>
+      <c r="Q17" s="403"/>
+      <c r="R17" s="403"/>
+      <c r="S17" s="403"/>
+      <c r="T17" s="403"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
-      <c r="H18" s="405"/>
+      <c r="H18" s="403"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
-      <c r="L18" s="405"/>
-[...7 lines deleted...]
-      <c r="T18" s="405"/>
+      <c r="L18" s="403"/>
+      <c r="M18" s="403"/>
+      <c r="N18" s="403"/>
+      <c r="O18" s="403"/>
+      <c r="P18" s="403"/>
+      <c r="Q18" s="403"/>
+      <c r="R18" s="403"/>
+      <c r="S18" s="403"/>
+      <c r="T18" s="403"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="H19" s="72"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
-      <c r="L19" s="405" t="s">
-[...4 lines deleted...]
-      <c r="O19" s="405">
+      <c r="L19" s="403" t="s">
+        <v>247</v>
+      </c>
+      <c r="M19" s="403"/>
+      <c r="N19" s="403"/>
+      <c r="O19" s="403">
         <f>'【要押印】別記第１号様式　交付申請書（入力不要）'!R9</f>
         <v>0</v>
       </c>
-      <c r="P19" s="405"/>
-[...3 lines deleted...]
-      <c r="T19" s="405"/>
+      <c r="P19" s="403"/>
+      <c r="Q19" s="403"/>
+      <c r="R19" s="403"/>
+      <c r="S19" s="403"/>
+      <c r="T19" s="403"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="H20" s="72"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
-      <c r="L20" s="405"/>
-[...7 lines deleted...]
-      <c r="T20" s="405"/>
+      <c r="L20" s="403"/>
+      <c r="M20" s="403"/>
+      <c r="N20" s="403"/>
+      <c r="O20" s="403"/>
+      <c r="P20" s="403"/>
+      <c r="Q20" s="403"/>
+      <c r="R20" s="403"/>
+      <c r="S20" s="403"/>
+      <c r="T20" s="403"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" s="4"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
-      <c r="L21" s="405"/>
-[...7 lines deleted...]
-      <c r="T21" s="405"/>
+      <c r="L21" s="403"/>
+      <c r="M21" s="403"/>
+      <c r="N21" s="403"/>
+      <c r="O21" s="403"/>
+      <c r="P21" s="403"/>
+      <c r="Q21" s="403"/>
+      <c r="R21" s="403"/>
+      <c r="S21" s="403"/>
+      <c r="T21" s="403"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="L22" s="16" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
-      <c r="M23" s="406">
+      <c r="M23" s="404">
         <f>'【要押印】別記第１号様式　交付申請書（入力不要）'!U10</f>
         <v>0</v>
       </c>
-      <c r="N23" s="406"/>
-[...5 lines deleted...]
-      <c r="T23" s="406"/>
+      <c r="N23" s="404"/>
+      <c r="O23" s="404"/>
+      <c r="P23" s="404"/>
+      <c r="Q23" s="404"/>
+      <c r="R23" s="404"/>
+      <c r="S23" s="404"/>
+      <c r="T23" s="404"/>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
-      <c r="M24" s="406"/>
-[...6 lines deleted...]
-      <c r="T24" s="406"/>
+      <c r="M24" s="404"/>
+      <c r="N24" s="404"/>
+      <c r="O24" s="404"/>
+      <c r="P24" s="404"/>
+      <c r="Q24" s="404"/>
+      <c r="R24" s="404"/>
+      <c r="S24" s="404"/>
+      <c r="T24" s="404"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" s="4"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
-      <c r="M25" s="406"/>
-[...6 lines deleted...]
-      <c r="T25" s="406"/>
+      <c r="M25" s="404"/>
+      <c r="N25" s="404"/>
+      <c r="O25" s="404"/>
+      <c r="P25" s="404"/>
+      <c r="Q25" s="404"/>
+      <c r="R25" s="404"/>
+      <c r="S25" s="404"/>
+      <c r="T25" s="404"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:20" ht="127.2" customHeight="1">
-      <c r="A28" s="404" t="s">
+      <c r="A28" s="402" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="404"/>
-[...17 lines deleted...]
-      <c r="T28" s="403"/>
+      <c r="B28" s="402"/>
+      <c r="C28" s="402"/>
+      <c r="D28" s="402"/>
+      <c r="E28" s="402"/>
+      <c r="F28" s="402"/>
+      <c r="G28" s="402"/>
+      <c r="H28" s="402"/>
+      <c r="I28" s="402"/>
+      <c r="J28" s="402"/>
+      <c r="K28" s="402"/>
+      <c r="L28" s="402"/>
+      <c r="M28" s="402"/>
+      <c r="N28" s="402"/>
+      <c r="O28" s="401"/>
+      <c r="P28" s="401"/>
+      <c r="Q28" s="401"/>
+      <c r="R28" s="401"/>
+      <c r="S28" s="401"/>
+      <c r="T28" s="401"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="4"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
     </row>
@@ -22393,375 +22286,267 @@
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="I54" s="4"/>
       <c r="J54" s="4"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="Q1:T1"/>
     <mergeCell ref="A4:T4"/>
     <mergeCell ref="A10:T10"/>
     <mergeCell ref="A28:T28"/>
     <mergeCell ref="H16:H18"/>
     <mergeCell ref="L16:N18"/>
     <mergeCell ref="L19:N21"/>
     <mergeCell ref="O16:T18"/>
     <mergeCell ref="O19:T21"/>
     <mergeCell ref="M23:T25"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="Q1:T1 O16:T21 M23:T25">
-    <cfRule type="containsBlanks" dxfId="0" priority="1">
+    <cfRule type="containsBlanks" dxfId="1" priority="1">
       <formula>LEN(TRIM(M1))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:AB3"/>
+  <dimension ref="A1:AD3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I36" sqref="I36"/>
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="126"/>
-[...12 lines deleted...]
-    <col min="27" max="16384" width="8.88671875" style="126"/>
+    <col min="1" max="17" width="12.77734375" style="115" customWidth="1"/>
+    <col min="18" max="22" width="8.88671875" style="115"/>
+    <col min="23" max="23" width="12.21875" style="115" customWidth="1"/>
+    <col min="24" max="25" width="11.77734375" style="115" customWidth="1"/>
+    <col min="26" max="27" width="8.88671875" style="115"/>
+    <col min="28" max="28" width="8.44140625" style="115" customWidth="1"/>
+    <col min="29" max="16384" width="8.88671875" style="115"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="15">
-[...3 lines deleted...]
-      <c r="B1" s="407" t="s">
+    <row r="1" spans="1:30" ht="15">
+      <c r="A1" s="111" t="s">
+        <v>323</v>
+      </c>
+      <c r="B1" s="112" t="s">
+        <v>304</v>
+      </c>
+      <c r="C1" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="407" t="s">
-[...55 lines deleted...]
-      <c r="I2" s="132" t="s">
+      <c r="D1" s="112" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="F1" s="112" t="s">
+        <v>275</v>
+      </c>
+      <c r="G1" s="112" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="112" t="s">
         <v>265</v>
       </c>
-      <c r="J2" s="132" t="s">
+      <c r="I1" s="112" t="s">
         <v>50</v>
       </c>
-      <c r="K2" s="132" t="s">
-[...8 lines deleted...]
-      <c r="N2" s="132" t="s">
+      <c r="J1" s="112" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="112" t="s">
         <v>266</v>
       </c>
-      <c r="O2" s="132" t="s">
-[...26 lines deleted...]
-      <c r="X2" s="132" t="s">
+      <c r="L1" s="112" t="s">
+        <v>269</v>
+      </c>
+      <c r="M1" s="112" t="s">
+        <v>270</v>
+      </c>
+      <c r="N1" s="112" t="s">
         <v>267</v>
       </c>
-      <c r="Y2" s="132" t="s">
+      <c r="O1" s="112" t="s">
         <v>268</v>
       </c>
-      <c r="Z2" s="132" t="s">
-[...15 lines deleted...]
-        <f>IF('【要押印】別記第１号様式　交付申請書（入力不要）'!R9="","",'【要押印】別記第１号様式　交付申請書（入力不要）'!R9)</f>
+      <c r="P1" s="112" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q1" s="112" t="s">
+        <v>40</v>
+      </c>
+      <c r="R1" s="113"/>
+      <c r="S1" s="113"/>
+      <c r="T1" s="113"/>
+      <c r="U1" s="113"/>
+      <c r="V1" s="114"/>
+      <c r="W1" s="114"/>
+      <c r="X1" s="114"/>
+      <c r="Y1" s="114"/>
+      <c r="Z1" s="114"/>
+      <c r="AA1" s="114"/>
+      <c r="AB1" s="405"/>
+      <c r="AC1" s="405"/>
+      <c r="AD1" s="405"/>
+    </row>
+    <row r="2" spans="1:30" s="118" customFormat="1" ht="15">
+      <c r="A2" s="116" t="str">
+        <f>'【要押印】別記第１号様式　交付申請書（入力不要）'!Z2</f>
+        <v>令和　　年　　月　　日</v>
+      </c>
+      <c r="B2" s="116">
+        <f>基本情報!C4</f>
         <v>0</v>
       </c>
-      <c r="C3" s="130">
-        <f>IF('【要押印】別記第１号様式　交付申請書（入力不要）'!N8="","",'【要押印】別記第１号様式　交付申請書（入力不要）'!N8)</f>
+      <c r="C2" s="116">
+        <f>基本情報!C5</f>
         <v>0</v>
       </c>
-      <c r="D3" s="130"/>
-[...5 lines deleted...]
-        <f>IF('【要押印】別記第１号様式　交付申請書（入力不要）'!U37="","",'【要押印】別記第１号様式　交付申請書（入力不要）'!U37)</f>
+      <c r="D2" s="116">
+        <f>基本情報!C6</f>
         <v>0</v>
       </c>
-      <c r="G3" s="130">
-        <f>IF('【要押印】別記第１号様式　交付申請書（入力不要）'!O38="","",'【要押印】別記第１号様式　交付申請書（入力不要）'!O38)</f>
+      <c r="E2" s="116">
+        <f>基本情報!C7</f>
         <v>0</v>
       </c>
-      <c r="H3" s="130">
-        <f>IF('【要押印】別記第１号様式　交付申請書（入力不要）'!O34="","",'【要押印】別記第１号様式　交付申請書（入力不要）'!O34)</f>
+      <c r="F2" s="116">
+        <f>基本情報!C8</f>
         <v>0</v>
       </c>
-      <c r="I3" s="130">
-        <f>IF('【要押印】別記第１号様式　交付申請書（入力不要）'!O35="","",'【要押印】別記第１号様式　交付申請書（入力不要）'!O35)</f>
+      <c r="G2" s="117">
+        <f>基本情報!C9</f>
         <v>0</v>
       </c>
-      <c r="J3" s="130">
-        <f>IF('【第１号様式（１）】申請額調書_施設個票（入力不要）'!C6="","",'【第１号様式（１）】申請額調書_施設個票（入力不要）'!C6)</f>
+      <c r="H2" s="116">
+        <f>基本情報!C10</f>
         <v>0</v>
       </c>
-      <c r="K3" s="130">
-        <f>IF('【第１号様式（１）】申請額調書_施設個票（入力不要）'!D6="","",'【第１号様式（１）】申請額調書_施設個票（入力不要）'!D6)</f>
+      <c r="I2" s="116">
+        <f>基本情報!C11</f>
         <v>0</v>
       </c>
-      <c r="L3" s="130">
-        <f>IF('【第１号様式（１）】申請額調書_施設個票（入力不要）'!E6="","",'【第１号様式（１）】申請額調書_施設個票（入力不要）'!E6)</f>
+      <c r="J2" s="116">
+        <f>基本情報!C12</f>
         <v>0</v>
       </c>
-      <c r="M3" s="130" t="str">
-[...4 lines deleted...]
-        <f>IF('【第１号様式（１）】申請額調書_施設個票（入力不要）'!G6="","",'【第１号様式（１）】申請額調書_施設個票（入力不要）'!G6)</f>
+      <c r="K2" s="116">
+        <f>基本情報!C13</f>
         <v>0</v>
       </c>
-      <c r="O3" s="130">
-[...16 lines deleted...]
-        <f>IF('【第１号様式（２）】事業計画書'!E6="","",'【第１号様式（２）】事業計画書'!E6)</f>
+      <c r="L2" s="116">
+        <f>基本情報!C14</f>
         <v>0</v>
       </c>
-      <c r="T3" s="130">
-        <f>IF('【第１号様式（２）】事業計画書'!E8="","",'【第１号様式（２）】事業計画書'!E8)</f>
+      <c r="M2" s="116">
+        <f>基本情報!C15</f>
         <v>0</v>
       </c>
-      <c r="U3" s="130">
-        <f>IF('【第１号様式（２）】事業計画書'!E10="","",'【第１号様式（２）】事業計画書'!E10)</f>
+      <c r="N2" s="116">
+        <f>基本情報!C16</f>
         <v>0</v>
       </c>
-      <c r="V3" s="130" t="str">
-[...20 lines deleted...]
-        <f>IF('【第1号様式（３）】誓約書（入力不要）'!O19="","",'【第1号様式（３）】誓約書（入力不要）'!O19)</f>
+      <c r="O2" s="116">
+        <f>基本情報!C17</f>
         <v>0</v>
       </c>
-      <c r="AB3" s="130">
-        <f>IF('【第1号様式（３）】誓約書（入力不要）'!M23="","",'【第1号様式（３）】誓約書（入力不要）'!M23)</f>
+      <c r="P2" s="116">
+        <f>'【第１号様式（１）】申請額調書_施設個票（入力不要）'!G6</f>
         <v>0</v>
       </c>
+      <c r="Q2" s="116">
+        <f>基本情報!C18</f>
+        <v>0</v>
+      </c>
+      <c r="S2" s="119"/>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="F3" s="120"/>
+      <c r="AA3" s="121"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
-[...9 lines deleted...]
-    <mergeCell ref="J1:R1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <mergeCells count="1">
+    <mergeCell ref="AB1:AD1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>※作成及び提出方法※</vt:lpstr>
       <vt:lpstr>基本情報</vt:lpstr>
       <vt:lpstr>【第１号様式（２）】事業計画書</vt:lpstr>
       <vt:lpstr>【要押印】別記第１号様式　交付申請書（入力不要）</vt:lpstr>
       <vt:lpstr>【要押印】予算書抄本</vt:lpstr>
       <vt:lpstr>【第１号様式（１）】申請額調書_施設個票（入力不要）</vt:lpstr>
       <vt:lpstr>1号様式（1）-2積算内訳書</vt:lpstr>
       <vt:lpstr>【第1号様式（３）】誓約書（入力不要）</vt:lpstr>
       <vt:lpstr>集計</vt:lpstr>
       <vt:lpstr>'【第１号様式（１）】申請額調書_施設個票（入力不要）'!Print_Area</vt:lpstr>
       <vt:lpstr>'【第１号様式（２）】事業計画書'!Print_Area</vt:lpstr>
       <vt:lpstr>'【第1号様式（３）】誓約書（入力不要）'!Print_Area</vt:lpstr>
       <vt:lpstr>'【要押印】別記第１号様式　交付申請書（入力不要）'!Print_Area</vt:lpstr>
       <vt:lpstr>【要押印】予算書抄本!Print_Area</vt:lpstr>
+      <vt:lpstr>※作成及び提出方法※!Print_Area</vt:lpstr>
       <vt:lpstr>'1号様式（1）-2積算内訳書'!Print_Area</vt:lpstr>
       <vt:lpstr>基本情報!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>あおぞら情報システム株式会社</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>システム第３部</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>