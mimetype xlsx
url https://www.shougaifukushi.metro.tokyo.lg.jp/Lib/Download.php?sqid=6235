--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -1,101 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\施設サービス支援課\児童福祉施設係\♪指定一覧♪\データ\公示（R7年度から）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FEAC7F9-D0BF-457D-9CF7-DB37249E261A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4318E992-09C8-475D-A107-316517CE7E0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{F4D4A560-330A-4367-820E-B86DA1905ABF}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="4" xr2:uid="{F4D4A560-330A-4367-820E-B86DA1905ABF}"/>
   </bookViews>
   <sheets>
     <sheet name="R6廃止" sheetId="1" r:id="rId1"/>
     <sheet name="R6取消" sheetId="3" r:id="rId2"/>
     <sheet name="R7廃止" sheetId="4" r:id="rId3"/>
     <sheet name="R7取消" sheetId="5" r:id="rId4"/>
-    <sheet name="R6辞退" sheetId="2" state="hidden" r:id="rId5"/>
+    <sheet name="R8廃止" sheetId="6" r:id="rId5"/>
+    <sheet name="R8取消" sheetId="7" r:id="rId6"/>
+    <sheet name="R6辞退" sheetId="2" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'R6廃止'!$A$2:$G$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'R7廃止'!$A$2:$G$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'R8廃止'!$A$2:$G$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F1" i="1" l="1"/>
+  <c r="F1" i="7" l="1"/>
+  <c r="F1" i="1"/>
   <c r="F1" i="3"/>
   <c r="F1" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="328">
   <si>
     <t>事業所番号</t>
   </si>
   <si>
     <t>サービス名</t>
   </si>
   <si>
     <t>株式会社縁グループ東京</t>
   </si>
   <si>
     <t>児童発達支援</t>
   </si>
   <si>
     <t>廃止</t>
   </si>
   <si>
     <t>お花ちゃや亀有</t>
   </si>
   <si>
     <t>児童デイパーチェ</t>
   </si>
   <si>
     <t>特定非営利活動法人楽患ねっと</t>
   </si>
   <si>
@@ -1500,63 +1506,50 @@
   </si>
   <si>
     <t>たまみずきひばり</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>西東京市東町１－６－３中川ビル１階</t>
     <rPh sb="0" eb="4">
       <t>ニシトウキョウシ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>マチ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ナカガワ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>東京都町田市中町４－１２－２０</t>
-[...11 lines deleted...]
-  <si>
     <t>新宿区信濃町２－１コートイン信濃町１階</t>
     <rPh sb="0" eb="3">
       <t>シンジュクク</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>シナノマチ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>シナノマチ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>西東京市北原町１－３８－２</t>
     <rPh sb="0" eb="4">
       <t>ニシトウキョウシ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>キタハラチョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -2012,209 +2005,438 @@
     <t>居宅訪問型児童発達支援</t>
     <rPh sb="0" eb="2">
       <t>キョタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウモン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガタ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ハッタツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>シエン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>社会福祉法人日本心身障害児協会</t>
   </si>
   <si>
-    <t>東京都多摩市中沢１－３１－１</t>
-[...1 lines deleted...]
-  <si>
     <t>島田療育センター</t>
     <rPh sb="0" eb="2">
       <t>シマダ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>リョウイク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>1354700112</t>
-[...26 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>ＫＩＤ　ＡＣＡＤＥＭＹ＋西新宿５丁目校</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>発達支援教室　スマイル　吉祥寺校</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>墨田あゆみの家</t>
+    <rPh sb="0" eb="2">
+      <t>スミダ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>イエ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>児童発達支援</t>
+    <rPh sb="0" eb="2">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ハッタツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ぴぃぷらす押上スタジオ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>こぱんはうすさくら　木場教室</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>放課後デイ　レインボースター</t>
+  </si>
+  <si>
+    <t>児童発達支援　ふるーれ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>放課後等デイサービス　笑がお</t>
+  </si>
+  <si>
+    <t>ハッピートライアングル竹ノ塚第２教室</t>
   </si>
   <si>
     <t>児童発達支援・放課後等デイサービス</t>
     <rPh sb="0" eb="2">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ハッタツ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シエン</t>
     </rPh>
     <rPh sb="7" eb="11">
       <t>ホウカゴトウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>1353100199</t>
-[...5 lines deleted...]
-    <t>株式会社K＆K</t>
+    <t>ハッピー・テラス国立</t>
+  </si>
+  <si>
+    <t>障害児放課後クラブ</t>
+  </si>
+  <si>
+    <t>放課後等デイサービス　コア</t>
+  </si>
+  <si>
+    <t>発達支援Ｋｉｉｔｏｓ羽村</t>
+  </si>
+  <si>
+    <t>ウイング西東京</t>
+  </si>
+  <si>
+    <t>放課後等デイサービス　ジョイ・キッズ　エール</t>
+  </si>
+  <si>
+    <t>スパーク駒込センター</t>
+  </si>
+  <si>
+    <t>児童デイサービス　リズム西新井</t>
+  </si>
+  <si>
+    <t>ハビー立川教室</t>
+  </si>
+  <si>
+    <t>株式会社ジョイライフ</t>
+  </si>
+  <si>
+    <t>一般社団法人日本運動療育協会</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>町田市中町４－１２－２０</t>
+    <rPh sb="0" eb="3">
+      <t>マチダシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ナカマチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>多摩市中沢１－３１－１</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>北区西ケ原１－５７－１６</t>
+    <rPh sb="0" eb="1">
+      <t>キタ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>トウホク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社発達支援教育研究会</t>
+  </si>
+  <si>
+    <t>武蔵野市吉祥寺本町４－２５－７－２０１</t>
     <rPh sb="0" eb="4">
-      <t>カブシキガイシャ</t>
-[...16 lines deleted...]
-    <t>放課後等デイサービス・保育所等訪問支援</t>
+      <t>ムサシノシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>墨田区八広４－１０－４－１０１</t>
+    <rPh sb="0" eb="3">
+      <t>スミダク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>特定非営利活動法人スマイル・アーチ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社コーリン堀川</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>墨田区業平４－１３－５　鈴木ビル２階Ａ号室</t>
+    <rPh sb="0" eb="3">
+      <t>スミダク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>江東区木場３－１２－１　カーサ・ミレ１階　１０２号室</t>
+    <rPh sb="0" eb="3">
+      <t>コウトウク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社リレイト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大田区南蒲田１－１－２３</t>
+    <rPh sb="0" eb="3">
+      <t>オオタク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社ビーテック</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>練馬区関町南１－１２－３１</t>
+    <rPh sb="0" eb="3">
+      <t>ネリマク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>特定非営利活動法人子どもと歩む・るみえーる</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>足立区青井三丁目５番２６号１０１号室</t>
+    <rPh sb="0" eb="3">
+      <t>アダチク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社ＶＩパートナーズ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ベストリハ株式会社</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>足立区竹の塚１－３５－１</t>
+    <rPh sb="0" eb="3">
+      <t>アダチク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>放課後等デイサービスＳｔｅａｄｙＳｔｅｐ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>町田市能ヶ谷４－３－１８　第二京香ビル１０３</t>
+    <rPh sb="0" eb="3">
+      <t>マチダシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ニッテム株式会社</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>日野市平山２－１－１</t>
+    <rPh sb="0" eb="3">
+      <t>ヒノシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>社会福祉法人おおぞら</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>合同会社ｈ＆ｓ</t>
+  </si>
+  <si>
+    <t>あきる野市秋川４－１４－１２</t>
+    <rPh sb="3" eb="5">
+      <t>ノシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>社会福祉法人陽光福祉会</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>羽村市五ノ神４－１０－１６</t>
+    <rPh sb="0" eb="2">
+      <t>ハムラ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社障害福祉ウイング・グループ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>西東京市東伏見２－４－１０</t>
     <rPh sb="0" eb="4">
-      <t>ホウカゴトウ</t>
+      <t>ニシトウキョウシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>医療型児童発達支援センター</t>
+    <rPh sb="0" eb="2">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ハッタツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>東京都立北療育医療センター　城北分園</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>児童発達支援センターに切替え</t>
+    <rPh sb="0" eb="2">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ハッタツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
     </rPh>
     <rPh sb="11" eb="13">
-      <t>ホイク</t>
-[...23 lines deleted...]
-    <t>合同会社BRIO</t>
+      <t>キリカエ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>東京都</t>
+    <rPh sb="0" eb="3">
+      <t>トウキョウト</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>足立区南花畑５－１０－１</t>
+    <rPh sb="0" eb="3">
+      <t>アダチク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>国立市中２－３－６６　タキイシビル１階</t>
     <rPh sb="0" eb="2">
-      <t>ゴウドウ</t>
-[...42 lines deleted...]
-    <t>東京都清瀬市 松山２－２－１５　清瀬シティハイム２階</t>
+      <t>クニタチ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社クエスト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>渋谷区本町３－２２－３</t>
+    <rPh sb="0" eb="3">
+      <t>シブヤク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ＩＢＪファイナンシャルアドバイザリー株式会社</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>墨田区本所４－２１－１３</t>
+    <rPh sb="0" eb="3">
+      <t>スミダク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>足立区西新井本町１－１９－１１　１階</t>
+    <rPh sb="0" eb="3">
+      <t>アダチク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社リズム</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>立川市錦町１－１０－２５　Ｙ・Ｓ錦町ビル２階</t>
+    <rPh sb="0" eb="3">
+      <t>タチカワシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ウェルビー株式会社</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode="[$]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@" x16r2:formatCode16="[$-ja-JP-x-gannen]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -2259,122 +2481,126 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_R6廃止" xfId="1" xr:uid="{914C4CF0-A348-4CA6-BEBB-1F4E50486A52}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2656,54 +2882,54 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="17.796875" defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="31.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.796875" style="2" customWidth="1"/>
     <col min="3" max="3" width="39.796875" style="1" customWidth="1"/>
     <col min="4" max="4" width="44.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="53.69921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5" style="4" customWidth="1"/>
     <col min="7" max="7" width="5.19921875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="17.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="F1" s="14">
         <f>'R7廃止'!F1</f>
-        <v>46077</v>
+        <v>46168</v>
       </c>
       <c r="G1" s="13" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>66</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>99</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>65</v>
       </c>
     </row>
@@ -3032,51 +3258,51 @@
     <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>69</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>90</v>
       </c>
       <c r="F17" s="11">
         <v>45535</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B18" s="10">
         <v>1351101199</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>107</v>
       </c>
       <c r="F18" s="11">
         <v>45565</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="10" t="s">
@@ -3951,54 +4177,54 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F0B9CE5-0014-423E-BA68-E1AA4A6AC793}">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="20.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.69921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.59765625" style="2" customWidth="1"/>
     <col min="4" max="4" width="29.19921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="44.19921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.19921875" style="1" customWidth="1"/>
     <col min="7" max="7" width="4.296875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="F1" s="14">
         <f>'R7廃止'!F1</f>
-        <v>46077</v>
+        <v>46168</v>
       </c>
       <c r="G1" s="13" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A2" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>65</v>
       </c>
     </row>
@@ -4068,883 +4294,1062 @@
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F18" s="3"/>
     </row>
     <row r="19" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F21" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09EDAC08-5871-4FDB-9135-36C4A9F69807}">
-  <dimension ref="A1:G79"/>
+  <dimension ref="A1:G78"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+    <sheetView topLeftCell="D1" workbookViewId="0">
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="17.796875" defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="45.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.796875" style="2" customWidth="1"/>
     <col min="3" max="3" width="35.09765625" style="1" customWidth="1"/>
-    <col min="4" max="4" width="44.5" style="1" customWidth="1"/>
+    <col min="4" max="4" width="59.09765625" style="1" customWidth="1"/>
     <col min="5" max="5" width="53.69921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5" style="4" customWidth="1"/>
-    <col min="7" max="7" width="5.19921875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="29" style="1" customWidth="1"/>
     <col min="8" max="16384" width="17.796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="F1" s="14">
-        <v>46077</v>
+        <v>46168</v>
       </c>
       <c r="G1" s="13" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>66</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>99</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>132</v>
       </c>
       <c r="B3" s="10">
         <v>1353600297</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>186</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>187</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>196</v>
       </c>
       <c r="F3" s="12">
         <v>45777</v>
       </c>
       <c r="G3" s="10"/>
     </row>
-    <row r="4" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B4" s="6">
         <v>1350400527</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>197</v>
       </c>
       <c r="F4" s="12">
         <v>45777</v>
       </c>
       <c r="G4" s="5"/>
     </row>
-    <row r="5" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>157</v>
       </c>
       <c r="B5" s="6">
         <v>1350700470</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>195</v>
       </c>
       <c r="F5" s="12">
         <v>45778</v>
       </c>
       <c r="G5" s="5"/>
     </row>
-    <row r="6" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>199</v>
       </c>
       <c r="B6" s="6">
         <v>1355400407</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>200</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>208</v>
       </c>
       <c r="F6" s="12">
         <v>45791</v>
       </c>
       <c r="G6" s="5"/>
     </row>
-    <row r="7" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A7" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B7" s="6">
         <v>1353200494</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>202</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>209</v>
+        <v>284</v>
       </c>
       <c r="F7" s="7">
         <v>45808</v>
       </c>
       <c r="G7" s="5"/>
     </row>
-    <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A8" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B8" s="6">
         <v>1350400337</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>204</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F8" s="7">
         <v>45808</v>
       </c>
       <c r="G8" s="5"/>
     </row>
-    <row r="9" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A9" s="5" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="6">
         <v>1352400053</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>190</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>191</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F9" s="7">
         <v>45809</v>
       </c>
       <c r="G9" s="5"/>
     </row>
-    <row r="10" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A10" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="6">
         <v>1355400142</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>206</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>207</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F10" s="7">
         <v>45838</v>
       </c>
       <c r="G10" s="5"/>
     </row>
-    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A11" s="5" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B11" s="6">
         <v>1352000093</v>
       </c>
       <c r="C11" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="E11" s="5" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F11" s="7">
         <v>45838</v>
       </c>
       <c r="G11" s="5"/>
     </row>
-    <row r="12" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A12" s="5" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B12" s="6">
         <v>1351100514</v>
       </c>
       <c r="C12" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F12" s="7">
         <v>45838</v>
       </c>
       <c r="G12" s="5"/>
     </row>
-    <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A13" s="5" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B13" s="6">
         <v>1353100298</v>
       </c>
       <c r="C13" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="E13" s="5" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F13" s="7">
         <v>45869</v>
       </c>
       <c r="G13" s="5"/>
     </row>
-    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A14" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B14" s="6">
         <v>1353800483</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F14" s="7">
         <v>45869</v>
       </c>
       <c r="G14" s="5"/>
     </row>
-    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A15" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B15" s="6">
+        <v>1351300296</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45869</v>
+      </c>
+      <c r="G15" s="5"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A16" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B16" s="6">
         <v>1351500754</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C16" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="E16" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="F16" s="7">
+        <v>45900</v>
+      </c>
+      <c r="G16" s="5"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17" s="6">
+        <v>1351101074</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...14 lines deleted...]
-      <c r="C16" s="5" t="s">
+      <c r="E17" s="5" t="s">
         <v>233</v>
-      </c>
-[...25 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F17" s="7">
         <v>45930</v>
       </c>
       <c r="G17" s="5"/>
     </row>
-    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B18" s="6">
+        <v>1352100950</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45930</v>
+      </c>
+      <c r="G18" s="5"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="B19" s="6">
+        <v>1354900175</v>
+      </c>
+      <c r="C19" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="B18" s="6">
-[...2 lines deleted...]
-      <c r="C18" s="5" t="s">
+      <c r="D19" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="F18" s="7">
+      <c r="E19" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="F19" s="7">
         <v>45931</v>
       </c>
-      <c r="G18" s="5"/>
-[...2 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="G19" s="5"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="10" t="s">
         <v>145</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B20" s="6">
         <v>1355100130</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C20" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="E20" s="5" t="s">
         <v>238</v>
-      </c>
-[...25 lines deleted...]
-        <v>288</v>
       </c>
       <c r="F20" s="7">
         <v>45961</v>
       </c>
       <c r="G20" s="5"/>
     </row>
-    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B21" s="6">
         <v>1351500846</v>
       </c>
       <c r="C21" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F21" s="7">
         <v>45991</v>
       </c>
       <c r="G21" s="5"/>
     </row>
-    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B22" s="6">
         <v>1351500853</v>
       </c>
       <c r="C22" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F22" s="7">
         <v>45991</v>
       </c>
       <c r="G22" s="5"/>
     </row>
-    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B23" s="6">
         <v>1351100175</v>
       </c>
       <c r="C23" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F23" s="7">
         <v>45991</v>
       </c>
       <c r="G23" s="5"/>
     </row>
-    <row r="24" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B24" s="6">
         <v>1352101172</v>
       </c>
       <c r="C24" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F24" s="7">
         <v>46022</v>
       </c>
       <c r="G24" s="5"/>
     </row>
-    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A25" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B25" s="6">
         <v>1355000108</v>
       </c>
       <c r="C25" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="15" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="F25" s="7">
         <v>46053</v>
       </c>
       <c r="G25" s="5"/>
     </row>
-    <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>268</v>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
+        <v>145</v>
       </c>
       <c r="B26" s="6">
-        <v>1350400550</v>
+        <v>1353300237</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="F26" s="7">
         <v>46081</v>
       </c>
       <c r="G26" s="5"/>
     </row>
-    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A27" s="5" t="s">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27" s="6">
+        <v>1350700074</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="F27" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G27" s="5"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
         <v>265</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B28" s="6">
+        <v>1350700405</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F28" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G28" s="5"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="B29" s="6">
+        <v>1350800676</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="F29" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G29" s="5"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B30" s="6">
+        <v>1351100407</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F30" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G30" s="5"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="B31" s="6">
+        <v>1352000127</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="C27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="5" t="s">
+      <c r="E31" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F31" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G31" s="5"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B32" s="6">
+        <v>1352100349</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="E27" s="16" t="s">
-[...11 lines deleted...]
-      <c r="B28" s="6" t="s">
+      <c r="E32" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="F32" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G32" s="5"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
         <v>272</v>
       </c>
-      <c r="C28" s="5" t="s">
+      <c r="B33" s="6">
+        <v>1352100935</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="D28" s="5" t="s">
+      <c r="E33" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="F33" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G33" s="5"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A34" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B34" s="16">
+        <v>1353200528</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="F34" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G34" s="5"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A35" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B35" s="16">
+        <v>1353400136</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F35" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G35" s="5"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A36" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B36" s="16">
+        <v>1353500083</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="E28" s="5" t="s">
-[...17 lines deleted...]
-      <c r="D29" s="5" t="s">
+      <c r="E36" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="F36" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G36" s="5"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A37" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" s="16">
+        <v>1355200161</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="E29" s="5" t="s">
-[...8 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="E37" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="F37" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G37" s="5"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A38" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B38" s="16">
+        <v>1355300086</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="B30" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D30" s="5" t="s">
+      <c r="E38" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="F38" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G38" s="5"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A39" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B39" s="16">
+        <v>1355400480</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="E30" s="5" t="s">
-[...12 lines deleted...]
-      <c r="G32" s="13" t="s">
+      <c r="E39" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="F39" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G39" s="5"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A40" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="B40" s="6">
+        <v>1352100034</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="F40" s="7">
+        <v>46112</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F41" s="1"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F42" s="3"/>
+      <c r="G42" s="13" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="33" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
-[...29 lines deleted...]
-    <row r="43" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F43" s="3"/>
     </row>
-    <row r="44" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F44" s="3"/>
     </row>
-    <row r="45" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F45" s="3"/>
     </row>
-    <row r="46" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F46" s="3"/>
     </row>
-    <row r="47" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F47" s="3"/>
     </row>
-    <row r="48" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F48" s="3"/>
     </row>
-    <row r="49" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="49" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F49" s="3"/>
     </row>
-    <row r="50" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="50" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F50" s="3"/>
     </row>
-    <row r="51" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="51" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F51" s="3"/>
     </row>
-    <row r="52" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="52" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F52" s="3"/>
     </row>
-    <row r="53" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="53" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F53" s="3"/>
     </row>
-    <row r="54" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="54" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F54" s="3"/>
     </row>
-    <row r="55" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="55" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F55" s="3"/>
     </row>
-    <row r="56" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="56" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F56" s="3"/>
     </row>
-    <row r="57" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="57" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F57" s="3"/>
     </row>
-    <row r="58" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="58" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F58" s="3"/>
     </row>
-    <row r="59" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="59" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F59" s="3"/>
     </row>
-    <row r="60" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="60" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F60" s="3"/>
     </row>
-    <row r="61" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="61" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F61" s="3"/>
     </row>
-    <row r="62" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="62" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F62" s="3"/>
     </row>
-    <row r="63" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="63" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F63" s="3"/>
     </row>
-    <row r="64" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="64" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F64" s="3"/>
     </row>
-    <row r="65" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="65" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F65" s="3"/>
     </row>
-    <row r="66" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="66" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F66" s="3"/>
     </row>
-    <row r="67" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="67" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F67" s="3"/>
     </row>
-    <row r="68" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="68" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F68" s="3"/>
     </row>
-    <row r="69" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="69" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F69" s="3"/>
     </row>
-    <row r="70" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="70" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F70" s="3"/>
     </row>
-    <row r="71" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="71" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F71" s="3"/>
     </row>
-    <row r="72" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="72" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F72" s="3"/>
     </row>
-    <row r="73" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="73" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F73" s="3"/>
     </row>
-    <row r="74" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="74" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F74" s="3"/>
     </row>
-    <row r="75" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="75" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F75" s="3"/>
     </row>
-    <row r="76" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="76" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F76" s="3"/>
     </row>
-    <row r="77" spans="6:6" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="77" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F77" s="3"/>
     </row>
     <row r="78" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F78" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="F79" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G10" xr:uid="{14F351D0-66E5-4E14-BCA7-5807F04570D7}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G52">
       <sortCondition ref="F2"/>
     </sortState>
   </autoFilter>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23C3834C-1307-439B-86A5-392349F062A3}">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="20.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.69921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.59765625" style="2" customWidth="1"/>
     <col min="4" max="4" width="29.19921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="44.19921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.19921875" style="1" customWidth="1"/>
     <col min="7" max="7" width="4.296875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="F1" s="3">
         <f>'R7廃止'!F1</f>
-        <v>46077</v>
+        <v>46168</v>
       </c>
       <c r="G1" s="13" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A2" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>65</v>
       </c>
     </row>
@@ -4999,77 +5404,819 @@
     <row r="16" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F18" s="3"/>
     </row>
     <row r="19" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F21" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA71C02A-1EBB-475C-8138-45934231D4AC}">
+  <dimension ref="A1:G83"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="17.796875" defaultRowHeight="15" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="45.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.796875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="35.09765625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="59.09765625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="53.69921875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.5" style="4" customWidth="1"/>
+    <col min="7" max="7" width="5.19921875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="17.796875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="F1" s="14">
+        <v>46168</v>
+      </c>
+      <c r="G1" s="13" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A2" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B3" s="17">
+        <v>1350700488</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>282</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="F3" s="12">
+        <v>46142</v>
+      </c>
+      <c r="G3" s="10"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4" s="16">
+        <v>1351700446</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="F4" s="12">
+        <v>46142</v>
+      </c>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B5" s="16">
+        <v>1352100265</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="F5" s="12">
+        <v>46142</v>
+      </c>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B6" s="16">
+        <v>1353000209</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="F6" s="12">
+        <v>46142</v>
+      </c>
+      <c r="G6" s="5"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A7" s="5"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="5"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A8" s="5"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="5"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A9" s="5"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="5"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A10" s="5"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="5"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A11" s="5"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="5"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A12" s="5"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="5"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A13" s="5"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="5"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A14" s="5"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="5"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A15" s="5"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="5"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="10"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="5"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="10"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="5"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="10"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="5"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="10"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="5"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="10"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="5"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="10"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="5"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="10"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="5"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="10"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="5"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A24" s="5"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="15"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="5"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="10"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="5"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="10"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="5"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="10"/>
+      <c r="B27" s="6"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="5"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="10"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="5"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="10"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="5"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="10"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="5"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="10"/>
+      <c r="B31" s="6"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="5"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="10"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="5"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="10"/>
+      <c r="B33" s="6"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="5"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="10"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="5"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="10"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="5"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A36" s="5"/>
+      <c r="B36" s="6"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="5"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A37" s="5"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="5"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A38" s="5"/>
+      <c r="B38" s="16"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="5"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A39" s="5"/>
+      <c r="B39" s="16"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="5"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A40" s="5"/>
+      <c r="B40" s="16"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="5"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A41" s="5"/>
+      <c r="B41" s="16"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="5"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A42" s="5"/>
+      <c r="B42" s="16"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="5"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A43" s="5"/>
+      <c r="B43" s="16"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="5"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A44" s="5"/>
+      <c r="B44" s="16"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="5"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F45" s="3"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F46" s="1"/>
+      <c r="G46" s="13" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F47" s="3"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F48" s="3"/>
+    </row>
+    <row r="49" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F49" s="3"/>
+    </row>
+    <row r="50" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F50" s="3"/>
+    </row>
+    <row r="51" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F51" s="3"/>
+    </row>
+    <row r="52" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F52" s="3"/>
+    </row>
+    <row r="53" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F53" s="3"/>
+    </row>
+    <row r="54" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F54" s="3"/>
+    </row>
+    <row r="55" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F55" s="3"/>
+    </row>
+    <row r="56" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F56" s="3"/>
+    </row>
+    <row r="57" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F57" s="3"/>
+    </row>
+    <row r="58" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F58" s="3"/>
+    </row>
+    <row r="59" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F59" s="3"/>
+    </row>
+    <row r="60" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F60" s="3"/>
+    </row>
+    <row r="61" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F61" s="3"/>
+    </row>
+    <row r="62" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F62" s="3"/>
+    </row>
+    <row r="63" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F63" s="3"/>
+    </row>
+    <row r="64" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F64" s="3"/>
+    </row>
+    <row r="65" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F65" s="3"/>
+    </row>
+    <row r="66" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F66" s="3"/>
+    </row>
+    <row r="67" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F67" s="3"/>
+    </row>
+    <row r="68" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F68" s="3"/>
+    </row>
+    <row r="69" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F69" s="3"/>
+    </row>
+    <row r="70" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F70" s="3"/>
+    </row>
+    <row r="71" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F71" s="3"/>
+    </row>
+    <row r="72" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F72" s="3"/>
+    </row>
+    <row r="73" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F73" s="3"/>
+    </row>
+    <row r="74" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F74" s="3"/>
+    </row>
+    <row r="75" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F75" s="3"/>
+    </row>
+    <row r="76" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F76" s="3"/>
+    </row>
+    <row r="77" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F77" s="3"/>
+    </row>
+    <row r="78" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F78" s="3"/>
+    </row>
+    <row r="79" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F79" s="3"/>
+    </row>
+    <row r="80" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F80" s="3"/>
+    </row>
+    <row r="81" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F81" s="3"/>
+    </row>
+    <row r="82" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F82" s="3"/>
+    </row>
+    <row r="83" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F83" s="3"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:G9" xr:uid="{14F351D0-66E5-4E14-BCA7-5807F04570D7}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G51">
+      <sortCondition ref="F2"/>
+    </sortState>
+  </autoFilter>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C17248F-DD20-43F1-8500-CDAC5B6CEFEB}">
+  <dimension ref="A1:G21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D17" sqref="D17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="20.59765625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.69921875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.59765625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="29.19921875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="44.19921875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.19921875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="4.296875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.796875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F1" s="3">
+        <f>'R8廃止'!F1</f>
+        <v>46168</v>
+      </c>
+      <c r="G1" s="13" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A2" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="5"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F4" s="3"/>
+      <c r="G4" s="13" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F5" s="3"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F6" s="3"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F7" s="3"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F8" s="3"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F9" s="3"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F10" s="3"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F11" s="3"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F12" s="3"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F13" s="3"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F14" s="3"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F15" s="3"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="F16" s="3"/>
+    </row>
+    <row r="17" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F17" s="3"/>
+    </row>
+    <row r="18" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F18" s="3"/>
+    </row>
+    <row r="19" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F19" s="3"/>
+    </row>
+    <row r="20" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F20" s="3"/>
+    </row>
+    <row r="21" spans="6:6" x14ac:dyDescent="0.45">
+      <c r="F21" s="3"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A5066EF-3D62-4E84-8605-34A2FE1D46D7}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>R6廃止</vt:lpstr>
       <vt:lpstr>R6取消</vt:lpstr>
       <vt:lpstr>R7廃止</vt:lpstr>
       <vt:lpstr>R7取消</vt:lpstr>
+      <vt:lpstr>R8廃止</vt:lpstr>
+      <vt:lpstr>R8取消</vt:lpstr>
       <vt:lpstr>R6辞退</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>