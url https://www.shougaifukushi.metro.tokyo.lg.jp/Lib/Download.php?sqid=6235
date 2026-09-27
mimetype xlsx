--- v1 (2026-06-24)
+++ v2 (2026-09-27)
@@ -4,104 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\施設サービス支援課\児童福祉施設係\♪指定一覧♪\データ\公示（R7年度から）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\療育課\02_制度・事業運営\02_障害児通所支援\01_新規指定、更新、財団関係\06_サビ情掲載資料\01_指定事業所一覧\00_公示（R7年度から）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4318E992-09C8-475D-A107-316517CE7E0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40306D59-EA67-4291-B742-B5D12B1A709A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="4" xr2:uid="{F4D4A560-330A-4367-820E-B86DA1905ABF}"/>
+    <workbookView xWindow="-840" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{F4D4A560-330A-4367-820E-B86DA1905ABF}"/>
   </bookViews>
   <sheets>
     <sheet name="R6廃止" sheetId="1" r:id="rId1"/>
     <sheet name="R6取消" sheetId="3" r:id="rId2"/>
     <sheet name="R7廃止" sheetId="4" r:id="rId3"/>
     <sheet name="R7取消" sheetId="5" r:id="rId4"/>
     <sheet name="R8廃止" sheetId="6" r:id="rId5"/>
     <sheet name="R8取消" sheetId="7" r:id="rId6"/>
     <sheet name="R6辞退" sheetId="2" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'R6廃止'!$A$2:$G$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'R7廃止'!$A$2:$G$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'R8廃止'!$A$2:$G$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F1" i="7" l="1"/>
   <c r="F1" i="1"/>
   <c r="F1" i="3"/>
   <c r="F1" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="355">
   <si>
     <t>事業所番号</t>
   </si>
   <si>
     <t>サービス名</t>
   </si>
   <si>
     <t>株式会社縁グループ東京</t>
   </si>
   <si>
     <t>児童発達支援</t>
   </si>
   <si>
     <t>廃止</t>
   </si>
   <si>
     <t>お花ちゃや亀有</t>
   </si>
   <si>
     <t>児童デイパーチェ</t>
   </si>
   <si>
     <t>特定非営利活動法人楽患ねっと</t>
   </si>
   <si>
@@ -2394,50 +2394,169 @@
       <t>スミダク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>足立区西新井本町１－１９－１１　１階</t>
     <rPh sb="0" eb="3">
       <t>アダチク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>株式会社リズム</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>立川市錦町１－１０－２５　Ｙ・Ｓ錦町ビル２階</t>
     <rPh sb="0" eb="3">
       <t>タチカワシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ウェルビー株式会社</t>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ミライエ日本橋</t>
+    <rPh sb="4" eb="7">
+      <t>ニホンバシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>児童発達支援・放課後等デイサービス</t>
+    <rPh sb="0" eb="2">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ハッタツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="7" eb="11">
+      <t>ホウカゴトウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>マーシーアーティスト</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>陽まわり</t>
+  </si>
+  <si>
+    <t>放課後等デイサービス</t>
+    <rPh sb="0" eb="4">
+      <t>ホウカゴトウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>わいわいプラス墨田立川教室</t>
+    <rPh sb="7" eb="9">
+      <t>スミダ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>タチカワ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キョウシツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ＬＩＢ梅やしき園</t>
+  </si>
+  <si>
+    <t>Ｓｔｅｐ八広教室</t>
+  </si>
+  <si>
+    <t>2026/8/20現在</t>
+    <rPh sb="9" eb="11">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ネクストエール小金井本町教室</t>
+  </si>
+  <si>
+    <t>カラコル・アイリー</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>墨田区八広４－４８－５　エコーピア２階　２０５号室</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央区日本橋蛎殻町２－５－３</t>
+  </si>
+  <si>
+    <t>府中市緑町３－６－１　エスポワール東府中２０２</t>
+  </si>
+  <si>
+    <t>府中市美好町３－５１－１１</t>
+  </si>
+  <si>
+    <t>墨田区立川２－１－９　ＡＳハウス２階</t>
+  </si>
+  <si>
+    <t>大田区大森西６－１１－２１　第２ダイカツビル２階２０１号室</t>
+  </si>
+  <si>
+    <t>日野市万願寺４－１４－１４</t>
+  </si>
+  <si>
+    <t>小金井市本町５－２－２５　たかはしビル２階</t>
+  </si>
+  <si>
+    <t>ｇｒｏｗ－ｕｐ株式会社</t>
+  </si>
+  <si>
+    <t>セントスタッフ株式会社</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人響愛学園</t>
+  </si>
+  <si>
+    <t>合同会社和楽</t>
+  </si>
+  <si>
+    <t>わいわいグループ株式会社</t>
+  </si>
+  <si>
+    <t>株式会社ＬＩＢＯ</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人　ＩＬ＆Ｐアシスト</t>
+  </si>
+  <si>
+    <t>有限会社エス・アイ・ピー</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode="[$]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@" x16r2:formatCode16="[$-ja-JP-x-gannen]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="178" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -2481,106 +2600,103 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_R6廃止" xfId="1" xr:uid="{914C4CF0-A348-4CA6-BEBB-1F4E50486A52}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
@@ -5003,156 +5119,156 @@
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="10" t="s">
         <v>272</v>
       </c>
       <c r="B33" s="6">
         <v>1352100935</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>301</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>302</v>
       </c>
       <c r="F33" s="7">
         <v>46112</v>
       </c>
       <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A34" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="B34" s="16">
+      <c r="B34" s="5">
         <v>1353200528</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>305</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>303</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>304</v>
       </c>
       <c r="F34" s="7">
         <v>46112</v>
       </c>
       <c r="G34" s="5"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A35" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="B35" s="16">
+      <c r="B35" s="5">
         <v>1353400136</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>320</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>273</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>319</v>
       </c>
       <c r="F35" s="7">
         <v>46112</v>
       </c>
       <c r="G35" s="5"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A36" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="B36" s="16">
+      <c r="B36" s="5">
         <v>1353500083</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>307</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>306</v>
       </c>
       <c r="F36" s="7">
         <v>46112</v>
       </c>
       <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A37" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="B37" s="16">
+      <c r="B37" s="5">
         <v>1355200161</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>308</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>275</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>309</v>
       </c>
       <c r="F37" s="7">
         <v>46112</v>
       </c>
       <c r="G37" s="5"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A38" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="B38" s="16">
+      <c r="B38" s="5">
         <v>1355300086</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>310</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>276</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>311</v>
       </c>
       <c r="F38" s="7">
         <v>46112</v>
       </c>
       <c r="G38" s="5"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A39" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="B39" s="16">
+      <c r="B39" s="5">
         <v>1355400480</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>313</v>
       </c>
       <c r="F39" s="7">
         <v>46112</v>
       </c>
       <c r="G39" s="5"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A40" s="5" t="s">
         <v>314</v>
       </c>
       <c r="B40" s="6">
         <v>1352100034</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>317</v>
@@ -5405,347 +5521,441 @@
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F18" s="3"/>
     </row>
     <row r="19" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F21" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA71C02A-1EBB-475C-8138-45934231D4AC}">
-  <dimension ref="A1:G83"/>
+  <dimension ref="A1:G82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="17.796875" defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="45.5" style="1" customWidth="1"/>
+    <col min="1" max="1" width="31.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.796875" style="2" customWidth="1"/>
-    <col min="3" max="3" width="35.09765625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="53.69921875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33.5" style="1" customWidth="1"/>
+    <col min="4" max="4" width="34.296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="51.59765625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.5" style="4" customWidth="1"/>
-    <col min="7" max="7" width="5.19921875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="6.69921875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="17.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
-      <c r="F1" s="14">
-[...4 lines deleted...]
-      </c>
+      <c r="F1" s="14" t="s">
+        <v>336</v>
+      </c>
+      <c r="G1" s="13"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>66</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>99</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B3" s="10">
+        <v>1350700637</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="F3" s="12">
+        <v>46140</v>
+      </c>
+      <c r="G3" s="10"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" s="10" t="s">
         <v>198</v>
       </c>
-      <c r="B3" s="17">
+      <c r="B4" s="10">
         <v>1350700488</v>
       </c>
-      <c r="C3" s="18" t="s">
+      <c r="C4" s="16" t="s">
         <v>282</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D4" s="10" t="s">
         <v>278</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="E4" s="10" t="s">
         <v>323</v>
-      </c>
-[...19 lines deleted...]
-        <v>286</v>
       </c>
       <c r="F4" s="12">
         <v>46142</v>
       </c>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>1352100265</v>
+        <v>132</v>
+      </c>
+      <c r="B5" s="5">
+        <v>1351700446</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>325</v>
+        <v>283</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>324</v>
+        <v>286</v>
       </c>
       <c r="F5" s="12">
         <v>46142</v>
       </c>
       <c r="G5" s="5"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>1353000209</v>
+        <v>198</v>
+      </c>
+      <c r="B6" s="5">
+        <v>1352100265</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F6" s="12">
         <v>46142</v>
       </c>
       <c r="G6" s="5"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.45">
-[...5 lines deleted...]
-      <c r="F7" s="7"/>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B7" s="5">
+        <v>1353000209</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="F7" s="12">
+        <v>46142</v>
+      </c>
       <c r="G7" s="5"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A8" s="5"/>
-[...4 lines deleted...]
-      <c r="F8" s="7"/>
+      <c r="A8" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B8" s="6">
+        <v>1350200117</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="F8" s="7">
+        <v>46173</v>
+      </c>
       <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A9" s="5"/>
-[...4 lines deleted...]
-      <c r="F9" s="7"/>
+      <c r="A9" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B9" s="6">
+        <v>1353800442</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F9" s="7">
+        <v>46173</v>
+      </c>
       <c r="G9" s="5"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A10" s="5"/>
-[...4 lines deleted...]
-      <c r="F10" s="7"/>
+      <c r="A10" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B10" s="6">
+        <v>1353800582</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="F10" s="7">
+        <v>46173</v>
+      </c>
       <c r="G10" s="5"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A11" s="5"/>
-[...4 lines deleted...]
-      <c r="F11" s="7"/>
+      <c r="A11" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B11" s="6">
+        <v>1350700595</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="F11" s="7">
+        <v>46203</v>
+      </c>
       <c r="G11" s="5"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A12" s="5"/>
-[...4 lines deleted...]
-      <c r="F12" s="7"/>
+      <c r="A12" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B12" s="17">
+        <v>1351101058</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="F12" s="7">
+        <v>46234</v>
+      </c>
       <c r="G12" s="5"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A13" s="5"/>
-[...4 lines deleted...]
-      <c r="F13" s="7"/>
+      <c r="A13" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13" s="6">
+        <v>1353500216</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="F13" s="7">
+        <v>46234</v>
+      </c>
       <c r="G13" s="5"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A14" s="5"/>
-[...4 lines deleted...]
-      <c r="F14" s="7"/>
+      <c r="A14" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B14" s="6">
+        <v>1354100289</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="F14" s="7">
+        <v>46234</v>
+      </c>
       <c r="G14" s="5"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A15" s="5"/>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="10"/>
       <c r="B15" s="6"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="5"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="10"/>
       <c r="B16" s="6"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="7"/>
       <c r="G16" s="5"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="10"/>
       <c r="B17" s="6"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="5"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="10"/>
       <c r="B18" s="6"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="5"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="10"/>
       <c r="B19" s="6"/>
-      <c r="C19" s="5"/>
+      <c r="C19" s="6"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="7"/>
       <c r="G19" s="5"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="10"/>
       <c r="B20" s="6"/>
-      <c r="C20" s="6"/>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="5"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="10"/>
       <c r="B21" s="6"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="5"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="10"/>
       <c r="B22" s="6"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="5"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A23" s="10"/>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A23" s="5"/>
       <c r="B23" s="6"/>
-      <c r="C23" s="5"/>
+      <c r="C23" s="15"/>
       <c r="D23" s="5"/>
-      <c r="E23" s="5"/>
+      <c r="E23" s="15"/>
       <c r="F23" s="7"/>
       <c r="G23" s="5"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A24" s="5"/>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="10"/>
       <c r="B24" s="6"/>
-      <c r="C24" s="15"/>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-      <c r="E24" s="15"/>
+      <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="5"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="10"/>
       <c r="B25" s="6"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="5"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="10"/>
       <c r="B26" s="6"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="5"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="10"/>
       <c r="B27" s="6"/>
       <c r="C27" s="5"/>
@@ -5795,148 +6005,142 @@
       <c r="B32" s="6"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="10"/>
       <c r="B33" s="6"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="5"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="10"/>
       <c r="B34" s="6"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="5"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A35" s="10"/>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.45">
+      <c r="A35" s="5"/>
       <c r="B35" s="6"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="5"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A36" s="5"/>
-      <c r="B36" s="6"/>
+      <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="5"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A37" s="5"/>
-      <c r="B37" s="16"/>
+      <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="5"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A38" s="5"/>
-      <c r="B38" s="16"/>
+      <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="5"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A39" s="5"/>
-      <c r="B39" s="16"/>
+      <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="5"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A40" s="5"/>
-      <c r="B40" s="16"/>
+      <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
       <c r="G40" s="5"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A41" s="5"/>
-      <c r="B41" s="16"/>
+      <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="5"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A42" s="5"/>
-      <c r="B42" s="16"/>
+      <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A43" s="5"/>
-      <c r="B43" s="16"/>
+      <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
       <c r="G43" s="5"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="A44" s="5"/>
-[...5 lines deleted...]
-      <c r="G44" s="5"/>
+      <c r="F44" s="3"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="F45" s="3"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="13" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.45">
-      <c r="F46" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F46" s="3"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F47" s="3"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.45">
       <c r="F48" s="3"/>
     </row>
     <row r="49" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F49" s="3"/>
     </row>
     <row r="50" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F50" s="3"/>
     </row>
     <row r="51" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F51" s="3"/>
     </row>
     <row r="52" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F52" s="3"/>
     </row>
     <row r="53" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F53" s="3"/>
     </row>
     <row r="54" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F54" s="3"/>
     </row>
@@ -6001,92 +6205,89 @@
       <c r="F74" s="3"/>
     </row>
     <row r="75" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F75" s="3"/>
     </row>
     <row r="76" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F76" s="3"/>
     </row>
     <row r="77" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F77" s="3"/>
     </row>
     <row r="78" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F78" s="3"/>
     </row>
     <row r="79" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F79" s="3"/>
     </row>
     <row r="80" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F80" s="3"/>
     </row>
     <row r="81" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F81" s="3"/>
     </row>
     <row r="82" spans="6:6" x14ac:dyDescent="0.45">
       <c r="F82" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="F83" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:G9" xr:uid="{14F351D0-66E5-4E14-BCA7-5807F04570D7}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G51">
       <sortCondition ref="F2"/>
     </sortState>
   </autoFilter>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C17248F-DD20-43F1-8500-CDAC5B6CEFEB}">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="20.59765625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.69921875" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.59765625" style="2" customWidth="1"/>
     <col min="4" max="4" width="29.19921875" style="1" customWidth="1"/>
     <col min="5" max="5" width="44.19921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.19921875" style="1" customWidth="1"/>
     <col min="7" max="7" width="4.296875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="F1" s="3">
+      <c r="F1" s="3" t="str">
         <f>'R8廃止'!F1</f>
-        <v>46168</v>
+        <v>2026/8/20現在</v>
       </c>
       <c r="G1" s="13" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.45">
       <c r="A2" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G2" s="5" t="s">