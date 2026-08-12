--- v0 (2026-05-11)
+++ v1 (2026-08-12)
@@ -1,59 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.132.2\地域生活支援課\2 就労支援担当\☆各種情報ハブ\04 会議、打合せ等リンク\31 事業計画書のブラッシュアップ\05 250908修正\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\3 就労支援担当\03 担当内共有\02 各事業関連\04 指定・運営指導\02 指定関連業務\01 新規指定・変更・更新・廃止等事業所対応\08 事業計画・申請様式検討\令和8年\事業計画\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D80371E2-869F-4063-AAB0-5B8E5A11EB59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{804B46E4-30E2-464F-BBEB-6ACCB2BD8596}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-75" yWindow="-16335" windowWidth="29070" windowHeight="15750" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="（A型）収支予算書" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O41" i="1" l="1"/>
   <c r="N41" i="1"/>
@@ -786,62 +785,62 @@
     <rPh sb="6" eb="8">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>利用者賃金（Ｅ）</t>
     <rPh sb="0" eb="3">
       <t>リヨウシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チンギン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>利用者一人あたり平均賃金日額（Ｅ／Ａ）</t>
+    <t>利用者一人あたり平均賃金月額（Ｅ／Ａ）</t>
     <rPh sb="0" eb="3">
       <t>リヨウシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒトリ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヘイキン</t>
     </rPh>
     <rPh sb="12" eb="14">
-      <t>ニチガク</t>
+      <t>ゲツガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="178" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1841,50 +1840,92 @@
     </xf>
     <xf numFmtId="178" fontId="4" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="6" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1909,113 +1950,71 @@
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>657225</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -2048,54 +2047,50 @@
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             <a:t>参考様式</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2348,161 +2343,161 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection sqref="A1:O1"/>
+      <selection activeCell="R3" sqref="R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="10.8" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="3.21875" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.77734375" style="1" customWidth="1"/>
     <col min="4" max="15" width="8.88671875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="94"/>
-[...12 lines deleted...]
-      <c r="O1" s="94"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
     </row>
     <row r="2" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="90"/>
-[...1 lines deleted...]
-      <c r="C3" s="92"/>
+      <c r="A3" s="67"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="69"/>
       <c r="D3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>27</v>
       </c>
       <c r="O3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="P3" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="95" t="s">
+      <c r="A4" s="72" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="96"/>
-      <c r="C4" s="97"/>
+      <c r="B4" s="73"/>
+      <c r="C4" s="74"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="10"/>
       <c r="P4" s="11">
         <f>SUM(D4:O4)</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="98" t="s">
+      <c r="A5" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="99"/>
-      <c r="C5" s="100"/>
+      <c r="B5" s="76"/>
+      <c r="C5" s="77"/>
       <c r="D5" s="59" t="str">
         <f>IFERROR(ROUNDUP(D7/D6,1),"")</f>
         <v/>
       </c>
       <c r="E5" s="59" t="str">
         <f t="shared" ref="E5:O5" si="0">IFERROR(ROUNDUP(E7/E6,1),"")</f>
         <v/>
       </c>
       <c r="F5" s="59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G5" s="59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H5" s="59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I5" s="59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J5" s="59" t="str">
@@ -2513,192 +2508,192 @@
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L5" s="59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M5" s="59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N5" s="59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O5" s="59" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P5" s="58">
         <f>IFERROR(ROUNDUP(P7/P6,1),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="98" t="s">
-[...3 lines deleted...]
-      <c r="C6" s="100"/>
+      <c r="A6" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="76"/>
+      <c r="C6" s="77"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
       <c r="K6" s="12"/>
       <c r="L6" s="12"/>
       <c r="M6" s="12"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
       <c r="P6" s="15">
         <f>SUM(D6:O6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="101" t="s">
+      <c r="A7" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="102"/>
-      <c r="C7" s="103"/>
+      <c r="B7" s="79"/>
+      <c r="C7" s="80"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="18">
         <f>SUM(D7:O7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="78" t="s">
+      <c r="A8" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="83" t="s">
+      <c r="B8" s="97" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="20"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="22"/>
       <c r="P8" s="11">
         <f>SUM(D8:O8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="79"/>
-      <c r="B9" s="84"/>
+      <c r="A9" s="93"/>
+      <c r="B9" s="98"/>
       <c r="C9" s="23" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="10"/>
       <c r="P9" s="15">
         <f>SUM(D9:O9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="80"/>
-      <c r="B10" s="84"/>
+      <c r="A10" s="94"/>
+      <c r="B10" s="98"/>
       <c r="C10" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="13"/>
       <c r="O10" s="14"/>
       <c r="P10" s="15">
         <f>SUM(D10:O10)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="80"/>
-      <c r="B11" s="84"/>
+      <c r="A11" s="94"/>
+      <c r="B11" s="98"/>
       <c r="C11" s="25"/>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
       <c r="O11" s="28"/>
       <c r="P11" s="18">
         <f t="shared" ref="P11:P32" si="1">SUM(D11:O11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.4" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="80"/>
-      <c r="B12" s="85"/>
+      <c r="A12" s="94"/>
+      <c r="B12" s="99"/>
       <c r="C12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="44">
         <f>SUM(D8:D11)</f>
         <v>0</v>
       </c>
       <c r="E12" s="45">
         <f>SUM(E8:E11)</f>
         <v>0</v>
       </c>
       <c r="F12" s="45">
         <f t="shared" ref="F12:N12" si="2">SUM(F8:F11)</f>
         <v>0</v>
       </c>
       <c r="G12" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H12" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I12" s="45">
         <f t="shared" si="2"/>
@@ -2712,305 +2707,305 @@
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L12" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M12" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N12" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O12" s="45">
         <f>SUM(O8:O11)</f>
         <v>0</v>
       </c>
       <c r="P12" s="30">
         <f>SUM(D12:O12)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="21.6" x14ac:dyDescent="0.2">
-      <c r="A13" s="80"/>
-      <c r="B13" s="83" t="s">
+      <c r="A13" s="94"/>
+      <c r="B13" s="97" t="s">
         <v>2</v>
       </c>
       <c r="C13" s="31" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="20"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
       <c r="O13" s="22"/>
       <c r="P13" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="80"/>
-      <c r="B14" s="84"/>
+      <c r="A14" s="94"/>
+      <c r="B14" s="98"/>
       <c r="C14" s="24" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="13"/>
       <c r="O14" s="14"/>
       <c r="P14" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="80"/>
-      <c r="B15" s="84"/>
+      <c r="A15" s="94"/>
+      <c r="B15" s="98"/>
       <c r="C15" s="24" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="14"/>
       <c r="P15" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="80"/>
-      <c r="B16" s="84"/>
+      <c r="A16" s="94"/>
+      <c r="B16" s="98"/>
       <c r="C16" s="24" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="14"/>
       <c r="P16" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="80"/>
-      <c r="B17" s="84"/>
+      <c r="A17" s="94"/>
+      <c r="B17" s="98"/>
       <c r="C17" s="24" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="14"/>
       <c r="P17" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="80"/>
-      <c r="B18" s="84"/>
+      <c r="A18" s="94"/>
+      <c r="B18" s="98"/>
       <c r="C18" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="13"/>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="13"/>
       <c r="O18" s="14"/>
       <c r="P18" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="80"/>
-      <c r="B19" s="84"/>
+      <c r="A19" s="94"/>
+      <c r="B19" s="98"/>
       <c r="C19" s="24" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="14"/>
       <c r="P19" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="80"/>
-      <c r="B20" s="84"/>
+      <c r="A20" s="94"/>
+      <c r="B20" s="98"/>
       <c r="C20" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="12"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="13"/>
       <c r="O20" s="14"/>
       <c r="P20" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="80"/>
-      <c r="B21" s="84"/>
+      <c r="A21" s="94"/>
+      <c r="B21" s="98"/>
       <c r="C21" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="12"/>
       <c r="E21" s="13"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="13"/>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="14"/>
       <c r="P21" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="80"/>
-      <c r="B22" s="84"/>
+      <c r="A22" s="94"/>
+      <c r="B22" s="98"/>
       <c r="C22" s="24" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="13"/>
       <c r="O22" s="14"/>
       <c r="P22" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="80"/>
-      <c r="B23" s="84"/>
+      <c r="A23" s="94"/>
+      <c r="B23" s="98"/>
       <c r="C23" s="25"/>
       <c r="D23" s="26"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
       <c r="O23" s="28"/>
       <c r="P23" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="80"/>
-      <c r="B24" s="85"/>
+      <c r="A24" s="94"/>
+      <c r="B24" s="99"/>
       <c r="C24" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D24" s="44">
         <f>SUM(D13:D23)</f>
         <v>0</v>
       </c>
       <c r="E24" s="45">
         <f>SUM(E13:E23)</f>
         <v>0</v>
       </c>
       <c r="F24" s="45">
         <f t="shared" ref="F24:N24" si="3">SUM(F13:F23)</f>
         <v>0</v>
       </c>
       <c r="G24" s="45">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H24" s="45">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I24" s="45">
         <f t="shared" si="3"/>
@@ -3024,55 +3019,55 @@
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L24" s="45">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M24" s="45">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N24" s="45">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="O24" s="45">
         <f>SUM(O13:O23)</f>
         <v>0</v>
       </c>
       <c r="P24" s="30">
         <f>SUM(D24:O24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="81"/>
-      <c r="B25" s="86" t="s">
+      <c r="A25" s="95"/>
+      <c r="B25" s="100" t="s">
         <v>22</v>
       </c>
-      <c r="C25" s="87"/>
+      <c r="C25" s="101"/>
       <c r="D25" s="32">
         <f t="shared" ref="D25:O25" si="4">D12-D24</f>
         <v>0</v>
       </c>
       <c r="E25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J25" s="33">
@@ -3083,55 +3078,55 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O25" s="33">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P25" s="30">
         <f t="shared" ref="P25" si="5">SUM(D25:O25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="82"/>
-      <c r="B26" s="86" t="s">
+      <c r="A26" s="96"/>
+      <c r="B26" s="100" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="87"/>
+      <c r="C26" s="101"/>
       <c r="D26" s="32">
         <f>D25</f>
         <v>0</v>
       </c>
       <c r="E26" s="33">
         <f>E25+D26</f>
         <v>0</v>
       </c>
       <c r="F26" s="33">
         <f>F25+E26</f>
         <v>0</v>
       </c>
       <c r="G26" s="33">
         <f t="shared" ref="G26:J26" si="6">G25+F26</f>
         <v>0</v>
       </c>
       <c r="H26" s="33">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I26" s="33">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J26" s="33">
@@ -3156,146 +3151,146 @@
       </c>
       <c r="O26" s="33">
         <f>O25+N26</f>
         <v>0</v>
       </c>
       <c r="P26" s="34"/>
     </row>
     <row r="27" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="35"/>
       <c r="C27" s="25"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
       <c r="L27" s="36"/>
       <c r="M27" s="36"/>
       <c r="N27" s="36"/>
       <c r="O27" s="36"/>
       <c r="P27" s="36"/>
     </row>
     <row r="28" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="73" t="s">
+      <c r="A28" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="70" t="s">
+      <c r="B28" s="84" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="61"/>
       <c r="E28" s="52"/>
       <c r="F28" s="52"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="52"/>
       <c r="K28" s="52"/>
       <c r="L28" s="52"/>
       <c r="M28" s="52"/>
       <c r="N28" s="52"/>
       <c r="O28" s="21"/>
       <c r="P28" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="74"/>
-      <c r="B29" s="71"/>
+      <c r="A29" s="88"/>
+      <c r="B29" s="85"/>
       <c r="C29" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="62"/>
       <c r="E29" s="53"/>
       <c r="F29" s="53"/>
       <c r="G29" s="53"/>
       <c r="H29" s="53"/>
       <c r="I29" s="53"/>
       <c r="J29" s="53"/>
       <c r="K29" s="53"/>
       <c r="L29" s="53"/>
       <c r="M29" s="53"/>
       <c r="N29" s="53"/>
       <c r="O29" s="53"/>
       <c r="P29" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="74"/>
-      <c r="B30" s="71"/>
+      <c r="A30" s="88"/>
+      <c r="B30" s="85"/>
       <c r="C30" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="62"/>
       <c r="E30" s="53"/>
       <c r="F30" s="53"/>
       <c r="G30" s="53"/>
       <c r="H30" s="53"/>
       <c r="I30" s="53"/>
       <c r="J30" s="53"/>
       <c r="K30" s="53"/>
       <c r="L30" s="53"/>
       <c r="M30" s="53"/>
       <c r="N30" s="53"/>
       <c r="O30" s="53"/>
       <c r="P30" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="74"/>
-      <c r="B31" s="71"/>
+      <c r="A31" s="88"/>
+      <c r="B31" s="85"/>
       <c r="C31" s="38"/>
       <c r="D31" s="63"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="74"/>
-      <c r="B32" s="72"/>
+      <c r="A32" s="88"/>
+      <c r="B32" s="86"/>
       <c r="C32" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D32" s="64">
         <f>SUM(D28:D31)</f>
         <v>0</v>
       </c>
       <c r="E32" s="46">
         <f>SUM(E28:E31)</f>
         <v>0</v>
       </c>
       <c r="F32" s="46">
         <f t="shared" ref="F32:N32" si="7">SUM(F28:F31)</f>
         <v>0</v>
       </c>
       <c r="G32" s="46">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H32" s="46">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="I32" s="46">
         <f t="shared" si="7"/>
@@ -3309,167 +3304,167 @@
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L32" s="46">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M32" s="46">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N32" s="46">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O32" s="46">
         <f>SUM(O28:O31)</f>
         <v>0</v>
       </c>
       <c r="P32" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A33" s="74"/>
-      <c r="B33" s="73" t="s">
+      <c r="A33" s="88"/>
+      <c r="B33" s="87" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="61"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="21"/>
       <c r="P33" s="11">
         <f>SUM(D33:O33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="74"/>
-      <c r="B34" s="88"/>
+      <c r="A34" s="88"/>
+      <c r="B34" s="102"/>
       <c r="C34" s="42" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="65"/>
       <c r="E34" s="55"/>
       <c r="F34" s="55"/>
       <c r="G34" s="55"/>
       <c r="H34" s="55"/>
       <c r="I34" s="55"/>
       <c r="J34" s="55"/>
       <c r="K34" s="55"/>
       <c r="L34" s="55"/>
       <c r="M34" s="55"/>
       <c r="N34" s="55"/>
       <c r="O34" s="55"/>
       <c r="P34" s="15">
         <f>SUM(D34:O34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="74"/>
-      <c r="B35" s="88"/>
+      <c r="A35" s="88"/>
+      <c r="B35" s="102"/>
       <c r="C35" s="39" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="63"/>
       <c r="E35" s="54"/>
       <c r="F35" s="54"/>
       <c r="G35" s="54"/>
       <c r="H35" s="54"/>
       <c r="I35" s="54"/>
       <c r="J35" s="54"/>
       <c r="K35" s="54"/>
       <c r="L35" s="54"/>
       <c r="M35" s="54"/>
       <c r="N35" s="54"/>
       <c r="O35" s="54"/>
       <c r="P35" s="15">
         <f t="shared" ref="P35:P37" si="8">SUM(D35:O35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="74"/>
-      <c r="B36" s="88"/>
+      <c r="A36" s="88"/>
+      <c r="B36" s="102"/>
       <c r="C36" s="39" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="62"/>
       <c r="E36" s="53"/>
       <c r="F36" s="53"/>
       <c r="G36" s="53"/>
       <c r="H36" s="53"/>
       <c r="I36" s="53"/>
       <c r="J36" s="53"/>
       <c r="K36" s="53"/>
       <c r="L36" s="53"/>
       <c r="M36" s="53"/>
       <c r="N36" s="53"/>
       <c r="O36" s="53"/>
       <c r="P36" s="15">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="74"/>
-      <c r="B37" s="88"/>
+      <c r="A37" s="88"/>
+      <c r="B37" s="102"/>
       <c r="C37" s="39"/>
       <c r="D37" s="37"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="53"/>
       <c r="P37" s="15">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="74"/>
-      <c r="B38" s="74"/>
+      <c r="A38" s="88"/>
+      <c r="B38" s="88"/>
       <c r="C38" s="42" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="43">
         <f>SUBTOTAL(9,D34:D37)</f>
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <f>SUM(E34:E37)</f>
         <v>0</v>
       </c>
       <c r="F38" s="17">
         <f t="shared" ref="F38:N38" si="9">SUM(F34:F37)</f>
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H38" s="17">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="I38" s="17">
         <f t="shared" si="9"/>
@@ -3483,52 +3478,52 @@
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L38" s="17">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M38" s="17">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="N38" s="17">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="O38" s="49">
         <f>SUM(O34:O37)</f>
         <v>0</v>
       </c>
       <c r="P38" s="18">
         <f>SUM(D38:O38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="74"/>
-      <c r="B39" s="89"/>
+      <c r="A39" s="88"/>
+      <c r="B39" s="103"/>
       <c r="C39" s="40" t="s">
         <v>23</v>
       </c>
       <c r="D39" s="47">
         <f>SUM(D38,D33)</f>
         <v>0</v>
       </c>
       <c r="E39" s="45">
         <f>SUM(E38,E33)</f>
         <v>0</v>
       </c>
       <c r="F39" s="45">
         <f t="shared" ref="F39:N39" si="10">SUM(F38,F33)</f>
         <v>0</v>
       </c>
       <c r="G39" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="H39" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I39" s="45">
         <f t="shared" si="10"/>
@@ -3542,55 +3537,55 @@
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L39" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M39" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N39" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="O39" s="46">
         <f>SUM(O38,O33)</f>
         <v>0</v>
       </c>
       <c r="P39" s="30">
         <f>SUM(D39:O39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="75"/>
-      <c r="B40" s="76" t="s">
+      <c r="A40" s="89"/>
+      <c r="B40" s="90" t="s">
         <v>24</v>
       </c>
-      <c r="C40" s="77"/>
+      <c r="C40" s="91"/>
       <c r="D40" s="41">
         <f>D32-D39</f>
         <v>0</v>
       </c>
       <c r="E40" s="33">
         <f t="shared" ref="E40:N40" si="11">E32-E39</f>
         <v>0</v>
       </c>
       <c r="F40" s="33">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G40" s="33">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="H40" s="33">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I40" s="33">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="J40" s="33">
@@ -3601,148 +3596,148 @@
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L40" s="33">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M40" s="33">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="N40" s="33">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O40" s="56">
         <f>O32-O39</f>
         <v>0</v>
       </c>
       <c r="P40" s="57">
         <f>SUM(D40:O40)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="67" t="s">
+      <c r="A41" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="68"/>
-      <c r="C41" s="69"/>
+      <c r="B41" s="82"/>
+      <c r="C41" s="83"/>
       <c r="D41" s="50" t="str">
-        <f>IFERROR(ROUND(D33/D4,0),"")</f>
+        <f t="shared" ref="D41:P41" si="12">IFERROR(ROUND(D33/D4,0),"")</f>
         <v/>
       </c>
       <c r="E41" s="50" t="str">
-        <f>IFERROR(ROUND(E33/E4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="F41" s="50" t="str">
-        <f>IFERROR(ROUND(F33/F4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="G41" s="50" t="str">
-        <f>IFERROR(ROUND(G33/G4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="H41" s="50" t="str">
-        <f>IFERROR(ROUND(H33/H4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="I41" s="50" t="str">
-        <f>IFERROR(ROUND(I33/I4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="J41" s="50" t="str">
-        <f>IFERROR(ROUND(J33/J4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="K41" s="50" t="str">
-        <f>IFERROR(ROUND(K33/K4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="L41" s="50" t="str">
-        <f>IFERROR(ROUND(L33/L4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M41" s="50" t="str">
-        <f>IFERROR(ROUND(M33/M4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="N41" s="50" t="str">
-        <f>IFERROR(ROUND(N33/N4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="O41" s="50" t="str">
-        <f>IFERROR(ROUND(O33/O4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="P41" s="51" t="str">
-        <f>IFERROR(ROUND(P33/P4,0),"")</f>
+        <f t="shared" si="12"/>
         <v/>
       </c>
     </row>
     <row r="42" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C42" s="66"/>
       <c r="D42" s="60"/>
     </row>
     <row r="43" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A3:C3"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:C5"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="B28:B32"/>
     <mergeCell ref="A28:A40"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="A8:A26"/>
     <mergeCell ref="B8:B12"/>
     <mergeCell ref="B13:B24"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B33:B39"/>
     <mergeCell ref="B25:C25"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A5:C5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">