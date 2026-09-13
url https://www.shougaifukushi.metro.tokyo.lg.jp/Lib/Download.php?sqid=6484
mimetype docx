--- v0 (2026-06-13)
+++ v1 (2026-09-13)
@@ -1,94 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EAE8DB9" w14:textId="1A554E46" w:rsidR="00B11F94" w:rsidRPr="008E67C6" w:rsidRDefault="008E67C6" w:rsidP="008E67C6">
+    <w:p w14:paraId="6EAE8DB9" w14:textId="7EE153D5" w:rsidR="00B11F94" w:rsidRPr="008E67C6" w:rsidRDefault="008E67C6" w:rsidP="008E67C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E67C6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>事業所</w:t>
       </w:r>
       <w:r w:rsidR="0051784B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>指定</w:t>
       </w:r>
       <w:r w:rsidRPr="008E67C6">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>更新時講習会受講報告書</w:t>
+        <w:t>更新時講習会</w:t>
+      </w:r>
+      <w:r w:rsidR="00C413B8">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E67C6">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>受講報告書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B4CF35" w14:textId="77777777" w:rsidR="008E67C6" w:rsidRDefault="008E67C6">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="9765" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="3816"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E67C6" w14:paraId="3DCB3789" w14:textId="77777777" w:rsidTr="00D551B6">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
@@ -193,113 +214,111 @@
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D551B6">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDPゴシック" w:eastAsia="BIZ UDPゴシック" w:hAnsi="BIZ UDPゴシック" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">サービス種別　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C89643C" w14:textId="02FF1DE8" w:rsidR="001657B6" w:rsidRPr="001657B6" w:rsidRDefault="009A67C5" w:rsidP="001657B6">
+          <w:p w14:paraId="7C89643C" w14:textId="02FF1DE8" w:rsidR="001657B6" w:rsidRPr="001657B6" w:rsidRDefault="00000000" w:rsidP="001657B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="-151291708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001657B6" w:rsidRPr="001657B6">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001657B6" w:rsidRPr="001657B6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>地域移行支援</w:t>
             </w:r>
             <w:r w:rsidR="001657B6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="-1936041885"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001657B6">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001657B6" w:rsidRPr="001657B6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>地域定着支援</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001657B6" w14:paraId="4E77ADD7" w14:textId="77777777" w:rsidTr="00D551B6">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
@@ -509,75 +528,74 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>指定</w:t>
       </w:r>
       <w:r w:rsidR="00C55126">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>更新</w:t>
       </w:r>
       <w:r w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>時講習会の動画を全て視聴し、資料を読み終えましたか。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D0294B" w14:textId="6ABC8940" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="009A67C5" w:rsidP="00FE1410">
+    <w:p w14:paraId="29D0294B" w14:textId="6ABC8940" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="00000000" w:rsidP="00FE1410">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-261536035"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B33E3">
             <w:rPr>
               <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>はい、私は全ての動画を視聴し、資料を読み終えました。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AFFAECB" w14:textId="77777777" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="00FE1410">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:b/>
@@ -669,227 +687,223 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4868"/>
         <w:gridCol w:w="4868"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B33E3" w14:paraId="78F3335A" w14:textId="77777777" w:rsidTr="007B33E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E58239F" w14:textId="238F34F4" w:rsidR="007B33E3" w:rsidRDefault="009A67C5">
+          <w:p w14:paraId="2E58239F" w14:textId="238F34F4" w:rsidR="007B33E3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-2121215913"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>とてもよく理解できた</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065B55B2" w14:textId="040CE412" w:rsidR="007B33E3" w:rsidRDefault="009A67C5">
+          <w:p w14:paraId="065B55B2" w14:textId="040CE412" w:rsidR="007B33E3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1479983999"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>よく理解できた</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B33E3" w14:paraId="3FA9BBBC" w14:textId="77777777" w:rsidTr="007B33E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2505EB8C" w14:textId="2A47A49A" w:rsidR="007B33E3" w:rsidRDefault="009A67C5">
+          <w:p w14:paraId="2505EB8C" w14:textId="2A47A49A" w:rsidR="007B33E3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1331178091"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>あまり理解できなかった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2A2A68" w14:textId="1A217193" w:rsidR="007B33E3" w:rsidRDefault="009A67C5">
+          <w:p w14:paraId="6F2A2A68" w14:textId="1A217193" w:rsidR="007B33E3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1687935210"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>全く理解できなかった</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="632FF0BA" w14:textId="77777777" w:rsidR="00364B6F" w:rsidRPr="0092655B" w:rsidRDefault="00364B6F">
       <w:pPr>
@@ -988,275 +1002,270 @@
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3245"/>
         <w:gridCol w:w="3245"/>
         <w:gridCol w:w="3246"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B33E3" w14:paraId="6CB0AEB8" w14:textId="77777777" w:rsidTr="007B33E3">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3890D2CF" w14:textId="1FC2A2AB" w:rsidR="007B33E3" w:rsidRDefault="009A67C5">
+          <w:p w14:paraId="3890D2CF" w14:textId="1FC2A2AB" w:rsidR="007B33E3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="2099519532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>とても多かった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26F4243F" w14:textId="29803029" w:rsidR="007B33E3" w:rsidRDefault="009A67C5">
+          <w:p w14:paraId="26F4243F" w14:textId="29803029" w:rsidR="007B33E3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1101637699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>やや多かった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3246" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1F3E94" w14:textId="1DA4BEE6" w:rsidR="007B33E3" w:rsidRPr="007B33E3" w:rsidRDefault="009A67C5" w:rsidP="007B33E3">
+          <w:p w14:paraId="7F1F3E94" w14:textId="1DA4BEE6" w:rsidR="007B33E3" w:rsidRPr="007B33E3" w:rsidRDefault="00000000" w:rsidP="007B33E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1124843747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ちょうどよかった</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B33E3" w14:paraId="5197DA6E" w14:textId="77777777" w:rsidTr="007B33E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="512BCBE5" w14:textId="4B4B550B" w:rsidR="007B33E3" w:rsidRDefault="009A67C5">
+          <w:p w14:paraId="512BCBE5" w14:textId="4B4B550B" w:rsidR="007B33E3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1148120924"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>やや少なかった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1839DE32" w14:textId="49FFA6CD" w:rsidR="007B33E3" w:rsidRDefault="009A67C5">
+          <w:p w14:paraId="1839DE32" w14:textId="49FFA6CD" w:rsidR="007B33E3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-739866534"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B33E3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007B33E3" w:rsidRPr="0092655B">
               <w:rPr>
                 <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>とても少なかった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3246" w:type="dxa"/>
           </w:tcPr>
@@ -1374,75 +1383,74 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>更新</w:t>
       </w:r>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>時講習会</w:t>
       </w:r>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>の内容をどのように伝達しましたか。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDB6EB7" w14:textId="24A1B23B" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="009A67C5" w:rsidP="006A57D8">
+    <w:p w14:paraId="1CDB6EB7" w14:textId="24A1B23B" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="00000000" w:rsidP="006A57D8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1084190048"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C55126">
             <w:rPr>
               <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>多くの職員が</w:t>
       </w:r>
       <w:r w:rsidR="0092655B" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1468,75 +1476,74 @@
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>更新</w:t>
       </w:r>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>時講習会を</w:t>
       </w:r>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>視聴した。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A89452" w14:textId="0BD4B618" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="009A67C5" w:rsidP="006A57D8">
+    <w:p w14:paraId="37A89452" w14:textId="0BD4B618" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="00000000" w:rsidP="006A57D8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-376158265"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C55126">
             <w:rPr>
               <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>職員に</w:t>
       </w:r>
       <w:r w:rsidR="0092655B" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1562,75 +1569,74 @@
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>更新</w:t>
       </w:r>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>時講習会の</w:t>
       </w:r>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>視聴を促した。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169DFB41" w14:textId="02407BB7" w:rsidR="00E908AC" w:rsidRPr="0092655B" w:rsidRDefault="009A67C5" w:rsidP="006A57D8">
+    <w:p w14:paraId="169DFB41" w14:textId="02407BB7" w:rsidR="00E908AC" w:rsidRPr="0092655B" w:rsidRDefault="00000000" w:rsidP="006A57D8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-627080634"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C55126">
             <w:rPr>
               <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>職員に、</w:t>
       </w:r>
       <w:r w:rsidR="00C55126">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1648,75 +1654,74 @@
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>更新</w:t>
       </w:r>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>時講習会の</w:t>
       </w:r>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>概要を説明した。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBF3D75" w14:textId="59E96375" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="009A67C5" w:rsidP="006A57D8">
+    <w:p w14:paraId="2BBF3D75" w14:textId="59E96375" w:rsidR="00FE1410" w:rsidRPr="0092655B" w:rsidRDefault="00000000" w:rsidP="006A57D8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:hint="eastAsia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="556516150"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
             <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C55126">
             <w:rPr>
               <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FE1410" w:rsidRPr="0092655B">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>職員に、</w:t>
       </w:r>
       <w:r w:rsidR="00C55126">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1768,60 +1773,60 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F18DAE2" w14:textId="2D6BAEEF" w:rsidR="00AA4836" w:rsidRDefault="00AA4836" w:rsidP="006A57D8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UD明朝 Medium" w:eastAsia="BIZ UD明朝 Medium" w:hAnsi="BIZ UD明朝 Medium"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AA4836" w:rsidSect="008E67C6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A38B93B" w14:textId="77777777" w:rsidR="009A67C5" w:rsidRDefault="009A67C5" w:rsidP="008E67C6">
+    <w:p w14:paraId="2BD48C53" w14:textId="77777777" w:rsidR="006B43AE" w:rsidRDefault="006B43AE" w:rsidP="008E67C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34E784EF" w14:textId="77777777" w:rsidR="009A67C5" w:rsidRDefault="009A67C5" w:rsidP="008E67C6">
+    <w:p w14:paraId="797700FB" w14:textId="77777777" w:rsidR="006B43AE" w:rsidRDefault="006B43AE" w:rsidP="008E67C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1849,70 +1854,70 @@
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UD明朝 Medium">
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50472006" w14:textId="77777777" w:rsidR="009A67C5" w:rsidRDefault="009A67C5" w:rsidP="008E67C6">
+    <w:p w14:paraId="3DB80C95" w14:textId="77777777" w:rsidR="006B43AE" w:rsidRDefault="006B43AE" w:rsidP="008E67C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66FB4F58" w14:textId="77777777" w:rsidR="009A67C5" w:rsidRDefault="009A67C5" w:rsidP="008E67C6">
+    <w:p w14:paraId="774A4030" w14:textId="77777777" w:rsidR="006B43AE" w:rsidRDefault="006B43AE" w:rsidP="008E67C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D4753D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7338BFD8"/>
     <w:lvl w:ilvl="0" w:tplc="C3B0E82C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="游明朝" w:eastAsia="游明朝" w:hAnsi="游明朝" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1589" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2270,65 +2275,68 @@
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F79B1"/>
     <w:rsid w:val="00152DE2"/>
     <w:rsid w:val="001657B6"/>
     <w:rsid w:val="001779AE"/>
     <w:rsid w:val="00337610"/>
     <w:rsid w:val="00364B6F"/>
     <w:rsid w:val="003F6D1E"/>
     <w:rsid w:val="00446CBC"/>
     <w:rsid w:val="00454A7C"/>
     <w:rsid w:val="004C1116"/>
     <w:rsid w:val="0050150C"/>
     <w:rsid w:val="0051784B"/>
+    <w:rsid w:val="005330C2"/>
     <w:rsid w:val="006923F8"/>
     <w:rsid w:val="006A57D8"/>
+    <w:rsid w:val="006B43AE"/>
     <w:rsid w:val="007B33E3"/>
     <w:rsid w:val="007F79B1"/>
     <w:rsid w:val="00840E78"/>
     <w:rsid w:val="008E67C6"/>
     <w:rsid w:val="00906F5C"/>
     <w:rsid w:val="0092655B"/>
     <w:rsid w:val="009A67C5"/>
     <w:rsid w:val="009A7D1B"/>
     <w:rsid w:val="00A041CA"/>
     <w:rsid w:val="00A57CDD"/>
     <w:rsid w:val="00AA4836"/>
     <w:rsid w:val="00B11F94"/>
     <w:rsid w:val="00B873B4"/>
+    <w:rsid w:val="00C413B8"/>
     <w:rsid w:val="00C55126"/>
     <w:rsid w:val="00D551B6"/>
     <w:rsid w:val="00DE2918"/>
     <w:rsid w:val="00E908AC"/>
     <w:rsid w:val="00FE1410"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
@@ -3660,70 +3668,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>261</Words>
-  <Characters>262</Characters>
+  <Words>78</Words>
+  <Characters>446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>491</CharactersWithSpaces>
+  <CharactersWithSpaces>523</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>白井　邦裕</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>