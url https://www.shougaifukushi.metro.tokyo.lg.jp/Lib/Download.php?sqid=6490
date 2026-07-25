--- v0 (2026-06-04)
+++ v1 (2026-07-25)
@@ -18,123 +18,126 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\12 指定事業者の公示\告示 公示\★公示R8年度\0805新規\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.120.2\地域生活支援課\4 在宅支援担当\12 指定事業者の公示\告示 公示\★公示R8年度\0807新規\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0811C773-2B32-45A9-8608-2DAD436E05EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0EEA032-A68C-4926-B809-E79415A0DAAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{07502C60-51FD-46F6-BB94-B3AE4F12A4D1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{07502C60-51FD-46F6-BB94-B3AE4F12A4D1}"/>
   </bookViews>
   <sheets>
-    <sheet name="08年6月" sheetId="48" r:id="rId1"/>
-[...33 lines deleted...]
-    <sheet name="Sheet1" sheetId="18" r:id="rId35"/>
+    <sheet name="08年７月" sheetId="50" r:id="rId1"/>
+    <sheet name="08年6月" sheetId="48" r:id="rId2"/>
+    <sheet name="08年5月" sheetId="47" r:id="rId3"/>
+    <sheet name="08年4月" sheetId="46" r:id="rId4"/>
+    <sheet name="08年3月" sheetId="45" r:id="rId5"/>
+    <sheet name="08年2月" sheetId="43" r:id="rId6"/>
+    <sheet name="08年1月" sheetId="42" r:id="rId7"/>
+    <sheet name="07年12月" sheetId="41" r:id="rId8"/>
+    <sheet name="07年11月" sheetId="37" r:id="rId9"/>
+    <sheet name="07年10月" sheetId="36" r:id="rId10"/>
+    <sheet name="07年9月" sheetId="34" r:id="rId11"/>
+    <sheet name="07年8月" sheetId="33" r:id="rId12"/>
+    <sheet name="07年7月" sheetId="32" r:id="rId13"/>
+    <sheet name="07年6月" sheetId="31" r:id="rId14"/>
+    <sheet name="07年5月" sheetId="30" r:id="rId15"/>
+    <sheet name="07年4月" sheetId="29" r:id="rId16"/>
+    <sheet name="07年3月" sheetId="26" r:id="rId17"/>
+    <sheet name="07年2月" sheetId="25" r:id="rId18"/>
+    <sheet name="07年１月" sheetId="24" r:id="rId19"/>
+    <sheet name="06年12月" sheetId="23" r:id="rId20"/>
+    <sheet name="06年11月" sheetId="21" r:id="rId21"/>
+    <sheet name="06年10月" sheetId="20" r:id="rId22"/>
+    <sheet name="06年9月" sheetId="19" r:id="rId23"/>
+    <sheet name="06年8月" sheetId="16" r:id="rId24"/>
+    <sheet name="06年7月" sheetId="15" r:id="rId25"/>
+    <sheet name="06年6月" sheetId="14" r:id="rId26"/>
+    <sheet name="06年5月" sheetId="13" r:id="rId27"/>
+    <sheet name="06年4月" sheetId="12" r:id="rId28"/>
+    <sheet name="06年3月" sheetId="11" r:id="rId29"/>
+    <sheet name="06年2月" sheetId="10" r:id="rId30"/>
+    <sheet name="06年1月" sheetId="9" r:id="rId31"/>
+    <sheet name="05年12月" sheetId="8" r:id="rId32"/>
+    <sheet name="05年11月" sheetId="7" r:id="rId33"/>
+    <sheet name="05年10月" sheetId="6" r:id="rId34"/>
+    <sheet name="05年9月" sheetId="5" r:id="rId35"/>
+    <sheet name="Sheet1" sheetId="18" r:id="rId36"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'08年2月'!$A$2:$J$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'08年3月'!$A$2:$F$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'08年2月'!$A$2:$J$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'08年3月'!$A$2:$F$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'08年７月'!$A$2:$F$2</definedName>
     <definedName name="QW_Excel">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8320" uniqueCount="4059">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8527" uniqueCount="4147">
   <si>
     <t>合同会社せんじんケアサービス</t>
   </si>
   <si>
     <t>ユースタイルラボラトリー株式会社</t>
   </si>
   <si>
     <t>株式会社アンビス</t>
   </si>
   <si>
     <t>株式会社健伸</t>
   </si>
   <si>
     <t>アルテミス・アポロン株式会社</t>
   </si>
   <si>
     <t>株式会社Ｓａｌｕｓ</t>
   </si>
   <si>
     <t>株式会社ｎｉｃｏ</t>
   </si>
   <si>
     <t>スターツケアサービス株式会社</t>
   </si>
   <si>
@@ -3318,51 +3321,51 @@
     <t>地域活動支援センターもっく</t>
   </si>
   <si>
     <t>葛飾区四つ木４－１１－８</t>
   </si>
   <si>
     <t>事業所番号</t>
   </si>
   <si>
     <t>ｻｰﾋﾞｽ種類</t>
   </si>
   <si>
     <t>法人(設置者)名</t>
   </si>
   <si>
     <t>事業所名</t>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>1310200959</t>
   </si>
   <si>
     <t>1310402910</t>
   </si>
   <si>
     <t>1311104002</t>
   </si>
   <si>
     <t>1311205395</t>
   </si>
   <si>
     <t>1311205403</t>
   </si>
   <si>
     <t>1312004698</t>
   </si>
   <si>
     <t>1312105057</t>
   </si>
   <si>
     <t>1312203092</t>
   </si>
@@ -4498,51 +4501,51 @@
     <t>1321903781</t>
   </si>
   <si>
     <t>1331204964</t>
   </si>
   <si>
     <t>1332202884</t>
   </si>
   <si>
     <t xml:space="preserve"> 指定障害福祉サービス等事業者</t>
     <rPh sb="1" eb="3">
       <t>シテイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>フクシ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>トウ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ジギョウシャ</t>
     </rPh>
-    <phoneticPr fontId="3"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>1310302086</t>
   </si>
   <si>
     <t>株式会社笑グループ</t>
   </si>
   <si>
     <t>訪問介護事業所　笑　東京本店</t>
   </si>
   <si>
     <t>港区新橋６－２０－４　新橋パインビル４階</t>
   </si>
   <si>
     <t>1310901705</t>
   </si>
   <si>
     <t>合同会社フリーフリーダム</t>
   </si>
   <si>
     <t>ヴィータケア</t>
   </si>
   <si>
     <t>品川区戸越６－６－１２　ケントコート１０１</t>
   </si>
@@ -5432,3558 +5435,3558 @@
     <t>千代田区神田須田町１－５　ＫＳビル６階</t>
   </si>
   <si>
     <t>立川市錦町２－２－３今井ビル３階</t>
   </si>
   <si>
     <t>三鷹市上連雀１－１－３　三鷹明星パレス２階</t>
   </si>
   <si>
     <t>三鷹市上連雀１－１－３</t>
   </si>
   <si>
     <t>板橋区仲町３９－１５</t>
   </si>
   <si>
     <t>練馬区南大泉４－５２－７</t>
   </si>
   <si>
     <t>足立区江北７－５－２</t>
   </si>
   <si>
     <t>足立区綾瀬４－２０－２１</t>
   </si>
   <si>
     <t>葛飾区東四つ木１－１９－２０</t>
-  </si>
-[...434 lines deleted...]
-    <t>稲城市坂浜２３７５－２</t>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
-    <t>1310403058</t>
-[...581 lines deleted...]
-    <t>豊島区南長崎５－２６－１３　２階</t>
+    <t>1311001612</t>
+  </si>
+  <si>
+    <t>株式会社Ｌｉｃｏ　ｐｅｒｋ</t>
+  </si>
+  <si>
+    <t>はぐケアステーション</t>
+  </si>
+  <si>
+    <t>目黒区青葉台３－１７－１１　ＴＫ青葉台２０２</t>
+  </si>
+  <si>
+    <t>1311001620</t>
+  </si>
+  <si>
+    <t>株式会社ＹＡＳＵＤＡ</t>
+  </si>
+  <si>
+    <t>Ｙ’ｓ Ｇｅｎｋｉ ｃｌｕｂ</t>
+  </si>
+  <si>
+    <t>目黒区上目黒４－８－７　アトリウム稲荷坂Ⅰ</t>
+  </si>
+  <si>
+    <t>1311205619</t>
+  </si>
+  <si>
+    <t>医心館 訪問介護ステーション 祖師谷</t>
+  </si>
+  <si>
+    <t>世田谷区祖師谷１－２２－２６</t>
+  </si>
+  <si>
+    <t>1311205627</t>
+  </si>
+  <si>
+    <t>株式会社京</t>
+  </si>
+  <si>
+    <t>ケアサービス　都</t>
+  </si>
+  <si>
+    <t>世田谷区桜丘５－４４－７　６０２</t>
+  </si>
+  <si>
+    <t>1311301665</t>
+  </si>
+  <si>
+    <t>フォース株式会社</t>
+  </si>
+  <si>
+    <t>訪問介護　みやび</t>
+  </si>
+  <si>
+    <t>渋谷区初台１－４５－２　プライムメゾン初台６０１</t>
+  </si>
+  <si>
+    <t>1311602112</t>
+  </si>
+  <si>
+    <t>株式会社ｇｒｏｗ　ｐｌａｃｅ</t>
+  </si>
+  <si>
+    <t>ユースタイルケア　豊島センター</t>
+  </si>
+  <si>
+    <t>豊島区池袋本町３－２６－１２　豊島ビル２０１</t>
+  </si>
+  <si>
+    <t>1311801755</t>
+  </si>
+  <si>
+    <t>株式会社Ｖｉｖａｃｅ</t>
+  </si>
+  <si>
+    <t>Ｖｉｖａｃｅ</t>
+  </si>
+  <si>
+    <t>荒川区荒川６－５８－５　サトウビル１０１</t>
+  </si>
+  <si>
+    <t>1312004920</t>
+  </si>
+  <si>
+    <t>セントケアＤＸ富士見台</t>
+  </si>
+  <si>
+    <t>練馬区中村北４－１４－２</t>
+  </si>
+  <si>
+    <t>1312004938</t>
+  </si>
+  <si>
+    <t>フォーベル合同会社</t>
+  </si>
+  <si>
+    <t>訪問介護事業所　ここみ</t>
+  </si>
+  <si>
+    <t>練馬区豊玉北６－６－１１　ｔａｃマンション１０１</t>
+  </si>
+  <si>
+    <t>1312105305</t>
+  </si>
+  <si>
+    <t>ゆめかケア　北千住</t>
+  </si>
+  <si>
+    <t>足立区千住３－６　ランドステージ北千住ジョイフロント１３０６</t>
+  </si>
+  <si>
+    <t>1313101519</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 仙川 訪問介護事業所</t>
+  </si>
+  <si>
+    <t>調布市若葉町２－１４－１</t>
+  </si>
+  <si>
+    <t>1313901132</t>
+  </si>
+  <si>
+    <t>株式会社和み</t>
+  </si>
+  <si>
+    <t>訪問介護　和みケア</t>
+  </si>
+  <si>
+    <t>西東京市ひばりが丘北３－３－２９－４０２</t>
+  </si>
+  <si>
+    <t>1314800382</t>
+  </si>
+  <si>
+    <t>合同会社ヘルパーステーションつばさ</t>
+  </si>
+  <si>
+    <t>ヘルパーステーションつばさ</t>
+  </si>
+  <si>
+    <t>稲城市平尾４－６０－７</t>
+  </si>
+  <si>
+    <t>1311201279</t>
+  </si>
+  <si>
+    <t>株式会社亀右衛門</t>
+  </si>
+  <si>
+    <t>世田谷区三軒茶屋１－３５－１　三軒茶屋ゴールデンビル２０３</t>
+  </si>
+  <si>
+    <t>1311401895</t>
+  </si>
+  <si>
+    <t>日本リック株式会社</t>
+  </si>
+  <si>
+    <t>日本リック総合支援事業所　りんく中野</t>
+  </si>
+  <si>
+    <t>中野区中央４－２１－１８　コリンズ１４ビル１階</t>
+  </si>
+  <si>
+    <t>1311402042</t>
+  </si>
+  <si>
+    <t>日本リック総合支援事業所　りんく野方</t>
+  </si>
+  <si>
+    <t>中野区野方５－２９－１０　アネックスノガタ１階</t>
+  </si>
+  <si>
+    <t>1312105313</t>
+  </si>
+  <si>
+    <t>合同会社志縁</t>
+  </si>
+  <si>
+    <t>ヘルパーステーションしえん</t>
+  </si>
+  <si>
+    <t>足立区青井５－１８－６　日比谷レジデンス７０５</t>
+  </si>
+  <si>
+    <t>1311103905</t>
+  </si>
+  <si>
+    <t>有限会社エスエヌ企画</t>
+  </si>
+  <si>
+    <t>生活介護　まぁーち蒲田</t>
+  </si>
+  <si>
+    <t>大田区西蒲田８－３－６　橋本ビル４Ｆ</t>
+  </si>
+  <si>
+    <t>1311301681</t>
+  </si>
+  <si>
+    <t>渋谷区</t>
+  </si>
+  <si>
+    <t>ＳｅａｍｌｅｓｓＳｕｐｐｏｒｔＬａｂｓインフィニティ</t>
+  </si>
+  <si>
+    <t>渋谷区神宮前３－１８－３３</t>
+  </si>
+  <si>
+    <t>1312105339</t>
+  </si>
+  <si>
+    <t>生活介護事業所　らっこかん６号館</t>
+  </si>
+  <si>
+    <t>足立区千住大川町３６－１３太田ビル２階</t>
+  </si>
+  <si>
+    <t>1311301673</t>
+  </si>
+  <si>
+    <t>Seamless Support Labsフレックス</t>
+  </si>
+  <si>
+    <t>1312203191</t>
+  </si>
+  <si>
+    <t>ショートステイ雅</t>
+  </si>
+  <si>
+    <t>1314900661</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人秋川流域生活支援ネットワーク</t>
+  </si>
+  <si>
+    <t>ともる</t>
+  </si>
+  <si>
+    <t>あきる野市渕上字上字開戸上２４９</t>
+  </si>
+  <si>
+    <t>自立訓練(機能訓練)</t>
+  </si>
+  <si>
+    <t>ＳｅａｍｌｅｓｓＳｕｐｐｏｒｔＬａｂｓアドバンス</t>
+  </si>
+  <si>
+    <t>1311503682</t>
+  </si>
+  <si>
+    <t>株式会社Ｖｉｌｉｎｇ</t>
+  </si>
+  <si>
+    <t>いちきゅうリワーク</t>
+  </si>
+  <si>
+    <t>杉並区上荻１－５－８直長ビル２階</t>
+  </si>
+  <si>
+    <t>1310701816</t>
+  </si>
+  <si>
+    <t>Ｓｎｏｗ　Ｓｏｕｔｈ合同会社</t>
+  </si>
+  <si>
+    <t>RE:Bright 押上オフィス</t>
+  </si>
+  <si>
+    <t>墨田区押上２－３３－９　クラウンマンション曳舟２０１号室</t>
+  </si>
+  <si>
+    <t>1311402133</t>
+  </si>
+  <si>
+    <t>ユースタイルワークス 中野坂上</t>
+  </si>
+  <si>
+    <t>中野区中央１－３５－６レッチフィールド中野坂上ビル９Ｆ</t>
+  </si>
+  <si>
+    <t>1310100878</t>
+  </si>
+  <si>
+    <t>株式会社ＣＬＡＺｅｃｔ.Ｐｌｕｓ</t>
+  </si>
+  <si>
+    <t>ランパートアカデミー</t>
+  </si>
+  <si>
+    <t>千代田区岩本町１－９－２　BizSquare神田Ｂ１Ｆ・１Ｆ</t>
+  </si>
+  <si>
+    <t>1310501281</t>
+  </si>
+  <si>
+    <t>株式会社関東ＩＢＩＳ</t>
+  </si>
+  <si>
+    <t>アイビス文京</t>
+  </si>
+  <si>
+    <t>文京区本郷３－１３－１１　恩田ビルＢ１階</t>
+  </si>
+  <si>
+    <t>1312105321</t>
+  </si>
+  <si>
+    <t>株式会社小泉製作所</t>
+  </si>
+  <si>
+    <t>就労継続支援Ｂ型事業所　ビットバイビット</t>
+  </si>
+  <si>
+    <t>足立区梅田４－７－１３</t>
+  </si>
+  <si>
+    <t>1312203209</t>
+  </si>
+  <si>
+    <t>一般社団法人Ｎａｔｕｒａｌ</t>
+  </si>
+  <si>
+    <t>Commemoi（コムモア）</t>
+  </si>
+  <si>
+    <t>葛飾区高砂１－３－１</t>
+  </si>
+  <si>
+    <t>1312601279</t>
+  </si>
+  <si>
+    <t>社会福祉法人武蔵野千川福祉会</t>
+  </si>
+  <si>
+    <t>Beeワークス</t>
+  </si>
+  <si>
+    <t>武蔵野市境２－２１－１３</t>
+  </si>
+  <si>
+    <t>1321103812</t>
+  </si>
+  <si>
+    <t>株式会社風鈴草</t>
+  </si>
+  <si>
+    <t>みらいハーモニー</t>
+  </si>
+  <si>
+    <t>大田区萩中２－１３－１４シャンテ糀谷１０２号室</t>
+  </si>
+  <si>
+    <t>1321503318</t>
+  </si>
+  <si>
+    <t>一般社団法人るるいえ</t>
+  </si>
+  <si>
+    <t>レムリアホーム</t>
+  </si>
+  <si>
+    <t>杉並区高円寺南１－２０－１６ジェイドハウス５０５</t>
+  </si>
+  <si>
+    <t>1322004266</t>
+  </si>
+  <si>
+    <t>株式会社田治</t>
+  </si>
+  <si>
+    <t>いっぽハウスねりま</t>
+  </si>
+  <si>
+    <t>練馬区桜台４－１９－２１ＨＥＩＭ　ＡＫＥＢＯＮＯ　Ⅰ　１階</t>
+  </si>
+  <si>
+    <t>1323901031</t>
+  </si>
+  <si>
+    <t>社会福祉法人田無の会</t>
+  </si>
+  <si>
+    <t>わたげ荘</t>
+  </si>
+  <si>
+    <t>西東京市向台町３－１－９</t>
+  </si>
+  <si>
+    <t>1324300639</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人ソエル</t>
+  </si>
+  <si>
+    <t>グループホームエルデ</t>
+  </si>
+  <si>
+    <t>東大和市仲原４－２２－２０</t>
+  </si>
+  <si>
+    <t>1324400710</t>
+  </si>
+  <si>
+    <t>合同会社Ｒ・Ｄ・Ｇ</t>
+  </si>
+  <si>
+    <t>曻龍會舘</t>
+  </si>
+  <si>
+    <t>清瀬市元町２－２３－２</t>
+  </si>
+  <si>
+    <t>1324800299</t>
+  </si>
+  <si>
+    <t>ＳＩホールディングス株式会社</t>
+  </si>
+  <si>
+    <t>ソーシャルインクルーホーム稲城坂浜</t>
+  </si>
+  <si>
+    <t>稲城市坂浜２３７５－２</t>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>1310802572</t>
-[...974 lines deleted...]
-    <t>稲城市東長沼２１０９－７　マンションオリーザ１０３</t>
+    <t>1310403058</t>
+  </si>
+  <si>
+    <t>株式会社ＣｌｅａｎＬｉｆｅ</t>
+  </si>
+  <si>
+    <t>訪問介護花贈り</t>
+  </si>
+  <si>
+    <t>新宿区新小川町４－１６　飯田橋プラレールビル２階</t>
+  </si>
+  <si>
+    <t>1310601529</t>
+  </si>
+  <si>
+    <t>株式会社カンケイ舎</t>
+  </si>
+  <si>
+    <t>クローバーケアステーション浅草</t>
+  </si>
+  <si>
+    <t>台東区浅草２－２７－９　クレッセンコート浅草１０３</t>
+  </si>
+  <si>
+    <t>1311301699</t>
+  </si>
+  <si>
+    <t>株式会社エンプレシャス</t>
+  </si>
+  <si>
+    <t>エンプレシャス代々木</t>
+  </si>
+  <si>
+    <t>渋谷区代々木３－３３－１０　メゾンヨーラク２０３</t>
+  </si>
+  <si>
+    <t>1311904203</t>
+  </si>
+  <si>
+    <t>Stella株式会社</t>
+  </si>
+  <si>
+    <t>Ｓｔｅｌｌａ</t>
+  </si>
+  <si>
+    <t>板橋区小豆沢１－３－５</t>
+  </si>
+  <si>
+    <t>1312004946</t>
+  </si>
+  <si>
+    <t>株式会社ＦＴＳ</t>
+  </si>
+  <si>
+    <t>ヘルパーステーション　Ｓａｎｇｏ</t>
+  </si>
+  <si>
+    <t>練馬区大泉学園町５－１０－３６　サングリーンＢ１０２</t>
+  </si>
+  <si>
+    <t>1312105347</t>
+  </si>
+  <si>
+    <t>合同会社ｔａｓｋ　ａｇｅｎｔ</t>
+  </si>
+  <si>
+    <t>なないろかいご</t>
+  </si>
+  <si>
+    <t>足立区保木間１－１９－２　プラセール竹の塚１階</t>
+  </si>
+  <si>
+    <t>1312105354</t>
+  </si>
+  <si>
+    <t>合同会社マインドマークス</t>
+  </si>
+  <si>
+    <t>訪問介護ユアテック</t>
+  </si>
+  <si>
+    <t>足立区保木間４－１３－１５　プチメゾン五幸３０４</t>
+  </si>
+  <si>
+    <t>1312203217</t>
+  </si>
+  <si>
+    <t>アイ・フィールド株式会社</t>
+  </si>
+  <si>
+    <t>ケアサービス３９</t>
+  </si>
+  <si>
+    <t>葛飾区柴又１－３７－２</t>
+  </si>
+  <si>
+    <t>1312304734</t>
+  </si>
+  <si>
+    <t>総合介護サービス合同会社</t>
+  </si>
+  <si>
+    <t>訪問介護事業所　総合介護サービス　平井店</t>
+  </si>
+  <si>
+    <t>江戸川区平井４－５－８　ＮＳビル２０１</t>
+  </si>
+  <si>
+    <t>1312601287</t>
+  </si>
+  <si>
+    <t>株式会社Ｌｉｂｅｒｔｙ</t>
+  </si>
+  <si>
+    <t>リバティ</t>
+  </si>
+  <si>
+    <t>武蔵野市中町２－６－２</t>
+  </si>
+  <si>
+    <t>1312203225</t>
+  </si>
+  <si>
+    <t>短期入所クライス葛飾南水元</t>
+  </si>
+  <si>
+    <t>葛飾区南水元１－３－２９</t>
+  </si>
+  <si>
+    <t>1314900679</t>
+  </si>
+  <si>
+    <t>社会福祉法人雲柱社</t>
+  </si>
+  <si>
+    <t>かがわの家ジュピター短期入所</t>
+  </si>
+  <si>
+    <t>あきる野市野辺２９３－２</t>
+  </si>
+  <si>
+    <t>1310201031</t>
+  </si>
+  <si>
+    <t>株式会社リヴァ</t>
+  </si>
+  <si>
+    <t>双極はたらくチャレンジ東京</t>
+  </si>
+  <si>
+    <t>中央区日本橋浜町３丁目１９番３号　ムゲン日本橋ビル２Ｆ</t>
+  </si>
+  <si>
+    <t>1310701824</t>
+  </si>
+  <si>
+    <t>伊藤忠ユニダス株式会社</t>
+  </si>
+  <si>
+    <t>ユニダス ヴィレッジ</t>
+  </si>
+  <si>
+    <t>墨田区菊川２－３－６菊川栄光ビル４階</t>
+  </si>
+  <si>
+    <t>1310101009</t>
+  </si>
+  <si>
+    <t>スマイルパートナーズ株式会社</t>
+  </si>
+  <si>
+    <t>ONEGAME 秋葉原</t>
+  </si>
+  <si>
+    <t>千代田区東神田２丁目７番１号広部ミヤケビル４階</t>
+  </si>
+  <si>
+    <t>1311503690</t>
+  </si>
+  <si>
+    <t>スタジオてくてく　高円寺</t>
+  </si>
+  <si>
+    <t>杉並区高円寺北２－１－２４Core高円寺ビル２階</t>
+  </si>
+  <si>
+    <t>1311904211</t>
+  </si>
+  <si>
+    <t>一般社団法人たすく</t>
+  </si>
+  <si>
+    <t>KoKoColor上板橋</t>
+  </si>
+  <si>
+    <t>板橋区常盤台４－３７－３－１階</t>
+  </si>
+  <si>
+    <t>1312701343</t>
+  </si>
+  <si>
+    <t>一般社団法人ＡＬＢＡ</t>
+  </si>
+  <si>
+    <t>Abbey Road</t>
+  </si>
+  <si>
+    <t>三鷹市上連雀８－１８－１５　１Ｆ</t>
+  </si>
+  <si>
+    <t>1313501452</t>
+  </si>
+  <si>
+    <t>FLASH Company合同会社</t>
+  </si>
+  <si>
+    <t>スタジオてくてく　高幡不動</t>
+  </si>
+  <si>
+    <t>日野市高幡２番２１　川野医療ビル3Ｆ</t>
+  </si>
+  <si>
+    <t>1311301707</t>
+  </si>
+  <si>
+    <t>株式会社スタートライン</t>
+  </si>
+  <si>
+    <t>FITIME渋谷</t>
+  </si>
+  <si>
+    <t>渋谷区東１丁目２６番３０号ＳＨＩＢＵＹＡ　ＥＡＳＴ　ＢＬＤＧ．２階</t>
+  </si>
+  <si>
+    <t>1313101527</t>
+  </si>
+  <si>
+    <t>調布市国領町７丁目３４番地１</t>
+  </si>
+  <si>
+    <t>1320901331</t>
+  </si>
+  <si>
+    <t>株式会社土屋</t>
+  </si>
+  <si>
+    <t>土屋の里　品川</t>
+  </si>
+  <si>
+    <t>1322104686</t>
+  </si>
+  <si>
+    <t>一般社団法人ぷれいず</t>
+  </si>
+  <si>
+    <t>ルアナ</t>
+  </si>
+  <si>
+    <t>足立区梅田６－３３－６第１３６新井ビルＢ棟２０１</t>
+  </si>
+  <si>
+    <t>1322104694</t>
+  </si>
+  <si>
+    <t>一般社団法人心泉</t>
+  </si>
+  <si>
+    <t>障がい者グループホーム　らっこはうす</t>
+  </si>
+  <si>
+    <t>足立区本木西町１１－１５</t>
+  </si>
+  <si>
+    <t>1322202928</t>
+  </si>
+  <si>
+    <t>ＭＩＲＡＩ　ｓｔａｔｉｏｎ株式会社</t>
+  </si>
+  <si>
+    <t>MIRAIレジデンス</t>
+  </si>
+  <si>
+    <t>1322202944</t>
+  </si>
+  <si>
+    <t>クライスハイム葛飾南水元事業所</t>
+  </si>
+  <si>
+    <t>1322202951</t>
+  </si>
+  <si>
+    <t>一般社団法人ｏｎｅｎｅｓｓ</t>
+  </si>
+  <si>
+    <t>わおん障がい者グループホームお花茶屋</t>
+  </si>
+  <si>
+    <t>葛飾区白鳥３－６－１５</t>
+  </si>
+  <si>
+    <t>1322304237</t>
+  </si>
+  <si>
+    <t>ＥＣ合同会社</t>
+  </si>
+  <si>
+    <t>Mirai</t>
+  </si>
+  <si>
+    <t>江戸川区＊</t>
+  </si>
+  <si>
+    <t>1324900602</t>
+  </si>
+  <si>
+    <t>かがわの家ジュピター</t>
+  </si>
+  <si>
+    <t>1310403066</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 信濃町訪問介護事業所</t>
+  </si>
+  <si>
+    <t>新宿区南元町１４－７</t>
+  </si>
+  <si>
+    <t>1310501299</t>
+  </si>
+  <si>
+    <t>ヘルパーステーションのびしろ</t>
+  </si>
+  <si>
+    <t>文京区本郷４－１６－６　天翔オフィス１３０１</t>
+  </si>
+  <si>
+    <t>1312004953</t>
+  </si>
+  <si>
+    <t>アースサポート株式会社</t>
+  </si>
+  <si>
+    <t>アースサポート富士見台</t>
+  </si>
+  <si>
+    <t>練馬区貫井１－２９－１０</t>
+  </si>
+  <si>
+    <t>1312105362</t>
+  </si>
+  <si>
+    <t>株式会社日本介護センター</t>
+  </si>
+  <si>
+    <t>日介センター保木間</t>
+  </si>
+  <si>
+    <t>足立区保木間１－２９－１２</t>
+  </si>
+  <si>
+    <t>1312203233</t>
+  </si>
+  <si>
+    <t>合同会社フェニックス</t>
+  </si>
+  <si>
+    <t>訪問介護事業所つなぐ</t>
+  </si>
+  <si>
+    <t>葛飾区新小岩２－３１－３　大場マンション２０２</t>
+  </si>
+  <si>
+    <t>1312203241</t>
+  </si>
+  <si>
+    <t>株式会社ＳＯＩＮ</t>
+  </si>
+  <si>
+    <t>ソワン青戸訪問介護センター</t>
+  </si>
+  <si>
+    <t>葛飾区青戸３－３７－３　サンティージュビル３号室</t>
+  </si>
+  <si>
+    <t>1312304742</t>
+  </si>
+  <si>
+    <t>７７株式会社</t>
+  </si>
+  <si>
+    <t>光輝訪問ケア</t>
+  </si>
+  <si>
+    <t>江戸川区西小岩１－３０－１１　ハイホーム沖田３０５</t>
+  </si>
+  <si>
+    <t>1313601096</t>
+  </si>
+  <si>
+    <t>株式会社ベストケア・パートナーズ</t>
+  </si>
+  <si>
+    <t>みつば訪問介護　秋津</t>
+  </si>
+  <si>
+    <t>東村山市秋津町５－１５－７－１０１</t>
+  </si>
+  <si>
+    <t>1310402647</t>
+  </si>
+  <si>
+    <t>株式会社千和富士</t>
+  </si>
+  <si>
+    <t>新宿訪問介護センター</t>
+  </si>
+  <si>
+    <t>新宿区大久保１－１２－３－４０４</t>
+  </si>
+  <si>
+    <t>1312000217</t>
+  </si>
+  <si>
+    <t>社会福祉法人ハッピーネット</t>
+  </si>
+  <si>
+    <t>ゆめの園春日町ヘルパーステーション</t>
+  </si>
+  <si>
+    <t>練馬区春日町５－３３－３３　ＮＣビル２階</t>
+  </si>
+  <si>
+    <t>1312105370</t>
+  </si>
+  <si>
+    <t>ショートステイ　らっこはうす</t>
+  </si>
+  <si>
+    <t>1314100403</t>
+  </si>
+  <si>
+    <t>株式会社ココン</t>
+  </si>
+  <si>
+    <t>短期入所施設　アムール　福生</t>
+  </si>
+  <si>
+    <t>福生市熊川６０９－１</t>
+  </si>
+  <si>
+    <t>1315000347</t>
+  </si>
+  <si>
+    <t>ショートステイ　心之泉羽村</t>
+  </si>
+  <si>
+    <t>羽村市緑ケ丘４－１０－１０リーブルファイン羽村緑ヶ丘１０１号室</t>
+  </si>
+  <si>
+    <t>1310302094</t>
+  </si>
+  <si>
+    <t>ニューロリワーク　赤坂センター</t>
+  </si>
+  <si>
+    <t>港区赤坂２－２０－６　アズ赤坂ビルディング２階</t>
+  </si>
+  <si>
+    <t>1310403074</t>
+  </si>
+  <si>
+    <t>株式会社Ａｗａｒｅｆｙ</t>
+  </si>
+  <si>
+    <t>アウェアファイ リワーク 新宿早稲田</t>
+  </si>
+  <si>
+    <t>新宿区早稲田町６７番地　早稲田クローバービル２階</t>
+  </si>
+  <si>
+    <t>1310101017</t>
+  </si>
+  <si>
+    <t>ＶＡＬＴ　ＪＡＰＡＮ　ＤＩＣ株式会社</t>
+  </si>
+  <si>
+    <t>ＮＥＸＴ　ＨＥＲＯ　ＤＩＣ丸の内</t>
+  </si>
+  <si>
+    <t>千代田区大手町２－２－１　新大手町ビル１Ｆ　１０７区―Ｄ</t>
+  </si>
+  <si>
+    <t>1312901752</t>
+  </si>
+  <si>
+    <t>ｓｔａｒｒｙ　ｓｋｙ　ｔｒａｉｎ合同会社</t>
+  </si>
+  <si>
+    <t>ことのは</t>
+  </si>
+  <si>
+    <t>府中市寿町３－１０－７　第２メゾン藤２０１</t>
+  </si>
+  <si>
+    <t>1322304245</t>
+  </si>
+  <si>
+    <t>グループホームよつば　小岩事業所</t>
+  </si>
+  <si>
+    <t>江戸川区東小岩５－１０－２</t>
+  </si>
+  <si>
+    <t>1322901602</t>
+  </si>
+  <si>
+    <t>株式会社ソリチュード</t>
+  </si>
+  <si>
+    <t>ＧＨソリチュードＡ</t>
+  </si>
+  <si>
+    <t>府中市＊</t>
+  </si>
+  <si>
+    <t>1323300770</t>
+  </si>
+  <si>
+    <t>一般社団法人ココペリ</t>
+  </si>
+  <si>
+    <t>グループホームれもんいろ</t>
+  </si>
+  <si>
+    <t>小金井市前原町４－２２－１５</t>
+  </si>
+  <si>
+    <t>1323300788</t>
+  </si>
+  <si>
+    <t>一般社団法人そらにすむ</t>
+  </si>
+  <si>
+    <t>そらのいえ緑町</t>
+  </si>
+  <si>
+    <t>小金井市緑町３－１０－３３</t>
+  </si>
+  <si>
+    <t>1324500923</t>
+  </si>
+  <si>
+    <t>一般社団法人多幸</t>
+  </si>
+  <si>
+    <t>ＴＯＫＹＯ　Ｓｍｉｌｅ</t>
+  </si>
+  <si>
+    <t>東久留米市中央町５－２－１７</t>
+  </si>
+  <si>
+    <t>1330301886</t>
+  </si>
+  <si>
+    <t>一般社団法人樹</t>
+  </si>
+  <si>
+    <t>ＭＫＳ</t>
+  </si>
+  <si>
+    <t>港区六本木７－３－８　永谷ヒルプラザ六本木８１０</t>
+  </si>
+  <si>
+    <t>1331601227</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人このは</t>
+  </si>
+  <si>
+    <t>相談支援事業所　ガーデニング</t>
+  </si>
+  <si>
+    <t>豊島区南長崎５－２６－１３　２階</t>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="10"/>
   </si>
   <si>
-    <t>事業所番号</t>
-    <phoneticPr fontId="11"/>
+    <t>1310802572</t>
+  </si>
+  <si>
+    <t>合同会社Ｐｌａｎ　Ｂ</t>
+  </si>
+  <si>
+    <t>なつみ訪問介護事業所</t>
+  </si>
+  <si>
+    <t>江東区千石２－８－１３　アーバンステラ四ツ目３０１</t>
+  </si>
+  <si>
+    <t>1311205635</t>
+  </si>
+  <si>
+    <t>イコール世田谷ヘルパーステーション</t>
+  </si>
+  <si>
+    <t>世田谷区世田谷４－１－１</t>
+  </si>
+  <si>
+    <t>1311904229</t>
+  </si>
+  <si>
+    <t>医心館　訪問介護ステーション　上板橋</t>
+  </si>
+  <si>
+    <t>板橋区上板橋２－５－８</t>
+  </si>
+  <si>
+    <t>1312004961</t>
+  </si>
+  <si>
+    <t>ＣＬＡＳＷＥＬＬ 下石神井訪問介護事業所</t>
+  </si>
+  <si>
+    <t>練馬区下石神井２－３３－３</t>
+  </si>
+  <si>
+    <t>1312105388</t>
+  </si>
+  <si>
+    <t>株式会社小雪</t>
+  </si>
+  <si>
+    <t>ラポール訪問介護</t>
+  </si>
+  <si>
+    <t>足立区小台１－６－３</t>
+  </si>
+  <si>
+    <t>1312203258</t>
+  </si>
+  <si>
+    <t>株式会社Ｃａｒｅ１ｓｔ</t>
+  </si>
+  <si>
+    <t>Ｃａｒｅ１ｓｔ</t>
+  </si>
+  <si>
+    <t>葛飾区亀有２－６７－１１－１０３</t>
+  </si>
+  <si>
+    <t>1313000620</t>
+  </si>
+  <si>
+    <t>めぐみ福祉サービス株式会社</t>
+  </si>
+  <si>
+    <t>昭島市代官山１－６－５</t>
+  </si>
+  <si>
+    <t>1313203083</t>
+  </si>
+  <si>
+    <t>グローウィン有限会社</t>
+  </si>
+  <si>
+    <t>アシストライフ２４</t>
+  </si>
+  <si>
+    <t>町田市森野２－２５－９－２１４</t>
+  </si>
+  <si>
+    <t>1314600642</t>
+  </si>
+  <si>
+    <t>合同会社Ｍ．Ｓ．ＮＵＲＳＩＮＧ　ＣＡＲＥ</t>
+  </si>
+  <si>
+    <t>訪問介護ＣＲＡＣＫ　ＵＰ</t>
+  </si>
+  <si>
+    <t>武蔵村山市大南３－６９－２５</t>
+  </si>
+  <si>
+    <t>1311001638</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人ガブリエル</t>
+  </si>
+  <si>
+    <t>ガブリエル　ｒｉｋｕ</t>
+  </si>
+  <si>
+    <t>目黒区目黒４－１０－６－３０１</t>
+  </si>
+  <si>
+    <t>1310901721</t>
+  </si>
+  <si>
+    <t>東京トータルサポート株式会社</t>
+  </si>
+  <si>
+    <t>スキップ</t>
+  </si>
+  <si>
+    <t>品川区東大井５－２－７　磯部ビル３０３</t>
+  </si>
+  <si>
+    <t>1311903924</t>
+  </si>
+  <si>
+    <t>合同会社和佳</t>
+  </si>
+  <si>
+    <t>ケアワーク板橋</t>
+  </si>
+  <si>
+    <t>板橋区仲町２２－３　津軽ハイツ２０１</t>
+  </si>
+  <si>
+    <t>小平市小川町２－１３４１－１　第二サンライズマリー１０３</t>
+  </si>
+  <si>
+    <t>1315000024</t>
+  </si>
+  <si>
+    <t>株式会社ケアサービスひかり</t>
+  </si>
+  <si>
+    <t>ひかり指定訪問介護事業所</t>
+  </si>
+  <si>
+    <t>羽村市小作台１－３－９　宇津木ビル２０１</t>
+  </si>
+  <si>
+    <t>1311503708</t>
+  </si>
+  <si>
+    <t>特別養護老人ホームサンフレンズ善福寺</t>
+  </si>
+  <si>
+    <t>杉並区善福寺３－２７－１１</t>
+  </si>
+  <si>
+    <t>1312105396</t>
+  </si>
+  <si>
+    <t>ＲＪソーシャルケア東京株式会社</t>
+  </si>
+  <si>
+    <t>リビットホーム足立六町（短期入所）</t>
+  </si>
+  <si>
+    <t>1312801051</t>
+  </si>
+  <si>
+    <t>株式会社ＩＮＮＯＶＥＬ　ＨＥＡＬＴＨＣＡＲＥ</t>
+  </si>
+  <si>
+    <t>グループホームイノベル青梅</t>
+  </si>
+  <si>
+    <t>青梅市今井３－２４－１</t>
+  </si>
+  <si>
+    <t>1314500958</t>
+  </si>
+  <si>
+    <t>グループホームイノベル東久留米</t>
+  </si>
+  <si>
+    <t>東久留米市八幡町２－７－４４</t>
+  </si>
+  <si>
+    <t>1311301582</t>
+  </si>
+  <si>
+    <t>株式会社トーマス</t>
+  </si>
+  <si>
+    <t>イーネクスト渋谷</t>
+  </si>
+  <si>
+    <t>渋谷区幡ヶ谷3-20-2　TSビル301</t>
+  </si>
+  <si>
+    <t>1310403082</t>
+  </si>
+  <si>
+    <t>株式会社ＨＡＮＤＩＣＡＰ　ＣＬＯＵＤ</t>
+  </si>
+  <si>
+    <t>エラビバ就労移行　新宿センター</t>
+  </si>
+  <si>
+    <t>新宿区西新宿７－２１－１　新宿ロイヤルビル７階</t>
+  </si>
+  <si>
+    <t>1310101025</t>
+  </si>
+  <si>
+    <t>株式会社ＴＮコミュニケーションズ</t>
+  </si>
+  <si>
+    <t>プラスアルファⅢ</t>
+  </si>
+  <si>
+    <t>千代田区鍛冶町２－７－２　後藤ビル５階</t>
+  </si>
+  <si>
+    <t>1311205643</t>
+  </si>
+  <si>
+    <t>ＡＨＣグループ株式会社</t>
+  </si>
+  <si>
+    <t>パパゲーノ Work＆Recovery 用賀</t>
+  </si>
+  <si>
+    <t>世田谷区用賀４－９－１２　A-stage用賀　５階</t>
+  </si>
+  <si>
+    <t>1321702100</t>
+  </si>
+  <si>
+    <t>株式会社ＮＩＫＩterrace</t>
+  </si>
+  <si>
+    <t>障がい者グループホーム NIKI terrace</t>
+  </si>
+  <si>
+    <t>1322104702</t>
+  </si>
+  <si>
+    <t>株式が社ポシェット</t>
+  </si>
+  <si>
+    <t>ああす鹿浜</t>
+  </si>
+  <si>
+    <t>足立区鹿浜４－１８－７</t>
+  </si>
+  <si>
+    <t>1322104710</t>
+  </si>
+  <si>
+    <t>リビットホーム足立六町</t>
+  </si>
+  <si>
+    <t>1322104728</t>
+  </si>
+  <si>
+    <t>株式会社ミノアカ</t>
+  </si>
+  <si>
+    <t>MINOAKA</t>
+  </si>
+  <si>
+    <t>足立区伊興本町１－１４－２</t>
+  </si>
+  <si>
+    <t>1322800952</t>
+  </si>
+  <si>
+    <t>1324500931</t>
+  </si>
+  <si>
+    <t>1310101033</t>
+  </si>
+  <si>
+    <t>一般財団法人社会福祉会</t>
+  </si>
+  <si>
+    <t>社会福祉会訪問介護ステーション</t>
+  </si>
+  <si>
+    <t>千代田区外神田２－３－１</t>
+  </si>
+  <si>
+    <t>1311205650</t>
+  </si>
+  <si>
+    <t>ＢＢラボ合同会社</t>
+  </si>
+  <si>
+    <t>あいケアサービス　成城店</t>
+  </si>
+  <si>
+    <t>世田谷区成城８－１０－５　１階</t>
+  </si>
+  <si>
+    <t>1311301715</t>
+  </si>
+  <si>
+    <t>株式会社オルカ</t>
+  </si>
+  <si>
+    <t>介護事業所オルカ</t>
+  </si>
+  <si>
+    <t>渋谷区千駄ヶ谷５－２１－８　代々木第１０下田ビル４階</t>
+  </si>
+  <si>
+    <t>1311301723</t>
+  </si>
+  <si>
+    <t>ユースタイルケア　神宮　訪問介護</t>
+  </si>
+  <si>
+    <t>渋谷区初台２－５－２１　初台富士ハイツ１０４</t>
+  </si>
+  <si>
+    <t>1311402141</t>
+  </si>
+  <si>
+    <t>合同会社ＢＥＳＴ　ＬＩＦＥ</t>
+  </si>
+  <si>
+    <t>ハピフル訪問介護　新中野</t>
+  </si>
+  <si>
+    <t>中野区本町５－４８－７　ニューウェルハイツ中野３０４</t>
+  </si>
+  <si>
+    <t>1311503716</t>
+  </si>
+  <si>
+    <t>日本リック総合支援事業所　りんく杉並</t>
+  </si>
+  <si>
+    <t>杉並区下井草５－１８－６　福田屋ビル２０１</t>
+  </si>
+  <si>
+    <t>1311503724</t>
+  </si>
+  <si>
+    <t>社会福祉法人一粒</t>
+  </si>
+  <si>
+    <t>居宅介護事業所トモニー</t>
+  </si>
+  <si>
+    <t>杉並区下井草４－３０－１</t>
+  </si>
+  <si>
+    <t>1311702706</t>
+  </si>
+  <si>
+    <t>家族支援株式会社</t>
+  </si>
+  <si>
+    <t>東京療育・家族支援居宅サービス</t>
+  </si>
+  <si>
+    <t>北区赤羽２－４７－２　貴正ハイツ１０１</t>
+  </si>
+  <si>
+    <t>1311904237</t>
+  </si>
+  <si>
+    <t>パラレルアシスト株式会社</t>
+  </si>
+  <si>
+    <t>パラアシステーション</t>
+  </si>
+  <si>
+    <t>板橋区板橋３－３５－５　メゾン島田１０１</t>
+  </si>
+  <si>
+    <t>1312004979</t>
+  </si>
+  <si>
+    <t>医心館　訪問介護ステーション　中村橋</t>
+  </si>
+  <si>
+    <t>練馬区貫井１－３５－２</t>
+  </si>
+  <si>
+    <t>1312004987</t>
+  </si>
+  <si>
+    <t>合同会社三栗ケア介護事務所</t>
+  </si>
+  <si>
+    <t>三栗ケア</t>
+  </si>
+  <si>
+    <t>練馬区田柄２－１４－６</t>
+  </si>
+  <si>
+    <t>1312004995</t>
+  </si>
+  <si>
+    <t>東京ふれあい医療生活協同組合</t>
+  </si>
+  <si>
+    <t>ヘルパーステーションぬくもり</t>
+  </si>
+  <si>
+    <t>練馬区練馬１－１５－１　２階</t>
+  </si>
+  <si>
+    <t>1312105404</t>
+  </si>
+  <si>
+    <t>株式会社おうかのさと</t>
+  </si>
+  <si>
+    <t>重度訪問介護　椿のさと</t>
+  </si>
+  <si>
+    <t>足立区江北１－２５－２０　ＴＩＴハウスＣ棟２０３</t>
+  </si>
+  <si>
+    <t>1312105412</t>
+  </si>
+  <si>
+    <t>スターマインド株式会社</t>
+  </si>
+  <si>
+    <t>訪問介護センター　スターマインド</t>
+  </si>
+  <si>
+    <t>足立区東和２－９－２１　佐藤マンション１０３</t>
+  </si>
+  <si>
+    <t>1312203266</t>
+  </si>
+  <si>
+    <t>株式会社達富</t>
+  </si>
+  <si>
+    <t>鶴亀訪問介護くをん</t>
+  </si>
+  <si>
+    <t>1312304759</t>
+  </si>
+  <si>
+    <t>合同会社Ｋ＆Ｋサービス</t>
+  </si>
+  <si>
+    <t>絆　訪問介護サービス</t>
+  </si>
+  <si>
+    <t>江戸川区南小岩７－３７－５－１０１</t>
+  </si>
+  <si>
+    <t>1312304767</t>
+  </si>
+  <si>
+    <t>社会福祉法人東京栄和会</t>
+  </si>
+  <si>
+    <t>なぎさ和楽苑訪問介護</t>
+  </si>
+  <si>
+    <t>江戸川区西葛西８－１－１</t>
+  </si>
+  <si>
+    <t>1312304775</t>
+  </si>
+  <si>
+    <t>株式会社オリーブ</t>
+  </si>
+  <si>
+    <t>オリーブケア</t>
+  </si>
+  <si>
+    <t>江戸川区松江１－９－１０－１００１</t>
+  </si>
+  <si>
+    <t>1313300806</t>
+  </si>
+  <si>
+    <t>医心館　訪問介護ステーション　東小金井</t>
+  </si>
+  <si>
+    <t>小金井市緑町１－１－２０</t>
+  </si>
+  <si>
+    <t>1313401398</t>
+  </si>
+  <si>
+    <t>株式会社トモニ</t>
+  </si>
+  <si>
+    <t>小平市花小金井２－１６－９　ロイヤル花小金井１０２</t>
+  </si>
+  <si>
+    <t>1314700939</t>
+  </si>
+  <si>
+    <t>合同会社ライフイズ</t>
+  </si>
+  <si>
+    <t>訪問看護介護ステーションラフ</t>
+  </si>
+  <si>
+    <t>多摩市永山２－１４－６　アドラブールＫ２０２</t>
+  </si>
+  <si>
+    <t>1312901760</t>
+  </si>
+  <si>
+    <t>合同会社Ｌｉｎｋ－Ｓ</t>
+  </si>
+  <si>
+    <t>ヘルパー＆ナーシングケア　Ｌｉｎｋ－Ｓ</t>
+  </si>
+  <si>
+    <t>府中市本宿町１－３１－３１</t>
+  </si>
+  <si>
+    <t>1312901646</t>
+  </si>
+  <si>
+    <t>合同会社Ｃｏｒｋｓ</t>
+  </si>
+  <si>
+    <t>居宅介護事業所　Ｃｏｒｋｓ</t>
+  </si>
+  <si>
+    <t>国立市北２－１１－１１　西川ビル３０４</t>
+  </si>
+  <si>
+    <t>1310403132</t>
+  </si>
+  <si>
+    <t>株式会社クラ・ゼミ</t>
+  </si>
+  <si>
+    <t>1311503757</t>
+  </si>
+  <si>
+    <t>社会福祉法人恩賜財団東京都同胞援護会</t>
+  </si>
+  <si>
+    <t>リーフぽけっと</t>
+  </si>
+  <si>
+    <t>杉並区久我山１－８－３６</t>
+  </si>
+  <si>
+    <t>1312005000</t>
+  </si>
+  <si>
+    <t>社会福祉法人練馬区社会福祉協議会</t>
+  </si>
+  <si>
+    <t>白百合福祉作業所</t>
+  </si>
+  <si>
+    <t>練馬区石神井町５－１３－１０</t>
+  </si>
+  <si>
+    <t>1312304783</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人青洞の家</t>
+  </si>
+  <si>
+    <t>生活介護青洞の家</t>
+  </si>
+  <si>
+    <t>江戸川区南小岩３－１１－３</t>
+  </si>
+  <si>
+    <t>1313300814</t>
+  </si>
+  <si>
+    <t>エコールド・サンセリテ小金井</t>
+  </si>
+  <si>
+    <t>小金井市貫井北町２－１８－６</t>
+  </si>
+  <si>
+    <t>1311503732</t>
+  </si>
+  <si>
+    <t>リーフベース</t>
+  </si>
+  <si>
+    <t>1312501651</t>
+  </si>
+  <si>
+    <t>まんまるエルウィング</t>
+  </si>
+  <si>
+    <t>立川市錦町１－１－３１－２１２</t>
+  </si>
+  <si>
+    <t>1314200534</t>
+  </si>
+  <si>
+    <t>社会福祉法人足立邦栄会</t>
+  </si>
+  <si>
+    <t>えだまめ</t>
+  </si>
+  <si>
+    <t>狛江市中和泉３－２３－２３</t>
+  </si>
+  <si>
+    <t>1314700947</t>
+  </si>
+  <si>
+    <t>社会福祉法人時の会</t>
+  </si>
+  <si>
+    <t>さくらふぁみりあ</t>
+  </si>
+  <si>
+    <t>多摩市和田６－３３</t>
+  </si>
+  <si>
+    <t>1310403124</t>
+  </si>
+  <si>
+    <t>ゆたかカレッジ高田馬場キャンパス</t>
+  </si>
+  <si>
+    <t>新宿区高田馬場２－５－２４　メゾンドール高田馬場２０２</t>
+  </si>
+  <si>
+    <t>1312304791</t>
+  </si>
+  <si>
+    <t>ゆたかカレッジ江戸川キャンパス</t>
+  </si>
+  <si>
+    <t>江戸川区北小岩１－４－３　クラウンハイツ２階B号室</t>
+  </si>
+  <si>
+    <t>1312501669</t>
+  </si>
+  <si>
+    <t>立川市曙町１－１７－１　石川ビル２階</t>
+  </si>
+  <si>
+    <t>1312601154</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人ＫＩＴＡＲＵ</t>
+  </si>
+  <si>
+    <t>就労支援センターＫＩＴＡＲＵ</t>
+  </si>
+  <si>
+    <t>武蔵野市中町１－１９－２　矢島ビル２０１号室</t>
+  </si>
+  <si>
+    <t>新宿区西早稲田３-１７-２０ animo nisiwasedaⅡ　６階</t>
+  </si>
+  <si>
+    <t>1310802580</t>
+  </si>
+  <si>
+    <t>IT就労ビズウェル木場</t>
+  </si>
+  <si>
+    <t>江東区木場六丁目１０番６号</t>
+  </si>
+  <si>
+    <t>江戸川区江戸川区南小岩8-9-1　ゼオン南小岩1階100号室</t>
+  </si>
+  <si>
+    <t>立川市柴崎町2-3-17　第一東洋ビル５階</t>
+  </si>
+  <si>
+    <t>1310302102</t>
+  </si>
+  <si>
+    <t>株式会社ＬＡＬＯ</t>
+  </si>
+  <si>
+    <t>ＬＡＬＯ東京</t>
+  </si>
+  <si>
+    <t>港区浜松町１－９－１０　DaiwaA浜松町ビル８Ｆ</t>
+  </si>
+  <si>
+    <t>1310403108</t>
+  </si>
+  <si>
+    <t>株式会社Vision Works</t>
+  </si>
+  <si>
+    <t>Vision Works東新宿</t>
+  </si>
+  <si>
+    <t>新宿区新宿六丁目２６番８号　JMビル１階・２階</t>
+  </si>
+  <si>
+    <t>1310403116</t>
+  </si>
+  <si>
+    <t>社会福祉法人新宿区障害者福祉協会</t>
+  </si>
+  <si>
+    <t>ラバンス</t>
+  </si>
+  <si>
+    <t>新宿区高田馬場２－１４－５　ＫＭビル１階</t>
+  </si>
+  <si>
+    <t>1310901739</t>
+  </si>
+  <si>
+    <t>株式会社ULT</t>
+  </si>
+  <si>
+    <t>ラシクラボ大井町</t>
+  </si>
+  <si>
+    <t>品川区東大井５－７－１０クレストワンビル５階</t>
+  </si>
+  <si>
+    <t>1311104168</t>
+  </si>
+  <si>
+    <t>株式会社ライトサイン</t>
+  </si>
+  <si>
+    <t>ＣＯＰＬＵＳ ＳＴＥＰ 昭和島Ｂａｓｅ</t>
+  </si>
+  <si>
+    <t>大田区昭和島１－２－８－６Ｆ</t>
+  </si>
+  <si>
+    <t>1311104176</t>
+  </si>
+  <si>
+    <t>株式会社アクセス</t>
+  </si>
+  <si>
+    <t>「庵」</t>
+  </si>
+  <si>
+    <t>大田区本羽田二丁目１６－２３</t>
+  </si>
+  <si>
+    <t>1311104184</t>
+  </si>
+  <si>
+    <t>トリオキャリア株式会社</t>
+  </si>
+  <si>
+    <t>でじるみ東京大田</t>
+  </si>
+  <si>
+    <t>大田区千鳥２-３-２０K＆O会館１階</t>
+  </si>
+  <si>
+    <t>1311904245</t>
+  </si>
+  <si>
+    <t>一般社団法人プリントリード</t>
+  </si>
+  <si>
+    <t>ライター</t>
+  </si>
+  <si>
+    <t>板橋区赤塚新町三丁目１７番２３号</t>
+  </si>
+  <si>
+    <t>1312901778</t>
+  </si>
+  <si>
+    <t>社会福祉法人ひばり福祉会</t>
+  </si>
+  <si>
+    <t>カンタービレ</t>
+  </si>
+  <si>
+    <t>府中市緑町３－１８－１３　ロイヤルプラザ東府中１階</t>
+  </si>
+  <si>
+    <t>1313000638</t>
+  </si>
+  <si>
+    <t>株式会社ＴＵＭＵＧＵ</t>
+  </si>
+  <si>
+    <t>就労継続支援Ｂ型事業所むすぶ</t>
+  </si>
+  <si>
+    <t>昭島市玉川町３－１９－１</t>
+  </si>
+  <si>
+    <t>1313401406</t>
+  </si>
+  <si>
+    <t>一般社団法人つなぎ</t>
+  </si>
+  <si>
+    <t>就労継続支援Ｂ型事業所　めーぷる</t>
+  </si>
+  <si>
+    <t>小平市小川西町４－２８－１１　山下ビル１階</t>
+  </si>
+  <si>
+    <t>1311301731</t>
+  </si>
+  <si>
+    <t>株式会社シャンカラ</t>
+  </si>
+  <si>
+    <t>ジョブぷらす渋谷</t>
+  </si>
+  <si>
+    <t>渋谷区初台１－４９－１</t>
+  </si>
+  <si>
+    <t>1311503740</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人杉並いずみ</t>
+  </si>
+  <si>
+    <t>杉並いずみ第一</t>
+  </si>
+  <si>
+    <t>杉並区和泉４－４４－４</t>
+  </si>
+  <si>
+    <t>1314200542</t>
+  </si>
+  <si>
+    <t>一般社団法人　ソーシャルステップサポート</t>
+  </si>
+  <si>
+    <t>多機能型事業所パザパ</t>
+  </si>
+  <si>
+    <t>狛江市和泉本町１－９－４　光洋産業第２ビル１階</t>
+  </si>
+  <si>
+    <t>1310403090</t>
+  </si>
+  <si>
+    <t>合同会社ニシココ</t>
+  </si>
+  <si>
+    <t>ニシココ</t>
+  </si>
+  <si>
+    <t>新宿区西新宿４－４１－１２－７０３</t>
+  </si>
+  <si>
+    <t>1311205668</t>
+  </si>
+  <si>
+    <t>一般社団法人おはな</t>
+  </si>
+  <si>
+    <t>自立生活援助おはな</t>
+  </si>
+  <si>
+    <t>世田谷区北烏山９－１７－１－１０１</t>
+  </si>
+  <si>
+    <t>1314200526</t>
+  </si>
+  <si>
+    <t>一般社団法人よるべ</t>
+  </si>
+  <si>
+    <t>地域生活支援センターリヒト</t>
+  </si>
+  <si>
+    <t>1320301599</t>
+  </si>
+  <si>
+    <t>港区</t>
+  </si>
+  <si>
+    <t>港区立障害者グループホーム南青山</t>
+  </si>
+  <si>
+    <t>港区南青山２－６－３</t>
+  </si>
+  <si>
+    <t>1321503326</t>
+  </si>
+  <si>
+    <t>1322104736</t>
+  </si>
+  <si>
+    <t>合同会社オリーブケア</t>
+  </si>
+  <si>
+    <t>アスナロハウス</t>
+  </si>
+  <si>
+    <t>足立区綾瀬６－４－１９</t>
+  </si>
+  <si>
+    <t>1322304252</t>
+  </si>
+  <si>
+    <t>一般社団法人Ｕ＆Ｉ</t>
+  </si>
+  <si>
+    <t>ゆーandあい東小岩</t>
+  </si>
+  <si>
+    <t>江戸川区東小岩５－３６－１</t>
+  </si>
+  <si>
+    <t>1322701044</t>
+  </si>
+  <si>
+    <t>株式会社Ｓａｌｕｄ</t>
+  </si>
+  <si>
+    <t>Unique下連雀</t>
+  </si>
+  <si>
+    <t>三鷹市下連雀７－６－２９</t>
+  </si>
+  <si>
+    <t>1323000461</t>
+  </si>
+  <si>
+    <t>一般社団法人穏和会</t>
+  </si>
+  <si>
+    <t>ピアホーム</t>
+  </si>
+  <si>
+    <t>昭島市朝日町３－６－７コスモアージュ４階４０１</t>
+  </si>
+  <si>
+    <t>1331204972</t>
+  </si>
+  <si>
+    <t>相談支援センター　このわ</t>
+  </si>
+  <si>
+    <t>1331503241</t>
+  </si>
+  <si>
+    <t>社会福祉法人いたるセンター</t>
+  </si>
+  <si>
+    <t>いたる相談室</t>
+  </si>
+  <si>
+    <t>杉並区阿佐谷北２－３２－１</t>
+  </si>
+  <si>
+    <t>1334200241</t>
+  </si>
+  <si>
+    <t>1334800297</t>
+  </si>
+  <si>
+    <t>一般社団法人Ｓｅｅｄｌｉｎｇ</t>
+  </si>
+  <si>
+    <t>ソイル　なえぎ</t>
+  </si>
+  <si>
+    <t>稲城市東長沼２１０９－７　マンションオリーザ１０３</t>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
-    <t>1310201049</t>
-[...320 lines deleted...]
-    <t>練馬区桜台５－１４－５</t>
+    <t>事業所番号</t>
+    <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
-    <t>1310403140</t>
-[...768 lines deleted...]
-    <phoneticPr fontId="3"/>
+    <t>1310201049</t>
+  </si>
+  <si>
+    <t>ビーフラット株式会社</t>
+  </si>
+  <si>
+    <t>訪問介護事業所ビーフラット</t>
+  </si>
+  <si>
+    <t>中央区日本橋蛎殻町２－１０－１０　パークビル５階</t>
+  </si>
+  <si>
+    <t>1310901747</t>
+  </si>
+  <si>
+    <t>合同会社スマイル商会</t>
+  </si>
+  <si>
+    <t>りいちあうと慈慈</t>
+  </si>
+  <si>
+    <t>品川区西五反田２－１５－１０－４０１</t>
+  </si>
+  <si>
+    <t>1311001646</t>
+  </si>
+  <si>
+    <t>株式会社エイジオ</t>
+  </si>
+  <si>
+    <t>エイジオ</t>
+  </si>
+  <si>
+    <t>目黒区下目黒１－２－２２　セザール目黒９０４</t>
+  </si>
+  <si>
+    <t>1311402158</t>
+  </si>
+  <si>
+    <t>美優城ライフサポート株式会社</t>
+  </si>
+  <si>
+    <t>中野区丸山２－３－１４　ライフピアプランタン２０３</t>
+  </si>
+  <si>
+    <t>1311602120</t>
+  </si>
+  <si>
+    <t>株式会社Ａｎｙｗｈｅｒｅ　Ｄｏｏｒ</t>
+  </si>
+  <si>
+    <t>しずかヘルパーステーション</t>
+  </si>
+  <si>
+    <t>1311904252</t>
+  </si>
+  <si>
+    <t>株式会社ＭＥＤＩ－ＦＵＬＬ</t>
+  </si>
+  <si>
+    <t>リクラス東京　訪問介護よつば</t>
+  </si>
+  <si>
+    <t>板橋区中板橋２２－９　堀越ビル１０２</t>
+  </si>
+  <si>
+    <t>1312005018</t>
+  </si>
+  <si>
+    <t>合同会社スール・アン・ニアージュ</t>
+  </si>
+  <si>
+    <t>夜間専門訪問介護　クレイル</t>
+  </si>
+  <si>
+    <t>練馬区豊玉北１－７－１３　メビウスセルサス豊玉１０２</t>
+  </si>
+  <si>
+    <t>1312005026</t>
+  </si>
+  <si>
+    <t>株式会社アーツライフ</t>
+  </si>
+  <si>
+    <t>ライラック訪問介護</t>
+  </si>
+  <si>
+    <t>練馬区旭丘１－１８－１０</t>
+  </si>
+  <si>
+    <t>1313101535</t>
+  </si>
+  <si>
+    <t>合同会社ＳＴＡＲＴＩＮＧ　ＬＩＮＥ</t>
+  </si>
+  <si>
+    <t>ＳＴＡＲＴＩＮＧ　ＬＩＮＥ</t>
+  </si>
+  <si>
+    <t>調布市菊野台２－２９－２</t>
+  </si>
+  <si>
+    <t>1313203091</t>
+  </si>
+  <si>
+    <t>合同会社ＫＵＲＥ４</t>
+  </si>
+  <si>
+    <t>くれよん</t>
+  </si>
+  <si>
+    <t>町田市原町田２－１４－１３　シャトレー町田ガーデン４１５</t>
+  </si>
+  <si>
+    <t>1314300730</t>
+  </si>
+  <si>
+    <t>合同会社きらめき</t>
+  </si>
+  <si>
+    <t>訪問介護きらめき</t>
+  </si>
+  <si>
+    <t>東大和市奈良橋４－６７９－１　ルーミングナラハシ１０２</t>
+  </si>
+  <si>
+    <t>1310302110</t>
+  </si>
+  <si>
+    <t>合同会社オフィス大和</t>
+  </si>
+  <si>
+    <t>港区赤坂９－１－７</t>
+  </si>
+  <si>
+    <t>1312203274</t>
+  </si>
+  <si>
+    <t>株式会社ＡＭＡＴＵＨＩ</t>
+  </si>
+  <si>
+    <t>ＡＭＡＮＥＫＵ葛飾東金町　短期入所Ａ</t>
+  </si>
+  <si>
+    <t>葛飾区東金町７－２９－２</t>
+  </si>
+  <si>
+    <t>1312203282</t>
+  </si>
+  <si>
+    <t>ＡＭＡＮＥＫＵ葛飾東金町　短期入所Ｂ</t>
+  </si>
+  <si>
+    <t>1312701350</t>
+  </si>
+  <si>
+    <t>夢幻</t>
+  </si>
+  <si>
+    <t>三鷹市野崎１－２０－３ＭＵＧＥＮ２階</t>
+  </si>
+  <si>
+    <t>1312701368</t>
+  </si>
+  <si>
+    <t>LITALICOレジデンス井の頭公園　短期入所</t>
+  </si>
+  <si>
+    <t>三鷹市井の頭５－１０－１５</t>
+  </si>
+  <si>
+    <t>1313000646</t>
+  </si>
+  <si>
+    <t>株式会社Ａｆ．ＬＩＦＥ</t>
+  </si>
+  <si>
+    <t>ショートステイひかり</t>
+  </si>
+  <si>
+    <t>昭島市美堀町１－１２－３</t>
+  </si>
+  <si>
+    <t>1313203109</t>
+  </si>
+  <si>
+    <t>ＡＭＡＮＥＫＵ町田野津田町　短期入所</t>
+  </si>
+  <si>
+    <t>町田市野津田町３１７７－１</t>
+  </si>
+  <si>
+    <t>1310101041</t>
+  </si>
+  <si>
+    <t>合同会社ローカルケア</t>
+  </si>
+  <si>
+    <t>にじげん秋葉原</t>
+  </si>
+  <si>
+    <t>千代田区外神田５－２－３　アソルティ末広町ビル５階</t>
+  </si>
+  <si>
+    <t>1311104192</t>
+  </si>
+  <si>
+    <t>株式会社　リハス</t>
+  </si>
+  <si>
+    <t>リハスワーク大森</t>
+  </si>
+  <si>
+    <t>大田区山王２－３－１３　シオカワビル</t>
+  </si>
+  <si>
+    <t>1313401414</t>
+  </si>
+  <si>
+    <t>小平市花小金井４－３３－５ＴＮホワイトビル１階</t>
+  </si>
+  <si>
+    <t>1313901140</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人燦燦会</t>
+  </si>
+  <si>
+    <t>ガじゅまる</t>
+  </si>
+  <si>
+    <t>西東京市緑町一丁目8番3号ゾンネンハイム田無102号室</t>
+  </si>
+  <si>
+    <t>1321402065</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人オメガプロジェクト</t>
+  </si>
+  <si>
+    <t>かがやき</t>
+  </si>
+  <si>
+    <t>中野区若宮２－４－７セレストハイム１０１</t>
+  </si>
+  <si>
+    <t>1321503334</t>
+  </si>
+  <si>
+    <t>合同会社Universal Being</t>
+  </si>
+  <si>
+    <t>ユニバーサルビーイング</t>
+  </si>
+  <si>
+    <t>杉並区上井草２－３１－２１ホワイトコート四宮Ａ</t>
+  </si>
+  <si>
+    <t>1321702118</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人紡ぐ人</t>
+  </si>
+  <si>
+    <t>Harmony　House　西が丘</t>
+  </si>
+  <si>
+    <t>北区西が丘２－１５－１６</t>
+  </si>
+  <si>
+    <t>1322202969</t>
+  </si>
+  <si>
+    <t>ＡＭＡＮＥＫＵ葛飾東金町</t>
+  </si>
+  <si>
+    <t>1322701051</t>
+  </si>
+  <si>
+    <t>1322701069</t>
+  </si>
+  <si>
+    <t>LITALICOレジデンス井の頭公園　共同生活援助</t>
+  </si>
+  <si>
+    <t>1323000479</t>
+  </si>
+  <si>
+    <t>1323000487</t>
+  </si>
+  <si>
+    <t>グループホームむすぶ</t>
+  </si>
+  <si>
+    <t>昭島市玉川町３－１９－１ｍｕｓｕｂｕ</t>
+  </si>
+  <si>
+    <t>1323101319</t>
+  </si>
+  <si>
+    <t>株式会社オレンジの風</t>
+  </si>
+  <si>
+    <t>ぶどうの樹</t>
+  </si>
+  <si>
+    <t>調布市下石原１－２８－２ベアコーポＡ棟　１０７号室</t>
+  </si>
+  <si>
+    <t>1323202646</t>
+  </si>
+  <si>
+    <t>ＡＭＡＮＥＫＵ町田野津田町</t>
+  </si>
+  <si>
+    <t>1332004306</t>
+  </si>
+  <si>
+    <t>絆　Ｃｏｎｓｕｌｔａｔｉｏｎ　ｓｕｐｐｏｒｔ　ｏｆｆｉｃｅ</t>
+  </si>
+  <si>
+    <t>練馬区桜台５－１４－５</t>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="13"/>
   </si>
   <si>
-    <t>1310201056</t>
-[...335 lines deleted...]
-    <t>江東区住吉１－１４－１１</t>
+    <t>1310403140</t>
+  </si>
+  <si>
+    <t>ユースタイルケア　四ッ谷　訪問介護</t>
+  </si>
+  <si>
+    <t>新宿区荒木町１６－２６　エスペロビル４０２</t>
+  </si>
+  <si>
+    <t>1310601545</t>
+  </si>
+  <si>
+    <t>合同会社訪問介護ハートフル</t>
+  </si>
+  <si>
+    <t>台東区竜泉１－２７－８</t>
+  </si>
+  <si>
+    <t>1310701832</t>
+  </si>
+  <si>
+    <t>合同会社Ｓｕｍｉねこ</t>
+  </si>
+  <si>
+    <t>すみねこ</t>
+  </si>
+  <si>
+    <t>墨田区墨田５－４１－１１</t>
+  </si>
+  <si>
+    <t>1311104200</t>
+  </si>
+  <si>
+    <t>有限会社旗の台葬祭</t>
+  </si>
+  <si>
+    <t>随心けあ</t>
+  </si>
+  <si>
+    <t>大田区北馬込１－１－１７</t>
+  </si>
+  <si>
+    <t>1311205676</t>
+  </si>
+  <si>
+    <t>株式会社ＹｕｒｉＹｕｉ</t>
+  </si>
+  <si>
+    <t>ＴｏＡ訪問介護</t>
+  </si>
+  <si>
+    <t>世田谷区八幡山３－１０－１０　明翠荘１０１</t>
+  </si>
+  <si>
+    <t>1312005042</t>
+  </si>
+  <si>
+    <t>株式会社クリエク</t>
+  </si>
+  <si>
+    <t>ケアサポートクリエ</t>
+  </si>
+  <si>
+    <t>練馬区南大泉５－６－２５　アートヒルズ南大泉Ⅱ１０２</t>
+  </si>
+  <si>
+    <t>1312105420</t>
+  </si>
+  <si>
+    <t>株式会社エムシーツー</t>
+  </si>
+  <si>
+    <t>ひだまり結庵　西新井店</t>
+  </si>
+  <si>
+    <t>足立区島根４－６－１　よりしょうハイツ３０１</t>
+  </si>
+  <si>
+    <t>1312304809</t>
+  </si>
+  <si>
+    <t>２４かんご株式会社</t>
+  </si>
+  <si>
+    <t>２４訪問介護ステーション南篠﨑</t>
+  </si>
+  <si>
+    <t>江戸川区南篠崎町５－１０－４　サンライズビル３階</t>
+  </si>
+  <si>
+    <t>1312304817</t>
+  </si>
+  <si>
+    <t>クローバー訪問介護えどがわ</t>
+  </si>
+  <si>
+    <t>江戸川区平井６－４７－１３　セルス有阪５階</t>
+  </si>
+  <si>
+    <t>1313101543</t>
+  </si>
+  <si>
+    <t>株式会社Ｒｅ．ＡＦ</t>
+  </si>
+  <si>
+    <t>ゆい訪問介護　調布</t>
+  </si>
+  <si>
+    <t>調布市多摩川５－２２－２　クレール第２京王多摩川４０４</t>
+  </si>
+  <si>
+    <t>1313501460</t>
+  </si>
+  <si>
+    <t>Ｃｈａｒｉｓ株式会社</t>
+  </si>
+  <si>
+    <t>介護サービスまるまる</t>
+  </si>
+  <si>
+    <t>日野市新井１－２４－１０</t>
+  </si>
+  <si>
+    <t>1345500019</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人　タンポポの会</t>
+  </si>
+  <si>
+    <t>タンポポの会障害者居宅介護事業所</t>
+  </si>
+  <si>
+    <t>西多摩郡奥多摩町棚沢378番地4</t>
+  </si>
+  <si>
+    <t>1311401135</t>
+  </si>
+  <si>
+    <t>日本リック訪問介護中野北事業所</t>
+  </si>
+  <si>
+    <t>中野区江古田２－１９－８　両国凮月堂ビル１０１</t>
+  </si>
+  <si>
+    <t>1311801763</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人フルフラール</t>
+  </si>
+  <si>
+    <t>フルフラール　東京事務所</t>
+  </si>
+  <si>
+    <t>荒川区西日暮里２－１０－２　日暮里レーベル３０２</t>
+  </si>
+  <si>
+    <t>1312103490</t>
+  </si>
+  <si>
+    <t>合同会社かむしぃ</t>
+  </si>
+  <si>
+    <t>らっぽると</t>
+  </si>
+  <si>
+    <t>足立区竹の塚２－８－２７　エヌティビル１０１</t>
+  </si>
+  <si>
+    <t>1312304825</t>
+  </si>
+  <si>
+    <t>社会福祉法人自靖会</t>
+  </si>
+  <si>
+    <t>生活介護　ファミーユ</t>
+  </si>
+  <si>
+    <t>江戸川区鹿骨四丁目３番１３号</t>
+  </si>
+  <si>
+    <t>1310403157</t>
+  </si>
+  <si>
+    <t>社会福祉法人愛光会</t>
+  </si>
+  <si>
+    <t>ショートステイ　博</t>
+  </si>
+  <si>
+    <t>新宿区払方町３５－１</t>
+  </si>
+  <si>
+    <t>1311104218</t>
+  </si>
+  <si>
+    <t>大田区</t>
+  </si>
+  <si>
+    <t>大田区立大田生活実習所</t>
+  </si>
+  <si>
+    <t>大田区萩中２－１０－１１</t>
+  </si>
+  <si>
+    <t>1311503765</t>
+  </si>
+  <si>
+    <t>一般社団法人衛生文化協会</t>
+  </si>
+  <si>
+    <t>一般社団法人衛生文化協会　城西病院短期入所事業所</t>
+  </si>
+  <si>
+    <t>杉並区上荻２－４２－１１</t>
+  </si>
+  <si>
+    <t>1312203290</t>
+  </si>
+  <si>
+    <t>医療法人社団明芳会</t>
+  </si>
+  <si>
+    <t>イムスリハビリテーションセンター東京葛飾病院</t>
+  </si>
+  <si>
+    <t>葛飾区堀切３－２６－５</t>
+  </si>
+  <si>
+    <t>1312203308</t>
+  </si>
+  <si>
+    <t>短期入所クライス葛飾南水元Ⅱ</t>
+  </si>
+  <si>
+    <t>葛飾区南水元２－１０－２</t>
+  </si>
+  <si>
+    <t>1312801069</t>
+  </si>
+  <si>
+    <t>ＡＭＡＮＥＫＵ青梅谷野　短期入所</t>
+  </si>
+  <si>
+    <t>青梅市谷野８１－１</t>
+  </si>
+  <si>
+    <t>1313101568</t>
+  </si>
+  <si>
+    <t>ディーキャリア　調布オフィス</t>
+  </si>
+  <si>
+    <t>調布市布田一丁目２６番１０　ニビックビル3階</t>
+  </si>
+  <si>
+    <t>1310601537</t>
+  </si>
+  <si>
+    <t>一般社団法人清泉工房</t>
+  </si>
+  <si>
+    <t>清泉工房</t>
+  </si>
+  <si>
+    <t>台東区千束４－３１－５</t>
+  </si>
+  <si>
+    <t>1311602138</t>
+  </si>
+  <si>
+    <t>株式会社ユナイテッドマジック</t>
+  </si>
+  <si>
+    <t>豊島区東池袋一丁目３２－１　第２アムスビル３Ｆ</t>
+  </si>
+  <si>
+    <t>1312005059</t>
+  </si>
+  <si>
+    <t>たしざん福祉作業所　大泉学園駅前</t>
+  </si>
+  <si>
+    <t>練馬区東大泉４-３-１ 第２千代田ビル１階</t>
+  </si>
+  <si>
+    <t>1312105438</t>
+  </si>
+  <si>
+    <t>ダイバースワーク足立梅田</t>
+  </si>
+  <si>
+    <t>足立区梅田7-24-12有賀サンハイツ2階</t>
+  </si>
+  <si>
+    <t>Cafe Natur</t>
+  </si>
+  <si>
+    <t>1313101550</t>
+  </si>
+  <si>
+    <t>エヌアンドエイチカンパニー株式会社</t>
+  </si>
+  <si>
+    <t>N＆H CAFE</t>
+  </si>
+  <si>
+    <t>調布市深大寺東町７丁目４７－１　ブランチ調布１階１０２０区画</t>
+  </si>
+  <si>
+    <t>株式会社ビーストライプ</t>
+  </si>
+  <si>
+    <t>Beehive</t>
+  </si>
+  <si>
+    <t>1312005034</t>
+  </si>
+  <si>
+    <t>自立生活援助　心</t>
+  </si>
+  <si>
+    <t>1320402058</t>
+  </si>
+  <si>
+    <t>グループホーム　博</t>
+  </si>
+  <si>
+    <t>1321204909</t>
+  </si>
+  <si>
+    <t>株式会社アイリスホーム</t>
+  </si>
+  <si>
+    <t>アイリスホーム世田谷</t>
+  </si>
+  <si>
+    <t>世田谷区宮坂２－４－１</t>
+  </si>
+  <si>
+    <t>1321301390</t>
+  </si>
+  <si>
+    <t>ＧＨソリチュードＢ</t>
+  </si>
+  <si>
+    <t>渋谷区代々木３－１２－５</t>
+  </si>
+  <si>
+    <t>1322004274</t>
+  </si>
+  <si>
+    <t>アイリスホーム練馬</t>
+  </si>
+  <si>
+    <t>練馬区羽沢２－１－１４</t>
+  </si>
+  <si>
+    <t>1322104744</t>
+  </si>
+  <si>
+    <t>リビットはうす荒川</t>
+  </si>
+  <si>
+    <t>足立区千住仲町４４－１２</t>
+  </si>
+  <si>
+    <t>1322800960</t>
+  </si>
+  <si>
+    <t>ＡＭＡＮＥＫＵ青梅谷野</t>
+  </si>
+  <si>
+    <t>1323901049</t>
+  </si>
+  <si>
+    <t>まんまる西東京</t>
+  </si>
+  <si>
+    <t>西東京市芝久保町３－４－２９センチュリー芝久保１０８</t>
+  </si>
+  <si>
+    <t>1330901610</t>
+  </si>
+  <si>
+    <t>社会福祉法人福栄会</t>
+  </si>
+  <si>
+    <t>品川区東品川精神障害者相談支援センター</t>
+  </si>
+  <si>
+    <t>品川区東品川３－１－８</t>
+  </si>
+  <si>
+    <t>1310701840</t>
+  </si>
+  <si>
+    <t>Ｐｉｓｔｅ　Ｓ’ａｌｌｉｅｒ株式会社</t>
+  </si>
+  <si>
+    <t>訪問介護事業所エイフクライフ錦糸町</t>
+  </si>
+  <si>
+    <t>墨田区江東橋４－２９－１３　第二鈴勘ビル８階８０１号室</t>
+  </si>
+  <si>
+    <t>1310802598</t>
+  </si>
+  <si>
+    <t>ＷｙＬ株式会社</t>
+  </si>
+  <si>
+    <t>ウィル医療ケア介護ステーション　東京</t>
+  </si>
+  <si>
+    <t>江東区猿江１－１８－９　前田ビル２０４</t>
+  </si>
+  <si>
+    <t>1311801771</t>
+  </si>
+  <si>
+    <t>合同会社ブルーケア</t>
+  </si>
+  <si>
+    <t>荒川区西日暮里２－２１－６－８０１</t>
+  </si>
+  <si>
+    <t>1312005067</t>
+  </si>
+  <si>
+    <t>株式会社ほっと・すぺーす</t>
+  </si>
+  <si>
+    <t>熱っ人ヘルパーステーション</t>
+  </si>
+  <si>
+    <t>練馬区氷川台４－４６－１５　メゾンリリー１０１</t>
+  </si>
+  <si>
+    <t>1312005075</t>
+  </si>
+  <si>
+    <t>ニューロダイバーシティ株式会社</t>
+  </si>
+  <si>
+    <t>たまみずきケアサポート</t>
+  </si>
+  <si>
+    <t>練馬区東大泉１－２０－３１　パステルゆふ３階</t>
+  </si>
+  <si>
+    <t>1312105446</t>
+  </si>
+  <si>
+    <t>株式会社ユニプラ</t>
+  </si>
+  <si>
+    <t>訪問介護事業所アップ西新井</t>
+  </si>
+  <si>
+    <t>足立区本木２－２９－１</t>
+  </si>
+  <si>
+    <t>1312203316</t>
+  </si>
+  <si>
+    <t>株式会社ＮＥＸＴ　Ｉｎｎｏｖａｔｉｏｎ</t>
+  </si>
+  <si>
+    <t>サンリッチ</t>
+  </si>
+  <si>
+    <t>葛飾区柴又５－３２－１３　オレンジタビー３０５</t>
+  </si>
+  <si>
+    <t>1312304833</t>
+  </si>
+  <si>
+    <t>株式会社キート</t>
+  </si>
+  <si>
+    <t>訪問介護のぞみ葛西臨海公園</t>
+  </si>
+  <si>
+    <t>江戸川区南葛西６－２－２７</t>
+  </si>
+  <si>
+    <t>1312901786</t>
+  </si>
+  <si>
+    <t>合同会社すすむ</t>
+  </si>
+  <si>
+    <t>すすむ訪問介護</t>
+  </si>
+  <si>
+    <t>府中市片町３－１４－３</t>
+  </si>
+  <si>
+    <t>1312901794</t>
+  </si>
+  <si>
+    <t>合同会社なないろ</t>
+  </si>
+  <si>
+    <t>なないろ訪問介護</t>
+  </si>
+  <si>
+    <t>府中市宮町２－１５－１　柏屋ビル３０６</t>
+  </si>
+  <si>
+    <t>1313203117</t>
+  </si>
+  <si>
+    <t>合同会社あんびしょん</t>
+  </si>
+  <si>
+    <t>あんびしょん</t>
+  </si>
+  <si>
+    <t>町田市木曽西４－１２－３６　サングリーンハイツ２０６</t>
+  </si>
+  <si>
+    <t>1313203125</t>
+  </si>
+  <si>
+    <t>株式会社セルヴィス</t>
+  </si>
+  <si>
+    <t>クレール町田ヘルパーセンター</t>
+  </si>
+  <si>
+    <t>町田市南大谷３－２１－３０</t>
+  </si>
+  <si>
+    <t>1313203133</t>
+  </si>
+  <si>
+    <t>クレール鶴間ヘルパーセンター</t>
+  </si>
+  <si>
+    <t>町田市鶴間６－３０－１９</t>
+  </si>
+  <si>
+    <t>1311205684</t>
+  </si>
+  <si>
+    <t>1311402166</t>
+  </si>
+  <si>
+    <t>ショートステイやまと</t>
+  </si>
+  <si>
+    <t>中野区大和町３－１８－２</t>
+  </si>
+  <si>
+    <t>1312501677</t>
+  </si>
+  <si>
+    <t>Bienestar株式会社</t>
+  </si>
+  <si>
+    <t>ショートステイひまわり柏町</t>
+  </si>
+  <si>
+    <t>立川市柏町４－２１－２４セピアハイツＢ　１０２号室</t>
+  </si>
+  <si>
+    <t>1312301672</t>
+  </si>
+  <si>
+    <t>naturaプラス</t>
+  </si>
+  <si>
+    <t>江戸川区南小岩７－１９－７　南小岩MACOビル3階</t>
+  </si>
+  <si>
+    <t>1310302128</t>
+  </si>
+  <si>
+    <t>株式会社ゼネラルパートナーズ</t>
+  </si>
+  <si>
+    <t>atGPジョブトレIT・Web浜松町</t>
+  </si>
+  <si>
+    <t>港区芝大門二丁目５番１号　アルテビル芝大門　２階</t>
+  </si>
+  <si>
+    <t>1310101058</t>
+  </si>
+  <si>
+    <t>株式会社モードファイブ</t>
+  </si>
+  <si>
+    <t>aloha水道橋</t>
+  </si>
+  <si>
+    <t>千代田区神田三崎町２－４－６　千代田第一ビル６階</t>
+  </si>
+  <si>
+    <t>1312304841</t>
+  </si>
+  <si>
+    <t>株式会社方敬</t>
+  </si>
+  <si>
+    <t>りの</t>
+  </si>
+  <si>
+    <t>江戸川区篠崎町2丁目2番18号1Fプラザ22</t>
+  </si>
+  <si>
+    <t>1312601295</t>
+  </si>
+  <si>
+    <t>ＮＰＯ法人ＧreenＡpple</t>
+  </si>
+  <si>
+    <t>就労支援GreenApple武蔵境</t>
+  </si>
+  <si>
+    <t>武蔵野市境２－３－１７　メゾンメール１Ｆ</t>
+  </si>
+  <si>
+    <t>1313203166</t>
+  </si>
+  <si>
+    <t>一般社団法人ディーセントワールド</t>
+  </si>
+  <si>
+    <t>スワンベーカリーまちだ店</t>
+  </si>
+  <si>
+    <t>町田市中町三丁目７番１７号</t>
+  </si>
+  <si>
+    <t>1312304858</t>
+  </si>
+  <si>
+    <t>一般社団法人障がい者就労研究所</t>
+  </si>
+  <si>
+    <t>定着支援事業所こぶし瑞江</t>
+  </si>
+  <si>
+    <t>江戸川区南篠崎町３－２－４　HENMIビル２階</t>
+  </si>
+  <si>
+    <t>1313203158</t>
+  </si>
+  <si>
+    <t>医療法人社団鶴永会</t>
+  </si>
+  <si>
+    <t>医療法人社団鶴永会　ＭＩＬＡＣＯＣＯセンター</t>
+  </si>
+  <si>
+    <t>町田市三輪緑山２－２１３３－１</t>
+  </si>
+  <si>
+    <t>1313800870</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人東京自立支援センター</t>
+  </si>
+  <si>
+    <t>ともにーサポート</t>
+  </si>
+  <si>
+    <t>国立市泉５－２０－４</t>
+  </si>
+  <si>
+    <t>1321204917</t>
+  </si>
+  <si>
+    <t>株式会社ぶんちょう企画</t>
+  </si>
+  <si>
+    <t>ぶんちょう日記</t>
+  </si>
+  <si>
+    <t>世田谷区＊</t>
+  </si>
+  <si>
+    <t>1321402073</t>
+  </si>
+  <si>
+    <t>有限会社エクサ</t>
+  </si>
+  <si>
+    <t>エクサ江古田</t>
+  </si>
+  <si>
+    <t>中野区江古田１－８－５</t>
+  </si>
+  <si>
+    <t>1321702126</t>
+  </si>
+  <si>
+    <t>株式会社未来の郷</t>
+  </si>
+  <si>
+    <t>未来の郷　赤羽台</t>
+  </si>
+  <si>
+    <t>北区赤羽台３－１４－２</t>
+  </si>
+  <si>
+    <t>1322202977</t>
+  </si>
+  <si>
+    <t>リビットはうす水元</t>
+  </si>
+  <si>
+    <t>葛飾区水元４－７－６</t>
+  </si>
+  <si>
+    <t>1323101327</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人羽ばたく会</t>
+  </si>
+  <si>
+    <t>グループホームにこ調布ヶ丘</t>
+  </si>
+  <si>
+    <t>調布市＊</t>
+  </si>
+  <si>
+    <t>1323501401</t>
+  </si>
+  <si>
+    <t>社会福祉法人アバンダンティア</t>
+  </si>
+  <si>
+    <t>グループホームＢｏｗ－Ｗｏｗ日野旭が丘</t>
+  </si>
+  <si>
+    <t>日野市旭が丘２－２７－３</t>
+  </si>
+  <si>
+    <t>1324100328</t>
+  </si>
+  <si>
+    <t>IZUMIハウスwithプライムスペース</t>
+  </si>
+  <si>
+    <t>福生市熊川６５－１</t>
+  </si>
+  <si>
+    <t>1324900610</t>
+  </si>
+  <si>
+    <t>株式会社ポシェット</t>
+  </si>
+  <si>
+    <t>ああすケアホームはな花</t>
+  </si>
+  <si>
+    <t>あきる野市瀬戸岡１６７－１</t>
+  </si>
+  <si>
+    <t>事業所所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="14"/>
+  </si>
+  <si>
+    <t>1310201056</t>
+  </si>
+  <si>
+    <t>合同会社ＬＹＮＸ</t>
+  </si>
+  <si>
+    <t>まるかケア</t>
+  </si>
+  <si>
+    <t>中央区勝どき６－３－２　　トウキョウタワーズミッドタワー３９０８</t>
+  </si>
+  <si>
+    <t>1310201064</t>
+  </si>
+  <si>
+    <t>株式会社ＳＳＡ</t>
+  </si>
+  <si>
+    <t>銀座やすらぎ介護ケア</t>
+  </si>
+  <si>
+    <t>中央区銀座６－５－６　８階</t>
+  </si>
+  <si>
+    <t>1310601552</t>
+  </si>
+  <si>
+    <t>ＳＰＩＮ株式会社</t>
+  </si>
+  <si>
+    <t>ホームヘルプ紡ぎ</t>
+  </si>
+  <si>
+    <t>台東区千束２－３４－６　宮路ビル２０１</t>
+  </si>
+  <si>
+    <t>1310901754</t>
+  </si>
+  <si>
+    <t>合同会社コーディアルスタイル</t>
+  </si>
+  <si>
+    <t>訪問介護本舗　優</t>
+  </si>
+  <si>
+    <t>品川区小山３－２２－６　メゾンいずみⅡ２２１</t>
+  </si>
+  <si>
+    <t>1311104226</t>
+  </si>
+  <si>
+    <t>合同会社アイリスハートケア</t>
+  </si>
+  <si>
+    <t>アイリスハートケア蒲田</t>
+  </si>
+  <si>
+    <t>大田区南六郷３－１４－１１　ハイツタケザワ３０１</t>
+  </si>
+  <si>
+    <t>1311301749</t>
+  </si>
+  <si>
+    <t>株式会社ＭＵＬ</t>
+  </si>
+  <si>
+    <t>ＭＵＬ　ＣＡＲＥ　ＢＬＡＮＣＨ</t>
+  </si>
+  <si>
+    <t>渋谷区幡ヶ谷３－６８－４</t>
+  </si>
+  <si>
+    <t>1311602146</t>
+  </si>
+  <si>
+    <t>社会福祉法人櫻灯会</t>
+  </si>
+  <si>
+    <t>ほほえみケアサービス</t>
+  </si>
+  <si>
+    <t>豊島区南池袋４－５－１</t>
+  </si>
+  <si>
+    <t>1311602153</t>
+  </si>
+  <si>
+    <t>株式会社泰規</t>
+  </si>
+  <si>
+    <t>ネコロボマン訪問介護巣鴨店</t>
+  </si>
+  <si>
+    <t>豊島区巣鴨１－４０－４　メゾン清水１０３</t>
+  </si>
+  <si>
+    <t>1312005083</t>
+  </si>
+  <si>
+    <t>株式会社Ｈｏｎｅｓｔ</t>
+  </si>
+  <si>
+    <t>Ｈｏｎｅｓｔ（オネスト）・ケア</t>
+  </si>
+  <si>
+    <t>練馬区石神井町６－３２－１２　パークサイド茅山２０１</t>
+  </si>
+  <si>
+    <t>1312005091</t>
+  </si>
+  <si>
+    <t>株式会社Ｂｅａｒ</t>
+  </si>
+  <si>
+    <t>ヘルパーステーション　みこころ</t>
+  </si>
+  <si>
+    <t>練馬区向山３－６－１８</t>
+  </si>
+  <si>
+    <t>1312005109</t>
+  </si>
+  <si>
+    <t>合同会社リズム</t>
+  </si>
+  <si>
+    <t>ピュアメモリー</t>
+  </si>
+  <si>
+    <t>練馬区富士見台２－１７－１２－１０１</t>
+  </si>
+  <si>
+    <t>1312005117</t>
+  </si>
+  <si>
+    <t>サンウェルズ石神井公園ヘルパーステーション</t>
+  </si>
+  <si>
+    <t>練馬区石神井台４－１２－１６</t>
+  </si>
+  <si>
+    <t>1312105453</t>
+  </si>
+  <si>
+    <t>合同会社青空ケアサービス</t>
+  </si>
+  <si>
+    <t>青空ケアサービス</t>
+  </si>
+  <si>
+    <t>足立区竹の塚２－２２－１０－１０１</t>
+  </si>
+  <si>
+    <t>1312105461</t>
+  </si>
+  <si>
+    <t>ゆるり訪問介護</t>
+  </si>
+  <si>
+    <t>足立区西新井本町４－５－１３　第三村松コーポ２０２</t>
+  </si>
+  <si>
+    <t>1312105479</t>
+  </si>
+  <si>
+    <t>株式会社めいとケア</t>
+  </si>
+  <si>
+    <t>めいと東綾瀬訪問介護事業所</t>
+  </si>
+  <si>
+    <t>足立区東綾瀬３－１４－２１</t>
+  </si>
+  <si>
+    <t>1312304866</t>
+  </si>
+  <si>
+    <t>訪問介護ファミリー・ホスピス西葛西</t>
+  </si>
+  <si>
+    <t>江戸川区西葛西３－４－９</t>
+  </si>
+  <si>
+    <t>1313501478</t>
+  </si>
+  <si>
+    <t>株式会社モトポリ</t>
+  </si>
+  <si>
+    <t>ネコロボマン訪問介護日野店</t>
+  </si>
+  <si>
+    <t>日野市新町３－３４－５　コーポ中島１０５</t>
+  </si>
+  <si>
+    <t>中央区勝どき６－３－２　トウキョウタワーズミッドタワー３９０８</t>
+  </si>
+  <si>
+    <t>1314600659</t>
+  </si>
+  <si>
+    <t>一般社団法人ゆとろぎ</t>
+  </si>
+  <si>
+    <t>ゆとろぎの森</t>
+  </si>
+  <si>
+    <t>武蔵村山市残堀１－１０４　福島貸工場Ｂ</t>
+  </si>
+  <si>
+    <t>1312501685</t>
+  </si>
+  <si>
+    <t>株式会社REO</t>
+  </si>
+  <si>
+    <t>オアーゼ</t>
+  </si>
+  <si>
+    <t>立川市若葉町２－２９－３</t>
+  </si>
+  <si>
+    <t>1310302136</t>
+  </si>
+  <si>
+    <t>Study Hub 田町三田</t>
+  </si>
+  <si>
+    <t>港区芝四丁目１１番５号　KTビル９階</t>
+  </si>
+  <si>
+    <t>1312005125</t>
+  </si>
+  <si>
+    <t>株式会社オーフェン</t>
+  </si>
+  <si>
+    <t>就労継続支援Ｂ型事業所　オーフェン</t>
+  </si>
+  <si>
+    <t>練馬区桜台２－８－８</t>
+  </si>
+  <si>
+    <t>1310701857</t>
+  </si>
+  <si>
+    <t>墨田区菊川２－３－６　菊川栄光ビル４階</t>
+  </si>
+  <si>
+    <t>1311301756</t>
+  </si>
+  <si>
+    <t>渋谷区幡ヶ谷３－２０－２　TSビル３０１</t>
+  </si>
+  <si>
+    <t>1311904260</t>
+  </si>
+  <si>
+    <t>ＷｅｌｌｓＴｅｃｈ株式会社</t>
+  </si>
+  <si>
+    <t>GIF-TECH’s　志村坂上</t>
+  </si>
+  <si>
+    <t>板橋区小豆沢二丁目２２－１５ヤマテサインビル５階</t>
+  </si>
+  <si>
+    <t>1321402081</t>
+  </si>
+  <si>
+    <t>株式会社Ａｎｇ．Ｌｏｉ</t>
+  </si>
+  <si>
+    <t>ＰＵＡ　ＨＯＵＳＥ</t>
+  </si>
+  <si>
+    <t>中野区本町３－１９－２０Ｎハウス１０１号室</t>
+  </si>
+  <si>
+    <t>1321503342</t>
+  </si>
+  <si>
+    <t>株式会社よりみち</t>
+  </si>
+  <si>
+    <t>よりみちの家ぷらむ</t>
+  </si>
+  <si>
+    <t>杉並区梅里１－１１－４</t>
+  </si>
+  <si>
+    <t>1322004282</t>
+  </si>
+  <si>
+    <t>グループホームフラーハ平和台</t>
+  </si>
+  <si>
+    <t>1322304260</t>
+  </si>
+  <si>
+    <t>リビットはうすお江戸</t>
+  </si>
+  <si>
+    <t>1322701077</t>
+  </si>
+  <si>
+    <t>合同会社にこぷらす</t>
+  </si>
+  <si>
+    <t>にこぷらす</t>
+  </si>
+  <si>
+    <t>府中市南町２－２４－２</t>
+  </si>
+  <si>
+    <t>1324300647</t>
+  </si>
+  <si>
+    <t>合同会社たかはし</t>
+  </si>
+  <si>
+    <t>高橋寮</t>
+  </si>
+  <si>
+    <t>東大和市向原３－８１６－６２</t>
+  </si>
+  <si>
+    <t>1330801984</t>
+  </si>
+  <si>
+    <t>グッドワン株式会社</t>
+  </si>
+  <si>
+    <t>グッドワン</t>
+  </si>
+  <si>
+    <t>江東区住吉１－１４－１１</t>
+  </si>
+  <si>
+    <t>事業所所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>1310201072</t>
   </si>
   <si>
     <t>ゆめかケア　銀座</t>
   </si>
   <si>
     <t>中央区築地１－１２－１３　モガロ銀座５階</t>
   </si>
   <si>
     <t>1310701865</t>
   </si>
   <si>
     <t>合同会社すみだケアーズ</t>
   </si>
   <si>
     <t>すみだケアーズ</t>
   </si>
   <si>
     <t>墨田区両国２－６－１０－１０１</t>
   </si>
   <si>
     <t>1311205692</t>
   </si>
@@ -9780,75 +9783,75 @@
     <t>武蔵村山市残堀１－４１－１</t>
   </si>
   <si>
     <t>1334400619</t>
   </si>
   <si>
     <t>社会福祉法人東京都手をつなぐ育成会</t>
   </si>
   <si>
     <t>相談支援センター　ひだまり</t>
   </si>
   <si>
     <t>清瀬市梅園３－１－３０</t>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショザイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>チ</t>
     </rPh>
-    <phoneticPr fontId="15"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>株式会社石和</t>
   </si>
   <si>
     <t>就労継続支援Ｂ型事業所エンターテインメントアカデミーでじるみ東京三鷹</t>
   </si>
   <si>
     <t>三鷹市 上連雀１－１－３　三鷹明星パレス４０１</t>
-    <phoneticPr fontId="15"/>
+    <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>事業所名</t>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="17"/>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="16"/>
+    <phoneticPr fontId="17"/>
   </si>
   <si>
     <t>1310201080</t>
   </si>
   <si>
     <t>アイディコミュニケーションズ株式会社</t>
   </si>
   <si>
     <t>愛ヘルパーステーション</t>
   </si>
   <si>
     <t>中央区築地７－１８－２８　築地永谷コーポラスビル１３１６</t>
   </si>
   <si>
     <t>2025/11/01</t>
   </si>
   <si>
     <t>1310302144</t>
   </si>
   <si>
     <t>ＣＬＡＳＷＥＬ L 白金台訪問介護事業所</t>
   </si>
   <si>
     <t>港区白金台２－１３－５</t>
   </si>
@@ -10696,51 +10699,51 @@
     <t>HOPEやまびこ</t>
   </si>
   <si>
     <t>練馬区石神井町７－１７－４</t>
   </si>
   <si>
     <t>就労選択支援事業所EXP立川</t>
   </si>
   <si>
     <t>立川市錦町２－１－２６－３０２</t>
   </si>
   <si>
     <t>滝乃川学園ともいろグループホーム</t>
   </si>
   <si>
     <t>事業所所在地</t>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="18"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>合同会社ＲＡＮＲＡＮ</t>
   </si>
   <si>
     <t>らんらんケア</t>
   </si>
   <si>
     <t>ｅ　Ｃａｒｅ　Ｐａｒｔｎｅｒ株式会社</t>
   </si>
   <si>
     <t>縁リンク</t>
   </si>
   <si>
     <t>新宿区新宿１－２８－３　ＴＳＧ御苑ビル８階</t>
   </si>
   <si>
     <t>株式会社Ｇｒｉｔ</t>
   </si>
   <si>
     <t>Ｇｒｉｔ．ｉｎｃ　Ｈｏｍｅ　Ｃａｒｅ　Ｓｕｐｐｏｒｔ</t>
   </si>
   <si>
     <t>文京区関口１－８－６　メゾン文京関口Ⅱ８０３</t>
   </si>
@@ -10940,61 +10943,61 @@
     <t>一般社団法人えがおのいえ</t>
   </si>
   <si>
     <t>えがおのいえ</t>
   </si>
   <si>
     <t>町田市小野路町7-16</t>
   </si>
   <si>
     <t>にこにこテラス</t>
   </si>
   <si>
     <t>小平市花小金井５－４８－８</t>
   </si>
   <si>
     <t>エデュケア・マネジメント株式会社</t>
   </si>
   <si>
     <t>相談支援事業所こうとうケア</t>
   </si>
   <si>
     <t>江東区大島６－２２－６－３０７</t>
   </si>
   <si>
     <t>事業所名</t>
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>事業所所在地</t>
     <rPh sb="0" eb="3">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="20"/>
+    <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>1311503831</t>
   </si>
   <si>
     <t>スタートケア　井荻</t>
   </si>
   <si>
     <t>杉並区上井草１－３０－１７</t>
   </si>
   <si>
     <t>2026/03/01</t>
   </si>
   <si>
     <t>1311801805</t>
   </si>
   <si>
     <t>ケアリッツ南千住</t>
   </si>
   <si>
     <t>荒川区南千住７－２７－１５</t>
   </si>
   <si>
     <t>1310403264</t>
   </si>
@@ -11770,51 +11773,51 @@
     <t>特定非営利活動法人せたがや相談支援ネットワーク</t>
   </si>
   <si>
     <t>相談支援センターポピー</t>
   </si>
   <si>
     <t>世田谷区代田３－３６－６　カネコマンション２０８</t>
   </si>
   <si>
     <t>荒川区</t>
   </si>
   <si>
     <t>荒川区立精神障害者地域生活支援センター</t>
   </si>
   <si>
     <t>荒川区東尾久５－４５－１１</t>
   </si>
   <si>
     <t>サービス事業所所在地</t>
     <rPh sb="4" eb="7">
       <t>ジギョウショ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ショザイチ</t>
     </rPh>
-    <phoneticPr fontId="18"/>
+    <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>株式会社ルノーラ</t>
   </si>
   <si>
     <t>訪問介護　ソリスト</t>
   </si>
   <si>
     <t>中央区入船３－３－７　弥栄ビル３０２</t>
   </si>
   <si>
     <t>合同会社アシストライフ</t>
   </si>
   <si>
     <t>港区芝３－１４－１５　オーパスホームズ芝公園４０１</t>
   </si>
   <si>
     <t>合同会社リアン</t>
   </si>
   <si>
     <t>訪問介護プルコッチ</t>
   </si>
   <si>
     <t>文京区本郷１－２５－２　Ｔｒｕｓｔ　Ｖａｌｕｅ本郷５０２</t>
   </si>
@@ -12395,62 +12398,338 @@
     <t>文京区千石４－２７－１２　水間ビル１階</t>
   </si>
   <si>
     <t>なないろ小山</t>
   </si>
   <si>
     <t>品川区小山7-14-17</t>
   </si>
   <si>
     <t>株式会社Alpha standard</t>
   </si>
   <si>
     <t>グループホームこもれび</t>
   </si>
   <si>
     <t>小金井市貫井北町2-5-22</t>
   </si>
   <si>
     <t>株式会社正太郎ホールディングス</t>
   </si>
   <si>
     <t>ぴりかⅠ</t>
   </si>
   <si>
     <t>武蔵村山市三ツ藤3-44-17</t>
+  </si>
+  <si>
+    <t>サービス事業所所在地</t>
+    <rPh sb="7" eb="10">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>株式会社グローリー</t>
+  </si>
+  <si>
+    <t>エンリー訪問介護</t>
+  </si>
+  <si>
+    <t>江東区木場５－８－４１－８０２</t>
+  </si>
+  <si>
+    <t>ケアリッツ学芸大学</t>
+  </si>
+  <si>
+    <t>目黒区鷹番３－４－５　鷹番３丁目事務所２階</t>
+  </si>
+  <si>
+    <t>株式会社ケアーズ</t>
+  </si>
+  <si>
+    <t>訪問介護事業所ケアーズ千歳船橋</t>
+  </si>
+  <si>
+    <t>世田谷区桜丘２－２６－１１</t>
+  </si>
+  <si>
+    <t>ａｄａｍａｙｚ株式会社</t>
+  </si>
+  <si>
+    <t>ろーたすけあ・サポート</t>
+  </si>
+  <si>
+    <t>世田谷区三軒茶屋１－４０－１４　太子堂ハイム２０３</t>
+  </si>
+  <si>
+    <t>ユースタイルケア 北東京 重度訪問介護</t>
+  </si>
+  <si>
+    <t>豊島区北大塚２－１７－４　大塚キャリアビル５階</t>
+  </si>
+  <si>
+    <t>株式会社ｅｌｌｉｐｓｅ</t>
+  </si>
+  <si>
+    <t>エルケア　光が丘店</t>
+  </si>
+  <si>
+    <t>練馬区田柄３－１９－１２</t>
+  </si>
+  <si>
+    <t>一般社団法人ＫＵＭＥＪＵ</t>
+  </si>
+  <si>
+    <t>ラミケア</t>
+  </si>
+  <si>
+    <t>足立区東伊興３－５－４６－Ｄ号室</t>
+  </si>
+  <si>
+    <t>ひだまり結庵　青砥店</t>
+  </si>
+  <si>
+    <t>葛飾区青戸５－２５－１０　サクスィード３０１</t>
+  </si>
+  <si>
+    <t>ケア・アイナ</t>
+  </si>
+  <si>
+    <t>葛飾区柴又３－１２－７　アクシス柴又１０４</t>
+  </si>
+  <si>
+    <t>株式会社ｒｅｂｏｒｎ</t>
+  </si>
+  <si>
+    <t>ヘルパーステーションリボーン東京</t>
+  </si>
+  <si>
+    <t>葛飾区新小岩１－２５－１４　セレクトーン４０３</t>
+  </si>
+  <si>
+    <t>ケアリッツ立川柏町</t>
+  </si>
+  <si>
+    <t>立川市柏町３－２８－１　ＹＵＴＡＫＡ３２８－Ｂ１階</t>
+  </si>
+  <si>
+    <t>株式会社笑アールスタッフ</t>
+  </si>
+  <si>
+    <t>訪問介護　笑アールスタッフ</t>
+  </si>
+  <si>
+    <t>青梅市仲町３１４　ローヤルパレス青梅第２－７０１</t>
+  </si>
+  <si>
+    <t>Ａ－Ｓｍｉｌｅ国分寺</t>
+  </si>
+  <si>
+    <t>国分寺市南町３－２２－１１　エスパース　ラ・ヴィ２０１</t>
+  </si>
+  <si>
+    <t>合同会社ひより</t>
+  </si>
+  <si>
+    <t>訪問介護ステーションひより</t>
+  </si>
+  <si>
+    <t>あきる野市伊奈１４０４－５</t>
+  </si>
+  <si>
+    <t>株式会社山陽ライフケアサービス</t>
+  </si>
+  <si>
+    <t>ライフケア足立</t>
+  </si>
+  <si>
+    <t>足立区江北４－２－６</t>
+  </si>
+  <si>
+    <t>株式会社翔美</t>
+  </si>
+  <si>
+    <t>翔美訪問介護ステーション</t>
+  </si>
+  <si>
+    <t>墨田区墨田５－１１－７－３０２</t>
+  </si>
+  <si>
+    <t>株式会社フリースタイル</t>
+  </si>
+  <si>
+    <t>アクティブケア</t>
+  </si>
+  <si>
+    <t>府中市宮西町２－４－３　アイスバーグビル５階</t>
+  </si>
+  <si>
+    <t>北区豊島７－１１－６</t>
+  </si>
+  <si>
+    <t>株式会社志縁</t>
+  </si>
+  <si>
+    <t>しえん</t>
+  </si>
+  <si>
+    <t>足立区西保木間４－１４－２３</t>
+  </si>
+  <si>
+    <t>ビッグバード</t>
+  </si>
+  <si>
+    <t>日野市高幡５０７－４リーデンススクエア高幡不動２２３</t>
+  </si>
+  <si>
+    <t>かえで</t>
+  </si>
+  <si>
+    <t>あきる野市小中野１９６－１</t>
+  </si>
+  <si>
+    <t>ソーシャルインクルー株式会社</t>
+  </si>
+  <si>
+    <t>短期入所　府中若松町</t>
+  </si>
+  <si>
+    <t>府中市若松町1-24-6</t>
+  </si>
+  <si>
+    <t>株式会社０</t>
+  </si>
+  <si>
+    <t>墨田区自立訓練事業所　ゆうコクーン</t>
+  </si>
+  <si>
+    <t>墨田区緑２－１４－１４両国サトウビル３０１</t>
+  </si>
+  <si>
+    <t>株式会社クエスト</t>
+  </si>
+  <si>
+    <t>ディーキャリア府中オフィス</t>
+  </si>
+  <si>
+    <t>府中市八幡町１－８－２０　ソニアビル１，２，３階</t>
+  </si>
+  <si>
+    <t>ディーキャリア調布オフィス</t>
+  </si>
+  <si>
+    <t>調布市布田１－２６－１０　ニビックビル３階</t>
+  </si>
+  <si>
+    <t>株式会社コンフィデンス・プロ</t>
+  </si>
+  <si>
+    <t>Beスポーツ コンフィデンス・ゲームラボ浜松町</t>
+  </si>
+  <si>
+    <t>港区芝大門１－３－６　喜多ビル３０１号室</t>
+  </si>
+  <si>
+    <t>株式会社レベルスタッフ</t>
+  </si>
+  <si>
+    <t>といろ四谷</t>
+  </si>
+  <si>
+    <t>新宿区愛住町１１－１　グラン四谷２０２</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人みなと障がい者福祉事業団</t>
+  </si>
+  <si>
+    <t>就労支援事業所はばたき</t>
+  </si>
+  <si>
+    <t>港区芝１－８－２３　港区立障害保健福祉センター内</t>
+  </si>
+  <si>
+    <t>あらたね</t>
+  </si>
+  <si>
+    <t>あきる野市秋川４－１４－１２</t>
+  </si>
+  <si>
+    <t>オートノミー</t>
+  </si>
+  <si>
+    <t>新宿区高田馬場３－３８－１　ＵＳｐｏｔ１０１</t>
+  </si>
+  <si>
+    <t>ソーシャルインクルーホーム府中若松町</t>
+  </si>
+  <si>
+    <t>合同会社かぶき</t>
+  </si>
+  <si>
+    <t>お気楽</t>
+  </si>
+  <si>
+    <t>東大和市新堀3-17-11</t>
+  </si>
+  <si>
+    <t>合同会社とまと</t>
+  </si>
+  <si>
+    <t>なつとまと</t>
+  </si>
+  <si>
+    <t>東久留米市中央町5-2-17</t>
+  </si>
+  <si>
+    <t>合同会社庵</t>
+  </si>
+  <si>
+    <t>相談支援事業所庵</t>
+  </si>
+  <si>
+    <t>江東区大島６－１－１－６０９</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -12568,159 +12847,172 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyBorder="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyBorder="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="5" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{D662CAC6-5B78-42E4-B2FA-B0E5E484035F}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{1E1AF2AB-E096-435E-8874-5AB580E88FB0}"/>
     <cellStyle name="標準 4" xfId="4" xr:uid="{5E43FBCB-F085-482C-A2C7-F936D556FE73}"/>
+    <cellStyle name="標準 5" xfId="5" xr:uid="{BF1A78C0-1BF4-48B2-BBB3-F48CC98FBD41}"/>
     <cellStyle name="標準_21.4福祉" xfId="2" xr:uid="{535D8774-1E51-4A60-9981-3B95E08F2348}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12964,958 +13256,2338 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66BE6985-03DE-4AF3-9004-3EC501D18157}">
-  <dimension ref="A1:F44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7015C54D-9E13-45A7-91C2-C1D8D6933673}">
+  <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="B11" sqref="B11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="15.7109375" style="27" customWidth="1"/>
+    <col min="2" max="2" width="23.85546875" style="27" customWidth="1"/>
+    <col min="3" max="3" width="51.140625" style="27" customWidth="1"/>
+    <col min="4" max="4" width="46.5703125" style="27" customWidth="1"/>
+    <col min="5" max="5" width="61.85546875" style="27" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" style="27" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="20"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="26" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="26" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C2" s="26" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="26" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E2" s="26" t="s">
+        <v>4059</v>
+      </c>
+      <c r="F2" s="26" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="26">
+        <v>1310802689</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>4060</v>
+      </c>
+      <c r="D3" s="26" t="s">
+        <v>4061</v>
+      </c>
+      <c r="E3" s="26" t="s">
+        <v>4062</v>
+      </c>
+      <c r="F3" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="26">
+        <v>1311001679</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>4063</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>4064</v>
+      </c>
+      <c r="F4" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="26">
+        <v>1311205825</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="26" t="s">
+        <v>4065</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>4066</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>4067</v>
+      </c>
+      <c r="F5" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="26">
+        <v>1311205833</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>4069</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F6" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="26">
+        <v>1311602245</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>4071</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>4072</v>
+      </c>
+      <c r="F7" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="26">
+        <v>1312005232</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="26" t="s">
+        <v>4073</v>
+      </c>
+      <c r="D8" s="26" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F8" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="26">
+        <v>1312105644</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="26" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D9" s="26" t="s">
+        <v>4077</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>4078</v>
+      </c>
+      <c r="F9" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="26">
+        <v>1312203464</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="26" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D10" s="26" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F10" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="26">
+        <v>1312203472</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>374</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F11" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="26">
+        <v>1312203480</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>4083</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>4084</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>4085</v>
+      </c>
+      <c r="F12" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="26">
+        <v>1312501792</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>4086</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>4087</v>
+      </c>
+      <c r="F13" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="26">
+        <v>1312801077</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>4089</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>4090</v>
+      </c>
+      <c r="F14" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="26">
+        <v>1313701011</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="26" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D15" s="26" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E15" s="26" t="s">
+        <v>4092</v>
+      </c>
+      <c r="F15" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="26">
+        <v>1314900703</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D16" s="26" t="s">
+        <v>4094</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>4095</v>
+      </c>
+      <c r="F16" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="26">
+        <v>1311205833</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="26" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D17" s="26" t="s">
+        <v>4069</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F17" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="26">
+        <v>1311602245</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="26" t="s">
+        <v>4071</v>
+      </c>
+      <c r="E18" s="26" t="s">
+        <v>4072</v>
+      </c>
+      <c r="F18" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="26">
+        <v>1312005232</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="26" t="s">
+        <v>4073</v>
+      </c>
+      <c r="D19" s="26" t="s">
+        <v>4074</v>
+      </c>
+      <c r="E19" s="26" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F19" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="26">
+        <v>1312105636</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="26" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D20" s="26" t="s">
+        <v>4097</v>
+      </c>
+      <c r="E20" s="26" t="s">
+        <v>4098</v>
+      </c>
+      <c r="F20" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="26">
+        <v>1312105644</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="26" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D21" s="26" t="s">
+        <v>4077</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>4078</v>
+      </c>
+      <c r="F21" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="26">
+        <v>1312203464</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="26" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D22" s="26" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E22" s="26" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F22" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="26">
+        <v>1312203472</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="26" t="s">
+        <v>374</v>
+      </c>
+      <c r="D23" s="26" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E23" s="26" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F23" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="26">
+        <v>1312203480</v>
+      </c>
+      <c r="B24" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="26" t="s">
+        <v>4083</v>
+      </c>
+      <c r="D24" s="26" t="s">
+        <v>4084</v>
+      </c>
+      <c r="E24" s="26" t="s">
+        <v>4085</v>
+      </c>
+      <c r="F24" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="26">
+        <v>1312801077</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="26" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D25" s="26" t="s">
+        <v>4089</v>
+      </c>
+      <c r="E25" s="26" t="s">
+        <v>4090</v>
+      </c>
+      <c r="F25" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="26">
+        <v>1314900703</v>
+      </c>
+      <c r="B26" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="26" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D26" s="26" t="s">
+        <v>4094</v>
+      </c>
+      <c r="E26" s="26" t="s">
+        <v>4095</v>
+      </c>
+      <c r="F26" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="26">
+        <v>1310403256</v>
+      </c>
+      <c r="B27" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" s="26" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D27" s="26" t="s">
+        <v>3501</v>
+      </c>
+      <c r="E27" s="26" t="s">
+        <v>3502</v>
+      </c>
+      <c r="F27" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="26">
+        <v>1310700784</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="26" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D28" s="26" t="s">
+        <v>4100</v>
+      </c>
+      <c r="E28" s="26" t="s">
+        <v>4101</v>
+      </c>
+      <c r="F28" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="26">
+        <v>1311205833</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="26" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D29" s="26" t="s">
+        <v>4069</v>
+      </c>
+      <c r="E29" s="26" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F29" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="26">
+        <v>1312203464</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="26" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D30" s="26" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E30" s="26" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F30" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="26">
+        <v>1312900507</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="26" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D31" s="26" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E31" s="26" t="s">
+        <v>4104</v>
+      </c>
+      <c r="F31" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="26">
+        <v>1310700784</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="C32" s="26" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D32" s="26" t="s">
+        <v>4100</v>
+      </c>
+      <c r="E32" s="26" t="s">
+        <v>4101</v>
+      </c>
+      <c r="F32" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="26">
+        <v>1311702672</v>
+      </c>
+      <c r="B33" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="C33" s="26" t="s">
+        <v>939</v>
+      </c>
+      <c r="D33" s="26" t="s">
+        <v>940</v>
+      </c>
+      <c r="E33" s="26" t="s">
+        <v>4105</v>
+      </c>
+      <c r="F33" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="26">
+        <v>1312900507</v>
+      </c>
+      <c r="B34" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="C34" s="26" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D34" s="26" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E34" s="26" t="s">
+        <v>4104</v>
+      </c>
+      <c r="F34" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="26">
+        <v>1312105651</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="C35" s="26" t="s">
+        <v>4106</v>
+      </c>
+      <c r="D35" s="26" t="s">
+        <v>4107</v>
+      </c>
+      <c r="E35" s="26" t="s">
+        <v>4108</v>
+      </c>
+      <c r="F35" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="26">
+        <v>1313501551</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="C36" s="26" t="s">
+        <v>3983</v>
+      </c>
+      <c r="D36" s="26" t="s">
+        <v>4109</v>
+      </c>
+      <c r="E36" s="26" t="s">
+        <v>4110</v>
+      </c>
+      <c r="F36" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="26">
+        <v>1314900729</v>
+      </c>
+      <c r="B37" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="26" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D37" s="26" t="s">
+        <v>4111</v>
+      </c>
+      <c r="E37" s="26" t="s">
+        <v>4112</v>
+      </c>
+      <c r="F37" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="26">
+        <v>1312901893</v>
+      </c>
+      <c r="B38" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="26" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D38" s="26" t="s">
+        <v>4114</v>
+      </c>
+      <c r="E38" s="26" t="s">
+        <v>4115</v>
+      </c>
+      <c r="F38" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="26">
+        <v>1310701923</v>
+      </c>
+      <c r="B39" s="26" t="s">
+        <v>302</v>
+      </c>
+      <c r="C39" s="26" t="s">
+        <v>4116</v>
+      </c>
+      <c r="D39" s="26" t="s">
+        <v>4117</v>
+      </c>
+      <c r="E39" s="26" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F39" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="26">
+        <v>1312901919</v>
+      </c>
+      <c r="B40" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="C40" s="26" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D40" s="26" t="s">
+        <v>4120</v>
+      </c>
+      <c r="E40" s="26" t="s">
+        <v>4121</v>
+      </c>
+      <c r="F40" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="26">
+        <v>1313101634</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>221</v>
+      </c>
+      <c r="C41" s="26" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D41" s="26" t="s">
+        <v>4122</v>
+      </c>
+      <c r="E41" s="26" t="s">
+        <v>4123</v>
+      </c>
+      <c r="F41" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="26">
+        <v>1310302201</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="C42" s="26" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D42" s="26" t="s">
+        <v>4125</v>
+      </c>
+      <c r="E42" s="26" t="s">
+        <v>4126</v>
+      </c>
+      <c r="F42" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="26">
+        <v>1310403363</v>
+      </c>
+      <c r="B43" s="26" t="s">
+        <v>222</v>
+      </c>
+      <c r="C43" s="26" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D43" s="26" t="s">
+        <v>4128</v>
+      </c>
+      <c r="E43" s="26" t="s">
+        <v>4129</v>
+      </c>
+      <c r="F43" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="26">
+        <v>1312901901</v>
+      </c>
+      <c r="B44" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C44" s="26" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D44" s="26" t="s">
+        <v>4120</v>
+      </c>
+      <c r="E44" s="26" t="s">
+        <v>4121</v>
+      </c>
+      <c r="F44" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="26">
+        <v>1310302193</v>
+      </c>
+      <c r="B45" s="26" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C45" s="26" t="s">
+        <v>4130</v>
+      </c>
+      <c r="D45" s="26" t="s">
+        <v>4131</v>
+      </c>
+      <c r="E45" s="26" t="s">
+        <v>4132</v>
+      </c>
+      <c r="F45" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="26">
+        <v>1314900711</v>
+      </c>
+      <c r="B46" s="26" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C46" s="26" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D46" s="26" t="s">
+        <v>4133</v>
+      </c>
+      <c r="E46" s="26" t="s">
+        <v>4134</v>
+      </c>
+      <c r="F46" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="26">
+        <v>1310403355</v>
+      </c>
+      <c r="B47" s="26" t="s">
+        <v>303</v>
+      </c>
+      <c r="C47" s="26" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D47" s="26" t="s">
+        <v>4135</v>
+      </c>
+      <c r="E47" s="26" t="s">
+        <v>4136</v>
+      </c>
+      <c r="F47" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48" s="26">
+        <v>1322901636</v>
+      </c>
+      <c r="B48" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="C48" s="26" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D48" s="26" t="s">
+        <v>4137</v>
+      </c>
+      <c r="E48" s="26" t="s">
+        <v>4115</v>
+      </c>
+      <c r="F48" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A49" s="26">
+        <v>1324300654</v>
+      </c>
+      <c r="B49" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="26" t="s">
+        <v>4138</v>
+      </c>
+      <c r="D49" s="26" t="s">
+        <v>4139</v>
+      </c>
+      <c r="E49" s="26" t="s">
+        <v>4140</v>
+      </c>
+      <c r="F49" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A50" s="26">
+        <v>1324500949</v>
+      </c>
+      <c r="B50" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="26" t="s">
+        <v>4141</v>
+      </c>
+      <c r="D50" s="26" t="s">
+        <v>4142</v>
+      </c>
+      <c r="E50" s="26" t="s">
+        <v>4143</v>
+      </c>
+      <c r="F50" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A51" s="26">
+        <v>1330802354</v>
+      </c>
+      <c r="B51" s="26" t="s">
+        <v>606</v>
+      </c>
+      <c r="C51" s="26" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D51" s="26" t="s">
+        <v>4145</v>
+      </c>
+      <c r="E51" s="26" t="s">
+        <v>4146</v>
+      </c>
+      <c r="F51" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A52" s="26">
+        <v>1330802354</v>
+      </c>
+      <c r="B52" s="26" t="s">
+        <v>607</v>
+      </c>
+      <c r="C52" s="26" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D52" s="26" t="s">
+        <v>4145</v>
+      </c>
+      <c r="E52" s="26" t="s">
+        <v>4146</v>
+      </c>
+      <c r="F52" s="28">
+        <v>46204</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:F2" xr:uid="{D71382CE-93BA-4AA2-91FE-C52BE330A490}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F60">
+      <sortCondition ref="B2"/>
+    </sortState>
+  </autoFilter>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DA2B285-5012-432F-8D31-2312C883C038}">
+  <dimension ref="A1:F60"/>
+  <sheetViews>
+    <sheetView topLeftCell="A41" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="15.140625" style="12" customWidth="1"/>
+    <col min="1" max="1" width="14.7109375" style="12" customWidth="1"/>
+    <col min="2" max="2" width="21.7109375" style="12" customWidth="1"/>
+    <col min="3" max="3" width="49" style="12" customWidth="1"/>
+    <col min="4" max="4" width="74.140625" style="12" customWidth="1"/>
+    <col min="5" max="5" width="60.140625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="12" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
-      <c r="F1" s="20"/>
-[...2 lines deleted...]
-      <c r="A2" s="13" t="s">
+      <c r="F1" s="6"/>
+    </row>
+    <row r="2" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="11" t="s">
         <v>1069</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" s="11" t="s">
         <v>3021</v>
       </c>
-      <c r="C2" s="13" t="s">
+      <c r="C2" s="11" t="s">
         <v>1071</v>
       </c>
-      <c r="D2" s="13" t="s">
+      <c r="D2" s="11" t="s">
         <v>3022</v>
       </c>
-      <c r="E2" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="13" t="s">
+      <c r="E2" s="11" t="s">
+        <v>3197</v>
+      </c>
+      <c r="F2" s="11" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A3" s="13">
-        <v>1310101108</v>
+      <c r="A3" s="13" t="s">
+        <v>3023</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>3992</v>
+        <v>3024</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>3993</v>
+        <v>3025</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>3994</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3026</v>
+      </c>
+      <c r="F3" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A4" s="13">
-        <v>1311205817</v>
+      <c r="A4" s="13" t="s">
+        <v>3028</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C4" s="13" t="s">
-        <v>3995</v>
+        <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>3996</v>
+        <v>3029</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>3997</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3030</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A5" s="13">
-        <v>1311702730</v>
+      <c r="A5" s="13" t="s">
+        <v>3031</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C5" s="13" t="s">
-        <v>3998</v>
+        <v>3032</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>3999</v>
+        <v>3033</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>4000</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3034</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A6" s="13">
-        <v>1311904401</v>
+      <c r="A6" s="13" t="s">
+        <v>3035</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C6" s="13" t="s">
-        <v>4001</v>
+        <v>1</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>4002</v>
+        <v>3036</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>4003</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3037</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A7" s="13">
-        <v>1312005224</v>
+      <c r="A7" s="13" t="s">
+        <v>3038</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>4004</v>
+        <v>3039</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>4004</v>
+        <v>3040</v>
       </c>
       <c r="E7" s="13" t="s">
-        <v>4005</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3041</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A8" s="13">
-        <v>1312105628</v>
+      <c r="A8" s="13" t="s">
+        <v>3042</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>4006</v>
+        <v>3043</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>4007</v>
+        <v>3044</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>4008</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3045</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A9" s="13">
-        <v>1312901885</v>
+      <c r="A9" s="13" t="s">
+        <v>3023</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>4009</v>
+        <v>3024</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>4010</v>
+        <v>3025</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>4011</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3026</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A10" s="13">
-        <v>1313101626</v>
+      <c r="A10" s="13" t="s">
+        <v>3028</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>1790</v>
+        <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>4012</v>
+        <v>3029</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>4013</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3030</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A11" s="13">
-        <v>1313501544</v>
+      <c r="A11" s="13" t="s">
+        <v>3046</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>4014</v>
+        <v>3047</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>4015</v>
+        <v>3048</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>4016</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3049</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A12" s="13">
-        <v>1313800904</v>
+      <c r="A12" s="13" t="s">
+        <v>3031</v>
       </c>
       <c r="B12" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>4017</v>
+        <v>3032</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>4018</v>
+        <v>3033</v>
       </c>
       <c r="E12" s="13" t="s">
-        <v>4019</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3034</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A13" s="13">
-        <v>1314300763</v>
+      <c r="A13" s="13" t="s">
+        <v>3035</v>
       </c>
       <c r="B13" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>4020</v>
+        <v>1</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>4021</v>
+        <v>3036</v>
       </c>
       <c r="E13" s="13" t="s">
-        <v>4022</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3037</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A14" s="13">
-        <v>1314300771</v>
+      <c r="A14" s="13" t="s">
+        <v>3038</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>2726</v>
+        <v>3039</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>4023</v>
+        <v>3040</v>
       </c>
       <c r="E14" s="13" t="s">
-        <v>4024</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3041</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A15" s="13">
-        <v>1310101108</v>
+      <c r="A15" s="13" t="s">
+        <v>3050</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>3992</v>
+        <v>3051</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>3993</v>
+        <v>3052</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>3994</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3053</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A16" s="13">
-        <v>1311205817</v>
+      <c r="A16" s="13" t="s">
+        <v>3054</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>3995</v>
+        <v>3055</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>3996</v>
+        <v>3056</v>
       </c>
       <c r="E16" s="13" t="s">
-        <v>3997</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3057</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A17" s="13">
-        <v>1311702730</v>
+      <c r="A17" s="13" t="s">
+        <v>3038</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>3998</v>
+        <v>3039</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>3999</v>
+        <v>3040</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>4000</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3041</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A18" s="13">
-        <v>1311904401</v>
+      <c r="A18" s="13" t="s">
+        <v>3023</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>106</v>
+        <v>220</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>4001</v>
+        <v>3024</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>4002</v>
+        <v>3025</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>4003</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3026</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A19" s="13">
-        <v>1312005224</v>
+      <c r="A19" s="13" t="s">
+        <v>3058</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>106</v>
+        <v>220</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>4004</v>
+        <v>1599</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>4004</v>
+        <v>3059</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>4005</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3060</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A20" s="13">
-        <v>1312901885</v>
+      <c r="A20" s="13" t="s">
+        <v>3061</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>4009</v>
+        <v>3062</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>4010</v>
+        <v>3063</v>
       </c>
       <c r="E20" s="13" t="s">
-        <v>4011</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3064</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A21" s="13">
-        <v>1313000695</v>
+      <c r="A21" s="13" t="s">
+        <v>3065</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>4025</v>
+        <v>3066</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>4025</v>
+        <v>3067</v>
       </c>
       <c r="E21" s="13" t="s">
-        <v>4026</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3068</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A22" s="13">
-        <v>1313101626</v>
+      <c r="A22" s="13" t="s">
+        <v>3069</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>1790</v>
+        <v>3070</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>4012</v>
+        <v>3071</v>
       </c>
       <c r="E22" s="13" t="s">
-        <v>4013</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3072</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A23" s="13">
-        <v>1313501544</v>
+      <c r="A23" s="13" t="s">
+        <v>3073</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C23" s="13" t="s">
-        <v>4014</v>
+        <v>801</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>4015</v>
+        <v>3074</v>
       </c>
       <c r="E23" s="13" t="s">
-        <v>4016</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3075</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A24" s="13">
-        <v>1313800904</v>
+      <c r="A24" s="13" t="s">
+        <v>3076</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>106</v>
+        <v>302</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>4017</v>
+        <v>3077</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>4018</v>
+        <v>3078</v>
       </c>
       <c r="E24" s="13" t="s">
-        <v>4019</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3079</v>
+      </c>
+      <c r="F24" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A25" s="13">
-        <v>1314300763</v>
+      <c r="A25" s="13" t="s">
+        <v>3076</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>106</v>
+        <v>2983</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>4020</v>
+        <v>3077</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>4021</v>
+        <v>3078</v>
       </c>
       <c r="E25" s="13" t="s">
-        <v>4022</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3079</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A26" s="13">
-        <v>1314701002</v>
+      <c r="A26" s="13" t="s">
+        <v>3080</v>
       </c>
       <c r="B26" s="13" t="s">
-        <v>106</v>
+        <v>3081</v>
       </c>
       <c r="C26" s="13" t="s">
-        <v>4027</v>
+        <v>3082</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>4028</v>
+        <v>3083</v>
       </c>
       <c r="E26" s="13" t="s">
-        <v>4029</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3084</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A27" s="13">
-        <v>1310201056</v>
+      <c r="A27" s="13" t="s">
+        <v>3085</v>
       </c>
       <c r="B27" s="13" t="s">
-        <v>107</v>
+        <v>3081</v>
       </c>
       <c r="C27" s="13" t="s">
-        <v>2808</v>
+        <v>3086</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>2809</v>
+        <v>3087</v>
       </c>
       <c r="E27" s="13" t="s">
-        <v>4030</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3088</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A28" s="13">
-        <v>1311503492</v>
+      <c r="A28" s="13" t="s">
+        <v>3089</v>
       </c>
       <c r="B28" s="13" t="s">
-        <v>107</v>
+        <v>3081</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>1518</v>
+        <v>3090</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>1519</v>
+        <v>3091</v>
       </c>
       <c r="E28" s="13" t="s">
-        <v>1520</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3092</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A29" s="13">
-        <v>1312005224</v>
+      <c r="A29" s="13" t="s">
+        <v>3093</v>
       </c>
       <c r="B29" s="13" t="s">
-        <v>107</v>
+        <v>3081</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>4004</v>
+        <v>3094</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>4004</v>
+        <v>3095</v>
       </c>
       <c r="E29" s="13" t="s">
-        <v>4005</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3096</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A30" s="13">
-        <v>1310201056</v>
+      <c r="A30" s="13" t="s">
+        <v>3097</v>
       </c>
       <c r="B30" s="13" t="s">
-        <v>220</v>
+        <v>3081</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>2808</v>
+        <v>2616</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>2809</v>
+        <v>3098</v>
       </c>
       <c r="E30" s="13" t="s">
-        <v>4030</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3099</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A31" s="13">
-        <v>1312005224</v>
+      <c r="A31" s="13" t="s">
+        <v>3100</v>
       </c>
       <c r="B31" s="13" t="s">
-        <v>220</v>
+        <v>3081</v>
       </c>
       <c r="C31" s="13" t="s">
-        <v>4004</v>
+        <v>3101</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>4004</v>
+        <v>3102</v>
       </c>
       <c r="E31" s="13" t="s">
-        <v>4005</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3103</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A32" s="13">
-        <v>1312203449</v>
+      <c r="A32" s="13" t="s">
+        <v>3104</v>
       </c>
       <c r="B32" s="13" t="s">
-        <v>220</v>
+        <v>3081</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>4031</v>
+        <v>1992</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>4032</v>
+        <v>3105</v>
       </c>
       <c r="E32" s="13" t="s">
-        <v>4033</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3106</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A33" s="13">
-        <v>1313501544</v>
+      <c r="A33" s="13" t="s">
+        <v>3107</v>
       </c>
       <c r="B33" s="13" t="s">
-        <v>220</v>
+        <v>3081</v>
       </c>
       <c r="C33" s="13" t="s">
-        <v>4014</v>
+        <v>3108</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>4015</v>
+        <v>3109</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>4016</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3110</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A34" s="13">
-        <v>1311104325</v>
+      <c r="A34" s="13" t="s">
+        <v>3111</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>109</v>
+        <v>3081</v>
       </c>
       <c r="C34" s="13" t="s">
-        <v>2616</v>
+        <v>2511</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>3781</v>
+        <v>3112</v>
       </c>
       <c r="E34" s="13" t="s">
-        <v>3782</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3113</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A35" s="13">
-        <v>1311503849</v>
+      <c r="A35" s="13" t="s">
+        <v>3114</v>
       </c>
       <c r="B35" s="13" t="s">
-        <v>109</v>
+        <v>3081</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>4034</v>
+        <v>3115</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>4035</v>
+        <v>3116</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>4036</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3117</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A36" s="13">
-        <v>1311702748</v>
+      <c r="A36" s="13" t="s">
+        <v>3118</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>109</v>
+        <v>3081</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>4037</v>
+        <v>3119</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>4038</v>
+        <v>3120</v>
       </c>
       <c r="E36" s="13" t="s">
-        <v>4039</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3121</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A37" s="13">
-        <v>1312203456</v>
+      <c r="A37" s="13" t="s">
+        <v>3122</v>
       </c>
       <c r="B37" s="13" t="s">
-        <v>109</v>
+        <v>3081</v>
       </c>
       <c r="C37" s="13" t="s">
-        <v>3600</v>
+        <v>2893</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>4040</v>
+        <v>3123</v>
       </c>
       <c r="E37" s="13" t="s">
-        <v>4041</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3124</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A38" s="13">
-        <v>1314400795</v>
+      <c r="A38" s="13" t="s">
+        <v>3125</v>
       </c>
       <c r="B38" s="13" t="s">
-        <v>109</v>
+        <v>3081</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>4042</v>
+        <v>3126</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>4043</v>
+        <v>3127</v>
       </c>
       <c r="E38" s="13" t="s">
-        <v>4044</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3128</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A39" s="13">
-        <v>1312501784</v>
+      <c r="A39" s="13" t="s">
+        <v>3129</v>
       </c>
       <c r="B39" s="13" t="s">
-        <v>302</v>
+        <v>3081</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>4045</v>
+        <v>3130</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>4046</v>
+        <v>3131</v>
       </c>
       <c r="E39" s="13" t="s">
-        <v>4047</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3132</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A40" s="13">
-        <v>1310501356</v>
+      <c r="A40" s="13" t="s">
+        <v>3133</v>
       </c>
       <c r="B40" s="13" t="s">
-        <v>303</v>
+        <v>3081</v>
       </c>
       <c r="C40" s="13" t="s">
-        <v>4048</v>
+        <v>3134</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>4049</v>
+        <v>3135</v>
       </c>
       <c r="E40" s="13" t="s">
-        <v>4050</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3136</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A41" s="13">
-        <v>1310901820</v>
+      <c r="A41" s="13" t="s">
+        <v>3137</v>
       </c>
       <c r="B41" s="13" t="s">
-        <v>303</v>
+        <v>3081</v>
       </c>
       <c r="C41" s="13" t="s">
-        <v>2679</v>
+        <v>451</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>2680</v>
+        <v>2741</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>2681</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>3138</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="A42" s="13">
-        <v>1320901364</v>
+      <c r="A42" s="13" t="s">
+        <v>3139</v>
       </c>
       <c r="B42" s="13" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>3142</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="13" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>3145</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>3146</v>
+      </c>
+      <c r="F43" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="13" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>692</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="E44" s="13" t="s">
+        <v>694</v>
+      </c>
+      <c r="F44" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="13" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>3151</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="13" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D46" s="13" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E46" s="13" t="s">
+        <v>3155</v>
+      </c>
+      <c r="F46" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="13" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D47" s="13" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E47" s="13" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48" s="13" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E48" s="13" t="s">
+        <v>3162</v>
+      </c>
+      <c r="F48" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A49" s="13" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E49" s="13" t="s">
+        <v>3166</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A50" s="13" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E50" s="13" t="s">
+        <v>3170</v>
+      </c>
+      <c r="F50" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A51" s="13" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>3173</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>3174</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A52" s="13" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E52" s="13" t="s">
+        <v>3178</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A53" s="13" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E53" s="13" t="s">
+        <v>3155</v>
+      </c>
+      <c r="F53" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A54" s="14">
+        <v>1312701376</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D54" s="13" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>3200</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A55" s="13" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E55" s="13" t="s">
+        <v>3162</v>
+      </c>
+      <c r="F55" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A56" s="13" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E56" s="13" t="s">
+        <v>3182</v>
+      </c>
+      <c r="F56" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A57" s="13" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B57" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="C42" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B43" s="13" t="s">
+      <c r="C57" s="13" t="s">
+        <v>801</v>
+      </c>
+      <c r="D57" s="13" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E57" s="13" t="s">
+        <v>3075</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A58" s="13" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B58" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="C43" s="13" t="s">
-[...16 lines deleted...]
-      <c r="B44" s="13" t="s">
+      <c r="C58" s="13" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E58" s="13" t="s">
+        <v>3188</v>
+      </c>
+      <c r="F58" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A59" s="13" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B59" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="C44" s="13" t="s">
-[...9 lines deleted...]
-        <v>46174</v>
+      <c r="C59" s="13" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E59" s="13" t="s">
+        <v>3192</v>
+      </c>
+      <c r="F59" s="13" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A60" s="13" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D60" s="13" t="s">
+        <v>3195</v>
+      </c>
+      <c r="E60" s="13" t="s">
+        <v>3196</v>
+      </c>
+      <c r="F60" s="13" t="s">
+        <v>3027</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BD9E9A5-FDDC-43FD-8163-6F2F9D19588B}">
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView topLeftCell="A42" workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="36.140625" customWidth="1"/>
     <col min="4" max="4" width="44.7109375" customWidth="1"/>
     <col min="5" max="5" width="51.140625" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
@@ -14880,56 +16552,56 @@
       <c r="F49" s="9">
         <v>45901</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A50" s="2" t="s">
         <v>3017</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>607</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>3018</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>3019</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>3020</v>
       </c>
       <c r="F50" s="9">
         <v>45901</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8040F6A8-9C52-46CC-AAA0-77C34D80098D}">
   <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView topLeftCell="A36" workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" customWidth="1"/>
     <col min="3" max="3" width="33" customWidth="1"/>
     <col min="4" max="4" width="46.42578125" customWidth="1"/>
     <col min="5" max="5" width="54.5703125" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
@@ -15854,56 +17526,56 @@
       <c r="F47" s="9">
         <v>45870</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A48" s="2" t="s">
         <v>2916</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>2917</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>2918</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>2919</v>
       </c>
       <c r="F48" s="9">
         <v>45870</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{384922B0-97B9-4794-9F50-E6C1D47E6B47}">
   <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView topLeftCell="A33" workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" customWidth="1"/>
     <col min="3" max="3" width="40.7109375" customWidth="1"/>
     <col min="4" max="4" width="45.85546875" customWidth="1"/>
     <col min="5" max="5" width="51" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
@@ -16948,56 +18620,56 @@
       <c r="F53" s="9">
         <v>45839</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A54" s="2" t="s">
         <v>2801</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>2802</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>2803</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>2804</v>
       </c>
       <c r="F54" s="9">
         <v>45839</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FAED573-52FB-4BAC-ABDD-C2E0964F3C2E}">
   <dimension ref="A1:F55"/>
   <sheetViews>
     <sheetView topLeftCell="A39" workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.140625" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="35.85546875" customWidth="1"/>
     <col min="4" max="4" width="37.7109375" customWidth="1"/>
     <col min="5" max="5" width="53.7109375" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
@@ -18045,56 +19717,56 @@
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A54" s="2" t="s">
         <v>2678</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>2679</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>2680</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>2681</v>
       </c>
       <c r="F54" s="9">
         <v>45809</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.15">
       <c r="F55" s="10"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17E64A49-5F3F-411A-BD8F-17AA811ECC96}">
   <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView topLeftCell="A30" workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="34.28515625" customWidth="1"/>
     <col min="4" max="4" width="45.28515625" customWidth="1"/>
     <col min="5" max="5" width="54.7109375" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
@@ -19039,56 +20711,56 @@
       <c r="F48" s="9">
         <v>45778</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A49" s="2" t="s">
         <v>2547</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>607</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>290</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>2548</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>2549</v>
       </c>
       <c r="F49" s="9">
         <v>45778</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F7AA83F-E4C2-4D31-81D9-C3C9BCC665F3}">
   <dimension ref="A1:F100"/>
   <sheetViews>
     <sheetView topLeftCell="A72" workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="2" width="21.140625" customWidth="1"/>
     <col min="3" max="3" width="39.28515625" customWidth="1"/>
     <col min="4" max="4" width="36.5703125" customWidth="1"/>
     <col min="5" max="5" width="57.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
       <c r="F1" s="6"/>
@@ -21052,56 +22724,56 @@
       <c r="F99" s="9">
         <v>45748</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A100" s="2" t="s">
         <v>2434</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>607</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>2405</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>2406</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F100" s="9">
         <v>45748</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0231FC3-DC93-4EA6-BC39-B97AC4B2BF45}">
   <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="37.140625" customWidth="1"/>
     <col min="5" max="5" width="58.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
       <c r="F1" s="6"/>
@@ -21905,56 +23577,56 @@
       <c r="F41" s="9">
         <v>45717</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A42" s="2" t="s">
         <v>2205</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>2169</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>2173</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>2174</v>
       </c>
       <c r="F42" s="9">
         <v>45717</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17B2990B-391C-4E82-B319-387A9DC35A11}">
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="2" max="2" width="21.7109375" customWidth="1"/>
     <col min="3" max="3" width="37.5703125" customWidth="1"/>
     <col min="4" max="4" width="36.7109375" customWidth="1"/>
     <col min="5" max="5" width="60.7109375" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
@@ -22620,56 +24292,56 @@
         <v>45689</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A35" s="2" t="s">
         <v>2108</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>2109</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>2110</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>2111</v>
       </c>
       <c r="F35" s="9">
         <v>45689</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3106D8F-48DB-4E79-A779-6D303D34C5C5}">
   <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" customWidth="1"/>
     <col min="3" max="3" width="32" customWidth="1"/>
     <col min="4" max="4" width="53.7109375" customWidth="1"/>
     <col min="5" max="5" width="56.7109375" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="5"/>
@@ -23474,56 +25146,951 @@
       <c r="F41" s="9">
         <v>45658</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A42" s="2" t="s">
         <v>2021</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>1961</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>2022</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>1963</v>
       </c>
       <c r="F42" s="9">
         <v>45658</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66BE6985-03DE-4AF3-9004-3EC501D18157}">
+  <dimension ref="A1:F44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="14.42578125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="20.28515625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="32.42578125" style="12" customWidth="1"/>
+    <col min="4" max="4" width="24.5703125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="64.5703125" style="12" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" style="12" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="20"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="13" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C2" s="13" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="13" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E2" s="13" t="s">
+        <v>3496</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="13">
+        <v>1310101108</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>3993</v>
+      </c>
+      <c r="E3" s="13" t="s">
+        <v>3994</v>
+      </c>
+      <c r="F3" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="13">
+        <v>1311205817</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>3995</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>3996</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>3997</v>
+      </c>
+      <c r="F4" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="13">
+        <v>1311702730</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>3998</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>3999</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F5" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="13">
+        <v>1311904401</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>4001</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>4002</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>4003</v>
+      </c>
+      <c r="F6" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="13">
+        <v>1312005224</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F7" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="13">
+        <v>1312105628</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>4006</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>4007</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>4008</v>
+      </c>
+      <c r="F8" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="13">
+        <v>1312901885</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>4009</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>4011</v>
+      </c>
+      <c r="F9" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="13">
+        <v>1313101626</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>4013</v>
+      </c>
+      <c r="F10" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="13">
+        <v>1313501544</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>4015</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>4016</v>
+      </c>
+      <c r="F11" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="13">
+        <v>1313800904</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>4018</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>4019</v>
+      </c>
+      <c r="F12" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="13">
+        <v>1314300763</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>4022</v>
+      </c>
+      <c r="F13" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="13">
+        <v>1314300771</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>4023</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>4024</v>
+      </c>
+      <c r="F14" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="13">
+        <v>1310101108</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>3993</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>3994</v>
+      </c>
+      <c r="F15" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="13">
+        <v>1311205817</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>3995</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>3996</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>3997</v>
+      </c>
+      <c r="F16" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="13">
+        <v>1311702730</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>3998</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>3999</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F17" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="13">
+        <v>1311904401</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>4001</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>4002</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>4003</v>
+      </c>
+      <c r="F18" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="13">
+        <v>1312005224</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F19" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="13">
+        <v>1312901885</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>4009</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>4011</v>
+      </c>
+      <c r="F20" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="13">
+        <v>1313000695</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>4025</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>4025</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>4026</v>
+      </c>
+      <c r="F21" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="13">
+        <v>1313101626</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>4013</v>
+      </c>
+      <c r="F22" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="13">
+        <v>1313501544</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>4015</v>
+      </c>
+      <c r="E23" s="13" t="s">
+        <v>4016</v>
+      </c>
+      <c r="F23" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="13">
+        <v>1313800904</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>4018</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>4019</v>
+      </c>
+      <c r="F24" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="13">
+        <v>1314300763</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>4022</v>
+      </c>
+      <c r="F25" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="13">
+        <v>1314701002</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>4027</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>4028</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>4029</v>
+      </c>
+      <c r="F26" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="13">
+        <v>1310201056</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>4030</v>
+      </c>
+      <c r="F27" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="13">
+        <v>1311503492</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F28" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="13">
+        <v>1312005224</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F29" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="13">
+        <v>1310201056</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>4030</v>
+      </c>
+      <c r="F30" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="13">
+        <v>1312005224</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F31" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="13">
+        <v>1312203449</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>4031</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>4032</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F32" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="13">
+        <v>1313501544</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>4015</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>4016</v>
+      </c>
+      <c r="F33" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="13">
+        <v>1311104325</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>3781</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>3782</v>
+      </c>
+      <c r="F34" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="13">
+        <v>1311503849</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>4034</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>4035</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>4036</v>
+      </c>
+      <c r="F35" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="13">
+        <v>1311702748</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>4037</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>4038</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>4039</v>
+      </c>
+      <c r="F36" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="13">
+        <v>1312203456</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>4040</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>4041</v>
+      </c>
+      <c r="F37" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="13">
+        <v>1314400795</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>4042</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>4043</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>4044</v>
+      </c>
+      <c r="F38" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="13">
+        <v>1312501784</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>4045</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>4046</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>4047</v>
+      </c>
+      <c r="F39" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="13">
+        <v>1310501356</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>4048</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>4050</v>
+      </c>
+      <c r="F40" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="13">
+        <v>1310901820</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>2681</v>
+      </c>
+      <c r="F41" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="13">
+        <v>1320901364</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>4051</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>4052</v>
+      </c>
+      <c r="F42" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="13">
+        <v>1323300796</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>4053</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>4054</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>4055</v>
+      </c>
+      <c r="F43" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="13">
+        <v>1324600558</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>4057</v>
+      </c>
+      <c r="E44" s="13" t="s">
+        <v>4058</v>
+      </c>
+      <c r="F44" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53CFE121-997C-4074-9FBC-BE06B643ABA7}">
   <dimension ref="A1:F58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
     <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.15">
@@ -24645,56 +27212,8368 @@
       <c r="F57" s="9">
         <v>45627</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A58" s="2" t="s">
         <v>1912</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>1913</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>1914</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>1915</v>
       </c>
       <c r="F58" s="9">
         <v>45627</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71328DBB-901F-4B00-9345-3AD0F6490067}">
+  <dimension ref="A1:F44"/>
+  <sheetViews>
+    <sheetView topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="C51" sqref="C51"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>1746</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>1751</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>1754</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>1746</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>1754</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>1761</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>1754</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>1768</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>1771</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45597</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF567922-275F-4765-9E89-B51817D6B594}">
+  <dimension ref="A1:F40"/>
+  <sheetViews>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="C58" sqref="C58"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>1647</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>1649</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>1655</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>1656</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45566</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A846B302-0304-44A2-B1DD-9DD5AA57FB43}">
+  <dimension ref="A1:F45"/>
+  <sheetViews>
+    <sheetView topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="D45" sqref="D45"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>1560</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F45" s="7">
+        <v>45536</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1411AAD1-E4F2-450F-9DC8-CF5B1A4C167A}">
+  <dimension ref="A1:F35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45505</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{822E2095-D9AB-4B76-AD05-CAF3D7789CE4}">
+  <dimension ref="A1:F48"/>
+  <sheetViews>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>923</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>924</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>927</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>929</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>934</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>935</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>937</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>950</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>955</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>923</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>924</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>927</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>960</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>937</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>939</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>963</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>963</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>964</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>927</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>965</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>966</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>965</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>966</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>971</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>975</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>955</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>979</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>980</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>838</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>983</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>984</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>992</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>997</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="2" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F45" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F46" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F47" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F48" s="7">
+        <v>45474</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E964B94C-0E15-49A7-8BDA-1C84F99450C3}">
+  <dimension ref="A1:F40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>864</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>868</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>873</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>875</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>877</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>878</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>864</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>868</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>877</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>878</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>880</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>886</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>887</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>888</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>889</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>890</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>891</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>892</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>893</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>893</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>896</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>899</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>903</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>905</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>906</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>908</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>909</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>911</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>912</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>913</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>915</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>916</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>917</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>918</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>916</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>917</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>918</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>921</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>921</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45444</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FDF2451-34B9-4120-BA1C-FC28F755E3DF}">
+  <dimension ref="A1:F47"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>775</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>779</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>779</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>827</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>830</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>831</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>834</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>838</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>842</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>843</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>845</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>846</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>821</v>
+      </c>
+      <c r="F45" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>847</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="F46" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>851</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="F47" s="7">
+        <v>45413</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F330F3B-E742-4D5A-AE1B-1001A3332494}">
+  <dimension ref="A1:F77"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>680</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>681</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="F45" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="F46" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="F47" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48" s="2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="F48" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A49" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>693</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="F49" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A50" s="2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="F50" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A51" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>699</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="F51" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A52" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="F52" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A53" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="F53" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A54" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="F54" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A55" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="F55" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A56" s="2" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>713</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="F56" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A57" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="F57" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A58" s="2" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>721</v>
+      </c>
+      <c r="F58" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A59" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>722</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="F59" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A60" s="2" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>726</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="F60" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A61" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>729</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="F61" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A62" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="F62" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A63" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="F63" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A64" s="2" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="F64" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A65" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>736</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="F65" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A66" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="F66" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A67" s="2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="F67" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A68" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="F68" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A69" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="F69" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A70" s="2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="F70" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A71" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="F71" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A72" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="F72" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A73" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="F73" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A74" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="F74" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A75" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="F75" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A76" s="2" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="F76" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A77" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="F77" s="7">
+        <v>45383</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21938526-F826-48C5-BF81-E09D36E96CB9}">
+  <dimension ref="A1:F35"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>562</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>563</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>595</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>596</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>582</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45352</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FA1999E-A6E0-4571-95E8-F064205F60F0}">
   <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="12" customWidth="1"/>
     <col min="3" max="3" width="42.42578125" style="12" customWidth="1"/>
     <col min="4" max="4" width="53.140625" style="12" customWidth="1"/>
     <col min="5" max="5" width="65" style="12" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="12" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
@@ -26040,8368 +36919,56 @@
       <c r="F68" s="9">
         <v>46143</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A69" s="13">
         <v>1331000990</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>606</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>3989</v>
       </c>
       <c r="D69" s="13" t="s">
         <v>3990</v>
       </c>
       <c r="E69" s="13" t="s">
         <v>3991</v>
       </c>
       <c r="F69" s="9">
         <v>46143</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...8311 lines deleted...]
-<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6F66C8E-86F6-4417-8E15-CDE2732630B2}">
   <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
@@ -35302,56 +37869,5254 @@
       <c r="F46" s="7">
         <v>45323</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A47" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>548</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>549</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>550</v>
       </c>
       <c r="F47" s="7">
         <v>45323</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD50989B-95C8-4488-98C9-F6401BE4D889}">
+  <dimension ref="A1:F44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45292</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DE5E18D-1F7A-4DC4-84A9-38F32EECC1F1}">
+  <dimension ref="A1:F47"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="F45" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="F46" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="F47" s="7">
+        <v>45261</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{845BB075-19D1-41AA-AE9D-8918C517D643}">
+  <dimension ref="A1:F42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45231</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8897A97-705D-4F51-BBE4-215173386925}">
+  <dimension ref="A1:F50"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="F45" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="F46" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="F47" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="F48" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A49" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="F49" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A50" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="F50" s="7">
+        <v>45200</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0FDDB94-8611-4F91-A00C-A3A9E166485F}">
+  <dimension ref="A1:F52"/>
+  <sheetViews>
+    <sheetView topLeftCell="A49" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F22" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F24" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F25" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F28" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F29" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F30" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="F31" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="F32" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F33" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="F34" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F35" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="F37" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F38" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="F39" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="F40" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="F41" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="F42" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="F43" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="F44" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="F46" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="F47" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48" s="2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F48" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A49" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="F49" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A50" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="F50" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A51" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F51" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A52" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F52" s="7">
+        <v>45170</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD305F64-4DB6-4D3F-9844-FF4E48CD7F10}">
+  <dimension ref="A1:F52"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="2" width="15.7109375" customWidth="1"/>
+    <col min="3" max="4" width="40.7109375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A2" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A7" s="2"/>
+      <c r="B7" s="2"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A8" s="2"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A9" s="2"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A10" s="2"/>
+      <c r="B10" s="2"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A12" s="2"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A16" s="2"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="7"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="7"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="7"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="7"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="7"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="7"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="7"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="7"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+      <c r="F24" s="7"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="7"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="7"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="7"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="7"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="7"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="7"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="7"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="7"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="7"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="7"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="7"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="7"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="4"/>
+      <c r="F41" s="7"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="4"/>
+      <c r="E42" s="4"/>
+      <c r="F42" s="7"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="2"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="4"/>
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="4"/>
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="2"/>
+      <c r="B45" s="2"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="4"/>
+      <c r="E45" s="4"/>
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4"/>
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48" s="2"/>
+      <c r="B48" s="2"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="4"/>
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="4"/>
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="4"/>
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A51" s="2"/>
+      <c r="B51" s="2"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="4"/>
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A52" s="2"/>
+      <c r="B52" s="2"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="4"/>
+      <c r="F52" s="7"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="4"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D33B0B91-FA9B-468D-A10F-0EF93ECE2E0E}">
   <dimension ref="A1:F109"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="12" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" style="12" customWidth="1"/>
     <col min="3" max="3" width="46.140625" style="12" customWidth="1"/>
     <col min="4" max="4" width="49.140625" style="12" customWidth="1"/>
     <col min="5" max="5" width="56.42578125" style="12" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="12" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
@@ -37497,5254 +45262,56 @@
       <c r="F108" s="9">
         <v>46113</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A109" s="13">
         <v>1331800944</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>607</v>
       </c>
       <c r="C109" s="13" t="s">
         <v>3847</v>
       </c>
       <c r="D109" s="13" t="s">
         <v>3848</v>
       </c>
       <c r="E109" s="13" t="s">
         <v>3849</v>
       </c>
       <c r="F109" s="9">
         <v>46113</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
-[...5197 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5385CFA3-229F-43E9-B6ED-1992262A2CDA}">
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="37.140625" style="24" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" style="24" customWidth="1"/>
     <col min="5" max="5" width="73.42578125" style="24" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" style="24" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="24" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
@@ -43357,57 +45924,57 @@
       <c r="A32" s="25" t="s">
         <v>3664</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>3665</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>3666</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>3667</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>3583</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:F2" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F35">
       <sortCondition ref="B2"/>
     </sortState>
   </autoFilter>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73BD2DD2-75C6-4433-AA0F-9512EA3970F9}">
   <dimension ref="A1:F48"/>
   <sheetViews>
     <sheetView topLeftCell="A30" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" style="19" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" style="19" customWidth="1"/>
     <col min="3" max="3" width="39.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="46.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="62.28515625" style="19" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" style="22" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
@@ -44338,56 +46905,56 @@
       <c r="A48" s="18">
         <v>1330802339</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>607</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>3575</v>
       </c>
       <c r="D48" s="18" t="s">
         <v>3576</v>
       </c>
       <c r="E48" s="18" t="s">
         <v>3577</v>
       </c>
       <c r="F48" s="21">
         <v>46054</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:J2" xr:uid="{6C819B41-11E9-44E8-98DB-2660D90A362D}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:J54">
       <sortCondition ref="B2"/>
     </sortState>
   </autoFilter>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED63B8B8-C201-4548-99D2-3766E57321F5}">
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView topLeftCell="A23" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15" style="12" customWidth="1"/>
     <col min="2" max="2" width="20.85546875" style="12" customWidth="1"/>
     <col min="3" max="3" width="35.28515625" style="12" customWidth="1"/>
     <col min="4" max="4" width="45.5703125" style="12" customWidth="1"/>
     <col min="5" max="5" width="54" style="12" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="12" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
@@ -45053,56 +47620,56 @@
       <c r="F34" s="9">
         <v>46023</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A35" s="13">
         <v>1320402066</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>3453</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>3495</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>3462</v>
       </c>
       <c r="F35" s="9">
         <v>46023</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0CF44CC-6F4D-4B84-8338-67875D7623D4}">
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView topLeftCell="B23" workbookViewId="0">
       <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="12" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" style="12" customWidth="1"/>
     <col min="3" max="3" width="47.5703125" style="12" customWidth="1"/>
     <col min="4" max="4" width="49.28515625" style="12" customWidth="1"/>
     <col min="5" max="5" width="56.7109375" style="12" customWidth="1"/>
     <col min="6" max="6" width="16" style="12" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
@@ -45808,56 +48375,56 @@
       <c r="F36" s="9">
         <v>45992</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A37" s="13">
         <v>1321503367</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>3415</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>3416</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>3417</v>
       </c>
       <c r="F37" s="9">
         <v>45992</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52BA7104-C030-4067-A733-1FE600BF881B}">
   <dimension ref="A1:F61"/>
   <sheetViews>
     <sheetView topLeftCell="A36" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:IV2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="16" customWidth="1"/>
     <col min="2" max="2" width="20" style="16" customWidth="1"/>
     <col min="3" max="3" width="45.140625" style="16" customWidth="1"/>
     <col min="4" max="4" width="46" style="16" customWidth="1"/>
     <col min="5" max="5" width="70" style="16" customWidth="1"/>
     <col min="6" max="7" width="18.7109375" style="16" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="8" t="s">
         <v>1461</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
@@ -47043,1287 +49610,73 @@
       <c r="F60" s="17" t="s">
         <v>3207</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A61" s="17" t="s">
         <v>3372</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>3281</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>3373</v>
       </c>
       <c r="E61" s="17" t="s">
         <v>3283</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>3207</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
-[...1214 lines deleted...]
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="4"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>35</vt:i4>
+        <vt:i4>36</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="35" baseType="lpstr">
+    <vt:vector size="36" baseType="lpstr">
+      <vt:lpstr>08年７月</vt:lpstr>
       <vt:lpstr>08年6月</vt:lpstr>
       <vt:lpstr>08年5月</vt:lpstr>
       <vt:lpstr>08年4月</vt:lpstr>
       <vt:lpstr>08年3月</vt:lpstr>
       <vt:lpstr>08年2月</vt:lpstr>
       <vt:lpstr>08年1月</vt:lpstr>
       <vt:lpstr>07年12月</vt:lpstr>
       <vt:lpstr>07年11月</vt:lpstr>
       <vt:lpstr>07年10月</vt:lpstr>
       <vt:lpstr>07年9月</vt:lpstr>
       <vt:lpstr>07年8月</vt:lpstr>
       <vt:lpstr>07年7月</vt:lpstr>
       <vt:lpstr>07年6月</vt:lpstr>
       <vt:lpstr>07年5月</vt:lpstr>
       <vt:lpstr>07年4月</vt:lpstr>
       <vt:lpstr>07年3月</vt:lpstr>
       <vt:lpstr>07年2月</vt:lpstr>
       <vt:lpstr>07年１月</vt:lpstr>
       <vt:lpstr>06年12月</vt:lpstr>
       <vt:lpstr>06年11月</vt:lpstr>
       <vt:lpstr>06年10月</vt:lpstr>
       <vt:lpstr>06年9月</vt:lpstr>
       <vt:lpstr>06年8月</vt:lpstr>
       <vt:lpstr>06年7月</vt:lpstr>
       <vt:lpstr>06年6月</vt:lpstr>